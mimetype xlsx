--- v1 (2026-07-09)
+++ v2 (2026-07-31)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -133,636 +133,651 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
+    <t>9 902.32</t>
+  </si>
+  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
-    <t>1 993.66</t>
+    <t>1 985.84</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
+    <t>US0970231058</t>
+  </si>
+  <si>
+    <t>BOEING</t>
+  </si>
+  <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
+    <t>1 241.68</t>
+  </si>
+  <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
+    <t>US1729674242</t>
+  </si>
+  <si>
+    <t>CITIGROUP INC</t>
+  </si>
+  <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>KYG254571055</t>
   </si>
   <si>
     <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
   </si>
   <si>
-    <t>US2358511028</t>
-[...2 lines deleted...]
-    <t>DANAHER CORP</t>
+    <t>US22788C1053</t>
+  </si>
+  <si>
+    <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
-    <t>1 367.46</t>
+    <t>1 362.10</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
+    <t>10 268.10</t>
+  </si>
+  <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
-    <t>7 679.79</t>
-[...1 lines deleted...]
-  <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
+    <t>1 192.01</t>
+  </si>
+  <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
-    <t>2 636.45</t>
-[...1 lines deleted...]
-  <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
-    <t>9 966.66</t>
-[...1 lines deleted...]
-  <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
-    <t>5 054.66</t>
-[...1 lines deleted...]
-  <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
+    <t>3 181.31</t>
+  </si>
+  <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
-    <t>US5738741041</t>
-[...4 lines deleted...]
-  <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
-    <t>1 361.91</t>
+    <t>1 356.57</t>
   </si>
   <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
+    <t>3 379.31</t>
+  </si>
+  <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
-    <t>4 048.31</t>
+    <t>US69608A1088</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
+    <t>7 270.37</t>
+  </si>
+  <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
-    <t>US75734B1008</t>
-[...13 lines deleted...]
-  <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
-    <t>US79466L3024</t>
-[...7 lines deleted...]
-  <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
+    <t>US8636671013</t>
+  </si>
+  <si>
+    <t>STRYKER CORP</t>
+  </si>
+  <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
+    <t>3 189.55</t>
+  </si>
+  <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENT INC</t>
+  </si>
+  <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
+    <t>US91324P1021</t>
+  </si>
+  <si>
+    <t>UNITEDHEALTH GROUP INC</t>
+  </si>
+  <si>
     <t>US91913Y1001</t>
   </si>
   <si>
     <t>VALERO ENERGY CORP</t>
   </si>
   <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
-    <t>US98419M1009</t>
-[...14 lines deleted...]
-    <t>EUR/USD 2026-04-30</t>
+    <t>US9694571004</t>
+  </si>
+  <si>
+    <t>WILLIAMS INC</t>
+  </si>
+  <si>
+    <t>US9741551033</t>
+  </si>
+  <si>
+    <t>WINGSTOP INC</t>
+  </si>
+  <si>
+    <t>EUR-00009988</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-05-29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1082,314 +1097,314 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>98563.58</v>
+        <v>96802.52</v>
       </c>
       <c r="D2">
-        <v>196.81</v>
+        <v>207.29</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>19398689.98</v>
+        <v>20066034.95</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>19398689.98</v>
+        <v>20066034.95</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2711.7</v>
+        <v>2732.7</v>
       </c>
       <c r="D3">
-        <v>238.42</v>
+        <v>252.1</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>646528.56490494</v>
+        <v>688910.95</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>553321.55</v>
+        <v>587281.83</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
-        <v>87356.54</v>
+        <v>87284.54</v>
       </c>
       <c r="D4">
-        <v>258.79</v>
+        <v>272.69</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>22606595.97</v>
+        <v>23801646.37</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>22606595.97</v>
+        <v>23801646.37</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
-        <v>239328.0</v>
+        <v>195837.0</v>
       </c>
       <c r="D5">
-        <v>311.43</v>
+        <v>329.45</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>74532837.653164</v>
+        <v>64518733.98</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>63787785.25</v>
+        <v>55000838.79</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>318924.0</v>
       </c>
       <c r="D6">
-        <v>132.58</v>
+        <v>140.08</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>42284117.24</v>
+        <v>44674988.43</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>42284117.24</v>
+        <v>44674988.43</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>106.0</v>
+        <v>111.69</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10600.05</v>
+        <v>11169.32</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10600.05</v>
+        <v>11169.32</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>9910.0</v>
+        <v>10630.0</v>
       </c>
       <c r="D8">
-        <v>96.38</v>
+        <v>101.54</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>955166.55</v>
+        <v>1079399.34</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>955166.55</v>
+        <v>1079399.34</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P101"/>
+  <dimension ref="A1:P103"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O101" sqref="O101"/>
+      <selection activeCell="O103" sqref="O103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -1408,5039 +1423,5139 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>9592.0</v>
+        <v>8949.0</v>
       </c>
       <c r="D2" s="1">
-        <v>212.4</v>
+        <v>211.32</v>
       </c>
       <c r="E2" s="1">
-        <v>207.40586738949</v>
+        <v>207.40586769471</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
         <v>1.17</v>
       </c>
       <c r="H2" s="1">
-        <v>1701373.14</v>
+        <v>1587321.54</v>
       </c>
       <c r="I2" s="1">
-        <v>42253.72</v>
+        <v>24802.99</v>
       </c>
       <c r="J2" s="1">
-        <v>2.4835069395771</v>
+        <v>1.5625687281986</v>
       </c>
       <c r="K2">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.11</v>
+      </c>
+      <c r="L2" t="s">
+        <v>39</v>
       </c>
       <c r="M2" s="1">
-        <v>1743626.86</v>
+        <v>1612124.53</v>
       </c>
       <c r="N2" s="1">
-        <v>1743626.86</v>
+        <v>1622026.85</v>
       </c>
       <c r="O2" s="1">
-        <v>1.17</v>
+        <v>1.12</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>8885.0</v>
+        <v>6452.0</v>
       </c>
       <c r="D3" s="1">
-        <v>236.64</v>
+        <v>354.49</v>
       </c>
       <c r="E3" s="1">
-        <v>236.10999549803</v>
+        <v>236.10999535028</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
         <v>1.17</v>
       </c>
       <c r="H3" s="1">
-        <v>1799418.94</v>
+        <v>1306679.91</v>
       </c>
       <c r="I3" s="1">
-        <v>13.13</v>
+        <v>643083.08</v>
       </c>
       <c r="J3" s="1">
-        <v>0.00072967999325382</v>
+        <v>49.21504303223</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1799432.07</v>
+        <v>1949762.99</v>
       </c>
       <c r="N3" s="1">
-        <v>1799432.07</v>
+        <v>1949762.99</v>
       </c>
       <c r="O3" s="1">
-        <v>1.2</v>
+        <v>1.34</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C4" s="1">
-        <v>34256.0</v>
+        <v>31960.0</v>
       </c>
       <c r="D4" s="1">
-        <v>318.49</v>
+        <v>384.8</v>
       </c>
       <c r="E4" s="1">
-        <v>188.67867205745</v>
+        <v>188.67867209011</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
         <v>1.17</v>
       </c>
       <c r="H4" s="1">
-        <v>5523810.45</v>
+        <v>5153578.41</v>
       </c>
       <c r="I4" s="1">
-        <v>3813511.17</v>
+        <v>5330380.49</v>
       </c>
       <c r="J4" s="1">
-        <v>69.037690639801</v>
+        <v>103.43066634354</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9337321.62</v>
+        <v>10483958.9</v>
       </c>
       <c r="N4" s="1">
-        <v>9337321.62</v>
+        <v>10483958.9</v>
       </c>
       <c r="O4" s="1">
-        <v>6.24</v>
+        <v>7.22</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C5" s="1">
-        <v>3503.0</v>
+        <v>3268.0</v>
       </c>
       <c r="D5" s="1">
-        <v>317.77</v>
+        <v>323.05</v>
       </c>
       <c r="E5" s="1">
-        <v>323.711915501</v>
+        <v>323.71191554468</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
         <v>1.17</v>
       </c>
       <c r="H5" s="1">
-        <v>968248.18</v>
+        <v>903292.91</v>
       </c>
       <c r="I5" s="1">
-        <v>-15577.28</v>
+        <v>-3307.91</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.6088106667032</v>
+        <v>-0.36620568625962</v>
       </c>
       <c r="K5">
-        <v>0.57</v>
+        <v>0.61</v>
       </c>
       <c r="L5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M5" s="1">
-        <v>952670.9</v>
+        <v>899985.0</v>
       </c>
       <c r="N5" s="1">
-        <v>954664.56</v>
+        <v>901970.84</v>
       </c>
       <c r="O5" s="1">
-        <v>0.64</v>
+        <v>0.62</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>5524.0</v>
+        <v>5154.0</v>
       </c>
       <c r="D6" s="1">
-        <v>351.36</v>
+        <v>402.26</v>
       </c>
       <c r="E6" s="1">
-        <v>332.29211440985</v>
+        <v>332.29211486224</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
         <v>1.17</v>
       </c>
       <c r="H6" s="1">
-        <v>1562061.77</v>
+        <v>1457434.17</v>
       </c>
       <c r="I6" s="1">
-        <v>99038.53</v>
+        <v>309965.38</v>
       </c>
       <c r="J6" s="1">
-        <v>6.3402441505242</v>
+        <v>21.267882034082</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1661100.3</v>
+        <v>1767399.55</v>
       </c>
       <c r="N6" s="1">
-        <v>1661100.3</v>
+        <v>1767399.55</v>
       </c>
       <c r="O6" s="1">
-        <v>1.11</v>
+        <v>1.22</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>12917.0</v>
+        <v>6463.0</v>
       </c>
       <c r="D7" s="1">
-        <v>108.55</v>
+        <v>93.73</v>
       </c>
       <c r="E7" s="1">
-        <v>103.58708368816</v>
+        <v>103.5870833978</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7">
         <v>1.17</v>
       </c>
       <c r="H7" s="1">
-        <v>1143238.91</v>
+        <v>572017.74</v>
       </c>
       <c r="I7" s="1">
-        <v>56761.39</v>
+        <v>-55605.83</v>
       </c>
       <c r="J7" s="1">
-        <v>4.9649630976958</v>
+        <v>-9.7209974641696</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1200000.3</v>
+        <v>516411.91</v>
       </c>
       <c r="N7" s="1">
-        <v>1200000.3</v>
+        <v>516411.91</v>
       </c>
       <c r="O7" s="1">
-        <v>0.8</v>
+        <v>0.36</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>42821.0</v>
+        <v>41229.0</v>
       </c>
       <c r="D8" s="1">
-        <v>260.49</v>
+        <v>271.35</v>
       </c>
       <c r="E8" s="1">
-        <v>210.72832021672</v>
+        <v>212.48266390162</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8">
         <v>1.17</v>
       </c>
       <c r="H8" s="1">
-        <v>7705184.3</v>
+        <v>7479466.67</v>
       </c>
       <c r="I8" s="1">
-        <v>1841173.95</v>
+        <v>2057628.21</v>
       </c>
       <c r="J8" s="1">
-        <v>23.895261661684</v>
+        <v>27.51036004015</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>9546358.25</v>
+        <v>9537094.88</v>
       </c>
       <c r="N8" s="1">
-        <v>9546358.25</v>
+        <v>9537094.88</v>
       </c>
       <c r="O8" s="1">
-        <v>6.38</v>
+        <v>6.57</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>5160.0</v>
+        <v>3988.0</v>
       </c>
       <c r="D9" s="1">
-        <v>397.81</v>
+        <v>394.49</v>
       </c>
       <c r="E9" s="1">
-        <v>308.79477325581</v>
+        <v>308.79477432297</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
         <v>1.17</v>
       </c>
       <c r="H9" s="1">
-        <v>1367662.96</v>
+        <v>1057023.23</v>
       </c>
       <c r="I9" s="1">
-        <v>389108.49</v>
+        <v>284118.34</v>
       </c>
       <c r="J9" s="1">
-        <v>28.45061256905</v>
+        <v>26.879100850035</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1756771.45</v>
+        <v>1341141.57</v>
       </c>
       <c r="N9" s="1">
-        <v>1756771.45</v>
+        <v>1341141.57</v>
       </c>
       <c r="O9" s="1">
-        <v>1.17</v>
+        <v>0.92</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>12534.0</v>
+        <v>10847.0</v>
       </c>
       <c r="D10" s="1">
-        <v>146.05</v>
+        <v>172.71</v>
       </c>
       <c r="E10" s="1">
-        <v>130.28996968246</v>
+        <v>130.28996957684</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
         <v>1.17</v>
       </c>
       <c r="H10" s="1">
-        <v>1399666.91</v>
+        <v>1211280.27</v>
       </c>
       <c r="I10" s="1">
-        <v>167016.05</v>
+        <v>385740.63</v>
       </c>
       <c r="J10" s="1">
-        <v>11.932556868119</v>
+        <v>31.845695794252</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1566682.96</v>
+        <v>1597020.9</v>
       </c>
       <c r="N10" s="1">
-        <v>1566682.96</v>
+        <v>1597020.9</v>
       </c>
       <c r="O10" s="1">
-        <v>1.05</v>
+        <v>1.1</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>22032.0</v>
+        <v>24333.0</v>
       </c>
       <c r="D11" s="1">
-        <v>63.42</v>
+        <v>69.67</v>
       </c>
       <c r="E11" s="1">
-        <v>43.717838598402</v>
+        <v>48.351957835039</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
         <v>1.17</v>
       </c>
       <c r="H11" s="1">
-        <v>826006.3</v>
+        <v>1005618.53</v>
       </c>
       <c r="I11" s="1">
-        <v>369825.31</v>
+        <v>439571.45</v>
       </c>
       <c r="J11" s="1">
-        <v>44.772698464891</v>
+        <v>43.711550343051</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1195831.61</v>
+        <v>1445189.98</v>
       </c>
       <c r="N11" s="1">
-        <v>1195831.61</v>
+        <v>1445189.98</v>
       </c>
       <c r="O11" s="1">
-        <v>0.8</v>
+        <v>1.0</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>46564.0</v>
+        <v>43443.0</v>
       </c>
       <c r="D12" s="1">
-        <v>52.71</v>
+        <v>53.46</v>
       </c>
       <c r="E12" s="1">
-        <v>50.156161197492</v>
+        <v>50.156161176714</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
         <v>1.17</v>
       </c>
       <c r="H12" s="1">
-        <v>1994389.12</v>
+        <v>1860713.14</v>
       </c>
       <c r="I12" s="1">
-        <v>106161.56</v>
+        <v>119136.64</v>
       </c>
       <c r="J12" s="1">
-        <v>5.3230113890714</v>
+        <v>6.402740833012</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2100550.68</v>
+        <v>1979849.78</v>
       </c>
       <c r="N12" s="1">
-        <v>2100550.68</v>
+        <v>1979849.78</v>
       </c>
       <c r="O12" s="1">
-        <v>1.4</v>
+        <v>1.36</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>1403.0</v>
+        <v>1309.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1001.62</v>
+        <v>1065.6</v>
       </c>
       <c r="E13" s="1">
-        <v>1049.9053243051</v>
+        <v>1049.9053246753</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
         <v>1.17</v>
       </c>
       <c r="H13" s="1">
-        <v>1257641.36</v>
+        <v>1173380.29</v>
       </c>
       <c r="I13" s="1">
-        <v>-54960.15</v>
+        <v>15716.85</v>
       </c>
       <c r="J13" s="1">
-        <v>-4.3700972111795</v>
+        <v>1.3394506567006</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1202681.21</v>
+        <v>1189097.14</v>
       </c>
       <c r="N13" s="1">
-        <v>1202681.21</v>
+        <v>1189097.14</v>
       </c>
       <c r="O13" s="1">
-        <v>0.8</v>
+        <v>0.82</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>28390.0</v>
+        <v>5950.0</v>
       </c>
       <c r="D14" s="1">
-        <v>61.28</v>
+        <v>229.03</v>
       </c>
       <c r="E14" s="1">
-        <v>85.907039450511</v>
+        <v>224.16321680672</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
         <v>1.17</v>
       </c>
       <c r="H14" s="1">
-        <v>2094234.51</v>
+        <v>1131925.62</v>
       </c>
       <c r="I14" s="1">
-        <v>-605305.42</v>
+        <v>29771.24</v>
       </c>
       <c r="J14" s="1">
-        <v>-28.903421135964</v>
+        <v>2.6301410158028</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1488929.09</v>
+        <v>1161696.86</v>
       </c>
       <c r="N14" s="1">
-        <v>1488929.09</v>
+        <v>1161696.86</v>
       </c>
       <c r="O14" s="1">
-        <v>1.0</v>
+        <v>0.8</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C15" s="1">
-        <v>13317.0</v>
+        <v>26487.0</v>
       </c>
       <c r="D15" s="1">
-        <v>354.91</v>
+        <v>57.61</v>
       </c>
       <c r="E15" s="1">
-        <v>194.64047683412</v>
+        <v>85.907039302299</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
         <v>1.17</v>
       </c>
       <c r="H15" s="1">
-        <v>2286736.68</v>
+        <v>1953856.62</v>
       </c>
       <c r="I15" s="1">
-        <v>1758225.85</v>
+        <v>-653045.85</v>
       </c>
       <c r="J15" s="1">
-        <v>76.887989132181</v>
+        <v>-33.423427457026</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4044962.53</v>
+        <v>1300810.77</v>
       </c>
       <c r="N15" s="1">
-        <v>4044962.53</v>
+        <v>1300810.77</v>
       </c>
       <c r="O15" s="1">
-        <v>2.7</v>
+        <v>0.9</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>3903.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D16" s="1">
-        <v>354.91</v>
+        <v>417.43</v>
       </c>
       <c r="E16" s="1">
-        <v>317.0499513195</v>
+        <v>194.64047683412</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
         <v>1.17</v>
       </c>
       <c r="H16" s="1">
-        <v>1059521.93</v>
+        <v>2286736.68</v>
       </c>
       <c r="I16" s="1">
-        <v>125991.98</v>
+        <v>2452119.56</v>
       </c>
       <c r="J16" s="1">
-        <v>11.891398982181</v>
+        <v>107.23226602549</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1185513.91</v>
+        <v>4738856.24</v>
       </c>
       <c r="N16" s="1">
-        <v>1185513.91</v>
+        <v>4738856.24</v>
       </c>
       <c r="O16" s="1">
-        <v>0.79</v>
+        <v>3.26</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C17" s="1">
-        <v>10819.0</v>
+        <v>2749.0</v>
       </c>
       <c r="D17" s="1">
-        <v>194.73</v>
+        <v>417.43</v>
       </c>
       <c r="E17" s="1">
-        <v>211.82877715131</v>
+        <v>317.04995271008</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
         <v>1.17</v>
       </c>
       <c r="H17" s="1">
-        <v>1951529.65</v>
+        <v>746253.08</v>
       </c>
       <c r="I17" s="1">
-        <v>-148471.01</v>
+        <v>231978.94</v>
       </c>
       <c r="J17" s="1">
-        <v>-7.6079300153088</v>
+        <v>31.085826808246</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1803058.64</v>
+        <v>978232.02</v>
       </c>
       <c r="N17" s="1">
-        <v>1803058.64</v>
+        <v>978232.02</v>
       </c>
       <c r="O17" s="1">
-        <v>1.21</v>
+        <v>0.67</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C18" s="1">
-        <v>1378.0</v>
+        <v>10094.0</v>
       </c>
       <c r="D18" s="1">
-        <v>787.07</v>
+        <v>191.3</v>
       </c>
       <c r="E18" s="1">
-        <v>403.13397677794</v>
+        <v>211.82877749158</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
         <v>1.17</v>
       </c>
       <c r="H18" s="1">
-        <v>474432.46</v>
+        <v>1820754.26</v>
       </c>
       <c r="I18" s="1">
-        <v>453790.79</v>
+        <v>-174633.29</v>
       </c>
       <c r="J18" s="1">
-        <v>95.649186819974</v>
+        <v>-9.5912608217652</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>928223.25</v>
+        <v>1646120.97</v>
       </c>
       <c r="N18" s="1">
-        <v>928223.25</v>
+        <v>1646120.97</v>
       </c>
       <c r="O18" s="1">
-        <v>0.62</v>
+        <v>1.13</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C19" s="1">
-        <v>17065.0</v>
+        <v>1286.0</v>
       </c>
       <c r="D19" s="1">
-        <v>36.38</v>
+        <v>890.11</v>
       </c>
       <c r="E19" s="1">
-        <v>42.269673014943</v>
+        <v>403.13397356143</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
         <v>1.17</v>
       </c>
       <c r="H19" s="1">
-        <v>618554.52</v>
+        <v>442757.72</v>
       </c>
       <c r="I19" s="1">
-        <v>-87231.23</v>
+        <v>533058.71</v>
       </c>
       <c r="J19" s="1">
-        <v>-14.102431908508</v>
+        <v>120.39512490036</v>
       </c>
       <c r="K19">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.97</v>
+      </c>
+      <c r="L19" t="s">
+        <v>73</v>
       </c>
       <c r="M19" s="1">
-        <v>531323.29</v>
+        <v>975816.43</v>
       </c>
       <c r="N19" s="1">
-        <v>531323.29</v>
+        <v>977058.11</v>
       </c>
       <c r="O19" s="1">
-        <v>0.36</v>
+        <v>0.67</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>11314.0</v>
+        <v>15921.0</v>
       </c>
       <c r="D20" s="1">
-        <v>78.18</v>
+        <v>33.57</v>
       </c>
       <c r="E20" s="1">
-        <v>69.85108096164</v>
+        <v>42.269672759249</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
         <v>1.17</v>
       </c>
       <c r="H20" s="1">
-        <v>677223.0</v>
+        <v>577087.99</v>
       </c>
       <c r="I20" s="1">
-        <v>79787.16</v>
+        <v>-121465.49</v>
       </c>
       <c r="J20" s="1">
-        <v>11.781519529018</v>
+        <v>-21.04800170941</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>757010.16</v>
+        <v>455622.5</v>
       </c>
       <c r="N20" s="1">
-        <v>757010.16</v>
+        <v>455622.5</v>
       </c>
       <c r="O20" s="1">
-        <v>0.51</v>
+        <v>0.31</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B21" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C21" s="1">
-        <v>4217.0</v>
+        <v>4883.0</v>
       </c>
       <c r="D21" s="1">
-        <v>284.17</v>
+        <v>127.98</v>
       </c>
       <c r="E21" s="1">
-        <v>160.9592103391</v>
+        <v>124.91074953922</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
         <v>1.17</v>
       </c>
       <c r="H21" s="1">
-        <v>588722.05</v>
+        <v>520048.75</v>
       </c>
       <c r="I21" s="1">
-        <v>436863.03</v>
+        <v>12687.57</v>
       </c>
       <c r="J21" s="1">
-        <v>74.205311317964</v>
+        <v>2.4396885868873</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1025585.08</v>
+        <v>532736.32</v>
       </c>
       <c r="N21" s="1">
-        <v>1025585.08</v>
+        <v>532736.32</v>
       </c>
       <c r="O21" s="1">
-        <v>0.69</v>
+        <v>0.37</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B22" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C22" s="1">
-        <v>5071.0</v>
+        <v>10556.0</v>
       </c>
       <c r="D22" s="1">
-        <v>280.25</v>
+        <v>78.76</v>
       </c>
       <c r="E22" s="1">
-        <v>287.62378031946</v>
+        <v>69.851080901857</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
         <v>1.17</v>
       </c>
       <c r="H22" s="1">
-        <v>1239121.82</v>
+        <v>631851.33</v>
       </c>
       <c r="I22" s="1">
-        <v>-22854.33</v>
+        <v>76891.31</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.8443973490839</v>
+        <v>12.169209171404</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1216267.49</v>
+        <v>708742.64</v>
       </c>
       <c r="N22" s="1">
-        <v>1216267.49</v>
+        <v>708742.64</v>
       </c>
       <c r="O22" s="1">
-        <v>0.81</v>
+        <v>0.49</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B23" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C23" s="1">
-        <v>1339.0</v>
+        <v>3599.0</v>
       </c>
       <c r="D23" s="1">
-        <v>1032.03</v>
+        <v>319.71</v>
       </c>
       <c r="E23" s="1">
-        <v>983.84093353249</v>
+        <v>160.95920811337</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
         <v>1.17</v>
       </c>
       <c r="H23" s="1">
-        <v>1124718.77</v>
+        <v>502445.02</v>
       </c>
       <c r="I23" s="1">
-        <v>57949.01</v>
+        <v>478447.77</v>
       </c>
       <c r="J23" s="1">
-        <v>5.1523110972888</v>
+        <v>95.223905294155</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1182667.78</v>
+        <v>980892.79</v>
       </c>
       <c r="N23" s="1">
-        <v>1182667.78</v>
+        <v>980892.79</v>
       </c>
       <c r="O23" s="1">
-        <v>0.79</v>
+        <v>0.68</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B24" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C24" s="1">
-        <v>8960.0</v>
+        <v>4731.0</v>
       </c>
       <c r="D24" s="1">
-        <v>107.93</v>
+        <v>313.0</v>
       </c>
       <c r="E24" s="1">
-        <v>112.5151015625</v>
+        <v>287.62377932784</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
         <v>1.17</v>
       </c>
       <c r="H24" s="1">
-        <v>860023.06</v>
+        <v>1156041.28</v>
       </c>
       <c r="I24" s="1">
-        <v>-32385.76</v>
+        <v>106311.56</v>
       </c>
       <c r="J24" s="1">
-        <v>-3.7656850736072</v>
+        <v>9.1961733407997</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>827637.3</v>
+        <v>1262352.84</v>
       </c>
       <c r="N24" s="1">
-        <v>827637.3</v>
+        <v>1262352.84</v>
       </c>
       <c r="O24" s="1">
-        <v>0.55</v>
+        <v>0.87</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B25" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C25" s="1">
-        <v>3657.0</v>
+        <v>1249.0</v>
       </c>
       <c r="D25" s="1">
-        <v>192.99</v>
+        <v>1014.53</v>
       </c>
       <c r="E25" s="1">
-        <v>236.35743505606</v>
+        <v>983.8409367494</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
         <v>1.17</v>
       </c>
       <c r="H25" s="1">
-        <v>740889.85</v>
+        <v>1049121.54</v>
       </c>
       <c r="I25" s="1">
-        <v>-136872.19</v>
+        <v>31094.96</v>
       </c>
       <c r="J25" s="1">
-        <v>-18.474026874575</v>
+        <v>2.9639044490498</v>
       </c>
       <c r="K25">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="L25">
-        <v>876.34</v>
+        <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>604017.66</v>
+        <v>1080216.5</v>
       </c>
       <c r="N25" s="1">
-        <v>604894.0</v>
+        <v>1080216.5</v>
       </c>
       <c r="O25" s="1">
-        <v>0.4</v>
+        <v>0.74</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B26" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C26" s="1">
-        <v>8584.0</v>
+        <v>4785.0</v>
       </c>
       <c r="D26" s="1">
-        <v>108.98</v>
+        <v>174.01</v>
       </c>
       <c r="E26" s="1">
-        <v>113.54906686859</v>
+        <v>112.51510135841</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
         <v>1.17</v>
       </c>
       <c r="H26" s="1">
-        <v>818220.51</v>
+        <v>459286.87</v>
       </c>
       <c r="I26" s="1">
-        <v>-17600.61</v>
+        <v>250519.06</v>
       </c>
       <c r="J26" s="1">
-        <v>-2.1510839419071</v>
+        <v>54.545225732231</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>800619.9</v>
+        <v>709805.93</v>
       </c>
       <c r="N26" s="1">
-        <v>800619.9</v>
+        <v>709805.93</v>
       </c>
       <c r="O26" s="1">
-        <v>0.54</v>
+        <v>0.49</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B27" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C27" s="1">
-        <v>1409.0</v>
+        <v>2768.0</v>
       </c>
       <c r="D27" s="1">
-        <v>618.0</v>
+        <v>445.75</v>
       </c>
       <c r="E27" s="1">
-        <v>478.22217175302</v>
+        <v>397.23863800578</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
         <v>1.17</v>
       </c>
       <c r="H27" s="1">
-        <v>579250.61</v>
+        <v>931117.41</v>
       </c>
       <c r="I27" s="1">
-        <v>165977.68</v>
+        <v>120701.35</v>
       </c>
       <c r="J27" s="1">
-        <v>28.653863653247</v>
+        <v>12.963064453923</v>
       </c>
       <c r="K27">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>0.0</v>
+      </c>
+      <c r="L27">
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>745228.29</v>
+        <v>1051818.76</v>
       </c>
       <c r="N27" s="1">
-        <v>746595.75</v>
+        <v>1051818.76</v>
       </c>
       <c r="O27" s="1">
-        <v>0.5</v>
+        <v>0.72</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B28" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C28" s="1">
-        <v>5461.0</v>
+        <v>11454.0</v>
       </c>
       <c r="D28" s="1">
-        <v>188.15</v>
+        <v>132.19</v>
       </c>
       <c r="E28" s="1">
-        <v>172.77700421168</v>
+        <v>118.49285402479</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
         <v>1.17</v>
       </c>
       <c r="H28" s="1">
-        <v>805020.67</v>
+        <v>1144197.52</v>
       </c>
       <c r="I28" s="1">
-        <v>74338.44</v>
+        <v>146543.93</v>
       </c>
       <c r="J28" s="1">
-        <v>9.2343517092549</v>
+        <v>12.807572769429</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>879359.11</v>
+        <v>1290741.45</v>
       </c>
       <c r="N28" s="1">
-        <v>879359.11</v>
+        <v>1290741.45</v>
       </c>
       <c r="O28" s="1">
-        <v>0.59</v>
+        <v>0.89</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B29" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C29" s="1">
-        <v>3870.0</v>
+        <v>1315.0</v>
       </c>
       <c r="D29" s="1">
-        <v>400.44</v>
+        <v>589.87</v>
       </c>
       <c r="E29" s="1">
-        <v>358.96101033592</v>
+        <v>478.22217490494</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
         <v>1.17</v>
       </c>
       <c r="H29" s="1">
-        <v>1185614.36</v>
+        <v>540606.5</v>
       </c>
       <c r="I29" s="1">
-        <v>140675.0</v>
+        <v>120643.28</v>
       </c>
       <c r="J29" s="1">
-        <v>11.865156559001</v>
+        <v>22.316283655487</v>
       </c>
       <c r="K29">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>806.09</v>
+        <v>1.04</v>
+      </c>
+      <c r="L29" t="s">
+        <v>94</v>
       </c>
       <c r="M29" s="1">
-        <v>1326289.36</v>
+        <v>661249.78</v>
       </c>
       <c r="N29" s="1">
-        <v>1327095.45</v>
+        <v>662611.88</v>
       </c>
       <c r="O29" s="1">
-        <v>0.89</v>
+        <v>0.46</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B30" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C30" s="1">
-        <v>18707.0</v>
+        <v>5095.0</v>
       </c>
       <c r="D30" s="1">
-        <v>79.15</v>
+        <v>200.94</v>
       </c>
       <c r="E30" s="1">
-        <v>77.917094670444</v>
+        <v>172.77700490677</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
         <v>1.17</v>
       </c>
       <c r="H30" s="1">
-        <v>1243649.33</v>
+        <v>751067.63</v>
       </c>
       <c r="I30" s="1">
-        <v>23549.99</v>
+        <v>121690.82</v>
       </c>
       <c r="J30" s="1">
-        <v>1.8936198035824</v>
+        <v>16.202378472895</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1267199.32</v>
+        <v>872758.45</v>
       </c>
       <c r="N30" s="1">
-        <v>1267199.32</v>
+        <v>872758.45</v>
       </c>
       <c r="O30" s="1">
-        <v>0.85</v>
+        <v>0.6</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B31" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C31" s="1">
-        <v>19.0</v>
+        <v>3611.0</v>
       </c>
       <c r="D31" s="1">
-        <v>955.19</v>
+        <v>433.01</v>
       </c>
       <c r="E31" s="1">
-        <v>945.38736842105</v>
+        <v>358.96101080033</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
         <v>1.17</v>
       </c>
       <c r="H31" s="1">
-        <v>15431.11</v>
+        <v>1106267.04</v>
       </c>
       <c r="I31" s="1">
-        <v>101.1</v>
+        <v>226667.71</v>
       </c>
       <c r="J31" s="1">
-        <v>0.65516997805083</v>
+        <v>20.489420890638</v>
       </c>
       <c r="K31">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="L31">
-        <v>0.0</v>
+        <v>802.93</v>
       </c>
       <c r="M31" s="1">
-        <v>15532.21</v>
+        <v>1332934.75</v>
       </c>
       <c r="N31" s="1">
-        <v>15532.21</v>
+        <v>1333737.68</v>
       </c>
       <c r="O31" s="1">
-        <v>0.01</v>
+        <v>0.92</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B32" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C32" s="1">
-        <v>3577.0</v>
+        <v>17453.0</v>
       </c>
       <c r="D32" s="1">
-        <v>955.19</v>
+        <v>83.5</v>
       </c>
       <c r="E32" s="1">
-        <v>593.83701984904</v>
+        <v>77.917094482324</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
         <v>1.17</v>
       </c>
       <c r="H32" s="1">
-        <v>1939539.89</v>
+        <v>1160282.88</v>
       </c>
       <c r="I32" s="1">
-        <v>984602.89</v>
+        <v>82055.89</v>
       </c>
       <c r="J32" s="1">
-        <v>50.764766173487</v>
+        <v>7.0720590137467</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2924142.78</v>
+        <v>1242338.77</v>
       </c>
       <c r="N32" s="1">
-        <v>2924142.78</v>
+        <v>1242338.77</v>
       </c>
       <c r="O32" s="1">
-        <v>1.95</v>
+        <v>0.86</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B33" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C33" s="1">
-        <v>9309.0</v>
+        <v>3336.0</v>
       </c>
       <c r="D33" s="1">
-        <v>144.67</v>
+        <v>934.6</v>
       </c>
       <c r="E33" s="1">
-        <v>141.98567944999</v>
+        <v>593.83702038369</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
         <v>1.17</v>
       </c>
       <c r="H33" s="1">
-        <v>1136523.21</v>
+        <v>1808863.59</v>
       </c>
       <c r="I33" s="1">
-        <v>16057.59</v>
+        <v>849015.95</v>
       </c>
       <c r="J33" s="1">
-        <v>1.4128695180805</v>
+        <v>46.936427638526</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1152580.8</v>
+        <v>2657879.54</v>
       </c>
       <c r="N33" s="1">
-        <v>1152580.8</v>
+        <v>2657879.54</v>
       </c>
       <c r="O33" s="1">
-        <v>0.77</v>
+        <v>1.83</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B34" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>2828.0</v>
+        <v>19.0</v>
       </c>
       <c r="D34" s="1">
-        <v>352.22</v>
+        <v>934.6</v>
       </c>
       <c r="E34" s="1">
-        <v>395.36653465347</v>
+        <v>945.38736842105</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
         <v>1.17</v>
       </c>
       <c r="H34" s="1">
-        <v>962027.37</v>
+        <v>15431.11</v>
       </c>
       <c r="I34" s="1">
-        <v>-109549.16</v>
+        <v>-293.31</v>
       </c>
       <c r="J34" s="1">
-        <v>-11.387322587298</v>
+        <v>-1.900770586173</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>852478.21</v>
+        <v>15137.8</v>
       </c>
       <c r="N34" s="1">
-        <v>852478.21</v>
+        <v>15137.8</v>
       </c>
       <c r="O34" s="1">
-        <v>0.57</v>
+        <v>0.01</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B35" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>32048.0</v>
+        <v>8685.0</v>
       </c>
       <c r="D35" s="1">
-        <v>50.22</v>
+        <v>140.44</v>
       </c>
       <c r="E35" s="1">
-        <v>42.827194520719</v>
+        <v>141.98567990789</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35">
         <v>1.17</v>
       </c>
       <c r="H35" s="1">
-        <v>1180670.9</v>
+        <v>1060339.89</v>
       </c>
       <c r="I35" s="1">
-        <v>196752.66</v>
+        <v>-20553.52</v>
       </c>
       <c r="J35" s="1">
-        <v>16.664479492126</v>
+        <v>-1.9383897742449</v>
       </c>
       <c r="K35">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>0.0</v>
+      </c>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1377423.56</v>
+        <v>1039786.37</v>
       </c>
       <c r="N35" s="1">
-        <v>1385103.35</v>
+        <v>1039786.37</v>
       </c>
       <c r="O35" s="1">
-        <v>0.93</v>
+        <v>0.72</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>13317.0</v>
+        <v>2638.0</v>
       </c>
       <c r="D36" s="1">
-        <v>66.45</v>
+        <v>347.3</v>
       </c>
       <c r="E36" s="1">
-        <v>64.118153488023</v>
+        <v>395.36653525398</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
         <v>1.17</v>
       </c>
       <c r="H36" s="1">
-        <v>722815.07</v>
+        <v>897393.28</v>
       </c>
       <c r="I36" s="1">
-        <v>34525.55</v>
+        <v>-116371.67</v>
       </c>
       <c r="J36" s="1">
-        <v>4.7765398693195</v>
+        <v>-12.96774475512</v>
       </c>
       <c r="K36">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.89</v>
+      </c>
+      <c r="L36" t="s">
+        <v>107</v>
       </c>
       <c r="M36" s="1">
-        <v>757340.62</v>
+        <v>781021.61</v>
       </c>
       <c r="N36" s="1">
-        <v>757340.62</v>
+        <v>791289.71</v>
       </c>
       <c r="O36" s="1">
-        <v>0.51</v>
+        <v>0.54</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B37" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C37" s="1">
-        <v>3079.0</v>
+        <v>29900.0</v>
       </c>
       <c r="D37" s="1">
-        <v>313.02</v>
+        <v>50.76</v>
       </c>
       <c r="E37" s="1">
-        <v>313.75960701526</v>
+        <v>42.827194648829</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37">
         <v>1.17</v>
       </c>
       <c r="H37" s="1">
-        <v>822078.74</v>
+        <v>1101537.07</v>
       </c>
       <c r="I37" s="1">
-        <v>2764.92</v>
+        <v>192290.13</v>
       </c>
       <c r="J37" s="1">
-        <v>0.33633274593623</v>
+        <v>17.45652826736</v>
       </c>
       <c r="K37">
-        <v>0.28</v>
+        <v>0.0</v>
       </c>
       <c r="L37">
-        <v>866.95</v>
+        <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>824843.66</v>
+        <v>1293827.2</v>
       </c>
       <c r="N37" s="1">
-        <v>825710.61</v>
+        <v>1293827.2</v>
       </c>
       <c r="O37" s="1">
-        <v>0.55</v>
+        <v>0.89</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B38" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C38" s="1">
-        <v>13492.0</v>
+        <v>10162.0</v>
       </c>
       <c r="D38" s="1">
-        <v>76.73</v>
+        <v>57.78</v>
       </c>
       <c r="E38" s="1">
-        <v>84.162429587904</v>
+        <v>64.118153906711</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
         <v>1.17</v>
       </c>
       <c r="H38" s="1">
-        <v>973017.84</v>
+        <v>551569.18</v>
       </c>
       <c r="I38" s="1">
-        <v>-87022.58</v>
+        <v>-51027.55</v>
       </c>
       <c r="J38" s="1">
-        <v>-8.9435749708351</v>
+        <v>-9.2513417809168</v>
       </c>
       <c r="K38">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.12</v>
+      </c>
+      <c r="L38" t="s">
+        <v>112</v>
       </c>
       <c r="M38" s="1">
-        <v>885995.26</v>
+        <v>500541.63</v>
       </c>
       <c r="N38" s="1">
-        <v>885995.26</v>
+        <v>501733.64</v>
       </c>
       <c r="O38" s="1">
-        <v>0.59</v>
+        <v>0.35</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B39" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C39" s="1">
-        <v>10834.0</v>
+        <v>6290.0</v>
       </c>
       <c r="D39" s="1">
-        <v>142.09</v>
+        <v>289.93</v>
       </c>
       <c r="E39" s="1">
-        <v>112.2113716079</v>
+        <v>313.69987917329</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
         <v>1.17</v>
       </c>
       <c r="H39" s="1">
-        <v>1035569.07</v>
+        <v>1677094.94</v>
       </c>
       <c r="I39" s="1">
-        <v>281905.41</v>
+        <v>-122464.11</v>
       </c>
       <c r="J39" s="1">
-        <v>27.222270166875</v>
+        <v>-7.3021572648714</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1317474.48</v>
+        <v>1554630.83</v>
       </c>
       <c r="N39" s="1">
-        <v>1317474.48</v>
+        <v>1554630.83</v>
       </c>
       <c r="O39" s="1">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B40" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C40" s="1">
-        <v>891.0</v>
+        <v>12588.0</v>
       </c>
       <c r="D40" s="1">
-        <v>903.72</v>
+        <v>76.89</v>
       </c>
       <c r="E40" s="1">
-        <v>707.01785634119</v>
+        <v>84.162429297744</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
         <v>1.17</v>
       </c>
       <c r="H40" s="1">
-        <v>537930.75</v>
+        <v>907823.05</v>
       </c>
       <c r="I40" s="1">
-        <v>151199.74</v>
+        <v>-82716.43</v>
       </c>
       <c r="J40" s="1">
-        <v>28.107658838986</v>
+        <v>-9.1115146283188</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>689130.49</v>
+        <v>825106.62</v>
       </c>
       <c r="N40" s="1">
-        <v>689130.49</v>
+        <v>825106.62</v>
       </c>
       <c r="O40" s="1">
-        <v>0.46</v>
+        <v>0.57</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B41" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C41" s="1">
-        <v>8090.0</v>
+        <v>10108.0</v>
       </c>
       <c r="D41" s="1">
-        <v>339.58</v>
+        <v>130.84</v>
       </c>
       <c r="E41" s="1">
-        <v>367.85395426452</v>
+        <v>112.21137119114</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
         <v>1.17</v>
       </c>
       <c r="H41" s="1">
-        <v>2542320.44</v>
+        <v>966174.28</v>
       </c>
       <c r="I41" s="1">
-        <v>-191169.6</v>
+        <v>161254.83</v>
       </c>
       <c r="J41" s="1">
-        <v>-7.5194927040747</v>
+        <v>16.690035466479</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2351150.84</v>
+        <v>1127429.11</v>
       </c>
       <c r="N41" s="1">
-        <v>2351150.84</v>
+        <v>1127429.11</v>
       </c>
       <c r="O41" s="1">
-        <v>1.57</v>
+        <v>0.78</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B42" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C42" s="1">
-        <v>2294.0</v>
+        <v>831.0</v>
       </c>
       <c r="D42" s="1">
-        <v>534.67</v>
+        <v>923.77</v>
       </c>
       <c r="E42" s="1">
-        <v>455.56277680907</v>
+        <v>707.01785800241</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
         <v>1.17</v>
       </c>
       <c r="H42" s="1">
-        <v>895079.49</v>
+        <v>501706.46</v>
       </c>
       <c r="I42" s="1">
-        <v>154629.94</v>
+        <v>152701.17</v>
       </c>
       <c r="J42" s="1">
-        <v>17.275553928735</v>
+        <v>30.436357147963</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1049709.43</v>
+        <v>654407.63</v>
       </c>
       <c r="N42" s="1">
-        <v>1049709.43</v>
+        <v>654407.63</v>
       </c>
       <c r="O42" s="1">
-        <v>0.7</v>
+        <v>0.45</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B43" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C43" s="1">
-        <v>6872.0</v>
+        <v>7548.0</v>
       </c>
       <c r="D43" s="1">
-        <v>73.13</v>
+        <v>328.8</v>
       </c>
       <c r="E43" s="1">
-        <v>73.231701105937</v>
+        <v>367.85395468998</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
         <v>1.17</v>
       </c>
       <c r="H43" s="1">
-        <v>431986.29</v>
+        <v>2371994.4</v>
       </c>
       <c r="I43" s="1">
-        <v>-1887.13</v>
+        <v>-256328.06</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.4368495120528</v>
+        <v>-10.806436136611</v>
       </c>
       <c r="K43">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>0.0</v>
+      </c>
+      <c r="L43">
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>430099.16</v>
+        <v>2115666.34</v>
       </c>
       <c r="N43" s="1">
-        <v>432735.61</v>
+        <v>2115666.34</v>
       </c>
       <c r="O43" s="1">
-        <v>0.29</v>
+        <v>1.46</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B44" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C44" s="1">
-        <v>647.0</v>
+        <v>2140.0</v>
       </c>
       <c r="D44" s="1">
-        <v>454.94</v>
+        <v>508.17</v>
       </c>
       <c r="E44" s="1">
-        <v>466.98123647604</v>
+        <v>455.56277570093</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
         <v>1.17</v>
       </c>
       <c r="H44" s="1">
-        <v>260723.54</v>
+        <v>834991.33</v>
       </c>
       <c r="I44" s="1">
-        <v>-8811.88</v>
+        <v>92065.32</v>
       </c>
       <c r="J44" s="1">
-        <v>-3.3797792098097</v>
+        <v>11.025901310856</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>251911.66</v>
+        <v>927056.65</v>
       </c>
       <c r="N44" s="1">
-        <v>251911.66</v>
+        <v>927056.65</v>
       </c>
       <c r="O44" s="1">
-        <v>0.17</v>
+        <v>0.64</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B45" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C45" s="1">
-        <v>3332.0</v>
+        <v>6411.0</v>
       </c>
       <c r="D45" s="1">
-        <v>454.94</v>
+        <v>70.2</v>
       </c>
       <c r="E45" s="1">
-        <v>254.3075210084</v>
+        <v>73.231701762596</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
         <v>1.17</v>
       </c>
       <c r="H45" s="1">
-        <v>764809.79</v>
+        <v>403007.0</v>
       </c>
       <c r="I45" s="1">
-        <v>532515.8</v>
+        <v>-19347.14</v>
       </c>
       <c r="J45" s="1">
-        <v>69.62722064528</v>
+        <v>-4.8006957695524</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1297325.59</v>
+        <v>383659.86</v>
       </c>
       <c r="N45" s="1">
-        <v>1297325.59</v>
+        <v>383659.86</v>
       </c>
       <c r="O45" s="1">
-        <v>0.87</v>
+        <v>0.26</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B46" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C46" s="1">
-        <v>11091.0</v>
+        <v>380.0</v>
       </c>
       <c r="D46" s="1">
-        <v>310.33</v>
+        <v>457.61</v>
       </c>
       <c r="E46" s="1">
-        <v>290.08747993869</v>
+        <v>466.9812368421</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
         <v>1.17</v>
       </c>
       <c r="H46" s="1">
-        <v>2749681.98</v>
+        <v>153129.75</v>
       </c>
       <c r="I46" s="1">
-        <v>195989.66</v>
+        <v>-4890.72</v>
       </c>
       <c r="J46" s="1">
-        <v>7.1277210028485</v>
+        <v>-3.1938405176003</v>
       </c>
       <c r="K46">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>0.0</v>
+      </c>
+      <c r="L46">
+        <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2945671.64</v>
+        <v>148239.03</v>
       </c>
       <c r="N46" s="1">
-        <v>2955638.3</v>
+        <v>148239.03</v>
       </c>
       <c r="O46" s="1">
-        <v>1.98</v>
+        <v>0.1</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B47" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C47" s="1">
-        <v>36684.0</v>
+        <v>3332.0</v>
       </c>
       <c r="D47" s="1">
-        <v>26.42</v>
+        <v>457.61</v>
       </c>
       <c r="E47" s="1">
-        <v>32.147454476066</v>
+        <v>254.3075210084</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
         <v>1.17</v>
       </c>
       <c r="H47" s="1">
-        <v>1006823.62</v>
+        <v>764809.79</v>
       </c>
       <c r="I47" s="1">
-        <v>-177356.14</v>
+        <v>535012.48</v>
       </c>
       <c r="J47" s="1">
-        <v>-17.615413114762</v>
+        <v>69.95366521132</v>
       </c>
       <c r="K47">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>0.0</v>
+      </c>
+      <c r="L47">
+        <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>829467.48</v>
+        <v>1299822.27</v>
       </c>
       <c r="N47" s="1">
-        <v>834522.14</v>
+        <v>1299822.27</v>
       </c>
       <c r="O47" s="1">
-        <v>0.56</v>
+        <v>0.9</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>129</v>
       </c>
       <c r="B48" t="s">
         <v>130</v>
       </c>
       <c r="C48" s="1">
-        <v>6580.0</v>
+        <v>10348.0</v>
       </c>
       <c r="D48" s="1">
-        <v>92.83</v>
+        <v>313.23</v>
       </c>
       <c r="E48" s="1">
-        <v>133.66261854103</v>
+        <v>290.08747970622</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
         <v>1.17</v>
       </c>
       <c r="H48" s="1">
-        <v>749599.76</v>
+        <v>2565477.34</v>
       </c>
       <c r="I48" s="1">
-        <v>-226837.64</v>
+        <v>197664.93</v>
       </c>
       <c r="J48" s="1">
-        <v>-30.261167639648</v>
+        <v>7.7048012437327</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>522762.12</v>
+        <v>2763142.27</v>
       </c>
       <c r="N48" s="1">
-        <v>522762.12</v>
+        <v>2763142.27</v>
       </c>
       <c r="O48" s="1">
-        <v>0.35</v>
+        <v>1.9</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>131</v>
       </c>
       <c r="B49" t="s">
         <v>132</v>
       </c>
       <c r="C49" s="1">
-        <v>38080.0</v>
+        <v>25595.0</v>
       </c>
       <c r="D49" s="1">
-        <v>22.76</v>
+        <v>29.4</v>
       </c>
       <c r="E49" s="1">
-        <v>18.909090336135</v>
+        <v>32.147454580973</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
         <v>1.17</v>
       </c>
       <c r="H49" s="1">
-        <v>614819.25</v>
+        <v>702476.57</v>
       </c>
       <c r="I49" s="1">
-        <v>126933.33</v>
+        <v>-60992.41</v>
       </c>
       <c r="J49" s="1">
-        <v>20.645633655745</v>
+        <v>-8.682483175204</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>741752.58</v>
+        <v>641484.16</v>
       </c>
       <c r="N49" s="1">
-        <v>741752.58</v>
+        <v>641484.16</v>
       </c>
       <c r="O49" s="1">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>133</v>
       </c>
       <c r="B50" t="s">
         <v>134</v>
       </c>
       <c r="C50" s="1">
-        <v>2776.0</v>
+        <v>6139.0</v>
       </c>
       <c r="D50" s="1">
-        <v>503.3</v>
+        <v>104.34</v>
       </c>
       <c r="E50" s="1">
-        <v>460.85609510086</v>
+        <v>133.66261931911</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
         <v>1.17</v>
       </c>
       <c r="H50" s="1">
-        <v>1092218.34</v>
+        <v>699360.63</v>
       </c>
       <c r="I50" s="1">
-        <v>103520.29</v>
+        <v>-153311.22</v>
       </c>
       <c r="J50" s="1">
-        <v>9.4779849604064</v>
+        <v>-21.921625756943</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1195738.63</v>
+        <v>546049.41</v>
       </c>
       <c r="N50" s="1">
-        <v>1195738.63</v>
+        <v>546049.41</v>
       </c>
       <c r="O50" s="1">
-        <v>0.8</v>
+        <v>0.38</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>135</v>
       </c>
       <c r="B51" t="s">
         <v>136</v>
       </c>
       <c r="C51" s="1">
-        <v>1449.0</v>
+        <v>35528.0</v>
       </c>
       <c r="D51" s="1">
-        <v>625.5</v>
+        <v>22.28</v>
       </c>
       <c r="E51" s="1">
-        <v>556.13495514148</v>
+        <v>18.909090294979</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
         <v>1.17</v>
       </c>
       <c r="H51" s="1">
-        <v>688059.87</v>
+        <v>573616.03</v>
       </c>
       <c r="I51" s="1">
-        <v>87625.44</v>
+        <v>101175.19</v>
       </c>
       <c r="J51" s="1">
-        <v>12.735147596967</v>
+        <v>17.638138529706</v>
       </c>
       <c r="K51">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.09</v>
+      </c>
+      <c r="L51" t="s">
+        <v>137</v>
       </c>
       <c r="M51" s="1">
-        <v>775685.31</v>
+        <v>674791.22</v>
       </c>
       <c r="N51" s="1">
-        <v>775685.31</v>
+        <v>677972.53</v>
       </c>
       <c r="O51" s="1">
-        <v>0.52</v>
+        <v>0.47</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B52" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>7688.0</v>
+        <v>1313.0</v>
       </c>
       <c r="D52" s="1">
-        <v>119.93</v>
+        <v>501.14</v>
       </c>
       <c r="E52" s="1">
-        <v>77.340401925078</v>
+        <v>460.85610053313</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
         <v>1.17</v>
       </c>
       <c r="H52" s="1">
-        <v>508574.32</v>
+        <v>516600.39</v>
       </c>
       <c r="I52" s="1">
-        <v>280523.92</v>
+        <v>44327.81</v>
       </c>
       <c r="J52" s="1">
-        <v>55.158884152861</v>
+        <v>8.5806768361131</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>789098.24</v>
+        <v>560928.2</v>
       </c>
       <c r="N52" s="1">
-        <v>789098.24</v>
+        <v>560928.2</v>
       </c>
       <c r="O52" s="1">
-        <v>0.53</v>
+        <v>0.39</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B53" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>2613.0</v>
+        <v>1352.0</v>
       </c>
       <c r="D53" s="1">
-        <v>503.57</v>
+        <v>619.07</v>
       </c>
       <c r="E53" s="1">
-        <v>556.62815920398</v>
+        <v>556.1349556213</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
         <v>1.17</v>
       </c>
       <c r="H53" s="1">
-        <v>1241801.12</v>
+        <v>641999.27</v>
       </c>
       <c r="I53" s="1">
-        <v>-115669.57</v>
+        <v>71510.5</v>
       </c>
       <c r="J53" s="1">
-        <v>-9.3146614330643</v>
+        <v>11.138719830632</v>
       </c>
       <c r="K53">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1126131.55</v>
+        <v>713509.77</v>
       </c>
       <c r="N53" s="1">
-        <v>1127493.46</v>
+        <v>713509.77</v>
       </c>
       <c r="O53" s="1">
-        <v>0.75</v>
+        <v>0.49</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>16665.0</v>
+        <v>2438.0</v>
       </c>
       <c r="D54" s="1">
-        <v>122.68</v>
+        <v>502.92</v>
       </c>
       <c r="E54" s="1">
-        <v>80.401531953195</v>
+        <v>556.6281583265</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
         <v>1.17</v>
       </c>
       <c r="H54" s="1">
-        <v>1144181.93</v>
+        <v>1158634.19</v>
       </c>
       <c r="I54" s="1">
-        <v>605539.67</v>
+        <v>-113394.04</v>
       </c>
       <c r="J54" s="1">
-        <v>52.923372946468</v>
+        <v>-9.7868715577951</v>
       </c>
       <c r="K54">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.56</v>
+      </c>
+      <c r="L54" t="s">
+        <v>144</v>
       </c>
       <c r="M54" s="1">
-        <v>1749721.6</v>
+        <v>1045240.15</v>
       </c>
       <c r="N54" s="1">
-        <v>1749721.6</v>
+        <v>1046596.72</v>
       </c>
       <c r="O54" s="1">
-        <v>1.17</v>
+        <v>0.72</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B55" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C55" s="1">
-        <v>8786.0</v>
+        <v>15548.0</v>
       </c>
       <c r="D55" s="1">
-        <v>628.39</v>
+        <v>109.18</v>
       </c>
       <c r="E55" s="1">
-        <v>713.46106419303</v>
+        <v>80.401532029843</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
         <v>1.17</v>
       </c>
       <c r="H55" s="1">
-        <v>5348254.55</v>
+        <v>1067491.19</v>
       </c>
       <c r="I55" s="1">
-        <v>-623161.87</v>
+        <v>379617.32</v>
       </c>
       <c r="J55" s="1">
-        <v>-11.651686810606</v>
+        <v>35.561634939582</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>4725092.68</v>
+        <v>1447108.51</v>
       </c>
       <c r="N55" s="1">
-        <v>4725092.68</v>
+        <v>1447108.51</v>
       </c>
       <c r="O55" s="1">
-        <v>3.16</v>
+        <v>1.0</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B56" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C56" s="1">
-        <v>8394.0</v>
+        <v>8609.0</v>
       </c>
       <c r="D56" s="1">
-        <v>74.65</v>
+        <v>611.91</v>
       </c>
       <c r="E56" s="1">
-        <v>80.395493209435</v>
+        <v>711.6312173307</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
         <v>1.17</v>
       </c>
       <c r="H56" s="1">
-        <v>576162.99</v>
+        <v>5226758.02</v>
       </c>
       <c r="I56" s="1">
-        <v>-39886.64</v>
+        <v>-735957.81</v>
       </c>
       <c r="J56" s="1">
-        <v>-6.9228049514253</v>
+        <v>-14.080579341609</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>536276.35</v>
+        <v>4490800.21</v>
       </c>
       <c r="N56" s="1">
-        <v>536276.35</v>
+        <v>4490800.21</v>
       </c>
       <c r="O56" s="1">
-        <v>0.36</v>
+        <v>3.09</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B57" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C57" s="1">
-        <v>5900.0</v>
+        <v>1552.0</v>
       </c>
       <c r="D57" s="1">
-        <v>421.51</v>
+        <v>80.1</v>
       </c>
       <c r="E57" s="1">
-        <v>389.64555254237</v>
+        <v>80.395496134021</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
         <v>1.17</v>
       </c>
       <c r="H57" s="1">
-        <v>1966418.08</v>
+        <v>106529.07</v>
       </c>
       <c r="I57" s="1">
-        <v>161964.82</v>
+        <v>-553.02</v>
       </c>
       <c r="J57" s="1">
-        <v>8.2365404207431</v>
+        <v>-0.51912590619631</v>
       </c>
       <c r="K57">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="L57">
-        <v>461.26</v>
+        <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2128382.9</v>
+        <v>105976.05</v>
       </c>
       <c r="N57" s="1">
-        <v>2128844.16</v>
+        <v>105976.05</v>
       </c>
       <c r="O57" s="1">
-        <v>1.42</v>
+        <v>0.07</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B58" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C58" s="1">
-        <v>24997.0</v>
+        <v>6307.0</v>
       </c>
       <c r="D58" s="1">
-        <v>373.07</v>
+        <v>517.16</v>
       </c>
       <c r="E58" s="1">
-        <v>493.7785658279</v>
+        <v>393.88281433328</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
         <v>1.17</v>
       </c>
       <c r="H58" s="1">
-        <v>10549951.33</v>
+        <v>2123994.87</v>
       </c>
       <c r="I58" s="1">
-        <v>-2568753.34</v>
+        <v>656558.49</v>
       </c>
       <c r="J58" s="1">
-        <v>-24.348485217135</v>
+        <v>30.911491325777</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>7981197.99</v>
+        <v>2780553.36</v>
       </c>
       <c r="N58" s="1">
-        <v>7981197.99</v>
+        <v>2780553.36</v>
       </c>
       <c r="O58" s="1">
-        <v>5.34</v>
+        <v>1.91</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B59" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C59" s="1">
-        <v>6070.0</v>
+        <v>20647.0</v>
       </c>
       <c r="D59" s="1">
-        <v>178.16</v>
+        <v>407.78</v>
       </c>
       <c r="E59" s="1">
-        <v>144.26844481054</v>
+        <v>493.77856540902</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
         <v>1.17</v>
       </c>
       <c r="H59" s="1">
-        <v>747796.83</v>
+        <v>8714039.5</v>
       </c>
       <c r="I59" s="1">
-        <v>177729.47</v>
+        <v>-1536652.64</v>
       </c>
       <c r="J59" s="1">
-        <v>23.767079889868</v>
+        <v>-17.634217058575</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>925526.3</v>
+        <v>7177386.86</v>
       </c>
       <c r="N59" s="1">
-        <v>925526.3</v>
+        <v>7177386.86</v>
       </c>
       <c r="O59" s="1">
-        <v>0.62</v>
+        <v>4.94</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B60" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C60" s="1">
-        <v>11501.0</v>
+        <v>5663.0</v>
       </c>
       <c r="D60" s="1">
-        <v>102.05</v>
+        <v>190.59</v>
       </c>
       <c r="E60" s="1">
-        <v>94.119698287106</v>
+        <v>144.26844428748</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
         <v>1.17</v>
       </c>
       <c r="H60" s="1">
-        <v>928403.56</v>
+        <v>697656.25</v>
       </c>
       <c r="I60" s="1">
-        <v>76069.93</v>
+        <v>222433.4</v>
       </c>
       <c r="J60" s="1">
-        <v>8.193627564289</v>
+        <v>31.882950951848</v>
       </c>
       <c r="K60">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.6</v>
+      </c>
+      <c r="L60" t="s">
+        <v>157</v>
       </c>
       <c r="M60" s="1">
-        <v>1004473.49</v>
+        <v>920089.65</v>
       </c>
       <c r="N60" s="1">
-        <v>1004473.49</v>
+        <v>923468.96</v>
       </c>
       <c r="O60" s="1">
-        <v>0.67</v>
+        <v>0.64</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B61" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C61" s="1">
-        <v>11660.0</v>
+        <v>9949.0</v>
       </c>
       <c r="D61" s="1">
-        <v>102.05</v>
+        <v>93.61</v>
       </c>
       <c r="E61" s="1">
-        <v>43.225473413379</v>
+        <v>94.119698462157</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
         <v>1.17</v>
       </c>
       <c r="H61" s="1">
-        <v>457315.67</v>
+        <v>803120.34</v>
       </c>
       <c r="I61" s="1">
-        <v>561044.55</v>
+        <v>-9184.97</v>
       </c>
       <c r="J61" s="1">
-        <v>122.68211802145</v>
+        <v>-1.1436604880409</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1018360.22</v>
+        <v>793935.37</v>
       </c>
       <c r="N61" s="1">
-        <v>1018360.22</v>
+        <v>793935.37</v>
       </c>
       <c r="O61" s="1">
-        <v>0.68</v>
+        <v>0.55</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B62" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C62" s="1">
-        <v>3206.0</v>
+        <v>11660.0</v>
       </c>
       <c r="D62" s="1">
-        <v>119.01</v>
+        <v>93.61</v>
       </c>
       <c r="E62" s="1">
-        <v>116.83629756706</v>
+        <v>43.225473413379</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
         <v>1.17</v>
       </c>
       <c r="H62" s="1">
-        <v>317088.95</v>
+        <v>457315.67</v>
       </c>
       <c r="I62" s="1">
-        <v>9451.39</v>
+        <v>473158.39</v>
       </c>
       <c r="J62" s="1">
-        <v>2.9806746655789</v>
+        <v>103.46428540268</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>326540.34</v>
+        <v>930474.06</v>
       </c>
       <c r="N62" s="1">
-        <v>326540.34</v>
+        <v>930474.06</v>
       </c>
       <c r="O62" s="1">
-        <v>0.22</v>
+        <v>0.64</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B63" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C63" s="1">
-        <v>22781.0</v>
+        <v>2991.0</v>
       </c>
       <c r="D63" s="1">
-        <v>94.48</v>
+        <v>111.09</v>
       </c>
       <c r="E63" s="1">
-        <v>74.798555814056</v>
+        <v>116.83629889669</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
         <v>1.17</v>
       </c>
       <c r="H63" s="1">
-        <v>1457853.94</v>
+        <v>295824.41</v>
       </c>
       <c r="I63" s="1">
-        <v>384200.82</v>
+        <v>-12571.19</v>
       </c>
       <c r="J63" s="1">
-        <v>26.353862308044</v>
+        <v>-4.2495445186555</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1842054.76</v>
+        <v>283253.22</v>
       </c>
       <c r="N63" s="1">
-        <v>1842054.76</v>
+        <v>283253.22</v>
       </c>
       <c r="O63" s="1">
-        <v>1.23</v>
+        <v>0.2</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B64" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C64" s="1">
-        <v>30757.0</v>
+        <v>14871.0</v>
       </c>
       <c r="D64" s="1">
-        <v>183.91</v>
+        <v>97.88</v>
       </c>
       <c r="E64" s="1">
-        <v>85.334505966121</v>
+        <v>74.798555577971</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
         <v>1.17</v>
       </c>
       <c r="H64" s="1">
-        <v>2465459.21</v>
+        <v>951659.1</v>
       </c>
       <c r="I64" s="1">
-        <v>2375586.51</v>
+        <v>289186.11</v>
       </c>
       <c r="J64" s="1">
-        <v>96.354727766922</v>
+        <v>30.387573659517</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>4841045.72</v>
+        <v>1240845.21</v>
       </c>
       <c r="N64" s="1">
-        <v>4841045.72</v>
+        <v>1240845.21</v>
       </c>
       <c r="O64" s="1">
-        <v>3.24</v>
+        <v>0.85</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B65" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C65" s="1">
-        <v>49373.0</v>
+        <v>30757.0</v>
       </c>
       <c r="D65" s="1">
-        <v>183.91</v>
+        <v>199.57</v>
       </c>
       <c r="E65" s="1">
-        <v>148.50698114354</v>
+        <v>85.334505966121</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
         <v>1.17</v>
       </c>
       <c r="H65" s="1">
-        <v>6269871.91</v>
+        <v>2465459.21</v>
       </c>
       <c r="I65" s="1">
-        <v>1501268.0</v>
+        <v>2767203.07</v>
       </c>
       <c r="J65" s="1">
-        <v>23.944157417404</v>
+        <v>112.23885022215</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>7771139.91</v>
+        <v>5232662.28</v>
       </c>
       <c r="N65" s="1">
-        <v>7771139.91</v>
+        <v>5232662.28</v>
       </c>
       <c r="O65" s="1">
-        <v>5.19</v>
+        <v>3.6</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B66" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C66" s="1">
-        <v>17164.0</v>
+        <v>44003.0</v>
       </c>
       <c r="D66" s="1">
-        <v>67.76</v>
+        <v>199.57</v>
       </c>
       <c r="E66" s="1">
-        <v>90.717896760662</v>
+        <v>148.50698111492</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
         <v>1.17</v>
       </c>
       <c r="H66" s="1">
-        <v>1326331.16</v>
+        <v>5587936.19</v>
       </c>
       <c r="I66" s="1">
-        <v>-330967.52</v>
+        <v>1898256.82</v>
       </c>
       <c r="J66" s="1">
-        <v>-24.953611132834</v>
+        <v>33.970624492761</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>995363.64</v>
+        <v>7486193.01</v>
       </c>
       <c r="N66" s="1">
-        <v>995363.64</v>
+        <v>7486193.01</v>
       </c>
       <c r="O66" s="1">
-        <v>0.67</v>
+        <v>5.16</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B67" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C67" s="1">
-        <v>25001.0</v>
+        <v>16014.0</v>
       </c>
       <c r="D67" s="1">
-        <v>34.44</v>
+        <v>73.65</v>
       </c>
       <c r="E67" s="1">
-        <v>47.665141394344</v>
+        <v>90.717896840265</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
         <v>1.17</v>
       </c>
       <c r="H67" s="1">
-        <v>1017241.82</v>
+        <v>1237466.04</v>
       </c>
       <c r="I67" s="1">
-        <v>-280338.71</v>
+        <v>-232026.29</v>
       </c>
       <c r="J67" s="1">
-        <v>-27.558708705075</v>
+        <v>-18.750113740495</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>736903.11</v>
+        <v>1005439.75</v>
       </c>
       <c r="N67" s="1">
-        <v>736903.11</v>
+        <v>1005439.75</v>
       </c>
       <c r="O67" s="1">
-        <v>0.49</v>
+        <v>0.69</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B68" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C68" s="1">
-        <v>13515.0</v>
+        <v>46388.0</v>
       </c>
       <c r="D68" s="1">
-        <v>137.86</v>
+        <v>35.61</v>
       </c>
       <c r="E68" s="1">
-        <v>178.75728079911</v>
+        <v>42.477591618522</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
         <v>1.17</v>
       </c>
       <c r="H68" s="1">
-        <v>2059415.61</v>
+        <v>1675865.42</v>
       </c>
       <c r="I68" s="1">
-        <v>-464843.4</v>
+        <v>-267675.93</v>
       </c>
       <c r="J68" s="1">
-        <v>-22.571616809295</v>
+        <v>-15.97240009881</v>
       </c>
       <c r="K68">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>0.0</v>
+      </c>
+      <c r="L68">
+        <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1594572.21</v>
+        <v>1408189.49</v>
       </c>
       <c r="N68" s="1">
-        <v>1598620.52</v>
+        <v>1408189.49</v>
       </c>
       <c r="O68" s="1">
-        <v>1.07</v>
+        <v>0.97</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B69" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C69" s="1">
-        <v>8708.0</v>
+        <v>12609.0</v>
       </c>
       <c r="D69" s="1">
-        <v>166.99</v>
+        <v>161.39</v>
       </c>
       <c r="E69" s="1">
-        <v>180.36083027102</v>
+        <v>178.75728051392</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
         <v>1.17</v>
       </c>
       <c r="H69" s="1">
-        <v>1349565.88</v>
+        <v>1921359.34</v>
       </c>
       <c r="I69" s="1">
-        <v>-105054.84</v>
+        <v>-186593.98</v>
       </c>
       <c r="J69" s="1">
-        <v>-7.7843432141305</v>
+        <v>-9.7115607744671</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1244511.04</v>
+        <v>1734765.36</v>
       </c>
       <c r="N69" s="1">
-        <v>1244511.04</v>
+        <v>1734765.36</v>
       </c>
       <c r="O69" s="1">
-        <v>0.83</v>
+        <v>1.19</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B70" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C70" s="1">
-        <v>2183.0</v>
+        <v>12278.0</v>
       </c>
       <c r="D70" s="1">
-        <v>982.99</v>
+        <v>139.11</v>
       </c>
       <c r="E70" s="1">
-        <v>931.29937242327</v>
+        <v>141.68447955693</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
         <v>1.17</v>
       </c>
       <c r="H70" s="1">
-        <v>1743469.99</v>
+        <v>1472804.07</v>
       </c>
       <c r="I70" s="1">
-        <v>93037.49</v>
+        <v>-16776.98</v>
       </c>
       <c r="J70" s="1">
-        <v>5.3363402027929</v>
+        <v>-1.139118253523</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1836507.48</v>
+        <v>1456027.09</v>
       </c>
       <c r="N70" s="1">
-        <v>1836507.48</v>
+        <v>1456027.09</v>
       </c>
       <c r="O70" s="1">
-        <v>1.23</v>
+        <v>1.0</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B71" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C71" s="1">
-        <v>5371.0</v>
+        <v>8124.0</v>
       </c>
       <c r="D71" s="1">
-        <v>161.07</v>
+        <v>179.32</v>
       </c>
       <c r="E71" s="1">
-        <v>121.23546453174</v>
+        <v>180.36083087149</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
         <v>1.17</v>
       </c>
       <c r="H71" s="1">
-        <v>556009.5</v>
+        <v>1259057.56</v>
       </c>
       <c r="I71" s="1">
-        <v>184379.02</v>
+        <v>-17170.45</v>
       </c>
       <c r="J71" s="1">
-        <v>33.161127642603</v>
+        <v>-1.3637541718109</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>740388.52</v>
+        <v>1241887.11</v>
       </c>
       <c r="N71" s="1">
-        <v>740388.52</v>
+        <v>1241887.11</v>
       </c>
       <c r="O71" s="1">
-        <v>0.49</v>
+        <v>0.86</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B72" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C72" s="1">
-        <v>11997.0</v>
+        <v>1943.0</v>
       </c>
       <c r="D72" s="1">
-        <v>146.66</v>
+        <v>909.42</v>
       </c>
       <c r="E72" s="1">
-        <v>158.59507210136</v>
+        <v>931.29937210499</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
         <v>1.17</v>
       </c>
       <c r="H72" s="1">
-        <v>1624440.8</v>
+        <v>1551792.12</v>
       </c>
       <c r="I72" s="1">
-        <v>-118616.83</v>
+        <v>-45459.86</v>
       </c>
       <c r="J72" s="1">
-        <v>-7.3020100209254</v>
+        <v>-2.9295070785641</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1505823.97</v>
+        <v>1506332.26</v>
       </c>
       <c r="N72" s="1">
-        <v>1505823.97</v>
+        <v>1506332.26</v>
       </c>
       <c r="O72" s="1">
-        <v>1.01</v>
+        <v>1.04</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B73" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C73" s="1">
-        <v>4395.0</v>
+        <v>2764.0</v>
       </c>
       <c r="D73" s="1">
-        <v>199.88</v>
+        <v>179.15</v>
       </c>
       <c r="E73" s="1">
-        <v>254.02156769056</v>
+        <v>154.16118306802</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73">
         <v>1.17</v>
       </c>
       <c r="H73" s="1">
-        <v>954413.28</v>
+        <v>363435.4</v>
       </c>
       <c r="I73" s="1">
-        <v>-202585.99</v>
+        <v>58686.93</v>
       </c>
       <c r="J73" s="1">
-        <v>-21.226233356686</v>
+        <v>16.147829848166</v>
       </c>
       <c r="K73">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L73">
-        <v>263.3</v>
+        <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>751827.29</v>
+        <v>422122.33</v>
       </c>
       <c r="N73" s="1">
-        <v>752090.59</v>
+        <v>422122.33</v>
       </c>
       <c r="O73" s="1">
-        <v>0.5</v>
+        <v>0.29</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B74" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C74" s="1">
-        <v>8844.0</v>
+        <v>11193.0</v>
       </c>
       <c r="D74" s="1">
-        <v>138.02</v>
+        <v>147.09</v>
       </c>
       <c r="E74" s="1">
-        <v>108.40553143374</v>
+        <v>158.59507191995</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
         <v>1.17</v>
       </c>
       <c r="H74" s="1">
-        <v>818667.5</v>
+        <v>1515576.05</v>
       </c>
       <c r="I74" s="1">
-        <v>226006.11</v>
+        <v>-112073.75</v>
       </c>
       <c r="J74" s="1">
-        <v>27.606581426525</v>
+        <v>-7.394795530056</v>
       </c>
       <c r="K74">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.65</v>
+      </c>
+      <c r="L74" t="s">
+        <v>182</v>
       </c>
       <c r="M74" s="1">
-        <v>1044673.61</v>
+        <v>1403502.3</v>
       </c>
       <c r="N74" s="1">
-        <v>1044673.61</v>
+        <v>1410772.67</v>
       </c>
       <c r="O74" s="1">
-        <v>0.7</v>
+        <v>0.97</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B75" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C75" s="1">
-        <v>13984.0</v>
+        <v>3730.0</v>
       </c>
       <c r="D75" s="1">
-        <v>83.93</v>
+        <v>201.28</v>
       </c>
       <c r="E75" s="1">
-        <v>83.484711813501</v>
+        <v>254.02156836461</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75">
         <v>1.17</v>
       </c>
       <c r="H75" s="1">
-        <v>1007065.77</v>
+        <v>810002.62</v>
       </c>
       <c r="I75" s="1">
-        <v>-2592.22</v>
+        <v>-169983.52</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.25740324785341</v>
+        <v>-20.985551873894</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1004473.55</v>
+        <v>640019.1</v>
       </c>
       <c r="N75" s="1">
-        <v>1004473.55</v>
+        <v>640019.1</v>
       </c>
       <c r="O75" s="1">
-        <v>0.67</v>
+        <v>0.44</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B76" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C76" s="1">
-        <v>6501.0</v>
+        <v>8251.0</v>
       </c>
       <c r="D76" s="1">
-        <v>138.38</v>
+        <v>142.02</v>
       </c>
       <c r="E76" s="1">
-        <v>134.75772035072</v>
+        <v>108.40553145073</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
         <v>1.17</v>
       </c>
       <c r="H76" s="1">
-        <v>760336.7</v>
+        <v>763774.94</v>
       </c>
       <c r="I76" s="1">
-        <v>9579.33</v>
+        <v>235165.45</v>
       </c>
       <c r="J76" s="1">
-        <v>1.2598799979009</v>
+        <v>30.789888183553</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>769916.03</v>
+        <v>998940.39</v>
       </c>
       <c r="N76" s="1">
-        <v>769916.03</v>
+        <v>998940.39</v>
       </c>
       <c r="O76" s="1">
-        <v>0.51</v>
+        <v>0.69</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B77" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C77" s="1">
-        <v>4392.0</v>
+        <v>6520.0</v>
       </c>
       <c r="D77" s="1">
-        <v>217.0</v>
+        <v>81.66</v>
       </c>
       <c r="E77" s="1">
-        <v>241.86243169399</v>
+        <v>83.484711656442</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
         <v>1.17</v>
       </c>
       <c r="H77" s="1">
-        <v>906901.14</v>
+        <v>469541.53</v>
       </c>
       <c r="I77" s="1">
-        <v>-91235.94</v>
+        <v>-15662.16</v>
       </c>
       <c r="J77" s="1">
-        <v>-10.060185832383</v>
+        <v>-3.3356282670033</v>
       </c>
       <c r="K77">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>0.0</v>
+      </c>
+      <c r="L77">
+        <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>815665.2</v>
+        <v>453879.37</v>
       </c>
       <c r="N77" s="1">
-        <v>817309.69</v>
+        <v>453879.37</v>
       </c>
       <c r="O77" s="1">
-        <v>0.55</v>
+        <v>0.31</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B78" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C78" s="1">
-        <v>10350.0</v>
+        <v>11615.0</v>
       </c>
       <c r="D78" s="1">
-        <v>70.12</v>
+        <v>72.89</v>
       </c>
       <c r="E78" s="1">
-        <v>114.07628115942</v>
+        <v>110.38685578993</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
         <v>1.17</v>
       </c>
       <c r="H78" s="1">
-        <v>1002645.92</v>
+        <v>1088304.3</v>
       </c>
       <c r="I78" s="1">
-        <v>-381530.77</v>
+        <v>-366581.14</v>
       </c>
       <c r="J78" s="1">
-        <v>-38.052393411225</v>
+        <v>-33.683698575849</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>621115.15</v>
+        <v>721723.16</v>
       </c>
       <c r="N78" s="1">
-        <v>621115.15</v>
+        <v>721723.16</v>
       </c>
       <c r="O78" s="1">
-        <v>0.42</v>
+        <v>0.5</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B79" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C79" s="1">
-        <v>7986.0</v>
+        <v>5965.0</v>
       </c>
       <c r="D79" s="1">
-        <v>203.19</v>
+        <v>176.07</v>
       </c>
       <c r="E79" s="1">
-        <v>199.22094164788</v>
+        <v>199.43042581727</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
         <v>1.17</v>
       </c>
       <c r="H79" s="1">
-        <v>1357478.89</v>
+        <v>1014561.46</v>
       </c>
       <c r="I79" s="1">
-        <v>31262.9</v>
+        <v>-119239.39</v>
       </c>
       <c r="J79" s="1">
-        <v>2.3030118722509</v>
+        <v>-11.752801057513</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>1388741.79</v>
+        <v>895322.07</v>
       </c>
       <c r="N79" s="1">
-        <v>1388741.79</v>
+        <v>895322.07</v>
       </c>
       <c r="O79" s="1">
-        <v>0.93</v>
+        <v>0.62</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B80" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C80" s="1">
-        <v>7359.0</v>
+        <v>4211.0</v>
       </c>
       <c r="D80" s="1">
-        <v>170.85</v>
+        <v>56.88</v>
       </c>
       <c r="E80" s="1">
-        <v>242.66786248132</v>
+        <v>34.260740916647</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
         <v>1.17</v>
       </c>
       <c r="H80" s="1">
-        <v>1522677.87</v>
+        <v>123187.52</v>
       </c>
       <c r="I80" s="1">
-        <v>-446649.67</v>
+        <v>80999.58</v>
       </c>
       <c r="J80" s="1">
-        <v>-29.333168807399</v>
+        <v>65.753073038568</v>
       </c>
       <c r="K80">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>0.0</v>
+      </c>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1076028.2</v>
+        <v>204187.1</v>
       </c>
       <c r="N80" s="1">
-        <v>1077968.01</v>
+        <v>204187.1</v>
       </c>
       <c r="O80" s="1">
-        <v>0.72</v>
+        <v>0.14</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>195</v>
       </c>
       <c r="B81" t="s">
         <v>196</v>
       </c>
       <c r="C81" s="1">
-        <v>23745.0</v>
+        <v>2364.0</v>
       </c>
       <c r="D81" s="1">
-        <v>52.54</v>
+        <v>136.47</v>
       </c>
       <c r="E81" s="1">
-        <v>34.260741208675</v>
+        <v>165.08086294416</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
         <v>1.17</v>
       </c>
       <c r="H81" s="1">
-        <v>694630.15</v>
+        <v>331057.16</v>
       </c>
       <c r="I81" s="1">
-        <v>373076.9</v>
+        <v>-56034.71</v>
       </c>
       <c r="J81" s="1">
-        <v>53.708711031331</v>
+        <v>-16.925992478157</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1067707.05</v>
+        <v>275022.45</v>
       </c>
       <c r="N81" s="1">
-        <v>1067707.05</v>
+        <v>275022.45</v>
       </c>
       <c r="O81" s="1">
-        <v>0.71</v>
+        <v>0.19</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>197</v>
       </c>
       <c r="B82" t="s">
         <v>198</v>
       </c>
       <c r="C82" s="1">
-        <v>7884.0</v>
+        <v>3539.0</v>
       </c>
       <c r="D82" s="1">
-        <v>132.24</v>
+        <v>315.13</v>
       </c>
       <c r="E82" s="1">
-        <v>165.08086504312</v>
+        <v>330.24198078553</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
         <v>1.17</v>
       </c>
       <c r="H82" s="1">
-        <v>1104084.03</v>
+        <v>997334.45</v>
       </c>
       <c r="I82" s="1">
-        <v>-211807.8</v>
+        <v>-46611.92</v>
       </c>
       <c r="J82" s="1">
-        <v>-19.184028954753</v>
+        <v>-4.6736498473506</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>892276.23</v>
+        <v>950722.53</v>
       </c>
       <c r="N82" s="1">
-        <v>892276.23</v>
+        <v>950722.53</v>
       </c>
       <c r="O82" s="1">
-        <v>0.6</v>
+        <v>0.65</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>199</v>
       </c>
       <c r="B83" t="s">
         <v>200</v>
       </c>
       <c r="C83" s="1">
-        <v>1537.0</v>
+        <v>1434.0</v>
       </c>
       <c r="D83" s="1">
-        <v>197.54</v>
+        <v>195.5</v>
       </c>
       <c r="E83" s="1">
-        <v>233.9553415745</v>
+        <v>233.95534170153</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
         <v>1.17</v>
       </c>
       <c r="H83" s="1">
-        <v>306993.98</v>
+        <v>286421.19</v>
       </c>
       <c r="I83" s="1">
-        <v>-47146.34</v>
+        <v>-47431.38</v>
       </c>
       <c r="J83" s="1">
-        <v>-15.357415151919</v>
+        <v>-16.560010800877</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>259847.64</v>
+        <v>238989.81</v>
       </c>
       <c r="N83" s="1">
-        <v>259847.64</v>
+        <v>238989.81</v>
       </c>
       <c r="O83" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>201</v>
       </c>
       <c r="B84" t="s">
         <v>202</v>
       </c>
       <c r="C84" s="1">
-        <v>7519.0</v>
+        <v>4276.0</v>
       </c>
       <c r="D84" s="1">
-        <v>244.75</v>
+        <v>260.08</v>
       </c>
       <c r="E84" s="1">
-        <v>172.12817927916</v>
+        <v>172.12817820393</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
         <v>1.17</v>
       </c>
       <c r="H84" s="1">
-        <v>1104796.65</v>
+        <v>628289.74</v>
       </c>
       <c r="I84" s="1">
-        <v>470174.68</v>
+        <v>319753.46</v>
       </c>
       <c r="J84" s="1">
-        <v>42.557576545874</v>
+        <v>50.89267572633</v>
       </c>
       <c r="K84">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.75</v>
+      </c>
+      <c r="L84" t="s">
+        <v>203</v>
       </c>
       <c r="M84" s="1">
-        <v>1574971.33</v>
+        <v>948043.2</v>
       </c>
       <c r="N84" s="1">
-        <v>1574971.33</v>
+        <v>951232.75</v>
       </c>
       <c r="O84" s="1">
-        <v>1.05</v>
+        <v>0.66</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B85" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C85" s="1">
-        <v>7810.0</v>
+        <v>7287.0</v>
       </c>
       <c r="D85" s="1">
-        <v>345.62</v>
+        <v>381.63</v>
       </c>
       <c r="E85" s="1">
-        <v>335.33270550576</v>
+        <v>335.3327061891</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
         <v>1.17</v>
       </c>
       <c r="H85" s="1">
-        <v>2236316.74</v>
+        <v>2086560.83</v>
       </c>
       <c r="I85" s="1">
-        <v>73831.06</v>
+        <v>284129.09</v>
       </c>
       <c r="J85" s="1">
-        <v>3.3014580930964</v>
+        <v>13.617100729337</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>2310147.8</v>
+        <v>2370689.92</v>
       </c>
       <c r="N85" s="1">
-        <v>2310147.8</v>
+        <v>2370689.92</v>
       </c>
       <c r="O85" s="1">
-        <v>1.54</v>
+        <v>1.63</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B86" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C86" s="1">
-        <v>3414.0</v>
+        <v>2532.0</v>
       </c>
       <c r="D86" s="1">
-        <v>500.46</v>
+        <v>281.08</v>
       </c>
       <c r="E86" s="1">
-        <v>427.74191857059</v>
+        <v>215.19041469194</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
         <v>1.17</v>
       </c>
       <c r="H86" s="1">
-        <v>1247143.46</v>
+        <v>464562.51</v>
       </c>
       <c r="I86" s="1">
-        <v>215110.33</v>
+        <v>142141.86</v>
       </c>
       <c r="J86" s="1">
-        <v>17.248242636016</v>
+        <v>30.596928710412</v>
       </c>
       <c r="K86">
-        <v>0.28</v>
+        <v>0.0</v>
       </c>
       <c r="L86">
-        <v>961.29</v>
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1462253.79</v>
+        <v>606704.37</v>
       </c>
       <c r="N86" s="1">
-        <v>1463215.08</v>
+        <v>606704.37</v>
       </c>
       <c r="O86" s="1">
-        <v>0.98</v>
+        <v>0.42</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B87" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C87" s="1">
-        <v>3215.0</v>
+        <v>3185.0</v>
       </c>
       <c r="D87" s="1">
-        <v>165.0</v>
+        <v>478.96</v>
       </c>
       <c r="E87" s="1">
-        <v>148.79794401244</v>
+        <v>427.74191836735</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
         <v>1.17</v>
       </c>
       <c r="H87" s="1">
-        <v>402122.79</v>
+        <v>1163489.14</v>
       </c>
       <c r="I87" s="1">
-        <v>51876.1</v>
+        <v>136956.36</v>
       </c>
       <c r="J87" s="1">
-        <v>12.900562039769</v>
+        <v>11.771176480427</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>453998.89</v>
+        <v>1300445.5</v>
       </c>
       <c r="N87" s="1">
-        <v>453998.89</v>
+        <v>1300445.5</v>
       </c>
       <c r="O87" s="1">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B88" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C88" s="1">
-        <v>2662.0</v>
+        <v>3000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>460.11</v>
+        <v>156.75</v>
       </c>
       <c r="E88" s="1">
-        <v>418.9253606311</v>
+        <v>148.79794333333</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
         <v>1.17</v>
       </c>
       <c r="H88" s="1">
-        <v>949979.1</v>
+        <v>375231.22</v>
       </c>
       <c r="I88" s="1">
-        <v>98258.15</v>
+        <v>25646.83</v>
       </c>
       <c r="J88" s="1">
-        <v>10.34319070809</v>
+        <v>6.8349403335895</v>
       </c>
       <c r="K88">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="L88">
-        <v>598.04</v>
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>1048237.25</v>
+        <v>400878.05</v>
       </c>
       <c r="N88" s="1">
-        <v>1048835.29</v>
+        <v>400878.05</v>
       </c>
       <c r="O88" s="1">
-        <v>0.7</v>
+        <v>0.28</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B89" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C89" s="1">
-        <v>20036.0</v>
+        <v>2313.0</v>
       </c>
       <c r="D89" s="1">
-        <v>71.81</v>
+        <v>492.54</v>
       </c>
       <c r="E89" s="1">
-        <v>84.314065182671</v>
+        <v>418.92536100303</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
         <v>1.17</v>
       </c>
       <c r="H89" s="1">
-        <v>1456938.97</v>
+        <v>825432.63</v>
       </c>
       <c r="I89" s="1">
-        <v>-225576.77</v>
+        <v>145749.35</v>
       </c>
       <c r="J89" s="1">
-        <v>-15.482925135841</v>
+        <v>17.657328375788</v>
       </c>
       <c r="K89">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="L89">
-        <v>0.0</v>
+        <v>595.69</v>
       </c>
       <c r="M89" s="1">
-        <v>1231362.2</v>
+        <v>971181.98</v>
       </c>
       <c r="N89" s="1">
-        <v>1231362.2</v>
+        <v>971777.67</v>
       </c>
       <c r="O89" s="1">
-        <v>0.82</v>
+        <v>0.67</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B90" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C90" s="1">
-        <v>1636.0</v>
+        <v>18693.0</v>
       </c>
       <c r="D90" s="1">
-        <v>767.36</v>
+        <v>74.61</v>
       </c>
       <c r="E90" s="1">
-        <v>869.17824572127</v>
+        <v>84.314065158081</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
         <v>1.17</v>
       </c>
       <c r="H90" s="1">
-        <v>1225500.9</v>
+        <v>1359281.3</v>
       </c>
       <c r="I90" s="1">
-        <v>-151085.26</v>
+        <v>-170342.44</v>
       </c>
       <c r="J90" s="1">
-        <v>-12.32844953439</v>
+        <v>-12.531801916204</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>1074415.64</v>
+        <v>1188938.86</v>
       </c>
       <c r="N90" s="1">
-        <v>1074415.64</v>
+        <v>1188938.86</v>
       </c>
       <c r="O90" s="1">
-        <v>0.72</v>
+        <v>0.82</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B91" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C91" s="1">
-        <v>4388.0</v>
+        <v>711.0</v>
       </c>
       <c r="D91" s="1">
-        <v>235.1</v>
+        <v>959.84</v>
       </c>
       <c r="E91" s="1">
-        <v>185.43332497721</v>
+        <v>869.1782419128</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
         <v>1.17</v>
       </c>
       <c r="H91" s="1">
-        <v>698978.99</v>
+        <v>532598.49</v>
       </c>
       <c r="I91" s="1">
-        <v>183916.13</v>
+        <v>49172.31</v>
       </c>
       <c r="J91" s="1">
-        <v>26.312111326837</v>
+        <v>9.2325289919617</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>882895.12</v>
+        <v>581770.8</v>
       </c>
       <c r="N91" s="1">
-        <v>882895.12</v>
+        <v>581770.8</v>
       </c>
       <c r="O91" s="1">
-        <v>0.59</v>
+        <v>0.4</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B92" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C92" s="1">
-        <v>4564.0</v>
+        <v>2560.0</v>
       </c>
       <c r="D92" s="1">
-        <v>287.64</v>
+        <v>370.48</v>
       </c>
       <c r="E92" s="1">
-        <v>182.33972173532</v>
+        <v>309.122</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
         <v>1.17</v>
       </c>
       <c r="H92" s="1">
-        <v>717021.57</v>
+        <v>674725.94</v>
       </c>
       <c r="I92" s="1">
-        <v>406508.71</v>
+        <v>133789.3</v>
       </c>
       <c r="J92" s="1">
-        <v>56.694069886907</v>
+        <v>19.828687778033</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>1123530.28</v>
+        <v>808515.24</v>
       </c>
       <c r="N92" s="1">
-        <v>1123530.28</v>
+        <v>808515.24</v>
       </c>
       <c r="O92" s="1">
-        <v>0.75</v>
+        <v>0.56</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B93" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C93" s="1">
-        <v>4178.0</v>
+        <v>3361.0</v>
       </c>
       <c r="D93" s="1">
-        <v>308.29</v>
+        <v>252.58</v>
       </c>
       <c r="E93" s="1">
-        <v>194.01785543322</v>
+        <v>251.43578696816</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
         <v>1.17</v>
       </c>
       <c r="H93" s="1">
-        <v>727356.65</v>
+        <v>720408.92</v>
       </c>
       <c r="I93" s="1">
-        <v>374988.87</v>
+        <v>3278.37</v>
       </c>
       <c r="J93" s="1">
-        <v>51.555020497853</v>
+        <v>0.45507071178408</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>1102345.52</v>
+        <v>723687.29</v>
       </c>
       <c r="N93" s="1">
-        <v>1102345.52</v>
+        <v>723687.29</v>
       </c>
       <c r="O93" s="1">
-        <v>0.74</v>
+        <v>0.5</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B94" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C94" s="1">
-        <v>745.0</v>
+        <v>3220.0</v>
       </c>
       <c r="D94" s="1">
-        <v>308.29</v>
+        <v>328.49</v>
       </c>
       <c r="E94" s="1">
-        <v>303.38377181208</v>
+        <v>182.33972049689</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
         <v>1.17</v>
       </c>
       <c r="H94" s="1">
-        <v>195088.16</v>
+        <v>505874.11</v>
       </c>
       <c r="I94" s="1">
-        <v>1476.56</v>
+        <v>395824.71</v>
       </c>
       <c r="J94" s="1">
-        <v>0.75686807441313</v>
+        <v>78.245694368506</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>196564.72</v>
+        <v>901698.82</v>
       </c>
       <c r="N94" s="1">
-        <v>196564.72</v>
+        <v>901698.82</v>
       </c>
       <c r="O94" s="1">
-        <v>0.13</v>
+        <v>0.62</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B95" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C95" s="1">
-        <v>5540.0</v>
+        <v>3233.0</v>
       </c>
       <c r="D95" s="1">
-        <v>129.13</v>
+        <v>329.84</v>
       </c>
       <c r="E95" s="1">
-        <v>98.554954873646</v>
+        <v>305.71913393133</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
         <v>1.17</v>
       </c>
       <c r="H95" s="1">
-        <v>466196.78</v>
+        <v>844766.35</v>
       </c>
       <c r="I95" s="1">
-        <v>146050.39</v>
+        <v>64293.55</v>
       </c>
       <c r="J95" s="1">
-        <v>31.328056362809</v>
+        <v>7.6108085981408</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>612247.17</v>
+        <v>909059.9</v>
       </c>
       <c r="N95" s="1">
-        <v>612247.17</v>
+        <v>909059.9</v>
       </c>
       <c r="O95" s="1">
-        <v>0.41</v>
+        <v>0.63</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B96" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C96" s="1">
-        <v>5124.0</v>
+        <v>4178.0</v>
       </c>
       <c r="D96" s="1">
-        <v>73.06</v>
+        <v>329.84</v>
       </c>
       <c r="E96" s="1">
-        <v>83.288977361436</v>
+        <v>194.01785543322</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
         <v>1.17</v>
       </c>
       <c r="H96" s="1">
-        <v>362070.69</v>
+        <v>727356.65</v>
       </c>
       <c r="I96" s="1">
-        <v>-41680.91</v>
+        <v>447419.8</v>
       </c>
       <c r="J96" s="1">
-        <v>-11.511815551819</v>
+        <v>61.513124269916</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>320389.78</v>
+        <v>1174776.45</v>
       </c>
       <c r="N96" s="1">
-        <v>320389.78</v>
+        <v>1174776.45</v>
       </c>
       <c r="O96" s="1">
-        <v>0.21</v>
+        <v>0.81</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B97" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C97" s="1">
-        <v>10162.0</v>
+        <v>5169.0</v>
       </c>
       <c r="D97" s="1">
-        <v>86.02</v>
+        <v>131.93</v>
       </c>
       <c r="E97" s="1">
-        <v>80.722160007873</v>
+        <v>98.554954536661</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
         <v>1.17</v>
       </c>
       <c r="H97" s="1">
-        <v>700394.79</v>
+        <v>434976.74</v>
       </c>
       <c r="I97" s="1">
-        <v>47720.44</v>
+        <v>146367.76</v>
       </c>
       <c r="J97" s="1">
-        <v>6.8133630748453</v>
+        <v>33.64956020407</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>748115.23</v>
+        <v>581344.5</v>
       </c>
       <c r="N97" s="1">
-        <v>748115.23</v>
+        <v>581344.5</v>
       </c>
       <c r="O97" s="1">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B98" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C98" s="1">
-        <v>4624.0</v>
+        <v>15049.0</v>
       </c>
       <c r="D98" s="1">
-        <v>206.34</v>
+        <v>63.93</v>
       </c>
       <c r="E98" s="1">
-        <v>185.86096885813</v>
+        <v>84.136905442222</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
         <v>1.17</v>
       </c>
       <c r="H98" s="1">
-        <v>734799.18</v>
+        <v>1072531.21</v>
       </c>
       <c r="I98" s="1">
-        <v>81766.49</v>
+        <v>-252376.43</v>
       </c>
       <c r="J98" s="1">
-        <v>11.127732886147</v>
+        <v>-23.530917109629</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>816565.67</v>
+        <v>820154.78</v>
       </c>
       <c r="N98" s="1">
-        <v>816565.67</v>
+        <v>820154.78</v>
       </c>
       <c r="O98" s="1">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B99" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C99" s="1">
-        <v>6490.0</v>
+        <v>8718.0</v>
       </c>
       <c r="D99" s="1">
-        <v>129.4</v>
+        <v>82.23</v>
       </c>
       <c r="E99" s="1">
-        <v>130.36173189522</v>
+        <v>80.722159899059</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
         <v>1.17</v>
       </c>
       <c r="H99" s="1">
-        <v>722391.77</v>
+        <v>600870.09</v>
       </c>
       <c r="I99" s="1">
-        <v>-3656.69</v>
+        <v>10255.73</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.50619209020058</v>
+        <v>1.706813198174</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>718735.08</v>
+        <v>611125.82</v>
       </c>
       <c r="N99" s="1">
-        <v>718735.08</v>
+        <v>611125.82</v>
       </c>
       <c r="O99" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B100" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C100" s="1">
-        <v>3534.0</v>
+        <v>4314.0</v>
       </c>
       <c r="D100" s="1">
-        <v>122.23</v>
+        <v>217.34</v>
       </c>
       <c r="E100" s="1">
-        <v>242.99338709677</v>
+        <v>185.86096893834</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100">
         <v>1.17</v>
       </c>
       <c r="H100" s="1">
-        <v>736384.66</v>
+        <v>685537.12</v>
       </c>
       <c r="I100" s="1">
-        <v>-366697.62</v>
+        <v>113750.86</v>
       </c>
       <c r="J100" s="1">
-        <v>-49.797020486548</v>
+        <v>16.592954149587</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>369687.04</v>
+        <v>799287.98</v>
       </c>
       <c r="N100" s="1">
-        <v>369687.04</v>
+        <v>799287.98</v>
       </c>
       <c r="O100" s="1">
-        <v>0.25</v>
+        <v>0.55</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B101" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C101" s="1">
-        <v>42139240.06</v>
+        <v>15458.0</v>
       </c>
       <c r="D101" s="1">
-        <v>1.1694</v>
+        <v>76.31</v>
       </c>
       <c r="E101" s="1">
-        <v>0.0</v>
+        <v>71.073113598137</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101">
         <v>1.17</v>
       </c>
       <c r="H101" s="1">
-        <v>0.0</v>
+        <v>937533.12</v>
       </c>
       <c r="I101" s="1">
-        <v>516363.61</v>
+        <v>68050.6</v>
       </c>
       <c r="J101" s="1">
+        <v>7.2584742392887</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101">
+        <v>0.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>1005583.72</v>
+      </c>
+      <c r="N101" s="1">
+        <v>1005583.72</v>
+      </c>
+      <c r="O101" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="P101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16">
+      <c r="A102" t="s">
+        <v>236</v>
+      </c>
+      <c r="B102" t="s">
+        <v>237</v>
+      </c>
+      <c r="C102" s="1">
+        <v>2181.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>164.06</v>
+      </c>
+      <c r="E102" s="1">
+        <v>194.41941311325</v>
+      </c>
+      <c r="F102" t="s">
+        <v>11</v>
+      </c>
+      <c r="G102">
+        <v>1.17</v>
+      </c>
+      <c r="H102" s="1">
+        <v>359072.53</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-54043.03</v>
+      </c>
+      <c r="J102" s="1">
+        <v>-15.050728052073</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>305029.5</v>
+      </c>
+      <c r="N102" s="1">
+        <v>305029.5</v>
+      </c>
+      <c r="O102" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="P102">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16">
+      <c r="A103" t="s">
+        <v>238</v>
+      </c>
+      <c r="B103" t="s">
+        <v>239</v>
+      </c>
+      <c r="C103" s="1">
+        <v>44844983.93</v>
+      </c>
+      <c r="D103" s="1">
+        <v>1.1744</v>
+      </c>
+      <c r="E103" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F103" t="s">
+        <v>11</v>
+      </c>
+      <c r="G103">
+        <v>1.17</v>
+      </c>
+      <c r="H103" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-70063.59</v>
+      </c>
+      <c r="J103" s="1">
         <v>0</v>
       </c>
-      <c r="K101">
-[...14 lines deleted...]
-      <c r="P101">
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>-70063.590000001</v>
+      </c>
+      <c r="N103" s="1">
+        <v>-70063.590000001</v>
+      </c>
+      <c r="O103" s="1">
+        <v>-0.05</v>
+      </c>
+      <c r="P103">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>