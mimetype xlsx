--- v3 (2026-09-02)
+++ v4 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -163,311 +163,314 @@
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
     <t>US0320951017</t>
   </si>
   <si>
     <t>AMPHENOL CORP CLASS A</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
-    <t>2 994.42</t>
-[...1 lines deleted...]
-  <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
-    <t>9 792.29</t>
-[...1 lines deleted...]
-  <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
-    <t>1 116.17</t>
-[...1 lines deleted...]
-  <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
+    <t>6 535.95</t>
+  </si>
+  <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
+    <t>4 030.09</t>
+  </si>
+  <si>
     <t>US0970231058</t>
   </si>
   <si>
     <t>BOEING</t>
   </si>
   <si>
     <t>US09857L1089</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC</t>
   </si>
   <si>
+    <t>1 676.33</t>
+  </si>
+  <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
+    <t>5 101.98</t>
+  </si>
+  <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
+    <t>US17275R1023</t>
+  </si>
+  <si>
+    <t>CISCO SYSTEMS INC</t>
+  </si>
+  <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
+    <t>2 867.38</t>
+  </si>
+  <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
-    <t>1 201.03</t>
-[...1 lines deleted...]
-  <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
-    <t>KYG254571055</t>
-[...4 lines deleted...]
-  <si>
     <t>US22788C1053</t>
   </si>
   <si>
     <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
+    <t>3 186.04</t>
+  </si>
+  <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
-    <t>1 653.29</t>
+    <t>1 681.90</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
-    <t>3 435.33</t>
-[...1 lines deleted...]
-  <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
-    <t>2 869.16</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
+    <t>4 248.26</t>
+  </si>
+  <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
-    <t>1 974.93</t>
+    <t>2 009.08</t>
   </si>
   <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
-    <t>1 604.95</t>
-[...1 lines deleted...]
-  <si>
     <t>US4581401001</t>
   </si>
   <si>
     <t>INTEL CORPORATION CORP</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
+    <t>2 523.19</t>
+  </si>
+  <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
     <t>US5128073062</t>
@@ -484,191 +487,200 @@
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
+    <t>6 448.79</t>
+  </si>
+  <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
+    <t>2 316.65</t>
+  </si>
+  <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
-    <t>9 924.14</t>
-[...1 lines deleted...]
-  <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
+    <t>5 280.20</t>
+  </si>
+  <si>
+    <t>4 702.69</t>
+  </si>
+  <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>US69608A1088</t>
   </si>
   <si>
     <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
-    <t>2 313.40</t>
-[...1 lines deleted...]
-  <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
+    <t>4 525.21</t>
+  </si>
+  <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
+    <t>2 347.15</t>
+  </si>
+  <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
-    <t>2 300.12</t>
-[...1 lines deleted...]
-  <si>
     <t>US80004C2008</t>
   </si>
   <si>
     <t>SANDISK CORP</t>
   </si>
   <si>
     <t>IE00BKVD2N49</t>
   </si>
   <si>
     <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
   </si>
   <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8636671013</t>
@@ -697,117 +709,126 @@
   <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
+    <t>2 474.67</t>
+  </si>
+  <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91324P1021</t>
   </si>
   <si>
     <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
+    <t>3 043.54</t>
+  </si>
+  <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US9694571004</t>
   </si>
   <si>
     <t>WILLIAMS INC</t>
   </si>
   <si>
+    <t>4 159.69</t>
+  </si>
+  <si>
     <t>US9741551033</t>
   </si>
   <si>
     <t>WINGSTOP INC</t>
   </si>
   <si>
-    <t>EUR-00011161</t>
+    <t>USD-00011554</t>
   </si>
   <si>
     <t>EUR/USD 2026-06-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1119,5727 +1140,5727 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>94395.76</v>
+      </c>
+      <c r="C2">
+        <v>227.57</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>21481919.24</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>21481919.24</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>2732.69</v>
+      </c>
+      <c r="C3">
+        <v>270.04</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3">
+        <v>737946.06</v>
+      </c>
+      <c r="F3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3">
+        <v>644747.77</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="Z3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="1">
+        <v>32046.7</v>
+      </c>
+      <c r="C4">
+        <v>299.75</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="E4">
+        <v>9605984.76</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>9605984.76</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="1">
+        <v>192337.0</v>
+      </c>
+      <c r="C5">
+        <v>353.33</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5">
+        <v>67959080.55</v>
+      </c>
+      <c r="F5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5">
+        <v>59376244.4</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="Z5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="1">
+        <v>276291.0</v>
+      </c>
+      <c r="C6">
+        <v>149.8</v>
+      </c>
+      <c r="D6" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="E6">
+        <v>41387034.22</v>
+      </c>
+      <c r="F6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I5" t="s">
+      <c r="G6">
+        <v>41387034.22</v>
+      </c>
+      <c r="H6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="Z6" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
-[...8 lines deleted...]
-      <c r="E6" t="s">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C7">
+        <v>122.76</v>
+      </c>
+      <c r="D7" t="s">
         <v>8</v>
       </c>
-      <c r="F6">
-[...2 lines deleted...]
-      <c r="G6" t="s">
+      <c r="E7">
+        <v>12276.41</v>
+      </c>
+      <c r="F7" t="s">
         <v>8</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6" t="s">
+      <c r="G7">
+        <v>12276.41</v>
+      </c>
+      <c r="H7" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" t="s">
+      <c r="Z7" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
-[...8 lines deleted...]
-      <c r="E7" t="s">
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="1">
+        <v>10760.0</v>
+      </c>
+      <c r="C8">
+        <v>111.56</v>
+      </c>
+      <c r="D8" t="s">
         <v>8</v>
       </c>
-      <c r="F7">
-[...2 lines deleted...]
-      <c r="G7" t="s">
+      <c r="E8">
+        <v>1200382.68</v>
+      </c>
+      <c r="F8" t="s">
         <v>8</v>
       </c>
-      <c r="H7">
-[...2 lines deleted...]
-      <c r="I7" t="s">
+      <c r="G8">
+        <v>1200382.68</v>
+      </c>
+      <c r="H8" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" t="s">
+      <c r="Z8" t="s">
         <v>20</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P108"/>
+  <dimension ref="A1:Z108"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O108" sqref="O108"/>
+      <selection activeCell="N108" sqref="N108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H1" t="s">
+        <v>29</v>
+      </c>
+      <c r="I1" t="s">
+        <v>30</v>
+      </c>
+      <c r="J1" t="s">
+        <v>31</v>
+      </c>
+      <c r="K1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L1" t="s">
+        <v>33</v>
+      </c>
+      <c r="M1" t="s">
+        <v>34</v>
+      </c>
+      <c r="N1" t="s">
+        <v>35</v>
+      </c>
+      <c r="O1" t="s">
+        <v>36</v>
+      </c>
+      <c r="Z1" t="s">
         <v>22</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="1">
+        <v>7499.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>230.01</v>
+      </c>
+      <c r="D2" s="1">
+        <v>207.40586744899</v>
+      </c>
+      <c r="E2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2">
+        <v>1.14</v>
+      </c>
+      <c r="G2" s="1">
+        <v>1330128.98</v>
+      </c>
+      <c r="H2" s="1">
+        <v>176878.13</v>
+      </c>
+      <c r="I2" s="1">
+        <v>13.297817930409</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1507007.11</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1507007.11</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>37</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="1">
+        <v>5348.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>551.63</v>
+      </c>
+      <c r="D3" s="1">
+        <v>236.10999439043</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1083094.26</v>
+      </c>
+      <c r="H3" s="1">
+        <v>1494440.35</v>
+      </c>
+      <c r="I3" s="1">
+        <v>137.97878958384</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>2577534.61</v>
+      </c>
+      <c r="M3" s="1">
+        <v>2577534.61</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.93</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>39</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="1">
+        <v>26407.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>349.68</v>
+      </c>
+      <c r="D4" s="1">
+        <v>188.67867194305</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>4258152.22</v>
+      </c>
+      <c r="H4" s="1">
+        <v>3809647.14</v>
+      </c>
+      <c r="I4" s="1">
+        <v>89.467143098045</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>8067799.36</v>
+      </c>
+      <c r="M4" s="1">
+        <v>8067799.36</v>
+      </c>
+      <c r="N4" s="1">
+        <v>6.03</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="1">
+        <v>4751.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>338.07</v>
+      </c>
+      <c r="D5" s="1">
+        <v>329.61852452115</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1342357.92</v>
+      </c>
+      <c r="H5" s="1">
+        <v>60962.66</v>
+      </c>
+      <c r="I5" s="1">
+        <v>4.5414608944237</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1403320.58</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1403320.58</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>43</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="1">
+        <v>8228.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>165.96</v>
+      </c>
+      <c r="D6" s="1">
+        <v>148.40257292173</v>
+      </c>
+      <c r="E6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6">
+        <v>1.14</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1049577.21</v>
+      </c>
+      <c r="H6" s="1">
+        <v>143484.59</v>
+      </c>
+      <c r="I6" s="1">
+        <v>13.670703654093</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>1193061.8</v>
+      </c>
+      <c r="M6" s="1">
+        <v>1193061.8</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>45</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="1">
+        <v>3004.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>445.48</v>
+      </c>
+      <c r="D7" s="1">
+        <v>332.2921138482</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7">
+        <v>1.14</v>
+      </c>
+      <c r="G7" s="1">
+        <v>849462.99</v>
+      </c>
+      <c r="H7" s="1">
+        <v>319749.29</v>
+      </c>
+      <c r="I7" s="1">
+        <v>37.641344445154</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1169212.28</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1169212.28</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>47</v>
       </c>
-      <c r="B7" t="s">
-[...45 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>50</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1">
+        <v>9376.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>86.23</v>
+      </c>
+      <c r="D8" s="1">
+        <v>101.28771331058</v>
+      </c>
+      <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8">
+        <v>1.14</v>
+      </c>
+      <c r="G8" s="1">
+        <v>809931.37</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-103546.78</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-12.784636308136</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>706384.59</v>
+      </c>
+      <c r="M8" s="1">
+        <v>706384.59</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="1">
+        <v>34515.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>297.01</v>
+      </c>
+      <c r="D9" s="1">
+        <v>212.4826640591</v>
+      </c>
+      <c r="E9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>6261461.4</v>
+      </c>
+      <c r="H9" s="1">
+        <v>2695159.23</v>
+      </c>
+      <c r="I9" s="1">
+        <v>43.043613268941</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>8956620.63</v>
+      </c>
+      <c r="M9" s="1">
+        <v>8956620.63</v>
+      </c>
+      <c r="N9" s="1">
+        <v>6.7</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>51</v>
       </c>
-      <c r="C8" s="1">
-[...43 lines deleted...]
-      <c r="A9" t="s">
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="1">
+        <v>3159.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>640.18</v>
+      </c>
+      <c r="D10" s="1">
+        <v>331.96987337765</v>
+      </c>
+      <c r="E10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10">
+        <v>1.14</v>
+      </c>
+      <c r="G10" s="1">
+        <v>900237.95</v>
+      </c>
+      <c r="H10" s="1">
+        <v>866682.34</v>
+      </c>
+      <c r="I10" s="1">
+        <v>96.272584376164</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1766920.29</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1766920.29</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>53</v>
       </c>
-      <c r="B9" t="s">
-[...46 lines deleted...]
-      <c r="A10" t="s">
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="1">
+        <v>6022.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>174.56</v>
+      </c>
+      <c r="D11" s="1">
+        <v>130.2899701096</v>
+      </c>
+      <c r="E11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11">
+        <v>1.14</v>
+      </c>
+      <c r="G11" s="1">
+        <v>672474.39</v>
+      </c>
+      <c r="H11" s="1">
+        <v>245965.45</v>
+      </c>
+      <c r="I11" s="1">
+        <v>36.576180990327</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>918439.84</v>
+      </c>
+      <c r="M11" s="1">
+        <v>918439.84</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>55</v>
       </c>
-      <c r="B10" t="s">
-[...29 lines deleted...]
-      <c r="L10" t="s">
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="1">
+        <v>21356.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>59.15</v>
+      </c>
+      <c r="D12" s="1">
+        <v>48.933124648811</v>
+      </c>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12">
+        <v>1.14</v>
+      </c>
+      <c r="G12" s="1">
+        <v>893675.15</v>
+      </c>
+      <c r="H12" s="1">
+        <v>209996.51</v>
+      </c>
+      <c r="I12" s="1">
+        <v>23.49808093019</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1103671.66</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1103671.66</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>57</v>
       </c>
-      <c r="M10" s="1">
-[...16 lines deleted...]
-      <c r="B11" t="s">
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="1">
+        <v>36406.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>57.37</v>
+      </c>
+      <c r="D13" s="1">
+        <v>50.156161347031</v>
+      </c>
+      <c r="E13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13">
+        <v>1.14</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1559310.43</v>
+      </c>
+      <c r="H13" s="1">
+        <v>265522.23</v>
+      </c>
+      <c r="I13" s="1">
+        <v>17.028182771791</v>
+      </c>
+      <c r="J13">
+        <v>0.18</v>
+      </c>
+      <c r="K13" t="s">
+        <v>61</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1824832.66</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1831368.61</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>59</v>
       </c>
-      <c r="C11" s="1">
-[...93 lines deleted...]
-      <c r="A13" t="s">
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1097.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>1051.74</v>
+      </c>
+      <c r="D14" s="1">
+        <v>1049.9053236099</v>
+      </c>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14">
+        <v>1.14</v>
+      </c>
+      <c r="G14" s="1">
+        <v>983344.68</v>
+      </c>
+      <c r="H14" s="1">
+        <v>24701.08</v>
+      </c>
+      <c r="I14" s="1">
+        <v>2.5119452519944</v>
+      </c>
+      <c r="J14">
+        <v>3.67</v>
+      </c>
+      <c r="K14" t="s">
+        <v>64</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1008045.76</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1012075.85</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>62</v>
       </c>
-      <c r="B13" t="s">
-[...95 lines deleted...]
-    <row r="15" spans="1:16">
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>66</v>
       </c>
-      <c r="B15" t="s">
-        <v>67</v>
+      <c r="B15" s="1">
+        <v>5956.0</v>
       </c>
       <c r="C15" s="1">
-        <v>6244.0</v>
+        <v>220.83</v>
       </c>
       <c r="D15" s="1">
-        <v>217.7</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>223.90182672935</v>
+      </c>
+      <c r="E15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15">
+        <v>1.14</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1134212.97</v>
       </c>
       <c r="H15" s="1">
-        <v>1189057.39</v>
+        <v>14940.39</v>
       </c>
       <c r="I15" s="1">
-        <v>-21608.77</v>
-[...2 lines deleted...]
-        <v>-1.8173025273406</v>
+        <v>1.3172473243715</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15">
-        <v>0.0</v>
+      <c r="L15" s="1">
+        <v>1149153.36</v>
       </c>
       <c r="M15" s="1">
-        <v>1167448.62</v>
+        <v>1149153.36</v>
       </c>
       <c r="N15" s="1">
-        <v>1167448.62</v>
-[...8 lines deleted...]
-    <row r="16" spans="1:16">
+        <v>0.86</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>68</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1">
+        <v>6225.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>167.77</v>
+      </c>
+      <c r="D16" s="1">
+        <v>172.6541124498</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16">
+        <v>1.14</v>
+      </c>
+      <c r="G16" s="1">
+        <v>912602.41</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-131.79</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-0.014441118997264</v>
+      </c>
+      <c r="J16">
+        <v>0.27</v>
+      </c>
+      <c r="K16" t="s">
         <v>69</v>
       </c>
-      <c r="C16" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L16" s="1">
+        <v>912470.62</v>
       </c>
       <c r="M16" s="1">
-        <v>937185.95</v>
+        <v>914146.95</v>
       </c>
       <c r="N16" s="1">
-        <v>937185.95</v>
-[...1 lines deleted...]
-      <c r="O16" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="1">
+        <v>22197.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>44.33</v>
+      </c>
+      <c r="D17" s="1">
+        <v>85.907039690048</v>
+      </c>
+      <c r="E17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17">
+        <v>1.14</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1637397.8</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-777677.38</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-47.494712647104</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>859720.42</v>
+      </c>
+      <c r="M17" s="1">
+        <v>859720.42</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="1">
+        <v>12834.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>392.13</v>
+      </c>
+      <c r="D18" s="1">
+        <v>194.64047685835</v>
+      </c>
+      <c r="E18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18">
+        <v>1.14</v>
+      </c>
+      <c r="G18" s="1">
+        <v>2203798.04</v>
+      </c>
+      <c r="H18" s="1">
+        <v>2193210.76</v>
+      </c>
+      <c r="I18" s="1">
+        <v>99.519589372173</v>
+      </c>
+      <c r="J18">
+        <v>0.4</v>
+      </c>
+      <c r="K18" t="s">
+        <v>74</v>
+      </c>
+      <c r="L18" s="1">
+        <v>4397008.8</v>
+      </c>
+      <c r="M18" s="1">
+        <v>4402110.78</v>
+      </c>
+      <c r="N18" s="1">
+        <v>3.29</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>73</v>
+      </c>
+      <c r="B19" s="1">
+        <v>143.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>392.13</v>
+      </c>
+      <c r="D19" s="1">
+        <v>445.40440559441</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19">
+        <v>1.14</v>
+      </c>
+      <c r="G19" s="1">
+        <v>54677.09</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-5684.39</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-10.396292121618</v>
+      </c>
+      <c r="J19">
+        <v>0.4</v>
+      </c>
+      <c r="K19">
+        <v>56.84</v>
+      </c>
+      <c r="L19" s="1">
+        <v>48992.7</v>
+      </c>
+      <c r="M19" s="1">
+        <v>49049.54</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="1">
+        <v>8459.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>200.7</v>
+      </c>
+      <c r="D20" s="1">
+        <v>211.82877763329</v>
+      </c>
+      <c r="E20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20">
+        <v>1.14</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1525833.19</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-42524.2</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-2.7869494698827</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1483308.99</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1483308.99</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="1">
+        <v>1078.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>1022.28</v>
+      </c>
+      <c r="D21" s="1">
+        <v>403.1339703154</v>
+      </c>
+      <c r="E21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21">
+        <v>1.14</v>
+      </c>
+      <c r="G21" s="1">
+        <v>371145.27</v>
+      </c>
+      <c r="H21" s="1">
+        <v>591694.13</v>
+      </c>
+      <c r="I21" s="1">
+        <v>159.42386386872</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>962839.4</v>
+      </c>
+      <c r="M21" s="1">
+        <v>962839.4</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="1">
+        <v>25772.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>29.12</v>
+      </c>
+      <c r="D22" s="1">
+        <v>36.710333695483</v>
+      </c>
+      <c r="E22" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>813333.53</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-157634.22</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-19.381251870927</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>655699.31</v>
+      </c>
+      <c r="M22" s="1">
+        <v>655699.31</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23" s="1">
+        <v>9514.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>121.53</v>
+      </c>
+      <c r="D23" s="1">
+        <v>121.11661656506</v>
+      </c>
+      <c r="E23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23">
+        <v>1.14</v>
+      </c>
+      <c r="G23" s="1">
+        <v>992723.23</v>
+      </c>
+      <c r="H23" s="1">
+        <v>17487.26</v>
+      </c>
+      <c r="I23" s="1">
+        <v>1.7615443531023</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1010210.49</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1010210.49</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24" s="1">
+        <v>4092.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>145.67</v>
+      </c>
+      <c r="D24" s="1">
+        <v>124.91074780059</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24">
+        <v>1.14</v>
+      </c>
+      <c r="G24" s="1">
+        <v>435805.75</v>
+      </c>
+      <c r="H24" s="1">
+        <v>84994.25</v>
+      </c>
+      <c r="I24" s="1">
+        <v>19.502783063326</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>520800.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>520800.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" s="1">
+        <v>8846.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>79.53</v>
+      </c>
+      <c r="D25" s="1">
+        <v>69.851081844902</v>
+      </c>
+      <c r="E25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>529495.73</v>
+      </c>
+      <c r="H25" s="1">
+        <v>85175.87</v>
+      </c>
+      <c r="I25" s="1">
+        <v>16.08622415142</v>
+      </c>
+      <c r="J25">
+        <v>0.32</v>
+      </c>
+      <c r="K25" t="s">
+        <v>87</v>
+      </c>
+      <c r="L25" s="1">
+        <v>614671.6</v>
+      </c>
+      <c r="M25" s="1">
+        <v>617538.98</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>89</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1043.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>425.48</v>
+      </c>
+      <c r="D26" s="1">
+        <v>160.9592042186</v>
+      </c>
+      <c r="E26" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26">
+        <v>1.14</v>
+      </c>
+      <c r="G26" s="1">
+        <v>145609.94</v>
+      </c>
+      <c r="H26" s="1">
+        <v>242119.42</v>
+      </c>
+      <c r="I26" s="1">
+        <v>166.27945866882</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>387729.36</v>
+      </c>
+      <c r="M26" s="1">
+        <v>387729.36</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>91</v>
+      </c>
+      <c r="B27" s="1">
+        <v>3964.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>275.53</v>
+      </c>
+      <c r="D27" s="1">
+        <v>287.6237764884</v>
+      </c>
+      <c r="E27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27">
+        <v>1.14</v>
+      </c>
+      <c r="G27" s="1">
+        <v>968621.36</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-14359.06</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-1.4824223987792</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>954262.3</v>
+      </c>
+      <c r="M27" s="1">
+        <v>954262.3</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>93</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1047.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>951.35</v>
+      </c>
+      <c r="D28" s="1">
+        <v>983.84093600764</v>
+      </c>
+      <c r="E28" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28">
+        <v>1.14</v>
+      </c>
+      <c r="G28" s="1">
+        <v>879447.76</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-9181.32</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-1.0439869674579</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>870266.44</v>
+      </c>
+      <c r="M28" s="1">
+        <v>870266.44</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>95</v>
+      </c>
+      <c r="B29" s="1">
+        <v>604.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>675.44</v>
+      </c>
+      <c r="D29" s="1">
+        <v>397.23864238411</v>
+      </c>
+      <c r="E29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>203177.36</v>
+      </c>
+      <c r="H29" s="1">
+        <v>153264.7</v>
+      </c>
+      <c r="I29" s="1">
+        <v>75.433945986895</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>356442.06</v>
+      </c>
+      <c r="M29" s="1">
+        <v>356442.06</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>97</v>
+      </c>
+      <c r="B30" s="1">
+        <v>4251.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>221.37</v>
+      </c>
+      <c r="D30" s="1">
+        <v>118.49285344625</v>
+      </c>
+      <c r="E30" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30">
+        <v>1.14</v>
+      </c>
+      <c r="G30" s="1">
+        <v>424653.72</v>
+      </c>
+      <c r="H30" s="1">
+        <v>397541.79</v>
+      </c>
+      <c r="I30" s="1">
+        <v>93.61552042921</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>822195.51</v>
+      </c>
+      <c r="M30" s="1">
+        <v>822195.51</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>99</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1917.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>598.59</v>
+      </c>
+      <c r="D31" s="1">
+        <v>515.45562858633</v>
+      </c>
+      <c r="E31" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31">
+        <v>1.14</v>
+      </c>
+      <c r="G31" s="1">
+        <v>849880.36</v>
+      </c>
+      <c r="H31" s="1">
+        <v>152694.48</v>
+      </c>
+      <c r="I31" s="1">
+        <v>17.966585320315</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1002574.84</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1002574.84</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>101</v>
+      </c>
+      <c r="B32" s="1">
+        <v>4943.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>195.54</v>
+      </c>
+      <c r="D32" s="1">
+        <v>175.84500708072</v>
+      </c>
+      <c r="E32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>744295.61</v>
+      </c>
+      <c r="H32" s="1">
+        <v>100188.44</v>
+      </c>
+      <c r="I32" s="1">
+        <v>13.460839840235</v>
+      </c>
+      <c r="J32">
+        <v>0.64</v>
+      </c>
+      <c r="K32" t="s">
+        <v>102</v>
+      </c>
+      <c r="L32" s="1">
+        <v>844484.05</v>
+      </c>
+      <c r="M32" s="1">
+        <v>847670.09</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>104</v>
+      </c>
+      <c r="B33" s="1">
+        <v>3026.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>435.78</v>
+      </c>
+      <c r="D33" s="1">
+        <v>358.96100793126</v>
+      </c>
+      <c r="E33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>927046.27</v>
+      </c>
+      <c r="H33" s="1">
+        <v>225083.63</v>
+      </c>
+      <c r="I33" s="1">
+        <v>24.279654347781</v>
+      </c>
+      <c r="J33">
+        <v>0.56</v>
+      </c>
+      <c r="K33" t="s">
+        <v>105</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1152129.9</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1153811.8</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>107</v>
+      </c>
+      <c r="B34" s="1">
+        <v>14627.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>85.88</v>
+      </c>
+      <c r="D34" s="1">
+        <v>77.917093730772</v>
+      </c>
+      <c r="E34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34">
+        <v>1.14</v>
+      </c>
+      <c r="G34" s="1">
+        <v>972409.2</v>
+      </c>
+      <c r="H34" s="1">
+        <v>125111.01</v>
+      </c>
+      <c r="I34" s="1">
+        <v>12.866086622792</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1097520.21</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1097520.21</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>109</v>
+      </c>
+      <c r="B35" s="1">
+        <v>2570.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>1102.08</v>
+      </c>
+      <c r="D35" s="1">
+        <v>593.83701945525</v>
+      </c>
+      <c r="E35" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1393519.02</v>
+      </c>
+      <c r="H35" s="1">
+        <v>1081117.82</v>
+      </c>
+      <c r="I35" s="1">
+        <v>77.581848864897</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2474636.84</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2474636.84</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.85</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>109</v>
+      </c>
+      <c r="B36" s="1">
+        <v>19.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>1102.08</v>
+      </c>
+      <c r="D36" s="1">
+        <v>945.38736842105</v>
+      </c>
+      <c r="E36" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36">
+        <v>1.14</v>
+      </c>
+      <c r="G36" s="1">
+        <v>15431.11</v>
+      </c>
+      <c r="H36" s="1">
+        <v>2863.87</v>
+      </c>
+      <c r="I36" s="1">
+        <v>18.559066716523</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>18294.98</v>
+      </c>
+      <c r="M36" s="1">
+        <v>18294.98</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>111</v>
+      </c>
+      <c r="B37" s="1">
+        <v>7279.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>150.21</v>
+      </c>
+      <c r="D37" s="1">
+        <v>141.98567935156</v>
+      </c>
+      <c r="E37" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37">
+        <v>1.14</v>
+      </c>
+      <c r="G37" s="1">
+        <v>888683.26</v>
+      </c>
+      <c r="H37" s="1">
+        <v>66607.98</v>
+      </c>
+      <c r="I37" s="1">
+        <v>7.4951316175349</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>955291.24</v>
+      </c>
+      <c r="M37" s="1">
+        <v>955291.24</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>113</v>
+      </c>
+      <c r="B38" s="1">
+        <v>2211.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>348.42</v>
+      </c>
+      <c r="D38" s="1">
+        <v>395.3665355043</v>
+      </c>
+      <c r="E38" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38">
+        <v>1.14</v>
+      </c>
+      <c r="G38" s="1">
+        <v>752136.67</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-79071.61</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-10.512931113969</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>673065.06</v>
+      </c>
+      <c r="M38" s="1">
+        <v>673065.06</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>115</v>
+      </c>
+      <c r="B39" s="1">
+        <v>16174.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>53.61</v>
+      </c>
+      <c r="D39" s="1">
+        <v>42.827194262396</v>
+      </c>
+      <c r="E39" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
+        <v>595861.56</v>
+      </c>
+      <c r="H39" s="1">
+        <v>161718.4</v>
+      </c>
+      <c r="I39" s="1">
+        <v>27.14026392305</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>757579.96</v>
+      </c>
+      <c r="M39" s="1">
+        <v>757579.96</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>117</v>
+      </c>
+      <c r="B40" s="1">
+        <v>8516.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>69.21</v>
+      </c>
+      <c r="D40" s="1">
+        <v>64.11815406294</v>
+      </c>
+      <c r="E40" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40">
+        <v>1.14</v>
+      </c>
+      <c r="G40" s="1">
+        <v>462228.22</v>
+      </c>
+      <c r="H40" s="1">
+        <v>52727.32</v>
+      </c>
+      <c r="I40" s="1">
+        <v>11.407204865164</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>514955.54</v>
+      </c>
+      <c r="M40" s="1">
+        <v>514955.54</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>119</v>
+      </c>
+      <c r="B41" s="1">
+        <v>5272.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>355.12</v>
+      </c>
+      <c r="D41" s="1">
+        <v>313.69987860395</v>
+      </c>
+      <c r="E41" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41">
+        <v>1.14</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1405666.85</v>
+      </c>
+      <c r="H41" s="1">
+        <v>230078.76</v>
+      </c>
+      <c r="I41" s="1">
+        <v>16.367943798347</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>1635745.61</v>
+      </c>
+      <c r="M41" s="1">
+        <v>1635745.61</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>121</v>
+      </c>
+      <c r="B42" s="1">
+        <v>13018.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>80.43</v>
+      </c>
+      <c r="D42" s="1">
+        <v>84.14138423721</v>
+      </c>
+      <c r="E42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42">
+        <v>1.14</v>
+      </c>
+      <c r="G42" s="1">
+        <v>939265.75</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-24462.78</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-2.6044577905667</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>914802.97</v>
+      </c>
+      <c r="M42" s="1">
+        <v>914802.97</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>123</v>
+      </c>
+      <c r="B43" s="1">
+        <v>8471.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>124.87</v>
+      </c>
+      <c r="D43" s="1">
+        <v>112.21137055838</v>
+      </c>
+      <c r="E43" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43">
+        <v>1.14</v>
+      </c>
+      <c r="G43" s="1">
+        <v>809701.46</v>
+      </c>
+      <c r="H43" s="1">
+        <v>114481.64</v>
+      </c>
+      <c r="I43" s="1">
+        <v>14.138746890737</v>
+      </c>
+      <c r="J43">
+        <v>0.5</v>
+      </c>
+      <c r="K43" t="s">
+        <v>124</v>
+      </c>
+      <c r="L43" s="1">
+        <v>924183.1</v>
+      </c>
+      <c r="M43" s="1">
+        <v>928431.36</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>126</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1067.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>1106.37</v>
+      </c>
+      <c r="D44" s="1">
+        <v>850.17995313964</v>
+      </c>
+      <c r="E44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44">
+        <v>1.14</v>
+      </c>
+      <c r="G44" s="1">
+        <v>778334.23</v>
+      </c>
+      <c r="H44" s="1">
+        <v>253072.69</v>
+      </c>
+      <c r="I44" s="1">
+        <v>32.514655047357</v>
+      </c>
+      <c r="J44">
+        <v>1.88</v>
+      </c>
+      <c r="K44" t="s">
+        <v>127</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1031406.92</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1033416.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>129</v>
+      </c>
+      <c r="B45" s="1">
+        <v>6325.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>326.62</v>
+      </c>
+      <c r="D45" s="1">
+        <v>367.8539541502</v>
+      </c>
+      <c r="E45" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45">
+        <v>1.14</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1987660.91</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-182696.95</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-9.1915552135097</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>1804963.96</v>
+      </c>
+      <c r="M45" s="1">
+        <v>1804963.96</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>131</v>
+      </c>
+      <c r="B46" s="1">
+        <v>1793.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>539.39</v>
+      </c>
+      <c r="D46" s="1">
+        <v>455.56277746793</v>
+      </c>
+      <c r="E46" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>699597.88</v>
+      </c>
+      <c r="H46" s="1">
+        <v>145385.97</v>
+      </c>
+      <c r="I46" s="1">
+        <v>20.781362287719</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>844983.85</v>
+      </c>
+      <c r="M46" s="1">
+        <v>844983.85</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>133</v>
+      </c>
+      <c r="B47" s="1">
+        <v>11407.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>140.94</v>
+      </c>
+      <c r="D47" s="1">
+        <v>116.19057333216</v>
+      </c>
+      <c r="E47" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47">
+        <v>1.14</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1143772.42</v>
+      </c>
+      <c r="H47" s="1">
+        <v>260886.69</v>
+      </c>
+      <c r="I47" s="1">
+        <v>22.80931813341</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1404659.11</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1404659.11</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>135</v>
+      </c>
+      <c r="B48" s="1">
+        <v>10314.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>75.95</v>
+      </c>
+      <c r="D48" s="1">
+        <v>79.364100252084</v>
+      </c>
+      <c r="E48" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48">
+        <v>1.14</v>
+      </c>
+      <c r="G48" s="1">
+        <v>701517.55</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-17101.58</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-2.4377978854556</v>
+      </c>
+      <c r="J48">
+        <v>0.24</v>
+      </c>
+      <c r="K48" t="s">
+        <v>136</v>
+      </c>
+      <c r="L48" s="1">
+        <v>684415.97</v>
+      </c>
+      <c r="M48" s="1">
+        <v>686939.16</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>138</v>
+      </c>
+      <c r="B49" s="1">
+        <v>193.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>402.95</v>
+      </c>
+      <c r="D49" s="1">
+        <v>466.98124352332</v>
+      </c>
+      <c r="E49" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49">
+        <v>1.14</v>
+      </c>
+      <c r="G49" s="1">
+        <v>77773.8</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-9826.27</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-12.634421874719</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>67947.53</v>
+      </c>
+      <c r="M49" s="1">
+        <v>67947.53</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>138</v>
+      </c>
+      <c r="B50" s="1">
+        <v>2918.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>402.95</v>
+      </c>
+      <c r="D50" s="1">
+        <v>254.30752227553</v>
+      </c>
+      <c r="E50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50">
+        <v>1.14</v>
+      </c>
+      <c r="G50" s="1">
+        <v>669782.4</v>
+      </c>
+      <c r="H50" s="1">
+        <v>357527.98</v>
+      </c>
+      <c r="I50" s="1">
+        <v>53.379721533441</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1027310.38</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1027310.38</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>140</v>
+      </c>
+      <c r="B51" s="1">
+        <v>8672.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>331.48</v>
+      </c>
+      <c r="D51" s="1">
+        <v>290.08748039668</v>
+      </c>
+      <c r="E51" t="s">
+        <v>11</v>
+      </c>
+      <c r="F51">
+        <v>1.14</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2149963.23</v>
+      </c>
+      <c r="H51" s="1">
+        <v>361586.78</v>
+      </c>
+      <c r="I51" s="1">
+        <v>16.818277399098</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>2511550.01</v>
+      </c>
+      <c r="M51" s="1">
+        <v>2511550.01</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>142</v>
+      </c>
+      <c r="B52" s="1">
+        <v>11003.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>30.87</v>
+      </c>
+      <c r="D52" s="1">
+        <v>32.147454330637</v>
+      </c>
+      <c r="E52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52">
+        <v>1.14</v>
+      </c>
+      <c r="G52" s="1">
+        <v>301986.71</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-5221.51</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-1.7290529109708</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>296765.2</v>
+      </c>
+      <c r="M52" s="1">
+        <v>296765.2</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>144</v>
+      </c>
+      <c r="B53" s="1">
+        <v>5144.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>96.9</v>
+      </c>
+      <c r="D53" s="1">
+        <v>133.66262052877</v>
+      </c>
+      <c r="E53" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53">
+        <v>1.14</v>
+      </c>
+      <c r="G53" s="1">
+        <v>586009.3</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-150507.49</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-25.683464409183</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>435501.81</v>
+      </c>
+      <c r="M53" s="1">
+        <v>435501.81</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>146</v>
+      </c>
+      <c r="B54" s="1">
+        <v>3026.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>409.54</v>
+      </c>
+      <c r="D54" s="1">
+        <v>334.87277924653</v>
+      </c>
+      <c r="E54" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54">
+        <v>1.14</v>
+      </c>
+      <c r="G54" s="1">
+        <v>870409.96</v>
+      </c>
+      <c r="H54" s="1">
+        <v>212345.74</v>
+      </c>
+      <c r="I54" s="1">
+        <v>24.396060449492</v>
+      </c>
+      <c r="J54">
+        <v>0.16</v>
+      </c>
+      <c r="K54">
+        <v>477.99</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1082755.7</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1083233.69</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>148</v>
+      </c>
+      <c r="B55" s="1">
+        <v>29772.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>23.61</v>
+      </c>
+      <c r="D55" s="1">
+        <v>18.909090084643</v>
+      </c>
+      <c r="E55" t="s">
+        <v>11</v>
+      </c>
+      <c r="F55">
+        <v>1.14</v>
+      </c>
+      <c r="G55" s="1">
+        <v>480682.74</v>
+      </c>
+      <c r="H55" s="1">
+        <v>133459.87</v>
+      </c>
+      <c r="I55" s="1">
+        <v>27.764647842359</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>614142.61</v>
+      </c>
+      <c r="M55" s="1">
+        <v>614142.61</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>150</v>
+      </c>
+      <c r="B56" s="1">
+        <v>2671.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>516.71</v>
+      </c>
+      <c r="D56" s="1">
+        <v>483.9314152003</v>
+      </c>
+      <c r="E56" t="s">
+        <v>11</v>
+      </c>
+      <c r="F56">
+        <v>1.14</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1106035.66</v>
+      </c>
+      <c r="H56" s="1">
+        <v>99794.06</v>
+      </c>
+      <c r="I56" s="1">
+        <v>9.0226801548153</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1205829.72</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1205829.72</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>152</v>
+      </c>
+      <c r="B57" s="1">
+        <v>1679.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>609.88</v>
+      </c>
+      <c r="D57" s="1">
+        <v>575.41425253127</v>
+      </c>
+      <c r="E57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F57">
+        <v>1.14</v>
+      </c>
+      <c r="G57" s="1">
+        <v>831589.09</v>
+      </c>
+      <c r="H57" s="1">
+        <v>63075.64</v>
+      </c>
+      <c r="I57" s="1">
+        <v>7.5849528040345</v>
+      </c>
+      <c r="J57">
+        <v>0.36</v>
+      </c>
+      <c r="K57">
+        <v>603.06</v>
+      </c>
+      <c r="L57" s="1">
+        <v>894664.73</v>
+      </c>
+      <c r="M57" s="1">
+        <v>895267.79</v>
+      </c>
+      <c r="N57" s="1">
         <v>0.67</v>
       </c>
-      <c r="P16">
-[...46 lines deleted...]
-      <c r="O17" s="1">
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>154</v>
+      </c>
+      <c r="B58" s="1">
+        <v>2043.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>484.09</v>
+      </c>
+      <c r="D58" s="1">
+        <v>556.6281546745</v>
+      </c>
+      <c r="E58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58">
+        <v>1.14</v>
+      </c>
+      <c r="G58" s="1">
+        <v>970914.54</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-106823.09</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-11.002316434565</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>864091.45</v>
+      </c>
+      <c r="M58" s="1">
+        <v>864091.45</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>156</v>
+      </c>
+      <c r="B59" s="1">
+        <v>12405.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>115.48</v>
+      </c>
+      <c r="D59" s="1">
+        <v>80.401531640468</v>
+      </c>
+      <c r="E59" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59">
+        <v>1.14</v>
+      </c>
+      <c r="G59" s="1">
+        <v>851699.78</v>
+      </c>
+      <c r="H59" s="1">
+        <v>399909.5</v>
+      </c>
+      <c r="I59" s="1">
+        <v>46.954280063334</v>
+      </c>
+      <c r="J59">
+        <v>0.52</v>
+      </c>
+      <c r="K59" t="s">
+        <v>157</v>
+      </c>
+      <c r="L59" s="1">
+        <v>1251609.28</v>
+      </c>
+      <c r="M59" s="1">
+        <v>1258058.07</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>159</v>
+      </c>
+      <c r="B60" s="1">
+        <v>7215.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>563.85</v>
+      </c>
+      <c r="D60" s="1">
+        <v>711.63121829522</v>
+      </c>
+      <c r="E60" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60">
+        <v>1.14</v>
+      </c>
+      <c r="G60" s="1">
+        <v>4380422.71</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-826032.12</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-18.857360914376</v>
+      </c>
+      <c r="J60">
+        <v>0.32</v>
+      </c>
+      <c r="K60" t="s">
+        <v>160</v>
+      </c>
+      <c r="L60" s="1">
+        <v>3554390.59</v>
+      </c>
+      <c r="M60" s="1">
+        <v>3556707.24</v>
+      </c>
+      <c r="N60" s="1">
+        <v>2.66</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>162</v>
+      </c>
+      <c r="B61" s="1">
+        <v>1301.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>87.56</v>
+      </c>
+      <c r="D61" s="1">
+        <v>80.395495772483</v>
+      </c>
+      <c r="E61" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61">
+        <v>1.14</v>
+      </c>
+      <c r="G61" s="1">
+        <v>89300.46</v>
+      </c>
+      <c r="H61" s="1">
+        <v>10228.23</v>
+      </c>
+      <c r="I61" s="1">
+        <v>11.453725994245</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>99528.69</v>
+      </c>
+      <c r="M61" s="1">
+        <v>99528.69</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>164</v>
+      </c>
+      <c r="B62" s="1">
+        <v>3301.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>1211.38</v>
+      </c>
+      <c r="D62" s="1">
+        <v>393.8828142987</v>
+      </c>
+      <c r="E62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62">
+        <v>1.14</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1111670.7</v>
+      </c>
+      <c r="H62" s="1">
+        <v>2382073.9</v>
+      </c>
+      <c r="I62" s="1">
+        <v>214.2787338013</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>3493744.6</v>
+      </c>
+      <c r="M62" s="1">
+        <v>3493744.6</v>
+      </c>
+      <c r="N62" s="1">
+        <v>2.61</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>166</v>
+      </c>
+      <c r="B63" s="1">
+        <v>17303.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>367.34</v>
+      </c>
+      <c r="D63" s="1">
+        <v>493.77856498873</v>
+      </c>
+      <c r="E63" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63">
+        <v>1.14</v>
+      </c>
+      <c r="G63" s="1">
+        <v>7302708.65</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-1749361.03</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-23.954961286864</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>5553347.62</v>
+      </c>
+      <c r="M63" s="1">
+        <v>5553347.62</v>
+      </c>
+      <c r="N63" s="1">
+        <v>4.15</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>168</v>
+      </c>
+      <c r="B64" s="1">
+        <v>4746.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>227.09</v>
+      </c>
+      <c r="D64" s="1">
+        <v>144.26844500632</v>
+      </c>
+      <c r="E64" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64">
+        <v>1.14</v>
+      </c>
+      <c r="G64" s="1">
+        <v>584685.95</v>
+      </c>
+      <c r="H64" s="1">
+        <v>356967.22</v>
+      </c>
+      <c r="I64" s="1">
+        <v>61.052813052888</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>941653.17</v>
+      </c>
+      <c r="M64" s="1">
+        <v>941653.17</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>170</v>
+      </c>
+      <c r="B65" s="1">
+        <v>11660.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>72.88</v>
+      </c>
+      <c r="D65" s="1">
+        <v>43.225473413379</v>
+      </c>
+      <c r="E65" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65">
+        <v>1.14</v>
+      </c>
+      <c r="G65" s="1">
+        <v>457315.67</v>
+      </c>
+      <c r="H65" s="1">
+        <v>285142.76</v>
+      </c>
+      <c r="I65" s="1">
+        <v>62.351408164081</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>742458.43</v>
+      </c>
+      <c r="M65" s="1">
+        <v>742458.43</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>170</v>
+      </c>
+      <c r="B66" s="1">
+        <v>8391.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>72.88</v>
+      </c>
+      <c r="D66" s="1">
+        <v>88.585576212609</v>
+      </c>
+      <c r="E66" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66">
+        <v>1.14</v>
+      </c>
+      <c r="G66" s="1">
+        <v>638204.34</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-103901.71</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-16.280320187105</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>534302.63</v>
+      </c>
+      <c r="M66" s="1">
+        <v>534302.63</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>172</v>
+      </c>
+      <c r="B67" s="1">
+        <v>2507.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>101.8</v>
+      </c>
+      <c r="D67" s="1">
+        <v>116.83629836458</v>
+      </c>
+      <c r="E67" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67">
+        <v>1.14</v>
+      </c>
+      <c r="G67" s="1">
+        <v>247954.46</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-24973.73</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-10.071901912956</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>222980.73</v>
+      </c>
+      <c r="M67" s="1">
+        <v>222980.73</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>174</v>
+      </c>
+      <c r="B68" s="1">
+        <v>12462.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>86.08</v>
+      </c>
+      <c r="D68" s="1">
+        <v>74.798555609052</v>
+      </c>
+      <c r="E68" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68">
+        <v>1.14</v>
+      </c>
+      <c r="G68" s="1">
+        <v>797496.85</v>
+      </c>
+      <c r="H68" s="1">
+        <v>139752.69</v>
+      </c>
+      <c r="I68" s="1">
+        <v>17.523917492589</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>937249.54</v>
+      </c>
+      <c r="M68" s="1">
+        <v>937249.54</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>176</v>
+      </c>
+      <c r="B69" s="1">
+        <v>31225.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>208.65</v>
+      </c>
+      <c r="D69" s="1">
+        <v>153.04213803042</v>
+      </c>
+      <c r="E69" t="s">
+        <v>11</v>
+      </c>
+      <c r="F69">
+        <v>1.14</v>
+      </c>
+      <c r="G69" s="1">
+        <v>4087889.38</v>
+      </c>
+      <c r="H69" s="1">
+        <v>1604388.15</v>
+      </c>
+      <c r="I69" s="1">
+        <v>39.247347490602</v>
+      </c>
+      <c r="J69">
+        <v>0.17</v>
+      </c>
+      <c r="K69" t="s">
+        <v>177</v>
+      </c>
+      <c r="L69" s="1">
+        <v>5692277.53</v>
+      </c>
+      <c r="M69" s="1">
+        <v>5697557.73</v>
+      </c>
+      <c r="N69" s="1">
+        <v>4.26</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>176</v>
+      </c>
+      <c r="B70" s="1">
+        <v>30757.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>208.65</v>
+      </c>
+      <c r="D70" s="1">
+        <v>85.334505966121</v>
+      </c>
+      <c r="E70" t="s">
+        <v>11</v>
+      </c>
+      <c r="F70">
+        <v>1.14</v>
+      </c>
+      <c r="G70" s="1">
+        <v>2465459.21</v>
+      </c>
+      <c r="H70" s="1">
+        <v>3141502.52</v>
+      </c>
+      <c r="I70" s="1">
+        <v>127.4205838514</v>
+      </c>
+      <c r="J70">
+        <v>0.15</v>
+      </c>
+      <c r="K70" t="s">
+        <v>178</v>
+      </c>
+      <c r="L70" s="1">
+        <v>5606961.73</v>
+      </c>
+      <c r="M70" s="1">
+        <v>5611664.42</v>
+      </c>
+      <c r="N70" s="1">
+        <v>4.2</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>180</v>
+      </c>
+      <c r="B71" s="1">
+        <v>6565.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>115.94</v>
+      </c>
+      <c r="D71" s="1">
+        <v>90.717896420411</v>
+      </c>
+      <c r="E71" t="s">
+        <v>11</v>
+      </c>
+      <c r="F71">
+        <v>1.14</v>
+      </c>
+      <c r="G71" s="1">
+        <v>507303.89</v>
+      </c>
+      <c r="H71" s="1">
+        <v>157713.89</v>
+      </c>
+      <c r="I71" s="1">
+        <v>31.088641957782</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>665017.78</v>
+      </c>
+      <c r="M71" s="1">
+        <v>665017.78</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>182</v>
+      </c>
+      <c r="B72" s="1">
+        <v>38874.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>36.21</v>
+      </c>
+      <c r="D72" s="1">
+        <v>42.477591706539</v>
+      </c>
+      <c r="E72" t="s">
+        <v>11</v>
+      </c>
+      <c r="F72">
+        <v>1.14</v>
+      </c>
+      <c r="G72" s="1">
+        <v>1404406.14</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-174553.76</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-12.42900860573</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>1229852.38</v>
+      </c>
+      <c r="M72" s="1">
+        <v>1229852.38</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>184</v>
+      </c>
+      <c r="B73" s="1">
+        <v>8031.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>175.07</v>
+      </c>
+      <c r="D73" s="1">
+        <v>178.75728053792</v>
+      </c>
+      <c r="E73" t="s">
+        <v>11</v>
+      </c>
+      <c r="F73">
+        <v>1.14</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1223763.73</v>
+      </c>
+      <c r="H73" s="1">
+        <v>4655.45</v>
+      </c>
+      <c r="I73" s="1">
+        <v>0.38042065521912</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1228419.18</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1228419.18</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>186</v>
+      </c>
+      <c r="B74" s="1">
+        <v>10289.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>119.5</v>
+      </c>
+      <c r="D74" s="1">
+        <v>141.68447954126</v>
+      </c>
+      <c r="E74" t="s">
+        <v>11</v>
+      </c>
+      <c r="F74">
+        <v>1.14</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1234214.13</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-159961.8</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-12.960619726498</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1074252.33</v>
+      </c>
+      <c r="M74" s="1">
+        <v>1074252.33</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>188</v>
+      </c>
+      <c r="B75" s="1">
+        <v>1963.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>286.4</v>
+      </c>
+      <c r="D75" s="1">
+        <v>182.01164544065</v>
+      </c>
+      <c r="E75" t="s">
+        <v>11</v>
+      </c>
+      <c r="F75">
+        <v>1.14</v>
+      </c>
+      <c r="G75" s="1">
+        <v>307132.5</v>
+      </c>
+      <c r="H75" s="1">
+        <v>184067.71</v>
+      </c>
+      <c r="I75" s="1">
+        <v>59.931042790978</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>491200.21</v>
+      </c>
+      <c r="M75" s="1">
+        <v>491200.21</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>190</v>
+      </c>
+      <c r="B76" s="1">
+        <v>2021.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>962.14</v>
+      </c>
+      <c r="D76" s="1">
+        <v>916.98606630381</v>
+      </c>
+      <c r="E76" t="s">
+        <v>11</v>
+      </c>
+      <c r="F76">
+        <v>1.14</v>
+      </c>
+      <c r="G76" s="1">
+        <v>1590295.19</v>
+      </c>
+      <c r="H76" s="1">
+        <v>108612.62</v>
+      </c>
+      <c r="I76" s="1">
+        <v>6.8297144255338</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>1698907.81</v>
+      </c>
+      <c r="M76" s="1">
+        <v>1698907.81</v>
+      </c>
+      <c r="N76" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>192</v>
+      </c>
+      <c r="B77" s="1">
+        <v>3272.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>168.41</v>
+      </c>
+      <c r="D77" s="1">
+        <v>158.44093215159</v>
+      </c>
+      <c r="E77" t="s">
+        <v>11</v>
+      </c>
+      <c r="F77">
+        <v>1.14</v>
+      </c>
+      <c r="G77" s="1">
+        <v>443774.79</v>
+      </c>
+      <c r="H77" s="1">
+        <v>37669.9</v>
+      </c>
+      <c r="I77" s="1">
+        <v>8.4885173400679</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>481444.69</v>
+      </c>
+      <c r="M77" s="1">
+        <v>481444.69</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>194</v>
+      </c>
+      <c r="B78" s="1">
+        <v>9380.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>147.68</v>
+      </c>
+      <c r="D78" s="1">
+        <v>158.59507249467</v>
+      </c>
+      <c r="E78" t="s">
+        <v>11</v>
+      </c>
+      <c r="F78">
+        <v>1.14</v>
+      </c>
+      <c r="G78" s="1">
+        <v>1270088.75</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-59797.89</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-4.708166260035</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>1210290.86</v>
+      </c>
+      <c r="M78" s="1">
+        <v>1210290.86</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>196</v>
+      </c>
+      <c r="B79" s="1">
+        <v>3126.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>207.38</v>
+      </c>
+      <c r="D79" s="1">
+        <v>254.0215674984</v>
+      </c>
+      <c r="E79" t="s">
+        <v>11</v>
+      </c>
+      <c r="F79">
+        <v>1.14</v>
+      </c>
+      <c r="G79" s="1">
+        <v>678838.66</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-112441.49</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-16.563801772869</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>566397.17</v>
+      </c>
+      <c r="M79" s="1">
+        <v>566397.17</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>198</v>
+      </c>
+      <c r="B80" s="1">
+        <v>6915.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>143.83</v>
+      </c>
+      <c r="D80" s="1">
+        <v>108.40553145336</v>
+      </c>
+      <c r="E80" t="s">
+        <v>11</v>
+      </c>
+      <c r="F80">
+        <v>1.14</v>
+      </c>
+      <c r="G80" s="1">
+        <v>640104.68</v>
+      </c>
+      <c r="H80" s="1">
+        <v>228869.55</v>
+      </c>
+      <c r="I80" s="1">
+        <v>35.755019007204</v>
+      </c>
+      <c r="J80">
+        <v>0.65</v>
+      </c>
+      <c r="K80" t="s">
+        <v>199</v>
+      </c>
+      <c r="L80" s="1">
+        <v>868974.23</v>
+      </c>
+      <c r="M80" s="1">
+        <v>873499.44</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>201</v>
+      </c>
+      <c r="B81" s="1">
+        <v>10966.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>80.61</v>
+      </c>
+      <c r="D81" s="1">
+        <v>82.103603866496</v>
+      </c>
+      <c r="E81" t="s">
+        <v>11</v>
+      </c>
+      <c r="F81">
+        <v>1.14</v>
+      </c>
+      <c r="G81" s="1">
+        <v>781582.43</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-9253.34</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-1.1839237481324</v>
+      </c>
+      <c r="J81">
+        <v>0.21</v>
+      </c>
+      <c r="K81" t="s">
+        <v>202</v>
+      </c>
+      <c r="L81" s="1">
+        <v>772329.09</v>
+      </c>
+      <c r="M81" s="1">
+        <v>774676.24</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>204</v>
+      </c>
+      <c r="B82" s="1">
+        <v>7719.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>105.71</v>
+      </c>
+      <c r="D82" s="1">
+        <v>110.38685581034</v>
+      </c>
+      <c r="E82" t="s">
+        <v>11</v>
+      </c>
+      <c r="F82">
+        <v>1.14</v>
+      </c>
+      <c r="G82" s="1">
+        <v>723256.21</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-10333.67</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-1.4287703108695</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>712922.54</v>
+      </c>
+      <c r="M82" s="1">
+        <v>712922.54</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>206</v>
+      </c>
+      <c r="B83" s="1">
+        <v>4999.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>181.83</v>
+      </c>
+      <c r="D83" s="1">
+        <v>199.43042608522</v>
+      </c>
+      <c r="E83" t="s">
+        <v>11</v>
+      </c>
+      <c r="F83">
+        <v>1.14</v>
+      </c>
+      <c r="G83" s="1">
+        <v>850258.63</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-56087.85</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-6.5965634479946</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>794170.78</v>
+      </c>
+      <c r="M83" s="1">
+        <v>794170.78</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>208</v>
+      </c>
+      <c r="B84" s="1">
+        <v>563.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>2273.73</v>
+      </c>
+      <c r="D84" s="1">
+        <v>1541.6927353464</v>
+      </c>
+      <c r="E84" t="s">
+        <v>11</v>
+      </c>
+      <c r="F84">
+        <v>1.14</v>
+      </c>
+      <c r="G84" s="1">
+        <v>745361.45</v>
+      </c>
+      <c r="H84" s="1">
+        <v>373078.1</v>
+      </c>
+      <c r="I84" s="1">
+        <v>50.053313060395</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>1118439.55</v>
+      </c>
+      <c r="M84" s="1">
+        <v>1118439.55</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>210</v>
+      </c>
+      <c r="B85" s="1">
+        <v>1014.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>1094.04</v>
+      </c>
+      <c r="D85" s="1">
+        <v>783.03908284024</v>
+      </c>
+      <c r="E85" t="s">
+        <v>11</v>
+      </c>
+      <c r="F85">
+        <v>1.14</v>
+      </c>
+      <c r="G85" s="1">
+        <v>680630.39</v>
+      </c>
+      <c r="H85" s="1">
+        <v>288620.9</v>
+      </c>
+      <c r="I85" s="1">
+        <v>42.404938750972</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>969251.29</v>
+      </c>
+      <c r="M85" s="1">
+        <v>969251.29</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>212</v>
+      </c>
+      <c r="B86" s="1">
+        <v>10800.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>47.95</v>
+      </c>
+      <c r="D86" s="1">
+        <v>47.664825925926</v>
+      </c>
+      <c r="E86" t="s">
+        <v>11</v>
+      </c>
+      <c r="F86">
+        <v>1.14</v>
+      </c>
+      <c r="G86" s="1">
+        <v>442563.86</v>
+      </c>
+      <c r="H86" s="1">
+        <v>9893.44</v>
+      </c>
+      <c r="I86" s="1">
+        <v>2.2354830328893</v>
+      </c>
+      <c r="J86">
+        <v>0.09</v>
+      </c>
+      <c r="K86">
+        <v>953.4</v>
+      </c>
+      <c r="L86" s="1">
+        <v>452457.3</v>
+      </c>
+      <c r="M86" s="1">
+        <v>453410.7</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>214</v>
+      </c>
+      <c r="B87" s="1">
+        <v>3310.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>226.59</v>
+      </c>
+      <c r="D87" s="1">
+        <v>172.49292145015</v>
+      </c>
+      <c r="E87" t="s">
+        <v>11</v>
+      </c>
+      <c r="F87">
+        <v>1.14</v>
+      </c>
+      <c r="G87" s="1">
+        <v>489577.25</v>
+      </c>
+      <c r="H87" s="1">
+        <v>165713.39</v>
+      </c>
+      <c r="I87" s="1">
+        <v>33.848261944361</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>655290.64</v>
+      </c>
+      <c r="M87" s="1">
+        <v>655290.64</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>216</v>
+      </c>
+      <c r="B88" s="1">
+        <v>3393.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>304.69</v>
+      </c>
+      <c r="D88" s="1">
+        <v>326.98577070439</v>
+      </c>
+      <c r="E88" t="s">
+        <v>11</v>
+      </c>
+      <c r="F88">
+        <v>1.14</v>
+      </c>
+      <c r="G88" s="1">
+        <v>949407.06</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-46158.47</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-4.8618208084528</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>903248.59</v>
+      </c>
+      <c r="M88" s="1">
+        <v>903248.59</v>
+      </c>
+      <c r="N88" s="1">
         <v>0.68</v>
       </c>
-      <c r="P17">
-[...96 lines deleted...]
-      <c r="O19" s="1">
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>218</v>
+      </c>
+      <c r="B89" s="1">
+        <v>1202.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>180.06</v>
+      </c>
+      <c r="D89" s="1">
+        <v>233.95534109817</v>
+      </c>
+      <c r="E89" t="s">
+        <v>11</v>
+      </c>
+      <c r="F89">
+        <v>1.14</v>
+      </c>
+      <c r="G89" s="1">
+        <v>240082.48</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-50984.48</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-21.236235147188</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>189098.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>189098.0</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>220</v>
+      </c>
+      <c r="B90" s="1">
+        <v>4085.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>264.51</v>
+      </c>
+      <c r="D90" s="1">
+        <v>182.96879804162</v>
+      </c>
+      <c r="E90" t="s">
+        <v>11</v>
+      </c>
+      <c r="F90">
+        <v>1.14</v>
+      </c>
+      <c r="G90" s="1">
+        <v>639230.73</v>
+      </c>
+      <c r="H90" s="1">
+        <v>304828.81</v>
+      </c>
+      <c r="I90" s="1">
+        <v>47.686820375485</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>944059.54</v>
+      </c>
+      <c r="M90" s="1">
+        <v>944059.54</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>222</v>
+      </c>
+      <c r="B91" s="1">
+        <v>6107.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>405.05</v>
+      </c>
+      <c r="D91" s="1">
+        <v>335.33270672998</v>
+      </c>
+      <c r="E91" t="s">
+        <v>11</v>
+      </c>
+      <c r="F91">
+        <v>1.14</v>
+      </c>
+      <c r="G91" s="1">
+        <v>1748679.43</v>
+      </c>
+      <c r="H91" s="1">
+        <v>412554.55</v>
+      </c>
+      <c r="I91" s="1">
+        <v>23.592348770295</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>2161233.98</v>
+      </c>
+      <c r="M91" s="1">
+        <v>2161233.98</v>
+      </c>
+      <c r="N91" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>224</v>
+      </c>
+      <c r="B92" s="1">
+        <v>2202.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>332.28</v>
+      </c>
+      <c r="D92" s="1">
+        <v>219.40118074478</v>
+      </c>
+      <c r="E92" t="s">
+        <v>11</v>
+      </c>
+      <c r="F92">
+        <v>1.14</v>
+      </c>
+      <c r="G92" s="1">
+        <v>412479.29</v>
+      </c>
+      <c r="H92" s="1">
+        <v>226794.28</v>
+      </c>
+      <c r="I92" s="1">
+        <v>54.983192004622</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>639273.57</v>
+      </c>
+      <c r="M92" s="1">
+        <v>639273.57</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>226</v>
+      </c>
+      <c r="B93" s="1">
+        <v>2669.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>464.01</v>
+      </c>
+      <c r="D93" s="1">
+        <v>427.74191832147</v>
+      </c>
+      <c r="E93" t="s">
+        <v>11</v>
+      </c>
+      <c r="F93">
+        <v>1.14</v>
+      </c>
+      <c r="G93" s="1">
+        <v>974992.94</v>
+      </c>
+      <c r="H93" s="1">
+        <v>107041.65</v>
+      </c>
+      <c r="I93" s="1">
+        <v>10.978710266353</v>
+      </c>
+      <c r="J93">
+        <v>0.29</v>
+      </c>
+      <c r="K93">
+        <v>767.2</v>
+      </c>
+      <c r="L93" s="1">
+        <v>1082034.59</v>
+      </c>
+      <c r="M93" s="1">
+        <v>1082801.79</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>228</v>
+      </c>
+      <c r="B94" s="1">
+        <v>2514.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>164.17</v>
+      </c>
+      <c r="D94" s="1">
+        <v>148.79794351631</v>
+      </c>
+      <c r="E94" t="s">
+        <v>11</v>
+      </c>
+      <c r="F94">
+        <v>1.14</v>
+      </c>
+      <c r="G94" s="1">
+        <v>314443.77</v>
+      </c>
+      <c r="H94" s="1">
+        <v>46155.05</v>
+      </c>
+      <c r="I94" s="1">
+        <v>14.678315935469</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>360598.82</v>
+      </c>
+      <c r="M94" s="1">
+        <v>360598.82</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>230</v>
+      </c>
+      <c r="B95" s="1">
+        <v>1938.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>491.59</v>
+      </c>
+      <c r="D95" s="1">
+        <v>418.92536635707</v>
+      </c>
+      <c r="E95" t="s">
+        <v>11</v>
+      </c>
+      <c r="F95">
+        <v>1.14</v>
+      </c>
+      <c r="G95" s="1">
+        <v>691607.63</v>
+      </c>
+      <c r="H95" s="1">
+        <v>140773.15</v>
+      </c>
+      <c r="I95" s="1">
+        <v>20.354481919177</v>
+      </c>
+      <c r="J95">
+        <v>1.28</v>
+      </c>
+      <c r="K95" t="s">
+        <v>231</v>
+      </c>
+      <c r="L95" s="1">
+        <v>832380.78</v>
+      </c>
+      <c r="M95" s="1">
+        <v>834855.45</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>233</v>
+      </c>
+      <c r="B96" s="1">
+        <v>15665.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>71.43</v>
+      </c>
+      <c r="D96" s="1">
+        <v>84.31406511331</v>
+      </c>
+      <c r="E96" t="s">
+        <v>11</v>
+      </c>
+      <c r="F96">
+        <v>1.14</v>
+      </c>
+      <c r="G96" s="1">
+        <v>1139097.07</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-161463.11</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-14.174657652311</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>977633.96</v>
+      </c>
+      <c r="M96" s="1">
+        <v>977633.96</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>235</v>
+      </c>
+      <c r="B97" s="1">
+        <v>596.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>1092.68</v>
+      </c>
+      <c r="D97" s="1">
+        <v>869.17823825503</v>
+      </c>
+      <c r="E97" t="s">
+        <v>11</v>
+      </c>
+      <c r="F97">
+        <v>1.14</v>
+      </c>
+      <c r="G97" s="1">
+        <v>446453.86</v>
+      </c>
+      <c r="H97" s="1">
+        <v>122535.94</v>
+      </c>
+      <c r="I97" s="1">
+        <v>27.446495814819</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>568989.8</v>
+      </c>
+      <c r="M97" s="1">
+        <v>568989.8</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>237</v>
+      </c>
+      <c r="B98" s="1">
+        <v>2145.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>406.68</v>
+      </c>
+      <c r="D98" s="1">
+        <v>309.122</v>
+      </c>
+      <c r="E98" t="s">
+        <v>11</v>
+      </c>
+      <c r="F98">
+        <v>1.14</v>
+      </c>
+      <c r="G98" s="1">
+        <v>565346.54</v>
+      </c>
+      <c r="H98" s="1">
+        <v>196812.04</v>
+      </c>
+      <c r="I98" s="1">
+        <v>34.812637218935</v>
+      </c>
+      <c r="J98">
+        <v>1.42</v>
+      </c>
+      <c r="K98" t="s">
+        <v>238</v>
+      </c>
+      <c r="L98" s="1">
+        <v>762158.58</v>
+      </c>
+      <c r="M98" s="1">
+        <v>765202.12</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>240</v>
+      </c>
+      <c r="B99" s="1">
+        <v>2669.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>357.96</v>
+      </c>
+      <c r="D99" s="1">
+        <v>236.48547770701</v>
+      </c>
+      <c r="E99" t="s">
+        <v>11</v>
+      </c>
+      <c r="F99">
+        <v>1.14</v>
+      </c>
+      <c r="G99" s="1">
+        <v>543493.22</v>
+      </c>
+      <c r="H99" s="1">
+        <v>291241.16</v>
+      </c>
+      <c r="I99" s="1">
+        <v>53.586898471337</v>
+      </c>
+      <c r="J99">
+        <v>0.06</v>
+      </c>
+      <c r="K99">
+        <v>164.6</v>
+      </c>
+      <c r="L99" s="1">
+        <v>834734.38</v>
+      </c>
+      <c r="M99" s="1">
+        <v>834898.98</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>242</v>
+      </c>
+      <c r="B100" s="1">
+        <v>4178.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>326.6</v>
+      </c>
+      <c r="D100" s="1">
+        <v>194.01785543322</v>
+      </c>
+      <c r="E100" t="s">
+        <v>11</v>
+      </c>
+      <c r="F100">
+        <v>1.14</v>
+      </c>
+      <c r="G100" s="1">
+        <v>727356.65</v>
+      </c>
+      <c r="H100" s="1">
+        <v>464845.35</v>
+      </c>
+      <c r="I100" s="1">
+        <v>63.908860941878</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>1192202.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>1192202.0</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>242</v>
+      </c>
+      <c r="B101" s="1">
+        <v>2033.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>326.6</v>
+      </c>
+      <c r="D101" s="1">
+        <v>305.71913428431</v>
+      </c>
+      <c r="E101" t="s">
+        <v>11</v>
+      </c>
+      <c r="F101">
+        <v>1.14</v>
+      </c>
+      <c r="G101" s="1">
+        <v>531212.5</v>
+      </c>
+      <c r="H101" s="1">
+        <v>48908.77</v>
+      </c>
+      <c r="I101" s="1">
+        <v>9.2070066122315</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>580121.27</v>
+      </c>
+      <c r="M101" s="1">
+        <v>580121.27</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>244</v>
+      </c>
+      <c r="B102" s="1">
+        <v>4332.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>117.18</v>
+      </c>
+      <c r="D102" s="1">
+        <v>98.554956140351</v>
+      </c>
+      <c r="E102" t="s">
+        <v>11</v>
+      </c>
+      <c r="F102">
+        <v>1.14</v>
+      </c>
+      <c r="G102" s="1">
+        <v>364542.32</v>
+      </c>
+      <c r="H102" s="1">
+        <v>78971.52</v>
+      </c>
+      <c r="I102" s="1">
+        <v>21.663196744894</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>443513.84</v>
+      </c>
+      <c r="M102" s="1">
+        <v>443513.84</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>246</v>
+      </c>
+      <c r="B103" s="1">
+        <v>7336.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>85.04</v>
+      </c>
+      <c r="D103" s="1">
+        <v>84.136905670665</v>
+      </c>
+      <c r="E103" t="s">
+        <v>11</v>
+      </c>
+      <c r="F103">
+        <v>1.14</v>
+      </c>
+      <c r="G103" s="1">
+        <v>522831.35</v>
+      </c>
+      <c r="H103" s="1">
+        <v>22233.03</v>
+      </c>
+      <c r="I103" s="1">
+        <v>4.2524286273193</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>545064.38</v>
+      </c>
+      <c r="M103" s="1">
+        <v>545064.38</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>248</v>
+      </c>
+      <c r="B104" s="1">
+        <v>7306.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>83.84</v>
+      </c>
+      <c r="D104" s="1">
+        <v>80.722159868601</v>
+      </c>
+      <c r="E104" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104">
+        <v>1.14</v>
+      </c>
+      <c r="G104" s="1">
+        <v>503550.92</v>
+      </c>
+      <c r="H104" s="1">
+        <v>31624.51</v>
+      </c>
+      <c r="I104" s="1">
+        <v>6.280300312032</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>535175.43</v>
+      </c>
+      <c r="M104" s="1">
+        <v>535175.43</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>250</v>
+      </c>
+      <c r="B105" s="1">
+        <v>3615.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>211.45</v>
+      </c>
+      <c r="D105" s="1">
+        <v>185.86096818811</v>
+      </c>
+      <c r="E105" t="s">
+        <v>11</v>
+      </c>
+      <c r="F105">
+        <v>1.14</v>
+      </c>
+      <c r="G105" s="1">
+        <v>574459.13</v>
+      </c>
+      <c r="H105" s="1">
+        <v>93394.39</v>
+      </c>
+      <c r="I105" s="1">
+        <v>16.257795397908</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>667853.52</v>
+      </c>
+      <c r="M105" s="1">
+        <v>667853.52</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>252</v>
+      </c>
+      <c r="B106" s="1">
+        <v>18106.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>74.95</v>
+      </c>
+      <c r="D106" s="1">
+        <v>71.152902352811</v>
+      </c>
+      <c r="E106" t="s">
+        <v>11</v>
+      </c>
+      <c r="F106">
+        <v>1.14</v>
+      </c>
+      <c r="G106" s="1">
+        <v>1102574.13</v>
+      </c>
+      <c r="H106" s="1">
+        <v>83083.73</v>
+      </c>
+      <c r="I106" s="1">
+        <v>7.5354325608928</v>
+      </c>
+      <c r="J106">
         <v>0.23</v>
       </c>
-      <c r="P19">
-[...4338 lines deleted...]
-        <v>0.0</v>
+      <c r="K106" t="s">
+        <v>253</v>
+      </c>
+      <c r="L106" s="1">
+        <v>1185657.86</v>
       </c>
       <c r="M106" s="1">
-        <v>831761.16</v>
+        <v>1189817.55</v>
       </c>
       <c r="N106" s="1">
-        <v>831761.16</v>
-[...8 lines deleted...]
-    <row r="107" spans="1:16">
+        <v>0.89</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>255</v>
+      </c>
+      <c r="B107" s="1">
+        <v>1828.0</v>
       </c>
       <c r="C107" s="1">
-        <v>1916.0</v>
+        <v>156.74</v>
       </c>
       <c r="D107" s="1">
-        <v>151.0</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>194.41940919037</v>
+      </c>
+      <c r="E107" t="s">
+        <v>11</v>
+      </c>
+      <c r="F107">
+        <v>1.14</v>
+      </c>
+      <c r="G107" s="1">
+        <v>300955.79</v>
       </c>
       <c r="H107" s="1">
-        <v>315443.81</v>
+        <v>-50620.97</v>
       </c>
       <c r="I107" s="1">
-        <v>-66965.26</v>
-[...2 lines deleted...]
-        <v>-21.228902859118</v>
+        <v>-16.820068489129</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
       </c>
       <c r="K107">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>389.4</v>
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>250334.82</v>
       </c>
       <c r="M107" s="1">
-        <v>248478.55</v>
+        <v>250334.82</v>
       </c>
       <c r="N107" s="1">
-        <v>248867.95</v>
-[...8 lines deleted...]
-    <row r="108" spans="1:16">
+        <v>0.19</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>257</v>
+      </c>
+      <c r="B108" s="1">
+        <v>41575568.76</v>
       </c>
       <c r="C108" s="1">
-        <v>47874221.57</v>
+        <v>1.1448</v>
       </c>
       <c r="D108" s="1">
-        <v>1.1657</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>0.0</v>
+      </c>
+      <c r="E108" t="s">
+        <v>11</v>
+      </c>
+      <c r="F108">
+        <v>1.14</v>
+      </c>
+      <c r="G108" s="1">
+        <v>0.0</v>
       </c>
       <c r="H108" s="1">
-        <v>0.0</v>
+        <v>-829128.72</v>
       </c>
       <c r="I108" s="1">
-        <v>-7405.66</v>
-[...1 lines deleted...]
-      <c r="J108" s="1">
         <v>0</v>
       </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>0.0</v>
+      <c r="L108" s="1">
+        <v>-829128.72</v>
       </c>
       <c r="M108" s="1">
-        <v>-7405.6600000036</v>
+        <v>-829128.72</v>
       </c>
       <c r="N108" s="1">
-        <v>-7405.6600000036</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>-0.62</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">