--- v1 (2026-05-27)
+++ v2 (2026-06-17)
@@ -553,51 +553,51 @@
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>OACT01964558</t>
   </si>
   <si>
     <t>EUR/USD 15/04/26</t>
   </si>
   <si>
-    <t>55 192.15</t>
+    <t>76 789.08</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -917,255 +917,255 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>10306.39</v>
+        <v>10766.1</v>
       </c>
       <c r="D2">
-        <v>122.2</v>
+        <v>118.82</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1259488.61</v>
+        <v>1279217.09</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1259488.61</v>
+        <v>1279217.09</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>386079.0</v>
+        <v>384262.0</v>
       </c>
       <c r="D3">
-        <v>139.35</v>
+        <v>135.55</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>53799771.61</v>
+        <v>52087467.43</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>53799771.61</v>
+        <v>52087467.43</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1746.17</v>
+        <v>1727.17</v>
       </c>
       <c r="D4">
-        <v>58382.28</v>
+        <v>56804.31</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>101945377.81</v>
+        <v>98110705.4</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>101945377.81</v>
+        <v>98110705.4</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>4253.0</v>
       </c>
       <c r="D5">
-        <v>114.27</v>
+        <v>111.18</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>485978.57</v>
+        <v>472842.99</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>485978.57</v>
+        <v>472842.99</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1950.0</v>
+        <v>2165.0</v>
       </c>
       <c r="D6">
-        <v>104.84</v>
+        <v>101.97</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>204441.32</v>
+        <v>220758.11</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>204441.32</v>
+        <v>220758.11</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>109.46</v>
+        <v>106.47</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10945.61</v>
+        <v>10646.85</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10945.61</v>
+        <v>10646.85</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1217,3484 +1217,3484 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>232.08</v>
+        <v>219.76</v>
       </c>
       <c r="E2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>66151.7</v>
+        <v>-15423.92</v>
       </c>
       <c r="J2" s="1">
-        <v>2.4790680871276</v>
+        <v>-0.57801912649877</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2734561.67</v>
+        <v>2652986.05</v>
       </c>
       <c r="N2" s="1">
-        <v>2734561.67</v>
+        <v>2652986.05</v>
       </c>
       <c r="O2" s="1">
-        <v>1.73</v>
+        <v>1.74</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>158.2</v>
+        <v>140.6</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-303036.3</v>
+        <v>-472929.1</v>
       </c>
       <c r="J3" s="1">
-        <v>-16.558085773614</v>
+        <v>-25.841130592732</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1527104.6</v>
+        <v>1357211.8</v>
       </c>
       <c r="N3" s="1">
-        <v>1527104.6</v>
+        <v>1357211.8</v>
       </c>
       <c r="O3" s="1">
-        <v>0.97</v>
+        <v>0.89</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>262.41</v>
+        <v>254.2</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-694146.96</v>
+        <v>-700030.95</v>
       </c>
       <c r="J4" s="1">
-        <v>-46.936389955686</v>
+        <v>-47.334249868716</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>784763.03</v>
+        <v>778879.04</v>
       </c>
       <c r="N4" s="1">
-        <v>784763.03</v>
+        <v>778879.04</v>
       </c>
       <c r="O4" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>171.34</v>
+        <v>139.85</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>106905.72</v>
+        <v>-37138.74</v>
       </c>
       <c r="J5" s="1">
-        <v>13.833638780729</v>
+        <v>-4.8057663699512</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>879701.09</v>
+        <v>735656.63</v>
       </c>
       <c r="N5" s="1">
-        <v>879701.09</v>
+        <v>735656.63</v>
       </c>
       <c r="O5" s="1">
-        <v>0.56</v>
+        <v>0.48</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>12206.0</v>
       </c>
       <c r="D6" s="1">
-        <v>200.21</v>
+        <v>196.31</v>
       </c>
       <c r="E6" s="1">
         <v>186.0293945601</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H6" s="1">
         <v>2014941.7</v>
       </c>
       <c r="I6" s="1">
-        <v>54816.29</v>
+        <v>64336.21</v>
       </c>
       <c r="J6" s="1">
-        <v>2.7204901263396</v>
+        <v>3.1929564016666</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2069757.99</v>
+        <v>2079277.91</v>
       </c>
       <c r="N6" s="1">
-        <v>2069757.99</v>
+        <v>2079277.91</v>
       </c>
       <c r="O6" s="1">
-        <v>1.31</v>
+        <v>1.37</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>97.98</v>
+        <v>89.86</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-493336.79</v>
+        <v>-630783.84</v>
       </c>
       <c r="J7" s="1">
-        <v>-17.805055340467</v>
+        <v>-22.765667200843</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2277431.29</v>
+        <v>2139984.24</v>
       </c>
       <c r="N7" s="1">
-        <v>2277431.29</v>
+        <v>2139984.24</v>
       </c>
       <c r="O7" s="1">
-        <v>1.44</v>
+        <v>1.41</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>388.16</v>
+        <v>361.13</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>485102.74</v>
+        <v>372275.5</v>
       </c>
       <c r="J8" s="1">
-        <v>25.18302050014</v>
+        <v>19.325847444605</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2411411.54</v>
+        <v>2298584.3</v>
       </c>
       <c r="N8" s="1">
-        <v>2411411.54</v>
+        <v>2298584.3</v>
       </c>
       <c r="O8" s="1">
-        <v>1.53</v>
+        <v>1.51</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>372.3</v>
+        <v>352.46</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>1471015.91</v>
+        <v>1372773.96</v>
       </c>
       <c r="J9" s="1">
-        <v>81.760237522982</v>
+        <v>76.299871586681</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3270198.44</v>
+        <v>3171956.49</v>
       </c>
       <c r="N9" s="1">
-        <v>3270198.44</v>
+        <v>3171956.49</v>
       </c>
       <c r="O9" s="1">
-        <v>2.07</v>
+        <v>2.08</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1233.4</v>
+        <v>1193.8</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>720682.98</v>
+        <v>659025.78</v>
       </c>
       <c r="J10" s="1">
-        <v>60.070890492673</v>
+        <v>54.931594835538</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1920403.8</v>
+        <v>1858746.6</v>
       </c>
       <c r="N10" s="1">
-        <v>1920403.8</v>
+        <v>1858746.6</v>
       </c>
       <c r="O10" s="1">
         <v>1.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>152.43</v>
+        <v>150.0</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-176747.23</v>
+        <v>-170469.06</v>
       </c>
       <c r="J11" s="1">
-        <v>-18.800422952856</v>
+        <v>-18.132620400194</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>763376.46</v>
+        <v>769654.63</v>
       </c>
       <c r="N11" s="1">
-        <v>763376.46</v>
+        <v>769654.63</v>
       </c>
       <c r="O11" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>196.31</v>
+        <v>191.65</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
-        <v>1.61</v>
+        <v>1.58</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>581712.77</v>
+        <v>565882.36</v>
       </c>
       <c r="J12" s="1">
-        <v>21.90530271754</v>
+        <v>21.309183909296</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3237292.46</v>
+        <v>3221462.05</v>
       </c>
       <c r="N12" s="1">
-        <v>3237292.46</v>
+        <v>3221462.05</v>
       </c>
       <c r="O12" s="1">
-        <v>2.05</v>
+        <v>2.12</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>119.1</v>
+        <v>116.12</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>864200.4</v>
+        <v>861108.49</v>
       </c>
       <c r="J13" s="1">
-        <v>43.123677987552</v>
+        <v>42.969391399387</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2868204.79</v>
+        <v>2865112.88</v>
       </c>
       <c r="N13" s="1">
-        <v>2868204.79</v>
+        <v>2865112.88</v>
       </c>
       <c r="O13" s="1">
-        <v>1.82</v>
+        <v>1.88</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>176.48</v>
+        <v>161.64</v>
       </c>
       <c r="E14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-17310.62</v>
+        <v>-103228.99</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.2258163540068</v>
+        <v>-7.3099510098195</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1394860.13</v>
+        <v>1308941.76</v>
       </c>
       <c r="N14" s="1">
-        <v>1394860.13</v>
+        <v>1308941.76</v>
       </c>
       <c r="O14" s="1">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>319.55</v>
+        <v>321.31</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>306855.37</v>
+        <v>442585.94</v>
       </c>
       <c r="J15" s="1">
-        <v>7.327945886456</v>
+        <v>10.569297902221</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4494323.11</v>
+        <v>4630053.68</v>
       </c>
       <c r="N15" s="1">
-        <v>4494323.11</v>
+        <v>4630053.68</v>
       </c>
       <c r="O15" s="1">
-        <v>2.85</v>
+        <v>3.04</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.52</v>
+        <v>9.976</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>1091452.96</v>
+        <v>943049.22</v>
       </c>
       <c r="J16" s="1">
-        <v>61.372280584725</v>
+        <v>53.027554513248</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2869866.52</v>
+        <v>2721462.78</v>
       </c>
       <c r="N16" s="1">
-        <v>2869866.52</v>
+        <v>2721462.78</v>
       </c>
       <c r="O16" s="1">
-        <v>1.82</v>
+        <v>1.79</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>742.83</v>
+        <v>702.0</v>
       </c>
       <c r="E17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>902367.1</v>
+        <v>831117.55</v>
       </c>
       <c r="J17" s="1">
-        <v>67.282611827271</v>
+        <v>61.970077920042</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2243526.54</v>
+        <v>2172276.99</v>
       </c>
       <c r="N17" s="1">
-        <v>2243526.54</v>
+        <v>2172276.99</v>
       </c>
       <c r="O17" s="1">
-        <v>1.42</v>
+        <v>1.43</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>60.45</v>
+        <v>58.8</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>291540.94</v>
+        <v>288385.78</v>
       </c>
       <c r="J18" s="1">
-        <v>45.967751599232</v>
+        <v>45.470272201876</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>925770.22</v>
+        <v>922615.06</v>
       </c>
       <c r="N18" s="1">
-        <v>925770.22</v>
+        <v>922615.06</v>
       </c>
       <c r="O18" s="1">
-        <v>0.59</v>
+        <v>0.61</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>157.25</v>
+        <v>137.1</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
         <v>0.91</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>166761.95</v>
+        <v>-15886.89</v>
       </c>
       <c r="J19" s="1">
-        <v>12.957136992911</v>
+        <v>-1.2343859622733</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1453789.71</v>
+        <v>1271140.87</v>
       </c>
       <c r="N19" s="1">
-        <v>1453789.71</v>
+        <v>1271140.87</v>
       </c>
       <c r="O19" s="1">
-        <v>0.92</v>
+        <v>0.84</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>1010.79</v>
+        <v>996.16</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>291554.63</v>
+        <v>309751.82</v>
       </c>
       <c r="J20" s="1">
-        <v>18.464389234366</v>
+        <v>19.616831914257</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1870565.05</v>
+        <v>1888762.24</v>
       </c>
       <c r="N20" s="1">
-        <v>1870565.05</v>
+        <v>1888762.24</v>
       </c>
       <c r="O20" s="1">
-        <v>1.19</v>
+        <v>1.24</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>88.2</v>
+        <v>78.0</v>
       </c>
       <c r="E21" s="1">
         <v>71.6081807451</v>
       </c>
       <c r="F21" t="s">
         <v>77</v>
       </c>
       <c r="G21">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H21" s="1">
         <v>1747012.98</v>
       </c>
       <c r="I21" s="1">
-        <v>380051.24</v>
+        <v>165533.47</v>
       </c>
       <c r="J21" s="1">
-        <v>21.754345522951</v>
+        <v>9.4752283981313</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2127064.22</v>
+        <v>1912546.45</v>
       </c>
       <c r="N21" s="1">
-        <v>2127064.22</v>
+        <v>1912546.45</v>
       </c>
       <c r="O21" s="1">
-        <v>1.35</v>
+        <v>1.26</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>114.6</v>
+        <v>105.29</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>392563.32</v>
+        <v>243348.54</v>
       </c>
       <c r="J22" s="1">
-        <v>18.255052020599</v>
+        <v>11.316238758213</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2542999.92</v>
+        <v>2393785.14</v>
       </c>
       <c r="N22" s="1">
-        <v>2542999.92</v>
+        <v>2393785.14</v>
       </c>
       <c r="O22" s="1">
-        <v>1.61</v>
+        <v>1.57</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>72.64</v>
+        <v>73.12</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>92533.76</v>
+        <v>102342.08</v>
       </c>
       <c r="J23" s="1">
-        <v>6.648533688942</v>
+        <v>7.3532596824813</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1484325.76</v>
+        <v>1494134.08</v>
       </c>
       <c r="N23" s="1">
-        <v>1484325.76</v>
+        <v>1494134.08</v>
       </c>
       <c r="O23" s="1">
-        <v>0.94</v>
+        <v>0.98</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
         <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>53.16</v>
+        <v>56.91</v>
       </c>
       <c r="E24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>497972.25</v>
+        <v>666502.99</v>
       </c>
       <c r="J24" s="1">
-        <v>40.078867534086</v>
+        <v>53.642918952376</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1740453.09</v>
+        <v>1908983.83</v>
       </c>
       <c r="N24" s="1">
-        <v>1740453.09</v>
+        <v>1908983.83</v>
       </c>
       <c r="O24" s="1">
-        <v>1.1</v>
+        <v>1.25</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" s="1">
         <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>629.71</v>
+        <v>574.26</v>
       </c>
       <c r="E25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>571467.06</v>
+        <v>440633.84</v>
       </c>
       <c r="J25" s="1">
-        <v>40.213664170527</v>
+        <v>31.007038732783</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1992543.88</v>
+        <v>1861710.66</v>
       </c>
       <c r="N25" s="1">
-        <v>1992543.88</v>
+        <v>1861710.66</v>
       </c>
       <c r="O25" s="1">
-        <v>1.26</v>
+        <v>1.22</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26" t="s">
         <v>87</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>60.44</v>
+        <v>59.62</v>
       </c>
       <c r="E26" s="1">
         <v>87.738507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1985610.17</v>
       </c>
       <c r="I26" s="1">
-        <v>-617792.53</v>
+        <v>-636349.95</v>
       </c>
       <c r="J26" s="1">
-        <v>-31.113485382682</v>
+        <v>-32.04808071667</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1367817.64</v>
+        <v>1349260.22</v>
       </c>
       <c r="N26" s="1">
-        <v>1367817.64</v>
+        <v>1349260.22</v>
       </c>
       <c r="O26" s="1">
-        <v>0.87</v>
+        <v>0.89</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" t="s">
         <v>89</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>308.35</v>
+        <v>272.59</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>595786.58</v>
+        <v>338952.17</v>
       </c>
       <c r="J27" s="1">
-        <v>27.98589734536</v>
+        <v>15.921608429997</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2724668.04</v>
+        <v>2467833.63</v>
       </c>
       <c r="N27" s="1">
-        <v>2724668.04</v>
+        <v>2467833.63</v>
       </c>
       <c r="O27" s="1">
-        <v>1.73</v>
+        <v>1.62</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>13.36</v>
+        <v>13.64</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>-24270.04</v>
+        <v>11978.48</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.3838211267207</v>
+        <v>0.68298501733006</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1729572.24</v>
+        <v>1765820.76</v>
       </c>
       <c r="N28" s="1">
-        <v>1729572.24</v>
+        <v>1765820.76</v>
       </c>
       <c r="O28" s="1">
-        <v>1.1</v>
+        <v>1.16</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" t="s">
         <v>93</v>
       </c>
       <c r="C29" s="1">
         <v>37926.0</v>
       </c>
       <c r="D29" s="1">
-        <v>86.47</v>
+        <v>84.27</v>
       </c>
       <c r="E29" s="1">
         <v>76.1409020197</v>
       </c>
       <c r="F29" t="s">
         <v>36</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H29" s="1">
         <v>2542329.52</v>
       </c>
       <c r="I29" s="1">
-        <v>235227.2</v>
+        <v>231033.91</v>
       </c>
       <c r="J29" s="1">
-        <v>9.2524276711384</v>
+        <v>9.0874887846954</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2777556.72</v>
+        <v>2773363.43</v>
       </c>
       <c r="N29" s="1">
-        <v>2777556.72</v>
+        <v>2773363.43</v>
       </c>
       <c r="O29" s="1">
-        <v>1.76</v>
+        <v>1.82</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" t="s">
         <v>95</v>
       </c>
       <c r="C30" s="1">
         <v>2871.0</v>
       </c>
       <c r="D30" s="1">
-        <v>1051.99</v>
+        <v>930.35</v>
       </c>
       <c r="E30" s="1">
         <v>854.2801079763</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H30" s="1">
         <v>2119279.12</v>
       </c>
       <c r="I30" s="1">
-        <v>438748.57</v>
+        <v>198522.73</v>
       </c>
       <c r="J30" s="1">
-        <v>20.702726972557</v>
+        <v>9.3674650085733</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2558027.69</v>
+        <v>2317801.85</v>
       </c>
       <c r="N30" s="1">
-        <v>2558027.69</v>
+        <v>2317801.85</v>
       </c>
       <c r="O30" s="1">
-        <v>1.62</v>
+        <v>1.52</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>96</v>
       </c>
       <c r="B31" t="s">
         <v>97</v>
       </c>
       <c r="C31" s="1">
         <v>384990.0</v>
       </c>
       <c r="D31" s="1">
-        <v>10.194</v>
+        <v>9.916</v>
       </c>
       <c r="E31" s="1">
         <v>7.5884173355</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2921464.79</v>
       </c>
       <c r="I31" s="1">
-        <v>1003123.27</v>
+        <v>896096.05</v>
       </c>
       <c r="J31" s="1">
-        <v>34.336312162092</v>
+        <v>30.672834157279</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3924588.06</v>
+        <v>3817560.84</v>
       </c>
       <c r="N31" s="1">
-        <v>3924588.06</v>
+        <v>3817560.84</v>
       </c>
       <c r="O31" s="1">
-        <v>2.49</v>
+        <v>2.51</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="1">
         <v>10684.0</v>
       </c>
       <c r="D32" s="1">
-        <v>197.2</v>
+        <v>200.42</v>
       </c>
       <c r="E32" s="1">
         <v>200.6878790715</v>
       </c>
       <c r="F32" t="s">
         <v>36</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H32" s="1">
         <v>1912555.26</v>
       </c>
       <c r="I32" s="1">
-        <v>-128118.23</v>
+        <v>-54444.12</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.6987988624182</v>
+        <v>-2.8466691205565</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1784437.03</v>
+        <v>1858111.14</v>
       </c>
       <c r="N32" s="1">
-        <v>1784437.03</v>
+        <v>1858111.14</v>
       </c>
       <c r="O32" s="1">
-        <v>1.13</v>
+        <v>1.22</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="1">
         <v>17518.0</v>
       </c>
       <c r="D33" s="1">
-        <v>45.23</v>
+        <v>38.74</v>
       </c>
       <c r="E33" s="1">
         <v>57.5202083571</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H33" s="1">
         <v>908284.34</v>
       </c>
       <c r="I33" s="1">
-        <v>-237208.59</v>
+        <v>-319385.24</v>
       </c>
       <c r="J33" s="1">
-        <v>-26.116115796954</v>
+        <v>-35.163574437494</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>671075.75</v>
+        <v>588899.1</v>
       </c>
       <c r="N33" s="1">
-        <v>671075.75</v>
+        <v>588899.1</v>
       </c>
       <c r="O33" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="1">
         <v>27181.0</v>
       </c>
       <c r="D34" s="1">
-        <v>78.56</v>
+        <v>70.36</v>
       </c>
       <c r="E34" s="1">
         <v>76.8692542585</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2089383.2</v>
       </c>
       <c r="I34" s="1">
-        <v>45956.16</v>
+        <v>-176928.04</v>
       </c>
       <c r="J34" s="1">
-        <v>2.1995084482349</v>
+        <v>-8.4679555191216</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2135339.36</v>
+        <v>1912455.16</v>
       </c>
       <c r="N34" s="1">
-        <v>2135339.36</v>
+        <v>1912455.16</v>
       </c>
       <c r="O34" s="1">
-        <v>1.35</v>
+        <v>1.26</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="1">
         <v>7805.0</v>
       </c>
       <c r="D35" s="1">
-        <v>380.72</v>
+        <v>341.43</v>
       </c>
       <c r="E35" s="1">
         <v>369.4193247918</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
       <c r="G35">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H35" s="1">
         <v>2582186.07</v>
       </c>
       <c r="I35" s="1">
-        <v>-65442.1</v>
+        <v>-269741.48</v>
       </c>
       <c r="J35" s="1">
-        <v>-2.5343680984229</v>
+        <v>-10.446244874987</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2516743.97</v>
+        <v>2312444.59</v>
       </c>
       <c r="N35" s="1">
-        <v>2516743.97</v>
+        <v>2312444.59</v>
       </c>
       <c r="O35" s="1">
-        <v>1.6</v>
+        <v>1.52</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" t="s">
         <v>107</v>
       </c>
       <c r="C36" s="1">
         <v>120106.0</v>
       </c>
       <c r="D36" s="1">
-        <v>24.63</v>
+        <v>22.565</v>
       </c>
       <c r="E36" s="1">
         <v>17.4559626497</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>2096565.85</v>
       </c>
       <c r="I36" s="1">
-        <v>861644.93</v>
+        <v>613626.04</v>
       </c>
       <c r="J36" s="1">
-        <v>41.097918770355</v>
+        <v>29.268150103656</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2958210.78</v>
+        <v>2710191.89</v>
       </c>
       <c r="N36" s="1">
-        <v>2958210.78</v>
+        <v>2710191.89</v>
       </c>
       <c r="O36" s="1">
-        <v>1.88</v>
+        <v>1.78</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
       <c r="C37" s="1">
         <v>504443.0</v>
       </c>
       <c r="D37" s="1">
-        <v>5.835</v>
+        <v>5.171</v>
       </c>
       <c r="E37" s="1">
         <v>4.2598751692</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2148864.21</v>
       </c>
       <c r="I37" s="1">
-        <v>794560.7</v>
+        <v>459610.54</v>
       </c>
       <c r="J37" s="1">
-        <v>36.975845020938</v>
+        <v>21.388533433669</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2943424.91</v>
+        <v>2608474.75</v>
       </c>
       <c r="N37" s="1">
-        <v>2943424.91</v>
+        <v>2608474.75</v>
       </c>
       <c r="O37" s="1">
-        <v>1.87</v>
+        <v>1.71</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" t="s">
         <v>111</v>
       </c>
       <c r="C38" s="1">
         <v>3384.0</v>
       </c>
       <c r="D38" s="1">
-        <v>503.51</v>
+        <v>482.76</v>
       </c>
       <c r="E38" s="1">
         <v>441.5855112293</v>
       </c>
       <c r="F38" t="s">
         <v>36</v>
       </c>
       <c r="G38">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H38" s="1">
         <v>1332055.96</v>
       </c>
       <c r="I38" s="1">
-        <v>111052.23</v>
+        <v>85559.31</v>
       </c>
       <c r="J38" s="1">
-        <v>8.3369042543828</v>
+        <v>6.4231017741927</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1443108.19</v>
+        <v>1417615.27</v>
       </c>
       <c r="N38" s="1">
-        <v>1443108.19</v>
+        <v>1417615.27</v>
       </c>
       <c r="O38" s="1">
-        <v>0.92</v>
+        <v>0.93</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" t="s">
         <v>113</v>
       </c>
       <c r="C39" s="1">
         <v>20001.0</v>
       </c>
       <c r="D39" s="1">
-        <v>144.3</v>
+        <v>132.56</v>
       </c>
       <c r="E39" s="1">
         <v>84.1574021299</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H39" s="1">
         <v>1494173.57</v>
       </c>
       <c r="I39" s="1">
-        <v>950261.34</v>
+        <v>806531.53</v>
       </c>
       <c r="J39" s="1">
-        <v>63.597788040114</v>
+        <v>53.978436387414</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2444434.91</v>
+        <v>2300705.1</v>
       </c>
       <c r="N39" s="1">
-        <v>2444434.91</v>
+        <v>2300705.1</v>
       </c>
       <c r="O39" s="1">
-        <v>1.55</v>
+        <v>1.51</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="1">
         <v>377132.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.801</v>
+        <v>4.868</v>
       </c>
       <c r="E40" s="1">
         <v>3.6304812639</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1369170.66</v>
       </c>
       <c r="I40" s="1">
-        <v>441440.07</v>
+        <v>466707.92</v>
       </c>
       <c r="J40" s="1">
-        <v>32.24142051072</v>
+        <v>34.086906302827</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1810610.73</v>
+        <v>1835878.58</v>
       </c>
       <c r="N40" s="1">
-        <v>1810610.73</v>
+        <v>1835878.58</v>
       </c>
       <c r="O40" s="1">
-        <v>1.15</v>
+        <v>1.21</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" s="1">
         <v>78400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>8713.0</v>
+        <v>7826.0</v>
       </c>
       <c r="E41" s="1">
         <v>5532.6593622449</v>
       </c>
       <c r="F41" t="s">
         <v>118</v>
       </c>
       <c r="G41">
-        <v>184.34</v>
+        <v>183.29</v>
       </c>
       <c r="H41" s="1">
         <v>2554932.59</v>
       </c>
       <c r="I41" s="1">
-        <v>1150780.0</v>
+        <v>792450.41</v>
       </c>
       <c r="J41" s="1">
-        <v>45.041501466776</v>
+        <v>31.016489949741</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3705712.59</v>
+        <v>3347383.0</v>
       </c>
       <c r="N41" s="1">
-        <v>3705712.59</v>
+        <v>3347383.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.35</v>
+        <v>2.2</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>119</v>
       </c>
       <c r="B42" t="s">
         <v>120</v>
       </c>
       <c r="C42" s="1">
         <v>3976.0</v>
       </c>
       <c r="D42" s="1">
-        <v>397.4</v>
+        <v>352.4</v>
       </c>
       <c r="E42" s="1">
         <v>381.7093435614</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1517676.35</v>
       </c>
       <c r="I42" s="1">
-        <v>62386.05</v>
+        <v>-116533.95</v>
       </c>
       <c r="J42" s="1">
-        <v>4.1106293841899</v>
+        <v>-7.6784454076787</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1580062.4</v>
+        <v>1401142.4</v>
       </c>
       <c r="N42" s="1">
-        <v>1580062.4</v>
+        <v>1401142.4</v>
       </c>
       <c r="O42" s="1">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" s="1">
         <v>2858.0</v>
       </c>
       <c r="D43" s="1">
-        <v>544.1</v>
+        <v>472.25</v>
       </c>
       <c r="E43" s="1">
         <v>640.6780790763</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1831057.95</v>
       </c>
       <c r="I43" s="1">
-        <v>-276020.15</v>
+        <v>-481367.45</v>
       </c>
       <c r="J43" s="1">
-        <v>-15.074353599786</v>
+        <v>-26.289034161917</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1555037.8</v>
+        <v>1349690.5</v>
       </c>
       <c r="N43" s="1">
-        <v>1555037.8</v>
+        <v>1349690.5</v>
       </c>
       <c r="O43" s="1">
-        <v>0.99</v>
+        <v>0.89</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>123</v>
       </c>
       <c r="B44" t="s">
         <v>124</v>
       </c>
       <c r="C44" s="1">
         <v>10750.0</v>
       </c>
       <c r="D44" s="1">
-        <v>128.3</v>
+        <v>110.9</v>
       </c>
       <c r="E44" s="1">
         <v>130.8636483721</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1406784.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-27559.22</v>
+        <v>-214609.22</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.9590225429171</v>
+        <v>-15.255304754556</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1379225.0</v>
+        <v>1192175.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1379225.0</v>
+        <v>1192175.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.87</v>
+        <v>0.78</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" t="s">
         <v>126</v>
       </c>
       <c r="C45" s="1">
         <v>37038.0</v>
       </c>
       <c r="D45" s="1">
-        <v>34.4</v>
+        <v>29.85</v>
       </c>
       <c r="E45" s="1">
         <v>29.4882139964</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1092184.47</v>
       </c>
       <c r="I45" s="1">
-        <v>181922.73</v>
+        <v>13399.83</v>
       </c>
       <c r="J45" s="1">
-        <v>16.656776853822</v>
+        <v>1.22688340368</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1274107.2</v>
+        <v>1105584.3</v>
       </c>
       <c r="N45" s="1">
-        <v>1274107.2</v>
+        <v>1105584.3</v>
       </c>
       <c r="O45" s="1">
-        <v>0.81</v>
+        <v>0.73</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="1">
         <v>22367.0</v>
       </c>
       <c r="D46" s="1">
-        <v>392.74</v>
+        <v>399.41</v>
       </c>
       <c r="E46" s="1">
         <v>445.7656037913</v>
       </c>
       <c r="F46" t="s">
         <v>36</v>
       </c>
       <c r="G46">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H46" s="1">
         <v>8866505.22</v>
       </c>
       <c r="I46" s="1">
-        <v>-1426498.8</v>
+        <v>-1114332.82</v>
       </c>
       <c r="J46" s="1">
-        <v>-16.088625276871</v>
+        <v>-12.567892223042</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>7440006.42</v>
+        <v>7752172.4</v>
       </c>
       <c r="N46" s="1">
-        <v>7440006.42</v>
+        <v>7752172.4</v>
       </c>
       <c r="O46" s="1">
-        <v>4.72</v>
+        <v>5.09</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>129</v>
       </c>
       <c r="B47" t="s">
         <v>130</v>
       </c>
       <c r="C47" s="1">
         <v>80651.0</v>
       </c>
       <c r="D47" s="1">
-        <v>224.2</v>
+        <v>223.4</v>
       </c>
       <c r="E47" s="1">
         <v>204.0828479498</v>
       </c>
       <c r="F47" t="s">
         <v>131</v>
       </c>
       <c r="G47">
-        <v>11.23</v>
+        <v>11.06</v>
       </c>
       <c r="H47" s="1">
         <v>1403954.06</v>
       </c>
       <c r="I47" s="1">
-        <v>205834.87</v>
+        <v>225270.67</v>
       </c>
       <c r="J47" s="1">
-        <v>14.661082998684</v>
+        <v>16.045444535415</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1609788.93</v>
+        <v>1629224.73</v>
       </c>
       <c r="N47" s="1">
-        <v>1609788.93</v>
+        <v>1629224.73</v>
       </c>
       <c r="O47" s="1">
-        <v>1.02</v>
+        <v>1.07</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>132</v>
       </c>
       <c r="B48" t="s">
         <v>133</v>
       </c>
       <c r="C48" s="1">
         <v>4716.0</v>
       </c>
       <c r="D48" s="1">
-        <v>555.6</v>
+        <v>553.4</v>
       </c>
       <c r="E48" s="1">
         <v>468.6676357082</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2210236.57</v>
       </c>
       <c r="I48" s="1">
-        <v>409973.03</v>
+        <v>399597.83</v>
       </c>
       <c r="J48" s="1">
-        <v>18.548830272951</v>
+        <v>18.079414458336</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2620209.6</v>
+        <v>2609834.4</v>
       </c>
       <c r="N48" s="1">
-        <v>2620209.6</v>
+        <v>2609834.4</v>
       </c>
       <c r="O48" s="1">
-        <v>1.66</v>
+        <v>1.71</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>134</v>
       </c>
       <c r="B49" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="1">
         <v>17039.0</v>
       </c>
       <c r="D49" s="1">
-        <v>130.0</v>
+        <v>111.04</v>
       </c>
       <c r="E49" s="1">
         <v>58.3518663067</v>
       </c>
       <c r="F49" t="s">
         <v>36</v>
       </c>
       <c r="G49">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H49" s="1">
         <v>881264.01</v>
       </c>
       <c r="I49" s="1">
-        <v>994801.04</v>
+        <v>760536.2</v>
       </c>
       <c r="J49" s="1">
-        <v>112.88342979081</v>
+        <v>86.300608145793</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1876065.05</v>
+        <v>1641800.21</v>
       </c>
       <c r="N49" s="1">
-        <v>1876065.05</v>
+        <v>1641800.21</v>
       </c>
       <c r="O49" s="1">
-        <v>1.19</v>
+        <v>1.08</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>136</v>
       </c>
       <c r="B50" t="s">
         <v>137</v>
       </c>
       <c r="C50" s="1">
         <v>34327.0</v>
       </c>
       <c r="D50" s="1">
-        <v>237.9</v>
+        <v>249.15</v>
       </c>
       <c r="E50" s="1">
         <v>538.838409124</v>
       </c>
       <c r="F50" t="s">
         <v>138</v>
       </c>
       <c r="G50">
         <v>7.47</v>
       </c>
       <c r="H50" s="1">
         <v>2479393.33</v>
       </c>
       <c r="I50" s="1">
-        <v>-1386387.47</v>
+        <v>-1334823.11</v>
       </c>
       <c r="J50" s="1">
-        <v>-55.916399113649</v>
+        <v>-53.836682298407</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1093005.86</v>
+        <v>1144570.22</v>
       </c>
       <c r="N50" s="1">
-        <v>1093005.86</v>
+        <v>1144570.22</v>
       </c>
       <c r="O50" s="1">
-        <v>0.69</v>
+        <v>0.75</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>139</v>
       </c>
       <c r="B51" t="s">
         <v>140</v>
       </c>
       <c r="C51" s="1">
         <v>23240.0</v>
       </c>
       <c r="D51" s="1">
-        <v>375.5</v>
+        <v>357.4</v>
       </c>
       <c r="E51" s="1">
         <v>417.3573962995</v>
       </c>
       <c r="F51" t="s">
         <v>138</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
         <v>1299636.84</v>
       </c>
       <c r="I51" s="1">
-        <v>-131649.15</v>
+        <v>-188067.98</v>
       </c>
       <c r="J51" s="1">
-        <v>-10.12968745946</v>
+        <v>-14.470810168785</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1167987.69</v>
+        <v>1111568.86</v>
       </c>
       <c r="N51" s="1">
-        <v>1167987.69</v>
+        <v>1111568.86</v>
       </c>
       <c r="O51" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>141</v>
       </c>
       <c r="B52" t="s">
         <v>142</v>
       </c>
       <c r="C52" s="1">
         <v>67960.0</v>
       </c>
       <c r="D52" s="1">
-        <v>177.19</v>
+        <v>181.93</v>
       </c>
       <c r="E52" s="1">
         <v>132.4028225427</v>
       </c>
       <c r="F52" t="s">
         <v>36</v>
       </c>
       <c r="G52">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H52" s="1">
         <v>7946827.18</v>
       </c>
       <c r="I52" s="1">
-        <v>2252065.34</v>
+        <v>2782054.11</v>
       </c>
       <c r="J52" s="1">
-        <v>28.33917598797</v>
+        <v>35.008363048358</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>10198892.52</v>
+        <v>10728881.29</v>
       </c>
       <c r="N52" s="1">
-        <v>10198892.52</v>
+        <v>10728881.29</v>
       </c>
       <c r="O52" s="1">
-        <v>6.47</v>
+        <v>7.05</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>143</v>
       </c>
       <c r="B53" t="s">
         <v>144</v>
       </c>
       <c r="C53" s="1">
-        <v>132.0</v>
+        <v>120.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4778.97</v>
+        <v>4784.08</v>
       </c>
       <c r="E53" s="1">
-        <v>4778.18</v>
+        <v>4782.9165</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>630719.76</v>
+        <v>573949.98</v>
       </c>
       <c r="I53" s="1">
-        <v>104.28</v>
+        <v>139.62</v>
       </c>
       <c r="J53" s="1">
-        <v>0.016533491831618</v>
+        <v>0.024326161663077</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>630824.04</v>
+        <v>574089.6</v>
       </c>
       <c r="N53" s="1">
-        <v>630824.04</v>
+        <v>574089.6</v>
       </c>
       <c r="O53" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>145</v>
       </c>
       <c r="B54" t="s">
         <v>146</v>
       </c>
       <c r="C54" s="1">
         <v>7764.0</v>
       </c>
       <c r="D54" s="1">
-        <v>145.4</v>
+        <v>154.69</v>
       </c>
       <c r="E54" s="1">
         <v>186.5757843895</v>
       </c>
       <c r="F54" t="s">
         <v>36</v>
       </c>
       <c r="G54">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H54" s="1">
         <v>1285093.84</v>
       </c>
       <c r="I54" s="1">
-        <v>-328978.32</v>
+        <v>-242909.56</v>
       </c>
       <c r="J54" s="1">
-        <v>-25.599556216066</v>
+        <v>-18.902087337062</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>956115.52</v>
+        <v>1042184.28</v>
       </c>
       <c r="N54" s="1">
-        <v>956115.52</v>
+        <v>1042184.28</v>
       </c>
       <c r="O54" s="1">
-        <v>0.61</v>
+        <v>0.68</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>147</v>
       </c>
       <c r="B55" t="s">
         <v>148</v>
       </c>
       <c r="C55" s="1">
         <v>94856.0</v>
       </c>
       <c r="D55" s="1">
-        <v>18.19</v>
+        <v>17.715</v>
       </c>
       <c r="E55" s="1">
         <v>12.0896589567</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1146776.69</v>
       </c>
       <c r="I55" s="1">
-        <v>578653.95</v>
+        <v>533597.35</v>
       </c>
       <c r="J55" s="1">
-        <v>50.459165681158</v>
+        <v>46.530188017686</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1725430.64</v>
+        <v>1680374.04</v>
       </c>
       <c r="N55" s="1">
-        <v>1725430.64</v>
+        <v>1680374.04</v>
       </c>
       <c r="O55" s="1">
-        <v>1.09</v>
+        <v>1.1</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>149</v>
       </c>
       <c r="B56" t="s">
         <v>150</v>
       </c>
       <c r="C56" s="1">
         <v>15422.0</v>
       </c>
       <c r="D56" s="1">
-        <v>167.2</v>
+        <v>151.48</v>
       </c>
       <c r="E56" s="1">
         <v>152.5145979769</v>
       </c>
       <c r="F56" t="s">
         <v>36</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H56" s="1">
         <v>2110321.23</v>
       </c>
       <c r="I56" s="1">
-        <v>73602.21</v>
+        <v>-83139.21</v>
       </c>
       <c r="J56" s="1">
-        <v>3.4877254208356</v>
+        <v>-3.9396471408289</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2183923.44</v>
+        <v>2027182.02</v>
       </c>
       <c r="N56" s="1">
-        <v>2183923.44</v>
+        <v>2027182.02</v>
       </c>
       <c r="O56" s="1">
-        <v>1.38</v>
+        <v>1.33</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>151</v>
       </c>
       <c r="B57" t="s">
         <v>152</v>
       </c>
       <c r="C57" s="1">
         <v>14097.0</v>
       </c>
       <c r="D57" s="1">
-        <v>142.36</v>
+        <v>131.59</v>
       </c>
       <c r="E57" s="1">
         <v>157.9966950415</v>
       </c>
       <c r="F57" t="s">
         <v>36</v>
       </c>
       <c r="G57">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H57" s="1">
         <v>1990476.06</v>
       </c>
       <c r="I57" s="1">
-        <v>-290764.94</v>
+        <v>-380770.9</v>
       </c>
       <c r="J57" s="1">
-        <v>-14.607808947976</v>
+        <v>-19.129639770699</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1699711.12</v>
+        <v>1609705.16</v>
       </c>
       <c r="N57" s="1">
-        <v>1699711.12</v>
+        <v>1609705.16</v>
       </c>
       <c r="O57" s="1">
-        <v>1.08</v>
+        <v>1.06</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>153</v>
       </c>
       <c r="B58" t="s">
         <v>154</v>
       </c>
       <c r="C58" s="1">
         <v>149900.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2969.0</v>
+        <v>2483.0</v>
       </c>
       <c r="E58" s="1">
         <v>2087.8199866578</v>
       </c>
       <c r="F58" t="s">
         <v>118</v>
       </c>
       <c r="G58">
-        <v>184.34</v>
+        <v>183.29</v>
       </c>
       <c r="H58" s="1">
         <v>1849491.67</v>
       </c>
       <c r="I58" s="1">
-        <v>564855.87</v>
+        <v>181124.56</v>
       </c>
       <c r="J58" s="1">
-        <v>30.541141610008</v>
+        <v>9.793207665542</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2414347.54</v>
+        <v>2030616.23</v>
       </c>
       <c r="N58" s="1">
-        <v>2414347.54</v>
+        <v>2030616.23</v>
       </c>
       <c r="O58" s="1">
-        <v>1.53</v>
+        <v>1.33</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>155</v>
       </c>
       <c r="B59" t="s">
         <v>156</v>
       </c>
       <c r="C59" s="1">
         <v>7843.0</v>
       </c>
       <c r="D59" s="1">
-        <v>276.7</v>
+        <v>250.85</v>
       </c>
       <c r="E59" s="1">
         <v>215.9045288793</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1693339.22</v>
       </c>
       <c r="I59" s="1">
-        <v>476818.88</v>
+        <v>274077.33</v>
       </c>
       <c r="J59" s="1">
-        <v>28.158497386011</v>
+        <v>16.185612827181</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2170158.1</v>
+        <v>1967416.55</v>
       </c>
       <c r="N59" s="1">
-        <v>2170158.1</v>
+        <v>1967416.55</v>
       </c>
       <c r="O59" s="1">
-        <v>1.38</v>
+        <v>1.29</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>157</v>
       </c>
       <c r="B60" t="s">
         <v>158</v>
       </c>
       <c r="C60" s="1">
         <v>116631.0</v>
       </c>
       <c r="D60" s="1">
-        <v>26.89</v>
+        <v>27.43</v>
       </c>
       <c r="E60" s="1">
         <v>18.6728409257</v>
       </c>
       <c r="F60" t="s">
         <v>77</v>
       </c>
       <c r="G60">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H60" s="1">
         <v>2540739.03</v>
       </c>
       <c r="I60" s="1">
-        <v>1030437.91</v>
+        <v>1163096.95</v>
       </c>
       <c r="J60" s="1">
-        <v>40.556621433095</v>
+        <v>45.777899117801</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3571176.94</v>
+        <v>3703835.98</v>
       </c>
       <c r="N60" s="1">
-        <v>3571176.94</v>
+        <v>3703835.98</v>
       </c>
       <c r="O60" s="1">
-        <v>2.26</v>
+        <v>2.43</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>159</v>
       </c>
       <c r="B61" t="s">
         <v>160</v>
       </c>
       <c r="C61" s="1">
         <v>123900.0</v>
       </c>
       <c r="D61" s="1">
-        <v>2110.0</v>
+        <v>2091.0</v>
       </c>
       <c r="E61" s="1">
         <v>2555.3766989508</v>
       </c>
       <c r="F61" t="s">
         <v>118</v>
       </c>
       <c r="G61">
-        <v>184.34</v>
+        <v>183.29</v>
       </c>
       <c r="H61" s="1">
         <v>1866410.99</v>
       </c>
       <c r="I61" s="1">
-        <v>-448197.16</v>
+        <v>-452979.25</v>
       </c>
       <c r="J61" s="1">
-        <v>-24.013851311495</v>
+        <v>-24.270069798507</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1418213.83</v>
+        <v>1413431.74</v>
       </c>
       <c r="N61" s="1">
-        <v>1418213.83</v>
+        <v>1413431.74</v>
       </c>
       <c r="O61" s="1">
-        <v>0.9</v>
+        <v>0.93</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
         <v>6487.0</v>
       </c>
       <c r="D62" s="1">
-        <v>402.51</v>
+        <v>399.27</v>
       </c>
       <c r="E62" s="1">
         <v>336.7764991522</v>
       </c>
       <c r="F62" t="s">
         <v>36</v>
       </c>
       <c r="G62">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H62" s="1">
         <v>1939414.23</v>
       </c>
       <c r="I62" s="1">
-        <v>272055.55</v>
+        <v>308125.24</v>
       </c>
       <c r="J62" s="1">
-        <v>14.027717534072</v>
+        <v>15.88754146658</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2211469.78</v>
+        <v>2247539.47</v>
       </c>
       <c r="N62" s="1">
-        <v>2211469.78</v>
+        <v>2247539.47</v>
       </c>
       <c r="O62" s="1">
-        <v>1.4</v>
+        <v>1.48</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
         <v>170877.0</v>
       </c>
       <c r="D63" s="1">
-        <v>117.6</v>
+        <v>115.0</v>
       </c>
       <c r="E63" s="1">
         <v>134.2464297711</v>
       </c>
       <c r="F63" t="s">
         <v>131</v>
       </c>
       <c r="G63">
-        <v>11.23</v>
+        <v>11.06</v>
       </c>
       <c r="H63" s="1">
         <v>1973184.66</v>
       </c>
       <c r="I63" s="1">
-        <v>-184167.5</v>
+        <v>-196257.93</v>
       </c>
       <c r="J63" s="1">
-        <v>-9.3335156984243</v>
+        <v>-9.946252572225</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1789017.16</v>
+        <v>1776926.73</v>
       </c>
       <c r="N63" s="1">
-        <v>1789017.16</v>
+        <v>1776926.73</v>
       </c>
       <c r="O63" s="1">
-        <v>1.13</v>
+        <v>1.17</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
         <v>179300.0</v>
       </c>
       <c r="D64" s="1">
-        <v>3825.0</v>
+        <v>3379.0</v>
       </c>
       <c r="E64" s="1">
         <v>2910.6595370887</v>
       </c>
       <c r="F64" t="s">
         <v>118</v>
       </c>
       <c r="G64">
-        <v>184.34</v>
+        <v>183.29</v>
       </c>
       <c r="H64" s="1">
         <v>3064180.54</v>
       </c>
       <c r="I64" s="1">
-        <v>656305.55</v>
+        <v>241173.48</v>
       </c>
       <c r="J64" s="1">
-        <v>21.418631879961</v>
+        <v>7.8707333609005</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3720486.09</v>
+        <v>3305354.02</v>
       </c>
       <c r="N64" s="1">
-        <v>3720486.09</v>
+        <v>3305354.02</v>
       </c>
       <c r="O64" s="1">
-        <v>2.36</v>
+        <v>2.17</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
         <v>24867.0</v>
       </c>
       <c r="D65" s="1">
-        <v>54.67</v>
+        <v>48.8</v>
       </c>
       <c r="E65" s="1">
         <v>46.5667177384</v>
       </c>
       <c r="F65" t="s">
         <v>77</v>
       </c>
       <c r="G65">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H65" s="1">
         <v>1335812.17</v>
       </c>
       <c r="I65" s="1">
-        <v>212216.63</v>
+        <v>69119.35</v>
       </c>
       <c r="J65" s="1">
-        <v>15.886711827158</v>
+        <v>5.1743315079994</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1548028.8</v>
+        <v>1404931.52</v>
       </c>
       <c r="N65" s="1">
-        <v>1548028.8</v>
+        <v>1404931.52</v>
       </c>
       <c r="O65" s="1">
-        <v>0.98</v>
+        <v>0.92</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
         <v>13068.0</v>
       </c>
       <c r="D66" s="1">
-        <v>240.84</v>
+        <v>236.05</v>
       </c>
       <c r="E66" s="1">
         <v>194.8258103765</v>
       </c>
       <c r="F66" t="s">
         <v>36</v>
       </c>
       <c r="G66">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H66" s="1">
         <v>2270159.35</v>
       </c>
       <c r="I66" s="1">
-        <v>395460.3</v>
+        <v>406603.41</v>
       </c>
       <c r="J66" s="1">
-        <v>17.419935741515</v>
+        <v>17.910787187692</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2665619.65</v>
+        <v>2676762.76</v>
       </c>
       <c r="N66" s="1">
-        <v>2665619.65</v>
+        <v>2676762.76</v>
       </c>
       <c r="O66" s="1">
-        <v>1.69</v>
+        <v>1.76</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
         <v>22087.0</v>
       </c>
       <c r="D67" s="1">
-        <v>90.56</v>
+        <v>90.39</v>
       </c>
       <c r="E67" s="1">
         <v>101.7684941368</v>
       </c>
       <c r="F67" t="s">
         <v>57</v>
       </c>
       <c r="G67">
-        <v>1.61</v>
+        <v>1.58</v>
       </c>
       <c r="H67" s="1">
         <v>1464870.86</v>
       </c>
       <c r="I67" s="1">
-        <v>-222742.86</v>
+        <v>-201138.79</v>
       </c>
       <c r="J67" s="1">
-        <v>-15.205631163965</v>
+        <v>-13.730820613088</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1242128.0</v>
+        <v>1263732.07</v>
       </c>
       <c r="N67" s="1">
-        <v>1242128.0</v>
+        <v>1263732.07</v>
       </c>
       <c r="O67" s="1">
-        <v>0.79</v>
+        <v>0.83</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
         <v>10509.0</v>
       </c>
       <c r="D68" s="1">
-        <v>231.07</v>
+        <v>225.32</v>
       </c>
       <c r="E68" s="1">
         <v>238.6213645447</v>
       </c>
       <c r="F68" t="s">
         <v>57</v>
       </c>
       <c r="G68">
-        <v>1.61</v>
+        <v>1.58</v>
       </c>
       <c r="H68" s="1">
         <v>1615899.91</v>
       </c>
       <c r="I68" s="1">
-        <v>-107910.95</v>
+        <v>-117046.97</v>
       </c>
       <c r="J68" s="1">
-        <v>-6.6780714159456</v>
+        <v>-7.2434542062695</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1507988.96</v>
+        <v>1498852.94</v>
       </c>
       <c r="N68" s="1">
-        <v>1507988.96</v>
+        <v>1498852.94</v>
       </c>
       <c r="O68" s="1">
-        <v>0.96</v>
+        <v>0.98</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
         <v>26756.0</v>
       </c>
       <c r="D69" s="1">
-        <v>129.56</v>
+        <v>121.76</v>
       </c>
       <c r="E69" s="1">
         <v>128.2709313799</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
       <c r="G69">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H69" s="1">
         <v>3055056.23</v>
       </c>
       <c r="I69" s="1">
-        <v>-119079.81</v>
+        <v>-228077.26</v>
       </c>
       <c r="J69" s="1">
-        <v>-3.8977943787306</v>
+        <v>-7.4655666812391</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2935976.42</v>
+        <v>2826978.97</v>
       </c>
       <c r="N69" s="1">
-        <v>2935976.42</v>
+        <v>2826978.97</v>
       </c>
       <c r="O69" s="1">
         <v>1.86</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" s="1">
         <v>-26071061.51</v>
       </c>
       <c r="D70" s="1">
-        <v>0.84521568</v>
+        <v>0.86662643</v>
       </c>
       <c r="E70" s="1">
         <v>0.8529318596</v>
       </c>
       <c r="F70" t="s">
         <v>36</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H70" s="1">
         <v>0.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-235855.79</v>
+        <v>418593.75</v>
       </c>
       <c r="J70" s="1">
         <v>0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
         <v>179</v>
       </c>
       <c r="M70" s="1">
-        <v>-291047.94</v>
+        <v>341804.67</v>
       </c>
       <c r="N70" s="1">
-        <v>-235855.79</v>
+        <v>418593.75</v>
       </c>
       <c r="O70" s="1">
-        <v>-0.15</v>
+        <v>0.28</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>