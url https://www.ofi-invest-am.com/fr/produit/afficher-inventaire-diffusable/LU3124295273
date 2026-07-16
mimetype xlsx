--- v2 (2026-06-17)
+++ v3 (2026-07-16)
@@ -547,57 +547,57 @@
   <si>
     <t>US94106L1098</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT INC</t>
   </si>
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>OACT01964558</t>
-[...5 lines deleted...]
-    <t>76 789.08</t>
+    <t>OACT01991635</t>
+  </si>
+  <si>
+    <t>EUR/USD 15/07/26</t>
+  </si>
+  <si>
+    <t>7 895.20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -961,211 +961,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>10766.1</v>
+        <v>11769.45</v>
       </c>
       <c r="D2">
-        <v>118.82</v>
+        <v>121.05</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1279217.09</v>
+        <v>1424681.55</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1279217.09</v>
+        <v>1424681.55</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>384262.0</v>
+        <v>385026.82</v>
       </c>
       <c r="D3">
-        <v>135.55</v>
+        <v>138.2</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>52087467.43</v>
+        <v>53212076.66</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>52087467.43</v>
+        <v>53212076.66</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1727.17</v>
+        <v>1658.17</v>
       </c>
       <c r="D4">
-        <v>56804.31</v>
+        <v>57937.78</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>98110705.4</v>
+        <v>96070691.63</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>98110705.4</v>
+        <v>96070691.63</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>4253.0</v>
+        <v>5235.0</v>
       </c>
       <c r="D5">
-        <v>111.18</v>
+        <v>113.4</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>472842.99</v>
+        <v>593633.35</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>472842.99</v>
+        <v>593633.35</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>2165.0</v>
+        <v>2295.0</v>
       </c>
       <c r="D6">
-        <v>101.97</v>
+        <v>103.93</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>220758.11</v>
+        <v>238524.9</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>220758.11</v>
+        <v>238524.9</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>106.47</v>
+        <v>108.54</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10646.85</v>
+        <v>10854.29</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10646.85</v>
+        <v>10854.29</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1217,3484 +1217,3484 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>219.76</v>
+        <v>208.99</v>
       </c>
       <c r="E2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>-15423.92</v>
+        <v>-198382.89</v>
       </c>
       <c r="J2" s="1">
-        <v>-0.57801912649877</v>
+        <v>-7.434498155469</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2652986.05</v>
+        <v>2470027.08</v>
       </c>
       <c r="N2" s="1">
-        <v>2652986.05</v>
+        <v>2470027.08</v>
       </c>
       <c r="O2" s="1">
-        <v>1.74</v>
+        <v>1.63</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>140.6</v>
+        <v>141.85</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-472929.1</v>
+        <v>-460862.85</v>
       </c>
       <c r="J3" s="1">
-        <v>-25.841130592732</v>
+        <v>-25.181823432283</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1357211.8</v>
+        <v>1369278.05</v>
       </c>
       <c r="N3" s="1">
-        <v>1357211.8</v>
+        <v>1369278.05</v>
       </c>
       <c r="O3" s="1">
-        <v>0.89</v>
+        <v>0.9</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>254.2</v>
+        <v>248.155</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-700030.95</v>
+        <v>-734508.23</v>
       </c>
       <c r="J4" s="1">
-        <v>-47.334249868716</v>
+        <v>-49.66551277404</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>778879.04</v>
+        <v>744401.76</v>
       </c>
       <c r="N4" s="1">
-        <v>778879.04</v>
+        <v>744401.76</v>
       </c>
       <c r="O4" s="1">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>139.85</v>
+        <v>144.32</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>-37138.74</v>
+        <v>-29555.34</v>
       </c>
       <c r="J5" s="1">
-        <v>-4.8057663699512</v>
+        <v>-3.8244716709418</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>735656.63</v>
+        <v>743240.03</v>
       </c>
       <c r="N5" s="1">
-        <v>735656.63</v>
+        <v>743240.03</v>
       </c>
       <c r="O5" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>12206.0</v>
       </c>
       <c r="D6" s="1">
-        <v>196.31</v>
+        <v>278.26</v>
       </c>
       <c r="E6" s="1">
         <v>186.0293945601</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H6" s="1">
         <v>2014941.7</v>
       </c>
       <c r="I6" s="1">
-        <v>64336.21</v>
+        <v>870489.92</v>
       </c>
       <c r="J6" s="1">
-        <v>3.1929564016666</v>
+        <v>43.201742263808</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2079277.91</v>
+        <v>2885431.62</v>
       </c>
       <c r="N6" s="1">
-        <v>2079277.91</v>
+        <v>2885431.62</v>
       </c>
       <c r="O6" s="1">
-        <v>1.37</v>
+        <v>1.9</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>89.86</v>
+        <v>85.63</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-630783.84</v>
+        <v>-774310.92</v>
       </c>
       <c r="J7" s="1">
-        <v>-22.765667200843</v>
+        <v>-27.945713883062</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2139984.24</v>
+        <v>1996457.16</v>
       </c>
       <c r="N7" s="1">
-        <v>2139984.24</v>
+        <v>1996457.16</v>
       </c>
       <c r="O7" s="1">
-        <v>1.41</v>
+        <v>1.32</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>361.13</v>
+        <v>349.39</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>372275.5</v>
+        <v>250885.7</v>
       </c>
       <c r="J8" s="1">
-        <v>19.325847444605</v>
+        <v>13.024168295343</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2298584.3</v>
+        <v>2177194.5</v>
       </c>
       <c r="N8" s="1">
-        <v>2298584.3</v>
+        <v>2177194.5</v>
       </c>
       <c r="O8" s="1">
-        <v>1.51</v>
+        <v>1.44</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>352.46</v>
+        <v>389.9</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>1372773.96</v>
+        <v>1636084.57</v>
       </c>
       <c r="J9" s="1">
-        <v>76.299871586681</v>
+        <v>90.934885300381</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3171956.49</v>
+        <v>3435267.1</v>
       </c>
       <c r="N9" s="1">
-        <v>3171956.49</v>
+        <v>3435267.1</v>
       </c>
       <c r="O9" s="1">
-        <v>2.08</v>
+        <v>2.27</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1193.8</v>
+        <v>1222.6</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>659025.78</v>
+        <v>703867.38</v>
       </c>
       <c r="J10" s="1">
-        <v>54.931594835538</v>
+        <v>58.669264404364</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1858746.6</v>
+        <v>1903588.2</v>
       </c>
       <c r="N10" s="1">
-        <v>1858746.6</v>
+        <v>1903588.2</v>
       </c>
       <c r="O10" s="1">
-        <v>1.22</v>
+        <v>1.26</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>150.0</v>
+        <v>152.29</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-170469.06</v>
+        <v>-175115.81</v>
       </c>
       <c r="J11" s="1">
-        <v>-18.132620400194</v>
+        <v>-18.626890467998</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>769654.63</v>
+        <v>765007.88</v>
       </c>
       <c r="N11" s="1">
-        <v>769654.63</v>
+        <v>765007.88</v>
       </c>
       <c r="O11" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>191.65</v>
+        <v>204.68</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
-        <v>1.58</v>
+        <v>1.61</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>565882.36</v>
+        <v>711376.51</v>
       </c>
       <c r="J12" s="1">
-        <v>21.309183909296</v>
+        <v>26.787993321338</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3221462.05</v>
+        <v>3366956.2</v>
       </c>
       <c r="N12" s="1">
-        <v>3221462.05</v>
+        <v>3366956.2</v>
       </c>
       <c r="O12" s="1">
-        <v>2.12</v>
+        <v>2.22</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>116.12</v>
+        <v>134.84</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>861108.49</v>
+        <v>1253187.49</v>
       </c>
       <c r="J13" s="1">
-        <v>42.969391399387</v>
+        <v>62.5341688997</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2865112.88</v>
+        <v>3257191.88</v>
       </c>
       <c r="N13" s="1">
-        <v>2865112.88</v>
+        <v>3257191.88</v>
       </c>
       <c r="O13" s="1">
-        <v>1.88</v>
+        <v>2.15</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>161.64</v>
+        <v>154.82</v>
       </c>
       <c r="E14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-103228.99</v>
+        <v>-184764.21</v>
       </c>
       <c r="J14" s="1">
-        <v>-7.3099510098195</v>
+        <v>-13.083701811555</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1308941.76</v>
+        <v>1227406.54</v>
       </c>
       <c r="N14" s="1">
-        <v>1308941.76</v>
+        <v>1227406.54</v>
       </c>
       <c r="O14" s="1">
-        <v>0.86</v>
+        <v>0.81</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>321.31</v>
+        <v>398.47</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>442585.94</v>
+        <v>1433968.69</v>
       </c>
       <c r="J15" s="1">
-        <v>10.569297902221</v>
+        <v>34.244292231849</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4630053.68</v>
+        <v>5621436.43</v>
       </c>
       <c r="N15" s="1">
-        <v>4630053.68</v>
+        <v>5621436.43</v>
       </c>
       <c r="O15" s="1">
-        <v>3.04</v>
+        <v>3.71</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.976</v>
+        <v>10.655</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>943049.22</v>
+        <v>1128281.1</v>
       </c>
       <c r="J16" s="1">
-        <v>53.027554513248</v>
+        <v>63.443122869576</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2721462.78</v>
+        <v>2906694.66</v>
       </c>
       <c r="N16" s="1">
-        <v>2721462.78</v>
+        <v>2906694.66</v>
       </c>
       <c r="O16" s="1">
-        <v>1.79</v>
+        <v>1.92</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>702.0</v>
+        <v>772.66</v>
       </c>
       <c r="E17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>831117.55</v>
+        <v>999597.98</v>
       </c>
       <c r="J17" s="1">
-        <v>61.970077920042</v>
+        <v>74.532374763734</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2172276.99</v>
+        <v>2340757.42</v>
       </c>
       <c r="N17" s="1">
-        <v>2172276.99</v>
+        <v>2340757.42</v>
       </c>
       <c r="O17" s="1">
-        <v>1.43</v>
+        <v>1.54</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>58.8</v>
+        <v>63.99</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>288385.78</v>
+        <v>348751.93</v>
       </c>
       <c r="J18" s="1">
-        <v>45.470272201876</v>
+        <v>54.98830486035</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>922615.06</v>
+        <v>982981.21</v>
       </c>
       <c r="N18" s="1">
-        <v>922615.06</v>
+        <v>982981.21</v>
       </c>
       <c r="O18" s="1">
-        <v>0.61</v>
+        <v>0.65</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>137.1</v>
+        <v>153.3</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>-15886.89</v>
+        <v>107741.4</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.2343859622733</v>
+        <v>8.3713345856658</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1271140.87</v>
+        <v>1394769.16</v>
       </c>
       <c r="N19" s="1">
-        <v>1271140.87</v>
+        <v>1394769.16</v>
       </c>
       <c r="O19" s="1">
-        <v>0.84</v>
+        <v>0.92</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>996.16</v>
+        <v>987.21</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>309751.82</v>
+        <v>253504.96</v>
       </c>
       <c r="J20" s="1">
-        <v>19.616831914257</v>
+        <v>16.054673027427</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1888762.24</v>
+        <v>1832515.38</v>
       </c>
       <c r="N20" s="1">
-        <v>1888762.24</v>
+        <v>1832515.38</v>
       </c>
       <c r="O20" s="1">
-        <v>1.24</v>
+        <v>1.21</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>78.0</v>
+        <v>84.62</v>
       </c>
       <c r="E21" s="1">
         <v>71.6081807451</v>
       </c>
       <c r="F21" t="s">
         <v>77</v>
       </c>
       <c r="G21">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H21" s="1">
         <v>1747012.98</v>
       </c>
       <c r="I21" s="1">
-        <v>165533.47</v>
+        <v>311884.12</v>
       </c>
       <c r="J21" s="1">
-        <v>9.4752283981313</v>
+        <v>17.852421451385</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1912546.45</v>
+        <v>2058897.1</v>
       </c>
       <c r="N21" s="1">
-        <v>1912546.45</v>
+        <v>2058897.1</v>
       </c>
       <c r="O21" s="1">
-        <v>1.26</v>
+        <v>1.36</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>105.29</v>
+        <v>104.28</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>243348.54</v>
+        <v>170637.23</v>
       </c>
       <c r="J22" s="1">
-        <v>11.316238758213</v>
+        <v>7.9350039894224</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2393785.14</v>
+        <v>2321073.83</v>
       </c>
       <c r="N22" s="1">
-        <v>2393785.14</v>
+        <v>2321073.83</v>
       </c>
       <c r="O22" s="1">
-        <v>1.57</v>
+        <v>1.53</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>73.12</v>
+        <v>67.48</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>102342.08</v>
+        <v>-12905.68</v>
       </c>
       <c r="J23" s="1">
-        <v>7.3532596824813</v>
+        <v>-0.92727074160507</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1494134.08</v>
+        <v>1378886.32</v>
       </c>
       <c r="N23" s="1">
-        <v>1494134.08</v>
+        <v>1378886.32</v>
       </c>
       <c r="O23" s="1">
-        <v>0.98</v>
+        <v>0.91</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
         <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>56.91</v>
+        <v>60.36</v>
       </c>
       <c r="E24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>666502.99</v>
+        <v>739743.41</v>
       </c>
       <c r="J24" s="1">
-        <v>53.642918952376</v>
+        <v>59.537611058855</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1908983.83</v>
+        <v>1982224.25</v>
       </c>
       <c r="N24" s="1">
-        <v>1908983.83</v>
+        <v>1982224.25</v>
       </c>
       <c r="O24" s="1">
-        <v>1.25</v>
+        <v>1.31</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" s="1">
         <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>574.26</v>
+        <v>584.19</v>
       </c>
       <c r="E25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>440633.84</v>
+        <v>433084.97</v>
       </c>
       <c r="J25" s="1">
-        <v>31.007038732783</v>
+        <v>30.475830996948</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1861710.66</v>
+        <v>1854161.79</v>
       </c>
       <c r="N25" s="1">
-        <v>1861710.66</v>
+        <v>1854161.79</v>
       </c>
       <c r="O25" s="1">
         <v>1.22</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26" t="s">
         <v>87</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>59.62</v>
+        <v>64.36</v>
       </c>
       <c r="E26" s="1">
         <v>87.738507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1985610.17</v>
       </c>
       <c r="I26" s="1">
-        <v>-636349.95</v>
+        <v>-529079.01</v>
       </c>
       <c r="J26" s="1">
-        <v>-32.04808071667</v>
+        <v>-26.645663786059</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1349260.22</v>
+        <v>1456531.16</v>
       </c>
       <c r="N26" s="1">
-        <v>1349260.22</v>
+        <v>1456531.16</v>
       </c>
       <c r="O26" s="1">
-        <v>0.89</v>
+        <v>0.96</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" t="s">
         <v>89</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>272.59</v>
+        <v>269.23</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>338952.17</v>
+        <v>257386.99</v>
       </c>
       <c r="J27" s="1">
-        <v>15.921608429997</v>
+        <v>12.090245268987</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2467833.63</v>
+        <v>2386268.45</v>
       </c>
       <c r="N27" s="1">
-        <v>2467833.63</v>
+        <v>2386268.45</v>
       </c>
       <c r="O27" s="1">
-        <v>1.62</v>
+        <v>1.57</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>13.64</v>
+        <v>13.8</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>11978.48</v>
+        <v>32691.92</v>
       </c>
       <c r="J28" s="1">
-        <v>0.68298501733006</v>
+        <v>1.8640170996448</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1765820.76</v>
+        <v>1786534.2</v>
       </c>
       <c r="N28" s="1">
-        <v>1765820.76</v>
+        <v>1786534.2</v>
       </c>
       <c r="O28" s="1">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" t="s">
         <v>93</v>
       </c>
       <c r="C29" s="1">
         <v>37926.0</v>
       </c>
       <c r="D29" s="1">
-        <v>84.27</v>
+        <v>79.05</v>
       </c>
       <c r="E29" s="1">
         <v>76.1409020197</v>
       </c>
       <c r="F29" t="s">
         <v>36</v>
       </c>
       <c r="G29">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H29" s="1">
         <v>2542329.52</v>
       </c>
       <c r="I29" s="1">
-        <v>231033.91</v>
+        <v>4650.6</v>
       </c>
       <c r="J29" s="1">
-        <v>9.0874887846954</v>
+        <v>0.18292671990057</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2773363.43</v>
+        <v>2546980.12</v>
       </c>
       <c r="N29" s="1">
-        <v>2773363.43</v>
+        <v>2546980.12</v>
       </c>
       <c r="O29" s="1">
-        <v>1.82</v>
+        <v>1.68</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" t="s">
         <v>95</v>
       </c>
       <c r="C30" s="1">
         <v>2871.0</v>
       </c>
       <c r="D30" s="1">
-        <v>930.35</v>
+        <v>903.99</v>
       </c>
       <c r="E30" s="1">
         <v>854.2801079763</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H30" s="1">
         <v>2119279.12</v>
       </c>
       <c r="I30" s="1">
-        <v>198522.73</v>
+        <v>85593.27</v>
       </c>
       <c r="J30" s="1">
-        <v>9.3674650085733</v>
+        <v>4.0387917378245</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2317801.85</v>
+        <v>2204872.39</v>
       </c>
       <c r="N30" s="1">
-        <v>2317801.85</v>
+        <v>2204872.39</v>
       </c>
       <c r="O30" s="1">
-        <v>1.52</v>
+        <v>1.45</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>96</v>
       </c>
       <c r="B31" t="s">
         <v>97</v>
       </c>
       <c r="C31" s="1">
         <v>384990.0</v>
       </c>
       <c r="D31" s="1">
-        <v>9.916</v>
+        <v>9.696</v>
       </c>
       <c r="E31" s="1">
         <v>7.5884173355</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2921464.79</v>
       </c>
       <c r="I31" s="1">
-        <v>896096.05</v>
+        <v>811398.25</v>
       </c>
       <c r="J31" s="1">
-        <v>30.672834157279</v>
+        <v>27.773678901672</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3817560.84</v>
+        <v>3732863.04</v>
       </c>
       <c r="N31" s="1">
-        <v>3817560.84</v>
+        <v>3732863.04</v>
       </c>
       <c r="O31" s="1">
-        <v>2.51</v>
+        <v>2.46</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="1">
         <v>10684.0</v>
       </c>
       <c r="D32" s="1">
-        <v>200.42</v>
+        <v>191.65</v>
       </c>
       <c r="E32" s="1">
         <v>200.6878790715</v>
       </c>
       <c r="F32" t="s">
         <v>36</v>
       </c>
       <c r="G32">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H32" s="1">
         <v>1912555.26</v>
       </c>
       <c r="I32" s="1">
-        <v>-54444.12</v>
+        <v>-173035.59</v>
       </c>
       <c r="J32" s="1">
-        <v>-2.8466691205565</v>
+        <v>-9.0473511337916</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1858111.14</v>
+        <v>1739519.67</v>
       </c>
       <c r="N32" s="1">
-        <v>1858111.14</v>
+        <v>1739519.67</v>
       </c>
       <c r="O32" s="1">
-        <v>1.22</v>
+        <v>1.15</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="1">
         <v>17518.0</v>
       </c>
       <c r="D33" s="1">
-        <v>38.74</v>
+        <v>35.32</v>
       </c>
       <c r="E33" s="1">
         <v>57.5202083571</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H33" s="1">
         <v>908284.34</v>
       </c>
       <c r="I33" s="1">
-        <v>-319385.24</v>
+        <v>-382640.16</v>
       </c>
       <c r="J33" s="1">
-        <v>-35.163574437494</v>
+        <v>-42.127794474581</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>588899.1</v>
+        <v>525644.18</v>
       </c>
       <c r="N33" s="1">
-        <v>588899.1</v>
+        <v>525644.18</v>
       </c>
       <c r="O33" s="1">
-        <v>0.39</v>
+        <v>0.35</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="1">
         <v>27181.0</v>
       </c>
       <c r="D34" s="1">
-        <v>70.36</v>
+        <v>67.78</v>
       </c>
       <c r="E34" s="1">
         <v>76.8692542585</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2089383.2</v>
       </c>
       <c r="I34" s="1">
-        <v>-176928.04</v>
+        <v>-247055.02</v>
       </c>
       <c r="J34" s="1">
-        <v>-8.4679555191216</v>
+        <v>-11.824303938119</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1912455.16</v>
+        <v>1842328.18</v>
       </c>
       <c r="N34" s="1">
-        <v>1912455.16</v>
+        <v>1842328.18</v>
       </c>
       <c r="O34" s="1">
-        <v>1.26</v>
+        <v>1.22</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="1">
         <v>7805.0</v>
       </c>
       <c r="D35" s="1">
-        <v>341.43</v>
+        <v>337.15</v>
       </c>
       <c r="E35" s="1">
         <v>369.4193247918</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
       <c r="G35">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H35" s="1">
         <v>2582186.07</v>
       </c>
       <c r="I35" s="1">
-        <v>-269741.48</v>
+        <v>-346644.7</v>
       </c>
       <c r="J35" s="1">
-        <v>-10.446244874987</v>
+        <v>-13.424466347617</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2312444.59</v>
+        <v>2235541.37</v>
       </c>
       <c r="N35" s="1">
-        <v>2312444.59</v>
+        <v>2235541.37</v>
       </c>
       <c r="O35" s="1">
-        <v>1.52</v>
+        <v>1.48</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" t="s">
         <v>107</v>
       </c>
       <c r="C36" s="1">
         <v>120106.0</v>
       </c>
       <c r="D36" s="1">
-        <v>22.565</v>
+        <v>24.185</v>
       </c>
       <c r="E36" s="1">
         <v>17.4559626497</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>2096565.85</v>
       </c>
       <c r="I36" s="1">
-        <v>613626.04</v>
+        <v>808197.76</v>
       </c>
       <c r="J36" s="1">
-        <v>29.268150103656</v>
+        <v>38.548646587943</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2710191.89</v>
+        <v>2904763.61</v>
       </c>
       <c r="N36" s="1">
-        <v>2710191.89</v>
+        <v>2904763.61</v>
       </c>
       <c r="O36" s="1">
-        <v>1.78</v>
+        <v>1.92</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
       <c r="C37" s="1">
         <v>504443.0</v>
       </c>
       <c r="D37" s="1">
-        <v>5.171</v>
+        <v>5.742</v>
       </c>
       <c r="E37" s="1">
         <v>4.2598751692</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2148864.21</v>
       </c>
       <c r="I37" s="1">
-        <v>459610.54</v>
+        <v>747647.5</v>
       </c>
       <c r="J37" s="1">
-        <v>21.388533433669</v>
+        <v>34.792682409653</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2608474.75</v>
+        <v>2896511.71</v>
       </c>
       <c r="N37" s="1">
-        <v>2608474.75</v>
+        <v>2896511.71</v>
       </c>
       <c r="O37" s="1">
-        <v>1.71</v>
+        <v>1.91</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" t="s">
         <v>111</v>
       </c>
       <c r="C38" s="1">
         <v>3384.0</v>
       </c>
       <c r="D38" s="1">
-        <v>482.76</v>
+        <v>458.08</v>
       </c>
       <c r="E38" s="1">
         <v>441.5855112293</v>
       </c>
       <c r="F38" t="s">
         <v>36</v>
       </c>
       <c r="G38">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H38" s="1">
         <v>1332055.96</v>
       </c>
       <c r="I38" s="1">
-        <v>85559.31</v>
+        <v>-15139.2</v>
       </c>
       <c r="J38" s="1">
-        <v>6.4231017741927</v>
+        <v>-1.1365288287138</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1417615.27</v>
+        <v>1316916.76</v>
       </c>
       <c r="N38" s="1">
-        <v>1417615.27</v>
+        <v>1316916.76</v>
       </c>
       <c r="O38" s="1">
-        <v>0.93</v>
+        <v>0.87</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" t="s">
         <v>113</v>
       </c>
       <c r="C39" s="1">
         <v>20001.0</v>
       </c>
       <c r="D39" s="1">
-        <v>132.56</v>
+        <v>137.55</v>
       </c>
       <c r="E39" s="1">
         <v>84.1574021299</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H39" s="1">
         <v>1494173.57</v>
       </c>
       <c r="I39" s="1">
-        <v>806531.53</v>
+        <v>843042.94</v>
       </c>
       <c r="J39" s="1">
-        <v>53.978436387414</v>
+        <v>56.422021974328</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2300705.1</v>
+        <v>2337216.51</v>
       </c>
       <c r="N39" s="1">
-        <v>2300705.1</v>
+        <v>2337216.51</v>
       </c>
       <c r="O39" s="1">
-        <v>1.51</v>
+        <v>1.54</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="1">
         <v>377132.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.868</v>
+        <v>4.799</v>
       </c>
       <c r="E40" s="1">
         <v>3.6304812639</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1369170.66</v>
       </c>
       <c r="I40" s="1">
-        <v>466707.92</v>
+        <v>440685.81</v>
       </c>
       <c r="J40" s="1">
-        <v>34.086906302827</v>
+        <v>32.186331687826</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1835878.58</v>
+        <v>1809856.47</v>
       </c>
       <c r="N40" s="1">
-        <v>1835878.58</v>
+        <v>1809856.47</v>
       </c>
       <c r="O40" s="1">
-        <v>1.21</v>
+        <v>1.19</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" s="1">
         <v>78400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>7826.0</v>
+        <v>7971.0</v>
       </c>
       <c r="E41" s="1">
         <v>5532.6593622449</v>
       </c>
       <c r="F41" t="s">
         <v>118</v>
       </c>
       <c r="G41">
-        <v>183.29</v>
+        <v>187.47</v>
       </c>
       <c r="H41" s="1">
         <v>2554932.59</v>
       </c>
       <c r="I41" s="1">
-        <v>792450.41</v>
+        <v>778526.45</v>
       </c>
       <c r="J41" s="1">
-        <v>31.016489949741</v>
+        <v>30.471506490901</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3347383.0</v>
+        <v>3333459.04</v>
       </c>
       <c r="N41" s="1">
-        <v>3347383.0</v>
+        <v>3333459.04</v>
       </c>
       <c r="O41" s="1">
         <v>2.2</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>119</v>
       </c>
       <c r="B42" t="s">
         <v>120</v>
       </c>
       <c r="C42" s="1">
         <v>3976.0</v>
       </c>
       <c r="D42" s="1">
-        <v>352.4</v>
+        <v>349.9</v>
       </c>
       <c r="E42" s="1">
         <v>381.7093435614</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1517676.35</v>
       </c>
       <c r="I42" s="1">
-        <v>-116533.95</v>
+        <v>-126473.95</v>
       </c>
       <c r="J42" s="1">
-        <v>-7.6784454076787</v>
+        <v>-8.3333940072269</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1401142.4</v>
+        <v>1391202.4</v>
       </c>
       <c r="N42" s="1">
-        <v>1401142.4</v>
+        <v>1391202.4</v>
       </c>
       <c r="O42" s="1">
         <v>0.92</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" s="1">
         <v>2858.0</v>
       </c>
       <c r="D43" s="1">
-        <v>472.25</v>
+        <v>484.05</v>
       </c>
       <c r="E43" s="1">
         <v>640.6780790763</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1831057.95</v>
       </c>
       <c r="I43" s="1">
-        <v>-481367.45</v>
+        <v>-447643.05</v>
       </c>
       <c r="J43" s="1">
-        <v>-26.289034161917</v>
+        <v>-24.447235544894</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1349690.5</v>
+        <v>1383414.9</v>
       </c>
       <c r="N43" s="1">
-        <v>1349690.5</v>
+        <v>1383414.9</v>
       </c>
       <c r="O43" s="1">
-        <v>0.89</v>
+        <v>0.91</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>123</v>
       </c>
       <c r="B44" t="s">
         <v>124</v>
       </c>
       <c r="C44" s="1">
         <v>10750.0</v>
       </c>
       <c r="D44" s="1">
-        <v>110.9</v>
+        <v>115.15</v>
       </c>
       <c r="E44" s="1">
         <v>130.8636483721</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1406784.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-214609.22</v>
+        <v>-168921.72</v>
       </c>
       <c r="J44" s="1">
-        <v>-15.255304754556</v>
+        <v>-12.007649616655</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1192175.0</v>
+        <v>1237862.5</v>
       </c>
       <c r="N44" s="1">
-        <v>1192175.0</v>
+        <v>1237862.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.78</v>
+        <v>0.82</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" t="s">
         <v>126</v>
       </c>
       <c r="C45" s="1">
         <v>37038.0</v>
       </c>
       <c r="D45" s="1">
-        <v>29.85</v>
+        <v>31.09</v>
       </c>
       <c r="E45" s="1">
         <v>29.4882139964</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1092184.47</v>
       </c>
       <c r="I45" s="1">
-        <v>13399.83</v>
+        <v>59326.95</v>
       </c>
       <c r="J45" s="1">
-        <v>1.22688340368</v>
+        <v>5.4319532670154</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1105584.3</v>
+        <v>1151511.42</v>
       </c>
       <c r="N45" s="1">
-        <v>1105584.3</v>
+        <v>1151511.42</v>
       </c>
       <c r="O45" s="1">
-        <v>0.73</v>
+        <v>0.76</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="1">
         <v>22367.0</v>
       </c>
       <c r="D46" s="1">
-        <v>399.41</v>
+        <v>420.26</v>
       </c>
       <c r="E46" s="1">
         <v>445.7656037913</v>
       </c>
       <c r="F46" t="s">
         <v>36</v>
       </c>
       <c r="G46">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H46" s="1">
         <v>8866505.22</v>
       </c>
       <c r="I46" s="1">
-        <v>-1114332.82</v>
+        <v>-880815.46</v>
       </c>
       <c r="J46" s="1">
-        <v>-12.567892223042</v>
+        <v>-9.9341898317858</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>7752172.4</v>
+        <v>7985689.76</v>
       </c>
       <c r="N46" s="1">
-        <v>7752172.4</v>
+        <v>7985689.76</v>
       </c>
       <c r="O46" s="1">
-        <v>5.09</v>
+        <v>5.27</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>129</v>
       </c>
       <c r="B47" t="s">
         <v>130</v>
       </c>
       <c r="C47" s="1">
         <v>80651.0</v>
       </c>
       <c r="D47" s="1">
-        <v>223.4</v>
+        <v>212.4</v>
       </c>
       <c r="E47" s="1">
         <v>204.0828479498</v>
       </c>
       <c r="F47" t="s">
         <v>131</v>
       </c>
       <c r="G47">
-        <v>11.06</v>
+        <v>11.05</v>
       </c>
       <c r="H47" s="1">
         <v>1403954.06</v>
       </c>
       <c r="I47" s="1">
-        <v>225270.67</v>
+        <v>146507.31</v>
       </c>
       <c r="J47" s="1">
-        <v>16.045444535415</v>
+        <v>10.435335042231</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1629224.73</v>
+        <v>1550461.37</v>
       </c>
       <c r="N47" s="1">
-        <v>1629224.73</v>
+        <v>1550461.37</v>
       </c>
       <c r="O47" s="1">
-        <v>1.07</v>
+        <v>1.02</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>132</v>
       </c>
       <c r="B48" t="s">
         <v>133</v>
       </c>
       <c r="C48" s="1">
         <v>4716.0</v>
       </c>
       <c r="D48" s="1">
-        <v>553.4</v>
+        <v>560.2</v>
       </c>
       <c r="E48" s="1">
         <v>468.6676357082</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2210236.57</v>
       </c>
       <c r="I48" s="1">
-        <v>399597.83</v>
+        <v>431666.63</v>
       </c>
       <c r="J48" s="1">
-        <v>18.079414458336</v>
+        <v>19.530336067148</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2609834.4</v>
+        <v>2641903.2</v>
       </c>
       <c r="N48" s="1">
-        <v>2609834.4</v>
+        <v>2641903.2</v>
       </c>
       <c r="O48" s="1">
-        <v>1.71</v>
+        <v>1.74</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>134</v>
       </c>
       <c r="B49" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="1">
         <v>17039.0</v>
       </c>
       <c r="D49" s="1">
-        <v>111.04</v>
+        <v>113.41</v>
       </c>
       <c r="E49" s="1">
         <v>58.3518663067</v>
       </c>
       <c r="F49" t="s">
         <v>36</v>
       </c>
       <c r="G49">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H49" s="1">
         <v>881264.01</v>
       </c>
       <c r="I49" s="1">
-        <v>760536.2</v>
+        <v>760391.75</v>
       </c>
       <c r="J49" s="1">
-        <v>86.300608145793</v>
+        <v>86.284216917017</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1641800.21</v>
+        <v>1641655.76</v>
       </c>
       <c r="N49" s="1">
-        <v>1641800.21</v>
+        <v>1641655.76</v>
       </c>
       <c r="O49" s="1">
         <v>1.08</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>136</v>
       </c>
       <c r="B50" t="s">
         <v>137</v>
       </c>
       <c r="C50" s="1">
         <v>34327.0</v>
       </c>
       <c r="D50" s="1">
-        <v>249.15</v>
+        <v>257.2</v>
       </c>
       <c r="E50" s="1">
         <v>538.838409124</v>
       </c>
       <c r="F50" t="s">
         <v>138</v>
       </c>
       <c r="G50">
         <v>7.47</v>
       </c>
       <c r="H50" s="1">
         <v>2479393.33</v>
       </c>
       <c r="I50" s="1">
-        <v>-1334823.11</v>
+        <v>-1297984.51</v>
       </c>
       <c r="J50" s="1">
-        <v>-53.836682298407</v>
+        <v>-52.350891417458</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1144570.22</v>
+        <v>1181408.82</v>
       </c>
       <c r="N50" s="1">
-        <v>1144570.22</v>
+        <v>1181408.82</v>
       </c>
       <c r="O50" s="1">
-        <v>0.75</v>
+        <v>0.78</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>139</v>
       </c>
       <c r="B51" t="s">
         <v>140</v>
       </c>
       <c r="C51" s="1">
         <v>23240.0</v>
       </c>
       <c r="D51" s="1">
-        <v>357.4</v>
+        <v>379.4</v>
       </c>
       <c r="E51" s="1">
         <v>417.3573962995</v>
       </c>
       <c r="F51" t="s">
         <v>138</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
         <v>1299636.84</v>
       </c>
       <c r="I51" s="1">
-        <v>-188067.98</v>
+        <v>-119786.71</v>
       </c>
       <c r="J51" s="1">
-        <v>-14.470810168785</v>
+        <v>-9.2169370945194</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1111568.86</v>
+        <v>1179850.13</v>
       </c>
       <c r="N51" s="1">
-        <v>1111568.86</v>
+        <v>1179850.13</v>
       </c>
       <c r="O51" s="1">
-        <v>0.73</v>
+        <v>0.78</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>141</v>
       </c>
       <c r="B52" t="s">
         <v>142</v>
       </c>
       <c r="C52" s="1">
         <v>67960.0</v>
       </c>
       <c r="D52" s="1">
-        <v>181.93</v>
+        <v>198.35</v>
       </c>
       <c r="E52" s="1">
         <v>132.4028225427</v>
       </c>
       <c r="F52" t="s">
         <v>36</v>
       </c>
       <c r="G52">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H52" s="1">
         <v>7946827.18</v>
       </c>
       <c r="I52" s="1">
-        <v>2782054.11</v>
+        <v>3504932.23</v>
       </c>
       <c r="J52" s="1">
-        <v>35.008363048358</v>
+        <v>44.1047999486</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>10728881.29</v>
+        <v>11451759.41</v>
       </c>
       <c r="N52" s="1">
-        <v>10728881.29</v>
+        <v>11451759.41</v>
       </c>
       <c r="O52" s="1">
-        <v>7.05</v>
+        <v>7.56</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>143</v>
       </c>
       <c r="B53" t="s">
         <v>144</v>
       </c>
       <c r="C53" s="1">
-        <v>120.0</v>
+        <v>46.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4784.08</v>
+        <v>4792.36</v>
       </c>
       <c r="E53" s="1">
-        <v>4782.9165</v>
+        <v>4791.9886956522</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>573949.98</v>
+        <v>220431.48</v>
       </c>
       <c r="I53" s="1">
-        <v>139.62</v>
+        <v>17.08</v>
       </c>
       <c r="J53" s="1">
-        <v>0.024326161663077</v>
+        <v>0.0077484395604475</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>574089.6</v>
+        <v>220448.56</v>
       </c>
       <c r="N53" s="1">
-        <v>574089.6</v>
+        <v>220448.56</v>
       </c>
       <c r="O53" s="1">
-        <v>0.38</v>
+        <v>0.15</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>145</v>
       </c>
       <c r="B54" t="s">
         <v>146</v>
       </c>
       <c r="C54" s="1">
         <v>7764.0</v>
       </c>
       <c r="D54" s="1">
-        <v>154.69</v>
+        <v>178.34</v>
       </c>
       <c r="E54" s="1">
         <v>186.5757843895</v>
       </c>
       <c r="F54" t="s">
         <v>36</v>
       </c>
       <c r="G54">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H54" s="1">
         <v>1285093.84</v>
       </c>
       <c r="I54" s="1">
-        <v>-242909.56</v>
+        <v>-108786.17</v>
       </c>
       <c r="J54" s="1">
-        <v>-18.902087337062</v>
+        <v>-8.4652316129692</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1042184.28</v>
+        <v>1176307.67</v>
       </c>
       <c r="N54" s="1">
-        <v>1042184.28</v>
+        <v>1176307.67</v>
       </c>
       <c r="O54" s="1">
-        <v>0.68</v>
+        <v>0.78</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>147</v>
       </c>
       <c r="B55" t="s">
         <v>148</v>
       </c>
       <c r="C55" s="1">
         <v>94856.0</v>
       </c>
       <c r="D55" s="1">
-        <v>17.715</v>
+        <v>18.095</v>
       </c>
       <c r="E55" s="1">
         <v>12.0896589567</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1146776.69</v>
       </c>
       <c r="I55" s="1">
-        <v>533597.35</v>
+        <v>569642.63</v>
       </c>
       <c r="J55" s="1">
-        <v>46.530188017686</v>
+        <v>49.673370148464</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1680374.04</v>
+        <v>1716419.32</v>
       </c>
       <c r="N55" s="1">
-        <v>1680374.04</v>
+        <v>1716419.32</v>
       </c>
       <c r="O55" s="1">
-        <v>1.1</v>
+        <v>1.13</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>149</v>
       </c>
       <c r="B56" t="s">
         <v>150</v>
       </c>
       <c r="C56" s="1">
         <v>15422.0</v>
       </c>
       <c r="D56" s="1">
-        <v>151.48</v>
+        <v>143.11</v>
       </c>
       <c r="E56" s="1">
         <v>152.5145979769</v>
       </c>
       <c r="F56" t="s">
         <v>36</v>
       </c>
       <c r="G56">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H56" s="1">
         <v>2110321.23</v>
       </c>
       <c r="I56" s="1">
-        <v>-83139.21</v>
+        <v>-235338.29</v>
       </c>
       <c r="J56" s="1">
-        <v>-3.9396471408289</v>
+        <v>-11.151775694357</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2027182.02</v>
+        <v>1874982.94</v>
       </c>
       <c r="N56" s="1">
-        <v>2027182.02</v>
+        <v>1874982.94</v>
       </c>
       <c r="O56" s="1">
-        <v>1.33</v>
+        <v>1.24</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>151</v>
       </c>
       <c r="B57" t="s">
         <v>152</v>
       </c>
       <c r="C57" s="1">
         <v>14097.0</v>
       </c>
       <c r="D57" s="1">
-        <v>131.59</v>
+        <v>134.47</v>
       </c>
       <c r="E57" s="1">
         <v>157.9966950415</v>
       </c>
       <c r="F57" t="s">
         <v>36</v>
       </c>
       <c r="G57">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H57" s="1">
         <v>1990476.06</v>
       </c>
       <c r="I57" s="1">
-        <v>-380770.9</v>
+        <v>-380057.58</v>
       </c>
       <c r="J57" s="1">
-        <v>-19.129639770699</v>
+        <v>-19.093803117632</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1609705.16</v>
+        <v>1610418.48</v>
       </c>
       <c r="N57" s="1">
-        <v>1609705.16</v>
+        <v>1610418.48</v>
       </c>
       <c r="O57" s="1">
         <v>1.06</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>153</v>
       </c>
       <c r="B58" t="s">
         <v>154</v>
       </c>
       <c r="C58" s="1">
         <v>149900.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2483.0</v>
+        <v>2765.5</v>
       </c>
       <c r="E58" s="1">
         <v>2087.8199866578</v>
       </c>
       <c r="F58" t="s">
         <v>118</v>
       </c>
       <c r="G58">
-        <v>183.29</v>
+        <v>187.47</v>
       </c>
       <c r="H58" s="1">
         <v>1849491.67</v>
       </c>
       <c r="I58" s="1">
-        <v>181124.56</v>
+        <v>361777.18</v>
       </c>
       <c r="J58" s="1">
-        <v>9.793207665542</v>
+        <v>19.560898049354</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2030616.23</v>
+        <v>2211268.85</v>
       </c>
       <c r="N58" s="1">
-        <v>2030616.23</v>
+        <v>2211268.85</v>
       </c>
       <c r="O58" s="1">
-        <v>1.33</v>
+        <v>1.46</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>155</v>
       </c>
       <c r="B59" t="s">
         <v>156</v>
       </c>
       <c r="C59" s="1">
         <v>7843.0</v>
       </c>
       <c r="D59" s="1">
-        <v>250.85</v>
+        <v>267.75</v>
       </c>
       <c r="E59" s="1">
         <v>215.9045288793</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1693339.22</v>
       </c>
       <c r="I59" s="1">
-        <v>274077.33</v>
+        <v>406624.03</v>
       </c>
       <c r="J59" s="1">
-        <v>16.185612827181</v>
+        <v>24.013146639337</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1967416.55</v>
+        <v>2099963.25</v>
       </c>
       <c r="N59" s="1">
-        <v>1967416.55</v>
+        <v>2099963.25</v>
       </c>
       <c r="O59" s="1">
-        <v>1.29</v>
+        <v>1.39</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>157</v>
       </c>
       <c r="B60" t="s">
         <v>158</v>
       </c>
       <c r="C60" s="1">
         <v>116631.0</v>
       </c>
       <c r="D60" s="1">
-        <v>27.43</v>
+        <v>26.445</v>
       </c>
       <c r="E60" s="1">
         <v>18.6728409257</v>
       </c>
       <c r="F60" t="s">
         <v>77</v>
       </c>
       <c r="G60">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H60" s="1">
         <v>2540739.03</v>
       </c>
       <c r="I60" s="1">
-        <v>1163096.95</v>
+        <v>1002608.43</v>
       </c>
       <c r="J60" s="1">
-        <v>45.777899117801</v>
+        <v>39.461291307829</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3703835.98</v>
+        <v>3543347.46</v>
       </c>
       <c r="N60" s="1">
-        <v>3703835.98</v>
+        <v>3543347.46</v>
       </c>
       <c r="O60" s="1">
-        <v>2.43</v>
+        <v>2.34</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>159</v>
       </c>
       <c r="B61" t="s">
         <v>160</v>
       </c>
       <c r="C61" s="1">
         <v>123900.0</v>
       </c>
       <c r="D61" s="1">
-        <v>2091.0</v>
+        <v>2188.0</v>
       </c>
       <c r="E61" s="1">
         <v>2555.3766989508</v>
       </c>
       <c r="F61" t="s">
         <v>118</v>
       </c>
       <c r="G61">
-        <v>183.29</v>
+        <v>187.47</v>
       </c>
       <c r="H61" s="1">
         <v>1866410.99</v>
       </c>
       <c r="I61" s="1">
-        <v>-452979.25</v>
+        <v>-420355.78</v>
       </c>
       <c r="J61" s="1">
-        <v>-24.270069798507</v>
+        <v>-22.522144492945</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1413431.74</v>
+        <v>1446055.21</v>
       </c>
       <c r="N61" s="1">
-        <v>1413431.74</v>
+        <v>1446055.21</v>
       </c>
       <c r="O61" s="1">
-        <v>0.93</v>
+        <v>0.95</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
         <v>6487.0</v>
       </c>
       <c r="D62" s="1">
-        <v>399.27</v>
+        <v>388.9</v>
       </c>
       <c r="E62" s="1">
         <v>336.7764991522</v>
       </c>
       <c r="F62" t="s">
         <v>36</v>
       </c>
       <c r="G62">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H62" s="1">
         <v>1939414.23</v>
       </c>
       <c r="I62" s="1">
-        <v>308125.24</v>
+        <v>203814.3</v>
       </c>
       <c r="J62" s="1">
-        <v>15.88754146658</v>
+        <v>10.509064894301</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2247539.47</v>
+        <v>2143228.53</v>
       </c>
       <c r="N62" s="1">
-        <v>2247539.47</v>
+        <v>2143228.53</v>
       </c>
       <c r="O62" s="1">
-        <v>1.48</v>
+        <v>1.41</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
         <v>170877.0</v>
       </c>
       <c r="D63" s="1">
-        <v>115.0</v>
+        <v>122.2</v>
       </c>
       <c r="E63" s="1">
         <v>134.2464297711</v>
       </c>
       <c r="F63" t="s">
         <v>131</v>
       </c>
       <c r="G63">
-        <v>11.06</v>
+        <v>11.05</v>
       </c>
       <c r="H63" s="1">
         <v>1973184.66</v>
       </c>
       <c r="I63" s="1">
-        <v>-196257.93</v>
+        <v>-83229.52</v>
       </c>
       <c r="J63" s="1">
-        <v>-9.946252572225</v>
+        <v>-4.2180299536689</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1776926.73</v>
+        <v>1889955.14</v>
       </c>
       <c r="N63" s="1">
-        <v>1776926.73</v>
+        <v>1889955.14</v>
       </c>
       <c r="O63" s="1">
-        <v>1.17</v>
+        <v>1.25</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
         <v>179300.0</v>
       </c>
       <c r="D64" s="1">
-        <v>3379.0</v>
+        <v>3392.0</v>
       </c>
       <c r="E64" s="1">
         <v>2910.6595370887</v>
       </c>
       <c r="F64" t="s">
         <v>118</v>
       </c>
       <c r="G64">
-        <v>183.29</v>
+        <v>187.47</v>
       </c>
       <c r="H64" s="1">
         <v>3064180.54</v>
       </c>
       <c r="I64" s="1">
-        <v>241173.48</v>
+        <v>179980.35</v>
       </c>
       <c r="J64" s="1">
-        <v>7.8707333609005</v>
+        <v>5.8736862156301</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3305354.02</v>
+        <v>3244160.89</v>
       </c>
       <c r="N64" s="1">
-        <v>3305354.02</v>
+        <v>3244160.89</v>
       </c>
       <c r="O64" s="1">
-        <v>2.17</v>
+        <v>2.14</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
         <v>24867.0</v>
       </c>
       <c r="D65" s="1">
-        <v>48.8</v>
+        <v>42.12</v>
       </c>
       <c r="E65" s="1">
         <v>46.5667177384</v>
       </c>
       <c r="F65" t="s">
         <v>77</v>
       </c>
       <c r="G65">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H65" s="1">
         <v>1335812.17</v>
       </c>
       <c r="I65" s="1">
-        <v>69119.35</v>
+        <v>-132528.76</v>
       </c>
       <c r="J65" s="1">
-        <v>5.1743315079994</v>
+        <v>-9.9212122015627</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1404931.52</v>
+        <v>1203283.41</v>
       </c>
       <c r="N65" s="1">
-        <v>1404931.52</v>
+        <v>1203283.41</v>
       </c>
       <c r="O65" s="1">
-        <v>0.92</v>
+        <v>0.79</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
         <v>13068.0</v>
       </c>
       <c r="D66" s="1">
-        <v>236.05</v>
+        <v>224.08</v>
       </c>
       <c r="E66" s="1">
         <v>194.8258103765</v>
       </c>
       <c r="F66" t="s">
         <v>36</v>
       </c>
       <c r="G66">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H66" s="1">
         <v>2270159.35</v>
       </c>
       <c r="I66" s="1">
-        <v>406603.41</v>
+        <v>217545.55</v>
       </c>
       <c r="J66" s="1">
-        <v>17.910787187692</v>
+        <v>9.5828317073865</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2676762.76</v>
+        <v>2487704.9</v>
       </c>
       <c r="N66" s="1">
-        <v>2676762.76</v>
+        <v>2487704.9</v>
       </c>
       <c r="O66" s="1">
-        <v>1.76</v>
+        <v>1.64</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
         <v>22087.0</v>
       </c>
       <c r="D67" s="1">
-        <v>90.39</v>
+        <v>89.05</v>
       </c>
       <c r="E67" s="1">
         <v>101.7684941368</v>
       </c>
       <c r="F67" t="s">
         <v>57</v>
       </c>
       <c r="G67">
-        <v>1.58</v>
+        <v>1.61</v>
       </c>
       <c r="H67" s="1">
         <v>1464870.86</v>
       </c>
       <c r="I67" s="1">
-        <v>-201138.79</v>
+        <v>-246480.63</v>
       </c>
       <c r="J67" s="1">
-        <v>-13.730820613088</v>
+        <v>-16.826099605804</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1263732.07</v>
+        <v>1218390.23</v>
       </c>
       <c r="N67" s="1">
-        <v>1263732.07</v>
+        <v>1218390.23</v>
       </c>
       <c r="O67" s="1">
-        <v>0.83</v>
+        <v>0.8</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
         <v>10509.0</v>
       </c>
       <c r="D68" s="1">
-        <v>225.32</v>
+        <v>226.62</v>
       </c>
       <c r="E68" s="1">
         <v>238.6213645447</v>
       </c>
       <c r="F68" t="s">
         <v>57</v>
       </c>
       <c r="G68">
-        <v>1.58</v>
+        <v>1.61</v>
       </c>
       <c r="H68" s="1">
         <v>1615899.91</v>
       </c>
       <c r="I68" s="1">
-        <v>-117046.97</v>
+        <v>-140616.77</v>
       </c>
       <c r="J68" s="1">
-        <v>-7.2434542062695</v>
+        <v>-8.7020717762154</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1498852.94</v>
+        <v>1475283.14</v>
       </c>
       <c r="N68" s="1">
-        <v>1498852.94</v>
+        <v>1475283.14</v>
       </c>
       <c r="O68" s="1">
-        <v>0.98</v>
+        <v>0.97</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
         <v>26756.0</v>
       </c>
       <c r="D69" s="1">
-        <v>121.76</v>
+        <v>125.21</v>
       </c>
       <c r="E69" s="1">
         <v>128.2709313799</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
       <c r="G69">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H69" s="1">
         <v>3055056.23</v>
       </c>
       <c r="I69" s="1">
-        <v>-228077.26</v>
+        <v>-208977.94</v>
       </c>
       <c r="J69" s="1">
-        <v>-7.4655666812391</v>
+        <v>-6.8403958640067</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2826978.97</v>
+        <v>2846078.29</v>
       </c>
       <c r="N69" s="1">
-        <v>2826978.97</v>
+        <v>2846078.29</v>
       </c>
       <c r="O69" s="1">
-        <v>1.86</v>
+        <v>1.88</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" s="1">
-        <v>-26071061.51</v>
+        <v>-22289664.93</v>
       </c>
       <c r="D70" s="1">
-        <v>0.86662643</v>
+        <v>0.84623148</v>
       </c>
       <c r="E70" s="1">
-        <v>0.8529318596</v>
+        <v>0.8511756054</v>
       </c>
       <c r="F70" t="s">
         <v>36</v>
       </c>
       <c r="G70">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H70" s="1">
         <v>0.0</v>
       </c>
       <c r="I70" s="1">
-        <v>418593.75</v>
+        <v>-129471.32</v>
       </c>
       <c r="J70" s="1">
         <v>0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
         <v>179</v>
       </c>
       <c r="M70" s="1">
-        <v>341804.67</v>
+        <v>-137366.52</v>
       </c>
       <c r="N70" s="1">
-        <v>418593.75</v>
+        <v>-129471.32</v>
       </c>
       <c r="O70" s="1">
-        <v>0.28</v>
+        <v>-0.09</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>