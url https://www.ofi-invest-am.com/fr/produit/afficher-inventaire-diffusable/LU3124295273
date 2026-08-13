--- v3 (2026-07-16)
+++ v4 (2026-08-13)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU2702915468</t>
   </si>
   <si>
@@ -247,296 +247,302 @@
   <si>
     <t>CECO ENVIRONMENTAL CORP</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>IE0001827041</t>
   </si>
   <si>
     <t>CRH PUBLIC LIMITED PLC</t>
   </si>
   <si>
+    <t>US2283681060</t>
+  </si>
+  <si>
+    <t>CROWN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>FR0000120644</t>
+  </si>
+  <si>
+    <t>DANONE SA</t>
+  </si>
+  <si>
+    <t>US2372661015</t>
+  </si>
+  <si>
+    <t>DARLING INGREDIENTS INC</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>DEERE</t>
+  </si>
+  <si>
+    <t>CH1216478797</t>
+  </si>
+  <si>
+    <t>DSM FIRMENICH AG</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>ECOLAB INC</t>
+  </si>
+  <si>
+    <t>ES0127797019</t>
+  </si>
+  <si>
+    <t>EDP RENEWABLES SA</t>
+  </si>
+  <si>
+    <t>ES0627797931</t>
+  </si>
+  <si>
+    <t>EDP RENOVAVEIS RIGHTS SA</t>
+  </si>
+  <si>
+    <t>US28176E1082</t>
+  </si>
+  <si>
+    <t>EDWARDS LIFESCIENCES CORP</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>ELI LILLY</t>
+  </si>
+  <si>
+    <t>IT0003128367</t>
+  </si>
+  <si>
+    <t>ENEL</t>
+  </si>
+  <si>
+    <t>US3364331070</t>
+  </si>
+  <si>
+    <t>FIRST SOLAR INC</t>
+  </si>
+  <si>
+    <t>US3703341046</t>
+  </si>
+  <si>
+    <t>GENERAL MILLS INC</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
+    <t>US4370761029</t>
+  </si>
+  <si>
+    <t>HOME DEPOT INC</t>
+  </si>
+  <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
+    <t>IT0000072618</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO</t>
+  </si>
+  <si>
+    <t>US46120E6023</t>
+  </si>
+  <si>
+    <t>INTUITIVE SURGICAL INC</t>
+  </si>
+  <si>
+    <t>IE00BY7QL619</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC</t>
+  </si>
+  <si>
+    <t>NL0000009082</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV</t>
+  </si>
+  <si>
+    <t>JP3270000007</t>
+  </si>
+  <si>
+    <t>KURITA WATER INDUSTRIES LTD</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>FR0000120321</t>
+  </si>
+  <si>
+    <t>LOREAL SA</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>LVMH</t>
+  </si>
+  <si>
+    <t>DE0006599905</t>
+  </si>
+  <si>
+    <t>MERCK</t>
+  </si>
+  <si>
+    <t>FR001400AJ45</t>
+  </si>
+  <si>
+    <t>MICHELIN</t>
+  </si>
+  <si>
+    <t>US5949181045</t>
+  </si>
+  <si>
+    <t>MICROSOFT CORP</t>
+  </si>
+  <si>
+    <t>NO0003054108</t>
+  </si>
+  <si>
+    <t>MOWI</t>
+  </si>
+  <si>
+    <t>NOK</t>
+  </si>
+  <si>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
+  </si>
+  <si>
+    <t>US6516391066</t>
+  </si>
+  <si>
+    <t>NEWMONT</t>
+  </si>
+  <si>
+    <t>DK0062498333</t>
+  </si>
+  <si>
+    <t>NOVO NORDISK CLASS B</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
+    <t>DK0060336014</t>
+  </si>
+  <si>
+    <t>NOVOZYMES CLASS B</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP</t>
+  </si>
+  <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
+    <t>US68389X1054</t>
+  </si>
+  <si>
+    <t>ORACLE CORP</t>
+  </si>
+  <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>US7427181091</t>
+  </si>
+  <si>
+    <t>PROCTER &amp; GAMBLE</t>
+  </si>
+  <si>
+    <t>US7475251036</t>
+  </si>
+  <si>
+    <t>QUALCOMM INC</t>
+  </si>
+  <si>
+    <t>JP3164720009</t>
+  </si>
+  <si>
+    <t>RENESAS ELECTRONICS CORP</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC</t>
+  </si>
+  <si>
+    <t>GB0007908733</t>
+  </si>
+  <si>
+    <t>SSE PLC</t>
+  </si>
+  <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>US2283681060</t>
-[...241 lines deleted...]
-  <si>
     <t>JP3546800008</t>
   </si>
   <si>
     <t>TERUMO CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>JP3633400001</t>
   </si>
   <si>
     <t>TOYOTA MOTOR CORP</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
@@ -553,51 +559,51 @@
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>OACT01991635</t>
   </si>
   <si>
     <t>EUR/USD 15/07/26</t>
   </si>
   <si>
-    <t>7 895.20</t>
+    <t>34 541.48</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -961,241 +967,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>11769.45</v>
+        <v>12127.14</v>
       </c>
       <c r="D2">
-        <v>121.05</v>
+        <v>125.14</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1424681.55</v>
+        <v>1517539.37</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1424681.55</v>
+        <v>1517539.37</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>385026.82</v>
       </c>
       <c r="D3">
-        <v>138.2</v>
+        <v>142.97</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>53212076.66</v>
+        <v>55046957.45</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>53212076.66</v>
+        <v>55046957.45</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1658.17</v>
+        <v>1635.17</v>
       </c>
       <c r="D4">
-        <v>57937.78</v>
+        <v>59955.96</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>96070691.63</v>
+        <v>98038179.9</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>96070691.63</v>
+        <v>98038179.9</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>5235.0</v>
       </c>
       <c r="D5">
-        <v>113.4</v>
+        <v>117.35</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>593633.35</v>
+        <v>614311.34</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>593633.35</v>
+        <v>614311.34</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>2295.0</v>
+        <v>2340.0</v>
       </c>
       <c r="D6">
-        <v>103.93</v>
+        <v>107.49</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>238524.9</v>
+        <v>251524.15</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>238524.9</v>
+        <v>251524.15</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>108.54</v>
+        <v>112.28</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10854.29</v>
+        <v>11227.7</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10854.29</v>
+        <v>11227.7</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P70"/>
+  <dimension ref="A1:P71"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O70" sqref="O70"/>
+      <selection activeCell="O71" sqref="O71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1217,3486 +1223,3536 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>208.99</v>
+        <v>208.5</v>
       </c>
       <c r="E2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>-198382.89</v>
+        <v>-191020.04</v>
       </c>
       <c r="J2" s="1">
-        <v>-7.434498155469</v>
+        <v>-7.1585716643084</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2470027.08</v>
+        <v>2477389.93</v>
       </c>
       <c r="N2" s="1">
-        <v>2470027.08</v>
+        <v>2477389.93</v>
       </c>
       <c r="O2" s="1">
-        <v>1.63</v>
+        <v>1.59</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>141.85</v>
+        <v>144.0</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-460862.85</v>
+        <v>-440108.9</v>
       </c>
       <c r="J3" s="1">
-        <v>-25.181823432283</v>
+        <v>-24.047815116312</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1369278.05</v>
+        <v>1390032.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1369278.05</v>
+        <v>1390032.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.9</v>
+        <v>0.89</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>248.155</v>
+        <v>236.07</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-734508.23</v>
+        <v>-766980.05</v>
       </c>
       <c r="J4" s="1">
-        <v>-49.66551277404</v>
+        <v>-51.861171753935</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>744401.76</v>
+        <v>711929.94</v>
       </c>
       <c r="N4" s="1">
-        <v>744401.76</v>
+        <v>711929.94</v>
       </c>
       <c r="O4" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>144.32</v>
+        <v>137.94</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>-29555.34</v>
+        <v>-58619.96</v>
       </c>
       <c r="J5" s="1">
-        <v>-3.8244716709418</v>
+        <v>-7.585443996643</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>743240.03</v>
+        <v>714175.41</v>
       </c>
       <c r="N5" s="1">
-        <v>743240.03</v>
+        <v>714175.41</v>
       </c>
       <c r="O5" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
-        <v>12206.0</v>
+        <v>8387.0</v>
       </c>
       <c r="D6" s="1">
-        <v>278.26</v>
+        <v>445.5</v>
       </c>
       <c r="E6" s="1">
-        <v>186.0293945601</v>
+        <v>186.0293943007</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H6" s="1">
-        <v>2014941.7</v>
+        <v>1384508.93</v>
       </c>
       <c r="I6" s="1">
-        <v>870489.92</v>
+        <v>1806684.22</v>
       </c>
       <c r="J6" s="1">
-        <v>43.201742263808</v>
+        <v>130.49278201478</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2885431.62</v>
+        <v>3191193.15</v>
       </c>
       <c r="N6" s="1">
-        <v>2885431.62</v>
+        <v>3191193.15</v>
       </c>
       <c r="O6" s="1">
-        <v>1.9</v>
+        <v>2.05</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>85.63</v>
+        <v>70.52</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-774310.92</v>
+        <v>-1117822.89</v>
       </c>
       <c r="J7" s="1">
-        <v>-27.945713883062</v>
+        <v>-40.343430331419</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1996457.16</v>
+        <v>1652945.19</v>
       </c>
       <c r="N7" s="1">
-        <v>1996457.16</v>
+        <v>1652945.19</v>
       </c>
       <c r="O7" s="1">
-        <v>1.32</v>
+        <v>1.06</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>349.39</v>
+        <v>336.45</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>250885.7</v>
+        <v>181442.62</v>
       </c>
       <c r="J8" s="1">
-        <v>13.024168295343</v>
+        <v>9.4191865810923</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2177194.5</v>
+        <v>2107751.42</v>
       </c>
       <c r="N8" s="1">
-        <v>2177194.5</v>
+        <v>2107751.42</v>
       </c>
       <c r="O8" s="1">
-        <v>1.44</v>
+        <v>1.36</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>389.9</v>
+        <v>436.61</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>1636084.57</v>
+        <v>2068163.68</v>
       </c>
       <c r="J9" s="1">
-        <v>90.934885300381</v>
+        <v>114.95018684958</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3435267.1</v>
+        <v>3867346.21</v>
       </c>
       <c r="N9" s="1">
-        <v>3435267.1</v>
+        <v>3867346.21</v>
       </c>
       <c r="O9" s="1">
-        <v>2.27</v>
+        <v>2.49</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1222.6</v>
+        <v>1327.0</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>703867.38</v>
+        <v>866418.18</v>
       </c>
       <c r="J10" s="1">
-        <v>58.669264404364</v>
+        <v>72.218316591355</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1903588.2</v>
+        <v>2066139.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1903588.2</v>
+        <v>2066139.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.26</v>
+        <v>1.33</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>152.29</v>
+        <v>116.07</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-175115.81</v>
+        <v>-353949.62</v>
       </c>
       <c r="J11" s="1">
-        <v>-18.626890467998</v>
+        <v>-37.649260811628</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>765007.88</v>
+        <v>586174.07</v>
       </c>
       <c r="N11" s="1">
-        <v>765007.88</v>
+        <v>586174.07</v>
       </c>
       <c r="O11" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>204.68</v>
+        <v>206.0</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
-        <v>1.61</v>
+        <v>1.6</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>711376.51</v>
+        <v>753575.24</v>
       </c>
       <c r="J12" s="1">
-        <v>26.787993321338</v>
+        <v>28.377052394161</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3366956.2</v>
+        <v>3409154.93</v>
       </c>
       <c r="N12" s="1">
-        <v>3366956.2</v>
+        <v>3409154.93</v>
       </c>
       <c r="O12" s="1">
-        <v>2.22</v>
+        <v>2.19</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>134.84</v>
+        <v>134.99</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>1253187.49</v>
+        <v>1274217.12</v>
       </c>
       <c r="J13" s="1">
-        <v>62.5341688997</v>
+        <v>63.583549335438</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3257191.88</v>
+        <v>3278221.51</v>
       </c>
       <c r="N13" s="1">
-        <v>3257191.88</v>
+        <v>3278221.51</v>
       </c>
       <c r="O13" s="1">
-        <v>2.15</v>
+        <v>2.11</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>154.82</v>
+        <v>144.18</v>
       </c>
       <c r="E14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-184764.21</v>
+        <v>-263016.07</v>
       </c>
       <c r="J14" s="1">
-        <v>-13.083701811555</v>
+        <v>-18.624948151631</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1227406.54</v>
+        <v>1149154.68</v>
       </c>
       <c r="N14" s="1">
-        <v>1227406.54</v>
+        <v>1149154.68</v>
       </c>
       <c r="O14" s="1">
-        <v>0.81</v>
+        <v>0.74</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>398.47</v>
+        <v>416.79</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>1433968.69</v>
+        <v>1723805.9</v>
       </c>
       <c r="J15" s="1">
-        <v>34.244292231849</v>
+        <v>41.165831166499</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>5621436.43</v>
+        <v>5911273.64</v>
       </c>
       <c r="N15" s="1">
-        <v>5621436.43</v>
+        <v>5911273.64</v>
       </c>
       <c r="O15" s="1">
-        <v>3.71</v>
+        <v>3.8</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.655</v>
+        <v>10.735</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>1128281.1</v>
+        <v>1150105.18</v>
       </c>
       <c r="J16" s="1">
-        <v>63.443122869576</v>
+        <v>64.670288501399</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2906694.66</v>
+        <v>2928518.74</v>
       </c>
       <c r="N16" s="1">
-        <v>2906694.66</v>
+        <v>2928518.74</v>
       </c>
       <c r="O16" s="1">
-        <v>1.92</v>
+        <v>1.88</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>772.66</v>
+        <v>902.3</v>
       </c>
       <c r="E17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>999597.98</v>
+        <v>1406931.09</v>
       </c>
       <c r="J17" s="1">
-        <v>74.532374763734</v>
+        <v>104.90408880841</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2340757.42</v>
+        <v>2748090.53</v>
       </c>
       <c r="N17" s="1">
-        <v>2340757.42</v>
+        <v>2748090.53</v>
       </c>
       <c r="O17" s="1">
-        <v>1.54</v>
+        <v>1.77</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>63.99</v>
+        <v>83.14</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>348751.93</v>
+        <v>649741.75</v>
       </c>
       <c r="J18" s="1">
-        <v>54.98830486035</v>
+        <v>102.44587730166</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>982981.21</v>
+        <v>1283971.03</v>
       </c>
       <c r="N18" s="1">
-        <v>982981.21</v>
+        <v>1283971.03</v>
       </c>
       <c r="O18" s="1">
-        <v>0.65</v>
+        <v>0.83</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>153.3</v>
+        <v>156.55</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
         <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>107741.4</v>
+        <v>147337.59</v>
       </c>
       <c r="J19" s="1">
-        <v>8.3713345856658</v>
+        <v>11.447895265289</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1394769.16</v>
+        <v>1434365.35</v>
       </c>
       <c r="N19" s="1">
-        <v>1394769.16</v>
+        <v>1434365.35</v>
       </c>
       <c r="O19" s="1">
         <v>0.92</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>987.21</v>
+        <v>1033.08</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>253504.96</v>
+        <v>348887.94</v>
       </c>
       <c r="J20" s="1">
-        <v>16.054673027427</v>
+        <v>22.095353873599</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1832515.38</v>
+        <v>1927898.36</v>
       </c>
       <c r="N20" s="1">
-        <v>1832515.38</v>
+        <v>1927898.36</v>
       </c>
       <c r="O20" s="1">
-        <v>1.21</v>
+        <v>1.24</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>84.62</v>
+        <v>108.75</v>
       </c>
       <c r="E21" s="1">
         <v>71.6081807451</v>
       </c>
       <c r="F21" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="G21">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H21" s="1">
         <v>1747012.98</v>
       </c>
       <c r="I21" s="1">
-        <v>311884.12</v>
+        <v>220118.8</v>
       </c>
       <c r="J21" s="1">
-        <v>17.852421451385</v>
+        <v>12.599723214421</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2058897.1</v>
+        <v>1967131.78</v>
       </c>
       <c r="N21" s="1">
-        <v>2058897.1</v>
+        <v>1967131.78</v>
       </c>
       <c r="O21" s="1">
-        <v>1.36</v>
+        <v>1.27</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>104.28</v>
+        <v>100.21</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>170637.23</v>
+        <v>91953.12</v>
       </c>
       <c r="J22" s="1">
-        <v>7.9350039894224</v>
+        <v>4.2760209717413</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2321073.83</v>
+        <v>2242389.72</v>
       </c>
       <c r="N22" s="1">
-        <v>2321073.83</v>
+        <v>2242389.72</v>
       </c>
       <c r="O22" s="1">
-        <v>1.53</v>
+        <v>1.44</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>67.48</v>
+        <v>61.44</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-12905.68</v>
+        <v>-136327.04</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.92727074160507</v>
+        <v>-9.7950728269741</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1378886.32</v>
+        <v>1255464.96</v>
       </c>
       <c r="N23" s="1">
-        <v>1378886.32</v>
+        <v>1255464.96</v>
       </c>
       <c r="O23" s="1">
-        <v>0.91</v>
+        <v>0.81</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C24" s="1">
         <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>60.36</v>
+        <v>62.26</v>
       </c>
       <c r="E24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>739743.41</v>
+        <v>813053.65</v>
       </c>
       <c r="J24" s="1">
-        <v>59.537611058855</v>
+        <v>65.437922567884</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1982224.25</v>
+        <v>2055534.49</v>
       </c>
       <c r="N24" s="1">
-        <v>1982224.25</v>
+        <v>2055534.49</v>
       </c>
       <c r="O24" s="1">
-        <v>1.31</v>
+        <v>1.32</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="C25" s="1">
         <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>584.19</v>
+        <v>580.65</v>
       </c>
       <c r="E25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>433084.97</v>
+        <v>431686.9</v>
       </c>
       <c r="J25" s="1">
-        <v>30.475830996948</v>
+        <v>30.377449967835</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1854161.79</v>
+        <v>1852763.72</v>
       </c>
       <c r="N25" s="1">
-        <v>1854161.79</v>
+        <v>1852763.72</v>
       </c>
       <c r="O25" s="1">
-        <v>1.22</v>
+        <v>1.19</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>64.36</v>
+        <v>66.26</v>
       </c>
       <c r="E26" s="1">
-        <v>87.738507799</v>
+        <v>86.098507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1985610.17</v>
+        <v>1948495.33</v>
       </c>
       <c r="I26" s="1">
-        <v>-529079.01</v>
+        <v>-448965.27</v>
       </c>
       <c r="J26" s="1">
-        <v>-26.645663786059</v>
+        <v>-23.041639519865</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1456531.16</v>
+        <v>1499530.06</v>
       </c>
       <c r="N26" s="1">
-        <v>1456531.16</v>
+        <v>1499530.06</v>
       </c>
       <c r="O26" s="1">
         <v>0.96</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>269.23</v>
+        <v>249.62</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>257386.99</v>
+        <v>95387.63</v>
       </c>
       <c r="J27" s="1">
-        <v>12.090245268987</v>
+        <v>4.4806454371583</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2386268.45</v>
+        <v>2224269.09</v>
       </c>
       <c r="N27" s="1">
-        <v>2386268.45</v>
+        <v>2224269.09</v>
       </c>
       <c r="O27" s="1">
-        <v>1.57</v>
+        <v>1.43</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>13.8</v>
+        <v>14.18</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>32691.92</v>
+        <v>81886.34</v>
       </c>
       <c r="J28" s="1">
-        <v>1.8640170996448</v>
+        <v>4.6689682951423</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1786534.2</v>
+        <v>1835728.62</v>
       </c>
       <c r="N28" s="1">
-        <v>1786534.2</v>
+        <v>1835728.62</v>
       </c>
       <c r="O28" s="1">
         <v>1.18</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" t="s">
         <v>92</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="1">
-        <v>37926.0</v>
+        <v>129459.0</v>
       </c>
       <c r="D29" s="1">
-        <v>79.05</v>
+        <v>0.124</v>
       </c>
       <c r="E29" s="1">
-        <v>76.1409020197</v>
+        <v>0.0</v>
       </c>
       <c r="F29" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2542329.52</v>
+        <v>0.0</v>
       </c>
       <c r="I29" s="1">
-        <v>4650.6</v>
+        <v>16052.92</v>
       </c>
       <c r="J29" s="1">
-        <v>0.18292671990057</v>
+        <v>0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2546980.12</v>
+        <v>16052.92</v>
       </c>
       <c r="N29" s="1">
-        <v>2546980.12</v>
+        <v>16052.92</v>
       </c>
       <c r="O29" s="1">
-        <v>1.68</v>
+        <v>0.01</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" t="s">
         <v>94</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1">
-        <v>2871.0</v>
+        <v>37926.0</v>
       </c>
       <c r="D30" s="1">
-        <v>903.99</v>
+        <v>81.39</v>
       </c>
       <c r="E30" s="1">
-        <v>854.2801079763</v>
+        <v>76.1409020197</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H30" s="1">
-        <v>2119279.12</v>
+        <v>2542329.52</v>
       </c>
       <c r="I30" s="1">
-        <v>85593.27</v>
+        <v>94043.32</v>
       </c>
       <c r="J30" s="1">
-        <v>4.0387917378245</v>
+        <v>3.6991003432159</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2204872.39</v>
+        <v>2636372.84</v>
       </c>
       <c r="N30" s="1">
-        <v>2204872.39</v>
+        <v>2636372.84</v>
       </c>
       <c r="O30" s="1">
-        <v>1.45</v>
+        <v>1.7</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" t="s">
         <v>96</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>384990.0</v>
+        <v>2871.0</v>
       </c>
       <c r="D31" s="1">
-        <v>9.696</v>
+        <v>1015.75</v>
       </c>
       <c r="E31" s="1">
-        <v>7.5884173355</v>
+        <v>854.2801079763</v>
       </c>
       <c r="F31" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G31">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H31" s="1">
-        <v>2921464.79</v>
+        <v>2119279.12</v>
       </c>
       <c r="I31" s="1">
-        <v>811398.25</v>
+        <v>371405.64</v>
       </c>
       <c r="J31" s="1">
-        <v>27.773678901672</v>
+        <v>17.525093155261</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3732863.04</v>
+        <v>2490684.76</v>
       </c>
       <c r="N31" s="1">
-        <v>3732863.04</v>
+        <v>2490684.76</v>
       </c>
       <c r="O31" s="1">
-        <v>2.46</v>
+        <v>1.6</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B32" t="s">
         <v>98</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>10684.0</v>
+        <v>322557.0</v>
       </c>
       <c r="D32" s="1">
-        <v>191.65</v>
+        <v>9.737</v>
       </c>
       <c r="E32" s="1">
-        <v>200.6878790715</v>
+        <v>7.588417334</v>
       </c>
       <c r="F32" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1912555.26</v>
+        <v>2447697.13</v>
       </c>
       <c r="I32" s="1">
-        <v>-173035.59</v>
+        <v>693040.38</v>
       </c>
       <c r="J32" s="1">
-        <v>-9.0473511337916</v>
+        <v>28.313976084124</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1739519.67</v>
+        <v>3140737.51</v>
       </c>
       <c r="N32" s="1">
-        <v>1739519.67</v>
+        <v>3140737.51</v>
       </c>
       <c r="O32" s="1">
-        <v>1.15</v>
+        <v>2.02</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" t="s">
         <v>100</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>17518.0</v>
+        <v>10684.0</v>
       </c>
       <c r="D33" s="1">
-        <v>35.32</v>
+        <v>234.6</v>
       </c>
       <c r="E33" s="1">
-        <v>57.5202083571</v>
+        <v>200.6878790715</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H33" s="1">
-        <v>908284.34</v>
+        <v>1912555.26</v>
       </c>
       <c r="I33" s="1">
-        <v>-382640.16</v>
+        <v>228168.49</v>
       </c>
       <c r="J33" s="1">
-        <v>-42.127794474581</v>
+        <v>11.93003385429</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>525644.18</v>
+        <v>2140723.75</v>
       </c>
       <c r="N33" s="1">
-        <v>525644.18</v>
+        <v>2140723.75</v>
       </c>
       <c r="O33" s="1">
-        <v>0.35</v>
+        <v>1.38</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" t="s">
         <v>102</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="1">
-        <v>27181.0</v>
+        <v>17518.0</v>
       </c>
       <c r="D34" s="1">
-        <v>67.78</v>
+        <v>33.61</v>
       </c>
       <c r="E34" s="1">
-        <v>76.8692542585</v>
+        <v>57.5202083571</v>
       </c>
       <c r="F34" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G34">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H34" s="1">
-        <v>2089383.2</v>
+        <v>908284.34</v>
       </c>
       <c r="I34" s="1">
-        <v>-247055.02</v>
+        <v>-405418.92</v>
       </c>
       <c r="J34" s="1">
-        <v>-11.824303938119</v>
+        <v>-44.635683138608</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1842328.18</v>
+        <v>502865.42</v>
       </c>
       <c r="N34" s="1">
-        <v>1842328.18</v>
+        <v>502865.42</v>
       </c>
       <c r="O34" s="1">
-        <v>1.22</v>
+        <v>0.32</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" t="s">
         <v>104</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>7805.0</v>
+        <v>27181.0</v>
       </c>
       <c r="D35" s="1">
-        <v>337.15</v>
+        <v>64.46</v>
       </c>
       <c r="E35" s="1">
-        <v>369.4193247918</v>
+        <v>76.8692542585</v>
       </c>
       <c r="F35" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G35">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2582186.07</v>
+        <v>2089383.2</v>
       </c>
       <c r="I35" s="1">
-        <v>-346644.7</v>
+        <v>-337295.94</v>
       </c>
       <c r="J35" s="1">
-        <v>-13.424466347617</v>
+        <v>-16.143325934659</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2235541.37</v>
+        <v>1752087.26</v>
       </c>
       <c r="N35" s="1">
-        <v>2235541.37</v>
+        <v>1752087.26</v>
       </c>
       <c r="O35" s="1">
-        <v>1.48</v>
+        <v>1.13</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" t="s">
         <v>106</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>120106.0</v>
+        <v>7805.0</v>
       </c>
       <c r="D36" s="1">
-        <v>24.185</v>
+        <v>302.55</v>
       </c>
       <c r="E36" s="1">
-        <v>17.4559626497</v>
+        <v>369.4193247918</v>
       </c>
       <c r="F36" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G36">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H36" s="1">
-        <v>2096565.85</v>
+        <v>2582186.07</v>
       </c>
       <c r="I36" s="1">
-        <v>808197.76</v>
+        <v>-565358.34</v>
       </c>
       <c r="J36" s="1">
-        <v>38.548646587943</v>
+        <v>-21.894562385274</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2904763.61</v>
+        <v>2016827.73</v>
       </c>
       <c r="N36" s="1">
-        <v>2904763.61</v>
+        <v>2016827.73</v>
       </c>
       <c r="O36" s="1">
-        <v>1.92</v>
+        <v>1.3</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" t="s">
         <v>108</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>504443.0</v>
+        <v>120106.0</v>
       </c>
       <c r="D37" s="1">
-        <v>5.742</v>
+        <v>25.425</v>
       </c>
       <c r="E37" s="1">
-        <v>4.2598751692</v>
+        <v>17.4559626497</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2148864.21</v>
+        <v>2096565.85</v>
       </c>
       <c r="I37" s="1">
-        <v>747647.5</v>
+        <v>957129.2</v>
       </c>
       <c r="J37" s="1">
-        <v>34.792682409653</v>
+        <v>45.652236489495</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2896511.71</v>
+        <v>3053695.05</v>
       </c>
       <c r="N37" s="1">
-        <v>2896511.71</v>
+        <v>3053695.05</v>
       </c>
       <c r="O37" s="1">
-        <v>1.91</v>
+        <v>1.96</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" t="s">
         <v>110</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>3384.0</v>
+        <v>504443.0</v>
       </c>
       <c r="D38" s="1">
-        <v>458.08</v>
+        <v>5.714</v>
       </c>
       <c r="E38" s="1">
-        <v>441.5855112293</v>
+        <v>4.2598751692</v>
       </c>
       <c r="F38" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G38">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1332055.96</v>
+        <v>2148864.21</v>
       </c>
       <c r="I38" s="1">
-        <v>-15139.2</v>
+        <v>733523.09</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.1365288287138</v>
+        <v>34.135385874382</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1316916.76</v>
+        <v>2882387.3</v>
       </c>
       <c r="N38" s="1">
-        <v>1316916.76</v>
+        <v>2882387.3</v>
       </c>
       <c r="O38" s="1">
-        <v>0.87</v>
+        <v>1.85</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>111</v>
+      </c>
+      <c r="B39" t="s">
         <v>112</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>20001.0</v>
+        <v>3384.0</v>
       </c>
       <c r="D39" s="1">
-        <v>137.55</v>
+        <v>432.27</v>
       </c>
       <c r="E39" s="1">
-        <v>84.1574021299</v>
+        <v>441.5855112293</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H39" s="1">
-        <v>1494173.57</v>
+        <v>1332055.96</v>
       </c>
       <c r="I39" s="1">
-        <v>843042.94</v>
+        <v>-82705.76</v>
       </c>
       <c r="J39" s="1">
-        <v>56.422021974328</v>
+        <v>-6.2088802935877</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2337216.51</v>
+        <v>1249350.2</v>
       </c>
       <c r="N39" s="1">
-        <v>2337216.51</v>
+        <v>1249350.2</v>
       </c>
       <c r="O39" s="1">
-        <v>1.54</v>
+        <v>0.8</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>113</v>
+      </c>
+      <c r="B40" t="s">
         <v>114</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>377132.0</v>
+        <v>20001.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.799</v>
+        <v>143.8</v>
       </c>
       <c r="E40" s="1">
-        <v>3.6304812639</v>
+        <v>84.1574021299</v>
       </c>
       <c r="F40" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G40">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H40" s="1">
-        <v>1369170.66</v>
+        <v>1494173.57</v>
       </c>
       <c r="I40" s="1">
-        <v>440685.81</v>
+        <v>962284.39</v>
       </c>
       <c r="J40" s="1">
-        <v>32.186331687826</v>
+        <v>64.402450245456</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1809856.47</v>
+        <v>2456457.96</v>
       </c>
       <c r="N40" s="1">
-        <v>1809856.47</v>
+        <v>2456457.96</v>
       </c>
       <c r="O40" s="1">
-        <v>1.19</v>
+        <v>1.58</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>115</v>
+      </c>
+      <c r="B41" t="s">
         <v>116</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>78400.0</v>
+        <v>377132.0</v>
       </c>
       <c r="D41" s="1">
-        <v>7971.0</v>
+        <v>4.564</v>
       </c>
       <c r="E41" s="1">
-        <v>5532.6593622449</v>
+        <v>3.6304812639</v>
       </c>
       <c r="F41" t="s">
-        <v>118</v>
+        <v>8</v>
       </c>
       <c r="G41">
-        <v>187.47</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2554932.59</v>
+        <v>1369170.66</v>
       </c>
       <c r="I41" s="1">
-        <v>778526.45</v>
+        <v>352059.79</v>
       </c>
       <c r="J41" s="1">
-        <v>30.471506490901</v>
+        <v>25.713360670466</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3333459.04</v>
+        <v>1721230.45</v>
       </c>
       <c r="N41" s="1">
-        <v>3333459.04</v>
+        <v>1721230.45</v>
       </c>
       <c r="O41" s="1">
-        <v>2.2</v>
+        <v>1.11</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>117</v>
+      </c>
+      <c r="B42" t="s">
+        <v>118</v>
+      </c>
+      <c r="C42" s="1">
+        <v>67000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>8917.0</v>
+      </c>
+      <c r="E42" s="1">
+        <v>5532.659358209</v>
+      </c>
+      <c r="F42" t="s">
         <v>119</v>
       </c>
-      <c r="B42" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>184.84</v>
       </c>
       <c r="H42" s="1">
-        <v>1517676.35</v>
+        <v>2183424.53</v>
       </c>
       <c r="I42" s="1">
-        <v>-126473.95</v>
+        <v>1048836.46</v>
       </c>
       <c r="J42" s="1">
-        <v>-8.3333940072269</v>
+        <v>48.036304694259</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1391202.4</v>
+        <v>3232260.99</v>
       </c>
       <c r="N42" s="1">
-        <v>1391202.4</v>
+        <v>3232260.99</v>
       </c>
       <c r="O42" s="1">
-        <v>0.92</v>
+        <v>2.08</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" t="s">
         <v>121</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="1">
-        <v>2858.0</v>
+        <v>3976.0</v>
       </c>
       <c r="D43" s="1">
-        <v>484.05</v>
+        <v>355.6</v>
       </c>
       <c r="E43" s="1">
-        <v>640.6780790763</v>
+        <v>381.7093435614</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1831057.95</v>
+        <v>1517676.35</v>
       </c>
       <c r="I43" s="1">
-        <v>-447643.05</v>
+        <v>-103810.75</v>
       </c>
       <c r="J43" s="1">
-        <v>-24.447235544894</v>
+        <v>-6.8401112002569</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1383414.9</v>
+        <v>1413865.6</v>
       </c>
       <c r="N43" s="1">
-        <v>1383414.9</v>
+        <v>1413865.6</v>
       </c>
       <c r="O43" s="1">
         <v>0.91</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" t="s">
         <v>123</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1">
-        <v>10750.0</v>
+        <v>2858.0</v>
       </c>
       <c r="D44" s="1">
-        <v>115.15</v>
+        <v>452.3</v>
       </c>
       <c r="E44" s="1">
-        <v>130.8636483721</v>
+        <v>640.6780790763</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1406784.22</v>
+        <v>1831057.95</v>
       </c>
       <c r="I44" s="1">
-        <v>-168921.72</v>
+        <v>-538384.55</v>
       </c>
       <c r="J44" s="1">
-        <v>-12.007649616655</v>
+        <v>-29.402922501715</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1237862.5</v>
+        <v>1292673.4</v>
       </c>
       <c r="N44" s="1">
-        <v>1237862.5</v>
+        <v>1292673.4</v>
       </c>
       <c r="O44" s="1">
-        <v>0.82</v>
+        <v>0.83</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" t="s">
         <v>125</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="1">
-        <v>37038.0</v>
+        <v>10750.0</v>
       </c>
       <c r="D45" s="1">
-        <v>31.09</v>
+        <v>121.15</v>
       </c>
       <c r="E45" s="1">
-        <v>29.4882139964</v>
+        <v>130.8636483721</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1092184.47</v>
+        <v>1406784.22</v>
       </c>
       <c r="I45" s="1">
-        <v>59326.95</v>
+        <v>-104421.72</v>
       </c>
       <c r="J45" s="1">
-        <v>5.4319532670154</v>
+        <v>-7.4227247160904</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1151511.42</v>
+        <v>1302362.5</v>
       </c>
       <c r="N45" s="1">
-        <v>1151511.42</v>
+        <v>1302362.5</v>
       </c>
       <c r="O45" s="1">
-        <v>0.76</v>
+        <v>0.84</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>126</v>
+      </c>
+      <c r="B46" t="s">
         <v>127</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="1">
-        <v>22367.0</v>
+        <v>37038.0</v>
       </c>
       <c r="D46" s="1">
-        <v>420.26</v>
+        <v>31.56</v>
       </c>
       <c r="E46" s="1">
-        <v>445.7656037913</v>
+        <v>29.4882139964</v>
       </c>
       <c r="F46" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G46">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>8866505.22</v>
+        <v>1092184.47</v>
       </c>
       <c r="I46" s="1">
-        <v>-880815.46</v>
+        <v>76734.81</v>
       </c>
       <c r="J46" s="1">
-        <v>-9.9341898317858</v>
+        <v>7.0258103926345</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>7985689.76</v>
+        <v>1168919.28</v>
       </c>
       <c r="N46" s="1">
-        <v>7985689.76</v>
+        <v>1168919.28</v>
       </c>
       <c r="O46" s="1">
-        <v>5.27</v>
+        <v>0.75</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>128</v>
+      </c>
+      <c r="B47" t="s">
         <v>129</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="1">
-        <v>80651.0</v>
+        <v>22367.0</v>
       </c>
       <c r="D47" s="1">
-        <v>212.4</v>
+        <v>405.21</v>
       </c>
       <c r="E47" s="1">
-        <v>204.0828479498</v>
+        <v>445.7656037913</v>
       </c>
       <c r="F47" t="s">
-        <v>131</v>
+        <v>36</v>
       </c>
       <c r="G47">
-        <v>11.05</v>
+        <v>1.17</v>
       </c>
       <c r="H47" s="1">
-        <v>1403954.06</v>
+        <v>8866505.22</v>
       </c>
       <c r="I47" s="1">
-        <v>146507.31</v>
+        <v>-1125691.22</v>
       </c>
       <c r="J47" s="1">
-        <v>10.435335042231</v>
+        <v>-12.695996811244</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1550461.37</v>
+        <v>7740814.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1550461.37</v>
+        <v>7740814.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.02</v>
+        <v>4.98</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>130</v>
+      </c>
+      <c r="B48" t="s">
+        <v>131</v>
+      </c>
+      <c r="C48" s="1">
+        <v>80651.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>192.5</v>
+      </c>
+      <c r="E48" s="1">
+        <v>204.0828479498</v>
+      </c>
+      <c r="F48" t="s">
         <v>132</v>
       </c>
-      <c r="B48" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G48">
-        <v>1.0</v>
+        <v>10.75</v>
       </c>
       <c r="H48" s="1">
-        <v>2210236.57</v>
+        <v>1403954.06</v>
       </c>
       <c r="I48" s="1">
-        <v>431666.63</v>
+        <v>40664.67</v>
       </c>
       <c r="J48" s="1">
-        <v>19.530336067148</v>
+        <v>2.8964387908818</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2641903.2</v>
+        <v>1444618.73</v>
       </c>
       <c r="N48" s="1">
-        <v>2641903.2</v>
+        <v>1444618.73</v>
       </c>
       <c r="O48" s="1">
-        <v>1.74</v>
+        <v>0.93</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49" t="s">
         <v>134</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="1">
-        <v>17039.0</v>
+        <v>4716.0</v>
       </c>
       <c r="D49" s="1">
-        <v>113.41</v>
+        <v>462.1</v>
       </c>
       <c r="E49" s="1">
-        <v>58.3518663067</v>
+        <v>468.6676357082</v>
       </c>
       <c r="F49" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>881264.01</v>
+        <v>2210236.57</v>
       </c>
       <c r="I49" s="1">
-        <v>760391.75</v>
+        <v>-30972.97</v>
       </c>
       <c r="J49" s="1">
-        <v>86.284216917017</v>
+        <v>-1.4013418482167</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1641655.76</v>
+        <v>2179263.6</v>
       </c>
       <c r="N49" s="1">
-        <v>1641655.76</v>
+        <v>2179263.6</v>
       </c>
       <c r="O49" s="1">
-        <v>1.08</v>
+        <v>1.4</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>135</v>
+      </c>
+      <c r="B50" t="s">
         <v>136</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="1">
-        <v>34327.0</v>
+        <v>17039.0</v>
       </c>
       <c r="D50" s="1">
-        <v>257.2</v>
+        <v>118.96</v>
       </c>
       <c r="E50" s="1">
-        <v>538.838409124</v>
+        <v>58.3518663067</v>
       </c>
       <c r="F50" t="s">
-        <v>138</v>
+        <v>36</v>
       </c>
       <c r="G50">
-        <v>7.47</v>
+        <v>1.17</v>
       </c>
       <c r="H50" s="1">
-        <v>2479393.33</v>
+        <v>881264.01</v>
       </c>
       <c r="I50" s="1">
-        <v>-1297984.51</v>
+        <v>849922.26</v>
       </c>
       <c r="J50" s="1">
-        <v>-52.350891417458</v>
+        <v>96.443545901755</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1181408.82</v>
+        <v>1731186.27</v>
       </c>
       <c r="N50" s="1">
-        <v>1181408.82</v>
+        <v>1731186.27</v>
       </c>
       <c r="O50" s="1">
-        <v>0.78</v>
+        <v>1.11</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>137</v>
+      </c>
+      <c r="B51" t="s">
+        <v>138</v>
+      </c>
+      <c r="C51" s="1">
+        <v>34327.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>299.2</v>
+      </c>
+      <c r="E51" s="1">
+        <v>538.838409124</v>
+      </c>
+      <c r="F51" t="s">
         <v>139</v>
-      </c>
-[...13 lines deleted...]
-        <v>138</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
-        <v>1299636.84</v>
+        <v>2479393.33</v>
       </c>
       <c r="I51" s="1">
-        <v>-119786.71</v>
+        <v>-1105109.91</v>
       </c>
       <c r="J51" s="1">
-        <v>-9.2169370945194</v>
+        <v>-44.571786841098</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1179850.13</v>
+        <v>1374283.42</v>
       </c>
       <c r="N51" s="1">
-        <v>1179850.13</v>
+        <v>1374283.42</v>
       </c>
       <c r="O51" s="1">
-        <v>0.78</v>
+        <v>0.88</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B52" t="s">
         <v>141</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>67960.0</v>
+        <v>23240.0</v>
       </c>
       <c r="D52" s="1">
-        <v>198.35</v>
+        <v>378.2</v>
       </c>
       <c r="E52" s="1">
-        <v>132.4028225427</v>
+        <v>417.3573962995</v>
       </c>
       <c r="F52" t="s">
-        <v>36</v>
+        <v>139</v>
       </c>
       <c r="G52">
-        <v>1.18</v>
+        <v>7.47</v>
       </c>
       <c r="H52" s="1">
-        <v>7946827.18</v>
+        <v>1299636.84</v>
       </c>
       <c r="I52" s="1">
-        <v>3504932.23</v>
+        <v>-123557.79</v>
       </c>
       <c r="J52" s="1">
-        <v>44.1047999486</v>
+        <v>-9.5071012299097</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>11451759.41</v>
+        <v>1176079.05</v>
       </c>
       <c r="N52" s="1">
-        <v>11451759.41</v>
+        <v>1176079.05</v>
       </c>
       <c r="O52" s="1">
-        <v>7.56</v>
+        <v>0.76</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>142</v>
+      </c>
+      <c r="B53" t="s">
         <v>143</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>46.0</v>
+        <v>67960.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4792.36</v>
+        <v>225.83</v>
       </c>
       <c r="E53" s="1">
-        <v>4791.9886956522</v>
+        <v>132.4028225427</v>
       </c>
       <c r="F53" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G53">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H53" s="1">
-        <v>220431.48</v>
+        <v>7946827.18</v>
       </c>
       <c r="I53" s="1">
-        <v>17.08</v>
+        <v>5161091.68</v>
       </c>
       <c r="J53" s="1">
-        <v>0.0077484395604475</v>
+        <v>64.945311670915</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>220448.56</v>
+        <v>13107918.86</v>
       </c>
       <c r="N53" s="1">
-        <v>220448.56</v>
+        <v>13107918.86</v>
       </c>
       <c r="O53" s="1">
-        <v>0.15</v>
+        <v>8.43</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>144</v>
+      </c>
+      <c r="B54" t="s">
         <v>145</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>7764.0</v>
+        <v>61.0</v>
       </c>
       <c r="D54" s="1">
-        <v>178.34</v>
+        <v>4799.78</v>
       </c>
       <c r="E54" s="1">
-        <v>186.5757843895</v>
+        <v>4797.1816393443</v>
       </c>
       <c r="F54" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G54">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1285093.84</v>
+        <v>292628.08</v>
       </c>
       <c r="I54" s="1">
-        <v>-108786.17</v>
+        <v>158.5</v>
       </c>
       <c r="J54" s="1">
-        <v>-8.4652316129692</v>
+        <v>0.054164316698521</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1176307.67</v>
+        <v>292786.58</v>
       </c>
       <c r="N54" s="1">
-        <v>1176307.67</v>
+        <v>292786.58</v>
       </c>
       <c r="O54" s="1">
-        <v>0.78</v>
+        <v>0.19</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>146</v>
+      </c>
+      <c r="B55" t="s">
         <v>147</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1">
-        <v>94856.0</v>
+        <v>7764.0</v>
       </c>
       <c r="D55" s="1">
-        <v>18.095</v>
+        <v>189.76</v>
       </c>
       <c r="E55" s="1">
-        <v>12.0896589567</v>
+        <v>186.5757843895</v>
       </c>
       <c r="F55" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G55">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H55" s="1">
-        <v>1146776.69</v>
+        <v>1285093.84</v>
       </c>
       <c r="I55" s="1">
-        <v>569642.63</v>
+        <v>-26780.1</v>
       </c>
       <c r="J55" s="1">
-        <v>49.673370148464</v>
+        <v>-2.0839022930808</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1716419.32</v>
+        <v>1258313.74</v>
       </c>
       <c r="N55" s="1">
-        <v>1716419.32</v>
+        <v>1258313.74</v>
       </c>
       <c r="O55" s="1">
-        <v>1.13</v>
+        <v>0.81</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>148</v>
+      </c>
+      <c r="B56" t="s">
         <v>149</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>15422.0</v>
+        <v>94856.0</v>
       </c>
       <c r="D56" s="1">
-        <v>143.11</v>
+        <v>18.445</v>
       </c>
       <c r="E56" s="1">
-        <v>152.5145979769</v>
+        <v>12.0896589567</v>
       </c>
       <c r="F56" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>2110321.23</v>
+        <v>1146776.69</v>
       </c>
       <c r="I56" s="1">
-        <v>-235338.29</v>
+        <v>602842.23</v>
       </c>
       <c r="J56" s="1">
-        <v>-11.151775694357</v>
+        <v>52.568406321548</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1874982.94</v>
+        <v>1749618.92</v>
       </c>
       <c r="N56" s="1">
-        <v>1874982.94</v>
+        <v>1749618.92</v>
       </c>
       <c r="O56" s="1">
-        <v>1.24</v>
+        <v>1.13</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>150</v>
+      </c>
+      <c r="B57" t="s">
         <v>151</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>14097.0</v>
+        <v>15422.0</v>
       </c>
       <c r="D57" s="1">
-        <v>134.47</v>
+        <v>142.24</v>
       </c>
       <c r="E57" s="1">
-        <v>157.9966950415</v>
+        <v>152.5145979769</v>
       </c>
       <c r="F57" t="s">
         <v>36</v>
       </c>
       <c r="G57">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H57" s="1">
-        <v>1990476.06</v>
+        <v>2110321.23</v>
       </c>
       <c r="I57" s="1">
-        <v>-380057.58</v>
+        <v>-236788.94</v>
       </c>
       <c r="J57" s="1">
-        <v>-19.093803117632</v>
+        <v>-11.220516413987</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1610418.48</v>
+        <v>1873532.29</v>
       </c>
       <c r="N57" s="1">
-        <v>1610418.48</v>
+        <v>1873532.29</v>
       </c>
       <c r="O57" s="1">
-        <v>1.06</v>
+        <v>1.21</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>152</v>
+      </c>
+      <c r="B58" t="s">
         <v>153</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>149900.0</v>
+        <v>7948.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2765.5</v>
+        <v>213.17</v>
       </c>
       <c r="E58" s="1">
-        <v>2087.8199866578</v>
+        <v>157.996694766</v>
       </c>
       <c r="F58" t="s">
-        <v>118</v>
+        <v>36</v>
       </c>
       <c r="G58">
-        <v>187.47</v>
+        <v>1.17</v>
       </c>
       <c r="H58" s="1">
-        <v>1849491.67</v>
+        <v>1122246.13</v>
       </c>
       <c r="I58" s="1">
-        <v>361777.18</v>
+        <v>324801.02</v>
       </c>
       <c r="J58" s="1">
-        <v>19.560898049354</v>
+        <v>28.942048568258</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2211268.85</v>
+        <v>1447047.15</v>
       </c>
       <c r="N58" s="1">
-        <v>2211268.85</v>
+        <v>1447047.15</v>
       </c>
       <c r="O58" s="1">
-        <v>1.46</v>
+        <v>0.93</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>154</v>
+      </c>
+      <c r="B59" t="s">
         <v>155</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1">
-        <v>7843.0</v>
+        <v>149900.0</v>
       </c>
       <c r="D59" s="1">
-        <v>267.75</v>
+        <v>3575.0</v>
       </c>
       <c r="E59" s="1">
-        <v>215.9045288793</v>
+        <v>2087.8199866578</v>
       </c>
       <c r="F59" t="s">
-        <v>8</v>
+        <v>119</v>
       </c>
       <c r="G59">
-        <v>1.0</v>
+        <v>184.84</v>
       </c>
       <c r="H59" s="1">
-        <v>1693339.22</v>
+        <v>1849491.67</v>
       </c>
       <c r="I59" s="1">
-        <v>406624.03</v>
+        <v>1049790.8</v>
       </c>
       <c r="J59" s="1">
-        <v>24.013146639337</v>
+        <v>56.761045049746</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2099963.25</v>
+        <v>2899282.47</v>
       </c>
       <c r="N59" s="1">
-        <v>2099963.25</v>
+        <v>2899282.47</v>
       </c>
       <c r="O59" s="1">
-        <v>1.39</v>
+        <v>1.86</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>156</v>
+      </c>
+      <c r="B60" t="s">
         <v>157</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>116631.0</v>
+        <v>6686.0</v>
       </c>
       <c r="D60" s="1">
-        <v>26.445</v>
+        <v>268.4</v>
       </c>
       <c r="E60" s="1">
-        <v>18.6728409257</v>
+        <v>215.9045288663</v>
       </c>
       <c r="F60" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="G60">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>2540739.03</v>
+        <v>1443537.68</v>
       </c>
       <c r="I60" s="1">
-        <v>1002608.43</v>
+        <v>350984.72</v>
       </c>
       <c r="J60" s="1">
-        <v>39.461291307829</v>
+        <v>24.314205639578</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3543347.46</v>
+        <v>1794522.4</v>
       </c>
       <c r="N60" s="1">
-        <v>3543347.46</v>
+        <v>1794522.4</v>
       </c>
       <c r="O60" s="1">
-        <v>2.34</v>
+        <v>1.15</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>158</v>
+      </c>
+      <c r="B61" t="s">
         <v>159</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>116631.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>24.5</v>
+      </c>
+      <c r="E61" s="1">
+        <v>18.6728409257</v>
+      </c>
+      <c r="F61" t="s">
         <v>160</v>
       </c>
-      <c r="C61" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G61">
-        <v>187.47</v>
+        <v>0.87</v>
       </c>
       <c r="H61" s="1">
-        <v>1866410.99</v>
+        <v>2540739.03</v>
       </c>
       <c r="I61" s="1">
-        <v>-420355.78</v>
+        <v>757534.76</v>
       </c>
       <c r="J61" s="1">
-        <v>-22.522144492945</v>
+        <v>29.815528122146</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1446055.21</v>
+        <v>3298273.79</v>
       </c>
       <c r="N61" s="1">
-        <v>1446055.21</v>
+        <v>3298273.79</v>
       </c>
       <c r="O61" s="1">
-        <v>0.95</v>
+        <v>2.12</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
-        <v>6487.0</v>
+        <v>123900.0</v>
       </c>
       <c r="D62" s="1">
-        <v>388.9</v>
+        <v>1950.0</v>
       </c>
       <c r="E62" s="1">
-        <v>336.7764991522</v>
+        <v>2555.3766989508</v>
       </c>
       <c r="F62" t="s">
-        <v>36</v>
+        <v>119</v>
       </c>
       <c r="G62">
-        <v>1.18</v>
+        <v>184.84</v>
       </c>
       <c r="H62" s="1">
-        <v>1939414.23</v>
+        <v>1866410.99</v>
       </c>
       <c r="I62" s="1">
-        <v>203814.3</v>
+        <v>-559281.03</v>
       </c>
       <c r="J62" s="1">
-        <v>10.509064894301</v>
+        <v>-29.965588125904</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2143228.53</v>
+        <v>1307129.96</v>
       </c>
       <c r="N62" s="1">
-        <v>2143228.53</v>
+        <v>1307129.96</v>
       </c>
       <c r="O62" s="1">
-        <v>1.41</v>
+        <v>0.84</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
-        <v>170877.0</v>
+        <v>6487.0</v>
       </c>
       <c r="D63" s="1">
-        <v>122.2</v>
+        <v>445.27</v>
       </c>
       <c r="E63" s="1">
-        <v>134.2464297711</v>
+        <v>336.7764991522</v>
       </c>
       <c r="F63" t="s">
-        <v>131</v>
+        <v>36</v>
       </c>
       <c r="G63">
-        <v>11.05</v>
+        <v>1.17</v>
       </c>
       <c r="H63" s="1">
-        <v>1973184.66</v>
+        <v>1939414.23</v>
       </c>
       <c r="I63" s="1">
-        <v>-83229.52</v>
+        <v>527568.3</v>
       </c>
       <c r="J63" s="1">
-        <v>-4.2180299536689</v>
+        <v>27.202455867306</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1889955.14</v>
+        <v>2466982.53</v>
       </c>
       <c r="N63" s="1">
-        <v>1889955.14</v>
+        <v>2466982.53</v>
       </c>
       <c r="O63" s="1">
-        <v>1.25</v>
+        <v>1.59</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
-        <v>179300.0</v>
+        <v>170877.0</v>
       </c>
       <c r="D64" s="1">
-        <v>3392.0</v>
+        <v>93.6</v>
       </c>
       <c r="E64" s="1">
-        <v>2910.6595370887</v>
+        <v>134.2464297711</v>
       </c>
       <c r="F64" t="s">
-        <v>118</v>
+        <v>132</v>
       </c>
       <c r="G64">
-        <v>187.47</v>
+        <v>10.75</v>
       </c>
       <c r="H64" s="1">
-        <v>3064180.54</v>
+        <v>1973184.66</v>
       </c>
       <c r="I64" s="1">
-        <v>179980.35</v>
+        <v>-484947.27</v>
       </c>
       <c r="J64" s="1">
-        <v>5.8736862156301</v>
+        <v>-24.576882226522</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3244160.89</v>
+        <v>1488237.39</v>
       </c>
       <c r="N64" s="1">
-        <v>3244160.89</v>
+        <v>1488237.39</v>
       </c>
       <c r="O64" s="1">
-        <v>2.14</v>
+        <v>0.96</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
-        <v>24867.0</v>
+        <v>179300.0</v>
       </c>
       <c r="D65" s="1">
-        <v>42.12</v>
+        <v>2939.5</v>
       </c>
       <c r="E65" s="1">
-        <v>46.5667177384</v>
+        <v>2910.6595370887</v>
       </c>
       <c r="F65" t="s">
-        <v>77</v>
+        <v>119</v>
       </c>
       <c r="G65">
-        <v>0.87</v>
+        <v>184.84</v>
       </c>
       <c r="H65" s="1">
-        <v>1335812.17</v>
+        <v>3064180.54</v>
       </c>
       <c r="I65" s="1">
-        <v>-132528.76</v>
+        <v>-212724.99</v>
       </c>
       <c r="J65" s="1">
-        <v>-9.9212122015627</v>
+        <v>-6.9423125440252</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1203283.41</v>
+        <v>2851455.55</v>
       </c>
       <c r="N65" s="1">
-        <v>1203283.41</v>
+        <v>2851455.55</v>
       </c>
       <c r="O65" s="1">
-        <v>0.79</v>
+        <v>1.83</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
-        <v>13068.0</v>
+        <v>24867.0</v>
       </c>
       <c r="D66" s="1">
-        <v>224.08</v>
+        <v>42.35</v>
       </c>
       <c r="E66" s="1">
-        <v>194.8258103765</v>
+        <v>46.5667177384</v>
       </c>
       <c r="F66" t="s">
-        <v>36</v>
+        <v>160</v>
       </c>
       <c r="G66">
-        <v>1.18</v>
+        <v>0.87</v>
       </c>
       <c r="H66" s="1">
-        <v>2270159.35</v>
+        <v>1335812.17</v>
       </c>
       <c r="I66" s="1">
-        <v>217545.55</v>
+        <v>-120232.5</v>
       </c>
       <c r="J66" s="1">
-        <v>9.5828317073865</v>
+        <v>-9.0007040435932</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2487704.9</v>
+        <v>1215579.67</v>
       </c>
       <c r="N66" s="1">
-        <v>2487704.9</v>
+        <v>1215579.67</v>
       </c>
       <c r="O66" s="1">
-        <v>1.64</v>
+        <v>0.78</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
-        <v>22087.0</v>
+        <v>13068.0</v>
       </c>
       <c r="D67" s="1">
-        <v>89.05</v>
+        <v>216.44</v>
       </c>
       <c r="E67" s="1">
-        <v>101.7684941368</v>
+        <v>194.8258103765</v>
       </c>
       <c r="F67" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="G67">
-        <v>1.61</v>
+        <v>1.17</v>
       </c>
       <c r="H67" s="1">
-        <v>1464870.86</v>
+        <v>2270159.35</v>
       </c>
       <c r="I67" s="1">
-        <v>-246480.63</v>
+        <v>145553.95</v>
       </c>
       <c r="J67" s="1">
-        <v>-16.826099605804</v>
+        <v>6.4116181976389</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1218390.23</v>
+        <v>2415713.3</v>
       </c>
       <c r="N67" s="1">
-        <v>1218390.23</v>
+        <v>2415713.3</v>
       </c>
       <c r="O67" s="1">
-        <v>0.8</v>
+        <v>1.55</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
-        <v>10509.0</v>
+        <v>22087.0</v>
       </c>
       <c r="D68" s="1">
-        <v>226.62</v>
+        <v>83.65</v>
       </c>
       <c r="E68" s="1">
-        <v>238.6213645447</v>
+        <v>101.7684941368</v>
       </c>
       <c r="F68" t="s">
         <v>57</v>
       </c>
       <c r="G68">
-        <v>1.61</v>
+        <v>1.6</v>
       </c>
       <c r="H68" s="1">
-        <v>1615899.91</v>
+        <v>1464870.86</v>
       </c>
       <c r="I68" s="1">
-        <v>-140616.77</v>
+        <v>-313445.24</v>
       </c>
       <c r="J68" s="1">
-        <v>-8.7020717762154</v>
+        <v>-21.397465712438</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1475283.14</v>
+        <v>1151425.62</v>
       </c>
       <c r="N68" s="1">
-        <v>1475283.14</v>
+        <v>1151425.62</v>
       </c>
       <c r="O68" s="1">
-        <v>0.97</v>
+        <v>0.74</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
-        <v>26756.0</v>
+        <v>10509.0</v>
       </c>
       <c r="D69" s="1">
-        <v>125.21</v>
+        <v>194.0</v>
       </c>
       <c r="E69" s="1">
-        <v>128.2709313799</v>
+        <v>238.6213645447</v>
       </c>
       <c r="F69" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="G69">
-        <v>1.18</v>
+        <v>1.6</v>
       </c>
       <c r="H69" s="1">
-        <v>3055056.23</v>
+        <v>1615899.91</v>
       </c>
       <c r="I69" s="1">
-        <v>-208977.94</v>
+        <v>-345336.53</v>
       </c>
       <c r="J69" s="1">
-        <v>-6.8403958640067</v>
+        <v>-21.371158440129</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2846078.29</v>
+        <v>1270563.38</v>
       </c>
       <c r="N69" s="1">
-        <v>2846078.29</v>
+        <v>1270563.38</v>
       </c>
       <c r="O69" s="1">
-        <v>1.88</v>
+        <v>0.82</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" s="1">
-        <v>-22289664.93</v>
+        <v>26756.0</v>
       </c>
       <c r="D70" s="1">
-        <v>0.84623148</v>
+        <v>109.01</v>
       </c>
       <c r="E70" s="1">
-        <v>0.8511756054</v>
+        <v>128.2709313799</v>
       </c>
       <c r="F70" t="s">
         <v>36</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H70" s="1">
-        <v>0.0</v>
+        <v>3055056.23</v>
       </c>
       <c r="I70" s="1">
-        <v>-129471.32</v>
+        <v>-563984.31</v>
       </c>
       <c r="J70" s="1">
+        <v>-18.460685091875</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70">
+        <v>0.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>2491071.92</v>
+      </c>
+      <c r="N70" s="1">
+        <v>2491071.92</v>
+      </c>
+      <c r="O70" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="P70">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16">
+      <c r="A71" t="s">
+        <v>179</v>
+      </c>
+      <c r="B71" t="s">
+        <v>180</v>
+      </c>
+      <c r="C71" s="1">
+        <v>-22289664.93</v>
+      </c>
+      <c r="D71" s="1">
+        <v>0.85176699</v>
+      </c>
+      <c r="E71" s="1">
+        <v>0.8511756054</v>
+      </c>
+      <c r="F71" t="s">
+        <v>36</v>
+      </c>
+      <c r="G71">
+        <v>1.17</v>
+      </c>
+      <c r="H71" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>15486.56</v>
+      </c>
+      <c r="J71" s="1">
         <v>0</v>
       </c>
-      <c r="K70">
-[...14 lines deleted...]
-      <c r="P70">
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" t="s">
+        <v>181</v>
+      </c>
+      <c r="M71" s="1">
+        <v>-19054.919999998</v>
+      </c>
+      <c r="N71" s="1">
+        <v>15486.559999999</v>
+      </c>
+      <c r="O71" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P71">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>