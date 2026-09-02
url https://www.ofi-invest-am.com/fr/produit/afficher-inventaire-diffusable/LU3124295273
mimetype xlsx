--- v4 (2026-08-13)
+++ v5 (2026-09-02)
@@ -559,51 +559,51 @@
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>OACT01991635</t>
   </si>
   <si>
     <t>EUR/USD 15/07/26</t>
   </si>
   <si>
-    <t>34 541.48</t>
+    <t>54 279.47</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -923,255 +923,255 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>12127.14</v>
+        <v>12513.42</v>
       </c>
       <c r="D2">
-        <v>125.14</v>
+        <v>130.24</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1517539.37</v>
+        <v>1629783.27</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1517539.37</v>
+        <v>1629783.27</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>385026.82</v>
       </c>
       <c r="D3">
-        <v>142.97</v>
+        <v>148.88</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55046957.45</v>
+        <v>57323278.83</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55046957.45</v>
+        <v>57323278.83</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1635.17</v>
+        <v>1621.17</v>
       </c>
       <c r="D4">
-        <v>59955.96</v>
+        <v>62450.96</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>98038179.9</v>
+        <v>101243619.12</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>98038179.9</v>
+        <v>101243619.12</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>5235.0</v>
       </c>
       <c r="D5">
-        <v>117.35</v>
+        <v>122.23</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>614311.34</v>
+        <v>639874.84</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>614311.34</v>
+        <v>639874.84</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>2340.0</v>
       </c>
       <c r="D6">
-        <v>107.49</v>
+        <v>111.91</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>251524.15</v>
+        <v>261876.08</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>251524.15</v>
+        <v>261876.08</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>112.28</v>
+        <v>116.91</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11227.7</v>
+        <v>11691.31</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11227.7</v>
+        <v>11691.31</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1223,3534 +1223,3534 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>208.5</v>
+        <v>215.4</v>
       </c>
       <c r="E2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>-191020.04</v>
+        <v>-94746.72</v>
       </c>
       <c r="J2" s="1">
-        <v>-7.1585716643084</v>
+        <v>-3.5506807823837</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2477389.93</v>
+        <v>2573663.25</v>
       </c>
       <c r="N2" s="1">
-        <v>2477389.93</v>
+        <v>2573663.25</v>
       </c>
       <c r="O2" s="1">
-        <v>1.59</v>
+        <v>1.6</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>144.0</v>
+        <v>166.85</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-440108.9</v>
+        <v>-219537.85</v>
       </c>
       <c r="J3" s="1">
-        <v>-24.047815116312</v>
+        <v>-11.99568022331</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1390032.0</v>
+        <v>1610603.05</v>
       </c>
       <c r="N3" s="1">
-        <v>1390032.0</v>
+        <v>1610603.05</v>
       </c>
       <c r="O3" s="1">
-        <v>0.89</v>
+        <v>1.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>236.07</v>
+        <v>262.11</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-766980.05</v>
+        <v>-684036.96</v>
       </c>
       <c r="J4" s="1">
-        <v>-51.861171753935</v>
+        <v>-46.252778372266</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>711929.94</v>
+        <v>794873.03</v>
       </c>
       <c r="N4" s="1">
-        <v>711929.94</v>
+        <v>794873.03</v>
       </c>
       <c r="O4" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>137.94</v>
+        <v>135.66</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>-58619.96</v>
+        <v>-66503.52</v>
       </c>
       <c r="J5" s="1">
-        <v>-7.585443996643</v>
+        <v>-8.6055795080656</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>714175.41</v>
+        <v>706291.85</v>
       </c>
       <c r="N5" s="1">
-        <v>714175.41</v>
+        <v>706291.85</v>
       </c>
       <c r="O5" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>8387.0</v>
       </c>
       <c r="D6" s="1">
-        <v>445.5</v>
+        <v>521.54</v>
       </c>
       <c r="E6" s="1">
         <v>186.0293943007</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
         <v>1384508.93</v>
       </c>
       <c r="I6" s="1">
-        <v>1806684.22</v>
+        <v>2372227.43</v>
       </c>
       <c r="J6" s="1">
-        <v>130.49278201478</v>
+        <v>171.34070995122</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3191193.15</v>
+        <v>3756736.36</v>
       </c>
       <c r="N6" s="1">
-        <v>3191193.15</v>
+        <v>3756736.36</v>
       </c>
       <c r="O6" s="1">
-        <v>2.05</v>
+        <v>2.33</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>70.52</v>
+        <v>71.44</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-1117822.89</v>
+        <v>-1086910.68</v>
       </c>
       <c r="J7" s="1">
-        <v>-40.343430331419</v>
+        <v>-39.227775426083</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1652945.19</v>
+        <v>1683857.4</v>
       </c>
       <c r="N7" s="1">
-        <v>1652945.19</v>
+        <v>1683857.4</v>
       </c>
       <c r="O7" s="1">
-        <v>1.06</v>
+        <v>1.05</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>336.45</v>
+        <v>328.26</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>181442.62</v>
+        <v>141615.02</v>
       </c>
       <c r="J8" s="1">
-        <v>9.4191865810923</v>
+        <v>7.3516260736596</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2107751.42</v>
+        <v>2067923.82</v>
       </c>
       <c r="N8" s="1">
-        <v>2107751.42</v>
+        <v>2067923.82</v>
       </c>
       <c r="O8" s="1">
-        <v>1.36</v>
+        <v>1.28</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>436.61</v>
+        <v>490.05</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>2068163.68</v>
+        <v>2565749.45</v>
       </c>
       <c r="J9" s="1">
-        <v>114.95018684958</v>
+        <v>142.60640080804</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3867346.21</v>
+        <v>4364931.98</v>
       </c>
       <c r="N9" s="1">
-        <v>3867346.21</v>
+        <v>4364931.98</v>
       </c>
       <c r="O9" s="1">
-        <v>2.49</v>
+        <v>2.71</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1327.0</v>
+        <v>1461.8</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>866418.18</v>
+        <v>1076301.78</v>
       </c>
       <c r="J10" s="1">
-        <v>72.218316591355</v>
+        <v>89.712686656551</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2066139.0</v>
+        <v>2276022.6</v>
       </c>
       <c r="N10" s="1">
-        <v>2066139.0</v>
+        <v>2276022.6</v>
       </c>
       <c r="O10" s="1">
-        <v>1.33</v>
+        <v>1.41</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>116.07</v>
+        <v>125.63</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-353949.62</v>
+        <v>-302128.08</v>
       </c>
       <c r="J11" s="1">
-        <v>-37.649260811628</v>
+        <v>-32.137056348405</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>586174.07</v>
+        <v>637995.61</v>
       </c>
       <c r="N11" s="1">
-        <v>586174.07</v>
+        <v>637995.61</v>
       </c>
       <c r="O11" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>206.0</v>
+        <v>228.86</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>753575.24</v>
+        <v>1117782.6</v>
       </c>
       <c r="J12" s="1">
-        <v>28.377052394161</v>
+        <v>42.091849256461</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3409154.93</v>
+        <v>3773362.29</v>
       </c>
       <c r="N12" s="1">
-        <v>3409154.93</v>
+        <v>3773362.29</v>
       </c>
       <c r="O12" s="1">
-        <v>2.19</v>
+        <v>2.34</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>134.99</v>
+        <v>141.28</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>1274217.12</v>
+        <v>1446122.74</v>
       </c>
       <c r="J13" s="1">
-        <v>63.583549335438</v>
+        <v>72.161655294577</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3278221.51</v>
+        <v>3450127.13</v>
       </c>
       <c r="N13" s="1">
-        <v>3278221.51</v>
+        <v>3450127.13</v>
       </c>
       <c r="O13" s="1">
-        <v>2.11</v>
+        <v>2.14</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>144.18</v>
+        <v>144.43</v>
       </c>
       <c r="E14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-263016.07</v>
+        <v>-254597.2</v>
       </c>
       <c r="J14" s="1">
-        <v>-18.624948151631</v>
+        <v>-18.028782992425</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1149154.68</v>
+        <v>1157573.55</v>
       </c>
       <c r="N14" s="1">
-        <v>1149154.68</v>
+        <v>1157573.55</v>
       </c>
       <c r="O14" s="1">
-        <v>0.74</v>
+        <v>0.72</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>416.79</v>
+        <v>481.57</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>1723805.9</v>
+        <v>2680700.27</v>
       </c>
       <c r="J15" s="1">
-        <v>41.165831166499</v>
+        <v>64.01721604666</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>5911273.64</v>
+        <v>6868168.01</v>
       </c>
       <c r="N15" s="1">
-        <v>5911273.64</v>
+        <v>6868168.01</v>
       </c>
       <c r="O15" s="1">
-        <v>3.8</v>
+        <v>4.26</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.735</v>
+        <v>11.685</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>1150105.18</v>
+        <v>1409266.13</v>
       </c>
       <c r="J16" s="1">
-        <v>64.670288501399</v>
+        <v>79.242880379297</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2928518.74</v>
+        <v>3187679.69</v>
       </c>
       <c r="N16" s="1">
-        <v>2928518.74</v>
+        <v>3187679.69</v>
       </c>
       <c r="O16" s="1">
-        <v>1.88</v>
+        <v>1.98</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>902.3</v>
+        <v>909.81</v>
       </c>
       <c r="E17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>1406931.09</v>
+        <v>1445272.87</v>
       </c>
       <c r="J17" s="1">
-        <v>104.90408880841</v>
+        <v>107.76294204066</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2748090.53</v>
+        <v>2786432.31</v>
       </c>
       <c r="N17" s="1">
-        <v>2748090.53</v>
+        <v>2786432.31</v>
       </c>
       <c r="O17" s="1">
-        <v>1.77</v>
+        <v>1.73</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>83.14</v>
+        <v>78.47</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>649741.75</v>
+        <v>584385.86</v>
       </c>
       <c r="J18" s="1">
-        <v>102.44587730166</v>
+        <v>92.141103923805</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1283971.03</v>
+        <v>1218615.14</v>
       </c>
       <c r="N18" s="1">
-        <v>1283971.03</v>
+        <v>1218615.14</v>
       </c>
       <c r="O18" s="1">
-        <v>0.83</v>
+        <v>0.76</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>156.55</v>
+        <v>167.4</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
         <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>147337.59</v>
+        <v>248508.73</v>
       </c>
       <c r="J19" s="1">
-        <v>11.447895265289</v>
+        <v>19.308731149668</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1434365.35</v>
+        <v>1535536.49</v>
       </c>
       <c r="N19" s="1">
-        <v>1434365.35</v>
+        <v>1535536.49</v>
       </c>
       <c r="O19" s="1">
-        <v>0.92</v>
+        <v>0.95</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>1033.08</v>
+        <v>954.27</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>348887.94</v>
+        <v>211756.92</v>
       </c>
       <c r="J20" s="1">
-        <v>22.095353873599</v>
+        <v>13.410736073547</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1927898.36</v>
+        <v>1790767.34</v>
       </c>
       <c r="N20" s="1">
-        <v>1927898.36</v>
+        <v>1790767.34</v>
       </c>
       <c r="O20" s="1">
-        <v>1.24</v>
+        <v>1.11</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>108.75</v>
+        <v>106.52</v>
       </c>
       <c r="E21" s="1">
         <v>71.6081807451</v>
       </c>
       <c r="F21" t="s">
         <v>36</v>
       </c>
       <c r="G21">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
         <v>1747012.98</v>
       </c>
       <c r="I21" s="1">
-        <v>220118.8</v>
+        <v>190537.65</v>
       </c>
       <c r="J21" s="1">
-        <v>12.599723214421</v>
+        <v>10.90648164503</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1967131.78</v>
+        <v>1937550.63</v>
       </c>
       <c r="N21" s="1">
-        <v>1967131.78</v>
+        <v>1937550.63</v>
       </c>
       <c r="O21" s="1">
-        <v>1.27</v>
+        <v>1.2</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" t="s">
         <v>78</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.21</v>
+        <v>95.74</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>91953.12</v>
+        <v>3888.13</v>
       </c>
       <c r="J22" s="1">
-        <v>4.2760209717413</v>
+        <v>0.18080653947203</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2242389.72</v>
+        <v>2154324.73</v>
       </c>
       <c r="N22" s="1">
-        <v>2242389.72</v>
+        <v>2154324.73</v>
       </c>
       <c r="O22" s="1">
-        <v>1.44</v>
+        <v>1.34</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>79</v>
       </c>
       <c r="B23" t="s">
         <v>80</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>61.44</v>
+        <v>64.04</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-136327.04</v>
+        <v>-83198.64</v>
       </c>
       <c r="J23" s="1">
-        <v>-9.7950728269741</v>
+        <v>-5.9778070286365</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1255464.96</v>
+        <v>1308593.36</v>
       </c>
       <c r="N23" s="1">
-        <v>1255464.96</v>
+        <v>1308593.36</v>
       </c>
       <c r="O23" s="1">
         <v>0.81</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>81</v>
       </c>
       <c r="B24" t="s">
         <v>82</v>
       </c>
       <c r="C24" s="1">
         <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>62.26</v>
+        <v>60.34</v>
       </c>
       <c r="E24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>813053.65</v>
+        <v>760785.39</v>
       </c>
       <c r="J24" s="1">
-        <v>65.437922567884</v>
+        <v>61.231156691318</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>2055534.49</v>
+        <v>2003266.23</v>
       </c>
       <c r="N24" s="1">
-        <v>2055534.49</v>
+        <v>2003266.23</v>
       </c>
       <c r="O24" s="1">
-        <v>1.32</v>
+        <v>1.24</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>83</v>
       </c>
       <c r="B25" t="s">
         <v>84</v>
       </c>
       <c r="C25" s="1">
         <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>580.65</v>
+        <v>579.25</v>
       </c>
       <c r="E25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>431686.9</v>
+        <v>437537.86</v>
       </c>
       <c r="J25" s="1">
-        <v>30.377449967835</v>
+        <v>30.78917718185</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1852763.72</v>
+        <v>1858614.68</v>
       </c>
       <c r="N25" s="1">
-        <v>1852763.72</v>
+        <v>1858614.68</v>
       </c>
       <c r="O25" s="1">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>85</v>
       </c>
       <c r="B26" t="s">
         <v>86</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>66.26</v>
+        <v>70.86</v>
       </c>
       <c r="E26" s="1">
         <v>86.098507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1948495.33</v>
       </c>
       <c r="I26" s="1">
-        <v>-448965.27</v>
+        <v>-344862.67</v>
       </c>
       <c r="J26" s="1">
-        <v>-23.041639519865</v>
+        <v>-17.698922070293</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1499530.06</v>
+        <v>1603632.66</v>
       </c>
       <c r="N26" s="1">
-        <v>1499530.06</v>
+        <v>1603632.66</v>
       </c>
       <c r="O26" s="1">
-        <v>0.96</v>
+        <v>1.0</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>87</v>
       </c>
       <c r="B27" t="s">
         <v>88</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>249.62</v>
+        <v>256.26</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>95387.63</v>
+        <v>167301.46</v>
       </c>
       <c r="J27" s="1">
-        <v>4.4806454371583</v>
+        <v>7.8586555025943</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2224269.09</v>
+        <v>2296182.92</v>
       </c>
       <c r="N27" s="1">
-        <v>2224269.09</v>
+        <v>2296182.92</v>
       </c>
       <c r="O27" s="1">
         <v>1.43</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>89</v>
       </c>
       <c r="B28" t="s">
         <v>90</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>14.18</v>
+        <v>14.25</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>81886.34</v>
+        <v>90948.47</v>
       </c>
       <c r="J28" s="1">
-        <v>4.6689682951423</v>
+        <v>5.1856698311549</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1835728.62</v>
+        <v>1844790.75</v>
       </c>
       <c r="N28" s="1">
-        <v>1835728.62</v>
+        <v>1844790.75</v>
       </c>
       <c r="O28" s="1">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>91</v>
       </c>
       <c r="B29" t="s">
         <v>92</v>
       </c>
       <c r="C29" s="1">
         <v>129459.0</v>
       </c>
       <c r="D29" s="1">
-        <v>0.124</v>
+        <v>0.1269</v>
       </c>
       <c r="E29" s="1">
         <v>0.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>0.0</v>
       </c>
       <c r="I29" s="1">
-        <v>16052.92</v>
+        <v>16428.35</v>
       </c>
       <c r="J29" s="1">
         <v>0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>16052.92</v>
+        <v>16428.35</v>
       </c>
       <c r="N29" s="1">
-        <v>16052.92</v>
+        <v>16428.35</v>
       </c>
       <c r="O29" s="1">
         <v>0.01</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>93</v>
       </c>
       <c r="B30" t="s">
         <v>94</v>
       </c>
       <c r="C30" s="1">
         <v>37926.0</v>
       </c>
       <c r="D30" s="1">
-        <v>81.39</v>
+        <v>87.66</v>
       </c>
       <c r="E30" s="1">
         <v>76.1409020197</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
         <v>2542329.52</v>
       </c>
       <c r="I30" s="1">
-        <v>94043.32</v>
+        <v>312991.61</v>
       </c>
       <c r="J30" s="1">
-        <v>3.6991003432159</v>
+        <v>12.311213300155</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2636372.84</v>
+        <v>2855321.13</v>
       </c>
       <c r="N30" s="1">
-        <v>2636372.84</v>
+        <v>2855321.13</v>
       </c>
       <c r="O30" s="1">
-        <v>1.7</v>
+        <v>1.77</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>95</v>
       </c>
       <c r="B31" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="1">
         <v>2871.0</v>
       </c>
       <c r="D31" s="1">
-        <v>1015.75</v>
+        <v>1064.15</v>
       </c>
       <c r="E31" s="1">
         <v>854.2801079763</v>
       </c>
       <c r="F31" t="s">
         <v>36</v>
       </c>
       <c r="G31">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
         <v>2119279.12</v>
       </c>
       <c r="I31" s="1">
-        <v>371405.64</v>
+        <v>504652.39</v>
       </c>
       <c r="J31" s="1">
-        <v>17.525093155261</v>
+        <v>23.812455152203</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2490684.76</v>
+        <v>2623931.51</v>
       </c>
       <c r="N31" s="1">
-        <v>2490684.76</v>
+        <v>2623931.51</v>
       </c>
       <c r="O31" s="1">
-        <v>1.6</v>
+        <v>1.63</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
         <v>322557.0</v>
       </c>
       <c r="D32" s="1">
-        <v>9.737</v>
+        <v>9.577</v>
       </c>
       <c r="E32" s="1">
         <v>7.588417334</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>2447697.13</v>
       </c>
       <c r="I32" s="1">
-        <v>693040.38</v>
+        <v>641431.26</v>
       </c>
       <c r="J32" s="1">
-        <v>28.313976084124</v>
+        <v>26.205499534168</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3140737.51</v>
+        <v>3089128.39</v>
       </c>
       <c r="N32" s="1">
-        <v>3140737.51</v>
+        <v>3089128.39</v>
       </c>
       <c r="O32" s="1">
-        <v>2.02</v>
+        <v>1.92</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>10684.0</v>
+        <v>5123.0</v>
       </c>
       <c r="D33" s="1">
-        <v>234.6</v>
+        <v>311.01</v>
       </c>
       <c r="E33" s="1">
-        <v>200.6878790715</v>
+        <v>200.6878781964</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
-        <v>1912555.26</v>
+        <v>917074.19</v>
       </c>
       <c r="I33" s="1">
-        <v>228168.49</v>
+        <v>451332.41</v>
       </c>
       <c r="J33" s="1">
-        <v>11.93003385429</v>
+        <v>49.214383625822</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2140723.75</v>
+        <v>1368406.6</v>
       </c>
       <c r="N33" s="1">
-        <v>2140723.75</v>
+        <v>1368406.6</v>
       </c>
       <c r="O33" s="1">
-        <v>1.38</v>
+        <v>0.85</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
         <v>17518.0</v>
       </c>
       <c r="D34" s="1">
-        <v>33.61</v>
+        <v>33.07</v>
       </c>
       <c r="E34" s="1">
         <v>57.5202083571</v>
       </c>
       <c r="F34" t="s">
         <v>36</v>
       </c>
       <c r="G34">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
         <v>908284.34</v>
       </c>
       <c r="I34" s="1">
-        <v>-405418.92</v>
+        <v>-410736.13</v>
       </c>
       <c r="J34" s="1">
-        <v>-44.635683138608</v>
+        <v>-45.221095631793</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>502865.42</v>
+        <v>497548.21</v>
       </c>
       <c r="N34" s="1">
-        <v>502865.42</v>
+        <v>497548.21</v>
       </c>
       <c r="O34" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
         <v>27181.0</v>
       </c>
       <c r="D35" s="1">
-        <v>64.46</v>
+        <v>66.32</v>
       </c>
       <c r="E35" s="1">
         <v>76.8692542585</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2089383.2</v>
       </c>
       <c r="I35" s="1">
-        <v>-337295.94</v>
+        <v>-286739.28</v>
       </c>
       <c r="J35" s="1">
-        <v>-16.143325934659</v>
+        <v>-13.723632888405</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1752087.26</v>
+        <v>1802643.92</v>
       </c>
       <c r="N35" s="1">
-        <v>1752087.26</v>
+        <v>1802643.92</v>
       </c>
       <c r="O35" s="1">
-        <v>1.13</v>
+        <v>1.12</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
         <v>7805.0</v>
       </c>
       <c r="D36" s="1">
-        <v>302.55</v>
+        <v>311.52</v>
       </c>
       <c r="E36" s="1">
         <v>369.4193247918</v>
       </c>
       <c r="F36" t="s">
         <v>36</v>
       </c>
       <c r="G36">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
         <v>2582186.07</v>
       </c>
       <c r="I36" s="1">
-        <v>-565358.34</v>
+        <v>-493970.67</v>
       </c>
       <c r="J36" s="1">
-        <v>-21.894562385274</v>
+        <v>-19.129940934117</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2016827.73</v>
+        <v>2088215.4</v>
       </c>
       <c r="N36" s="1">
-        <v>2016827.73</v>
+        <v>2088215.4</v>
       </c>
       <c r="O36" s="1">
         <v>1.3</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
         <v>120106.0</v>
       </c>
       <c r="D37" s="1">
-        <v>25.425</v>
+        <v>26.76</v>
       </c>
       <c r="E37" s="1">
         <v>17.4559626497</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2096565.85</v>
       </c>
       <c r="I37" s="1">
-        <v>957129.2</v>
+        <v>1117470.71</v>
       </c>
       <c r="J37" s="1">
-        <v>45.652236489495</v>
+        <v>53.300053036731</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>3053695.05</v>
+        <v>3214036.56</v>
       </c>
       <c r="N37" s="1">
-        <v>3053695.05</v>
+        <v>3214036.56</v>
       </c>
       <c r="O37" s="1">
-        <v>1.96</v>
+        <v>1.99</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
         <v>504443.0</v>
       </c>
       <c r="D38" s="1">
-        <v>5.714</v>
+        <v>5.75</v>
       </c>
       <c r="E38" s="1">
         <v>4.2598751692</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>2148864.21</v>
       </c>
       <c r="I38" s="1">
-        <v>733523.09</v>
+        <v>751683.04</v>
       </c>
       <c r="J38" s="1">
-        <v>34.135385874382</v>
+        <v>34.980481153809</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2882387.3</v>
+        <v>2900547.25</v>
       </c>
       <c r="N38" s="1">
-        <v>2882387.3</v>
+        <v>2900547.25</v>
       </c>
       <c r="O38" s="1">
-        <v>1.85</v>
+        <v>1.8</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
         <v>3384.0</v>
       </c>
       <c r="D39" s="1">
-        <v>432.27</v>
+        <v>402.3</v>
       </c>
       <c r="E39" s="1">
         <v>441.5855112293</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H39" s="1">
         <v>1332055.96</v>
       </c>
       <c r="I39" s="1">
-        <v>-82705.76</v>
+        <v>-162834.33</v>
       </c>
       <c r="J39" s="1">
-        <v>-6.2088802935877</v>
+        <v>-12.2242859827</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1249350.2</v>
+        <v>1169221.63</v>
       </c>
       <c r="N39" s="1">
-        <v>1249350.2</v>
+        <v>1169221.63</v>
       </c>
       <c r="O39" s="1">
-        <v>0.8</v>
+        <v>0.73</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
         <v>20001.0</v>
       </c>
       <c r="D40" s="1">
-        <v>143.8</v>
+        <v>141.99</v>
       </c>
       <c r="E40" s="1">
         <v>84.1574021299</v>
       </c>
       <c r="F40" t="s">
         <v>36</v>
       </c>
       <c r="G40">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H40" s="1">
         <v>1494173.57</v>
       </c>
       <c r="I40" s="1">
-        <v>962284.39</v>
+        <v>944905.74</v>
       </c>
       <c r="J40" s="1">
-        <v>64.402450245456</v>
+        <v>63.23935578649</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2456457.96</v>
+        <v>2439079.31</v>
       </c>
       <c r="N40" s="1">
-        <v>2456457.96</v>
+        <v>2439079.31</v>
       </c>
       <c r="O40" s="1">
-        <v>1.58</v>
+        <v>1.51</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
         <v>377132.0</v>
       </c>
       <c r="D41" s="1">
-        <v>4.564</v>
+        <v>4.383</v>
       </c>
       <c r="E41" s="1">
         <v>3.6304812639</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1369170.66</v>
       </c>
       <c r="I41" s="1">
-        <v>352059.79</v>
+        <v>283798.9</v>
       </c>
       <c r="J41" s="1">
-        <v>25.713360670466</v>
+        <v>20.727795905296</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1721230.45</v>
+        <v>1652969.56</v>
       </c>
       <c r="N41" s="1">
-        <v>1721230.45</v>
+        <v>1652969.56</v>
       </c>
       <c r="O41" s="1">
-        <v>1.11</v>
+        <v>1.03</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
         <v>67000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>8917.0</v>
+        <v>8490.0</v>
       </c>
       <c r="E42" s="1">
         <v>5532.659358209</v>
       </c>
       <c r="F42" t="s">
         <v>119</v>
       </c>
       <c r="G42">
-        <v>184.84</v>
+        <v>186.15</v>
       </c>
       <c r="H42" s="1">
         <v>2183424.53</v>
       </c>
       <c r="I42" s="1">
-        <v>1048836.46</v>
+        <v>872328.74</v>
       </c>
       <c r="J42" s="1">
-        <v>48.036304694259</v>
+        <v>39.952319304574</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>3232260.99</v>
+        <v>3055753.27</v>
       </c>
       <c r="N42" s="1">
-        <v>3232260.99</v>
+        <v>3055753.27</v>
       </c>
       <c r="O42" s="1">
-        <v>2.08</v>
+        <v>1.9</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>120</v>
       </c>
       <c r="B43" t="s">
         <v>121</v>
       </c>
       <c r="C43" s="1">
         <v>3976.0</v>
       </c>
       <c r="D43" s="1">
-        <v>355.6</v>
+        <v>378.85</v>
       </c>
       <c r="E43" s="1">
         <v>381.7093435614</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1517676.35</v>
       </c>
       <c r="I43" s="1">
-        <v>-103810.75</v>
+        <v>-11368.75</v>
       </c>
       <c r="J43" s="1">
-        <v>-6.8401112002569</v>
+        <v>-0.74908922445817</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1413865.6</v>
+        <v>1506307.6</v>
       </c>
       <c r="N43" s="1">
-        <v>1413865.6</v>
+        <v>1506307.6</v>
       </c>
       <c r="O43" s="1">
-        <v>0.91</v>
+        <v>0.93</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="1">
         <v>2858.0</v>
       </c>
       <c r="D44" s="1">
-        <v>452.3</v>
+        <v>475.0</v>
       </c>
       <c r="E44" s="1">
         <v>640.6780790763</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1831057.95</v>
       </c>
       <c r="I44" s="1">
-        <v>-538384.55</v>
+        <v>-473507.95</v>
       </c>
       <c r="J44" s="1">
-        <v>-29.402922501715</v>
+        <v>-25.859801433374</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1292673.4</v>
+        <v>1357550.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1292673.4</v>
+        <v>1357550.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.83</v>
+        <v>0.84</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
         <v>10750.0</v>
       </c>
       <c r="D45" s="1">
-        <v>121.15</v>
+        <v>130.75</v>
       </c>
       <c r="E45" s="1">
         <v>130.8636483721</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1406784.22</v>
       </c>
       <c r="I45" s="1">
-        <v>-104421.72</v>
+        <v>-1221.72</v>
       </c>
       <c r="J45" s="1">
-        <v>-7.4227247160904</v>
+        <v>-0.086844875186331</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1302362.5</v>
+        <v>1405562.5</v>
       </c>
       <c r="N45" s="1">
-        <v>1302362.5</v>
+        <v>1405562.5</v>
       </c>
       <c r="O45" s="1">
-        <v>0.84</v>
+        <v>0.87</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
         <v>37038.0</v>
       </c>
       <c r="D46" s="1">
-        <v>31.56</v>
+        <v>31.85</v>
       </c>
       <c r="E46" s="1">
         <v>29.4882139964</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>1092184.47</v>
       </c>
       <c r="I46" s="1">
-        <v>76734.81</v>
+        <v>87475.83</v>
       </c>
       <c r="J46" s="1">
-        <v>7.0258103926345</v>
+        <v>8.0092541509952</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1168919.28</v>
+        <v>1179660.3</v>
       </c>
       <c r="N46" s="1">
-        <v>1168919.28</v>
+        <v>1179660.3</v>
       </c>
       <c r="O46" s="1">
-        <v>0.75</v>
+        <v>0.73</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
         <v>22367.0</v>
       </c>
       <c r="D47" s="1">
-        <v>405.21</v>
+        <v>441.31</v>
       </c>
       <c r="E47" s="1">
         <v>445.7656037913</v>
       </c>
       <c r="F47" t="s">
         <v>36</v>
       </c>
       <c r="G47">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
         <v>8866505.22</v>
       </c>
       <c r="I47" s="1">
-        <v>-1125691.22</v>
+        <v>-389002.09</v>
       </c>
       <c r="J47" s="1">
-        <v>-12.695996811244</v>
+        <v>-4.3873215020788</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>7740814.0</v>
+        <v>8477503.13</v>
       </c>
       <c r="N47" s="1">
-        <v>7740814.0</v>
+        <v>8477503.13</v>
       </c>
       <c r="O47" s="1">
-        <v>4.98</v>
+        <v>5.26</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
         <v>80651.0</v>
       </c>
       <c r="D48" s="1">
-        <v>192.5</v>
+        <v>198.5</v>
       </c>
       <c r="E48" s="1">
         <v>204.0828479498</v>
       </c>
       <c r="F48" t="s">
         <v>132</v>
       </c>
       <c r="G48">
-        <v>10.75</v>
+        <v>10.79</v>
       </c>
       <c r="H48" s="1">
         <v>1403954.06</v>
       </c>
       <c r="I48" s="1">
-        <v>40664.67</v>
+        <v>79177.95</v>
       </c>
       <c r="J48" s="1">
-        <v>2.8964387908818</v>
+        <v>5.6396396617137</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1444618.73</v>
+        <v>1483132.01</v>
       </c>
       <c r="N48" s="1">
-        <v>1444618.73</v>
+        <v>1483132.01</v>
       </c>
       <c r="O48" s="1">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>133</v>
       </c>
       <c r="B49" t="s">
         <v>134</v>
       </c>
       <c r="C49" s="1">
         <v>4716.0</v>
       </c>
       <c r="D49" s="1">
-        <v>462.1</v>
+        <v>442.4</v>
       </c>
       <c r="E49" s="1">
         <v>468.6676357082</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>2210236.57</v>
       </c>
       <c r="I49" s="1">
-        <v>-30972.97</v>
+        <v>-123878.17</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.4013418482167</v>
+        <v>-5.6047470972757</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2179263.6</v>
+        <v>2086358.4</v>
       </c>
       <c r="N49" s="1">
-        <v>2179263.6</v>
+        <v>2086358.4</v>
       </c>
       <c r="O49" s="1">
-        <v>1.4</v>
+        <v>1.29</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>135</v>
       </c>
       <c r="B50" t="s">
         <v>136</v>
       </c>
       <c r="C50" s="1">
         <v>17039.0</v>
       </c>
       <c r="D50" s="1">
-        <v>118.96</v>
+        <v>109.5</v>
       </c>
       <c r="E50" s="1">
         <v>58.3518663067</v>
       </c>
       <c r="F50" t="s">
         <v>36</v>
       </c>
       <c r="G50">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
         <v>881264.01</v>
       </c>
       <c r="I50" s="1">
-        <v>849922.26</v>
+        <v>721149.78</v>
       </c>
       <c r="J50" s="1">
-        <v>96.443545901755</v>
+        <v>81.831298205404</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1731186.27</v>
+        <v>1602413.79</v>
       </c>
       <c r="N50" s="1">
-        <v>1731186.27</v>
+        <v>1602413.79</v>
       </c>
       <c r="O50" s="1">
-        <v>1.11</v>
+        <v>0.99</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>137</v>
       </c>
       <c r="B51" t="s">
         <v>138</v>
       </c>
       <c r="C51" s="1">
         <v>34327.0</v>
       </c>
       <c r="D51" s="1">
-        <v>299.2</v>
+        <v>277.65</v>
       </c>
       <c r="E51" s="1">
         <v>538.838409124</v>
       </c>
       <c r="F51" t="s">
         <v>139</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
         <v>2479393.33</v>
       </c>
       <c r="I51" s="1">
-        <v>-1105109.91</v>
+        <v>-1204187.07</v>
       </c>
       <c r="J51" s="1">
-        <v>-44.571786841098</v>
+        <v>-48.567811142736</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1374283.42</v>
+        <v>1275206.26</v>
       </c>
       <c r="N51" s="1">
-        <v>1374283.42</v>
+        <v>1275206.26</v>
       </c>
       <c r="O51" s="1">
-        <v>0.88</v>
+        <v>0.79</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>140</v>
       </c>
       <c r="B52" t="s">
         <v>141</v>
       </c>
       <c r="C52" s="1">
         <v>23240.0</v>
       </c>
       <c r="D52" s="1">
-        <v>378.2</v>
+        <v>371.4</v>
       </c>
       <c r="E52" s="1">
         <v>417.3573962995</v>
       </c>
       <c r="F52" t="s">
         <v>139</v>
       </c>
       <c r="G52">
         <v>7.47</v>
       </c>
       <c r="H52" s="1">
         <v>1299636.84</v>
       </c>
       <c r="I52" s="1">
-        <v>-123557.79</v>
+        <v>-144788.57</v>
       </c>
       <c r="J52" s="1">
-        <v>-9.5071012299097</v>
+        <v>-11.140694503551</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1176079.05</v>
+        <v>1154848.27</v>
       </c>
       <c r="N52" s="1">
-        <v>1176079.05</v>
+        <v>1154848.27</v>
       </c>
       <c r="O52" s="1">
-        <v>0.76</v>
+        <v>0.72</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>142</v>
       </c>
       <c r="B53" t="s">
         <v>143</v>
       </c>
       <c r="C53" s="1">
         <v>67960.0</v>
       </c>
       <c r="D53" s="1">
-        <v>225.83</v>
+        <v>222.82</v>
       </c>
       <c r="E53" s="1">
         <v>132.4028225427</v>
       </c>
       <c r="F53" t="s">
         <v>36</v>
       </c>
       <c r="G53">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H53" s="1">
         <v>7946827.18</v>
       </c>
       <c r="I53" s="1">
-        <v>5161091.68</v>
+        <v>5058581.16</v>
       </c>
       <c r="J53" s="1">
-        <v>64.945311670915</v>
+        <v>63.655356350659</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>13107918.86</v>
+        <v>13005408.34</v>
       </c>
       <c r="N53" s="1">
-        <v>13107918.86</v>
+        <v>13005408.34</v>
       </c>
       <c r="O53" s="1">
-        <v>8.43</v>
+        <v>8.07</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>144</v>
       </c>
       <c r="B54" t="s">
         <v>145</v>
       </c>
       <c r="C54" s="1">
-        <v>61.0</v>
+        <v>428.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4799.78</v>
+        <v>4805.92</v>
       </c>
       <c r="E54" s="1">
-        <v>4797.1816393443</v>
+        <v>4805.57</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>292628.08</v>
+        <v>2056783.96</v>
       </c>
       <c r="I54" s="1">
-        <v>158.5</v>
+        <v>149.8</v>
       </c>
       <c r="J54" s="1">
-        <v>0.054164316698521</v>
+        <v>0.0072832151024748</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>292786.58</v>
+        <v>2056933.76</v>
       </c>
       <c r="N54" s="1">
-        <v>292786.58</v>
+        <v>2056933.76</v>
       </c>
       <c r="O54" s="1">
-        <v>0.19</v>
+        <v>1.28</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>146</v>
       </c>
       <c r="B55" t="s">
         <v>147</v>
       </c>
       <c r="C55" s="1">
         <v>7764.0</v>
       </c>
       <c r="D55" s="1">
-        <v>189.76</v>
+        <v>244.58</v>
       </c>
       <c r="E55" s="1">
         <v>186.5757843895</v>
       </c>
       <c r="F55" t="s">
         <v>36</v>
       </c>
       <c r="G55">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
         <v>1285093.84</v>
       </c>
       <c r="I55" s="1">
-        <v>-26780.1</v>
+        <v>345789.59</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.0839022930808</v>
+        <v>26.907730722606</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1258313.74</v>
+        <v>1630883.43</v>
       </c>
       <c r="N55" s="1">
-        <v>1258313.74</v>
+        <v>1630883.43</v>
       </c>
       <c r="O55" s="1">
-        <v>0.81</v>
+        <v>1.01</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>148</v>
       </c>
       <c r="B56" t="s">
         <v>149</v>
       </c>
       <c r="C56" s="1">
         <v>94856.0</v>
       </c>
       <c r="D56" s="1">
-        <v>18.445</v>
+        <v>17.655</v>
       </c>
       <c r="E56" s="1">
         <v>12.0896589567</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1146776.69</v>
       </c>
       <c r="I56" s="1">
-        <v>602842.23</v>
+        <v>527905.99</v>
       </c>
       <c r="J56" s="1">
-        <v>52.568406321548</v>
+        <v>46.0338961023</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1749618.92</v>
+        <v>1674682.68</v>
       </c>
       <c r="N56" s="1">
-        <v>1749618.92</v>
+        <v>1674682.68</v>
       </c>
       <c r="O56" s="1">
-        <v>1.13</v>
+        <v>1.04</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>150</v>
       </c>
       <c r="B57" t="s">
         <v>151</v>
       </c>
       <c r="C57" s="1">
         <v>15422.0</v>
       </c>
       <c r="D57" s="1">
-        <v>142.24</v>
+        <v>140.82</v>
       </c>
       <c r="E57" s="1">
         <v>152.5145979769</v>
       </c>
       <c r="F57" t="s">
         <v>36</v>
       </c>
       <c r="G57">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
         <v>2110321.23</v>
       </c>
       <c r="I57" s="1">
-        <v>-236788.94</v>
+        <v>-245138.05</v>
       </c>
       <c r="J57" s="1">
-        <v>-11.220516413987</v>
+        <v>-11.61614859933</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1873532.29</v>
+        <v>1865183.18</v>
       </c>
       <c r="N57" s="1">
-        <v>1873532.29</v>
+        <v>1865183.18</v>
       </c>
       <c r="O57" s="1">
-        <v>1.21</v>
+        <v>1.16</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>152</v>
       </c>
       <c r="B58" t="s">
         <v>153</v>
       </c>
       <c r="C58" s="1">
         <v>7948.0</v>
       </c>
       <c r="D58" s="1">
-        <v>213.17</v>
+        <v>240.84</v>
       </c>
       <c r="E58" s="1">
         <v>157.996694766</v>
       </c>
       <c r="F58" t="s">
         <v>36</v>
       </c>
       <c r="G58">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H58" s="1">
         <v>1122246.13</v>
       </c>
       <c r="I58" s="1">
-        <v>324801.02</v>
+        <v>521758.1</v>
       </c>
       <c r="J58" s="1">
-        <v>28.942048568258</v>
+        <v>46.492305569367</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1447047.15</v>
+        <v>1644004.23</v>
       </c>
       <c r="N58" s="1">
-        <v>1447047.15</v>
+        <v>1644004.23</v>
       </c>
       <c r="O58" s="1">
-        <v>0.93</v>
+        <v>1.02</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>154</v>
       </c>
       <c r="B59" t="s">
         <v>155</v>
       </c>
       <c r="C59" s="1">
         <v>149900.0</v>
       </c>
       <c r="D59" s="1">
-        <v>3575.0</v>
+        <v>4455.0</v>
       </c>
       <c r="E59" s="1">
         <v>2087.8199866578</v>
       </c>
       <c r="F59" t="s">
         <v>119</v>
       </c>
       <c r="G59">
-        <v>184.84</v>
+        <v>186.15</v>
       </c>
       <c r="H59" s="1">
         <v>1849491.67</v>
       </c>
       <c r="I59" s="1">
-        <v>1049790.8</v>
+        <v>1737952.36</v>
       </c>
       <c r="J59" s="1">
-        <v>56.761045049746</v>
+        <v>93.969191004791</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2899282.47</v>
+        <v>3587444.03</v>
       </c>
       <c r="N59" s="1">
-        <v>2899282.47</v>
+        <v>3587444.03</v>
       </c>
       <c r="O59" s="1">
-        <v>1.86</v>
+        <v>2.23</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>156</v>
       </c>
       <c r="B60" t="s">
         <v>157</v>
       </c>
       <c r="C60" s="1">
         <v>6686.0</v>
       </c>
       <c r="D60" s="1">
-        <v>268.4</v>
+        <v>287.15</v>
       </c>
       <c r="E60" s="1">
         <v>215.9045288663</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>1443537.68</v>
       </c>
       <c r="I60" s="1">
-        <v>350984.72</v>
+        <v>476347.22</v>
       </c>
       <c r="J60" s="1">
-        <v>24.314205639578</v>
+        <v>32.998599662463</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1794522.4</v>
+        <v>1919884.9</v>
       </c>
       <c r="N60" s="1">
-        <v>1794522.4</v>
+        <v>1919884.9</v>
       </c>
       <c r="O60" s="1">
-        <v>1.15</v>
+        <v>1.19</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>158</v>
       </c>
       <c r="B61" t="s">
         <v>159</v>
       </c>
       <c r="C61" s="1">
         <v>116631.0</v>
       </c>
       <c r="D61" s="1">
-        <v>24.5</v>
+        <v>22.56</v>
       </c>
       <c r="E61" s="1">
         <v>18.6728409257</v>
       </c>
       <c r="F61" t="s">
         <v>160</v>
       </c>
       <c r="G61">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H61" s="1">
         <v>2540739.03</v>
       </c>
       <c r="I61" s="1">
-        <v>757534.76</v>
+        <v>503745.04</v>
       </c>
       <c r="J61" s="1">
-        <v>29.815528122146</v>
+        <v>19.826713174867</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>3298273.79</v>
+        <v>3044484.07</v>
       </c>
       <c r="N61" s="1">
-        <v>3298273.79</v>
+        <v>3044484.07</v>
       </c>
       <c r="O61" s="1">
-        <v>2.12</v>
+        <v>1.89</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
         <v>123900.0</v>
       </c>
       <c r="D62" s="1">
-        <v>1950.0</v>
+        <v>2248.5</v>
       </c>
       <c r="E62" s="1">
         <v>2555.3766989508</v>
       </c>
       <c r="F62" t="s">
         <v>119</v>
       </c>
       <c r="G62">
-        <v>184.84</v>
+        <v>186.15</v>
       </c>
       <c r="H62" s="1">
         <v>1866410.99</v>
       </c>
       <c r="I62" s="1">
-        <v>-559281.03</v>
+        <v>-369830.8</v>
       </c>
       <c r="J62" s="1">
-        <v>-29.965588125904</v>
+        <v>-19.815078349919</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1307129.96</v>
+        <v>1496580.19</v>
       </c>
       <c r="N62" s="1">
-        <v>1307129.96</v>
+        <v>1496580.19</v>
       </c>
       <c r="O62" s="1">
-        <v>0.84</v>
+        <v>0.93</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
         <v>6487.0</v>
       </c>
       <c r="D63" s="1">
-        <v>445.27</v>
+        <v>423.74</v>
       </c>
       <c r="E63" s="1">
         <v>336.7764991522</v>
       </c>
       <c r="F63" t="s">
         <v>36</v>
       </c>
       <c r="G63">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H63" s="1">
         <v>1939414.23</v>
       </c>
       <c r="I63" s="1">
-        <v>527568.3</v>
+        <v>421389.12</v>
       </c>
       <c r="J63" s="1">
-        <v>27.202455867306</v>
+        <v>21.727649177865</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2466982.53</v>
+        <v>2360803.35</v>
       </c>
       <c r="N63" s="1">
-        <v>2466982.53</v>
+        <v>2360803.35</v>
       </c>
       <c r="O63" s="1">
-        <v>1.59</v>
+        <v>1.47</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
         <v>170877.0</v>
       </c>
       <c r="D64" s="1">
-        <v>93.6</v>
+        <v>96.0</v>
       </c>
       <c r="E64" s="1">
         <v>134.2464297711</v>
       </c>
       <c r="F64" t="s">
         <v>132</v>
       </c>
       <c r="G64">
-        <v>10.75</v>
+        <v>10.79</v>
       </c>
       <c r="H64" s="1">
         <v>1973184.66</v>
       </c>
       <c r="I64" s="1">
-        <v>-484947.27</v>
+        <v>-453461.85</v>
       </c>
       <c r="J64" s="1">
-        <v>-24.576882226522</v>
+        <v>-22.981217074736</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1488237.39</v>
+        <v>1519722.81</v>
       </c>
       <c r="N64" s="1">
-        <v>1488237.39</v>
+        <v>1519722.81</v>
       </c>
       <c r="O64" s="1">
-        <v>0.96</v>
+        <v>0.94</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
         <v>179300.0</v>
       </c>
       <c r="D65" s="1">
-        <v>2939.5</v>
+        <v>2844.0</v>
       </c>
       <c r="E65" s="1">
         <v>2910.6595370887</v>
       </c>
       <c r="F65" t="s">
         <v>119</v>
       </c>
       <c r="G65">
-        <v>184.84</v>
+        <v>186.15</v>
       </c>
       <c r="H65" s="1">
         <v>3064180.54</v>
       </c>
       <c r="I65" s="1">
-        <v>-212724.99</v>
+        <v>-324842.21</v>
       </c>
       <c r="J65" s="1">
-        <v>-6.9423125440252</v>
+        <v>-10.601275145491</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>2851455.55</v>
+        <v>2739338.33</v>
       </c>
       <c r="N65" s="1">
-        <v>2851455.55</v>
+        <v>2739338.33</v>
       </c>
       <c r="O65" s="1">
-        <v>1.83</v>
+        <v>1.7</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
         <v>24867.0</v>
       </c>
       <c r="D66" s="1">
-        <v>42.35</v>
+        <v>41.05</v>
       </c>
       <c r="E66" s="1">
         <v>46.5667177384</v>
       </c>
       <c r="F66" t="s">
         <v>160</v>
       </c>
       <c r="G66">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H66" s="1">
         <v>1335812.17</v>
       </c>
       <c r="I66" s="1">
-        <v>-120232.5</v>
+        <v>-154683.62</v>
       </c>
       <c r="J66" s="1">
-        <v>-9.0007040435932</v>
+        <v>-11.579743280824</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1215579.67</v>
+        <v>1181128.55</v>
       </c>
       <c r="N66" s="1">
-        <v>1215579.67</v>
+        <v>1181128.55</v>
       </c>
       <c r="O66" s="1">
-        <v>0.78</v>
+        <v>0.73</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
         <v>13068.0</v>
       </c>
       <c r="D67" s="1">
-        <v>216.44</v>
+        <v>211.93</v>
       </c>
       <c r="E67" s="1">
         <v>194.8258103765</v>
       </c>
       <c r="F67" t="s">
         <v>36</v>
       </c>
       <c r="G67">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
         <v>2270159.35</v>
       </c>
       <c r="I67" s="1">
-        <v>145553.95</v>
+        <v>108422.04</v>
       </c>
       <c r="J67" s="1">
-        <v>6.4116181976389</v>
+        <v>4.7759660571845</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>2415713.3</v>
+        <v>2378581.39</v>
       </c>
       <c r="N67" s="1">
-        <v>2415713.3</v>
+        <v>2378581.39</v>
       </c>
       <c r="O67" s="1">
-        <v>1.55</v>
+        <v>1.48</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
         <v>22087.0</v>
       </c>
       <c r="D68" s="1">
-        <v>83.65</v>
+        <v>92.74</v>
       </c>
       <c r="E68" s="1">
         <v>101.7684941368</v>
       </c>
       <c r="F68" t="s">
         <v>57</v>
       </c>
       <c r="G68">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H68" s="1">
         <v>1464870.86</v>
       </c>
       <c r="I68" s="1">
-        <v>-313445.24</v>
+        <v>-193078.75</v>
       </c>
       <c r="J68" s="1">
-        <v>-21.397465712438</v>
+        <v>-13.180598732096</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1151425.62</v>
+        <v>1271792.11</v>
       </c>
       <c r="N68" s="1">
-        <v>1151425.62</v>
+        <v>1271792.11</v>
       </c>
       <c r="O68" s="1">
-        <v>0.74</v>
+        <v>0.79</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
         <v>10509.0</v>
       </c>
       <c r="D69" s="1">
-        <v>194.0</v>
+        <v>186.04</v>
       </c>
       <c r="E69" s="1">
         <v>238.6213645447</v>
       </c>
       <c r="F69" t="s">
         <v>57</v>
       </c>
       <c r="G69">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H69" s="1">
         <v>1615899.91</v>
       </c>
       <c r="I69" s="1">
-        <v>-345336.53</v>
+        <v>-402007.97</v>
       </c>
       <c r="J69" s="1">
-        <v>-21.371158440129</v>
+        <v>-24.87827169939</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1270563.38</v>
+        <v>1213891.94</v>
       </c>
       <c r="N69" s="1">
-        <v>1270563.38</v>
+        <v>1213891.94</v>
       </c>
       <c r="O69" s="1">
-        <v>0.82</v>
+        <v>0.75</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" s="1">
         <v>26756.0</v>
       </c>
       <c r="D70" s="1">
-        <v>109.01</v>
+        <v>110.29</v>
       </c>
       <c r="E70" s="1">
         <v>128.2709313799</v>
       </c>
       <c r="F70" t="s">
         <v>36</v>
       </c>
       <c r="G70">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="1">
         <v>3055056.23</v>
       </c>
       <c r="I70" s="1">
-        <v>-563984.31</v>
+        <v>-520664.3</v>
       </c>
       <c r="J70" s="1">
-        <v>-18.460685091875</v>
+        <v>-17.042707590361</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2491071.92</v>
+        <v>2534391.93</v>
       </c>
       <c r="N70" s="1">
-        <v>2491071.92</v>
+        <v>2534391.93</v>
       </c>
       <c r="O70" s="1">
-        <v>1.6</v>
+        <v>1.57</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>179</v>
       </c>
       <c r="B71" t="s">
         <v>180</v>
       </c>
       <c r="C71" s="1">
         <v>-22289664.93</v>
       </c>
       <c r="D71" s="1">
-        <v>0.85176699</v>
+        <v>0.85735732</v>
       </c>
       <c r="E71" s="1">
         <v>0.8511756054</v>
       </c>
       <c r="F71" t="s">
         <v>36</v>
       </c>
       <c r="G71">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H71" s="1">
         <v>0.0</v>
       </c>
       <c r="I71" s="1">
-        <v>15486.56</v>
+        <v>161880.12</v>
       </c>
       <c r="J71" s="1">
         <v>0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" t="s">
         <v>181</v>
       </c>
       <c r="M71" s="1">
-        <v>-19054.919999998</v>
+        <v>107600.65</v>
       </c>
       <c r="N71" s="1">
-        <v>15486.559999999</v>
+        <v>161880.12</v>
       </c>
       <c r="O71" s="1">
-        <v>0.01</v>
+        <v>0.1</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>