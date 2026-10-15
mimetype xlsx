--- v5 (2026-09-02)
+++ v6 (2026-10-15)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU2702915468</t>
   </si>
   <si>
@@ -289,56 +289,50 @@
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>US2788651006</t>
   </si>
   <si>
     <t>ECOLAB INC</t>
   </si>
   <si>
     <t>ES0127797019</t>
   </si>
   <si>
     <t>EDP RENEWABLES SA</t>
   </si>
   <si>
-    <t>ES0627797931</t>
-[...4 lines deleted...]
-  <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>US3364331070</t>
   </si>
   <si>
     <t>FIRST SOLAR INC</t>
   </si>
   <si>
     <t>US3703341046</t>
@@ -553,57 +547,57 @@
   <si>
     <t>US94106L1098</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT INC</t>
   </si>
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>OACT01991635</t>
-[...5 lines deleted...]
-    <t>54 279.47</t>
+    <t>OACT02022587</t>
+  </si>
+  <si>
+    <t>EUR/USD 14/10/26</t>
+  </si>
+  <si>
+    <t>5 297.98</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -912,3848 +906,3798 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>13032.35</v>
+      </c>
+      <c r="C2">
+        <v>134.2</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>1748878.39</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>1748878.39</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>378798.82</v>
+      </c>
+      <c r="C3">
+        <v>153.57</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>58172177.83</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>58172177.83</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...8 lines deleted...]
-      <c r="E3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1571.17</v>
+      </c>
+      <c r="C4">
+        <v>64452.63</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="E4">
+        <v>101266036.32</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>101266036.32</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>6871.0</v>
+      </c>
+      <c r="C5">
+        <v>126.15</v>
+      </c>
+      <c r="D5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="E5">
+        <v>866745.47</v>
+      </c>
+      <c r="F5" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="G5">
+        <v>866745.47</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...8 lines deleted...]
-      <c r="E5" t="s">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>2340.0</v>
+      </c>
+      <c r="C6">
+        <v>115.39</v>
+      </c>
+      <c r="D6" t="s">
         <v>8</v>
       </c>
-      <c r="F5">
-[...2 lines deleted...]
-      <c r="G5" t="s">
+      <c r="E6">
+        <v>270014.22</v>
+      </c>
+      <c r="F6" t="s">
         <v>8</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5" t="s">
+      <c r="G6">
+        <v>270014.22</v>
+      </c>
+      <c r="H6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...8 lines deleted...]
-      <c r="E6" t="s">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C7">
+        <v>120.58</v>
+      </c>
+      <c r="D7" t="s">
         <v>8</v>
       </c>
-      <c r="F6">
-[...2 lines deleted...]
-      <c r="G6" t="s">
+      <c r="E7">
+        <v>12058.1</v>
+      </c>
+      <c r="F7" t="s">
         <v>8</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6" t="s">
+      <c r="G7">
+        <v>12058.1</v>
+      </c>
+      <c r="H7" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" t="s">
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P71"/>
+  <dimension ref="A1:Z70"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O71" sqref="O71"/>
+      <selection activeCell="N70" sqref="N70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="1">
+        <v>13912.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>244.11</v>
+      </c>
+      <c r="D2" s="1">
+        <v>224.0223138298</v>
+      </c>
+      <c r="E2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F2">
+        <v>1.14</v>
+      </c>
+      <c r="G2" s="1">
+        <v>2668409.97</v>
+      </c>
+      <c r="H2" s="1">
+        <v>301080.98</v>
+      </c>
+      <c r="I2" s="1">
+        <v>11.283160510752</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>2969490.95</v>
+      </c>
+      <c r="M2" s="1">
+        <v>2969490.95</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.83</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>34</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="1">
+        <v>9653.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>182.9</v>
+      </c>
+      <c r="D3" s="1">
+        <v>189.5929659173</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1830140.9</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-64607.2</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-3.5301762831485</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1765533.7</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1765533.7</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="1">
+        <v>3531.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>224.56</v>
+      </c>
+      <c r="D4" s="1">
+        <v>463.5251288587</v>
+      </c>
+      <c r="E4" t="s">
         <v>36</v>
       </c>
-      <c r="G2">
-[...46 lines deleted...]
-      <c r="F3" t="s">
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1478909.99</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-785584.79</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-53.119175292068</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>693325.2</v>
+      </c>
+      <c r="M4" s="1">
+        <v>693325.2</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="1">
+        <v>6062.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>151.26</v>
+      </c>
+      <c r="D5" s="1">
+        <v>152.2643995381</v>
+      </c>
+      <c r="E5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
+        <v>772795.37</v>
+      </c>
+      <c r="H5" s="1">
+        <v>28969.26</v>
+      </c>
+      <c r="I5" s="1">
+        <v>3.7486327072586</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>801764.63</v>
+      </c>
+      <c r="M5" s="1">
+        <v>801764.63</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="1">
+        <v>8387.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>529.14</v>
+      </c>
+      <c r="D6" s="1">
+        <v>186.0293943007</v>
+      </c>
+      <c r="E6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6">
+        <v>1.14</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1384508.93</v>
+      </c>
+      <c r="H6" s="1">
+        <v>2495959.03</v>
+      </c>
+      <c r="I6" s="1">
+        <v>180.27756816274</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>3880467.96</v>
+      </c>
+      <c r="M6" s="1">
+        <v>3880467.96</v>
+      </c>
+      <c r="N6" s="1">
+        <v>2.39</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1">
+        <v>27444.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>68.88</v>
+      </c>
+      <c r="D7" s="1">
+        <v>113.1343382889</v>
+      </c>
+      <c r="E7" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7">
+        <v>1.14</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2770768.08</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-1117864.9</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-40.344946517501</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1652903.18</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1652903.18</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="1">
+        <v>7335.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>358.32</v>
+      </c>
+      <c r="D8" s="1">
+        <v>292.7764567144</v>
+      </c>
+      <c r="E8" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8">
+        <v>1.14</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1926308.8</v>
+      </c>
+      <c r="H8" s="1">
+        <v>371839.41</v>
+      </c>
+      <c r="I8" s="1">
+        <v>19.30320881055</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2298148.21</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2298148.21</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="1">
+        <v>6284.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>579.43</v>
+      </c>
+      <c r="D9" s="1">
+        <v>194.5299538511</v>
+      </c>
+      <c r="E9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1090161.32</v>
+      </c>
+      <c r="H9" s="1">
+        <v>2093625.78</v>
+      </c>
+      <c r="I9" s="1">
+        <v>192.04733662721</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>3183787.1</v>
+      </c>
+      <c r="M9" s="1">
+        <v>3183787.1</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1557.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>1549.4</v>
+      </c>
+      <c r="D10" s="1">
+        <v>770.5336030829</v>
+      </c>
+      <c r="E10" t="s">
         <v>8</v>
       </c>
-      <c r="G3">
+      <c r="F10">
         <v>1.0</v>
       </c>
-      <c r="H3" s="1">
-[...20 lines deleted...]
-      <c r="O3" s="1">
+      <c r="G10" s="1">
+        <v>1199720.82</v>
+      </c>
+      <c r="H10" s="1">
+        <v>1212694.98</v>
+      </c>
+      <c r="I10" s="1">
+        <v>101.08143159506</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>2412415.8</v>
+      </c>
+      <c r="M10" s="1">
+        <v>2412415.8</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" s="1">
+        <v>5913.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>144.18</v>
+      </c>
+      <c r="D11" s="1">
+        <v>182.5991341113</v>
+      </c>
+      <c r="E11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11">
+        <v>1.14</v>
+      </c>
+      <c r="G11" s="1">
+        <v>940123.69</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-194671.55</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-20.70701462698</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>745452.14</v>
+      </c>
+      <c r="M11" s="1">
+        <v>745452.14</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="1">
+        <v>20616.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>257.76</v>
+      </c>
+      <c r="D12" s="1">
+        <v>160.5054055103</v>
+      </c>
+      <c r="E12" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12">
+        <v>1.61</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2061661.87</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1245108.61</v>
+      </c>
+      <c r="I12" s="1">
+        <v>60.393444149016</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>3306770.48</v>
+      </c>
+      <c r="M12" s="1">
+        <v>3306770.48</v>
+      </c>
+      <c r="N12" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="1">
+        <v>23576.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>162.35</v>
+      </c>
+      <c r="D13" s="1">
+        <v>79.4047989481</v>
+      </c>
+      <c r="E13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13">
+        <v>1.14</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1661616.64</v>
+      </c>
+      <c r="H13" s="1">
+        <v>1685179.67</v>
+      </c>
+      <c r="I13" s="1">
+        <v>101.41807860085</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>3346796.31</v>
+      </c>
+      <c r="M13" s="1">
+        <v>3346796.31</v>
+      </c>
+      <c r="N13" s="1">
+        <v>2.06</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="1">
+        <v>9332.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>154.88</v>
+      </c>
+      <c r="D14" s="1">
+        <v>168.054474925</v>
+      </c>
+      <c r="E14" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14">
+        <v>1.14</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1412170.75</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-148374.87</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-10.506864697488</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1263795.88</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1263795.88</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="1">
+        <v>16606.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>394.28</v>
+      </c>
+      <c r="D15" s="1">
+        <v>280.4431289895</v>
+      </c>
+      <c r="E15" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15">
+        <v>1.14</v>
+      </c>
+      <c r="G15" s="1">
+        <v>4187467.74</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1537547.5</v>
+      </c>
+      <c r="I15" s="1">
+        <v>36.717835108623</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>5725015.24</v>
+      </c>
+      <c r="M15" s="1">
+        <v>5725015.24</v>
+      </c>
+      <c r="N15" s="1">
+        <v>3.53</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="1">
+        <v>248573.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>12.34</v>
+      </c>
+      <c r="D16" s="1">
+        <v>6.5190873908</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
         <v>1.0</v>
       </c>
-      <c r="P3">
-[...19 lines deleted...]
-      <c r="F4" t="s">
+      <c r="G16" s="1">
+        <v>1620469.11</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1446921.71</v>
+      </c>
+      <c r="I16" s="1">
+        <v>89.290298782678</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>3067390.82</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3067390.82</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3566.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>914.3</v>
+      </c>
+      <c r="D17" s="1">
+        <v>423.9143129557</v>
+      </c>
+      <c r="E17" t="s">
         <v>36</v>
       </c>
-      <c r="G4">
-[...46 lines deleted...]
-      <c r="F5" t="s">
+      <c r="F17">
+        <v>1.14</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1341159.44</v>
+      </c>
+      <c r="H17" s="1">
+        <v>1509707.35</v>
+      </c>
+      <c r="I17" s="1">
+        <v>112.56732831109</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>2850866.79</v>
+      </c>
+      <c r="M17" s="1">
+        <v>2850866.79</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.76</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="1">
+        <v>9516.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>80.505</v>
+      </c>
+      <c r="D18" s="1">
+        <v>38.6687883565</v>
+      </c>
+      <c r="E18" t="s">
         <v>36</v>
       </c>
-      <c r="G5">
-[...46 lines deleted...]
-      <c r="F6" t="s">
+      <c r="F18">
+        <v>1.14</v>
+      </c>
+      <c r="G18" s="1">
+        <v>333775.35</v>
+      </c>
+      <c r="H18" s="1">
+        <v>336084.82</v>
+      </c>
+      <c r="I18" s="1">
+        <v>100.69192347488</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>669860.17</v>
+      </c>
+      <c r="M18" s="1">
+        <v>669860.17</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1">
+        <v>8395.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>195.6</v>
+      </c>
+      <c r="D19" s="1">
+        <v>143.0458856462</v>
+      </c>
+      <c r="E19" t="s">
+        <v>72</v>
+      </c>
+      <c r="F19">
+        <v>0.92</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1287027.76</v>
+      </c>
+      <c r="H19" s="1">
+        <v>491442.94</v>
+      </c>
+      <c r="I19" s="1">
+        <v>38.18433100464</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>1778470.7</v>
+      </c>
+      <c r="M19" s="1">
+        <v>1778470.7</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="1">
+        <v>2185.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>916.54</v>
+      </c>
+      <c r="D20" s="1">
+        <v>813.6303157895</v>
+      </c>
+      <c r="E20" t="s">
         <v>36</v>
       </c>
-      <c r="G6">
-[...46 lines deleted...]
-      <c r="F7" t="s">
+      <c r="F20">
+        <v>1.14</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1579010.42</v>
+      </c>
+      <c r="H20" s="1">
+        <v>172084.67</v>
+      </c>
+      <c r="I20" s="1">
+        <v>10.89826057006</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1751095.09</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1751095.09</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="1">
+        <v>21179.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>103.96</v>
+      </c>
+      <c r="D21" s="1">
+        <v>71.6081807451</v>
+      </c>
+      <c r="E21" t="s">
         <v>36</v>
       </c>
-      <c r="G7">
-[...46 lines deleted...]
-      <c r="F8" t="s">
+      <c r="F21">
+        <v>1.14</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1747012.98</v>
+      </c>
+      <c r="H21" s="1">
+        <v>178199.14</v>
+      </c>
+      <c r="I21" s="1">
+        <v>10.200218432264</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1925212.12</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1925212.12</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="1">
+        <v>26200.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>111.55</v>
+      </c>
+      <c r="D22" s="1">
+        <v>91.6550736641</v>
+      </c>
+      <c r="E22" t="s">
         <v>36</v>
       </c>
-      <c r="G8">
-[...46 lines deleted...]
-      <c r="F9" t="s">
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2150436.6</v>
+      </c>
+      <c r="H22" s="1">
+        <v>405074.26</v>
+      </c>
+      <c r="I22" s="1">
+        <v>18.836838063489</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>2555510.86</v>
+      </c>
+      <c r="M22" s="1">
+        <v>2555510.86</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" s="1">
+        <v>25324.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>71.86</v>
+      </c>
+      <c r="D23" s="1">
+        <v>67.7485981677</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1715665.5</v>
+      </c>
+      <c r="H23" s="1">
+        <v>104117.14</v>
+      </c>
+      <c r="I23" s="1">
+        <v>6.0686153565482</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1819782.64</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1819782.64</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" s="1">
+        <v>38656.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>60.62</v>
+      </c>
+      <c r="D24" s="1">
+        <v>35.8165844888</v>
+      </c>
+      <c r="E24" t="s">
         <v>36</v>
       </c>
-      <c r="G9">
-[...46 lines deleted...]
-      <c r="F10" t="s">
+      <c r="F24">
+        <v>1.14</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1242480.84</v>
+      </c>
+      <c r="H24" s="1">
+        <v>806508.55</v>
+      </c>
+      <c r="I24" s="1">
+        <v>64.911145833042</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2048989.39</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2048989.39</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" s="1">
+        <v>3736.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>589.48</v>
+      </c>
+      <c r="D25" s="1">
+        <v>427.7852301927</v>
+      </c>
+      <c r="E25" t="s">
+        <v>36</v>
+      </c>
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>1421076.82</v>
+      </c>
+      <c r="H25" s="1">
+        <v>504597.36</v>
+      </c>
+      <c r="I25" s="1">
+        <v>35.508098710666</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1925674.18</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1925674.18</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" s="1">
+        <v>22631.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>85.56</v>
+      </c>
+      <c r="D26" s="1">
+        <v>86.098507799</v>
+      </c>
+      <c r="E26" t="s">
         <v>8</v>
       </c>
-      <c r="G10">
+      <c r="F26">
         <v>1.0</v>
       </c>
-      <c r="H10" s="1">
-[...43 lines deleted...]
-      <c r="F11" t="s">
+      <c r="G26" s="1">
+        <v>1948495.33</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-12186.97</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-0.62545543796607</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1936308.36</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1936308.36</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="1">
+        <v>10433.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>270.25</v>
+      </c>
+      <c r="D27" s="1">
+        <v>228.359195821</v>
+      </c>
+      <c r="E27" t="s">
         <v>36</v>
       </c>
-      <c r="G11">
-[...46 lines deleted...]
-      <c r="F12" t="s">
+      <c r="F27">
+        <v>1.14</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2128881.46</v>
+      </c>
+      <c r="H27" s="1">
+        <v>336486.66</v>
+      </c>
+      <c r="I27" s="1">
+        <v>15.805795969495</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2465368.12</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2465368.12</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" s="1">
+        <v>130613.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>14.05</v>
+      </c>
+      <c r="D28" s="1">
+        <v>13.4277774035</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1753842.29</v>
+      </c>
+      <c r="H28" s="1">
+        <v>81270.36</v>
+      </c>
+      <c r="I28" s="1">
+        <v>4.6338465244785</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1835112.65</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1835112.65</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" s="1">
+        <v>37926.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>87.27</v>
+      </c>
+      <c r="D29" s="1">
+        <v>76.1409020197</v>
+      </c>
+      <c r="E29" t="s">
+        <v>36</v>
+      </c>
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2542329.52</v>
+      </c>
+      <c r="H29" s="1">
+        <v>351739.49</v>
+      </c>
+      <c r="I29" s="1">
+        <v>13.83532257455</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2894069.01</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2894069.01</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.78</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2871.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>1156.63</v>
+      </c>
+      <c r="D30" s="1">
+        <v>854.2801079763</v>
+      </c>
+      <c r="E30" t="s">
+        <v>36</v>
+      </c>
+      <c r="F30">
+        <v>1.14</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2119279.12</v>
+      </c>
+      <c r="H30" s="1">
+        <v>784305.66</v>
+      </c>
+      <c r="I30" s="1">
+        <v>37.008134162148</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2903584.78</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2903584.78</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.79</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" s="1">
+        <v>322557.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>10.164</v>
+      </c>
+      <c r="D31" s="1">
+        <v>7.588417334</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>2447697.13</v>
+      </c>
+      <c r="H31" s="1">
+        <v>830772.22</v>
+      </c>
+      <c r="I31" s="1">
+        <v>33.940972917675</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>3278469.35</v>
+      </c>
+      <c r="M31" s="1">
+        <v>3278469.35</v>
+      </c>
+      <c r="N31" s="1">
+        <v>2.02</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" s="1">
+        <v>5123.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>223.82</v>
+      </c>
+      <c r="D32" s="1">
+        <v>200.6878781964</v>
+      </c>
+      <c r="E32" t="s">
+        <v>36</v>
+      </c>
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>917074.19</v>
+      </c>
+      <c r="H32" s="1">
+        <v>85531.38</v>
+      </c>
+      <c r="I32" s="1">
+        <v>9.3265496873268</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1002605.57</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1002605.57</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" s="1">
+        <v>17518.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>37.22</v>
+      </c>
+      <c r="D33" s="1">
+        <v>57.5202083571</v>
+      </c>
+      <c r="E33" t="s">
+        <v>36</v>
+      </c>
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>908284.34</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-338162.4</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-37.230896219129</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>570121.94</v>
+      </c>
+      <c r="M33" s="1">
+        <v>570121.94</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="1">
+        <v>27181.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>76.02</v>
+      </c>
+      <c r="D34" s="1">
+        <v>76.8692542585</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>2089383.2</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-23083.58</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-1.1048035611658</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>2066299.62</v>
+      </c>
+      <c r="M34" s="1">
+        <v>2066299.62</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1">
+        <v>7805.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>341.44</v>
+      </c>
+      <c r="D35" s="1">
+        <v>369.4193247918</v>
+      </c>
+      <c r="E35" t="s">
+        <v>36</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2582186.07</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-251980.85</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-9.7584311575192</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2330205.22</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2330205.22</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="1">
+        <v>115228.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>28.975</v>
+      </c>
+      <c r="D36" s="1">
+        <v>17.4559626133</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>2011415.66</v>
+      </c>
+      <c r="H36" s="1">
+        <v>1327315.64</v>
+      </c>
+      <c r="I36" s="1">
+        <v>65.989127279639</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>3338731.3</v>
+      </c>
+      <c r="M36" s="1">
+        <v>3338731.3</v>
+      </c>
+      <c r="N36" s="1">
+        <v>2.06</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="1">
+        <v>504443.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>6.34</v>
+      </c>
+      <c r="D37" s="1">
+        <v>4.2598751692</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2148864.21</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1049304.41</v>
+      </c>
+      <c r="I37" s="1">
+        <v>48.830652263504</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>3198168.62</v>
+      </c>
+      <c r="M37" s="1">
+        <v>3198168.62</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="1">
+        <v>3384.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>388.97</v>
+      </c>
+      <c r="D38" s="1">
+        <v>441.5855112293</v>
+      </c>
+      <c r="E38" t="s">
+        <v>36</v>
+      </c>
+      <c r="F38">
+        <v>1.14</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1332055.96</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-181114.26</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-13.596595446335</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1150941.7</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1150941.7</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" s="1">
+        <v>20001.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>142.76</v>
+      </c>
+      <c r="D39" s="1">
+        <v>84.1574021299</v>
+      </c>
+      <c r="E39" t="s">
+        <v>36</v>
+      </c>
+      <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1494173.57</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1002519.26</v>
+      </c>
+      <c r="I39" s="1">
+        <v>67.095234457935</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>2496692.83</v>
+      </c>
+      <c r="M39" s="1">
+        <v>2496692.83</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="1">
+        <v>377132.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>4.324</v>
+      </c>
+      <c r="D40" s="1">
+        <v>3.6304812639</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1369170.66</v>
+      </c>
+      <c r="H40" s="1">
+        <v>261548.11</v>
+      </c>
+      <c r="I40" s="1">
+        <v>19.102666865502</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1630718.77</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1630718.77</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="1">
+        <v>67000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>9270.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>5532.659358209</v>
+      </c>
+      <c r="E41" t="s">
+        <v>117</v>
+      </c>
+      <c r="F41">
+        <v>185.43</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2183424.53</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1166111.16</v>
+      </c>
+      <c r="I41" s="1">
+        <v>53.407440650124</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>3349535.69</v>
+      </c>
+      <c r="M41" s="1">
+        <v>3349535.69</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.06</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B42" s="1">
+        <v>3976.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>378.6</v>
+      </c>
+      <c r="D42" s="1">
+        <v>381.7093435614</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1517676.35</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-12362.75</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-0.81458408441299</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1505313.6</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1505313.6</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" s="1">
+        <v>2858.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>495.8</v>
+      </c>
+      <c r="D43" s="1">
+        <v>640.6780790763</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1831057.95</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-414061.55</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-22.613241159298</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1416996.4</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1416996.4</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>123</v>
+      </c>
+      <c r="B44" s="1">
+        <v>10750.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>140.1</v>
+      </c>
+      <c r="D44" s="1">
+        <v>130.8636483721</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1406784.22</v>
+      </c>
+      <c r="H44" s="1">
+        <v>99290.78</v>
+      </c>
+      <c r="I44" s="1">
+        <v>7.0579964281942</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1506075.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1506075.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" s="1">
+        <v>37038.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>34.54</v>
+      </c>
+      <c r="D45" s="1">
+        <v>29.4882139964</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1092184.47</v>
+      </c>
+      <c r="H45" s="1">
+        <v>187108.05</v>
+      </c>
+      <c r="I45" s="1">
+        <v>17.131542806134</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>1279292.52</v>
+      </c>
+      <c r="M45" s="1">
+        <v>1279292.52</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46" s="1">
+        <v>22367.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>395.63</v>
+      </c>
+      <c r="D46" s="1">
+        <v>445.7656037913</v>
+      </c>
+      <c r="E46" t="s">
+        <v>36</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>8866505.22</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-1128948.97</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-12.73273902161</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>7737556.25</v>
+      </c>
+      <c r="M46" s="1">
+        <v>7737556.25</v>
+      </c>
+      <c r="N46" s="1">
+        <v>4.77</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47" s="1">
+        <v>80651.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>194.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>204.0828479498</v>
+      </c>
+      <c r="E47" t="s">
+        <v>130</v>
+      </c>
+      <c r="F47">
+        <v>11.08</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1403954.06</v>
+      </c>
+      <c r="H47" s="1">
+        <v>8548.78</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0.60890738832295</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1412502.84</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1412502.84</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>132</v>
+      </c>
+      <c r="B48" s="1">
+        <v>4716.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>508.2</v>
+      </c>
+      <c r="D48" s="1">
+        <v>468.6676357082</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2210236.57</v>
+      </c>
+      <c r="H48" s="1">
+        <v>186434.63</v>
+      </c>
+      <c r="I48" s="1">
+        <v>8.4350531762308</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2396671.2</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2396671.2</v>
+      </c>
+      <c r="N48" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B49" s="1">
+        <v>17039.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>95.21</v>
+      </c>
+      <c r="D49" s="1">
+        <v>58.3518663067</v>
+      </c>
+      <c r="E49" t="s">
+        <v>36</v>
+      </c>
+      <c r="F49">
+        <v>1.14</v>
+      </c>
+      <c r="G49" s="1">
+        <v>881264.01</v>
+      </c>
+      <c r="H49" s="1">
+        <v>537249.69</v>
+      </c>
+      <c r="I49" s="1">
+        <v>60.963534639296</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>1418513.7</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1418513.7</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>136</v>
+      </c>
+      <c r="B50" s="1">
+        <v>34327.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>330.55</v>
+      </c>
+      <c r="D50" s="1">
+        <v>538.838409124</v>
+      </c>
+      <c r="E50" t="s">
+        <v>137</v>
+      </c>
+      <c r="F50">
+        <v>7.48</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2479393.33</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-961539.81</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-38.78125339637</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1517853.52</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1517853.52</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>139</v>
+      </c>
+      <c r="B51" s="1">
+        <v>23240.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>425.2</v>
+      </c>
+      <c r="D51" s="1">
+        <v>417.3573962995</v>
+      </c>
+      <c r="E51" t="s">
+        <v>137</v>
+      </c>
+      <c r="F51">
+        <v>7.48</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1299636.84</v>
+      </c>
+      <c r="H51" s="1">
+        <v>22225.5</v>
+      </c>
+      <c r="I51" s="1">
+        <v>1.7101315779876</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1321862.34</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1321862.34</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>141</v>
+      </c>
+      <c r="B52" s="1">
+        <v>62721.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>212.5</v>
+      </c>
+      <c r="D52" s="1">
+        <v>132.4028224996</v>
+      </c>
+      <c r="E52" t="s">
+        <v>36</v>
+      </c>
+      <c r="F52">
+        <v>1.14</v>
+      </c>
+      <c r="G52" s="1">
+        <v>7334210.53</v>
+      </c>
+      <c r="H52" s="1">
+        <v>4319890.37</v>
+      </c>
+      <c r="I52" s="1">
+        <v>58.900550404571</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>11654100.9</v>
+      </c>
+      <c r="M52" s="1">
+        <v>11654100.9</v>
+      </c>
+      <c r="N52" s="1">
+        <v>7.18</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>143</v>
+      </c>
+      <c r="B53" s="1">
+        <v>974.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>4818.92</v>
+      </c>
+      <c r="D53" s="1">
+        <v>4815.9125051335</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>4690698.78</v>
+      </c>
+      <c r="H53" s="1">
+        <v>2929.3</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.062449117655771</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>4693628.08</v>
+      </c>
+      <c r="M53" s="1">
+        <v>4693628.08</v>
+      </c>
+      <c r="N53" s="1">
+        <v>2.89</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>145</v>
+      </c>
+      <c r="B54" s="1">
+        <v>7764.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>132.49</v>
+      </c>
+      <c r="D54" s="1">
+        <v>186.5757843895</v>
+      </c>
+      <c r="E54" t="s">
+        <v>36</v>
+      </c>
+      <c r="F54">
+        <v>1.14</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1285093.84</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-385647.02</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-30.009249752532</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>899446.82</v>
+      </c>
+      <c r="M54" s="1">
+        <v>899446.82</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>147</v>
+      </c>
+      <c r="B55" s="1">
+        <v>94856.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>16.305</v>
+      </c>
+      <c r="D55" s="1">
+        <v>12.0896589567</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>1146776.69</v>
+      </c>
+      <c r="H55" s="1">
+        <v>399850.39</v>
+      </c>
+      <c r="I55" s="1">
+        <v>34.867328006118</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>1546627.08</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1546627.08</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>149</v>
+      </c>
+      <c r="B56" s="1">
+        <v>15422.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>148.05</v>
+      </c>
+      <c r="D56" s="1">
+        <v>152.5145979769</v>
+      </c>
+      <c r="E56" t="s">
+        <v>36</v>
+      </c>
+      <c r="F56">
+        <v>1.14</v>
+      </c>
+      <c r="G56" s="1">
+        <v>2110321.23</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-113882.55</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-5.396455685564</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1996438.68</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1996438.68</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>151</v>
+      </c>
+      <c r="B57" s="1">
+        <v>7948.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>177.98</v>
+      </c>
+      <c r="D57" s="1">
+        <v>157.996694766</v>
+      </c>
+      <c r="E57" t="s">
+        <v>36</v>
+      </c>
+      <c r="F57">
+        <v>1.14</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1122246.13</v>
+      </c>
+      <c r="H57" s="1">
+        <v>114657.68</v>
+      </c>
+      <c r="I57" s="1">
+        <v>10.216803331725</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>1236903.81</v>
+      </c>
+      <c r="M57" s="1">
+        <v>1236903.81</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>153</v>
+      </c>
+      <c r="B58" s="1">
+        <v>116800.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>4459.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>2087.8199828767</v>
+      </c>
+      <c r="E58" t="s">
+        <v>117</v>
+      </c>
+      <c r="F58">
+        <v>185.43</v>
+      </c>
+      <c r="G58" s="1">
+        <v>1441098.25</v>
+      </c>
+      <c r="H58" s="1">
+        <v>1367634.3</v>
+      </c>
+      <c r="I58" s="1">
+        <v>94.902224744219</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>2808732.55</v>
+      </c>
+      <c r="M58" s="1">
+        <v>2808732.55</v>
+      </c>
+      <c r="N58" s="1">
+        <v>1.73</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>155</v>
+      </c>
+      <c r="B59" s="1">
+        <v>6686.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>270.15</v>
+      </c>
+      <c r="D59" s="1">
+        <v>215.9045288663</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>1443537.68</v>
+      </c>
+      <c r="H59" s="1">
+        <v>362685.22</v>
+      </c>
+      <c r="I59" s="1">
+        <v>25.124749081714</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>1806222.9</v>
+      </c>
+      <c r="M59" s="1">
+        <v>1806222.9</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>157</v>
+      </c>
+      <c r="B60" s="1">
+        <v>116631.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>24.68</v>
+      </c>
+      <c r="D60" s="1">
+        <v>18.6728409257</v>
+      </c>
+      <c r="E60" t="s">
+        <v>158</v>
+      </c>
+      <c r="F60">
+        <v>0.85</v>
+      </c>
+      <c r="G60" s="1">
+        <v>2540739.03</v>
+      </c>
+      <c r="H60" s="1">
+        <v>851862.87</v>
+      </c>
+      <c r="I60" s="1">
+        <v>33.528153027192</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>3392601.9</v>
+      </c>
+      <c r="M60" s="1">
+        <v>3392601.9</v>
+      </c>
+      <c r="N60" s="1">
+        <v>2.09</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>160</v>
+      </c>
+      <c r="B61" s="1">
+        <v>123900.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>2179.5</v>
+      </c>
+      <c r="D61" s="1">
+        <v>2555.3766989508</v>
+      </c>
+      <c r="E61" t="s">
+        <v>117</v>
+      </c>
+      <c r="F61">
+        <v>185.43</v>
+      </c>
+      <c r="G61" s="1">
+        <v>1866410.99</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-410086.17</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-21.97191144915</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>1456324.82</v>
+      </c>
+      <c r="M61" s="1">
+        <v>1456324.82</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>162</v>
+      </c>
+      <c r="B62" s="1">
+        <v>6487.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>394.46</v>
+      </c>
+      <c r="D62" s="1">
+        <v>336.7764991522</v>
+      </c>
+      <c r="E62" t="s">
+        <v>36</v>
+      </c>
+      <c r="F62">
+        <v>1.14</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1939414.23</v>
+      </c>
+      <c r="H62" s="1">
+        <v>298037.81</v>
+      </c>
+      <c r="I62" s="1">
+        <v>15.367413798959</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>2237452.04</v>
+      </c>
+      <c r="M62" s="1">
+        <v>2237452.04</v>
+      </c>
+      <c r="N62" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>164</v>
+      </c>
+      <c r="B63" s="1">
+        <v>170877.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>98.5</v>
+      </c>
+      <c r="D63" s="1">
+        <v>134.2464297711</v>
+      </c>
+      <c r="E63" t="s">
+        <v>130</v>
+      </c>
+      <c r="F63">
+        <v>11.08</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1973184.66</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-453695.22</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-22.993044148235</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1519489.44</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1519489.44</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>166</v>
+      </c>
+      <c r="B64" s="1">
+        <v>179300.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>2875.5</v>
+      </c>
+      <c r="D64" s="1">
+        <v>2910.6595370887</v>
+      </c>
+      <c r="E64" t="s">
+        <v>117</v>
+      </c>
+      <c r="F64">
+        <v>185.43</v>
+      </c>
+      <c r="G64" s="1">
+        <v>3064180.54</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-283675.19</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-9.2577831592129</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>2780505.35</v>
+      </c>
+      <c r="M64" s="1">
+        <v>2780505.35</v>
+      </c>
+      <c r="N64" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>168</v>
+      </c>
+      <c r="B65" s="1">
+        <v>24867.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>45.585</v>
+      </c>
+      <c r="D65" s="1">
+        <v>46.5667177384</v>
+      </c>
+      <c r="E65" t="s">
+        <v>158</v>
+      </c>
+      <c r="F65">
+        <v>0.85</v>
+      </c>
+      <c r="G65" s="1">
+        <v>1335812.17</v>
+      </c>
+      <c r="H65" s="1">
+        <v>226.72</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0.01697244605879</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>1336038.89</v>
+      </c>
+      <c r="M65" s="1">
+        <v>1336038.89</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>170</v>
+      </c>
+      <c r="B66" s="1">
+        <v>13068.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>232.8</v>
+      </c>
+      <c r="D66" s="1">
+        <v>194.8258103765</v>
+      </c>
+      <c r="E66" t="s">
+        <v>36</v>
+      </c>
+      <c r="F66">
+        <v>1.14</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2270159.35</v>
+      </c>
+      <c r="H66" s="1">
+        <v>389946.8</v>
+      </c>
+      <c r="I66" s="1">
+        <v>17.177067327895</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>2660106.15</v>
+      </c>
+      <c r="M66" s="1">
+        <v>2660106.15</v>
+      </c>
+      <c r="N66" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>172</v>
+      </c>
+      <c r="B67" s="1">
+        <v>22087.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>100.39</v>
+      </c>
+      <c r="D67" s="1">
+        <v>101.7684941368</v>
+      </c>
+      <c r="E67" t="s">
         <v>57</v>
       </c>
-      <c r="G12">
+      <c r="F67">
         <v>1.61</v>
       </c>
-      <c r="H12" s="1">
-[...43 lines deleted...]
-      <c r="F13" t="s">
+      <c r="G67" s="1">
+        <v>1464870.86</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-85086.21</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-5.8084444385767</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>1379784.65</v>
+      </c>
+      <c r="M67" s="1">
+        <v>1379784.65</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>174</v>
+      </c>
+      <c r="B68" s="1">
+        <v>18281.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>174.27</v>
+      </c>
+      <c r="D68" s="1">
+        <v>212.8117159893</v>
+      </c>
+      <c r="E68" t="s">
+        <v>57</v>
+      </c>
+      <c r="F68">
+        <v>1.61</v>
+      </c>
+      <c r="G68" s="1">
+        <v>2467969.82</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-485499.46</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-19.672017707251</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>1982470.36</v>
+      </c>
+      <c r="M68" s="1">
+        <v>1982470.36</v>
+      </c>
+      <c r="N68" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>176</v>
+      </c>
+      <c r="B69" s="1">
+        <v>31963.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>121.43</v>
+      </c>
+      <c r="D69" s="1">
+        <v>126.7791696649</v>
+      </c>
+      <c r="E69" t="s">
         <v>36</v>
       </c>
-      <c r="G13">
-[...46 lines deleted...]
-      <c r="F14" t="s">
+      <c r="F69">
+        <v>1.14</v>
+      </c>
+      <c r="G69" s="1">
+        <v>3597543.38</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-203789.09</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-5.664673597348</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>3393754.29</v>
+      </c>
+      <c r="M69" s="1">
+        <v>3393754.29</v>
+      </c>
+      <c r="N69" s="1">
+        <v>2.09</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>178</v>
+      </c>
+      <c r="B70" s="1">
+        <v>-22821029.65</v>
+      </c>
+      <c r="C70" s="1">
+        <v>0.87130065</v>
+      </c>
+      <c r="D70" s="1">
+        <v>0.871466834</v>
+      </c>
+      <c r="E70" t="s">
         <v>36</v>
       </c>
-      <c r="G14">
-[...758 lines deleted...]
-      <c r="J29" s="1">
+      <c r="F70">
+        <v>1.14</v>
+      </c>
+      <c r="G70" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-4351.79</v>
+      </c>
+      <c r="I70" s="1">
         <v>0</v>
       </c>
-      <c r="K29">
-[...2019 lines deleted...]
-      <c r="A70" t="s">
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70" t="s">
+        <v>179</v>
+      </c>
+      <c r="L70" s="1">
+        <v>-9649.7699999995</v>
+      </c>
+      <c r="M70" s="1">
+        <v>-4351.7899999991</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>177</v>
-      </c>
-[...93 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">