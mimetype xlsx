--- v0 (2026-05-09)
+++ v1 (2026-06-17)
@@ -553,51 +553,51 @@
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>OACT01964558</t>
   </si>
   <si>
     <t>EUR/USD 15/04/26</t>
   </si>
   <si>
-    <t>33 595.22</t>
+    <t>76 789.08</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -917,255 +917,255 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>9278.53</v>
+        <v>10766.1</v>
       </c>
       <c r="D2">
-        <v>121.65</v>
+        <v>118.82</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1128692.45</v>
+        <v>1279217.09</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1128692.45</v>
+        <v>1279217.09</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>386079.0</v>
+        <v>384262.0</v>
       </c>
       <c r="D3">
-        <v>138.65</v>
+        <v>135.55</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>53528323.26</v>
+        <v>52087467.43</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>53528323.26</v>
+        <v>52087467.43</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1762.17</v>
+        <v>1727.17</v>
       </c>
       <c r="D4">
-        <v>58074.53</v>
+        <v>56804.31</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>102337186.66</v>
+        <v>98110705.4</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>102337186.66</v>
+        <v>98110705.4</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>3130.0</v>
+        <v>4253.0</v>
       </c>
       <c r="D5">
-        <v>113.67</v>
+        <v>111.18</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>355777.51</v>
+        <v>472842.99</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>355777.51</v>
+        <v>472842.99</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1870.0</v>
+        <v>2165.0</v>
       </c>
       <c r="D6">
-        <v>104.33</v>
+        <v>101.97</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>195098.16</v>
+        <v>220758.11</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>195098.16</v>
+        <v>220758.11</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>108.91</v>
+        <v>106.47</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10890.86</v>
+        <v>10646.85</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10890.86</v>
+        <v>10646.85</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1214,3487 +1214,3487 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>12159.0</v>
+        <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>223.26</v>
+        <v>219.76</v>
       </c>
       <c r="E2" s="1">
-        <v>222.77</v>
+        <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H2" s="1">
-        <v>2323036.39</v>
+        <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>-44238.2</v>
+        <v>-15423.92</v>
       </c>
       <c r="J2" s="1">
-        <v>-1.9043266041993</v>
+        <v>-0.57801912649877</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2278798.19</v>
+        <v>2652986.05</v>
       </c>
       <c r="N2" s="1">
-        <v>2278798.19</v>
+        <v>2652986.05</v>
       </c>
       <c r="O2" s="1">
-        <v>1.45</v>
+        <v>1.74</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>153.6</v>
+        <v>140.6</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-347440.1</v>
+        <v>-472929.1</v>
       </c>
       <c r="J3" s="1">
-        <v>-18.984336124066</v>
+        <v>-25.841130592732</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1482700.8</v>
+        <v>1357211.8</v>
       </c>
       <c r="N3" s="1">
-        <v>1482700.8</v>
+        <v>1357211.8</v>
       </c>
       <c r="O3" s="1">
-        <v>0.94</v>
+        <v>0.89</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>266.9</v>
+        <v>254.2</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-687788.14</v>
+        <v>-700030.95</v>
       </c>
       <c r="J4" s="1">
-        <v>-46.506423288141</v>
+        <v>-47.334249868716</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>791121.85</v>
+        <v>778879.04</v>
       </c>
       <c r="N4" s="1">
-        <v>791121.85</v>
+        <v>778879.04</v>
       </c>
       <c r="O4" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>172.69</v>
+        <v>139.85</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>105984.72</v>
+        <v>-37138.74</v>
       </c>
       <c r="J5" s="1">
-        <v>13.714461048078</v>
+        <v>-4.8057663699512</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>878780.09</v>
+        <v>735656.63</v>
       </c>
       <c r="N5" s="1">
-        <v>878780.09</v>
+        <v>735656.63</v>
       </c>
       <c r="O5" s="1">
-        <v>0.56</v>
+        <v>0.48</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>12206.0</v>
       </c>
       <c r="D6" s="1">
-        <v>216.0</v>
+        <v>196.31</v>
       </c>
       <c r="E6" s="1">
         <v>186.0293945601</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H6" s="1">
         <v>2014941.7</v>
       </c>
       <c r="I6" s="1">
-        <v>198276.35</v>
+        <v>64336.21</v>
       </c>
       <c r="J6" s="1">
-        <v>9.8403020792115</v>
+        <v>3.1929564016666</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2213218.05</v>
+        <v>2079277.91</v>
       </c>
       <c r="N6" s="1">
-        <v>2213218.05</v>
+        <v>2079277.91</v>
       </c>
       <c r="O6" s="1">
-        <v>1.4</v>
+        <v>1.37</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>102.7</v>
+        <v>89.86</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-404766.99</v>
+        <v>-630783.84</v>
       </c>
       <c r="J7" s="1">
-        <v>-14.608476000633</v>
+        <v>-22.765667200843</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2366001.09</v>
+        <v>2139984.24</v>
       </c>
       <c r="N7" s="1">
-        <v>2366001.09</v>
+        <v>2139984.24</v>
       </c>
       <c r="O7" s="1">
-        <v>1.5</v>
+        <v>1.41</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>375.82</v>
+        <v>361.13</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>387764.4</v>
+        <v>372275.5</v>
       </c>
       <c r="J8" s="1">
-        <v>20.129918941345</v>
+        <v>19.325847444605</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2314073.2</v>
+        <v>2298584.3</v>
       </c>
       <c r="N8" s="1">
-        <v>2314073.2</v>
+        <v>2298584.3</v>
       </c>
       <c r="O8" s="1">
-        <v>1.47</v>
+        <v>1.51</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>330.57</v>
+        <v>352.46</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>1078753.65</v>
+        <v>1372773.96</v>
       </c>
       <c r="J9" s="1">
-        <v>59.957988253699</v>
+        <v>76.299871586681</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2877936.18</v>
+        <v>3171956.49</v>
       </c>
       <c r="N9" s="1">
-        <v>2877936.18</v>
+        <v>3171956.49</v>
       </c>
       <c r="O9" s="1">
-        <v>1.83</v>
+        <v>2.08</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1204.8</v>
+        <v>1193.8</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>676152.78</v>
+        <v>659025.78</v>
       </c>
       <c r="J10" s="1">
-        <v>56.35917696252</v>
+        <v>54.931594835538</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1875873.6</v>
+        <v>1858746.6</v>
       </c>
       <c r="N10" s="1">
-        <v>1875873.6</v>
+        <v>1858746.6</v>
       </c>
       <c r="O10" s="1">
-        <v>1.19</v>
+        <v>1.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>150.58</v>
+        <v>150.0</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-192690.71</v>
+        <v>-170469.06</v>
       </c>
       <c r="J11" s="1">
-        <v>-20.496314692378</v>
+        <v>-18.132620400194</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>747432.98</v>
+        <v>769654.63</v>
       </c>
       <c r="N11" s="1">
-        <v>747432.98</v>
+        <v>769654.63</v>
       </c>
       <c r="O11" s="1">
-        <v>0.47</v>
+        <v>0.51</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>196.29</v>
+        <v>191.65</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
-        <v>1.62</v>
+        <v>1.58</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>568369.44</v>
+        <v>565882.36</v>
       </c>
       <c r="J12" s="1">
-        <v>21.402838790351</v>
+        <v>21.309183909296</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3223949.13</v>
+        <v>3221462.05</v>
       </c>
       <c r="N12" s="1">
-        <v>3223949.13</v>
+        <v>3221462.05</v>
       </c>
       <c r="O12" s="1">
-        <v>2.05</v>
+        <v>2.12</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>127.61</v>
+        <v>116.12</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>1041924.46</v>
+        <v>861108.49</v>
       </c>
       <c r="J13" s="1">
-        <v>51.99212462803</v>
+        <v>42.969391399387</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3045928.85</v>
+        <v>2865112.88</v>
       </c>
       <c r="N13" s="1">
-        <v>3045928.85</v>
+        <v>2865112.88</v>
       </c>
       <c r="O13" s="1">
-        <v>1.93</v>
+        <v>1.88</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>207.39</v>
+        <v>161.64</v>
       </c>
       <c r="E14" s="1">
-        <v>209.9820327904</v>
+        <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H14" s="1">
-        <v>1764490.26</v>
+        <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-139840.96</v>
+        <v>-103228.99</v>
       </c>
       <c r="J14" s="1">
-        <v>-7.9252894260805</v>
+        <v>-7.3099510098195</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1624649.3</v>
+        <v>1308941.76</v>
       </c>
       <c r="N14" s="1">
-        <v>1624649.3</v>
+        <v>1308941.76</v>
       </c>
       <c r="O14" s="1">
-        <v>1.03</v>
+        <v>0.86</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>343.94</v>
+        <v>321.31</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>607048.64</v>
+        <v>442585.94</v>
       </c>
       <c r="J15" s="1">
-        <v>14.496795621881</v>
+        <v>10.569297902221</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4794516.38</v>
+        <v>4630053.68</v>
       </c>
       <c r="N15" s="1">
-        <v>4794516.38</v>
+        <v>4630053.68</v>
       </c>
       <c r="O15" s="1">
         <v>3.04</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>11.0</v>
+        <v>9.976</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>1222397.44</v>
+        <v>943049.22</v>
       </c>
       <c r="J16" s="1">
-        <v>68.735274375663</v>
+        <v>53.027554513248</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3000811.0</v>
+        <v>2721462.78</v>
       </c>
       <c r="N16" s="1">
-        <v>3000811.0</v>
+        <v>2721462.78</v>
       </c>
       <c r="O16" s="1">
-        <v>1.9</v>
+        <v>1.79</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>4500.0</v>
+        <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>742.12</v>
+        <v>702.0</v>
       </c>
       <c r="E17" s="1">
-        <v>423.9143133333</v>
+        <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H17" s="1">
-        <v>1692433.39</v>
+        <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>1110958.01</v>
+        <v>831117.55</v>
       </c>
       <c r="J17" s="1">
-        <v>65.642643105735</v>
+        <v>61.970077920042</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2803391.4</v>
+        <v>2172276.99</v>
       </c>
       <c r="N17" s="1">
-        <v>2803391.4</v>
+        <v>2172276.99</v>
       </c>
       <c r="O17" s="1">
-        <v>1.78</v>
+        <v>1.43</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>73.78</v>
+        <v>58.8</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>485678.35</v>
+        <v>288385.78</v>
       </c>
       <c r="J18" s="1">
-        <v>76.577724383838</v>
+        <v>45.470272201876</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1119907.63</v>
+        <v>922615.06</v>
       </c>
       <c r="N18" s="1">
-        <v>1119907.63</v>
+        <v>922615.06</v>
       </c>
       <c r="O18" s="1">
-        <v>0.71</v>
+        <v>0.61</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>156.75</v>
+        <v>137.1</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
         <v>0.91</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>154598.28</v>
+        <v>-15886.89</v>
       </c>
       <c r="J19" s="1">
-        <v>12.012039274118</v>
+        <v>-1.2343859622733</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1441626.04</v>
+        <v>1271140.87</v>
       </c>
       <c r="N19" s="1">
-        <v>1441626.04</v>
+        <v>1271140.87</v>
       </c>
       <c r="O19" s="1">
-        <v>0.91</v>
+        <v>0.84</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>997.59</v>
+        <v>996.16</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>250776.9</v>
+        <v>309751.82</v>
       </c>
       <c r="J20" s="1">
-        <v>15.88190279327</v>
+        <v>19.616831914257</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1829787.32</v>
+        <v>1888762.24</v>
       </c>
       <c r="N20" s="1">
-        <v>1829787.32</v>
+        <v>1888762.24</v>
       </c>
       <c r="O20" s="1">
-        <v>1.16</v>
+        <v>1.24</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>92.8</v>
+        <v>78.0</v>
       </c>
       <c r="E21" s="1">
         <v>71.6081807451</v>
       </c>
       <c r="F21" t="s">
         <v>77</v>
       </c>
       <c r="G21">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H21" s="1">
         <v>1747012.98</v>
       </c>
       <c r="I21" s="1">
-        <v>509875.35</v>
+        <v>165533.47</v>
       </c>
       <c r="J21" s="1">
-        <v>29.185550184063</v>
+        <v>9.4752283981313</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2256888.33</v>
+        <v>1912546.45</v>
       </c>
       <c r="N21" s="1">
-        <v>2256888.33</v>
+        <v>1912546.45</v>
       </c>
       <c r="O21" s="1">
-        <v>1.43</v>
+        <v>1.26</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>110.29</v>
+        <v>105.29</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>275249.02</v>
+        <v>243348.54</v>
       </c>
       <c r="J22" s="1">
-        <v>12.799680771802</v>
+        <v>11.316238758213</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2425685.62</v>
+        <v>2393785.14</v>
       </c>
       <c r="N22" s="1">
-        <v>2425685.62</v>
+        <v>2393785.14</v>
       </c>
       <c r="O22" s="1">
-        <v>1.54</v>
+        <v>1.57</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>69.82</v>
+        <v>73.12</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>34909.88</v>
+        <v>102342.08</v>
       </c>
       <c r="J23" s="1">
-        <v>2.5082684768988</v>
+        <v>7.3532596824813</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1426701.88</v>
+        <v>1494134.08</v>
       </c>
       <c r="N23" s="1">
-        <v>1426701.88</v>
+        <v>1494134.08</v>
       </c>
       <c r="O23" s="1">
-        <v>0.91</v>
+        <v>0.98</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
-        <v>79655.0</v>
+        <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>48.4</v>
+        <v>56.91</v>
       </c>
       <c r="E24" s="1">
-        <v>35.8165845207</v>
+        <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H24" s="1">
-        <v>2560270.36</v>
+        <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>676079.69</v>
+        <v>666502.99</v>
       </c>
       <c r="J24" s="1">
-        <v>26.406574108837</v>
+        <v>53.642918952376</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>3236350.05</v>
+        <v>1908983.83</v>
       </c>
       <c r="N24" s="1">
-        <v>3236350.05</v>
+        <v>1908983.83</v>
       </c>
       <c r="O24" s="1">
-        <v>2.05</v>
+        <v>1.25</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" s="1">
-        <v>5283.0</v>
+        <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>585.67</v>
+        <v>574.26</v>
       </c>
       <c r="E25" s="1">
-        <v>427.785229983</v>
+        <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H25" s="1">
-        <v>2009515.22</v>
+        <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>587835.97</v>
+        <v>440633.84</v>
       </c>
       <c r="J25" s="1">
-        <v>29.252625914423</v>
+        <v>31.007038732783</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2597351.19</v>
+        <v>1861710.66</v>
       </c>
       <c r="N25" s="1">
-        <v>2597351.19</v>
+        <v>1861710.66</v>
       </c>
       <c r="O25" s="1">
-        <v>1.65</v>
+        <v>1.22</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26" t="s">
         <v>87</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>66.82</v>
+        <v>59.62</v>
       </c>
       <c r="E26" s="1">
         <v>87.738507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1985610.17</v>
       </c>
       <c r="I26" s="1">
-        <v>-473406.75</v>
+        <v>-636349.95</v>
       </c>
       <c r="J26" s="1">
-        <v>-23.841877784097</v>
+        <v>-32.04808071667</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1512203.42</v>
+        <v>1349260.22</v>
       </c>
       <c r="N26" s="1">
-        <v>1512203.42</v>
+        <v>1349260.22</v>
       </c>
       <c r="O26" s="1">
-        <v>0.96</v>
+        <v>0.89</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" t="s">
         <v>89</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>288.16</v>
+        <v>272.59</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>394831.68</v>
+        <v>338952.17</v>
       </c>
       <c r="J27" s="1">
-        <v>18.546437996599</v>
+        <v>15.921608429997</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2523713.14</v>
+        <v>2467833.63</v>
       </c>
       <c r="N27" s="1">
-        <v>2523713.14</v>
+        <v>2467833.63</v>
       </c>
       <c r="O27" s="1">
-        <v>1.6</v>
+        <v>1.62</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>13.28</v>
+        <v>13.64</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>-34626.76</v>
+        <v>11978.48</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.9743371678781</v>
+        <v>0.68298501733006</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1719215.52</v>
+        <v>1765820.76</v>
       </c>
       <c r="N28" s="1">
-        <v>1719215.52</v>
+        <v>1765820.76</v>
       </c>
       <c r="O28" s="1">
-        <v>1.09</v>
+        <v>1.16</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" t="s">
         <v>93</v>
       </c>
       <c r="C29" s="1">
-        <v>28746.0</v>
+        <v>37926.0</v>
       </c>
       <c r="D29" s="1">
-        <v>76.8</v>
+        <v>84.27</v>
       </c>
       <c r="E29" s="1">
-        <v>75.6014906422</v>
+        <v>76.1409020197</v>
       </c>
       <c r="F29" t="s">
         <v>36</v>
       </c>
       <c r="G29">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H29" s="1">
-        <v>1942657.35</v>
+        <v>2542329.52</v>
       </c>
       <c r="I29" s="1">
-        <v>-89400.02</v>
+        <v>231033.91</v>
       </c>
       <c r="J29" s="1">
-        <v>-4.6019448566161</v>
+        <v>9.0874887846954</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1853257.33</v>
+        <v>2773363.43</v>
       </c>
       <c r="N29" s="1">
-        <v>1853257.33</v>
+        <v>2773363.43</v>
       </c>
       <c r="O29" s="1">
-        <v>1.18</v>
+        <v>1.82</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" t="s">
         <v>95</v>
       </c>
       <c r="C30" s="1">
         <v>2871.0</v>
       </c>
       <c r="D30" s="1">
-        <v>1044.67</v>
+        <v>930.35</v>
       </c>
       <c r="E30" s="1">
         <v>854.2801079763</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H30" s="1">
         <v>2119279.12</v>
       </c>
       <c r="I30" s="1">
-        <v>398452.31</v>
+        <v>198522.73</v>
       </c>
       <c r="J30" s="1">
-        <v>18.801313439072</v>
+        <v>9.3674650085733</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2517731.43</v>
+        <v>2317801.85</v>
       </c>
       <c r="N30" s="1">
-        <v>2517731.43</v>
+        <v>2317801.85</v>
       </c>
       <c r="O30" s="1">
-        <v>1.6</v>
+        <v>1.52</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>96</v>
       </c>
       <c r="B31" t="s">
         <v>97</v>
       </c>
       <c r="C31" s="1">
         <v>384990.0</v>
       </c>
       <c r="D31" s="1">
-        <v>9.495</v>
+        <v>9.916</v>
       </c>
       <c r="E31" s="1">
         <v>7.5884173355</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2921464.79</v>
       </c>
       <c r="I31" s="1">
-        <v>734015.26</v>
+        <v>896096.05</v>
       </c>
       <c r="J31" s="1">
-        <v>25.124905236322</v>
+        <v>30.672834157279</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3655480.05</v>
+        <v>3817560.84</v>
       </c>
       <c r="N31" s="1">
-        <v>3655480.05</v>
+        <v>3817560.84</v>
       </c>
       <c r="O31" s="1">
-        <v>2.32</v>
+        <v>2.51</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="1">
         <v>10684.0</v>
       </c>
       <c r="D32" s="1">
-        <v>222.13</v>
+        <v>200.42</v>
       </c>
       <c r="E32" s="1">
         <v>200.6878790715</v>
       </c>
       <c r="F32" t="s">
         <v>36</v>
       </c>
       <c r="G32">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H32" s="1">
         <v>1912555.26</v>
       </c>
       <c r="I32" s="1">
-        <v>79668.81</v>
+        <v>-54444.12</v>
       </c>
       <c r="J32" s="1">
-        <v>4.1655690513225</v>
+        <v>-2.8466691205565</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1992224.07</v>
+        <v>1858111.14</v>
       </c>
       <c r="N32" s="1">
-        <v>1992224.07</v>
+        <v>1858111.14</v>
       </c>
       <c r="O32" s="1">
-        <v>1.26</v>
+        <v>1.22</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="1">
         <v>17518.0</v>
       </c>
       <c r="D33" s="1">
-        <v>48.1</v>
+        <v>38.74</v>
       </c>
       <c r="E33" s="1">
         <v>57.5202083571</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H33" s="1">
         <v>908284.34</v>
       </c>
       <c r="I33" s="1">
-        <v>-200946.84</v>
+        <v>-319385.24</v>
       </c>
       <c r="J33" s="1">
-        <v>-22.123781193894</v>
+        <v>-35.163574437494</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>707337.5</v>
+        <v>588899.1</v>
       </c>
       <c r="N33" s="1">
-        <v>707337.5</v>
+        <v>588899.1</v>
       </c>
       <c r="O33" s="1">
-        <v>0.45</v>
+        <v>0.39</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="1">
         <v>27181.0</v>
       </c>
       <c r="D34" s="1">
-        <v>73.86</v>
+        <v>70.36</v>
       </c>
       <c r="E34" s="1">
         <v>76.8692542585</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2089383.2</v>
       </c>
       <c r="I34" s="1">
-        <v>-81794.54</v>
+        <v>-176928.04</v>
       </c>
       <c r="J34" s="1">
-        <v>-3.9147696793963</v>
+        <v>-8.4679555191216</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2007588.66</v>
+        <v>1912455.16</v>
       </c>
       <c r="N34" s="1">
-        <v>2007588.66</v>
+        <v>1912455.16</v>
       </c>
       <c r="O34" s="1">
-        <v>1.27</v>
+        <v>1.26</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="1">
         <v>7805.0</v>
       </c>
       <c r="D35" s="1">
-        <v>381.0</v>
+        <v>341.43</v>
       </c>
       <c r="E35" s="1">
         <v>369.4193247918</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
       <c r="G35">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H35" s="1">
         <v>2582186.07</v>
       </c>
       <c r="I35" s="1">
-        <v>-85896.46</v>
+        <v>-269741.48</v>
       </c>
       <c r="J35" s="1">
-        <v>-3.3265015638474</v>
+        <v>-10.446244874987</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2496289.61</v>
+        <v>2312444.59</v>
       </c>
       <c r="N35" s="1">
-        <v>2496289.61</v>
+        <v>2312444.59</v>
       </c>
       <c r="O35" s="1">
-        <v>1.58</v>
+        <v>1.52</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" t="s">
         <v>107</v>
       </c>
       <c r="C36" s="1">
         <v>120106.0</v>
       </c>
       <c r="D36" s="1">
-        <v>25.765</v>
+        <v>22.565</v>
       </c>
       <c r="E36" s="1">
         <v>17.4559626497</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>2096565.85</v>
       </c>
       <c r="I36" s="1">
-        <v>997965.24</v>
+        <v>613626.04</v>
       </c>
       <c r="J36" s="1">
-        <v>47.599995010889</v>
+        <v>29.268150103656</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>3094531.09</v>
+        <v>2710191.89</v>
       </c>
       <c r="N36" s="1">
-        <v>3094531.09</v>
+        <v>2710191.89</v>
       </c>
       <c r="O36" s="1">
-        <v>1.96</v>
+        <v>1.78</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
       <c r="C37" s="1">
         <v>504443.0</v>
       </c>
       <c r="D37" s="1">
-        <v>6.049</v>
+        <v>5.171</v>
       </c>
       <c r="E37" s="1">
         <v>4.2598751692</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2148864.21</v>
       </c>
       <c r="I37" s="1">
-        <v>902511.5</v>
+        <v>459610.54</v>
       </c>
       <c r="J37" s="1">
-        <v>41.999466313416</v>
+        <v>21.388533433669</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>3051375.71</v>
+        <v>2608474.75</v>
       </c>
       <c r="N37" s="1">
-        <v>3051375.71</v>
+        <v>2608474.75</v>
       </c>
       <c r="O37" s="1">
-        <v>1.94</v>
+        <v>1.71</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" t="s">
         <v>111</v>
       </c>
       <c r="C38" s="1">
         <v>3384.0</v>
       </c>
       <c r="D38" s="1">
-        <v>492.84</v>
+        <v>482.76</v>
       </c>
       <c r="E38" s="1">
         <v>441.5855112293</v>
       </c>
       <c r="F38" t="s">
         <v>36</v>
       </c>
       <c r="G38">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H38" s="1">
         <v>1332055.96</v>
       </c>
       <c r="I38" s="1">
-        <v>67961.3</v>
+        <v>85559.31</v>
       </c>
       <c r="J38" s="1">
-        <v>5.1019853550297</v>
+        <v>6.4231017741927</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1400017.26</v>
+        <v>1417615.27</v>
       </c>
       <c r="N38" s="1">
-        <v>1400017.26</v>
+        <v>1417615.27</v>
       </c>
       <c r="O38" s="1">
-        <v>0.89</v>
+        <v>0.93</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" t="s">
         <v>113</v>
       </c>
       <c r="C39" s="1">
         <v>20001.0</v>
       </c>
       <c r="D39" s="1">
-        <v>139.0</v>
+        <v>132.56</v>
       </c>
       <c r="E39" s="1">
         <v>84.1574021299</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H39" s="1">
         <v>1494173.57</v>
       </c>
       <c r="I39" s="1">
-        <v>839626.22</v>
+        <v>806531.53</v>
       </c>
       <c r="J39" s="1">
-        <v>56.193352422905</v>
+        <v>53.978436387414</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2333799.79</v>
+        <v>2300705.1</v>
       </c>
       <c r="N39" s="1">
-        <v>2333799.79</v>
+        <v>2300705.1</v>
       </c>
       <c r="O39" s="1">
-        <v>1.48</v>
+        <v>1.51</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="1">
         <v>377132.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.519</v>
+        <v>4.868</v>
       </c>
       <c r="E40" s="1">
         <v>3.6304812639</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1369170.66</v>
       </c>
       <c r="I40" s="1">
-        <v>335088.85</v>
+        <v>466707.92</v>
       </c>
       <c r="J40" s="1">
-        <v>24.473855582035</v>
+        <v>34.086906302827</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1704259.51</v>
+        <v>1835878.58</v>
       </c>
       <c r="N40" s="1">
-        <v>1704259.51</v>
+        <v>1835878.58</v>
       </c>
       <c r="O40" s="1">
-        <v>1.08</v>
+        <v>1.21</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" s="1">
         <v>78400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>7799.0</v>
+        <v>7826.0</v>
       </c>
       <c r="E41" s="1">
         <v>5532.6593622449</v>
       </c>
       <c r="F41" t="s">
         <v>118</v>
       </c>
       <c r="G41">
-        <v>185.67</v>
+        <v>183.29</v>
       </c>
       <c r="H41" s="1">
         <v>2554932.59</v>
       </c>
       <c r="I41" s="1">
-        <v>738262.48</v>
+        <v>792450.41</v>
       </c>
       <c r="J41" s="1">
-        <v>28.895575675443</v>
+        <v>31.016489949741</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3293195.07</v>
+        <v>3347383.0</v>
       </c>
       <c r="N41" s="1">
-        <v>3293195.07</v>
+        <v>3347383.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.09</v>
+        <v>2.2</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>119</v>
       </c>
       <c r="B42" t="s">
         <v>120</v>
       </c>
       <c r="C42" s="1">
         <v>3976.0</v>
       </c>
       <c r="D42" s="1">
-        <v>387.95</v>
+        <v>352.4</v>
       </c>
       <c r="E42" s="1">
         <v>381.7093435614</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1517676.35</v>
       </c>
       <c r="I42" s="1">
-        <v>24812.85</v>
+        <v>-116533.95</v>
       </c>
       <c r="J42" s="1">
-        <v>1.6349236778975</v>
+        <v>-7.6784454076787</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1542489.2</v>
+        <v>1401142.4</v>
       </c>
       <c r="N42" s="1">
-        <v>1542489.2</v>
+        <v>1401142.4</v>
       </c>
       <c r="O42" s="1">
-        <v>0.98</v>
+        <v>0.92</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" s="1">
         <v>2858.0</v>
       </c>
       <c r="D43" s="1">
-        <v>535.4</v>
+        <v>472.25</v>
       </c>
       <c r="E43" s="1">
         <v>640.6780790763</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1831057.95</v>
       </c>
       <c r="I43" s="1">
-        <v>-300884.75</v>
+        <v>-481367.45</v>
       </c>
       <c r="J43" s="1">
-        <v>-16.43228986827</v>
+        <v>-26.289034161917</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1530173.2</v>
+        <v>1349690.5</v>
       </c>
       <c r="N43" s="1">
-        <v>1530173.2</v>
+        <v>1349690.5</v>
       </c>
       <c r="O43" s="1">
-        <v>0.97</v>
+        <v>0.89</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>123</v>
       </c>
       <c r="B44" t="s">
         <v>124</v>
       </c>
       <c r="C44" s="1">
         <v>10750.0</v>
       </c>
       <c r="D44" s="1">
-        <v>123.3</v>
+        <v>110.9</v>
       </c>
       <c r="E44" s="1">
         <v>130.8636483721</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1406784.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-81309.22</v>
+        <v>-214609.22</v>
       </c>
       <c r="J44" s="1">
-        <v>-5.779793293388</v>
+        <v>-15.255304754556</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1325475.0</v>
+        <v>1192175.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1325475.0</v>
+        <v>1192175.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.84</v>
+        <v>0.78</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" t="s">
         <v>126</v>
       </c>
       <c r="C45" s="1">
         <v>37038.0</v>
       </c>
       <c r="D45" s="1">
-        <v>32.74</v>
+        <v>29.85</v>
       </c>
       <c r="E45" s="1">
         <v>29.4882139964</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1092184.47</v>
       </c>
       <c r="I45" s="1">
-        <v>120439.65</v>
+        <v>13399.83</v>
       </c>
       <c r="J45" s="1">
-        <v>11.02740913355</v>
+        <v>1.22688340368</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1212624.12</v>
+        <v>1105584.3</v>
       </c>
       <c r="N45" s="1">
-        <v>1212624.12</v>
+        <v>1105584.3</v>
       </c>
       <c r="O45" s="1">
-        <v>0.77</v>
+        <v>0.73</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="1">
-        <v>20997.0</v>
+        <v>22367.0</v>
       </c>
       <c r="D46" s="1">
-        <v>413.6</v>
+        <v>399.41</v>
       </c>
       <c r="E46" s="1">
-        <v>447.69468305</v>
+        <v>445.7656037913</v>
       </c>
       <c r="F46" t="s">
         <v>36</v>
       </c>
       <c r="G46">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H46" s="1">
-        <v>8387933.73</v>
+        <v>8866505.22</v>
       </c>
       <c r="I46" s="1">
-        <v>-1097810.58</v>
+        <v>-1114332.82</v>
       </c>
       <c r="J46" s="1">
-        <v>-13.087973931811</v>
+        <v>-12.567892223042</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>7290123.15</v>
+        <v>7752172.4</v>
       </c>
       <c r="N46" s="1">
-        <v>7290123.15</v>
+        <v>7752172.4</v>
       </c>
       <c r="O46" s="1">
-        <v>4.63</v>
+        <v>5.09</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>129</v>
       </c>
       <c r="B47" t="s">
         <v>130</v>
       </c>
       <c r="C47" s="1">
         <v>80651.0</v>
       </c>
       <c r="D47" s="1">
-        <v>227.4</v>
+        <v>223.4</v>
       </c>
       <c r="E47" s="1">
         <v>204.0828479498</v>
       </c>
       <c r="F47" t="s">
         <v>131</v>
       </c>
       <c r="G47">
-        <v>11.42</v>
+        <v>11.06</v>
       </c>
       <c r="H47" s="1">
         <v>1403954.06</v>
       </c>
       <c r="I47" s="1">
-        <v>202355.32</v>
+        <v>225270.67</v>
       </c>
       <c r="J47" s="1">
-        <v>14.413243692603</v>
+        <v>16.045444535415</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1606309.38</v>
+        <v>1629224.73</v>
       </c>
       <c r="N47" s="1">
-        <v>1606309.38</v>
+        <v>1629224.73</v>
       </c>
       <c r="O47" s="1">
-        <v>1.02</v>
+        <v>1.07</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>132</v>
       </c>
       <c r="B48" t="s">
         <v>133</v>
       </c>
       <c r="C48" s="1">
         <v>4716.0</v>
       </c>
       <c r="D48" s="1">
-        <v>530.0</v>
+        <v>553.4</v>
       </c>
       <c r="E48" s="1">
         <v>468.6676357082</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2210236.57</v>
       </c>
       <c r="I48" s="1">
-        <v>289243.43</v>
+        <v>399597.83</v>
       </c>
       <c r="J48" s="1">
-        <v>13.086537157423</v>
+        <v>18.079414458336</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2499480.0</v>
+        <v>2609834.4</v>
       </c>
       <c r="N48" s="1">
-        <v>2499480.0</v>
+        <v>2609834.4</v>
       </c>
       <c r="O48" s="1">
-        <v>1.59</v>
+        <v>1.71</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>134</v>
       </c>
       <c r="B49" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="1">
         <v>17039.0</v>
       </c>
       <c r="D49" s="1">
-        <v>120.73</v>
+        <v>111.04</v>
       </c>
       <c r="E49" s="1">
         <v>58.3518663067</v>
       </c>
       <c r="F49" t="s">
         <v>36</v>
       </c>
       <c r="G49">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H49" s="1">
         <v>881264.01</v>
       </c>
       <c r="I49" s="1">
-        <v>845593.05</v>
+        <v>760536.2</v>
       </c>
       <c r="J49" s="1">
-        <v>95.952295839246</v>
+        <v>86.300608145793</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1726857.06</v>
+        <v>1641800.21</v>
       </c>
       <c r="N49" s="1">
-        <v>1726857.06</v>
+        <v>1641800.21</v>
       </c>
       <c r="O49" s="1">
-        <v>1.1</v>
+        <v>1.08</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>136</v>
       </c>
       <c r="B50" t="s">
         <v>137</v>
       </c>
       <c r="C50" s="1">
         <v>34327.0</v>
       </c>
       <c r="D50" s="1">
-        <v>311.0</v>
+        <v>249.15</v>
       </c>
       <c r="E50" s="1">
         <v>538.838409124</v>
       </c>
       <c r="F50" t="s">
         <v>138</v>
       </c>
       <c r="G50">
         <v>7.47</v>
       </c>
       <c r="H50" s="1">
         <v>2479393.33</v>
       </c>
       <c r="I50" s="1">
-        <v>-1050403.53</v>
+        <v>-1334823.11</v>
       </c>
       <c r="J50" s="1">
-        <v>-42.365344670827</v>
+        <v>-53.836682298407</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1428989.8</v>
+        <v>1144570.22</v>
       </c>
       <c r="N50" s="1">
-        <v>1428989.8</v>
+        <v>1144570.22</v>
       </c>
       <c r="O50" s="1">
-        <v>0.91</v>
+        <v>0.75</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>139</v>
       </c>
       <c r="B51" t="s">
         <v>140</v>
       </c>
       <c r="C51" s="1">
         <v>23240.0</v>
       </c>
       <c r="D51" s="1">
-        <v>382.1</v>
+        <v>357.4</v>
       </c>
       <c r="E51" s="1">
         <v>417.3573962995</v>
       </c>
       <c r="F51" t="s">
         <v>138</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
         <v>1299636.84</v>
       </c>
       <c r="I51" s="1">
-        <v>-111008.58</v>
+        <v>-188067.98</v>
       </c>
       <c r="J51" s="1">
-        <v>-8.5415076414731</v>
+        <v>-14.470810168785</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1188628.26</v>
+        <v>1111568.86</v>
       </c>
       <c r="N51" s="1">
-        <v>1188628.26</v>
+        <v>1111568.86</v>
       </c>
       <c r="O51" s="1">
-        <v>0.75</v>
+        <v>0.73</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>141</v>
       </c>
       <c r="B52" t="s">
         <v>142</v>
       </c>
       <c r="C52" s="1">
         <v>67960.0</v>
       </c>
       <c r="D52" s="1">
-        <v>190.04</v>
+        <v>181.93</v>
       </c>
       <c r="E52" s="1">
         <v>132.4028225427</v>
       </c>
       <c r="F52" t="s">
         <v>36</v>
       </c>
       <c r="G52">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H52" s="1">
         <v>7946827.18</v>
       </c>
       <c r="I52" s="1">
-        <v>2894825.2</v>
+        <v>2782054.11</v>
       </c>
       <c r="J52" s="1">
-        <v>36.427433671711</v>
+        <v>35.008363048358</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>10841652.38</v>
+        <v>10728881.29</v>
       </c>
       <c r="N52" s="1">
-        <v>10841652.38</v>
+        <v>10728881.29</v>
       </c>
       <c r="O52" s="1">
-        <v>6.88</v>
+        <v>7.05</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>143</v>
       </c>
       <c r="B53" t="s">
         <v>144</v>
       </c>
       <c r="C53" s="1">
-        <v>54.0</v>
+        <v>120.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4774.35</v>
+        <v>4784.08</v>
       </c>
       <c r="E53" s="1">
-        <v>4772.98</v>
+        <v>4782.9165</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>257740.92</v>
+        <v>573949.98</v>
       </c>
       <c r="I53" s="1">
-        <v>73.98</v>
+        <v>139.62</v>
       </c>
       <c r="J53" s="1">
-        <v>0.028703241999757</v>
+        <v>0.024326161663077</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>257814.9</v>
+        <v>574089.6</v>
       </c>
       <c r="N53" s="1">
-        <v>257814.9</v>
+        <v>574089.6</v>
       </c>
       <c r="O53" s="1">
-        <v>0.16</v>
+        <v>0.38</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>145</v>
       </c>
       <c r="B54" t="s">
         <v>146</v>
       </c>
       <c r="C54" s="1">
         <v>7764.0</v>
       </c>
       <c r="D54" s="1">
-        <v>156.59</v>
+        <v>154.69</v>
       </c>
       <c r="E54" s="1">
         <v>186.5757843895</v>
       </c>
       <c r="F54" t="s">
         <v>36</v>
       </c>
       <c r="G54">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H54" s="1">
         <v>1285093.84</v>
       </c>
       <c r="I54" s="1">
-        <v>-264514.82</v>
+        <v>-242909.56</v>
       </c>
       <c r="J54" s="1">
-        <v>-20.583307752841</v>
+        <v>-18.902087337062</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1020579.02</v>
+        <v>1042184.28</v>
       </c>
       <c r="N54" s="1">
-        <v>1020579.02</v>
+        <v>1042184.28</v>
       </c>
       <c r="O54" s="1">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>147</v>
       </c>
       <c r="B55" t="s">
         <v>148</v>
       </c>
       <c r="C55" s="1">
         <v>94856.0</v>
       </c>
       <c r="D55" s="1">
-        <v>16.6</v>
+        <v>17.715</v>
       </c>
       <c r="E55" s="1">
         <v>12.0896589567</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1146776.69</v>
       </c>
       <c r="I55" s="1">
-        <v>427832.91</v>
+        <v>533597.35</v>
       </c>
       <c r="J55" s="1">
-        <v>37.307429923432</v>
+        <v>46.530188017686</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1574609.6</v>
+        <v>1680374.04</v>
       </c>
       <c r="N55" s="1">
-        <v>1574609.6</v>
+        <v>1680374.04</v>
       </c>
       <c r="O55" s="1">
-        <v>1.0</v>
+        <v>1.1</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>149</v>
       </c>
       <c r="B56" t="s">
         <v>150</v>
       </c>
       <c r="C56" s="1">
         <v>15422.0</v>
       </c>
       <c r="D56" s="1">
-        <v>157.33</v>
+        <v>151.48</v>
       </c>
       <c r="E56" s="1">
         <v>152.5145979769</v>
       </c>
       <c r="F56" t="s">
         <v>36</v>
       </c>
       <c r="G56">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H56" s="1">
         <v>2110321.23</v>
       </c>
       <c r="I56" s="1">
-        <v>-73516.81</v>
+        <v>-83139.21</v>
       </c>
       <c r="J56" s="1">
-        <v>-3.4836786435589</v>
+        <v>-3.9396471408289</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2036804.42</v>
+        <v>2027182.02</v>
       </c>
       <c r="N56" s="1">
-        <v>2036804.42</v>
+        <v>2027182.02</v>
       </c>
       <c r="O56" s="1">
-        <v>1.29</v>
+        <v>1.33</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>151</v>
       </c>
       <c r="B57" t="s">
         <v>152</v>
       </c>
       <c r="C57" s="1">
         <v>14097.0</v>
       </c>
       <c r="D57" s="1">
-        <v>138.93</v>
+        <v>131.59</v>
       </c>
       <c r="E57" s="1">
         <v>157.9966950415</v>
       </c>
       <c r="F57" t="s">
         <v>36</v>
       </c>
       <c r="G57">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H57" s="1">
         <v>1990476.06</v>
       </c>
       <c r="I57" s="1">
-        <v>-346407.89</v>
+        <v>-380770.9</v>
       </c>
       <c r="J57" s="1">
-        <v>-17.403268341745</v>
+        <v>-19.129639770699</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1644068.17</v>
+        <v>1609705.16</v>
       </c>
       <c r="N57" s="1">
-        <v>1644068.17</v>
+        <v>1609705.16</v>
       </c>
       <c r="O57" s="1">
-        <v>1.04</v>
+        <v>1.06</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>153</v>
       </c>
       <c r="B58" t="s">
         <v>154</v>
       </c>
       <c r="C58" s="1">
-        <v>183900.0</v>
+        <v>149900.0</v>
       </c>
       <c r="D58" s="1">
-        <v>3103.0</v>
+        <v>2483.0</v>
       </c>
       <c r="E58" s="1">
-        <v>2087.8199836868</v>
+        <v>2087.8199866578</v>
       </c>
       <c r="F58" t="s">
         <v>118</v>
       </c>
       <c r="G58">
-        <v>185.67</v>
+        <v>183.29</v>
       </c>
       <c r="H58" s="1">
-        <v>2268989.45</v>
+        <v>1849491.67</v>
       </c>
       <c r="I58" s="1">
-        <v>804459.32</v>
+        <v>181124.56</v>
       </c>
       <c r="J58" s="1">
-        <v>35.454520072802</v>
+        <v>9.793207665542</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3073448.77</v>
+        <v>2030616.23</v>
       </c>
       <c r="N58" s="1">
-        <v>3073448.77</v>
+        <v>2030616.23</v>
       </c>
       <c r="O58" s="1">
-        <v>1.95</v>
+        <v>1.33</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>155</v>
       </c>
       <c r="B59" t="s">
         <v>156</v>
       </c>
       <c r="C59" s="1">
         <v>7843.0</v>
       </c>
       <c r="D59" s="1">
-        <v>256.85</v>
+        <v>250.85</v>
       </c>
       <c r="E59" s="1">
         <v>215.9045288793</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1693339.22</v>
       </c>
       <c r="I59" s="1">
-        <v>321135.33</v>
+        <v>274077.33</v>
       </c>
       <c r="J59" s="1">
-        <v>18.964618914337</v>
+        <v>16.185612827181</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2014474.55</v>
+        <v>1967416.55</v>
       </c>
       <c r="N59" s="1">
-        <v>2014474.55</v>
+        <v>1967416.55</v>
       </c>
       <c r="O59" s="1">
-        <v>1.28</v>
+        <v>1.29</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>157</v>
       </c>
       <c r="B60" t="s">
         <v>158</v>
       </c>
       <c r="C60" s="1">
         <v>116631.0</v>
       </c>
       <c r="D60" s="1">
-        <v>24.99</v>
+        <v>27.43</v>
       </c>
       <c r="E60" s="1">
         <v>18.6728409257</v>
       </c>
       <c r="F60" t="s">
         <v>77</v>
       </c>
       <c r="G60">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H60" s="1">
         <v>2540739.03</v>
       </c>
       <c r="I60" s="1">
-        <v>806115.99</v>
+        <v>1163096.95</v>
       </c>
       <c r="J60" s="1">
-        <v>31.727618637007</v>
+        <v>45.777899117801</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3346855.02</v>
+        <v>3703835.98</v>
       </c>
       <c r="N60" s="1">
-        <v>3346855.02</v>
+        <v>3703835.98</v>
       </c>
       <c r="O60" s="1">
-        <v>2.12</v>
+        <v>2.43</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>159</v>
       </c>
       <c r="B61" t="s">
         <v>160</v>
       </c>
       <c r="C61" s="1">
         <v>123900.0</v>
       </c>
       <c r="D61" s="1">
-        <v>2080.0</v>
+        <v>2091.0</v>
       </c>
       <c r="E61" s="1">
         <v>2555.3766989508</v>
       </c>
       <c r="F61" t="s">
         <v>118</v>
       </c>
       <c r="G61">
-        <v>185.67</v>
+        <v>183.29</v>
       </c>
       <c r="H61" s="1">
         <v>1866410.99</v>
       </c>
       <c r="I61" s="1">
-        <v>-478386.55</v>
+        <v>-452979.25</v>
       </c>
       <c r="J61" s="1">
-        <v>-25.631361611303</v>
+        <v>-24.270069798507</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1388024.44</v>
+        <v>1413431.74</v>
       </c>
       <c r="N61" s="1">
-        <v>1388024.44</v>
+        <v>1413431.74</v>
       </c>
       <c r="O61" s="1">
-        <v>0.88</v>
+        <v>0.93</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
         <v>6487.0</v>
       </c>
       <c r="D62" s="1">
-        <v>417.32</v>
+        <v>399.27</v>
       </c>
       <c r="E62" s="1">
         <v>336.7764991522</v>
       </c>
       <c r="F62" t="s">
         <v>36</v>
       </c>
       <c r="G62">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H62" s="1">
         <v>1939414.23</v>
       </c>
       <c r="I62" s="1">
-        <v>333118.69</v>
+        <v>308125.24</v>
       </c>
       <c r="J62" s="1">
-        <v>17.176252749264</v>
+        <v>15.88754146658</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2272532.92</v>
+        <v>2247539.47</v>
       </c>
       <c r="N62" s="1">
-        <v>2272532.92</v>
+        <v>2247539.47</v>
       </c>
       <c r="O62" s="1">
-        <v>1.44</v>
+        <v>1.48</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
         <v>170877.0</v>
       </c>
       <c r="D63" s="1">
-        <v>130.7</v>
+        <v>115.0</v>
       </c>
       <c r="E63" s="1">
         <v>134.2464297711</v>
       </c>
       <c r="F63" t="s">
         <v>131</v>
       </c>
       <c r="G63">
-        <v>11.42</v>
+        <v>11.06</v>
       </c>
       <c r="H63" s="1">
         <v>1973184.66</v>
       </c>
       <c r="I63" s="1">
-        <v>-17097.61</v>
+        <v>-196257.93</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.8664982222191</v>
+        <v>-9.946252572225</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1956087.05</v>
+        <v>1776926.73</v>
       </c>
       <c r="N63" s="1">
-        <v>1956087.05</v>
+        <v>1776926.73</v>
       </c>
       <c r="O63" s="1">
-        <v>1.24</v>
+        <v>1.17</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
         <v>179300.0</v>
       </c>
       <c r="D64" s="1">
-        <v>3729.0</v>
+        <v>3379.0</v>
       </c>
       <c r="E64" s="1">
         <v>2910.6595370887</v>
       </c>
       <c r="F64" t="s">
         <v>118</v>
       </c>
       <c r="G64">
-        <v>185.67</v>
+        <v>183.29</v>
       </c>
       <c r="H64" s="1">
         <v>3064180.54</v>
       </c>
       <c r="I64" s="1">
-        <v>536919.16</v>
+        <v>241173.48</v>
       </c>
       <c r="J64" s="1">
-        <v>17.522438805123</v>
+        <v>7.8707333609005</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3601099.7</v>
+        <v>3305354.02</v>
       </c>
       <c r="N64" s="1">
-        <v>3601099.7</v>
+        <v>3305354.02</v>
       </c>
       <c r="O64" s="1">
-        <v>2.29</v>
+        <v>2.17</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
         <v>24867.0</v>
       </c>
       <c r="D65" s="1">
-        <v>51.65</v>
+        <v>48.8</v>
       </c>
       <c r="E65" s="1">
         <v>46.5667177384</v>
       </c>
       <c r="F65" t="s">
         <v>77</v>
       </c>
       <c r="G65">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H65" s="1">
         <v>1335812.17</v>
       </c>
       <c r="I65" s="1">
-        <v>139046.36</v>
+        <v>69119.35</v>
       </c>
       <c r="J65" s="1">
-        <v>10.409125109258</v>
+        <v>5.1743315079994</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1474858.53</v>
+        <v>1404931.52</v>
       </c>
       <c r="N65" s="1">
-        <v>1474858.53</v>
+        <v>1404931.52</v>
       </c>
       <c r="O65" s="1">
-        <v>0.94</v>
+        <v>0.92</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
-        <v>12283.0</v>
+        <v>13068.0</v>
       </c>
       <c r="D66" s="1">
-        <v>230.5</v>
+        <v>236.05</v>
       </c>
       <c r="E66" s="1">
-        <v>192.4870951722</v>
+        <v>194.8258103765</v>
       </c>
       <c r="F66" t="s">
         <v>36</v>
       </c>
       <c r="G66">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H66" s="1">
-        <v>2117685.73</v>
+        <v>2270159.35</v>
       </c>
       <c r="I66" s="1">
-        <v>259003.88</v>
+        <v>406603.41</v>
       </c>
       <c r="J66" s="1">
-        <v>12.230515431579</v>
+        <v>17.910787187692</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2376689.61</v>
+        <v>2676762.76</v>
       </c>
       <c r="N66" s="1">
-        <v>2376689.61</v>
+        <v>2676762.76</v>
       </c>
       <c r="O66" s="1">
-        <v>1.51</v>
+        <v>1.76</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
         <v>22087.0</v>
       </c>
       <c r="D67" s="1">
-        <v>101.65</v>
+        <v>90.39</v>
       </c>
       <c r="E67" s="1">
         <v>101.7684941368</v>
       </c>
       <c r="F67" t="s">
         <v>57</v>
       </c>
       <c r="G67">
-        <v>1.62</v>
+        <v>1.58</v>
       </c>
       <c r="H67" s="1">
         <v>1464870.86</v>
       </c>
       <c r="I67" s="1">
-        <v>-76236.8</v>
+        <v>-201138.79</v>
       </c>
       <c r="J67" s="1">
-        <v>-5.2043358962032</v>
+        <v>-13.730820613088</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1388634.06</v>
+        <v>1263732.07</v>
       </c>
       <c r="N67" s="1">
-        <v>1388634.06</v>
+        <v>1263732.07</v>
       </c>
       <c r="O67" s="1">
-        <v>0.88</v>
+        <v>0.83</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
         <v>10509.0</v>
       </c>
       <c r="D68" s="1">
-        <v>266.83</v>
+        <v>225.32</v>
       </c>
       <c r="E68" s="1">
         <v>238.6213645447</v>
       </c>
       <c r="F68" t="s">
         <v>57</v>
       </c>
       <c r="G68">
-        <v>1.62</v>
+        <v>1.58</v>
       </c>
       <c r="H68" s="1">
         <v>1615899.91</v>
       </c>
       <c r="I68" s="1">
-        <v>118462.08</v>
+        <v>-117046.97</v>
       </c>
       <c r="J68" s="1">
-        <v>7.3310283184557</v>
+        <v>-7.2434542062695</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1734361.99</v>
+        <v>1498852.94</v>
       </c>
       <c r="N68" s="1">
-        <v>1734361.99</v>
+        <v>1498852.94</v>
       </c>
       <c r="O68" s="1">
-        <v>1.1</v>
+        <v>0.98</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
         <v>26756.0</v>
       </c>
       <c r="D69" s="1">
-        <v>140.19</v>
+        <v>121.76</v>
       </c>
       <c r="E69" s="1">
         <v>128.2709313799</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
       <c r="G69">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H69" s="1">
         <v>3055056.23</v>
       </c>
       <c r="I69" s="1">
-        <v>93672.95</v>
+        <v>-228077.26</v>
       </c>
       <c r="J69" s="1">
-        <v>3.0661612405085</v>
+        <v>-7.4655666812391</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>3148729.18</v>
+        <v>2826978.97</v>
       </c>
       <c r="N69" s="1">
-        <v>3148729.18</v>
+        <v>2826978.97</v>
       </c>
       <c r="O69" s="1">
-        <v>2.0</v>
+        <v>1.86</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" s="1">
         <v>-26071061.51</v>
       </c>
       <c r="D70" s="1">
-        <v>0.83698927</v>
+        <v>0.86662643</v>
       </c>
       <c r="E70" s="1">
         <v>0.8529318596</v>
       </c>
       <c r="F70" t="s">
         <v>36</v>
       </c>
       <c r="G70">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H70" s="1">
         <v>0.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-487307.6</v>
+        <v>418593.75</v>
       </c>
       <c r="J70" s="1">
         <v>0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
         <v>179</v>
       </c>
       <c r="M70" s="1">
-        <v>-520902.82</v>
+        <v>341804.67</v>
       </c>
       <c r="N70" s="1">
-        <v>-487307.6</v>
+        <v>418593.75</v>
       </c>
       <c r="O70" s="1">
-        <v>-0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>