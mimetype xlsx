--- v1 (2026-06-17)
+++ v2 (2026-07-07)
@@ -553,51 +553,51 @@
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>OACT01964558</t>
   </si>
   <si>
     <t>EUR/USD 15/04/26</t>
   </si>
   <si>
-    <t>76 789.08</t>
+    <t>100 903.30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -961,211 +961,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>10766.1</v>
+        <v>11559.9</v>
       </c>
       <c r="D2">
-        <v>118.82</v>
+        <v>116.41</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1279217.09</v>
+        <v>1345700.38</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1279217.09</v>
+        <v>1345700.38</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>384262.0</v>
+        <v>385026.82</v>
       </c>
       <c r="D3">
-        <v>135.55</v>
+        <v>132.88</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>52087467.43</v>
+        <v>51161329.29</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>52087467.43</v>
+        <v>51161329.29</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1727.17</v>
+        <v>1668.17</v>
       </c>
       <c r="D4">
-        <v>56804.31</v>
+        <v>55698.62</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>98110705.4</v>
+        <v>92914762.33</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>98110705.4</v>
+        <v>92914762.33</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>4253.0</v>
       </c>
       <c r="D5">
-        <v>111.18</v>
+        <v>109.01</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>472842.99</v>
+        <v>463637.49</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>472842.99</v>
+        <v>463637.49</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>2165.0</v>
+        <v>2245.0</v>
       </c>
       <c r="D6">
-        <v>101.97</v>
+        <v>99.94</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>220758.11</v>
+        <v>224354.89</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>220758.11</v>
+        <v>224354.89</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>106.47</v>
+        <v>104.36</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10646.85</v>
+        <v>10436.18</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10646.85</v>
+        <v>10436.18</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1217,3484 +1217,3484 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>219.76</v>
+        <v>206.37</v>
       </c>
       <c r="E2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>-15423.92</v>
+        <v>-187618.96</v>
       </c>
       <c r="J2" s="1">
-        <v>-0.57801912649877</v>
+        <v>-7.0311144880035</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2652986.05</v>
+        <v>2480791.01</v>
       </c>
       <c r="N2" s="1">
-        <v>2652986.05</v>
+        <v>2480791.01</v>
       </c>
       <c r="O2" s="1">
-        <v>1.74</v>
+        <v>1.7</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>140.6</v>
+        <v>130.85</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-472929.1</v>
+        <v>-567045.85</v>
       </c>
       <c r="J3" s="1">
-        <v>-25.841130592732</v>
+        <v>-30.983726444232</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1357211.8</v>
+        <v>1263095.05</v>
       </c>
       <c r="N3" s="1">
-        <v>1357211.8</v>
+        <v>1263095.05</v>
       </c>
       <c r="O3" s="1">
-        <v>0.89</v>
+        <v>0.86</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>254.2</v>
+        <v>240.14</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-700030.95</v>
+        <v>-746226.73</v>
       </c>
       <c r="J4" s="1">
-        <v>-47.334249868716</v>
+        <v>-50.457886892765</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>778879.04</v>
+        <v>732683.26</v>
       </c>
       <c r="N4" s="1">
-        <v>778879.04</v>
+        <v>732683.26</v>
       </c>
       <c r="O4" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>139.85</v>
+        <v>140.17</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>-37138.74</v>
+        <v>-38577.33</v>
       </c>
       <c r="J5" s="1">
-        <v>-4.8057663699512</v>
+        <v>-4.9919204355482</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>735656.63</v>
+        <v>734218.04</v>
       </c>
       <c r="N5" s="1">
-        <v>735656.63</v>
+        <v>734218.04</v>
       </c>
       <c r="O5" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>12206.0</v>
       </c>
       <c r="D6" s="1">
-        <v>196.31</v>
+        <v>221.53</v>
       </c>
       <c r="E6" s="1">
         <v>186.0293945601</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
         <v>2014941.7</v>
       </c>
       <c r="I6" s="1">
-        <v>64336.21</v>
+        <v>321526.96</v>
       </c>
       <c r="J6" s="1">
-        <v>3.1929564016666</v>
+        <v>15.95713464067</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2079277.91</v>
+        <v>2336468.66</v>
       </c>
       <c r="N6" s="1">
-        <v>2079277.91</v>
+        <v>2336468.66</v>
       </c>
       <c r="O6" s="1">
-        <v>1.37</v>
+        <v>1.6</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>89.86</v>
+        <v>83.28</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-630783.84</v>
+        <v>-795881.43</v>
       </c>
       <c r="J7" s="1">
-        <v>-22.765667200843</v>
+        <v>-28.724216788292</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2139984.24</v>
+        <v>1974886.65</v>
       </c>
       <c r="N7" s="1">
-        <v>2139984.24</v>
+        <v>1974886.65</v>
       </c>
       <c r="O7" s="1">
-        <v>1.41</v>
+        <v>1.35</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>361.13</v>
+        <v>340.0</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>372275.5</v>
+        <v>228620.78</v>
       </c>
       <c r="J8" s="1">
-        <v>19.325847444605</v>
+        <v>11.868334921172</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2298584.3</v>
+        <v>2154929.58</v>
       </c>
       <c r="N8" s="1">
-        <v>2298584.3</v>
+        <v>2154929.58</v>
       </c>
       <c r="O8" s="1">
-        <v>1.51</v>
+        <v>1.47</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>352.46</v>
+        <v>354.31</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>1372773.96</v>
+        <v>1375922.46</v>
       </c>
       <c r="J9" s="1">
-        <v>76.299871586681</v>
+        <v>76.474867727845</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3171956.49</v>
+        <v>3175104.99</v>
       </c>
       <c r="N9" s="1">
-        <v>3171956.49</v>
+        <v>3175104.99</v>
       </c>
       <c r="O9" s="1">
-        <v>2.08</v>
+        <v>2.17</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1193.8</v>
+        <v>1113.8</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>659025.78</v>
+        <v>534465.78</v>
       </c>
       <c r="J10" s="1">
-        <v>54.931594835538</v>
+        <v>44.54917936658</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1858746.6</v>
+        <v>1734186.6</v>
       </c>
       <c r="N10" s="1">
-        <v>1858746.6</v>
+        <v>1734186.6</v>
       </c>
       <c r="O10" s="1">
-        <v>1.22</v>
+        <v>1.19</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>150.0</v>
+        <v>151.93</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-170469.06</v>
+        <v>-163866.81</v>
       </c>
       <c r="J11" s="1">
-        <v>-18.132620400194</v>
+        <v>-17.430345787797</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>769654.63</v>
+        <v>776256.88</v>
       </c>
       <c r="N11" s="1">
-        <v>769654.63</v>
+        <v>776256.88</v>
       </c>
       <c r="O11" s="1">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>191.65</v>
+        <v>192.21</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
-        <v>1.58</v>
+        <v>1.61</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>565882.36</v>
+        <v>515183.81</v>
       </c>
       <c r="J12" s="1">
-        <v>21.309183909296</v>
+        <v>19.40005084163</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3221462.05</v>
+        <v>3170763.5</v>
       </c>
       <c r="N12" s="1">
-        <v>3221462.05</v>
+        <v>3170763.5</v>
       </c>
       <c r="O12" s="1">
-        <v>2.12</v>
+        <v>2.17</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>116.12</v>
+        <v>124.62</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>861108.49</v>
+        <v>1057816.3</v>
       </c>
       <c r="J13" s="1">
-        <v>42.969391399387</v>
+        <v>52.785128878884</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2865112.88</v>
+        <v>3061820.69</v>
       </c>
       <c r="N13" s="1">
-        <v>2865112.88</v>
+        <v>3061820.69</v>
       </c>
       <c r="O13" s="1">
-        <v>1.88</v>
+        <v>2.1</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>161.64</v>
+        <v>154.96</v>
       </c>
       <c r="E14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-103228.99</v>
+        <v>-162635.87</v>
       </c>
       <c r="J14" s="1">
-        <v>-7.3099510098195</v>
+        <v>-11.516728412623</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1308941.76</v>
+        <v>1249534.88</v>
       </c>
       <c r="N14" s="1">
-        <v>1308941.76</v>
+        <v>1249534.88</v>
       </c>
       <c r="O14" s="1">
         <v>0.86</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>321.31</v>
+        <v>333.97</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>442585.94</v>
+        <v>604639.6</v>
       </c>
       <c r="J15" s="1">
-        <v>10.569297902221</v>
+        <v>14.439265865246</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4630053.68</v>
+        <v>4792107.34</v>
       </c>
       <c r="N15" s="1">
-        <v>4630053.68</v>
+        <v>4792107.34</v>
       </c>
       <c r="O15" s="1">
-        <v>3.04</v>
+        <v>3.28</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.976</v>
+        <v>10.11</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>943049.22</v>
+        <v>979604.55</v>
       </c>
       <c r="J16" s="1">
-        <v>53.027554513248</v>
+        <v>55.083056721632</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2721462.78</v>
+        <v>2758018.11</v>
       </c>
       <c r="N16" s="1">
-        <v>2721462.78</v>
+        <v>2758018.11</v>
       </c>
       <c r="O16" s="1">
-        <v>1.79</v>
+        <v>1.89</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>702.0</v>
+        <v>724.44</v>
       </c>
       <c r="E17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>831117.55</v>
+        <v>891064.74</v>
       </c>
       <c r="J17" s="1">
-        <v>61.970077920042</v>
+        <v>66.43988130151</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2172276.99</v>
+        <v>2232224.18</v>
       </c>
       <c r="N17" s="1">
-        <v>2172276.99</v>
+        <v>2232224.18</v>
       </c>
       <c r="O17" s="1">
-        <v>1.43</v>
+        <v>1.53</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>58.8</v>
+        <v>58.91</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>288385.78</v>
+        <v>286198.11</v>
       </c>
       <c r="J18" s="1">
-        <v>45.470272201876</v>
+        <v>45.125338584179</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>922615.06</v>
+        <v>920427.39</v>
       </c>
       <c r="N18" s="1">
-        <v>922615.06</v>
+        <v>920427.39</v>
       </c>
       <c r="O18" s="1">
-        <v>0.61</v>
+        <v>0.63</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>137.1</v>
+        <v>140.5</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
-        <v>0.91</v>
+        <v>0.93</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>-15886.89</v>
+        <v>-13203.58</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.2343859622733</v>
+        <v>-1.0258970637898</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1271140.87</v>
+        <v>1273824.18</v>
       </c>
       <c r="N19" s="1">
-        <v>1271140.87</v>
+        <v>1273824.18</v>
       </c>
       <c r="O19" s="1">
-        <v>0.84</v>
+        <v>0.87</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>996.16</v>
+        <v>1013.21</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>309751.82</v>
+        <v>333945.47</v>
       </c>
       <c r="J20" s="1">
-        <v>19.616831914257</v>
+        <v>21.149035229293</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1888762.24</v>
+        <v>1912955.89</v>
       </c>
       <c r="N20" s="1">
-        <v>1888762.24</v>
+        <v>1912955.89</v>
       </c>
       <c r="O20" s="1">
-        <v>1.24</v>
+        <v>1.31</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>78.0</v>
+        <v>79.14</v>
       </c>
       <c r="E21" s="1">
         <v>71.6081807451</v>
       </c>
       <c r="F21" t="s">
         <v>77</v>
       </c>
       <c r="G21">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H21" s="1">
         <v>1747012.98</v>
       </c>
       <c r="I21" s="1">
-        <v>165533.47</v>
+        <v>171496.79</v>
       </c>
       <c r="J21" s="1">
-        <v>9.4752283981313</v>
+        <v>9.8165721699446</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1912546.45</v>
+        <v>1918509.77</v>
       </c>
       <c r="N21" s="1">
-        <v>1912546.45</v>
+        <v>1918509.77</v>
       </c>
       <c r="O21" s="1">
-        <v>1.26</v>
+        <v>1.31</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>105.29</v>
+        <v>100.97</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>243348.54</v>
+        <v>135413.22</v>
       </c>
       <c r="J22" s="1">
-        <v>11.316238758213</v>
+        <v>6.2970105698536</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2393785.14</v>
+        <v>2285849.82</v>
       </c>
       <c r="N22" s="1">
-        <v>2393785.14</v>
+        <v>2285849.82</v>
       </c>
       <c r="O22" s="1">
-        <v>1.57</v>
+        <v>1.56</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>73.12</v>
+        <v>69.26</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>102342.08</v>
+        <v>23466.84</v>
       </c>
       <c r="J23" s="1">
-        <v>7.3532596824813</v>
+        <v>1.686088151103</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1494134.08</v>
+        <v>1415258.84</v>
       </c>
       <c r="N23" s="1">
-        <v>1494134.08</v>
+        <v>1415258.84</v>
       </c>
       <c r="O23" s="1">
-        <v>0.98</v>
+        <v>0.97</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
         <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>56.91</v>
+        <v>63.51</v>
       </c>
       <c r="E24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>666502.99</v>
+        <v>878872.79</v>
       </c>
       <c r="J24" s="1">
-        <v>53.642918952376</v>
+        <v>70.735319347057</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1908983.83</v>
+        <v>2121353.63</v>
       </c>
       <c r="N24" s="1">
-        <v>1908983.83</v>
+        <v>2121353.63</v>
       </c>
       <c r="O24" s="1">
-        <v>1.25</v>
+        <v>1.45</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" s="1">
         <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>574.26</v>
+        <v>576.0</v>
       </c>
       <c r="E25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>440633.84</v>
+        <v>438368.44</v>
       </c>
       <c r="J25" s="1">
-        <v>31.007038732783</v>
+        <v>30.847624409214</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1861710.66</v>
+        <v>1859445.26</v>
       </c>
       <c r="N25" s="1">
-        <v>1861710.66</v>
+        <v>1859445.26</v>
       </c>
       <c r="O25" s="1">
-        <v>1.22</v>
+        <v>1.27</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26" t="s">
         <v>87</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>59.62</v>
+        <v>61.24</v>
       </c>
       <c r="E26" s="1">
         <v>87.738507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1985610.17</v>
       </c>
       <c r="I26" s="1">
-        <v>-636349.95</v>
+        <v>-599687.73</v>
       </c>
       <c r="J26" s="1">
-        <v>-32.04808071667</v>
+        <v>-30.201685056841</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1349260.22</v>
+        <v>1385922.44</v>
       </c>
       <c r="N26" s="1">
-        <v>1349260.22</v>
+        <v>1385922.44</v>
       </c>
       <c r="O26" s="1">
-        <v>0.89</v>
+        <v>0.95</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" t="s">
         <v>89</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>272.59</v>
+        <v>262.26</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>338952.17</v>
+        <v>235378.96</v>
       </c>
       <c r="J27" s="1">
-        <v>15.921608429997</v>
+        <v>11.056461546713</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2467833.63</v>
+        <v>2364260.42</v>
       </c>
       <c r="N27" s="1">
-        <v>2467833.63</v>
+        <v>2364260.42</v>
       </c>
       <c r="O27" s="1">
         <v>1.62</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>13.64</v>
+        <v>14.11</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>11978.48</v>
+        <v>72824.21</v>
       </c>
       <c r="J28" s="1">
-        <v>0.68298501733006</v>
+        <v>4.1522667591296</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1765820.76</v>
+        <v>1826666.49</v>
       </c>
       <c r="N28" s="1">
-        <v>1765820.76</v>
+        <v>1826666.49</v>
       </c>
       <c r="O28" s="1">
-        <v>1.16</v>
+        <v>1.25</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" t="s">
         <v>93</v>
       </c>
       <c r="C29" s="1">
         <v>37926.0</v>
       </c>
       <c r="D29" s="1">
-        <v>84.27</v>
+        <v>80.84</v>
       </c>
       <c r="E29" s="1">
         <v>76.1409020197</v>
       </c>
       <c r="F29" t="s">
         <v>36</v>
       </c>
       <c r="G29">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
         <v>2542329.52</v>
       </c>
       <c r="I29" s="1">
-        <v>231033.91</v>
+        <v>106886.62</v>
       </c>
       <c r="J29" s="1">
-        <v>9.0874887846954</v>
+        <v>4.2042787592696</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2773363.43</v>
+        <v>2649216.14</v>
       </c>
       <c r="N29" s="1">
-        <v>2773363.43</v>
+        <v>2649216.14</v>
       </c>
       <c r="O29" s="1">
-        <v>1.82</v>
+        <v>1.81</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" t="s">
         <v>95</v>
       </c>
       <c r="C30" s="1">
         <v>2871.0</v>
       </c>
       <c r="D30" s="1">
-        <v>930.35</v>
+        <v>931.09</v>
       </c>
       <c r="E30" s="1">
         <v>854.2801079763</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
         <v>2119279.12</v>
       </c>
       <c r="I30" s="1">
-        <v>198522.73</v>
+        <v>190544.94</v>
       </c>
       <c r="J30" s="1">
-        <v>9.3674650085733</v>
+        <v>8.9910261561016</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2317801.85</v>
+        <v>2309824.06</v>
       </c>
       <c r="N30" s="1">
-        <v>2317801.85</v>
+        <v>2309824.06</v>
       </c>
       <c r="O30" s="1">
-        <v>1.52</v>
+        <v>1.58</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>96</v>
       </c>
       <c r="B31" t="s">
         <v>97</v>
       </c>
       <c r="C31" s="1">
         <v>384990.0</v>
       </c>
       <c r="D31" s="1">
-        <v>9.916</v>
+        <v>9.767</v>
       </c>
       <c r="E31" s="1">
         <v>7.5884173355</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2921464.79</v>
       </c>
       <c r="I31" s="1">
-        <v>896096.05</v>
+        <v>838732.54</v>
       </c>
       <c r="J31" s="1">
-        <v>30.672834157279</v>
+        <v>28.709315370527</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3817560.84</v>
+        <v>3760197.33</v>
       </c>
       <c r="N31" s="1">
-        <v>3817560.84</v>
+        <v>3760197.33</v>
       </c>
       <c r="O31" s="1">
-        <v>2.51</v>
+        <v>2.57</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="1">
         <v>10684.0</v>
       </c>
       <c r="D32" s="1">
-        <v>200.42</v>
+        <v>192.31</v>
       </c>
       <c r="E32" s="1">
         <v>200.6878790715</v>
       </c>
       <c r="F32" t="s">
         <v>36</v>
       </c>
       <c r="G32">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
         <v>1912555.26</v>
       </c>
       <c r="I32" s="1">
-        <v>-54444.12</v>
+        <v>-137181.51</v>
       </c>
       <c r="J32" s="1">
-        <v>-2.8466691205565</v>
+        <v>-7.1726821634424</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1858111.14</v>
+        <v>1775373.75</v>
       </c>
       <c r="N32" s="1">
-        <v>1858111.14</v>
+        <v>1775373.75</v>
       </c>
       <c r="O32" s="1">
         <v>1.22</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="1">
         <v>17518.0</v>
       </c>
       <c r="D33" s="1">
-        <v>38.74</v>
+        <v>36.8</v>
       </c>
       <c r="E33" s="1">
         <v>57.5202083571</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
         <v>908284.34</v>
       </c>
       <c r="I33" s="1">
-        <v>-319385.24</v>
+        <v>-351244.33</v>
       </c>
       <c r="J33" s="1">
-        <v>-35.163574437494</v>
+        <v>-38.671186382009</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>588899.1</v>
+        <v>557040.01</v>
       </c>
       <c r="N33" s="1">
-        <v>588899.1</v>
+        <v>557040.01</v>
       </c>
       <c r="O33" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="1">
         <v>27181.0</v>
       </c>
       <c r="D34" s="1">
-        <v>70.36</v>
+        <v>67.12</v>
       </c>
       <c r="E34" s="1">
         <v>76.8692542585</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2089383.2</v>
       </c>
       <c r="I34" s="1">
-        <v>-176928.04</v>
+        <v>-264994.48</v>
       </c>
       <c r="J34" s="1">
-        <v>-8.4679555191216</v>
+        <v>-12.682904696467</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1912455.16</v>
+        <v>1824388.72</v>
       </c>
       <c r="N34" s="1">
-        <v>1912455.16</v>
+        <v>1824388.72</v>
       </c>
       <c r="O34" s="1">
-        <v>1.26</v>
+        <v>1.25</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="1">
         <v>7805.0</v>
       </c>
       <c r="D35" s="1">
-        <v>341.43</v>
+        <v>318.77</v>
       </c>
       <c r="E35" s="1">
         <v>369.4193247918</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
       <c r="G35">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
         <v>2582186.07</v>
       </c>
       <c r="I35" s="1">
-        <v>-269741.48</v>
+        <v>-432354.7</v>
       </c>
       <c r="J35" s="1">
-        <v>-10.446244874987</v>
+        <v>-16.743746898147</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2312444.59</v>
+        <v>2149831.37</v>
       </c>
       <c r="N35" s="1">
-        <v>2312444.59</v>
+        <v>2149831.37</v>
       </c>
       <c r="O35" s="1">
-        <v>1.52</v>
+        <v>1.47</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" t="s">
         <v>107</v>
       </c>
       <c r="C36" s="1">
         <v>120106.0</v>
       </c>
       <c r="D36" s="1">
-        <v>22.565</v>
+        <v>22.95</v>
       </c>
       <c r="E36" s="1">
         <v>17.4559626497</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>2096565.85</v>
       </c>
       <c r="I36" s="1">
-        <v>613626.04</v>
+        <v>659866.85</v>
       </c>
       <c r="J36" s="1">
-        <v>29.268150103656</v>
+        <v>31.473700194058</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2710191.89</v>
+        <v>2756432.7</v>
       </c>
       <c r="N36" s="1">
-        <v>2710191.89</v>
+        <v>2756432.7</v>
       </c>
       <c r="O36" s="1">
-        <v>1.78</v>
+        <v>1.89</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
       <c r="C37" s="1">
         <v>504443.0</v>
       </c>
       <c r="D37" s="1">
-        <v>5.171</v>
+        <v>5.37</v>
       </c>
       <c r="E37" s="1">
         <v>4.2598751692</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2148864.21</v>
       </c>
       <c r="I37" s="1">
-        <v>459610.54</v>
+        <v>559994.7</v>
       </c>
       <c r="J37" s="1">
-        <v>21.388533433669</v>
+        <v>26.060031964514</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2608474.75</v>
+        <v>2708858.91</v>
       </c>
       <c r="N37" s="1">
-        <v>2608474.75</v>
+        <v>2708858.91</v>
       </c>
       <c r="O37" s="1">
-        <v>1.71</v>
+        <v>1.85</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" t="s">
         <v>111</v>
       </c>
       <c r="C38" s="1">
         <v>3384.0</v>
       </c>
       <c r="D38" s="1">
-        <v>482.76</v>
+        <v>452.95</v>
       </c>
       <c r="E38" s="1">
         <v>441.5855112293</v>
       </c>
       <c r="F38" t="s">
         <v>36</v>
       </c>
       <c r="G38">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H38" s="1">
         <v>1332055.96</v>
       </c>
       <c r="I38" s="1">
-        <v>85559.31</v>
+        <v>-7608.71</v>
       </c>
       <c r="J38" s="1">
-        <v>6.4231017741927</v>
+        <v>-0.57120047719317</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1417615.27</v>
+        <v>1324447.25</v>
       </c>
       <c r="N38" s="1">
-        <v>1417615.27</v>
+        <v>1324447.25</v>
       </c>
       <c r="O38" s="1">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" t="s">
         <v>113</v>
       </c>
       <c r="C39" s="1">
         <v>20001.0</v>
       </c>
       <c r="D39" s="1">
-        <v>132.56</v>
+        <v>133.15</v>
       </c>
       <c r="E39" s="1">
         <v>84.1574021299</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H39" s="1">
         <v>1494173.57</v>
       </c>
       <c r="I39" s="1">
-        <v>806531.53</v>
+        <v>806987.02</v>
       </c>
       <c r="J39" s="1">
-        <v>53.978436387414</v>
+        <v>54.008920797602</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2300705.1</v>
+        <v>2301160.59</v>
       </c>
       <c r="N39" s="1">
-        <v>2300705.1</v>
+        <v>2301160.59</v>
       </c>
       <c r="O39" s="1">
-        <v>1.51</v>
+        <v>1.57</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="1">
         <v>377132.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.868</v>
+        <v>4.825</v>
       </c>
       <c r="E40" s="1">
         <v>3.6304812639</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1369170.66</v>
       </c>
       <c r="I40" s="1">
-        <v>466707.92</v>
+        <v>450491.24</v>
       </c>
       <c r="J40" s="1">
-        <v>34.086906302827</v>
+        <v>32.90249003729</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1835878.58</v>
+        <v>1819661.9</v>
       </c>
       <c r="N40" s="1">
-        <v>1835878.58</v>
+        <v>1819661.9</v>
       </c>
       <c r="O40" s="1">
-        <v>1.21</v>
+        <v>1.25</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" s="1">
         <v>78400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>7826.0</v>
+        <v>7748.0</v>
       </c>
       <c r="E41" s="1">
         <v>5532.6593622449</v>
       </c>
       <c r="F41" t="s">
         <v>118</v>
       </c>
       <c r="G41">
-        <v>183.29</v>
+        <v>185.13</v>
       </c>
       <c r="H41" s="1">
         <v>2554932.59</v>
       </c>
       <c r="I41" s="1">
-        <v>792450.41</v>
+        <v>726282.79</v>
       </c>
       <c r="J41" s="1">
-        <v>31.016489949741</v>
+        <v>28.426690897547</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3347383.0</v>
+        <v>3281215.38</v>
       </c>
       <c r="N41" s="1">
-        <v>3347383.0</v>
+        <v>3281215.38</v>
       </c>
       <c r="O41" s="1">
-        <v>2.2</v>
+        <v>2.25</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>119</v>
       </c>
       <c r="B42" t="s">
         <v>120</v>
       </c>
       <c r="C42" s="1">
         <v>3976.0</v>
       </c>
       <c r="D42" s="1">
-        <v>352.4</v>
+        <v>350.8</v>
       </c>
       <c r="E42" s="1">
         <v>381.7093435614</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1517676.35</v>
       </c>
       <c r="I42" s="1">
-        <v>-116533.95</v>
+        <v>-122895.55</v>
       </c>
       <c r="J42" s="1">
-        <v>-7.6784454076787</v>
+        <v>-8.0976125113895</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1401142.4</v>
+        <v>1394780.8</v>
       </c>
       <c r="N42" s="1">
-        <v>1401142.4</v>
+        <v>1394780.8</v>
       </c>
       <c r="O42" s="1">
-        <v>0.92</v>
+        <v>0.95</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" s="1">
         <v>2858.0</v>
       </c>
       <c r="D43" s="1">
-        <v>472.25</v>
+        <v>466.85</v>
       </c>
       <c r="E43" s="1">
         <v>640.6780790763</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1831057.95</v>
       </c>
       <c r="I43" s="1">
-        <v>-481367.45</v>
+        <v>-496800.65</v>
       </c>
       <c r="J43" s="1">
-        <v>-26.289034161917</v>
+        <v>-27.131891156148</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1349690.5</v>
+        <v>1334257.3</v>
       </c>
       <c r="N43" s="1">
-        <v>1349690.5</v>
+        <v>1334257.3</v>
       </c>
       <c r="O43" s="1">
-        <v>0.89</v>
+        <v>0.91</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>123</v>
       </c>
       <c r="B44" t="s">
         <v>124</v>
       </c>
       <c r="C44" s="1">
         <v>10750.0</v>
       </c>
       <c r="D44" s="1">
-        <v>110.9</v>
+        <v>107.35</v>
       </c>
       <c r="E44" s="1">
         <v>130.8636483721</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1406784.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-214609.22</v>
+        <v>-252771.72</v>
       </c>
       <c r="J44" s="1">
-        <v>-15.255304754556</v>
+        <v>-17.96805198739</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1192175.0</v>
+        <v>1154012.5</v>
       </c>
       <c r="N44" s="1">
-        <v>1192175.0</v>
+        <v>1154012.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" t="s">
         <v>126</v>
       </c>
       <c r="C45" s="1">
         <v>37038.0</v>
       </c>
       <c r="D45" s="1">
-        <v>29.85</v>
+        <v>29.22</v>
       </c>
       <c r="E45" s="1">
         <v>29.4882139964</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1092184.47</v>
       </c>
       <c r="I45" s="1">
-        <v>13399.83</v>
+        <v>-9934.11</v>
       </c>
       <c r="J45" s="1">
-        <v>1.22688340368</v>
+        <v>-0.90956338172433</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1105584.3</v>
+        <v>1082250.36</v>
       </c>
       <c r="N45" s="1">
-        <v>1105584.3</v>
+        <v>1082250.36</v>
       </c>
       <c r="O45" s="1">
-        <v>0.73</v>
+        <v>0.74</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="1">
         <v>22367.0</v>
       </c>
       <c r="D46" s="1">
-        <v>399.41</v>
+        <v>372.29</v>
       </c>
       <c r="E46" s="1">
         <v>445.7656037913</v>
       </c>
       <c r="F46" t="s">
         <v>36</v>
       </c>
       <c r="G46">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H46" s="1">
         <v>8866505.22</v>
       </c>
       <c r="I46" s="1">
-        <v>-1114332.82</v>
+        <v>-1671300.49</v>
       </c>
       <c r="J46" s="1">
-        <v>-12.567892223042</v>
+        <v>-18.849596865178</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>7752172.4</v>
+        <v>7195204.73</v>
       </c>
       <c r="N46" s="1">
-        <v>7752172.4</v>
+        <v>7195204.73</v>
       </c>
       <c r="O46" s="1">
-        <v>5.09</v>
+        <v>4.92</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>129</v>
       </c>
       <c r="B47" t="s">
         <v>130</v>
       </c>
       <c r="C47" s="1">
         <v>80651.0</v>
       </c>
       <c r="D47" s="1">
-        <v>223.4</v>
+        <v>219.4</v>
       </c>
       <c r="E47" s="1">
         <v>204.0828479498</v>
       </c>
       <c r="F47" t="s">
         <v>131</v>
       </c>
       <c r="G47">
-        <v>11.06</v>
+        <v>11.21</v>
       </c>
       <c r="H47" s="1">
         <v>1403954.06</v>
       </c>
       <c r="I47" s="1">
-        <v>225270.67</v>
+        <v>174532.06</v>
       </c>
       <c r="J47" s="1">
-        <v>16.045444535415</v>
+        <v>12.431465172016</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1629224.73</v>
+        <v>1578486.12</v>
       </c>
       <c r="N47" s="1">
-        <v>1629224.73</v>
+        <v>1578486.12</v>
       </c>
       <c r="O47" s="1">
-        <v>1.07</v>
+        <v>1.08</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>132</v>
       </c>
       <c r="B48" t="s">
         <v>133</v>
       </c>
       <c r="C48" s="1">
         <v>4716.0</v>
       </c>
       <c r="D48" s="1">
-        <v>553.4</v>
+        <v>546.4</v>
       </c>
       <c r="E48" s="1">
         <v>468.6676357082</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2210236.57</v>
       </c>
       <c r="I48" s="1">
-        <v>399597.83</v>
+        <v>366585.83</v>
       </c>
       <c r="J48" s="1">
-        <v>18.079414458336</v>
+        <v>16.585818684558</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2609834.4</v>
+        <v>2576822.4</v>
       </c>
       <c r="N48" s="1">
-        <v>2609834.4</v>
+        <v>2576822.4</v>
       </c>
       <c r="O48" s="1">
-        <v>1.71</v>
+        <v>1.76</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>134</v>
       </c>
       <c r="B49" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="1">
         <v>17039.0</v>
       </c>
       <c r="D49" s="1">
-        <v>111.04</v>
+        <v>114.65</v>
       </c>
       <c r="E49" s="1">
         <v>58.3518663067</v>
       </c>
       <c r="F49" t="s">
         <v>36</v>
       </c>
       <c r="G49">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H49" s="1">
         <v>881264.01</v>
       </c>
       <c r="I49" s="1">
-        <v>760536.2</v>
+        <v>806735.08</v>
       </c>
       <c r="J49" s="1">
-        <v>86.300608145793</v>
+        <v>91.542950902988</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1641800.21</v>
+        <v>1687999.09</v>
       </c>
       <c r="N49" s="1">
-        <v>1641800.21</v>
+        <v>1687999.09</v>
       </c>
       <c r="O49" s="1">
-        <v>1.08</v>
+        <v>1.16</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>136</v>
       </c>
       <c r="B50" t="s">
         <v>137</v>
       </c>
       <c r="C50" s="1">
         <v>34327.0</v>
       </c>
       <c r="D50" s="1">
-        <v>249.15</v>
+        <v>235.1</v>
       </c>
       <c r="E50" s="1">
         <v>538.838409124</v>
       </c>
       <c r="F50" t="s">
         <v>138</v>
       </c>
       <c r="G50">
         <v>7.47</v>
       </c>
       <c r="H50" s="1">
         <v>2479393.33</v>
       </c>
       <c r="I50" s="1">
-        <v>-1334823.11</v>
+        <v>-1399425.22</v>
       </c>
       <c r="J50" s="1">
-        <v>-53.836682298407</v>
+        <v>-56.442243474132</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1144570.22</v>
+        <v>1079968.11</v>
       </c>
       <c r="N50" s="1">
-        <v>1144570.22</v>
+        <v>1079968.11</v>
       </c>
       <c r="O50" s="1">
-        <v>0.75</v>
+        <v>0.74</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>139</v>
       </c>
       <c r="B51" t="s">
         <v>140</v>
       </c>
       <c r="C51" s="1">
         <v>23240.0</v>
       </c>
       <c r="D51" s="1">
-        <v>357.4</v>
+        <v>395.0</v>
       </c>
       <c r="E51" s="1">
         <v>417.3573962995</v>
       </c>
       <c r="F51" t="s">
         <v>138</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
         <v>1299636.84</v>
       </c>
       <c r="I51" s="1">
-        <v>-188067.98</v>
+        <v>-71191.97</v>
       </c>
       <c r="J51" s="1">
-        <v>-14.470810168785</v>
+        <v>-5.4778356390698</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1111568.86</v>
+        <v>1228444.87</v>
       </c>
       <c r="N51" s="1">
-        <v>1111568.86</v>
+        <v>1228444.87</v>
       </c>
       <c r="O51" s="1">
-        <v>0.73</v>
+        <v>0.84</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>141</v>
       </c>
       <c r="B52" t="s">
         <v>142</v>
       </c>
       <c r="C52" s="1">
         <v>67960.0</v>
       </c>
       <c r="D52" s="1">
-        <v>181.93</v>
+        <v>178.1</v>
       </c>
       <c r="E52" s="1">
         <v>132.4028225427</v>
       </c>
       <c r="F52" t="s">
         <v>36</v>
       </c>
       <c r="G52">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H52" s="1">
         <v>7946827.18</v>
       </c>
       <c r="I52" s="1">
-        <v>2782054.11</v>
+        <v>2511719.44</v>
       </c>
       <c r="J52" s="1">
-        <v>35.008363048358</v>
+        <v>31.606569302543</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>10728881.29</v>
+        <v>10458546.62</v>
       </c>
       <c r="N52" s="1">
-        <v>10728881.29</v>
+        <v>10458546.62</v>
       </c>
       <c r="O52" s="1">
-        <v>7.05</v>
+        <v>7.16</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>143</v>
       </c>
       <c r="B53" t="s">
         <v>144</v>
       </c>
       <c r="C53" s="1">
-        <v>120.0</v>
+        <v>150.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4784.08</v>
+        <v>4789.82</v>
       </c>
       <c r="E53" s="1">
-        <v>4782.9165</v>
+        <v>4784.5014666667</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>573949.98</v>
+        <v>717675.22</v>
       </c>
       <c r="I53" s="1">
-        <v>139.62</v>
+        <v>797.78</v>
       </c>
       <c r="J53" s="1">
-        <v>0.024326161663077</v>
+        <v>0.11116170347919</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>574089.6</v>
+        <v>718473.0</v>
       </c>
       <c r="N53" s="1">
-        <v>574089.6</v>
+        <v>718473.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.38</v>
+        <v>0.49</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>145</v>
       </c>
       <c r="B54" t="s">
         <v>146</v>
       </c>
       <c r="C54" s="1">
         <v>7764.0</v>
       </c>
       <c r="D54" s="1">
-        <v>154.69</v>
+        <v>143.17</v>
       </c>
       <c r="E54" s="1">
         <v>186.5757843895</v>
       </c>
       <c r="F54" t="s">
         <v>36</v>
       </c>
       <c r="G54">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H54" s="1">
         <v>1285093.84</v>
       </c>
       <c r="I54" s="1">
-        <v>-242909.56</v>
+        <v>-324606.6</v>
       </c>
       <c r="J54" s="1">
-        <v>-18.902087337062</v>
+        <v>-25.259369385819</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1042184.28</v>
+        <v>960487.24</v>
       </c>
       <c r="N54" s="1">
-        <v>1042184.28</v>
+        <v>960487.24</v>
       </c>
       <c r="O54" s="1">
-        <v>0.68</v>
+        <v>0.66</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>147</v>
       </c>
       <c r="B55" t="s">
         <v>148</v>
       </c>
       <c r="C55" s="1">
         <v>94856.0</v>
       </c>
       <c r="D55" s="1">
-        <v>17.715</v>
+        <v>18.0</v>
       </c>
       <c r="E55" s="1">
         <v>12.0896589567</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1146776.69</v>
       </c>
       <c r="I55" s="1">
-        <v>533597.35</v>
+        <v>560631.31</v>
       </c>
       <c r="J55" s="1">
-        <v>46.530188017686</v>
+        <v>48.887574615769</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1680374.04</v>
+        <v>1707408.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1680374.04</v>
+        <v>1707408.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.1</v>
+        <v>1.17</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>149</v>
       </c>
       <c r="B56" t="s">
         <v>150</v>
       </c>
       <c r="C56" s="1">
         <v>15422.0</v>
       </c>
       <c r="D56" s="1">
-        <v>151.48</v>
+        <v>141.3</v>
       </c>
       <c r="E56" s="1">
         <v>152.5145979769</v>
       </c>
       <c r="F56" t="s">
         <v>36</v>
       </c>
       <c r="G56">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H56" s="1">
         <v>2110321.23</v>
       </c>
       <c r="I56" s="1">
-        <v>-83139.21</v>
+        <v>-227379.38</v>
       </c>
       <c r="J56" s="1">
-        <v>-3.9396471408289</v>
+        <v>-10.774633585049</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2027182.02</v>
+        <v>1882941.85</v>
       </c>
       <c r="N56" s="1">
-        <v>2027182.02</v>
+        <v>1882941.85</v>
       </c>
       <c r="O56" s="1">
-        <v>1.33</v>
+        <v>1.29</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>151</v>
       </c>
       <c r="B57" t="s">
         <v>152</v>
       </c>
       <c r="C57" s="1">
         <v>14097.0</v>
       </c>
       <c r="D57" s="1">
-        <v>131.59</v>
+        <v>124.07</v>
       </c>
       <c r="E57" s="1">
         <v>157.9966950415</v>
       </c>
       <c r="F57" t="s">
         <v>36</v>
       </c>
       <c r="G57">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
         <v>1990476.06</v>
       </c>
       <c r="I57" s="1">
-        <v>-380770.9</v>
+        <v>-479187.03</v>
       </c>
       <c r="J57" s="1">
-        <v>-19.129639770699</v>
+        <v>-24.07399112351</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1609705.16</v>
+        <v>1511289.03</v>
       </c>
       <c r="N57" s="1">
-        <v>1609705.16</v>
+        <v>1511289.03</v>
       </c>
       <c r="O57" s="1">
-        <v>1.06</v>
+        <v>1.03</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>153</v>
       </c>
       <c r="B58" t="s">
         <v>154</v>
       </c>
       <c r="C58" s="1">
         <v>149900.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2483.0</v>
+        <v>2312.5</v>
       </c>
       <c r="E58" s="1">
         <v>2087.8199866578</v>
       </c>
       <c r="F58" t="s">
         <v>118</v>
       </c>
       <c r="G58">
-        <v>183.29</v>
+        <v>185.13</v>
       </c>
       <c r="H58" s="1">
         <v>1849491.67</v>
       </c>
       <c r="I58" s="1">
-        <v>181124.56</v>
+        <v>22967.85</v>
       </c>
       <c r="J58" s="1">
-        <v>9.793207665542</v>
+        <v>1.2418466312963</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2030616.23</v>
+        <v>1872459.52</v>
       </c>
       <c r="N58" s="1">
-        <v>2030616.23</v>
+        <v>1872459.52</v>
       </c>
       <c r="O58" s="1">
-        <v>1.33</v>
+        <v>1.28</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>155</v>
       </c>
       <c r="B59" t="s">
         <v>156</v>
       </c>
       <c r="C59" s="1">
         <v>7843.0</v>
       </c>
       <c r="D59" s="1">
-        <v>250.85</v>
+        <v>233.25</v>
       </c>
       <c r="E59" s="1">
         <v>215.9045288793</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1693339.22</v>
       </c>
       <c r="I59" s="1">
-        <v>274077.33</v>
+        <v>136040.53</v>
       </c>
       <c r="J59" s="1">
-        <v>16.185612827181</v>
+        <v>8.0338616381897</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1967416.55</v>
+        <v>1829379.75</v>
       </c>
       <c r="N59" s="1">
-        <v>1967416.55</v>
+        <v>1829379.75</v>
       </c>
       <c r="O59" s="1">
-        <v>1.29</v>
+        <v>1.25</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>157</v>
       </c>
       <c r="B60" t="s">
         <v>158</v>
       </c>
       <c r="C60" s="1">
         <v>116631.0</v>
       </c>
       <c r="D60" s="1">
-        <v>27.43</v>
+        <v>27.0</v>
       </c>
       <c r="E60" s="1">
         <v>18.6728409257</v>
       </c>
       <c r="F60" t="s">
         <v>77</v>
       </c>
       <c r="G60">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H60" s="1">
         <v>2540739.03</v>
       </c>
       <c r="I60" s="1">
-        <v>1163096.95</v>
+        <v>1063721.57</v>
       </c>
       <c r="J60" s="1">
-        <v>45.777899117801</v>
+        <v>41.866620595032</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3703835.98</v>
+        <v>3604460.6</v>
       </c>
       <c r="N60" s="1">
-        <v>3703835.98</v>
+        <v>3604460.6</v>
       </c>
       <c r="O60" s="1">
-        <v>2.43</v>
+        <v>2.47</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>159</v>
       </c>
       <c r="B61" t="s">
         <v>160</v>
       </c>
       <c r="C61" s="1">
         <v>123900.0</v>
       </c>
       <c r="D61" s="1">
-        <v>2091.0</v>
+        <v>2225.0</v>
       </c>
       <c r="E61" s="1">
         <v>2555.3766989508</v>
       </c>
       <c r="F61" t="s">
         <v>118</v>
       </c>
       <c r="G61">
-        <v>183.29</v>
+        <v>185.13</v>
       </c>
       <c r="H61" s="1">
         <v>1866410.99</v>
       </c>
       <c r="I61" s="1">
-        <v>-452979.25</v>
+        <v>-377288.63</v>
       </c>
       <c r="J61" s="1">
-        <v>-24.270069798507</v>
+        <v>-20.214659687575</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1413431.74</v>
+        <v>1489122.36</v>
       </c>
       <c r="N61" s="1">
-        <v>1413431.74</v>
+        <v>1489122.36</v>
       </c>
       <c r="O61" s="1">
-        <v>0.93</v>
+        <v>1.02</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
         <v>6487.0</v>
       </c>
       <c r="D62" s="1">
-        <v>399.27</v>
+        <v>346.65</v>
       </c>
       <c r="E62" s="1">
         <v>336.7764991522</v>
       </c>
       <c r="F62" t="s">
         <v>36</v>
       </c>
       <c r="G62">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H62" s="1">
         <v>1939414.23</v>
       </c>
       <c r="I62" s="1">
-        <v>308125.24</v>
+        <v>3658.91</v>
       </c>
       <c r="J62" s="1">
-        <v>15.88754146658</v>
+        <v>0.18866057304323</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2247539.47</v>
+        <v>1943073.14</v>
       </c>
       <c r="N62" s="1">
-        <v>2247539.47</v>
+        <v>1943073.14</v>
       </c>
       <c r="O62" s="1">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
         <v>170877.0</v>
       </c>
       <c r="D63" s="1">
-        <v>115.0</v>
+        <v>113.3</v>
       </c>
       <c r="E63" s="1">
         <v>134.2464297711</v>
       </c>
       <c r="F63" t="s">
         <v>131</v>
       </c>
       <c r="G63">
-        <v>11.06</v>
+        <v>11.21</v>
       </c>
       <c r="H63" s="1">
         <v>1973184.66</v>
       </c>
       <c r="I63" s="1">
-        <v>-196257.93</v>
+        <v>-246122.74</v>
       </c>
       <c r="J63" s="1">
-        <v>-9.946252572225</v>
+        <v>-12.47337590796</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1776926.73</v>
+        <v>1727061.92</v>
       </c>
       <c r="N63" s="1">
-        <v>1776926.73</v>
+        <v>1727061.92</v>
       </c>
       <c r="O63" s="1">
-        <v>1.17</v>
+        <v>1.18</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
         <v>179300.0</v>
       </c>
       <c r="D64" s="1">
-        <v>3379.0</v>
+        <v>3252.0</v>
       </c>
       <c r="E64" s="1">
         <v>2910.6595370887</v>
       </c>
       <c r="F64" t="s">
         <v>118</v>
       </c>
       <c r="G64">
-        <v>183.29</v>
+        <v>185.13</v>
       </c>
       <c r="H64" s="1">
         <v>3064180.54</v>
       </c>
       <c r="I64" s="1">
-        <v>241173.48</v>
+        <v>85452.01</v>
       </c>
       <c r="J64" s="1">
-        <v>7.8707333609005</v>
+        <v>2.7887393998005</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3305354.02</v>
+        <v>3149632.55</v>
       </c>
       <c r="N64" s="1">
-        <v>3305354.02</v>
+        <v>3149632.55</v>
       </c>
       <c r="O64" s="1">
-        <v>2.17</v>
+        <v>2.16</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
         <v>24867.0</v>
       </c>
       <c r="D65" s="1">
-        <v>48.8</v>
+        <v>41.88</v>
       </c>
       <c r="E65" s="1">
         <v>46.5667177384</v>
       </c>
       <c r="F65" t="s">
         <v>77</v>
       </c>
       <c r="G65">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H65" s="1">
         <v>1335812.17</v>
       </c>
       <c r="I65" s="1">
-        <v>69119.35</v>
+        <v>-143767.35</v>
       </c>
       <c r="J65" s="1">
-        <v>5.1743315079994</v>
+        <v>-10.762542311619</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1404931.52</v>
+        <v>1192044.82</v>
       </c>
       <c r="N65" s="1">
-        <v>1404931.52</v>
+        <v>1192044.82</v>
       </c>
       <c r="O65" s="1">
-        <v>0.92</v>
+        <v>0.82</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
         <v>13068.0</v>
       </c>
       <c r="D66" s="1">
-        <v>236.05</v>
+        <v>233.31</v>
       </c>
       <c r="E66" s="1">
         <v>194.8258103765</v>
       </c>
       <c r="F66" t="s">
         <v>36</v>
       </c>
       <c r="G66">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H66" s="1">
         <v>2270159.35</v>
       </c>
       <c r="I66" s="1">
-        <v>406603.41</v>
+        <v>364330.48</v>
       </c>
       <c r="J66" s="1">
-        <v>17.910787187692</v>
+        <v>16.048674292402</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2676762.76</v>
+        <v>2634489.83</v>
       </c>
       <c r="N66" s="1">
-        <v>2676762.76</v>
+        <v>2634489.83</v>
       </c>
       <c r="O66" s="1">
-        <v>1.76</v>
+        <v>1.8</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
         <v>22087.0</v>
       </c>
       <c r="D67" s="1">
-        <v>90.39</v>
+        <v>88.25</v>
       </c>
       <c r="E67" s="1">
         <v>101.7684941368</v>
       </c>
       <c r="F67" t="s">
         <v>57</v>
       </c>
       <c r="G67">
-        <v>1.58</v>
+        <v>1.61</v>
       </c>
       <c r="H67" s="1">
         <v>1464870.86</v>
       </c>
       <c r="I67" s="1">
-        <v>-201138.79</v>
+        <v>-254013.43</v>
       </c>
       <c r="J67" s="1">
-        <v>-13.730820613088</v>
+        <v>-17.340329235575</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1263732.07</v>
+        <v>1210857.43</v>
       </c>
       <c r="N67" s="1">
-        <v>1263732.07</v>
+        <v>1210857.43</v>
       </c>
       <c r="O67" s="1">
         <v>0.83</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
         <v>10509.0</v>
       </c>
       <c r="D68" s="1">
-        <v>225.32</v>
+        <v>215.83</v>
       </c>
       <c r="E68" s="1">
         <v>238.6213645447</v>
       </c>
       <c r="F68" t="s">
         <v>57</v>
       </c>
       <c r="G68">
-        <v>1.58</v>
+        <v>1.61</v>
       </c>
       <c r="H68" s="1">
         <v>1615899.91</v>
       </c>
       <c r="I68" s="1">
-        <v>-117046.97</v>
+        <v>-206887.66</v>
       </c>
       <c r="J68" s="1">
-        <v>-7.2434542062695</v>
+        <v>-12.803247201122</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1498852.94</v>
+        <v>1409012.25</v>
       </c>
       <c r="N68" s="1">
-        <v>1498852.94</v>
+        <v>1409012.25</v>
       </c>
       <c r="O68" s="1">
-        <v>0.98</v>
+        <v>0.96</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
         <v>26756.0</v>
       </c>
       <c r="D69" s="1">
-        <v>121.76</v>
+        <v>124.27</v>
       </c>
       <c r="E69" s="1">
         <v>128.2709313799</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
       <c r="G69">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="1">
         <v>3055056.23</v>
       </c>
       <c r="I69" s="1">
-        <v>-228077.26</v>
+        <v>-182017.16</v>
       </c>
       <c r="J69" s="1">
-        <v>-7.4655666812391</v>
+        <v>-5.9578988501956</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2826978.97</v>
+        <v>2873039.07</v>
       </c>
       <c r="N69" s="1">
-        <v>2826978.97</v>
+        <v>2873039.07</v>
       </c>
       <c r="O69" s="1">
-        <v>1.86</v>
+        <v>1.97</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" s="1">
-        <v>-26071061.51</v>
+        <v>-22270816.5</v>
       </c>
       <c r="D70" s="1">
-        <v>0.86662643</v>
+        <v>0.86382807</v>
       </c>
       <c r="E70" s="1">
-        <v>0.8529318596</v>
+        <v>0.867737083</v>
       </c>
       <c r="F70" t="s">
         <v>36</v>
       </c>
       <c r="G70">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="1">
         <v>0.0</v>
       </c>
       <c r="I70" s="1">
-        <v>418593.75</v>
+        <v>350177.55</v>
       </c>
       <c r="J70" s="1">
         <v>0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
         <v>179</v>
       </c>
       <c r="M70" s="1">
-        <v>341804.67</v>
+        <v>249274.25</v>
       </c>
       <c r="N70" s="1">
-        <v>418593.75</v>
+        <v>350177.55</v>
       </c>
       <c r="O70" s="1">
-        <v>0.28</v>
+        <v>0.24</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>