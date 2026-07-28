--- v2 (2026-07-07)
+++ v3 (2026-07-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU2702915468</t>
   </si>
   <si>
@@ -247,296 +247,290 @@
   <si>
     <t>CECO ENVIRONMENTAL CORP</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>IE0001827041</t>
   </si>
   <si>
     <t>CRH PUBLIC LIMITED PLC</t>
   </si>
   <si>
+    <t>US2283681060</t>
+  </si>
+  <si>
+    <t>CROWN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>FR0000120644</t>
+  </si>
+  <si>
+    <t>DANONE SA</t>
+  </si>
+  <si>
+    <t>US2372661015</t>
+  </si>
+  <si>
+    <t>DARLING INGREDIENTS INC</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>DEERE</t>
+  </si>
+  <si>
+    <t>CH1216478797</t>
+  </si>
+  <si>
+    <t>DSM FIRMENICH AG</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>ECOLAB INC</t>
+  </si>
+  <si>
+    <t>ES0127797019</t>
+  </si>
+  <si>
+    <t>EDP RENOVAVEIS SA</t>
+  </si>
+  <si>
+    <t>US28176E1082</t>
+  </si>
+  <si>
+    <t>EDWARDS LIFESCIENCES CORP</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>ELI LILLY</t>
+  </si>
+  <si>
+    <t>IT0003128367</t>
+  </si>
+  <si>
+    <t>ENEL</t>
+  </si>
+  <si>
+    <t>US3364331070</t>
+  </si>
+  <si>
+    <t>FIRST SOLAR INC</t>
+  </si>
+  <si>
+    <t>US3703341046</t>
+  </si>
+  <si>
+    <t>GENERAL MILLS INC</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
+    <t>US4370761029</t>
+  </si>
+  <si>
+    <t>HOME DEPOT INC</t>
+  </si>
+  <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
+    <t>IT0000072618</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO</t>
+  </si>
+  <si>
+    <t>US46120E6023</t>
+  </si>
+  <si>
+    <t>INTUITIVE SURGICAL INC</t>
+  </si>
+  <si>
+    <t>IE00BY7QL619</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC</t>
+  </si>
+  <si>
+    <t>NL0000009082</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV</t>
+  </si>
+  <si>
+    <t>JP3270000007</t>
+  </si>
+  <si>
+    <t>KURITA WATER INDUSTRIES LTD</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>FR0000120321</t>
+  </si>
+  <si>
+    <t>LOREAL SA</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>LVMH</t>
+  </si>
+  <si>
+    <t>DE0006599905</t>
+  </si>
+  <si>
+    <t>MERCK</t>
+  </si>
+  <si>
+    <t>FR001400AJ45</t>
+  </si>
+  <si>
+    <t>MICHELIN</t>
+  </si>
+  <si>
+    <t>US5949181045</t>
+  </si>
+  <si>
+    <t>MICROSOFT CORP</t>
+  </si>
+  <si>
+    <t>NO0003054108</t>
+  </si>
+  <si>
+    <t>MOWI</t>
+  </si>
+  <si>
+    <t>NOK</t>
+  </si>
+  <si>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
+  </si>
+  <si>
+    <t>US6516391066</t>
+  </si>
+  <si>
+    <t>NEWMONT</t>
+  </si>
+  <si>
+    <t>DK0062498333</t>
+  </si>
+  <si>
+    <t>NOVO NORDISK CLASS B</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
+    <t>DK0060336014</t>
+  </si>
+  <si>
+    <t>NOVOZYMES CLASS B</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP</t>
+  </si>
+  <si>
+    <t>US68389X1054</t>
+  </si>
+  <si>
+    <t>ORACLE CORP</t>
+  </si>
+  <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>US7427181091</t>
+  </si>
+  <si>
+    <t>PROCTER &amp; GAMBLE</t>
+  </si>
+  <si>
+    <t>US7475251036</t>
+  </si>
+  <si>
+    <t>QUALCOMM INC</t>
+  </si>
+  <si>
+    <t>JP3164720009</t>
+  </si>
+  <si>
+    <t>RENESAS ELECTRONICS CORP</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC</t>
+  </si>
+  <si>
+    <t>GB0007908733</t>
+  </si>
+  <si>
+    <t>SSE PLC</t>
+  </si>
+  <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>US2283681060</t>
-[...241 lines deleted...]
-  <si>
     <t>JP3546800008</t>
   </si>
   <si>
     <t>TERUMO CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>JP3633400001</t>
   </si>
   <si>
     <t>TOYOTA MOTOR CORP</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
@@ -547,57 +541,57 @@
   <si>
     <t>US94106L1098</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT INC</t>
   </si>
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>OACT01964558</t>
-[...5 lines deleted...]
-    <t>100 903.30</t>
+    <t>OACT01991635</t>
+  </si>
+  <si>
+    <t>EUR/USD 15/07/26</t>
+  </si>
+  <si>
+    <t>19 737.99</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -961,241 +955,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>11559.9</v>
+        <v>11882.7</v>
       </c>
       <c r="D2">
-        <v>116.41</v>
+        <v>121.98</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1345700.38</v>
+        <v>1449466.83</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1345700.38</v>
+        <v>1449466.83</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>385026.82</v>
       </c>
       <c r="D3">
-        <v>132.88</v>
+        <v>139.31</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>51161329.29</v>
+        <v>53638441.01</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>51161329.29</v>
+        <v>53638441.01</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1668.17</v>
+        <v>1646.17</v>
       </c>
       <c r="D4">
-        <v>55698.62</v>
+        <v>58410.84</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>92914762.33</v>
+        <v>96154171.53</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>92914762.33</v>
+        <v>96154171.53</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>4253.0</v>
+        <v>5235.0</v>
       </c>
       <c r="D5">
-        <v>109.01</v>
+        <v>114.32</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>463637.49</v>
+        <v>598480.24</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>463637.49</v>
+        <v>598480.24</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>2245.0</v>
+        <v>2310.0</v>
       </c>
       <c r="D6">
-        <v>99.94</v>
+        <v>104.75</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>224354.89</v>
+        <v>241980.43</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>224354.89</v>
+        <v>241980.43</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>104.36</v>
+        <v>109.41</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10436.18</v>
+        <v>10940.89</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10436.18</v>
+        <v>10940.89</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P70"/>
+  <dimension ref="A1:P69"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O70" sqref="O70"/>
+      <selection activeCell="O69" sqref="O69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1217,3486 +1211,3436 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>206.37</v>
+        <v>197.69</v>
       </c>
       <c r="E2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>-187618.96</v>
+        <v>-318159.35</v>
       </c>
       <c r="J2" s="1">
-        <v>-7.0311144880035</v>
+        <v>-11.92318097957</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2480791.01</v>
+        <v>2350250.62</v>
       </c>
       <c r="N2" s="1">
-        <v>2480791.01</v>
+        <v>2350250.62</v>
       </c>
       <c r="O2" s="1">
-        <v>1.7</v>
+        <v>1.55</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>130.85</v>
+        <v>137.8</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-567045.85</v>
+        <v>-499957.5</v>
       </c>
       <c r="J3" s="1">
-        <v>-30.983726444232</v>
+        <v>-27.317978632137</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1263095.05</v>
+        <v>1330183.4</v>
       </c>
       <c r="N3" s="1">
-        <v>1263095.05</v>
+        <v>1330183.4</v>
       </c>
       <c r="O3" s="1">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>240.14</v>
+        <v>243.2</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-746226.73</v>
+        <v>-745070.3</v>
       </c>
       <c r="J4" s="1">
-        <v>-50.457886892765</v>
+        <v>-50.379692140696</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>732683.26</v>
+        <v>733839.69</v>
       </c>
       <c r="N4" s="1">
-        <v>732683.26</v>
+        <v>733839.69</v>
       </c>
       <c r="O4" s="1">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>140.17</v>
+        <v>149.4</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>-38577.33</v>
+        <v>1143.1</v>
       </c>
       <c r="J5" s="1">
-        <v>-4.9919204355482</v>
+        <v>0.14791755287043</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>734218.04</v>
+        <v>773938.47</v>
       </c>
       <c r="N5" s="1">
-        <v>734218.04</v>
+        <v>773938.47</v>
       </c>
       <c r="O5" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>12206.0</v>
       </c>
       <c r="D6" s="1">
-        <v>221.53</v>
+        <v>323.21</v>
       </c>
       <c r="E6" s="1">
         <v>186.0293945601</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H6" s="1">
         <v>2014941.7</v>
       </c>
       <c r="I6" s="1">
-        <v>321526.96</v>
+        <v>1356363.43</v>
       </c>
       <c r="J6" s="1">
-        <v>15.95713464067</v>
+        <v>67.315269220941</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2336468.66</v>
+        <v>3371305.13</v>
       </c>
       <c r="N6" s="1">
-        <v>2336468.66</v>
+        <v>3371305.13</v>
       </c>
       <c r="O6" s="1">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>83.28</v>
+        <v>81.06</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-795881.43</v>
+        <v>-869716.43</v>
       </c>
       <c r="J7" s="1">
-        <v>-28.724216788292</v>
+        <v>-31.38900134868</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1974886.65</v>
+        <v>1901051.65</v>
       </c>
       <c r="N7" s="1">
-        <v>1974886.65</v>
+        <v>1901051.65</v>
       </c>
       <c r="O7" s="1">
-        <v>1.35</v>
+        <v>1.25</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>340.0</v>
+        <v>339.57</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>228620.78</v>
+        <v>202170.05</v>
       </c>
       <c r="J8" s="1">
-        <v>11.868334921172</v>
+        <v>10.495204611016</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2154929.58</v>
+        <v>2128478.85</v>
       </c>
       <c r="N8" s="1">
-        <v>2154929.58</v>
+        <v>2128478.85</v>
       </c>
       <c r="O8" s="1">
-        <v>1.47</v>
+        <v>1.4</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>354.31</v>
+        <v>381.11</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>1375922.46</v>
+        <v>1578438.23</v>
       </c>
       <c r="J9" s="1">
-        <v>76.474867727845</v>
+        <v>87.730855745915</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3175104.99</v>
+        <v>3377620.76</v>
       </c>
       <c r="N9" s="1">
-        <v>3175104.99</v>
+        <v>3377620.76</v>
       </c>
       <c r="O9" s="1">
-        <v>2.17</v>
+        <v>2.22</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1113.8</v>
+        <v>1171.8</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>534465.78</v>
+        <v>624771.78</v>
       </c>
       <c r="J10" s="1">
-        <v>44.54917936658</v>
+        <v>52.076430581575</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1734186.6</v>
+        <v>1824492.6</v>
       </c>
       <c r="N10" s="1">
-        <v>1734186.6</v>
+        <v>1824492.6</v>
       </c>
       <c r="O10" s="1">
-        <v>1.19</v>
+        <v>1.2</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>151.93</v>
+        <v>118.42</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-163866.81</v>
+        <v>-341749.51</v>
       </c>
       <c r="J11" s="1">
-        <v>-17.430345787797</v>
+        <v>-36.351547528815</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>776256.88</v>
+        <v>598374.18</v>
       </c>
       <c r="N11" s="1">
-        <v>776256.88</v>
+        <v>598374.18</v>
       </c>
       <c r="O11" s="1">
-        <v>0.53</v>
+        <v>0.39</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>192.21</v>
+        <v>207.2</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
-        <v>1.61</v>
+        <v>1.6</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>515183.81</v>
+        <v>778892.39</v>
       </c>
       <c r="J12" s="1">
-        <v>19.40005084163</v>
+        <v>29.330409210955</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3170763.5</v>
+        <v>3434472.08</v>
       </c>
       <c r="N12" s="1">
-        <v>3170763.5</v>
+        <v>3434472.08</v>
       </c>
       <c r="O12" s="1">
-        <v>2.17</v>
+        <v>2.26</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>124.62</v>
+        <v>133.54</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>1057816.3</v>
+        <v>1240805.35</v>
       </c>
       <c r="J13" s="1">
-        <v>52.785128878884</v>
+        <v>61.916298995732</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3061820.69</v>
+        <v>3244809.74</v>
       </c>
       <c r="N13" s="1">
-        <v>3061820.69</v>
+        <v>3244809.74</v>
       </c>
       <c r="O13" s="1">
-        <v>2.1</v>
+        <v>2.13</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>154.96</v>
+        <v>149.52</v>
       </c>
       <c r="E14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-162635.87</v>
+        <v>-219792.83</v>
       </c>
       <c r="J14" s="1">
-        <v>-11.516728412623</v>
+        <v>-15.564182305858</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1249534.88</v>
+        <v>1192377.92</v>
       </c>
       <c r="N14" s="1">
-        <v>1249534.88</v>
+        <v>1192377.92</v>
       </c>
       <c r="O14" s="1">
-        <v>0.86</v>
+        <v>0.78</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>333.97</v>
+        <v>399.83</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>604639.6</v>
+        <v>1486414.49</v>
       </c>
       <c r="J15" s="1">
-        <v>14.439265865246</v>
+        <v>35.496738895474</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4792107.34</v>
+        <v>5673882.23</v>
       </c>
       <c r="N15" s="1">
-        <v>4792107.34</v>
+        <v>5673882.23</v>
       </c>
       <c r="O15" s="1">
-        <v>3.28</v>
+        <v>3.73</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.11</v>
+        <v>10.61</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>979604.55</v>
+        <v>1116005.05</v>
       </c>
       <c r="J16" s="1">
-        <v>55.083056721632</v>
+        <v>62.752841920526</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2758018.11</v>
+        <v>2894418.61</v>
       </c>
       <c r="N16" s="1">
-        <v>2758018.11</v>
+        <v>2894418.61</v>
       </c>
       <c r="O16" s="1">
-        <v>1.89</v>
+        <v>1.9</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>724.44</v>
+        <v>817.87</v>
       </c>
       <c r="E17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>891064.74</v>
+        <v>1151170.44</v>
       </c>
       <c r="J17" s="1">
-        <v>66.43988130151</v>
+        <v>85.83397362509</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2232224.18</v>
+        <v>2492329.88</v>
       </c>
       <c r="N17" s="1">
-        <v>2232224.18</v>
+        <v>2492329.88</v>
       </c>
       <c r="O17" s="1">
-        <v>1.53</v>
+        <v>1.64</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>58.91</v>
+        <v>74.29</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>286198.11</v>
+        <v>513704.22</v>
       </c>
       <c r="J18" s="1">
-        <v>45.125338584179</v>
+        <v>80.996610563297</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>920427.39</v>
+        <v>1147933.5</v>
       </c>
       <c r="N18" s="1">
-        <v>920427.39</v>
+        <v>1147933.5</v>
       </c>
       <c r="O18" s="1">
-        <v>0.63</v>
+        <v>0.75</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>140.5</v>
+        <v>149.1</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>-13203.58</v>
+        <v>66814.11</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.0258970637898</v>
+        <v>5.1913495634313</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1273824.18</v>
+        <v>1353841.87</v>
       </c>
       <c r="N19" s="1">
-        <v>1273824.18</v>
+        <v>1353841.87</v>
       </c>
       <c r="O19" s="1">
-        <v>0.87</v>
+        <v>0.89</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>1013.21</v>
+        <v>994.0</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>333945.47</v>
+        <v>276988.55</v>
       </c>
       <c r="J20" s="1">
-        <v>21.149035229293</v>
+        <v>17.541907671515</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1912955.89</v>
+        <v>1855998.97</v>
       </c>
       <c r="N20" s="1">
-        <v>1912955.89</v>
+        <v>1855998.97</v>
       </c>
       <c r="O20" s="1">
-        <v>1.31</v>
+        <v>1.22</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>79.14</v>
+        <v>114.44</v>
       </c>
       <c r="E21" s="1">
-        <v>71.6081807451</v>
+        <v>117.05</v>
       </c>
       <c r="F21" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="G21">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H21" s="1">
-        <v>1747012.98</v>
+        <v>2098359.53</v>
       </c>
       <c r="I21" s="1">
-        <v>171496.79</v>
+        <v>-27153.96</v>
       </c>
       <c r="J21" s="1">
-        <v>9.8165721699446</v>
+        <v>-1.2940566004911</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1918509.77</v>
+        <v>2071205.57</v>
       </c>
       <c r="N21" s="1">
-        <v>1918509.77</v>
+        <v>2071205.57</v>
       </c>
       <c r="O21" s="1">
-        <v>1.31</v>
+        <v>1.36</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.97</v>
+        <v>100.17</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>135413.22</v>
+        <v>92303.1</v>
       </c>
       <c r="J22" s="1">
-        <v>6.2970105698536</v>
+        <v>4.2922958063493</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2285849.82</v>
+        <v>2242739.7</v>
       </c>
       <c r="N22" s="1">
-        <v>2285849.82</v>
+        <v>2242739.7</v>
       </c>
       <c r="O22" s="1">
-        <v>1.56</v>
+        <v>1.47</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>69.26</v>
+        <v>67.4</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>23466.84</v>
+        <v>-14540.4</v>
       </c>
       <c r="J23" s="1">
-        <v>1.686088151103</v>
+        <v>-1.0447250738616</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1415258.84</v>
+        <v>1377251.6</v>
       </c>
       <c r="N23" s="1">
-        <v>1415258.84</v>
+        <v>1377251.6</v>
       </c>
       <c r="O23" s="1">
-        <v>0.97</v>
+        <v>0.91</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C24" s="1">
         <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>63.51</v>
+        <v>61.33</v>
       </c>
       <c r="E24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>878872.79</v>
+        <v>783474.11</v>
       </c>
       <c r="J24" s="1">
-        <v>70.735319347057</v>
+        <v>63.057238774</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>2121353.63</v>
+        <v>2025954.95</v>
       </c>
       <c r="N24" s="1">
-        <v>2121353.63</v>
+        <v>2025954.95</v>
       </c>
       <c r="O24" s="1">
-        <v>1.45</v>
+        <v>1.33</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="C25" s="1">
         <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>576.0</v>
+        <v>563.86</v>
       </c>
       <c r="E25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>438368.44</v>
+        <v>379112.0</v>
       </c>
       <c r="J25" s="1">
-        <v>30.847624409214</v>
+        <v>26.677797756211</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1859445.26</v>
+        <v>1800188.82</v>
       </c>
       <c r="N25" s="1">
-        <v>1859445.26</v>
+        <v>1800188.82</v>
       </c>
       <c r="O25" s="1">
-        <v>1.27</v>
+        <v>1.18</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>61.24</v>
+        <v>63.56</v>
       </c>
       <c r="E26" s="1">
         <v>87.738507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1985610.17</v>
       </c>
       <c r="I26" s="1">
-        <v>-599687.73</v>
+        <v>-547183.81</v>
       </c>
       <c r="J26" s="1">
-        <v>-30.201685056841</v>
+        <v>-27.557464111901</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1385922.44</v>
+        <v>1438426.36</v>
       </c>
       <c r="N26" s="1">
-        <v>1385922.44</v>
+        <v>1438426.36</v>
       </c>
       <c r="O26" s="1">
         <v>0.95</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>262.26</v>
+        <v>266.96</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>235378.96</v>
+        <v>251219.1</v>
       </c>
       <c r="J27" s="1">
-        <v>11.056461546713</v>
+        <v>11.800520823738</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2364260.42</v>
+        <v>2380100.56</v>
       </c>
       <c r="N27" s="1">
-        <v>2364260.42</v>
+        <v>2380100.56</v>
       </c>
       <c r="O27" s="1">
-        <v>1.62</v>
+        <v>1.56</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>14.11</v>
+        <v>14.16</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>72824.21</v>
+        <v>79297.16</v>
       </c>
       <c r="J28" s="1">
-        <v>4.1522667591296</v>
+        <v>4.5213392848529</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1826666.49</v>
+        <v>1833139.44</v>
       </c>
       <c r="N28" s="1">
-        <v>1826666.49</v>
+        <v>1833139.44</v>
       </c>
       <c r="O28" s="1">
-        <v>1.25</v>
+        <v>1.21</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="C29" s="1">
         <v>37926.0</v>
       </c>
       <c r="D29" s="1">
-        <v>80.84</v>
+        <v>82.28</v>
       </c>
       <c r="E29" s="1">
         <v>76.1409020197</v>
       </c>
       <c r="F29" t="s">
         <v>36</v>
       </c>
       <c r="G29">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H29" s="1">
         <v>2542329.52</v>
       </c>
       <c r="I29" s="1">
-        <v>106886.62</v>
+        <v>124352.48</v>
       </c>
       <c r="J29" s="1">
-        <v>4.2042787592696</v>
+        <v>4.8912809697462</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2649216.14</v>
+        <v>2666682.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2649216.14</v>
+        <v>2666682.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.81</v>
+        <v>1.75</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C30" s="1">
         <v>2871.0</v>
       </c>
       <c r="D30" s="1">
-        <v>931.09</v>
+        <v>874.0</v>
       </c>
       <c r="E30" s="1">
         <v>854.2801079763</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H30" s="1">
         <v>2119279.12</v>
       </c>
       <c r="I30" s="1">
-        <v>190544.94</v>
+        <v>25015.87</v>
       </c>
       <c r="J30" s="1">
-        <v>8.9910261561016</v>
+        <v>1.1803952468517</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2309824.06</v>
+        <v>2144294.99</v>
       </c>
       <c r="N30" s="1">
-        <v>2309824.06</v>
+        <v>2144294.99</v>
       </c>
       <c r="O30" s="1">
-        <v>1.58</v>
+        <v>1.41</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="C31" s="1">
         <v>384990.0</v>
       </c>
       <c r="D31" s="1">
-        <v>9.767</v>
+        <v>9.945</v>
       </c>
       <c r="E31" s="1">
         <v>7.5884173355</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2921464.79</v>
       </c>
       <c r="I31" s="1">
-        <v>838732.54</v>
+        <v>907260.76</v>
       </c>
       <c r="J31" s="1">
-        <v>28.709315370527</v>
+        <v>31.054995531882</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3760197.33</v>
+        <v>3828725.55</v>
       </c>
       <c r="N31" s="1">
-        <v>3760197.33</v>
+        <v>3828725.55</v>
       </c>
       <c r="O31" s="1">
-        <v>2.57</v>
+        <v>2.52</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B32" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="C32" s="1">
         <v>10684.0</v>
       </c>
       <c r="D32" s="1">
-        <v>192.31</v>
+        <v>195.86</v>
       </c>
       <c r="E32" s="1">
         <v>200.6878790715</v>
       </c>
       <c r="F32" t="s">
         <v>36</v>
       </c>
       <c r="G32">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H32" s="1">
         <v>1912555.26</v>
       </c>
       <c r="I32" s="1">
-        <v>-137181.51</v>
+        <v>-124341.07</v>
       </c>
       <c r="J32" s="1">
-        <v>-7.1726821634424</v>
+        <v>-6.5013060067085</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1775373.75</v>
+        <v>1788214.19</v>
       </c>
       <c r="N32" s="1">
-        <v>1775373.75</v>
+        <v>1788214.19</v>
       </c>
       <c r="O32" s="1">
-        <v>1.22</v>
+        <v>1.18</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="C33" s="1">
         <v>17518.0</v>
       </c>
       <c r="D33" s="1">
-        <v>36.8</v>
+        <v>34.75</v>
       </c>
       <c r="E33" s="1">
         <v>57.5202083571</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H33" s="1">
         <v>908284.34</v>
       </c>
       <c r="I33" s="1">
-        <v>-351244.33</v>
+        <v>-388073.69</v>
       </c>
       <c r="J33" s="1">
-        <v>-38.671186382009</v>
+        <v>-42.72601353008</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>557040.01</v>
+        <v>520210.65</v>
       </c>
       <c r="N33" s="1">
-        <v>557040.01</v>
+        <v>520210.65</v>
       </c>
       <c r="O33" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="C34" s="1">
         <v>27181.0</v>
       </c>
       <c r="D34" s="1">
-        <v>67.12</v>
+        <v>66.8</v>
       </c>
       <c r="E34" s="1">
         <v>76.8692542585</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2089383.2</v>
       </c>
       <c r="I34" s="1">
-        <v>-264994.48</v>
+        <v>-273692.4</v>
       </c>
       <c r="J34" s="1">
-        <v>-12.682904696467</v>
+        <v>-13.099195973242</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1824388.72</v>
+        <v>1815690.8</v>
       </c>
       <c r="N34" s="1">
-        <v>1824388.72</v>
+        <v>1815690.8</v>
       </c>
       <c r="O34" s="1">
-        <v>1.25</v>
+        <v>1.19</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="C35" s="1">
         <v>7805.0</v>
       </c>
       <c r="D35" s="1">
-        <v>318.77</v>
+        <v>329.06</v>
       </c>
       <c r="E35" s="1">
         <v>369.4193247918</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
       <c r="G35">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H35" s="1">
         <v>2582186.07</v>
       </c>
       <c r="I35" s="1">
-        <v>-432354.7</v>
+        <v>-387421.67</v>
       </c>
       <c r="J35" s="1">
-        <v>-16.743746898147</v>
+        <v>-15.00363101254</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2149831.37</v>
+        <v>2194764.4</v>
       </c>
       <c r="N35" s="1">
-        <v>2149831.37</v>
+        <v>2194764.4</v>
       </c>
       <c r="O35" s="1">
-        <v>1.47</v>
+        <v>1.44</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="C36" s="1">
         <v>120106.0</v>
       </c>
       <c r="D36" s="1">
-        <v>22.95</v>
+        <v>24.015</v>
       </c>
       <c r="E36" s="1">
         <v>17.4559626497</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>2096565.85</v>
       </c>
       <c r="I36" s="1">
-        <v>659866.85</v>
+        <v>787779.74</v>
       </c>
       <c r="J36" s="1">
-        <v>31.473700194058</v>
+        <v>37.574767327246</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2756432.7</v>
+        <v>2884345.59</v>
       </c>
       <c r="N36" s="1">
-        <v>2756432.7</v>
+        <v>2884345.59</v>
       </c>
       <c r="O36" s="1">
-        <v>1.89</v>
+        <v>1.9</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="C37" s="1">
         <v>504443.0</v>
       </c>
       <c r="D37" s="1">
-        <v>5.37</v>
+        <v>5.781</v>
       </c>
       <c r="E37" s="1">
         <v>4.2598751692</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2148864.21</v>
       </c>
       <c r="I37" s="1">
-        <v>559994.7</v>
+        <v>767320.77</v>
       </c>
       <c r="J37" s="1">
-        <v>26.060031964514</v>
+        <v>35.708201869117</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2708858.91</v>
+        <v>2916184.98</v>
       </c>
       <c r="N37" s="1">
-        <v>2708858.91</v>
+        <v>2916184.98</v>
       </c>
       <c r="O37" s="1">
-        <v>1.85</v>
+        <v>1.92</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="C38" s="1">
         <v>3384.0</v>
       </c>
       <c r="D38" s="1">
-        <v>452.95</v>
+        <v>466.64</v>
       </c>
       <c r="E38" s="1">
         <v>441.5855112293</v>
       </c>
       <c r="F38" t="s">
         <v>36</v>
       </c>
       <c r="G38">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H38" s="1">
         <v>1332055.96</v>
       </c>
       <c r="I38" s="1">
-        <v>-7608.71</v>
+        <v>17379.83</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.57120047719317</v>
+        <v>1.304737227406</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1324447.25</v>
+        <v>1349435.79</v>
       </c>
       <c r="N38" s="1">
-        <v>1324447.25</v>
+        <v>1349435.79</v>
       </c>
       <c r="O38" s="1">
-        <v>0.91</v>
+        <v>0.89</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>111</v>
+      </c>
+      <c r="B39" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C39" s="1">
         <v>20001.0</v>
       </c>
       <c r="D39" s="1">
-        <v>133.15</v>
+        <v>141.59</v>
       </c>
       <c r="E39" s="1">
         <v>84.1574021299</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H39" s="1">
         <v>1494173.57</v>
       </c>
       <c r="I39" s="1">
-        <v>806987.02</v>
+        <v>925875.64</v>
       </c>
       <c r="J39" s="1">
-        <v>54.008920797602</v>
+        <v>61.965735346262</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2301160.59</v>
+        <v>2420049.21</v>
       </c>
       <c r="N39" s="1">
-        <v>2301160.59</v>
+        <v>2420049.21</v>
       </c>
       <c r="O39" s="1">
-        <v>1.57</v>
+        <v>1.59</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>113</v>
+      </c>
+      <c r="B40" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C40" s="1">
         <v>377132.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.825</v>
+        <v>4.627</v>
       </c>
       <c r="E40" s="1">
         <v>3.6304812639</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1369170.66</v>
       </c>
       <c r="I40" s="1">
-        <v>450491.24</v>
+        <v>375819.1</v>
       </c>
       <c r="J40" s="1">
-        <v>32.90249003729</v>
+        <v>27.448667356047</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1819661.9</v>
+        <v>1744989.76</v>
       </c>
       <c r="N40" s="1">
-        <v>1819661.9</v>
+        <v>1744989.76</v>
       </c>
       <c r="O40" s="1">
-        <v>1.25</v>
+        <v>1.15</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>115</v>
+      </c>
+      <c r="B41" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="C41" s="1">
         <v>78400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>7748.0</v>
+        <v>8477.0</v>
       </c>
       <c r="E41" s="1">
         <v>5532.6593622449</v>
       </c>
       <c r="F41" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G41">
-        <v>185.13</v>
+        <v>186.9</v>
       </c>
       <c r="H41" s="1">
         <v>2554932.59</v>
       </c>
       <c r="I41" s="1">
-        <v>726282.79</v>
+        <v>1000991.08</v>
       </c>
       <c r="J41" s="1">
-        <v>28.426690897547</v>
+        <v>39.178766747815</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3281215.38</v>
+        <v>3555923.67</v>
       </c>
       <c r="N41" s="1">
-        <v>3281215.38</v>
+        <v>3555923.67</v>
       </c>
       <c r="O41" s="1">
-        <v>2.25</v>
+        <v>2.34</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B42" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="C42" s="1">
         <v>3976.0</v>
       </c>
       <c r="D42" s="1">
-        <v>350.8</v>
+        <v>373.7</v>
       </c>
       <c r="E42" s="1">
         <v>381.7093435614</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1517676.35</v>
       </c>
       <c r="I42" s="1">
-        <v>-122895.55</v>
+        <v>-31845.15</v>
       </c>
       <c r="J42" s="1">
-        <v>-8.0976125113895</v>
+        <v>-2.0982833395276</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1394780.8</v>
+        <v>1485831.2</v>
       </c>
       <c r="N42" s="1">
-        <v>1394780.8</v>
+        <v>1485831.2</v>
       </c>
       <c r="O42" s="1">
-        <v>0.95</v>
+        <v>0.98</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="C43" s="1">
         <v>2858.0</v>
       </c>
       <c r="D43" s="1">
-        <v>466.85</v>
+        <v>454.75</v>
       </c>
       <c r="E43" s="1">
         <v>640.6780790763</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1831057.95</v>
       </c>
       <c r="I43" s="1">
-        <v>-496800.65</v>
+        <v>-531382.45</v>
       </c>
       <c r="J43" s="1">
-        <v>-27.131891156148</v>
+        <v>-29.02051516174</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1334257.3</v>
+        <v>1299675.5</v>
       </c>
       <c r="N43" s="1">
-        <v>1334257.3</v>
+        <v>1299675.5</v>
       </c>
       <c r="O43" s="1">
-        <v>0.91</v>
+        <v>0.85</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C44" s="1">
         <v>10750.0</v>
       </c>
       <c r="D44" s="1">
-        <v>107.35</v>
+        <v>111.45</v>
       </c>
       <c r="E44" s="1">
         <v>130.8636483721</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1406784.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-252771.72</v>
+        <v>-208696.72</v>
       </c>
       <c r="J44" s="1">
-        <v>-17.96805198739</v>
+        <v>-14.835019972004</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1154012.5</v>
+        <v>1198087.5</v>
       </c>
       <c r="N44" s="1">
-        <v>1154012.5</v>
+        <v>1198087.5</v>
       </c>
       <c r="O44" s="1">
         <v>0.79</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C45" s="1">
         <v>37038.0</v>
       </c>
       <c r="D45" s="1">
-        <v>29.22</v>
+        <v>31.48</v>
       </c>
       <c r="E45" s="1">
         <v>29.4882139964</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1092184.47</v>
       </c>
       <c r="I45" s="1">
-        <v>-9934.11</v>
+        <v>73771.77</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.90956338172433</v>
+        <v>6.7545155627419</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1082250.36</v>
+        <v>1165956.24</v>
       </c>
       <c r="N45" s="1">
-        <v>1082250.36</v>
+        <v>1165956.24</v>
       </c>
       <c r="O45" s="1">
-        <v>0.74</v>
+        <v>0.77</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>126</v>
+      </c>
+      <c r="B46" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="C46" s="1">
         <v>22367.0</v>
       </c>
       <c r="D46" s="1">
-        <v>372.29</v>
+        <v>429.25</v>
       </c>
       <c r="E46" s="1">
         <v>445.7656037913</v>
       </c>
       <c r="F46" t="s">
         <v>36</v>
       </c>
       <c r="G46">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H46" s="1">
         <v>8866505.22</v>
       </c>
       <c r="I46" s="1">
-        <v>-1671300.49</v>
+        <v>-661895.11</v>
       </c>
       <c r="J46" s="1">
-        <v>-18.849596865178</v>
+        <v>-7.4651183705049</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>7195204.73</v>
+        <v>8204610.11</v>
       </c>
       <c r="N46" s="1">
-        <v>7195204.73</v>
+        <v>8204610.11</v>
       </c>
       <c r="O46" s="1">
-        <v>4.92</v>
+        <v>5.39</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>128</v>
+      </c>
+      <c r="B47" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C47" s="1">
         <v>80651.0</v>
       </c>
       <c r="D47" s="1">
-        <v>219.4</v>
+        <v>204.8</v>
       </c>
       <c r="E47" s="1">
         <v>204.0828479498</v>
       </c>
       <c r="F47" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G47">
-        <v>11.21</v>
+        <v>10.92</v>
       </c>
       <c r="H47" s="1">
         <v>1403954.06</v>
       </c>
       <c r="I47" s="1">
-        <v>174532.06</v>
+        <v>108427.58</v>
       </c>
       <c r="J47" s="1">
-        <v>12.431465172016</v>
+        <v>7.7230148114675</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1578486.12</v>
+        <v>1512381.64</v>
       </c>
       <c r="N47" s="1">
-        <v>1578486.12</v>
+        <v>1512381.64</v>
       </c>
       <c r="O47" s="1">
-        <v>1.08</v>
+        <v>0.99</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>131</v>
+      </c>
+      <c r="B48" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="C48" s="1">
         <v>4716.0</v>
       </c>
       <c r="D48" s="1">
-        <v>546.4</v>
+        <v>544.2</v>
       </c>
       <c r="E48" s="1">
         <v>468.6676357082</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2210236.57</v>
       </c>
       <c r="I48" s="1">
-        <v>366585.83</v>
+        <v>356210.63</v>
       </c>
       <c r="J48" s="1">
-        <v>16.585818684558</v>
+        <v>16.116402869943</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2576822.4</v>
+        <v>2566447.2</v>
       </c>
       <c r="N48" s="1">
-        <v>2576822.4</v>
+        <v>2566447.2</v>
       </c>
       <c r="O48" s="1">
-        <v>1.76</v>
+        <v>1.69</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C49" s="1">
         <v>17039.0</v>
       </c>
       <c r="D49" s="1">
-        <v>114.65</v>
+        <v>109.9</v>
       </c>
       <c r="E49" s="1">
         <v>58.3518663067</v>
       </c>
       <c r="F49" t="s">
         <v>36</v>
       </c>
       <c r="G49">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H49" s="1">
         <v>881264.01</v>
       </c>
       <c r="I49" s="1">
-        <v>806735.08</v>
+        <v>718963.39</v>
       </c>
       <c r="J49" s="1">
-        <v>91.542950902988</v>
+        <v>81.583201156711</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1687999.09</v>
+        <v>1600227.4</v>
       </c>
       <c r="N49" s="1">
-        <v>1687999.09</v>
+        <v>1600227.4</v>
       </c>
       <c r="O49" s="1">
-        <v>1.16</v>
+        <v>1.05</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>135</v>
+      </c>
+      <c r="B50" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="C50" s="1">
         <v>34327.0</v>
       </c>
       <c r="D50" s="1">
-        <v>235.1</v>
+        <v>265.15</v>
       </c>
       <c r="E50" s="1">
         <v>538.838409124</v>
       </c>
       <c r="F50" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="G50">
         <v>7.47</v>
       </c>
       <c r="H50" s="1">
         <v>2479393.33</v>
       </c>
       <c r="I50" s="1">
-        <v>-1399425.22</v>
+        <v>-1261385.91</v>
       </c>
       <c r="J50" s="1">
-        <v>-56.442243474132</v>
+        <v>-50.874780323782</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1079968.11</v>
+        <v>1218007.42</v>
       </c>
       <c r="N50" s="1">
-        <v>1079968.11</v>
+        <v>1218007.42</v>
       </c>
       <c r="O50" s="1">
-        <v>0.74</v>
+        <v>0.8</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>138</v>
+      </c>
+      <c r="B51" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C51" s="1">
         <v>23240.0</v>
       </c>
       <c r="D51" s="1">
-        <v>395.0</v>
+        <v>378.0</v>
       </c>
       <c r="E51" s="1">
         <v>417.3573962995</v>
       </c>
       <c r="F51" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
         <v>1299636.84</v>
       </c>
       <c r="I51" s="1">
-        <v>-71191.97</v>
+        <v>-124061.75</v>
       </c>
       <c r="J51" s="1">
-        <v>-5.4778356390698</v>
+        <v>-9.5458782162562</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1228444.87</v>
+        <v>1175575.09</v>
       </c>
       <c r="N51" s="1">
-        <v>1228444.87</v>
+        <v>1175575.09</v>
       </c>
       <c r="O51" s="1">
-        <v>0.84</v>
+        <v>0.77</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B52" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C52" s="1">
         <v>67960.0</v>
       </c>
       <c r="D52" s="1">
-        <v>178.1</v>
+        <v>213.17</v>
       </c>
       <c r="E52" s="1">
         <v>132.4028225427</v>
       </c>
       <c r="F52" t="s">
         <v>36</v>
       </c>
       <c r="G52">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H52" s="1">
         <v>7946827.18</v>
       </c>
       <c r="I52" s="1">
-        <v>2511719.44</v>
+        <v>4433136.25</v>
       </c>
       <c r="J52" s="1">
-        <v>31.606569302543</v>
+        <v>55.784983737371</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>10458546.62</v>
+        <v>12379963.43</v>
       </c>
       <c r="N52" s="1">
-        <v>10458546.62</v>
+        <v>12379963.43</v>
       </c>
       <c r="O52" s="1">
-        <v>7.16</v>
+        <v>8.14</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>142</v>
+      </c>
+      <c r="B53" t="s">
         <v>143</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>150.0</v>
+        <v>7764.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4789.82</v>
+        <v>165.96</v>
       </c>
       <c r="E53" s="1">
-        <v>4784.5014666667</v>
+        <v>186.5757843895</v>
       </c>
       <c r="F53" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G53">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H53" s="1">
-        <v>717675.22</v>
+        <v>1285093.84</v>
       </c>
       <c r="I53" s="1">
-        <v>797.78</v>
+        <v>-183988.52</v>
       </c>
       <c r="J53" s="1">
-        <v>0.11116170347919</v>
+        <v>-14.317127222398</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>718473.0</v>
+        <v>1101105.32</v>
       </c>
       <c r="N53" s="1">
-        <v>718473.0</v>
+        <v>1101105.32</v>
       </c>
       <c r="O53" s="1">
-        <v>0.49</v>
+        <v>0.72</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>144</v>
+      </c>
+      <c r="B54" t="s">
         <v>145</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>7764.0</v>
+        <v>94856.0</v>
       </c>
       <c r="D54" s="1">
-        <v>143.17</v>
+        <v>17.515</v>
       </c>
       <c r="E54" s="1">
-        <v>186.5757843895</v>
+        <v>12.0896589567</v>
       </c>
       <c r="F54" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G54">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1285093.84</v>
+        <v>1146776.69</v>
       </c>
       <c r="I54" s="1">
-        <v>-324606.6</v>
+        <v>514626.15</v>
       </c>
       <c r="J54" s="1">
-        <v>-25.259369385819</v>
+        <v>44.875881633067</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>960487.24</v>
+        <v>1661402.84</v>
       </c>
       <c r="N54" s="1">
-        <v>960487.24</v>
+        <v>1661402.84</v>
       </c>
       <c r="O54" s="1">
-        <v>0.66</v>
+        <v>1.09</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>146</v>
+      </c>
+      <c r="B55" t="s">
         <v>147</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1">
-        <v>94856.0</v>
+        <v>15422.0</v>
       </c>
       <c r="D55" s="1">
-        <v>18.0</v>
+        <v>149.17</v>
       </c>
       <c r="E55" s="1">
-        <v>12.0896589567</v>
+        <v>152.5145979769</v>
       </c>
       <c r="F55" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G55">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H55" s="1">
-        <v>1146776.69</v>
+        <v>2110321.23</v>
       </c>
       <c r="I55" s="1">
-        <v>560631.31</v>
+        <v>-144418.19</v>
       </c>
       <c r="J55" s="1">
-        <v>48.887574615769</v>
+        <v>-6.8434221267821</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1707408.0</v>
+        <v>1965903.04</v>
       </c>
       <c r="N55" s="1">
-        <v>1707408.0</v>
+        <v>1965903.04</v>
       </c>
       <c r="O55" s="1">
-        <v>1.17</v>
+        <v>1.29</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>148</v>
+      </c>
+      <c r="B56" t="s">
         <v>149</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>15422.0</v>
+        <v>14097.0</v>
       </c>
       <c r="D56" s="1">
-        <v>141.3</v>
+        <v>150.0</v>
       </c>
       <c r="E56" s="1">
-        <v>152.5145979769</v>
+        <v>157.9966950415</v>
       </c>
       <c r="F56" t="s">
         <v>36</v>
       </c>
       <c r="G56">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H56" s="1">
-        <v>2110321.23</v>
+        <v>1990476.06</v>
       </c>
       <c r="I56" s="1">
-        <v>-227379.38</v>
+        <v>-183477.26</v>
       </c>
       <c r="J56" s="1">
-        <v>-10.774633585049</v>
+        <v>-9.2177576855659</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1882941.85</v>
+        <v>1806998.8</v>
       </c>
       <c r="N56" s="1">
-        <v>1882941.85</v>
+        <v>1806998.8</v>
       </c>
       <c r="O56" s="1">
-        <v>1.29</v>
+        <v>1.19</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>150</v>
+      </c>
+      <c r="B57" t="s">
         <v>151</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>14097.0</v>
+        <v>149900.0</v>
       </c>
       <c r="D57" s="1">
-        <v>124.07</v>
+        <v>2913.0</v>
       </c>
       <c r="E57" s="1">
-        <v>157.9966950415</v>
+        <v>2087.8199866578</v>
       </c>
       <c r="F57" t="s">
-        <v>36</v>
+        <v>117</v>
       </c>
       <c r="G57">
-        <v>1.16</v>
+        <v>186.9</v>
       </c>
       <c r="H57" s="1">
-        <v>1990476.06</v>
+        <v>1849491.67</v>
       </c>
       <c r="I57" s="1">
-        <v>-479187.03</v>
+        <v>486849.71</v>
       </c>
       <c r="J57" s="1">
-        <v>-24.07399112351</v>
+        <v>26.323433508625</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1511289.03</v>
+        <v>2336341.38</v>
       </c>
       <c r="N57" s="1">
-        <v>1511289.03</v>
+        <v>2336341.38</v>
       </c>
       <c r="O57" s="1">
-        <v>1.03</v>
+        <v>1.54</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>152</v>
+      </c>
+      <c r="B58" t="s">
         <v>153</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>149900.0</v>
+        <v>6686.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2312.5</v>
+        <v>270.8</v>
       </c>
       <c r="E58" s="1">
-        <v>2087.8199866578</v>
+        <v>215.9045288663</v>
       </c>
       <c r="F58" t="s">
-        <v>118</v>
+        <v>8</v>
       </c>
       <c r="G58">
-        <v>185.13</v>
+        <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1849491.67</v>
+        <v>1443537.68</v>
       </c>
       <c r="I58" s="1">
-        <v>22967.85</v>
+        <v>367031.12</v>
       </c>
       <c r="J58" s="1">
-        <v>1.2418466312963</v>
+        <v>25.425808074508</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1872459.52</v>
+        <v>1810568.8</v>
       </c>
       <c r="N58" s="1">
-        <v>1872459.52</v>
+        <v>1810568.8</v>
       </c>
       <c r="O58" s="1">
-        <v>1.28</v>
+        <v>1.19</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>154</v>
+      </c>
+      <c r="B59" t="s">
         <v>155</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>116631.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>26.185</v>
+      </c>
+      <c r="E59" s="1">
+        <v>18.6728409257</v>
+      </c>
+      <c r="F59" t="s">
         <v>156</v>
       </c>
-      <c r="C59" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G59">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H59" s="1">
-        <v>1693339.22</v>
+        <v>2540739.03</v>
       </c>
       <c r="I59" s="1">
-        <v>136040.53</v>
+        <v>981529.28</v>
       </c>
       <c r="J59" s="1">
-        <v>8.0338616381897</v>
+        <v>38.631644903727</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1829379.75</v>
+        <v>3522268.31</v>
       </c>
       <c r="N59" s="1">
-        <v>1829379.75</v>
+        <v>3522268.31</v>
       </c>
       <c r="O59" s="1">
-        <v>1.25</v>
+        <v>2.32</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>157</v>
       </c>
       <c r="B60" t="s">
         <v>158</v>
       </c>
       <c r="C60" s="1">
-        <v>116631.0</v>
+        <v>123900.0</v>
       </c>
       <c r="D60" s="1">
-        <v>27.0</v>
+        <v>2055.5</v>
       </c>
       <c r="E60" s="1">
-        <v>18.6728409257</v>
+        <v>2555.3766989508</v>
       </c>
       <c r="F60" t="s">
-        <v>77</v>
+        <v>117</v>
       </c>
       <c r="G60">
-        <v>0.87</v>
+        <v>186.9</v>
       </c>
       <c r="H60" s="1">
-        <v>2540739.03</v>
+        <v>1866410.99</v>
       </c>
       <c r="I60" s="1">
-        <v>1063721.57</v>
+        <v>-503765.22</v>
       </c>
       <c r="J60" s="1">
-        <v>41.866620595032</v>
+        <v>-26.991119463993</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3604460.6</v>
+        <v>1362645.77</v>
       </c>
       <c r="N60" s="1">
-        <v>3604460.6</v>
+        <v>1362645.77</v>
       </c>
       <c r="O60" s="1">
-        <v>2.47</v>
+        <v>0.9</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>159</v>
       </c>
       <c r="B61" t="s">
         <v>160</v>
       </c>
       <c r="C61" s="1">
-        <v>123900.0</v>
+        <v>6487.0</v>
       </c>
       <c r="D61" s="1">
-        <v>2225.0</v>
+        <v>376.02</v>
       </c>
       <c r="E61" s="1">
-        <v>2555.3766989508</v>
+        <v>336.7764991522</v>
       </c>
       <c r="F61" t="s">
-        <v>118</v>
+        <v>36</v>
       </c>
       <c r="G61">
-        <v>185.13</v>
+        <v>1.17</v>
       </c>
       <c r="H61" s="1">
-        <v>1866410.99</v>
+        <v>1939414.23</v>
       </c>
       <c r="I61" s="1">
-        <v>-377288.63</v>
+        <v>145051.45</v>
       </c>
       <c r="J61" s="1">
-        <v>-20.214659687575</v>
+        <v>7.4791371413213</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1489122.36</v>
+        <v>2084465.68</v>
       </c>
       <c r="N61" s="1">
-        <v>1489122.36</v>
+        <v>2084465.68</v>
       </c>
       <c r="O61" s="1">
-        <v>1.02</v>
+        <v>1.37</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
-        <v>6487.0</v>
+        <v>170877.0</v>
       </c>
       <c r="D62" s="1">
-        <v>346.65</v>
+        <v>90.45</v>
       </c>
       <c r="E62" s="1">
-        <v>336.7764991522</v>
+        <v>134.2464297711</v>
       </c>
       <c r="F62" t="s">
-        <v>36</v>
+        <v>130</v>
       </c>
       <c r="G62">
-        <v>1.16</v>
+        <v>10.92</v>
       </c>
       <c r="H62" s="1">
-        <v>1939414.23</v>
+        <v>1973184.66</v>
       </c>
       <c r="I62" s="1">
-        <v>3658.91</v>
+        <v>-557997.54</v>
       </c>
       <c r="J62" s="1">
-        <v>0.18866057304323</v>
+        <v>-28.2790329416</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1943073.14</v>
+        <v>1415187.12</v>
       </c>
       <c r="N62" s="1">
-        <v>1943073.14</v>
+        <v>1415187.12</v>
       </c>
       <c r="O62" s="1">
-        <v>1.33</v>
+        <v>0.93</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
-        <v>170877.0</v>
+        <v>179300.0</v>
       </c>
       <c r="D63" s="1">
-        <v>113.3</v>
+        <v>3112.0</v>
       </c>
       <c r="E63" s="1">
-        <v>134.2464297711</v>
+        <v>2910.6595370887</v>
       </c>
       <c r="F63" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="G63">
-        <v>11.21</v>
+        <v>186.9</v>
       </c>
       <c r="H63" s="1">
-        <v>1973184.66</v>
+        <v>3064180.54</v>
       </c>
       <c r="I63" s="1">
-        <v>-246122.74</v>
+        <v>-78701.26</v>
       </c>
       <c r="J63" s="1">
-        <v>-12.47337590796</v>
+        <v>-2.5684276423216</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1727061.92</v>
+        <v>2985479.28</v>
       </c>
       <c r="N63" s="1">
-        <v>1727061.92</v>
+        <v>2985479.28</v>
       </c>
       <c r="O63" s="1">
-        <v>1.18</v>
+        <v>1.96</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
-        <v>179300.0</v>
+        <v>24867.0</v>
       </c>
       <c r="D64" s="1">
-        <v>3252.0</v>
+        <v>42.57</v>
       </c>
       <c r="E64" s="1">
-        <v>2910.6595370887</v>
+        <v>46.5667177384</v>
       </c>
       <c r="F64" t="s">
-        <v>118</v>
+        <v>156</v>
       </c>
       <c r="G64">
-        <v>185.13</v>
+        <v>0.87</v>
       </c>
       <c r="H64" s="1">
-        <v>3064180.54</v>
+        <v>1335812.17</v>
       </c>
       <c r="I64" s="1">
-        <v>85452.01</v>
+        <v>-114904.28</v>
       </c>
       <c r="J64" s="1">
-        <v>2.7887393998005</v>
+        <v>-8.6018291029644</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3149632.55</v>
+        <v>1220907.89</v>
       </c>
       <c r="N64" s="1">
-        <v>3149632.55</v>
+        <v>1220907.89</v>
       </c>
       <c r="O64" s="1">
-        <v>2.16</v>
+        <v>0.8</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
-        <v>24867.0</v>
+        <v>13068.0</v>
       </c>
       <c r="D65" s="1">
-        <v>41.88</v>
+        <v>227.35</v>
       </c>
       <c r="E65" s="1">
-        <v>46.5667177384</v>
+        <v>194.8258103765</v>
       </c>
       <c r="F65" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="G65">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H65" s="1">
-        <v>1335812.17</v>
+        <v>2270159.35</v>
       </c>
       <c r="I65" s="1">
-        <v>-143767.35</v>
+        <v>268731.27</v>
       </c>
       <c r="J65" s="1">
-        <v>-10.762542311619</v>
+        <v>11.837550963108</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1192044.82</v>
+        <v>2538890.62</v>
       </c>
       <c r="N65" s="1">
-        <v>1192044.82</v>
+        <v>2538890.62</v>
       </c>
       <c r="O65" s="1">
-        <v>0.82</v>
+        <v>1.67</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
-        <v>13068.0</v>
+        <v>22087.0</v>
       </c>
       <c r="D66" s="1">
-        <v>233.31</v>
+        <v>87.69</v>
       </c>
       <c r="E66" s="1">
-        <v>194.8258103765</v>
+        <v>101.7684941368</v>
       </c>
       <c r="F66" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="G66">
-        <v>1.16</v>
+        <v>1.6</v>
       </c>
       <c r="H66" s="1">
-        <v>2270159.35</v>
+        <v>1464870.86</v>
       </c>
       <c r="I66" s="1">
-        <v>364330.48</v>
+        <v>-255914.19</v>
       </c>
       <c r="J66" s="1">
-        <v>16.048674292402</v>
+        <v>-17.470085383499</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2634489.83</v>
+        <v>1208956.67</v>
       </c>
       <c r="N66" s="1">
-        <v>2634489.83</v>
+        <v>1208956.67</v>
       </c>
       <c r="O66" s="1">
-        <v>1.8</v>
+        <v>0.79</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
-        <v>22087.0</v>
+        <v>10509.0</v>
       </c>
       <c r="D67" s="1">
-        <v>88.25</v>
+        <v>225.12</v>
       </c>
       <c r="E67" s="1">
-        <v>101.7684941368</v>
+        <v>238.6213645447</v>
       </c>
       <c r="F67" t="s">
         <v>57</v>
       </c>
       <c r="G67">
-        <v>1.61</v>
+        <v>1.6</v>
       </c>
       <c r="H67" s="1">
-        <v>1464870.86</v>
+        <v>1615899.91</v>
       </c>
       <c r="I67" s="1">
-        <v>-254013.43</v>
+        <v>-139175.66</v>
       </c>
       <c r="J67" s="1">
-        <v>-17.340329235575</v>
+        <v>-8.612888653481</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1210857.43</v>
+        <v>1476724.25</v>
       </c>
       <c r="N67" s="1">
-        <v>1210857.43</v>
+        <v>1476724.25</v>
       </c>
       <c r="O67" s="1">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
-        <v>10509.0</v>
+        <v>26756.0</v>
       </c>
       <c r="D68" s="1">
-        <v>215.83</v>
+        <v>117.91</v>
       </c>
       <c r="E68" s="1">
-        <v>238.6213645447</v>
+        <v>128.2709313799</v>
       </c>
       <c r="F68" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="G68">
-        <v>1.61</v>
+        <v>1.17</v>
       </c>
       <c r="H68" s="1">
-        <v>1615899.91</v>
+        <v>3055056.23</v>
       </c>
       <c r="I68" s="1">
-        <v>-206887.66</v>
+        <v>-359106.85</v>
       </c>
       <c r="J68" s="1">
-        <v>-12.803247201122</v>
+        <v>-11.754508688699</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1409012.25</v>
+        <v>2695949.38</v>
       </c>
       <c r="N68" s="1">
-        <v>1409012.25</v>
+        <v>2695949.38</v>
       </c>
       <c r="O68" s="1">
-        <v>0.96</v>
+        <v>1.77</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
-        <v>26756.0</v>
+        <v>-22289664.93</v>
       </c>
       <c r="D69" s="1">
-        <v>124.27</v>
+        <v>0.85165431</v>
       </c>
       <c r="E69" s="1">
-        <v>128.2709313799</v>
+        <v>0.8511756054</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
       <c r="G69">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H69" s="1">
-        <v>3055056.23</v>
+        <v>0.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-182017.16</v>
+        <v>12535.91</v>
       </c>
       <c r="J69" s="1">
-        <v>-5.9578988501956</v>
+        <v>0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69">
-        <v>0.0</v>
+      <c r="L69" t="s">
+        <v>177</v>
       </c>
       <c r="M69" s="1">
-        <v>2873039.07</v>
+        <v>-7202.0799999982</v>
       </c>
       <c r="N69" s="1">
-        <v>2873039.07</v>
+        <v>12535.91</v>
       </c>
       <c r="O69" s="1">
-        <v>1.97</v>
+        <v>0.0</v>
       </c>
       <c r="P69">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P70">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>