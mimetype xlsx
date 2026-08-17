--- v3 (2026-07-28)
+++ v4 (2026-08-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU2702915468</t>
   </si>
   <si>
@@ -286,51 +286,57 @@
   <si>
     <t>DARLING INGREDIENTS INC</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>US2788651006</t>
   </si>
   <si>
     <t>ECOLAB INC</t>
   </si>
   <si>
     <t>ES0127797019</t>
   </si>
   <si>
-    <t>EDP RENOVAVEIS SA</t>
+    <t>EDP RENEWABLES SA</t>
+  </si>
+  <si>
+    <t>ES0627797931</t>
+  </si>
+  <si>
+    <t>EDP RENOVAVEIS RIGHTS SA</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>US3364331070</t>
   </si>
   <si>
     <t>FIRST SOLAR INC</t>
   </si>
@@ -442,50 +448,56 @@
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7475251036</t>
   </si>
   <si>
     <t>QUALCOMM INC</t>
   </si>
   <si>
     <t>JP3164720009</t>
@@ -547,51 +559,51 @@
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>OACT01991635</t>
   </si>
   <si>
     <t>EUR/USD 15/07/26</t>
   </si>
   <si>
-    <t>19 737.99</t>
+    <t>36 515.28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -955,241 +967,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>11882.7</v>
+        <v>12159.45</v>
       </c>
       <c r="D2">
-        <v>121.98</v>
+        <v>125.3</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1449466.83</v>
+        <v>1523602.91</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1449466.83</v>
+        <v>1523602.91</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>385026.82</v>
       </c>
       <c r="D3">
-        <v>139.31</v>
+        <v>143.17</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>53638441.01</v>
+        <v>55122898.25</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>53638441.01</v>
+        <v>55122898.25</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1646.17</v>
+        <v>1635.17</v>
       </c>
       <c r="D4">
-        <v>58410.84</v>
+        <v>60040.18</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>96154171.53</v>
+        <v>98175894.83</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>96154171.53</v>
+        <v>98175894.83</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>5235.0</v>
       </c>
       <c r="D5">
-        <v>114.32</v>
+        <v>117.51</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>598480.24</v>
+        <v>615174.26</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>598480.24</v>
+        <v>615174.26</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>2310.0</v>
+        <v>2340.0</v>
       </c>
       <c r="D6">
-        <v>104.75</v>
+        <v>107.64</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>241980.43</v>
+        <v>251866.44</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>241980.43</v>
+        <v>251866.44</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>109.41</v>
+        <v>112.43</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10940.89</v>
+        <v>11243.13</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10940.89</v>
+        <v>11243.13</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P69"/>
+  <dimension ref="A1:P71"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O69" sqref="O69"/>
+      <selection activeCell="O71" sqref="O71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1211,3436 +1223,3536 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>197.69</v>
+        <v>210.39</v>
       </c>
       <c r="E2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>-318159.35</v>
+        <v>-151689.69</v>
       </c>
       <c r="J2" s="1">
-        <v>-11.92318097957</v>
+        <v>-5.6846471009101</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2350250.62</v>
+        <v>2516720.28</v>
       </c>
       <c r="N2" s="1">
-        <v>2350250.62</v>
+        <v>2516720.28</v>
       </c>
       <c r="O2" s="1">
-        <v>1.55</v>
+        <v>1.62</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>137.8</v>
+        <v>145.7</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-499957.5</v>
+        <v>-423698.8</v>
       </c>
       <c r="J3" s="1">
-        <v>-27.317978632137</v>
+        <v>-23.151157378101</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1330183.4</v>
+        <v>1406442.1</v>
       </c>
       <c r="N3" s="1">
-        <v>1330183.4</v>
+        <v>1406442.1</v>
       </c>
       <c r="O3" s="1">
-        <v>0.87</v>
+        <v>0.9</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>243.2</v>
+        <v>247.6</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-745070.3</v>
+        <v>-727168.29</v>
       </c>
       <c r="J4" s="1">
-        <v>-50.379692140696</v>
+        <v>-49.169205355087</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>733839.69</v>
+        <v>751741.7</v>
       </c>
       <c r="N4" s="1">
-        <v>733839.69</v>
+        <v>751741.7</v>
       </c>
       <c r="O4" s="1">
         <v>0.48</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>149.4</v>
+        <v>135.64</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>1143.1</v>
+        <v>-65787.91</v>
       </c>
       <c r="J5" s="1">
-        <v>0.14791755287043</v>
+        <v>-8.5129793155981</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>773938.47</v>
+        <v>707007.46</v>
       </c>
       <c r="N5" s="1">
-        <v>773938.47</v>
+        <v>707007.46</v>
       </c>
       <c r="O5" s="1">
-        <v>0.51</v>
+        <v>0.45</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
-        <v>12206.0</v>
+        <v>8387.0</v>
       </c>
       <c r="D6" s="1">
-        <v>323.21</v>
+        <v>424.1</v>
       </c>
       <c r="E6" s="1">
-        <v>186.0293945601</v>
+        <v>186.0293943007</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
-        <v>2014941.7</v>
+        <v>1384508.93</v>
       </c>
       <c r="I6" s="1">
-        <v>1356363.43</v>
+        <v>1673897.52</v>
       </c>
       <c r="J6" s="1">
-        <v>67.315269220941</v>
+        <v>120.90189407446</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3371305.13</v>
+        <v>3058406.45</v>
       </c>
       <c r="N6" s="1">
-        <v>3371305.13</v>
+        <v>3058406.45</v>
       </c>
       <c r="O6" s="1">
-        <v>2.22</v>
+        <v>1.96</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>81.06</v>
+        <v>71.31</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-869716.43</v>
+        <v>-1088023.76</v>
       </c>
       <c r="J7" s="1">
-        <v>-31.38900134868</v>
+        <v>-39.267947680414</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1901051.65</v>
+        <v>1682744.32</v>
       </c>
       <c r="N7" s="1">
-        <v>1901051.65</v>
+        <v>1682744.32</v>
       </c>
       <c r="O7" s="1">
-        <v>1.25</v>
+        <v>1.08</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>339.57</v>
+        <v>326.31</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>202170.05</v>
+        <v>131716.87</v>
       </c>
       <c r="J8" s="1">
-        <v>10.495204611016</v>
+        <v>6.8377858212557</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2128478.85</v>
+        <v>2058025.67</v>
       </c>
       <c r="N8" s="1">
-        <v>2128478.85</v>
+        <v>2058025.67</v>
       </c>
       <c r="O8" s="1">
-        <v>1.4</v>
+        <v>1.32</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>381.11</v>
+        <v>436.62</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>1578438.23</v>
+        <v>2094356.61</v>
       </c>
       <c r="J9" s="1">
-        <v>87.730855745915</v>
+        <v>116.4060107898</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3377620.76</v>
+        <v>3893539.14</v>
       </c>
       <c r="N9" s="1">
-        <v>3377620.76</v>
+        <v>3893539.14</v>
       </c>
       <c r="O9" s="1">
-        <v>2.22</v>
+        <v>2.5</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1171.8</v>
+        <v>1306.6</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>624771.78</v>
+        <v>834655.38</v>
       </c>
       <c r="J10" s="1">
-        <v>52.076430581575</v>
+        <v>69.57080064677</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1824492.6</v>
+        <v>2034376.2</v>
       </c>
       <c r="N10" s="1">
-        <v>1824492.6</v>
+        <v>2034376.2</v>
       </c>
       <c r="O10" s="1">
-        <v>1.2</v>
+        <v>1.31</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>118.42</v>
+        <v>114.23</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-341749.51</v>
+        <v>-359348.12</v>
       </c>
       <c r="J11" s="1">
-        <v>-36.351547528815</v>
+        <v>-38.223493761762</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>598374.18</v>
+        <v>580775.57</v>
       </c>
       <c r="N11" s="1">
-        <v>598374.18</v>
+        <v>580775.57</v>
       </c>
       <c r="O11" s="1">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>207.2</v>
+        <v>209.94</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
         <v>1.6</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>778892.39</v>
+        <v>828006.21</v>
       </c>
       <c r="J12" s="1">
-        <v>29.330409210955</v>
+        <v>31.179866795863</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3434472.08</v>
+        <v>3483585.9</v>
       </c>
       <c r="N12" s="1">
-        <v>3434472.08</v>
+        <v>3483585.9</v>
       </c>
       <c r="O12" s="1">
-        <v>2.26</v>
+        <v>2.24</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>133.54</v>
+        <v>135.02</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>1240805.35</v>
+        <v>1297077.88</v>
       </c>
       <c r="J13" s="1">
-        <v>61.916298995732</v>
+        <v>64.724303323507</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3244809.74</v>
+        <v>3301082.27</v>
       </c>
       <c r="N13" s="1">
-        <v>3244809.74</v>
+        <v>3301082.27</v>
       </c>
       <c r="O13" s="1">
-        <v>2.13</v>
+        <v>2.12</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>149.52</v>
+        <v>143.47</v>
       </c>
       <c r="E14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-219792.83</v>
+        <v>-260956.61</v>
       </c>
       <c r="J14" s="1">
-        <v>-15.564182305858</v>
+        <v>-18.479111679661</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1192377.92</v>
+        <v>1151214.14</v>
       </c>
       <c r="N14" s="1">
-        <v>1192377.92</v>
+        <v>1151214.14</v>
       </c>
       <c r="O14" s="1">
-        <v>0.78</v>
+        <v>0.74</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>399.83</v>
+        <v>425.19</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>1486414.49</v>
+        <v>1883645.88</v>
       </c>
       <c r="J15" s="1">
-        <v>35.496738895474</v>
+        <v>44.982934722262</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>5673882.23</v>
+        <v>6071113.62</v>
       </c>
       <c r="N15" s="1">
-        <v>5673882.23</v>
+        <v>6071113.62</v>
       </c>
       <c r="O15" s="1">
-        <v>3.73</v>
+        <v>3.9</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.61</v>
+        <v>10.955</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>1116005.05</v>
+        <v>1210121.4</v>
       </c>
       <c r="J16" s="1">
-        <v>62.752841920526</v>
+        <v>68.044993988912</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2894418.61</v>
+        <v>2988534.96</v>
       </c>
       <c r="N16" s="1">
-        <v>2894418.61</v>
+        <v>2988534.96</v>
       </c>
       <c r="O16" s="1">
-        <v>1.9</v>
+        <v>1.92</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>817.87</v>
+        <v>888.31</v>
       </c>
       <c r="E17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>1151170.44</v>
+        <v>1382583.86</v>
       </c>
       <c r="J17" s="1">
-        <v>85.83397362509</v>
+        <v>103.08870211583</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2492329.88</v>
+        <v>2723743.3</v>
       </c>
       <c r="N17" s="1">
-        <v>2492329.88</v>
+        <v>2723743.3</v>
       </c>
       <c r="O17" s="1">
-        <v>1.64</v>
+        <v>1.75</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>74.29</v>
+        <v>80.84</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>513704.22</v>
+        <v>622648.52</v>
       </c>
       <c r="J18" s="1">
-        <v>80.996610563297</v>
+        <v>98.174042043597</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1147933.5</v>
+        <v>1256877.8</v>
       </c>
       <c r="N18" s="1">
-        <v>1147933.5</v>
+        <v>1256877.8</v>
       </c>
       <c r="O18" s="1">
-        <v>0.75</v>
+        <v>0.81</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>149.1</v>
+        <v>155.6</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>66814.11</v>
+        <v>141283.43</v>
       </c>
       <c r="J19" s="1">
-        <v>5.1913495634313</v>
+        <v>10.977496709162</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1353841.87</v>
+        <v>1428311.19</v>
       </c>
       <c r="N19" s="1">
-        <v>1353841.87</v>
+        <v>1428311.19</v>
       </c>
       <c r="O19" s="1">
-        <v>0.89</v>
+        <v>0.92</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>994.0</v>
+        <v>1048.95</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>276988.55</v>
+        <v>391716.79</v>
       </c>
       <c r="J20" s="1">
-        <v>17.541907671515</v>
+        <v>24.807739394145</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1855998.97</v>
+        <v>1970727.21</v>
       </c>
       <c r="N20" s="1">
-        <v>1855998.97</v>
+        <v>1970727.21</v>
       </c>
       <c r="O20" s="1">
-        <v>1.22</v>
+        <v>1.27</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>114.44</v>
+        <v>103.21</v>
       </c>
       <c r="E21" s="1">
-        <v>117.05</v>
+        <v>71.6081807451</v>
       </c>
       <c r="F21" t="s">
         <v>36</v>
       </c>
       <c r="G21">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
-        <v>2098359.53</v>
+        <v>1747012.98</v>
       </c>
       <c r="I21" s="1">
-        <v>-27153.96</v>
+        <v>132509.45</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.2940566004911</v>
+        <v>7.5849150245008</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2071205.57</v>
+        <v>1879522.43</v>
       </c>
       <c r="N21" s="1">
-        <v>2071205.57</v>
+        <v>1879522.43</v>
       </c>
       <c r="O21" s="1">
-        <v>1.36</v>
+        <v>1.21</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" t="s">
         <v>78</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.17</v>
+        <v>96.08</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>92303.1</v>
+        <v>14048.35</v>
       </c>
       <c r="J22" s="1">
-        <v>4.2922958063493</v>
+        <v>0.65327896669913</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2242739.7</v>
+        <v>2164484.95</v>
       </c>
       <c r="N22" s="1">
-        <v>2242739.7</v>
+        <v>2164484.95</v>
       </c>
       <c r="O22" s="1">
-        <v>1.47</v>
+        <v>1.39</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>79</v>
       </c>
       <c r="B23" t="s">
         <v>80</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>67.4</v>
+        <v>61.24</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-14540.4</v>
+        <v>-140413.84</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.0447250738616</v>
+        <v>-10.088708657616</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1377251.6</v>
+        <v>1251378.16</v>
       </c>
       <c r="N23" s="1">
-        <v>1377251.6</v>
+        <v>1251378.16</v>
       </c>
       <c r="O23" s="1">
-        <v>0.91</v>
+        <v>0.8</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>81</v>
       </c>
       <c r="B24" t="s">
         <v>82</v>
       </c>
       <c r="C24" s="1">
         <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>61.33</v>
+        <v>62.37</v>
       </c>
       <c r="E24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>783474.11</v>
+        <v>830584.27</v>
       </c>
       <c r="J24" s="1">
-        <v>63.057238774</v>
+        <v>66.848859415812</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>2025954.95</v>
+        <v>2073065.11</v>
       </c>
       <c r="N24" s="1">
-        <v>2025954.95</v>
+        <v>2073065.11</v>
       </c>
       <c r="O24" s="1">
         <v>1.33</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>83</v>
       </c>
       <c r="B25" t="s">
         <v>84</v>
       </c>
       <c r="C25" s="1">
         <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>563.86</v>
+        <v>561.83</v>
       </c>
       <c r="E25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>379112.0</v>
+        <v>383735.63</v>
       </c>
       <c r="J25" s="1">
-        <v>26.677797756211</v>
+        <v>27.00315877364</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1800188.82</v>
+        <v>1804812.45</v>
       </c>
       <c r="N25" s="1">
-        <v>1800188.82</v>
+        <v>1804812.45</v>
       </c>
       <c r="O25" s="1">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>85</v>
       </c>
       <c r="B26" t="s">
         <v>86</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>63.56</v>
+        <v>66.0</v>
       </c>
       <c r="E26" s="1">
-        <v>87.738507799</v>
+        <v>86.098507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1985610.17</v>
+        <v>1948495.33</v>
       </c>
       <c r="I26" s="1">
-        <v>-547183.81</v>
+        <v>-454849.33</v>
       </c>
       <c r="J26" s="1">
-        <v>-27.557464111901</v>
+        <v>-23.343619201797</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1438426.36</v>
+        <v>1493646.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1438426.36</v>
+        <v>1493646.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.95</v>
+        <v>0.96</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>87</v>
       </c>
       <c r="B27" t="s">
         <v>88</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>266.96</v>
+        <v>247.62</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>251219.1</v>
+        <v>92459.43</v>
       </c>
       <c r="J27" s="1">
-        <v>11.800520823738</v>
+        <v>4.3430990281629</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2380100.56</v>
+        <v>2221340.89</v>
       </c>
       <c r="N27" s="1">
-        <v>2380100.56</v>
+        <v>2221340.89</v>
       </c>
       <c r="O27" s="1">
-        <v>1.56</v>
+        <v>1.43</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>89</v>
       </c>
       <c r="B28" t="s">
         <v>90</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>14.16</v>
+        <v>13.59</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>79297.16</v>
+        <v>5505.53</v>
       </c>
       <c r="J28" s="1">
-        <v>4.5213392848529</v>
+        <v>0.31391249160671</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1833139.44</v>
+        <v>1759347.81</v>
       </c>
       <c r="N28" s="1">
-        <v>1833139.44</v>
+        <v>1759347.81</v>
       </c>
       <c r="O28" s="1">
-        <v>1.21</v>
+        <v>1.13</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>91</v>
       </c>
       <c r="B29" t="s">
         <v>92</v>
       </c>
       <c r="C29" s="1">
-        <v>37926.0</v>
+        <v>129459.0</v>
       </c>
       <c r="D29" s="1">
-        <v>82.28</v>
+        <v>0.121</v>
       </c>
       <c r="E29" s="1">
-        <v>76.1409020197</v>
+        <v>0.0</v>
       </c>
       <c r="F29" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G29">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2542329.52</v>
+        <v>0.0</v>
       </c>
       <c r="I29" s="1">
-        <v>124352.48</v>
+        <v>15664.54</v>
       </c>
       <c r="J29" s="1">
-        <v>4.8912809697462</v>
+        <v>0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2666682.0</v>
+        <v>15664.54</v>
       </c>
       <c r="N29" s="1">
-        <v>2666682.0</v>
+        <v>15664.54</v>
       </c>
       <c r="O29" s="1">
-        <v>1.75</v>
+        <v>0.01</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>93</v>
       </c>
       <c r="B30" t="s">
         <v>94</v>
       </c>
       <c r="C30" s="1">
-        <v>2871.0</v>
+        <v>37926.0</v>
       </c>
       <c r="D30" s="1">
-        <v>874.0</v>
+        <v>81.38</v>
       </c>
       <c r="E30" s="1">
-        <v>854.2801079763</v>
+        <v>76.1409020197</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>2119279.12</v>
+        <v>2542329.52</v>
       </c>
       <c r="I30" s="1">
-        <v>25015.87</v>
+        <v>111512.17</v>
       </c>
       <c r="J30" s="1">
-        <v>1.1803952468517</v>
+        <v>4.3862201623651</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2144294.99</v>
+        <v>2653841.69</v>
       </c>
       <c r="N30" s="1">
-        <v>2144294.99</v>
+        <v>2653841.69</v>
       </c>
       <c r="O30" s="1">
-        <v>1.41</v>
+        <v>1.7</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>95</v>
       </c>
       <c r="B31" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="1">
-        <v>384990.0</v>
+        <v>2871.0</v>
       </c>
       <c r="D31" s="1">
-        <v>9.945</v>
+        <v>1004.92</v>
       </c>
       <c r="E31" s="1">
-        <v>7.5884173355</v>
+        <v>854.2801079763</v>
       </c>
       <c r="F31" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G31">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
-        <v>2921464.79</v>
+        <v>2119279.12</v>
       </c>
       <c r="I31" s="1">
-        <v>907260.76</v>
+        <v>361482.12</v>
       </c>
       <c r="J31" s="1">
-        <v>31.054995531882</v>
+        <v>17.056843366626</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3828725.55</v>
+        <v>2480761.24</v>
       </c>
       <c r="N31" s="1">
-        <v>3828725.55</v>
+        <v>2480761.24</v>
       </c>
       <c r="O31" s="1">
-        <v>2.52</v>
+        <v>1.59</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
-        <v>10684.0</v>
+        <v>322557.0</v>
       </c>
       <c r="D32" s="1">
-        <v>195.86</v>
+        <v>9.484</v>
       </c>
       <c r="E32" s="1">
-        <v>200.6878790715</v>
+        <v>7.588417334</v>
       </c>
       <c r="F32" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G32">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1912555.26</v>
+        <v>2447697.13</v>
       </c>
       <c r="I32" s="1">
-        <v>-124341.07</v>
+        <v>611433.46</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.5013060067085</v>
+        <v>24.979947580361</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1788214.19</v>
+        <v>3059130.59</v>
       </c>
       <c r="N32" s="1">
-        <v>1788214.19</v>
+        <v>3059130.59</v>
       </c>
       <c r="O32" s="1">
-        <v>1.18</v>
+        <v>1.96</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>17518.0</v>
+        <v>10684.0</v>
       </c>
       <c r="D33" s="1">
-        <v>34.75</v>
+        <v>233.37</v>
       </c>
       <c r="E33" s="1">
-        <v>57.5202083571</v>
+        <v>200.6878790715</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
-        <v>908284.34</v>
+        <v>1912555.26</v>
       </c>
       <c r="I33" s="1">
-        <v>-388073.69</v>
+        <v>231318.41</v>
       </c>
       <c r="J33" s="1">
-        <v>-42.72601353008</v>
+        <v>12.094730794863</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>520210.65</v>
+        <v>2143873.67</v>
       </c>
       <c r="N33" s="1">
-        <v>520210.65</v>
+        <v>2143873.67</v>
       </c>
       <c r="O33" s="1">
-        <v>0.34</v>
+        <v>1.38</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>27181.0</v>
+        <v>17518.0</v>
       </c>
       <c r="D34" s="1">
-        <v>66.8</v>
+        <v>32.99</v>
       </c>
       <c r="E34" s="1">
-        <v>76.8692542585</v>
+        <v>57.5202083571</v>
       </c>
       <c r="F34" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G34">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
-        <v>2089383.2</v>
+        <v>908284.34</v>
       </c>
       <c r="I34" s="1">
-        <v>-273692.4</v>
+        <v>-411363.6</v>
       </c>
       <c r="J34" s="1">
-        <v>-13.099195973242</v>
+        <v>-45.29017862402</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1815690.8</v>
+        <v>496920.74</v>
       </c>
       <c r="N34" s="1">
-        <v>1815690.8</v>
+        <v>496920.74</v>
       </c>
       <c r="O34" s="1">
-        <v>1.19</v>
+        <v>0.32</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>7805.0</v>
+        <v>27181.0</v>
       </c>
       <c r="D35" s="1">
-        <v>329.06</v>
+        <v>66.08</v>
       </c>
       <c r="E35" s="1">
-        <v>369.4193247918</v>
+        <v>76.8692542585</v>
       </c>
       <c r="F35" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G35">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2582186.07</v>
+        <v>2089383.2</v>
       </c>
       <c r="I35" s="1">
-        <v>-387421.67</v>
+        <v>-293262.72</v>
       </c>
       <c r="J35" s="1">
-        <v>-15.00363101254</v>
+        <v>-14.035851345986</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2194764.4</v>
+        <v>1796120.48</v>
       </c>
       <c r="N35" s="1">
-        <v>2194764.4</v>
+        <v>1796120.48</v>
       </c>
       <c r="O35" s="1">
-        <v>1.44</v>
+        <v>1.15</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>120106.0</v>
+        <v>7805.0</v>
       </c>
       <c r="D36" s="1">
-        <v>24.015</v>
+        <v>297.51</v>
       </c>
       <c r="E36" s="1">
-        <v>17.4559626497</v>
+        <v>369.4193247918</v>
       </c>
       <c r="F36" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G36">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>2096565.85</v>
+        <v>2582186.07</v>
       </c>
       <c r="I36" s="1">
-        <v>787779.74</v>
+        <v>-585569.09</v>
       </c>
       <c r="J36" s="1">
-        <v>37.574767327246</v>
+        <v>-22.677261596412</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2884345.59</v>
+        <v>1996616.98</v>
       </c>
       <c r="N36" s="1">
-        <v>2884345.59</v>
+        <v>1996616.98</v>
       </c>
       <c r="O36" s="1">
-        <v>1.9</v>
+        <v>1.28</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>504443.0</v>
+        <v>120106.0</v>
       </c>
       <c r="D37" s="1">
-        <v>5.781</v>
+        <v>25.365</v>
       </c>
       <c r="E37" s="1">
-        <v>4.2598751692</v>
+        <v>17.4559626497</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2148864.21</v>
+        <v>2096565.85</v>
       </c>
       <c r="I37" s="1">
-        <v>767320.77</v>
+        <v>949922.84</v>
       </c>
       <c r="J37" s="1">
-        <v>35.708201869117</v>
+        <v>45.308514397485</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2916184.98</v>
+        <v>3046488.69</v>
       </c>
       <c r="N37" s="1">
-        <v>2916184.98</v>
+        <v>3046488.69</v>
       </c>
       <c r="O37" s="1">
-        <v>1.92</v>
+        <v>1.96</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>3384.0</v>
+        <v>504443.0</v>
       </c>
       <c r="D38" s="1">
-        <v>466.64</v>
+        <v>5.735</v>
       </c>
       <c r="E38" s="1">
-        <v>441.5855112293</v>
+        <v>4.2598751692</v>
       </c>
       <c r="F38" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G38">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1332055.96</v>
+        <v>2148864.21</v>
       </c>
       <c r="I38" s="1">
-        <v>17379.83</v>
+        <v>744116.4</v>
       </c>
       <c r="J38" s="1">
-        <v>1.304737227406</v>
+        <v>34.628358392176</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1349435.79</v>
+        <v>2892980.61</v>
       </c>
       <c r="N38" s="1">
-        <v>1349435.79</v>
+        <v>2892980.61</v>
       </c>
       <c r="O38" s="1">
-        <v>0.89</v>
+        <v>1.86</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>20001.0</v>
+        <v>3384.0</v>
       </c>
       <c r="D39" s="1">
-        <v>141.59</v>
+        <v>421.12</v>
       </c>
       <c r="E39" s="1">
-        <v>84.1574021299</v>
+        <v>441.5855112293</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H39" s="1">
-        <v>1494173.57</v>
+        <v>1332055.96</v>
       </c>
       <c r="I39" s="1">
-        <v>925875.64</v>
+        <v>-106716.25</v>
       </c>
       <c r="J39" s="1">
-        <v>61.965735346262</v>
+        <v>-8.0113939057035</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2420049.21</v>
+        <v>1225339.71</v>
       </c>
       <c r="N39" s="1">
-        <v>2420049.21</v>
+        <v>1225339.71</v>
       </c>
       <c r="O39" s="1">
-        <v>1.59</v>
+        <v>0.79</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>377132.0</v>
+        <v>20001.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.627</v>
+        <v>143.08</v>
       </c>
       <c r="E40" s="1">
-        <v>3.6304812639</v>
+        <v>84.1574021299</v>
       </c>
       <c r="F40" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G40">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H40" s="1">
-        <v>1369170.66</v>
+        <v>1494173.57</v>
       </c>
       <c r="I40" s="1">
-        <v>375819.1</v>
+        <v>966482.56</v>
       </c>
       <c r="J40" s="1">
-        <v>27.448667356047</v>
+        <v>64.683419611016</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1744989.76</v>
+        <v>2460656.13</v>
       </c>
       <c r="N40" s="1">
-        <v>1744989.76</v>
+        <v>2460656.13</v>
       </c>
       <c r="O40" s="1">
-        <v>1.15</v>
+        <v>1.58</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>78400.0</v>
+        <v>377132.0</v>
       </c>
       <c r="D41" s="1">
-        <v>8477.0</v>
+        <v>4.593</v>
       </c>
       <c r="E41" s="1">
-        <v>5532.6593622449</v>
+        <v>3.6304812639</v>
       </c>
       <c r="F41" t="s">
-        <v>117</v>
+        <v>8</v>
       </c>
       <c r="G41">
-        <v>186.9</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2554932.59</v>
+        <v>1369170.66</v>
       </c>
       <c r="I41" s="1">
-        <v>1000991.08</v>
+        <v>362996.62</v>
       </c>
       <c r="J41" s="1">
-        <v>39.178766747815</v>
+        <v>26.51215298464</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3555923.67</v>
+        <v>1732167.28</v>
       </c>
       <c r="N41" s="1">
-        <v>3555923.67</v>
+        <v>1732167.28</v>
       </c>
       <c r="O41" s="1">
-        <v>2.34</v>
+        <v>1.11</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>117</v>
+      </c>
+      <c r="B42" t="s">
         <v>118</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>67000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>9000.0</v>
+      </c>
+      <c r="E42" s="1">
+        <v>5532.659358209</v>
+      </c>
+      <c r="F42" t="s">
         <v>119</v>
       </c>
-      <c r="C42" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>184.45</v>
       </c>
       <c r="H42" s="1">
-        <v>1517676.35</v>
+        <v>2183424.53</v>
       </c>
       <c r="I42" s="1">
-        <v>-31845.15</v>
+        <v>1085825.01</v>
       </c>
       <c r="J42" s="1">
-        <v>-2.0982833395276</v>
+        <v>49.730365995293</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1485831.2</v>
+        <v>3269249.54</v>
       </c>
       <c r="N42" s="1">
-        <v>1485831.2</v>
+        <v>3269249.54</v>
       </c>
       <c r="O42" s="1">
-        <v>0.98</v>
+        <v>2.1</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>120</v>
       </c>
       <c r="B43" t="s">
         <v>121</v>
       </c>
       <c r="C43" s="1">
-        <v>2858.0</v>
+        <v>3976.0</v>
       </c>
       <c r="D43" s="1">
-        <v>454.75</v>
+        <v>357.1</v>
       </c>
       <c r="E43" s="1">
-        <v>640.6780790763</v>
+        <v>381.7093435614</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1831057.95</v>
+        <v>1517676.35</v>
       </c>
       <c r="I43" s="1">
-        <v>-531382.45</v>
+        <v>-97846.75</v>
       </c>
       <c r="J43" s="1">
-        <v>-29.02051516174</v>
+        <v>-6.4471420405279</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1299675.5</v>
+        <v>1419829.6</v>
       </c>
       <c r="N43" s="1">
-        <v>1299675.5</v>
+        <v>1419829.6</v>
       </c>
       <c r="O43" s="1">
-        <v>0.85</v>
+        <v>0.91</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="1">
-        <v>10750.0</v>
+        <v>2858.0</v>
       </c>
       <c r="D44" s="1">
-        <v>111.45</v>
+        <v>455.6</v>
       </c>
       <c r="E44" s="1">
-        <v>130.8636483721</v>
+        <v>640.6780790763</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1406784.22</v>
+        <v>1831057.95</v>
       </c>
       <c r="I44" s="1">
-        <v>-208696.72</v>
+        <v>-528953.15</v>
       </c>
       <c r="J44" s="1">
-        <v>-14.835019972004</v>
+        <v>-28.887843227463</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1198087.5</v>
+        <v>1302104.8</v>
       </c>
       <c r="N44" s="1">
-        <v>1198087.5</v>
+        <v>1302104.8</v>
       </c>
       <c r="O44" s="1">
-        <v>0.79</v>
+        <v>0.84</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>37038.0</v>
+        <v>10750.0</v>
       </c>
       <c r="D45" s="1">
-        <v>31.48</v>
+        <v>117.35</v>
       </c>
       <c r="E45" s="1">
-        <v>29.4882139964</v>
+        <v>130.8636483721</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1092184.47</v>
+        <v>1406784.22</v>
       </c>
       <c r="I45" s="1">
-        <v>73771.77</v>
+        <v>-145271.72</v>
       </c>
       <c r="J45" s="1">
-        <v>6.7545155627419</v>
+        <v>-10.326510486448</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1165956.24</v>
+        <v>1261512.5</v>
       </c>
       <c r="N45" s="1">
-        <v>1165956.24</v>
+        <v>1261512.5</v>
       </c>
       <c r="O45" s="1">
-        <v>0.77</v>
+        <v>0.81</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>22367.0</v>
+        <v>37038.0</v>
       </c>
       <c r="D46" s="1">
-        <v>429.25</v>
+        <v>31.32</v>
       </c>
       <c r="E46" s="1">
-        <v>445.7656037913</v>
+        <v>29.4882139964</v>
       </c>
       <c r="F46" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G46">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>8866505.22</v>
+        <v>1092184.47</v>
       </c>
       <c r="I46" s="1">
-        <v>-661895.11</v>
+        <v>67845.69</v>
       </c>
       <c r="J46" s="1">
-        <v>-7.4651183705049</v>
+        <v>6.2119259029567</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>8204610.11</v>
+        <v>1160030.16</v>
       </c>
       <c r="N46" s="1">
-        <v>8204610.11</v>
+        <v>1160030.16</v>
       </c>
       <c r="O46" s="1">
-        <v>5.39</v>
+        <v>0.75</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>80651.0</v>
+        <v>22367.0</v>
       </c>
       <c r="D47" s="1">
-        <v>204.8</v>
+        <v>421.92</v>
       </c>
       <c r="E47" s="1">
-        <v>204.0828479498</v>
+        <v>445.7656037913</v>
       </c>
       <c r="F47" t="s">
-        <v>130</v>
+        <v>36</v>
       </c>
       <c r="G47">
-        <v>10.92</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>1403954.06</v>
+        <v>8866505.22</v>
       </c>
       <c r="I47" s="1">
-        <v>108427.58</v>
+        <v>-752073.03</v>
       </c>
       <c r="J47" s="1">
-        <v>7.7230148114675</v>
+        <v>-8.4821810999847</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1512381.64</v>
+        <v>8114432.19</v>
       </c>
       <c r="N47" s="1">
-        <v>1512381.64</v>
+        <v>8114432.19</v>
       </c>
       <c r="O47" s="1">
-        <v>0.99</v>
+        <v>5.21</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>130</v>
+      </c>
+      <c r="B48" t="s">
         <v>131</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>80651.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>197.4</v>
+      </c>
+      <c r="E48" s="1">
+        <v>204.0828479498</v>
+      </c>
+      <c r="F48" t="s">
         <v>132</v>
       </c>
-      <c r="C48" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G48">
-        <v>1.0</v>
+        <v>10.82</v>
       </c>
       <c r="H48" s="1">
-        <v>2210236.57</v>
+        <v>1403954.06</v>
       </c>
       <c r="I48" s="1">
-        <v>356210.63</v>
+        <v>67000.36</v>
       </c>
       <c r="J48" s="1">
-        <v>16.116402869943</v>
+        <v>4.7722615653108</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2566447.2</v>
+        <v>1470954.42</v>
       </c>
       <c r="N48" s="1">
-        <v>2566447.2</v>
+        <v>1470954.42</v>
       </c>
       <c r="O48" s="1">
-        <v>1.69</v>
+        <v>0.94</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>133</v>
       </c>
       <c r="B49" t="s">
         <v>134</v>
       </c>
       <c r="C49" s="1">
-        <v>17039.0</v>
+        <v>4716.0</v>
       </c>
       <c r="D49" s="1">
-        <v>109.9</v>
+        <v>473.0</v>
       </c>
       <c r="E49" s="1">
-        <v>58.3518663067</v>
+        <v>468.6676357082</v>
       </c>
       <c r="F49" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>881264.01</v>
+        <v>2210236.57</v>
       </c>
       <c r="I49" s="1">
-        <v>718963.39</v>
+        <v>20431.43</v>
       </c>
       <c r="J49" s="1">
-        <v>81.583201156711</v>
+        <v>0.92440014237933</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1600227.4</v>
+        <v>2230668.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1600227.4</v>
+        <v>2230668.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.05</v>
+        <v>1.43</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>135</v>
       </c>
       <c r="B50" t="s">
         <v>136</v>
       </c>
       <c r="C50" s="1">
-        <v>34327.0</v>
+        <v>17039.0</v>
       </c>
       <c r="D50" s="1">
-        <v>265.15</v>
+        <v>109.06</v>
       </c>
       <c r="E50" s="1">
-        <v>538.838409124</v>
+        <v>58.3518663067</v>
       </c>
       <c r="F50" t="s">
-        <v>137</v>
+        <v>36</v>
       </c>
       <c r="G50">
-        <v>7.47</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
-        <v>2479393.33</v>
+        <v>881264.01</v>
       </c>
       <c r="I50" s="1">
-        <v>-1261385.91</v>
+        <v>716563.45</v>
       </c>
       <c r="J50" s="1">
-        <v>-50.874780323782</v>
+        <v>81.310871869146</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1218007.42</v>
+        <v>1597827.46</v>
       </c>
       <c r="N50" s="1">
-        <v>1218007.42</v>
+        <v>1597827.46</v>
       </c>
       <c r="O50" s="1">
-        <v>0.8</v>
+        <v>1.03</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>137</v>
+      </c>
+      <c r="B51" t="s">
         <v>138</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" s="1">
+        <v>34327.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>299.2</v>
+      </c>
+      <c r="E51" s="1">
+        <v>538.838409124</v>
+      </c>
+      <c r="F51" t="s">
         <v>139</v>
-      </c>
-[...10 lines deleted...]
-        <v>137</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
-        <v>1299636.84</v>
+        <v>2479393.33</v>
       </c>
       <c r="I51" s="1">
-        <v>-124061.75</v>
+        <v>-1105128.3</v>
       </c>
       <c r="J51" s="1">
-        <v>-9.5458782162562</v>
+        <v>-44.572528554798</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1175575.09</v>
+        <v>1374265.03</v>
       </c>
       <c r="N51" s="1">
-        <v>1175575.09</v>
+        <v>1374265.03</v>
       </c>
       <c r="O51" s="1">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>140</v>
       </c>
       <c r="B52" t="s">
         <v>141</v>
       </c>
       <c r="C52" s="1">
-        <v>67960.0</v>
+        <v>23240.0</v>
       </c>
       <c r="D52" s="1">
-        <v>213.17</v>
+        <v>378.2</v>
       </c>
       <c r="E52" s="1">
-        <v>132.4028225427</v>
+        <v>417.3573962995</v>
       </c>
       <c r="F52" t="s">
-        <v>36</v>
+        <v>139</v>
       </c>
       <c r="G52">
-        <v>1.17</v>
+        <v>7.47</v>
       </c>
       <c r="H52" s="1">
-        <v>7946827.18</v>
+        <v>1299636.84</v>
       </c>
       <c r="I52" s="1">
-        <v>4433136.25</v>
+        <v>-123573.52</v>
       </c>
       <c r="J52" s="1">
-        <v>55.784983737371</v>
+        <v>-9.5083115680223</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>12379963.43</v>
+        <v>1176063.32</v>
       </c>
       <c r="N52" s="1">
-        <v>12379963.43</v>
+        <v>1176063.32</v>
       </c>
       <c r="O52" s="1">
-        <v>8.14</v>
+        <v>0.76</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>142</v>
       </c>
       <c r="B53" t="s">
         <v>143</v>
       </c>
       <c r="C53" s="1">
-        <v>7764.0</v>
+        <v>67960.0</v>
       </c>
       <c r="D53" s="1">
-        <v>165.96</v>
+        <v>225.32</v>
       </c>
       <c r="E53" s="1">
-        <v>186.5757843895</v>
+        <v>132.4028225427</v>
       </c>
       <c r="F53" t="s">
         <v>36</v>
       </c>
       <c r="G53">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H53" s="1">
-        <v>1285093.84</v>
+        <v>7946827.18</v>
       </c>
       <c r="I53" s="1">
-        <v>-183988.52</v>
+        <v>5219765.43</v>
       </c>
       <c r="J53" s="1">
-        <v>-14.317127222398</v>
+        <v>65.683640926994</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1101105.32</v>
+        <v>13166592.61</v>
       </c>
       <c r="N53" s="1">
-        <v>1101105.32</v>
+        <v>13166592.61</v>
       </c>
       <c r="O53" s="1">
-        <v>0.72</v>
+        <v>8.46</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>144</v>
       </c>
       <c r="B54" t="s">
         <v>145</v>
       </c>
       <c r="C54" s="1">
-        <v>94856.0</v>
+        <v>39.0</v>
       </c>
       <c r="D54" s="1">
-        <v>17.515</v>
+        <v>4800.35</v>
       </c>
       <c r="E54" s="1">
-        <v>12.0896589567</v>
+        <v>4797.1815384615</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1146776.69</v>
+        <v>187090.08</v>
       </c>
       <c r="I54" s="1">
-        <v>514626.15</v>
+        <v>123.57</v>
       </c>
       <c r="J54" s="1">
-        <v>44.875881633067</v>
+        <v>0.066048397648876</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1661402.84</v>
+        <v>187213.65</v>
       </c>
       <c r="N54" s="1">
-        <v>1661402.84</v>
+        <v>187213.65</v>
       </c>
       <c r="O54" s="1">
-        <v>1.09</v>
+        <v>0.12</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>146</v>
       </c>
       <c r="B55" t="s">
         <v>147</v>
       </c>
       <c r="C55" s="1">
-        <v>15422.0</v>
+        <v>7764.0</v>
       </c>
       <c r="D55" s="1">
-        <v>149.17</v>
+        <v>192.95</v>
       </c>
       <c r="E55" s="1">
-        <v>152.5145979769</v>
+        <v>186.5757843895</v>
       </c>
       <c r="F55" t="s">
         <v>36</v>
       </c>
       <c r="G55">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
-        <v>2110321.23</v>
+        <v>1285093.84</v>
       </c>
       <c r="I55" s="1">
-        <v>-144418.19</v>
+        <v>3009.17</v>
       </c>
       <c r="J55" s="1">
-        <v>-6.8434221267821</v>
+        <v>0.23415955367119</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1965903.04</v>
+        <v>1288103.01</v>
       </c>
       <c r="N55" s="1">
-        <v>1965903.04</v>
+        <v>1288103.01</v>
       </c>
       <c r="O55" s="1">
-        <v>1.29</v>
+        <v>0.83</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>148</v>
       </c>
       <c r="B56" t="s">
         <v>149</v>
       </c>
       <c r="C56" s="1">
-        <v>14097.0</v>
+        <v>94856.0</v>
       </c>
       <c r="D56" s="1">
-        <v>150.0</v>
+        <v>18.22</v>
       </c>
       <c r="E56" s="1">
-        <v>157.9966950415</v>
+        <v>12.0896589567</v>
       </c>
       <c r="F56" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1990476.06</v>
+        <v>1146776.69</v>
       </c>
       <c r="I56" s="1">
-        <v>-183477.26</v>
+        <v>581499.63</v>
       </c>
       <c r="J56" s="1">
-        <v>-9.2177576855659</v>
+        <v>50.707311638851</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1806998.8</v>
+        <v>1728276.32</v>
       </c>
       <c r="N56" s="1">
-        <v>1806998.8</v>
+        <v>1728276.32</v>
       </c>
       <c r="O56" s="1">
-        <v>1.19</v>
+        <v>1.11</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>150</v>
       </c>
       <c r="B57" t="s">
         <v>151</v>
       </c>
       <c r="C57" s="1">
-        <v>149900.0</v>
+        <v>15422.0</v>
       </c>
       <c r="D57" s="1">
-        <v>2913.0</v>
+        <v>141.57</v>
       </c>
       <c r="E57" s="1">
-        <v>2087.8199866578</v>
+        <v>152.5145979769</v>
       </c>
       <c r="F57" t="s">
-        <v>117</v>
+        <v>36</v>
       </c>
       <c r="G57">
-        <v>186.9</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>1849491.67</v>
+        <v>2110321.23</v>
       </c>
       <c r="I57" s="1">
-        <v>486849.71</v>
+        <v>-233027.56</v>
       </c>
       <c r="J57" s="1">
-        <v>26.323433508625</v>
+        <v>-11.042279094164</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2336341.38</v>
+        <v>1877293.67</v>
       </c>
       <c r="N57" s="1">
-        <v>2336341.38</v>
+        <v>1877293.67</v>
       </c>
       <c r="O57" s="1">
-        <v>1.54</v>
+        <v>1.21</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>152</v>
       </c>
       <c r="B58" t="s">
         <v>153</v>
       </c>
       <c r="C58" s="1">
-        <v>6686.0</v>
+        <v>7948.0</v>
       </c>
       <c r="D58" s="1">
-        <v>270.8</v>
+        <v>201.49</v>
       </c>
       <c r="E58" s="1">
-        <v>215.9045288663</v>
+        <v>157.996694766</v>
       </c>
       <c r="F58" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G58">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H58" s="1">
-        <v>1443537.68</v>
+        <v>1122246.13</v>
       </c>
       <c r="I58" s="1">
-        <v>367031.12</v>
+        <v>254746.58</v>
       </c>
       <c r="J58" s="1">
-        <v>25.425808074508</v>
+        <v>22.699706703377</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1810568.8</v>
+        <v>1376992.71</v>
       </c>
       <c r="N58" s="1">
-        <v>1810568.8</v>
+        <v>1376992.71</v>
       </c>
       <c r="O58" s="1">
-        <v>1.19</v>
+        <v>0.88</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>154</v>
       </c>
       <c r="B59" t="s">
         <v>155</v>
       </c>
       <c r="C59" s="1">
-        <v>116631.0</v>
+        <v>149900.0</v>
       </c>
       <c r="D59" s="1">
-        <v>26.185</v>
+        <v>3647.0</v>
       </c>
       <c r="E59" s="1">
-        <v>18.6728409257</v>
+        <v>2087.8199866578</v>
       </c>
       <c r="F59" t="s">
-        <v>156</v>
+        <v>119</v>
       </c>
       <c r="G59">
-        <v>0.87</v>
+        <v>184.45</v>
       </c>
       <c r="H59" s="1">
-        <v>2540739.03</v>
+        <v>1849491.67</v>
       </c>
       <c r="I59" s="1">
-        <v>981529.28</v>
+        <v>1114439.78</v>
       </c>
       <c r="J59" s="1">
-        <v>38.631644903727</v>
+        <v>60.256544978113</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>3522268.31</v>
+        <v>2963931.45</v>
       </c>
       <c r="N59" s="1">
-        <v>3522268.31</v>
+        <v>2963931.45</v>
       </c>
       <c r="O59" s="1">
-        <v>2.32</v>
+        <v>1.9</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>156</v>
+      </c>
+      <c r="B60" t="s">
         <v>157</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>123900.0</v>
+        <v>6686.0</v>
       </c>
       <c r="D60" s="1">
-        <v>2055.5</v>
+        <v>263.75</v>
       </c>
       <c r="E60" s="1">
-        <v>2555.3766989508</v>
+        <v>215.9045288663</v>
       </c>
       <c r="F60" t="s">
-        <v>117</v>
+        <v>8</v>
       </c>
       <c r="G60">
-        <v>186.9</v>
+        <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1866410.99</v>
+        <v>1443537.68</v>
       </c>
       <c r="I60" s="1">
-        <v>-503765.22</v>
+        <v>319894.82</v>
       </c>
       <c r="J60" s="1">
-        <v>-26.991119463993</v>
+        <v>22.160475921903</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1362645.77</v>
+        <v>1763432.5</v>
       </c>
       <c r="N60" s="1">
-        <v>1362645.77</v>
+        <v>1763432.5</v>
       </c>
       <c r="O60" s="1">
-        <v>0.9</v>
+        <v>1.13</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>158</v>
+      </c>
+      <c r="B61" t="s">
         <v>159</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>116631.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>22.71</v>
+      </c>
+      <c r="E61" s="1">
+        <v>18.6728409257</v>
+      </c>
+      <c r="F61" t="s">
         <v>160</v>
       </c>
-      <c r="C61" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G61">
-        <v>1.17</v>
+        <v>0.87</v>
       </c>
       <c r="H61" s="1">
-        <v>1939414.23</v>
+        <v>2540739.03</v>
       </c>
       <c r="I61" s="1">
-        <v>145051.45</v>
+        <v>498666.57</v>
       </c>
       <c r="J61" s="1">
-        <v>7.4791371413213</v>
+        <v>19.626831567979</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>2084465.68</v>
+        <v>3039405.6</v>
       </c>
       <c r="N61" s="1">
-        <v>2084465.68</v>
+        <v>3039405.6</v>
       </c>
       <c r="O61" s="1">
-        <v>1.37</v>
+        <v>1.95</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
-        <v>170877.0</v>
+        <v>123900.0</v>
       </c>
       <c r="D62" s="1">
-        <v>90.45</v>
+        <v>1922.0</v>
       </c>
       <c r="E62" s="1">
-        <v>134.2464297711</v>
+        <v>2555.3766989508</v>
       </c>
       <c r="F62" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="G62">
-        <v>10.92</v>
+        <v>184.45</v>
       </c>
       <c r="H62" s="1">
-        <v>1973184.66</v>
+        <v>1866410.99</v>
       </c>
       <c r="I62" s="1">
-        <v>-557997.54</v>
+        <v>-575324.17</v>
       </c>
       <c r="J62" s="1">
-        <v>-28.2790329416</v>
+        <v>-30.825159789699</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1415187.12</v>
+        <v>1291086.82</v>
       </c>
       <c r="N62" s="1">
-        <v>1415187.12</v>
+        <v>1291086.82</v>
       </c>
       <c r="O62" s="1">
-        <v>0.93</v>
+        <v>0.83</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
-        <v>179300.0</v>
+        <v>6487.0</v>
       </c>
       <c r="D63" s="1">
-        <v>3112.0</v>
+        <v>422.24</v>
       </c>
       <c r="E63" s="1">
-        <v>2910.6595370887</v>
+        <v>336.7764991522</v>
       </c>
       <c r="F63" t="s">
-        <v>117</v>
+        <v>36</v>
       </c>
       <c r="G63">
-        <v>186.9</v>
+        <v>1.16</v>
       </c>
       <c r="H63" s="1">
-        <v>3064180.54</v>
+        <v>1939414.23</v>
       </c>
       <c r="I63" s="1">
-        <v>-78701.26</v>
+        <v>415762.79</v>
       </c>
       <c r="J63" s="1">
-        <v>-2.5684276423216</v>
+        <v>21.437544572415</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2985479.28</v>
+        <v>2355177.02</v>
       </c>
       <c r="N63" s="1">
-        <v>2985479.28</v>
+        <v>2355177.02</v>
       </c>
       <c r="O63" s="1">
-        <v>1.96</v>
+        <v>1.51</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
-        <v>24867.0</v>
+        <v>170877.0</v>
       </c>
       <c r="D64" s="1">
-        <v>42.57</v>
+        <v>94.3</v>
       </c>
       <c r="E64" s="1">
-        <v>46.5667177384</v>
+        <v>134.2464297711</v>
       </c>
       <c r="F64" t="s">
-        <v>156</v>
+        <v>132</v>
       </c>
       <c r="G64">
-        <v>0.87</v>
+        <v>10.82</v>
       </c>
       <c r="H64" s="1">
-        <v>1335812.17</v>
+        <v>1973184.66</v>
       </c>
       <c r="I64" s="1">
-        <v>-114904.28</v>
+        <v>-484380.36</v>
       </c>
       <c r="J64" s="1">
-        <v>-8.6018291029644</v>
+        <v>-24.548151514618</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1220907.89</v>
+        <v>1488804.3</v>
       </c>
       <c r="N64" s="1">
-        <v>1220907.89</v>
+        <v>1488804.3</v>
       </c>
       <c r="O64" s="1">
-        <v>0.8</v>
+        <v>0.96</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
-        <v>13068.0</v>
+        <v>179300.0</v>
       </c>
       <c r="D65" s="1">
-        <v>227.35</v>
+        <v>3085.0</v>
       </c>
       <c r="E65" s="1">
-        <v>194.8258103765</v>
+        <v>2910.6595370887</v>
       </c>
       <c r="F65" t="s">
-        <v>36</v>
+        <v>119</v>
       </c>
       <c r="G65">
-        <v>1.17</v>
+        <v>184.45</v>
       </c>
       <c r="H65" s="1">
-        <v>2270159.35</v>
+        <v>3064180.54</v>
       </c>
       <c r="I65" s="1">
-        <v>268731.27</v>
+        <v>-65251.31</v>
       </c>
       <c r="J65" s="1">
-        <v>11.837550963108</v>
+        <v>-2.1294864694885</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>2538890.62</v>
+        <v>2998929.23</v>
       </c>
       <c r="N65" s="1">
-        <v>2538890.62</v>
+        <v>2998929.23</v>
       </c>
       <c r="O65" s="1">
-        <v>1.67</v>
+        <v>1.93</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
-        <v>22087.0</v>
+        <v>24867.0</v>
       </c>
       <c r="D66" s="1">
-        <v>87.69</v>
+        <v>42.07</v>
       </c>
       <c r="E66" s="1">
-        <v>101.7684941368</v>
+        <v>46.5667177384</v>
       </c>
       <c r="F66" t="s">
-        <v>57</v>
+        <v>160</v>
       </c>
       <c r="G66">
-        <v>1.6</v>
+        <v>0.87</v>
       </c>
       <c r="H66" s="1">
-        <v>1464870.86</v>
+        <v>1335812.17</v>
       </c>
       <c r="I66" s="1">
-        <v>-255914.19</v>
+        <v>-135336.31</v>
       </c>
       <c r="J66" s="1">
-        <v>-17.470085383499</v>
+        <v>-10.131387708498</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1208956.67</v>
+        <v>1200475.86</v>
       </c>
       <c r="N66" s="1">
-        <v>1208956.67</v>
+        <v>1200475.86</v>
       </c>
       <c r="O66" s="1">
-        <v>0.79</v>
+        <v>0.77</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
-        <v>10509.0</v>
+        <v>13068.0</v>
       </c>
       <c r="D67" s="1">
-        <v>225.12</v>
+        <v>219.82</v>
       </c>
       <c r="E67" s="1">
-        <v>238.6213645447</v>
+        <v>194.8258103765</v>
       </c>
       <c r="F67" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="G67">
-        <v>1.6</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
-        <v>1615899.91</v>
+        <v>2270159.35</v>
       </c>
       <c r="I67" s="1">
-        <v>-139175.66</v>
+        <v>199838.72</v>
       </c>
       <c r="J67" s="1">
-        <v>-8.612888653481</v>
+        <v>8.8028498968586</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1476724.25</v>
+        <v>2469998.07</v>
       </c>
       <c r="N67" s="1">
-        <v>1476724.25</v>
+        <v>2469998.07</v>
       </c>
       <c r="O67" s="1">
-        <v>0.97</v>
+        <v>1.59</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
-        <v>26756.0</v>
+        <v>22087.0</v>
       </c>
       <c r="D68" s="1">
-        <v>117.91</v>
+        <v>81.57</v>
       </c>
       <c r="E68" s="1">
-        <v>128.2709313799</v>
+        <v>101.7684941368</v>
       </c>
       <c r="F68" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="G68">
-        <v>1.17</v>
+        <v>1.6</v>
       </c>
       <c r="H68" s="1">
-        <v>3055056.23</v>
+        <v>1464870.86</v>
       </c>
       <c r="I68" s="1">
-        <v>-359106.85</v>
+        <v>-339094.25</v>
       </c>
       <c r="J68" s="1">
-        <v>-11.754508688699</v>
+        <v>-23.148405723628</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>2695949.38</v>
+        <v>1125776.61</v>
       </c>
       <c r="N68" s="1">
-        <v>2695949.38</v>
+        <v>1125776.61</v>
       </c>
       <c r="O68" s="1">
-        <v>1.77</v>
+        <v>0.72</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
+        <v>10509.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>193.59</v>
+      </c>
+      <c r="E69" s="1">
+        <v>238.6213645447</v>
+      </c>
+      <c r="F69" t="s">
+        <v>57</v>
+      </c>
+      <c r="G69">
+        <v>1.6</v>
+      </c>
+      <c r="H69" s="1">
+        <v>1615899.91</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-344654.68</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-21.328962138503</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69">
+        <v>0.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>1271245.23</v>
+      </c>
+      <c r="N69" s="1">
+        <v>1271245.23</v>
+      </c>
+      <c r="O69" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="P69">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16">
+      <c r="A70" t="s">
+        <v>177</v>
+      </c>
+      <c r="B70" t="s">
+        <v>178</v>
+      </c>
+      <c r="C70" s="1">
+        <v>26756.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>108.12</v>
+      </c>
+      <c r="E70" s="1">
+        <v>128.2709313799</v>
+      </c>
+      <c r="F70" t="s">
+        <v>36</v>
+      </c>
+      <c r="G70">
+        <v>1.16</v>
+      </c>
+      <c r="H70" s="1">
+        <v>3055056.23</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-567645.46</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-18.580524129993</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70">
+        <v>0.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>2487410.77</v>
+      </c>
+      <c r="N70" s="1">
+        <v>2487410.77</v>
+      </c>
+      <c r="O70" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="P70">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16">
+      <c r="A71" t="s">
+        <v>179</v>
+      </c>
+      <c r="B71" t="s">
+        <v>180</v>
+      </c>
+      <c r="C71" s="1">
         <v>-22289664.93</v>
       </c>
-      <c r="D69" s="1">
-[...2 lines deleted...]
-      <c r="E69" s="1">
+      <c r="D71" s="1">
+        <v>0.85768538</v>
+      </c>
+      <c r="E71" s="1">
         <v>0.8511756054</v>
       </c>
-      <c r="F69" t="s">
+      <c r="F71" t="s">
         <v>36</v>
       </c>
-      <c r="G69">
-[...8 lines deleted...]
-      <c r="J69" s="1">
+      <c r="G71">
+        <v>1.16</v>
+      </c>
+      <c r="H71" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>170470.94</v>
+      </c>
+      <c r="J71" s="1">
         <v>0</v>
       </c>
-      <c r="K69">
-[...14 lines deleted...]
-      <c r="P69">
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" t="s">
+        <v>181</v>
+      </c>
+      <c r="M71" s="1">
+        <v>133955.66</v>
+      </c>
+      <c r="N71" s="1">
+        <v>170470.94</v>
+      </c>
+      <c r="O71" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P71">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>