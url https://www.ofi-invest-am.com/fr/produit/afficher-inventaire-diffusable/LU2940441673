--- v4 (2026-08-17)
+++ v5 (2026-10-06)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU2702915468</t>
   </si>
   <si>
@@ -289,56 +289,50 @@
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>US2788651006</t>
   </si>
   <si>
     <t>ECOLAB INC</t>
   </si>
   <si>
     <t>ES0127797019</t>
   </si>
   <si>
     <t>EDP RENEWABLES SA</t>
   </si>
   <si>
-    <t>ES0627797931</t>
-[...4 lines deleted...]
-  <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>US3364331070</t>
   </si>
   <si>
     <t>FIRST SOLAR INC</t>
   </si>
   <si>
     <t>US3703341046</t>
@@ -559,51 +553,51 @@
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>OACT01991635</t>
   </si>
   <si>
     <t>EUR/USD 15/07/26</t>
   </si>
   <si>
-    <t>36 515.28</t>
+    <t>87 834.06</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -912,3848 +906,3798 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>12882.46</v>
+      </c>
+      <c r="C2">
+        <v>134.43</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>1731763.19</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>1731763.19</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>378798.82</v>
+      </c>
+      <c r="C3">
+        <v>153.8</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>58259582.91</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>58259582.91</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...8 lines deleted...]
-      <c r="E3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1577.17</v>
+      </c>
+      <c r="C4">
+        <v>64542.16</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="E4">
+        <v>101793953.94</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>101793953.94</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>6058.0</v>
+      </c>
+      <c r="C5">
+        <v>126.32</v>
+      </c>
+      <c r="D5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="E5">
+        <v>765249.37</v>
+      </c>
+      <c r="F5" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="G5">
+        <v>765249.37</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...8 lines deleted...]
-      <c r="E5" t="s">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>2340.0</v>
+      </c>
+      <c r="C6">
+        <v>115.57</v>
+      </c>
+      <c r="D6" t="s">
         <v>8</v>
       </c>
-      <c r="F5">
-[...2 lines deleted...]
-      <c r="G5" t="s">
+      <c r="E6">
+        <v>270442.69</v>
+      </c>
+      <c r="F6" t="s">
         <v>8</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5" t="s">
+      <c r="G6">
+        <v>270442.69</v>
+      </c>
+      <c r="H6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...8 lines deleted...]
-      <c r="E6" t="s">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C7">
+        <v>120.77</v>
+      </c>
+      <c r="D7" t="s">
         <v>8</v>
       </c>
-      <c r="F6">
-[...2 lines deleted...]
-      <c r="G6" t="s">
+      <c r="E7">
+        <v>12076.5</v>
+      </c>
+      <c r="F7" t="s">
         <v>8</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6" t="s">
+      <c r="G7">
+        <v>12076.5</v>
+      </c>
+      <c r="H7" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" t="s">
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P71"/>
+  <dimension ref="A1:Z70"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O71" sqref="O71"/>
+      <selection activeCell="N70" sqref="N70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="1">
+        <v>13912.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>254.76</v>
+      </c>
+      <c r="D2" s="1">
+        <v>224.0223138298</v>
+      </c>
+      <c r="E2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F2">
+        <v>1.14</v>
+      </c>
+      <c r="G2" s="1">
+        <v>2668409.97</v>
+      </c>
+      <c r="H2" s="1">
+        <v>435790.7</v>
+      </c>
+      <c r="I2" s="1">
+        <v>16.331474732123</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>3104200.67</v>
+      </c>
+      <c r="M2" s="1">
+        <v>3104200.67</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.91</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>34</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="1">
+        <v>9653.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>185.4</v>
+      </c>
+      <c r="D3" s="1">
+        <v>189.5929659173</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1830140.9</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-40474.7</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-2.2115619622511</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1789666.2</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1789666.2</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="1">
+        <v>3531.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>218.07</v>
+      </c>
+      <c r="D4" s="1">
+        <v>463.5251288587</v>
+      </c>
+      <c r="E4" t="s">
         <v>36</v>
       </c>
-      <c r="G2">
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1478909.99</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-804502.13</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-54.398316019219</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>674407.86</v>
+      </c>
+      <c r="M4" s="1">
+        <v>674407.86</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="1">
+        <v>6062.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>151.34</v>
+      </c>
+      <c r="D5" s="1">
+        <v>152.2643995381</v>
+      </c>
+      <c r="E5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
+        <v>772795.37</v>
+      </c>
+      <c r="H5" s="1">
+        <v>30728.24</v>
+      </c>
+      <c r="I5" s="1">
+        <v>3.9762453545756</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>803523.61</v>
+      </c>
+      <c r="M5" s="1">
+        <v>803523.61</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="1">
+        <v>8387.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>552.05</v>
+      </c>
+      <c r="D6" s="1">
+        <v>186.0293943007</v>
+      </c>
+      <c r="E6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6">
+        <v>1.14</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1384508.93</v>
+      </c>
+      <c r="H6" s="1">
+        <v>2670707.49</v>
+      </c>
+      <c r="I6" s="1">
+        <v>192.89926067866</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>4055216.42</v>
+      </c>
+      <c r="M6" s="1">
+        <v>4055216.42</v>
+      </c>
+      <c r="N6" s="1">
+        <v>2.49</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1">
+        <v>27444.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>69.61</v>
+      </c>
+      <c r="D7" s="1">
+        <v>113.1343382889</v>
+      </c>
+      <c r="E7" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7">
+        <v>1.14</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2770768.08</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-1097567.43</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-39.61238899504</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1673200.65</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1673200.65</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="1">
+        <v>7335.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>366.44</v>
+      </c>
+      <c r="D8" s="1">
+        <v>292.7764567144</v>
+      </c>
+      <c r="E8" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8">
+        <v>1.14</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1926308.8</v>
+      </c>
+      <c r="H8" s="1">
+        <v>427829.5</v>
+      </c>
+      <c r="I8" s="1">
+        <v>22.209808728486</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2354138.3</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2354138.3</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="1">
+        <v>6284.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>592.79</v>
+      </c>
+      <c r="D9" s="1">
+        <v>194.5299538511</v>
+      </c>
+      <c r="E9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1090161.32</v>
+      </c>
+      <c r="H9" s="1">
+        <v>2172455.15</v>
+      </c>
+      <c r="I9" s="1">
+        <v>199.27831873543</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>3262616.47</v>
+      </c>
+      <c r="M9" s="1">
+        <v>3262616.47</v>
+      </c>
+      <c r="N9" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1557.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>1628.4</v>
+      </c>
+      <c r="D10" s="1">
+        <v>770.5336030829</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1199720.82</v>
+      </c>
+      <c r="H10" s="1">
+        <v>1335697.98</v>
+      </c>
+      <c r="I10" s="1">
+        <v>111.33406687066</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>2535418.8</v>
+      </c>
+      <c r="M10" s="1">
+        <v>2535418.8</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" s="1">
+        <v>5913.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>149.79</v>
+      </c>
+      <c r="D11" s="1">
+        <v>182.5991341113</v>
+      </c>
+      <c r="E11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11">
+        <v>1.14</v>
+      </c>
+      <c r="G11" s="1">
+        <v>940123.69</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-164377.45</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-17.484662044842</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>775746.24</v>
+      </c>
+      <c r="M11" s="1">
+        <v>775746.24</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="1">
+        <v>20616.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>250.15</v>
+      </c>
+      <c r="D12" s="1">
+        <v>160.5054055103</v>
+      </c>
+      <c r="E12" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12">
+        <v>1.62</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2061661.87</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1113789.87</v>
+      </c>
+      <c r="I12" s="1">
+        <v>54.023886564871</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>3175451.74</v>
+      </c>
+      <c r="M12" s="1">
+        <v>3175451.74</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.95</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="1">
+        <v>23576.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>149.96</v>
+      </c>
+      <c r="D13" s="1">
+        <v>79.4047989481</v>
+      </c>
+      <c r="E13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13">
+        <v>1.14</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1661616.64</v>
+      </c>
+      <c r="H13" s="1">
+        <v>1434907.96</v>
+      </c>
+      <c r="I13" s="1">
+        <v>86.356138080081</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>3096524.6</v>
+      </c>
+      <c r="M13" s="1">
+        <v>3096524.6</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="1">
+        <v>9332.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>155.54</v>
+      </c>
+      <c r="D14" s="1">
+        <v>168.054474925</v>
+      </c>
+      <c r="E14" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14">
+        <v>1.14</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1412170.75</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-140877.31</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-9.97594023244</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1271293.44</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1271293.44</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="1">
+        <v>16606.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>373.9</v>
+      </c>
+      <c r="D15" s="1">
+        <v>280.4431289895</v>
+      </c>
+      <c r="E15" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15">
+        <v>1.14</v>
+      </c>
+      <c r="G15" s="1">
+        <v>4187467.74</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1250660.92</v>
+      </c>
+      <c r="I15" s="1">
+        <v>29.866759522785</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>5438128.66</v>
+      </c>
+      <c r="M15" s="1">
+        <v>5438128.66</v>
+      </c>
+      <c r="N15" s="1">
+        <v>3.34</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="1">
+        <v>248573.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>12.735</v>
+      </c>
+      <c r="D16" s="1">
+        <v>6.5190873908</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1620469.11</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1545108.05</v>
+      </c>
+      <c r="I16" s="1">
+        <v>95.349429400725</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>3165577.16</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3165577.16</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3566.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>969.92</v>
+      </c>
+      <c r="D17" s="1">
+        <v>423.9143129557</v>
+      </c>
+      <c r="E17" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17">
+        <v>1.14</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1341159.44</v>
+      </c>
+      <c r="H17" s="1">
+        <v>1688168.1</v>
+      </c>
+      <c r="I17" s="1">
+        <v>125.87378127093</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3029327.54</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3029327.54</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="1">
+        <v>9516.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>80.68</v>
+      </c>
+      <c r="D18" s="1">
+        <v>38.6687883565</v>
+      </c>
+      <c r="E18" t="s">
+        <v>36</v>
+      </c>
+      <c r="F18">
+        <v>1.14</v>
+      </c>
+      <c r="G18" s="1">
+        <v>333775.35</v>
+      </c>
+      <c r="H18" s="1">
+        <v>338658.09</v>
+      </c>
+      <c r="I18" s="1">
+        <v>101.46288214513</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>672433.44</v>
+      </c>
+      <c r="M18" s="1">
+        <v>672433.44</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1">
+        <v>8395.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>182.9</v>
+      </c>
+      <c r="D19" s="1">
+        <v>143.0458856462</v>
+      </c>
+      <c r="E19" t="s">
+        <v>72</v>
+      </c>
+      <c r="F19">
+        <v>0.92</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1287027.76</v>
+      </c>
+      <c r="H19" s="1">
+        <v>380303.65</v>
+      </c>
+      <c r="I19" s="1">
+        <v>29.548985796546</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>1667331.41</v>
+      </c>
+      <c r="M19" s="1">
+        <v>1667331.41</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="1">
+        <v>2185.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>950.25</v>
+      </c>
+      <c r="D20" s="1">
+        <v>813.6303157895</v>
+      </c>
+      <c r="E20" t="s">
+        <v>36</v>
+      </c>
+      <c r="F20">
+        <v>1.14</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1579010.42</v>
+      </c>
+      <c r="H20" s="1">
+        <v>239510.49</v>
+      </c>
+      <c r="I20" s="1">
+        <v>15.168391985659</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1818520.91</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1818520.91</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="1">
+        <v>21179.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>107.58</v>
+      </c>
+      <c r="D21" s="1">
+        <v>71.6081807451</v>
+      </c>
+      <c r="E21" t="s">
+        <v>36</v>
+      </c>
+      <c r="F21">
+        <v>1.14</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1747012.98</v>
+      </c>
+      <c r="H21" s="1">
+        <v>248552.44</v>
+      </c>
+      <c r="I21" s="1">
+        <v>14.227280669661</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1995565.42</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1995565.42</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="1">
+        <v>26200.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>113.28</v>
+      </c>
+      <c r="D22" s="1">
+        <v>91.6550736641</v>
+      </c>
+      <c r="E22" t="s">
+        <v>36</v>
+      </c>
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2150436.6</v>
+      </c>
+      <c r="H22" s="1">
+        <v>449025.63</v>
+      </c>
+      <c r="I22" s="1">
+        <v>20.880672789888</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>2599462.23</v>
+      </c>
+      <c r="M22" s="1">
+        <v>2599462.23</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" s="1">
+        <v>25324.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>72.5</v>
+      </c>
+      <c r="D23" s="1">
+        <v>67.7485981677</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1715665.5</v>
+      </c>
+      <c r="H23" s="1">
+        <v>120324.5</v>
+      </c>
+      <c r="I23" s="1">
+        <v>7.0132843494259</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1835990.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1835990.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" s="1">
+        <v>38656.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>57.89</v>
+      </c>
+      <c r="D24" s="1">
+        <v>35.8165844888</v>
+      </c>
+      <c r="E24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F24">
+        <v>1.14</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1242480.84</v>
+      </c>
+      <c r="H24" s="1">
+        <v>717489.24</v>
+      </c>
+      <c r="I24" s="1">
+        <v>57.746503358555</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1959970.08</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1959970.08</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" s="1">
+        <v>3736.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>635.24</v>
+      </c>
+      <c r="D25" s="1">
+        <v>427.7852301927</v>
+      </c>
+      <c r="E25" t="s">
+        <v>36</v>
+      </c>
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>1421076.82</v>
+      </c>
+      <c r="H25" s="1">
+        <v>657536.4</v>
+      </c>
+      <c r="I25" s="1">
+        <v>46.270292411075</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>2078613.22</v>
+      </c>
+      <c r="M25" s="1">
+        <v>2078613.22</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" s="1">
+        <v>22631.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>83.32</v>
+      </c>
+      <c r="D26" s="1">
+        <v>86.098507799</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1948495.33</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-62880.41</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-3.2271265438445</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1885614.92</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1885614.92</v>
+      </c>
+      <c r="N26" s="1">
         <v>1.16</v>
       </c>
-      <c r="H2" s="1">
-[...20 lines deleted...]
-      <c r="O2" s="1">
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="1">
+        <v>10433.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>283.72</v>
+      </c>
+      <c r="D27" s="1">
+        <v>228.359195821</v>
+      </c>
+      <c r="E27" t="s">
+        <v>36</v>
+      </c>
+      <c r="F27">
+        <v>1.14</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2128881.46</v>
+      </c>
+      <c r="H27" s="1">
+        <v>463674.49</v>
+      </c>
+      <c r="I27" s="1">
+        <v>21.780192965746</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2592555.95</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2592555.95</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" s="1">
+        <v>130613.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>14.29</v>
+      </c>
+      <c r="D28" s="1">
+        <v>13.4277774035</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1753842.29</v>
+      </c>
+      <c r="H28" s="1">
+        <v>112617.48</v>
+      </c>
+      <c r="I28" s="1">
+        <v>6.4211862515871</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1866459.77</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1866459.77</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" s="1">
+        <v>37926.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>95.18</v>
+      </c>
+      <c r="D29" s="1">
+        <v>76.1409020197</v>
+      </c>
+      <c r="E29" t="s">
+        <v>36</v>
+      </c>
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2542329.52</v>
+      </c>
+      <c r="H29" s="1">
+        <v>619305.41</v>
+      </c>
+      <c r="I29" s="1">
+        <v>24.359761593769</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>3161634.93</v>
+      </c>
+      <c r="M29" s="1">
+        <v>3161634.93</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2871.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>1200.06</v>
+      </c>
+      <c r="D30" s="1">
+        <v>854.2801079763</v>
+      </c>
+      <c r="E30" t="s">
+        <v>36</v>
+      </c>
+      <c r="F30">
+        <v>1.14</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2119279.12</v>
+      </c>
+      <c r="H30" s="1">
+        <v>898344.93</v>
+      </c>
+      <c r="I30" s="1">
+        <v>42.389174768069</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>3017624.05</v>
+      </c>
+      <c r="M30" s="1">
+        <v>3017624.05</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.85</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" s="1">
+        <v>322557.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>10.146</v>
+      </c>
+      <c r="D31" s="1">
+        <v>7.588417334</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>2447697.13</v>
+      </c>
+      <c r="H31" s="1">
+        <v>824966.19</v>
+      </c>
+      <c r="I31" s="1">
+        <v>33.703769142386</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>3272663.32</v>
+      </c>
+      <c r="M31" s="1">
+        <v>3272663.32</v>
+      </c>
+      <c r="N31" s="1">
+        <v>2.01</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" s="1">
+        <v>5123.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>233.06</v>
+      </c>
+      <c r="D32" s="1">
+        <v>200.6878781964</v>
+      </c>
+      <c r="E32" t="s">
+        <v>36</v>
+      </c>
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>917074.19</v>
+      </c>
+      <c r="H32" s="1">
+        <v>128659.45</v>
+      </c>
+      <c r="I32" s="1">
+        <v>14.029339327498</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1045733.64</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1045733.64</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" s="1">
+        <v>17518.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>36.12</v>
+      </c>
+      <c r="D33" s="1">
+        <v>57.5202083571</v>
+      </c>
+      <c r="E33" t="s">
+        <v>36</v>
+      </c>
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>908284.34</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-354091.08</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-38.984606956892</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>554193.26</v>
+      </c>
+      <c r="M33" s="1">
+        <v>554193.26</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="1">
+        <v>27181.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>75.22</v>
+      </c>
+      <c r="D34" s="1">
+        <v>76.8692542585</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>2089383.2</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-44828.38</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-2.145531753103</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>2044554.82</v>
+      </c>
+      <c r="M34" s="1">
+        <v>2044554.82</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1">
+        <v>7805.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>350.65</v>
+      </c>
+      <c r="D35" s="1">
+        <v>369.4193247918</v>
+      </c>
+      <c r="E35" t="s">
+        <v>36</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2582186.07</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-185143.59</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-7.1700328706366</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2397042.48</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2397042.48</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="1">
+        <v>115228.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>28.72</v>
+      </c>
+      <c r="D36" s="1">
+        <v>17.4559626133</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>2011415.66</v>
+      </c>
+      <c r="H36" s="1">
+        <v>1297932.5</v>
+      </c>
+      <c r="I36" s="1">
+        <v>64.528308385548</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>3309348.16</v>
+      </c>
+      <c r="M36" s="1">
+        <v>3309348.16</v>
+      </c>
+      <c r="N36" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="1">
+        <v>504443.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>6.237</v>
+      </c>
+      <c r="D37" s="1">
+        <v>4.2598751692</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2148864.21</v>
+      </c>
+      <c r="H37" s="1">
+        <v>997346.78</v>
+      </c>
+      <c r="I37" s="1">
+        <v>46.412740989343</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>3146210.99</v>
+      </c>
+      <c r="M37" s="1">
+        <v>3146210.99</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.93</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="1">
+        <v>3384.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>432.83</v>
+      </c>
+      <c r="D38" s="1">
+        <v>441.5855112293</v>
+      </c>
+      <c r="E38" t="s">
+        <v>36</v>
+      </c>
+      <c r="F38">
+        <v>1.14</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1332055.96</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-49203.57</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-3.6938065274675</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1282852.39</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1282852.39</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" s="1">
+        <v>20001.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>142.72</v>
+      </c>
+      <c r="D39" s="1">
+        <v>84.1574021299</v>
+      </c>
+      <c r="E39" t="s">
+        <v>36</v>
+      </c>
+      <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1494173.57</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1005973.33</v>
+      </c>
+      <c r="I39" s="1">
+        <v>67.326403718947</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>2500146.9</v>
+      </c>
+      <c r="M39" s="1">
+        <v>2500146.9</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="1">
+        <v>377132.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>4.177</v>
+      </c>
+      <c r="D40" s="1">
+        <v>3.6304812639</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1369170.66</v>
+      </c>
+      <c r="H40" s="1">
+        <v>206109.7</v>
+      </c>
+      <c r="I40" s="1">
+        <v>15.053616471741</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1575280.36</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1575280.36</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="1">
+        <v>67000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>9500.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>5532.659358209</v>
+      </c>
+      <c r="E41" t="s">
+        <v>117</v>
+      </c>
+      <c r="F41">
+        <v>185.39</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2183424.53</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1249847.68</v>
+      </c>
+      <c r="I41" s="1">
+        <v>57.24254091805</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>3433272.21</v>
+      </c>
+      <c r="M41" s="1">
+        <v>3433272.21</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.11</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B42" s="1">
+        <v>3976.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>378.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>381.7093435614</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1517676.35</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-14748.35</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-0.97177174830457</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1502928.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1502928.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" s="1">
+        <v>2858.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>491.4</v>
+      </c>
+      <c r="D43" s="1">
+        <v>640.6780790763</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1831057.95</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-426636.75</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-23.300013524968</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1404421.2</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1404421.2</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>123</v>
+      </c>
+      <c r="B44" s="1">
+        <v>10750.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>142.8</v>
+      </c>
+      <c r="D44" s="1">
+        <v>130.8636483721</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1406784.22</v>
+      </c>
+      <c r="H44" s="1">
+        <v>128315.78</v>
+      </c>
+      <c r="I44" s="1">
+        <v>9.1212126334485</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1535100.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1535100.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" s="1">
+        <v>37038.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>35.11</v>
+      </c>
+      <c r="D45" s="1">
+        <v>29.4882139964</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1092184.47</v>
+      </c>
+      <c r="H45" s="1">
+        <v>208219.71</v>
+      </c>
+      <c r="I45" s="1">
+        <v>19.064518469119</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>1300404.18</v>
+      </c>
+      <c r="M45" s="1">
+        <v>1300404.18</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46" s="1">
+        <v>22367.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>386.74</v>
+      </c>
+      <c r="D46" s="1">
+        <v>445.7656037913</v>
+      </c>
+      <c r="E46" t="s">
+        <v>36</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>8866505.22</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-1290228.82</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-14.55171781876</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>7576276.4</v>
+      </c>
+      <c r="M46" s="1">
+        <v>7576276.4</v>
+      </c>
+      <c r="N46" s="1">
+        <v>4.65</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47" s="1">
+        <v>80651.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>185.8</v>
+      </c>
+      <c r="D47" s="1">
+        <v>204.0828479498</v>
+      </c>
+      <c r="E47" t="s">
+        <v>130</v>
+      </c>
+      <c r="F47">
+        <v>11.23</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1403954.06</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-69799.62</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-4.9716455821923</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1334154.44</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1334154.44</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>132</v>
+      </c>
+      <c r="B48" s="1">
+        <v>4716.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>495.9</v>
+      </c>
+      <c r="D48" s="1">
+        <v>468.6676357082</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2210236.57</v>
+      </c>
+      <c r="H48" s="1">
+        <v>128427.83</v>
+      </c>
+      <c r="I48" s="1">
+        <v>5.8105920308793</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2338664.4</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2338664.4</v>
+      </c>
+      <c r="N48" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B49" s="1">
+        <v>17039.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>98.2</v>
+      </c>
+      <c r="D49" s="1">
+        <v>58.3518663067</v>
+      </c>
+      <c r="E49" t="s">
+        <v>36</v>
+      </c>
+      <c r="F49">
+        <v>1.14</v>
+      </c>
+      <c r="G49" s="1">
+        <v>881264.01</v>
+      </c>
+      <c r="H49" s="1">
+        <v>584231.76</v>
+      </c>
+      <c r="I49" s="1">
+        <v>66.294748607741</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>1465495.77</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1465495.77</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>136</v>
+      </c>
+      <c r="B50" s="1">
+        <v>34327.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>321.1</v>
+      </c>
+      <c r="D50" s="1">
+        <v>538.838409124</v>
+      </c>
+      <c r="E50" t="s">
+        <v>137</v>
+      </c>
+      <c r="F50">
+        <v>7.47</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2479393.33</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-1004755.76</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-40.524258408003</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1474637.57</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1474637.57</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>139</v>
+      </c>
+      <c r="B51" s="1">
+        <v>23240.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>414.6</v>
+      </c>
+      <c r="D51" s="1">
+        <v>417.3573962995</v>
+      </c>
+      <c r="E51" t="s">
+        <v>137</v>
+      </c>
+      <c r="F51">
+        <v>7.47</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1299636.84</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-10572.6</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-0.81350417859808</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1289064.24</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1289064.24</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>141</v>
+      </c>
+      <c r="B52" s="1">
+        <v>62721.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>195.55</v>
+      </c>
+      <c r="D52" s="1">
+        <v>132.4028224996</v>
+      </c>
+      <c r="E52" t="s">
+        <v>36</v>
+      </c>
+      <c r="F52">
+        <v>1.14</v>
+      </c>
+      <c r="G52" s="1">
+        <v>7334210.53</v>
+      </c>
+      <c r="H52" s="1">
+        <v>3408151.24</v>
+      </c>
+      <c r="I52" s="1">
+        <v>46.469231092552</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>10742361.77</v>
+      </c>
+      <c r="M52" s="1">
+        <v>10742361.77</v>
+      </c>
+      <c r="N52" s="1">
+        <v>6.6</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>143</v>
+      </c>
+      <c r="B53" s="1">
+        <v>145.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>4816.02</v>
+      </c>
+      <c r="D53" s="1">
+        <v>4808.6944137931</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>697260.69</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1062.21</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.1523404395564</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>698322.9</v>
+      </c>
+      <c r="M53" s="1">
+        <v>698322.9</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>145</v>
+      </c>
+      <c r="B54" s="1">
+        <v>7764.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>143.76</v>
+      </c>
+      <c r="D54" s="1">
+        <v>186.5757843895</v>
+      </c>
+      <c r="E54" t="s">
+        <v>36</v>
+      </c>
+      <c r="F54">
+        <v>1.14</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1285093.84</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-307513.25</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-23.929244731264</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>977580.59</v>
+      </c>
+      <c r="M54" s="1">
+        <v>977580.59</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>147</v>
+      </c>
+      <c r="B55" s="1">
+        <v>94856.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>15.7</v>
+      </c>
+      <c r="D55" s="1">
+        <v>12.0896589567</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>1146776.69</v>
+      </c>
+      <c r="H55" s="1">
+        <v>342462.51</v>
+      </c>
+      <c r="I55" s="1">
+        <v>29.863051192643</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>1489239.2</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1489239.2</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>149</v>
+      </c>
+      <c r="B56" s="1">
+        <v>15422.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>149.31</v>
+      </c>
+      <c r="D56" s="1">
+        <v>152.5145979769</v>
+      </c>
+      <c r="E56" t="s">
+        <v>36</v>
+      </c>
+      <c r="F56">
+        <v>1.14</v>
+      </c>
+      <c r="G56" s="1">
+        <v>2110321.23</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-93541.01</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-4.4325484040171</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>2016780.22</v>
+      </c>
+      <c r="M56" s="1">
+        <v>2016780.22</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>151</v>
+      </c>
+      <c r="B57" s="1">
+        <v>7948.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>186.48</v>
+      </c>
+      <c r="D57" s="1">
+        <v>157.996694766</v>
+      </c>
+      <c r="E57" t="s">
+        <v>36</v>
+      </c>
+      <c r="F57">
+        <v>1.14</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1122246.13</v>
+      </c>
+      <c r="H57" s="1">
+        <v>175886.6</v>
+      </c>
+      <c r="I57" s="1">
+        <v>15.672729475129</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>1298132.73</v>
+      </c>
+      <c r="M57" s="1">
+        <v>1298132.73</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>153</v>
+      </c>
+      <c r="B58" s="1">
+        <v>116800.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>4710.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>2087.8199828767</v>
+      </c>
+      <c r="E58" t="s">
+        <v>117</v>
+      </c>
+      <c r="F58">
+        <v>185.39</v>
+      </c>
+      <c r="G58" s="1">
+        <v>1441098.25</v>
+      </c>
+      <c r="H58" s="1">
+        <v>1526284.59</v>
+      </c>
+      <c r="I58" s="1">
+        <v>105.91120973188</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>2967382.84</v>
+      </c>
+      <c r="M58" s="1">
+        <v>2967382.84</v>
+      </c>
+      <c r="N58" s="1">
+        <v>1.82</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>155</v>
+      </c>
+      <c r="B59" s="1">
+        <v>6686.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>278.35</v>
+      </c>
+      <c r="D59" s="1">
+        <v>215.9045288663</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>1443537.68</v>
+      </c>
+      <c r="H59" s="1">
+        <v>417510.42</v>
+      </c>
+      <c r="I59" s="1">
+        <v>28.922724067722</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>1861048.1</v>
+      </c>
+      <c r="M59" s="1">
+        <v>1861048.1</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>157</v>
+      </c>
+      <c r="B60" s="1">
+        <v>116631.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>24.73</v>
+      </c>
+      <c r="D60" s="1">
+        <v>18.6728409257</v>
+      </c>
+      <c r="E60" t="s">
+        <v>158</v>
+      </c>
+      <c r="F60">
+        <v>0.85</v>
+      </c>
+      <c r="G60" s="1">
+        <v>2540739.03</v>
+      </c>
+      <c r="H60" s="1">
+        <v>833285.22</v>
+      </c>
+      <c r="I60" s="1">
+        <v>32.796962228742</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>3374024.25</v>
+      </c>
+      <c r="M60" s="1">
+        <v>3374024.25</v>
+      </c>
+      <c r="N60" s="1">
+        <v>2.07</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>160</v>
+      </c>
+      <c r="B61" s="1">
+        <v>123900.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>2293.5</v>
+      </c>
+      <c r="D61" s="1">
+        <v>2555.3766989508</v>
+      </c>
+      <c r="E61" t="s">
+        <v>117</v>
+      </c>
+      <c r="F61">
+        <v>185.39</v>
+      </c>
+      <c r="G61" s="1">
+        <v>1866410.99</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-333630.79</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-17.875526440187</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>1532780.2</v>
+      </c>
+      <c r="M61" s="1">
+        <v>1532780.2</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>162</v>
+      </c>
+      <c r="B62" s="1">
+        <v>6487.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>419.77</v>
+      </c>
+      <c r="D62" s="1">
+        <v>336.7764991522</v>
+      </c>
+      <c r="E62" t="s">
+        <v>36</v>
+      </c>
+      <c r="F62">
+        <v>1.14</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1939414.23</v>
+      </c>
+      <c r="H62" s="1">
+        <v>445563.21</v>
+      </c>
+      <c r="I62" s="1">
+        <v>22.974112652561</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>2384977.44</v>
+      </c>
+      <c r="M62" s="1">
+        <v>2384977.44</v>
+      </c>
+      <c r="N62" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>164</v>
+      </c>
+      <c r="B63" s="1">
+        <v>170877.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>97.7</v>
+      </c>
+      <c r="D63" s="1">
+        <v>134.2464297711</v>
+      </c>
+      <c r="E63" t="s">
+        <v>130</v>
+      </c>
+      <c r="F63">
+        <v>11.23</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1973184.66</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-486808.22</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-24.671194230752</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1486376.44</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1486376.44</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>166</v>
+      </c>
+      <c r="B64" s="1">
+        <v>179300.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>2923.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>2910.6595370887</v>
+      </c>
+      <c r="E64" t="s">
+        <v>117</v>
+      </c>
+      <c r="F64">
+        <v>185.39</v>
+      </c>
+      <c r="G64" s="1">
+        <v>3064180.54</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-237225.28</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-7.7418832507826</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>2826955.26</v>
+      </c>
+      <c r="M64" s="1">
+        <v>2826955.26</v>
+      </c>
+      <c r="N64" s="1">
+        <v>1.74</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>168</v>
+      </c>
+      <c r="B65" s="1">
+        <v>24867.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>45.57</v>
+      </c>
+      <c r="D65" s="1">
+        <v>46.5667177384</v>
+      </c>
+      <c r="E65" t="s">
+        <v>158</v>
+      </c>
+      <c r="F65">
+        <v>0.85</v>
+      </c>
+      <c r="G65" s="1">
+        <v>1335812.17</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-10212.13</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-0.76448846846484</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>1325600.04</v>
+      </c>
+      <c r="M65" s="1">
+        <v>1325600.04</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>170</v>
+      </c>
+      <c r="B66" s="1">
+        <v>13068.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>228.98</v>
+      </c>
+      <c r="D66" s="1">
+        <v>194.8258103765</v>
+      </c>
+      <c r="E66" t="s">
+        <v>36</v>
+      </c>
+      <c r="F66">
+        <v>1.14</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2270159.35</v>
+      </c>
+      <c r="H66" s="1">
+        <v>350651.37</v>
+      </c>
+      <c r="I66" s="1">
+        <v>15.446112626411</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>2620810.72</v>
+      </c>
+      <c r="M66" s="1">
+        <v>2620810.72</v>
+      </c>
+      <c r="N66" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>172</v>
+      </c>
+      <c r="B67" s="1">
+        <v>22087.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>96.01</v>
+      </c>
+      <c r="D67" s="1">
+        <v>101.7684941368</v>
+      </c>
+      <c r="E67" t="s">
+        <v>57</v>
+      </c>
+      <c r="F67">
         <v>1.62</v>
       </c>
-      <c r="P2">
-[...69 lines deleted...]
-      <c r="F4" t="s">
+      <c r="G67" s="1">
+        <v>1464870.86</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-159139.59</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-10.863728287967</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>1305731.27</v>
+      </c>
+      <c r="M67" s="1">
+        <v>1305731.27</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>174</v>
+      </c>
+      <c r="B68" s="1">
+        <v>18281.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>177.68</v>
+      </c>
+      <c r="D68" s="1">
+        <v>212.8117159893</v>
+      </c>
+      <c r="E68" t="s">
+        <v>57</v>
+      </c>
+      <c r="F68">
+        <v>1.62</v>
+      </c>
+      <c r="G68" s="1">
+        <v>2467969.82</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-467927.9</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-18.960033311915</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>2000041.92</v>
+      </c>
+      <c r="M68" s="1">
+        <v>2000041.92</v>
+      </c>
+      <c r="N68" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>176</v>
+      </c>
+      <c r="B69" s="1">
+        <v>31963.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>119.42</v>
+      </c>
+      <c r="D69" s="1">
+        <v>126.7791696649</v>
+      </c>
+      <c r="E69" t="s">
         <v>36</v>
       </c>
-      <c r="G4">
-[...46 lines deleted...]
-      <c r="F5" t="s">
+      <c r="F69">
+        <v>1.14</v>
+      </c>
+      <c r="G69" s="1">
+        <v>3597543.38</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-254410.94</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-7.0717963100698</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>3343132.44</v>
+      </c>
+      <c r="M69" s="1">
+        <v>3343132.44</v>
+      </c>
+      <c r="N69" s="1">
+        <v>2.05</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>178</v>
+      </c>
+      <c r="B70" s="1">
+        <v>-22289664.93</v>
+      </c>
+      <c r="C70" s="1">
+        <v>0.87560307</v>
+      </c>
+      <c r="D70" s="1">
+        <v>0.8511756054</v>
+      </c>
+      <c r="E70" t="s">
         <v>36</v>
       </c>
-      <c r="G5">
-[...1208 lines deleted...]
-      <c r="J29" s="1">
+      <c r="F70">
+        <v>1.14</v>
+      </c>
+      <c r="G70" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>639680.03</v>
+      </c>
+      <c r="I70" s="1">
         <v>0</v>
       </c>
-      <c r="K29">
-[...2019 lines deleted...]
-      <c r="A70" t="s">
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70" t="s">
+        <v>179</v>
+      </c>
+      <c r="L70" s="1">
+        <v>551845.97</v>
+      </c>
+      <c r="M70" s="1">
+        <v>639680.03</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>177</v>
-      </c>
-[...93 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">