--- v5 (2026-10-06)
+++ v6 (2026-10-26)
@@ -547,57 +547,57 @@
   <si>
     <t>US94106L1098</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT INC</t>
   </si>
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>OACT01991635</t>
-[...5 lines deleted...]
-    <t>87 834.06</t>
+    <t>OACT02022587</t>
+  </si>
+  <si>
+    <t>EUR/USD 14/10/26</t>
+  </si>
+  <si>
+    <t>13 244.96</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -958,211 +958,211 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>12882.46</v>
+        <v>13106.67</v>
       </c>
       <c r="C2">
-        <v>134.43</v>
+        <v>132.34</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>1731763.19</v>
+        <v>1734586.47</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>1731763.19</v>
+        <v>1734586.47</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>378798.82</v>
       </c>
       <c r="C3">
-        <v>153.8</v>
+        <v>151.49</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>58259582.91</v>
+        <v>57382930.85</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>58259582.91</v>
+        <v>57382930.85</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>1577.17</v>
+        <v>1548.15</v>
       </c>
       <c r="C4">
-        <v>64542.16</v>
+        <v>63585.42</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>101793953.94</v>
+        <v>98439771.41</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>101793953.94</v>
+        <v>98439771.41</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>6058.0</v>
+        <v>6871.0</v>
       </c>
       <c r="C5">
-        <v>126.32</v>
+        <v>124.45</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>765249.37</v>
+        <v>855083.09</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>765249.37</v>
+        <v>855083.09</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>2340.0</v>
       </c>
       <c r="C6">
-        <v>115.57</v>
+        <v>113.82</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>270442.69</v>
+        <v>266328.5</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>270442.69</v>
+        <v>266328.5</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>100.0</v>
       </c>
       <c r="C7">
-        <v>120.77</v>
+        <v>118.94</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>12076.5</v>
+        <v>11894.23</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>12076.5</v>
+        <v>11894.23</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1214,3484 +1214,3484 @@
       </c>
       <c r="L1" t="s">
         <v>30</v>
       </c>
       <c r="M1" t="s">
         <v>31</v>
       </c>
       <c r="N1" t="s">
         <v>32</v>
       </c>
       <c r="O1" t="s">
         <v>33</v>
       </c>
       <c r="Z1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="1">
         <v>13912.0</v>
       </c>
       <c r="C2" s="1">
-        <v>254.76</v>
+        <v>259.36</v>
       </c>
       <c r="D2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="E2" t="s">
         <v>36</v>
       </c>
       <c r="F2">
         <v>1.14</v>
       </c>
       <c r="G2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="H2" s="1">
-        <v>435790.7</v>
+        <v>502533.28</v>
       </c>
       <c r="I2" s="1">
-        <v>16.331474732123</v>
+        <v>18.832686343171</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>3104200.67</v>
+        <v>3170943.25</v>
       </c>
       <c r="M2" s="1">
-        <v>3104200.67</v>
+        <v>3170943.25</v>
       </c>
       <c r="N2" s="1">
-        <v>1.91</v>
+        <v>2.0</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="1">
         <v>9653.0</v>
       </c>
       <c r="C3" s="1">
-        <v>185.4</v>
+        <v>173.6</v>
       </c>
       <c r="D3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="H3" s="1">
-        <v>-40474.7</v>
+        <v>-154380.1</v>
       </c>
       <c r="I3" s="1">
-        <v>-2.2115619622511</v>
+        <v>-8.4354215568867</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>1789666.2</v>
+        <v>1675760.8</v>
       </c>
       <c r="M3" s="1">
-        <v>1789666.2</v>
+        <v>1675760.8</v>
       </c>
       <c r="N3" s="1">
-        <v>1.1</v>
+        <v>1.06</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="1">
         <v>3531.0</v>
       </c>
       <c r="C4" s="1">
-        <v>218.07</v>
+        <v>225.11</v>
       </c>
       <c r="D4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="E4" t="s">
         <v>36</v>
       </c>
       <c r="F4">
         <v>1.14</v>
       </c>
       <c r="G4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="H4" s="1">
-        <v>-804502.13</v>
+        <v>-780374.61</v>
       </c>
       <c r="I4" s="1">
-        <v>-54.398316019219</v>
+        <v>-52.7668766373</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>674407.86</v>
+        <v>698535.38</v>
       </c>
       <c r="M4" s="1">
-        <v>674407.86</v>
+        <v>698535.38</v>
       </c>
       <c r="N4" s="1">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="1">
         <v>6062.0</v>
       </c>
       <c r="C5" s="1">
-        <v>151.34</v>
+        <v>141.84</v>
       </c>
       <c r="D5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="E5" t="s">
         <v>36</v>
       </c>
       <c r="F5">
         <v>1.14</v>
       </c>
       <c r="G5" s="1">
         <v>772795.37</v>
       </c>
       <c r="H5" s="1">
-        <v>30728.24</v>
+        <v>-17162.99</v>
       </c>
       <c r="I5" s="1">
-        <v>3.9762453545756</v>
+        <v>-2.2208971050124</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>803523.61</v>
+        <v>755632.38</v>
       </c>
       <c r="M5" s="1">
-        <v>803523.61</v>
+        <v>755632.38</v>
       </c>
       <c r="N5" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="1">
         <v>8387.0</v>
       </c>
       <c r="C6" s="1">
-        <v>552.05</v>
+        <v>521.95</v>
       </c>
       <c r="D6" s="1">
         <v>186.0293943007</v>
       </c>
       <c r="E6" t="s">
         <v>36</v>
       </c>
       <c r="F6">
         <v>1.14</v>
       </c>
       <c r="G6" s="1">
         <v>1384508.93</v>
       </c>
       <c r="H6" s="1">
-        <v>2670707.49</v>
+        <v>2462573.11</v>
       </c>
       <c r="I6" s="1">
-        <v>192.89926067866</v>
+        <v>177.86617743231</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>4055216.42</v>
+        <v>3847082.04</v>
       </c>
       <c r="M6" s="1">
-        <v>4055216.42</v>
+        <v>3847082.04</v>
       </c>
       <c r="N6" s="1">
-        <v>2.49</v>
+        <v>2.42</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="1">
         <v>27444.0</v>
       </c>
       <c r="C7" s="1">
-        <v>69.61</v>
+        <v>70.56</v>
       </c>
       <c r="D7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="E7" t="s">
         <v>36</v>
       </c>
       <c r="F7">
         <v>1.14</v>
       </c>
       <c r="G7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="H7" s="1">
-        <v>-1097567.43</v>
+        <v>-1068994.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-39.61238899504</v>
+        <v>-38.581146062575</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1673200.65</v>
+        <v>1701774.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1673200.65</v>
+        <v>1701774.0</v>
       </c>
       <c r="N7" s="1">
-        <v>1.03</v>
+        <v>1.07</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="1">
         <v>7335.0</v>
       </c>
       <c r="C8" s="1">
-        <v>366.44</v>
+        <v>376.04</v>
       </c>
       <c r="D8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8">
         <v>1.14</v>
       </c>
       <c r="G8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="H8" s="1">
-        <v>427829.5</v>
+        <v>497676.96</v>
       </c>
       <c r="I8" s="1">
-        <v>22.209808728486</v>
+        <v>25.835782923278</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>2354138.3</v>
+        <v>2423985.76</v>
       </c>
       <c r="M8" s="1">
-        <v>2354138.3</v>
+        <v>2423985.76</v>
       </c>
       <c r="N8" s="1">
-        <v>1.45</v>
+        <v>1.53</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="1">
         <v>6284.0</v>
       </c>
       <c r="C9" s="1">
-        <v>592.79</v>
+        <v>536.25</v>
       </c>
       <c r="D9" s="1">
         <v>194.5299538511</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9">
         <v>1.14</v>
       </c>
       <c r="G9" s="1">
         <v>1090161.32</v>
       </c>
       <c r="H9" s="1">
-        <v>2172455.15</v>
+        <v>1871254.45</v>
       </c>
       <c r="I9" s="1">
-        <v>199.27831873543</v>
+        <v>171.64931608471</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>3262616.47</v>
+        <v>2961415.77</v>
       </c>
       <c r="M9" s="1">
-        <v>3262616.47</v>
+        <v>2961415.77</v>
       </c>
       <c r="N9" s="1">
-        <v>2.0</v>
+        <v>1.87</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="1">
         <v>1557.0</v>
       </c>
       <c r="C10" s="1">
-        <v>1628.4</v>
+        <v>1563.0</v>
       </c>
       <c r="D10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="H10" s="1">
-        <v>1335697.98</v>
+        <v>1233870.18</v>
       </c>
       <c r="I10" s="1">
-        <v>111.33406687066</v>
+        <v>102.84644222478</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>2535418.8</v>
+        <v>2433591.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2535418.8</v>
+        <v>2433591.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1.56</v>
+        <v>1.53</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="1">
         <v>5913.0</v>
       </c>
       <c r="C11" s="1">
-        <v>149.79</v>
+        <v>126.32</v>
       </c>
       <c r="D11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="E11" t="s">
         <v>36</v>
       </c>
       <c r="F11">
         <v>1.14</v>
       </c>
       <c r="G11" s="1">
         <v>940123.69</v>
       </c>
       <c r="H11" s="1">
-        <v>-164377.45</v>
+        <v>-283712.62</v>
       </c>
       <c r="I11" s="1">
-        <v>-17.484662044842</v>
+        <v>-30.178222612388</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>775746.24</v>
+        <v>656411.07</v>
       </c>
       <c r="M11" s="1">
-        <v>775746.24</v>
+        <v>656411.07</v>
       </c>
       <c r="N11" s="1">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="1">
         <v>20616.0</v>
       </c>
       <c r="C12" s="1">
-        <v>250.15</v>
+        <v>250.77</v>
       </c>
       <c r="D12" s="1">
         <v>160.5054055103</v>
       </c>
       <c r="E12" t="s">
         <v>57</v>
       </c>
       <c r="F12">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="G12" s="1">
         <v>2061661.87</v>
       </c>
       <c r="H12" s="1">
-        <v>1113789.87</v>
+        <v>1164871.44</v>
       </c>
       <c r="I12" s="1">
-        <v>54.023886564871</v>
+        <v>56.50157559542</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>3175451.74</v>
+        <v>3226533.31</v>
       </c>
       <c r="M12" s="1">
-        <v>3175451.74</v>
+        <v>3226533.31</v>
       </c>
       <c r="N12" s="1">
-        <v>1.95</v>
+        <v>2.03</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="1">
         <v>23576.0</v>
       </c>
       <c r="C13" s="1">
-        <v>149.96</v>
+        <v>158.91</v>
       </c>
       <c r="D13" s="1">
         <v>79.4047989481</v>
       </c>
       <c r="E13" t="s">
         <v>36</v>
       </c>
       <c r="F13">
         <v>1.14</v>
       </c>
       <c r="G13" s="1">
         <v>1661616.64</v>
       </c>
       <c r="H13" s="1">
-        <v>1434907.96</v>
+        <v>1630818.69</v>
       </c>
       <c r="I13" s="1">
-        <v>86.356138080081</v>
+        <v>98.146506886209</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>3096524.6</v>
+        <v>3292435.33</v>
       </c>
       <c r="M13" s="1">
-        <v>3096524.6</v>
+        <v>3292435.33</v>
       </c>
       <c r="N13" s="1">
-        <v>1.9</v>
+        <v>2.07</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="1">
         <v>9332.0</v>
       </c>
       <c r="C14" s="1">
-        <v>155.54</v>
+        <v>156.36</v>
       </c>
       <c r="D14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14">
         <v>1.14</v>
       </c>
       <c r="G14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="H14" s="1">
-        <v>-140877.31</v>
+        <v>-129851.11</v>
       </c>
       <c r="I14" s="1">
-        <v>-9.97594023244</v>
+        <v>-9.1951423013117</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>1271293.44</v>
+        <v>1282319.64</v>
       </c>
       <c r="M14" s="1">
-        <v>1271293.44</v>
+        <v>1282319.64</v>
       </c>
       <c r="N14" s="1">
-        <v>0.78</v>
+        <v>0.81</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="1">
         <v>16606.0</v>
       </c>
       <c r="C15" s="1">
-        <v>373.9</v>
+        <v>381.92</v>
       </c>
       <c r="D15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="E15" t="s">
         <v>36</v>
       </c>
       <c r="F15">
         <v>1.14</v>
       </c>
       <c r="G15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="H15" s="1">
-        <v>1250660.92</v>
+        <v>1386100.69</v>
       </c>
       <c r="I15" s="1">
-        <v>29.866759522785</v>
+        <v>33.101167007438</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>5438128.66</v>
+        <v>5573568.43</v>
       </c>
       <c r="M15" s="1">
-        <v>5438128.66</v>
+        <v>5573568.43</v>
       </c>
       <c r="N15" s="1">
-        <v>3.34</v>
+        <v>3.51</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="1">
         <v>248573.0</v>
       </c>
       <c r="C16" s="1">
-        <v>12.735</v>
+        <v>13.3</v>
       </c>
       <c r="D16" s="1">
         <v>6.5190873908</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>1620469.11</v>
       </c>
       <c r="H16" s="1">
-        <v>1545108.05</v>
+        <v>1685551.79</v>
       </c>
       <c r="I16" s="1">
-        <v>95.349429400725</v>
+        <v>104.01628637031</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>3165577.16</v>
+        <v>3306020.9</v>
       </c>
       <c r="M16" s="1">
-        <v>3165577.16</v>
+        <v>3306020.9</v>
       </c>
       <c r="N16" s="1">
-        <v>1.94</v>
+        <v>2.08</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>67</v>
       </c>
       <c r="B17" s="1">
         <v>3566.0</v>
       </c>
       <c r="C17" s="1">
-        <v>969.92</v>
+        <v>888.73</v>
       </c>
       <c r="D17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
       <c r="F17">
         <v>1.14</v>
       </c>
       <c r="G17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="H17" s="1">
-        <v>1688168.1</v>
+        <v>1443980.89</v>
       </c>
       <c r="I17" s="1">
-        <v>125.87378127093</v>
+        <v>107.66660897529</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>3029327.54</v>
+        <v>2785140.33</v>
       </c>
       <c r="M17" s="1">
-        <v>3029327.54</v>
+        <v>2785140.33</v>
       </c>
       <c r="N17" s="1">
-        <v>1.86</v>
+        <v>1.76</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="1">
         <v>9516.0</v>
       </c>
       <c r="C18" s="1">
-        <v>80.68</v>
+        <v>75.63</v>
       </c>
       <c r="D18" s="1">
         <v>38.6687883565</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
       <c r="F18">
         <v>1.14</v>
       </c>
       <c r="G18" s="1">
         <v>333775.35</v>
       </c>
       <c r="H18" s="1">
-        <v>338658.09</v>
+        <v>298701.21</v>
       </c>
       <c r="I18" s="1">
-        <v>101.46288214513</v>
+        <v>89.491692541106</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>672433.44</v>
+        <v>632476.56</v>
       </c>
       <c r="M18" s="1">
-        <v>672433.44</v>
+        <v>632476.56</v>
       </c>
       <c r="N18" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="1">
         <v>8395.0</v>
       </c>
       <c r="C19" s="1">
-        <v>182.9</v>
+        <v>193.05</v>
       </c>
       <c r="D19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="E19" t="s">
         <v>72</v>
       </c>
       <c r="F19">
-        <v>0.92</v>
+        <v>0.93</v>
       </c>
       <c r="G19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="H19" s="1">
-        <v>380303.65</v>
+        <v>455237.08</v>
       </c>
       <c r="I19" s="1">
-        <v>29.548985796546</v>
+        <v>35.371193547527</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>1667331.41</v>
+        <v>1742264.84</v>
       </c>
       <c r="M19" s="1">
-        <v>1667331.41</v>
+        <v>1742264.84</v>
       </c>
       <c r="N19" s="1">
-        <v>1.02</v>
+        <v>1.1</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="1">
         <v>2185.0</v>
       </c>
       <c r="C20" s="1">
-        <v>950.25</v>
+        <v>935.03</v>
       </c>
       <c r="D20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="E20" t="s">
         <v>36</v>
       </c>
       <c r="F20">
         <v>1.14</v>
       </c>
       <c r="G20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="H20" s="1">
-        <v>239510.49</v>
+        <v>216437.82</v>
       </c>
       <c r="I20" s="1">
-        <v>15.168391985659</v>
+        <v>13.707181235701</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>1818520.91</v>
+        <v>1795448.24</v>
       </c>
       <c r="M20" s="1">
-        <v>1818520.91</v>
+        <v>1795448.24</v>
       </c>
       <c r="N20" s="1">
-        <v>1.12</v>
+        <v>1.13</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="1">
         <v>21179.0</v>
       </c>
       <c r="C21" s="1">
-        <v>107.58</v>
+        <v>99.87</v>
       </c>
       <c r="D21" s="1">
         <v>71.6081807451</v>
       </c>
       <c r="E21" t="s">
         <v>36</v>
       </c>
       <c r="F21">
         <v>1.14</v>
       </c>
       <c r="G21" s="1">
         <v>1747012.98</v>
       </c>
       <c r="H21" s="1">
-        <v>248552.44</v>
+        <v>111803.02</v>
       </c>
       <c r="I21" s="1">
-        <v>14.227280669661</v>
+        <v>6.3996673911375</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>1995565.42</v>
+        <v>1858816.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1995565.42</v>
+        <v>1858816.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1.23</v>
+        <v>1.17</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" s="1">
         <v>26200.0</v>
       </c>
       <c r="C22" s="1">
-        <v>113.28</v>
+        <v>117.88</v>
       </c>
       <c r="D22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="E22" t="s">
         <v>36</v>
       </c>
       <c r="F22">
         <v>1.14</v>
       </c>
       <c r="G22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="H22" s="1">
-        <v>449025.63</v>
+        <v>563735.12</v>
       </c>
       <c r="I22" s="1">
-        <v>20.880672789888</v>
+        <v>26.214914682907</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>2599462.23</v>
+        <v>2714171.72</v>
       </c>
       <c r="M22" s="1">
-        <v>2599462.23</v>
+        <v>2714171.72</v>
       </c>
       <c r="N22" s="1">
-        <v>1.6</v>
+        <v>1.71</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="1">
         <v>25324.0</v>
       </c>
       <c r="C23" s="1">
-        <v>72.5</v>
+        <v>70.0</v>
       </c>
       <c r="D23" s="1">
         <v>67.7485981677</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>1715665.5</v>
       </c>
       <c r="H23" s="1">
-        <v>120324.5</v>
+        <v>57014.5</v>
       </c>
       <c r="I23" s="1">
-        <v>7.0132843494259</v>
+        <v>3.3231710959974</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>1835990.0</v>
+        <v>1772680.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1835990.0</v>
+        <v>1772680.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1.13</v>
+        <v>1.12</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="1">
         <v>38656.0</v>
       </c>
       <c r="C24" s="1">
-        <v>57.89</v>
+        <v>62.5</v>
       </c>
       <c r="D24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="E24" t="s">
         <v>36</v>
       </c>
       <c r="F24">
         <v>1.14</v>
       </c>
       <c r="G24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="H24" s="1">
-        <v>717489.24</v>
+        <v>880728.58</v>
       </c>
       <c r="I24" s="1">
-        <v>57.746503358555</v>
+        <v>70.884681006429</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>1959970.08</v>
+        <v>2123209.42</v>
       </c>
       <c r="M24" s="1">
-        <v>1959970.08</v>
+        <v>2123209.42</v>
       </c>
       <c r="N24" s="1">
-        <v>1.2</v>
+        <v>1.34</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="1">
         <v>3736.0</v>
       </c>
       <c r="C25" s="1">
-        <v>635.24</v>
+        <v>628.16</v>
       </c>
       <c r="D25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="E25" t="s">
         <v>36</v>
       </c>
       <c r="F25">
         <v>1.14</v>
       </c>
       <c r="G25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="H25" s="1">
-        <v>657536.4</v>
+        <v>641323.88</v>
       </c>
       <c r="I25" s="1">
-        <v>46.270292411075</v>
+        <v>45.129430793192</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>2078613.22</v>
+        <v>2062400.7</v>
       </c>
       <c r="M25" s="1">
-        <v>2078613.22</v>
+        <v>2062400.7</v>
       </c>
       <c r="N25" s="1">
-        <v>1.28</v>
+        <v>1.3</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26" s="1">
         <v>22631.0</v>
       </c>
       <c r="C26" s="1">
-        <v>83.32</v>
+        <v>81.4</v>
       </c>
       <c r="D26" s="1">
         <v>86.098507799</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>1948495.33</v>
       </c>
       <c r="H26" s="1">
-        <v>-62880.41</v>
+        <v>-106331.93</v>
       </c>
       <c r="I26" s="1">
-        <v>-3.2271265438445</v>
+        <v>-5.4571303488831</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>1885614.92</v>
+        <v>1842163.4</v>
       </c>
       <c r="M26" s="1">
-        <v>1885614.92</v>
+        <v>1842163.4</v>
       </c>
       <c r="N26" s="1">
         <v>1.16</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="1">
         <v>10433.0</v>
       </c>
       <c r="C27" s="1">
-        <v>283.72</v>
+        <v>268.75</v>
       </c>
       <c r="D27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="E27" t="s">
         <v>36</v>
       </c>
       <c r="F27">
         <v>1.14</v>
       </c>
       <c r="G27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="H27" s="1">
-        <v>463674.49</v>
+        <v>335191.61</v>
       </c>
       <c r="I27" s="1">
-        <v>21.780192965746</v>
+        <v>15.744963554711</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>2592555.95</v>
+        <v>2464073.07</v>
       </c>
       <c r="M27" s="1">
-        <v>2592555.95</v>
+        <v>2464073.07</v>
       </c>
       <c r="N27" s="1">
-        <v>1.59</v>
+        <v>1.55</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" s="1">
         <v>130613.0</v>
       </c>
       <c r="C28" s="1">
-        <v>14.29</v>
+        <v>14.22</v>
       </c>
       <c r="D28" s="1">
         <v>13.4277774035</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>1753842.29</v>
       </c>
       <c r="H28" s="1">
-        <v>112617.48</v>
+        <v>103474.57</v>
       </c>
       <c r="I28" s="1">
-        <v>6.4211862515871</v>
+        <v>5.8998788311804</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>1866459.77</v>
+        <v>1857316.86</v>
       </c>
       <c r="M28" s="1">
-        <v>1866459.77</v>
+        <v>1857316.86</v>
       </c>
       <c r="N28" s="1">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" s="1">
         <v>37926.0</v>
       </c>
       <c r="C29" s="1">
-        <v>95.18</v>
+        <v>82.63</v>
       </c>
       <c r="D29" s="1">
         <v>76.1409020197</v>
       </c>
       <c r="E29" t="s">
         <v>36</v>
       </c>
       <c r="F29">
         <v>1.14</v>
       </c>
       <c r="G29" s="1">
         <v>2542329.52</v>
       </c>
       <c r="H29" s="1">
-        <v>619305.41</v>
+        <v>211713.35</v>
       </c>
       <c r="I29" s="1">
-        <v>24.359761593769</v>
+        <v>8.3275337966418</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>3161634.93</v>
+        <v>2754042.87</v>
       </c>
       <c r="M29" s="1">
-        <v>3161634.93</v>
+        <v>2754042.87</v>
       </c>
       <c r="N29" s="1">
-        <v>1.94</v>
+        <v>1.74</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="1">
         <v>2871.0</v>
       </c>
       <c r="C30" s="1">
-        <v>1200.06</v>
+        <v>1196.03</v>
       </c>
       <c r="D30" s="1">
         <v>854.2801079763</v>
       </c>
       <c r="E30" t="s">
         <v>36</v>
       </c>
       <c r="F30">
         <v>1.14</v>
       </c>
       <c r="G30" s="1">
         <v>2119279.12</v>
       </c>
       <c r="H30" s="1">
-        <v>898344.93</v>
+        <v>898386.87</v>
       </c>
       <c r="I30" s="1">
-        <v>42.389174768069</v>
+        <v>42.391153742882</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>3017624.05</v>
+        <v>3017665.99</v>
       </c>
       <c r="M30" s="1">
-        <v>3017624.05</v>
+        <v>3017665.99</v>
       </c>
       <c r="N30" s="1">
-        <v>1.85</v>
+        <v>1.9</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>96</v>
       </c>
       <c r="B31" s="1">
         <v>322557.0</v>
       </c>
       <c r="C31" s="1">
-        <v>10.146</v>
+        <v>9.927</v>
       </c>
       <c r="D31" s="1">
         <v>7.588417334</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>2447697.13</v>
       </c>
       <c r="H31" s="1">
-        <v>824966.19</v>
+        <v>754326.21</v>
       </c>
       <c r="I31" s="1">
-        <v>33.703769142386</v>
+        <v>30.817791987197</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>3272663.32</v>
+        <v>3202023.34</v>
       </c>
       <c r="M31" s="1">
-        <v>3272663.32</v>
+        <v>3202023.34</v>
       </c>
       <c r="N31" s="1">
-        <v>2.01</v>
+        <v>2.02</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="1">
         <v>5123.0</v>
       </c>
       <c r="C32" s="1">
-        <v>233.06</v>
+        <v>202.82</v>
       </c>
       <c r="D32" s="1">
         <v>200.6878781964</v>
       </c>
       <c r="E32" t="s">
         <v>36</v>
       </c>
       <c r="F32">
         <v>1.14</v>
       </c>
       <c r="G32" s="1">
         <v>917074.19</v>
       </c>
       <c r="H32" s="1">
-        <v>128659.45</v>
+        <v>-3947.5</v>
       </c>
       <c r="I32" s="1">
-        <v>14.029339327498</v>
+        <v>-0.43044500031126</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>1045733.64</v>
+        <v>913126.69</v>
       </c>
       <c r="M32" s="1">
-        <v>1045733.64</v>
+        <v>913126.69</v>
       </c>
       <c r="N32" s="1">
-        <v>0.64</v>
+        <v>0.58</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="1">
         <v>17518.0</v>
       </c>
       <c r="C33" s="1">
-        <v>36.12</v>
+        <v>36.03</v>
       </c>
       <c r="D33" s="1">
         <v>57.5202083571</v>
       </c>
       <c r="E33" t="s">
         <v>36</v>
       </c>
       <c r="F33">
         <v>1.14</v>
       </c>
       <c r="G33" s="1">
         <v>908284.34</v>
       </c>
       <c r="H33" s="1">
-        <v>-354091.08</v>
+        <v>-353601.56</v>
       </c>
       <c r="I33" s="1">
-        <v>-38.984606956892</v>
+        <v>-38.930711939832</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>554193.26</v>
+        <v>554682.78</v>
       </c>
       <c r="M33" s="1">
-        <v>554193.26</v>
+        <v>554682.78</v>
       </c>
       <c r="N33" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="1">
         <v>27181.0</v>
       </c>
       <c r="C34" s="1">
-        <v>75.22</v>
+        <v>76.42</v>
       </c>
       <c r="D34" s="1">
         <v>76.8692542585</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
         <v>2089383.2</v>
       </c>
       <c r="H34" s="1">
-        <v>-44828.38</v>
+        <v>-12211.18</v>
       </c>
       <c r="I34" s="1">
-        <v>-2.145531753103</v>
+        <v>-0.58443946519719</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>2044554.82</v>
+        <v>2077172.02</v>
       </c>
       <c r="M34" s="1">
-        <v>2044554.82</v>
+        <v>2077172.02</v>
       </c>
       <c r="N34" s="1">
-        <v>1.26</v>
+        <v>1.31</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" s="1">
         <v>7805.0</v>
       </c>
       <c r="C35" s="1">
-        <v>350.65</v>
+        <v>332.98</v>
       </c>
       <c r="D35" s="1">
         <v>369.4193247918</v>
       </c>
       <c r="E35" t="s">
         <v>36</v>
       </c>
       <c r="F35">
         <v>1.14</v>
       </c>
       <c r="G35" s="1">
         <v>2582186.07</v>
       </c>
       <c r="H35" s="1">
-        <v>-185143.59</v>
+        <v>-298234.14</v>
       </c>
       <c r="I35" s="1">
-        <v>-7.1700328706366</v>
+        <v>-11.549676588566</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>2397042.48</v>
+        <v>2283951.93</v>
       </c>
       <c r="M35" s="1">
-        <v>2397042.48</v>
+        <v>2283951.93</v>
       </c>
       <c r="N35" s="1">
-        <v>1.47</v>
+        <v>1.44</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" s="1">
         <v>115228.0</v>
       </c>
       <c r="C36" s="1">
-        <v>28.72</v>
+        <v>28.95</v>
       </c>
       <c r="D36" s="1">
         <v>17.4559626133</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
         <v>2011415.66</v>
       </c>
       <c r="H36" s="1">
-        <v>1297932.5</v>
+        <v>1324434.94</v>
       </c>
       <c r="I36" s="1">
-        <v>64.528308385548</v>
+        <v>65.845909741003</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>3309348.16</v>
+        <v>3335850.6</v>
       </c>
       <c r="M36" s="1">
-        <v>3309348.16</v>
+        <v>3335850.6</v>
       </c>
       <c r="N36" s="1">
-        <v>2.03</v>
+        <v>2.1</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" s="1">
         <v>504443.0</v>
       </c>
       <c r="C37" s="1">
-        <v>6.237</v>
+        <v>6.438</v>
       </c>
       <c r="D37" s="1">
         <v>4.2598751692</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
         <v>2148864.21</v>
       </c>
       <c r="H37" s="1">
-        <v>997346.78</v>
+        <v>1098739.82</v>
       </c>
       <c r="I37" s="1">
-        <v>46.412740989343</v>
+        <v>51.131188973546</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>3146210.99</v>
+        <v>3247604.03</v>
       </c>
       <c r="M37" s="1">
-        <v>3146210.99</v>
+        <v>3247604.03</v>
       </c>
       <c r="N37" s="1">
-        <v>1.93</v>
+        <v>2.05</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" s="1">
         <v>3384.0</v>
       </c>
       <c r="C38" s="1">
-        <v>432.83</v>
+        <v>337.5</v>
       </c>
       <c r="D38" s="1">
         <v>441.5855112293</v>
       </c>
       <c r="E38" t="s">
         <v>36</v>
       </c>
       <c r="F38">
         <v>1.14</v>
       </c>
       <c r="G38" s="1">
         <v>1332055.96</v>
       </c>
       <c r="H38" s="1">
-        <v>-49203.57</v>
+        <v>-328364.95</v>
       </c>
       <c r="I38" s="1">
-        <v>-3.6938065274675</v>
+        <v>-24.650987635685</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>1282852.39</v>
+        <v>1003691.01</v>
       </c>
       <c r="M38" s="1">
-        <v>1282852.39</v>
+        <v>1003691.01</v>
       </c>
       <c r="N38" s="1">
-        <v>0.79</v>
+        <v>0.63</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" s="1">
         <v>20001.0</v>
       </c>
       <c r="C39" s="1">
-        <v>142.72</v>
+        <v>143.37</v>
       </c>
       <c r="D39" s="1">
         <v>84.1574021299</v>
       </c>
       <c r="E39" t="s">
         <v>36</v>
       </c>
       <c r="F39">
         <v>1.14</v>
       </c>
       <c r="G39" s="1">
         <v>1494173.57</v>
       </c>
       <c r="H39" s="1">
-        <v>1005973.33</v>
+        <v>1025857.51</v>
       </c>
       <c r="I39" s="1">
-        <v>67.326403718947</v>
+        <v>68.657184854367</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>2500146.9</v>
+        <v>2520031.08</v>
       </c>
       <c r="M39" s="1">
-        <v>2500146.9</v>
+        <v>2520031.08</v>
       </c>
       <c r="N39" s="1">
-        <v>1.54</v>
+        <v>1.59</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" s="1">
         <v>377132.0</v>
       </c>
       <c r="C40" s="1">
-        <v>4.177</v>
+        <v>4.101</v>
       </c>
       <c r="D40" s="1">
         <v>3.6304812639</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
         <v>1369170.66</v>
       </c>
       <c r="H40" s="1">
-        <v>206109.7</v>
+        <v>177447.67</v>
       </c>
       <c r="I40" s="1">
-        <v>15.053616471741</v>
+        <v>12.960230246243</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>1575280.36</v>
+        <v>1546618.33</v>
       </c>
       <c r="M40" s="1">
-        <v>1575280.36</v>
+        <v>1546618.33</v>
       </c>
       <c r="N40" s="1">
         <v>0.97</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" s="1">
         <v>67000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>9500.0</v>
+        <v>8943.0</v>
       </c>
       <c r="D41" s="1">
         <v>5532.659358209</v>
       </c>
       <c r="E41" t="s">
         <v>117</v>
       </c>
       <c r="F41">
-        <v>185.39</v>
+        <v>186.33</v>
       </c>
       <c r="G41" s="1">
         <v>2183424.53</v>
       </c>
       <c r="H41" s="1">
-        <v>1249847.68</v>
+        <v>1032351.95</v>
       </c>
       <c r="I41" s="1">
-        <v>57.24254091805</v>
+        <v>47.281320504355</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>3433272.21</v>
+        <v>3215776.48</v>
       </c>
       <c r="M41" s="1">
-        <v>3433272.21</v>
+        <v>3215776.48</v>
       </c>
       <c r="N41" s="1">
-        <v>2.11</v>
+        <v>2.03</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>119</v>
       </c>
       <c r="B42" s="1">
         <v>3976.0</v>
       </c>
       <c r="C42" s="1">
-        <v>378.0</v>
+        <v>374.7</v>
       </c>
       <c r="D42" s="1">
         <v>381.7093435614</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
         <v>1517676.35</v>
       </c>
       <c r="H42" s="1">
-        <v>-14748.35</v>
+        <v>-27869.15</v>
       </c>
       <c r="I42" s="1">
-        <v>-0.97177174830457</v>
+        <v>-1.8363038997083</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>1502928.0</v>
+        <v>1489807.2</v>
       </c>
       <c r="M42" s="1">
-        <v>1502928.0</v>
+        <v>1489807.2</v>
       </c>
       <c r="N42" s="1">
-        <v>0.92</v>
+        <v>0.94</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" s="1">
         <v>2858.0</v>
       </c>
       <c r="C43" s="1">
-        <v>491.4</v>
+        <v>461.7</v>
       </c>
       <c r="D43" s="1">
         <v>640.6780790763</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
         <v>1831057.95</v>
       </c>
       <c r="H43" s="1">
-        <v>-426636.75</v>
+        <v>-511519.35</v>
       </c>
       <c r="I43" s="1">
-        <v>-23.300013524968</v>
+        <v>-27.935726993239</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>1404421.2</v>
+        <v>1319538.6</v>
       </c>
       <c r="M43" s="1">
-        <v>1404421.2</v>
+        <v>1319538.6</v>
       </c>
       <c r="N43" s="1">
-        <v>0.86</v>
+        <v>0.83</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>123</v>
       </c>
       <c r="B44" s="1">
         <v>10750.0</v>
       </c>
       <c r="C44" s="1">
-        <v>142.8</v>
+        <v>139.15</v>
       </c>
       <c r="D44" s="1">
         <v>130.8636483721</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
         <v>1406784.22</v>
       </c>
       <c r="H44" s="1">
-        <v>128315.78</v>
+        <v>89078.28</v>
       </c>
       <c r="I44" s="1">
-        <v>9.1212126334485</v>
+        <v>6.3320499856048</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>1535100.0</v>
+        <v>1495862.5</v>
       </c>
       <c r="M44" s="1">
-        <v>1535100.0</v>
+        <v>1495862.5</v>
       </c>
       <c r="N44" s="1">
         <v>0.94</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" s="1">
         <v>37038.0</v>
       </c>
       <c r="C45" s="1">
-        <v>35.11</v>
+        <v>34.41</v>
       </c>
       <c r="D45" s="1">
         <v>29.4882139964</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
         <v>1092184.47</v>
       </c>
       <c r="H45" s="1">
-        <v>208219.71</v>
+        <v>182293.11</v>
       </c>
       <c r="I45" s="1">
-        <v>19.064518469119</v>
+        <v>16.690688707559</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>1300404.18</v>
+        <v>1274477.58</v>
       </c>
       <c r="M45" s="1">
-        <v>1300404.18</v>
+        <v>1274477.58</v>
       </c>
       <c r="N45" s="1">
         <v>0.8</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46" s="1">
         <v>22367.0</v>
       </c>
       <c r="C46" s="1">
-        <v>386.74</v>
+        <v>381.7</v>
       </c>
       <c r="D46" s="1">
         <v>445.7656037913</v>
       </c>
       <c r="E46" t="s">
         <v>36</v>
       </c>
       <c r="F46">
         <v>1.14</v>
       </c>
       <c r="G46" s="1">
         <v>8866505.22</v>
       </c>
       <c r="H46" s="1">
-        <v>-1290228.82</v>
+        <v>-1363663.23</v>
       </c>
       <c r="I46" s="1">
-        <v>-14.55171781876</v>
+        <v>-15.379940530842</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>7576276.4</v>
+        <v>7502841.99</v>
       </c>
       <c r="M46" s="1">
-        <v>7576276.4</v>
+        <v>7502841.99</v>
       </c>
       <c r="N46" s="1">
-        <v>4.65</v>
+        <v>4.73</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>129</v>
       </c>
       <c r="B47" s="1">
         <v>80651.0</v>
       </c>
       <c r="C47" s="1">
-        <v>185.8</v>
+        <v>197.8</v>
       </c>
       <c r="D47" s="1">
         <v>204.0828479498</v>
       </c>
       <c r="E47" t="s">
         <v>130</v>
       </c>
       <c r="F47">
-        <v>11.23</v>
+        <v>10.9</v>
       </c>
       <c r="G47" s="1">
         <v>1403954.06</v>
       </c>
       <c r="H47" s="1">
-        <v>-69799.62</v>
+        <v>60139.9</v>
       </c>
       <c r="I47" s="1">
-        <v>-4.9716455821923</v>
+        <v>4.2836088240665</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>1334154.44</v>
+        <v>1464093.96</v>
       </c>
       <c r="M47" s="1">
-        <v>1334154.44</v>
+        <v>1464093.96</v>
       </c>
       <c r="N47" s="1">
-        <v>0.82</v>
+        <v>0.92</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>132</v>
       </c>
       <c r="B48" s="1">
         <v>4716.0</v>
       </c>
       <c r="C48" s="1">
-        <v>495.9</v>
+        <v>509.0</v>
       </c>
       <c r="D48" s="1">
         <v>468.6676357082</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
         <v>2210236.57</v>
       </c>
       <c r="H48" s="1">
-        <v>128427.83</v>
+        <v>190207.43</v>
       </c>
       <c r="I48" s="1">
-        <v>5.8105920308793</v>
+        <v>8.6057498360911</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>2338664.4</v>
+        <v>2400444.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2338664.4</v>
+        <v>2400444.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1.44</v>
+        <v>1.51</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>134</v>
       </c>
       <c r="B49" s="1">
         <v>17039.0</v>
       </c>
       <c r="C49" s="1">
-        <v>98.2</v>
+        <v>93.19</v>
       </c>
       <c r="D49" s="1">
         <v>58.3518663067</v>
       </c>
       <c r="E49" t="s">
         <v>36</v>
       </c>
       <c r="F49">
         <v>1.14</v>
       </c>
       <c r="G49" s="1">
         <v>881264.01</v>
       </c>
       <c r="H49" s="1">
-        <v>584231.76</v>
+        <v>514170.04</v>
       </c>
       <c r="I49" s="1">
-        <v>66.294748607741</v>
+        <v>58.344608898757</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>1465495.77</v>
+        <v>1395434.05</v>
       </c>
       <c r="M49" s="1">
-        <v>1465495.77</v>
+        <v>1395434.05</v>
       </c>
       <c r="N49" s="1">
-        <v>0.9</v>
+        <v>0.88</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>136</v>
       </c>
       <c r="B50" s="1">
         <v>34327.0</v>
       </c>
       <c r="C50" s="1">
-        <v>321.1</v>
+        <v>320.6</v>
       </c>
       <c r="D50" s="1">
         <v>538.838409124</v>
       </c>
       <c r="E50" t="s">
         <v>137</v>
       </c>
       <c r="F50">
-        <v>7.47</v>
+        <v>7.48</v>
       </c>
       <c r="G50" s="1">
         <v>2479393.33</v>
       </c>
       <c r="H50" s="1">
-        <v>-1004755.76</v>
+        <v>-1007278.48</v>
       </c>
       <c r="I50" s="1">
-        <v>-40.524258408003</v>
+        <v>-40.626005878624</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>1474637.57</v>
+        <v>1472114.85</v>
       </c>
       <c r="M50" s="1">
-        <v>1474637.57</v>
+        <v>1472114.85</v>
       </c>
       <c r="N50" s="1">
-        <v>0.91</v>
+        <v>0.93</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>139</v>
       </c>
       <c r="B51" s="1">
         <v>23240.0</v>
       </c>
       <c r="C51" s="1">
-        <v>414.6</v>
+        <v>411.2</v>
       </c>
       <c r="D51" s="1">
         <v>417.3573962995</v>
       </c>
       <c r="E51" t="s">
         <v>137</v>
       </c>
       <c r="F51">
-        <v>7.47</v>
+        <v>7.48</v>
       </c>
       <c r="G51" s="1">
         <v>1299636.84</v>
       </c>
       <c r="H51" s="1">
-        <v>-10572.6</v>
+        <v>-21340.47</v>
       </c>
       <c r="I51" s="1">
-        <v>-0.81350417859808</v>
+        <v>-1.6420333237091</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>1289064.24</v>
+        <v>1278296.37</v>
       </c>
       <c r="M51" s="1">
-        <v>1289064.24</v>
+        <v>1278296.37</v>
       </c>
       <c r="N51" s="1">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>141</v>
       </c>
       <c r="B52" s="1">
         <v>62721.0</v>
       </c>
       <c r="C52" s="1">
-        <v>195.55</v>
+        <v>206.84</v>
       </c>
       <c r="D52" s="1">
         <v>132.4028224996</v>
       </c>
       <c r="E52" t="s">
         <v>36</v>
       </c>
       <c r="F52">
         <v>1.14</v>
       </c>
       <c r="G52" s="1">
         <v>7334210.53</v>
       </c>
       <c r="H52" s="1">
-        <v>3408151.24</v>
+        <v>4066801.54</v>
       </c>
       <c r="I52" s="1">
-        <v>46.469231092552</v>
+        <v>55.449751863068</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>10742361.77</v>
+        <v>11401012.07</v>
       </c>
       <c r="M52" s="1">
-        <v>10742361.77</v>
+        <v>11401012.07</v>
       </c>
       <c r="N52" s="1">
-        <v>6.6</v>
+        <v>7.18</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>143</v>
       </c>
       <c r="B53" s="1">
-        <v>145.0</v>
+        <v>850.0</v>
       </c>
       <c r="C53" s="1">
-        <v>4816.02</v>
+        <v>4821.3</v>
       </c>
       <c r="D53" s="1">
-        <v>4808.6944137931</v>
+        <v>4815.9818941176</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>697260.69</v>
+        <v>4093584.61</v>
       </c>
       <c r="H53" s="1">
-        <v>1062.21</v>
+        <v>4520.39</v>
       </c>
       <c r="I53" s="1">
-        <v>0.1523404395564</v>
+        <v>0.110426201744</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>698322.9</v>
+        <v>4098105.0</v>
       </c>
       <c r="M53" s="1">
-        <v>698322.9</v>
+        <v>4098105.0</v>
       </c>
       <c r="N53" s="1">
-        <v>0.43</v>
+        <v>2.58</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>145</v>
       </c>
       <c r="B54" s="1">
         <v>7764.0</v>
       </c>
       <c r="C54" s="1">
-        <v>143.76</v>
+        <v>114.99</v>
       </c>
       <c r="D54" s="1">
         <v>186.5757843895</v>
       </c>
       <c r="E54" t="s">
         <v>36</v>
       </c>
       <c r="F54">
         <v>1.14</v>
       </c>
       <c r="G54" s="1">
         <v>1285093.84</v>
       </c>
       <c r="H54" s="1">
-        <v>-307513.25</v>
+        <v>-500506.13</v>
       </c>
       <c r="I54" s="1">
-        <v>-23.929244731264</v>
+        <v>-38.947049189809</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>977580.59</v>
+        <v>784587.71</v>
       </c>
       <c r="M54" s="1">
-        <v>977580.59</v>
+        <v>784587.71</v>
       </c>
       <c r="N54" s="1">
-        <v>0.6</v>
+        <v>0.49</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>147</v>
       </c>
       <c r="B55" s="1">
         <v>94856.0</v>
       </c>
       <c r="C55" s="1">
-        <v>15.7</v>
+        <v>16.16</v>
       </c>
       <c r="D55" s="1">
         <v>12.0896589567</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
         <v>1146776.69</v>
       </c>
       <c r="H55" s="1">
-        <v>342462.51</v>
+        <v>386096.27</v>
       </c>
       <c r="I55" s="1">
-        <v>29.863051192643</v>
+        <v>33.667955877268</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>1489239.2</v>
+        <v>1532872.96</v>
       </c>
       <c r="M55" s="1">
-        <v>1489239.2</v>
+        <v>1532872.96</v>
       </c>
       <c r="N55" s="1">
-        <v>0.91</v>
+        <v>0.97</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>149</v>
       </c>
       <c r="B56" s="1">
         <v>15422.0</v>
       </c>
       <c r="C56" s="1">
-        <v>149.31</v>
+        <v>147.41</v>
       </c>
       <c r="D56" s="1">
         <v>152.5145979769</v>
       </c>
       <c r="E56" t="s">
         <v>36</v>
       </c>
       <c r="F56">
         <v>1.14</v>
       </c>
       <c r="G56" s="1">
         <v>2110321.23</v>
       </c>
       <c r="H56" s="1">
-        <v>-93541.01</v>
+        <v>-112468.15</v>
       </c>
       <c r="I56" s="1">
-        <v>-4.4325484040171</v>
+        <v>-5.3294327139001</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>2016780.22</v>
+        <v>1997853.08</v>
       </c>
       <c r="M56" s="1">
-        <v>2016780.22</v>
+        <v>1997853.08</v>
       </c>
       <c r="N56" s="1">
-        <v>1.24</v>
+        <v>1.26</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>151</v>
       </c>
       <c r="B57" s="1">
         <v>7948.0</v>
       </c>
       <c r="C57" s="1">
-        <v>186.48</v>
+        <v>166.97</v>
       </c>
       <c r="D57" s="1">
         <v>157.996694766</v>
       </c>
       <c r="E57" t="s">
         <v>36</v>
       </c>
       <c r="F57">
         <v>1.14</v>
       </c>
       <c r="G57" s="1">
         <v>1122246.13</v>
       </c>
       <c r="H57" s="1">
-        <v>175886.6</v>
+        <v>44005.35</v>
       </c>
       <c r="I57" s="1">
-        <v>15.672729475129</v>
+        <v>3.9211852751054</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>1298132.73</v>
+        <v>1166251.48</v>
       </c>
       <c r="M57" s="1">
-        <v>1298132.73</v>
+        <v>1166251.48</v>
       </c>
       <c r="N57" s="1">
-        <v>0.8</v>
+        <v>0.73</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>153</v>
       </c>
       <c r="B58" s="1">
         <v>116800.0</v>
       </c>
       <c r="C58" s="1">
-        <v>4710.0</v>
+        <v>3928.0</v>
       </c>
       <c r="D58" s="1">
         <v>2087.8199828767</v>
       </c>
       <c r="E58" t="s">
         <v>117</v>
       </c>
       <c r="F58">
-        <v>185.39</v>
+        <v>186.33</v>
       </c>
       <c r="G58" s="1">
         <v>1441098.25</v>
       </c>
       <c r="H58" s="1">
-        <v>1526284.59</v>
+        <v>1021208.43</v>
       </c>
       <c r="I58" s="1">
-        <v>105.91120973188</v>
+        <v>70.863206585672</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>2967382.84</v>
+        <v>2462306.68</v>
       </c>
       <c r="M58" s="1">
-        <v>2967382.84</v>
+        <v>2462306.68</v>
       </c>
       <c r="N58" s="1">
-        <v>1.82</v>
+        <v>1.55</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>155</v>
       </c>
       <c r="B59" s="1">
         <v>6686.0</v>
       </c>
       <c r="C59" s="1">
-        <v>278.35</v>
+        <v>268.05</v>
       </c>
       <c r="D59" s="1">
         <v>215.9045288663</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
         <v>1443537.68</v>
       </c>
       <c r="H59" s="1">
-        <v>417510.42</v>
+        <v>348644.62</v>
       </c>
       <c r="I59" s="1">
-        <v>28.922724067722</v>
+        <v>24.152096951151</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>1861048.1</v>
+        <v>1792182.3</v>
       </c>
       <c r="M59" s="1">
-        <v>1861048.1</v>
+        <v>1792182.3</v>
       </c>
       <c r="N59" s="1">
-        <v>1.14</v>
+        <v>1.13</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>157</v>
       </c>
       <c r="B60" s="1">
         <v>116631.0</v>
       </c>
       <c r="C60" s="1">
-        <v>24.73</v>
+        <v>24.22</v>
       </c>
       <c r="D60" s="1">
         <v>18.6728409257</v>
       </c>
       <c r="E60" t="s">
         <v>158</v>
       </c>
       <c r="F60">
         <v>0.85</v>
       </c>
       <c r="G60" s="1">
         <v>2540739.03</v>
       </c>
       <c r="H60" s="1">
-        <v>833285.22</v>
+        <v>767767.44</v>
       </c>
       <c r="I60" s="1">
-        <v>32.796962228742</v>
+        <v>30.218272358338</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>3374024.25</v>
+        <v>3308506.47</v>
       </c>
       <c r="M60" s="1">
-        <v>3374024.25</v>
+        <v>3308506.47</v>
       </c>
       <c r="N60" s="1">
-        <v>2.07</v>
+        <v>2.08</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>160</v>
       </c>
       <c r="B61" s="1">
         <v>123900.0</v>
       </c>
       <c r="C61" s="1">
-        <v>2293.5</v>
+        <v>2164.5</v>
       </c>
       <c r="D61" s="1">
         <v>2555.3766989508</v>
       </c>
       <c r="E61" t="s">
         <v>117</v>
       </c>
       <c r="F61">
-        <v>185.39</v>
+        <v>186.33</v>
       </c>
       <c r="G61" s="1">
         <v>1866410.99</v>
       </c>
       <c r="H61" s="1">
-        <v>-333630.79</v>
+        <v>-427093.12</v>
       </c>
       <c r="I61" s="1">
-        <v>-17.875526440187</v>
+        <v>-22.883122864595</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>1532780.2</v>
+        <v>1439317.87</v>
       </c>
       <c r="M61" s="1">
-        <v>1532780.2</v>
+        <v>1439317.87</v>
       </c>
       <c r="N61" s="1">
-        <v>0.94</v>
+        <v>0.91</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>162</v>
       </c>
       <c r="B62" s="1">
         <v>6487.0</v>
       </c>
       <c r="C62" s="1">
-        <v>419.77</v>
+        <v>313.03</v>
       </c>
       <c r="D62" s="1">
         <v>336.7764991522</v>
       </c>
       <c r="E62" t="s">
         <v>36</v>
       </c>
       <c r="F62">
         <v>1.14</v>
       </c>
       <c r="G62" s="1">
         <v>1939414.23</v>
       </c>
       <c r="H62" s="1">
-        <v>445563.21</v>
+        <v>-154876.39</v>
       </c>
       <c r="I62" s="1">
-        <v>22.974112652561</v>
+        <v>-7.9857303099194</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>2384977.44</v>
+        <v>1784537.84</v>
       </c>
       <c r="M62" s="1">
-        <v>2384977.44</v>
+        <v>1784537.84</v>
       </c>
       <c r="N62" s="1">
-        <v>1.46</v>
+        <v>1.12</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>164</v>
       </c>
       <c r="B63" s="1">
         <v>170877.0</v>
       </c>
       <c r="C63" s="1">
-        <v>97.7</v>
+        <v>100.4</v>
       </c>
       <c r="D63" s="1">
         <v>134.2464297711</v>
       </c>
       <c r="E63" t="s">
         <v>130</v>
       </c>
       <c r="F63">
-        <v>11.23</v>
+        <v>10.9</v>
       </c>
       <c r="G63" s="1">
         <v>1973184.66</v>
       </c>
       <c r="H63" s="1">
-        <v>-486808.22</v>
+        <v>-398657.24</v>
       </c>
       <c r="I63" s="1">
-        <v>-24.671194230752</v>
+        <v>-20.203747174884</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>1486376.44</v>
+        <v>1574527.42</v>
       </c>
       <c r="M63" s="1">
-        <v>1486376.44</v>
+        <v>1574527.42</v>
       </c>
       <c r="N63" s="1">
-        <v>0.91</v>
+        <v>0.99</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>166</v>
       </c>
       <c r="B64" s="1">
         <v>179300.0</v>
       </c>
       <c r="C64" s="1">
-        <v>2923.0</v>
+        <v>2897.0</v>
       </c>
       <c r="D64" s="1">
         <v>2910.6595370887</v>
       </c>
       <c r="E64" t="s">
         <v>117</v>
       </c>
       <c r="F64">
-        <v>185.39</v>
+        <v>186.33</v>
       </c>
       <c r="G64" s="1">
         <v>3064180.54</v>
       </c>
       <c r="H64" s="1">
-        <v>-237225.28</v>
+        <v>-276412.69</v>
       </c>
       <c r="I64" s="1">
-        <v>-7.7418832507826</v>
+        <v>-9.0207703623103</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>2826955.26</v>
+        <v>2787767.85</v>
       </c>
       <c r="M64" s="1">
-        <v>2826955.26</v>
+        <v>2787767.85</v>
       </c>
       <c r="N64" s="1">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>168</v>
       </c>
       <c r="B65" s="1">
         <v>24867.0</v>
       </c>
       <c r="C65" s="1">
-        <v>45.57</v>
+        <v>45.755</v>
       </c>
       <c r="D65" s="1">
         <v>46.5667177384</v>
       </c>
       <c r="E65" t="s">
         <v>158</v>
       </c>
       <c r="F65">
         <v>0.85</v>
       </c>
       <c r="G65" s="1">
         <v>1335812.17</v>
       </c>
       <c r="H65" s="1">
-        <v>-10212.13</v>
+        <v>-3193.77</v>
       </c>
       <c r="I65" s="1">
-        <v>-0.76448846846484</v>
+        <v>-0.23908825445122</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>1325600.04</v>
+        <v>1332618.4</v>
       </c>
       <c r="M65" s="1">
-        <v>1325600.04</v>
+        <v>1332618.4</v>
       </c>
       <c r="N65" s="1">
-        <v>0.81</v>
+        <v>0.84</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>170</v>
       </c>
       <c r="B66" s="1">
         <v>13068.0</v>
       </c>
       <c r="C66" s="1">
-        <v>228.98</v>
+        <v>238.75</v>
       </c>
       <c r="D66" s="1">
         <v>194.8258103765</v>
       </c>
       <c r="E66" t="s">
         <v>36</v>
       </c>
       <c r="F66">
         <v>1.14</v>
       </c>
       <c r="G66" s="1">
         <v>2270159.35</v>
       </c>
       <c r="H66" s="1">
-        <v>350651.37</v>
+        <v>471720.43</v>
       </c>
       <c r="I66" s="1">
-        <v>15.446112626411</v>
+        <v>20.779177021208</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>2620810.72</v>
+        <v>2741879.78</v>
       </c>
       <c r="M66" s="1">
-        <v>2620810.72</v>
+        <v>2741879.78</v>
       </c>
       <c r="N66" s="1">
-        <v>1.61</v>
+        <v>1.73</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>172</v>
       </c>
       <c r="B67" s="1">
         <v>22087.0</v>
       </c>
       <c r="C67" s="1">
-        <v>96.01</v>
+        <v>93.34</v>
       </c>
       <c r="D67" s="1">
         <v>101.7684941368</v>
       </c>
       <c r="E67" t="s">
         <v>57</v>
       </c>
       <c r="F67">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="G67" s="1">
         <v>1464870.86</v>
       </c>
       <c r="H67" s="1">
-        <v>-159139.59</v>
+        <v>-178220.06</v>
       </c>
       <c r="I67" s="1">
-        <v>-10.863728287967</v>
+        <v>-12.166264267145</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>1305731.27</v>
+        <v>1286650.8</v>
       </c>
       <c r="M67" s="1">
-        <v>1305731.27</v>
+        <v>1286650.8</v>
       </c>
       <c r="N67" s="1">
-        <v>0.8</v>
+        <v>0.81</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>174</v>
       </c>
       <c r="B68" s="1">
         <v>18281.0</v>
       </c>
       <c r="C68" s="1">
-        <v>177.68</v>
+        <v>161.14</v>
       </c>
       <c r="D68" s="1">
         <v>212.8117159893</v>
       </c>
       <c r="E68" t="s">
         <v>57</v>
       </c>
       <c r="F68">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="G68" s="1">
         <v>2467969.82</v>
       </c>
       <c r="H68" s="1">
-        <v>-467927.9</v>
+        <v>-629487.43</v>
       </c>
       <c r="I68" s="1">
-        <v>-18.960033311915</v>
+        <v>-25.506285567139</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>2000041.92</v>
+        <v>1838482.39</v>
       </c>
       <c r="M68" s="1">
-        <v>2000041.92</v>
+        <v>1838482.39</v>
       </c>
       <c r="N68" s="1">
-        <v>1.23</v>
+        <v>1.16</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>176</v>
       </c>
       <c r="B69" s="1">
         <v>31963.0</v>
       </c>
       <c r="C69" s="1">
-        <v>119.42</v>
+        <v>119.75</v>
       </c>
       <c r="D69" s="1">
         <v>126.7791696649</v>
       </c>
       <c r="E69" t="s">
         <v>36</v>
       </c>
       <c r="F69">
         <v>1.14</v>
       </c>
       <c r="G69" s="1">
         <v>3597543.38</v>
       </c>
       <c r="H69" s="1">
-        <v>-254410.94</v>
+        <v>-233830.18</v>
       </c>
       <c r="I69" s="1">
-        <v>-7.0717963100698</v>
+        <v>-6.4997181493333</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>3343132.44</v>
+        <v>3363713.2</v>
       </c>
       <c r="M69" s="1">
-        <v>3343132.44</v>
+        <v>3363713.2</v>
       </c>
       <c r="N69" s="1">
-        <v>2.05</v>
+        <v>2.12</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>178</v>
       </c>
       <c r="B70" s="1">
-        <v>-22289664.93</v>
+        <v>-22821029.65</v>
       </c>
       <c r="C70" s="1">
-        <v>0.87560307</v>
+        <v>0.87589997</v>
       </c>
       <c r="D70" s="1">
-        <v>0.8511756054</v>
+        <v>0.871466834</v>
       </c>
       <c r="E70" t="s">
         <v>36</v>
       </c>
       <c r="F70">
         <v>1.14</v>
       </c>
       <c r="G70" s="1">
         <v>0.0</v>
       </c>
       <c r="H70" s="1">
-        <v>639680.03</v>
+        <v>116090.26</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70" t="s">
         <v>179</v>
       </c>
       <c r="L70" s="1">
-        <v>551845.97</v>
+        <v>102845.3</v>
       </c>
       <c r="M70" s="1">
-        <v>639680.03</v>
+        <v>116090.26</v>
       </c>
       <c r="N70" s="1">
-        <v>0.39</v>
+        <v>0.07</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>177</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>