--- v1 (2026-05-27)
+++ v2 (2026-06-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU1209226700</t>
   </si>
   <si>
@@ -121,51 +121,51 @@
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
-    <t>ALCON INC</t>
+    <t>ALCON AG</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
@@ -313,102 +313,108 @@
   <si>
     <t>KION GROUP AG</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NO0013536151</t>
   </si>
   <si>
     <t>KONGSBERG GRUPPEN</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
+  </si>
+  <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
-    <t>DE0007100000</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>SE0009806607</t>
   </si>
   <si>
     <t>MUNTERS GROUP</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK</t>
+  </si>
+  <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
   </si>
   <si>
     <t>NO0005052605</t>
   </si>
   <si>
     <t>NORSK HYDRO</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
@@ -865,241 +871,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>14512.79</v>
+        <v>15013.03</v>
       </c>
       <c r="D2">
-        <v>162.16</v>
+        <v>145.78</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2353419.54</v>
+        <v>2188530.75</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2353419.54</v>
+        <v>2188530.75</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9.82</v>
       </c>
       <c r="D3">
-        <v>17942.01</v>
+        <v>16136.36</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>176190.5</v>
+        <v>158459.02</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>176190.5</v>
+        <v>158459.02</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>2250.05</v>
       </c>
       <c r="D4">
-        <v>18528.52</v>
+        <v>16666.04</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>41690088.86</v>
+        <v>37499419.03</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>41690088.86</v>
+        <v>37499419.03</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>3043.0</v>
       </c>
       <c r="D5">
-        <v>118.96</v>
+        <v>107.01</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>361987.88</v>
+        <v>325624.15</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>361987.88</v>
+        <v>325624.15</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>117639.55</v>
+        <v>119573.48</v>
       </c>
       <c r="D6">
-        <v>115.49</v>
+        <v>103.83</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13585755.63</v>
+        <v>12415076.73</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13585755.63</v>
+        <v>12415076.73</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>113.42</v>
+        <v>102.0</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11341.88</v>
+        <v>10199.74</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11341.88</v>
+        <v>10199.74</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P56"/>
+  <dimension ref="A1:P57"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O56" sqref="O56"/>
+      <selection activeCell="O57" sqref="O57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1121,2786 +1127,2836 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>20000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>66.86</v>
+        <v>59.48</v>
       </c>
       <c r="E2" s="1">
         <v>89.2446605</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
         <v>0.91</v>
       </c>
       <c r="H2" s="1">
         <v>1643006.5</v>
       </c>
       <c r="I2" s="1">
-        <v>-170400.37</v>
+        <v>-339335.27</v>
       </c>
       <c r="J2" s="1">
-        <v>-10.371253552557</v>
+        <v>-20.653312692311</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1472606.13</v>
+        <v>1303671.23</v>
       </c>
       <c r="N2" s="1">
-        <v>1472606.13</v>
+        <v>1303671.23</v>
       </c>
       <c r="O2" s="1">
-        <v>2.53</v>
+        <v>2.48</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>14000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>68.82</v>
+        <v>60.34</v>
       </c>
       <c r="E3" s="1">
         <v>67.3815571429</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>943341.8</v>
       </c>
       <c r="I3" s="1">
-        <v>20138.2</v>
+        <v>-98581.8</v>
       </c>
       <c r="J3" s="1">
-        <v>2.134772359287</v>
+        <v>-10.45027369719</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>963480.0</v>
+        <v>844760.0</v>
       </c>
       <c r="N3" s="1">
-        <v>963480.0</v>
+        <v>844760.0</v>
       </c>
       <c r="O3" s="1">
-        <v>1.66</v>
+        <v>1.61</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>2944.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1233.4</v>
+        <v>1168.6</v>
       </c>
       <c r="E4" s="1">
         <v>647.6155638587</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1906580.22</v>
       </c>
       <c r="I4" s="1">
-        <v>1724549.38</v>
+        <v>1533778.18</v>
       </c>
       <c r="J4" s="1">
-        <v>90.452495096168</v>
+        <v>80.446558917935</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3631129.6</v>
+        <v>3440358.4</v>
       </c>
       <c r="N4" s="1">
-        <v>3631129.6</v>
+        <v>3440358.4</v>
       </c>
       <c r="O4" s="1">
-        <v>6.24</v>
+        <v>6.54</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>60000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>195.05</v>
+        <v>159.75</v>
       </c>
       <c r="E5" s="1">
         <v>155.72574</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
       <c r="G5">
-        <v>10.65</v>
+        <v>10.77</v>
       </c>
       <c r="H5" s="1">
         <v>839663.22</v>
       </c>
       <c r="I5" s="1">
-        <v>258900.56</v>
+        <v>50114.78</v>
       </c>
       <c r="J5" s="1">
-        <v>30.833857412499</v>
+        <v>5.9684381554786</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1098563.78</v>
+        <v>889778.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1098563.78</v>
+        <v>889778.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.89</v>
+        <v>1.69</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="1">
         <v>39403.0</v>
       </c>
       <c r="D6" s="1">
-        <v>41.46</v>
+        <v>38.44</v>
       </c>
       <c r="E6" s="1">
         <v>29.4360497932</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1159868.67</v>
       </c>
       <c r="I6" s="1">
-        <v>473779.71</v>
+        <v>354782.65</v>
       </c>
       <c r="J6" s="1">
-        <v>40.847703042104</v>
+        <v>30.588174262867</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1633648.38</v>
+        <v>1514651.32</v>
       </c>
       <c r="N6" s="1">
-        <v>1633648.38</v>
+        <v>1514651.32</v>
       </c>
       <c r="O6" s="1">
-        <v>2.81</v>
+        <v>2.88</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>67837.0</v>
       </c>
       <c r="D7" s="1">
-        <v>19.75</v>
+        <v>17.915</v>
       </c>
       <c r="E7" s="1">
         <v>11.9558472515</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>811048.81</v>
       </c>
       <c r="I7" s="1">
-        <v>528731.94</v>
+        <v>404251.05</v>
       </c>
       <c r="J7" s="1">
-        <v>65.191136893475</v>
+        <v>49.842998968213</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1339780.75</v>
+        <v>1215299.86</v>
       </c>
       <c r="N7" s="1">
-        <v>1339780.75</v>
+        <v>1215299.86</v>
       </c>
       <c r="O7" s="1">
-        <v>2.3</v>
+        <v>2.31</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
         <v>11113.0</v>
       </c>
       <c r="D8" s="1">
-        <v>717.4</v>
+        <v>558.8</v>
       </c>
       <c r="E8" s="1">
         <v>322.7027697291</v>
       </c>
       <c r="F8" t="s">
         <v>43</v>
       </c>
       <c r="G8">
-        <v>10.65</v>
+        <v>10.77</v>
       </c>
       <c r="H8" s="1">
         <v>318766.07</v>
       </c>
       <c r="I8" s="1">
-        <v>429611.5</v>
+        <v>257704.65</v>
       </c>
       <c r="J8" s="1">
-        <v>134.77328374378</v>
+        <v>80.844441819043</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>748377.57</v>
+        <v>576470.72</v>
       </c>
       <c r="N8" s="1">
-        <v>748377.57</v>
+        <v>576470.72</v>
       </c>
       <c r="O8" s="1">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
         <v>114452.0</v>
       </c>
       <c r="D9" s="1">
-        <v>10.52</v>
+        <v>10.095</v>
       </c>
       <c r="E9" s="1">
         <v>9.205399993</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1053576.44</v>
       </c>
       <c r="I9" s="1">
-        <v>150458.6</v>
+        <v>101816.5</v>
       </c>
       <c r="J9" s="1">
-        <v>14.280748343234</v>
+        <v>9.6638930156791</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1204035.04</v>
+        <v>1155392.94</v>
       </c>
       <c r="N9" s="1">
-        <v>1204035.04</v>
+        <v>1155392.94</v>
       </c>
       <c r="O9" s="1">
-        <v>2.07</v>
+        <v>2.2</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
         <v>5400.0</v>
       </c>
       <c r="D10" s="1">
-        <v>106.95</v>
+        <v>101.1</v>
       </c>
       <c r="E10" s="1">
         <v>172.892437037</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>933619.16</v>
       </c>
       <c r="I10" s="1">
-        <v>-356089.16</v>
+        <v>-387679.16</v>
       </c>
       <c r="J10" s="1">
-        <v>-38.140729673971</v>
+        <v>-41.524336325745</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>577530.0</v>
+        <v>545940.0</v>
       </c>
       <c r="N10" s="1">
-        <v>577530.0</v>
+        <v>545940.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.99</v>
+        <v>1.04</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>9200.0</v>
       </c>
       <c r="D11" s="1">
-        <v>86.24</v>
+        <v>68.32</v>
       </c>
       <c r="E11" s="1">
         <v>62.054675</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>570903.01</v>
       </c>
       <c r="I11" s="1">
-        <v>222504.99</v>
+        <v>57640.99</v>
       </c>
       <c r="J11" s="1">
-        <v>38.974219105974</v>
+        <v>10.096459291746</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>793408.0</v>
+        <v>628544.0</v>
       </c>
       <c r="N11" s="1">
-        <v>793408.0</v>
+        <v>628544.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.36</v>
+        <v>1.2</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>40504.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>22.1</v>
+        <v>20.48</v>
       </c>
       <c r="E12" s="1">
-        <v>24.0253616927</v>
+        <v>24.0253615</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>973123.25</v>
+        <v>480507.23</v>
       </c>
       <c r="I12" s="1">
-        <v>-77984.85</v>
+        <v>-70907.23</v>
       </c>
       <c r="J12" s="1">
-        <v>-8.0138718296989</v>
+        <v>-14.756745699747</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>895138.4</v>
+        <v>409600.0</v>
       </c>
       <c r="N12" s="1">
-        <v>895138.4</v>
+        <v>409600.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.54</v>
+        <v>0.78</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>22144.0</v>
+        <v>19000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>72.64</v>
+        <v>69.42</v>
       </c>
       <c r="E13" s="1">
-        <v>62.5046468569</v>
+        <v>62.5046468421</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1384102.9</v>
+        <v>1187588.29</v>
       </c>
       <c r="I13" s="1">
-        <v>224437.26</v>
+        <v>131391.71</v>
       </c>
       <c r="J13" s="1">
-        <v>16.215359421615</v>
+        <v>11.063742469202</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1608540.16</v>
+        <v>1318980.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1608540.16</v>
+        <v>1318980.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.76</v>
+        <v>2.51</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>18000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>18.55</v>
+        <v>17.7</v>
       </c>
       <c r="E14" s="1">
         <v>37.7029705556</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>678653.47</v>
       </c>
       <c r="I14" s="1">
-        <v>-344753.47</v>
+        <v>-360053.47</v>
       </c>
       <c r="J14" s="1">
-        <v>-50.799632690304</v>
+        <v>-53.054096960559</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>333900.0</v>
+        <v>318600.0</v>
       </c>
       <c r="N14" s="1">
-        <v>333900.0</v>
+        <v>318600.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.57</v>
+        <v>0.61</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>5700.0</v>
       </c>
       <c r="D15" s="1">
-        <v>134.8</v>
+        <v>131.2</v>
       </c>
       <c r="E15" s="1">
         <v>87.8658894737</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>500835.57</v>
       </c>
       <c r="I15" s="1">
-        <v>267524.43</v>
+        <v>247004.43</v>
       </c>
       <c r="J15" s="1">
-        <v>53.41562101909</v>
+        <v>49.318467935494</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>768360.0</v>
+        <v>747840.0</v>
       </c>
       <c r="N15" s="1">
-        <v>768360.0</v>
+        <v>747840.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.32</v>
+        <v>1.42</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>157000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.194</v>
+        <v>9.437</v>
       </c>
       <c r="E16" s="1">
         <v>6.4660969427</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1015177.22</v>
       </c>
       <c r="I16" s="1">
-        <v>585280.78</v>
+        <v>466431.78</v>
       </c>
       <c r="J16" s="1">
-        <v>57.653064752576</v>
+        <v>45.945847760453</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1600458.0</v>
+        <v>1481609.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1600458.0</v>
+        <v>1481609.0</v>
       </c>
       <c r="O16" s="1">
-        <v>2.75</v>
+        <v>2.82</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>30000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>271.9</v>
+        <v>219.6</v>
       </c>
       <c r="E17" s="1">
         <v>227.3515</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
       <c r="G17">
-        <v>10.65</v>
+        <v>10.77</v>
       </c>
       <c r="H17" s="1">
         <v>644146.48</v>
       </c>
       <c r="I17" s="1">
-        <v>121553.32</v>
+        <v>-32580.76</v>
       </c>
       <c r="J17" s="1">
-        <v>18.870446982804</v>
+        <v>-5.0579737701897</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>765699.8</v>
+        <v>611565.72</v>
       </c>
       <c r="N17" s="1">
-        <v>765699.8</v>
+        <v>611565.72</v>
       </c>
       <c r="O17" s="1">
-        <v>1.32</v>
+        <v>1.16</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>12700.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.7</v>
+        <v>90.85</v>
       </c>
       <c r="E18" s="1">
         <v>53.361584252</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>677692.12</v>
       </c>
       <c r="I18" s="1">
-        <v>601197.88</v>
+        <v>476102.88</v>
       </c>
       <c r="J18" s="1">
-        <v>88.712538077025</v>
+        <v>70.253565881805</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1278890.0</v>
+        <v>1153795.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1278890.0</v>
+        <v>1153795.0</v>
       </c>
       <c r="O18" s="1">
-        <v>2.2</v>
+        <v>2.19</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>4500.0</v>
       </c>
       <c r="D19" s="1">
-        <v>225.2</v>
+        <v>198.7</v>
       </c>
       <c r="E19" s="1">
         <v>282.0622</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1269279.9</v>
       </c>
       <c r="I19" s="1">
-        <v>-255879.9</v>
+        <v>-375129.9</v>
       </c>
       <c r="J19" s="1">
-        <v>-20.15945419131</v>
+        <v>-29.554545061338</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1013400.0</v>
+        <v>894150.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1013400.0</v>
+        <v>894150.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.74</v>
+        <v>1.7</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
         <v>48783.0</v>
       </c>
       <c r="D20" s="1">
-        <v>19.99</v>
+        <v>18.405</v>
       </c>
       <c r="E20" s="1">
         <v>17.9404999693</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>875191.41</v>
       </c>
       <c r="I20" s="1">
-        <v>99980.76</v>
+        <v>22659.71</v>
       </c>
       <c r="J20" s="1">
-        <v>11.42387355013</v>
+        <v>2.5891147629066</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>975172.17</v>
+        <v>897851.12</v>
       </c>
       <c r="N20" s="1">
-        <v>975172.17</v>
+        <v>897851.12</v>
       </c>
       <c r="O20" s="1">
-        <v>1.68</v>
+        <v>1.71</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
         <v>6500.0</v>
       </c>
       <c r="D21" s="1">
-        <v>81.4</v>
+        <v>70.1</v>
       </c>
       <c r="E21" s="1">
         <v>124.1734415385</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>807127.37</v>
       </c>
       <c r="I21" s="1">
-        <v>-278027.37</v>
+        <v>-351477.37</v>
       </c>
       <c r="J21" s="1">
-        <v>-34.446529796158</v>
+        <v>-43.546704406765</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>529100.0</v>
+        <v>455650.0</v>
       </c>
       <c r="N21" s="1">
-        <v>529100.0</v>
+        <v>455650.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.91</v>
+        <v>0.87</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
         <v>22700.0</v>
       </c>
       <c r="D22" s="1">
-        <v>45.825</v>
+        <v>37.095</v>
       </c>
       <c r="E22" s="1">
         <v>33.252476652</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>754831.22</v>
       </c>
       <c r="I22" s="1">
-        <v>285396.28</v>
+        <v>87225.28</v>
       </c>
       <c r="J22" s="1">
-        <v>37.809284041007</v>
+        <v>11.555600469202</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1040227.5</v>
+        <v>842056.5</v>
       </c>
       <c r="N22" s="1">
-        <v>1040227.5</v>
+        <v>842056.5</v>
       </c>
       <c r="O22" s="1">
-        <v>1.79</v>
+        <v>1.6</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
         <v>59794.0</v>
       </c>
       <c r="D23" s="1">
-        <v>24.63</v>
+        <v>22.215</v>
       </c>
       <c r="E23" s="1">
         <v>17.1934822892</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1028067.08</v>
       </c>
       <c r="I23" s="1">
-        <v>444659.14</v>
+        <v>300256.63</v>
       </c>
       <c r="J23" s="1">
-        <v>43.251957839171</v>
+        <v>29.205937612553</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1472726.22</v>
+        <v>1328323.71</v>
       </c>
       <c r="N23" s="1">
-        <v>1472726.22</v>
+        <v>1328323.71</v>
       </c>
       <c r="O23" s="1">
         <v>2.53</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
         <v>237942.0</v>
       </c>
       <c r="D24" s="1">
-        <v>5.835</v>
+        <v>5.078</v>
       </c>
       <c r="E24" s="1">
         <v>3.2505653058</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>773446.01</v>
       </c>
       <c r="I24" s="1">
-        <v>614945.56</v>
+        <v>434823.47</v>
       </c>
       <c r="J24" s="1">
-        <v>79.507238003594</v>
+        <v>56.218981593815</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1388391.57</v>
+        <v>1208269.48</v>
       </c>
       <c r="N24" s="1">
-        <v>1388391.57</v>
+        <v>1208269.48</v>
       </c>
       <c r="O24" s="1">
-        <v>2.39</v>
+        <v>2.3</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
         <v>9447.0</v>
       </c>
       <c r="D25" s="1">
-        <v>114.8</v>
+        <v>105.55</v>
       </c>
       <c r="E25" s="1">
         <v>69.5570202181</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>657105.17</v>
       </c>
       <c r="I25" s="1">
-        <v>427410.43</v>
+        <v>340025.68</v>
       </c>
       <c r="J25" s="1">
-        <v>65.044447907783</v>
+        <v>51.746005894308</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1084515.6</v>
+        <v>997130.85</v>
       </c>
       <c r="N25" s="1">
-        <v>1084515.6</v>
+        <v>997130.85</v>
       </c>
       <c r="O25" s="1">
-        <v>1.86</v>
+        <v>1.9</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
         <v>3000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>285.9</v>
+        <v>232.6</v>
       </c>
       <c r="E26" s="1">
         <v>312.78061</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>938341.83</v>
       </c>
       <c r="I26" s="1">
-        <v>-80641.83</v>
+        <v>-240541.83</v>
       </c>
       <c r="J26" s="1">
-        <v>-8.5940781303547</v>
+        <v>-25.634776401261</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>857700.0</v>
+        <v>697800.0</v>
       </c>
       <c r="N26" s="1">
-        <v>857700.0</v>
+        <v>697800.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.47</v>
+        <v>1.33</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
         <v>10000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>75.3</v>
+        <v>66.1</v>
       </c>
       <c r="E27" s="1">
         <v>78.6121</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>786121.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-33121.0</v>
+        <v>-125121.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-4.2132190845938</v>
+        <v>-15.916252078242</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>753000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="N27" s="1">
-        <v>753000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.29</v>
+        <v>1.26</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
         <v>8800.0</v>
       </c>
       <c r="D28" s="1">
-        <v>84.35</v>
+        <v>68.7</v>
       </c>
       <c r="E28" s="1">
         <v>67.1233568182</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>590685.54</v>
       </c>
       <c r="I28" s="1">
-        <v>151594.46</v>
+        <v>13874.46</v>
       </c>
       <c r="J28" s="1">
-        <v>25.664156261553</v>
+        <v>2.3488741573054</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>742280.0</v>
+        <v>604560.0</v>
       </c>
       <c r="N28" s="1">
-        <v>742280.0</v>
+        <v>604560.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.28</v>
+        <v>1.15</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
         <v>10000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>58.0</v>
+        <v>44.58</v>
       </c>
       <c r="E29" s="1">
         <v>44.444938</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>444449.38</v>
       </c>
       <c r="I29" s="1">
-        <v>135550.62</v>
+        <v>1350.62</v>
       </c>
       <c r="J29" s="1">
-        <v>30.498550813593</v>
+        <v>0.30388612534458</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>580000.0</v>
+        <v>445800.0</v>
       </c>
       <c r="N29" s="1">
-        <v>580000.0</v>
+        <v>445800.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.0</v>
+        <v>0.85</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
         <v>10020.0</v>
       </c>
       <c r="D30" s="1">
-        <v>111.5</v>
+        <v>95.7</v>
       </c>
       <c r="E30" s="1">
         <v>75.4941876248</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>756451.76</v>
       </c>
       <c r="I30" s="1">
-        <v>360778.24</v>
+        <v>202462.24</v>
       </c>
       <c r="J30" s="1">
-        <v>47.693489403739</v>
+        <v>26.764725882851</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1117230.0</v>
+        <v>958914.0</v>
       </c>
       <c r="N30" s="1">
-        <v>1117230.0</v>
+        <v>958914.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.92</v>
+        <v>1.82</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
         <v>24761.0</v>
       </c>
       <c r="D31" s="1">
-        <v>385.8</v>
+        <v>412.4</v>
       </c>
       <c r="E31" s="1">
         <v>308.5741904608</v>
       </c>
       <c r="F31" t="s">
         <v>96</v>
       </c>
       <c r="G31">
-        <v>11.23</v>
+        <v>10.98</v>
       </c>
       <c r="H31" s="1">
         <v>662892.2</v>
       </c>
       <c r="I31" s="1">
-        <v>187567.96</v>
+        <v>267238.18</v>
       </c>
       <c r="J31" s="1">
-        <v>28.295394032393</v>
+        <v>40.313972618776</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>850460.16</v>
+        <v>930130.38</v>
       </c>
       <c r="N31" s="1">
-        <v>850460.16</v>
+        <v>930130.38</v>
       </c>
       <c r="O31" s="1">
-        <v>1.46</v>
+        <v>1.77</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
         <v>134000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.801</v>
+        <v>4.763</v>
       </c>
       <c r="E32" s="1">
         <v>3.6279746269</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>486148.6</v>
       </c>
       <c r="I32" s="1">
-        <v>157185.4</v>
+        <v>152093.4</v>
       </c>
       <c r="J32" s="1">
-        <v>32.332788781043</v>
+        <v>31.285372414937</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>643334.0</v>
+        <v>638242.0</v>
       </c>
       <c r="N32" s="1">
-        <v>643334.0</v>
+        <v>638242.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.11</v>
+        <v>1.21</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>7500.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>153.85</v>
+        <v>168.28</v>
       </c>
       <c r="E33" s="1">
-        <v>130.817</v>
+        <v>172.6185728571</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>981127.5</v>
+        <v>1208330.01</v>
       </c>
       <c r="I33" s="1">
-        <v>172747.5</v>
+        <v>-30370.01</v>
       </c>
       <c r="J33" s="1">
-        <v>17.607038840518</v>
+        <v>-2.5133870506121</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1153875.0</v>
+        <v>1177960.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1153875.0</v>
+        <v>1177960.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.98</v>
+        <v>2.24</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>1900.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D34" s="1">
-        <v>536.2</v>
+        <v>135.3</v>
       </c>
       <c r="E34" s="1">
-        <v>528.1253473684</v>
+        <v>130.817</v>
       </c>
       <c r="F34" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G34">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1044010.04</v>
+        <v>981127.5</v>
       </c>
       <c r="I34" s="1">
-        <v>77932.58</v>
+        <v>33622.5</v>
       </c>
       <c r="J34" s="1">
-        <v>7.4647347261143</v>
+        <v>3.4269246351774</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1121942.62</v>
+        <v>1014750.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1121942.62</v>
+        <v>1014750.0</v>
       </c>
       <c r="O34" s="1">
         <v>1.93</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>3700.0</v>
+        <v>1900.0</v>
       </c>
       <c r="D35" s="1">
-        <v>397.4</v>
+        <v>473.3</v>
       </c>
       <c r="E35" s="1">
-        <v>343.1355486486</v>
+        <v>528.1253473684</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H35" s="1">
-        <v>1269601.53</v>
+        <v>1044010.04</v>
       </c>
       <c r="I35" s="1">
-        <v>200778.47</v>
+        <v>-58508.67</v>
       </c>
       <c r="J35" s="1">
-        <v>15.81429017339</v>
+        <v>-5.6042248405964</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1470380.0</v>
+        <v>985501.37</v>
       </c>
       <c r="N35" s="1">
-        <v>1470380.0</v>
+        <v>985501.37</v>
       </c>
       <c r="O35" s="1">
-        <v>2.53</v>
+        <v>1.87</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>2800.0</v>
+        <v>3700.0</v>
       </c>
       <c r="D36" s="1">
-        <v>544.1</v>
+        <v>345.3</v>
       </c>
       <c r="E36" s="1">
-        <v>633.8577714286</v>
+        <v>343.1355486486</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1774801.76</v>
+        <v>1269601.53</v>
       </c>
       <c r="I36" s="1">
-        <v>-251321.76</v>
+        <v>8008.47</v>
       </c>
       <c r="J36" s="1">
-        <v>-14.160553908849</v>
+        <v>0.63078610184095</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1523480.0</v>
+        <v>1277610.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1523480.0</v>
+        <v>1277610.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.62</v>
+        <v>2.43</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>14000.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D37" s="1">
-        <v>59.0</v>
+        <v>460.25</v>
       </c>
       <c r="E37" s="1">
-        <v>57.6194371429</v>
+        <v>633.8577714286</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>806672.12</v>
+        <v>1774801.76</v>
       </c>
       <c r="I37" s="1">
-        <v>19327.88</v>
+        <v>-486101.76</v>
       </c>
       <c r="J37" s="1">
-        <v>2.3960019840527</v>
+        <v>-27.389073583069</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>826000.0</v>
+        <v>1288700.0</v>
       </c>
       <c r="N37" s="1">
-        <v>826000.0</v>
+        <v>1288700.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.42</v>
+        <v>2.45</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
         <v>6000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>128.3</v>
+        <v>107.35</v>
       </c>
       <c r="E38" s="1">
         <v>148.9734166667</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>893840.5</v>
       </c>
       <c r="I38" s="1">
-        <v>-124040.5</v>
+        <v>-249740.5</v>
       </c>
       <c r="J38" s="1">
-        <v>-13.877252149573</v>
+        <v>-27.940163821174</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>769800.0</v>
+        <v>644100.0</v>
       </c>
       <c r="N38" s="1">
-        <v>769800.0</v>
+        <v>644100.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.32</v>
+        <v>1.22</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
         <v>35885.0</v>
       </c>
       <c r="D39" s="1">
-        <v>17.705</v>
+        <v>14.265</v>
       </c>
       <c r="E39" s="1">
         <v>9.8588332172</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>353784.23</v>
       </c>
       <c r="I39" s="1">
-        <v>281559.7</v>
+        <v>158115.3</v>
       </c>
       <c r="J39" s="1">
-        <v>79.585147138978</v>
+        <v>44.692579994309</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>635343.93</v>
+        <v>511899.53</v>
       </c>
       <c r="N39" s="1">
-        <v>635343.93</v>
+        <v>511899.53</v>
       </c>
       <c r="O39" s="1">
-        <v>1.09</v>
+        <v>0.97</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
         <v>50000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>189.5</v>
+        <v>157.1</v>
       </c>
       <c r="E40" s="1">
         <v>166.9427</v>
       </c>
       <c r="F40" t="s">
         <v>43</v>
       </c>
       <c r="G40">
-        <v>10.65</v>
+        <v>10.77</v>
       </c>
       <c r="H40" s="1">
         <v>763341.11</v>
       </c>
       <c r="I40" s="1">
-        <v>126079.71</v>
+        <v>-34159.46</v>
       </c>
       <c r="J40" s="1">
-        <v>16.516824306764</v>
+        <v>-4.4749928377367</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>889420.82</v>
+        <v>729181.65</v>
       </c>
       <c r="N40" s="1">
-        <v>889420.82</v>
+        <v>729181.65</v>
       </c>
       <c r="O40" s="1">
-        <v>1.53</v>
+        <v>1.39</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
         <v>5400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>67.8</v>
+        <v>70.45</v>
       </c>
       <c r="E41" s="1">
         <v>109.2755018519</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>590087.71</v>
       </c>
       <c r="I41" s="1">
-        <v>-223967.71</v>
+        <v>-209657.71</v>
       </c>
       <c r="J41" s="1">
-        <v>-37.954986386685</v>
+        <v>-35.529923170235</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>366120.0</v>
+        <v>380430.0</v>
       </c>
       <c r="N41" s="1">
-        <v>366120.0</v>
+        <v>380430.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.63</v>
+        <v>0.72</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>40000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>88.14</v>
+        <v>7.1</v>
       </c>
       <c r="E42" s="1">
-        <v>62.66810675</v>
+        <v>6.8528</v>
       </c>
       <c r="F42" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>11.23</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>221808.3</v>
+        <v>890864.0</v>
       </c>
       <c r="I42" s="1">
-        <v>92066.62</v>
+        <v>32136.0</v>
       </c>
       <c r="J42" s="1">
-        <v>41.507292558484</v>
+        <v>3.6072846135886</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>313874.92</v>
+        <v>923000.0</v>
       </c>
       <c r="N42" s="1">
-        <v>313874.92</v>
+        <v>923000.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.54</v>
+        <v>1.75</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>119</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>24000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>237.9</v>
+        <v>85.54</v>
       </c>
       <c r="E43" s="1">
-        <v>413.6543204167</v>
+        <v>62.66810675</v>
       </c>
       <c r="F43" t="s">
-        <v>121</v>
+        <v>96</v>
       </c>
       <c r="G43">
-        <v>7.47</v>
+        <v>10.98</v>
       </c>
       <c r="H43" s="1">
-        <v>1330399.59</v>
+        <v>221808.3</v>
       </c>
       <c r="I43" s="1">
-        <v>-566215.69</v>
+        <v>89855.41</v>
       </c>
       <c r="J43" s="1">
-        <v>-42.559821444323</v>
+        <v>40.510391180132</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>764183.9</v>
+        <v>311663.71</v>
       </c>
       <c r="N43" s="1">
-        <v>764183.9</v>
+        <v>311663.71</v>
       </c>
       <c r="O43" s="1">
-        <v>1.31</v>
+        <v>0.59</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>121</v>
+      </c>
+      <c r="B44" t="s">
         <v>122</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>24000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>237.9</v>
+      </c>
+      <c r="E44" s="1">
+        <v>413.6543204167</v>
+      </c>
+      <c r="F44" t="s">
         <v>123</v>
-      </c>
-[...10 lines deleted...]
-        <v>121</v>
       </c>
       <c r="G44">
         <v>7.47</v>
       </c>
       <c r="H44" s="1">
-        <v>963715.07</v>
+        <v>1330399.59</v>
       </c>
       <c r="I44" s="1">
-        <v>-84206.27</v>
+        <v>-566200.35</v>
       </c>
       <c r="J44" s="1">
-        <v>-8.7376728476395</v>
+        <v>-42.558668407287</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>879508.8</v>
+        <v>764199.24</v>
       </c>
       <c r="N44" s="1">
-        <v>879508.8</v>
+        <v>764199.24</v>
       </c>
       <c r="O44" s="1">
-        <v>1.51</v>
+        <v>1.45</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>102.0</v>
+        <v>17500.0</v>
       </c>
       <c r="D45" s="1">
-        <v>4778.97</v>
+        <v>342.0</v>
       </c>
       <c r="E45" s="1">
-        <v>4778.7</v>
+        <v>410.8591617143</v>
       </c>
       <c r="F45" t="s">
-        <v>8</v>
+        <v>123</v>
       </c>
       <c r="G45">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H45" s="1">
-        <v>487427.4</v>
+        <v>963715.07</v>
       </c>
       <c r="I45" s="1">
-        <v>27.54</v>
+        <v>-162655.02</v>
       </c>
       <c r="J45" s="1">
-        <v>0.0056500721953669</v>
+        <v>-16.877916000629</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>487454.94</v>
+        <v>801060.05</v>
       </c>
       <c r="N45" s="1">
-        <v>487454.94</v>
+        <v>801060.05</v>
       </c>
       <c r="O45" s="1">
-        <v>0.84</v>
+        <v>1.52</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>48000.0</v>
+        <v>42.0</v>
       </c>
       <c r="D46" s="1">
-        <v>18.19</v>
+        <v>4784.78</v>
       </c>
       <c r="E46" s="1">
-        <v>12.656293125</v>
+        <v>4782.9838095238</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>607502.07</v>
+        <v>200885.32</v>
       </c>
       <c r="I46" s="1">
-        <v>265617.93</v>
+        <v>75.44</v>
       </c>
       <c r="J46" s="1">
-        <v>43.722967067421</v>
+        <v>0.037553764506038</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>873120.0</v>
+        <v>200960.76</v>
       </c>
       <c r="N46" s="1">
-        <v>873120.0</v>
+        <v>200960.76</v>
       </c>
       <c r="O46" s="1">
-        <v>1.5</v>
+        <v>0.38</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>14200.0</v>
+        <v>48000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>102.5</v>
+        <v>17.165</v>
       </c>
       <c r="E47" s="1">
-        <v>41.1559992958</v>
+        <v>12.656293125</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>584415.19</v>
+        <v>607502.07</v>
       </c>
       <c r="I47" s="1">
-        <v>871084.81</v>
+        <v>216417.93</v>
       </c>
       <c r="J47" s="1">
-        <v>149.05239030491</v>
+        <v>35.624229231021</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1455500.0</v>
+        <v>823920.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1455500.0</v>
+        <v>823920.0</v>
       </c>
       <c r="O47" s="1">
-        <v>2.5</v>
+        <v>1.57</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>9482.0</v>
+        <v>14200.0</v>
       </c>
       <c r="D48" s="1">
-        <v>170.96</v>
+        <v>94.66</v>
       </c>
       <c r="E48" s="1">
-        <v>165.1386859312</v>
+        <v>41.1559992958</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1565845.02</v>
+        <v>584415.19</v>
       </c>
       <c r="I48" s="1">
-        <v>55197.7</v>
+        <v>759756.81</v>
       </c>
       <c r="J48" s="1">
-        <v>3.5251062075096</v>
+        <v>130.00291967086</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1621042.72</v>
+        <v>1344172.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1621042.72</v>
+        <v>1344172.0</v>
       </c>
       <c r="O48" s="1">
-        <v>2.79</v>
+        <v>2.56</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>6669.0</v>
+        <v>9482.0</v>
       </c>
       <c r="D49" s="1">
-        <v>276.7</v>
+        <v>160.0</v>
       </c>
       <c r="E49" s="1">
-        <v>173.5984480432</v>
+        <v>165.1386859312</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1157728.05</v>
+        <v>1565845.02</v>
       </c>
       <c r="I49" s="1">
-        <v>687584.25</v>
+        <v>-48725.02</v>
       </c>
       <c r="J49" s="1">
-        <v>59.390825850682</v>
+        <v>-3.1117396279742</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1845312.3</v>
+        <v>1517120.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1845312.3</v>
+        <v>1517120.0</v>
       </c>
       <c r="O49" s="1">
-        <v>3.17</v>
+        <v>2.88</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>12067.0</v>
+        <v>6669.0</v>
       </c>
       <c r="D50" s="1">
-        <v>97.0</v>
+        <v>243.4</v>
       </c>
       <c r="E50" s="1">
-        <v>87.8585663379</v>
+        <v>173.5984480432</v>
       </c>
       <c r="F50" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G50">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1134385.65</v>
+        <v>1157728.05</v>
       </c>
       <c r="I50" s="1">
-        <v>154639.18</v>
+        <v>465506.55</v>
       </c>
       <c r="J50" s="1">
-        <v>13.631976039189</v>
+        <v>40.208626715056</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1289024.83</v>
+        <v>1623234.6</v>
       </c>
       <c r="N50" s="1">
-        <v>1289024.83</v>
+        <v>1623234.6</v>
       </c>
       <c r="O50" s="1">
-        <v>2.22</v>
+        <v>3.09</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>11513.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>166.45</v>
+        <v>85.9</v>
       </c>
       <c r="E51" s="1">
-        <v>79.0104577434</v>
+        <v>87.858566</v>
       </c>
       <c r="F51" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G51">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H51" s="1">
-        <v>909647.4</v>
+        <v>940072.64</v>
       </c>
       <c r="I51" s="1">
-        <v>1006691.45</v>
+        <v>1297.22</v>
       </c>
       <c r="J51" s="1">
-        <v>110.66831499766</v>
+        <v>0.13799146414898</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1916338.85</v>
+        <v>941369.86</v>
       </c>
       <c r="N51" s="1">
-        <v>1916338.85</v>
+        <v>941369.86</v>
       </c>
       <c r="O51" s="1">
-        <v>3.29</v>
+        <v>1.79</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>25330.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>28.405</v>
+        <v>145.7</v>
       </c>
       <c r="E52" s="1">
-        <v>25.806399921</v>
+        <v>79.010458</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>653676.11</v>
+        <v>790104.58</v>
       </c>
       <c r="I52" s="1">
-        <v>65822.54</v>
+        <v>666895.42</v>
       </c>
       <c r="J52" s="1">
-        <v>10.069595475961</v>
+        <v>84.405968131459</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>719498.65</v>
+        <v>1457000.0</v>
       </c>
       <c r="N52" s="1">
-        <v>719498.65</v>
+        <v>1457000.0</v>
       </c>
       <c r="O52" s="1">
-        <v>1.24</v>
+        <v>2.77</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>9000.0</v>
+        <v>25330.0</v>
       </c>
       <c r="D53" s="1">
-        <v>92.6</v>
+        <v>27.79</v>
       </c>
       <c r="E53" s="1">
-        <v>98.9639944444</v>
+        <v>25.806399921</v>
       </c>
       <c r="F53" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>959655.96</v>
+        <v>653676.11</v>
       </c>
       <c r="I53" s="1">
-        <v>-41865.09</v>
+        <v>50244.59</v>
       </c>
       <c r="J53" s="1">
-        <v>-4.362510289625</v>
+        <v>7.6864657024103</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>917790.87</v>
+        <v>703920.7</v>
       </c>
       <c r="N53" s="1">
-        <v>917790.87</v>
+        <v>703920.7</v>
       </c>
       <c r="O53" s="1">
-        <v>1.58</v>
+        <v>1.34</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>3276.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>252.3</v>
+        <v>76.74</v>
       </c>
       <c r="E54" s="1">
-        <v>251.04</v>
+        <v>98.9639944444</v>
       </c>
       <c r="F54" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G54">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H54" s="1">
-        <v>822407.04</v>
+        <v>959655.96</v>
       </c>
       <c r="I54" s="1">
-        <v>4127.76</v>
+        <v>-202768.29</v>
       </c>
       <c r="J54" s="1">
-        <v>0.5019120458891</v>
+        <v>-21.129269076805</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>826534.8</v>
+        <v>756887.67</v>
       </c>
       <c r="N54" s="1">
-        <v>826534.8</v>
+        <v>756887.67</v>
       </c>
       <c r="O54" s="1">
-        <v>1.42</v>
+        <v>1.44</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>46000.0</v>
+        <v>3276.0</v>
       </c>
       <c r="D55" s="1">
-        <v>162.45</v>
+        <v>252.0</v>
       </c>
       <c r="E55" s="1">
-        <v>139.4397254348</v>
+        <v>251.04</v>
       </c>
       <c r="F55" t="s">
-        <v>121</v>
+        <v>8</v>
       </c>
       <c r="G55">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>861394.26</v>
+        <v>822407.04</v>
       </c>
       <c r="I55" s="1">
-        <v>138766.35</v>
+        <v>3144.96</v>
       </c>
       <c r="J55" s="1">
-        <v>16.109504839282</v>
+        <v>0.38240917782027</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1000160.61</v>
+        <v>825552.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1000160.61</v>
+        <v>825552.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.72</v>
+        <v>1.57</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>9112.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>48.54</v>
+        <v>153.95</v>
       </c>
       <c r="E56" s="1">
-        <v>44.9308999122</v>
+        <v>139.4397255</v>
       </c>
       <c r="F56" t="s">
-        <v>8</v>
+        <v>123</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H56" s="1">
-        <v>409410.36</v>
+        <v>749038.49</v>
       </c>
       <c r="I56" s="1">
-        <v>32886.12</v>
+        <v>75176.68</v>
       </c>
       <c r="J56" s="1">
-        <v>8.0325568703244</v>
+        <v>10.036424162929</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>442296.48</v>
+        <v>824215.17</v>
       </c>
       <c r="N56" s="1">
-        <v>442296.48</v>
+        <v>824215.17</v>
       </c>
       <c r="O56" s="1">
-        <v>0.76</v>
+        <v>1.57</v>
       </c>
       <c r="P56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>148</v>
+      </c>
+      <c r="B57" t="s">
+        <v>149</v>
+      </c>
+      <c r="C57" s="1">
+        <v>12000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>37.74</v>
+      </c>
+      <c r="E57" s="1">
+        <v>44.0763166667</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>528915.8</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-76035.8</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-14.37578533294</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>452880.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>452880.0</v>
+      </c>
+      <c r="O57" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="P57">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>