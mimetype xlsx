--- v2 (2026-06-19)
+++ v3 (2026-07-23)
@@ -118,59 +118,65 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>CH0012221716</t>
+  </si>
+  <si>
+    <t>ABB LTD</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON AG</t>
   </si>
   <si>
-    <t>CHF</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
@@ -196,56 +202,50 @@
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>ES0105563003</t>
   </si>
   <si>
     <t>CORPORACION ACCIONA ENERGIAS RENOV</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
-    <t>FR0014003TT8</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0003822393</t>
   </si>
   <si>
     <t>ELIA GROUP SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC CLASS A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
@@ -307,50 +307,56 @@
   <si>
     <t>KINGSPAN GROUP PLC</t>
   </si>
   <si>
     <t>DE000KGX8881</t>
   </si>
   <si>
     <t>KION GROUP AG</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NO0013536151</t>
   </si>
   <si>
     <t>KONGSBERG GRUPPEN</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
+    <t>NO0013697029</t>
+  </si>
+  <si>
+    <t>KONGSBERG MARITIME</t>
+  </si>
+  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
@@ -422,56 +428,50 @@
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
-  </si>
-[...4 lines deleted...]
-    <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
@@ -871,211 +871,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>15013.03</v>
+        <v>15492.15</v>
       </c>
       <c r="D2">
-        <v>145.78</v>
+        <v>159.46</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2188530.75</v>
+        <v>2470395.59</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2188530.75</v>
+        <v>2470395.59</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9.82</v>
       </c>
       <c r="D3">
-        <v>16136.36</v>
+        <v>17665.51</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>158459.02</v>
+        <v>173475.34</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>158459.02</v>
+        <v>173475.34</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2250.05</v>
+        <v>2200.05</v>
       </c>
       <c r="D4">
-        <v>16666.04</v>
+        <v>18249.59</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>37499419.03</v>
+        <v>40150011.63</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>37499419.03</v>
+        <v>40150011.63</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>3043.0</v>
       </c>
       <c r="D5">
-        <v>107.01</v>
+        <v>117.19</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>325624.15</v>
+        <v>356604.46</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>325624.15</v>
+        <v>356604.46</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>119573.48</v>
+        <v>123264.89</v>
       </c>
       <c r="D6">
-        <v>103.83</v>
+        <v>113.6</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>12415076.73</v>
+        <v>14002551.62</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>12415076.73</v>
+        <v>14002551.62</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>102.0</v>
+        <v>111.62</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10199.74</v>
+        <v>11162.29</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10199.74</v>
+        <v>11162.29</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1124,2837 +1124,2837 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>20000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>59.48</v>
+        <v>78.1</v>
       </c>
       <c r="E2" s="1">
-        <v>89.2446605</v>
+        <v>71.851</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>1643006.5</v>
+        <v>1474981.36</v>
       </c>
       <c r="I2" s="1">
-        <v>-339335.27</v>
+        <v>141907.77</v>
       </c>
       <c r="J2" s="1">
-        <v>-20.653312692311</v>
+        <v>9.6209873459011</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1303671.23</v>
+        <v>1616889.13</v>
       </c>
       <c r="N2" s="1">
-        <v>1303671.23</v>
+        <v>1616889.13</v>
       </c>
       <c r="O2" s="1">
-        <v>2.48</v>
+        <v>2.83</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
-        <v>14000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>60.34</v>
+        <v>59.88</v>
       </c>
       <c r="E3" s="1">
-        <v>67.3815571429</v>
+        <v>89.2446605</v>
       </c>
       <c r="F3" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G3">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H3" s="1">
-        <v>943341.8</v>
+        <v>1643006.5</v>
       </c>
       <c r="I3" s="1">
-        <v>-98581.8</v>
+        <v>-338075.96</v>
       </c>
       <c r="J3" s="1">
-        <v>-10.45027369719</v>
+        <v>-20.576666008321</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>844760.0</v>
+        <v>1304930.54</v>
       </c>
       <c r="N3" s="1">
-        <v>844760.0</v>
+        <v>1304930.54</v>
       </c>
       <c r="O3" s="1">
-        <v>1.61</v>
+        <v>2.28</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
-        <v>2944.0</v>
+        <v>20300.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1168.6</v>
+        <v>61.92</v>
       </c>
       <c r="E4" s="1">
-        <v>647.6155638587</v>
+        <v>64.7606463054</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1906580.22</v>
+        <v>1314641.12</v>
       </c>
       <c r="I4" s="1">
-        <v>1533778.18</v>
+        <v>-57665.12</v>
       </c>
       <c r="J4" s="1">
-        <v>80.446558917935</v>
+        <v>-4.3863773255472</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3440358.4</v>
+        <v>1256976.0</v>
       </c>
       <c r="N4" s="1">
-        <v>3440358.4</v>
+        <v>1256976.0</v>
       </c>
       <c r="O4" s="1">
-        <v>6.54</v>
+        <v>2.2</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
-        <v>60000.0</v>
+        <v>2944.0</v>
       </c>
       <c r="D5" s="1">
-        <v>159.75</v>
+        <v>1223.8</v>
       </c>
       <c r="E5" s="1">
-        <v>155.72574</v>
+        <v>647.6155638587</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G5">
-        <v>10.77</v>
+        <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>839663.22</v>
+        <v>1906580.22</v>
       </c>
       <c r="I5" s="1">
-        <v>50114.78</v>
+        <v>1696286.98</v>
       </c>
       <c r="J5" s="1">
-        <v>5.9684381554786</v>
+        <v>88.970134180874</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>889778.0</v>
+        <v>3602867.2</v>
       </c>
       <c r="N5" s="1">
-        <v>889778.0</v>
+        <v>3602867.2</v>
       </c>
       <c r="O5" s="1">
-        <v>1.69</v>
+        <v>6.3</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" t="s">
         <v>44</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>186.95</v>
+      </c>
+      <c r="E6" s="1">
+        <v>155.72574</v>
+      </c>
+      <c r="F6" t="s">
         <v>45</v>
       </c>
-      <c r="C6" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G6">
-        <v>1.0</v>
+        <v>10.79</v>
       </c>
       <c r="H6" s="1">
-        <v>1159868.67</v>
+        <v>839663.22</v>
       </c>
       <c r="I6" s="1">
-        <v>354782.65</v>
+        <v>200199.58</v>
       </c>
       <c r="J6" s="1">
-        <v>30.588174262867</v>
+        <v>23.84284261016</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1514651.32</v>
+        <v>1039862.8</v>
       </c>
       <c r="N6" s="1">
-        <v>1514651.32</v>
+        <v>1039862.8</v>
       </c>
       <c r="O6" s="1">
-        <v>2.88</v>
+        <v>1.82</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
-        <v>67837.0</v>
+        <v>39403.0</v>
       </c>
       <c r="D7" s="1">
-        <v>17.915</v>
+        <v>41.29</v>
       </c>
       <c r="E7" s="1">
-        <v>11.9558472515</v>
+        <v>29.4360497932</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>811048.81</v>
+        <v>1159868.67</v>
       </c>
       <c r="I7" s="1">
-        <v>404251.05</v>
+        <v>467081.2</v>
       </c>
       <c r="J7" s="1">
-        <v>49.842998968213</v>
+        <v>40.270179898902</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1215299.86</v>
+        <v>1626949.87</v>
       </c>
       <c r="N7" s="1">
-        <v>1215299.86</v>
+        <v>1626949.87</v>
       </c>
       <c r="O7" s="1">
-        <v>2.31</v>
+        <v>2.85</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>11113.0</v>
+        <v>67837.0</v>
       </c>
       <c r="D8" s="1">
-        <v>558.8</v>
+        <v>18.66</v>
       </c>
       <c r="E8" s="1">
-        <v>322.7027697291</v>
+        <v>11.9558472515</v>
       </c>
       <c r="F8" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G8">
-        <v>10.77</v>
+        <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>318766.07</v>
+        <v>811048.81</v>
       </c>
       <c r="I8" s="1">
-        <v>257704.65</v>
+        <v>454789.61</v>
       </c>
       <c r="J8" s="1">
-        <v>80.844441819043</v>
+        <v>56.074258958595</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>576470.72</v>
+        <v>1265838.42</v>
       </c>
       <c r="N8" s="1">
-        <v>576470.72</v>
+        <v>1265838.42</v>
       </c>
       <c r="O8" s="1">
-        <v>1.1</v>
+        <v>2.21</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>114452.0</v>
+        <v>7713.0</v>
       </c>
       <c r="D9" s="1">
-        <v>10.095</v>
+        <v>550.6</v>
       </c>
       <c r="E9" s="1">
-        <v>9.205399993</v>
+        <v>322.7027693504</v>
       </c>
       <c r="F9" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G9">
-        <v>1.0</v>
+        <v>10.79</v>
       </c>
       <c r="H9" s="1">
-        <v>1053576.44</v>
+        <v>221240.23</v>
       </c>
       <c r="I9" s="1">
-        <v>101816.5</v>
+        <v>172453.83</v>
       </c>
       <c r="J9" s="1">
-        <v>9.6638930156791</v>
+        <v>77.948675970912</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1155392.94</v>
+        <v>393694.06</v>
       </c>
       <c r="N9" s="1">
-        <v>1155392.94</v>
+        <v>393694.06</v>
       </c>
       <c r="O9" s="1">
-        <v>2.2</v>
+        <v>0.69</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
-        <v>5400.0</v>
+        <v>114452.0</v>
       </c>
       <c r="D10" s="1">
-        <v>101.1</v>
+        <v>10.465</v>
       </c>
       <c r="E10" s="1">
-        <v>172.892437037</v>
+        <v>9.205399993</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>933619.16</v>
+        <v>1053576.44</v>
       </c>
       <c r="I10" s="1">
-        <v>-387679.16</v>
+        <v>144163.74</v>
       </c>
       <c r="J10" s="1">
-        <v>-41.524336325745</v>
+        <v>13.683272947903</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>545940.0</v>
+        <v>1197740.18</v>
       </c>
       <c r="N10" s="1">
-        <v>545940.0</v>
+        <v>1197740.18</v>
       </c>
       <c r="O10" s="1">
-        <v>1.04</v>
+        <v>2.1</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>9200.0</v>
+        <v>5400.0</v>
       </c>
       <c r="D11" s="1">
-        <v>68.32</v>
+        <v>100.65</v>
       </c>
       <c r="E11" s="1">
-        <v>62.054675</v>
+        <v>172.892437037</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>570903.01</v>
+        <v>933619.16</v>
       </c>
       <c r="I11" s="1">
-        <v>57640.99</v>
+        <v>-390109.16</v>
       </c>
       <c r="J11" s="1">
-        <v>10.096459291746</v>
+        <v>-41.784613760497</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>628544.0</v>
+        <v>543510.0</v>
       </c>
       <c r="N11" s="1">
-        <v>628544.0</v>
+        <v>543510.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.2</v>
+        <v>0.95</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>20000.0</v>
+        <v>9200.0</v>
       </c>
       <c r="D12" s="1">
-        <v>20.48</v>
+        <v>78.02</v>
       </c>
       <c r="E12" s="1">
-        <v>24.0253615</v>
+        <v>62.054675</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>480507.23</v>
+        <v>570903.01</v>
       </c>
       <c r="I12" s="1">
-        <v>-70907.23</v>
+        <v>146880.99</v>
       </c>
       <c r="J12" s="1">
-        <v>-14.756745699747</v>
+        <v>25.727835976903</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>409600.0</v>
+        <v>717784.0</v>
       </c>
       <c r="N12" s="1">
-        <v>409600.0</v>
+        <v>717784.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.78</v>
+        <v>1.26</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>19000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>69.42</v>
+        <v>22.64</v>
       </c>
       <c r="E13" s="1">
-        <v>62.5046468421</v>
+        <v>24.0253615</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1187588.29</v>
+        <v>480507.23</v>
       </c>
       <c r="I13" s="1">
-        <v>131391.71</v>
+        <v>-27707.23</v>
       </c>
       <c r="J13" s="1">
-        <v>11.063742469202</v>
+        <v>-5.7662462227676</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1318980.0</v>
+        <v>452800.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1318980.0</v>
+        <v>452800.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.51</v>
+        <v>0.79</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>18000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>17.7</v>
+        <v>68.1</v>
       </c>
       <c r="E14" s="1">
-        <v>37.7029705556</v>
+        <v>62.5046470588</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>678653.47</v>
+        <v>1062579.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-360053.47</v>
+        <v>95121.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-53.054096960559</v>
+        <v>8.9518991058547</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>318600.0</v>
+        <v>1157700.0</v>
       </c>
       <c r="N14" s="1">
-        <v>318600.0</v>
+        <v>1157700.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.61</v>
+        <v>2.03</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>5700.0</v>
       </c>
       <c r="D15" s="1">
-        <v>131.2</v>
+        <v>139.6</v>
       </c>
       <c r="E15" s="1">
         <v>87.8658894737</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>500835.57</v>
       </c>
       <c r="I15" s="1">
-        <v>247004.43</v>
+        <v>294884.43</v>
       </c>
       <c r="J15" s="1">
-        <v>49.318467935494</v>
+        <v>58.878491797218</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>747840.0</v>
+        <v>795720.0</v>
       </c>
       <c r="N15" s="1">
-        <v>747840.0</v>
+        <v>795720.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.42</v>
+        <v>1.39</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
-        <v>157000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.437</v>
+        <v>9.884</v>
       </c>
       <c r="E16" s="1">
-        <v>6.4660969427</v>
+        <v>6.4660969231</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1015177.22</v>
+        <v>840592.6</v>
       </c>
       <c r="I16" s="1">
-        <v>466431.78</v>
+        <v>444327.4</v>
       </c>
       <c r="J16" s="1">
-        <v>45.945847760453</v>
+        <v>52.858828402724</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1481609.0</v>
+        <v>1284920.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1481609.0</v>
+        <v>1284920.0</v>
       </c>
       <c r="O16" s="1">
-        <v>2.82</v>
+        <v>2.25</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>30000.0</v>
+        <v>37986.0</v>
       </c>
       <c r="D17" s="1">
-        <v>219.6</v>
+        <v>253.1</v>
       </c>
       <c r="E17" s="1">
-        <v>227.3515</v>
+        <v>231.7977673353</v>
       </c>
       <c r="F17" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G17">
-        <v>10.77</v>
+        <v>10.79</v>
       </c>
       <c r="H17" s="1">
-        <v>644146.48</v>
+        <v>827077.3</v>
       </c>
       <c r="I17" s="1">
-        <v>-32580.76</v>
+        <v>64204.48</v>
       </c>
       <c r="J17" s="1">
-        <v>-5.0579737701897</v>
+        <v>7.7628149146398</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>611565.72</v>
+        <v>891281.78</v>
       </c>
       <c r="N17" s="1">
-        <v>611565.72</v>
+        <v>891281.78</v>
       </c>
       <c r="O17" s="1">
-        <v>1.16</v>
+        <v>1.56</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>12700.0</v>
       </c>
       <c r="D18" s="1">
-        <v>90.85</v>
+        <v>100.0</v>
       </c>
       <c r="E18" s="1">
         <v>53.361584252</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>677692.12</v>
       </c>
       <c r="I18" s="1">
-        <v>476102.88</v>
+        <v>592307.88</v>
       </c>
       <c r="J18" s="1">
-        <v>70.253565881805</v>
+        <v>87.4007329464</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1153795.0</v>
+        <v>1270000.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1153795.0</v>
+        <v>1270000.0</v>
       </c>
       <c r="O18" s="1">
-        <v>2.19</v>
+        <v>2.22</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>4500.0</v>
       </c>
       <c r="D19" s="1">
-        <v>198.7</v>
+        <v>191.8</v>
       </c>
       <c r="E19" s="1">
         <v>282.0622</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1269279.9</v>
       </c>
       <c r="I19" s="1">
-        <v>-375129.9</v>
+        <v>-406179.9</v>
       </c>
       <c r="J19" s="1">
-        <v>-29.554545061338</v>
+        <v>-32.000814004854</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>894150.0</v>
+        <v>863100.0</v>
       </c>
       <c r="N19" s="1">
-        <v>894150.0</v>
+        <v>863100.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>48783.0</v>
+        <v>33622.0</v>
       </c>
       <c r="D20" s="1">
-        <v>18.405</v>
+        <v>21.52</v>
       </c>
       <c r="E20" s="1">
-        <v>17.9404999693</v>
+        <v>17.9404999703</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>875191.41</v>
+        <v>603195.49</v>
       </c>
       <c r="I20" s="1">
-        <v>22659.71</v>
+        <v>120349.95</v>
       </c>
       <c r="J20" s="1">
-        <v>2.5891147629066</v>
+        <v>19.9520639652</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>897851.12</v>
+        <v>723545.44</v>
       </c>
       <c r="N20" s="1">
-        <v>897851.12</v>
+        <v>723545.44</v>
       </c>
       <c r="O20" s="1">
-        <v>1.71</v>
+        <v>1.27</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>6500.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D21" s="1">
-        <v>70.1</v>
+        <v>96.26</v>
       </c>
       <c r="E21" s="1">
-        <v>124.1734415385</v>
+        <v>114.8940905882</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>807127.37</v>
+        <v>976599.77</v>
       </c>
       <c r="I21" s="1">
-        <v>-351477.37</v>
+        <v>-158389.77</v>
       </c>
       <c r="J21" s="1">
-        <v>-43.546704406765</v>
+        <v>-16.21849347763</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>455650.0</v>
+        <v>818210.0</v>
       </c>
       <c r="N21" s="1">
-        <v>455650.0</v>
+        <v>818210.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.87</v>
+        <v>1.43</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
         <v>22700.0</v>
       </c>
       <c r="D22" s="1">
-        <v>37.095</v>
+        <v>53.35</v>
       </c>
       <c r="E22" s="1">
         <v>33.252476652</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>754831.22</v>
       </c>
       <c r="I22" s="1">
-        <v>87225.28</v>
+        <v>456213.78</v>
       </c>
       <c r="J22" s="1">
-        <v>11.555600469202</v>
+        <v>60.439177383257</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>842056.5</v>
+        <v>1211045.0</v>
       </c>
       <c r="N22" s="1">
-        <v>842056.5</v>
+        <v>1211045.0</v>
       </c>
       <c r="O22" s="1">
-        <v>1.6</v>
+        <v>2.12</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
         <v>59794.0</v>
       </c>
       <c r="D23" s="1">
-        <v>22.215</v>
+        <v>24.01</v>
       </c>
       <c r="E23" s="1">
         <v>17.1934822892</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1028067.08</v>
       </c>
       <c r="I23" s="1">
-        <v>300256.63</v>
+        <v>407586.86</v>
       </c>
       <c r="J23" s="1">
-        <v>29.205937612553</v>
+        <v>39.645940224056</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1328323.71</v>
+        <v>1435653.94</v>
       </c>
       <c r="N23" s="1">
-        <v>1328323.71</v>
+        <v>1435653.94</v>
       </c>
       <c r="O23" s="1">
-        <v>2.53</v>
+        <v>2.51</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
         <v>237942.0</v>
       </c>
       <c r="D24" s="1">
-        <v>5.078</v>
+        <v>5.678</v>
       </c>
       <c r="E24" s="1">
         <v>3.2505653058</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>773446.01</v>
       </c>
       <c r="I24" s="1">
-        <v>434823.47</v>
+        <v>577588.67</v>
       </c>
       <c r="J24" s="1">
-        <v>56.218981593815</v>
+        <v>74.677309409095</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1208269.48</v>
+        <v>1351034.68</v>
       </c>
       <c r="N24" s="1">
-        <v>1208269.48</v>
+        <v>1351034.68</v>
       </c>
       <c r="O24" s="1">
-        <v>2.3</v>
+        <v>2.36</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
         <v>9447.0</v>
       </c>
       <c r="D25" s="1">
-        <v>105.55</v>
+        <v>114.55</v>
       </c>
       <c r="E25" s="1">
         <v>69.5570202181</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>657105.17</v>
       </c>
       <c r="I25" s="1">
-        <v>340025.68</v>
+        <v>425048.68</v>
       </c>
       <c r="J25" s="1">
-        <v>51.746005894308</v>
+        <v>64.685030556068</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>997130.85</v>
+        <v>1082153.85</v>
       </c>
       <c r="N25" s="1">
-        <v>997130.85</v>
+        <v>1082153.85</v>
       </c>
       <c r="O25" s="1">
-        <v>1.9</v>
+        <v>1.89</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
         <v>3000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>232.6</v>
+        <v>238.15</v>
       </c>
       <c r="E26" s="1">
         <v>312.78061</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>938341.83</v>
       </c>
       <c r="I26" s="1">
-        <v>-240541.83</v>
+        <v>-223891.83</v>
       </c>
       <c r="J26" s="1">
-        <v>-25.634776401261</v>
+        <v>-23.860369733277</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>697800.0</v>
+        <v>714450.0</v>
       </c>
       <c r="N26" s="1">
-        <v>697800.0</v>
+        <v>714450.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.33</v>
+        <v>1.25</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>10000.0</v>
+        <v>13470.0</v>
       </c>
       <c r="D27" s="1">
-        <v>66.1</v>
+        <v>67.6</v>
       </c>
       <c r="E27" s="1">
-        <v>78.6121</v>
+        <v>75.5654558278</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>786121.0</v>
+        <v>1017866.69</v>
       </c>
       <c r="I27" s="1">
-        <v>-125121.0</v>
+        <v>-107294.69</v>
       </c>
       <c r="J27" s="1">
-        <v>-15.916252078242</v>
+        <v>-10.541133829618</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>661000.0</v>
+        <v>910572.0</v>
       </c>
       <c r="N27" s="1">
-        <v>661000.0</v>
+        <v>910572.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.26</v>
+        <v>1.59</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
         <v>8800.0</v>
       </c>
       <c r="D28" s="1">
-        <v>68.7</v>
+        <v>79.0</v>
       </c>
       <c r="E28" s="1">
         <v>67.1233568182</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>590685.54</v>
       </c>
       <c r="I28" s="1">
-        <v>13874.46</v>
+        <v>104514.46</v>
       </c>
       <c r="J28" s="1">
-        <v>2.3488741573054</v>
+        <v>17.693756308983</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>604560.0</v>
+        <v>695200.0</v>
       </c>
       <c r="N28" s="1">
-        <v>604560.0</v>
+        <v>695200.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.15</v>
+        <v>1.22</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
         <v>10000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>44.58</v>
+        <v>46.32</v>
       </c>
       <c r="E29" s="1">
         <v>44.444938</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>444449.38</v>
       </c>
       <c r="I29" s="1">
-        <v>1350.62</v>
+        <v>18750.62</v>
       </c>
       <c r="J29" s="1">
-        <v>0.30388612534458</v>
+        <v>4.2188426497524</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>445800.0</v>
+        <v>463200.0</v>
       </c>
       <c r="N29" s="1">
-        <v>445800.0</v>
+        <v>463200.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.85</v>
+        <v>0.81</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>10020.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>95.7</v>
+        <v>100.6</v>
       </c>
       <c r="E30" s="1">
-        <v>75.4941876248</v>
+        <v>75.4941875</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>756451.76</v>
+        <v>603953.5</v>
       </c>
       <c r="I30" s="1">
-        <v>202462.24</v>
+        <v>200846.5</v>
       </c>
       <c r="J30" s="1">
-        <v>26.764725882851</v>
+        <v>33.255292005096</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>958914.0</v>
+        <v>804800.0</v>
       </c>
       <c r="N30" s="1">
-        <v>958914.0</v>
+        <v>804800.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.82</v>
+        <v>1.41</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
         <v>24761.0</v>
       </c>
       <c r="D31" s="1">
-        <v>412.4</v>
+        <v>328.1</v>
       </c>
       <c r="E31" s="1">
-        <v>308.5741904608</v>
+        <v>257.1978530754</v>
       </c>
       <c r="F31" t="s">
         <v>96</v>
       </c>
       <c r="G31">
-        <v>10.98</v>
+        <v>10.91</v>
       </c>
       <c r="H31" s="1">
-        <v>662892.2</v>
+        <v>552523.37</v>
       </c>
       <c r="I31" s="1">
-        <v>267238.18</v>
+        <v>192054.04</v>
       </c>
       <c r="J31" s="1">
-        <v>40.313972618776</v>
+        <v>34.759441939985</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>930130.38</v>
+        <v>744577.41</v>
       </c>
       <c r="N31" s="1">
-        <v>930130.38</v>
+        <v>744577.41</v>
       </c>
       <c r="O31" s="1">
-        <v>1.77</v>
+        <v>1.3</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
-        <v>134000.0</v>
+        <v>24761.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.763</v>
+        <v>64.6</v>
       </c>
       <c r="E32" s="1">
-        <v>3.6279746269</v>
+        <v>51.3763373854</v>
       </c>
       <c r="F32" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="G32">
-        <v>1.0</v>
+        <v>10.91</v>
       </c>
       <c r="H32" s="1">
-        <v>486148.6</v>
+        <v>110368.83</v>
       </c>
       <c r="I32" s="1">
-        <v>152093.4</v>
+        <v>36231.9</v>
       </c>
       <c r="J32" s="1">
-        <v>31.285372414937</v>
+        <v>32.82801856285</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>638242.0</v>
+        <v>146600.73</v>
       </c>
       <c r="N32" s="1">
-        <v>638242.0</v>
+        <v>146600.73</v>
       </c>
       <c r="O32" s="1">
-        <v>1.21</v>
+        <v>0.26</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>7000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>168.28</v>
+        <v>4.667</v>
       </c>
       <c r="E33" s="1">
-        <v>172.6185728571</v>
+        <v>3.6279746269</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1208330.01</v>
+        <v>486148.6</v>
       </c>
       <c r="I33" s="1">
-        <v>-30370.01</v>
+        <v>139229.4</v>
       </c>
       <c r="J33" s="1">
-        <v>-2.5133870506121</v>
+        <v>28.639267911087</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1177960.0</v>
+        <v>625378.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1177960.0</v>
+        <v>625378.0</v>
       </c>
       <c r="O33" s="1">
-        <v>2.24</v>
+        <v>1.09</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>7500.0</v>
+        <v>8226.0</v>
       </c>
       <c r="D34" s="1">
-        <v>135.3</v>
+        <v>187.86</v>
       </c>
       <c r="E34" s="1">
-        <v>130.817</v>
+        <v>172.6729467542</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>981127.5</v>
+        <v>1420407.66</v>
       </c>
       <c r="I34" s="1">
-        <v>33622.5</v>
+        <v>124928.7</v>
       </c>
       <c r="J34" s="1">
-        <v>3.4269246351774</v>
+        <v>8.7952707886692</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1014750.0</v>
+        <v>1545336.36</v>
       </c>
       <c r="N34" s="1">
-        <v>1014750.0</v>
+        <v>1545336.36</v>
       </c>
       <c r="O34" s="1">
-        <v>1.93</v>
+        <v>2.7</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>1900.0</v>
+        <v>6000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>473.3</v>
+        <v>150.55</v>
       </c>
       <c r="E35" s="1">
-        <v>528.1253473684</v>
+        <v>130.817</v>
       </c>
       <c r="F35" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G35">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1044010.04</v>
+        <v>784902.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-58508.67</v>
+        <v>118398.0</v>
       </c>
       <c r="J35" s="1">
-        <v>-5.6042248405964</v>
+        <v>15.084430922587</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>985501.37</v>
+        <v>903300.0</v>
       </c>
       <c r="N35" s="1">
-        <v>985501.37</v>
+        <v>903300.0</v>
       </c>
       <c r="O35" s="1">
-        <v>1.87</v>
+        <v>1.58</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>3700.0</v>
+        <v>1900.0</v>
       </c>
       <c r="D36" s="1">
-        <v>345.3</v>
+        <v>499.1</v>
       </c>
       <c r="E36" s="1">
-        <v>343.1355486486</v>
+        <v>528.1253473684</v>
       </c>
       <c r="F36" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G36">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H36" s="1">
-        <v>1269601.53</v>
+        <v>1044010.04</v>
       </c>
       <c r="I36" s="1">
-        <v>8008.47</v>
+        <v>-10733.0</v>
       </c>
       <c r="J36" s="1">
-        <v>0.63078610184095</v>
+        <v>-1.028055247438</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1277610.0</v>
+        <v>1033277.04</v>
       </c>
       <c r="N36" s="1">
-        <v>1277610.0</v>
+        <v>1033277.04</v>
       </c>
       <c r="O36" s="1">
-        <v>2.43</v>
+        <v>1.81</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>2800.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>460.25</v>
+        <v>375.85</v>
       </c>
       <c r="E37" s="1">
-        <v>633.8577714286</v>
+        <v>345.3921675</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1774801.76</v>
+        <v>1381568.67</v>
       </c>
       <c r="I37" s="1">
-        <v>-486101.76</v>
+        <v>121831.33</v>
       </c>
       <c r="J37" s="1">
-        <v>-27.389073583069</v>
+        <v>8.8183332935597</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1288700.0</v>
+        <v>1503400.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1288700.0</v>
+        <v>1503400.0</v>
       </c>
       <c r="O37" s="1">
-        <v>2.45</v>
+        <v>2.63</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>6000.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D38" s="1">
-        <v>107.35</v>
+        <v>475.2</v>
       </c>
       <c r="E38" s="1">
-        <v>148.9734166667</v>
+        <v>633.8577714286</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>893840.5</v>
+        <v>1774801.76</v>
       </c>
       <c r="I38" s="1">
-        <v>-249740.5</v>
+        <v>-444241.76</v>
       </c>
       <c r="J38" s="1">
-        <v>-27.940163821174</v>
+        <v>-25.03050030782</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>644100.0</v>
+        <v>1330560.0</v>
       </c>
       <c r="N38" s="1">
-        <v>644100.0</v>
+        <v>1330560.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.22</v>
+        <v>2.33</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>35885.0</v>
+        <v>6000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>14.265</v>
+        <v>112.05</v>
       </c>
       <c r="E39" s="1">
-        <v>9.8588332172</v>
+        <v>148.9734166667</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>353784.23</v>
+        <v>893840.5</v>
       </c>
       <c r="I39" s="1">
-        <v>158115.3</v>
+        <v>-221540.5</v>
       </c>
       <c r="J39" s="1">
-        <v>44.692579994309</v>
+        <v>-24.785238529693</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>511899.53</v>
+        <v>672300.0</v>
       </c>
       <c r="N39" s="1">
-        <v>511899.53</v>
+        <v>672300.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.97</v>
+        <v>1.18</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>50000.0</v>
+        <v>18113.0</v>
       </c>
       <c r="D40" s="1">
-        <v>157.1</v>
+        <v>15.27</v>
       </c>
       <c r="E40" s="1">
-        <v>166.9427</v>
+        <v>9.8588334345</v>
       </c>
       <c r="F40" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>10.77</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>763341.11</v>
+        <v>178573.05</v>
       </c>
       <c r="I40" s="1">
-        <v>-34159.46</v>
+        <v>98012.46</v>
       </c>
       <c r="J40" s="1">
-        <v>-4.4749928377367</v>
+        <v>54.886479230769</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>729181.65</v>
+        <v>276585.51</v>
       </c>
       <c r="N40" s="1">
-        <v>729181.65</v>
+        <v>276585.51</v>
       </c>
       <c r="O40" s="1">
-        <v>1.39</v>
+        <v>0.48</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>5400.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>70.45</v>
+        <v>193.8</v>
       </c>
       <c r="E41" s="1">
-        <v>109.2755018519</v>
+        <v>166.9427</v>
       </c>
       <c r="F41" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G41">
-        <v>1.0</v>
+        <v>10.79</v>
       </c>
       <c r="H41" s="1">
-        <v>590087.71</v>
+        <v>534338.78</v>
       </c>
       <c r="I41" s="1">
-        <v>-209657.71</v>
+        <v>94473.68</v>
       </c>
       <c r="J41" s="1">
-        <v>-35.529923170235</v>
+        <v>17.68048353144</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>380430.0</v>
+        <v>628812.46</v>
       </c>
       <c r="N41" s="1">
-        <v>380430.0</v>
+        <v>628812.46</v>
       </c>
       <c r="O41" s="1">
-        <v>0.72</v>
+        <v>1.1</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>130000.0</v>
+        <v>7089.0</v>
       </c>
       <c r="D42" s="1">
-        <v>7.1</v>
+        <v>64.55</v>
       </c>
       <c r="E42" s="1">
-        <v>6.8528</v>
+        <v>99.1829581041</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>890864.0</v>
+        <v>703107.99</v>
       </c>
       <c r="I42" s="1">
-        <v>32136.0</v>
+        <v>-245513.04</v>
       </c>
       <c r="J42" s="1">
-        <v>3.6072846135886</v>
+        <v>-34.918254875755</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>923000.0</v>
+        <v>457594.95</v>
       </c>
       <c r="N42" s="1">
-        <v>923000.0</v>
+        <v>457594.95</v>
       </c>
       <c r="O42" s="1">
-        <v>1.75</v>
+        <v>0.8</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>119</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>40000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>85.54</v>
+        <v>9.05</v>
       </c>
       <c r="E43" s="1">
-        <v>62.66810675</v>
+        <v>6.8528</v>
       </c>
       <c r="F43" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="G43">
-        <v>10.98</v>
+        <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>221808.3</v>
+        <v>890864.0</v>
       </c>
       <c r="I43" s="1">
-        <v>89855.41</v>
+        <v>285636.0</v>
       </c>
       <c r="J43" s="1">
-        <v>40.510391180132</v>
+        <v>32.062806444081</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>311663.71</v>
+        <v>1176500.0</v>
       </c>
       <c r="N43" s="1">
-        <v>311663.71</v>
+        <v>1176500.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.59</v>
+        <v>2.06</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>121</v>
       </c>
       <c r="B44" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="1">
-        <v>24000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>237.9</v>
+        <v>106.55</v>
       </c>
       <c r="E44" s="1">
-        <v>413.6543204167</v>
+        <v>69.3887744444</v>
       </c>
       <c r="F44" t="s">
-        <v>123</v>
+        <v>96</v>
       </c>
       <c r="G44">
-        <v>7.47</v>
+        <v>10.91</v>
       </c>
       <c r="H44" s="1">
-        <v>1330399.59</v>
+        <v>276959.23</v>
       </c>
       <c r="I44" s="1">
-        <v>-566200.35</v>
+        <v>162482.62</v>
       </c>
       <c r="J44" s="1">
-        <v>-42.558668407287</v>
+        <v>58.666620354194</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>764199.24</v>
+        <v>439441.85</v>
       </c>
       <c r="N44" s="1">
-        <v>764199.24</v>
+        <v>439441.85</v>
       </c>
       <c r="O44" s="1">
-        <v>1.45</v>
+        <v>0.77</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>123</v>
+      </c>
+      <c r="B45" t="s">
         <v>124</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>24000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>246.7</v>
+      </c>
+      <c r="E45" s="1">
+        <v>413.6543204167</v>
+      </c>
+      <c r="F45" t="s">
         <v>125</v>
-      </c>
-[...10 lines deleted...]
-        <v>123</v>
       </c>
       <c r="G45">
         <v>7.47</v>
       </c>
       <c r="H45" s="1">
-        <v>963715.07</v>
+        <v>1330399.59</v>
       </c>
       <c r="I45" s="1">
-        <v>-162655.02</v>
+        <v>-538117.94</v>
       </c>
       <c r="J45" s="1">
-        <v>-16.877916000629</v>
+        <v>-40.447843192736</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>801060.05</v>
+        <v>792281.65</v>
       </c>
       <c r="N45" s="1">
-        <v>801060.05</v>
+        <v>792281.65</v>
       </c>
       <c r="O45" s="1">
-        <v>1.52</v>
+        <v>1.39</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>42.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>4784.78</v>
+        <v>385.8</v>
       </c>
       <c r="E46" s="1">
-        <v>4782.9838095238</v>
+        <v>410.859162</v>
       </c>
       <c r="F46" t="s">
-        <v>8</v>
+        <v>125</v>
       </c>
       <c r="G46">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H46" s="1">
-        <v>200885.32</v>
+        <v>826041.49</v>
       </c>
       <c r="I46" s="1">
-        <v>75.44</v>
+        <v>-51664.06</v>
       </c>
       <c r="J46" s="1">
-        <v>0.037553764506038</v>
+        <v>-6.2544146541598</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>200960.76</v>
+        <v>774377.43</v>
       </c>
       <c r="N46" s="1">
-        <v>200960.76</v>
+        <v>774377.43</v>
       </c>
       <c r="O46" s="1">
-        <v>0.38</v>
+        <v>1.35</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>48000.0</v>
+        <v>469.0</v>
       </c>
       <c r="D47" s="1">
-        <v>17.165</v>
+        <v>4794.4</v>
       </c>
       <c r="E47" s="1">
-        <v>12.656293125</v>
+        <v>4791.947206823</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>607502.07</v>
+        <v>2247423.24</v>
       </c>
       <c r="I47" s="1">
-        <v>216417.93</v>
+        <v>1150.36</v>
       </c>
       <c r="J47" s="1">
-        <v>35.624229231021</v>
+        <v>0.051185730374489</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>823920.0</v>
+        <v>2248573.6</v>
       </c>
       <c r="N47" s="1">
-        <v>823920.0</v>
+        <v>2248573.6</v>
       </c>
       <c r="O47" s="1">
-        <v>1.57</v>
+        <v>3.93</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>14200.0</v>
+        <v>48000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>94.66</v>
+        <v>17.93</v>
       </c>
       <c r="E48" s="1">
-        <v>41.1559992958</v>
+        <v>12.656293125</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>584415.19</v>
+        <v>607502.07</v>
       </c>
       <c r="I48" s="1">
-        <v>759756.81</v>
+        <v>253137.93</v>
       </c>
       <c r="J48" s="1">
-        <v>130.00291967086</v>
+        <v>41.668653079651</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1344172.0</v>
+        <v>860640.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1344172.0</v>
+        <v>860640.0</v>
       </c>
       <c r="O48" s="1">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>9482.0</v>
+        <v>11000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>160.0</v>
+        <v>122.5</v>
       </c>
       <c r="E49" s="1">
-        <v>165.1386859312</v>
+        <v>41.1559990909</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1565845.02</v>
+        <v>452715.99</v>
       </c>
       <c r="I49" s="1">
-        <v>-48725.02</v>
+        <v>894784.01</v>
       </c>
       <c r="J49" s="1">
-        <v>-3.1117396279742</v>
+        <v>197.64798013872</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1517120.0</v>
+        <v>1347500.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1517120.0</v>
+        <v>1347500.0</v>
       </c>
       <c r="O49" s="1">
-        <v>2.88</v>
+        <v>2.36</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>6669.0</v>
+        <v>6482.0</v>
       </c>
       <c r="D50" s="1">
-        <v>243.4</v>
+        <v>140.7</v>
       </c>
       <c r="E50" s="1">
-        <v>173.5984480432</v>
+        <v>165.1386855909</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1157728.05</v>
+        <v>1070428.96</v>
       </c>
       <c r="I50" s="1">
-        <v>465506.55</v>
+        <v>-158411.56</v>
       </c>
       <c r="J50" s="1">
-        <v>40.208626715056</v>
+        <v>-14.79888585974</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1623234.6</v>
+        <v>912017.4</v>
       </c>
       <c r="N50" s="1">
-        <v>1623234.6</v>
+        <v>912017.4</v>
       </c>
       <c r="O50" s="1">
-        <v>3.09</v>
+        <v>1.6</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>10000.0</v>
+        <v>6669.0</v>
       </c>
       <c r="D51" s="1">
-        <v>85.9</v>
+        <v>274.85</v>
       </c>
       <c r="E51" s="1">
-        <v>87.858566</v>
+        <v>173.5984480432</v>
       </c>
       <c r="F51" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G51">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>940072.64</v>
+        <v>1157728.05</v>
       </c>
       <c r="I51" s="1">
-        <v>1297.22</v>
+        <v>675246.6</v>
       </c>
       <c r="J51" s="1">
-        <v>0.13799146414898</v>
+        <v>58.325148120925</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>941369.86</v>
+        <v>1832974.65</v>
       </c>
       <c r="N51" s="1">
-        <v>941369.86</v>
+        <v>1832974.65</v>
       </c>
       <c r="O51" s="1">
-        <v>1.79</v>
+        <v>3.21</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>10000.0</v>
+        <v>8077.0</v>
       </c>
       <c r="D52" s="1">
-        <v>145.7</v>
+        <v>182.8</v>
       </c>
       <c r="E52" s="1">
-        <v>79.010458</v>
+        <v>79.0104580909</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>790104.58</v>
+        <v>638167.47</v>
       </c>
       <c r="I52" s="1">
-        <v>666895.42</v>
+        <v>838308.13</v>
       </c>
       <c r="J52" s="1">
-        <v>84.405968131459</v>
+        <v>131.36177718366</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1457000.0</v>
+        <v>1476475.6</v>
       </c>
       <c r="N52" s="1">
-        <v>1457000.0</v>
+        <v>1476475.6</v>
       </c>
       <c r="O52" s="1">
-        <v>2.77</v>
+        <v>2.58</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>25330.0</v>
+        <v>23000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>27.79</v>
+        <v>42.82</v>
       </c>
       <c r="E53" s="1">
-        <v>25.806399921</v>
+        <v>25.8064</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>653676.11</v>
+        <v>593547.2</v>
       </c>
       <c r="I53" s="1">
-        <v>50244.59</v>
+        <v>391312.8</v>
       </c>
       <c r="J53" s="1">
-        <v>7.6864657024103</v>
+        <v>65.927831855664</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>703920.7</v>
+        <v>984860.0</v>
       </c>
       <c r="N53" s="1">
-        <v>703920.7</v>
+        <v>984860.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.34</v>
+        <v>1.72</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
         <v>9000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>76.74</v>
+        <v>85.46</v>
       </c>
       <c r="E54" s="1">
         <v>98.9639944444</v>
       </c>
       <c r="F54" t="s">
         <v>36</v>
       </c>
       <c r="G54">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H54" s="1">
         <v>959655.96</v>
       </c>
       <c r="I54" s="1">
-        <v>-202768.29</v>
+        <v>-121584.59</v>
       </c>
       <c r="J54" s="1">
-        <v>-21.129269076805</v>
+        <v>-12.669601926924</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>756887.67</v>
+        <v>838071.37</v>
       </c>
       <c r="N54" s="1">
-        <v>756887.67</v>
+        <v>838071.37</v>
       </c>
       <c r="O54" s="1">
-        <v>1.44</v>
+        <v>1.47</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>3276.0</v>
+        <v>2700.0</v>
       </c>
       <c r="D55" s="1">
-        <v>252.0</v>
+        <v>246.3</v>
       </c>
       <c r="E55" s="1">
         <v>251.04</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>822407.04</v>
+        <v>677808.0</v>
       </c>
       <c r="I55" s="1">
-        <v>3144.96</v>
+        <v>-12798.0</v>
       </c>
       <c r="J55" s="1">
-        <v>0.38240917782027</v>
+        <v>-1.8881453154876</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>825552.0</v>
+        <v>665010.0</v>
       </c>
       <c r="N55" s="1">
-        <v>825552.0</v>
+        <v>665010.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.57</v>
+        <v>1.16</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>40000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>153.95</v>
+        <v>190.45</v>
       </c>
       <c r="E56" s="1">
-        <v>139.4397255</v>
+        <v>143.2166630303</v>
       </c>
       <c r="F56" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G56">
         <v>7.47</v>
       </c>
       <c r="H56" s="1">
-        <v>749038.49</v>
+        <v>634455.73</v>
       </c>
       <c r="I56" s="1">
-        <v>75176.68</v>
+        <v>206540.64</v>
       </c>
       <c r="J56" s="1">
-        <v>10.036424162929</v>
+        <v>32.553987651747</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>824215.17</v>
+        <v>840996.37</v>
       </c>
       <c r="N56" s="1">
-        <v>824215.17</v>
+        <v>840996.37</v>
       </c>
       <c r="O56" s="1">
-        <v>1.57</v>
+        <v>1.47</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>148</v>
       </c>
       <c r="B57" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="1">
-        <v>12000.0</v>
+        <v>15262.0</v>
       </c>
       <c r="D57" s="1">
-        <v>37.74</v>
+        <v>43.08</v>
       </c>
       <c r="E57" s="1">
-        <v>44.0763166667</v>
+        <v>43.6977696239</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>528915.8</v>
+        <v>666915.36</v>
       </c>
       <c r="I57" s="1">
-        <v>-76035.8</v>
+        <v>-9428.4</v>
       </c>
       <c r="J57" s="1">
-        <v>-14.37578533294</v>
+        <v>-1.413732621183</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>452880.0</v>
+        <v>657486.96</v>
       </c>
       <c r="N57" s="1">
-        <v>452880.0</v>
+        <v>657486.96</v>
       </c>
       <c r="O57" s="1">
-        <v>0.86</v>
+        <v>1.15</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>