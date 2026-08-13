--- v3 (2026-07-23)
+++ v4 (2026-08-13)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU1209226700</t>
   </si>
   <si>
@@ -305,56 +305,50 @@
     <t>IE0004927939</t>
   </si>
   <si>
     <t>KINGSPAN GROUP PLC</t>
   </si>
   <si>
     <t>DE000KGX8881</t>
   </si>
   <si>
     <t>KION GROUP AG</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NO0013536151</t>
   </si>
   <si>
     <t>KONGSBERG GRUPPEN</t>
   </si>
   <si>
     <t>NOK</t>
-  </si>
-[...4 lines deleted...]
-    <t>KONGSBERG MARITIME</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
@@ -871,241 +865,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>15492.15</v>
+        <v>16882.49</v>
       </c>
       <c r="D2">
-        <v>159.46</v>
+        <v>162.3</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2470395.59</v>
+        <v>2739947.77</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2470395.59</v>
+        <v>2739947.77</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>9.82</v>
+        <v>23.82</v>
       </c>
       <c r="D3">
-        <v>17665.51</v>
+        <v>17987.81</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>173475.34</v>
+        <v>428469.7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>173475.34</v>
+        <v>428469.7</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2200.05</v>
+        <v>1573.05</v>
       </c>
       <c r="D4">
-        <v>18249.59</v>
+        <v>18585.11</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>40150011.63</v>
+        <v>29235314.22</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>40150011.63</v>
+        <v>29235314.22</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>3043.0</v>
       </c>
       <c r="D5">
-        <v>117.19</v>
+        <v>119.35</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>356604.46</v>
+        <v>363183.24</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>356604.46</v>
+        <v>363183.24</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>123264.89</v>
+        <v>124056.95</v>
       </c>
       <c r="D6">
-        <v>113.6</v>
+        <v>115.63</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>14002551.62</v>
+        <v>14344644.73</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>14002551.62</v>
+        <v>14344644.73</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>111.62</v>
+        <v>113.32</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11162.29</v>
+        <v>11331.96</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11162.29</v>
+        <v>11331.96</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P57"/>
+  <dimension ref="A1:P56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O57" sqref="O57"/>
+      <selection activeCell="O56" sqref="O56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1124,2839 +1118,2789 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>19000.0</v>
+        <v>16536.0</v>
       </c>
       <c r="D2" s="1">
-        <v>78.1</v>
+        <v>82.86</v>
       </c>
       <c r="E2" s="1">
-        <v>71.851</v>
+        <v>71.8510002419</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
         <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>1474981.36</v>
+        <v>1283699.56</v>
       </c>
       <c r="I2" s="1">
-        <v>141907.77</v>
+        <v>211714.31</v>
       </c>
       <c r="J2" s="1">
-        <v>9.6209873459011</v>
+        <v>16.492512469195</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1616889.13</v>
+        <v>1495413.87</v>
       </c>
       <c r="N2" s="1">
-        <v>1616889.13</v>
+        <v>1495413.87</v>
       </c>
       <c r="O2" s="1">
-        <v>2.83</v>
+        <v>3.17</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
-        <v>20000.0</v>
+        <v>17406.0</v>
       </c>
       <c r="D3" s="1">
-        <v>59.88</v>
+        <v>49.61</v>
       </c>
       <c r="E3" s="1">
-        <v>89.2446605</v>
+        <v>89.2446598874</v>
       </c>
       <c r="F3" t="s">
         <v>36</v>
       </c>
       <c r="G3">
         <v>0.92</v>
       </c>
       <c r="H3" s="1">
-        <v>1643006.5</v>
+        <v>1429908.56</v>
       </c>
       <c r="I3" s="1">
-        <v>-338075.96</v>
+        <v>-487467.46</v>
       </c>
       <c r="J3" s="1">
-        <v>-20.576666008321</v>
+        <v>-34.090813471317</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1304930.54</v>
+        <v>942441.1</v>
       </c>
       <c r="N3" s="1">
-        <v>1304930.54</v>
+        <v>942441.1</v>
       </c>
       <c r="O3" s="1">
-        <v>2.28</v>
+        <v>2.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
-        <v>20300.0</v>
+        <v>13796.0</v>
       </c>
       <c r="D4" s="1">
-        <v>61.92</v>
+        <v>68.54</v>
       </c>
       <c r="E4" s="1">
-        <v>64.7606463054</v>
+        <v>64.7606465642</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1314641.12</v>
+        <v>893437.88</v>
       </c>
       <c r="I4" s="1">
-        <v>-57665.12</v>
+        <v>52139.96</v>
       </c>
       <c r="J4" s="1">
-        <v>-4.3863773255472</v>
+        <v>5.8358797144352</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1256976.0</v>
+        <v>945577.84</v>
       </c>
       <c r="N4" s="1">
-        <v>1256976.0</v>
+        <v>945577.84</v>
       </c>
       <c r="O4" s="1">
-        <v>2.2</v>
+        <v>2.01</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
-        <v>2944.0</v>
+        <v>2386.0</v>
       </c>
       <c r="D5" s="1">
-        <v>1223.8</v>
+        <v>1327.0</v>
       </c>
       <c r="E5" s="1">
-        <v>647.6155638587</v>
+        <v>647.6155616094</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1906580.22</v>
+        <v>1545210.73</v>
       </c>
       <c r="I5" s="1">
-        <v>1696286.98</v>
+        <v>1621011.27</v>
       </c>
       <c r="J5" s="1">
-        <v>88.970134180874</v>
+        <v>104.90551473196</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3602867.2</v>
+        <v>3166222.0</v>
       </c>
       <c r="N5" s="1">
-        <v>3602867.2</v>
+        <v>3166222.0</v>
       </c>
       <c r="O5" s="1">
-        <v>6.3</v>
+        <v>6.72</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
-        <v>60000.0</v>
+        <v>50780.0</v>
       </c>
       <c r="D6" s="1">
-        <v>186.95</v>
+        <v>174.45</v>
       </c>
       <c r="E6" s="1">
-        <v>155.72574</v>
+        <v>155.7257398582</v>
       </c>
       <c r="F6" t="s">
         <v>45</v>
       </c>
       <c r="G6">
-        <v>10.79</v>
+        <v>10.92</v>
       </c>
       <c r="H6" s="1">
-        <v>839663.22</v>
+        <v>710634.97</v>
       </c>
       <c r="I6" s="1">
-        <v>200199.58</v>
+        <v>100953.65</v>
       </c>
       <c r="J6" s="1">
-        <v>23.84284261016</v>
+        <v>14.20611907123</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1039862.8</v>
+        <v>811588.62</v>
       </c>
       <c r="N6" s="1">
-        <v>1039862.8</v>
+        <v>811588.62</v>
       </c>
       <c r="O6" s="1">
-        <v>1.82</v>
+        <v>1.72</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
-        <v>39403.0</v>
+        <v>25218.0</v>
       </c>
       <c r="D7" s="1">
-        <v>41.29</v>
+        <v>38.9</v>
       </c>
       <c r="E7" s="1">
-        <v>29.4360497932</v>
+        <v>29.4360500436</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1159868.67</v>
+        <v>742318.31</v>
       </c>
       <c r="I7" s="1">
-        <v>467081.2</v>
+        <v>238661.89</v>
       </c>
       <c r="J7" s="1">
-        <v>40.270179898902</v>
+        <v>32.150882820067</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1626949.87</v>
+        <v>980980.2</v>
       </c>
       <c r="N7" s="1">
-        <v>1626949.87</v>
+        <v>980980.2</v>
       </c>
       <c r="O7" s="1">
-        <v>2.85</v>
+        <v>2.08</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>67837.0</v>
+        <v>44234.0</v>
       </c>
       <c r="D8" s="1">
-        <v>18.66</v>
+        <v>18.645</v>
       </c>
       <c r="E8" s="1">
-        <v>11.9558472515</v>
+        <v>11.955847312</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>811048.81</v>
+        <v>528854.95</v>
       </c>
       <c r="I8" s="1">
-        <v>454789.61</v>
+        <v>295887.98</v>
       </c>
       <c r="J8" s="1">
-        <v>56.074258958595</v>
+        <v>55.948796546199</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1265838.42</v>
+        <v>824742.93</v>
       </c>
       <c r="N8" s="1">
-        <v>1265838.42</v>
+        <v>824742.93</v>
       </c>
       <c r="O8" s="1">
-        <v>2.21</v>
+        <v>1.75</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>7713.0</v>
+        <v>6846.0</v>
       </c>
       <c r="D9" s="1">
-        <v>550.6</v>
+        <v>545.6</v>
       </c>
       <c r="E9" s="1">
-        <v>322.7027693504</v>
+        <v>322.7027695004</v>
       </c>
       <c r="F9" t="s">
         <v>45</v>
       </c>
       <c r="G9">
-        <v>10.79</v>
+        <v>10.92</v>
       </c>
       <c r="H9" s="1">
-        <v>221240.23</v>
+        <v>196371.14</v>
       </c>
       <c r="I9" s="1">
-        <v>172453.83</v>
+        <v>145831.64</v>
       </c>
       <c r="J9" s="1">
-        <v>77.948675970912</v>
+        <v>74.26327514318</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>393694.06</v>
+        <v>342202.78</v>
       </c>
       <c r="N9" s="1">
-        <v>393694.06</v>
+        <v>342202.78</v>
       </c>
       <c r="O9" s="1">
-        <v>0.69</v>
+        <v>0.73</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
-        <v>114452.0</v>
+        <v>83493.0</v>
       </c>
       <c r="D10" s="1">
-        <v>10.465</v>
+        <v>10.735</v>
       </c>
       <c r="E10" s="1">
-        <v>9.205399993</v>
+        <v>9.2053999737</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1053576.44</v>
+        <v>768586.46</v>
       </c>
       <c r="I10" s="1">
-        <v>144163.74</v>
+        <v>127710.9</v>
       </c>
       <c r="J10" s="1">
-        <v>13.683272947903</v>
+        <v>16.616334875324</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1197740.18</v>
+        <v>896297.36</v>
       </c>
       <c r="N10" s="1">
-        <v>1197740.18</v>
+        <v>896297.36</v>
       </c>
       <c r="O10" s="1">
-        <v>2.1</v>
+        <v>1.9</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>5400.0</v>
+        <v>3804.0</v>
       </c>
       <c r="D11" s="1">
-        <v>100.65</v>
+        <v>96.74</v>
       </c>
       <c r="E11" s="1">
-        <v>172.892437037</v>
+        <v>172.8924395373</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>933619.16</v>
+        <v>657682.84</v>
       </c>
       <c r="I11" s="1">
-        <v>-390109.16</v>
+        <v>-289683.88</v>
       </c>
       <c r="J11" s="1">
-        <v>-41.784613760497</v>
+        <v>-44.046136280521</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>543510.0</v>
+        <v>367998.96</v>
       </c>
       <c r="N11" s="1">
-        <v>543510.0</v>
+        <v>367998.96</v>
       </c>
       <c r="O11" s="1">
-        <v>0.95</v>
+        <v>0.78</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>9200.0</v>
+        <v>7636.0</v>
       </c>
       <c r="D12" s="1">
-        <v>78.02</v>
+        <v>75.94</v>
       </c>
       <c r="E12" s="1">
-        <v>62.054675</v>
+        <v>62.054673913</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>570903.01</v>
+        <v>473849.49</v>
       </c>
       <c r="I12" s="1">
-        <v>146880.99</v>
+        <v>106028.35</v>
       </c>
       <c r="J12" s="1">
-        <v>25.727835976903</v>
+        <v>22.375955284873</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>717784.0</v>
+        <v>579877.84</v>
       </c>
       <c r="N12" s="1">
-        <v>717784.0</v>
+        <v>579877.84</v>
       </c>
       <c r="O12" s="1">
-        <v>1.26</v>
+        <v>1.23</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>20000.0</v>
+        <v>17406.0</v>
       </c>
       <c r="D13" s="1">
-        <v>22.64</v>
+        <v>23.92</v>
       </c>
       <c r="E13" s="1">
-        <v>24.0253615</v>
+        <v>24.0253619442</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>480507.23</v>
+        <v>418185.45</v>
       </c>
       <c r="I13" s="1">
-        <v>-27707.23</v>
+        <v>-1833.93</v>
       </c>
       <c r="J13" s="1">
-        <v>-5.7662462227676</v>
+        <v>-0.43854466959575</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>452800.0</v>
+        <v>416351.52</v>
       </c>
       <c r="N13" s="1">
-        <v>452800.0</v>
+        <v>416351.52</v>
       </c>
       <c r="O13" s="1">
-        <v>0.79</v>
+        <v>0.88</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>17000.0</v>
+        <v>14795.0</v>
       </c>
       <c r="D14" s="1">
-        <v>68.1</v>
+        <v>61.44</v>
       </c>
       <c r="E14" s="1">
-        <v>62.5046470588</v>
+        <v>62.5046468401</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1062579.0</v>
+        <v>924756.25</v>
       </c>
       <c r="I14" s="1">
-        <v>95121.0</v>
+        <v>-15751.45</v>
       </c>
       <c r="J14" s="1">
-        <v>8.9518991058547</v>
+        <v>-1.7033083042153</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1157700.0</v>
+        <v>909004.8</v>
       </c>
       <c r="N14" s="1">
-        <v>1157700.0</v>
+        <v>909004.8</v>
       </c>
       <c r="O14" s="1">
-        <v>2.03</v>
+        <v>1.93</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>5700.0</v>
+        <v>4961.0</v>
       </c>
       <c r="D15" s="1">
-        <v>139.6</v>
+        <v>134.3</v>
       </c>
       <c r="E15" s="1">
-        <v>87.8658894737</v>
+        <v>87.8658879258</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>500835.57</v>
+        <v>435902.67</v>
       </c>
       <c r="I15" s="1">
-        <v>294884.43</v>
+        <v>230359.63</v>
       </c>
       <c r="J15" s="1">
-        <v>58.878491797218</v>
+        <v>52.846574672277</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>795720.0</v>
+        <v>666262.3</v>
       </c>
       <c r="N15" s="1">
-        <v>795720.0</v>
+        <v>666262.3</v>
       </c>
       <c r="O15" s="1">
-        <v>1.39</v>
+        <v>1.41</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
-        <v>130000.0</v>
+        <v>107887.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.884</v>
+        <v>9.737</v>
       </c>
       <c r="E16" s="1">
-        <v>6.4660969231</v>
+        <v>6.4660969348</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>840592.6</v>
+        <v>697607.8</v>
       </c>
       <c r="I16" s="1">
-        <v>444327.4</v>
+        <v>352887.92</v>
       </c>
       <c r="J16" s="1">
-        <v>52.858828402724</v>
+        <v>50.58543210096</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1284920.0</v>
+        <v>1050495.72</v>
       </c>
       <c r="N16" s="1">
-        <v>1284920.0</v>
+        <v>1050495.72</v>
       </c>
       <c r="O16" s="1">
-        <v>2.25</v>
+        <v>2.23</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>37986.0</v>
+        <v>32152.0</v>
       </c>
       <c r="D17" s="1">
-        <v>253.1</v>
+        <v>272.6</v>
       </c>
       <c r="E17" s="1">
-        <v>231.7977673353</v>
+        <v>231.7977674795</v>
       </c>
       <c r="F17" t="s">
         <v>45</v>
       </c>
       <c r="G17">
-        <v>10.79</v>
+        <v>10.92</v>
       </c>
       <c r="H17" s="1">
-        <v>827077.3</v>
+        <v>700052.37</v>
       </c>
       <c r="I17" s="1">
-        <v>64204.48</v>
+        <v>102930.21</v>
       </c>
       <c r="J17" s="1">
-        <v>7.7628149146398</v>
+        <v>14.703215703705</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>891281.78</v>
+        <v>802982.58</v>
       </c>
       <c r="N17" s="1">
-        <v>891281.78</v>
+        <v>802982.58</v>
       </c>
       <c r="O17" s="1">
-        <v>1.56</v>
+        <v>1.7</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>12700.0</v>
+        <v>8704.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.0</v>
+        <v>96.95</v>
       </c>
       <c r="E18" s="1">
-        <v>53.361584252</v>
+        <v>53.361584329</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>677692.12</v>
+        <v>464459.23</v>
       </c>
       <c r="I18" s="1">
-        <v>592307.88</v>
+        <v>379393.57</v>
       </c>
       <c r="J18" s="1">
-        <v>87.4007329464</v>
+        <v>81.685010329109</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1270000.0</v>
+        <v>843852.8</v>
       </c>
       <c r="N18" s="1">
-        <v>1270000.0</v>
+        <v>843852.8</v>
       </c>
       <c r="O18" s="1">
-        <v>2.22</v>
+        <v>1.79</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>4500.0</v>
+        <v>3736.0</v>
       </c>
       <c r="D19" s="1">
-        <v>191.8</v>
+        <v>170.45</v>
       </c>
       <c r="E19" s="1">
-        <v>282.0622</v>
+        <v>282.0621975375</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1269279.9</v>
+        <v>1053784.37</v>
       </c>
       <c r="I19" s="1">
-        <v>-406179.9</v>
+        <v>-416983.17</v>
       </c>
       <c r="J19" s="1">
-        <v>-32.000814004854</v>
+        <v>-39.570065932938</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>863100.0</v>
+        <v>636801.2</v>
       </c>
       <c r="N19" s="1">
-        <v>863100.0</v>
+        <v>636801.2</v>
       </c>
       <c r="O19" s="1">
-        <v>1.51</v>
+        <v>1.35</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>33622.0</v>
+        <v>24775.0</v>
       </c>
       <c r="D20" s="1">
-        <v>21.52</v>
+        <v>21.43</v>
       </c>
       <c r="E20" s="1">
-        <v>17.9404999703</v>
+        <v>17.9404996973</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>603195.49</v>
+        <v>444475.88</v>
       </c>
       <c r="I20" s="1">
-        <v>120349.95</v>
+        <v>86452.37</v>
       </c>
       <c r="J20" s="1">
-        <v>19.9520639652</v>
+        <v>19.450407522676</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>723545.44</v>
+        <v>530928.25</v>
       </c>
       <c r="N20" s="1">
-        <v>723545.44</v>
+        <v>530928.25</v>
       </c>
       <c r="O20" s="1">
-        <v>1.27</v>
+        <v>1.13</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>8500.0</v>
+        <v>7398.0</v>
       </c>
       <c r="D21" s="1">
-        <v>96.26</v>
+        <v>97.0</v>
       </c>
       <c r="E21" s="1">
-        <v>114.8940905882</v>
+        <v>114.8940902947</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>976599.77</v>
+        <v>849986.48</v>
       </c>
       <c r="I21" s="1">
-        <v>-158389.77</v>
+        <v>-132380.48</v>
       </c>
       <c r="J21" s="1">
-        <v>-16.21849347763</v>
+        <v>-15.574421842569</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>818210.0</v>
+        <v>717606.0</v>
       </c>
       <c r="N21" s="1">
-        <v>818210.0</v>
+        <v>717606.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.43</v>
+        <v>1.52</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>22700.0</v>
+        <v>16726.0</v>
       </c>
       <c r="D22" s="1">
-        <v>53.35</v>
+        <v>64.36</v>
       </c>
       <c r="E22" s="1">
-        <v>33.252476652</v>
+        <v>33.2524769819</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>754831.22</v>
+        <v>556180.93</v>
       </c>
       <c r="I22" s="1">
-        <v>456213.78</v>
+        <v>520304.43</v>
       </c>
       <c r="J22" s="1">
-        <v>60.439177383257</v>
+        <v>93.549491170077</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1211045.0</v>
+        <v>1076485.36</v>
       </c>
       <c r="N22" s="1">
-        <v>1211045.0</v>
+        <v>1076485.36</v>
       </c>
       <c r="O22" s="1">
-        <v>2.12</v>
+        <v>2.28</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>59794.0</v>
+        <v>43052.0</v>
       </c>
       <c r="D23" s="1">
-        <v>24.01</v>
+        <v>25.425</v>
       </c>
       <c r="E23" s="1">
-        <v>17.1934822892</v>
+        <v>17.1934825328</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1028067.08</v>
+        <v>740213.81</v>
       </c>
       <c r="I23" s="1">
-        <v>407586.86</v>
+        <v>354383.29</v>
       </c>
       <c r="J23" s="1">
-        <v>39.645940224056</v>
+        <v>47.875800912172</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1435653.94</v>
+        <v>1094597.1</v>
       </c>
       <c r="N23" s="1">
-        <v>1435653.94</v>
+        <v>1094597.1</v>
       </c>
       <c r="O23" s="1">
-        <v>2.51</v>
+        <v>2.32</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>237942.0</v>
+        <v>196639.0</v>
       </c>
       <c r="D24" s="1">
-        <v>5.678</v>
+        <v>5.714</v>
       </c>
       <c r="E24" s="1">
-        <v>3.2505653058</v>
+        <v>3.2505652999</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>773446.01</v>
+        <v>639187.91</v>
       </c>
       <c r="I24" s="1">
-        <v>577588.67</v>
+        <v>484407.34</v>
       </c>
       <c r="J24" s="1">
-        <v>74.677309409095</v>
+        <v>75.784809509304</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1351034.68</v>
+        <v>1123595.25</v>
       </c>
       <c r="N24" s="1">
-        <v>1351034.68</v>
+        <v>1123595.25</v>
       </c>
       <c r="O24" s="1">
-        <v>2.36</v>
+        <v>2.38</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>9447.0</v>
+        <v>7144.0</v>
       </c>
       <c r="D25" s="1">
-        <v>114.55</v>
+        <v>112.6</v>
       </c>
       <c r="E25" s="1">
-        <v>69.5570202181</v>
+        <v>69.557018477</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>657105.17</v>
+        <v>496915.34</v>
       </c>
       <c r="I25" s="1">
-        <v>425048.68</v>
+        <v>307499.06</v>
       </c>
       <c r="J25" s="1">
-        <v>64.685030556068</v>
+        <v>61.881579264589</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1082153.85</v>
+        <v>804414.4</v>
       </c>
       <c r="N25" s="1">
-        <v>1082153.85</v>
+        <v>804414.4</v>
       </c>
       <c r="O25" s="1">
-        <v>1.89</v>
+        <v>1.71</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>3000.0</v>
+        <v>2611.0</v>
       </c>
       <c r="D26" s="1">
-        <v>238.15</v>
+        <v>240.6</v>
       </c>
       <c r="E26" s="1">
-        <v>312.78061</v>
+        <v>312.780612792</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>938341.83</v>
+        <v>816670.18</v>
       </c>
       <c r="I26" s="1">
-        <v>-223891.83</v>
+        <v>-188463.58</v>
       </c>
       <c r="J26" s="1">
-        <v>-23.860369733277</v>
+        <v>-23.077073782711</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>714450.0</v>
+        <v>628206.6</v>
       </c>
       <c r="N26" s="1">
-        <v>714450.0</v>
+        <v>628206.6</v>
       </c>
       <c r="O26" s="1">
-        <v>1.25</v>
+        <v>1.33</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>13470.0</v>
+        <v>11722.0</v>
       </c>
       <c r="D27" s="1">
-        <v>67.6</v>
+        <v>71.75</v>
       </c>
       <c r="E27" s="1">
-        <v>75.5654558278</v>
+        <v>75.5654555537</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1017866.69</v>
+        <v>885778.27</v>
       </c>
       <c r="I27" s="1">
-        <v>-107294.69</v>
+        <v>-44724.77</v>
       </c>
       <c r="J27" s="1">
-        <v>-10.541133829618</v>
+        <v>-5.0492060501778</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>910572.0</v>
+        <v>841053.5</v>
       </c>
       <c r="N27" s="1">
-        <v>910572.0</v>
+        <v>841053.5</v>
       </c>
       <c r="O27" s="1">
-        <v>1.59</v>
+        <v>1.78</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>8800.0</v>
+        <v>7305.0</v>
       </c>
       <c r="D28" s="1">
-        <v>79.0</v>
+        <v>74.95</v>
       </c>
       <c r="E28" s="1">
-        <v>67.1233568182</v>
+        <v>67.1233552361</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>590685.54</v>
+        <v>490336.11</v>
       </c>
       <c r="I28" s="1">
-        <v>104514.46</v>
+        <v>57173.64</v>
       </c>
       <c r="J28" s="1">
-        <v>17.693756308983</v>
+        <v>11.660091686904</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>695200.0</v>
+        <v>547509.75</v>
       </c>
       <c r="N28" s="1">
-        <v>695200.0</v>
+        <v>547509.75</v>
       </c>
       <c r="O28" s="1">
-        <v>1.22</v>
+        <v>1.16</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>10000.0</v>
+        <v>8702.0</v>
       </c>
       <c r="D29" s="1">
-        <v>46.32</v>
+        <v>45.23</v>
       </c>
       <c r="E29" s="1">
-        <v>44.444938</v>
+        <v>44.4449379453</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>444449.38</v>
+        <v>386759.85</v>
       </c>
       <c r="I29" s="1">
-        <v>18750.62</v>
+        <v>6831.61</v>
       </c>
       <c r="J29" s="1">
-        <v>4.2188426497524</v>
+        <v>1.7663700097102</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>463200.0</v>
+        <v>393591.46</v>
       </c>
       <c r="N29" s="1">
-        <v>463200.0</v>
+        <v>393591.46</v>
       </c>
       <c r="O29" s="1">
-        <v>0.81</v>
+        <v>0.84</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>8000.0</v>
+        <v>5158.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.6</v>
+        <v>102.7</v>
       </c>
       <c r="E30" s="1">
-        <v>75.4941875</v>
+        <v>75.4941857309</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>603953.5</v>
+        <v>389399.01</v>
       </c>
       <c r="I30" s="1">
-        <v>200846.5</v>
+        <v>140327.59</v>
       </c>
       <c r="J30" s="1">
-        <v>33.255292005096</v>
+        <v>36.036966298399</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>804800.0</v>
+        <v>529726.6</v>
       </c>
       <c r="N30" s="1">
-        <v>804800.0</v>
+        <v>529726.6</v>
       </c>
       <c r="O30" s="1">
-        <v>1.41</v>
+        <v>1.12</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>24761.0</v>
+        <v>21548.0</v>
       </c>
       <c r="D31" s="1">
-        <v>328.1</v>
+        <v>292.3</v>
       </c>
       <c r="E31" s="1">
-        <v>257.1978530754</v>
+        <v>257.197853165</v>
       </c>
       <c r="F31" t="s">
         <v>96</v>
       </c>
       <c r="G31">
-        <v>10.91</v>
+        <v>10.75</v>
       </c>
       <c r="H31" s="1">
-        <v>552523.37</v>
+        <v>480827.66</v>
       </c>
       <c r="I31" s="1">
-        <v>192054.04</v>
+        <v>105241.05</v>
       </c>
       <c r="J31" s="1">
-        <v>34.759441939985</v>
+        <v>21.887478353471</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>744577.41</v>
+        <v>586068.71</v>
       </c>
       <c r="N31" s="1">
-        <v>744577.41</v>
+        <v>586068.71</v>
       </c>
       <c r="O31" s="1">
-        <v>1.3</v>
+        <v>1.24</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
-        <v>24761.0</v>
+        <v>116590.0</v>
       </c>
       <c r="D32" s="1">
-        <v>64.6</v>
+        <v>4.564</v>
       </c>
       <c r="E32" s="1">
-        <v>51.3763373854</v>
+        <v>3.6279746119</v>
       </c>
       <c r="F32" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="G32">
-        <v>10.91</v>
+        <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>110368.83</v>
+        <v>422985.56</v>
       </c>
       <c r="I32" s="1">
-        <v>36231.9</v>
+        <v>109131.2</v>
       </c>
       <c r="J32" s="1">
-        <v>32.82801856285</v>
+        <v>25.800218806524</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>146600.73</v>
+        <v>532116.76</v>
       </c>
       <c r="N32" s="1">
-        <v>146600.73</v>
+        <v>532116.76</v>
       </c>
       <c r="O32" s="1">
-        <v>0.26</v>
+        <v>1.13</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>134000.0</v>
+        <v>7160.0</v>
       </c>
       <c r="D33" s="1">
-        <v>4.667</v>
+        <v>177.02</v>
       </c>
       <c r="E33" s="1">
-        <v>3.6279746269</v>
+        <v>172.6729469274</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>486148.6</v>
+        <v>1236338.3</v>
       </c>
       <c r="I33" s="1">
-        <v>139229.4</v>
+        <v>31124.9</v>
       </c>
       <c r="J33" s="1">
-        <v>28.639267911087</v>
+        <v>2.5175067374359</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>625378.0</v>
+        <v>1267463.2</v>
       </c>
       <c r="N33" s="1">
-        <v>625378.0</v>
+        <v>1267463.2</v>
       </c>
       <c r="O33" s="1">
-        <v>1.09</v>
+        <v>2.69</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>8226.0</v>
+        <v>4980.0</v>
       </c>
       <c r="D34" s="1">
-        <v>187.86</v>
+        <v>154.3</v>
       </c>
       <c r="E34" s="1">
-        <v>172.6729467542</v>
+        <v>130.817002008</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1420407.66</v>
+        <v>651468.67</v>
       </c>
       <c r="I34" s="1">
-        <v>124928.7</v>
+        <v>116945.33</v>
       </c>
       <c r="J34" s="1">
-        <v>8.7952707886692</v>
+        <v>17.951029018786</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1545336.36</v>
+        <v>768414.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1545336.36</v>
+        <v>768414.0</v>
       </c>
       <c r="O34" s="1">
-        <v>2.7</v>
+        <v>1.63</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>6000.0</v>
+        <v>1577.0</v>
       </c>
       <c r="D35" s="1">
-        <v>150.55</v>
+        <v>474.2</v>
       </c>
       <c r="E35" s="1">
-        <v>130.817</v>
+        <v>525.6253455929</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H35" s="1">
-        <v>784902.0</v>
+        <v>862228.06</v>
       </c>
       <c r="I35" s="1">
-        <v>118398.0</v>
+        <v>-46060.64</v>
       </c>
       <c r="J35" s="1">
-        <v>15.084430922587</v>
+        <v>-5.3420483671107</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>903300.0</v>
+        <v>816167.42</v>
       </c>
       <c r="N35" s="1">
-        <v>903300.0</v>
+        <v>816167.42</v>
       </c>
       <c r="O35" s="1">
-        <v>1.58</v>
+        <v>1.73</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>1900.0</v>
+        <v>3482.0</v>
       </c>
       <c r="D36" s="1">
-        <v>499.1</v>
+        <v>355.6</v>
       </c>
       <c r="E36" s="1">
-        <v>528.1253473684</v>
+        <v>345.3921654222</v>
       </c>
       <c r="F36" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G36">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1044010.04</v>
+        <v>1202655.52</v>
       </c>
       <c r="I36" s="1">
-        <v>-10733.0</v>
+        <v>35543.68</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.028055247438</v>
+        <v>2.9554331567862</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1033277.04</v>
+        <v>1238199.2</v>
       </c>
       <c r="N36" s="1">
-        <v>1033277.04</v>
+        <v>1238199.2</v>
       </c>
       <c r="O36" s="1">
-        <v>1.81</v>
+        <v>2.63</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>4000.0</v>
+        <v>2325.0</v>
       </c>
       <c r="D37" s="1">
-        <v>375.85</v>
+        <v>452.3</v>
       </c>
       <c r="E37" s="1">
-        <v>345.3921675</v>
+        <v>633.857772043</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1381568.67</v>
+        <v>1473719.32</v>
       </c>
       <c r="I37" s="1">
-        <v>121831.33</v>
+        <v>-422121.82</v>
       </c>
       <c r="J37" s="1">
-        <v>8.8183332935597</v>
+        <v>-28.643298236736</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1503400.0</v>
+        <v>1051597.5</v>
       </c>
       <c r="N37" s="1">
-        <v>1503400.0</v>
+        <v>1051597.5</v>
       </c>
       <c r="O37" s="1">
-        <v>2.63</v>
+        <v>2.23</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>2800.0</v>
+        <v>4980.0</v>
       </c>
       <c r="D38" s="1">
-        <v>475.2</v>
+        <v>121.15</v>
       </c>
       <c r="E38" s="1">
-        <v>633.8577714286</v>
+        <v>148.9734156627</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1774801.76</v>
+        <v>741887.61</v>
       </c>
       <c r="I38" s="1">
-        <v>-444241.76</v>
+        <v>-138560.61</v>
       </c>
       <c r="J38" s="1">
-        <v>-25.03050030782</v>
+        <v>-18.676765608742</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1330560.0</v>
+        <v>603327.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1330560.0</v>
+        <v>603327.0</v>
       </c>
       <c r="O38" s="1">
-        <v>2.33</v>
+        <v>1.28</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>6000.0</v>
+        <v>15763.0</v>
       </c>
       <c r="D39" s="1">
-        <v>112.05</v>
+        <v>15.1</v>
       </c>
       <c r="E39" s="1">
-        <v>148.9734166667</v>
+        <v>9.8588339783</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>893840.5</v>
+        <v>155404.8</v>
       </c>
       <c r="I39" s="1">
-        <v>-221540.5</v>
+        <v>82616.5</v>
       </c>
       <c r="J39" s="1">
-        <v>-24.785238529693</v>
+        <v>53.162128840293</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>672300.0</v>
+        <v>238021.3</v>
       </c>
       <c r="N39" s="1">
-        <v>672300.0</v>
+        <v>238021.3</v>
       </c>
       <c r="O39" s="1">
-        <v>1.18</v>
+        <v>0.51</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>18113.0</v>
+        <v>25765.0</v>
       </c>
       <c r="D40" s="1">
-        <v>15.27</v>
+        <v>202.5</v>
       </c>
       <c r="E40" s="1">
-        <v>9.8588334345</v>
+        <v>166.9426997865</v>
       </c>
       <c r="F40" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G40">
-        <v>1.0</v>
+        <v>10.92</v>
       </c>
       <c r="H40" s="1">
-        <v>178573.05</v>
+        <v>393349.68</v>
       </c>
       <c r="I40" s="1">
-        <v>98012.46</v>
+        <v>84649.83</v>
       </c>
       <c r="J40" s="1">
-        <v>54.886479230769</v>
+        <v>21.520248853387</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>276585.51</v>
+        <v>477999.51</v>
       </c>
       <c r="N40" s="1">
-        <v>276585.51</v>
+        <v>477999.51</v>
       </c>
       <c r="O40" s="1">
-        <v>0.48</v>
+        <v>1.01</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>35000.0</v>
+        <v>8348.0</v>
       </c>
       <c r="D41" s="1">
-        <v>193.8</v>
+        <v>58.05</v>
       </c>
       <c r="E41" s="1">
-        <v>166.9427</v>
+        <v>87.6169513656</v>
       </c>
       <c r="F41" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="G41">
-        <v>10.79</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>534338.78</v>
+        <v>731426.31</v>
       </c>
       <c r="I41" s="1">
-        <v>94473.68</v>
+        <v>-246824.91</v>
       </c>
       <c r="J41" s="1">
-        <v>17.68048353144</v>
+        <v>-33.745697498905</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>628812.46</v>
+        <v>484601.4</v>
       </c>
       <c r="N41" s="1">
-        <v>628812.46</v>
+        <v>484601.4</v>
       </c>
       <c r="O41" s="1">
-        <v>1.1</v>
+        <v>1.03</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>7089.0</v>
+        <v>88885.0</v>
       </c>
       <c r="D42" s="1">
-        <v>64.55</v>
+        <v>11.92</v>
       </c>
       <c r="E42" s="1">
-        <v>99.1829581041</v>
+        <v>6.8528000225</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>703107.99</v>
+        <v>609111.13</v>
       </c>
       <c r="I42" s="1">
-        <v>-245513.04</v>
+        <v>450398.07</v>
       </c>
       <c r="J42" s="1">
-        <v>-34.918254875755</v>
+        <v>73.943496977309</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>457594.95</v>
+        <v>1059509.2</v>
       </c>
       <c r="N42" s="1">
-        <v>457594.95</v>
+        <v>1059509.2</v>
       </c>
       <c r="O42" s="1">
-        <v>0.8</v>
+        <v>2.25</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>119</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>130000.0</v>
+        <v>28890.0</v>
       </c>
       <c r="D43" s="1">
-        <v>9.05</v>
+        <v>106.8</v>
       </c>
       <c r="E43" s="1">
-        <v>6.8528</v>
+        <v>69.3887743164</v>
       </c>
       <c r="F43" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="G43">
-        <v>1.0</v>
+        <v>10.75</v>
       </c>
       <c r="H43" s="1">
-        <v>890864.0</v>
+        <v>177807.82</v>
       </c>
       <c r="I43" s="1">
-        <v>285636.0</v>
+        <v>109291.09</v>
       </c>
       <c r="J43" s="1">
-        <v>32.062806444081</v>
+        <v>61.465851164476</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1176500.0</v>
+        <v>287098.91</v>
       </c>
       <c r="N43" s="1">
-        <v>1176500.0</v>
+        <v>287098.91</v>
       </c>
       <c r="O43" s="1">
-        <v>2.06</v>
+        <v>0.61</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>121</v>
       </c>
       <c r="B44" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="1">
-        <v>45000.0</v>
+        <v>20886.0</v>
       </c>
       <c r="D44" s="1">
-        <v>106.55</v>
+        <v>299.2</v>
       </c>
       <c r="E44" s="1">
-        <v>69.3887744444</v>
+        <v>413.6543205975</v>
       </c>
       <c r="F44" t="s">
-        <v>96</v>
+        <v>123</v>
       </c>
       <c r="G44">
-        <v>10.91</v>
+        <v>7.47</v>
       </c>
       <c r="H44" s="1">
-        <v>276959.23</v>
+        <v>1157780.25</v>
       </c>
       <c r="I44" s="1">
-        <v>162482.62</v>
+        <v>-321608.04</v>
       </c>
       <c r="J44" s="1">
-        <v>58.666620354194</v>
+        <v>-27.777986366584</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>439441.85</v>
+        <v>836172.21</v>
       </c>
       <c r="N44" s="1">
-        <v>439441.85</v>
+        <v>836172.21</v>
       </c>
       <c r="O44" s="1">
-        <v>0.77</v>
+        <v>1.77</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" t="s">
+        <v>125</v>
+      </c>
+      <c r="C45" s="1">
+        <v>12450.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>378.2</v>
+      </c>
+      <c r="E45" s="1">
+        <v>410.8591614458</v>
+      </c>
+      <c r="F45" t="s">
         <v>123</v>
-      </c>
-[...13 lines deleted...]
-        <v>125</v>
       </c>
       <c r="G45">
         <v>7.47</v>
       </c>
       <c r="H45" s="1">
-        <v>1330399.59</v>
+        <v>685614.44</v>
       </c>
       <c r="I45" s="1">
-        <v>-538117.94</v>
+        <v>-55572.09</v>
       </c>
       <c r="J45" s="1">
-        <v>-40.447843192736</v>
+        <v>-8.1054433450964</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>792281.65</v>
+        <v>630042.35</v>
       </c>
       <c r="N45" s="1">
-        <v>792281.65</v>
+        <v>630042.35</v>
       </c>
       <c r="O45" s="1">
-        <v>1.39</v>
+        <v>1.34</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>15000.0</v>
+        <v>192.0</v>
       </c>
       <c r="D46" s="1">
-        <v>385.8</v>
+        <v>4799.78</v>
       </c>
       <c r="E46" s="1">
-        <v>410.859162</v>
+        <v>4799.78</v>
       </c>
       <c r="F46" t="s">
-        <v>125</v>
+        <v>8</v>
       </c>
       <c r="G46">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>826041.49</v>
+        <v>921557.76</v>
       </c>
       <c r="I46" s="1">
-        <v>-51664.06</v>
+        <v>0.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-6.2544146541598</v>
+        <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>774377.43</v>
+        <v>921557.76</v>
       </c>
       <c r="N46" s="1">
-        <v>774377.43</v>
+        <v>921557.76</v>
       </c>
       <c r="O46" s="1">
-        <v>1.35</v>
+        <v>1.96</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>469.0</v>
+        <v>35515.0</v>
       </c>
       <c r="D47" s="1">
-        <v>4794.4</v>
+        <v>18.445</v>
       </c>
       <c r="E47" s="1">
-        <v>4791.947206823</v>
+        <v>12.6562931156</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2247423.24</v>
+        <v>449488.25</v>
       </c>
       <c r="I47" s="1">
-        <v>1150.36</v>
+        <v>205585.93</v>
       </c>
       <c r="J47" s="1">
-        <v>0.051185730374489</v>
+        <v>45.737776237755</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2248573.6</v>
+        <v>655074.18</v>
       </c>
       <c r="N47" s="1">
-        <v>2248573.6</v>
+        <v>655074.18</v>
       </c>
       <c r="O47" s="1">
-        <v>3.93</v>
+        <v>1.39</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>48000.0</v>
+        <v>7463.0</v>
       </c>
       <c r="D48" s="1">
-        <v>17.93</v>
+        <v>154.7</v>
       </c>
       <c r="E48" s="1">
-        <v>12.656293125</v>
+        <v>41.155998928</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>607502.07</v>
+        <v>307147.22</v>
       </c>
       <c r="I48" s="1">
-        <v>253137.93</v>
+        <v>847378.88</v>
       </c>
       <c r="J48" s="1">
-        <v>41.668653079651</v>
+        <v>275.88687926265</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>860640.0</v>
+        <v>1154526.1</v>
       </c>
       <c r="N48" s="1">
-        <v>860640.0</v>
+        <v>1154526.1</v>
       </c>
       <c r="O48" s="1">
-        <v>1.51</v>
+        <v>2.45</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>11000.0</v>
+        <v>5641.0</v>
       </c>
       <c r="D49" s="1">
-        <v>122.5</v>
+        <v>136.26</v>
       </c>
       <c r="E49" s="1">
-        <v>41.1559990909</v>
+        <v>165.1386846304</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>452715.99</v>
+        <v>931547.32</v>
       </c>
       <c r="I49" s="1">
-        <v>894784.01</v>
+        <v>-162904.66</v>
       </c>
       <c r="J49" s="1">
-        <v>197.64798013872</v>
+        <v>-17.487534610695</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1347500.0</v>
+        <v>768642.66</v>
       </c>
       <c r="N49" s="1">
-        <v>1347500.0</v>
+        <v>768642.66</v>
       </c>
       <c r="O49" s="1">
-        <v>2.36</v>
+        <v>1.63</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>6482.0</v>
+        <v>5261.0</v>
       </c>
       <c r="D50" s="1">
-        <v>140.7</v>
+        <v>268.4</v>
       </c>
       <c r="E50" s="1">
-        <v>165.1386855909</v>
+        <v>173.5984470633</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1070428.96</v>
+        <v>913301.43</v>
       </c>
       <c r="I50" s="1">
-        <v>-158411.56</v>
+        <v>498750.97</v>
       </c>
       <c r="J50" s="1">
-        <v>-14.79888585974</v>
+        <v>54.609677989883</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>912017.4</v>
+        <v>1412052.4</v>
       </c>
       <c r="N50" s="1">
-        <v>912017.4</v>
+        <v>1412052.4</v>
       </c>
       <c r="O50" s="1">
-        <v>1.6</v>
+        <v>3.0</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>6669.0</v>
+        <v>7029.0</v>
       </c>
       <c r="D51" s="1">
-        <v>274.85</v>
+        <v>177.24</v>
       </c>
       <c r="E51" s="1">
-        <v>173.5984480432</v>
+        <v>79.0104581021</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1157728.05</v>
+        <v>555364.51</v>
       </c>
       <c r="I51" s="1">
-        <v>675246.6</v>
+        <v>690455.45</v>
       </c>
       <c r="J51" s="1">
-        <v>58.325148120925</v>
+        <v>124.32473403819</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1832974.65</v>
+        <v>1245819.96</v>
       </c>
       <c r="N51" s="1">
-        <v>1832974.65</v>
+        <v>1245819.96</v>
       </c>
       <c r="O51" s="1">
-        <v>3.21</v>
+        <v>2.64</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>8077.0</v>
+        <v>15345.0</v>
       </c>
       <c r="D52" s="1">
-        <v>182.8</v>
+        <v>52.35</v>
       </c>
       <c r="E52" s="1">
-        <v>79.0104580909</v>
+        <v>25.806400782</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>638167.47</v>
+        <v>395999.22</v>
       </c>
       <c r="I52" s="1">
-        <v>838308.13</v>
+        <v>407311.53</v>
       </c>
       <c r="J52" s="1">
-        <v>131.36177718366</v>
+        <v>102.85664956613</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1476475.6</v>
+        <v>803310.75</v>
       </c>
       <c r="N52" s="1">
-        <v>1476475.6</v>
+        <v>803310.75</v>
       </c>
       <c r="O52" s="1">
-        <v>2.58</v>
+        <v>1.7</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>23000.0</v>
+        <v>7471.0</v>
       </c>
       <c r="D53" s="1">
-        <v>42.82</v>
+        <v>83.54</v>
       </c>
       <c r="E53" s="1">
-        <v>25.8064</v>
+        <v>98.9639941106</v>
       </c>
       <c r="F53" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G53">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H53" s="1">
-        <v>593547.2</v>
+        <v>796621.08</v>
       </c>
       <c r="I53" s="1">
-        <v>391312.8</v>
+        <v>-115445.27</v>
       </c>
       <c r="J53" s="1">
-        <v>65.927831855664</v>
+        <v>-14.491867325429</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>984860.0</v>
+        <v>681175.81</v>
       </c>
       <c r="N53" s="1">
-        <v>984860.0</v>
+        <v>681175.81</v>
       </c>
       <c r="O53" s="1">
-        <v>1.72</v>
+        <v>1.45</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>9000.0</v>
+        <v>2349.0</v>
       </c>
       <c r="D54" s="1">
-        <v>85.46</v>
+        <v>239.1</v>
       </c>
       <c r="E54" s="1">
-        <v>98.9639944444</v>
+        <v>251.04</v>
       </c>
       <c r="F54" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G54">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>959655.96</v>
+        <v>589692.96</v>
       </c>
       <c r="I54" s="1">
-        <v>-121584.59</v>
+        <v>-28047.06</v>
       </c>
       <c r="J54" s="1">
-        <v>-12.669601926924</v>
+        <v>-4.7562141491396</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>838071.37</v>
+        <v>561645.9</v>
       </c>
       <c r="N54" s="1">
-        <v>838071.37</v>
+        <v>561645.9</v>
       </c>
       <c r="O54" s="1">
-        <v>1.47</v>
+        <v>1.19</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>2700.0</v>
+        <v>28717.0</v>
       </c>
       <c r="D55" s="1">
-        <v>246.3</v>
+        <v>190.9</v>
       </c>
       <c r="E55" s="1">
-        <v>251.04</v>
+        <v>143.2166629523</v>
       </c>
       <c r="F55" t="s">
-        <v>8</v>
+        <v>123</v>
       </c>
       <c r="G55">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H55" s="1">
-        <v>677808.0</v>
+        <v>552111.07</v>
       </c>
       <c r="I55" s="1">
-        <v>-12798.0</v>
+        <v>181429.04</v>
       </c>
       <c r="J55" s="1">
-        <v>-1.8881453154876</v>
+        <v>32.860967631024</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>665010.0</v>
+        <v>733540.11</v>
       </c>
       <c r="N55" s="1">
-        <v>665010.0</v>
+        <v>733540.11</v>
       </c>
       <c r="O55" s="1">
-        <v>1.16</v>
+        <v>1.56</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>33000.0</v>
+        <v>11632.0</v>
       </c>
       <c r="D56" s="1">
-        <v>190.45</v>
+        <v>45.84</v>
       </c>
       <c r="E56" s="1">
-        <v>143.2166630303</v>
+        <v>43.6977690853</v>
       </c>
       <c r="F56" t="s">
-        <v>125</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>634455.73</v>
+        <v>508292.45</v>
       </c>
       <c r="I56" s="1">
-        <v>206540.64</v>
+        <v>24918.43</v>
       </c>
       <c r="J56" s="1">
-        <v>32.553987651747</v>
+        <v>4.9023805094882</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>840996.37</v>
+        <v>533210.88</v>
       </c>
       <c r="N56" s="1">
-        <v>840996.37</v>
+        <v>533210.88</v>
       </c>
       <c r="O56" s="1">
-        <v>1.47</v>
+        <v>1.13</v>
       </c>
       <c r="P56">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P57">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>