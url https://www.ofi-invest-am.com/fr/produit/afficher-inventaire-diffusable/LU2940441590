--- v4 (2026-08-13)
+++ v5 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU1209226700</t>
   </si>
   <si>
@@ -440,50 +440,56 @@
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
+  </si>
+  <si>
+    <t>DE000SYM9999</t>
+  </si>
+  <si>
+    <t>SYMRISE AG</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>AT0000937503</t>
   </si>
   <si>
     <t>VOESTALPINE AG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -865,241 +871,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>16882.49</v>
+        <v>17583.63</v>
       </c>
       <c r="D2">
-        <v>162.3</v>
+        <v>169.06</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2739947.77</v>
+        <v>2972662.04</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2739947.77</v>
+        <v>2972662.04</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>23.82</v>
       </c>
       <c r="D3">
-        <v>17987.81</v>
+        <v>18775.01</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>428469.7</v>
+        <v>447220.79</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>428469.7</v>
+        <v>447220.79</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1573.05</v>
+        <v>1353.05</v>
       </c>
       <c r="D4">
-        <v>18585.11</v>
+        <v>19401.05</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>29235314.22</v>
+        <v>26250586.83</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>29235314.22</v>
+        <v>26250586.83</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>3043.0</v>
       </c>
       <c r="D5">
-        <v>119.35</v>
+        <v>124.6</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>363183.24</v>
+        <v>379151.41</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>363183.24</v>
+        <v>379151.41</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>124056.95</v>
+        <v>124646.12</v>
       </c>
       <c r="D6">
-        <v>115.63</v>
+        <v>120.65</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>14344644.73</v>
+        <v>15038211.68</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>14344644.73</v>
+        <v>15038211.68</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>113.32</v>
+        <v>117.98</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11331.96</v>
+        <v>11798.09</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11331.96</v>
+        <v>11798.09</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P56"/>
+  <dimension ref="A1:P57"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O56" sqref="O56"/>
+      <selection activeCell="O57" sqref="O57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1118,2789 +1124,2839 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>16536.0</v>
+        <v>14138.0</v>
       </c>
       <c r="D2" s="1">
-        <v>82.86</v>
+        <v>86.1</v>
       </c>
       <c r="E2" s="1">
-        <v>71.8510002419</v>
+        <v>71.8510001415</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
         <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>1283699.56</v>
+        <v>1097541.39</v>
       </c>
       <c r="I2" s="1">
-        <v>211714.31</v>
+        <v>232530.51</v>
       </c>
       <c r="J2" s="1">
-        <v>16.492512469195</v>
+        <v>21.186491199207</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1495413.87</v>
+        <v>1330071.9</v>
       </c>
       <c r="N2" s="1">
-        <v>1495413.87</v>
+        <v>1330071.9</v>
       </c>
       <c r="O2" s="1">
-        <v>3.17</v>
+        <v>2.95</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
-        <v>17406.0</v>
+        <v>16405.0</v>
       </c>
       <c r="D3" s="1">
-        <v>49.61</v>
+        <v>50.98</v>
       </c>
       <c r="E3" s="1">
-        <v>89.2446598874</v>
+        <v>89.2446601646</v>
       </c>
       <c r="F3" t="s">
         <v>36</v>
       </c>
       <c r="G3">
         <v>0.92</v>
       </c>
       <c r="H3" s="1">
-        <v>1429908.56</v>
+        <v>1347676.08</v>
       </c>
       <c r="I3" s="1">
-        <v>-487467.46</v>
+        <v>-433857.35</v>
       </c>
       <c r="J3" s="1">
-        <v>-34.090813471317</v>
+        <v>-32.192999225749</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>942441.1</v>
+        <v>913818.73</v>
       </c>
       <c r="N3" s="1">
-        <v>942441.1</v>
+        <v>913818.73</v>
       </c>
       <c r="O3" s="1">
-        <v>2.0</v>
+        <v>2.03</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
-        <v>13796.0</v>
+        <v>13003.0</v>
       </c>
       <c r="D4" s="1">
-        <v>68.54</v>
+        <v>69.76</v>
       </c>
       <c r="E4" s="1">
-        <v>64.7606465642</v>
+        <v>64.7606467738</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>893437.88</v>
+        <v>842082.69</v>
       </c>
       <c r="I4" s="1">
-        <v>52139.96</v>
+        <v>65006.59</v>
       </c>
       <c r="J4" s="1">
-        <v>5.8358797144352</v>
+        <v>7.719739494942</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>945577.84</v>
+        <v>907089.28</v>
       </c>
       <c r="N4" s="1">
-        <v>945577.84</v>
+        <v>907089.28</v>
       </c>
       <c r="O4" s="1">
         <v>2.01</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
-        <v>2386.0</v>
+        <v>2249.0</v>
       </c>
       <c r="D5" s="1">
-        <v>1327.0</v>
+        <v>1461.8</v>
       </c>
       <c r="E5" s="1">
-        <v>647.6155616094</v>
+        <v>647.6155624722</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1545210.73</v>
+        <v>1456487.4</v>
       </c>
       <c r="I5" s="1">
-        <v>1621011.27</v>
+        <v>1831100.8</v>
       </c>
       <c r="J5" s="1">
-        <v>104.90551473196</v>
+        <v>125.72033235578</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3166222.0</v>
+        <v>3287588.2</v>
       </c>
       <c r="N5" s="1">
-        <v>3166222.0</v>
+        <v>3287588.2</v>
       </c>
       <c r="O5" s="1">
-        <v>6.72</v>
+        <v>7.29</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
-        <v>50780.0</v>
+        <v>46926.0</v>
       </c>
       <c r="D6" s="1">
-        <v>174.45</v>
+        <v>182.0</v>
       </c>
       <c r="E6" s="1">
-        <v>155.7257398582</v>
+        <v>155.7257398883</v>
       </c>
       <c r="F6" t="s">
         <v>45</v>
       </c>
       <c r="G6">
-        <v>10.92</v>
+        <v>10.82</v>
       </c>
       <c r="H6" s="1">
-        <v>710634.97</v>
+        <v>656700.61</v>
       </c>
       <c r="I6" s="1">
-        <v>100953.65</v>
+        <v>132554.73</v>
       </c>
       <c r="J6" s="1">
-        <v>14.20611907123</v>
+        <v>20.184956124831</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>811588.62</v>
+        <v>789255.34</v>
       </c>
       <c r="N6" s="1">
-        <v>811588.62</v>
+        <v>789255.34</v>
       </c>
       <c r="O6" s="1">
-        <v>1.72</v>
+        <v>1.75</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
-        <v>25218.0</v>
+        <v>23767.0</v>
       </c>
       <c r="D7" s="1">
-        <v>38.9</v>
+        <v>39.78</v>
       </c>
       <c r="E7" s="1">
-        <v>29.4360500436</v>
+        <v>29.4360499853</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>742318.31</v>
+        <v>699606.6</v>
       </c>
       <c r="I7" s="1">
-        <v>238661.89</v>
+        <v>245844.66</v>
       </c>
       <c r="J7" s="1">
-        <v>32.150882820067</v>
+        <v>35.140414627306</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>980980.2</v>
+        <v>945451.26</v>
       </c>
       <c r="N7" s="1">
-        <v>980980.2</v>
+        <v>945451.26</v>
       </c>
       <c r="O7" s="1">
-        <v>2.08</v>
+        <v>2.1</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>44234.0</v>
+        <v>41688.0</v>
       </c>
       <c r="D8" s="1">
-        <v>18.645</v>
+        <v>19.98</v>
       </c>
       <c r="E8" s="1">
-        <v>11.955847312</v>
+        <v>11.9558472462</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>528854.95</v>
+        <v>498415.36</v>
       </c>
       <c r="I8" s="1">
-        <v>295887.98</v>
+        <v>334510.88</v>
       </c>
       <c r="J8" s="1">
-        <v>55.948796546199</v>
+        <v>67.114881852758</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>824742.93</v>
+        <v>832926.24</v>
       </c>
       <c r="N8" s="1">
-        <v>824742.93</v>
+        <v>832926.24</v>
       </c>
       <c r="O8" s="1">
-        <v>1.75</v>
+        <v>1.85</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>6846.0</v>
+        <v>6327.0</v>
       </c>
       <c r="D9" s="1">
-        <v>545.6</v>
+        <v>598.0</v>
       </c>
       <c r="E9" s="1">
-        <v>322.7027695004</v>
+        <v>322.7027690849</v>
       </c>
       <c r="F9" t="s">
         <v>45</v>
       </c>
       <c r="G9">
-        <v>10.92</v>
+        <v>10.82</v>
       </c>
       <c r="H9" s="1">
-        <v>196371.14</v>
+        <v>181484.11</v>
       </c>
       <c r="I9" s="1">
-        <v>145831.64</v>
+        <v>168164.35</v>
       </c>
       <c r="J9" s="1">
-        <v>74.26327514318</v>
+        <v>92.66064670896</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>342202.78</v>
+        <v>349648.46</v>
       </c>
       <c r="N9" s="1">
-        <v>342202.78</v>
+        <v>349648.46</v>
       </c>
       <c r="O9" s="1">
-        <v>0.73</v>
+        <v>0.78</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
-        <v>83493.0</v>
+        <v>78684.0</v>
       </c>
       <c r="D10" s="1">
-        <v>10.735</v>
+        <v>11.685</v>
       </c>
       <c r="E10" s="1">
-        <v>9.2053999737</v>
+        <v>9.2053999542</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>768586.46</v>
+        <v>724317.69</v>
       </c>
       <c r="I10" s="1">
-        <v>127710.9</v>
+        <v>195104.85</v>
       </c>
       <c r="J10" s="1">
-        <v>16.616334875324</v>
+        <v>26.93636406975</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>896297.36</v>
+        <v>919422.54</v>
       </c>
       <c r="N10" s="1">
-        <v>896297.36</v>
+        <v>919422.54</v>
       </c>
       <c r="O10" s="1">
-        <v>1.9</v>
+        <v>2.04</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>3804.0</v>
+        <v>3585.0</v>
       </c>
       <c r="D11" s="1">
-        <v>96.74</v>
+        <v>100.8</v>
       </c>
       <c r="E11" s="1">
-        <v>172.8924395373</v>
+        <v>172.8924407252</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>657682.84</v>
+        <v>619819.4</v>
       </c>
       <c r="I11" s="1">
-        <v>-289683.88</v>
+        <v>-258451.4</v>
       </c>
       <c r="J11" s="1">
-        <v>-44.046136280521</v>
+        <v>-41.697855859304</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>367998.96</v>
+        <v>361368.0</v>
       </c>
       <c r="N11" s="1">
-        <v>367998.96</v>
+        <v>361368.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.78</v>
+        <v>0.8</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>7636.0</v>
+        <v>7197.0</v>
       </c>
       <c r="D12" s="1">
-        <v>75.94</v>
+        <v>77.42</v>
       </c>
       <c r="E12" s="1">
-        <v>62.054673913</v>
+        <v>62.0546741698</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>473849.49</v>
+        <v>446607.49</v>
       </c>
       <c r="I12" s="1">
-        <v>106028.35</v>
+        <v>110584.25</v>
       </c>
       <c r="J12" s="1">
-        <v>22.375955284873</v>
+        <v>24.76094836654</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>579877.84</v>
+        <v>557191.74</v>
       </c>
       <c r="N12" s="1">
-        <v>579877.84</v>
+        <v>557191.74</v>
       </c>
       <c r="O12" s="1">
-        <v>1.23</v>
+        <v>1.24</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>17406.0</v>
+        <v>16405.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.92</v>
+        <v>23.18</v>
       </c>
       <c r="E13" s="1">
-        <v>24.0253619442</v>
+        <v>24.0253617799</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>418185.45</v>
+        <v>394136.06</v>
       </c>
       <c r="I13" s="1">
-        <v>-1833.93</v>
+        <v>-13868.16</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.43854466959575</v>
+        <v>-3.5186224777302</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>416351.52</v>
+        <v>380267.9</v>
       </c>
       <c r="N13" s="1">
-        <v>416351.52</v>
+        <v>380267.9</v>
       </c>
       <c r="O13" s="1">
-        <v>0.88</v>
+        <v>0.84</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>14795.0</v>
+        <v>13945.0</v>
       </c>
       <c r="D14" s="1">
-        <v>61.44</v>
+        <v>64.04</v>
       </c>
       <c r="E14" s="1">
-        <v>62.5046468401</v>
+        <v>62.5046468268</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>924756.25</v>
+        <v>871627.3</v>
       </c>
       <c r="I14" s="1">
-        <v>-15751.45</v>
+        <v>21410.5</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.7033083042153</v>
+        <v>2.4563824469472</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>909004.8</v>
+        <v>893037.8</v>
       </c>
       <c r="N14" s="1">
-        <v>909004.8</v>
+        <v>893037.8</v>
       </c>
       <c r="O14" s="1">
-        <v>1.93</v>
+        <v>1.98</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>4961.0</v>
+        <v>4676.0</v>
       </c>
       <c r="D15" s="1">
-        <v>134.3</v>
+        <v>131.5</v>
       </c>
       <c r="E15" s="1">
-        <v>87.8658879258</v>
+        <v>87.8658875107</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>435902.67</v>
+        <v>410860.89</v>
       </c>
       <c r="I15" s="1">
-        <v>230359.63</v>
+        <v>204033.11</v>
       </c>
       <c r="J15" s="1">
-        <v>52.846574672277</v>
+        <v>49.659900702644</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>666262.3</v>
+        <v>614894.0</v>
       </c>
       <c r="N15" s="1">
-        <v>666262.3</v>
+        <v>614894.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.41</v>
+        <v>1.36</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
-        <v>107887.0</v>
+        <v>101673.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.737</v>
+        <v>9.577</v>
       </c>
       <c r="E16" s="1">
-        <v>6.4660969348</v>
+        <v>6.4660968989</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>697607.8</v>
+        <v>657427.47</v>
       </c>
       <c r="I16" s="1">
-        <v>352887.92</v>
+        <v>316294.85</v>
       </c>
       <c r="J16" s="1">
-        <v>50.58543210096</v>
+        <v>48.110987817409</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1050495.72</v>
+        <v>973722.32</v>
       </c>
       <c r="N16" s="1">
-        <v>1050495.72</v>
+        <v>973722.32</v>
       </c>
       <c r="O16" s="1">
-        <v>2.23</v>
+        <v>2.16</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>32152.0</v>
+        <v>29712.0</v>
       </c>
       <c r="D17" s="1">
-        <v>272.6</v>
+        <v>277.1</v>
       </c>
       <c r="E17" s="1">
-        <v>231.7977674795</v>
+        <v>231.7977675687</v>
       </c>
       <c r="F17" t="s">
         <v>45</v>
       </c>
       <c r="G17">
-        <v>10.92</v>
+        <v>10.82</v>
       </c>
       <c r="H17" s="1">
-        <v>700052.37</v>
+        <v>646925.73</v>
       </c>
       <c r="I17" s="1">
-        <v>102930.21</v>
+        <v>113927.72</v>
       </c>
       <c r="J17" s="1">
-        <v>14.703215703705</v>
+        <v>17.610633603953</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>802982.58</v>
+        <v>760853.45</v>
       </c>
       <c r="N17" s="1">
-        <v>802982.58</v>
+        <v>760853.45</v>
       </c>
       <c r="O17" s="1">
-        <v>1.7</v>
+        <v>1.69</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>8704.0</v>
+        <v>8204.0</v>
       </c>
       <c r="D18" s="1">
-        <v>96.95</v>
+        <v>102.8</v>
       </c>
       <c r="E18" s="1">
-        <v>53.361584329</v>
+        <v>53.3615845929</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>464459.23</v>
+        <v>437778.44</v>
       </c>
       <c r="I18" s="1">
-        <v>379393.57</v>
+        <v>405592.76</v>
       </c>
       <c r="J18" s="1">
-        <v>81.685010329109</v>
+        <v>92.647952238123</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>843852.8</v>
+        <v>843371.2</v>
       </c>
       <c r="N18" s="1">
-        <v>843852.8</v>
+        <v>843371.2</v>
       </c>
       <c r="O18" s="1">
-        <v>1.79</v>
+        <v>1.87</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>3736.0</v>
+        <v>3521.0</v>
       </c>
       <c r="D19" s="1">
-        <v>170.45</v>
+        <v>171.1</v>
       </c>
       <c r="E19" s="1">
-        <v>282.0621975375</v>
+        <v>282.0621982391</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1053784.37</v>
+        <v>993141.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-416983.17</v>
+        <v>-390697.9</v>
       </c>
       <c r="J19" s="1">
-        <v>-39.570065932938</v>
+        <v>-39.339620456713</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>636801.2</v>
+        <v>602443.1</v>
       </c>
       <c r="N19" s="1">
-        <v>636801.2</v>
+        <v>602443.1</v>
       </c>
       <c r="O19" s="1">
-        <v>1.35</v>
+        <v>1.34</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>24775.0</v>
+        <v>23350.0</v>
       </c>
       <c r="D20" s="1">
-        <v>21.43</v>
+        <v>20.58</v>
       </c>
       <c r="E20" s="1">
-        <v>17.9404996973</v>
+        <v>17.9404997859</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>444475.88</v>
+        <v>418910.67</v>
       </c>
       <c r="I20" s="1">
-        <v>86452.37</v>
+        <v>61632.33</v>
       </c>
       <c r="J20" s="1">
-        <v>19.450407522676</v>
+        <v>14.712523316725</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>530928.25</v>
+        <v>480543.0</v>
       </c>
       <c r="N20" s="1">
-        <v>530928.25</v>
+        <v>480543.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.13</v>
+        <v>1.07</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>7398.0</v>
+        <v>4900.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.0</v>
+        <v>89.82</v>
       </c>
       <c r="E21" s="1">
-        <v>114.8940902947</v>
+        <v>114.8940897959</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>849986.48</v>
+        <v>562981.04</v>
       </c>
       <c r="I21" s="1">
-        <v>-132380.48</v>
+        <v>-122863.04</v>
       </c>
       <c r="J21" s="1">
-        <v>-15.574421842569</v>
+        <v>-21.823655020425</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>717606.0</v>
+        <v>440118.0</v>
       </c>
       <c r="N21" s="1">
-        <v>717606.0</v>
+        <v>440118.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.52</v>
+        <v>0.98</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>16726.0</v>
+        <v>14138.0</v>
       </c>
       <c r="D22" s="1">
-        <v>64.36</v>
+        <v>88.0</v>
       </c>
       <c r="E22" s="1">
-        <v>33.2524769819</v>
+        <v>33.2524770123</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>556180.93</v>
+        <v>470123.52</v>
       </c>
       <c r="I22" s="1">
-        <v>520304.43</v>
+        <v>774020.48</v>
       </c>
       <c r="J22" s="1">
-        <v>93.549491170077</v>
+        <v>164.64193920781</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1076485.36</v>
+        <v>1244144.0</v>
       </c>
       <c r="N22" s="1">
-        <v>1076485.36</v>
+        <v>1244144.0</v>
       </c>
       <c r="O22" s="1">
-        <v>2.28</v>
+        <v>2.76</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>43052.0</v>
+        <v>40574.0</v>
       </c>
       <c r="D23" s="1">
-        <v>25.425</v>
+        <v>26.76</v>
       </c>
       <c r="E23" s="1">
-        <v>17.1934825328</v>
+        <v>17.1934825258</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>740213.81</v>
+        <v>697608.36</v>
       </c>
       <c r="I23" s="1">
-        <v>354383.29</v>
+        <v>388151.88</v>
       </c>
       <c r="J23" s="1">
-        <v>47.875800912172</v>
+        <v>55.640371052893</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1094597.1</v>
+        <v>1085760.24</v>
       </c>
       <c r="N23" s="1">
-        <v>1094597.1</v>
+        <v>1085760.24</v>
       </c>
       <c r="O23" s="1">
-        <v>2.32</v>
+        <v>2.41</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>196639.0</v>
+        <v>185315.0</v>
       </c>
       <c r="D24" s="1">
-        <v>5.714</v>
+        <v>5.75</v>
       </c>
       <c r="E24" s="1">
-        <v>3.2505652999</v>
+        <v>3.2505653077</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>639187.91</v>
+        <v>602378.51</v>
       </c>
       <c r="I24" s="1">
-        <v>484407.34</v>
+        <v>463182.74</v>
       </c>
       <c r="J24" s="1">
-        <v>75.784809509304</v>
+        <v>76.892308126995</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1123595.25</v>
+        <v>1065561.25</v>
       </c>
       <c r="N24" s="1">
-        <v>1123595.25</v>
+        <v>1065561.25</v>
       </c>
       <c r="O24" s="1">
-        <v>2.38</v>
+        <v>2.36</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>7144.0</v>
+        <v>6733.0</v>
       </c>
       <c r="D25" s="1">
-        <v>112.6</v>
+        <v>112.85</v>
       </c>
       <c r="E25" s="1">
-        <v>69.557018477</v>
+        <v>69.5570191594</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>496915.34</v>
+        <v>468327.41</v>
       </c>
       <c r="I25" s="1">
-        <v>307499.06</v>
+        <v>291491.64</v>
       </c>
       <c r="J25" s="1">
-        <v>61.881579264589</v>
+        <v>62.240995033795</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>804414.4</v>
+        <v>759819.05</v>
       </c>
       <c r="N25" s="1">
-        <v>804414.4</v>
+        <v>759819.05</v>
       </c>
       <c r="O25" s="1">
-        <v>1.71</v>
+        <v>1.68</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>2611.0</v>
+        <v>3000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>240.6</v>
+        <v>254.4</v>
       </c>
       <c r="E26" s="1">
-        <v>312.780612792</v>
+        <v>301.8693466667</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>816670.18</v>
+        <v>905608.04</v>
       </c>
       <c r="I26" s="1">
-        <v>-188463.58</v>
+        <v>-142408.04</v>
       </c>
       <c r="J26" s="1">
-        <v>-23.077073782711</v>
+        <v>-15.725129825482</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>628206.6</v>
+        <v>763200.0</v>
       </c>
       <c r="N26" s="1">
-        <v>628206.6</v>
+        <v>763200.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.33</v>
+        <v>1.69</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>11722.0</v>
+        <v>11048.0</v>
       </c>
       <c r="D27" s="1">
-        <v>71.75</v>
+        <v>72.9</v>
       </c>
       <c r="E27" s="1">
-        <v>75.5654555537</v>
+        <v>75.565455286</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>885778.27</v>
+        <v>834847.15</v>
       </c>
       <c r="I27" s="1">
-        <v>-44724.77</v>
+        <v>-29447.95</v>
       </c>
       <c r="J27" s="1">
-        <v>-5.0492060501778</v>
+        <v>-3.5273462932706</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>841053.5</v>
+        <v>805399.2</v>
       </c>
       <c r="N27" s="1">
-        <v>841053.5</v>
+        <v>805399.2</v>
       </c>
       <c r="O27" s="1">
-        <v>1.78</v>
+        <v>1.79</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>7305.0</v>
+        <v>6885.0</v>
       </c>
       <c r="D28" s="1">
-        <v>74.95</v>
+        <v>77.25</v>
       </c>
       <c r="E28" s="1">
-        <v>67.1233552361</v>
+        <v>67.1233551198</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>490336.11</v>
+        <v>462144.3</v>
       </c>
       <c r="I28" s="1">
-        <v>57173.64</v>
+        <v>69721.95</v>
       </c>
       <c r="J28" s="1">
-        <v>11.660091686904</v>
+        <v>15.086619049505</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>547509.75</v>
+        <v>531866.25</v>
       </c>
       <c r="N28" s="1">
-        <v>547509.75</v>
+        <v>531866.25</v>
       </c>
       <c r="O28" s="1">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>8702.0</v>
+        <v>8202.0</v>
       </c>
       <c r="D29" s="1">
-        <v>45.23</v>
+        <v>42.61</v>
       </c>
       <c r="E29" s="1">
-        <v>44.4449379453</v>
+        <v>44.44493782</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>386759.85</v>
+        <v>364537.38</v>
       </c>
       <c r="I29" s="1">
-        <v>6831.61</v>
+        <v>-15050.16</v>
       </c>
       <c r="J29" s="1">
-        <v>1.7663700097102</v>
+        <v>-4.1285642641092</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>393591.46</v>
+        <v>349487.22</v>
       </c>
       <c r="N29" s="1">
-        <v>393591.46</v>
+        <v>349487.22</v>
       </c>
       <c r="O29" s="1">
-        <v>0.84</v>
+        <v>0.77</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>5158.0</v>
+        <v>4861.0</v>
       </c>
       <c r="D30" s="1">
-        <v>102.7</v>
+        <v>101.0</v>
       </c>
       <c r="E30" s="1">
-        <v>75.4941857309</v>
+        <v>75.4941863814</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>389399.01</v>
+        <v>366977.24</v>
       </c>
       <c r="I30" s="1">
-        <v>140327.59</v>
+        <v>123983.76</v>
       </c>
       <c r="J30" s="1">
-        <v>36.036966298399</v>
+        <v>33.785136102719</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>529726.6</v>
+        <v>490961.0</v>
       </c>
       <c r="N30" s="1">
-        <v>529726.6</v>
+        <v>490961.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.12</v>
+        <v>1.09</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>21548.0</v>
+        <v>20308.0</v>
       </c>
       <c r="D31" s="1">
-        <v>292.3</v>
+        <v>315.7</v>
       </c>
       <c r="E31" s="1">
-        <v>257.197853165</v>
+        <v>257.1978530628</v>
       </c>
       <c r="F31" t="s">
         <v>96</v>
       </c>
       <c r="G31">
-        <v>10.75</v>
+        <v>10.79</v>
       </c>
       <c r="H31" s="1">
-        <v>480827.66</v>
+        <v>453157.98</v>
       </c>
       <c r="I31" s="1">
-        <v>105241.05</v>
+        <v>140793.92</v>
       </c>
       <c r="J31" s="1">
-        <v>21.887478353471</v>
+        <v>31.069500309804</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>586068.71</v>
+        <v>593951.9</v>
       </c>
       <c r="N31" s="1">
-        <v>586068.71</v>
+        <v>593951.9</v>
       </c>
       <c r="O31" s="1">
-        <v>1.24</v>
+        <v>1.32</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
-        <v>116590.0</v>
+        <v>109875.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.564</v>
+        <v>4.383</v>
       </c>
       <c r="E32" s="1">
-        <v>3.6279746119</v>
+        <v>3.6279746075</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>422985.56</v>
+        <v>398623.71</v>
       </c>
       <c r="I32" s="1">
-        <v>109131.2</v>
+        <v>82958.42</v>
       </c>
       <c r="J32" s="1">
-        <v>25.800218806524</v>
+        <v>20.811210652773</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>532116.76</v>
+        <v>481582.13</v>
       </c>
       <c r="N32" s="1">
-        <v>532116.76</v>
+        <v>481582.13</v>
       </c>
       <c r="O32" s="1">
-        <v>1.13</v>
+        <v>1.07</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>7160.0</v>
+        <v>6748.0</v>
       </c>
       <c r="D33" s="1">
-        <v>177.02</v>
+        <v>176.54</v>
       </c>
       <c r="E33" s="1">
-        <v>172.6729469274</v>
+        <v>172.67294754</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1236338.3</v>
+        <v>1165197.05</v>
       </c>
       <c r="I33" s="1">
-        <v>31124.9</v>
+        <v>26094.87</v>
       </c>
       <c r="J33" s="1">
-        <v>2.5175067374359</v>
+        <v>2.2395242075149</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1267463.2</v>
+        <v>1191291.92</v>
       </c>
       <c r="N33" s="1">
-        <v>1267463.2</v>
+        <v>1191291.92</v>
       </c>
       <c r="O33" s="1">
-        <v>2.69</v>
+        <v>2.64</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>4980.0</v>
+        <v>4694.0</v>
       </c>
       <c r="D34" s="1">
-        <v>154.3</v>
+        <v>149.0</v>
       </c>
       <c r="E34" s="1">
-        <v>130.817002008</v>
+        <v>130.8170025565</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>651468.67</v>
+        <v>614055.01</v>
       </c>
       <c r="I34" s="1">
-        <v>116945.33</v>
+        <v>85350.99</v>
       </c>
       <c r="J34" s="1">
-        <v>17.951029018786</v>
+        <v>13.89956740195</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>768414.0</v>
+        <v>699406.0</v>
       </c>
       <c r="N34" s="1">
-        <v>768414.0</v>
+        <v>699406.0</v>
       </c>
       <c r="O34" s="1">
-        <v>1.63</v>
+        <v>1.55</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>1577.0</v>
+        <v>1486.0</v>
       </c>
       <c r="D35" s="1">
-        <v>474.2</v>
+        <v>496.4</v>
       </c>
       <c r="E35" s="1">
-        <v>525.6253455929</v>
+        <v>525.6253432032</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
       <c r="G35">
         <v>0.92</v>
       </c>
       <c r="H35" s="1">
-        <v>862228.06</v>
+        <v>812473.62</v>
       </c>
       <c r="I35" s="1">
-        <v>-46060.64</v>
+        <v>-6474.49</v>
       </c>
       <c r="J35" s="1">
-        <v>-5.3420483671107</v>
+        <v>-0.79688618074763</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>816167.42</v>
+        <v>805999.13</v>
       </c>
       <c r="N35" s="1">
-        <v>816167.42</v>
+        <v>805999.13</v>
       </c>
       <c r="O35" s="1">
-        <v>1.73</v>
+        <v>1.79</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>3482.0</v>
+        <v>3282.0</v>
       </c>
       <c r="D36" s="1">
-        <v>355.6</v>
+        <v>378.85</v>
       </c>
       <c r="E36" s="1">
-        <v>345.3921654222</v>
+        <v>345.392166362</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1202655.52</v>
+        <v>1133577.09</v>
       </c>
       <c r="I36" s="1">
-        <v>35543.68</v>
+        <v>109808.61</v>
       </c>
       <c r="J36" s="1">
-        <v>2.9554331567862</v>
+        <v>9.6869115447631</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1238199.2</v>
+        <v>1243385.7</v>
       </c>
       <c r="N36" s="1">
-        <v>1238199.2</v>
+        <v>1243385.7</v>
       </c>
       <c r="O36" s="1">
-        <v>2.63</v>
+        <v>2.76</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>2325.0</v>
+        <v>2499.0</v>
       </c>
       <c r="D37" s="1">
-        <v>452.3</v>
+        <v>475.0</v>
       </c>
       <c r="E37" s="1">
-        <v>633.857772043</v>
+        <v>616.176222489</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1473719.32</v>
+        <v>1539824.38</v>
       </c>
       <c r="I37" s="1">
-        <v>-422121.82</v>
+        <v>-352799.38</v>
       </c>
       <c r="J37" s="1">
-        <v>-28.643298236736</v>
+        <v>-22.911663471649</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1051597.5</v>
+        <v>1187025.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1051597.5</v>
+        <v>1187025.0</v>
       </c>
       <c r="O37" s="1">
-        <v>2.23</v>
+        <v>2.63</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>4980.0</v>
+        <v>4694.0</v>
       </c>
       <c r="D38" s="1">
-        <v>121.15</v>
+        <v>130.75</v>
       </c>
       <c r="E38" s="1">
-        <v>148.9734156627</v>
+        <v>148.9734149979</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>741887.61</v>
+        <v>699281.21</v>
       </c>
       <c r="I38" s="1">
-        <v>-138560.61</v>
+        <v>-85540.71</v>
       </c>
       <c r="J38" s="1">
-        <v>-18.676765608742</v>
+        <v>-12.232662450633</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>603327.0</v>
+        <v>613740.5</v>
       </c>
       <c r="N38" s="1">
-        <v>603327.0</v>
+        <v>613740.5</v>
       </c>
       <c r="O38" s="1">
-        <v>1.28</v>
+        <v>1.36</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>15763.0</v>
+        <v>14857.0</v>
       </c>
       <c r="D39" s="1">
-        <v>15.1</v>
+        <v>16.26</v>
       </c>
       <c r="E39" s="1">
-        <v>9.8588339783</v>
+        <v>9.8588342196</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>155404.8</v>
+        <v>146472.7</v>
       </c>
       <c r="I39" s="1">
-        <v>82616.5</v>
+        <v>95102.12</v>
       </c>
       <c r="J39" s="1">
-        <v>53.162128840293</v>
+        <v>64.928222119207</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>238021.3</v>
+        <v>241574.82</v>
       </c>
       <c r="N39" s="1">
-        <v>238021.3</v>
+        <v>241574.82</v>
       </c>
       <c r="O39" s="1">
-        <v>0.51</v>
+        <v>0.54</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>25765.0</v>
+        <v>23811.0</v>
       </c>
       <c r="D40" s="1">
-        <v>202.5</v>
+        <v>199.4</v>
       </c>
       <c r="E40" s="1">
-        <v>166.9426997865</v>
+        <v>166.9427000126</v>
       </c>
       <c r="F40" t="s">
         <v>45</v>
       </c>
       <c r="G40">
-        <v>10.92</v>
+        <v>10.82</v>
       </c>
       <c r="H40" s="1">
-        <v>393349.68</v>
+        <v>363518.31</v>
       </c>
       <c r="I40" s="1">
-        <v>84649.83</v>
+        <v>75250.14</v>
       </c>
       <c r="J40" s="1">
-        <v>21.520248853387</v>
+        <v>20.700508868453</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>477999.51</v>
+        <v>438768.45</v>
       </c>
       <c r="N40" s="1">
-        <v>477999.51</v>
+        <v>438768.45</v>
       </c>
       <c r="O40" s="1">
-        <v>1.01</v>
+        <v>0.97</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>8348.0</v>
+        <v>7868.0</v>
       </c>
       <c r="D41" s="1">
-        <v>58.05</v>
+        <v>65.4</v>
       </c>
       <c r="E41" s="1">
-        <v>87.6169513656</v>
+        <v>87.6169509405</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>731426.31</v>
+        <v>689370.17</v>
       </c>
       <c r="I41" s="1">
-        <v>-246824.91</v>
+        <v>-174802.97</v>
       </c>
       <c r="J41" s="1">
-        <v>-33.745697498905</v>
+        <v>-25.356909481592</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>484601.4</v>
+        <v>514567.2</v>
       </c>
       <c r="N41" s="1">
-        <v>484601.4</v>
+        <v>514567.2</v>
       </c>
       <c r="O41" s="1">
-        <v>1.03</v>
+        <v>1.14</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>88885.0</v>
+        <v>61860.0</v>
       </c>
       <c r="D42" s="1">
-        <v>11.92</v>
+        <v>14.46</v>
       </c>
       <c r="E42" s="1">
-        <v>6.8528000225</v>
+        <v>6.8528000323</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>609111.13</v>
+        <v>423914.21</v>
       </c>
       <c r="I42" s="1">
-        <v>450398.07</v>
+        <v>470581.39</v>
       </c>
       <c r="J42" s="1">
-        <v>73.943496977309</v>
+        <v>111.00863780905</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1059509.2</v>
+        <v>894495.6</v>
       </c>
       <c r="N42" s="1">
-        <v>1059509.2</v>
+        <v>894495.6</v>
       </c>
       <c r="O42" s="1">
-        <v>2.25</v>
+        <v>1.98</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>119</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>28890.0</v>
+        <v>27228.0</v>
       </c>
       <c r="D43" s="1">
-        <v>106.8</v>
+        <v>119.45</v>
       </c>
       <c r="E43" s="1">
-        <v>69.3887743164</v>
+        <v>69.3887744234</v>
       </c>
       <c r="F43" t="s">
         <v>96</v>
       </c>
       <c r="G43">
-        <v>10.75</v>
+        <v>10.79</v>
       </c>
       <c r="H43" s="1">
-        <v>177807.82</v>
+        <v>167578.79</v>
       </c>
       <c r="I43" s="1">
-        <v>109291.09</v>
+        <v>133729.75</v>
       </c>
       <c r="J43" s="1">
-        <v>61.465851164476</v>
+        <v>79.801119222785</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>287098.91</v>
+        <v>301308.54</v>
       </c>
       <c r="N43" s="1">
-        <v>287098.91</v>
+        <v>301308.54</v>
       </c>
       <c r="O43" s="1">
-        <v>0.61</v>
+        <v>0.67</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>121</v>
       </c>
       <c r="B44" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="1">
-        <v>20886.0</v>
+        <v>19684.0</v>
       </c>
       <c r="D44" s="1">
-        <v>299.2</v>
+        <v>277.65</v>
       </c>
       <c r="E44" s="1">
-        <v>413.6543205975</v>
+        <v>413.6543207681</v>
       </c>
       <c r="F44" t="s">
         <v>123</v>
       </c>
       <c r="G44">
         <v>7.47</v>
       </c>
       <c r="H44" s="1">
-        <v>1157780.25</v>
+        <v>1091149.4</v>
       </c>
       <c r="I44" s="1">
-        <v>-321608.04</v>
+        <v>-359912.77</v>
       </c>
       <c r="J44" s="1">
-        <v>-27.777986366584</v>
+        <v>-32.984737928647</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>836172.21</v>
+        <v>731236.63</v>
       </c>
       <c r="N44" s="1">
-        <v>836172.21</v>
+        <v>731236.63</v>
       </c>
       <c r="O44" s="1">
-        <v>1.77</v>
+        <v>1.62</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>12450.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>378.2</v>
+        <v>371.4</v>
       </c>
       <c r="E45" s="1">
-        <v>410.8591614458</v>
+        <v>410.859161</v>
       </c>
       <c r="F45" t="s">
         <v>123</v>
       </c>
       <c r="G45">
         <v>7.47</v>
       </c>
       <c r="H45" s="1">
-        <v>685614.44</v>
+        <v>550694.33</v>
       </c>
       <c r="I45" s="1">
-        <v>-55572.09</v>
+        <v>-53771.66</v>
       </c>
       <c r="J45" s="1">
-        <v>-8.1054433450964</v>
+        <v>-9.7643387757415</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>630042.35</v>
+        <v>496922.67</v>
       </c>
       <c r="N45" s="1">
-        <v>630042.35</v>
+        <v>496922.67</v>
       </c>
       <c r="O45" s="1">
-        <v>1.34</v>
+        <v>1.1</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>192.0</v>
+        <v>126.0</v>
       </c>
       <c r="D46" s="1">
-        <v>4799.78</v>
+        <v>4805.92</v>
       </c>
       <c r="E46" s="1">
-        <v>4799.78</v>
+        <v>4801.2579365079</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>921557.76</v>
+        <v>604958.5</v>
       </c>
       <c r="I46" s="1">
-        <v>0.0</v>
+        <v>587.42</v>
       </c>
       <c r="J46" s="1">
-        <v>0.0</v>
+        <v>0.097100875514601</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>921557.76</v>
+        <v>605545.92</v>
       </c>
       <c r="N46" s="1">
-        <v>921557.76</v>
+        <v>605545.92</v>
       </c>
       <c r="O46" s="1">
-        <v>1.96</v>
+        <v>1.34</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>35515.0</v>
+        <v>33471.0</v>
       </c>
       <c r="D47" s="1">
-        <v>18.445</v>
+        <v>17.655</v>
       </c>
       <c r="E47" s="1">
-        <v>12.6562931156</v>
+        <v>12.656293209</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>449488.25</v>
+        <v>423618.79</v>
       </c>
       <c r="I47" s="1">
-        <v>205585.93</v>
+        <v>167311.72</v>
       </c>
       <c r="J47" s="1">
-        <v>45.737776237755</v>
+        <v>39.495821231159</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>655074.18</v>
+        <v>590930.51</v>
       </c>
       <c r="N47" s="1">
-        <v>655074.18</v>
+        <v>590930.51</v>
       </c>
       <c r="O47" s="1">
-        <v>1.39</v>
+        <v>1.31</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>7463.0</v>
+        <v>5655.0</v>
       </c>
       <c r="D48" s="1">
-        <v>154.7</v>
+        <v>154.65</v>
       </c>
       <c r="E48" s="1">
-        <v>41.155998928</v>
+        <v>41.1559982317</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>307147.22</v>
+        <v>232737.17</v>
       </c>
       <c r="I48" s="1">
-        <v>847378.88</v>
+        <v>641808.58</v>
       </c>
       <c r="J48" s="1">
-        <v>275.88687926265</v>
+        <v>275.76539664893</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1154526.1</v>
+        <v>874545.75</v>
       </c>
       <c r="N48" s="1">
-        <v>1154526.1</v>
+        <v>874545.75</v>
       </c>
       <c r="O48" s="1">
-        <v>2.45</v>
+        <v>1.94</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>5641.0</v>
+        <v>5317.0</v>
       </c>
       <c r="D49" s="1">
-        <v>136.26</v>
+        <v>162.86</v>
       </c>
       <c r="E49" s="1">
-        <v>165.1386846304</v>
+        <v>165.1386853489</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>931547.32</v>
+        <v>878042.39</v>
       </c>
       <c r="I49" s="1">
-        <v>-162904.66</v>
+        <v>-12115.77</v>
       </c>
       <c r="J49" s="1">
-        <v>-17.487534610695</v>
+        <v>-1.3798616260429</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>768642.66</v>
+        <v>865926.62</v>
       </c>
       <c r="N49" s="1">
-        <v>768642.66</v>
+        <v>865926.62</v>
       </c>
       <c r="O49" s="1">
-        <v>1.63</v>
+        <v>1.92</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>5261.0</v>
+        <v>4959.0</v>
       </c>
       <c r="D50" s="1">
-        <v>268.4</v>
+        <v>287.15</v>
       </c>
       <c r="E50" s="1">
-        <v>173.5984470633</v>
+        <v>173.5984472676</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>913301.43</v>
+        <v>860874.7</v>
       </c>
       <c r="I50" s="1">
-        <v>498750.97</v>
+        <v>563102.15</v>
       </c>
       <c r="J50" s="1">
-        <v>54.609677989883</v>
+        <v>65.410465657778</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1412052.4</v>
+        <v>1423976.85</v>
       </c>
       <c r="N50" s="1">
-        <v>1412052.4</v>
+        <v>1423976.85</v>
       </c>
       <c r="O50" s="1">
-        <v>3.0</v>
+        <v>3.16</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>7029.0</v>
+        <v>6625.0</v>
       </c>
       <c r="D51" s="1">
-        <v>177.24</v>
+        <v>158.52</v>
       </c>
       <c r="E51" s="1">
-        <v>79.0104581021</v>
+        <v>79.0104573585</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>555364.51</v>
+        <v>523444.28</v>
       </c>
       <c r="I51" s="1">
-        <v>690455.45</v>
+        <v>526750.72</v>
       </c>
       <c r="J51" s="1">
-        <v>124.32473403819</v>
+        <v>100.63166990764</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1245819.96</v>
+        <v>1050195.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1245819.96</v>
+        <v>1050195.0</v>
       </c>
       <c r="O51" s="1">
-        <v>2.64</v>
+        <v>2.33</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>15345.0</v>
+        <v>12253.0</v>
       </c>
       <c r="D52" s="1">
-        <v>52.35</v>
+        <v>68.26</v>
       </c>
       <c r="E52" s="1">
-        <v>25.806400782</v>
+        <v>25.8064008814</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>395999.22</v>
+        <v>316205.83</v>
       </c>
       <c r="I52" s="1">
-        <v>407311.53</v>
+        <v>520183.95</v>
       </c>
       <c r="J52" s="1">
-        <v>102.85664956613</v>
+        <v>164.50801998179</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>803310.75</v>
+        <v>836389.78</v>
       </c>
       <c r="N52" s="1">
-        <v>803310.75</v>
+        <v>836389.78</v>
       </c>
       <c r="O52" s="1">
-        <v>1.7</v>
+        <v>1.85</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>7471.0</v>
+        <v>7042.0</v>
       </c>
       <c r="D53" s="1">
-        <v>83.54</v>
+        <v>94.24</v>
       </c>
       <c r="E53" s="1">
-        <v>98.9639941106</v>
+        <v>98.9639946038</v>
       </c>
       <c r="F53" t="s">
         <v>36</v>
       </c>
       <c r="G53">
         <v>0.92</v>
       </c>
       <c r="H53" s="1">
-        <v>796621.08</v>
+        <v>750877.48</v>
       </c>
       <c r="I53" s="1">
-        <v>-115445.27</v>
+        <v>-25748.46</v>
       </c>
       <c r="J53" s="1">
-        <v>-14.491867325429</v>
+        <v>-3.429116025693</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>681175.81</v>
+        <v>725129.02</v>
       </c>
       <c r="N53" s="1">
-        <v>681175.81</v>
+        <v>725129.02</v>
       </c>
       <c r="O53" s="1">
-        <v>1.45</v>
+        <v>1.61</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>2349.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>239.1</v>
+        <v>77.38</v>
       </c>
       <c r="E54" s="1">
-        <v>251.04</v>
+        <v>80.0622</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>589692.96</v>
+        <v>800622.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-28047.06</v>
+        <v>-26822.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-4.7562141491396</v>
+        <v>-3.3501452620587</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>561645.9</v>
+        <v>773800.0</v>
       </c>
       <c r="N54" s="1">
-        <v>561645.9</v>
+        <v>773800.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.19</v>
+        <v>1.72</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>28717.0</v>
+        <v>2214.0</v>
       </c>
       <c r="D55" s="1">
-        <v>190.9</v>
+        <v>248.3</v>
       </c>
       <c r="E55" s="1">
-        <v>143.2166629523</v>
+        <v>251.04</v>
       </c>
       <c r="F55" t="s">
-        <v>123</v>
+        <v>8</v>
       </c>
       <c r="G55">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>552111.07</v>
+        <v>555802.56</v>
       </c>
       <c r="I55" s="1">
-        <v>181429.04</v>
+        <v>-6066.36</v>
       </c>
       <c r="J55" s="1">
-        <v>32.860967631024</v>
+        <v>-1.091459528362</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>733540.11</v>
+        <v>549736.2</v>
       </c>
       <c r="N55" s="1">
-        <v>733540.11</v>
+        <v>549736.2</v>
       </c>
       <c r="O55" s="1">
-        <v>1.56</v>
+        <v>1.22</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>11632.0</v>
+        <v>27065.0</v>
       </c>
       <c r="D56" s="1">
-        <v>45.84</v>
+        <v>177.1</v>
       </c>
       <c r="E56" s="1">
-        <v>43.6977690853</v>
+        <v>143.2166628487</v>
       </c>
       <c r="F56" t="s">
-        <v>8</v>
+        <v>123</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H56" s="1">
-        <v>508292.45</v>
+        <v>520349.83</v>
       </c>
       <c r="I56" s="1">
-        <v>24918.43</v>
+        <v>120968.27</v>
       </c>
       <c r="J56" s="1">
-        <v>4.9023805094882</v>
+        <v>23.247489097863</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>533210.88</v>
+        <v>641318.1</v>
       </c>
       <c r="N56" s="1">
-        <v>533210.88</v>
+        <v>641318.1</v>
       </c>
       <c r="O56" s="1">
-        <v>1.13</v>
+        <v>1.42</v>
       </c>
       <c r="P56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>148</v>
+      </c>
+      <c r="B57" t="s">
+        <v>149</v>
+      </c>
+      <c r="C57" s="1">
+        <v>12963.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>45.76</v>
+      </c>
+      <c r="E57" s="1">
+        <v>44.285939983</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>574078.64</v>
+      </c>
+      <c r="I57" s="1">
+        <v>19108.24</v>
+      </c>
+      <c r="J57" s="1">
+        <v>3.3285056556015</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>593186.88</v>
+      </c>
+      <c r="N57" s="1">
+        <v>593186.88</v>
+      </c>
+      <c r="O57" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="P57">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>