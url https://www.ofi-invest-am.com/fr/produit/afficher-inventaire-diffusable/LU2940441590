--- v5 (2026-09-02)
+++ v6 (2026-09-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU1209226700</t>
   </si>
   <si>
@@ -190,98 +190,98 @@
   <si>
     <t>SE0020050417</t>
   </si>
   <si>
     <t>BOLIDEN</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
-    <t>ES0105563003</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>BE0003822393</t>
   </si>
   <si>
     <t>ELIA GROUP SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC CLASS A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>IT0000072170</t>
   </si>
   <si>
     <t>FINECOBANK BANCA FINECO</t>
   </si>
   <si>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
+  </si>
+  <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD NV</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
@@ -355,147 +355,141 @@
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
+    <t>IT0004965148</t>
+  </si>
+  <si>
+    <t>MONCLER</t>
+  </si>
+  <si>
     <t>SE0009806607</t>
   </si>
   <si>
     <t>MUNTERS GROUP</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
-    <t>NO0005052605</t>
-[...4 lines deleted...]
-  <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>DK0060336014</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>FR0000133308</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>DE0007165631</t>
+  </si>
+  <si>
+    <t>SARTORIUS PREF AG</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>DE000SYM9999</t>
   </si>
   <si>
     <t>SYMRISE AG</t>
   </si>
   <si>
-    <t>BE0003739530</t>
-[...2 lines deleted...]
-    <t>UCB SA</t>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>AT0000937503</t>
   </si>
   <si>
     <t>VOESTALPINE AG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -816,3148 +810,3098 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>18247.34</v>
+      </c>
+      <c r="C2">
+        <v>172.61</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>3149703.65</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>3149703.65</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>24.1</v>
+      </c>
+      <c r="C3">
+        <v>19151.46</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>461550.1</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>461550.1</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1273.05</v>
+      </c>
+      <c r="C4">
+        <v>19792.68</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>25197068.06</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>25197068.06</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>3043.0</v>
+      </c>
+      <c r="C5">
+        <v>127.12</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>386829.33</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>386829.33</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>126138.22</v>
+      </c>
+      <c r="C6">
+        <v>123.02</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>15517873.92</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>15517873.92</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C7">
+        <v>120.51</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>12050.65</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>12050.65</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P57"/>
+  <dimension ref="A1:Z56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O57" sqref="O57"/>
+      <selection activeCell="N56" sqref="N56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="1">
+        <v>11642.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>88.56</v>
+      </c>
+      <c r="D2" s="1">
+        <v>72.1410419172</v>
+      </c>
+      <c r="E2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F2">
+        <v>0.92</v>
+      </c>
+      <c r="G2" s="1">
+        <v>907678.8</v>
+      </c>
+      <c r="H2" s="1">
+        <v>207656.03</v>
+      </c>
+      <c r="I2" s="1">
+        <v>22.87769968848</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1115334.83</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1115334.83</v>
+      </c>
+      <c r="N2" s="1">
+        <v>2.49</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>34</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="1">
+        <v>12689.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>52.78</v>
+      </c>
+      <c r="D3" s="1">
+        <v>89.2446599417</v>
+      </c>
+      <c r="E3" t="s">
         <v>36</v>
       </c>
-      <c r="G2">
+      <c r="F3">
         <v>0.92</v>
       </c>
-      <c r="H2" s="1">
-[...28 lines deleted...]
-      <c r="A3" t="s">
+      <c r="G3" s="1">
+        <v>1042405.47</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-317908.04</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-30.497541422149</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>724497.43</v>
+      </c>
+      <c r="M3" s="1">
+        <v>724497.43</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>37</v>
       </c>
-      <c r="B3" t="s">
-[...11 lines deleted...]
-      <c r="F3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="1">
+        <v>13003.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>70.84</v>
+      </c>
+      <c r="D4" s="1">
+        <v>64.7606467738</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>842082.69</v>
+      </c>
+      <c r="H4" s="1">
+        <v>79049.83</v>
+      </c>
+      <c r="I4" s="1">
+        <v>9.387418948132</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>921132.52</v>
+      </c>
+      <c r="M4" s="1">
+        <v>921132.52</v>
+      </c>
+      <c r="N4" s="1">
+        <v>2.06</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1986.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>1655.8</v>
+      </c>
+      <c r="D5" s="1">
+        <v>647.6155639476</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1286164.51</v>
+      </c>
+      <c r="H5" s="1">
+        <v>2002254.29</v>
+      </c>
+      <c r="I5" s="1">
+        <v>155.67637533398</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>3288418.8</v>
+      </c>
+      <c r="M5" s="1">
+        <v>3288418.8</v>
+      </c>
+      <c r="N5" s="1">
+        <v>7.35</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="1">
+        <v>34953.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>195.8</v>
+      </c>
+      <c r="D6" s="1">
+        <v>155.7257399937</v>
+      </c>
+      <c r="E6" t="s">
+        <v>45</v>
+      </c>
+      <c r="F6">
+        <v>10.99</v>
+      </c>
+      <c r="G6" s="1">
+        <v>489145.81</v>
+      </c>
+      <c r="H6" s="1">
+        <v>133470.4</v>
+      </c>
+      <c r="I6" s="1">
+        <v>27.286424062387</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>622616.21</v>
+      </c>
+      <c r="M6" s="1">
+        <v>622616.21</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="1">
+        <v>23767.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>42.81</v>
+      </c>
+      <c r="D7" s="1">
+        <v>29.4360499853</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>699606.6</v>
+      </c>
+      <c r="H7" s="1">
+        <v>317858.67</v>
+      </c>
+      <c r="I7" s="1">
+        <v>45.433915288964</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1017465.27</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1017465.27</v>
+      </c>
+      <c r="N7" s="1">
+        <v>2.27</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="1">
+        <v>46245.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>21.75</v>
+      </c>
+      <c r="D8" s="1">
+        <v>12.7296014704</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>588680.42</v>
+      </c>
+      <c r="H8" s="1">
+        <v>417148.33</v>
+      </c>
+      <c r="I8" s="1">
+        <v>70.861594139652</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1005828.75</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1005828.75</v>
+      </c>
+      <c r="N8" s="1">
+        <v>2.25</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="1">
+        <v>9786.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>567.6</v>
+      </c>
+      <c r="D9" s="1">
+        <v>405.2261567545</v>
+      </c>
+      <c r="E9" t="s">
+        <v>45</v>
+      </c>
+      <c r="F9">
+        <v>10.99</v>
+      </c>
+      <c r="G9" s="1">
+        <v>358239.23</v>
+      </c>
+      <c r="H9" s="1">
+        <v>147085.88</v>
+      </c>
+      <c r="I9" s="1">
+        <v>41.058004730526</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>505325.11</v>
+      </c>
+      <c r="M9" s="1">
+        <v>505325.11</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="1">
+        <v>78684.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>12.72</v>
+      </c>
+      <c r="D10" s="1">
+        <v>9.2053999542</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>724317.69</v>
+      </c>
+      <c r="H10" s="1">
+        <v>276542.79</v>
+      </c>
+      <c r="I10" s="1">
+        <v>38.179764738315</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1000860.48</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1000860.48</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.24</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="1">
+        <v>4877.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>87.82</v>
+      </c>
+      <c r="D11" s="1">
+        <v>155.041265122</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>756136.25</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-327838.11</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-43.357015352722</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>428298.14</v>
+      </c>
+      <c r="M11" s="1">
+        <v>428298.14</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="1">
+        <v>9900.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="D12" s="1">
+        <v>66.9618545455</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>662922.36</v>
+      </c>
+      <c r="H12" s="1">
+        <v>110267.64</v>
+      </c>
+      <c r="I12" s="1">
+        <v>16.633567768026</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>773190.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>773190.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.73</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="1">
+        <v>19743.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>66.64</v>
+      </c>
+      <c r="D13" s="1">
+        <v>63.0826353644</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1245440.47</v>
+      </c>
+      <c r="H13" s="1">
+        <v>70233.05</v>
+      </c>
+      <c r="I13" s="1">
+        <v>5.6392137313476</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1315673.52</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1315673.52</v>
+      </c>
+      <c r="N13" s="1">
+        <v>2.94</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="1">
+        <v>4676.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>136.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>87.8658875107</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>410860.89</v>
+      </c>
+      <c r="H14" s="1">
+        <v>225075.11</v>
+      </c>
+      <c r="I14" s="1">
+        <v>54.781342171556</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>635936.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>635936.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="1">
+        <v>101673.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>9.821</v>
+      </c>
+      <c r="D15" s="1">
+        <v>6.4660968989</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>657427.47</v>
+      </c>
+      <c r="H15" s="1">
+        <v>341103.06</v>
+      </c>
+      <c r="I15" s="1">
+        <v>51.884515869104</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>998530.53</v>
+      </c>
+      <c r="M15" s="1">
+        <v>998530.53</v>
+      </c>
+      <c r="N15" s="1">
+        <v>2.23</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="1">
+        <v>29712.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>277.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>231.7977675687</v>
+      </c>
+      <c r="E16" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16">
+        <v>10.99</v>
+      </c>
+      <c r="G16" s="1">
+        <v>646925.73</v>
+      </c>
+      <c r="H16" s="1">
+        <v>101820.99</v>
+      </c>
+      <c r="I16" s="1">
+        <v>15.739208579631</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>748746.72</v>
+      </c>
+      <c r="M16" s="1">
+        <v>748746.72</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="1">
+        <v>8962.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>116.5</v>
+      </c>
+      <c r="D17" s="1">
+        <v>57.407725954</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>514488.04</v>
+      </c>
+      <c r="H17" s="1">
+        <v>529584.96</v>
+      </c>
+      <c r="I17" s="1">
+        <v>102.93435781325</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1044073.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1044073.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>2.33</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="1">
+        <v>3782.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>168.5</v>
+      </c>
+      <c r="D18" s="1">
+        <v>274.9828106822</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1039984.99</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-402717.99</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-38.723442537377</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>637267.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>637267.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1">
+        <v>23350.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>22.99</v>
+      </c>
+      <c r="D19" s="1">
+        <v>17.9404997859</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>418910.67</v>
+      </c>
+      <c r="H19" s="1">
+        <v>117905.83</v>
+      </c>
+      <c r="I19" s="1">
+        <v>28.145816863533</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>536816.5</v>
+      </c>
+      <c r="M19" s="1">
+        <v>536816.5</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="1">
+        <v>5035.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>71.8</v>
+      </c>
+      <c r="D20" s="1">
+        <v>72.9771996028</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>367440.2</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-5927.2</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-1.6131060237829</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>361513.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>361513.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="1">
+        <v>4597.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>81.78</v>
+      </c>
+      <c r="D21" s="1">
+        <v>114.8940896237</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>528168.13</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-152225.47</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-28.821403896521</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>375942.66</v>
+      </c>
+      <c r="M21" s="1">
+        <v>375942.66</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="1">
+        <v>11097.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>85.94</v>
+      </c>
+      <c r="D22" s="1">
+        <v>33.2524772461</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>369002.74</v>
+      </c>
+      <c r="H22" s="1">
+        <v>584673.44</v>
+      </c>
+      <c r="I22" s="1">
+        <v>158.44691017741</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>953676.18</v>
+      </c>
+      <c r="M22" s="1">
+        <v>953676.18</v>
+      </c>
+      <c r="N22" s="1">
+        <v>2.13</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" s="1">
+        <v>42271.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>28.175</v>
+      </c>
+      <c r="D23" s="1">
+        <v>17.5699096307</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>742697.65</v>
+      </c>
+      <c r="H23" s="1">
+        <v>448287.78</v>
+      </c>
+      <c r="I23" s="1">
+        <v>60.359391200443</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1190985.43</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1190985.43</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.66</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" s="1">
+        <v>185315.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>6.234</v>
+      </c>
+      <c r="D24" s="1">
+        <v>3.2505653077</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>602378.51</v>
+      </c>
+      <c r="H24" s="1">
+        <v>552875.2</v>
+      </c>
+      <c r="I24" s="1">
+        <v>91.782025889337</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1155253.71</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1155253.71</v>
+      </c>
+      <c r="N24" s="1">
+        <v>2.58</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" s="1">
+        <v>7415.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>121.55</v>
+      </c>
+      <c r="D25" s="1">
+        <v>73.4813364801</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>544864.11</v>
+      </c>
+      <c r="H25" s="1">
+        <v>356429.14</v>
+      </c>
+      <c r="I25" s="1">
+        <v>65.416153029422</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>901293.25</v>
+      </c>
+      <c r="M25" s="1">
+        <v>901293.25</v>
+      </c>
+      <c r="N25" s="1">
+        <v>2.02</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1961.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>266.1</v>
+      </c>
+      <c r="D26" s="1">
+        <v>301.8693472718</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>591965.79</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-70143.69</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-11.849281020108</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>521822.1</v>
+      </c>
+      <c r="M26" s="1">
+        <v>521822.1</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="1">
+        <v>11048.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>76.9</v>
+      </c>
+      <c r="D27" s="1">
+        <v>75.565455286</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>834847.15</v>
+      </c>
+      <c r="H27" s="1">
+        <v>14744.05</v>
+      </c>
+      <c r="I27" s="1">
+        <v>1.7660777784293</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>849591.2</v>
+      </c>
+      <c r="M27" s="1">
+        <v>849591.2</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="1">
+        <v>6885.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>84.85</v>
+      </c>
+      <c r="D28" s="1">
+        <v>67.1233551198</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>462144.3</v>
+      </c>
+      <c r="H28" s="1">
+        <v>122047.95</v>
+      </c>
+      <c r="I28" s="1">
+        <v>26.409056651786</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>584192.25</v>
+      </c>
+      <c r="M28" s="1">
+        <v>584192.25</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" s="1">
+        <v>12133.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>42.11</v>
+      </c>
+      <c r="D29" s="1">
+        <v>43.510855518</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>527917.21</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-16996.58</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-3.2195540660627</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>510920.63</v>
+      </c>
+      <c r="M29" s="1">
+        <v>510920.63</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" s="1">
+        <v>4861.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>104.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>75.4941863814</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>366977.24</v>
+      </c>
+      <c r="H30" s="1">
+        <v>138566.76</v>
+      </c>
+      <c r="I30" s="1">
+        <v>37.758952026562</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>505544.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>505544.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" s="1">
+        <v>20308.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>293.4</v>
+      </c>
+      <c r="D31" s="1">
+        <v>257.1978530628</v>
+      </c>
+      <c r="E31" t="s">
+        <v>96</v>
+      </c>
+      <c r="F31">
+        <v>11.07</v>
+      </c>
+      <c r="G31" s="1">
+        <v>453157.98</v>
+      </c>
+      <c r="H31" s="1">
+        <v>84948.04</v>
+      </c>
+      <c r="I31" s="1">
+        <v>18.745789271989</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>538106.02</v>
+      </c>
+      <c r="M31" s="1">
+        <v>538106.02</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" s="1">
+        <v>109875.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>4.361</v>
+      </c>
+      <c r="D32" s="1">
+        <v>3.6279746075</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>398623.71</v>
+      </c>
+      <c r="H32" s="1">
+        <v>80541.17</v>
+      </c>
+      <c r="I32" s="1">
+        <v>20.204811700739</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>479164.88</v>
+      </c>
+      <c r="M32" s="1">
+        <v>479164.88</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" s="1">
+        <v>6420.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>165.7</v>
+      </c>
+      <c r="D33" s="1">
+        <v>156.9925218069</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1007891.99</v>
+      </c>
+      <c r="H33" s="1">
+        <v>55902.01</v>
+      </c>
+      <c r="I33" s="1">
+        <v>5.5464286406324</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1063794.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1063794.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.38</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="1">
+        <v>4694.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>154.05</v>
+      </c>
+      <c r="D34" s="1">
+        <v>130.8170025565</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>614055.01</v>
+      </c>
+      <c r="H34" s="1">
+        <v>109055.69</v>
+      </c>
+      <c r="I34" s="1">
+        <v>17.759921867586</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>723110.7</v>
+      </c>
+      <c r="M34" s="1">
+        <v>723110.7</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1370.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>500.4</v>
+      </c>
+      <c r="D35" s="1">
+        <v>525.6253430657</v>
+      </c>
+      <c r="E35" t="s">
         <v>36</v>
       </c>
-      <c r="G3">
+      <c r="F35">
         <v>0.92</v>
       </c>
-      <c r="H3" s="1">
-[...143 lines deleted...]
-      <c r="F6" t="s">
+      <c r="G35" s="1">
+        <v>749050.38</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-7436.36</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-0.99277167444999</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>741614.02</v>
+      </c>
+      <c r="M35" s="1">
+        <v>741614.02</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="1">
+        <v>3282.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D36" s="1">
+        <v>345.392166362</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1133577.09</v>
+      </c>
+      <c r="H36" s="1">
+        <v>107347.11</v>
+      </c>
+      <c r="I36" s="1">
+        <v>9.4697670715981</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1240924.2</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1240924.2</v>
+      </c>
+      <c r="N36" s="1">
+        <v>2.77</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2499.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D37" s="1">
+        <v>616.176222489</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1539824.38</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-336930.73</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-21.881114130691</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1202893.65</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1202893.65</v>
+      </c>
+      <c r="N37" s="1">
+        <v>2.69</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="1">
+        <v>4891.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>133.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>148.6103639338</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>726853.29</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-76350.29</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-10.504222936103</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>650503.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>650503.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" s="1">
+        <v>14857.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>15.72</v>
+      </c>
+      <c r="D39" s="1">
+        <v>9.8588342196</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>146472.7</v>
+      </c>
+      <c r="H39" s="1">
+        <v>87079.34</v>
+      </c>
+      <c r="I39" s="1">
+        <v>59.450901089418</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>233552.04</v>
+      </c>
+      <c r="M39" s="1">
+        <v>233552.04</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="1">
+        <v>13130.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>51.22</v>
+      </c>
+      <c r="D40" s="1">
+        <v>54.9943998477</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>722076.47</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-49557.87</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-6.8632439996279</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>672518.6</v>
+      </c>
+      <c r="M40" s="1">
+        <v>672518.6</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="1">
+        <v>23811.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>178.1</v>
+      </c>
+      <c r="D41" s="1">
+        <v>166.9427000126</v>
+      </c>
+      <c r="E41" t="s">
         <v>45</v>
       </c>
-      <c r="G6">
-[...773 lines deleted...]
-      <c r="O21" s="1">
+      <c r="F41">
+        <v>10.99</v>
+      </c>
+      <c r="G41" s="1">
+        <v>363518.31</v>
+      </c>
+      <c r="H41" s="1">
+        <v>22284.01</v>
+      </c>
+      <c r="I41" s="1">
+        <v>6.1300928693248</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>385802.32</v>
+      </c>
+      <c r="M41" s="1">
+        <v>385802.32</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B42" s="1">
+        <v>9746.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>53.5</v>
+      </c>
+      <c r="D42" s="1">
+        <v>84.1189780423</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>819823.56</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-298412.56</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-36.399607739987</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>521411.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>521411.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" s="1">
+        <v>52085.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>12.28</v>
+      </c>
+      <c r="D43" s="1">
+        <v>6.8528000384</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>356928.09</v>
+      </c>
+      <c r="H43" s="1">
+        <v>282675.71</v>
+      </c>
+      <c r="I43" s="1">
+        <v>79.196823651509</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>639603.8</v>
+      </c>
+      <c r="M43" s="1">
+        <v>639603.8</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" s="1">
+        <v>19684.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>299.95</v>
+      </c>
+      <c r="D44" s="1">
+        <v>413.6543207681</v>
+      </c>
+      <c r="E44" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44">
+        <v>7.47</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1091149.4</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-301245.49</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-27.608088314946</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>789903.91</v>
+      </c>
+      <c r="M44" s="1">
+        <v>789903.91</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" s="1">
+        <v>220.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>4811.69</v>
+      </c>
+      <c r="D45" s="1">
+        <v>4809.79</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1058153.8</v>
+      </c>
+      <c r="H45" s="1">
+        <v>418.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0.039502764153944</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>1058571.8</v>
+      </c>
+      <c r="M45" s="1">
+        <v>1058571.8</v>
+      </c>
+      <c r="N45" s="1">
+        <v>2.37</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46" s="1">
+        <v>5655.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>154.7</v>
+      </c>
+      <c r="D46" s="1">
+        <v>41.1559982317</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>232737.17</v>
+      </c>
+      <c r="H46" s="1">
+        <v>642091.33</v>
+      </c>
+      <c r="I46" s="1">
+        <v>275.88688562295</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>874828.5</v>
+      </c>
+      <c r="M46" s="1">
+        <v>874828.5</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47" s="1">
+        <v>5317.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>132.22</v>
+      </c>
+      <c r="D47" s="1">
+        <v>165.1386853489</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>878042.39</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-175028.65</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-19.933963552716</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>703013.74</v>
+      </c>
+      <c r="M47" s="1">
+        <v>703013.74</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>131</v>
+      </c>
+      <c r="B48" s="1">
+        <v>1822.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>213.1</v>
+      </c>
+      <c r="D48" s="1">
+        <v>231.7055982437</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>422167.6</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-33899.4</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-8.0298440714067</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>388268.2</v>
+      </c>
+      <c r="M48" s="1">
+        <v>388268.2</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49" s="1">
+        <v>4959.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D49" s="1">
+        <v>173.5984472676</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>860874.7</v>
+      </c>
+      <c r="H49" s="1">
+        <v>590872.55</v>
+      </c>
+      <c r="I49" s="1">
+        <v>68.636300962265</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>1451747.25</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1451747.25</v>
+      </c>
+      <c r="N49" s="1">
+        <v>3.25</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>135</v>
+      </c>
+      <c r="B50" s="1">
+        <v>6625.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>169.14</v>
+      </c>
+      <c r="D50" s="1">
+        <v>79.0104573585</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>523444.28</v>
+      </c>
+      <c r="H50" s="1">
+        <v>597108.22</v>
+      </c>
+      <c r="I50" s="1">
+        <v>114.07292864104</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1120552.5</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1120552.5</v>
+      </c>
+      <c r="N50" s="1">
+        <v>2.51</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>137</v>
+      </c>
+      <c r="B51" s="1">
+        <v>9624.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>69.35</v>
+      </c>
+      <c r="D51" s="1">
+        <v>25.806400665</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>248360.8</v>
+      </c>
+      <c r="H51" s="1">
+        <v>419063.6</v>
+      </c>
+      <c r="I51" s="1">
+        <v>168.73178053864</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>667424.4</v>
+      </c>
+      <c r="M51" s="1">
+        <v>667424.4</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>139</v>
+      </c>
+      <c r="B52" s="1">
+        <v>6438.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>105.35</v>
+      </c>
+      <c r="D52" s="1">
+        <v>98.9639950295</v>
+      </c>
+      <c r="E52" t="s">
+        <v>36</v>
+      </c>
+      <c r="F52">
+        <v>0.92</v>
+      </c>
+      <c r="G52" s="1">
+        <v>686473.9</v>
+      </c>
+      <c r="H52" s="1">
+        <v>47238.02</v>
+      </c>
+      <c r="I52" s="1">
+        <v>6.8812550630111</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>733711.92</v>
+      </c>
+      <c r="M52" s="1">
+        <v>733711.92</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>141</v>
+      </c>
+      <c r="B53" s="1">
+        <v>6216.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>86.36</v>
+      </c>
+      <c r="D53" s="1">
+        <v>80.0622007722</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>497666.64</v>
+      </c>
+      <c r="H53" s="1">
+        <v>39147.12</v>
+      </c>
+      <c r="I53" s="1">
+        <v>7.8661330403822</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>536813.76</v>
+      </c>
+      <c r="M53" s="1">
+        <v>536813.76</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>143</v>
+      </c>
+      <c r="B54" s="1">
+        <v>1383.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>226.3</v>
+      </c>
+      <c r="D54" s="1">
+        <v>233.4587997108</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>322873.52</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-9900.62</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-3.0664081712244</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>312972.9</v>
+      </c>
+      <c r="M54" s="1">
+        <v>312972.9</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>145</v>
+      </c>
+      <c r="B55" s="1">
+        <v>29206.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>184.15</v>
+      </c>
+      <c r="D55" s="1">
+        <v>145.2055317401</v>
+      </c>
+      <c r="E55" t="s">
+        <v>123</v>
+      </c>
+      <c r="F55">
+        <v>7.47</v>
+      </c>
+      <c r="G55" s="1">
+        <v>569144.88</v>
+      </c>
+      <c r="H55" s="1">
+        <v>150396.62</v>
+      </c>
+      <c r="I55" s="1">
+        <v>26.425015015509</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>719541.5</v>
+      </c>
+      <c r="M55" s="1">
+        <v>719541.5</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>147</v>
+      </c>
+      <c r="B56" s="1">
+        <v>9785.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>44.96</v>
+      </c>
+      <c r="D56" s="1">
+        <v>44.2859397036</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>433337.92</v>
+      </c>
+      <c r="H56" s="1">
+        <v>6595.68</v>
+      </c>
+      <c r="I56" s="1">
+        <v>1.5220638895391</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>439933.6</v>
+      </c>
+      <c r="M56" s="1">
+        <v>439933.6</v>
+      </c>
+      <c r="N56" s="1">
         <v>0.98</v>
       </c>
-      <c r="P21">
-[...1704 lines deleted...]
-      <c r="A56" t="s">
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
         <v>146</v>
-      </c>
-[...93 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">