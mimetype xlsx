--- v1 (2026-06-12)
+++ v2 (2026-07-03)
@@ -553,51 +553,51 @@
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>OACT01964558</t>
   </si>
   <si>
     <t>EUR/USD 15/04/26</t>
   </si>
   <si>
-    <t>70 789.93</t>
+    <t>95 677.15</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -961,211 +961,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>10634.9</v>
+        <v>11515.58</v>
       </c>
       <c r="D2">
-        <v>118.85</v>
+        <v>116.83</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1263924.85</v>
+        <v>1345320.35</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1263924.85</v>
+        <v>1345320.35</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>384262.0</v>
+        <v>385026.82</v>
       </c>
       <c r="D3">
-        <v>135.57</v>
+        <v>133.33</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>52092907.25</v>
+        <v>51337119.5</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>52092907.25</v>
+        <v>51337119.5</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1735.17</v>
+        <v>1668.17</v>
       </c>
       <c r="D4">
-        <v>56806.64</v>
+        <v>55886.48</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>98569181.96</v>
+        <v>93228148.26</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>98569181.96</v>
+        <v>93228148.26</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>4253.0</v>
       </c>
       <c r="D5">
-        <v>111.18</v>
+        <v>109.38</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>472862.59</v>
+        <v>465201.26</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>472862.59</v>
+        <v>465201.26</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>2105.0</v>
+        <v>2245.0</v>
       </c>
       <c r="D6">
-        <v>101.98</v>
+        <v>100.28</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>214673.09</v>
+        <v>225136.24</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>214673.09</v>
+        <v>225136.24</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>106.48</v>
+        <v>104.72</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10648.12</v>
+        <v>10472.22</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10648.12</v>
+        <v>10472.22</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1217,3484 +1217,3484 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>225.37</v>
+        <v>208.84</v>
       </c>
       <c r="E2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>52655.28</v>
+        <v>-153145.42</v>
       </c>
       <c r="J2" s="1">
-        <v>1.9732829884457</v>
+        <v>-5.7392013117085</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2721065.25</v>
+        <v>2515264.55</v>
       </c>
       <c r="N2" s="1">
-        <v>2721065.25</v>
+        <v>2515264.55</v>
       </c>
       <c r="O2" s="1">
-        <v>1.78</v>
+        <v>1.72</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>141.2</v>
+        <v>134.9</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-467137.3</v>
+        <v>-527951.2</v>
       </c>
       <c r="J3" s="1">
-        <v>-25.524663155717</v>
+        <v>-28.847571244378</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1363003.6</v>
+        <v>1302189.7</v>
       </c>
       <c r="N3" s="1">
-        <v>1363003.6</v>
+        <v>1302189.7</v>
       </c>
       <c r="O3" s="1">
         <v>0.89</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>269.78</v>
+        <v>242.92</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-652185.6</v>
+        <v>-736333.14</v>
       </c>
       <c r="J4" s="1">
-        <v>-44.099073264087</v>
+        <v>-49.788908383802</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>826724.39</v>
+        <v>742576.85</v>
       </c>
       <c r="N4" s="1">
-        <v>826724.39</v>
+        <v>742576.85</v>
       </c>
       <c r="O4" s="1">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>139.03</v>
+        <v>137.67</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>-41357.0</v>
+        <v>-50299.01</v>
       </c>
       <c r="J5" s="1">
-        <v>-5.3516107375229</v>
+        <v>-6.5087100612417</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>731438.37</v>
+        <v>722496.36</v>
       </c>
       <c r="N5" s="1">
-        <v>731438.37</v>
+        <v>722496.36</v>
       </c>
       <c r="O5" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>12206.0</v>
       </c>
       <c r="D6" s="1">
-        <v>197.74</v>
+        <v>217.5</v>
       </c>
       <c r="E6" s="1">
         <v>186.0293945601</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
         <v>2014941.7</v>
       </c>
       <c r="I6" s="1">
-        <v>79755.15</v>
+        <v>283391.78</v>
       </c>
       <c r="J6" s="1">
-        <v>3.9581864825171</v>
+        <v>14.064515117236</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2094696.85</v>
+        <v>2298333.48</v>
       </c>
       <c r="N6" s="1">
-        <v>2094696.85</v>
+        <v>2298333.48</v>
       </c>
       <c r="O6" s="1">
-        <v>1.37</v>
+        <v>1.57</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>89.8</v>
+        <v>84.71</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-631934.32</v>
+        <v>-758144.72</v>
       </c>
       <c r="J7" s="1">
-        <v>-22.807189261398</v>
+        <v>-27.362258338128</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2138833.76</v>
+        <v>2012623.36</v>
       </c>
       <c r="N7" s="1">
-        <v>2138833.76</v>
+        <v>2012623.36</v>
       </c>
       <c r="O7" s="1">
-        <v>1.4</v>
+        <v>1.37</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>367.79</v>
+        <v>347.94</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>414971.0</v>
+        <v>283144.84</v>
       </c>
       <c r="J8" s="1">
-        <v>21.542288546883</v>
+        <v>14.698829180451</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2341279.8</v>
+        <v>2209453.64</v>
       </c>
       <c r="N8" s="1">
-        <v>2341279.8</v>
+        <v>2209453.64</v>
       </c>
       <c r="O8" s="1">
-        <v>1.53</v>
+        <v>1.51</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>337.27</v>
+        <v>348.47</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>1236467.0</v>
+        <v>1329535.65</v>
       </c>
       <c r="J9" s="1">
-        <v>68.723822034888</v>
+        <v>73.896651831096</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3035649.53</v>
+        <v>3128718.18</v>
       </c>
       <c r="N9" s="1">
-        <v>3035649.53</v>
+        <v>3128718.18</v>
       </c>
       <c r="O9" s="1">
-        <v>1.99</v>
+        <v>2.13</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1180.4</v>
+        <v>1161.0</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>638161.98</v>
+        <v>607956.18</v>
       </c>
       <c r="J10" s="1">
-        <v>53.192540244488</v>
+        <v>50.674804493265</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1837882.8</v>
+        <v>1807677.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1837882.8</v>
+        <v>1807677.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>144.3</v>
+        <v>156.73</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-199619.55</v>
+        <v>-137816.97</v>
       </c>
       <c r="J11" s="1">
-        <v>-21.233328350656</v>
+        <v>-14.659450821838</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>740504.14</v>
+        <v>802306.72</v>
       </c>
       <c r="N11" s="1">
-        <v>740504.14</v>
+        <v>802306.72</v>
       </c>
       <c r="O11" s="1">
-        <v>0.49</v>
+        <v>0.55</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>189.43</v>
+        <v>189.64</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
-        <v>1.57</v>
+        <v>1.61</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>549870.92</v>
+        <v>475608.65</v>
       </c>
       <c r="J12" s="1">
-        <v>20.706248133717</v>
+        <v>17.909786393945</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3205450.61</v>
+        <v>3131188.34</v>
       </c>
       <c r="N12" s="1">
-        <v>3205450.61</v>
+        <v>3131188.34</v>
       </c>
       <c r="O12" s="1">
-        <v>2.1</v>
+        <v>2.14</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>117.12</v>
+        <v>122.13</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>886158.4</v>
+        <v>1002353.86</v>
       </c>
       <c r="J13" s="1">
-        <v>44.219384170112</v>
+        <v>50.017548115251</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2890162.79</v>
+        <v>3006358.25</v>
       </c>
       <c r="N13" s="1">
-        <v>2890162.79</v>
+        <v>3006358.25</v>
       </c>
       <c r="O13" s="1">
-        <v>1.89</v>
+        <v>2.05</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>159.63</v>
+        <v>154.51</v>
       </c>
       <c r="E14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-119337.46</v>
+        <v>-163891.54</v>
       </c>
       <c r="J14" s="1">
-        <v>-8.4506395561585</v>
+        <v>-11.605646130257</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1292833.29</v>
+        <v>1248279.21</v>
       </c>
       <c r="N14" s="1">
-        <v>1292833.29</v>
+        <v>1248279.21</v>
       </c>
       <c r="O14" s="1">
         <v>0.85</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>335.97</v>
+        <v>314.55</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>654465.71</v>
+        <v>334579.96</v>
       </c>
       <c r="J15" s="1">
-        <v>15.62915228572</v>
+        <v>7.9900307482727</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4841933.45</v>
+        <v>4522047.7</v>
       </c>
       <c r="N15" s="1">
-        <v>4841933.45</v>
+        <v>4522047.7</v>
       </c>
       <c r="O15" s="1">
-        <v>3.17</v>
+        <v>3.08</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.876</v>
+        <v>10.38</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>915769.12</v>
+        <v>1053260.82</v>
       </c>
       <c r="J16" s="1">
-        <v>51.49359747347</v>
+        <v>59.224740729035</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2694182.68</v>
+        <v>2831674.38</v>
       </c>
       <c r="N16" s="1">
-        <v>2694182.68</v>
+        <v>2831674.38</v>
       </c>
       <c r="O16" s="1">
-        <v>1.77</v>
+        <v>1.93</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>700.69</v>
+        <v>717.22</v>
       </c>
       <c r="E17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>827346.13</v>
+        <v>873026.79</v>
       </c>
       <c r="J17" s="1">
-        <v>61.688871980799</v>
+        <v>65.094929354559</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2168505.57</v>
+        <v>2214186.23</v>
       </c>
       <c r="N17" s="1">
-        <v>2168505.57</v>
+        <v>2214186.23</v>
       </c>
       <c r="O17" s="1">
-        <v>1.42</v>
+        <v>1.51</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>54.285</v>
+        <v>62.18</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>217653.01</v>
+        <v>339139.92</v>
       </c>
       <c r="J18" s="1">
-        <v>34.317717088054</v>
+        <v>53.472763036106</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>851882.29</v>
+        <v>973369.2</v>
       </c>
       <c r="N18" s="1">
-        <v>851882.29</v>
+        <v>973369.2</v>
       </c>
       <c r="O18" s="1">
-        <v>0.56</v>
+        <v>0.66</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>141.55</v>
+        <v>142.9</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
-        <v>0.9</v>
+        <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>27622.37</v>
+        <v>12907.77</v>
       </c>
       <c r="J19" s="1">
-        <v>2.1462140024082</v>
+        <v>1.0029130995589</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1314650.13</v>
+        <v>1299935.53</v>
       </c>
       <c r="N19" s="1">
-        <v>1314650.13</v>
+        <v>1299935.53</v>
       </c>
       <c r="O19" s="1">
-        <v>0.86</v>
+        <v>0.89</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>1003.32</v>
+        <v>1014.96</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>323575.13</v>
+        <v>340899.2</v>
       </c>
       <c r="J20" s="1">
-        <v>20.49227325555</v>
+        <v>21.589420543533</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1902585.55</v>
+        <v>1919909.62</v>
       </c>
       <c r="N20" s="1">
-        <v>1902585.55</v>
+        <v>1919909.62</v>
       </c>
       <c r="O20" s="1">
-        <v>1.25</v>
+        <v>1.31</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>75.62</v>
+        <v>79.7</v>
       </c>
       <c r="E21" s="1">
         <v>71.6081807451</v>
       </c>
       <c r="F21" t="s">
         <v>77</v>
       </c>
       <c r="G21">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H21" s="1">
         <v>1747012.98</v>
       </c>
       <c r="I21" s="1">
-        <v>108357.71</v>
+        <v>188395.26</v>
       </c>
       <c r="J21" s="1">
-        <v>6.2024559199325</v>
+        <v>10.783850043289</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1855370.69</v>
+        <v>1935408.24</v>
       </c>
       <c r="N21" s="1">
-        <v>1855370.69</v>
+        <v>1935408.24</v>
       </c>
       <c r="O21" s="1">
-        <v>1.22</v>
+        <v>1.32</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>104.13</v>
+        <v>102.76</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>217283.95</v>
+        <v>180367.66</v>
       </c>
       <c r="J22" s="1">
-        <v>10.104178379404</v>
+        <v>8.3874902426791</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2367720.55</v>
+        <v>2330804.26</v>
       </c>
       <c r="N22" s="1">
-        <v>2367720.55</v>
+        <v>2330804.26</v>
       </c>
       <c r="O22" s="1">
-        <v>1.55</v>
+        <v>1.59</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>70.24</v>
+        <v>69.24</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>43492.16</v>
+        <v>23058.16</v>
       </c>
       <c r="J23" s="1">
-        <v>3.1249037212457</v>
+        <v>1.6567245680389</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1435284.16</v>
+        <v>1414850.16</v>
       </c>
       <c r="N23" s="1">
-        <v>1435284.16</v>
+        <v>1414850.16</v>
       </c>
       <c r="O23" s="1">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
         <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>56.33</v>
+        <v>64.65</v>
       </c>
       <c r="E24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>647293.5</v>
+        <v>921063.79</v>
       </c>
       <c r="J24" s="1">
-        <v>52.096859698859</v>
+        <v>74.131025634166</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1889774.34</v>
+        <v>2163544.63</v>
       </c>
       <c r="N24" s="1">
-        <v>1889774.34</v>
+        <v>2163544.63</v>
       </c>
       <c r="O24" s="1">
-        <v>1.24</v>
+        <v>1.48</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" s="1">
         <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>585.83</v>
+        <v>575.71</v>
       </c>
       <c r="E25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>478390.21</v>
+        <v>440971.97</v>
       </c>
       <c r="J25" s="1">
-        <v>33.663923249413</v>
+        <v>31.030832661108</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1899467.03</v>
+        <v>1862048.79</v>
       </c>
       <c r="N25" s="1">
-        <v>1899467.03</v>
+        <v>1862048.79</v>
       </c>
       <c r="O25" s="1">
-        <v>1.24</v>
+        <v>1.27</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26" t="s">
         <v>87</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>58.94</v>
+        <v>61.42</v>
       </c>
       <c r="E26" s="1">
         <v>87.738507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1985610.17</v>
       </c>
       <c r="I26" s="1">
-        <v>-651739.03</v>
+        <v>-595614.15</v>
       </c>
       <c r="J26" s="1">
-        <v>-32.823110993635</v>
+        <v>-29.996529983526</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1333871.14</v>
+        <v>1389996.02</v>
       </c>
       <c r="N26" s="1">
-        <v>1333871.14</v>
+        <v>1389996.02</v>
       </c>
       <c r="O26" s="1">
-        <v>0.87</v>
+        <v>0.95</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" t="s">
         <v>89</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>275.89</v>
+        <v>264.28</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>369153.14</v>
+        <v>258126.8</v>
       </c>
       <c r="J27" s="1">
-        <v>17.340239319854</v>
+        <v>12.124996381903</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2498034.6</v>
+        <v>2387008.26</v>
       </c>
       <c r="N27" s="1">
-        <v>2498034.6</v>
+        <v>2387008.26</v>
       </c>
       <c r="O27" s="1">
-        <v>1.64</v>
+        <v>1.63</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>13.42</v>
+        <v>14.23</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>-16502.5</v>
+        <v>88359.29</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.94093409585268</v>
+        <v>5.0380408208656</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1737339.78</v>
+        <v>1842201.57</v>
       </c>
       <c r="N28" s="1">
-        <v>1737339.78</v>
+        <v>1842201.57</v>
       </c>
       <c r="O28" s="1">
-        <v>1.14</v>
+        <v>1.26</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" t="s">
         <v>93</v>
       </c>
       <c r="C29" s="1">
         <v>37926.0</v>
       </c>
       <c r="D29" s="1">
-        <v>84.61</v>
+        <v>81.05</v>
       </c>
       <c r="E29" s="1">
         <v>76.1409020197</v>
       </c>
       <c r="F29" t="s">
         <v>36</v>
       </c>
       <c r="G29">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
         <v>2542329.52</v>
       </c>
       <c r="I29" s="1">
-        <v>242585.96</v>
+        <v>118827.35</v>
       </c>
       <c r="J29" s="1">
-        <v>9.5418771678346</v>
+        <v>4.6739554831586</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2784915.48</v>
+        <v>2661156.87</v>
       </c>
       <c r="N29" s="1">
-        <v>2784915.48</v>
+        <v>2661156.87</v>
       </c>
       <c r="O29" s="1">
         <v>1.82</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" t="s">
         <v>95</v>
       </c>
       <c r="C30" s="1">
         <v>2871.0</v>
       </c>
       <c r="D30" s="1">
-        <v>977.25</v>
+        <v>935.58</v>
       </c>
       <c r="E30" s="1">
         <v>854.2801079763</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
         <v>2119279.12</v>
       </c>
       <c r="I30" s="1">
-        <v>315682.69</v>
+        <v>206104.12</v>
       </c>
       <c r="J30" s="1">
-        <v>14.895758044367</v>
+        <v>9.7251993876106</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2434961.81</v>
+        <v>2325383.24</v>
       </c>
       <c r="N30" s="1">
-        <v>2434961.81</v>
+        <v>2325383.24</v>
       </c>
       <c r="O30" s="1">
-        <v>1.6</v>
+        <v>1.59</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>96</v>
       </c>
       <c r="B31" t="s">
         <v>97</v>
       </c>
       <c r="C31" s="1">
         <v>384990.0</v>
       </c>
       <c r="D31" s="1">
-        <v>9.486</v>
+        <v>9.753</v>
       </c>
       <c r="E31" s="1">
         <v>7.5884173355</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2921464.79</v>
       </c>
       <c r="I31" s="1">
-        <v>730550.35</v>
+        <v>833342.68</v>
       </c>
       <c r="J31" s="1">
-        <v>25.00630343041</v>
+        <v>28.524823672443</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3652015.14</v>
+        <v>3754807.47</v>
       </c>
       <c r="N31" s="1">
-        <v>3652015.14</v>
+        <v>3754807.47</v>
       </c>
       <c r="O31" s="1">
-        <v>2.39</v>
+        <v>2.56</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="1">
         <v>10684.0</v>
       </c>
       <c r="D32" s="1">
-        <v>197.56</v>
+        <v>195.32</v>
       </c>
       <c r="E32" s="1">
         <v>200.6878790715</v>
       </c>
       <c r="F32" t="s">
         <v>36</v>
       </c>
       <c r="G32">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
         <v>1912555.26</v>
       </c>
       <c r="I32" s="1">
-        <v>-80720.99</v>
+        <v>-105959.4</v>
       </c>
       <c r="J32" s="1">
-        <v>-4.2205834094436</v>
+        <v>-5.5402007051028</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1831834.27</v>
+        <v>1806595.86</v>
       </c>
       <c r="N32" s="1">
-        <v>1831834.27</v>
+        <v>1806595.86</v>
       </c>
       <c r="O32" s="1">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="1">
         <v>17518.0</v>
       </c>
       <c r="D33" s="1">
-        <v>39.4</v>
+        <v>37.42</v>
       </c>
       <c r="E33" s="1">
         <v>57.5202083571</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
         <v>908284.34</v>
       </c>
       <c r="I33" s="1">
-        <v>-309274.4</v>
+        <v>-340780.61</v>
       </c>
       <c r="J33" s="1">
-        <v>-34.050394395218</v>
+        <v>-37.519155069876</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>599009.94</v>
+        <v>567503.73</v>
       </c>
       <c r="N33" s="1">
-        <v>599009.94</v>
+        <v>567503.73</v>
       </c>
       <c r="O33" s="1">
         <v>0.39</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="1">
         <v>27181.0</v>
       </c>
       <c r="D34" s="1">
-        <v>69.7</v>
+        <v>67.64</v>
       </c>
       <c r="E34" s="1">
         <v>76.8692542585</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2089383.2</v>
       </c>
       <c r="I34" s="1">
-        <v>-194867.5</v>
+        <v>-250860.36</v>
       </c>
       <c r="J34" s="1">
-        <v>-9.3265562774698</v>
+        <v>-12.006431371708</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1894515.7</v>
+        <v>1838522.84</v>
       </c>
       <c r="N34" s="1">
-        <v>1894515.7</v>
+        <v>1838522.84</v>
       </c>
       <c r="O34" s="1">
-        <v>1.24</v>
+        <v>1.25</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="1">
         <v>7805.0</v>
       </c>
       <c r="D35" s="1">
-        <v>338.93</v>
+        <v>321.63</v>
       </c>
       <c r="E35" s="1">
         <v>369.4193247918</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
       <c r="G35">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
         <v>2582186.07</v>
       </c>
       <c r="I35" s="1">
-        <v>-286374.7</v>
+        <v>-408935.14</v>
       </c>
       <c r="J35" s="1">
-        <v>-11.090397525071</v>
+        <v>-15.83678049971</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2295811.37</v>
+        <v>2173250.93</v>
       </c>
       <c r="N35" s="1">
-        <v>2295811.37</v>
+        <v>2173250.93</v>
       </c>
       <c r="O35" s="1">
-        <v>1.5</v>
+        <v>1.48</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" t="s">
         <v>107</v>
       </c>
       <c r="C36" s="1">
         <v>120106.0</v>
       </c>
       <c r="D36" s="1">
-        <v>22.89</v>
+        <v>22.945</v>
       </c>
       <c r="E36" s="1">
         <v>17.4559626497</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>2096565.85</v>
       </c>
       <c r="I36" s="1">
-        <v>652660.49</v>
+        <v>659266.32</v>
       </c>
       <c r="J36" s="1">
-        <v>31.129978102047</v>
+        <v>31.44505668639</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2749226.34</v>
+        <v>2755832.17</v>
       </c>
       <c r="N36" s="1">
-        <v>2749226.34</v>
+        <v>2755832.17</v>
       </c>
       <c r="O36" s="1">
-        <v>1.8</v>
+        <v>1.88</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
       <c r="C37" s="1">
         <v>504443.0</v>
       </c>
       <c r="D37" s="1">
-        <v>5.215</v>
+        <v>5.321</v>
       </c>
       <c r="E37" s="1">
         <v>4.2598751692</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2148864.21</v>
       </c>
       <c r="I37" s="1">
-        <v>481806.04</v>
+        <v>535276.99</v>
       </c>
       <c r="J37" s="1">
-        <v>22.421427922614</v>
+        <v>24.909763376812</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2630670.25</v>
+        <v>2684141.2</v>
       </c>
       <c r="N37" s="1">
-        <v>2630670.25</v>
+        <v>2684141.2</v>
       </c>
       <c r="O37" s="1">
-        <v>1.72</v>
+        <v>1.83</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" t="s">
         <v>111</v>
       </c>
       <c r="C38" s="1">
         <v>3384.0</v>
       </c>
       <c r="D38" s="1">
-        <v>479.27</v>
+        <v>452.07</v>
       </c>
       <c r="E38" s="1">
         <v>441.5855112293</v>
       </c>
       <c r="F38" t="s">
         <v>36</v>
       </c>
       <c r="G38">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H38" s="1">
         <v>1332055.96</v>
       </c>
       <c r="I38" s="1">
-        <v>75494.21</v>
+        <v>-7664.24</v>
       </c>
       <c r="J38" s="1">
-        <v>5.6674953805995</v>
+        <v>-0.57536922097477</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1407550.17</v>
+        <v>1324391.72</v>
       </c>
       <c r="N38" s="1">
-        <v>1407550.17</v>
+        <v>1324391.72</v>
       </c>
       <c r="O38" s="1">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" t="s">
         <v>113</v>
       </c>
       <c r="C39" s="1">
         <v>20001.0</v>
       </c>
       <c r="D39" s="1">
-        <v>130.94</v>
+        <v>132.97</v>
       </c>
       <c r="E39" s="1">
         <v>84.1574021299</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H39" s="1">
         <v>1494173.57</v>
       </c>
       <c r="I39" s="1">
-        <v>778710.73</v>
+        <v>808253.03</v>
       </c>
       <c r="J39" s="1">
-        <v>52.116484030701</v>
+        <v>54.093650579029</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2272884.3</v>
+        <v>2302426.6</v>
       </c>
       <c r="N39" s="1">
-        <v>2272884.3</v>
+        <v>2302426.6</v>
       </c>
       <c r="O39" s="1">
-        <v>1.49</v>
+        <v>1.57</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="1">
         <v>377132.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.758</v>
+        <v>4.848</v>
       </c>
       <c r="E40" s="1">
         <v>3.6304812639</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1369170.66</v>
       </c>
       <c r="I40" s="1">
-        <v>425223.4</v>
+        <v>459165.28</v>
       </c>
       <c r="J40" s="1">
-        <v>31.057004975552</v>
+        <v>33.536015152414</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1794394.06</v>
+        <v>1828335.94</v>
       </c>
       <c r="N40" s="1">
-        <v>1794394.06</v>
+        <v>1828335.94</v>
       </c>
       <c r="O40" s="1">
-        <v>1.18</v>
+        <v>1.25</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" s="1">
         <v>78400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>7991.0</v>
+        <v>7573.0</v>
       </c>
       <c r="E41" s="1">
         <v>5532.6593622449</v>
       </c>
       <c r="F41" t="s">
         <v>118</v>
       </c>
       <c r="G41">
-        <v>183.44</v>
+        <v>184.08</v>
       </c>
       <c r="H41" s="1">
         <v>2554932.59</v>
       </c>
       <c r="I41" s="1">
-        <v>860248.06</v>
+        <v>670376.92</v>
       </c>
       <c r="J41" s="1">
-        <v>33.670088336851</v>
+        <v>26.238536493051</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3415180.65</v>
+        <v>3225309.51</v>
       </c>
       <c r="N41" s="1">
-        <v>3415180.65</v>
+        <v>3225309.51</v>
       </c>
       <c r="O41" s="1">
-        <v>2.24</v>
+        <v>2.2</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>119</v>
       </c>
       <c r="B42" t="s">
         <v>120</v>
       </c>
       <c r="C42" s="1">
         <v>3976.0</v>
       </c>
       <c r="D42" s="1">
-        <v>359.25</v>
+        <v>358.2</v>
       </c>
       <c r="E42" s="1">
         <v>381.7093435614</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1517676.35</v>
       </c>
       <c r="I42" s="1">
-        <v>-89298.35</v>
+        <v>-93473.15</v>
       </c>
       <c r="J42" s="1">
-        <v>-5.8838862449164</v>
+        <v>-6.1589646567267</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1428378.0</v>
+        <v>1424203.2</v>
       </c>
       <c r="N42" s="1">
-        <v>1428378.0</v>
+        <v>1424203.2</v>
       </c>
       <c r="O42" s="1">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" s="1">
         <v>2858.0</v>
       </c>
       <c r="D43" s="1">
-        <v>495.0</v>
+        <v>471.05</v>
       </c>
       <c r="E43" s="1">
         <v>640.6780790763</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1831057.95</v>
       </c>
       <c r="I43" s="1">
-        <v>-416347.95</v>
+        <v>-484797.05</v>
       </c>
       <c r="J43" s="1">
-        <v>-22.738108862147</v>
+        <v>-26.476335716191</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1414710.0</v>
+        <v>1346260.9</v>
       </c>
       <c r="N43" s="1">
-        <v>1414710.0</v>
+        <v>1346260.9</v>
       </c>
       <c r="O43" s="1">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>123</v>
       </c>
       <c r="B44" t="s">
         <v>124</v>
       </c>
       <c r="C44" s="1">
         <v>10750.0</v>
       </c>
       <c r="D44" s="1">
-        <v>109.45</v>
+        <v>109.8</v>
       </c>
       <c r="E44" s="1">
         <v>130.8636483721</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1406784.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-230196.72</v>
+        <v>-226434.22</v>
       </c>
       <c r="J44" s="1">
-        <v>-16.363328272192</v>
+        <v>-16.095874319659</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1176587.5</v>
+        <v>1180350.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1176587.5</v>
+        <v>1180350.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.77</v>
+        <v>0.81</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" t="s">
         <v>126</v>
       </c>
       <c r="C45" s="1">
         <v>37038.0</v>
       </c>
       <c r="D45" s="1">
-        <v>29.94</v>
+        <v>29.69</v>
       </c>
       <c r="E45" s="1">
         <v>29.4882139964</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1092184.47</v>
       </c>
       <c r="I45" s="1">
-        <v>16733.25</v>
+        <v>7473.75</v>
       </c>
       <c r="J45" s="1">
-        <v>1.5320900873092</v>
+        <v>0.68429374389475</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1108917.72</v>
+        <v>1099658.22</v>
       </c>
       <c r="N45" s="1">
-        <v>1108917.72</v>
+        <v>1099658.22</v>
       </c>
       <c r="O45" s="1">
-        <v>0.73</v>
+        <v>0.75</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="1">
         <v>22367.0</v>
       </c>
       <c r="D46" s="1">
-        <v>401.86</v>
+        <v>373.46</v>
       </c>
       <c r="E46" s="1">
         <v>445.7656037913</v>
       </c>
       <c r="F46" t="s">
         <v>36</v>
       </c>
       <c r="G46">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H46" s="1">
         <v>8866505.22</v>
       </c>
       <c r="I46" s="1">
-        <v>-1065765.26</v>
+        <v>-1634941.01</v>
       </c>
       <c r="J46" s="1">
-        <v>-12.020127813109</v>
+        <v>-18.439520075081</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>7800739.96</v>
+        <v>7231564.21</v>
       </c>
       <c r="N46" s="1">
-        <v>7800739.96</v>
+        <v>7231564.21</v>
       </c>
       <c r="O46" s="1">
-        <v>5.11</v>
+        <v>4.93</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>129</v>
       </c>
       <c r="B47" t="s">
         <v>130</v>
       </c>
       <c r="C47" s="1">
         <v>80651.0</v>
       </c>
       <c r="D47" s="1">
-        <v>222.4</v>
+        <v>223.8</v>
       </c>
       <c r="E47" s="1">
         <v>204.0828479498</v>
       </c>
       <c r="F47" t="s">
         <v>131</v>
       </c>
       <c r="G47">
-        <v>11.15</v>
+        <v>11.23</v>
       </c>
       <c r="H47" s="1">
         <v>1403954.06</v>
       </c>
       <c r="I47" s="1">
-        <v>205050.66</v>
+        <v>203606.84</v>
       </c>
       <c r="J47" s="1">
-        <v>14.605225757886</v>
+        <v>14.502386210557</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1609004.72</v>
+        <v>1607560.9</v>
       </c>
       <c r="N47" s="1">
-        <v>1609004.72</v>
+        <v>1607560.9</v>
       </c>
       <c r="O47" s="1">
-        <v>1.05</v>
+        <v>1.1</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>132</v>
       </c>
       <c r="B48" t="s">
         <v>133</v>
       </c>
       <c r="C48" s="1">
         <v>4716.0</v>
       </c>
       <c r="D48" s="1">
-        <v>533.4</v>
+        <v>545.0</v>
       </c>
       <c r="E48" s="1">
         <v>468.6676357082</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2210236.57</v>
       </c>
       <c r="I48" s="1">
-        <v>305277.83</v>
+        <v>359983.43</v>
       </c>
       <c r="J48" s="1">
-        <v>13.811997961829</v>
+        <v>16.287099529803</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2515514.4</v>
+        <v>2570220.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2515514.4</v>
+        <v>2570220.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.65</v>
+        <v>1.75</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>134</v>
       </c>
       <c r="B49" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="1">
         <v>17039.0</v>
       </c>
       <c r="D49" s="1">
-        <v>114.48</v>
+        <v>114.05</v>
       </c>
       <c r="E49" s="1">
         <v>58.3518663067</v>
       </c>
       <c r="F49" t="s">
         <v>36</v>
       </c>
       <c r="G49">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H49" s="1">
         <v>881264.01</v>
       </c>
       <c r="I49" s="1">
-        <v>811619.24</v>
+        <v>801099.38</v>
       </c>
       <c r="J49" s="1">
-        <v>92.097173014021</v>
+        <v>90.903449012969</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1692883.25</v>
+        <v>1682363.39</v>
       </c>
       <c r="N49" s="1">
-        <v>1692883.25</v>
+        <v>1682363.39</v>
       </c>
       <c r="O49" s="1">
-        <v>1.11</v>
+        <v>1.15</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>136</v>
       </c>
       <c r="B50" t="s">
         <v>137</v>
       </c>
       <c r="C50" s="1">
         <v>34327.0</v>
       </c>
       <c r="D50" s="1">
-        <v>247.0</v>
+        <v>236.9</v>
       </c>
       <c r="E50" s="1">
         <v>538.838409124</v>
       </c>
       <c r="F50" t="s">
         <v>138</v>
       </c>
       <c r="G50">
         <v>7.47</v>
       </c>
       <c r="H50" s="1">
         <v>2479393.33</v>
       </c>
       <c r="I50" s="1">
-        <v>-1344677.22</v>
+        <v>-1391185.77</v>
       </c>
       <c r="J50" s="1">
-        <v>-54.234122667419</v>
+        <v>-56.109926293945</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1134716.11</v>
+        <v>1088207.56</v>
       </c>
       <c r="N50" s="1">
-        <v>1134716.11</v>
+        <v>1088207.56</v>
       </c>
       <c r="O50" s="1">
         <v>0.74</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>139</v>
       </c>
       <c r="B51" t="s">
         <v>140</v>
       </c>
       <c r="C51" s="1">
         <v>23240.0</v>
       </c>
       <c r="D51" s="1">
-        <v>354.3</v>
+        <v>387.3</v>
       </c>
       <c r="E51" s="1">
         <v>417.3573962995</v>
       </c>
       <c r="F51" t="s">
         <v>138</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
         <v>1299636.84</v>
       </c>
       <c r="I51" s="1">
-        <v>-197687.33</v>
+        <v>-95171.1</v>
       </c>
       <c r="J51" s="1">
-        <v>-15.210966934425</v>
+        <v>-7.3228995263015</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1101949.51</v>
+        <v>1204465.74</v>
       </c>
       <c r="N51" s="1">
-        <v>1101949.51</v>
+        <v>1204465.74</v>
       </c>
       <c r="O51" s="1">
-        <v>0.72</v>
+        <v>0.82</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>141</v>
       </c>
       <c r="B52" t="s">
         <v>142</v>
       </c>
       <c r="C52" s="1">
         <v>67960.0</v>
       </c>
       <c r="D52" s="1">
-        <v>183.14</v>
+        <v>177.39</v>
       </c>
       <c r="E52" s="1">
         <v>132.4028225427</v>
       </c>
       <c r="F52" t="s">
         <v>36</v>
       </c>
       <c r="G52">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H52" s="1">
         <v>7946827.18</v>
       </c>
       <c r="I52" s="1">
-        <v>2854816.91</v>
+        <v>2489866.09</v>
       </c>
       <c r="J52" s="1">
-        <v>35.923983815639</v>
+        <v>31.33157464738</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>10801644.09</v>
+        <v>10436693.27</v>
       </c>
       <c r="N52" s="1">
-        <v>10801644.09</v>
+        <v>10436693.27</v>
       </c>
       <c r="O52" s="1">
-        <v>7.08</v>
+        <v>7.12</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>143</v>
       </c>
       <c r="B53" t="s">
         <v>144</v>
       </c>
       <c r="C53" s="1">
-        <v>75.0</v>
+        <v>227.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4782.95</v>
+        <v>4788.12</v>
       </c>
       <c r="E53" s="1">
-        <v>4781.94</v>
+        <v>4784.5014537445</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>358645.5</v>
+        <v>1086081.83</v>
       </c>
       <c r="I53" s="1">
-        <v>75.75</v>
+        <v>821.41</v>
       </c>
       <c r="J53" s="1">
-        <v>0.021121134936867</v>
+        <v>0.075630581169008</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>358721.25</v>
+        <v>1086903.24</v>
       </c>
       <c r="N53" s="1">
-        <v>358721.25</v>
+        <v>1086903.24</v>
       </c>
       <c r="O53" s="1">
-        <v>0.24</v>
+        <v>0.74</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>145</v>
       </c>
       <c r="B54" t="s">
         <v>146</v>
       </c>
       <c r="C54" s="1">
         <v>7764.0</v>
       </c>
       <c r="D54" s="1">
-        <v>159.16</v>
+        <v>146.38</v>
       </c>
       <c r="E54" s="1">
         <v>186.5757843895</v>
       </c>
       <c r="F54" t="s">
         <v>36</v>
       </c>
       <c r="G54">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H54" s="1">
         <v>1285093.84</v>
       </c>
       <c r="I54" s="1">
-        <v>-212654.49</v>
+        <v>-301201.26</v>
       </c>
       <c r="J54" s="1">
-        <v>-16.547779110045</v>
+        <v>-23.438075152551</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1072439.35</v>
+        <v>983892.58</v>
       </c>
       <c r="N54" s="1">
-        <v>1072439.35</v>
+        <v>983892.58</v>
       </c>
       <c r="O54" s="1">
-        <v>0.7</v>
+        <v>0.67</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>147</v>
       </c>
       <c r="B55" t="s">
         <v>148</v>
       </c>
       <c r="C55" s="1">
         <v>94856.0</v>
       </c>
       <c r="D55" s="1">
-        <v>17.175</v>
+        <v>17.89</v>
       </c>
       <c r="E55" s="1">
         <v>12.0896589567</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1146776.69</v>
       </c>
       <c r="I55" s="1">
-        <v>482375.11</v>
+        <v>550197.15</v>
       </c>
       <c r="J55" s="1">
-        <v>42.063560779213</v>
+        <v>47.977706104229</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1629151.8</v>
+        <v>1696973.84</v>
       </c>
       <c r="N55" s="1">
-        <v>1629151.8</v>
+        <v>1696973.84</v>
       </c>
       <c r="O55" s="1">
-        <v>1.07</v>
+        <v>1.16</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>149</v>
       </c>
       <c r="B56" t="s">
         <v>150</v>
       </c>
       <c r="C56" s="1">
         <v>15422.0</v>
       </c>
       <c r="D56" s="1">
-        <v>150.5</v>
+        <v>143.12</v>
       </c>
       <c r="E56" s="1">
         <v>152.5145979769</v>
       </c>
       <c r="F56" t="s">
         <v>36</v>
       </c>
       <c r="G56">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H56" s="1">
         <v>2110321.23</v>
       </c>
       <c r="I56" s="1">
-        <v>-95991.87</v>
+        <v>-199493.91</v>
       </c>
       <c r="J56" s="1">
-        <v>-4.548685225519</v>
+        <v>-9.4532484990449</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2014329.36</v>
+        <v>1910827.32</v>
       </c>
       <c r="N56" s="1">
-        <v>2014329.36</v>
+        <v>1910827.32</v>
       </c>
       <c r="O56" s="1">
-        <v>1.32</v>
+        <v>1.3</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>151</v>
       </c>
       <c r="B57" t="s">
         <v>152</v>
       </c>
       <c r="C57" s="1">
         <v>14097.0</v>
       </c>
       <c r="D57" s="1">
-        <v>131.15</v>
+        <v>126.8</v>
       </c>
       <c r="E57" s="1">
         <v>157.9966950415</v>
       </c>
       <c r="F57" t="s">
         <v>36</v>
       </c>
       <c r="G57">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
         <v>1990476.06</v>
       </c>
       <c r="I57" s="1">
-        <v>-385944.45</v>
+        <v>-442991.34</v>
       </c>
       <c r="J57" s="1">
-        <v>-19.389554979124</v>
+        <v>-22.25554724833</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1604531.61</v>
+        <v>1547484.72</v>
       </c>
       <c r="N57" s="1">
-        <v>1604531.61</v>
+        <v>1547484.72</v>
       </c>
       <c r="O57" s="1">
-        <v>1.05</v>
+        <v>1.06</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>153</v>
       </c>
       <c r="B58" t="s">
         <v>154</v>
       </c>
       <c r="C58" s="1">
         <v>149900.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2597.5</v>
+        <v>2286.5</v>
       </c>
       <c r="E58" s="1">
         <v>2087.8199866578</v>
       </c>
       <c r="F58" t="s">
         <v>118</v>
       </c>
       <c r="G58">
-        <v>183.44</v>
+        <v>184.08</v>
       </c>
       <c r="H58" s="1">
         <v>1849491.67</v>
       </c>
       <c r="I58" s="1">
-        <v>273037.55</v>
+        <v>12424.9</v>
       </c>
       <c r="J58" s="1">
-        <v>14.762842916724</v>
+        <v>0.67180080892173</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2122529.22</v>
+        <v>1861916.57</v>
       </c>
       <c r="N58" s="1">
-        <v>2122529.22</v>
+        <v>1861916.57</v>
       </c>
       <c r="O58" s="1">
-        <v>1.39</v>
+        <v>1.27</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>155</v>
       </c>
       <c r="B59" t="s">
         <v>156</v>
       </c>
       <c r="C59" s="1">
         <v>7843.0</v>
       </c>
       <c r="D59" s="1">
-        <v>254.75</v>
+        <v>236.15</v>
       </c>
       <c r="E59" s="1">
         <v>215.9045288793</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1693339.22</v>
       </c>
       <c r="I59" s="1">
-        <v>304665.03</v>
+        <v>158785.23</v>
       </c>
       <c r="J59" s="1">
-        <v>17.991966783832</v>
+        <v>9.3770479136484</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1998004.25</v>
+        <v>1852124.45</v>
       </c>
       <c r="N59" s="1">
-        <v>1998004.25</v>
+        <v>1852124.45</v>
       </c>
       <c r="O59" s="1">
-        <v>1.31</v>
+        <v>1.26</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>157</v>
       </c>
       <c r="B60" t="s">
         <v>158</v>
       </c>
       <c r="C60" s="1">
         <v>116631.0</v>
       </c>
       <c r="D60" s="1">
-        <v>27.04</v>
+        <v>27.28</v>
       </c>
       <c r="E60" s="1">
         <v>18.6728409257</v>
       </c>
       <c r="F60" t="s">
         <v>77</v>
       </c>
       <c r="G60">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H60" s="1">
         <v>2540739.03</v>
       </c>
       <c r="I60" s="1">
-        <v>1112762.17</v>
+        <v>1107364.71</v>
       </c>
       <c r="J60" s="1">
-        <v>43.796791282417</v>
+        <v>43.584354667075</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3653501.2</v>
+        <v>3648103.74</v>
       </c>
       <c r="N60" s="1">
-        <v>3653501.2</v>
+        <v>3648103.74</v>
       </c>
       <c r="O60" s="1">
-        <v>2.39</v>
+        <v>2.49</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>159</v>
       </c>
       <c r="B61" t="s">
         <v>160</v>
       </c>
       <c r="C61" s="1">
         <v>123900.0</v>
       </c>
       <c r="D61" s="1">
-        <v>2044.5</v>
+        <v>2165.0</v>
       </c>
       <c r="E61" s="1">
         <v>2555.3766989508</v>
       </c>
       <c r="F61" t="s">
         <v>118</v>
       </c>
       <c r="G61">
-        <v>183.44</v>
+        <v>184.08</v>
       </c>
       <c r="H61" s="1">
         <v>1866410.99</v>
       </c>
       <c r="I61" s="1">
-        <v>-485534.26</v>
+        <v>-409219.64</v>
       </c>
       <c r="J61" s="1">
-        <v>-26.014327101664</v>
+        <v>-21.925483839977</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1380876.73</v>
+        <v>1457191.35</v>
       </c>
       <c r="N61" s="1">
-        <v>1380876.73</v>
+        <v>1457191.35</v>
       </c>
       <c r="O61" s="1">
-        <v>0.9</v>
+        <v>0.99</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
         <v>6487.0</v>
       </c>
       <c r="D62" s="1">
-        <v>395.01</v>
+        <v>360.59</v>
       </c>
       <c r="E62" s="1">
         <v>336.7764991522</v>
       </c>
       <c r="F62" t="s">
         <v>36</v>
       </c>
       <c r="G62">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H62" s="1">
         <v>1939414.23</v>
       </c>
       <c r="I62" s="1">
-        <v>284434.65</v>
+        <v>85646.22</v>
       </c>
       <c r="J62" s="1">
-        <v>14.666008199806</v>
+        <v>4.4160870161296</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2223848.88</v>
+        <v>2025060.45</v>
       </c>
       <c r="N62" s="1">
-        <v>2223848.88</v>
+        <v>2025060.45</v>
       </c>
       <c r="O62" s="1">
-        <v>1.46</v>
+        <v>1.38</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
         <v>170877.0</v>
       </c>
       <c r="D63" s="1">
-        <v>112.8</v>
+        <v>116.4</v>
       </c>
       <c r="E63" s="1">
         <v>134.2464297711</v>
       </c>
       <c r="F63" t="s">
         <v>131</v>
       </c>
       <c r="G63">
-        <v>11.15</v>
+        <v>11.23</v>
       </c>
       <c r="H63" s="1">
         <v>1973184.66</v>
       </c>
       <c r="I63" s="1">
-        <v>-244142.87</v>
+        <v>-201713.09</v>
       </c>
       <c r="J63" s="1">
-        <v>-12.373037098312</v>
+        <v>-10.222717320334</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1729041.79</v>
+        <v>1771471.57</v>
       </c>
       <c r="N63" s="1">
-        <v>1729041.79</v>
+        <v>1771471.57</v>
       </c>
       <c r="O63" s="1">
-        <v>1.13</v>
+        <v>1.21</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
         <v>179300.0</v>
       </c>
       <c r="D64" s="1">
-        <v>3467.0</v>
+        <v>3262.0</v>
       </c>
       <c r="E64" s="1">
         <v>2910.6595370887</v>
       </c>
       <c r="F64" t="s">
         <v>118</v>
       </c>
       <c r="G64">
-        <v>183.44</v>
+        <v>184.08</v>
       </c>
       <c r="H64" s="1">
         <v>3064180.54</v>
       </c>
       <c r="I64" s="1">
-        <v>324499.93</v>
+        <v>113071.19</v>
       </c>
       <c r="J64" s="1">
-        <v>10.590104785405</v>
+        <v>3.6900955581423</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3388680.47</v>
+        <v>3177251.73</v>
       </c>
       <c r="N64" s="1">
-        <v>3388680.47</v>
+        <v>3177251.73</v>
       </c>
       <c r="O64" s="1">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
         <v>24867.0</v>
       </c>
       <c r="D65" s="1">
-        <v>48.275</v>
+        <v>41.725</v>
       </c>
       <c r="E65" s="1">
         <v>46.5667177384</v>
       </c>
       <c r="F65" t="s">
         <v>77</v>
       </c>
       <c r="G65">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H65" s="1">
         <v>1335812.17</v>
       </c>
       <c r="I65" s="1">
-        <v>54890.37</v>
+        <v>-146136.56</v>
       </c>
       <c r="J65" s="1">
-        <v>4.1091383379147</v>
+        <v>-10.939903324881</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1390702.54</v>
+        <v>1189675.61</v>
       </c>
       <c r="N65" s="1">
-        <v>1390702.54</v>
+        <v>1189675.61</v>
       </c>
       <c r="O65" s="1">
-        <v>0.91</v>
+        <v>0.81</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
         <v>13068.0</v>
       </c>
       <c r="D66" s="1">
-        <v>238.61</v>
+        <v>235.42</v>
       </c>
       <c r="E66" s="1">
         <v>194.8258103765</v>
       </c>
       <c r="F66" t="s">
         <v>36</v>
       </c>
       <c r="G66">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H66" s="1">
         <v>2270159.35</v>
       </c>
       <c r="I66" s="1">
-        <v>435985.57</v>
+        <v>393219.2</v>
       </c>
       <c r="J66" s="1">
-        <v>19.205064613636</v>
+        <v>17.321215799235</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2706144.92</v>
+        <v>2663378.55</v>
       </c>
       <c r="N66" s="1">
-        <v>2706144.92</v>
+        <v>2663378.55</v>
       </c>
       <c r="O66" s="1">
-        <v>1.77</v>
+        <v>1.82</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
         <v>22087.0</v>
       </c>
       <c r="D67" s="1">
-        <v>86.53</v>
+        <v>90.72</v>
       </c>
       <c r="E67" s="1">
         <v>101.7684941368</v>
       </c>
       <c r="F67" t="s">
         <v>57</v>
       </c>
       <c r="G67">
-        <v>1.57</v>
+        <v>1.61</v>
       </c>
       <c r="H67" s="1">
         <v>1464870.86</v>
       </c>
       <c r="I67" s="1">
-        <v>-247010.6</v>
+        <v>-219000.91</v>
       </c>
       <c r="J67" s="1">
-        <v>-16.862278221576</v>
+        <v>-14.950185438189</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1217860.26</v>
+        <v>1245869.95</v>
       </c>
       <c r="N67" s="1">
-        <v>1217860.26</v>
+        <v>1245869.95</v>
       </c>
       <c r="O67" s="1">
-        <v>0.8</v>
+        <v>0.85</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
         <v>10509.0</v>
       </c>
       <c r="D68" s="1">
-        <v>222.56</v>
+        <v>219.79</v>
       </c>
       <c r="E68" s="1">
         <v>238.6213645447</v>
       </c>
       <c r="F68" t="s">
         <v>57</v>
       </c>
       <c r="G68">
-        <v>1.57</v>
+        <v>1.61</v>
       </c>
       <c r="H68" s="1">
         <v>1615899.91</v>
       </c>
       <c r="I68" s="1">
-        <v>-125500.98</v>
+        <v>-179741.79</v>
       </c>
       <c r="J68" s="1">
-        <v>-7.7666307933639</v>
+        <v>-11.123324463828</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1490398.93</v>
+        <v>1436158.12</v>
       </c>
       <c r="N68" s="1">
-        <v>1490398.93</v>
+        <v>1436158.12</v>
       </c>
       <c r="O68" s="1">
         <v>0.98</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
         <v>26756.0</v>
       </c>
       <c r="D69" s="1">
-        <v>120.02</v>
+        <v>121.26</v>
       </c>
       <c r="E69" s="1">
         <v>128.2709313799</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
       <c r="G69">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="1">
         <v>3055056.23</v>
       </c>
       <c r="I69" s="1">
-        <v>-268113.19</v>
+        <v>-246266.9</v>
       </c>
       <c r="J69" s="1">
-        <v>-8.776047634318</v>
+        <v>-8.0609612871184</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2786943.04</v>
+        <v>2808789.33</v>
       </c>
       <c r="N69" s="1">
-        <v>2786943.04</v>
+        <v>2808789.33</v>
       </c>
       <c r="O69" s="1">
-        <v>1.83</v>
+        <v>1.92</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" s="1">
-        <v>-26071061.51</v>
+        <v>-22270816.5</v>
       </c>
       <c r="D70" s="1">
-        <v>0.86660092</v>
+        <v>0.86543371</v>
       </c>
       <c r="E70" s="1">
-        <v>0.8529318596</v>
+        <v>0.867737083</v>
       </c>
       <c r="F70" t="s">
         <v>36</v>
       </c>
       <c r="G70">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="1">
         <v>0.0</v>
       </c>
       <c r="I70" s="1">
-        <v>417814.19</v>
+        <v>392224.29</v>
       </c>
       <c r="J70" s="1">
         <v>0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
         <v>179</v>
       </c>
       <c r="M70" s="1">
-        <v>347024.26</v>
+        <v>296547.14</v>
       </c>
       <c r="N70" s="1">
-        <v>417814.19</v>
+        <v>392224.29</v>
       </c>
       <c r="O70" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>