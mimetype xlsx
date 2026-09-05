--- v2 (2026-07-03)
+++ v3 (2026-09-05)
@@ -247,296 +247,296 @@
   <si>
     <t>CECO ENVIRONMENTAL CORP</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>IE0001827041</t>
   </si>
   <si>
     <t>CRH PUBLIC LIMITED PLC</t>
   </si>
   <si>
+    <t>US2283681060</t>
+  </si>
+  <si>
+    <t>CROWN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>FR0000120644</t>
+  </si>
+  <si>
+    <t>DANONE SA</t>
+  </si>
+  <si>
+    <t>US2372661015</t>
+  </si>
+  <si>
+    <t>DARLING INGREDIENTS INC</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>DEERE</t>
+  </si>
+  <si>
+    <t>CH1216478797</t>
+  </si>
+  <si>
+    <t>DSM FIRMENICH AG</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>ECOLAB INC</t>
+  </si>
+  <si>
+    <t>ES0127797019</t>
+  </si>
+  <si>
+    <t>EDP RENEWABLES SA</t>
+  </si>
+  <si>
+    <t>ES0127797050</t>
+  </si>
+  <si>
+    <t>EDP RENOVAVEIS SA</t>
+  </si>
+  <si>
+    <t>US28176E1082</t>
+  </si>
+  <si>
+    <t>EDWARDS LIFESCIENCES CORP</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>ELI LILLY</t>
+  </si>
+  <si>
+    <t>IT0003128367</t>
+  </si>
+  <si>
+    <t>ENEL</t>
+  </si>
+  <si>
+    <t>US3364331070</t>
+  </si>
+  <si>
+    <t>FIRST SOLAR INC</t>
+  </si>
+  <si>
+    <t>US3703341046</t>
+  </si>
+  <si>
+    <t>GENERAL MILLS INC</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
+    <t>US4370761029</t>
+  </si>
+  <si>
+    <t>HOME DEPOT INC</t>
+  </si>
+  <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
+    <t>IT0000072618</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO</t>
+  </si>
+  <si>
+    <t>US46120E6023</t>
+  </si>
+  <si>
+    <t>INTUITIVE SURGICAL INC</t>
+  </si>
+  <si>
+    <t>IE00BY7QL619</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC</t>
+  </si>
+  <si>
+    <t>NL0000009082</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV</t>
+  </si>
+  <si>
+    <t>JP3270000007</t>
+  </si>
+  <si>
+    <t>KURITA WATER INDUSTRIES LTD</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>FR0000120321</t>
+  </si>
+  <si>
+    <t>LOREAL SA</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>LVMH</t>
+  </si>
+  <si>
+    <t>DE0006599905</t>
+  </si>
+  <si>
+    <t>MERCK</t>
+  </si>
+  <si>
+    <t>FR001400AJ45</t>
+  </si>
+  <si>
+    <t>MICHELIN</t>
+  </si>
+  <si>
+    <t>US5949181045</t>
+  </si>
+  <si>
+    <t>MICROSOFT CORP</t>
+  </si>
+  <si>
+    <t>NO0003054108</t>
+  </si>
+  <si>
+    <t>MOWI</t>
+  </si>
+  <si>
+    <t>NOK</t>
+  </si>
+  <si>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
+  </si>
+  <si>
+    <t>US6516391066</t>
+  </si>
+  <si>
+    <t>NEWMONT</t>
+  </si>
+  <si>
+    <t>DK0062498333</t>
+  </si>
+  <si>
+    <t>NOVO NORDISK CLASS B</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
+    <t>DK0060336014</t>
+  </si>
+  <si>
+    <t>NOVOZYMES CLASS B</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP</t>
+  </si>
+  <si>
+    <t>US68389X1054</t>
+  </si>
+  <si>
+    <t>ORACLE CORP</t>
+  </si>
+  <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>US7427181091</t>
+  </si>
+  <si>
+    <t>PROCTER &amp; GAMBLE</t>
+  </si>
+  <si>
+    <t>US7475251036</t>
+  </si>
+  <si>
+    <t>QUALCOMM INC</t>
+  </si>
+  <si>
+    <t>JP3164720009</t>
+  </si>
+  <si>
+    <t>RENESAS ELECTRONICS CORP</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC</t>
+  </si>
+  <si>
+    <t>GB0007908733</t>
+  </si>
+  <si>
+    <t>SSE PLC</t>
+  </si>
+  <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>US2283681060</t>
-[...241 lines deleted...]
-  <si>
     <t>JP3546800008</t>
   </si>
   <si>
     <t>TERUMO CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>JP3633400001</t>
   </si>
   <si>
     <t>TOYOTA MOTOR CORP</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
@@ -547,57 +547,57 @@
   <si>
     <t>US94106L1098</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT INC</t>
   </si>
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>OACT01964558</t>
-[...5 lines deleted...]
-    <t>95 677.15</t>
+    <t>OACT01991635</t>
+  </si>
+  <si>
+    <t>EUR/USD 15/07/26</t>
+  </si>
+  <si>
+    <t>57 240.17</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -961,211 +961,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>11515.58</v>
+        <v>12632.14</v>
       </c>
       <c r="D2">
-        <v>116.83</v>
+        <v>127.8</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1345320.35</v>
+        <v>1614411.39</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1345320.35</v>
+        <v>1614411.39</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>385026.82</v>
+        <v>382923.82</v>
       </c>
       <c r="D3">
-        <v>133.33</v>
+        <v>146.1</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>51337119.5</v>
+        <v>55946042.68</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>51337119.5</v>
+        <v>55946042.68</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1668.17</v>
+        <v>1594.17</v>
       </c>
       <c r="D4">
-        <v>55886.48</v>
+        <v>61287.74</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>93228148.26</v>
+        <v>97703079.31</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>93228148.26</v>
+        <v>97703079.31</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>4253.0</v>
+        <v>5235.0</v>
       </c>
       <c r="D5">
-        <v>109.38</v>
+        <v>119.95</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>465201.26</v>
+        <v>627955.59</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>465201.26</v>
+        <v>627955.59</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>2245.0</v>
+        <v>2340.0</v>
       </c>
       <c r="D6">
-        <v>100.28</v>
+        <v>109.82</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>225136.24</v>
+        <v>256981.05</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>225136.24</v>
+        <v>256981.05</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>104.72</v>
+        <v>114.73</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10472.22</v>
+        <v>11473.03</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10472.22</v>
+        <v>11473.03</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1217,3484 +1217,3484 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>208.84</v>
+        <v>227.23</v>
       </c>
       <c r="E2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
         <v>1.16</v>
       </c>
       <c r="H2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>-153145.42</v>
+        <v>66449.24</v>
       </c>
       <c r="J2" s="1">
-        <v>-5.7392013117085</v>
+        <v>2.4902185476394</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2515264.55</v>
+        <v>2734859.21</v>
       </c>
       <c r="N2" s="1">
-        <v>2515264.55</v>
+        <v>2734859.21</v>
       </c>
       <c r="O2" s="1">
-        <v>1.72</v>
+        <v>1.75</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>134.9</v>
+        <v>161.45</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-527951.2</v>
+        <v>-271664.05</v>
       </c>
       <c r="J3" s="1">
-        <v>-28.847571244378</v>
+        <v>-14.843887156448</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1302189.7</v>
+        <v>1558476.85</v>
       </c>
       <c r="N3" s="1">
-        <v>1302189.7</v>
+        <v>1558476.85</v>
       </c>
       <c r="O3" s="1">
-        <v>0.89</v>
+        <v>1.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>242.92</v>
+        <v>251.44</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
         <v>1.16</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-736333.14</v>
+        <v>-710820.5</v>
       </c>
       <c r="J4" s="1">
-        <v>-49.788908383802</v>
+        <v>-48.063810834086</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>742576.85</v>
+        <v>768089.49</v>
       </c>
       <c r="N4" s="1">
-        <v>742576.85</v>
+        <v>768089.49</v>
       </c>
       <c r="O4" s="1">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>137.67</v>
+        <v>130.15</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
         <v>1.16</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>-50299.01</v>
+        <v>-90236.93</v>
       </c>
       <c r="J5" s="1">
-        <v>-6.5087100612417</v>
+        <v>-11.676691334214</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>722496.36</v>
+        <v>682558.44</v>
       </c>
       <c r="N5" s="1">
-        <v>722496.36</v>
+        <v>682558.44</v>
       </c>
       <c r="O5" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
-        <v>12206.0</v>
+        <v>8387.0</v>
       </c>
       <c r="D6" s="1">
-        <v>217.5</v>
+        <v>466.38</v>
       </c>
       <c r="E6" s="1">
-        <v>186.0293945601</v>
+        <v>186.0293943007</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
         <v>1.16</v>
       </c>
       <c r="H6" s="1">
-        <v>2014941.7</v>
+        <v>1384508.93</v>
       </c>
       <c r="I6" s="1">
-        <v>283391.78</v>
+        <v>1999459.46</v>
       </c>
       <c r="J6" s="1">
-        <v>14.064515117236</v>
+        <v>144.41650874726</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2298333.48</v>
+        <v>3383968.39</v>
       </c>
       <c r="N6" s="1">
-        <v>2298333.48</v>
+        <v>3383968.39</v>
       </c>
       <c r="O6" s="1">
-        <v>1.57</v>
+        <v>2.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>84.71</v>
+        <v>71.14</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
         <v>1.16</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-758144.72</v>
+        <v>-1081723.91</v>
       </c>
       <c r="J7" s="1">
-        <v>-27.362258338128</v>
+        <v>-39.040579318353</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2012623.36</v>
+        <v>1689044.17</v>
       </c>
       <c r="N7" s="1">
-        <v>2012623.36</v>
+        <v>1689044.17</v>
       </c>
       <c r="O7" s="1">
-        <v>1.37</v>
+        <v>1.08</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>347.94</v>
+        <v>349.58</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
         <v>1.16</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>283144.84</v>
+        <v>292022.63</v>
       </c>
       <c r="J8" s="1">
-        <v>14.698829180451</v>
+        <v>15.159699732462</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2209453.64</v>
+        <v>2218331.43</v>
       </c>
       <c r="N8" s="1">
-        <v>2209453.64</v>
+        <v>2218331.43</v>
       </c>
       <c r="O8" s="1">
-        <v>1.51</v>
+        <v>1.42</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>348.47</v>
+        <v>453.01</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
         <v>1.16</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>1329535.65</v>
+        <v>2265327.12</v>
       </c>
       <c r="J9" s="1">
-        <v>73.896651831096</v>
+        <v>125.90868809737</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3128718.18</v>
+        <v>4064509.65</v>
       </c>
       <c r="N9" s="1">
-        <v>3128718.18</v>
+        <v>4064509.65</v>
       </c>
       <c r="O9" s="1">
-        <v>2.13</v>
+        <v>2.6</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1161.0</v>
+        <v>1462.2</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>607956.18</v>
+        <v>1076924.58</v>
       </c>
       <c r="J10" s="1">
-        <v>50.674804493265</v>
+        <v>89.764598733895</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1807677.0</v>
+        <v>2276645.4</v>
       </c>
       <c r="N10" s="1">
-        <v>1807677.0</v>
+        <v>2276645.4</v>
       </c>
       <c r="O10" s="1">
-        <v>1.23</v>
+        <v>1.46</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>156.73</v>
+        <v>126.53</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
         <v>1.16</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-137816.97</v>
+        <v>-292860.18</v>
       </c>
       <c r="J11" s="1">
-        <v>-14.659450821838</v>
+        <v>-31.151239258741</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>802306.72</v>
+        <v>647263.51</v>
       </c>
       <c r="N11" s="1">
-        <v>802306.72</v>
+        <v>647263.51</v>
       </c>
       <c r="O11" s="1">
-        <v>0.55</v>
+        <v>0.41</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>189.64</v>
+        <v>229.23</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
         <v>1.61</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>475608.65</v>
+        <v>1128346.87</v>
       </c>
       <c r="J12" s="1">
-        <v>17.909786393945</v>
+        <v>42.489663339758</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3131188.34</v>
+        <v>3783926.56</v>
       </c>
       <c r="N12" s="1">
-        <v>3131188.34</v>
+        <v>3783926.56</v>
       </c>
       <c r="O12" s="1">
-        <v>2.14</v>
+        <v>2.42</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>122.13</v>
+        <v>142.39</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
         <v>1.16</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>1002353.86</v>
+        <v>1498649.18</v>
       </c>
       <c r="J13" s="1">
-        <v>50.017548115251</v>
+        <v>74.782729393123</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3006358.25</v>
+        <v>3502653.57</v>
       </c>
       <c r="N13" s="1">
-        <v>3006358.25</v>
+        <v>3502653.57</v>
       </c>
       <c r="O13" s="1">
-        <v>2.05</v>
+        <v>2.24</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>154.51</v>
+        <v>151.16</v>
       </c>
       <c r="E14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
         <v>1.16</v>
       </c>
       <c r="H14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-163891.54</v>
+        <v>-191801.24</v>
       </c>
       <c r="J14" s="1">
-        <v>-11.605646130257</v>
+        <v>-13.582014781145</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1248279.21</v>
+        <v>1220369.51</v>
       </c>
       <c r="N14" s="1">
-        <v>1248279.21</v>
+        <v>1220369.51</v>
       </c>
       <c r="O14" s="1">
-        <v>0.85</v>
+        <v>0.78</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>314.55</v>
+        <v>385.73</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
         <v>1.16</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>334579.96</v>
+        <v>1354043.1</v>
       </c>
       <c r="J15" s="1">
-        <v>7.9900307482727</v>
+        <v>32.335606721594</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4522047.7</v>
+        <v>5541510.84</v>
       </c>
       <c r="N15" s="1">
-        <v>4522047.7</v>
+        <v>5541510.84</v>
       </c>
       <c r="O15" s="1">
-        <v>3.08</v>
+        <v>3.55</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.38</v>
+        <v>11.49</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>1053260.82</v>
+        <v>1356069.93</v>
       </c>
       <c r="J16" s="1">
-        <v>59.224740729035</v>
+        <v>76.251663870579</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2831674.38</v>
+        <v>3134483.49</v>
       </c>
       <c r="N16" s="1">
-        <v>2831674.38</v>
+        <v>3134483.49</v>
       </c>
       <c r="O16" s="1">
-        <v>1.93</v>
+        <v>2.01</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>717.22</v>
+        <v>904.28</v>
       </c>
       <c r="E17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
         <v>1.16</v>
       </c>
       <c r="H17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>873026.79</v>
+        <v>1448582.3</v>
       </c>
       <c r="J17" s="1">
-        <v>65.094929354559</v>
+        <v>108.00970091968</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2214186.23</v>
+        <v>2789741.74</v>
       </c>
       <c r="N17" s="1">
-        <v>2214186.23</v>
+        <v>2789741.74</v>
       </c>
       <c r="O17" s="1">
-        <v>1.51</v>
+        <v>1.79</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>62.18</v>
+        <v>78.02</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
         <v>1.16</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>339139.92</v>
+        <v>586254.88</v>
       </c>
       <c r="J18" s="1">
-        <v>53.472763036106</v>
+        <v>92.435795458702</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>973369.2</v>
+        <v>1220484.16</v>
       </c>
       <c r="N18" s="1">
-        <v>973369.2</v>
+        <v>1220484.16</v>
       </c>
       <c r="O18" s="1">
-        <v>0.66</v>
+        <v>0.78</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>142.9</v>
+        <v>164.65</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
         <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>12907.77</v>
+        <v>218758.78</v>
       </c>
       <c r="J19" s="1">
-        <v>1.0029130995589</v>
+        <v>16.997207581599</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1299935.53</v>
+        <v>1505786.54</v>
       </c>
       <c r="N19" s="1">
-        <v>1299935.53</v>
+        <v>1505786.54</v>
       </c>
       <c r="O19" s="1">
-        <v>0.89</v>
+        <v>0.96</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>1014.96</v>
+        <v>971.87</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
         <v>1.16</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>340899.2</v>
+        <v>258117.32</v>
       </c>
       <c r="J20" s="1">
-        <v>21.589420543533</v>
+        <v>16.34677749625</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1919909.62</v>
+        <v>1837127.74</v>
       </c>
       <c r="N20" s="1">
-        <v>1919909.62</v>
+        <v>1837127.74</v>
       </c>
       <c r="O20" s="1">
-        <v>1.31</v>
+        <v>1.18</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>79.7</v>
+        <v>105.06</v>
       </c>
       <c r="E21" s="1">
         <v>71.6081807451</v>
       </c>
       <c r="F21" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="G21">
-        <v>0.87</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
         <v>1747012.98</v>
       </c>
       <c r="I21" s="1">
-        <v>188395.26</v>
+        <v>177950.89</v>
       </c>
       <c r="J21" s="1">
-        <v>10.783850043289</v>
+        <v>10.186008463429</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1935408.24</v>
+        <v>1924963.87</v>
       </c>
       <c r="N21" s="1">
-        <v>1935408.24</v>
+        <v>1924963.87</v>
       </c>
       <c r="O21" s="1">
-        <v>1.32</v>
+        <v>1.23</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>102.76</v>
+        <v>93.38</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
         <v>1.16</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>180367.66</v>
+        <v>-33855.58</v>
       </c>
       <c r="J22" s="1">
-        <v>8.3874902426791</v>
+        <v>-1.5743584349336</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2330804.26</v>
+        <v>2116581.02</v>
       </c>
       <c r="N22" s="1">
-        <v>2330804.26</v>
+        <v>2116581.02</v>
       </c>
       <c r="O22" s="1">
-        <v>1.59</v>
+        <v>1.36</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>69.24</v>
+        <v>64.42</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>23058.16</v>
+        <v>-75433.72</v>
       </c>
       <c r="J23" s="1">
-        <v>1.6567245680389</v>
+        <v>-5.4198989504179</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1414850.16</v>
+        <v>1316358.28</v>
       </c>
       <c r="N23" s="1">
-        <v>1414850.16</v>
+        <v>1316358.28</v>
       </c>
       <c r="O23" s="1">
-        <v>0.97</v>
+        <v>0.84</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C24" s="1">
         <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>64.65</v>
+        <v>59.45</v>
       </c>
       <c r="E24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
         <v>1.16</v>
       </c>
       <c r="H24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>921063.79</v>
+        <v>745666.23</v>
       </c>
       <c r="J24" s="1">
-        <v>74.131025634166</v>
+        <v>60.014304123998</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>2163544.63</v>
+        <v>1988147.07</v>
       </c>
       <c r="N24" s="1">
-        <v>2163544.63</v>
+        <v>1988147.07</v>
       </c>
       <c r="O24" s="1">
-        <v>1.48</v>
+        <v>1.27</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="C25" s="1">
         <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>575.71</v>
+        <v>583.44</v>
       </c>
       <c r="E25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
         <v>1.16</v>
       </c>
       <c r="H25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>440971.97</v>
+        <v>464667.48</v>
       </c>
       <c r="J25" s="1">
-        <v>31.030832661108</v>
+        <v>32.698266093736</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1862048.79</v>
+        <v>1885744.3</v>
       </c>
       <c r="N25" s="1">
-        <v>1862048.79</v>
+        <v>1885744.3</v>
       </c>
       <c r="O25" s="1">
-        <v>1.27</v>
+        <v>1.21</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>61.42</v>
+        <v>67.94</v>
       </c>
       <c r="E26" s="1">
-        <v>87.738507799</v>
+        <v>86.098507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1985610.17</v>
+        <v>1948495.33</v>
       </c>
       <c r="I26" s="1">
-        <v>-595614.15</v>
+        <v>-410945.19</v>
       </c>
       <c r="J26" s="1">
-        <v>-29.996529983526</v>
+        <v>-21.090386190456</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1389996.02</v>
+        <v>1537550.14</v>
       </c>
       <c r="N26" s="1">
-        <v>1389996.02</v>
+        <v>1537550.14</v>
       </c>
       <c r="O26" s="1">
-        <v>0.95</v>
+        <v>0.98</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>264.28</v>
+        <v>257.97</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
         <v>1.16</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>258126.8</v>
+        <v>199521.52</v>
       </c>
       <c r="J27" s="1">
-        <v>12.124996381903</v>
+        <v>9.3721291555613</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2387008.26</v>
+        <v>2328402.98</v>
       </c>
       <c r="N27" s="1">
-        <v>2387008.26</v>
+        <v>2328402.98</v>
       </c>
       <c r="O27" s="1">
-        <v>1.63</v>
+        <v>1.49</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>14.23</v>
+        <v>14.03</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>88359.29</v>
+        <v>62467.49</v>
       </c>
       <c r="J28" s="1">
-        <v>5.0380408208656</v>
+        <v>3.5617507179722</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1842201.57</v>
+        <v>1816309.77</v>
       </c>
       <c r="N28" s="1">
-        <v>1842201.57</v>
+        <v>1816309.77</v>
       </c>
       <c r="O28" s="1">
-        <v>1.26</v>
+        <v>1.16</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" t="s">
         <v>92</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="1">
-        <v>37926.0</v>
+        <v>1154.0</v>
       </c>
       <c r="D29" s="1">
-        <v>81.05</v>
+        <v>14.03</v>
       </c>
       <c r="E29" s="1">
-        <v>76.1409020197</v>
+        <v>0.0</v>
       </c>
       <c r="F29" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G29">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2542329.52</v>
+        <v>0.0</v>
       </c>
       <c r="I29" s="1">
-        <v>118827.35</v>
+        <v>16190.62</v>
       </c>
       <c r="J29" s="1">
-        <v>4.6739554831586</v>
+        <v>0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2661156.87</v>
+        <v>16190.62</v>
       </c>
       <c r="N29" s="1">
-        <v>2661156.87</v>
+        <v>16190.62</v>
       </c>
       <c r="O29" s="1">
-        <v>1.82</v>
+        <v>0.01</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" t="s">
         <v>94</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1">
-        <v>2871.0</v>
+        <v>37926.0</v>
       </c>
       <c r="D30" s="1">
-        <v>935.58</v>
+        <v>85.96</v>
       </c>
       <c r="E30" s="1">
-        <v>854.2801079763</v>
+        <v>76.1409020197</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
         <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>2119279.12</v>
+        <v>2542329.52</v>
       </c>
       <c r="I30" s="1">
-        <v>206104.12</v>
+        <v>278086.57</v>
       </c>
       <c r="J30" s="1">
-        <v>9.7251993876106</v>
+        <v>10.938258310433</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2325383.24</v>
+        <v>2820416.09</v>
       </c>
       <c r="N30" s="1">
-        <v>2325383.24</v>
+        <v>2820416.09</v>
       </c>
       <c r="O30" s="1">
-        <v>1.59</v>
+        <v>1.81</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" t="s">
         <v>96</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>384990.0</v>
+        <v>2871.0</v>
       </c>
       <c r="D31" s="1">
-        <v>9.753</v>
+        <v>1131.42</v>
       </c>
       <c r="E31" s="1">
-        <v>7.5884173355</v>
+        <v>854.2801079763</v>
       </c>
       <c r="F31" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G31">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
-        <v>2921464.79</v>
+        <v>2119279.12</v>
       </c>
       <c r="I31" s="1">
-        <v>833342.68</v>
+        <v>690917.97</v>
       </c>
       <c r="J31" s="1">
-        <v>28.524823672443</v>
+        <v>32.601556042321</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3754807.47</v>
+        <v>2810197.09</v>
       </c>
       <c r="N31" s="1">
-        <v>3754807.47</v>
+        <v>2810197.09</v>
       </c>
       <c r="O31" s="1">
-        <v>2.56</v>
+        <v>1.8</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B32" t="s">
         <v>98</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>10684.0</v>
+        <v>322557.0</v>
       </c>
       <c r="D32" s="1">
-        <v>195.32</v>
+        <v>9.638</v>
       </c>
       <c r="E32" s="1">
-        <v>200.6878790715</v>
+        <v>7.588417334</v>
       </c>
       <c r="F32" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G32">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1912555.26</v>
+        <v>2447697.13</v>
       </c>
       <c r="I32" s="1">
-        <v>-105959.4</v>
+        <v>661107.24</v>
       </c>
       <c r="J32" s="1">
-        <v>-5.5402007051028</v>
+        <v>27.009356341403</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1806595.86</v>
+        <v>3108804.37</v>
       </c>
       <c r="N32" s="1">
-        <v>1806595.86</v>
+        <v>3108804.37</v>
       </c>
       <c r="O32" s="1">
-        <v>1.23</v>
+        <v>1.99</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" t="s">
         <v>100</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>17518.0</v>
+        <v>5123.0</v>
       </c>
       <c r="D33" s="1">
-        <v>37.42</v>
+        <v>279.01</v>
       </c>
       <c r="E33" s="1">
-        <v>57.5202083571</v>
+        <v>200.6878781964</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
         <v>1.16</v>
       </c>
       <c r="H33" s="1">
-        <v>908284.34</v>
+        <v>917074.19</v>
       </c>
       <c r="I33" s="1">
-        <v>-340780.61</v>
+        <v>319510.49</v>
       </c>
       <c r="J33" s="1">
-        <v>-37.519155069876</v>
+        <v>34.840200878404</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>567503.73</v>
+        <v>1236584.68</v>
       </c>
       <c r="N33" s="1">
-        <v>567503.73</v>
+        <v>1236584.68</v>
       </c>
       <c r="O33" s="1">
-        <v>0.39</v>
+        <v>0.79</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" t="s">
         <v>102</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="1">
-        <v>27181.0</v>
+        <v>17518.0</v>
       </c>
       <c r="D34" s="1">
-        <v>67.64</v>
+        <v>33.15</v>
       </c>
       <c r="E34" s="1">
-        <v>76.8692542585</v>
+        <v>57.5202083571</v>
       </c>
       <c r="F34" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G34">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
-        <v>2089383.2</v>
+        <v>908284.34</v>
       </c>
       <c r="I34" s="1">
-        <v>-250860.36</v>
+        <v>-405886.47</v>
       </c>
       <c r="J34" s="1">
-        <v>-12.006431371708</v>
+        <v>-44.687159309606</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1838522.84</v>
+        <v>502397.87</v>
       </c>
       <c r="N34" s="1">
-        <v>1838522.84</v>
+        <v>502397.87</v>
       </c>
       <c r="O34" s="1">
-        <v>1.25</v>
+        <v>0.32</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" t="s">
         <v>104</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>7805.0</v>
+        <v>27181.0</v>
       </c>
       <c r="D35" s="1">
-        <v>321.63</v>
+        <v>66.74</v>
       </c>
       <c r="E35" s="1">
-        <v>369.4193247918</v>
+        <v>76.8692542585</v>
       </c>
       <c r="F35" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>2089383.2</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-275323.26</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-13.177250587638</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35">
+        <v>0.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1814059.94</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1814059.94</v>
+      </c>
+      <c r="O35" s="1">
         <v>1.16</v>
-      </c>
-[...22 lines deleted...]
-        <v>1.48</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" t="s">
         <v>106</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>120106.0</v>
+        <v>7805.0</v>
       </c>
       <c r="D36" s="1">
-        <v>22.945</v>
+        <v>310.78</v>
       </c>
       <c r="E36" s="1">
-        <v>17.4559626497</v>
+        <v>369.4193247918</v>
       </c>
       <c r="F36" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G36">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>2096565.85</v>
+        <v>2582186.07</v>
       </c>
       <c r="I36" s="1">
-        <v>659266.32</v>
+        <v>-483701.86</v>
       </c>
       <c r="J36" s="1">
-        <v>31.44505668639</v>
+        <v>-18.732262001553</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2755832.17</v>
+        <v>2098484.21</v>
       </c>
       <c r="N36" s="1">
-        <v>2755832.17</v>
+        <v>2098484.21</v>
       </c>
       <c r="O36" s="1">
-        <v>1.88</v>
+        <v>1.34</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" t="s">
         <v>108</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>504443.0</v>
+        <v>120106.0</v>
       </c>
       <c r="D37" s="1">
-        <v>5.321</v>
+        <v>25.97</v>
       </c>
       <c r="E37" s="1">
-        <v>4.2598751692</v>
+        <v>17.4559626497</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2148864.21</v>
+        <v>2096565.85</v>
       </c>
       <c r="I37" s="1">
-        <v>535276.99</v>
+        <v>1022586.97</v>
       </c>
       <c r="J37" s="1">
-        <v>24.909763376812</v>
+        <v>48.774378825258</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2684141.2</v>
+        <v>3119152.82</v>
       </c>
       <c r="N37" s="1">
-        <v>2684141.2</v>
+        <v>3119152.82</v>
       </c>
       <c r="O37" s="1">
-        <v>1.83</v>
+        <v>2.0</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" t="s">
         <v>110</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>3384.0</v>
+        <v>504443.0</v>
       </c>
       <c r="D38" s="1">
-        <v>452.07</v>
+        <v>5.673</v>
       </c>
       <c r="E38" s="1">
-        <v>441.5855112293</v>
+        <v>4.2598751692</v>
       </c>
       <c r="F38" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G38">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1332055.96</v>
+        <v>2148864.21</v>
       </c>
       <c r="I38" s="1">
-        <v>-7664.24</v>
+        <v>712840.93</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.57536922097477</v>
+        <v>33.172916496199</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1324391.72</v>
+        <v>2861705.14</v>
       </c>
       <c r="N38" s="1">
-        <v>1324391.72</v>
+        <v>2861705.14</v>
       </c>
       <c r="O38" s="1">
-        <v>0.9</v>
+        <v>1.83</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>111</v>
+      </c>
+      <c r="B39" t="s">
         <v>112</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>20001.0</v>
+        <v>3384.0</v>
       </c>
       <c r="D39" s="1">
-        <v>132.97</v>
+        <v>422.06</v>
       </c>
       <c r="E39" s="1">
-        <v>84.1574021299</v>
+        <v>441.5855112293</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
         <v>1.16</v>
       </c>
       <c r="H39" s="1">
-        <v>1494173.57</v>
+        <v>1332055.96</v>
       </c>
       <c r="I39" s="1">
-        <v>808253.03</v>
+        <v>-96437.79</v>
       </c>
       <c r="J39" s="1">
-        <v>54.093650579029</v>
+        <v>-7.2397701670131</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2302426.6</v>
+        <v>1235618.17</v>
       </c>
       <c r="N39" s="1">
-        <v>2302426.6</v>
+        <v>1235618.17</v>
       </c>
       <c r="O39" s="1">
-        <v>1.57</v>
+        <v>0.79</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>113</v>
+      </c>
+      <c r="B40" t="s">
         <v>114</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>377132.0</v>
+        <v>20001.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.848</v>
+        <v>143.65</v>
       </c>
       <c r="E40" s="1">
-        <v>3.6304812639</v>
+        <v>84.1574021299</v>
       </c>
       <c r="F40" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G40">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H40" s="1">
-        <v>1369170.66</v>
+        <v>1494173.57</v>
       </c>
       <c r="I40" s="1">
-        <v>459165.28</v>
+        <v>991459.83</v>
       </c>
       <c r="J40" s="1">
-        <v>33.536015152414</v>
+        <v>66.355064090713</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1828335.94</v>
+        <v>2485633.4</v>
       </c>
       <c r="N40" s="1">
-        <v>1828335.94</v>
+        <v>2485633.4</v>
       </c>
       <c r="O40" s="1">
-        <v>1.25</v>
+        <v>1.59</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>115</v>
+      </c>
+      <c r="B41" t="s">
         <v>116</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>78400.0</v>
+        <v>377132.0</v>
       </c>
       <c r="D41" s="1">
-        <v>7573.0</v>
+        <v>4.344</v>
       </c>
       <c r="E41" s="1">
-        <v>5532.6593622449</v>
+        <v>3.6304812639</v>
       </c>
       <c r="F41" t="s">
-        <v>118</v>
+        <v>8</v>
       </c>
       <c r="G41">
-        <v>184.08</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2554932.59</v>
+        <v>1369170.66</v>
       </c>
       <c r="I41" s="1">
-        <v>670376.92</v>
+        <v>269090.75</v>
       </c>
       <c r="J41" s="1">
-        <v>26.238536493051</v>
+        <v>19.653558015916</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3225309.51</v>
+        <v>1638261.41</v>
       </c>
       <c r="N41" s="1">
-        <v>3225309.51</v>
+        <v>1638261.41</v>
       </c>
       <c r="O41" s="1">
-        <v>2.2</v>
+        <v>1.05</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>117</v>
+      </c>
+      <c r="B42" t="s">
+        <v>118</v>
+      </c>
+      <c r="C42" s="1">
+        <v>67000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>8769.0</v>
+      </c>
+      <c r="E42" s="1">
+        <v>5532.659358209</v>
+      </c>
+      <c r="F42" t="s">
         <v>119</v>
       </c>
-      <c r="B42" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>185.25</v>
       </c>
       <c r="H42" s="1">
-        <v>1517676.35</v>
+        <v>2183424.53</v>
       </c>
       <c r="I42" s="1">
-        <v>-93473.15</v>
+        <v>988084.5</v>
       </c>
       <c r="J42" s="1">
-        <v>-6.1589646567267</v>
+        <v>45.253888395217</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1424203.2</v>
+        <v>3171509.03</v>
       </c>
       <c r="N42" s="1">
-        <v>1424203.2</v>
+        <v>3171509.03</v>
       </c>
       <c r="O42" s="1">
-        <v>0.97</v>
+        <v>2.03</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" t="s">
         <v>121</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="1">
-        <v>2858.0</v>
+        <v>3976.0</v>
       </c>
       <c r="D43" s="1">
-        <v>471.05</v>
+        <v>375.5</v>
       </c>
       <c r="E43" s="1">
-        <v>640.6780790763</v>
+        <v>381.7093435614</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1831057.95</v>
+        <v>1517676.35</v>
       </c>
       <c r="I43" s="1">
-        <v>-484797.05</v>
+        <v>-24688.35</v>
       </c>
       <c r="J43" s="1">
-        <v>-26.476335716191</v>
+        <v>-1.6267203478528</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1346260.9</v>
+        <v>1492988.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1346260.9</v>
+        <v>1492988.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.92</v>
+        <v>0.96</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" t="s">
         <v>123</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1">
-        <v>10750.0</v>
+        <v>2858.0</v>
       </c>
       <c r="D44" s="1">
-        <v>109.8</v>
+        <v>479.05</v>
       </c>
       <c r="E44" s="1">
-        <v>130.8636483721</v>
+        <v>640.6780790763</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1406784.22</v>
+        <v>1831057.95</v>
       </c>
       <c r="I44" s="1">
-        <v>-226434.22</v>
+        <v>-461933.05</v>
       </c>
       <c r="J44" s="1">
-        <v>-16.095874319659</v>
+        <v>-25.2276586877</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1180350.0</v>
+        <v>1369124.9</v>
       </c>
       <c r="N44" s="1">
-        <v>1180350.0</v>
+        <v>1369124.9</v>
       </c>
       <c r="O44" s="1">
-        <v>0.81</v>
+        <v>0.88</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" t="s">
         <v>125</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="1">
-        <v>37038.0</v>
+        <v>10750.0</v>
       </c>
       <c r="D45" s="1">
-        <v>29.69</v>
+        <v>136.85</v>
       </c>
       <c r="E45" s="1">
-        <v>29.4882139964</v>
+        <v>130.8636483721</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1092184.47</v>
+        <v>1406784.22</v>
       </c>
       <c r="I45" s="1">
-        <v>7473.75</v>
+        <v>64353.28</v>
       </c>
       <c r="J45" s="1">
-        <v>0.68429374389475</v>
+        <v>4.5744954403882</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1099658.22</v>
+        <v>1471137.5</v>
       </c>
       <c r="N45" s="1">
-        <v>1099658.22</v>
+        <v>1471137.5</v>
       </c>
       <c r="O45" s="1">
-        <v>0.75</v>
+        <v>0.94</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>126</v>
+      </c>
+      <c r="B46" t="s">
         <v>127</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="1">
-        <v>22367.0</v>
+        <v>37038.0</v>
       </c>
       <c r="D46" s="1">
-        <v>373.46</v>
+        <v>31.88</v>
       </c>
       <c r="E46" s="1">
-        <v>445.7656037913</v>
+        <v>29.4882139964</v>
       </c>
       <c r="F46" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G46">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>8866505.22</v>
+        <v>1092184.47</v>
       </c>
       <c r="I46" s="1">
-        <v>-1634941.01</v>
+        <v>88586.97</v>
       </c>
       <c r="J46" s="1">
-        <v>-18.439520075081</v>
+        <v>8.1109897122049</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>7231564.21</v>
+        <v>1180771.44</v>
       </c>
       <c r="N46" s="1">
-        <v>7231564.21</v>
+        <v>1180771.44</v>
       </c>
       <c r="O46" s="1">
-        <v>4.93</v>
+        <v>0.76</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>128</v>
+      </c>
+      <c r="B47" t="s">
         <v>129</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="1">
-        <v>80651.0</v>
+        <v>22367.0</v>
       </c>
       <c r="D47" s="1">
-        <v>223.8</v>
+        <v>416.67</v>
       </c>
       <c r="E47" s="1">
-        <v>204.0828479498</v>
+        <v>445.7656037913</v>
       </c>
       <c r="F47" t="s">
-        <v>131</v>
+        <v>36</v>
       </c>
       <c r="G47">
-        <v>11.23</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>1403954.06</v>
+        <v>8866505.22</v>
       </c>
       <c r="I47" s="1">
-        <v>203606.84</v>
+        <v>-803819.96</v>
       </c>
       <c r="J47" s="1">
-        <v>14.502386210557</v>
+        <v>-9.0658037192246</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1607560.9</v>
+        <v>8062685.26</v>
       </c>
       <c r="N47" s="1">
-        <v>1607560.9</v>
+        <v>8062685.26</v>
       </c>
       <c r="O47" s="1">
-        <v>1.1</v>
+        <v>5.16</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>130</v>
+      </c>
+      <c r="B48" t="s">
+        <v>131</v>
+      </c>
+      <c r="C48" s="1">
+        <v>80651.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>190.9</v>
+      </c>
+      <c r="E48" s="1">
+        <v>204.0828479498</v>
+      </c>
+      <c r="F48" t="s">
         <v>132</v>
       </c>
-      <c r="B48" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G48">
-        <v>1.0</v>
+        <v>10.89</v>
       </c>
       <c r="H48" s="1">
-        <v>2210236.57</v>
+        <v>1403954.06</v>
       </c>
       <c r="I48" s="1">
-        <v>359983.43</v>
+        <v>9780.47</v>
       </c>
       <c r="J48" s="1">
-        <v>16.287099529803</v>
+        <v>0.69663746689831</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2570220.0</v>
+        <v>1413734.53</v>
       </c>
       <c r="N48" s="1">
-        <v>2570220.0</v>
+        <v>1413734.53</v>
       </c>
       <c r="O48" s="1">
-        <v>1.75</v>
+        <v>0.91</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49" t="s">
         <v>134</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="1">
-        <v>17039.0</v>
+        <v>4716.0</v>
       </c>
       <c r="D49" s="1">
-        <v>114.05</v>
+        <v>448.1</v>
       </c>
       <c r="E49" s="1">
-        <v>58.3518663067</v>
+        <v>468.6676357082</v>
       </c>
       <c r="F49" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>881264.01</v>
+        <v>2210236.57</v>
       </c>
       <c r="I49" s="1">
-        <v>801099.38</v>
+        <v>-96996.97</v>
       </c>
       <c r="J49" s="1">
-        <v>90.903449012969</v>
+        <v>-4.3885333957713</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1682363.39</v>
+        <v>2113239.6</v>
       </c>
       <c r="N49" s="1">
-        <v>1682363.39</v>
+        <v>2113239.6</v>
       </c>
       <c r="O49" s="1">
-        <v>1.15</v>
+        <v>1.35</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>135</v>
+      </c>
+      <c r="B50" t="s">
         <v>136</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="1">
-        <v>34327.0</v>
+        <v>17039.0</v>
       </c>
       <c r="D50" s="1">
-        <v>236.9</v>
+        <v>99.71</v>
       </c>
       <c r="E50" s="1">
-        <v>538.838409124</v>
+        <v>58.3518663067</v>
       </c>
       <c r="F50" t="s">
-        <v>138</v>
+        <v>36</v>
       </c>
       <c r="G50">
-        <v>7.47</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
-        <v>2479393.33</v>
+        <v>881264.01</v>
       </c>
       <c r="I50" s="1">
-        <v>-1391185.77</v>
+        <v>588550.58</v>
       </c>
       <c r="J50" s="1">
-        <v>-56.109926293945</v>
+        <v>66.784819681902</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1088207.56</v>
+        <v>1469814.59</v>
       </c>
       <c r="N50" s="1">
-        <v>1088207.56</v>
+        <v>1469814.59</v>
       </c>
       <c r="O50" s="1">
-        <v>0.74</v>
+        <v>0.94</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>137</v>
+      </c>
+      <c r="B51" t="s">
+        <v>138</v>
+      </c>
+      <c r="C51" s="1">
+        <v>34327.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>283.85</v>
+      </c>
+      <c r="E51" s="1">
+        <v>538.838409124</v>
+      </c>
+      <c r="F51" t="s">
         <v>139</v>
-      </c>
-[...13 lines deleted...]
-        <v>138</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
-        <v>1299636.84</v>
+        <v>2479393.33</v>
       </c>
       <c r="I51" s="1">
-        <v>-95171.1</v>
+        <v>-1175772.42</v>
       </c>
       <c r="J51" s="1">
-        <v>-7.3228995263015</v>
+        <v>-47.42177877844</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1204465.74</v>
+        <v>1303620.91</v>
       </c>
       <c r="N51" s="1">
-        <v>1204465.74</v>
+        <v>1303620.91</v>
       </c>
       <c r="O51" s="1">
-        <v>0.82</v>
+        <v>0.83</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B52" t="s">
         <v>141</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>67960.0</v>
+        <v>23240.0</v>
       </c>
       <c r="D52" s="1">
-        <v>177.39</v>
+        <v>367.1</v>
       </c>
       <c r="E52" s="1">
-        <v>132.4028225427</v>
+        <v>417.3573962995</v>
       </c>
       <c r="F52" t="s">
-        <v>36</v>
+        <v>139</v>
       </c>
       <c r="G52">
-        <v>1.16</v>
+        <v>7.47</v>
       </c>
       <c r="H52" s="1">
-        <v>7946827.18</v>
+        <v>1299636.84</v>
       </c>
       <c r="I52" s="1">
-        <v>2489866.09</v>
+        <v>-158212.64</v>
       </c>
       <c r="J52" s="1">
-        <v>31.33157464738</v>
+        <v>-12.173603819972</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>10436693.27</v>
+        <v>1141424.2</v>
       </c>
       <c r="N52" s="1">
-        <v>10436693.27</v>
+        <v>1141424.2</v>
       </c>
       <c r="O52" s="1">
-        <v>7.12</v>
+        <v>0.73</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>142</v>
+      </c>
+      <c r="B53" t="s">
         <v>143</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>227.0</v>
+        <v>67960.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4788.12</v>
+        <v>205.1</v>
       </c>
       <c r="E53" s="1">
-        <v>4784.5014537445</v>
+        <v>132.4028225427</v>
       </c>
       <c r="F53" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G53">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H53" s="1">
-        <v>1086081.83</v>
+        <v>7946827.18</v>
       </c>
       <c r="I53" s="1">
-        <v>821.41</v>
+        <v>4111824.95</v>
       </c>
       <c r="J53" s="1">
-        <v>0.075630581169008</v>
+        <v>51.741718510607</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1086903.24</v>
+        <v>12058652.13</v>
       </c>
       <c r="N53" s="1">
-        <v>1086903.24</v>
+        <v>12058652.13</v>
       </c>
       <c r="O53" s="1">
-        <v>0.74</v>
+        <v>7.72</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>144</v>
+      </c>
+      <c r="B54" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="C54" s="1">
         <v>7764.0</v>
       </c>
       <c r="D54" s="1">
-        <v>146.38</v>
+        <v>213.68</v>
       </c>
       <c r="E54" s="1">
         <v>186.5757843895</v>
       </c>
       <c r="F54" t="s">
         <v>36</v>
       </c>
       <c r="G54">
         <v>1.16</v>
       </c>
       <c r="H54" s="1">
         <v>1285093.84</v>
       </c>
       <c r="I54" s="1">
-        <v>-301201.26</v>
+        <v>150161.39</v>
       </c>
       <c r="J54" s="1">
-        <v>-23.438075152551</v>
+        <v>11.68485797115</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>983892.58</v>
+        <v>1435255.23</v>
       </c>
       <c r="N54" s="1">
-        <v>983892.58</v>
+        <v>1435255.23</v>
       </c>
       <c r="O54" s="1">
-        <v>0.67</v>
+        <v>0.92</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>146</v>
+      </c>
+      <c r="B55" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C55" s="1">
         <v>94856.0</v>
       </c>
       <c r="D55" s="1">
-        <v>17.89</v>
+        <v>17.435</v>
       </c>
       <c r="E55" s="1">
         <v>12.0896589567</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1146776.69</v>
       </c>
       <c r="I55" s="1">
-        <v>550197.15</v>
+        <v>507037.67</v>
       </c>
       <c r="J55" s="1">
-        <v>47.977706104229</v>
+        <v>44.214159079219</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1696973.84</v>
+        <v>1653814.36</v>
       </c>
       <c r="N55" s="1">
-        <v>1696973.84</v>
+        <v>1653814.36</v>
       </c>
       <c r="O55" s="1">
-        <v>1.16</v>
+        <v>1.06</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>148</v>
+      </c>
+      <c r="B56" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="C56" s="1">
         <v>15422.0</v>
       </c>
       <c r="D56" s="1">
-        <v>143.12</v>
+        <v>146.54</v>
       </c>
       <c r="E56" s="1">
         <v>152.5145979769</v>
       </c>
       <c r="F56" t="s">
         <v>36</v>
       </c>
       <c r="G56">
         <v>1.16</v>
       </c>
       <c r="H56" s="1">
         <v>2110321.23</v>
       </c>
       <c r="I56" s="1">
-        <v>-199493.91</v>
+        <v>-155186.81</v>
       </c>
       <c r="J56" s="1">
-        <v>-9.4532484990449</v>
+        <v>-7.3537055777996</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1910827.32</v>
+        <v>1955134.42</v>
       </c>
       <c r="N56" s="1">
-        <v>1910827.32</v>
+        <v>1955134.42</v>
       </c>
       <c r="O56" s="1">
-        <v>1.3</v>
+        <v>1.25</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>150</v>
+      </c>
+      <c r="B57" t="s">
         <v>151</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>14097.0</v>
+        <v>7948.0</v>
       </c>
       <c r="D57" s="1">
-        <v>126.8</v>
+        <v>215.94</v>
       </c>
       <c r="E57" s="1">
-        <v>157.9966950415</v>
+        <v>157.996694766</v>
       </c>
       <c r="F57" t="s">
         <v>36</v>
       </c>
       <c r="G57">
         <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>1990476.06</v>
+        <v>1122246.13</v>
       </c>
       <c r="I57" s="1">
-        <v>-442991.34</v>
+        <v>362563.21</v>
       </c>
       <c r="J57" s="1">
-        <v>-22.25554724833</v>
+        <v>32.306924506837</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1547484.72</v>
+        <v>1484809.34</v>
       </c>
       <c r="N57" s="1">
-        <v>1547484.72</v>
+        <v>1484809.34</v>
       </c>
       <c r="O57" s="1">
-        <v>1.06</v>
+        <v>0.95</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>152</v>
+      </c>
+      <c r="B58" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="C58" s="1">
         <v>149900.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2286.5</v>
+        <v>4568.0</v>
       </c>
       <c r="E58" s="1">
         <v>2087.8199866578</v>
       </c>
       <c r="F58" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G58">
-        <v>184.08</v>
+        <v>185.25</v>
       </c>
       <c r="H58" s="1">
         <v>1849491.67</v>
       </c>
       <c r="I58" s="1">
-        <v>12424.9</v>
+        <v>1846821.91</v>
       </c>
       <c r="J58" s="1">
-        <v>0.67180080892173</v>
+        <v>99.855648984891</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1861916.57</v>
+        <v>3696313.58</v>
       </c>
       <c r="N58" s="1">
-        <v>1861916.57</v>
+        <v>3696313.58</v>
       </c>
       <c r="O58" s="1">
-        <v>1.27</v>
+        <v>2.37</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>154</v>
+      </c>
+      <c r="B59" t="s">
         <v>155</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1">
-        <v>7843.0</v>
+        <v>6686.0</v>
       </c>
       <c r="D59" s="1">
-        <v>236.15</v>
+        <v>269.05</v>
       </c>
       <c r="E59" s="1">
-        <v>215.9045288793</v>
+        <v>215.9045288663</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1693339.22</v>
+        <v>1443537.68</v>
       </c>
       <c r="I59" s="1">
-        <v>158785.23</v>
+        <v>355330.62</v>
       </c>
       <c r="J59" s="1">
-        <v>9.3770479136484</v>
+        <v>24.615264632372</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1852124.45</v>
+        <v>1798868.3</v>
       </c>
       <c r="N59" s="1">
-        <v>1852124.45</v>
+        <v>1798868.3</v>
       </c>
       <c r="O59" s="1">
-        <v>1.26</v>
+        <v>1.15</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>156</v>
+      </c>
+      <c r="B60" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="C60" s="1">
         <v>116631.0</v>
       </c>
       <c r="D60" s="1">
-        <v>27.28</v>
+        <v>24.0</v>
       </c>
       <c r="E60" s="1">
         <v>18.6728409257</v>
       </c>
       <c r="F60" t="s">
-        <v>77</v>
+        <v>158</v>
       </c>
       <c r="G60">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H60" s="1">
         <v>2540739.03</v>
       </c>
       <c r="I60" s="1">
-        <v>1107364.71</v>
+        <v>701074.62</v>
       </c>
       <c r="J60" s="1">
-        <v>43.584354667075</v>
+        <v>27.593334526766</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3648103.74</v>
+        <v>3241813.65</v>
       </c>
       <c r="N60" s="1">
-        <v>3648103.74</v>
+        <v>3241813.65</v>
       </c>
       <c r="O60" s="1">
-        <v>2.49</v>
+        <v>2.08</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>159</v>
       </c>
       <c r="B61" t="s">
         <v>160</v>
       </c>
       <c r="C61" s="1">
         <v>123900.0</v>
       </c>
       <c r="D61" s="1">
-        <v>2165.0</v>
+        <v>2280.0</v>
       </c>
       <c r="E61" s="1">
         <v>2555.3766989508</v>
       </c>
       <c r="F61" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G61">
-        <v>184.08</v>
+        <v>185.25</v>
       </c>
       <c r="H61" s="1">
         <v>1866410.99</v>
       </c>
       <c r="I61" s="1">
-        <v>-409219.64</v>
+        <v>-341490.38</v>
       </c>
       <c r="J61" s="1">
-        <v>-21.925483839977</v>
+        <v>-18.296633583367</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1457191.35</v>
+        <v>1524920.61</v>
       </c>
       <c r="N61" s="1">
-        <v>1457191.35</v>
+        <v>1524920.61</v>
       </c>
       <c r="O61" s="1">
-        <v>0.99</v>
+        <v>0.98</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
         <v>6487.0</v>
       </c>
       <c r="D62" s="1">
-        <v>360.59</v>
+        <v>391.0</v>
       </c>
       <c r="E62" s="1">
         <v>336.7764991522</v>
       </c>
       <c r="F62" t="s">
         <v>36</v>
       </c>
       <c r="G62">
         <v>1.16</v>
       </c>
       <c r="H62" s="1">
         <v>1939414.23</v>
       </c>
       <c r="I62" s="1">
-        <v>85646.22</v>
+        <v>254907.94</v>
       </c>
       <c r="J62" s="1">
-        <v>4.4160870161296</v>
+        <v>13.143553143879</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2025060.45</v>
+        <v>2194322.17</v>
       </c>
       <c r="N62" s="1">
-        <v>2025060.45</v>
+        <v>2194322.17</v>
       </c>
       <c r="O62" s="1">
-        <v>1.38</v>
+        <v>1.41</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
         <v>170877.0</v>
       </c>
       <c r="D63" s="1">
-        <v>116.4</v>
+        <v>95.75</v>
       </c>
       <c r="E63" s="1">
         <v>134.2464297711</v>
       </c>
       <c r="F63" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G63">
-        <v>11.23</v>
+        <v>10.89</v>
       </c>
       <c r="H63" s="1">
         <v>1973184.66</v>
       </c>
       <c r="I63" s="1">
-        <v>-201713.09</v>
+        <v>-470822.72</v>
       </c>
       <c r="J63" s="1">
-        <v>-10.222717320334</v>
+        <v>-23.861057180528</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1771471.57</v>
+        <v>1502361.94</v>
       </c>
       <c r="N63" s="1">
-        <v>1771471.57</v>
+        <v>1502361.94</v>
       </c>
       <c r="O63" s="1">
-        <v>1.21</v>
+        <v>0.96</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
         <v>179300.0</v>
       </c>
       <c r="D64" s="1">
-        <v>3262.0</v>
+        <v>2850.0</v>
       </c>
       <c r="E64" s="1">
         <v>2910.6595370887</v>
       </c>
       <c r="F64" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G64">
-        <v>184.08</v>
+        <v>185.25</v>
       </c>
       <c r="H64" s="1">
         <v>3064180.54</v>
       </c>
       <c r="I64" s="1">
-        <v>113071.19</v>
+        <v>-305723.47</v>
       </c>
       <c r="J64" s="1">
-        <v>3.6900955581423</v>
+        <v>-9.977332145057</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3177251.73</v>
+        <v>2758457.07</v>
       </c>
       <c r="N64" s="1">
-        <v>3177251.73</v>
+        <v>2758457.07</v>
       </c>
       <c r="O64" s="1">
-        <v>2.17</v>
+        <v>1.77</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
         <v>24867.0</v>
       </c>
       <c r="D65" s="1">
-        <v>41.725</v>
+        <v>41.885</v>
       </c>
       <c r="E65" s="1">
         <v>46.5667177384</v>
       </c>
       <c r="F65" t="s">
-        <v>77</v>
+        <v>158</v>
       </c>
       <c r="G65">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H65" s="1">
         <v>1335812.17</v>
       </c>
       <c r="I65" s="1">
-        <v>-146136.56</v>
+        <v>-129541.63</v>
       </c>
       <c r="J65" s="1">
-        <v>-10.939903324881</v>
+        <v>-9.6975931878207</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1189675.61</v>
+        <v>1206270.54</v>
       </c>
       <c r="N65" s="1">
-        <v>1189675.61</v>
+        <v>1206270.54</v>
       </c>
       <c r="O65" s="1">
-        <v>0.81</v>
+        <v>0.77</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
         <v>13068.0</v>
       </c>
       <c r="D66" s="1">
-        <v>235.42</v>
+        <v>220.4</v>
       </c>
       <c r="E66" s="1">
         <v>194.8258103765</v>
       </c>
       <c r="F66" t="s">
         <v>36</v>
       </c>
       <c r="G66">
         <v>1.16</v>
       </c>
       <c r="H66" s="1">
         <v>2270159.35</v>
       </c>
       <c r="I66" s="1">
-        <v>393219.2</v>
+        <v>221567.62</v>
       </c>
       <c r="J66" s="1">
-        <v>17.321215799235</v>
+        <v>9.7600029707166</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2663378.55</v>
+        <v>2491726.97</v>
       </c>
       <c r="N66" s="1">
-        <v>2663378.55</v>
+        <v>2491726.97</v>
       </c>
       <c r="O66" s="1">
-        <v>1.82</v>
+        <v>1.6</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
         <v>22087.0</v>
       </c>
       <c r="D67" s="1">
-        <v>90.72</v>
+        <v>91.9</v>
       </c>
       <c r="E67" s="1">
         <v>101.7684941368</v>
       </c>
       <c r="F67" t="s">
         <v>57</v>
       </c>
       <c r="G67">
         <v>1.61</v>
       </c>
       <c r="H67" s="1">
         <v>1464870.86</v>
       </c>
       <c r="I67" s="1">
-        <v>-219000.91</v>
+        <v>-203109.62</v>
       </c>
       <c r="J67" s="1">
-        <v>-14.950185438189</v>
+        <v>-13.86536011782</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1245869.95</v>
+        <v>1261761.24</v>
       </c>
       <c r="N67" s="1">
-        <v>1245869.95</v>
+        <v>1261761.24</v>
       </c>
       <c r="O67" s="1">
-        <v>0.85</v>
+        <v>0.81</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
         <v>10509.0</v>
       </c>
       <c r="D68" s="1">
-        <v>219.79</v>
+        <v>186.86</v>
       </c>
       <c r="E68" s="1">
         <v>238.6213645447</v>
       </c>
       <c r="F68" t="s">
         <v>57</v>
       </c>
       <c r="G68">
         <v>1.61</v>
       </c>
       <c r="H68" s="1">
         <v>1615899.91</v>
       </c>
       <c r="I68" s="1">
-        <v>-179741.79</v>
+        <v>-395217.53</v>
       </c>
       <c r="J68" s="1">
-        <v>-11.123324463828</v>
+        <v>-24.45804517682</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1436158.12</v>
+        <v>1220682.38</v>
       </c>
       <c r="N68" s="1">
-        <v>1436158.12</v>
+        <v>1220682.38</v>
       </c>
       <c r="O68" s="1">
-        <v>0.98</v>
+        <v>0.78</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
         <v>26756.0</v>
       </c>
       <c r="D69" s="1">
-        <v>121.26</v>
+        <v>109.94</v>
       </c>
       <c r="E69" s="1">
         <v>128.2709313799</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
       <c r="G69">
         <v>1.16</v>
       </c>
       <c r="H69" s="1">
         <v>3055056.23</v>
       </c>
       <c r="I69" s="1">
-        <v>-246266.9</v>
+        <v>-510238.65</v>
       </c>
       <c r="J69" s="1">
-        <v>-8.0609612871184</v>
+        <v>-16.701448732418</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2808789.33</v>
+        <v>2544817.58</v>
       </c>
       <c r="N69" s="1">
-        <v>2808789.33</v>
+        <v>2544817.58</v>
       </c>
       <c r="O69" s="1">
-        <v>1.92</v>
+        <v>1.63</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" s="1">
-        <v>-22270816.5</v>
+        <v>-22289664.93</v>
       </c>
       <c r="D70" s="1">
-        <v>0.86543371</v>
+        <v>0.86383595</v>
       </c>
       <c r="E70" s="1">
-        <v>0.867737083</v>
+        <v>0.8511756054</v>
       </c>
       <c r="F70" t="s">
         <v>36</v>
       </c>
       <c r="G70">
         <v>1.16</v>
       </c>
       <c r="H70" s="1">
         <v>0.0</v>
       </c>
       <c r="I70" s="1">
-        <v>392224.29</v>
+        <v>331535.34</v>
       </c>
       <c r="J70" s="1">
         <v>0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
         <v>179</v>
       </c>
       <c r="M70" s="1">
-        <v>296547.14</v>
+        <v>274295.17</v>
       </c>
       <c r="N70" s="1">
-        <v>392224.29</v>
+        <v>331535.34</v>
       </c>
       <c r="O70" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>