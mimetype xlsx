--- v3 (2026-09-05)
+++ v4 (2026-10-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU2702915468</t>
   </si>
   <si>
@@ -289,56 +289,50 @@
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>US2788651006</t>
   </si>
   <si>
     <t>ECOLAB INC</t>
   </si>
   <si>
     <t>ES0127797019</t>
   </si>
   <si>
     <t>EDP RENEWABLES SA</t>
   </si>
   <si>
-    <t>ES0127797050</t>
-[...4 lines deleted...]
-  <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>US3364331070</t>
   </si>
   <si>
     <t>FIRST SOLAR INC</t>
   </si>
   <si>
     <t>US3703341046</t>
@@ -448,50 +442,56 @@
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7475251036</t>
   </si>
   <si>
     <t>QUALCOMM INC</t>
   </si>
   <si>
     <t>JP3164720009</t>
@@ -547,57 +547,66 @@
   <si>
     <t>US94106L1098</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT INC</t>
   </si>
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
+    <t>OACT02022587</t>
+  </si>
+  <si>
+    <t>EUR/USD 14/10/26</t>
+  </si>
+  <si>
+    <t>3 531.99</t>
+  </si>
+  <si>
     <t>OACT01991635</t>
   </si>
   <si>
     <t>EUR/USD 15/07/26</t>
   </si>
   <si>
-    <t>57 240.17</t>
+    <t>93 538.87</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -906,3798 +915,3848 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>12959.29</v>
+      </c>
+      <c r="C2">
+        <v>133.42</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>1729013.28</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>1729013.28</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>378798.82</v>
+      </c>
+      <c r="C3">
+        <v>152.67</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>57832653.98</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>57832653.98</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...8 lines deleted...]
-      <c r="E3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1571.17</v>
+      </c>
+      <c r="C4">
+        <v>64074.84</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="E4">
+        <v>100672467.68</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>100672467.68</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>6058.0</v>
+      </c>
+      <c r="C5">
+        <v>125.41</v>
+      </c>
+      <c r="D5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="E5">
+        <v>759708.56</v>
+      </c>
+      <c r="F5" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="G5">
+        <v>759708.56</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...8 lines deleted...]
-      <c r="E5" t="s">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>2340.0</v>
+      </c>
+      <c r="C6">
+        <v>114.72</v>
+      </c>
+      <c r="D6" t="s">
         <v>8</v>
       </c>
-      <c r="F5">
-[...2 lines deleted...]
-      <c r="G5" t="s">
+      <c r="E6">
+        <v>268443.32</v>
+      </c>
+      <c r="F6" t="s">
         <v>8</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5" t="s">
+      <c r="G6">
+        <v>268443.32</v>
+      </c>
+      <c r="H6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...8 lines deleted...]
-      <c r="E6" t="s">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C7">
+        <v>119.88</v>
+      </c>
+      <c r="D7" t="s">
         <v>8</v>
       </c>
-      <c r="F6">
-[...2 lines deleted...]
-      <c r="G6" t="s">
+      <c r="E7">
+        <v>11987.78</v>
+      </c>
+      <c r="F7" t="s">
         <v>8</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6" t="s">
+      <c r="G7">
+        <v>11987.78</v>
+      </c>
+      <c r="H7" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" t="s">
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P70"/>
+  <dimension ref="A1:Z71"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O70" sqref="O70"/>
+      <selection activeCell="N71" sqref="N71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="1">
+        <v>13912.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>248.0</v>
+      </c>
+      <c r="D2" s="1">
+        <v>224.0223138298</v>
+      </c>
+      <c r="E2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F2">
+        <v>1.14</v>
+      </c>
+      <c r="G2" s="1">
+        <v>2668409.97</v>
+      </c>
+      <c r="H2" s="1">
+        <v>356733.39</v>
+      </c>
+      <c r="I2" s="1">
+        <v>13.368762446949</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>3025143.36</v>
+      </c>
+      <c r="M2" s="1">
+        <v>3025143.36</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>34</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="1">
+        <v>9653.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>183.6</v>
+      </c>
+      <c r="D3" s="1">
+        <v>189.5929659173</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1830140.9</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-57850.1</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-3.1609642732972</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1772290.8</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1772290.8</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="1">
+        <v>3531.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>230.61</v>
+      </c>
+      <c r="D4" s="1">
+        <v>463.5251288587</v>
+      </c>
+      <c r="E4" t="s">
         <v>36</v>
       </c>
-      <c r="G2">
-[...23 lines deleted...]
-      <c r="O2" s="1">
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1478909.99</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-764939.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-51.723161326404</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>713970.99</v>
+      </c>
+      <c r="M4" s="1">
+        <v>713970.99</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="1">
+        <v>6062.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>147.62</v>
+      </c>
+      <c r="D5" s="1">
+        <v>152.2643995381</v>
+      </c>
+      <c r="E5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
+        <v>772795.37</v>
+      </c>
+      <c r="H5" s="1">
+        <v>11836.32</v>
+      </c>
+      <c r="I5" s="1">
+        <v>1.5316240830998</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>784631.69</v>
+      </c>
+      <c r="M5" s="1">
+        <v>784631.69</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="1">
+        <v>8387.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>534.39</v>
+      </c>
+      <c r="D6" s="1">
+        <v>186.0293943007</v>
+      </c>
+      <c r="E6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6">
+        <v>1.14</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1384508.93</v>
+      </c>
+      <c r="H6" s="1">
+        <v>2545284.08</v>
+      </c>
+      <c r="I6" s="1">
+        <v>183.84020679448</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>3929793.01</v>
+      </c>
+      <c r="M6" s="1">
+        <v>3929793.01</v>
+      </c>
+      <c r="N6" s="1">
+        <v>2.44</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1">
+        <v>27444.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>68.68</v>
+      </c>
+      <c r="D7" s="1">
+        <v>113.1343382889</v>
+      </c>
+      <c r="E7" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7">
+        <v>1.14</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2770768.08</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-1118112.3</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-40.353875449583</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1652655.78</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1652655.78</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="1">
+        <v>7335.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>360.45</v>
+      </c>
+      <c r="D8" s="1">
+        <v>292.7764567144</v>
+      </c>
+      <c r="E8" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8">
+        <v>1.14</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1926308.8</v>
+      </c>
+      <c r="H8" s="1">
+        <v>391885.63</v>
+      </c>
+      <c r="I8" s="1">
+        <v>20.343863351504</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2318194.43</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2318194.43</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="1">
+        <v>6284.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>575.39</v>
+      </c>
+      <c r="D9" s="1">
+        <v>194.5299538511</v>
+      </c>
+      <c r="E9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1090161.32</v>
+      </c>
+      <c r="H9" s="1">
+        <v>2080159.38</v>
+      </c>
+      <c r="I9" s="1">
+        <v>190.8120699054</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>3170320.7</v>
+      </c>
+      <c r="M9" s="1">
+        <v>3170320.7</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1557.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>1540.8</v>
+      </c>
+      <c r="D10" s="1">
+        <v>770.5336030829</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1199720.82</v>
+      </c>
+      <c r="H10" s="1">
+        <v>1199304.78</v>
+      </c>
+      <c r="I10" s="1">
+        <v>99.965321932148</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>2399025.6</v>
+      </c>
+      <c r="M10" s="1">
+        <v>2399025.6</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" s="1">
+        <v>5913.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>140.12</v>
+      </c>
+      <c r="D11" s="1">
+        <v>182.5991341113</v>
+      </c>
+      <c r="E11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11">
+        <v>1.14</v>
+      </c>
+      <c r="G11" s="1">
+        <v>940123.69</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-213662.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-22.727009464042</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>726461.69</v>
+      </c>
+      <c r="M11" s="1">
+        <v>726461.69</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="1">
+        <v>20616.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>252.99</v>
+      </c>
+      <c r="D12" s="1">
+        <v>160.5054055103</v>
+      </c>
+      <c r="E12" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12">
+        <v>1.61</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2061661.87</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1171541.39</v>
+      </c>
+      <c r="I12" s="1">
+        <v>56.825098579332</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>3233203.26</v>
+      </c>
+      <c r="M12" s="1">
+        <v>3233203.26</v>
+      </c>
+      <c r="N12" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="1">
+        <v>23576.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>151.27</v>
+      </c>
+      <c r="D13" s="1">
+        <v>79.4047989481</v>
+      </c>
+      <c r="E13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13">
+        <v>1.14</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1661616.64</v>
+      </c>
+      <c r="H13" s="1">
+        <v>1465381.62</v>
+      </c>
+      <c r="I13" s="1">
+        <v>88.190114658457</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>3126998.26</v>
+      </c>
+      <c r="M13" s="1">
+        <v>3126998.26</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="1">
+        <v>9332.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>153.83</v>
+      </c>
+      <c r="D14" s="1">
+        <v>168.054474925</v>
+      </c>
+      <c r="E14" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14">
+        <v>1.14</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1412170.75</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-153475.83</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-10.868078807042</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1258694.92</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1258694.92</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="1">
+        <v>16606.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>384.05</v>
+      </c>
+      <c r="D15" s="1">
+        <v>280.4431289895</v>
+      </c>
+      <c r="E15" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15">
+        <v>1.14</v>
+      </c>
+      <c r="G15" s="1">
+        <v>4187467.74</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1404408.02</v>
+      </c>
+      <c r="I15" s="1">
+        <v>33.538360345673</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>5591875.76</v>
+      </c>
+      <c r="M15" s="1">
+        <v>5591875.76</v>
+      </c>
+      <c r="N15" s="1">
+        <v>3.47</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="1">
+        <v>248573.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>12.41</v>
+      </c>
+      <c r="D16" s="1">
+        <v>6.5190873908</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1620469.11</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1464321.82</v>
+      </c>
+      <c r="I16" s="1">
+        <v>90.364068710943</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>3084790.93</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3084790.93</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.91</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3566.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>931.47</v>
+      </c>
+      <c r="D17" s="1">
+        <v>423.9143129557</v>
+      </c>
+      <c r="E17" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17">
+        <v>1.14</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1341159.44</v>
+      </c>
+      <c r="H17" s="1">
+        <v>1571266.71</v>
+      </c>
+      <c r="I17" s="1">
+        <v>117.15733887688</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>2912426.15</v>
+      </c>
+      <c r="M17" s="1">
+        <v>2912426.15</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.81</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="1">
+        <v>9516.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>81.9</v>
+      </c>
+      <c r="D18" s="1">
+        <v>38.6687883565</v>
+      </c>
+      <c r="E18" t="s">
+        <v>36</v>
+      </c>
+      <c r="F18">
+        <v>1.14</v>
+      </c>
+      <c r="G18" s="1">
+        <v>333775.35</v>
+      </c>
+      <c r="H18" s="1">
+        <v>349574.41</v>
+      </c>
+      <c r="I18" s="1">
+        <v>104.73344122027</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>683349.76</v>
+      </c>
+      <c r="M18" s="1">
+        <v>683349.76</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1">
+        <v>8395.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>184.15</v>
+      </c>
+      <c r="D19" s="1">
+        <v>143.0458856462</v>
+      </c>
+      <c r="E19" t="s">
+        <v>72</v>
+      </c>
+      <c r="F19">
+        <v>0.93</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1287027.76</v>
+      </c>
+      <c r="H19" s="1">
+        <v>382362.93</v>
+      </c>
+      <c r="I19" s="1">
+        <v>29.708988561366</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>1669390.69</v>
+      </c>
+      <c r="M19" s="1">
+        <v>1669390.69</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="1">
+        <v>2185.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>926.43</v>
+      </c>
+      <c r="D20" s="1">
+        <v>813.6303157895</v>
+      </c>
+      <c r="E20" t="s">
+        <v>36</v>
+      </c>
+      <c r="F20">
+        <v>1.14</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1579010.42</v>
+      </c>
+      <c r="H20" s="1">
+        <v>195868.62</v>
+      </c>
+      <c r="I20" s="1">
+        <v>12.404517254547</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1774879.04</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1774879.04</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="1">
+        <v>21179.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>102.71</v>
+      </c>
+      <c r="D21" s="1">
+        <v>71.6081807451</v>
+      </c>
+      <c r="E21" t="s">
+        <v>36</v>
+      </c>
+      <c r="F21">
+        <v>1.14</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1747012.98</v>
+      </c>
+      <c r="H21" s="1">
+        <v>160304.07</v>
+      </c>
+      <c r="I21" s="1">
+        <v>9.175894617566</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1907317.05</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1907317.05</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="1">
+        <v>26200.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>109.74</v>
+      </c>
+      <c r="D22" s="1">
+        <v>91.6550736641</v>
+      </c>
+      <c r="E22" t="s">
+        <v>36</v>
+      </c>
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2150436.6</v>
+      </c>
+      <c r="H22" s="1">
+        <v>370552.44</v>
+      </c>
+      <c r="I22" s="1">
+        <v>17.231498013008</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>2520989.04</v>
+      </c>
+      <c r="M22" s="1">
+        <v>2520989.04</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" s="1">
+        <v>25324.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>72.2</v>
+      </c>
+      <c r="D23" s="1">
+        <v>67.7485981677</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1715665.5</v>
+      </c>
+      <c r="H23" s="1">
+        <v>112727.3</v>
+      </c>
+      <c r="I23" s="1">
+        <v>6.5704707590145</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1828392.8</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1828392.8</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" s="1">
+        <v>38656.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>62.03</v>
+      </c>
+      <c r="D24" s="1">
+        <v>35.8165844888</v>
+      </c>
+      <c r="E24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F24">
+        <v>1.14</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1242480.84</v>
+      </c>
+      <c r="H24" s="1">
+        <v>859958.16</v>
+      </c>
+      <c r="I24" s="1">
+        <v>69.212991646616</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2102439.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2102439.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" s="1">
+        <v>3736.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>585.64</v>
+      </c>
+      <c r="D25" s="1">
+        <v>427.7852301927</v>
+      </c>
+      <c r="E25" t="s">
+        <v>36</v>
+      </c>
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>1421076.82</v>
+      </c>
+      <c r="H25" s="1">
+        <v>497337.07</v>
+      </c>
+      <c r="I25" s="1">
+        <v>34.997198110655</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1918413.89</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1918413.89</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" s="1">
+        <v>22631.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>83.82</v>
+      </c>
+      <c r="D26" s="1">
+        <v>86.098507799</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1948495.33</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-51564.91</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-2.6463963862823</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1896930.42</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1896930.42</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="1">
+        <v>10433.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>271.85</v>
+      </c>
+      <c r="D27" s="1">
+        <v>228.359195821</v>
+      </c>
+      <c r="E27" t="s">
+        <v>36</v>
+      </c>
+      <c r="F27">
+        <v>1.14</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2128881.46</v>
+      </c>
+      <c r="H27" s="1">
+        <v>357932.26</v>
+      </c>
+      <c r="I27" s="1">
+        <v>16.813160653858</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2486813.72</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2486813.72</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" s="1">
+        <v>130613.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>13.87</v>
+      </c>
+      <c r="D28" s="1">
+        <v>13.4277774035</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1753842.29</v>
+      </c>
+      <c r="H28" s="1">
+        <v>57760.02</v>
+      </c>
+      <c r="I28" s="1">
+        <v>3.2933417291472</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1811602.31</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1811602.31</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" s="1">
+        <v>37926.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>91.79</v>
+      </c>
+      <c r="D29" s="1">
+        <v>76.1409020197</v>
+      </c>
+      <c r="E29" t="s">
+        <v>36</v>
+      </c>
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2542329.52</v>
+      </c>
+      <c r="H29" s="1">
+        <v>510040.09</v>
+      </c>
+      <c r="I29" s="1">
+        <v>20.061919038725</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>3052369.61</v>
+      </c>
+      <c r="M29" s="1">
+        <v>3052369.61</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2871.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>1181.87</v>
+      </c>
+      <c r="D30" s="1">
+        <v>854.2801079763</v>
+      </c>
+      <c r="E30" t="s">
+        <v>36</v>
+      </c>
+      <c r="F30">
+        <v>1.14</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2119279.12</v>
+      </c>
+      <c r="H30" s="1">
+        <v>855862.28</v>
+      </c>
+      <c r="I30" s="1">
+        <v>40.384594550245</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2975141.4</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2975141.4</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.84</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" s="1">
+        <v>322557.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>10.218</v>
+      </c>
+      <c r="D31" s="1">
+        <v>7.588417334</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>2447697.13</v>
+      </c>
+      <c r="H31" s="1">
+        <v>848190.3</v>
+      </c>
+      <c r="I31" s="1">
+        <v>34.652583834994</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>3295887.43</v>
+      </c>
+      <c r="M31" s="1">
+        <v>3295887.43</v>
+      </c>
+      <c r="N31" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" s="1">
+        <v>5123.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>221.03</v>
+      </c>
+      <c r="D32" s="1">
+        <v>200.6878781964</v>
+      </c>
+      <c r="E32" t="s">
+        <v>36</v>
+      </c>
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>917074.19</v>
+      </c>
+      <c r="H32" s="1">
+        <v>75768.15</v>
+      </c>
+      <c r="I32" s="1">
+        <v>8.2619433439731</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>992842.34</v>
+      </c>
+      <c r="M32" s="1">
+        <v>992842.34</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" s="1">
+        <v>17518.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>36.6</v>
+      </c>
+      <c r="D33" s="1">
+        <v>57.5202083571</v>
+      </c>
+      <c r="E33" t="s">
+        <v>36</v>
+      </c>
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>908284.34</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-346110.91</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-38.106008741712</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>562173.43</v>
+      </c>
+      <c r="M33" s="1">
+        <v>562173.43</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="1">
+        <v>27181.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>75.8</v>
+      </c>
+      <c r="D34" s="1">
+        <v>76.8692542585</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>2089383.2</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-29063.4</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-1.3910038139485</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>2060319.8</v>
+      </c>
+      <c r="M34" s="1">
+        <v>2060319.8</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1">
+        <v>7805.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>337.11</v>
+      </c>
+      <c r="D35" s="1">
+        <v>369.4193247918</v>
+      </c>
+      <c r="E35" t="s">
+        <v>36</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2582186.07</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-275177.26</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-10.656755653554</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2307008.81</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2307008.81</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="1">
+        <v>115228.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>28.42</v>
+      </c>
+      <c r="D36" s="1">
+        <v>17.4559626133</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>2011415.66</v>
+      </c>
+      <c r="H36" s="1">
+        <v>1263364.1</v>
+      </c>
+      <c r="I36" s="1">
+        <v>62.80969792191</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>3274779.76</v>
+      </c>
+      <c r="M36" s="1">
+        <v>3274779.76</v>
+      </c>
+      <c r="N36" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="1">
+        <v>504443.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>6.325</v>
+      </c>
+      <c r="D37" s="1">
+        <v>4.2598751692</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2148864.21</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1041737.77</v>
+      </c>
+      <c r="I37" s="1">
+        <v>48.478529501871</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>3190601.98</v>
+      </c>
+      <c r="M37" s="1">
+        <v>3190601.98</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.98</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="1">
+        <v>3384.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>407.12</v>
+      </c>
+      <c r="D38" s="1">
+        <v>441.5855112293</v>
+      </c>
+      <c r="E38" t="s">
+        <v>36</v>
+      </c>
+      <c r="F38">
+        <v>1.14</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1332055.96</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-124082.19</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-9.3150883841246</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1207973.77</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1207973.77</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" s="1">
+        <v>20001.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>143.93</v>
+      </c>
+      <c r="D39" s="1">
+        <v>84.1574021299</v>
+      </c>
+      <c r="E39" t="s">
+        <v>36</v>
+      </c>
+      <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1494173.57</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1029933.34</v>
+      </c>
+      <c r="I39" s="1">
+        <v>68.929966416151</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>2524106.91</v>
+      </c>
+      <c r="M39" s="1">
+        <v>2524106.91</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="1">
+        <v>377132.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>4.334</v>
+      </c>
+      <c r="D40" s="1">
+        <v>3.6304812639</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1369170.66</v>
+      </c>
+      <c r="H40" s="1">
+        <v>265319.43</v>
+      </c>
+      <c r="I40" s="1">
+        <v>19.378112440709</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1634490.09</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1634490.09</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="1">
+        <v>67000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>9054.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>5532.659358209</v>
+      </c>
+      <c r="E41" t="s">
+        <v>117</v>
+      </c>
+      <c r="F41">
+        <v>185.18</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2183424.53</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1092352.21</v>
+      </c>
+      <c r="I41" s="1">
+        <v>50.029309233784</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>3275776.74</v>
+      </c>
+      <c r="M41" s="1">
+        <v>3275776.74</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B42" s="1">
+        <v>3976.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>381.8</v>
+      </c>
+      <c r="D42" s="1">
+        <v>381.7093435614</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1517676.35</v>
+      </c>
+      <c r="H42" s="1">
+        <v>360.45</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0.023750123008769</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1518036.8</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1518036.8</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" s="1">
+        <v>2858.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>491.5</v>
+      </c>
+      <c r="D43" s="1">
+        <v>640.6780790763</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1831057.95</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-426350.95</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-23.284405062112</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1404707.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1404707.0</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>123</v>
+      </c>
+      <c r="B44" s="1">
+        <v>10750.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>139.85</v>
+      </c>
+      <c r="D44" s="1">
+        <v>130.8636483721</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1406784.22</v>
+      </c>
+      <c r="H44" s="1">
+        <v>96603.28</v>
+      </c>
+      <c r="I44" s="1">
+        <v>6.8669578906707</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1503387.5</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1503387.5</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" s="1">
+        <v>37038.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>34.73</v>
+      </c>
+      <c r="D45" s="1">
+        <v>29.4882139964</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1092184.47</v>
+      </c>
+      <c r="H45" s="1">
+        <v>194145.27</v>
+      </c>
+      <c r="I45" s="1">
+        <v>17.775868027129</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>1286329.74</v>
+      </c>
+      <c r="M45" s="1">
+        <v>1286329.74</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46" s="1">
+        <v>22367.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>390.99</v>
+      </c>
+      <c r="D46" s="1">
+        <v>445.7656037913</v>
+      </c>
+      <c r="E46" t="s">
+        <v>36</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>8866505.22</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-1198575.95</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-13.518020011948</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>7667929.27</v>
+      </c>
+      <c r="M46" s="1">
+        <v>7667929.27</v>
+      </c>
+      <c r="N46" s="1">
+        <v>4.75</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47" s="1">
+        <v>80651.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>187.3</v>
+      </c>
+      <c r="D47" s="1">
+        <v>204.0828479498</v>
+      </c>
+      <c r="E47" t="s">
+        <v>130</v>
+      </c>
+      <c r="F47">
+        <v>11.15</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1403954.06</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-49344.16</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-3.5146563128996</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1354609.9</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1354609.9</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>132</v>
+      </c>
+      <c r="B48" s="1">
+        <v>4716.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>510.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>468.6676357082</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2210236.57</v>
+      </c>
+      <c r="H48" s="1">
+        <v>194923.43</v>
+      </c>
+      <c r="I48" s="1">
+        <v>8.8191206609164</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2405160.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2405160.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B49" s="1">
+        <v>17039.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>93.1</v>
+      </c>
+      <c r="D49" s="1">
+        <v>58.3518663067</v>
+      </c>
+      <c r="E49" t="s">
+        <v>36</v>
+      </c>
+      <c r="F49">
+        <v>1.14</v>
+      </c>
+      <c r="G49" s="1">
+        <v>881264.01</v>
+      </c>
+      <c r="H49" s="1">
+        <v>509644.28</v>
+      </c>
+      <c r="I49" s="1">
+        <v>57.831055644721</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>1390908.29</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1390908.29</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>136</v>
+      </c>
+      <c r="B50" s="1">
+        <v>34327.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>324.4</v>
+      </c>
+      <c r="D50" s="1">
+        <v>538.838409124</v>
+      </c>
+      <c r="E50" t="s">
+        <v>137</v>
+      </c>
+      <c r="F50">
+        <v>7.48</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2479393.33</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-989770.05</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-39.919848054121</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1489623.28</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1489623.28</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>139</v>
+      </c>
+      <c r="B51" s="1">
+        <v>23240.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>429.2</v>
+      </c>
+      <c r="D51" s="1">
+        <v>417.3573962995</v>
+      </c>
+      <c r="E51" t="s">
+        <v>137</v>
+      </c>
+      <c r="F51">
+        <v>7.48</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1299636.84</v>
+      </c>
+      <c r="H51" s="1">
+        <v>34669.63</v>
+      </c>
+      <c r="I51" s="1">
+        <v>2.6676398308315</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1334306.47</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1334306.47</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>141</v>
+      </c>
+      <c r="B52" s="1">
+        <v>62721.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>203.53</v>
+      </c>
+      <c r="D52" s="1">
+        <v>132.4028224996</v>
+      </c>
+      <c r="E52" t="s">
+        <v>36</v>
+      </c>
+      <c r="F52">
+        <v>1.14</v>
+      </c>
+      <c r="G52" s="1">
+        <v>7334210.53</v>
+      </c>
+      <c r="H52" s="1">
+        <v>3858779.5</v>
+      </c>
+      <c r="I52" s="1">
+        <v>52.613426955989</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>11192990.03</v>
+      </c>
+      <c r="M52" s="1">
+        <v>11192990.03</v>
+      </c>
+      <c r="N52" s="1">
+        <v>6.94</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>143</v>
+      </c>
+      <c r="B53" s="1">
+        <v>860.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>4817.87</v>
+      </c>
+      <c r="D53" s="1">
+        <v>4815.5615581395</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>4141382.94</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1985.26</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.047937127011973</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>4143368.2</v>
+      </c>
+      <c r="M53" s="1">
+        <v>4143368.2</v>
+      </c>
+      <c r="N53" s="1">
+        <v>2.57</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>145</v>
+      </c>
+      <c r="B54" s="1">
+        <v>7764.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>131.54</v>
+      </c>
+      <c r="D54" s="1">
+        <v>186.5757843895</v>
+      </c>
+      <c r="E54" t="s">
+        <v>36</v>
+      </c>
+      <c r="F54">
+        <v>1.14</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1285093.84</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-389629.96</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-30.319183539157</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>895463.88</v>
+      </c>
+      <c r="M54" s="1">
+        <v>895463.88</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>147</v>
+      </c>
+      <c r="B55" s="1">
+        <v>94856.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>16.27</v>
+      </c>
+      <c r="D55" s="1">
+        <v>12.0896589567</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>1146776.69</v>
+      </c>
+      <c r="H55" s="1">
+        <v>396530.43</v>
+      </c>
+      <c r="I55" s="1">
+        <v>34.577824388809</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>1543307.12</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1543307.12</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>149</v>
+      </c>
+      <c r="B56" s="1">
+        <v>15422.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>148.37</v>
+      </c>
+      <c r="D56" s="1">
+        <v>152.5145979769</v>
+      </c>
+      <c r="E56" t="s">
+        <v>36</v>
+      </c>
+      <c r="F56">
+        <v>1.14</v>
+      </c>
+      <c r="G56" s="1">
+        <v>2110321.23</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-104041.41</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-4.9301219416724</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>2006279.82</v>
+      </c>
+      <c r="M56" s="1">
+        <v>2006279.82</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>151</v>
+      </c>
+      <c r="B57" s="1">
+        <v>7948.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>183.98</v>
+      </c>
+      <c r="D57" s="1">
+        <v>157.996694766</v>
+      </c>
+      <c r="E57" t="s">
+        <v>36</v>
+      </c>
+      <c r="F57">
+        <v>1.14</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1122246.13</v>
+      </c>
+      <c r="H57" s="1">
+        <v>159887.18</v>
+      </c>
+      <c r="I57" s="1">
+        <v>14.247068956255</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>1282133.31</v>
+      </c>
+      <c r="M57" s="1">
+        <v>1282133.31</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>153</v>
+      </c>
+      <c r="B58" s="1">
+        <v>116800.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>4469.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>2087.8199828767</v>
+      </c>
+      <c r="E58" t="s">
+        <v>117</v>
+      </c>
+      <c r="F58">
+        <v>185.18</v>
+      </c>
+      <c r="G58" s="1">
+        <v>1441098.25</v>
+      </c>
+      <c r="H58" s="1">
+        <v>1377623.45</v>
+      </c>
+      <c r="I58" s="1">
+        <v>95.595387059834</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>2818721.7</v>
+      </c>
+      <c r="M58" s="1">
+        <v>2818721.7</v>
+      </c>
+      <c r="N58" s="1">
         <v>1.75</v>
       </c>
-      <c r="P2">
-[...19 lines deleted...]
-      <c r="F3" t="s">
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>155</v>
+      </c>
+      <c r="B59" s="1">
+        <v>6686.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>268.55</v>
+      </c>
+      <c r="D59" s="1">
+        <v>215.9045288663</v>
+      </c>
+      <c r="E59" t="s">
         <v>8</v>
       </c>
-      <c r="G3">
+      <c r="F59">
         <v>1.0</v>
       </c>
-      <c r="H3" s="1">
-[...43 lines deleted...]
-      <c r="F4" t="s">
+      <c r="G59" s="1">
+        <v>1443537.68</v>
+      </c>
+      <c r="H59" s="1">
+        <v>351987.62</v>
+      </c>
+      <c r="I59" s="1">
+        <v>24.383680791762</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>1795525.3</v>
+      </c>
+      <c r="M59" s="1">
+        <v>1795525.3</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>157</v>
+      </c>
+      <c r="B60" s="1">
+        <v>116631.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>24.39</v>
+      </c>
+      <c r="D60" s="1">
+        <v>18.6728409257</v>
+      </c>
+      <c r="E60" t="s">
+        <v>158</v>
+      </c>
+      <c r="F60">
+        <v>0.85</v>
+      </c>
+      <c r="G60" s="1">
+        <v>2540739.03</v>
+      </c>
+      <c r="H60" s="1">
+        <v>795679.09</v>
+      </c>
+      <c r="I60" s="1">
+        <v>31.316836581992</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>3336418.12</v>
+      </c>
+      <c r="M60" s="1">
+        <v>3336418.12</v>
+      </c>
+      <c r="N60" s="1">
+        <v>2.07</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>160</v>
+      </c>
+      <c r="B61" s="1">
+        <v>123900.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>2213.5</v>
+      </c>
+      <c r="D61" s="1">
+        <v>2555.3766989508</v>
+      </c>
+      <c r="E61" t="s">
+        <v>117</v>
+      </c>
+      <c r="F61">
+        <v>185.18</v>
+      </c>
+      <c r="G61" s="1">
+        <v>1866410.99</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-385428.8</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-20.650799961267</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>1480982.19</v>
+      </c>
+      <c r="M61" s="1">
+        <v>1480982.19</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>162</v>
+      </c>
+      <c r="B62" s="1">
+        <v>6487.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>394.76</v>
+      </c>
+      <c r="D62" s="1">
+        <v>336.7764991522</v>
+      </c>
+      <c r="E62" t="s">
         <v>36</v>
       </c>
-      <c r="G4">
-[...46 lines deleted...]
-      <c r="F5" t="s">
+      <c r="F62">
+        <v>1.14</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1939414.23</v>
+      </c>
+      <c r="H62" s="1">
+        <v>305923.88</v>
+      </c>
+      <c r="I62" s="1">
+        <v>15.774035029123</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>2245338.11</v>
+      </c>
+      <c r="M62" s="1">
+        <v>2245338.11</v>
+      </c>
+      <c r="N62" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>164</v>
+      </c>
+      <c r="B63" s="1">
+        <v>170877.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>95.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>134.2464297711</v>
+      </c>
+      <c r="E63" t="s">
+        <v>130</v>
+      </c>
+      <c r="F63">
+        <v>11.15</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1973184.66</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-517477.8</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-26.225513024209</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1455706.86</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1455706.86</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>166</v>
+      </c>
+      <c r="B64" s="1">
+        <v>179300.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>2806.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>2910.6595370887</v>
+      </c>
+      <c r="E64" t="s">
+        <v>117</v>
+      </c>
+      <c r="F64">
+        <v>185.18</v>
+      </c>
+      <c r="G64" s="1">
+        <v>3064180.54</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-347322.43</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-11.334920559217</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>2716858.11</v>
+      </c>
+      <c r="M64" s="1">
+        <v>2716858.11</v>
+      </c>
+      <c r="N64" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>168</v>
+      </c>
+      <c r="B65" s="1">
+        <v>24867.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>45.835</v>
+      </c>
+      <c r="D65" s="1">
+        <v>46.5667177384</v>
+      </c>
+      <c r="E65" t="s">
+        <v>158</v>
+      </c>
+      <c r="F65">
+        <v>0.85</v>
+      </c>
+      <c r="G65" s="1">
+        <v>1335812.17</v>
+      </c>
+      <c r="H65" s="1">
+        <v>1015.12</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0.075992719844737</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>1336827.29</v>
+      </c>
+      <c r="M65" s="1">
+        <v>1336827.29</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>170</v>
+      </c>
+      <c r="B66" s="1">
+        <v>13068.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>236.71</v>
+      </c>
+      <c r="D66" s="1">
+        <v>194.8258103765</v>
+      </c>
+      <c r="E66" t="s">
         <v>36</v>
       </c>
-      <c r="G5">
-[...46 lines deleted...]
-      <c r="F6" t="s">
+      <c r="F66">
+        <v>1.14</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2270159.35</v>
+      </c>
+      <c r="H66" s="1">
+        <v>442095.17</v>
+      </c>
+      <c r="I66" s="1">
+        <v>19.474191095881</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>2712254.52</v>
+      </c>
+      <c r="M66" s="1">
+        <v>2712254.52</v>
+      </c>
+      <c r="N66" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>172</v>
+      </c>
+      <c r="B67" s="1">
+        <v>22087.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>94.97</v>
+      </c>
+      <c r="D67" s="1">
+        <v>101.7684941368</v>
+      </c>
+      <c r="E67" t="s">
+        <v>57</v>
+      </c>
+      <c r="F67">
+        <v>1.61</v>
+      </c>
+      <c r="G67" s="1">
+        <v>1464870.86</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-164556.33</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-11.233504228489</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>1300314.53</v>
+      </c>
+      <c r="M67" s="1">
+        <v>1300314.53</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>174</v>
+      </c>
+      <c r="B68" s="1">
+        <v>18281.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>173.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>212.8117159893</v>
+      </c>
+      <c r="E68" t="s">
+        <v>57</v>
+      </c>
+      <c r="F68">
+        <v>1.61</v>
+      </c>
+      <c r="G68" s="1">
+        <v>2467969.82</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-507449.72</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-20.561423234908</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>1960520.1</v>
+      </c>
+      <c r="M68" s="1">
+        <v>1960520.1</v>
+      </c>
+      <c r="N68" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>176</v>
+      </c>
+      <c r="B69" s="1">
+        <v>31963.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>121.21</v>
+      </c>
+      <c r="D69" s="1">
+        <v>126.7791696649</v>
+      </c>
+      <c r="E69" t="s">
         <v>36</v>
       </c>
-      <c r="G6">
-[...46 lines deleted...]
-      <c r="F7" t="s">
+      <c r="F69">
+        <v>1.14</v>
+      </c>
+      <c r="G69" s="1">
+        <v>3597543.38</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-200581.32</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-5.5755080290373</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>3396962.06</v>
+      </c>
+      <c r="M69" s="1">
+        <v>3396962.06</v>
+      </c>
+      <c r="N69" s="1">
+        <v>2.11</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>178</v>
+      </c>
+      <c r="B70" s="1">
+        <v>-22821029.65</v>
+      </c>
+      <c r="C70" s="1">
+        <v>0.87353516</v>
+      </c>
+      <c r="D70" s="1">
+        <v>0.871466834</v>
+      </c>
+      <c r="E70" t="s">
         <v>36</v>
       </c>
-      <c r="G7">
-[...46 lines deleted...]
-      <c r="F8" t="s">
+      <c r="F70">
+        <v>1.14</v>
+      </c>
+      <c r="G70" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>54163.07</v>
+      </c>
+      <c r="I70" s="1">
+        <v>0</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70" t="s">
+        <v>179</v>
+      </c>
+      <c r="L70" s="1">
+        <v>50631.080000002</v>
+      </c>
+      <c r="M70" s="1">
+        <v>54163.07</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>181</v>
+      </c>
+      <c r="B71" s="1">
+        <v>615210.22</v>
+      </c>
+      <c r="C71" s="1">
+        <v>0.87675376</v>
+      </c>
+      <c r="D71" s="1">
+        <v>0.8746686427</v>
+      </c>
+      <c r="E71" t="s">
         <v>36</v>
       </c>
-      <c r="G8">
-[...1058 lines deleted...]
-      <c r="J29" s="1">
+      <c r="F71">
+        <v>1.14</v>
+      </c>
+      <c r="G71" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>615210.22</v>
+      </c>
+      <c r="I71" s="1">
         <v>0</v>
       </c>
-      <c r="K29">
-[...2065 lines deleted...]
-        <v>1</v>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71" t="s">
+        <v>182</v>
+      </c>
+      <c r="L71" s="1">
+        <v>521671.35</v>
+      </c>
+      <c r="M71" s="1">
+        <v>615210.22</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>180</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">