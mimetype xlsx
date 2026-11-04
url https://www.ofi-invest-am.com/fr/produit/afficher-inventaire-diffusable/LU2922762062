--- v4 (2026-10-14)
+++ v5 (2026-11-04)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU2702915468</t>
   </si>
   <si>
@@ -121,327 +121,327 @@
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
-    <t>ABBVIE INC</t>
+    <t>ABBVIE</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>US00724F1012</t>
   </si>
   <si>
     <t>ADOBE INC</t>
   </si>
   <si>
     <t>US00790R1041</t>
   </si>
   <si>
     <t>ADVANCED DRAINAGE SYSTEMS INC</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
-    <t>ADVANCED MICRO DEVICES INC</t>
+    <t>ADVANCED MICRO DEVICES</t>
   </si>
   <si>
     <t>US00766T1007</t>
   </si>
   <si>
     <t>AECOM</t>
   </si>
   <si>
     <t>US0311621009</t>
   </si>
   <si>
     <t>AMGEN INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
-    <t>ASML HOLDING NV</t>
+    <t>ASML HOLDING</t>
   </si>
   <si>
     <t>US0565251081</t>
   </si>
   <si>
-    <t>BADGER METER INC</t>
+    <t>BADGER METER</t>
   </si>
   <si>
     <t>CA0636711016</t>
   </si>
   <si>
     <t>BANK OF MONTREAL</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>US0640581007</t>
   </si>
   <si>
     <t>BANK OF NEW YORK MELLON CORP</t>
   </si>
   <si>
     <t>US0758871091</t>
   </si>
   <si>
     <t>BECTON DICKINSON</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
     <t>US1251411013</t>
   </si>
   <si>
-    <t>CECO ENVIRONMENTAL CORP</t>
+    <t>CECO ENVIRONMENTAL</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>IE0001827041</t>
   </si>
   <si>
     <t>CRH PUBLIC LIMITED PLC</t>
   </si>
   <si>
     <t>US2283681060</t>
   </si>
   <si>
     <t>CROWN HOLDINGS INC</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>US2372661015</t>
   </si>
   <si>
-    <t>DARLING INGREDIENTS INC</t>
+    <t>DARLING INGREDIENTS</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>US2788651006</t>
   </si>
   <si>
-    <t>ECOLAB INC</t>
+    <t>ECOLAB</t>
   </si>
   <si>
     <t>ES0127797019</t>
   </si>
   <si>
     <t>EDP RENEWABLES SA</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
-    <t>EDWARDS LIFESCIENCES CORP</t>
+    <t>EDWARDS LIFESCIENCES</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>US3364331070</t>
   </si>
   <si>
-    <t>FIRST SOLAR INC</t>
+    <t>FIRST SOLAR</t>
   </si>
   <si>
     <t>US3703341046</t>
   </si>
   <si>
     <t>GENERAL MILLS INC</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>US4370761029</t>
   </si>
   <si>
-    <t>HOME DEPOT INC</t>
+    <t>HOME DEPOT</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
-    <t>ING GROEP NV</t>
+    <t>ING GROEP</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>IE00BY7QL619</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>JP3270000007</t>
   </si>
   <si>
-    <t>KURITA WATER INDUSTRIES LTD</t>
+    <t>KURITA WATER INDUSTRIES</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
-    <t>MICROSOFT CORP</t>
+    <t>MICROSOFT</t>
   </si>
   <si>
     <t>NO0003054108</t>
   </si>
   <si>
     <t>MOWI</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
@@ -451,162 +451,153 @@
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
-    <t>ORACLE CORP</t>
+    <t>ORACLE</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7475251036</t>
   </si>
   <si>
-    <t>QUALCOMM INC</t>
+    <t>QUALCOMM</t>
   </si>
   <si>
     <t>JP3164720009</t>
   </si>
   <si>
     <t>RENESAS ELECTRONICS CORP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>GB0007908733</t>
   </si>
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>JP3546800008</t>
   </si>
   <si>
-    <t>TERUMO CORP</t>
+    <t>TERUMO</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>JP3633400001</t>
   </si>
   <si>
-    <t>TOYOTA MOTOR CORP</t>
+    <t>TOYOTA MOTOR</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>US94106L1098</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT INC</t>
   </si>
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
-    <t>WEST FRASER TIMBER LTD</t>
+    <t>WEST FRASER TIMBER</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>OACT02022587</t>
   </si>
   <si>
     <t>EUR/USD 14/10/26</t>
   </si>
   <si>
-    <t>3 531.99</t>
-[...8 lines deleted...]
-    <t>93 538.87</t>
+    <t>22 957.92</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -967,244 +958,244 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>12959.29</v>
+        <v>13220.73</v>
       </c>
       <c r="C2">
-        <v>133.42</v>
+        <v>135.65</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>1729013.28</v>
+        <v>1793403.21</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>1729013.28</v>
+        <v>1793403.21</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>378798.82</v>
       </c>
       <c r="C3">
-        <v>152.67</v>
+        <v>155.32</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>57832653.98</v>
+        <v>58833522.44</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>57832653.98</v>
+        <v>58833522.44</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>1571.17</v>
+        <v>1548.15</v>
       </c>
       <c r="C4">
-        <v>64074.84</v>
+        <v>65201.85</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>100672467.68</v>
+        <v>100942242.05</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>100672467.68</v>
+        <v>100942242.05</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>6058.0</v>
+        <v>8076.0</v>
       </c>
       <c r="C5">
-        <v>125.41</v>
+        <v>127.61</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>759708.56</v>
+        <v>1030588.09</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>759708.56</v>
+        <v>1030588.09</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
-        <v>2340.0</v>
+        <v>2385.0</v>
       </c>
       <c r="C6">
-        <v>114.72</v>
+        <v>116.68</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>268443.32</v>
+        <v>278283.73</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>268443.32</v>
+        <v>278283.73</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>100.0</v>
       </c>
       <c r="C7">
-        <v>119.88</v>
+        <v>121.95</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>11987.78</v>
+        <v>12194.54</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>11987.78</v>
+        <v>12194.54</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z71"/>
+  <dimension ref="A1:Z70"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N71" sqref="N71"/>
+      <selection activeCell="N70" sqref="N70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>20</v>
       </c>
       <c r="B1" t="s">
         <v>21</v>
       </c>
       <c r="C1" t="s">
         <v>22</v>
       </c>
       <c r="D1" t="s">
         <v>23</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>24</v>
       </c>
       <c r="G1" t="s">
         <v>25</v>
@@ -1223,3540 +1214,3490 @@
       </c>
       <c r="L1" t="s">
         <v>30</v>
       </c>
       <c r="M1" t="s">
         <v>31</v>
       </c>
       <c r="N1" t="s">
         <v>32</v>
       </c>
       <c r="O1" t="s">
         <v>33</v>
       </c>
       <c r="Z1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="1">
         <v>13912.0</v>
       </c>
       <c r="C2" s="1">
-        <v>248.0</v>
+        <v>243.8</v>
       </c>
       <c r="D2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="E2" t="s">
         <v>36</v>
       </c>
       <c r="F2">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="H2" s="1">
-        <v>356733.39</v>
+        <v>274919.4</v>
       </c>
       <c r="I2" s="1">
-        <v>13.368762446949</v>
+        <v>10.302742198194</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>3025143.36</v>
+        <v>2943329.37</v>
       </c>
       <c r="M2" s="1">
-        <v>3025143.36</v>
+        <v>2943329.37</v>
       </c>
       <c r="N2" s="1">
-        <v>1.88</v>
+        <v>1.81</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="1">
         <v>9653.0</v>
       </c>
       <c r="C3" s="1">
-        <v>183.6</v>
+        <v>160.65</v>
       </c>
       <c r="D3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="H3" s="1">
-        <v>-57850.1</v>
+        <v>-279386.45</v>
       </c>
       <c r="I3" s="1">
-        <v>-3.1609642732972</v>
+        <v>-15.265843739135</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>1772290.8</v>
+        <v>1550754.45</v>
       </c>
       <c r="M3" s="1">
-        <v>1772290.8</v>
+        <v>1550754.45</v>
       </c>
       <c r="N3" s="1">
-        <v>1.1</v>
+        <v>0.95</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="1">
         <v>3531.0</v>
       </c>
       <c r="C4" s="1">
-        <v>230.61</v>
+        <v>257.49</v>
       </c>
       <c r="D4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="E4" t="s">
         <v>36</v>
       </c>
       <c r="F4">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="H4" s="1">
-        <v>-764939.0</v>
+        <v>-689916.03</v>
       </c>
       <c r="I4" s="1">
-        <v>-51.723161326404</v>
+        <v>-46.650305607848</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>713970.99</v>
+        <v>788993.96</v>
       </c>
       <c r="M4" s="1">
-        <v>713970.99</v>
+        <v>788993.96</v>
       </c>
       <c r="N4" s="1">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="1">
         <v>6062.0</v>
       </c>
       <c r="C5" s="1">
-        <v>147.62</v>
+        <v>149.75</v>
       </c>
       <c r="D5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="E5" t="s">
         <v>36</v>
       </c>
       <c r="F5">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G5" s="1">
         <v>772795.37</v>
       </c>
       <c r="H5" s="1">
-        <v>11836.32</v>
+        <v>14972.67</v>
       </c>
       <c r="I5" s="1">
-        <v>1.5316240830998</v>
+        <v>1.937468905902</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>784631.69</v>
+        <v>787768.04</v>
       </c>
       <c r="M5" s="1">
-        <v>784631.69</v>
+        <v>787768.04</v>
       </c>
       <c r="N5" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="1">
         <v>8387.0</v>
       </c>
       <c r="C6" s="1">
-        <v>534.39</v>
+        <v>518.58</v>
       </c>
       <c r="D6" s="1">
         <v>186.0293943007</v>
       </c>
       <c r="E6" t="s">
         <v>36</v>
       </c>
       <c r="F6">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G6" s="1">
         <v>1384508.93</v>
       </c>
       <c r="H6" s="1">
-        <v>2545284.08</v>
+        <v>2389804.83</v>
       </c>
       <c r="I6" s="1">
-        <v>183.84020679448</v>
+        <v>172.61028645008</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>3929793.01</v>
+        <v>3774313.76</v>
       </c>
       <c r="M6" s="1">
-        <v>3929793.01</v>
+        <v>3774313.76</v>
       </c>
       <c r="N6" s="1">
-        <v>2.44</v>
+        <v>2.32</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="1">
         <v>27444.0</v>
       </c>
       <c r="C7" s="1">
-        <v>68.68</v>
+        <v>75.75</v>
       </c>
       <c r="D7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="E7" t="s">
         <v>36</v>
       </c>
       <c r="F7">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="H7" s="1">
-        <v>-1118112.3</v>
+        <v>-966730.24</v>
       </c>
       <c r="I7" s="1">
-        <v>-40.353875449583</v>
+        <v>-34.890334091044</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1652655.78</v>
+        <v>1804037.84</v>
       </c>
       <c r="M7" s="1">
-        <v>1652655.78</v>
+        <v>1804037.84</v>
       </c>
       <c r="N7" s="1">
-        <v>1.02</v>
+        <v>1.11</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="1">
         <v>7335.0</v>
       </c>
       <c r="C8" s="1">
-        <v>360.45</v>
+        <v>390.02</v>
       </c>
       <c r="D8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="H8" s="1">
-        <v>391885.63</v>
+        <v>556267.41</v>
       </c>
       <c r="I8" s="1">
-        <v>20.343863351504</v>
+        <v>28.877374697141</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>2318194.43</v>
+        <v>2482576.21</v>
       </c>
       <c r="M8" s="1">
-        <v>2318194.43</v>
+        <v>2482576.21</v>
       </c>
       <c r="N8" s="1">
-        <v>1.44</v>
+        <v>1.52</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="1">
         <v>6284.0</v>
       </c>
       <c r="C9" s="1">
-        <v>575.39</v>
+        <v>546.62</v>
       </c>
       <c r="D9" s="1">
         <v>194.5299538511</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G9" s="1">
         <v>1090161.32</v>
       </c>
       <c r="H9" s="1">
-        <v>2080159.38</v>
+        <v>1890669.23</v>
       </c>
       <c r="I9" s="1">
-        <v>190.8120699054</v>
+        <v>173.43022498725</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>3170320.7</v>
+        <v>2980830.55</v>
       </c>
       <c r="M9" s="1">
-        <v>3170320.7</v>
+        <v>2980830.55</v>
       </c>
       <c r="N9" s="1">
-        <v>1.97</v>
+        <v>1.83</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="1">
         <v>1557.0</v>
       </c>
       <c r="C10" s="1">
-        <v>1540.8</v>
+        <v>1472.6</v>
       </c>
       <c r="D10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="H10" s="1">
-        <v>1199304.78</v>
+        <v>1093117.38</v>
       </c>
       <c r="I10" s="1">
-        <v>99.965321932148</v>
+        <v>91.11431274486</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>2399025.6</v>
+        <v>2292838.2</v>
       </c>
       <c r="M10" s="1">
-        <v>2399025.6</v>
+        <v>2292838.2</v>
       </c>
       <c r="N10" s="1">
-        <v>1.49</v>
+        <v>1.41</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="1">
         <v>5913.0</v>
       </c>
       <c r="C11" s="1">
-        <v>140.12</v>
+        <v>140.26</v>
       </c>
       <c r="D11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="E11" t="s">
         <v>36</v>
       </c>
       <c r="F11">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G11" s="1">
         <v>940123.69</v>
       </c>
       <c r="H11" s="1">
-        <v>-213662.0</v>
+        <v>-220414.07</v>
       </c>
       <c r="I11" s="1">
-        <v>-22.727009464042</v>
+        <v>-23.445220277345</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>726461.69</v>
+        <v>719709.62</v>
       </c>
       <c r="M11" s="1">
-        <v>726461.69</v>
+        <v>719709.62</v>
       </c>
       <c r="N11" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="1">
         <v>20616.0</v>
       </c>
       <c r="C12" s="1">
-        <v>252.99</v>
+        <v>253.05</v>
       </c>
       <c r="D12" s="1">
         <v>160.5054055103</v>
       </c>
       <c r="E12" t="s">
         <v>57</v>
       </c>
       <c r="F12">
-        <v>1.61</v>
+        <v>1.62</v>
       </c>
       <c r="G12" s="1">
         <v>2061661.87</v>
       </c>
       <c r="H12" s="1">
-        <v>1171541.39</v>
+        <v>1158832.48</v>
       </c>
       <c r="I12" s="1">
-        <v>56.825098579332</v>
+        <v>56.208658503249</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>3233203.26</v>
+        <v>3220494.35</v>
       </c>
       <c r="M12" s="1">
-        <v>3233203.26</v>
+        <v>3220494.35</v>
       </c>
       <c r="N12" s="1">
-        <v>2.0</v>
+        <v>1.98</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="1">
         <v>23576.0</v>
       </c>
       <c r="C13" s="1">
-        <v>151.27</v>
+        <v>156.82</v>
       </c>
       <c r="D13" s="1">
         <v>79.4047989481</v>
       </c>
       <c r="E13" t="s">
         <v>36</v>
       </c>
       <c r="F13">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G13" s="1">
         <v>1661616.64</v>
       </c>
       <c r="H13" s="1">
-        <v>1465381.62</v>
+        <v>1546773.45</v>
       </c>
       <c r="I13" s="1">
-        <v>88.190114658457</v>
+        <v>93.088466543041</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>3126998.26</v>
+        <v>3208390.09</v>
       </c>
       <c r="M13" s="1">
-        <v>3126998.26</v>
+        <v>3208390.09</v>
       </c>
       <c r="N13" s="1">
-        <v>1.94</v>
+        <v>1.97</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="1">
         <v>9332.0</v>
       </c>
       <c r="C14" s="1">
-        <v>153.83</v>
+        <v>170.12</v>
       </c>
       <c r="D14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="H14" s="1">
-        <v>-153475.83</v>
+        <v>-34499.17</v>
       </c>
       <c r="I14" s="1">
-        <v>-10.868078807042</v>
+        <v>-2.4429885691939</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>1258694.92</v>
+        <v>1377671.58</v>
       </c>
       <c r="M14" s="1">
-        <v>1258694.92</v>
+        <v>1377671.58</v>
       </c>
       <c r="N14" s="1">
-        <v>0.78</v>
+        <v>0.85</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="1">
         <v>16606.0</v>
       </c>
       <c r="C15" s="1">
-        <v>384.05</v>
+        <v>418.16</v>
       </c>
       <c r="D15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="E15" t="s">
         <v>36</v>
       </c>
       <c r="F15">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="H15" s="1">
-        <v>1404408.02</v>
+        <v>1838448.83</v>
       </c>
       <c r="I15" s="1">
-        <v>33.538360345673</v>
+        <v>43.903593869836</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>5591875.76</v>
+        <v>6025916.57</v>
       </c>
       <c r="M15" s="1">
-        <v>5591875.76</v>
+        <v>6025916.57</v>
       </c>
       <c r="N15" s="1">
-        <v>3.47</v>
+        <v>3.7</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="1">
         <v>248573.0</v>
       </c>
       <c r="C16" s="1">
-        <v>12.41</v>
+        <v>12.63</v>
       </c>
       <c r="D16" s="1">
         <v>6.5190873908</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>1620469.11</v>
       </c>
       <c r="H16" s="1">
-        <v>1464321.82</v>
+        <v>1519007.88</v>
       </c>
       <c r="I16" s="1">
-        <v>90.364068710943</v>
+        <v>93.738774199775</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>3084790.93</v>
+        <v>3139476.99</v>
       </c>
       <c r="M16" s="1">
-        <v>3084790.93</v>
+        <v>3139476.99</v>
       </c>
       <c r="N16" s="1">
-        <v>1.91</v>
+        <v>1.93</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>67</v>
       </c>
       <c r="B17" s="1">
         <v>3566.0</v>
       </c>
       <c r="C17" s="1">
-        <v>931.47</v>
+        <v>876.54</v>
       </c>
       <c r="D17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
       <c r="F17">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="H17" s="1">
-        <v>1571266.71</v>
+        <v>1371333.85</v>
       </c>
       <c r="I17" s="1">
-        <v>117.15733887688</v>
+        <v>102.24987492911</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>2912426.15</v>
+        <v>2712493.29</v>
       </c>
       <c r="M17" s="1">
-        <v>2912426.15</v>
+        <v>2712493.29</v>
       </c>
       <c r="N17" s="1">
-        <v>1.81</v>
+        <v>1.67</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="1">
         <v>9516.0</v>
       </c>
       <c r="C18" s="1">
-        <v>81.9</v>
+        <v>70.27</v>
       </c>
       <c r="D18" s="1">
         <v>38.6687883565</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
       <c r="F18">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G18" s="1">
         <v>333775.35</v>
       </c>
       <c r="H18" s="1">
-        <v>349574.41</v>
+        <v>246507.83</v>
       </c>
       <c r="I18" s="1">
-        <v>104.73344122027</v>
+        <v>73.854414353846</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>683349.76</v>
+        <v>580283.18</v>
       </c>
       <c r="M18" s="1">
-        <v>683349.76</v>
+        <v>580283.18</v>
       </c>
       <c r="N18" s="1">
-        <v>0.42</v>
+        <v>0.36</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="1">
         <v>8395.0</v>
       </c>
       <c r="C19" s="1">
-        <v>184.15</v>
+        <v>195.85</v>
       </c>
       <c r="D19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="E19" t="s">
         <v>72</v>
       </c>
       <c r="F19">
         <v>0.93</v>
       </c>
       <c r="G19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="H19" s="1">
-        <v>382362.93</v>
+        <v>476903.95</v>
       </c>
       <c r="I19" s="1">
-        <v>29.708988561366</v>
+        <v>37.054674718127</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>1669390.69</v>
+        <v>1763931.71</v>
       </c>
       <c r="M19" s="1">
-        <v>1669390.69</v>
+        <v>1763931.71</v>
       </c>
       <c r="N19" s="1">
-        <v>1.04</v>
+        <v>1.08</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="1">
         <v>2185.0</v>
       </c>
       <c r="C20" s="1">
-        <v>926.43</v>
+        <v>947.85</v>
       </c>
       <c r="D20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="E20" t="s">
         <v>36</v>
       </c>
       <c r="F20">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="H20" s="1">
-        <v>195868.62</v>
+        <v>218231.95</v>
       </c>
       <c r="I20" s="1">
-        <v>12.404517254547</v>
+        <v>13.820804931737</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>1774879.04</v>
+        <v>1797242.37</v>
       </c>
       <c r="M20" s="1">
-        <v>1774879.04</v>
+        <v>1797242.37</v>
       </c>
       <c r="N20" s="1">
         <v>1.1</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="1">
         <v>21179.0</v>
       </c>
       <c r="C21" s="1">
-        <v>102.71</v>
+        <v>98.84</v>
       </c>
       <c r="D21" s="1">
         <v>71.6081807451</v>
       </c>
       <c r="E21" t="s">
         <v>36</v>
       </c>
       <c r="F21">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G21" s="1">
         <v>1747012.98</v>
       </c>
       <c r="H21" s="1">
-        <v>160304.07</v>
+        <v>69563.89</v>
       </c>
       <c r="I21" s="1">
-        <v>9.175894617566</v>
+        <v>3.9818759675157</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>1907317.05</v>
+        <v>1816576.87</v>
       </c>
       <c r="M21" s="1">
-        <v>1907317.05</v>
+        <v>1816576.87</v>
       </c>
       <c r="N21" s="1">
-        <v>1.18</v>
+        <v>1.12</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" s="1">
         <v>26200.0</v>
       </c>
       <c r="C22" s="1">
-        <v>109.74</v>
+        <v>121.66</v>
       </c>
       <c r="D22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="E22" t="s">
         <v>36</v>
       </c>
       <c r="F22">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="H22" s="1">
-        <v>370552.44</v>
+        <v>615643.15</v>
       </c>
       <c r="I22" s="1">
-        <v>17.231498013008</v>
+        <v>28.628751482373</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>2520989.04</v>
+        <v>2766079.75</v>
       </c>
       <c r="M22" s="1">
-        <v>2520989.04</v>
+        <v>2766079.75</v>
       </c>
       <c r="N22" s="1">
-        <v>1.56</v>
+        <v>1.7</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="1">
         <v>25324.0</v>
       </c>
       <c r="C23" s="1">
-        <v>72.2</v>
+        <v>68.02</v>
       </c>
       <c r="D23" s="1">
         <v>67.7485981677</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>1715665.5</v>
       </c>
       <c r="H23" s="1">
-        <v>112727.3</v>
+        <v>6872.98</v>
       </c>
       <c r="I23" s="1">
-        <v>6.5704707590145</v>
+        <v>0.40060139928209</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>1828392.8</v>
+        <v>1722538.48</v>
       </c>
       <c r="M23" s="1">
-        <v>1828392.8</v>
+        <v>1722538.48</v>
       </c>
       <c r="N23" s="1">
-        <v>1.13</v>
+        <v>1.06</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="1">
         <v>38656.0</v>
       </c>
       <c r="C24" s="1">
-        <v>62.03</v>
+        <v>60.15</v>
       </c>
       <c r="D24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="E24" t="s">
         <v>36</v>
       </c>
       <c r="F24">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="H24" s="1">
-        <v>859958.16</v>
+        <v>775272.79</v>
       </c>
       <c r="I24" s="1">
-        <v>69.212991646616</v>
+        <v>62.397162599304</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>2102439.0</v>
+        <v>2017753.63</v>
       </c>
       <c r="M24" s="1">
-        <v>2102439.0</v>
+        <v>2017753.63</v>
       </c>
       <c r="N24" s="1">
-        <v>1.3</v>
+        <v>1.24</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="1">
         <v>3736.0</v>
       </c>
       <c r="C25" s="1">
-        <v>585.64</v>
+        <v>617.37</v>
       </c>
       <c r="D25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="E25" t="s">
         <v>36</v>
       </c>
       <c r="F25">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="H25" s="1">
-        <v>497337.07</v>
+        <v>580480.28</v>
       </c>
       <c r="I25" s="1">
-        <v>34.997198110655</v>
+        <v>40.847917004233</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>1918413.89</v>
+        <v>2001557.1</v>
       </c>
       <c r="M25" s="1">
-        <v>1918413.89</v>
+        <v>2001557.1</v>
       </c>
       <c r="N25" s="1">
-        <v>1.19</v>
+        <v>1.23</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26" s="1">
         <v>22631.0</v>
       </c>
       <c r="C26" s="1">
-        <v>83.82</v>
+        <v>91.78</v>
       </c>
       <c r="D26" s="1">
         <v>86.098507799</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>1948495.33</v>
       </c>
       <c r="H26" s="1">
-        <v>-51564.91</v>
+        <v>128577.85</v>
       </c>
       <c r="I26" s="1">
-        <v>-2.6463963862823</v>
+        <v>6.598827722107</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>1896930.42</v>
+        <v>2077073.18</v>
       </c>
       <c r="M26" s="1">
-        <v>1896930.42</v>
+        <v>2077073.18</v>
       </c>
       <c r="N26" s="1">
-        <v>1.18</v>
+        <v>1.28</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="1">
         <v>10433.0</v>
       </c>
       <c r="C27" s="1">
-        <v>271.85</v>
+        <v>283.14</v>
       </c>
       <c r="D27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="E27" t="s">
         <v>36</v>
       </c>
       <c r="F27">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="H27" s="1">
-        <v>357932.26</v>
+        <v>434575.49</v>
       </c>
       <c r="I27" s="1">
-        <v>16.813160653858</v>
+        <v>20.413324939191</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>2486813.72</v>
+        <v>2563456.95</v>
       </c>
       <c r="M27" s="1">
-        <v>2486813.72</v>
+        <v>2563456.95</v>
       </c>
       <c r="N27" s="1">
-        <v>1.54</v>
+        <v>1.57</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" s="1">
         <v>130613.0</v>
       </c>
       <c r="C28" s="1">
-        <v>13.87</v>
+        <v>13.46</v>
       </c>
       <c r="D28" s="1">
         <v>13.4277774035</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>1753842.29</v>
       </c>
       <c r="H28" s="1">
-        <v>57760.02</v>
+        <v>4208.69</v>
       </c>
       <c r="I28" s="1">
-        <v>3.2933417291472</v>
+        <v>0.23996969533675</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>1811602.31</v>
+        <v>1758050.98</v>
       </c>
       <c r="M28" s="1">
-        <v>1811602.31</v>
+        <v>1758050.98</v>
       </c>
       <c r="N28" s="1">
-        <v>1.12</v>
+        <v>1.08</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" s="1">
         <v>37926.0</v>
       </c>
       <c r="C29" s="1">
-        <v>91.79</v>
+        <v>89.6</v>
       </c>
       <c r="D29" s="1">
         <v>76.1409020197</v>
       </c>
       <c r="E29" t="s">
         <v>36</v>
       </c>
       <c r="F29">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G29" s="1">
         <v>2542329.52</v>
       </c>
       <c r="H29" s="1">
-        <v>510040.09</v>
+        <v>406574.55</v>
       </c>
       <c r="I29" s="1">
-        <v>20.061919038725</v>
+        <v>15.99220505452</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>3052369.61</v>
+        <v>2948904.07</v>
       </c>
       <c r="M29" s="1">
-        <v>3052369.61</v>
+        <v>2948904.07</v>
       </c>
       <c r="N29" s="1">
-        <v>1.89</v>
+        <v>1.81</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="1">
         <v>2871.0</v>
       </c>
       <c r="C30" s="1">
-        <v>1181.87</v>
+        <v>1115.68</v>
       </c>
       <c r="D30" s="1">
         <v>854.2801079763</v>
       </c>
       <c r="E30" t="s">
         <v>36</v>
       </c>
       <c r="F30">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G30" s="1">
         <v>2119279.12</v>
       </c>
       <c r="H30" s="1">
-        <v>855862.28</v>
+        <v>660360.12</v>
       </c>
       <c r="I30" s="1">
-        <v>40.384594550245</v>
+        <v>31.159657723613</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>2975141.4</v>
+        <v>2779639.24</v>
       </c>
       <c r="M30" s="1">
-        <v>2975141.4</v>
+        <v>2779639.24</v>
       </c>
       <c r="N30" s="1">
-        <v>1.84</v>
+        <v>1.71</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>96</v>
       </c>
       <c r="B31" s="1">
         <v>322557.0</v>
       </c>
       <c r="C31" s="1">
-        <v>10.218</v>
+        <v>9.995</v>
       </c>
       <c r="D31" s="1">
         <v>7.588417334</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>2447697.13</v>
       </c>
       <c r="H31" s="1">
-        <v>848190.3</v>
+        <v>776260.09</v>
       </c>
       <c r="I31" s="1">
-        <v>34.652583834994</v>
+        <v>31.713894684348</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>3295887.43</v>
+        <v>3223957.22</v>
       </c>
       <c r="M31" s="1">
-        <v>3295887.43</v>
+        <v>3223957.22</v>
       </c>
       <c r="N31" s="1">
-        <v>2.04</v>
+        <v>1.98</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="1">
         <v>5123.0</v>
       </c>
       <c r="C32" s="1">
-        <v>221.03</v>
+        <v>243.63</v>
       </c>
       <c r="D32" s="1">
         <v>200.6878781964</v>
       </c>
       <c r="E32" t="s">
         <v>36</v>
       </c>
       <c r="F32">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G32" s="1">
         <v>917074.19</v>
       </c>
       <c r="H32" s="1">
-        <v>75768.15</v>
+        <v>166031.19</v>
       </c>
       <c r="I32" s="1">
-        <v>8.2619433439731</v>
+        <v>18.104444745087</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>992842.34</v>
+        <v>1083105.38</v>
       </c>
       <c r="M32" s="1">
-        <v>992842.34</v>
+        <v>1083105.38</v>
       </c>
       <c r="N32" s="1">
-        <v>0.62</v>
+        <v>0.66</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="1">
         <v>17518.0</v>
       </c>
       <c r="C33" s="1">
-        <v>36.6</v>
+        <v>36.19</v>
       </c>
       <c r="D33" s="1">
         <v>57.5202083571</v>
       </c>
       <c r="E33" t="s">
         <v>36</v>
       </c>
       <c r="F33">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G33" s="1">
         <v>908284.34</v>
       </c>
       <c r="H33" s="1">
-        <v>-346110.91</v>
+        <v>-358124.74</v>
       </c>
       <c r="I33" s="1">
-        <v>-38.106008741712</v>
+        <v>-39.428703570954</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>562173.43</v>
+        <v>550159.6</v>
       </c>
       <c r="M33" s="1">
-        <v>562173.43</v>
+        <v>550159.6</v>
       </c>
       <c r="N33" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="1">
         <v>27181.0</v>
       </c>
       <c r="C34" s="1">
-        <v>75.8</v>
+        <v>77.7</v>
       </c>
       <c r="D34" s="1">
         <v>76.8692542585</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
         <v>2089383.2</v>
       </c>
       <c r="H34" s="1">
-        <v>-29063.4</v>
+        <v>22580.5</v>
       </c>
       <c r="I34" s="1">
-        <v>-1.3910038139485</v>
+        <v>1.0807256419024</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>2060319.8</v>
+        <v>2111963.7</v>
       </c>
       <c r="M34" s="1">
-        <v>2060319.8</v>
+        <v>2111963.7</v>
       </c>
       <c r="N34" s="1">
-        <v>1.28</v>
+        <v>1.3</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" s="1">
         <v>7805.0</v>
       </c>
       <c r="C35" s="1">
-        <v>337.11</v>
+        <v>348.24</v>
       </c>
       <c r="D35" s="1">
         <v>369.4193247918</v>
       </c>
       <c r="E35" t="s">
         <v>36</v>
       </c>
       <c r="F35">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G35" s="1">
         <v>2582186.07</v>
       </c>
       <c r="H35" s="1">
-        <v>-275177.26</v>
+        <v>-223516.22</v>
       </c>
       <c r="I35" s="1">
-        <v>-10.656755653554</v>
+        <v>-8.6560849582772</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>2307008.81</v>
+        <v>2358669.85</v>
       </c>
       <c r="M35" s="1">
-        <v>2307008.81</v>
+        <v>2358669.85</v>
       </c>
       <c r="N35" s="1">
-        <v>1.43</v>
+        <v>1.45</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" s="1">
         <v>115228.0</v>
       </c>
       <c r="C36" s="1">
-        <v>28.42</v>
+        <v>30.67</v>
       </c>
       <c r="D36" s="1">
         <v>17.4559626133</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
         <v>2011415.66</v>
       </c>
       <c r="H36" s="1">
-        <v>1263364.1</v>
+        <v>1522627.1</v>
       </c>
       <c r="I36" s="1">
-        <v>62.80969792191</v>
+        <v>75.69927639919</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>3274779.76</v>
+        <v>3534042.76</v>
       </c>
       <c r="M36" s="1">
-        <v>3274779.76</v>
+        <v>3534042.76</v>
       </c>
       <c r="N36" s="1">
-        <v>2.03</v>
+        <v>2.17</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" s="1">
         <v>504443.0</v>
       </c>
       <c r="C37" s="1">
-        <v>6.325</v>
+        <v>6.788</v>
       </c>
       <c r="D37" s="1">
         <v>4.2598751692</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
         <v>2148864.21</v>
       </c>
       <c r="H37" s="1">
-        <v>1041737.77</v>
+        <v>1275294.87</v>
       </c>
       <c r="I37" s="1">
-        <v>48.478529501871</v>
+        <v>59.347392174213</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>3190601.98</v>
+        <v>3424159.08</v>
       </c>
       <c r="M37" s="1">
-        <v>3190601.98</v>
+        <v>3424159.08</v>
       </c>
       <c r="N37" s="1">
-        <v>1.98</v>
+        <v>2.1</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" s="1">
         <v>3384.0</v>
       </c>
       <c r="C38" s="1">
-        <v>407.12</v>
+        <v>368.265</v>
       </c>
       <c r="D38" s="1">
         <v>441.5855112293</v>
       </c>
       <c r="E38" t="s">
         <v>36</v>
       </c>
       <c r="F38">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G38" s="1">
         <v>1332055.96</v>
       </c>
       <c r="H38" s="1">
-        <v>-124082.19</v>
+        <v>-250606.09</v>
       </c>
       <c r="I38" s="1">
-        <v>-9.3150883841246</v>
+        <v>-18.813480628847</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>1207973.77</v>
+        <v>1081449.87</v>
       </c>
       <c r="M38" s="1">
-        <v>1207973.77</v>
+        <v>1081449.87</v>
       </c>
       <c r="N38" s="1">
-        <v>0.75</v>
+        <v>0.66</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" s="1">
         <v>20001.0</v>
       </c>
       <c r="C39" s="1">
-        <v>143.93</v>
+        <v>153.62</v>
       </c>
       <c r="D39" s="1">
         <v>84.1574021299</v>
       </c>
       <c r="E39" t="s">
         <v>36</v>
       </c>
       <c r="F39">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G39" s="1">
         <v>1494173.57</v>
       </c>
       <c r="H39" s="1">
-        <v>1029933.34</v>
+        <v>1172163.58</v>
       </c>
       <c r="I39" s="1">
-        <v>68.929966416151</v>
+        <v>78.448956903983</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>2524106.91</v>
+        <v>2666337.15</v>
       </c>
       <c r="M39" s="1">
-        <v>2524106.91</v>
+        <v>2666337.15</v>
       </c>
       <c r="N39" s="1">
-        <v>1.57</v>
+        <v>1.64</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" s="1">
         <v>377132.0</v>
       </c>
       <c r="C40" s="1">
-        <v>4.334</v>
+        <v>4.045</v>
       </c>
       <c r="D40" s="1">
         <v>3.6304812639</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
         <v>1369170.66</v>
       </c>
       <c r="H40" s="1">
-        <v>265319.43</v>
+        <v>156328.28</v>
       </c>
       <c r="I40" s="1">
-        <v>19.378112440709</v>
+        <v>11.417735171158</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>1634490.09</v>
+        <v>1525498.94</v>
       </c>
       <c r="M40" s="1">
-        <v>1634490.09</v>
+        <v>1525498.94</v>
       </c>
       <c r="N40" s="1">
-        <v>1.01</v>
+        <v>0.94</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" s="1">
         <v>67000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>9054.0</v>
+        <v>8950.0</v>
       </c>
       <c r="D41" s="1">
         <v>5532.659358209</v>
       </c>
       <c r="E41" t="s">
         <v>117</v>
       </c>
       <c r="F41">
-        <v>185.18</v>
+        <v>181.6</v>
       </c>
       <c r="G41" s="1">
         <v>2183424.53</v>
       </c>
       <c r="H41" s="1">
-        <v>1092352.21</v>
+        <v>1118633.83</v>
       </c>
       <c r="I41" s="1">
-        <v>50.029309233784</v>
+        <v>51.232997276989</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>3275776.74</v>
+        <v>3302058.36</v>
       </c>
       <c r="M41" s="1">
-        <v>3275776.74</v>
+        <v>3302058.36</v>
       </c>
       <c r="N41" s="1">
         <v>2.03</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>119</v>
       </c>
       <c r="B42" s="1">
         <v>3976.0</v>
       </c>
       <c r="C42" s="1">
-        <v>381.8</v>
+        <v>387.5</v>
       </c>
       <c r="D42" s="1">
         <v>381.7093435614</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
         <v>1517676.35</v>
       </c>
       <c r="H42" s="1">
-        <v>360.45</v>
+        <v>23023.65</v>
       </c>
       <c r="I42" s="1">
-        <v>0.023750123008769</v>
+        <v>1.5170329299788</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>1518036.8</v>
+        <v>1540700.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1518036.8</v>
+        <v>1540700.0</v>
       </c>
       <c r="N42" s="1">
-        <v>0.94</v>
+        <v>0.95</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" s="1">
         <v>2858.0</v>
       </c>
       <c r="C43" s="1">
-        <v>491.5</v>
+        <v>485.0</v>
       </c>
       <c r="D43" s="1">
         <v>640.6780790763</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
         <v>1831057.95</v>
       </c>
       <c r="H43" s="1">
-        <v>-426350.95</v>
+        <v>-444927.95</v>
       </c>
       <c r="I43" s="1">
-        <v>-23.284405062112</v>
+        <v>-24.29895514776</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>1404707.0</v>
+        <v>1386130.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1404707.0</v>
+        <v>1386130.0</v>
       </c>
       <c r="N43" s="1">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>123</v>
       </c>
       <c r="B44" s="1">
         <v>10750.0</v>
       </c>
       <c r="C44" s="1">
-        <v>139.85</v>
+        <v>146.35</v>
       </c>
       <c r="D44" s="1">
         <v>130.8636483721</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
         <v>1406784.22</v>
       </c>
       <c r="H44" s="1">
-        <v>96603.28</v>
+        <v>166478.28</v>
       </c>
       <c r="I44" s="1">
-        <v>6.8669578906707</v>
+        <v>11.833959866283</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>1503387.5</v>
+        <v>1573262.5</v>
       </c>
       <c r="M44" s="1">
-        <v>1503387.5</v>
+        <v>1573262.5</v>
       </c>
       <c r="N44" s="1">
-        <v>0.93</v>
+        <v>0.97</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" s="1">
         <v>37038.0</v>
       </c>
       <c r="C45" s="1">
-        <v>34.73</v>
+        <v>34.62</v>
       </c>
       <c r="D45" s="1">
         <v>29.4882139964</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
         <v>1092184.47</v>
       </c>
       <c r="H45" s="1">
-        <v>194145.27</v>
+        <v>190071.09</v>
       </c>
       <c r="I45" s="1">
-        <v>17.775868027129</v>
+        <v>17.402837636027</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>1286329.74</v>
+        <v>1282255.56</v>
       </c>
       <c r="M45" s="1">
-        <v>1286329.74</v>
+        <v>1282255.56</v>
       </c>
       <c r="N45" s="1">
-        <v>0.8</v>
+        <v>0.79</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46" s="1">
         <v>22367.0</v>
       </c>
       <c r="C46" s="1">
-        <v>390.99</v>
+        <v>492.81</v>
       </c>
       <c r="D46" s="1">
         <v>445.7656037913</v>
       </c>
       <c r="E46" t="s">
         <v>36</v>
       </c>
       <c r="F46">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G46" s="1">
         <v>8866505.22</v>
       </c>
       <c r="H46" s="1">
-        <v>-1198575.95</v>
+        <v>698888.34</v>
       </c>
       <c r="I46" s="1">
-        <v>-13.518020011948</v>
+        <v>7.8823428471404</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>7667929.27</v>
+        <v>9565393.56</v>
       </c>
       <c r="M46" s="1">
-        <v>7667929.27</v>
+        <v>9565393.56</v>
       </c>
       <c r="N46" s="1">
-        <v>4.75</v>
+        <v>5.87</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>129</v>
       </c>
       <c r="B47" s="1">
         <v>80651.0</v>
       </c>
       <c r="C47" s="1">
-        <v>187.3</v>
+        <v>201.2</v>
       </c>
       <c r="D47" s="1">
         <v>204.0828479498</v>
       </c>
       <c r="E47" t="s">
         <v>130</v>
       </c>
       <c r="F47">
-        <v>11.15</v>
+        <v>11.0</v>
       </c>
       <c r="G47" s="1">
         <v>1403954.06</v>
       </c>
       <c r="H47" s="1">
-        <v>-49344.16</v>
+        <v>71427.24</v>
       </c>
       <c r="I47" s="1">
-        <v>-3.5146563128996</v>
+        <v>5.0875767259792</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>1354609.9</v>
+        <v>1475381.3</v>
       </c>
       <c r="M47" s="1">
-        <v>1354609.9</v>
+        <v>1475381.3</v>
       </c>
       <c r="N47" s="1">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>132</v>
       </c>
       <c r="B48" s="1">
         <v>4716.0</v>
       </c>
       <c r="C48" s="1">
-        <v>510.0</v>
+        <v>514.8</v>
       </c>
       <c r="D48" s="1">
         <v>468.6676357082</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
         <v>2210236.57</v>
       </c>
       <c r="H48" s="1">
-        <v>194923.43</v>
+        <v>217560.23</v>
       </c>
       <c r="I48" s="1">
-        <v>8.8191206609164</v>
+        <v>9.843300620078</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>2405160.0</v>
+        <v>2427796.8</v>
       </c>
       <c r="M48" s="1">
-        <v>2405160.0</v>
+        <v>2427796.8</v>
       </c>
       <c r="N48" s="1">
         <v>1.49</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>134</v>
       </c>
       <c r="B49" s="1">
         <v>17039.0</v>
       </c>
       <c r="C49" s="1">
-        <v>93.1</v>
+        <v>97.73</v>
       </c>
       <c r="D49" s="1">
         <v>58.3518663067</v>
       </c>
       <c r="E49" t="s">
         <v>36</v>
       </c>
       <c r="F49">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G49" s="1">
         <v>881264.01</v>
       </c>
       <c r="H49" s="1">
-        <v>509644.28</v>
+        <v>563801.7</v>
       </c>
       <c r="I49" s="1">
-        <v>57.831055644721</v>
+        <v>63.976480782416</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>1390908.29</v>
+        <v>1445065.71</v>
       </c>
       <c r="M49" s="1">
-        <v>1390908.29</v>
+        <v>1445065.71</v>
       </c>
       <c r="N49" s="1">
-        <v>0.86</v>
+        <v>0.89</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>136</v>
       </c>
       <c r="B50" s="1">
         <v>34327.0</v>
       </c>
       <c r="C50" s="1">
-        <v>324.4</v>
+        <v>307.6</v>
       </c>
       <c r="D50" s="1">
         <v>538.838409124</v>
       </c>
       <c r="E50" t="s">
         <v>137</v>
       </c>
       <c r="F50">
         <v>7.48</v>
       </c>
       <c r="G50" s="1">
         <v>2479393.33</v>
       </c>
       <c r="H50" s="1">
-        <v>-989770.05</v>
+        <v>-1066876.75</v>
       </c>
       <c r="I50" s="1">
-        <v>-39.919848054121</v>
+        <v>-43.029749942902</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>1489623.28</v>
+        <v>1412516.58</v>
       </c>
       <c r="M50" s="1">
-        <v>1489623.28</v>
+        <v>1412516.58</v>
       </c>
       <c r="N50" s="1">
-        <v>0.92</v>
+        <v>0.87</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>139</v>
       </c>
       <c r="B51" s="1">
         <v>23240.0</v>
       </c>
       <c r="C51" s="1">
-        <v>429.2</v>
+        <v>415.6</v>
       </c>
       <c r="D51" s="1">
         <v>417.3573962995</v>
       </c>
       <c r="E51" t="s">
         <v>137</v>
       </c>
       <c r="F51">
         <v>7.48</v>
       </c>
       <c r="G51" s="1">
         <v>1299636.84</v>
       </c>
       <c r="H51" s="1">
-        <v>34669.63</v>
+        <v>-7575.79</v>
       </c>
       <c r="I51" s="1">
-        <v>2.6676398308315</v>
+        <v>-0.5829159167264</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>1334306.47</v>
+        <v>1292061.05</v>
       </c>
       <c r="M51" s="1">
-        <v>1334306.47</v>
+        <v>1292061.05</v>
       </c>
       <c r="N51" s="1">
-        <v>0.83</v>
+        <v>0.79</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>141</v>
       </c>
       <c r="B52" s="1">
         <v>62721.0</v>
       </c>
       <c r="C52" s="1">
-        <v>203.53</v>
+        <v>211.94</v>
       </c>
       <c r="D52" s="1">
         <v>132.4028224996</v>
       </c>
       <c r="E52" t="s">
         <v>36</v>
       </c>
       <c r="F52">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G52" s="1">
         <v>7334210.53</v>
       </c>
       <c r="H52" s="1">
-        <v>3858779.5</v>
+        <v>4201424.25</v>
       </c>
       <c r="I52" s="1">
-        <v>52.613426955989</v>
+        <v>57.28529652666</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>11192990.03</v>
+        <v>11535634.78</v>
       </c>
       <c r="M52" s="1">
-        <v>11192990.03</v>
+        <v>11535634.78</v>
       </c>
       <c r="N52" s="1">
-        <v>6.94</v>
+        <v>7.08</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>143</v>
       </c>
       <c r="B53" s="1">
-        <v>860.0</v>
+        <v>564.0</v>
       </c>
       <c r="C53" s="1">
-        <v>4817.87</v>
+        <v>4825.07</v>
       </c>
       <c r="D53" s="1">
-        <v>4815.5615581395</v>
+        <v>4815.9818971631</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>4141382.94</v>
+        <v>2716213.79</v>
       </c>
       <c r="H53" s="1">
-        <v>1985.26</v>
+        <v>5125.69</v>
       </c>
       <c r="I53" s="1">
-        <v>0.047937127011973</v>
+        <v>0.1887071635845</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>4143368.2</v>
+        <v>2721339.48</v>
       </c>
       <c r="M53" s="1">
-        <v>4143368.2</v>
+        <v>2721339.48</v>
       </c>
       <c r="N53" s="1">
-        <v>2.57</v>
+        <v>1.67</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>145</v>
       </c>
       <c r="B54" s="1">
         <v>7764.0</v>
       </c>
       <c r="C54" s="1">
-        <v>131.54</v>
+        <v>145.74</v>
       </c>
       <c r="D54" s="1">
         <v>186.5757843895</v>
       </c>
       <c r="E54" t="s">
         <v>36</v>
       </c>
       <c r="F54">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G54" s="1">
         <v>1285093.84</v>
       </c>
       <c r="H54" s="1">
-        <v>-389629.96</v>
+        <v>-303165.29</v>
       </c>
       <c r="I54" s="1">
-        <v>-30.319183539157</v>
+        <v>-23.590906793235</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>895463.88</v>
+        <v>981928.55</v>
       </c>
       <c r="M54" s="1">
-        <v>895463.88</v>
+        <v>981928.55</v>
       </c>
       <c r="N54" s="1">
-        <v>0.56</v>
+        <v>0.6</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>147</v>
       </c>
       <c r="B55" s="1">
         <v>94856.0</v>
       </c>
       <c r="C55" s="1">
-        <v>16.27</v>
+        <v>16.435</v>
       </c>
       <c r="D55" s="1">
         <v>12.0896589567</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
         <v>1146776.69</v>
       </c>
       <c r="H55" s="1">
-        <v>396530.43</v>
+        <v>412181.67</v>
       </c>
       <c r="I55" s="1">
-        <v>34.577824388809</v>
+        <v>35.942627156121</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>1543307.12</v>
+        <v>1558958.36</v>
       </c>
       <c r="M55" s="1">
-        <v>1543307.12</v>
+        <v>1558958.36</v>
       </c>
       <c r="N55" s="1">
         <v>0.96</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>149</v>
       </c>
       <c r="B56" s="1">
         <v>15422.0</v>
       </c>
       <c r="C56" s="1">
-        <v>148.37</v>
+        <v>148.01</v>
       </c>
       <c r="D56" s="1">
         <v>152.5145979769</v>
       </c>
       <c r="E56" t="s">
         <v>36</v>
       </c>
       <c r="F56">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G56" s="1">
         <v>2110321.23</v>
       </c>
       <c r="H56" s="1">
-        <v>-104041.41</v>
+        <v>-129490.56</v>
       </c>
       <c r="I56" s="1">
-        <v>-4.9301219416724</v>
+        <v>-6.1360592008071</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>2006279.82</v>
+        <v>1980830.67</v>
       </c>
       <c r="M56" s="1">
-        <v>2006279.82</v>
+        <v>1980830.67</v>
       </c>
       <c r="N56" s="1">
-        <v>1.24</v>
+        <v>1.22</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>151</v>
       </c>
       <c r="B57" s="1">
         <v>7948.0</v>
       </c>
       <c r="C57" s="1">
-        <v>183.98</v>
+        <v>162.67</v>
       </c>
       <c r="D57" s="1">
         <v>157.996694766</v>
       </c>
       <c r="E57" t="s">
         <v>36</v>
       </c>
       <c r="F57">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G57" s="1">
         <v>1122246.13</v>
       </c>
       <c r="H57" s="1">
-        <v>159887.18</v>
+        <v>-276.97</v>
       </c>
       <c r="I57" s="1">
-        <v>14.247068956255</v>
+        <v>-0.024679969268417</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>1282133.31</v>
+        <v>1121969.16</v>
       </c>
       <c r="M57" s="1">
-        <v>1282133.31</v>
+        <v>1121969.16</v>
       </c>
       <c r="N57" s="1">
-        <v>0.8</v>
+        <v>0.69</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>153</v>
       </c>
       <c r="B58" s="1">
         <v>116800.0</v>
       </c>
       <c r="C58" s="1">
-        <v>4469.0</v>
+        <v>3883.0</v>
       </c>
       <c r="D58" s="1">
         <v>2087.8199828767</v>
       </c>
       <c r="E58" t="s">
         <v>117</v>
       </c>
       <c r="F58">
-        <v>185.18</v>
+        <v>181.6</v>
       </c>
       <c r="G58" s="1">
         <v>1441098.25</v>
       </c>
       <c r="H58" s="1">
-        <v>1377623.45</v>
+        <v>1056353.69</v>
       </c>
       <c r="I58" s="1">
-        <v>95.595387059834</v>
+        <v>73.301989645744</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>2818721.7</v>
+        <v>2497451.94</v>
       </c>
       <c r="M58" s="1">
-        <v>2818721.7</v>
+        <v>2497451.94</v>
       </c>
       <c r="N58" s="1">
-        <v>1.75</v>
+        <v>1.53</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>155</v>
       </c>
       <c r="B59" s="1">
         <v>6686.0</v>
       </c>
       <c r="C59" s="1">
-        <v>268.55</v>
+        <v>299.25</v>
       </c>
       <c r="D59" s="1">
         <v>215.9045288663</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
         <v>1443537.68</v>
       </c>
       <c r="H59" s="1">
-        <v>351987.62</v>
+        <v>557247.82</v>
       </c>
       <c r="I59" s="1">
-        <v>24.383680791762</v>
+        <v>38.60292860523</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>1795525.3</v>
+        <v>2000785.5</v>
       </c>
       <c r="M59" s="1">
-        <v>1795525.3</v>
+        <v>2000785.5</v>
       </c>
       <c r="N59" s="1">
-        <v>1.11</v>
+        <v>1.23</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>157</v>
       </c>
       <c r="B60" s="1">
         <v>116631.0</v>
       </c>
       <c r="C60" s="1">
-        <v>24.39</v>
+        <v>23.56</v>
       </c>
       <c r="D60" s="1">
         <v>18.6728409257</v>
       </c>
       <c r="E60" t="s">
         <v>158</v>
       </c>
       <c r="F60">
-        <v>0.85</v>
+        <v>0.86</v>
       </c>
       <c r="G60" s="1">
         <v>2540739.03</v>
       </c>
       <c r="H60" s="1">
-        <v>795679.09</v>
+        <v>665592.78</v>
       </c>
       <c r="I60" s="1">
-        <v>31.316836581992</v>
+        <v>26.196818017945</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>3336418.12</v>
+        <v>3206331.81</v>
       </c>
       <c r="M60" s="1">
-        <v>3336418.12</v>
+        <v>3206331.81</v>
       </c>
       <c r="N60" s="1">
-        <v>2.07</v>
+        <v>1.97</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>160</v>
       </c>
       <c r="B61" s="1">
         <v>123900.0</v>
       </c>
       <c r="C61" s="1">
-        <v>2213.5</v>
+        <v>2323.0</v>
       </c>
       <c r="D61" s="1">
         <v>2555.3766989508</v>
       </c>
       <c r="E61" t="s">
         <v>117</v>
       </c>
       <c r="F61">
-        <v>185.18</v>
+        <v>181.6</v>
       </c>
       <c r="G61" s="1">
         <v>1866410.99</v>
       </c>
       <c r="H61" s="1">
-        <v>-385428.8</v>
+        <v>-281490.71</v>
       </c>
       <c r="I61" s="1">
-        <v>-20.650799961267</v>
+        <v>-15.081925230198</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>1480982.19</v>
+        <v>1584920.28</v>
       </c>
       <c r="M61" s="1">
-        <v>1480982.19</v>
+        <v>1584920.28</v>
       </c>
       <c r="N61" s="1">
-        <v>0.92</v>
+        <v>0.97</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>162</v>
       </c>
       <c r="B62" s="1">
         <v>6487.0</v>
       </c>
       <c r="C62" s="1">
-        <v>394.76</v>
+        <v>327.35</v>
       </c>
       <c r="D62" s="1">
         <v>336.7764991522</v>
       </c>
       <c r="E62" t="s">
         <v>36</v>
       </c>
       <c r="F62">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G62" s="1">
         <v>1939414.23</v>
       </c>
       <c r="H62" s="1">
-        <v>305923.88</v>
+        <v>-96641.24</v>
       </c>
       <c r="I62" s="1">
-        <v>15.774035029123</v>
+        <v>-4.9830118035176</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>2245338.11</v>
+        <v>1842772.99</v>
       </c>
       <c r="M62" s="1">
-        <v>2245338.11</v>
+        <v>1842772.99</v>
       </c>
       <c r="N62" s="1">
-        <v>1.39</v>
+        <v>1.13</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>164</v>
       </c>
       <c r="B63" s="1">
         <v>170877.0</v>
       </c>
       <c r="C63" s="1">
-        <v>95.0</v>
+        <v>108.1</v>
       </c>
       <c r="D63" s="1">
         <v>134.2464297711</v>
       </c>
       <c r="E63" t="s">
         <v>130</v>
       </c>
       <c r="F63">
-        <v>11.15</v>
+        <v>11.0</v>
       </c>
       <c r="G63" s="1">
         <v>1973184.66</v>
       </c>
       <c r="H63" s="1">
-        <v>-517477.8</v>
+        <v>-293700.76</v>
       </c>
       <c r="I63" s="1">
-        <v>-26.225513024209</v>
+        <v>-14.88460588377</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>1455706.86</v>
+        <v>1679483.9</v>
       </c>
       <c r="M63" s="1">
-        <v>1455706.86</v>
+        <v>1679483.9</v>
       </c>
       <c r="N63" s="1">
-        <v>0.9</v>
+        <v>1.03</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>166</v>
       </c>
       <c r="B64" s="1">
         <v>179300.0</v>
       </c>
       <c r="C64" s="1">
-        <v>2806.0</v>
+        <v>2918.5</v>
       </c>
       <c r="D64" s="1">
         <v>2910.6595370887</v>
       </c>
       <c r="E64" t="s">
         <v>117</v>
       </c>
       <c r="F64">
-        <v>185.18</v>
+        <v>181.6</v>
       </c>
       <c r="G64" s="1">
         <v>3064180.54</v>
       </c>
       <c r="H64" s="1">
-        <v>-347322.43</v>
+        <v>-182625.67</v>
       </c>
       <c r="I64" s="1">
-        <v>-11.334920559217</v>
+        <v>-5.960016637923</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>2716858.11</v>
+        <v>2881554.87</v>
       </c>
       <c r="M64" s="1">
-        <v>2716858.11</v>
+        <v>2881554.87</v>
       </c>
       <c r="N64" s="1">
-        <v>1.68</v>
+        <v>1.77</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>168</v>
       </c>
       <c r="B65" s="1">
         <v>24867.0</v>
       </c>
       <c r="C65" s="1">
-        <v>45.835</v>
+        <v>47.485</v>
       </c>
       <c r="D65" s="1">
         <v>46.5667177384</v>
       </c>
       <c r="E65" t="s">
         <v>158</v>
       </c>
       <c r="F65">
-        <v>0.85</v>
+        <v>0.86</v>
       </c>
       <c r="G65" s="1">
         <v>1335812.17</v>
       </c>
       <c r="H65" s="1">
-        <v>1015.12</v>
+        <v>42028.55</v>
       </c>
       <c r="I65" s="1">
-        <v>0.075992719844737</v>
+        <v>3.1462918922201</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>1336827.29</v>
+        <v>1377840.72</v>
       </c>
       <c r="M65" s="1">
-        <v>1336827.29</v>
+        <v>1377840.72</v>
       </c>
       <c r="N65" s="1">
-        <v>0.83</v>
+        <v>0.85</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>170</v>
       </c>
       <c r="B66" s="1">
         <v>13068.0</v>
       </c>
       <c r="C66" s="1">
-        <v>236.71</v>
+        <v>225.25</v>
       </c>
       <c r="D66" s="1">
         <v>194.8258103765</v>
       </c>
       <c r="E66" t="s">
         <v>36</v>
       </c>
       <c r="F66">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G66" s="1">
         <v>2270159.35</v>
       </c>
       <c r="H66" s="1">
-        <v>442095.17</v>
+        <v>284244.26</v>
       </c>
       <c r="I66" s="1">
-        <v>19.474191095881</v>
+        <v>12.520894623543</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>2712254.52</v>
+        <v>2554403.61</v>
       </c>
       <c r="M66" s="1">
-        <v>2712254.52</v>
+        <v>2554403.61</v>
       </c>
       <c r="N66" s="1">
-        <v>1.68</v>
+        <v>1.57</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>172</v>
       </c>
       <c r="B67" s="1">
         <v>22087.0</v>
       </c>
       <c r="C67" s="1">
-        <v>94.97</v>
+        <v>98.7</v>
       </c>
       <c r="D67" s="1">
         <v>101.7684941368</v>
       </c>
       <c r="E67" t="s">
         <v>57</v>
       </c>
       <c r="F67">
-        <v>1.61</v>
+        <v>1.62</v>
       </c>
       <c r="G67" s="1">
         <v>1464870.86</v>
       </c>
       <c r="H67" s="1">
-        <v>-164556.33</v>
+        <v>-119116.86</v>
       </c>
       <c r="I67" s="1">
-        <v>-11.233504228489</v>
+        <v>-8.1315604844512</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>1300314.53</v>
+        <v>1345754.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1300314.53</v>
+        <v>1345754.0</v>
       </c>
       <c r="N67" s="1">
-        <v>0.81</v>
+        <v>0.83</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>174</v>
       </c>
       <c r="B68" s="1">
         <v>18281.0</v>
       </c>
       <c r="C68" s="1">
-        <v>173.0</v>
+        <v>180.71</v>
       </c>
       <c r="D68" s="1">
         <v>212.8117159893</v>
       </c>
       <c r="E68" t="s">
         <v>57</v>
       </c>
       <c r="F68">
-        <v>1.61</v>
+        <v>1.62</v>
       </c>
       <c r="G68" s="1">
         <v>2467969.82</v>
       </c>
       <c r="H68" s="1">
-        <v>-507449.72</v>
+        <v>-428609.67</v>
       </c>
       <c r="I68" s="1">
-        <v>-20.561423234908</v>
+        <v>-17.366892679425</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>1960520.1</v>
+        <v>2039360.15</v>
       </c>
       <c r="M68" s="1">
-        <v>1960520.1</v>
+        <v>2039360.15</v>
       </c>
       <c r="N68" s="1">
-        <v>1.22</v>
+        <v>1.25</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>176</v>
       </c>
       <c r="B69" s="1">
         <v>31963.0</v>
       </c>
       <c r="C69" s="1">
-        <v>121.21</v>
+        <v>122.17</v>
       </c>
       <c r="D69" s="1">
         <v>126.7791696649</v>
       </c>
       <c r="E69" t="s">
         <v>36</v>
       </c>
       <c r="F69">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G69" s="1">
         <v>3597543.38</v>
       </c>
       <c r="H69" s="1">
-        <v>-200581.32</v>
+        <v>-208885.67</v>
       </c>
       <c r="I69" s="1">
-        <v>-5.5755080290373</v>
+        <v>-5.8063419377031</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>3396962.06</v>
+        <v>3388657.71</v>
       </c>
       <c r="M69" s="1">
-        <v>3396962.06</v>
+        <v>3388657.71</v>
       </c>
       <c r="N69" s="1">
-        <v>2.11</v>
+        <v>2.08</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>178</v>
       </c>
       <c r="B70" s="1">
         <v>-22821029.65</v>
       </c>
       <c r="C70" s="1">
-        <v>0.87353516</v>
+        <v>0.86542357</v>
       </c>
       <c r="D70" s="1">
         <v>0.871466834</v>
       </c>
       <c r="E70" t="s">
         <v>36</v>
       </c>
       <c r="F70">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G70" s="1">
         <v>0.0</v>
       </c>
       <c r="H70" s="1">
-        <v>54163.07</v>
+        <v>-158254.46</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70" t="s">
         <v>179</v>
       </c>
       <c r="L70" s="1">
-        <v>50631.080000002</v>
+        <v>-181212.38</v>
       </c>
       <c r="M70" s="1">
-        <v>54163.07</v>
+        <v>-158254.46</v>
       </c>
       <c r="N70" s="1">
-        <v>0.03</v>
+        <v>-0.1</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>177</v>
-      </c>
-[...48 lines deleted...]
-        <v>180</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">