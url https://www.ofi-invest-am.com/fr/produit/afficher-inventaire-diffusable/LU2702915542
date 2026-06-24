--- v0 (2026-05-23)
+++ v1 (2026-06-24)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU2702915468</t>
   </si>
   <si>
@@ -445,50 +445,56 @@
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7475251036</t>
   </si>
   <si>
     <t>QUALCOMM INC</t>
   </si>
   <si>
     <t>JP3164720009</t>
@@ -547,51 +553,51 @@
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>OACT01964558</t>
   </si>
   <si>
     <t>EUR/USD 15/04/26</t>
   </si>
   <si>
-    <t>50 392.83</t>
+    <t>85 187.88</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -911,285 +917,285 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>9620.62</v>
+        <v>11299.06</v>
       </c>
       <c r="D2">
-        <v>122.19</v>
+        <v>114.93</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1175582.97</v>
+        <v>1298631.22</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1175582.97</v>
+        <v>1298631.22</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>386079.0</v>
+        <v>384262.0</v>
       </c>
       <c r="D3">
-        <v>139.32</v>
+        <v>131.14</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>53789211.15</v>
+        <v>50392999.18</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>53789211.15</v>
+        <v>50392999.18</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1750.17</v>
+        <v>1678.17</v>
       </c>
       <c r="D4">
-        <v>58367.87</v>
+        <v>54961.58</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>102153688.08</v>
+        <v>92234868.28</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>102153688.08</v>
+        <v>92234868.28</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>4253.0</v>
       </c>
       <c r="D5">
-        <v>114.24</v>
+        <v>107.57</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>485858.68</v>
+        <v>457502.49</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>485858.68</v>
+        <v>457502.49</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1870.0</v>
+        <v>2245.0</v>
       </c>
       <c r="D6">
-        <v>104.83</v>
+        <v>98.64</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>196023.37</v>
+        <v>221454.11</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>196023.37</v>
+        <v>221454.11</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>109.44</v>
+        <v>103.0</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10943.56</v>
+        <v>10300.33</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10943.56</v>
+        <v>10300.33</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P69"/>
+  <dimension ref="A1:P70"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O69" sqref="O69"/>
+      <selection activeCell="O70" sqref="O70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1211,3436 +1217,3486 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>229.48</v>
+        <v>205.2</v>
       </c>
       <c r="E2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>38267.23</v>
+        <v>-202748.89</v>
       </c>
       <c r="J2" s="1">
-        <v>1.4340836089741</v>
+        <v>-7.5981161920183</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2706677.2</v>
+        <v>2465661.08</v>
       </c>
       <c r="N2" s="1">
-        <v>2706677.2</v>
+        <v>2465661.08</v>
       </c>
       <c r="O2" s="1">
-        <v>1.72</v>
+        <v>1.7</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>158.6</v>
+        <v>132.15</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-299175.1</v>
+        <v>-554496.95</v>
       </c>
       <c r="J3" s="1">
-        <v>-16.347107482271</v>
+        <v>-30.298046997365</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1530965.8</v>
+        <v>1275643.95</v>
       </c>
       <c r="N3" s="1">
-        <v>1530965.8</v>
+        <v>1275643.95</v>
       </c>
       <c r="O3" s="1">
-        <v>0.97</v>
+        <v>0.88</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>246.68</v>
+        <v>238.87</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-740438.54</v>
+        <v>-750416.32</v>
       </c>
       <c r="J4" s="1">
-        <v>-50.066504723523</v>
+        <v>-50.741175938638</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>738471.45</v>
+        <v>728493.67</v>
       </c>
       <c r="N4" s="1">
-        <v>738471.45</v>
+        <v>728493.67</v>
       </c>
       <c r="O4" s="1">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>168.47</v>
+        <v>136.57</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>93050.45</v>
+        <v>-57743.25</v>
       </c>
       <c r="J5" s="1">
-        <v>12.040761838415</v>
+        <v>-7.4719974059886</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>865845.82</v>
+        <v>715052.12</v>
       </c>
       <c r="N5" s="1">
-        <v>865845.82</v>
+        <v>715052.12</v>
       </c>
       <c r="O5" s="1">
-        <v>0.55</v>
+        <v>0.49</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>12206.0</v>
       </c>
       <c r="D6" s="1">
-        <v>196.6</v>
+        <v>205.37</v>
       </c>
       <c r="E6" s="1">
         <v>186.0293945601</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
         <v>2014941.7</v>
       </c>
       <c r="I6" s="1">
-        <v>19564.11</v>
+        <v>150152.63</v>
       </c>
       <c r="J6" s="1">
-        <v>0.97095166574795</v>
+        <v>7.4519590318668</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2034505.81</v>
+        <v>2165094.33</v>
       </c>
       <c r="N6" s="1">
-        <v>2034505.81</v>
+        <v>2165094.33</v>
       </c>
       <c r="O6" s="1">
-        <v>1.29</v>
+        <v>1.5</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>93.28</v>
+        <v>88.85</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-600376.97</v>
+        <v>-664705.37</v>
       </c>
       <c r="J7" s="1">
-        <v>-21.668250559607</v>
+        <v>-23.989931701537</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2170391.11</v>
+        <v>2106062.71</v>
       </c>
       <c r="N7" s="1">
-        <v>2170391.11</v>
+        <v>2106062.71</v>
       </c>
       <c r="O7" s="1">
-        <v>1.38</v>
+        <v>1.46</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>379.42</v>
+        <v>348.43</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>433204.3</v>
+        <v>281096.67</v>
       </c>
       <c r="J8" s="1">
-        <v>22.48882941302</v>
+        <v>14.592503029628</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2359513.1</v>
+        <v>2207405.47</v>
       </c>
       <c r="N8" s="1">
-        <v>2359513.1</v>
+        <v>2207405.47</v>
       </c>
       <c r="O8" s="1">
-        <v>1.5</v>
+        <v>1.53</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>373.55</v>
+        <v>373.99</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>1485333.83</v>
+        <v>1550834.99</v>
       </c>
       <c r="J9" s="1">
-        <v>82.556038936194</v>
+        <v>86.196645651067</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3284516.36</v>
+        <v>3350017.52</v>
       </c>
       <c r="N9" s="1">
-        <v>3284516.36</v>
+        <v>3350017.52</v>
       </c>
       <c r="O9" s="1">
-        <v>2.08</v>
+        <v>2.32</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1249.2</v>
+        <v>1201.6</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>745283.58</v>
+        <v>671170.38</v>
       </c>
       <c r="J10" s="1">
-        <v>62.121417547792</v>
+        <v>55.943880343762</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1945004.4</v>
+        <v>1870891.2</v>
       </c>
       <c r="N10" s="1">
-        <v>1945004.4</v>
+        <v>1870891.2</v>
       </c>
       <c r="O10" s="1">
-        <v>1.23</v>
+        <v>1.29</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>156.2</v>
+        <v>150.64</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-157071.04</v>
+        <v>-170790.2</v>
       </c>
       <c r="J11" s="1">
-        <v>-16.707486649975</v>
+        <v>-18.166779735122</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>783052.65</v>
+        <v>769333.49</v>
       </c>
       <c r="N11" s="1">
-        <v>783052.65</v>
+        <v>769333.49</v>
       </c>
       <c r="O11" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>194.97</v>
+        <v>187.75</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
-        <v>1.61</v>
+        <v>1.59</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>551350.44</v>
+        <v>472605.31</v>
       </c>
       <c r="J12" s="1">
-        <v>20.761961769635</v>
+        <v>17.796690936434</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3206930.13</v>
+        <v>3128185.0</v>
       </c>
       <c r="N12" s="1">
-        <v>3206930.13</v>
+        <v>3128185.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.03</v>
+        <v>2.16</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>115.54</v>
+        <v>117.9</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>781298.16</v>
+        <v>891459.94</v>
       </c>
       <c r="J13" s="1">
-        <v>38.986848726414</v>
+        <v>44.483931494781</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2785302.55</v>
+        <v>2895464.33</v>
       </c>
       <c r="N13" s="1">
-        <v>2785302.55</v>
+        <v>2895464.33</v>
       </c>
       <c r="O13" s="1">
-        <v>1.76</v>
+        <v>2.0</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>184.34</v>
+        <v>155.92</v>
       </c>
       <c r="E14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>46295.45</v>
+        <v>-155437.77</v>
       </c>
       <c r="J14" s="1">
-        <v>3.278318149558</v>
+        <v>-11.007009598521</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1458466.2</v>
+        <v>1256732.98</v>
       </c>
       <c r="N14" s="1">
-        <v>1458466.2</v>
+        <v>1256732.98</v>
       </c>
       <c r="O14" s="1">
-        <v>0.92</v>
+        <v>0.87</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>330.34</v>
+        <v>318.29</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>463338.57</v>
+        <v>377676.27</v>
       </c>
       <c r="J15" s="1">
-        <v>11.064886914209</v>
+        <v>9.0192042888431</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4650806.31</v>
+        <v>4565144.01</v>
       </c>
       <c r="N15" s="1">
-        <v>4650806.31</v>
+        <v>4565144.01</v>
       </c>
       <c r="O15" s="1">
-        <v>2.95</v>
+        <v>3.16</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.965</v>
+        <v>10.2</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>1212849.41</v>
+        <v>1004156.64</v>
       </c>
       <c r="J16" s="1">
-        <v>68.19838969289</v>
+        <v>56.463618057433</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2991262.97</v>
+        <v>2782570.2</v>
       </c>
       <c r="N16" s="1">
-        <v>2991262.97</v>
+        <v>2782570.2</v>
       </c>
       <c r="O16" s="1">
-        <v>1.9</v>
+        <v>1.92</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>756.47</v>
+        <v>716.63</v>
       </c>
       <c r="E17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>945887.63</v>
+        <v>866046.1</v>
       </c>
       <c r="J17" s="1">
-        <v>70.527604831235</v>
+        <v>64.574432701305</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2287047.07</v>
+        <v>2207205.54</v>
       </c>
       <c r="N17" s="1">
-        <v>2287047.07</v>
+        <v>2207205.54</v>
       </c>
       <c r="O17" s="1">
-        <v>1.45</v>
+        <v>1.53</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>77.68</v>
+        <v>62.04</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>556622.57</v>
+        <v>334683.55</v>
       </c>
       <c r="J18" s="1">
-        <v>87.763619175703</v>
+        <v>52.77011966398</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1190851.85</v>
+        <v>968912.83</v>
       </c>
       <c r="N18" s="1">
-        <v>1190851.85</v>
+        <v>968912.83</v>
       </c>
       <c r="O18" s="1">
-        <v>0.75</v>
+        <v>0.67</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>163.7</v>
+        <v>137.8</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>217940.21</v>
+        <v>-24594.19</v>
       </c>
       <c r="J19" s="1">
-        <v>16.933606000853</v>
+        <v>-1.9109292561024</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1504967.97</v>
+        <v>1262433.57</v>
       </c>
       <c r="N19" s="1">
-        <v>1504967.97</v>
+        <v>1262433.57</v>
       </c>
       <c r="O19" s="1">
-        <v>0.95</v>
+        <v>0.87</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>986.02</v>
+        <v>973.82</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>247571.78</v>
+        <v>258782.55</v>
       </c>
       <c r="J20" s="1">
-        <v>15.678919965582</v>
+        <v>16.388907047238</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1826582.2</v>
+        <v>1837792.97</v>
       </c>
       <c r="N20" s="1">
-        <v>1826582.2</v>
+        <v>1837792.97</v>
       </c>
       <c r="O20" s="1">
-        <v>1.16</v>
+        <v>1.27</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>89.2</v>
+        <v>80.04</v>
       </c>
       <c r="E21" s="1">
         <v>71.6081807451</v>
       </c>
       <c r="F21" t="s">
         <v>77</v>
       </c>
       <c r="G21">
         <v>0.87</v>
       </c>
       <c r="H21" s="1">
         <v>1747012.98</v>
       </c>
       <c r="I21" s="1">
-        <v>414505.1</v>
+        <v>212038.4</v>
       </c>
       <c r="J21" s="1">
-        <v>23.726503737826</v>
+        <v>12.137196599421</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2161518.08</v>
+        <v>1959051.38</v>
       </c>
       <c r="N21" s="1">
-        <v>2161518.08</v>
+        <v>1959051.38</v>
       </c>
       <c r="O21" s="1">
-        <v>1.37</v>
+        <v>1.35</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>115.1</v>
+        <v>101.55</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>406256.91</v>
+        <v>147550.96</v>
       </c>
       <c r="J22" s="1">
-        <v>18.891833872247</v>
+        <v>6.8614419974065</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2556693.51</v>
+        <v>2297987.56</v>
       </c>
       <c r="N22" s="1">
-        <v>2556693.51</v>
+        <v>2297987.56</v>
       </c>
       <c r="O22" s="1">
-        <v>1.62</v>
+        <v>1.59</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>72.04</v>
+        <v>68.32</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>80273.36</v>
+        <v>4258.88</v>
       </c>
       <c r="J23" s="1">
-        <v>5.7676261970179</v>
+        <v>0.30599974708865</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1472065.36</v>
+        <v>1396050.88</v>
       </c>
       <c r="N23" s="1">
-        <v>1472065.36</v>
+        <v>1396050.88</v>
       </c>
       <c r="O23" s="1">
-        <v>0.93</v>
+        <v>0.97</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
         <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>51.64</v>
+        <v>58.08</v>
       </c>
       <c r="E24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>449927.67</v>
+        <v>696662.78</v>
       </c>
       <c r="J24" s="1">
-        <v>36.212040903584</v>
+        <v>56.07030366762</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1692408.51</v>
+        <v>1939143.62</v>
       </c>
       <c r="N24" s="1">
-        <v>1692408.51</v>
+        <v>1939143.62</v>
       </c>
       <c r="O24" s="1">
-        <v>1.07</v>
+        <v>1.34</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" s="1">
         <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>646.84</v>
+        <v>583.02</v>
       </c>
       <c r="E25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>627752.55</v>
+        <v>460217.64</v>
       </c>
       <c r="J25" s="1">
-        <v>44.174427530244</v>
+        <v>32.38513453481</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2048829.37</v>
+        <v>1881294.46</v>
       </c>
       <c r="N25" s="1">
-        <v>2048829.37</v>
+        <v>1881294.46</v>
       </c>
       <c r="O25" s="1">
         <v>1.3</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26" t="s">
         <v>87</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>60.46</v>
+        <v>58.94</v>
       </c>
       <c r="E26" s="1">
         <v>87.738507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1985610.17</v>
       </c>
       <c r="I26" s="1">
-        <v>-617339.91</v>
+        <v>-651739.03</v>
       </c>
       <c r="J26" s="1">
-        <v>-31.090690374536</v>
+        <v>-32.823110993635</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1368270.26</v>
+        <v>1333871.14</v>
       </c>
       <c r="N26" s="1">
-        <v>1368270.26</v>
+        <v>1333871.14</v>
       </c>
       <c r="O26" s="1">
-        <v>0.87</v>
+        <v>0.92</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" t="s">
         <v>89</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>305.67</v>
+        <v>264.49</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>574853.27</v>
+        <v>254452.6</v>
       </c>
       <c r="J27" s="1">
-        <v>27.002596471482</v>
+        <v>11.952408096973</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2703734.73</v>
+        <v>2383334.06</v>
       </c>
       <c r="N27" s="1">
-        <v>2703734.73</v>
+        <v>2383334.06</v>
       </c>
       <c r="O27" s="1">
-        <v>1.71</v>
+        <v>1.65</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>13.2</v>
+        <v>12.96</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>-44983.48</v>
+        <v>-76053.64</v>
       </c>
       <c r="J28" s="1">
-        <v>-2.5648532090354</v>
+        <v>-4.3364013325075</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1708858.8</v>
+        <v>1677788.64</v>
       </c>
       <c r="N28" s="1">
-        <v>1708858.8</v>
+        <v>1677788.64</v>
       </c>
       <c r="O28" s="1">
-        <v>1.08</v>
+        <v>1.16</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" t="s">
         <v>93</v>
       </c>
       <c r="C29" s="1">
         <v>37926.0</v>
       </c>
       <c r="D29" s="1">
-        <v>82.44</v>
+        <v>81.69</v>
       </c>
       <c r="E29" s="1">
         <v>76.1409020197</v>
       </c>
       <c r="F29" t="s">
         <v>36</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
         <v>2542329.52</v>
       </c>
       <c r="I29" s="1">
-        <v>108471.19</v>
+        <v>133585.96</v>
       </c>
       <c r="J29" s="1">
-        <v>4.2666062422939</v>
+        <v>5.2544707107834</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2650800.71</v>
+        <v>2675915.48</v>
       </c>
       <c r="N29" s="1">
-        <v>2650800.71</v>
+        <v>2675915.48</v>
       </c>
       <c r="O29" s="1">
-        <v>1.68</v>
+        <v>1.85</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" t="s">
         <v>95</v>
       </c>
       <c r="C30" s="1">
         <v>2871.0</v>
       </c>
       <c r="D30" s="1">
-        <v>1058.56</v>
+        <v>903.02</v>
       </c>
       <c r="E30" s="1">
         <v>854.2801079763</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
         <v>2119279.12</v>
       </c>
       <c r="I30" s="1">
-        <v>457342.97</v>
+        <v>119942.18</v>
       </c>
       <c r="J30" s="1">
-        <v>21.580119658802</v>
+        <v>5.6595744688883</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2576622.09</v>
+        <v>2239221.3</v>
       </c>
       <c r="N30" s="1">
-        <v>2576622.09</v>
+        <v>2239221.3</v>
       </c>
       <c r="O30" s="1">
-        <v>1.63</v>
+        <v>1.55</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>96</v>
       </c>
       <c r="B31" t="s">
         <v>97</v>
       </c>
       <c r="C31" s="1">
         <v>384990.0</v>
       </c>
       <c r="D31" s="1">
-        <v>9.7</v>
+        <v>9.208</v>
       </c>
       <c r="E31" s="1">
         <v>7.5884173355</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2921464.79</v>
       </c>
       <c r="I31" s="1">
-        <v>812938.21</v>
+        <v>623523.13</v>
       </c>
       <c r="J31" s="1">
-        <v>27.82639081541</v>
+        <v>21.342825425598</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3734403.0</v>
+        <v>3544987.92</v>
       </c>
       <c r="N31" s="1">
-        <v>3734403.0</v>
+        <v>3544987.92</v>
       </c>
       <c r="O31" s="1">
-        <v>2.37</v>
+        <v>2.45</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="1">
         <v>10684.0</v>
       </c>
       <c r="D32" s="1">
-        <v>242.15</v>
+        <v>192.85</v>
       </c>
       <c r="E32" s="1">
         <v>200.6878790715</v>
       </c>
       <c r="F32" t="s">
         <v>36</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
         <v>1912555.26</v>
       </c>
       <c r="I32" s="1">
-        <v>280857.71</v>
+        <v>-132965.18</v>
       </c>
       <c r="J32" s="1">
-        <v>14.684946148955</v>
+        <v>-6.9522268339583</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2193412.97</v>
+        <v>1779590.08</v>
       </c>
       <c r="N32" s="1">
-        <v>2193412.97</v>
+        <v>1779590.08</v>
       </c>
       <c r="O32" s="1">
-        <v>1.39</v>
+        <v>1.23</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="1">
         <v>17518.0</v>
       </c>
       <c r="D33" s="1">
-        <v>45.38</v>
+        <v>36.8</v>
       </c>
       <c r="E33" s="1">
         <v>57.5202083571</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
         <v>908284.34</v>
       </c>
       <c r="I33" s="1">
-        <v>-234298.04</v>
+        <v>-351484.89</v>
       </c>
       <c r="J33" s="1">
-        <v>-25.79567098999</v>
+        <v>-38.697671480277</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>673986.3</v>
+        <v>556799.45</v>
       </c>
       <c r="N33" s="1">
-        <v>673986.3</v>
+        <v>556799.45</v>
       </c>
       <c r="O33" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="1">
         <v>27181.0</v>
       </c>
       <c r="D34" s="1">
-        <v>77.96</v>
+        <v>65.72</v>
       </c>
       <c r="E34" s="1">
         <v>76.8692542585</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2089383.2</v>
       </c>
       <c r="I34" s="1">
-        <v>29647.56</v>
+        <v>-303047.88</v>
       </c>
       <c r="J34" s="1">
-        <v>1.418962304282</v>
+        <v>-14.504179032357</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2119030.76</v>
+        <v>1786335.32</v>
       </c>
       <c r="N34" s="1">
-        <v>2119030.76</v>
+        <v>1786335.32</v>
       </c>
       <c r="O34" s="1">
-        <v>1.34</v>
+        <v>1.24</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="1">
         <v>7805.0</v>
       </c>
       <c r="D35" s="1">
-        <v>376.99</v>
+        <v>330.91</v>
       </c>
       <c r="E35" s="1">
         <v>369.4193247918</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
       <c r="G35">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
         <v>2582186.07</v>
       </c>
       <c r="I35" s="1">
-        <v>-87563.81</v>
+        <v>-351444.53</v>
       </c>
       <c r="J35" s="1">
-        <v>-3.3910728207127</v>
+        <v>-13.610348769328</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2494622.26</v>
+        <v>2230741.54</v>
       </c>
       <c r="N35" s="1">
-        <v>2494622.26</v>
+        <v>2230741.54</v>
       </c>
       <c r="O35" s="1">
-        <v>1.58</v>
+        <v>1.54</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" t="s">
         <v>107</v>
       </c>
       <c r="C36" s="1">
         <v>120106.0</v>
       </c>
       <c r="D36" s="1">
-        <v>25.035</v>
+        <v>21.775</v>
       </c>
       <c r="E36" s="1">
         <v>17.4559626497</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>2096565.85</v>
       </c>
       <c r="I36" s="1">
-        <v>910287.86</v>
+        <v>518742.3</v>
       </c>
       <c r="J36" s="1">
-        <v>43.418042891426</v>
+        <v>24.742475892183</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>3006853.71</v>
+        <v>2615308.15</v>
       </c>
       <c r="N36" s="1">
-        <v>3006853.71</v>
+        <v>2615308.15</v>
       </c>
       <c r="O36" s="1">
-        <v>1.91</v>
+        <v>1.81</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
       <c r="C37" s="1">
         <v>504443.0</v>
       </c>
       <c r="D37" s="1">
-        <v>5.863</v>
+        <v>5.085</v>
       </c>
       <c r="E37" s="1">
         <v>4.2598751692</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2148864.21</v>
       </c>
       <c r="I37" s="1">
-        <v>808685.1</v>
+        <v>416228.45</v>
       </c>
       <c r="J37" s="1">
-        <v>37.633141090846</v>
+        <v>19.369695305224</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2957549.31</v>
+        <v>2565092.66</v>
       </c>
       <c r="N37" s="1">
-        <v>2957549.31</v>
+        <v>2565092.66</v>
       </c>
       <c r="O37" s="1">
-        <v>1.87</v>
+        <v>1.77</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" t="s">
         <v>111</v>
       </c>
       <c r="C38" s="1">
         <v>3384.0</v>
       </c>
       <c r="D38" s="1">
-        <v>492.1</v>
+        <v>471.91</v>
       </c>
       <c r="E38" s="1">
         <v>441.5855112293</v>
       </c>
       <c r="F38" t="s">
         <v>36</v>
       </c>
       <c r="G38">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H38" s="1">
         <v>1332055.96</v>
       </c>
       <c r="I38" s="1">
-        <v>79784.99</v>
+        <v>47235.32</v>
       </c>
       <c r="J38" s="1">
-        <v>5.9896124784427</v>
+        <v>3.5460462186589</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1411840.95</v>
+        <v>1379291.28</v>
       </c>
       <c r="N38" s="1">
-        <v>1411840.95</v>
+        <v>1379291.28</v>
       </c>
       <c r="O38" s="1">
-        <v>0.89</v>
+        <v>0.95</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" t="s">
         <v>113</v>
       </c>
       <c r="C39" s="1">
         <v>20001.0</v>
       </c>
       <c r="D39" s="1">
-        <v>142.83</v>
+        <v>136.43</v>
       </c>
       <c r="E39" s="1">
         <v>84.1574021299</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H39" s="1">
         <v>1494173.57</v>
       </c>
       <c r="I39" s="1">
-        <v>927821.2</v>
+        <v>862655.27</v>
       </c>
       <c r="J39" s="1">
-        <v>62.095945118344</v>
+        <v>57.734609105688</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2421994.77</v>
+        <v>2356828.84</v>
       </c>
       <c r="N39" s="1">
-        <v>2421994.77</v>
+        <v>2356828.84</v>
       </c>
       <c r="O39" s="1">
-        <v>1.53</v>
+        <v>1.63</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="1">
         <v>377132.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.708</v>
+        <v>4.733</v>
       </c>
       <c r="E40" s="1">
         <v>3.6304812639</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1369170.66</v>
       </c>
       <c r="I40" s="1">
-        <v>406366.8</v>
+        <v>415795.1</v>
       </c>
       <c r="J40" s="1">
-        <v>29.679777099518</v>
+        <v>30.368391037535</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1775537.46</v>
+        <v>1784965.76</v>
       </c>
       <c r="N40" s="1">
-        <v>1775537.46</v>
+        <v>1784965.76</v>
       </c>
       <c r="O40" s="1">
-        <v>1.13</v>
+        <v>1.23</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" s="1">
         <v>78400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>8307.0</v>
+        <v>7522.0</v>
       </c>
       <c r="E41" s="1">
         <v>5532.6593622449</v>
       </c>
       <c r="F41" t="s">
         <v>118</v>
       </c>
       <c r="G41">
-        <v>182.14</v>
+        <v>183.98</v>
       </c>
       <c r="H41" s="1">
         <v>2554932.59</v>
       </c>
       <c r="I41" s="1">
-        <v>1020632.5</v>
+        <v>650438.42</v>
       </c>
       <c r="J41" s="1">
-        <v>39.947531453266</v>
+        <v>25.458144083559</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3575565.09</v>
+        <v>3205371.01</v>
       </c>
       <c r="N41" s="1">
-        <v>3575565.09</v>
+        <v>3205371.01</v>
       </c>
       <c r="O41" s="1">
-        <v>2.27</v>
+        <v>2.22</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>119</v>
       </c>
       <c r="B42" t="s">
         <v>120</v>
       </c>
       <c r="C42" s="1">
         <v>3976.0</v>
       </c>
       <c r="D42" s="1">
-        <v>397.1</v>
+        <v>348.4</v>
       </c>
       <c r="E42" s="1">
         <v>381.7093435614</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1517676.35</v>
       </c>
       <c r="I42" s="1">
-        <v>61193.25</v>
+        <v>-132437.95</v>
       </c>
       <c r="J42" s="1">
-        <v>4.0320355522441</v>
+        <v>-8.7263631669559</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1578869.6</v>
+        <v>1385238.4</v>
       </c>
       <c r="N42" s="1">
-        <v>1578869.6</v>
+        <v>1385238.4</v>
       </c>
       <c r="O42" s="1">
-        <v>1.0</v>
+        <v>0.96</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" s="1">
         <v>2858.0</v>
       </c>
       <c r="D43" s="1">
-        <v>558.0</v>
+        <v>460.75</v>
       </c>
       <c r="E43" s="1">
         <v>640.6780790763</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1831057.95</v>
       </c>
       <c r="I43" s="1">
-        <v>-236293.95</v>
+        <v>-514234.45</v>
       </c>
       <c r="J43" s="1">
-        <v>-12.904777262784</v>
+        <v>-28.084007390372</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1594764.0</v>
+        <v>1316823.5</v>
       </c>
       <c r="N43" s="1">
-        <v>1594764.0</v>
+        <v>1316823.5</v>
       </c>
       <c r="O43" s="1">
-        <v>1.01</v>
+        <v>0.91</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>123</v>
       </c>
       <c r="B44" t="s">
         <v>124</v>
       </c>
       <c r="C44" s="1">
         <v>10750.0</v>
       </c>
       <c r="D44" s="1">
-        <v>125.9</v>
+        <v>103.35</v>
       </c>
       <c r="E44" s="1">
         <v>130.8636483721</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1406784.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-53359.22</v>
+        <v>-295771.72</v>
       </c>
       <c r="J44" s="1">
-        <v>-3.7929925031431</v>
+        <v>-21.024668587767</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1353425.0</v>
+        <v>1111012.5</v>
       </c>
       <c r="N44" s="1">
-        <v>1353425.0</v>
+        <v>1111012.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.86</v>
+        <v>0.77</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" t="s">
         <v>126</v>
       </c>
       <c r="C45" s="1">
         <v>37038.0</v>
       </c>
       <c r="D45" s="1">
-        <v>33.76</v>
+        <v>28.9</v>
       </c>
       <c r="E45" s="1">
         <v>29.4882139964</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1092184.47</v>
       </c>
       <c r="I45" s="1">
-        <v>158218.41</v>
+        <v>-21786.27</v>
       </c>
       <c r="J45" s="1">
-        <v>14.486418214681</v>
+        <v>-1.9947427012948</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1250402.88</v>
+        <v>1070398.2</v>
       </c>
       <c r="N45" s="1">
-        <v>1250402.88</v>
+        <v>1070398.2</v>
       </c>
       <c r="O45" s="1">
-        <v>0.79</v>
+        <v>0.74</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="1">
         <v>22367.0</v>
       </c>
       <c r="D46" s="1">
-        <v>384.47</v>
+        <v>372.74</v>
       </c>
       <c r="E46" s="1">
         <v>445.7656037913</v>
       </c>
       <c r="F46" t="s">
         <v>36</v>
       </c>
       <c r="G46">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H46" s="1">
         <v>8866505.22</v>
       </c>
       <c r="I46" s="1">
-        <v>-1575754.49</v>
+        <v>-1665714.43</v>
       </c>
       <c r="J46" s="1">
-        <v>-17.77199077767</v>
+        <v>-18.786595041332</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>7290750.73</v>
+        <v>7200790.79</v>
       </c>
       <c r="N46" s="1">
-        <v>7290750.73</v>
+        <v>7200790.79</v>
       </c>
       <c r="O46" s="1">
-        <v>4.62</v>
+        <v>4.98</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>129</v>
       </c>
       <c r="B47" t="s">
         <v>130</v>
       </c>
       <c r="C47" s="1">
         <v>80651.0</v>
       </c>
       <c r="D47" s="1">
-        <v>223.4</v>
+        <v>211.6</v>
       </c>
       <c r="E47" s="1">
         <v>204.0828479498</v>
       </c>
       <c r="F47" t="s">
         <v>131</v>
       </c>
       <c r="G47">
-        <v>11.28</v>
+        <v>11.22</v>
       </c>
       <c r="H47" s="1">
         <v>1403954.06</v>
       </c>
       <c r="I47" s="1">
-        <v>193194.54</v>
+        <v>116854.35</v>
       </c>
       <c r="J47" s="1">
-        <v>13.760745134353</v>
+        <v>8.3232317444917</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1597148.6</v>
+        <v>1520808.41</v>
       </c>
       <c r="N47" s="1">
-        <v>1597148.6</v>
+        <v>1520808.41</v>
       </c>
       <c r="O47" s="1">
-        <v>1.01</v>
+        <v>1.05</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>132</v>
       </c>
       <c r="B48" t="s">
         <v>133</v>
       </c>
       <c r="C48" s="1">
         <v>4716.0</v>
       </c>
       <c r="D48" s="1">
-        <v>542.8</v>
+        <v>519.4</v>
       </c>
       <c r="E48" s="1">
         <v>468.6676357082</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2210236.57</v>
       </c>
       <c r="I48" s="1">
-        <v>349608.23</v>
+        <v>239253.83</v>
       </c>
       <c r="J48" s="1">
-        <v>15.817683715187</v>
+        <v>10.824806414274</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2559844.8</v>
+        <v>2449490.4</v>
       </c>
       <c r="N48" s="1">
-        <v>2559844.8</v>
+        <v>2449490.4</v>
       </c>
       <c r="O48" s="1">
-        <v>1.62</v>
+        <v>1.69</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>134</v>
       </c>
       <c r="B49" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="1">
         <v>17039.0</v>
       </c>
       <c r="D49" s="1">
-        <v>124.25</v>
+        <v>99.02</v>
       </c>
       <c r="E49" s="1">
         <v>58.3518663067</v>
       </c>
       <c r="F49" t="s">
         <v>36</v>
       </c>
       <c r="G49">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H49" s="1">
         <v>881264.01</v>
       </c>
       <c r="I49" s="1">
-        <v>913645.49</v>
+        <v>575984.03</v>
       </c>
       <c r="J49" s="1">
-        <v>103.67443576869</v>
+        <v>65.358850862411</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1794909.5</v>
+        <v>1457248.04</v>
       </c>
       <c r="N49" s="1">
-        <v>1794909.5</v>
+        <v>1457248.04</v>
       </c>
       <c r="O49" s="1">
-        <v>1.14</v>
+        <v>1.01</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>136</v>
       </c>
       <c r="B50" t="s">
         <v>137</v>
       </c>
       <c r="C50" s="1">
         <v>34327.0</v>
       </c>
       <c r="D50" s="1">
-        <v>251.4</v>
+        <v>238.0</v>
       </c>
       <c r="E50" s="1">
         <v>538.838409124</v>
       </c>
       <c r="F50" t="s">
         <v>138</v>
       </c>
       <c r="G50">
         <v>7.47</v>
       </c>
       <c r="H50" s="1">
         <v>2479393.33</v>
       </c>
       <c r="I50" s="1">
-        <v>-1324100.31</v>
+        <v>-1385935.35</v>
       </c>
       <c r="J50" s="1">
-        <v>-53.404205536037</v>
+        <v>-55.898164007725</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1155293.02</v>
+        <v>1093457.98</v>
       </c>
       <c r="N50" s="1">
-        <v>1155293.02</v>
+        <v>1093457.98</v>
       </c>
       <c r="O50" s="1">
-        <v>0.73</v>
+        <v>0.76</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>139</v>
       </c>
       <c r="B51" t="s">
         <v>140</v>
       </c>
       <c r="C51" s="1">
         <v>23240.0</v>
       </c>
       <c r="D51" s="1">
-        <v>380.7</v>
+        <v>358.4</v>
       </c>
       <c r="E51" s="1">
         <v>417.3573962995</v>
       </c>
       <c r="F51" t="s">
         <v>138</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
         <v>1299636.84</v>
       </c>
       <c r="I51" s="1">
-        <v>-115205.13</v>
+        <v>-184845.93</v>
       </c>
       <c r="J51" s="1">
-        <v>-8.8644093837783</v>
+        <v>-14.222890911587</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1184431.71</v>
+        <v>1114790.91</v>
       </c>
       <c r="N51" s="1">
-        <v>1184431.71</v>
+        <v>1114790.91</v>
       </c>
       <c r="O51" s="1">
-        <v>0.75</v>
+        <v>0.77</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>141</v>
       </c>
       <c r="B52" t="s">
         <v>142</v>
       </c>
       <c r="C52" s="1">
         <v>67960.0</v>
       </c>
       <c r="D52" s="1">
-        <v>191.55</v>
+        <v>175.2</v>
       </c>
       <c r="E52" s="1">
         <v>132.4028225427</v>
       </c>
       <c r="F52" t="s">
         <v>36</v>
       </c>
       <c r="G52">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H52" s="1">
         <v>7946827.18</v>
       </c>
       <c r="I52" s="1">
-        <v>3089830.73</v>
+        <v>2336980.04</v>
       </c>
       <c r="J52" s="1">
-        <v>38.881312755564</v>
+        <v>29.407711871243</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>11036657.91</v>
+        <v>10283807.22</v>
       </c>
       <c r="N52" s="1">
-        <v>11036657.91</v>
+        <v>10283807.22</v>
       </c>
       <c r="O52" s="1">
-        <v>6.99</v>
+        <v>7.11</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>143</v>
       </c>
       <c r="B53" t="s">
         <v>144</v>
       </c>
       <c r="C53" s="1">
-        <v>7764.0</v>
+        <v>279.0</v>
       </c>
       <c r="D53" s="1">
-        <v>141.31</v>
+        <v>4785.96</v>
       </c>
       <c r="E53" s="1">
-        <v>186.5757843895</v>
+        <v>4784.2179928315</v>
       </c>
       <c r="F53" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1285093.84</v>
+        <v>1334796.82</v>
       </c>
       <c r="I53" s="1">
-        <v>-354927.8</v>
+        <v>486.02</v>
       </c>
       <c r="J53" s="1">
-        <v>-27.618823540544</v>
+        <v>0.03641153415394</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>930166.04</v>
+        <v>1335282.84</v>
       </c>
       <c r="N53" s="1">
-        <v>930166.04</v>
+        <v>1335282.84</v>
       </c>
       <c r="O53" s="1">
-        <v>0.59</v>
+        <v>0.92</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>145</v>
       </c>
       <c r="B54" t="s">
         <v>146</v>
       </c>
       <c r="C54" s="1">
-        <v>94856.0</v>
+        <v>7764.0</v>
       </c>
       <c r="D54" s="1">
-        <v>17.725</v>
+        <v>147.09</v>
       </c>
       <c r="E54" s="1">
-        <v>12.0896589567</v>
+        <v>186.5757843895</v>
       </c>
       <c r="F54" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G54">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H54" s="1">
-        <v>1146776.69</v>
+        <v>1285093.84</v>
       </c>
       <c r="I54" s="1">
-        <v>534545.91</v>
+        <v>-298734.57</v>
       </c>
       <c r="J54" s="1">
-        <v>46.612903336917</v>
+        <v>-23.246128858574</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1681322.6</v>
+        <v>986359.27</v>
       </c>
       <c r="N54" s="1">
-        <v>1681322.6</v>
+        <v>986359.27</v>
       </c>
       <c r="O54" s="1">
-        <v>1.07</v>
+        <v>0.68</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>147</v>
       </c>
       <c r="B55" t="s">
         <v>148</v>
       </c>
       <c r="C55" s="1">
-        <v>15422.0</v>
+        <v>94856.0</v>
       </c>
       <c r="D55" s="1">
-        <v>165.17</v>
+        <v>17.2</v>
       </c>
       <c r="E55" s="1">
-        <v>152.5145979769</v>
+        <v>12.0896589567</v>
       </c>
       <c r="F55" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G55">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>2110321.23</v>
+        <v>1146776.69</v>
       </c>
       <c r="I55" s="1">
-        <v>49281.77</v>
+        <v>484746.51</v>
       </c>
       <c r="J55" s="1">
-        <v>2.3352733839483</v>
+        <v>42.270349077291</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>2159603.0</v>
+        <v>1631523.2</v>
       </c>
       <c r="N55" s="1">
-        <v>2159603.0</v>
+        <v>1631523.2</v>
       </c>
       <c r="O55" s="1">
-        <v>1.37</v>
+        <v>1.13</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>149</v>
       </c>
       <c r="B56" t="s">
         <v>150</v>
       </c>
       <c r="C56" s="1">
-        <v>14097.0</v>
+        <v>15422.0</v>
       </c>
       <c r="D56" s="1">
-        <v>140.41</v>
+        <v>143.16</v>
       </c>
       <c r="E56" s="1">
-        <v>157.9966950415</v>
+        <v>152.5145979769</v>
       </c>
       <c r="F56" t="s">
         <v>36</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H56" s="1">
-        <v>1990476.06</v>
+        <v>2110321.23</v>
       </c>
       <c r="I56" s="1">
-        <v>-312341.45</v>
+        <v>-203417.17</v>
       </c>
       <c r="J56" s="1">
-        <v>-15.691796363529</v>
+        <v>-9.6391566889558</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1678134.61</v>
+        <v>1906904.06</v>
       </c>
       <c r="N56" s="1">
-        <v>1678134.61</v>
+        <v>1906904.06</v>
       </c>
       <c r="O56" s="1">
-        <v>1.06</v>
+        <v>1.32</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>151</v>
       </c>
       <c r="B57" t="s">
         <v>152</v>
       </c>
       <c r="C57" s="1">
-        <v>149900.0</v>
+        <v>14097.0</v>
       </c>
       <c r="D57" s="1">
-        <v>2908.0</v>
+        <v>128.67</v>
       </c>
       <c r="E57" s="1">
-        <v>2087.8199866578</v>
+        <v>157.9966950415</v>
       </c>
       <c r="F57" t="s">
-        <v>118</v>
+        <v>36</v>
       </c>
       <c r="G57">
-        <v>182.14</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>1849491.67</v>
+        <v>1990476.06</v>
       </c>
       <c r="I57" s="1">
-        <v>543716.35</v>
+        <v>-423831.57</v>
       </c>
       <c r="J57" s="1">
-        <v>29.398150790266</v>
+        <v>-21.2929750082</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2393208.02</v>
+        <v>1566644.49</v>
       </c>
       <c r="N57" s="1">
-        <v>2393208.02</v>
+        <v>1566644.49</v>
       </c>
       <c r="O57" s="1">
-        <v>1.52</v>
+        <v>1.08</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>153</v>
       </c>
       <c r="B58" t="s">
         <v>154</v>
       </c>
       <c r="C58" s="1">
-        <v>7843.0</v>
+        <v>149900.0</v>
       </c>
       <c r="D58" s="1">
-        <v>259.75</v>
+        <v>2381.0</v>
       </c>
       <c r="E58" s="1">
-        <v>215.9045288793</v>
+        <v>2087.8199866578</v>
       </c>
       <c r="F58" t="s">
-        <v>8</v>
+        <v>118</v>
       </c>
       <c r="G58">
-        <v>1.0</v>
+        <v>183.98</v>
       </c>
       <c r="H58" s="1">
-        <v>1693339.22</v>
+        <v>1849491.67</v>
       </c>
       <c r="I58" s="1">
-        <v>343880.03</v>
+        <v>90455.67</v>
       </c>
       <c r="J58" s="1">
-        <v>20.307805189795</v>
+        <v>4.8908395461981</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2037219.25</v>
+        <v>1939947.34</v>
       </c>
       <c r="N58" s="1">
-        <v>2037219.25</v>
+        <v>1939947.34</v>
       </c>
       <c r="O58" s="1">
-        <v>1.29</v>
+        <v>1.34</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>155</v>
       </c>
       <c r="B59" t="s">
         <v>156</v>
       </c>
       <c r="C59" s="1">
-        <v>116631.0</v>
+        <v>7843.0</v>
       </c>
       <c r="D59" s="1">
-        <v>25.8</v>
+        <v>241.8</v>
       </c>
       <c r="E59" s="1">
-        <v>18.6728409257</v>
+        <v>215.9045288793</v>
       </c>
       <c r="F59" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="G59">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>2540739.03</v>
+        <v>1693339.22</v>
       </c>
       <c r="I59" s="1">
-        <v>902144.04</v>
+        <v>203098.18</v>
       </c>
       <c r="J59" s="1">
-        <v>35.507150846579</v>
+        <v>11.993945312387</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>3442883.07</v>
+        <v>1896437.4</v>
       </c>
       <c r="N59" s="1">
-        <v>3442883.07</v>
+        <v>1896437.4</v>
       </c>
       <c r="O59" s="1">
-        <v>2.18</v>
+        <v>1.31</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>157</v>
       </c>
       <c r="B60" t="s">
         <v>158</v>
       </c>
       <c r="C60" s="1">
-        <v>123900.0</v>
+        <v>116631.0</v>
       </c>
       <c r="D60" s="1">
-        <v>1962.0</v>
+        <v>25.29</v>
       </c>
       <c r="E60" s="1">
-        <v>2555.3766989508</v>
+        <v>18.6728409257</v>
       </c>
       <c r="F60" t="s">
-        <v>118</v>
+        <v>77</v>
       </c>
       <c r="G60">
-        <v>182.14</v>
+        <v>0.87</v>
       </c>
       <c r="H60" s="1">
-        <v>1866410.99</v>
+        <v>2540739.03</v>
       </c>
       <c r="I60" s="1">
-        <v>-531799.92</v>
+        <v>868018.61</v>
       </c>
       <c r="J60" s="1">
-        <v>-28.493184129826</v>
+        <v>34.164020773121</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1334611.07</v>
+        <v>3408757.64</v>
       </c>
       <c r="N60" s="1">
-        <v>1334611.07</v>
+        <v>3408757.64</v>
       </c>
       <c r="O60" s="1">
-        <v>0.85</v>
+        <v>2.36</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>159</v>
       </c>
       <c r="B61" t="s">
         <v>160</v>
       </c>
       <c r="C61" s="1">
-        <v>6487.0</v>
+        <v>123900.0</v>
       </c>
       <c r="D61" s="1">
-        <v>399.83</v>
+        <v>2088.5</v>
       </c>
       <c r="E61" s="1">
-        <v>336.7764991522</v>
+        <v>2555.3766989508</v>
       </c>
       <c r="F61" t="s">
-        <v>36</v>
+        <v>118</v>
       </c>
       <c r="G61">
-        <v>1.18</v>
+        <v>183.98</v>
       </c>
       <c r="H61" s="1">
-        <v>1939414.23</v>
+        <v>1866410.99</v>
       </c>
       <c r="I61" s="1">
-        <v>259566.02</v>
+        <v>-459927.3</v>
       </c>
       <c r="J61" s="1">
-        <v>13.383732881036</v>
+        <v>-24.642337752201</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>2198980.25</v>
+        <v>1406483.69</v>
       </c>
       <c r="N61" s="1">
-        <v>2198980.25</v>
+        <v>1406483.69</v>
       </c>
       <c r="O61" s="1">
-        <v>1.39</v>
+        <v>0.97</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
-        <v>170877.0</v>
+        <v>6487.0</v>
       </c>
       <c r="D62" s="1">
-        <v>117.0</v>
+        <v>383.03</v>
       </c>
       <c r="E62" s="1">
-        <v>134.2464297711</v>
+        <v>336.7764991522</v>
       </c>
       <c r="F62" t="s">
-        <v>131</v>
+        <v>36</v>
       </c>
       <c r="G62">
-        <v>11.28</v>
+        <v>1.16</v>
       </c>
       <c r="H62" s="1">
-        <v>1973184.66</v>
+        <v>1939414.23</v>
       </c>
       <c r="I62" s="1">
-        <v>-200947.36</v>
+        <v>206652.11</v>
       </c>
       <c r="J62" s="1">
-        <v>-10.183910511447</v>
+        <v>10.655387941544</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1772237.3</v>
+        <v>2146066.34</v>
       </c>
       <c r="N62" s="1">
-        <v>1772237.3</v>
+        <v>2146066.34</v>
       </c>
       <c r="O62" s="1">
-        <v>1.12</v>
+        <v>1.48</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
-        <v>179300.0</v>
+        <v>170877.0</v>
       </c>
       <c r="D63" s="1">
-        <v>3635.0</v>
+        <v>110.5</v>
       </c>
       <c r="E63" s="1">
-        <v>2910.6595370887</v>
+        <v>134.2464297711</v>
       </c>
       <c r="F63" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="G63">
-        <v>182.14</v>
+        <v>11.22</v>
       </c>
       <c r="H63" s="1">
-        <v>3064180.54</v>
+        <v>1973184.66</v>
       </c>
       <c r="I63" s="1">
-        <v>514056.6</v>
+        <v>-290530.07</v>
       </c>
       <c r="J63" s="1">
-        <v>16.776315667092</v>
+        <v>-14.72391691916</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>3578237.14</v>
+        <v>1682654.59</v>
       </c>
       <c r="N63" s="1">
-        <v>3578237.14</v>
+        <v>1682654.59</v>
       </c>
       <c r="O63" s="1">
-        <v>2.27</v>
+        <v>1.16</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
-        <v>24867.0</v>
+        <v>179300.0</v>
       </c>
       <c r="D64" s="1">
-        <v>54.62</v>
+        <v>3271.0</v>
       </c>
       <c r="E64" s="1">
-        <v>46.5667177384</v>
+        <v>2910.6595370887</v>
       </c>
       <c r="F64" t="s">
-        <v>77</v>
+        <v>118</v>
       </c>
       <c r="G64">
-        <v>0.87</v>
+        <v>183.98</v>
       </c>
       <c r="H64" s="1">
-        <v>1335812.17</v>
+        <v>3064180.54</v>
       </c>
       <c r="I64" s="1">
-        <v>218233.07</v>
+        <v>123609.78</v>
       </c>
       <c r="J64" s="1">
-        <v>16.337107484206</v>
+        <v>4.0340240526428</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1554045.24</v>
+        <v>3187790.32</v>
       </c>
       <c r="N64" s="1">
-        <v>1554045.24</v>
+        <v>3187790.32</v>
       </c>
       <c r="O64" s="1">
-        <v>0.98</v>
+        <v>2.2</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
-        <v>13068.0</v>
+        <v>24867.0</v>
       </c>
       <c r="D65" s="1">
-        <v>230.56</v>
+        <v>45.28</v>
       </c>
       <c r="E65" s="1">
-        <v>194.8258103765</v>
+        <v>46.5667177384</v>
       </c>
       <c r="F65" t="s">
-        <v>36</v>
+        <v>77</v>
       </c>
       <c r="G65">
-        <v>1.18</v>
+        <v>0.87</v>
       </c>
       <c r="H65" s="1">
-        <v>2270159.35</v>
+        <v>1335812.17</v>
       </c>
       <c r="I65" s="1">
-        <v>284277.34</v>
+        <v>-34555.08</v>
       </c>
       <c r="J65" s="1">
-        <v>12.522351789975</v>
+        <v>-2.5868217685126</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>2554436.69</v>
+        <v>1301257.09</v>
       </c>
       <c r="N65" s="1">
-        <v>2554436.69</v>
+        <v>1301257.09</v>
       </c>
       <c r="O65" s="1">
-        <v>1.62</v>
+        <v>0.9</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
-        <v>22087.0</v>
+        <v>13068.0</v>
       </c>
       <c r="D66" s="1">
-        <v>90.0</v>
+        <v>224.94</v>
       </c>
       <c r="E66" s="1">
-        <v>101.7684941368</v>
+        <v>194.8258103765</v>
       </c>
       <c r="F66" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="G66">
-        <v>1.61</v>
+        <v>1.16</v>
       </c>
       <c r="H66" s="1">
-        <v>1464870.86</v>
+        <v>2270159.35</v>
       </c>
       <c r="I66" s="1">
-        <v>-233597.05</v>
+        <v>268721.22</v>
       </c>
       <c r="J66" s="1">
-        <v>-15.946596821511</v>
+        <v>11.837108262907</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1231273.81</v>
+        <v>2538880.57</v>
       </c>
       <c r="N66" s="1">
-        <v>1231273.81</v>
+        <v>2538880.57</v>
       </c>
       <c r="O66" s="1">
-        <v>0.78</v>
+        <v>1.76</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
-        <v>10509.0</v>
+        <v>22087.0</v>
       </c>
       <c r="D67" s="1">
-        <v>216.2</v>
+        <v>86.98</v>
       </c>
       <c r="E67" s="1">
-        <v>238.6213645447</v>
+        <v>101.7684941368</v>
       </c>
       <c r="F67" t="s">
         <v>57</v>
       </c>
       <c r="G67">
-        <v>1.61</v>
+        <v>1.59</v>
       </c>
       <c r="H67" s="1">
-        <v>1615899.91</v>
+        <v>1464870.86</v>
       </c>
       <c r="I67" s="1">
-        <v>-208581.13</v>
+        <v>-259495.49</v>
       </c>
       <c r="J67" s="1">
-        <v>-12.908047627777</v>
+        <v>-17.714564272239</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1407318.78</v>
+        <v>1205375.37</v>
       </c>
       <c r="N67" s="1">
-        <v>1407318.78</v>
+        <v>1205375.37</v>
       </c>
       <c r="O67" s="1">
-        <v>0.89</v>
+        <v>0.83</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
-        <v>26756.0</v>
+        <v>10509.0</v>
       </c>
       <c r="D68" s="1">
-        <v>127.26</v>
+        <v>217.5</v>
       </c>
       <c r="E68" s="1">
-        <v>128.2709313799</v>
+        <v>238.6213645447</v>
       </c>
       <c r="F68" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="G68">
-        <v>1.18</v>
+        <v>1.59</v>
       </c>
       <c r="H68" s="1">
-        <v>3055056.23</v>
+        <v>1615899.91</v>
       </c>
       <c r="I68" s="1">
-        <v>-168266.44</v>
+        <v>-181775.49</v>
       </c>
       <c r="J68" s="1">
-        <v>-5.5078017336525</v>
+        <v>-11.249180031206</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>2886789.79</v>
+        <v>1434124.42</v>
       </c>
       <c r="N68" s="1">
-        <v>2886789.79</v>
+        <v>1434124.42</v>
       </c>
       <c r="O68" s="1">
-        <v>1.83</v>
+        <v>0.99</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
-        <v>-26071061.51</v>
+        <v>26756.0</v>
       </c>
       <c r="D69" s="1">
-        <v>0.84583291</v>
+        <v>120.45</v>
       </c>
       <c r="E69" s="1">
-        <v>0.8529318596</v>
+        <v>128.2709313799</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
       <c r="G69">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="1">
-        <v>0.0</v>
+        <v>3055056.23</v>
       </c>
       <c r="I69" s="1">
-        <v>-216989.4</v>
+        <v>-271535.59</v>
       </c>
       <c r="J69" s="1">
+        <v>-8.8880717589935</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69">
+        <v>0.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>2783520.64</v>
+      </c>
+      <c r="N69" s="1">
+        <v>2783520.64</v>
+      </c>
+      <c r="O69" s="1">
+        <v>1.92</v>
+      </c>
+      <c r="P69">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16">
+      <c r="A70" t="s">
+        <v>177</v>
+      </c>
+      <c r="B70" t="s">
+        <v>178</v>
+      </c>
+      <c r="C70" s="1">
+        <v>-26071061.51</v>
+      </c>
+      <c r="D70" s="1">
+        <v>0.86286669</v>
+      </c>
+      <c r="E70" s="1">
+        <v>0.8529318596</v>
+      </c>
+      <c r="F70" t="s">
+        <v>36</v>
+      </c>
+      <c r="G70">
+        <v>1.16</v>
+      </c>
+      <c r="H70" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>303671.98</v>
+      </c>
+      <c r="J70" s="1">
         <v>0</v>
       </c>
-      <c r="K69">
-[...14 lines deleted...]
-      <c r="P69">
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" t="s">
+        <v>179</v>
+      </c>
+      <c r="M70" s="1">
+        <v>218484.1</v>
+      </c>
+      <c r="N70" s="1">
+        <v>303671.98</v>
+      </c>
+      <c r="O70" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="P70">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>