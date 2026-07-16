--- v1 (2026-06-24)
+++ v2 (2026-07-16)
@@ -547,57 +547,57 @@
   <si>
     <t>US94106L1098</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT INC</t>
   </si>
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>OACT01964558</t>
-[...5 lines deleted...]
-    <t>85 187.88</t>
+    <t>OACT01991635</t>
+  </si>
+  <si>
+    <t>EUR/USD 15/07/26</t>
+  </si>
+  <si>
+    <t>7 895.20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -961,211 +961,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>11299.06</v>
+        <v>11769.45</v>
       </c>
       <c r="D2">
-        <v>114.93</v>
+        <v>121.05</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1298631.22</v>
+        <v>1424681.55</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1298631.22</v>
+        <v>1424681.55</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>384262.0</v>
+        <v>385026.82</v>
       </c>
       <c r="D3">
-        <v>131.14</v>
+        <v>138.2</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>50392999.18</v>
+        <v>53212076.66</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>50392999.18</v>
+        <v>53212076.66</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1678.17</v>
+        <v>1658.17</v>
       </c>
       <c r="D4">
-        <v>54961.58</v>
+        <v>57937.78</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>92234868.28</v>
+        <v>96070691.63</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>92234868.28</v>
+        <v>96070691.63</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>4253.0</v>
+        <v>5235.0</v>
       </c>
       <c r="D5">
-        <v>107.57</v>
+        <v>113.4</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>457502.49</v>
+        <v>593633.35</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>457502.49</v>
+        <v>593633.35</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>2245.0</v>
+        <v>2295.0</v>
       </c>
       <c r="D6">
-        <v>98.64</v>
+        <v>103.93</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>221454.11</v>
+        <v>238524.9</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>221454.11</v>
+        <v>238524.9</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>103.0</v>
+        <v>108.54</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10300.33</v>
+        <v>10854.29</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10300.33</v>
+        <v>10854.29</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1217,3484 +1217,3484 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>205.2</v>
+        <v>208.99</v>
       </c>
       <c r="E2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>-202748.89</v>
+        <v>-198382.89</v>
       </c>
       <c r="J2" s="1">
-        <v>-7.5981161920183</v>
+        <v>-7.434498155469</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2465661.08</v>
+        <v>2470027.08</v>
       </c>
       <c r="N2" s="1">
-        <v>2465661.08</v>
+        <v>2470027.08</v>
       </c>
       <c r="O2" s="1">
-        <v>1.7</v>
+        <v>1.63</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>132.15</v>
+        <v>141.85</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-554496.95</v>
+        <v>-460862.85</v>
       </c>
       <c r="J3" s="1">
-        <v>-30.298046997365</v>
+        <v>-25.181823432283</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1275643.95</v>
+        <v>1369278.05</v>
       </c>
       <c r="N3" s="1">
-        <v>1275643.95</v>
+        <v>1369278.05</v>
       </c>
       <c r="O3" s="1">
-        <v>0.88</v>
+        <v>0.9</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>238.87</v>
+        <v>248.155</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-750416.32</v>
+        <v>-734508.23</v>
       </c>
       <c r="J4" s="1">
-        <v>-50.741175938638</v>
+        <v>-49.66551277404</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>728493.67</v>
+        <v>744401.76</v>
       </c>
       <c r="N4" s="1">
-        <v>728493.67</v>
+        <v>744401.76</v>
       </c>
       <c r="O4" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>136.57</v>
+        <v>144.32</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>-57743.25</v>
+        <v>-29555.34</v>
       </c>
       <c r="J5" s="1">
-        <v>-7.4719974059886</v>
+        <v>-3.8244716709418</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>715052.12</v>
+        <v>743240.03</v>
       </c>
       <c r="N5" s="1">
-        <v>715052.12</v>
+        <v>743240.03</v>
       </c>
       <c r="O5" s="1">
         <v>0.49</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>12206.0</v>
       </c>
       <c r="D6" s="1">
-        <v>205.37</v>
+        <v>278.26</v>
       </c>
       <c r="E6" s="1">
         <v>186.0293945601</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H6" s="1">
         <v>2014941.7</v>
       </c>
       <c r="I6" s="1">
-        <v>150152.63</v>
+        <v>870489.92</v>
       </c>
       <c r="J6" s="1">
-        <v>7.4519590318668</v>
+        <v>43.201742263808</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2165094.33</v>
+        <v>2885431.62</v>
       </c>
       <c r="N6" s="1">
-        <v>2165094.33</v>
+        <v>2885431.62</v>
       </c>
       <c r="O6" s="1">
-        <v>1.5</v>
+        <v>1.9</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>88.85</v>
+        <v>85.63</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-664705.37</v>
+        <v>-774310.92</v>
       </c>
       <c r="J7" s="1">
-        <v>-23.989931701537</v>
+        <v>-27.945713883062</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2106062.71</v>
+        <v>1996457.16</v>
       </c>
       <c r="N7" s="1">
-        <v>2106062.71</v>
+        <v>1996457.16</v>
       </c>
       <c r="O7" s="1">
-        <v>1.46</v>
+        <v>1.32</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>348.43</v>
+        <v>349.39</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>281096.67</v>
+        <v>250885.7</v>
       </c>
       <c r="J8" s="1">
-        <v>14.592503029628</v>
+        <v>13.024168295343</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2207405.47</v>
+        <v>2177194.5</v>
       </c>
       <c r="N8" s="1">
-        <v>2207405.47</v>
+        <v>2177194.5</v>
       </c>
       <c r="O8" s="1">
-        <v>1.53</v>
+        <v>1.44</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>373.99</v>
+        <v>389.9</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>1550834.99</v>
+        <v>1636084.57</v>
       </c>
       <c r="J9" s="1">
-        <v>86.196645651067</v>
+        <v>90.934885300381</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3350017.52</v>
+        <v>3435267.1</v>
       </c>
       <c r="N9" s="1">
-        <v>3350017.52</v>
+        <v>3435267.1</v>
       </c>
       <c r="O9" s="1">
-        <v>2.32</v>
+        <v>2.27</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1201.6</v>
+        <v>1222.6</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>671170.38</v>
+        <v>703867.38</v>
       </c>
       <c r="J10" s="1">
-        <v>55.943880343762</v>
+        <v>58.669264404364</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1870891.2</v>
+        <v>1903588.2</v>
       </c>
       <c r="N10" s="1">
-        <v>1870891.2</v>
+        <v>1903588.2</v>
       </c>
       <c r="O10" s="1">
-        <v>1.29</v>
+        <v>1.26</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>150.64</v>
+        <v>152.29</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-170790.2</v>
+        <v>-175115.81</v>
       </c>
       <c r="J11" s="1">
-        <v>-18.166779735122</v>
+        <v>-18.626890467998</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>769333.49</v>
+        <v>765007.88</v>
       </c>
       <c r="N11" s="1">
-        <v>769333.49</v>
+        <v>765007.88</v>
       </c>
       <c r="O11" s="1">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>187.75</v>
+        <v>204.68</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
-        <v>1.59</v>
+        <v>1.61</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>472605.31</v>
+        <v>711376.51</v>
       </c>
       <c r="J12" s="1">
-        <v>17.796690936434</v>
+        <v>26.787993321338</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3128185.0</v>
+        <v>3366956.2</v>
       </c>
       <c r="N12" s="1">
-        <v>3128185.0</v>
+        <v>3366956.2</v>
       </c>
       <c r="O12" s="1">
-        <v>2.16</v>
+        <v>2.22</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>117.9</v>
+        <v>134.84</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>891459.94</v>
+        <v>1253187.49</v>
       </c>
       <c r="J13" s="1">
-        <v>44.483931494781</v>
+        <v>62.5341688997</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2895464.33</v>
+        <v>3257191.88</v>
       </c>
       <c r="N13" s="1">
-        <v>2895464.33</v>
+        <v>3257191.88</v>
       </c>
       <c r="O13" s="1">
-        <v>2.0</v>
+        <v>2.15</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>155.92</v>
+        <v>154.82</v>
       </c>
       <c r="E14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-155437.77</v>
+        <v>-184764.21</v>
       </c>
       <c r="J14" s="1">
-        <v>-11.007009598521</v>
+        <v>-13.083701811555</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1256732.98</v>
+        <v>1227406.54</v>
       </c>
       <c r="N14" s="1">
-        <v>1256732.98</v>
+        <v>1227406.54</v>
       </c>
       <c r="O14" s="1">
-        <v>0.87</v>
+        <v>0.81</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>318.29</v>
+        <v>398.47</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>377676.27</v>
+        <v>1433968.69</v>
       </c>
       <c r="J15" s="1">
-        <v>9.0192042888431</v>
+        <v>34.244292231849</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4565144.01</v>
+        <v>5621436.43</v>
       </c>
       <c r="N15" s="1">
-        <v>4565144.01</v>
+        <v>5621436.43</v>
       </c>
       <c r="O15" s="1">
-        <v>3.16</v>
+        <v>3.71</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.2</v>
+        <v>10.655</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>1004156.64</v>
+        <v>1128281.1</v>
       </c>
       <c r="J16" s="1">
-        <v>56.463618057433</v>
+        <v>63.443122869576</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2782570.2</v>
+        <v>2906694.66</v>
       </c>
       <c r="N16" s="1">
-        <v>2782570.2</v>
+        <v>2906694.66</v>
       </c>
       <c r="O16" s="1">
         <v>1.92</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>716.63</v>
+        <v>772.66</v>
       </c>
       <c r="E17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>866046.1</v>
+        <v>999597.98</v>
       </c>
       <c r="J17" s="1">
-        <v>64.574432701305</v>
+        <v>74.532374763734</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2207205.54</v>
+        <v>2340757.42</v>
       </c>
       <c r="N17" s="1">
-        <v>2207205.54</v>
+        <v>2340757.42</v>
       </c>
       <c r="O17" s="1">
-        <v>1.53</v>
+        <v>1.54</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>62.04</v>
+        <v>63.99</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>334683.55</v>
+        <v>348751.93</v>
       </c>
       <c r="J18" s="1">
-        <v>52.77011966398</v>
+        <v>54.98830486035</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>968912.83</v>
+        <v>982981.21</v>
       </c>
       <c r="N18" s="1">
-        <v>968912.83</v>
+        <v>982981.21</v>
       </c>
       <c r="O18" s="1">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>137.8</v>
+        <v>153.3</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
         <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>-24594.19</v>
+        <v>107741.4</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.9109292561024</v>
+        <v>8.3713345856658</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1262433.57</v>
+        <v>1394769.16</v>
       </c>
       <c r="N19" s="1">
-        <v>1262433.57</v>
+        <v>1394769.16</v>
       </c>
       <c r="O19" s="1">
-        <v>0.87</v>
+        <v>0.92</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>973.82</v>
+        <v>987.21</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>258782.55</v>
+        <v>253504.96</v>
       </c>
       <c r="J20" s="1">
-        <v>16.388907047238</v>
+        <v>16.054673027427</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1837792.97</v>
+        <v>1832515.38</v>
       </c>
       <c r="N20" s="1">
-        <v>1837792.97</v>
+        <v>1832515.38</v>
       </c>
       <c r="O20" s="1">
-        <v>1.27</v>
+        <v>1.21</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>80.04</v>
+        <v>84.62</v>
       </c>
       <c r="E21" s="1">
         <v>71.6081807451</v>
       </c>
       <c r="F21" t="s">
         <v>77</v>
       </c>
       <c r="G21">
         <v>0.87</v>
       </c>
       <c r="H21" s="1">
         <v>1747012.98</v>
       </c>
       <c r="I21" s="1">
-        <v>212038.4</v>
+        <v>311884.12</v>
       </c>
       <c r="J21" s="1">
-        <v>12.137196599421</v>
+        <v>17.852421451385</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1959051.38</v>
+        <v>2058897.1</v>
       </c>
       <c r="N21" s="1">
-        <v>1959051.38</v>
+        <v>2058897.1</v>
       </c>
       <c r="O21" s="1">
-        <v>1.35</v>
+        <v>1.36</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>101.55</v>
+        <v>104.28</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>147550.96</v>
+        <v>170637.23</v>
       </c>
       <c r="J22" s="1">
-        <v>6.8614419974065</v>
+        <v>7.9350039894224</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2297987.56</v>
+        <v>2321073.83</v>
       </c>
       <c r="N22" s="1">
-        <v>2297987.56</v>
+        <v>2321073.83</v>
       </c>
       <c r="O22" s="1">
-        <v>1.59</v>
+        <v>1.53</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>68.32</v>
+        <v>67.48</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>4258.88</v>
+        <v>-12905.68</v>
       </c>
       <c r="J23" s="1">
-        <v>0.30599974708865</v>
+        <v>-0.92727074160507</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1396050.88</v>
+        <v>1378886.32</v>
       </c>
       <c r="N23" s="1">
-        <v>1396050.88</v>
+        <v>1378886.32</v>
       </c>
       <c r="O23" s="1">
-        <v>0.97</v>
+        <v>0.91</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
         <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>58.08</v>
+        <v>60.36</v>
       </c>
       <c r="E24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>696662.78</v>
+        <v>739743.41</v>
       </c>
       <c r="J24" s="1">
-        <v>56.07030366762</v>
+        <v>59.537611058855</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1939143.62</v>
+        <v>1982224.25</v>
       </c>
       <c r="N24" s="1">
-        <v>1939143.62</v>
+        <v>1982224.25</v>
       </c>
       <c r="O24" s="1">
-        <v>1.34</v>
+        <v>1.31</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" s="1">
         <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>583.02</v>
+        <v>584.19</v>
       </c>
       <c r="E25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>460217.64</v>
+        <v>433084.97</v>
       </c>
       <c r="J25" s="1">
-        <v>32.38513453481</v>
+        <v>30.475830996948</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1881294.46</v>
+        <v>1854161.79</v>
       </c>
       <c r="N25" s="1">
-        <v>1881294.46</v>
+        <v>1854161.79</v>
       </c>
       <c r="O25" s="1">
-        <v>1.3</v>
+        <v>1.22</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26" t="s">
         <v>87</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>58.94</v>
+        <v>64.36</v>
       </c>
       <c r="E26" s="1">
         <v>87.738507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1985610.17</v>
       </c>
       <c r="I26" s="1">
-        <v>-651739.03</v>
+        <v>-529079.01</v>
       </c>
       <c r="J26" s="1">
-        <v>-32.823110993635</v>
+        <v>-26.645663786059</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1333871.14</v>
+        <v>1456531.16</v>
       </c>
       <c r="N26" s="1">
-        <v>1333871.14</v>
+        <v>1456531.16</v>
       </c>
       <c r="O26" s="1">
-        <v>0.92</v>
+        <v>0.96</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" t="s">
         <v>89</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>264.49</v>
+        <v>269.23</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>254452.6</v>
+        <v>257386.99</v>
       </c>
       <c r="J27" s="1">
-        <v>11.952408096973</v>
+        <v>12.090245268987</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2383334.06</v>
+        <v>2386268.45</v>
       </c>
       <c r="N27" s="1">
-        <v>2383334.06</v>
+        <v>2386268.45</v>
       </c>
       <c r="O27" s="1">
-        <v>1.65</v>
+        <v>1.57</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>12.96</v>
+        <v>13.8</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>-76053.64</v>
+        <v>32691.92</v>
       </c>
       <c r="J28" s="1">
-        <v>-4.3364013325075</v>
+        <v>1.8640170996448</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1677788.64</v>
+        <v>1786534.2</v>
       </c>
       <c r="N28" s="1">
-        <v>1677788.64</v>
+        <v>1786534.2</v>
       </c>
       <c r="O28" s="1">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" t="s">
         <v>93</v>
       </c>
       <c r="C29" s="1">
         <v>37926.0</v>
       </c>
       <c r="D29" s="1">
-        <v>81.69</v>
+        <v>79.05</v>
       </c>
       <c r="E29" s="1">
         <v>76.1409020197</v>
       </c>
       <c r="F29" t="s">
         <v>36</v>
       </c>
       <c r="G29">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H29" s="1">
         <v>2542329.52</v>
       </c>
       <c r="I29" s="1">
-        <v>133585.96</v>
+        <v>4650.6</v>
       </c>
       <c r="J29" s="1">
-        <v>5.2544707107834</v>
+        <v>0.18292671990057</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2675915.48</v>
+        <v>2546980.12</v>
       </c>
       <c r="N29" s="1">
-        <v>2675915.48</v>
+        <v>2546980.12</v>
       </c>
       <c r="O29" s="1">
-        <v>1.85</v>
+        <v>1.68</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" t="s">
         <v>95</v>
       </c>
       <c r="C30" s="1">
         <v>2871.0</v>
       </c>
       <c r="D30" s="1">
-        <v>903.02</v>
+        <v>903.99</v>
       </c>
       <c r="E30" s="1">
         <v>854.2801079763</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H30" s="1">
         <v>2119279.12</v>
       </c>
       <c r="I30" s="1">
-        <v>119942.18</v>
+        <v>85593.27</v>
       </c>
       <c r="J30" s="1">
-        <v>5.6595744688883</v>
+        <v>4.0387917378245</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2239221.3</v>
+        <v>2204872.39</v>
       </c>
       <c r="N30" s="1">
-        <v>2239221.3</v>
+        <v>2204872.39</v>
       </c>
       <c r="O30" s="1">
-        <v>1.55</v>
+        <v>1.45</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>96</v>
       </c>
       <c r="B31" t="s">
         <v>97</v>
       </c>
       <c r="C31" s="1">
         <v>384990.0</v>
       </c>
       <c r="D31" s="1">
-        <v>9.208</v>
+        <v>9.696</v>
       </c>
       <c r="E31" s="1">
         <v>7.5884173355</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2921464.79</v>
       </c>
       <c r="I31" s="1">
-        <v>623523.13</v>
+        <v>811398.25</v>
       </c>
       <c r="J31" s="1">
-        <v>21.342825425598</v>
+        <v>27.773678901672</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3544987.92</v>
+        <v>3732863.04</v>
       </c>
       <c r="N31" s="1">
-        <v>3544987.92</v>
+        <v>3732863.04</v>
       </c>
       <c r="O31" s="1">
-        <v>2.45</v>
+        <v>2.46</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="1">
         <v>10684.0</v>
       </c>
       <c r="D32" s="1">
-        <v>192.85</v>
+        <v>191.65</v>
       </c>
       <c r="E32" s="1">
         <v>200.6878790715</v>
       </c>
       <c r="F32" t="s">
         <v>36</v>
       </c>
       <c r="G32">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H32" s="1">
         <v>1912555.26</v>
       </c>
       <c r="I32" s="1">
-        <v>-132965.18</v>
+        <v>-173035.59</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.9522268339583</v>
+        <v>-9.0473511337916</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1779590.08</v>
+        <v>1739519.67</v>
       </c>
       <c r="N32" s="1">
-        <v>1779590.08</v>
+        <v>1739519.67</v>
       </c>
       <c r="O32" s="1">
-        <v>1.23</v>
+        <v>1.15</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="1">
         <v>17518.0</v>
       </c>
       <c r="D33" s="1">
-        <v>36.8</v>
+        <v>35.32</v>
       </c>
       <c r="E33" s="1">
         <v>57.5202083571</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H33" s="1">
         <v>908284.34</v>
       </c>
       <c r="I33" s="1">
-        <v>-351484.89</v>
+        <v>-382640.16</v>
       </c>
       <c r="J33" s="1">
-        <v>-38.697671480277</v>
+        <v>-42.127794474581</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>556799.45</v>
+        <v>525644.18</v>
       </c>
       <c r="N33" s="1">
-        <v>556799.45</v>
+        <v>525644.18</v>
       </c>
       <c r="O33" s="1">
-        <v>0.39</v>
+        <v>0.35</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="1">
         <v>27181.0</v>
       </c>
       <c r="D34" s="1">
-        <v>65.72</v>
+        <v>67.78</v>
       </c>
       <c r="E34" s="1">
         <v>76.8692542585</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2089383.2</v>
       </c>
       <c r="I34" s="1">
-        <v>-303047.88</v>
+        <v>-247055.02</v>
       </c>
       <c r="J34" s="1">
-        <v>-14.504179032357</v>
+        <v>-11.824303938119</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1786335.32</v>
+        <v>1842328.18</v>
       </c>
       <c r="N34" s="1">
-        <v>1786335.32</v>
+        <v>1842328.18</v>
       </c>
       <c r="O34" s="1">
-        <v>1.24</v>
+        <v>1.22</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="1">
         <v>7805.0</v>
       </c>
       <c r="D35" s="1">
-        <v>330.91</v>
+        <v>337.15</v>
       </c>
       <c r="E35" s="1">
         <v>369.4193247918</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
       <c r="G35">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H35" s="1">
         <v>2582186.07</v>
       </c>
       <c r="I35" s="1">
-        <v>-351444.53</v>
+        <v>-346644.7</v>
       </c>
       <c r="J35" s="1">
-        <v>-13.610348769328</v>
+        <v>-13.424466347617</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2230741.54</v>
+        <v>2235541.37</v>
       </c>
       <c r="N35" s="1">
-        <v>2230741.54</v>
+        <v>2235541.37</v>
       </c>
       <c r="O35" s="1">
-        <v>1.54</v>
+        <v>1.48</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" t="s">
         <v>107</v>
       </c>
       <c r="C36" s="1">
         <v>120106.0</v>
       </c>
       <c r="D36" s="1">
-        <v>21.775</v>
+        <v>24.185</v>
       </c>
       <c r="E36" s="1">
         <v>17.4559626497</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>2096565.85</v>
       </c>
       <c r="I36" s="1">
-        <v>518742.3</v>
+        <v>808197.76</v>
       </c>
       <c r="J36" s="1">
-        <v>24.742475892183</v>
+        <v>38.548646587943</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2615308.15</v>
+        <v>2904763.61</v>
       </c>
       <c r="N36" s="1">
-        <v>2615308.15</v>
+        <v>2904763.61</v>
       </c>
       <c r="O36" s="1">
-        <v>1.81</v>
+        <v>1.92</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
       <c r="C37" s="1">
         <v>504443.0</v>
       </c>
       <c r="D37" s="1">
-        <v>5.085</v>
+        <v>5.742</v>
       </c>
       <c r="E37" s="1">
         <v>4.2598751692</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2148864.21</v>
       </c>
       <c r="I37" s="1">
-        <v>416228.45</v>
+        <v>747647.5</v>
       </c>
       <c r="J37" s="1">
-        <v>19.369695305224</v>
+        <v>34.792682409653</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2565092.66</v>
+        <v>2896511.71</v>
       </c>
       <c r="N37" s="1">
-        <v>2565092.66</v>
+        <v>2896511.71</v>
       </c>
       <c r="O37" s="1">
-        <v>1.77</v>
+        <v>1.91</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" t="s">
         <v>111</v>
       </c>
       <c r="C38" s="1">
         <v>3384.0</v>
       </c>
       <c r="D38" s="1">
-        <v>471.91</v>
+        <v>458.08</v>
       </c>
       <c r="E38" s="1">
         <v>441.5855112293</v>
       </c>
       <c r="F38" t="s">
         <v>36</v>
       </c>
       <c r="G38">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H38" s="1">
         <v>1332055.96</v>
       </c>
       <c r="I38" s="1">
-        <v>47235.32</v>
+        <v>-15139.2</v>
       </c>
       <c r="J38" s="1">
-        <v>3.5460462186589</v>
+        <v>-1.1365288287138</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1379291.28</v>
+        <v>1316916.76</v>
       </c>
       <c r="N38" s="1">
-        <v>1379291.28</v>
+        <v>1316916.76</v>
       </c>
       <c r="O38" s="1">
-        <v>0.95</v>
+        <v>0.87</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" t="s">
         <v>113</v>
       </c>
       <c r="C39" s="1">
         <v>20001.0</v>
       </c>
       <c r="D39" s="1">
-        <v>136.43</v>
+        <v>137.55</v>
       </c>
       <c r="E39" s="1">
         <v>84.1574021299</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H39" s="1">
         <v>1494173.57</v>
       </c>
       <c r="I39" s="1">
-        <v>862655.27</v>
+        <v>843042.94</v>
       </c>
       <c r="J39" s="1">
-        <v>57.734609105688</v>
+        <v>56.422021974328</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2356828.84</v>
+        <v>2337216.51</v>
       </c>
       <c r="N39" s="1">
-        <v>2356828.84</v>
+        <v>2337216.51</v>
       </c>
       <c r="O39" s="1">
-        <v>1.63</v>
+        <v>1.54</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="1">
         <v>377132.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.733</v>
+        <v>4.799</v>
       </c>
       <c r="E40" s="1">
         <v>3.6304812639</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1369170.66</v>
       </c>
       <c r="I40" s="1">
-        <v>415795.1</v>
+        <v>440685.81</v>
       </c>
       <c r="J40" s="1">
-        <v>30.368391037535</v>
+        <v>32.186331687826</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1784965.76</v>
+        <v>1809856.47</v>
       </c>
       <c r="N40" s="1">
-        <v>1784965.76</v>
+        <v>1809856.47</v>
       </c>
       <c r="O40" s="1">
-        <v>1.23</v>
+        <v>1.19</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" s="1">
         <v>78400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>7522.0</v>
+        <v>7971.0</v>
       </c>
       <c r="E41" s="1">
         <v>5532.6593622449</v>
       </c>
       <c r="F41" t="s">
         <v>118</v>
       </c>
       <c r="G41">
-        <v>183.98</v>
+        <v>187.47</v>
       </c>
       <c r="H41" s="1">
         <v>2554932.59</v>
       </c>
       <c r="I41" s="1">
-        <v>650438.42</v>
+        <v>778526.45</v>
       </c>
       <c r="J41" s="1">
-        <v>25.458144083559</v>
+        <v>30.471506490901</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3205371.01</v>
+        <v>3333459.04</v>
       </c>
       <c r="N41" s="1">
-        <v>3205371.01</v>
+        <v>3333459.04</v>
       </c>
       <c r="O41" s="1">
-        <v>2.22</v>
+        <v>2.2</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>119</v>
       </c>
       <c r="B42" t="s">
         <v>120</v>
       </c>
       <c r="C42" s="1">
         <v>3976.0</v>
       </c>
       <c r="D42" s="1">
-        <v>348.4</v>
+        <v>349.9</v>
       </c>
       <c r="E42" s="1">
         <v>381.7093435614</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1517676.35</v>
       </c>
       <c r="I42" s="1">
-        <v>-132437.95</v>
+        <v>-126473.95</v>
       </c>
       <c r="J42" s="1">
-        <v>-8.7263631669559</v>
+        <v>-8.3333940072269</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1385238.4</v>
+        <v>1391202.4</v>
       </c>
       <c r="N42" s="1">
-        <v>1385238.4</v>
+        <v>1391202.4</v>
       </c>
       <c r="O42" s="1">
-        <v>0.96</v>
+        <v>0.92</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" s="1">
         <v>2858.0</v>
       </c>
       <c r="D43" s="1">
-        <v>460.75</v>
+        <v>484.05</v>
       </c>
       <c r="E43" s="1">
         <v>640.6780790763</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1831057.95</v>
       </c>
       <c r="I43" s="1">
-        <v>-514234.45</v>
+        <v>-447643.05</v>
       </c>
       <c r="J43" s="1">
-        <v>-28.084007390372</v>
+        <v>-24.447235544894</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1316823.5</v>
+        <v>1383414.9</v>
       </c>
       <c r="N43" s="1">
-        <v>1316823.5</v>
+        <v>1383414.9</v>
       </c>
       <c r="O43" s="1">
         <v>0.91</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>123</v>
       </c>
       <c r="B44" t="s">
         <v>124</v>
       </c>
       <c r="C44" s="1">
         <v>10750.0</v>
       </c>
       <c r="D44" s="1">
-        <v>103.35</v>
+        <v>115.15</v>
       </c>
       <c r="E44" s="1">
         <v>130.8636483721</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1406784.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-295771.72</v>
+        <v>-168921.72</v>
       </c>
       <c r="J44" s="1">
-        <v>-21.024668587767</v>
+        <v>-12.007649616655</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1111012.5</v>
+        <v>1237862.5</v>
       </c>
       <c r="N44" s="1">
-        <v>1111012.5</v>
+        <v>1237862.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.77</v>
+        <v>0.82</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" t="s">
         <v>126</v>
       </c>
       <c r="C45" s="1">
         <v>37038.0</v>
       </c>
       <c r="D45" s="1">
-        <v>28.9</v>
+        <v>31.09</v>
       </c>
       <c r="E45" s="1">
         <v>29.4882139964</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1092184.47</v>
       </c>
       <c r="I45" s="1">
-        <v>-21786.27</v>
+        <v>59326.95</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.9947427012948</v>
+        <v>5.4319532670154</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1070398.2</v>
+        <v>1151511.42</v>
       </c>
       <c r="N45" s="1">
-        <v>1070398.2</v>
+        <v>1151511.42</v>
       </c>
       <c r="O45" s="1">
-        <v>0.74</v>
+        <v>0.76</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="1">
         <v>22367.0</v>
       </c>
       <c r="D46" s="1">
-        <v>372.74</v>
+        <v>420.26</v>
       </c>
       <c r="E46" s="1">
         <v>445.7656037913</v>
       </c>
       <c r="F46" t="s">
         <v>36</v>
       </c>
       <c r="G46">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H46" s="1">
         <v>8866505.22</v>
       </c>
       <c r="I46" s="1">
-        <v>-1665714.43</v>
+        <v>-880815.46</v>
       </c>
       <c r="J46" s="1">
-        <v>-18.786595041332</v>
+        <v>-9.9341898317858</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>7200790.79</v>
+        <v>7985689.76</v>
       </c>
       <c r="N46" s="1">
-        <v>7200790.79</v>
+        <v>7985689.76</v>
       </c>
       <c r="O46" s="1">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>129</v>
       </c>
       <c r="B47" t="s">
         <v>130</v>
       </c>
       <c r="C47" s="1">
         <v>80651.0</v>
       </c>
       <c r="D47" s="1">
-        <v>211.6</v>
+        <v>212.4</v>
       </c>
       <c r="E47" s="1">
         <v>204.0828479498</v>
       </c>
       <c r="F47" t="s">
         <v>131</v>
       </c>
       <c r="G47">
-        <v>11.22</v>
+        <v>11.05</v>
       </c>
       <c r="H47" s="1">
         <v>1403954.06</v>
       </c>
       <c r="I47" s="1">
-        <v>116854.35</v>
+        <v>146507.31</v>
       </c>
       <c r="J47" s="1">
-        <v>8.3232317444917</v>
+        <v>10.435335042231</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1520808.41</v>
+        <v>1550461.37</v>
       </c>
       <c r="N47" s="1">
-        <v>1520808.41</v>
+        <v>1550461.37</v>
       </c>
       <c r="O47" s="1">
-        <v>1.05</v>
+        <v>1.02</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>132</v>
       </c>
       <c r="B48" t="s">
         <v>133</v>
       </c>
       <c r="C48" s="1">
         <v>4716.0</v>
       </c>
       <c r="D48" s="1">
-        <v>519.4</v>
+        <v>560.2</v>
       </c>
       <c r="E48" s="1">
         <v>468.6676357082</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2210236.57</v>
       </c>
       <c r="I48" s="1">
-        <v>239253.83</v>
+        <v>431666.63</v>
       </c>
       <c r="J48" s="1">
-        <v>10.824806414274</v>
+        <v>19.530336067148</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2449490.4</v>
+        <v>2641903.2</v>
       </c>
       <c r="N48" s="1">
-        <v>2449490.4</v>
+        <v>2641903.2</v>
       </c>
       <c r="O48" s="1">
-        <v>1.69</v>
+        <v>1.74</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>134</v>
       </c>
       <c r="B49" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="1">
         <v>17039.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.02</v>
+        <v>113.41</v>
       </c>
       <c r="E49" s="1">
         <v>58.3518663067</v>
       </c>
       <c r="F49" t="s">
         <v>36</v>
       </c>
       <c r="G49">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H49" s="1">
         <v>881264.01</v>
       </c>
       <c r="I49" s="1">
-        <v>575984.03</v>
+        <v>760391.75</v>
       </c>
       <c r="J49" s="1">
-        <v>65.358850862411</v>
+        <v>86.284216917017</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1457248.04</v>
+        <v>1641655.76</v>
       </c>
       <c r="N49" s="1">
-        <v>1457248.04</v>
+        <v>1641655.76</v>
       </c>
       <c r="O49" s="1">
-        <v>1.01</v>
+        <v>1.08</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>136</v>
       </c>
       <c r="B50" t="s">
         <v>137</v>
       </c>
       <c r="C50" s="1">
         <v>34327.0</v>
       </c>
       <c r="D50" s="1">
-        <v>238.0</v>
+        <v>257.2</v>
       </c>
       <c r="E50" s="1">
         <v>538.838409124</v>
       </c>
       <c r="F50" t="s">
         <v>138</v>
       </c>
       <c r="G50">
         <v>7.47</v>
       </c>
       <c r="H50" s="1">
         <v>2479393.33</v>
       </c>
       <c r="I50" s="1">
-        <v>-1385935.35</v>
+        <v>-1297984.51</v>
       </c>
       <c r="J50" s="1">
-        <v>-55.898164007725</v>
+        <v>-52.350891417458</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1093457.98</v>
+        <v>1181408.82</v>
       </c>
       <c r="N50" s="1">
-        <v>1093457.98</v>
+        <v>1181408.82</v>
       </c>
       <c r="O50" s="1">
-        <v>0.76</v>
+        <v>0.78</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>139</v>
       </c>
       <c r="B51" t="s">
         <v>140</v>
       </c>
       <c r="C51" s="1">
         <v>23240.0</v>
       </c>
       <c r="D51" s="1">
-        <v>358.4</v>
+        <v>379.4</v>
       </c>
       <c r="E51" s="1">
         <v>417.3573962995</v>
       </c>
       <c r="F51" t="s">
         <v>138</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
         <v>1299636.84</v>
       </c>
       <c r="I51" s="1">
-        <v>-184845.93</v>
+        <v>-119786.71</v>
       </c>
       <c r="J51" s="1">
-        <v>-14.222890911587</v>
+        <v>-9.2169370945194</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1114790.91</v>
+        <v>1179850.13</v>
       </c>
       <c r="N51" s="1">
-        <v>1114790.91</v>
+        <v>1179850.13</v>
       </c>
       <c r="O51" s="1">
-        <v>0.77</v>
+        <v>0.78</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>141</v>
       </c>
       <c r="B52" t="s">
         <v>142</v>
       </c>
       <c r="C52" s="1">
         <v>67960.0</v>
       </c>
       <c r="D52" s="1">
-        <v>175.2</v>
+        <v>198.35</v>
       </c>
       <c r="E52" s="1">
         <v>132.4028225427</v>
       </c>
       <c r="F52" t="s">
         <v>36</v>
       </c>
       <c r="G52">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H52" s="1">
         <v>7946827.18</v>
       </c>
       <c r="I52" s="1">
-        <v>2336980.04</v>
+        <v>3504932.23</v>
       </c>
       <c r="J52" s="1">
-        <v>29.407711871243</v>
+        <v>44.1047999486</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>10283807.22</v>
+        <v>11451759.41</v>
       </c>
       <c r="N52" s="1">
-        <v>10283807.22</v>
+        <v>11451759.41</v>
       </c>
       <c r="O52" s="1">
-        <v>7.11</v>
+        <v>7.56</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>143</v>
       </c>
       <c r="B53" t="s">
         <v>144</v>
       </c>
       <c r="C53" s="1">
-        <v>279.0</v>
+        <v>46.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4785.96</v>
+        <v>4792.36</v>
       </c>
       <c r="E53" s="1">
-        <v>4784.2179928315</v>
+        <v>4791.9886956522</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1334796.82</v>
+        <v>220431.48</v>
       </c>
       <c r="I53" s="1">
-        <v>486.02</v>
+        <v>17.08</v>
       </c>
       <c r="J53" s="1">
-        <v>0.03641153415394</v>
+        <v>0.0077484395604475</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1335282.84</v>
+        <v>220448.56</v>
       </c>
       <c r="N53" s="1">
-        <v>1335282.84</v>
+        <v>220448.56</v>
       </c>
       <c r="O53" s="1">
-        <v>0.92</v>
+        <v>0.15</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>145</v>
       </c>
       <c r="B54" t="s">
         <v>146</v>
       </c>
       <c r="C54" s="1">
         <v>7764.0</v>
       </c>
       <c r="D54" s="1">
-        <v>147.09</v>
+        <v>178.34</v>
       </c>
       <c r="E54" s="1">
         <v>186.5757843895</v>
       </c>
       <c r="F54" t="s">
         <v>36</v>
       </c>
       <c r="G54">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H54" s="1">
         <v>1285093.84</v>
       </c>
       <c r="I54" s="1">
-        <v>-298734.57</v>
+        <v>-108786.17</v>
       </c>
       <c r="J54" s="1">
-        <v>-23.246128858574</v>
+        <v>-8.4652316129692</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>986359.27</v>
+        <v>1176307.67</v>
       </c>
       <c r="N54" s="1">
-        <v>986359.27</v>
+        <v>1176307.67</v>
       </c>
       <c r="O54" s="1">
-        <v>0.68</v>
+        <v>0.78</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>147</v>
       </c>
       <c r="B55" t="s">
         <v>148</v>
       </c>
       <c r="C55" s="1">
         <v>94856.0</v>
       </c>
       <c r="D55" s="1">
-        <v>17.2</v>
+        <v>18.095</v>
       </c>
       <c r="E55" s="1">
         <v>12.0896589567</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1146776.69</v>
       </c>
       <c r="I55" s="1">
-        <v>484746.51</v>
+        <v>569642.63</v>
       </c>
       <c r="J55" s="1">
-        <v>42.270349077291</v>
+        <v>49.673370148464</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1631523.2</v>
+        <v>1716419.32</v>
       </c>
       <c r="N55" s="1">
-        <v>1631523.2</v>
+        <v>1716419.32</v>
       </c>
       <c r="O55" s="1">
         <v>1.13</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>149</v>
       </c>
       <c r="B56" t="s">
         <v>150</v>
       </c>
       <c r="C56" s="1">
         <v>15422.0</v>
       </c>
       <c r="D56" s="1">
-        <v>143.16</v>
+        <v>143.11</v>
       </c>
       <c r="E56" s="1">
         <v>152.5145979769</v>
       </c>
       <c r="F56" t="s">
         <v>36</v>
       </c>
       <c r="G56">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H56" s="1">
         <v>2110321.23</v>
       </c>
       <c r="I56" s="1">
-        <v>-203417.17</v>
+        <v>-235338.29</v>
       </c>
       <c r="J56" s="1">
-        <v>-9.6391566889558</v>
+        <v>-11.151775694357</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1906904.06</v>
+        <v>1874982.94</v>
       </c>
       <c r="N56" s="1">
-        <v>1906904.06</v>
+        <v>1874982.94</v>
       </c>
       <c r="O56" s="1">
-        <v>1.32</v>
+        <v>1.24</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>151</v>
       </c>
       <c r="B57" t="s">
         <v>152</v>
       </c>
       <c r="C57" s="1">
         <v>14097.0</v>
       </c>
       <c r="D57" s="1">
-        <v>128.67</v>
+        <v>134.47</v>
       </c>
       <c r="E57" s="1">
         <v>157.9966950415</v>
       </c>
       <c r="F57" t="s">
         <v>36</v>
       </c>
       <c r="G57">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H57" s="1">
         <v>1990476.06</v>
       </c>
       <c r="I57" s="1">
-        <v>-423831.57</v>
+        <v>-380057.58</v>
       </c>
       <c r="J57" s="1">
-        <v>-21.2929750082</v>
+        <v>-19.093803117632</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1566644.49</v>
+        <v>1610418.48</v>
       </c>
       <c r="N57" s="1">
-        <v>1566644.49</v>
+        <v>1610418.48</v>
       </c>
       <c r="O57" s="1">
-        <v>1.08</v>
+        <v>1.06</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>153</v>
       </c>
       <c r="B58" t="s">
         <v>154</v>
       </c>
       <c r="C58" s="1">
         <v>149900.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2381.0</v>
+        <v>2765.5</v>
       </c>
       <c r="E58" s="1">
         <v>2087.8199866578</v>
       </c>
       <c r="F58" t="s">
         <v>118</v>
       </c>
       <c r="G58">
-        <v>183.98</v>
+        <v>187.47</v>
       </c>
       <c r="H58" s="1">
         <v>1849491.67</v>
       </c>
       <c r="I58" s="1">
-        <v>90455.67</v>
+        <v>361777.18</v>
       </c>
       <c r="J58" s="1">
-        <v>4.8908395461981</v>
+        <v>19.560898049354</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1939947.34</v>
+        <v>2211268.85</v>
       </c>
       <c r="N58" s="1">
-        <v>1939947.34</v>
+        <v>2211268.85</v>
       </c>
       <c r="O58" s="1">
-        <v>1.34</v>
+        <v>1.46</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>155</v>
       </c>
       <c r="B59" t="s">
         <v>156</v>
       </c>
       <c r="C59" s="1">
         <v>7843.0</v>
       </c>
       <c r="D59" s="1">
-        <v>241.8</v>
+        <v>267.75</v>
       </c>
       <c r="E59" s="1">
         <v>215.9045288793</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1693339.22</v>
       </c>
       <c r="I59" s="1">
-        <v>203098.18</v>
+        <v>406624.03</v>
       </c>
       <c r="J59" s="1">
-        <v>11.993945312387</v>
+        <v>24.013146639337</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1896437.4</v>
+        <v>2099963.25</v>
       </c>
       <c r="N59" s="1">
-        <v>1896437.4</v>
+        <v>2099963.25</v>
       </c>
       <c r="O59" s="1">
-        <v>1.31</v>
+        <v>1.39</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>157</v>
       </c>
       <c r="B60" t="s">
         <v>158</v>
       </c>
       <c r="C60" s="1">
         <v>116631.0</v>
       </c>
       <c r="D60" s="1">
-        <v>25.29</v>
+        <v>26.445</v>
       </c>
       <c r="E60" s="1">
         <v>18.6728409257</v>
       </c>
       <c r="F60" t="s">
         <v>77</v>
       </c>
       <c r="G60">
         <v>0.87</v>
       </c>
       <c r="H60" s="1">
         <v>2540739.03</v>
       </c>
       <c r="I60" s="1">
-        <v>868018.61</v>
+        <v>1002608.43</v>
       </c>
       <c r="J60" s="1">
-        <v>34.164020773121</v>
+        <v>39.461291307829</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3408757.64</v>
+        <v>3543347.46</v>
       </c>
       <c r="N60" s="1">
-        <v>3408757.64</v>
+        <v>3543347.46</v>
       </c>
       <c r="O60" s="1">
-        <v>2.36</v>
+        <v>2.34</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>159</v>
       </c>
       <c r="B61" t="s">
         <v>160</v>
       </c>
       <c r="C61" s="1">
         <v>123900.0</v>
       </c>
       <c r="D61" s="1">
-        <v>2088.5</v>
+        <v>2188.0</v>
       </c>
       <c r="E61" s="1">
         <v>2555.3766989508</v>
       </c>
       <c r="F61" t="s">
         <v>118</v>
       </c>
       <c r="G61">
-        <v>183.98</v>
+        <v>187.47</v>
       </c>
       <c r="H61" s="1">
         <v>1866410.99</v>
       </c>
       <c r="I61" s="1">
-        <v>-459927.3</v>
+        <v>-420355.78</v>
       </c>
       <c r="J61" s="1">
-        <v>-24.642337752201</v>
+        <v>-22.522144492945</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1406483.69</v>
+        <v>1446055.21</v>
       </c>
       <c r="N61" s="1">
-        <v>1406483.69</v>
+        <v>1446055.21</v>
       </c>
       <c r="O61" s="1">
-        <v>0.97</v>
+        <v>0.95</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
         <v>6487.0</v>
       </c>
       <c r="D62" s="1">
-        <v>383.03</v>
+        <v>388.9</v>
       </c>
       <c r="E62" s="1">
         <v>336.7764991522</v>
       </c>
       <c r="F62" t="s">
         <v>36</v>
       </c>
       <c r="G62">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H62" s="1">
         <v>1939414.23</v>
       </c>
       <c r="I62" s="1">
-        <v>206652.11</v>
+        <v>203814.3</v>
       </c>
       <c r="J62" s="1">
-        <v>10.655387941544</v>
+        <v>10.509064894301</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2146066.34</v>
+        <v>2143228.53</v>
       </c>
       <c r="N62" s="1">
-        <v>2146066.34</v>
+        <v>2143228.53</v>
       </c>
       <c r="O62" s="1">
-        <v>1.48</v>
+        <v>1.41</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
         <v>170877.0</v>
       </c>
       <c r="D63" s="1">
-        <v>110.5</v>
+        <v>122.2</v>
       </c>
       <c r="E63" s="1">
         <v>134.2464297711</v>
       </c>
       <c r="F63" t="s">
         <v>131</v>
       </c>
       <c r="G63">
-        <v>11.22</v>
+        <v>11.05</v>
       </c>
       <c r="H63" s="1">
         <v>1973184.66</v>
       </c>
       <c r="I63" s="1">
-        <v>-290530.07</v>
+        <v>-83229.52</v>
       </c>
       <c r="J63" s="1">
-        <v>-14.72391691916</v>
+        <v>-4.2180299536689</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1682654.59</v>
+        <v>1889955.14</v>
       </c>
       <c r="N63" s="1">
-        <v>1682654.59</v>
+        <v>1889955.14</v>
       </c>
       <c r="O63" s="1">
-        <v>1.16</v>
+        <v>1.25</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
         <v>179300.0</v>
       </c>
       <c r="D64" s="1">
-        <v>3271.0</v>
+        <v>3392.0</v>
       </c>
       <c r="E64" s="1">
         <v>2910.6595370887</v>
       </c>
       <c r="F64" t="s">
         <v>118</v>
       </c>
       <c r="G64">
-        <v>183.98</v>
+        <v>187.47</v>
       </c>
       <c r="H64" s="1">
         <v>3064180.54</v>
       </c>
       <c r="I64" s="1">
-        <v>123609.78</v>
+        <v>179980.35</v>
       </c>
       <c r="J64" s="1">
-        <v>4.0340240526428</v>
+        <v>5.8736862156301</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3187790.32</v>
+        <v>3244160.89</v>
       </c>
       <c r="N64" s="1">
-        <v>3187790.32</v>
+        <v>3244160.89</v>
       </c>
       <c r="O64" s="1">
-        <v>2.2</v>
+        <v>2.14</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
         <v>24867.0</v>
       </c>
       <c r="D65" s="1">
-        <v>45.28</v>
+        <v>42.12</v>
       </c>
       <c r="E65" s="1">
         <v>46.5667177384</v>
       </c>
       <c r="F65" t="s">
         <v>77</v>
       </c>
       <c r="G65">
         <v>0.87</v>
       </c>
       <c r="H65" s="1">
         <v>1335812.17</v>
       </c>
       <c r="I65" s="1">
-        <v>-34555.08</v>
+        <v>-132528.76</v>
       </c>
       <c r="J65" s="1">
-        <v>-2.5868217685126</v>
+        <v>-9.9212122015627</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1301257.09</v>
+        <v>1203283.41</v>
       </c>
       <c r="N65" s="1">
-        <v>1301257.09</v>
+        <v>1203283.41</v>
       </c>
       <c r="O65" s="1">
-        <v>0.9</v>
+        <v>0.79</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
         <v>13068.0</v>
       </c>
       <c r="D66" s="1">
-        <v>224.94</v>
+        <v>224.08</v>
       </c>
       <c r="E66" s="1">
         <v>194.8258103765</v>
       </c>
       <c r="F66" t="s">
         <v>36</v>
       </c>
       <c r="G66">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H66" s="1">
         <v>2270159.35</v>
       </c>
       <c r="I66" s="1">
-        <v>268721.22</v>
+        <v>217545.55</v>
       </c>
       <c r="J66" s="1">
-        <v>11.837108262907</v>
+        <v>9.5828317073865</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2538880.57</v>
+        <v>2487704.9</v>
       </c>
       <c r="N66" s="1">
-        <v>2538880.57</v>
+        <v>2487704.9</v>
       </c>
       <c r="O66" s="1">
-        <v>1.76</v>
+        <v>1.64</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
         <v>22087.0</v>
       </c>
       <c r="D67" s="1">
-        <v>86.98</v>
+        <v>89.05</v>
       </c>
       <c r="E67" s="1">
         <v>101.7684941368</v>
       </c>
       <c r="F67" t="s">
         <v>57</v>
       </c>
       <c r="G67">
-        <v>1.59</v>
+        <v>1.61</v>
       </c>
       <c r="H67" s="1">
         <v>1464870.86</v>
       </c>
       <c r="I67" s="1">
-        <v>-259495.49</v>
+        <v>-246480.63</v>
       </c>
       <c r="J67" s="1">
-        <v>-17.714564272239</v>
+        <v>-16.826099605804</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1205375.37</v>
+        <v>1218390.23</v>
       </c>
       <c r="N67" s="1">
-        <v>1205375.37</v>
+        <v>1218390.23</v>
       </c>
       <c r="O67" s="1">
-        <v>0.83</v>
+        <v>0.8</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
         <v>10509.0</v>
       </c>
       <c r="D68" s="1">
-        <v>217.5</v>
+        <v>226.62</v>
       </c>
       <c r="E68" s="1">
         <v>238.6213645447</v>
       </c>
       <c r="F68" t="s">
         <v>57</v>
       </c>
       <c r="G68">
-        <v>1.59</v>
+        <v>1.61</v>
       </c>
       <c r="H68" s="1">
         <v>1615899.91</v>
       </c>
       <c r="I68" s="1">
-        <v>-181775.49</v>
+        <v>-140616.77</v>
       </c>
       <c r="J68" s="1">
-        <v>-11.249180031206</v>
+        <v>-8.7020717762154</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1434124.42</v>
+        <v>1475283.14</v>
       </c>
       <c r="N68" s="1">
-        <v>1434124.42</v>
+        <v>1475283.14</v>
       </c>
       <c r="O68" s="1">
-        <v>0.99</v>
+        <v>0.97</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
         <v>26756.0</v>
       </c>
       <c r="D69" s="1">
-        <v>120.45</v>
+        <v>125.21</v>
       </c>
       <c r="E69" s="1">
         <v>128.2709313799</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
       <c r="G69">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H69" s="1">
         <v>3055056.23</v>
       </c>
       <c r="I69" s="1">
-        <v>-271535.59</v>
+        <v>-208977.94</v>
       </c>
       <c r="J69" s="1">
-        <v>-8.8880717589935</v>
+        <v>-6.8403958640067</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2783520.64</v>
+        <v>2846078.29</v>
       </c>
       <c r="N69" s="1">
-        <v>2783520.64</v>
+        <v>2846078.29</v>
       </c>
       <c r="O69" s="1">
-        <v>1.92</v>
+        <v>1.88</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" s="1">
-        <v>-26071061.51</v>
+        <v>-22289664.93</v>
       </c>
       <c r="D70" s="1">
-        <v>0.86286669</v>
+        <v>0.84623148</v>
       </c>
       <c r="E70" s="1">
-        <v>0.8529318596</v>
+        <v>0.8511756054</v>
       </c>
       <c r="F70" t="s">
         <v>36</v>
       </c>
       <c r="G70">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H70" s="1">
         <v>0.0</v>
       </c>
       <c r="I70" s="1">
-        <v>303671.98</v>
+        <v>-129471.32</v>
       </c>
       <c r="J70" s="1">
         <v>0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
         <v>179</v>
       </c>
       <c r="M70" s="1">
-        <v>218484.1</v>
+        <v>-137366.52</v>
       </c>
       <c r="N70" s="1">
-        <v>303671.98</v>
+        <v>-129471.32</v>
       </c>
       <c r="O70" s="1">
-        <v>0.21</v>
+        <v>-0.09</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>