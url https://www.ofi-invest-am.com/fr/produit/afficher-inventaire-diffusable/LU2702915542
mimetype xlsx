--- v2 (2026-07-16)
+++ v3 (2026-08-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU2702915468</t>
   </si>
   <si>
@@ -247,296 +247,302 @@
   <si>
     <t>CECO ENVIRONMENTAL CORP</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>IE0001827041</t>
   </si>
   <si>
     <t>CRH PUBLIC LIMITED PLC</t>
   </si>
   <si>
+    <t>US2283681060</t>
+  </si>
+  <si>
+    <t>CROWN HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>FR0000120644</t>
+  </si>
+  <si>
+    <t>DANONE SA</t>
+  </si>
+  <si>
+    <t>US2372661015</t>
+  </si>
+  <si>
+    <t>DARLING INGREDIENTS INC</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>DEERE</t>
+  </si>
+  <si>
+    <t>CH1216478797</t>
+  </si>
+  <si>
+    <t>DSM FIRMENICH AG</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>ECOLAB INC</t>
+  </si>
+  <si>
+    <t>ES0127797019</t>
+  </si>
+  <si>
+    <t>EDP RENEWABLES SA</t>
+  </si>
+  <si>
+    <t>ES0627797931</t>
+  </si>
+  <si>
+    <t>EDP RENOVAVEIS RIGHTS SA</t>
+  </si>
+  <si>
+    <t>US28176E1082</t>
+  </si>
+  <si>
+    <t>EDWARDS LIFESCIENCES CORP</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>ELI LILLY</t>
+  </si>
+  <si>
+    <t>IT0003128367</t>
+  </si>
+  <si>
+    <t>ENEL</t>
+  </si>
+  <si>
+    <t>US3364331070</t>
+  </si>
+  <si>
+    <t>FIRST SOLAR INC</t>
+  </si>
+  <si>
+    <t>US3703341046</t>
+  </si>
+  <si>
+    <t>GENERAL MILLS INC</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
+    <t>US4370761029</t>
+  </si>
+  <si>
+    <t>HOME DEPOT INC</t>
+  </si>
+  <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
+    <t>IT0000072618</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO</t>
+  </si>
+  <si>
+    <t>US46120E6023</t>
+  </si>
+  <si>
+    <t>INTUITIVE SURGICAL INC</t>
+  </si>
+  <si>
+    <t>IE00BY7QL619</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC</t>
+  </si>
+  <si>
+    <t>NL0000009082</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV</t>
+  </si>
+  <si>
+    <t>JP3270000007</t>
+  </si>
+  <si>
+    <t>KURITA WATER INDUSTRIES LTD</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>FR0000120321</t>
+  </si>
+  <si>
+    <t>LOREAL SA</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>LVMH</t>
+  </si>
+  <si>
+    <t>DE0006599905</t>
+  </si>
+  <si>
+    <t>MERCK</t>
+  </si>
+  <si>
+    <t>FR001400AJ45</t>
+  </si>
+  <si>
+    <t>MICHELIN</t>
+  </si>
+  <si>
+    <t>US5949181045</t>
+  </si>
+  <si>
+    <t>MICROSOFT CORP</t>
+  </si>
+  <si>
+    <t>NO0003054108</t>
+  </si>
+  <si>
+    <t>MOWI</t>
+  </si>
+  <si>
+    <t>NOK</t>
+  </si>
+  <si>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
+  </si>
+  <si>
+    <t>US6516391066</t>
+  </si>
+  <si>
+    <t>NEWMONT</t>
+  </si>
+  <si>
+    <t>DK0062498333</t>
+  </si>
+  <si>
+    <t>NOVO NORDISK CLASS B</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
+    <t>DK0060336014</t>
+  </si>
+  <si>
+    <t>NOVOZYMES CLASS B</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP</t>
+  </si>
+  <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
+    <t>US68389X1054</t>
+  </si>
+  <si>
+    <t>ORACLE CORP</t>
+  </si>
+  <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>US7427181091</t>
+  </si>
+  <si>
+    <t>PROCTER &amp; GAMBLE</t>
+  </si>
+  <si>
+    <t>US7475251036</t>
+  </si>
+  <si>
+    <t>QUALCOMM INC</t>
+  </si>
+  <si>
+    <t>JP3164720009</t>
+  </si>
+  <si>
+    <t>RENESAS ELECTRONICS CORP</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC</t>
+  </si>
+  <si>
+    <t>GB0007908733</t>
+  </si>
+  <si>
+    <t>SSE PLC</t>
+  </si>
+  <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>US2283681060</t>
-[...241 lines deleted...]
-  <si>
     <t>JP3546800008</t>
   </si>
   <si>
     <t>TERUMO CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>JP3633400001</t>
   </si>
   <si>
     <t>TOYOTA MOTOR CORP</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
@@ -553,51 +559,51 @@
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>OACT01991635</t>
   </si>
   <si>
     <t>EUR/USD 15/07/26</t>
   </si>
   <si>
-    <t>7 895.20</t>
+    <t>36 515.28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -961,241 +967,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>11769.45</v>
+        <v>12159.45</v>
       </c>
       <c r="D2">
-        <v>121.05</v>
+        <v>125.3</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1424681.55</v>
+        <v>1523602.91</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1424681.55</v>
+        <v>1523602.91</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>385026.82</v>
       </c>
       <c r="D3">
-        <v>138.2</v>
+        <v>143.17</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>53212076.66</v>
+        <v>55122898.25</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>53212076.66</v>
+        <v>55122898.25</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1658.17</v>
+        <v>1635.17</v>
       </c>
       <c r="D4">
-        <v>57937.78</v>
+        <v>60040.18</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>96070691.63</v>
+        <v>98175894.83</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>96070691.63</v>
+        <v>98175894.83</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>5235.0</v>
       </c>
       <c r="D5">
-        <v>113.4</v>
+        <v>117.51</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>593633.35</v>
+        <v>615174.26</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>593633.35</v>
+        <v>615174.26</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>2295.0</v>
+        <v>2340.0</v>
       </c>
       <c r="D6">
-        <v>103.93</v>
+        <v>107.64</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>238524.9</v>
+        <v>251866.44</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>238524.9</v>
+        <v>251866.44</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>108.54</v>
+        <v>112.43</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10854.29</v>
+        <v>11243.13</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10854.29</v>
+        <v>11243.13</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P70"/>
+  <dimension ref="A1:P71"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O70" sqref="O70"/>
+      <selection activeCell="O71" sqref="O71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1217,3486 +1223,3536 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13912.0</v>
       </c>
       <c r="D2" s="1">
-        <v>208.99</v>
+        <v>210.39</v>
       </c>
       <c r="E2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="I2" s="1">
-        <v>-198382.89</v>
+        <v>-151689.69</v>
       </c>
       <c r="J2" s="1">
-        <v>-7.434498155469</v>
+        <v>-5.6846471009101</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2470027.08</v>
+        <v>2516720.28</v>
       </c>
       <c r="N2" s="1">
-        <v>2470027.08</v>
+        <v>2516720.28</v>
       </c>
       <c r="O2" s="1">
-        <v>1.63</v>
+        <v>1.62</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>9653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>141.85</v>
+        <v>145.7</v>
       </c>
       <c r="E3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="I3" s="1">
-        <v>-460862.85</v>
+        <v>-423698.8</v>
       </c>
       <c r="J3" s="1">
-        <v>-25.181823432283</v>
+        <v>-23.151157378101</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1369278.05</v>
+        <v>1406442.1</v>
       </c>
       <c r="N3" s="1">
-        <v>1369278.05</v>
+        <v>1406442.1</v>
       </c>
       <c r="O3" s="1">
         <v>0.9</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>3531.0</v>
       </c>
       <c r="D4" s="1">
-        <v>248.155</v>
+        <v>247.6</v>
       </c>
       <c r="E4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="I4" s="1">
-        <v>-734508.23</v>
+        <v>-727168.29</v>
       </c>
       <c r="J4" s="1">
-        <v>-49.66551277404</v>
+        <v>-49.169205355087</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>744401.76</v>
+        <v>751741.7</v>
       </c>
       <c r="N4" s="1">
-        <v>744401.76</v>
+        <v>751741.7</v>
       </c>
       <c r="O4" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>6062.0</v>
       </c>
       <c r="D5" s="1">
-        <v>144.32</v>
+        <v>135.64</v>
       </c>
       <c r="E5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
         <v>772795.37</v>
       </c>
       <c r="I5" s="1">
-        <v>-29555.34</v>
+        <v>-65787.91</v>
       </c>
       <c r="J5" s="1">
-        <v>-3.8244716709418</v>
+        <v>-8.5129793155981</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>743240.03</v>
+        <v>707007.46</v>
       </c>
       <c r="N5" s="1">
-        <v>743240.03</v>
+        <v>707007.46</v>
       </c>
       <c r="O5" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
-        <v>12206.0</v>
+        <v>8387.0</v>
       </c>
       <c r="D6" s="1">
-        <v>278.26</v>
+        <v>424.1</v>
       </c>
       <c r="E6" s="1">
-        <v>186.0293945601</v>
+        <v>186.0293943007</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
-        <v>2014941.7</v>
+        <v>1384508.93</v>
       </c>
       <c r="I6" s="1">
-        <v>870489.92</v>
+        <v>1673897.52</v>
       </c>
       <c r="J6" s="1">
-        <v>43.201742263808</v>
+        <v>120.90189407446</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2885431.62</v>
+        <v>3058406.45</v>
       </c>
       <c r="N6" s="1">
-        <v>2885431.62</v>
+        <v>3058406.45</v>
       </c>
       <c r="O6" s="1">
-        <v>1.9</v>
+        <v>1.96</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>27444.0</v>
       </c>
       <c r="D7" s="1">
-        <v>85.63</v>
+        <v>71.31</v>
       </c>
       <c r="E7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-774310.92</v>
+        <v>-1088023.76</v>
       </c>
       <c r="J7" s="1">
-        <v>-27.945713883062</v>
+        <v>-39.267947680414</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1996457.16</v>
+        <v>1682744.32</v>
       </c>
       <c r="N7" s="1">
-        <v>1996457.16</v>
+        <v>1682744.32</v>
       </c>
       <c r="O7" s="1">
-        <v>1.32</v>
+        <v>1.08</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>7335.0</v>
       </c>
       <c r="D8" s="1">
-        <v>349.39</v>
+        <v>326.31</v>
       </c>
       <c r="E8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="I8" s="1">
-        <v>250885.7</v>
+        <v>131716.87</v>
       </c>
       <c r="J8" s="1">
-        <v>13.024168295343</v>
+        <v>6.8377858212557</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2177194.5</v>
+        <v>2058025.67</v>
       </c>
       <c r="N8" s="1">
-        <v>2177194.5</v>
+        <v>2058025.67</v>
       </c>
       <c r="O8" s="1">
-        <v>1.44</v>
+        <v>1.32</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>10371.0</v>
       </c>
       <c r="D9" s="1">
-        <v>389.9</v>
+        <v>436.62</v>
       </c>
       <c r="E9" s="1">
         <v>194.5299537171</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
         <v>1799182.53</v>
       </c>
       <c r="I9" s="1">
-        <v>1636084.57</v>
+        <v>2094356.61</v>
       </c>
       <c r="J9" s="1">
-        <v>90.934885300381</v>
+        <v>116.4060107898</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3435267.1</v>
+        <v>3893539.14</v>
       </c>
       <c r="N9" s="1">
-        <v>3435267.1</v>
+        <v>3893539.14</v>
       </c>
       <c r="O9" s="1">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>1557.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1222.6</v>
+        <v>1306.6</v>
       </c>
       <c r="E10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="I10" s="1">
-        <v>703867.38</v>
+        <v>834655.38</v>
       </c>
       <c r="J10" s="1">
-        <v>58.669264404364</v>
+        <v>69.57080064677</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1903588.2</v>
+        <v>2034376.2</v>
       </c>
       <c r="N10" s="1">
-        <v>1903588.2</v>
+        <v>2034376.2</v>
       </c>
       <c r="O10" s="1">
-        <v>1.26</v>
+        <v>1.31</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="1">
         <v>5913.0</v>
       </c>
       <c r="D11" s="1">
-        <v>152.29</v>
+        <v>114.23</v>
       </c>
       <c r="E11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
         <v>940123.69</v>
       </c>
       <c r="I11" s="1">
-        <v>-175115.81</v>
+        <v>-359348.12</v>
       </c>
       <c r="J11" s="1">
-        <v>-18.626890467998</v>
+        <v>-38.223493761762</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>765007.88</v>
+        <v>580775.57</v>
       </c>
       <c r="N11" s="1">
-        <v>765007.88</v>
+        <v>580775.57</v>
       </c>
       <c r="O11" s="1">
-        <v>0.5</v>
+        <v>0.37</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
         <v>26555.0</v>
       </c>
       <c r="D12" s="1">
-        <v>204.68</v>
+        <v>209.94</v>
       </c>
       <c r="E12" s="1">
         <v>160.505405385</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12">
-        <v>1.61</v>
+        <v>1.6</v>
       </c>
       <c r="H12" s="1">
         <v>2655579.69</v>
       </c>
       <c r="I12" s="1">
-        <v>711376.51</v>
+        <v>828006.21</v>
       </c>
       <c r="J12" s="1">
-        <v>26.787993321338</v>
+        <v>31.179866795863</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3366956.2</v>
+        <v>3483585.9</v>
       </c>
       <c r="N12" s="1">
-        <v>3366956.2</v>
+        <v>3483585.9</v>
       </c>
       <c r="O12" s="1">
-        <v>2.22</v>
+        <v>2.24</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>28434.0</v>
       </c>
       <c r="D13" s="1">
-        <v>134.84</v>
+        <v>135.02</v>
       </c>
       <c r="E13" s="1">
         <v>79.4047988324</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H13" s="1">
         <v>2004004.39</v>
       </c>
       <c r="I13" s="1">
-        <v>1253187.49</v>
+        <v>1297077.88</v>
       </c>
       <c r="J13" s="1">
-        <v>62.5341688997</v>
+        <v>64.724303323507</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3257191.88</v>
+        <v>3301082.27</v>
       </c>
       <c r="N13" s="1">
-        <v>3257191.88</v>
+        <v>3301082.27</v>
       </c>
       <c r="O13" s="1">
-        <v>2.15</v>
+        <v>2.12</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>9332.0</v>
       </c>
       <c r="D14" s="1">
-        <v>154.82</v>
+        <v>143.47</v>
       </c>
       <c r="E14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-184764.21</v>
+        <v>-260956.61</v>
       </c>
       <c r="J14" s="1">
-        <v>-13.083701811555</v>
+        <v>-18.479111679661</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1227406.54</v>
+        <v>1151214.14</v>
       </c>
       <c r="N14" s="1">
-        <v>1227406.54</v>
+        <v>1151214.14</v>
       </c>
       <c r="O14" s="1">
-        <v>0.81</v>
+        <v>0.74</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>16606.0</v>
       </c>
       <c r="D15" s="1">
-        <v>398.47</v>
+        <v>425.19</v>
       </c>
       <c r="E15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="I15" s="1">
-        <v>1433968.69</v>
+        <v>1883645.88</v>
       </c>
       <c r="J15" s="1">
-        <v>34.244292231849</v>
+        <v>44.982934722262</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>5621436.43</v>
+        <v>6071113.62</v>
       </c>
       <c r="N15" s="1">
-        <v>5621436.43</v>
+        <v>6071113.62</v>
       </c>
       <c r="O15" s="1">
-        <v>3.71</v>
+        <v>3.9</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>272801.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.655</v>
+        <v>10.955</v>
       </c>
       <c r="E16" s="1">
         <v>6.5190873934</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1778413.56</v>
       </c>
       <c r="I16" s="1">
-        <v>1128281.1</v>
+        <v>1210121.4</v>
       </c>
       <c r="J16" s="1">
-        <v>63.443122869576</v>
+        <v>68.044993988912</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2906694.66</v>
+        <v>2988534.96</v>
       </c>
       <c r="N16" s="1">
-        <v>2906694.66</v>
+        <v>2988534.96</v>
       </c>
       <c r="O16" s="1">
         <v>1.92</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>3566.0</v>
       </c>
       <c r="D17" s="1">
-        <v>772.66</v>
+        <v>888.31</v>
       </c>
       <c r="E17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="I17" s="1">
-        <v>999597.98</v>
+        <v>1382583.86</v>
       </c>
       <c r="J17" s="1">
-        <v>74.532374763734</v>
+        <v>103.08870211583</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2340757.42</v>
+        <v>2723743.3</v>
       </c>
       <c r="N17" s="1">
-        <v>2340757.42</v>
+        <v>2723743.3</v>
       </c>
       <c r="O17" s="1">
-        <v>1.54</v>
+        <v>1.75</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>18082.0</v>
       </c>
       <c r="D18" s="1">
-        <v>63.99</v>
+        <v>80.84</v>
       </c>
       <c r="E18" s="1">
         <v>38.6687882978</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
         <v>634229.28</v>
       </c>
       <c r="I18" s="1">
-        <v>348751.93</v>
+        <v>622648.52</v>
       </c>
       <c r="J18" s="1">
-        <v>54.98830486035</v>
+        <v>98.174042043597</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>982981.21</v>
+        <v>1256877.8</v>
       </c>
       <c r="N18" s="1">
-        <v>982981.21</v>
+        <v>1256877.8</v>
       </c>
       <c r="O18" s="1">
-        <v>0.65</v>
+        <v>0.81</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>8395.0</v>
       </c>
       <c r="D19" s="1">
-        <v>153.3</v>
+        <v>155.6</v>
       </c>
       <c r="E19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="I19" s="1">
-        <v>107741.4</v>
+        <v>141283.43</v>
       </c>
       <c r="J19" s="1">
-        <v>8.3713345856658</v>
+        <v>10.977496709162</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1394769.16</v>
+        <v>1428311.19</v>
       </c>
       <c r="N19" s="1">
-        <v>1394769.16</v>
+        <v>1428311.19</v>
       </c>
       <c r="O19" s="1">
         <v>0.92</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>2185.0</v>
       </c>
       <c r="D20" s="1">
-        <v>987.21</v>
+        <v>1048.95</v>
       </c>
       <c r="E20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="I20" s="1">
-        <v>253504.96</v>
+        <v>391716.79</v>
       </c>
       <c r="J20" s="1">
-        <v>16.054673027427</v>
+        <v>24.807739394145</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1832515.38</v>
+        <v>1970727.21</v>
       </c>
       <c r="N20" s="1">
-        <v>1832515.38</v>
+        <v>1970727.21</v>
       </c>
       <c r="O20" s="1">
-        <v>1.21</v>
+        <v>1.27</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>21179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>84.62</v>
+        <v>103.21</v>
       </c>
       <c r="E21" s="1">
         <v>71.6081807451</v>
       </c>
       <c r="F21" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="G21">
-        <v>0.87</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
         <v>1747012.98</v>
       </c>
       <c r="I21" s="1">
-        <v>311884.12</v>
+        <v>132509.45</v>
       </c>
       <c r="J21" s="1">
-        <v>17.852421451385</v>
+        <v>7.5849150245008</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2058897.1</v>
+        <v>1879522.43</v>
       </c>
       <c r="N21" s="1">
-        <v>2058897.1</v>
+        <v>1879522.43</v>
       </c>
       <c r="O21" s="1">
-        <v>1.36</v>
+        <v>1.21</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>26200.0</v>
       </c>
       <c r="D22" s="1">
-        <v>104.28</v>
+        <v>96.08</v>
       </c>
       <c r="E22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="I22" s="1">
-        <v>170637.23</v>
+        <v>14048.35</v>
       </c>
       <c r="J22" s="1">
-        <v>7.9350039894224</v>
+        <v>0.65327896669913</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2321073.83</v>
+        <v>2164484.95</v>
       </c>
       <c r="N22" s="1">
-        <v>2321073.83</v>
+        <v>2164484.95</v>
       </c>
       <c r="O22" s="1">
-        <v>1.53</v>
+        <v>1.39</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C23" s="1">
         <v>20434.0</v>
       </c>
       <c r="D23" s="1">
-        <v>67.48</v>
+        <v>61.24</v>
       </c>
       <c r="E23" s="1">
         <v>68.1115787413</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1391792.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-12905.68</v>
+        <v>-140413.84</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.92727074160507</v>
+        <v>-10.088708657616</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1378886.32</v>
+        <v>1251378.16</v>
       </c>
       <c r="N23" s="1">
-        <v>1378886.32</v>
+        <v>1251378.16</v>
       </c>
       <c r="O23" s="1">
-        <v>0.91</v>
+        <v>0.8</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C24" s="1">
         <v>38656.0</v>
       </c>
       <c r="D24" s="1">
-        <v>60.36</v>
+        <v>62.37</v>
       </c>
       <c r="E24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="I24" s="1">
-        <v>739743.41</v>
+        <v>830584.27</v>
       </c>
       <c r="J24" s="1">
-        <v>59.537611058855</v>
+        <v>66.848859415812</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1982224.25</v>
+        <v>2073065.11</v>
       </c>
       <c r="N24" s="1">
-        <v>1982224.25</v>
+        <v>2073065.11</v>
       </c>
       <c r="O24" s="1">
-        <v>1.31</v>
+        <v>1.33</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="C25" s="1">
         <v>3736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>584.19</v>
+        <v>561.83</v>
       </c>
       <c r="E25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="I25" s="1">
-        <v>433084.97</v>
+        <v>383735.63</v>
       </c>
       <c r="J25" s="1">
-        <v>30.475830996948</v>
+        <v>27.00315877364</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1854161.79</v>
+        <v>1804812.45</v>
       </c>
       <c r="N25" s="1">
-        <v>1854161.79</v>
+        <v>1804812.45</v>
       </c>
       <c r="O25" s="1">
-        <v>1.22</v>
+        <v>1.16</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="C26" s="1">
         <v>22631.0</v>
       </c>
       <c r="D26" s="1">
-        <v>64.36</v>
+        <v>66.0</v>
       </c>
       <c r="E26" s="1">
-        <v>87.738507799</v>
+        <v>86.098507799</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1985610.17</v>
+        <v>1948495.33</v>
       </c>
       <c r="I26" s="1">
-        <v>-529079.01</v>
+        <v>-454849.33</v>
       </c>
       <c r="J26" s="1">
-        <v>-26.645663786059</v>
+        <v>-23.343619201797</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1456531.16</v>
+        <v>1493646.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1456531.16</v>
+        <v>1493646.0</v>
       </c>
       <c r="O26" s="1">
         <v>0.96</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C27" s="1">
         <v>10433.0</v>
       </c>
       <c r="D27" s="1">
-        <v>269.23</v>
+        <v>247.62</v>
       </c>
       <c r="E27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="F27" t="s">
         <v>36</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="I27" s="1">
-        <v>257386.99</v>
+        <v>92459.43</v>
       </c>
       <c r="J27" s="1">
-        <v>12.090245268987</v>
+        <v>4.3430990281629</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2386268.45</v>
+        <v>2221340.89</v>
       </c>
       <c r="N27" s="1">
-        <v>2386268.45</v>
+        <v>2221340.89</v>
       </c>
       <c r="O27" s="1">
-        <v>1.57</v>
+        <v>1.43</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="C28" s="1">
         <v>129459.0</v>
       </c>
       <c r="D28" s="1">
-        <v>13.8</v>
+        <v>13.59</v>
       </c>
       <c r="E28" s="1">
         <v>13.5474727906</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1753842.28</v>
       </c>
       <c r="I28" s="1">
-        <v>32691.92</v>
+        <v>5505.53</v>
       </c>
       <c r="J28" s="1">
-        <v>1.8640170996448</v>
+        <v>0.31391249160671</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1786534.2</v>
+        <v>1759347.81</v>
       </c>
       <c r="N28" s="1">
-        <v>1786534.2</v>
+        <v>1759347.81</v>
       </c>
       <c r="O28" s="1">
-        <v>1.18</v>
+        <v>1.13</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" t="s">
         <v>92</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="1">
-        <v>37926.0</v>
+        <v>129459.0</v>
       </c>
       <c r="D29" s="1">
-        <v>79.05</v>
+        <v>0.121</v>
       </c>
       <c r="E29" s="1">
-        <v>76.1409020197</v>
+        <v>0.0</v>
       </c>
       <c r="F29" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2542329.52</v>
+        <v>0.0</v>
       </c>
       <c r="I29" s="1">
-        <v>4650.6</v>
+        <v>15664.54</v>
       </c>
       <c r="J29" s="1">
-        <v>0.18292671990057</v>
+        <v>0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2546980.12</v>
+        <v>15664.54</v>
       </c>
       <c r="N29" s="1">
-        <v>2546980.12</v>
+        <v>15664.54</v>
       </c>
       <c r="O29" s="1">
-        <v>1.68</v>
+        <v>0.01</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" t="s">
         <v>94</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1">
-        <v>2871.0</v>
+        <v>37926.0</v>
       </c>
       <c r="D30" s="1">
-        <v>903.99</v>
+        <v>81.38</v>
       </c>
       <c r="E30" s="1">
-        <v>854.2801079763</v>
+        <v>76.1409020197</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>2119279.12</v>
+        <v>2542329.52</v>
       </c>
       <c r="I30" s="1">
-        <v>85593.27</v>
+        <v>111512.17</v>
       </c>
       <c r="J30" s="1">
-        <v>4.0387917378245</v>
+        <v>4.3862201623651</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2204872.39</v>
+        <v>2653841.69</v>
       </c>
       <c r="N30" s="1">
-        <v>2204872.39</v>
+        <v>2653841.69</v>
       </c>
       <c r="O30" s="1">
-        <v>1.45</v>
+        <v>1.7</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" t="s">
         <v>96</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>384990.0</v>
+        <v>2871.0</v>
       </c>
       <c r="D31" s="1">
-        <v>9.696</v>
+        <v>1004.92</v>
       </c>
       <c r="E31" s="1">
-        <v>7.5884173355</v>
+        <v>854.2801079763</v>
       </c>
       <c r="F31" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G31">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
-        <v>2921464.79</v>
+        <v>2119279.12</v>
       </c>
       <c r="I31" s="1">
-        <v>811398.25</v>
+        <v>361482.12</v>
       </c>
       <c r="J31" s="1">
-        <v>27.773678901672</v>
+        <v>17.056843366626</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3732863.04</v>
+        <v>2480761.24</v>
       </c>
       <c r="N31" s="1">
-        <v>3732863.04</v>
+        <v>2480761.24</v>
       </c>
       <c r="O31" s="1">
-        <v>2.46</v>
+        <v>1.59</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B32" t="s">
         <v>98</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>10684.0</v>
+        <v>322557.0</v>
       </c>
       <c r="D32" s="1">
-        <v>191.65</v>
+        <v>9.484</v>
       </c>
       <c r="E32" s="1">
-        <v>200.6878790715</v>
+        <v>7.588417334</v>
       </c>
       <c r="F32" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1912555.26</v>
+        <v>2447697.13</v>
       </c>
       <c r="I32" s="1">
-        <v>-173035.59</v>
+        <v>611433.46</v>
       </c>
       <c r="J32" s="1">
-        <v>-9.0473511337916</v>
+        <v>24.979947580361</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1739519.67</v>
+        <v>3059130.59</v>
       </c>
       <c r="N32" s="1">
-        <v>1739519.67</v>
+        <v>3059130.59</v>
       </c>
       <c r="O32" s="1">
-        <v>1.15</v>
+        <v>1.96</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" t="s">
         <v>100</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>17518.0</v>
+        <v>10684.0</v>
       </c>
       <c r="D33" s="1">
-        <v>35.32</v>
+        <v>233.37</v>
       </c>
       <c r="E33" s="1">
-        <v>57.5202083571</v>
+        <v>200.6878790715</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
-        <v>908284.34</v>
+        <v>1912555.26</v>
       </c>
       <c r="I33" s="1">
-        <v>-382640.16</v>
+        <v>231318.41</v>
       </c>
       <c r="J33" s="1">
-        <v>-42.127794474581</v>
+        <v>12.094730794863</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>525644.18</v>
+        <v>2143873.67</v>
       </c>
       <c r="N33" s="1">
-        <v>525644.18</v>
+        <v>2143873.67</v>
       </c>
       <c r="O33" s="1">
-        <v>0.35</v>
+        <v>1.38</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" t="s">
         <v>102</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="1">
-        <v>27181.0</v>
+        <v>17518.0</v>
       </c>
       <c r="D34" s="1">
-        <v>67.78</v>
+        <v>32.99</v>
       </c>
       <c r="E34" s="1">
-        <v>76.8692542585</v>
+        <v>57.5202083571</v>
       </c>
       <c r="F34" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G34">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
-        <v>2089383.2</v>
+        <v>908284.34</v>
       </c>
       <c r="I34" s="1">
-        <v>-247055.02</v>
+        <v>-411363.6</v>
       </c>
       <c r="J34" s="1">
-        <v>-11.824303938119</v>
+        <v>-45.29017862402</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1842328.18</v>
+        <v>496920.74</v>
       </c>
       <c r="N34" s="1">
-        <v>1842328.18</v>
+        <v>496920.74</v>
       </c>
       <c r="O34" s="1">
-        <v>1.22</v>
+        <v>0.32</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" t="s">
         <v>104</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>7805.0</v>
+        <v>27181.0</v>
       </c>
       <c r="D35" s="1">
-        <v>337.15</v>
+        <v>66.08</v>
       </c>
       <c r="E35" s="1">
-        <v>369.4193247918</v>
+        <v>76.8692542585</v>
       </c>
       <c r="F35" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G35">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2582186.07</v>
+        <v>2089383.2</v>
       </c>
       <c r="I35" s="1">
-        <v>-346644.7</v>
+        <v>-293262.72</v>
       </c>
       <c r="J35" s="1">
-        <v>-13.424466347617</v>
+        <v>-14.035851345986</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2235541.37</v>
+        <v>1796120.48</v>
       </c>
       <c r="N35" s="1">
-        <v>2235541.37</v>
+        <v>1796120.48</v>
       </c>
       <c r="O35" s="1">
-        <v>1.48</v>
+        <v>1.15</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" t="s">
         <v>106</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>120106.0</v>
+        <v>7805.0</v>
       </c>
       <c r="D36" s="1">
-        <v>24.185</v>
+        <v>297.51</v>
       </c>
       <c r="E36" s="1">
-        <v>17.4559626497</v>
+        <v>369.4193247918</v>
       </c>
       <c r="F36" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G36">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>2096565.85</v>
+        <v>2582186.07</v>
       </c>
       <c r="I36" s="1">
-        <v>808197.76</v>
+        <v>-585569.09</v>
       </c>
       <c r="J36" s="1">
-        <v>38.548646587943</v>
+        <v>-22.677261596412</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2904763.61</v>
+        <v>1996616.98</v>
       </c>
       <c r="N36" s="1">
-        <v>2904763.61</v>
+        <v>1996616.98</v>
       </c>
       <c r="O36" s="1">
-        <v>1.92</v>
+        <v>1.28</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" t="s">
         <v>108</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>504443.0</v>
+        <v>120106.0</v>
       </c>
       <c r="D37" s="1">
-        <v>5.742</v>
+        <v>25.365</v>
       </c>
       <c r="E37" s="1">
-        <v>4.2598751692</v>
+        <v>17.4559626497</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2148864.21</v>
+        <v>2096565.85</v>
       </c>
       <c r="I37" s="1">
-        <v>747647.5</v>
+        <v>949922.84</v>
       </c>
       <c r="J37" s="1">
-        <v>34.792682409653</v>
+        <v>45.308514397485</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2896511.71</v>
+        <v>3046488.69</v>
       </c>
       <c r="N37" s="1">
-        <v>2896511.71</v>
+        <v>3046488.69</v>
       </c>
       <c r="O37" s="1">
-        <v>1.91</v>
+        <v>1.96</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" t="s">
         <v>110</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>3384.0</v>
+        <v>504443.0</v>
       </c>
       <c r="D38" s="1">
-        <v>458.08</v>
+        <v>5.735</v>
       </c>
       <c r="E38" s="1">
-        <v>441.5855112293</v>
+        <v>4.2598751692</v>
       </c>
       <c r="F38" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G38">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1332055.96</v>
+        <v>2148864.21</v>
       </c>
       <c r="I38" s="1">
-        <v>-15139.2</v>
+        <v>744116.4</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.1365288287138</v>
+        <v>34.628358392176</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1316916.76</v>
+        <v>2892980.61</v>
       </c>
       <c r="N38" s="1">
-        <v>1316916.76</v>
+        <v>2892980.61</v>
       </c>
       <c r="O38" s="1">
-        <v>0.87</v>
+        <v>1.86</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>111</v>
+      </c>
+      <c r="B39" t="s">
         <v>112</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>20001.0</v>
+        <v>3384.0</v>
       </c>
       <c r="D39" s="1">
-        <v>137.55</v>
+        <v>421.12</v>
       </c>
       <c r="E39" s="1">
-        <v>84.1574021299</v>
+        <v>441.5855112293</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H39" s="1">
-        <v>1494173.57</v>
+        <v>1332055.96</v>
       </c>
       <c r="I39" s="1">
-        <v>843042.94</v>
+        <v>-106716.25</v>
       </c>
       <c r="J39" s="1">
-        <v>56.422021974328</v>
+        <v>-8.0113939057035</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2337216.51</v>
+        <v>1225339.71</v>
       </c>
       <c r="N39" s="1">
-        <v>2337216.51</v>
+        <v>1225339.71</v>
       </c>
       <c r="O39" s="1">
-        <v>1.54</v>
+        <v>0.79</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>113</v>
+      </c>
+      <c r="B40" t="s">
         <v>114</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>377132.0</v>
+        <v>20001.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.799</v>
+        <v>143.08</v>
       </c>
       <c r="E40" s="1">
-        <v>3.6304812639</v>
+        <v>84.1574021299</v>
       </c>
       <c r="F40" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G40">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H40" s="1">
-        <v>1369170.66</v>
+        <v>1494173.57</v>
       </c>
       <c r="I40" s="1">
-        <v>440685.81</v>
+        <v>966482.56</v>
       </c>
       <c r="J40" s="1">
-        <v>32.186331687826</v>
+        <v>64.683419611016</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1809856.47</v>
+        <v>2460656.13</v>
       </c>
       <c r="N40" s="1">
-        <v>1809856.47</v>
+        <v>2460656.13</v>
       </c>
       <c r="O40" s="1">
-        <v>1.19</v>
+        <v>1.58</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>115</v>
+      </c>
+      <c r="B41" t="s">
         <v>116</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>78400.0</v>
+        <v>377132.0</v>
       </c>
       <c r="D41" s="1">
-        <v>7971.0</v>
+        <v>4.593</v>
       </c>
       <c r="E41" s="1">
-        <v>5532.6593622449</v>
+        <v>3.6304812639</v>
       </c>
       <c r="F41" t="s">
-        <v>118</v>
+        <v>8</v>
       </c>
       <c r="G41">
-        <v>187.47</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2554932.59</v>
+        <v>1369170.66</v>
       </c>
       <c r="I41" s="1">
-        <v>778526.45</v>
+        <v>362996.62</v>
       </c>
       <c r="J41" s="1">
-        <v>30.471506490901</v>
+        <v>26.51215298464</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3333459.04</v>
+        <v>1732167.28</v>
       </c>
       <c r="N41" s="1">
-        <v>3333459.04</v>
+        <v>1732167.28</v>
       </c>
       <c r="O41" s="1">
-        <v>2.2</v>
+        <v>1.11</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>117</v>
+      </c>
+      <c r="B42" t="s">
+        <v>118</v>
+      </c>
+      <c r="C42" s="1">
+        <v>67000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>9000.0</v>
+      </c>
+      <c r="E42" s="1">
+        <v>5532.659358209</v>
+      </c>
+      <c r="F42" t="s">
         <v>119</v>
       </c>
-      <c r="B42" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>184.45</v>
       </c>
       <c r="H42" s="1">
-        <v>1517676.35</v>
+        <v>2183424.53</v>
       </c>
       <c r="I42" s="1">
-        <v>-126473.95</v>
+        <v>1085825.01</v>
       </c>
       <c r="J42" s="1">
-        <v>-8.3333940072269</v>
+        <v>49.730365995293</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1391202.4</v>
+        <v>3269249.54</v>
       </c>
       <c r="N42" s="1">
-        <v>1391202.4</v>
+        <v>3269249.54</v>
       </c>
       <c r="O42" s="1">
-        <v>0.92</v>
+        <v>2.1</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" t="s">
         <v>121</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="1">
-        <v>2858.0</v>
+        <v>3976.0</v>
       </c>
       <c r="D43" s="1">
-        <v>484.05</v>
+        <v>357.1</v>
       </c>
       <c r="E43" s="1">
-        <v>640.6780790763</v>
+        <v>381.7093435614</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1831057.95</v>
+        <v>1517676.35</v>
       </c>
       <c r="I43" s="1">
-        <v>-447643.05</v>
+        <v>-97846.75</v>
       </c>
       <c r="J43" s="1">
-        <v>-24.447235544894</v>
+        <v>-6.4471420405279</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1383414.9</v>
+        <v>1419829.6</v>
       </c>
       <c r="N43" s="1">
-        <v>1383414.9</v>
+        <v>1419829.6</v>
       </c>
       <c r="O43" s="1">
         <v>0.91</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" t="s">
         <v>123</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1">
-        <v>10750.0</v>
+        <v>2858.0</v>
       </c>
       <c r="D44" s="1">
-        <v>115.15</v>
+        <v>455.6</v>
       </c>
       <c r="E44" s="1">
-        <v>130.8636483721</v>
+        <v>640.6780790763</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1406784.22</v>
+        <v>1831057.95</v>
       </c>
       <c r="I44" s="1">
-        <v>-168921.72</v>
+        <v>-528953.15</v>
       </c>
       <c r="J44" s="1">
-        <v>-12.007649616655</v>
+        <v>-28.887843227463</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1237862.5</v>
+        <v>1302104.8</v>
       </c>
       <c r="N44" s="1">
-        <v>1237862.5</v>
+        <v>1302104.8</v>
       </c>
       <c r="O44" s="1">
-        <v>0.82</v>
+        <v>0.84</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" t="s">
         <v>125</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="1">
-        <v>37038.0</v>
+        <v>10750.0</v>
       </c>
       <c r="D45" s="1">
-        <v>31.09</v>
+        <v>117.35</v>
       </c>
       <c r="E45" s="1">
-        <v>29.4882139964</v>
+        <v>130.8636483721</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1092184.47</v>
+        <v>1406784.22</v>
       </c>
       <c r="I45" s="1">
-        <v>59326.95</v>
+        <v>-145271.72</v>
       </c>
       <c r="J45" s="1">
-        <v>5.4319532670154</v>
+        <v>-10.326510486448</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1151511.42</v>
+        <v>1261512.5</v>
       </c>
       <c r="N45" s="1">
-        <v>1151511.42</v>
+        <v>1261512.5</v>
       </c>
       <c r="O45" s="1">
-        <v>0.76</v>
+        <v>0.81</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>126</v>
+      </c>
+      <c r="B46" t="s">
         <v>127</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="1">
-        <v>22367.0</v>
+        <v>37038.0</v>
       </c>
       <c r="D46" s="1">
-        <v>420.26</v>
+        <v>31.32</v>
       </c>
       <c r="E46" s="1">
-        <v>445.7656037913</v>
+        <v>29.4882139964</v>
       </c>
       <c r="F46" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G46">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>8866505.22</v>
+        <v>1092184.47</v>
       </c>
       <c r="I46" s="1">
-        <v>-880815.46</v>
+        <v>67845.69</v>
       </c>
       <c r="J46" s="1">
-        <v>-9.9341898317858</v>
+        <v>6.2119259029567</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>7985689.76</v>
+        <v>1160030.16</v>
       </c>
       <c r="N46" s="1">
-        <v>7985689.76</v>
+        <v>1160030.16</v>
       </c>
       <c r="O46" s="1">
-        <v>5.27</v>
+        <v>0.75</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>128</v>
+      </c>
+      <c r="B47" t="s">
         <v>129</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="1">
-        <v>80651.0</v>
+        <v>22367.0</v>
       </c>
       <c r="D47" s="1">
-        <v>212.4</v>
+        <v>421.92</v>
       </c>
       <c r="E47" s="1">
-        <v>204.0828479498</v>
+        <v>445.7656037913</v>
       </c>
       <c r="F47" t="s">
-        <v>131</v>
+        <v>36</v>
       </c>
       <c r="G47">
-        <v>11.05</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>1403954.06</v>
+        <v>8866505.22</v>
       </c>
       <c r="I47" s="1">
-        <v>146507.31</v>
+        <v>-752073.03</v>
       </c>
       <c r="J47" s="1">
-        <v>10.435335042231</v>
+        <v>-8.4821810999847</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1550461.37</v>
+        <v>8114432.19</v>
       </c>
       <c r="N47" s="1">
-        <v>1550461.37</v>
+        <v>8114432.19</v>
       </c>
       <c r="O47" s="1">
-        <v>1.02</v>
+        <v>5.21</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>130</v>
+      </c>
+      <c r="B48" t="s">
+        <v>131</v>
+      </c>
+      <c r="C48" s="1">
+        <v>80651.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>197.4</v>
+      </c>
+      <c r="E48" s="1">
+        <v>204.0828479498</v>
+      </c>
+      <c r="F48" t="s">
         <v>132</v>
       </c>
-      <c r="B48" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G48">
-        <v>1.0</v>
+        <v>10.82</v>
       </c>
       <c r="H48" s="1">
-        <v>2210236.57</v>
+        <v>1403954.06</v>
       </c>
       <c r="I48" s="1">
-        <v>431666.63</v>
+        <v>67000.36</v>
       </c>
       <c r="J48" s="1">
-        <v>19.530336067148</v>
+        <v>4.7722615653108</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2641903.2</v>
+        <v>1470954.42</v>
       </c>
       <c r="N48" s="1">
-        <v>2641903.2</v>
+        <v>1470954.42</v>
       </c>
       <c r="O48" s="1">
-        <v>1.74</v>
+        <v>0.94</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49" t="s">
         <v>134</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="1">
-        <v>17039.0</v>
+        <v>4716.0</v>
       </c>
       <c r="D49" s="1">
-        <v>113.41</v>
+        <v>473.0</v>
       </c>
       <c r="E49" s="1">
-        <v>58.3518663067</v>
+        <v>468.6676357082</v>
       </c>
       <c r="F49" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>881264.01</v>
+        <v>2210236.57</v>
       </c>
       <c r="I49" s="1">
-        <v>760391.75</v>
+        <v>20431.43</v>
       </c>
       <c r="J49" s="1">
-        <v>86.284216917017</v>
+        <v>0.92440014237933</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1641655.76</v>
+        <v>2230668.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1641655.76</v>
+        <v>2230668.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.08</v>
+        <v>1.43</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>135</v>
+      </c>
+      <c r="B50" t="s">
         <v>136</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="1">
-        <v>34327.0</v>
+        <v>17039.0</v>
       </c>
       <c r="D50" s="1">
-        <v>257.2</v>
+        <v>109.06</v>
       </c>
       <c r="E50" s="1">
-        <v>538.838409124</v>
+        <v>58.3518663067</v>
       </c>
       <c r="F50" t="s">
-        <v>138</v>
+        <v>36</v>
       </c>
       <c r="G50">
-        <v>7.47</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
-        <v>2479393.33</v>
+        <v>881264.01</v>
       </c>
       <c r="I50" s="1">
-        <v>-1297984.51</v>
+        <v>716563.45</v>
       </c>
       <c r="J50" s="1">
-        <v>-52.350891417458</v>
+        <v>81.310871869146</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1181408.82</v>
+        <v>1597827.46</v>
       </c>
       <c r="N50" s="1">
-        <v>1181408.82</v>
+        <v>1597827.46</v>
       </c>
       <c r="O50" s="1">
-        <v>0.78</v>
+        <v>1.03</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>137</v>
+      </c>
+      <c r="B51" t="s">
+        <v>138</v>
+      </c>
+      <c r="C51" s="1">
+        <v>34327.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>299.2</v>
+      </c>
+      <c r="E51" s="1">
+        <v>538.838409124</v>
+      </c>
+      <c r="F51" t="s">
         <v>139</v>
-      </c>
-[...13 lines deleted...]
-        <v>138</v>
       </c>
       <c r="G51">
         <v>7.47</v>
       </c>
       <c r="H51" s="1">
-        <v>1299636.84</v>
+        <v>2479393.33</v>
       </c>
       <c r="I51" s="1">
-        <v>-119786.71</v>
+        <v>-1105128.3</v>
       </c>
       <c r="J51" s="1">
-        <v>-9.2169370945194</v>
+        <v>-44.572528554798</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1179850.13</v>
+        <v>1374265.03</v>
       </c>
       <c r="N51" s="1">
-        <v>1179850.13</v>
+        <v>1374265.03</v>
       </c>
       <c r="O51" s="1">
-        <v>0.78</v>
+        <v>0.88</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B52" t="s">
         <v>141</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>67960.0</v>
+        <v>23240.0</v>
       </c>
       <c r="D52" s="1">
-        <v>198.35</v>
+        <v>378.2</v>
       </c>
       <c r="E52" s="1">
-        <v>132.4028225427</v>
+        <v>417.3573962995</v>
       </c>
       <c r="F52" t="s">
-        <v>36</v>
+        <v>139</v>
       </c>
       <c r="G52">
-        <v>1.18</v>
+        <v>7.47</v>
       </c>
       <c r="H52" s="1">
-        <v>7946827.18</v>
+        <v>1299636.84</v>
       </c>
       <c r="I52" s="1">
-        <v>3504932.23</v>
+        <v>-123573.52</v>
       </c>
       <c r="J52" s="1">
-        <v>44.1047999486</v>
+        <v>-9.5083115680223</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>11451759.41</v>
+        <v>1176063.32</v>
       </c>
       <c r="N52" s="1">
-        <v>11451759.41</v>
+        <v>1176063.32</v>
       </c>
       <c r="O52" s="1">
-        <v>7.56</v>
+        <v>0.76</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>142</v>
+      </c>
+      <c r="B53" t="s">
         <v>143</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>46.0</v>
+        <v>67960.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4792.36</v>
+        <v>225.32</v>
       </c>
       <c r="E53" s="1">
-        <v>4791.9886956522</v>
+        <v>132.4028225427</v>
       </c>
       <c r="F53" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G53">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H53" s="1">
-        <v>220431.48</v>
+        <v>7946827.18</v>
       </c>
       <c r="I53" s="1">
-        <v>17.08</v>
+        <v>5219765.43</v>
       </c>
       <c r="J53" s="1">
-        <v>0.0077484395604475</v>
+        <v>65.683640926994</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>220448.56</v>
+        <v>13166592.61</v>
       </c>
       <c r="N53" s="1">
-        <v>220448.56</v>
+        <v>13166592.61</v>
       </c>
       <c r="O53" s="1">
-        <v>0.15</v>
+        <v>8.46</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>144</v>
+      </c>
+      <c r="B54" t="s">
         <v>145</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>7764.0</v>
+        <v>39.0</v>
       </c>
       <c r="D54" s="1">
-        <v>178.34</v>
+        <v>4800.35</v>
       </c>
       <c r="E54" s="1">
-        <v>186.5757843895</v>
+        <v>4797.1815384615</v>
       </c>
       <c r="F54" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G54">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1285093.84</v>
+        <v>187090.08</v>
       </c>
       <c r="I54" s="1">
-        <v>-108786.17</v>
+        <v>123.57</v>
       </c>
       <c r="J54" s="1">
-        <v>-8.4652316129692</v>
+        <v>0.066048397648876</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1176307.67</v>
+        <v>187213.65</v>
       </c>
       <c r="N54" s="1">
-        <v>1176307.67</v>
+        <v>187213.65</v>
       </c>
       <c r="O54" s="1">
-        <v>0.78</v>
+        <v>0.12</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>146</v>
+      </c>
+      <c r="B55" t="s">
         <v>147</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1">
-        <v>94856.0</v>
+        <v>7764.0</v>
       </c>
       <c r="D55" s="1">
-        <v>18.095</v>
+        <v>192.95</v>
       </c>
       <c r="E55" s="1">
-        <v>12.0896589567</v>
+        <v>186.5757843895</v>
       </c>
       <c r="F55" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G55">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
-        <v>1146776.69</v>
+        <v>1285093.84</v>
       </c>
       <c r="I55" s="1">
-        <v>569642.63</v>
+        <v>3009.17</v>
       </c>
       <c r="J55" s="1">
-        <v>49.673370148464</v>
+        <v>0.23415955367119</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1716419.32</v>
+        <v>1288103.01</v>
       </c>
       <c r="N55" s="1">
-        <v>1716419.32</v>
+        <v>1288103.01</v>
       </c>
       <c r="O55" s="1">
-        <v>1.13</v>
+        <v>0.83</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>148</v>
+      </c>
+      <c r="B56" t="s">
         <v>149</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>15422.0</v>
+        <v>94856.0</v>
       </c>
       <c r="D56" s="1">
-        <v>143.11</v>
+        <v>18.22</v>
       </c>
       <c r="E56" s="1">
-        <v>152.5145979769</v>
+        <v>12.0896589567</v>
       </c>
       <c r="F56" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>2110321.23</v>
+        <v>1146776.69</v>
       </c>
       <c r="I56" s="1">
-        <v>-235338.29</v>
+        <v>581499.63</v>
       </c>
       <c r="J56" s="1">
-        <v>-11.151775694357</v>
+        <v>50.707311638851</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1874982.94</v>
+        <v>1728276.32</v>
       </c>
       <c r="N56" s="1">
-        <v>1874982.94</v>
+        <v>1728276.32</v>
       </c>
       <c r="O56" s="1">
-        <v>1.24</v>
+        <v>1.11</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>150</v>
+      </c>
+      <c r="B57" t="s">
         <v>151</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>14097.0</v>
+        <v>15422.0</v>
       </c>
       <c r="D57" s="1">
-        <v>134.47</v>
+        <v>141.57</v>
       </c>
       <c r="E57" s="1">
-        <v>157.9966950415</v>
+        <v>152.5145979769</v>
       </c>
       <c r="F57" t="s">
         <v>36</v>
       </c>
       <c r="G57">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>1990476.06</v>
+        <v>2110321.23</v>
       </c>
       <c r="I57" s="1">
-        <v>-380057.58</v>
+        <v>-233027.56</v>
       </c>
       <c r="J57" s="1">
-        <v>-19.093803117632</v>
+        <v>-11.042279094164</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1610418.48</v>
+        <v>1877293.67</v>
       </c>
       <c r="N57" s="1">
-        <v>1610418.48</v>
+        <v>1877293.67</v>
       </c>
       <c r="O57" s="1">
-        <v>1.06</v>
+        <v>1.21</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>152</v>
+      </c>
+      <c r="B58" t="s">
         <v>153</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>149900.0</v>
+        <v>7948.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2765.5</v>
+        <v>201.49</v>
       </c>
       <c r="E58" s="1">
-        <v>2087.8199866578</v>
+        <v>157.996694766</v>
       </c>
       <c r="F58" t="s">
-        <v>118</v>
+        <v>36</v>
       </c>
       <c r="G58">
-        <v>187.47</v>
+        <v>1.16</v>
       </c>
       <c r="H58" s="1">
-        <v>1849491.67</v>
+        <v>1122246.13</v>
       </c>
       <c r="I58" s="1">
-        <v>361777.18</v>
+        <v>254746.58</v>
       </c>
       <c r="J58" s="1">
-        <v>19.560898049354</v>
+        <v>22.699706703377</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2211268.85</v>
+        <v>1376992.71</v>
       </c>
       <c r="N58" s="1">
-        <v>2211268.85</v>
+        <v>1376992.71</v>
       </c>
       <c r="O58" s="1">
-        <v>1.46</v>
+        <v>0.88</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>154</v>
+      </c>
+      <c r="B59" t="s">
         <v>155</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1">
-        <v>7843.0</v>
+        <v>149900.0</v>
       </c>
       <c r="D59" s="1">
-        <v>267.75</v>
+        <v>3647.0</v>
       </c>
       <c r="E59" s="1">
-        <v>215.9045288793</v>
+        <v>2087.8199866578</v>
       </c>
       <c r="F59" t="s">
-        <v>8</v>
+        <v>119</v>
       </c>
       <c r="G59">
-        <v>1.0</v>
+        <v>184.45</v>
       </c>
       <c r="H59" s="1">
-        <v>1693339.22</v>
+        <v>1849491.67</v>
       </c>
       <c r="I59" s="1">
-        <v>406624.03</v>
+        <v>1114439.78</v>
       </c>
       <c r="J59" s="1">
-        <v>24.013146639337</v>
+        <v>60.256544978113</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2099963.25</v>
+        <v>2963931.45</v>
       </c>
       <c r="N59" s="1">
-        <v>2099963.25</v>
+        <v>2963931.45</v>
       </c>
       <c r="O59" s="1">
-        <v>1.39</v>
+        <v>1.9</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>156</v>
+      </c>
+      <c r="B60" t="s">
         <v>157</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>116631.0</v>
+        <v>6686.0</v>
       </c>
       <c r="D60" s="1">
-        <v>26.445</v>
+        <v>263.75</v>
       </c>
       <c r="E60" s="1">
-        <v>18.6728409257</v>
+        <v>215.9045288663</v>
       </c>
       <c r="F60" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="G60">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>2540739.03</v>
+        <v>1443537.68</v>
       </c>
       <c r="I60" s="1">
-        <v>1002608.43</v>
+        <v>319894.82</v>
       </c>
       <c r="J60" s="1">
-        <v>39.461291307829</v>
+        <v>22.160475921903</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3543347.46</v>
+        <v>1763432.5</v>
       </c>
       <c r="N60" s="1">
-        <v>3543347.46</v>
+        <v>1763432.5</v>
       </c>
       <c r="O60" s="1">
-        <v>2.34</v>
+        <v>1.13</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>158</v>
+      </c>
+      <c r="B61" t="s">
         <v>159</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>116631.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>22.71</v>
+      </c>
+      <c r="E61" s="1">
+        <v>18.6728409257</v>
+      </c>
+      <c r="F61" t="s">
         <v>160</v>
       </c>
-      <c r="C61" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G61">
-        <v>187.47</v>
+        <v>0.87</v>
       </c>
       <c r="H61" s="1">
-        <v>1866410.99</v>
+        <v>2540739.03</v>
       </c>
       <c r="I61" s="1">
-        <v>-420355.78</v>
+        <v>498666.57</v>
       </c>
       <c r="J61" s="1">
-        <v>-22.522144492945</v>
+        <v>19.626831567979</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1446055.21</v>
+        <v>3039405.6</v>
       </c>
       <c r="N61" s="1">
-        <v>1446055.21</v>
+        <v>3039405.6</v>
       </c>
       <c r="O61" s="1">
-        <v>0.95</v>
+        <v>1.95</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="1">
-        <v>6487.0</v>
+        <v>123900.0</v>
       </c>
       <c r="D62" s="1">
-        <v>388.9</v>
+        <v>1922.0</v>
       </c>
       <c r="E62" s="1">
-        <v>336.7764991522</v>
+        <v>2555.3766989508</v>
       </c>
       <c r="F62" t="s">
-        <v>36</v>
+        <v>119</v>
       </c>
       <c r="G62">
-        <v>1.18</v>
+        <v>184.45</v>
       </c>
       <c r="H62" s="1">
-        <v>1939414.23</v>
+        <v>1866410.99</v>
       </c>
       <c r="I62" s="1">
-        <v>203814.3</v>
+        <v>-575324.17</v>
       </c>
       <c r="J62" s="1">
-        <v>10.509064894301</v>
+        <v>-30.825159789699</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2143228.53</v>
+        <v>1291086.82</v>
       </c>
       <c r="N62" s="1">
-        <v>2143228.53</v>
+        <v>1291086.82</v>
       </c>
       <c r="O62" s="1">
-        <v>1.41</v>
+        <v>0.83</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
-        <v>170877.0</v>
+        <v>6487.0</v>
       </c>
       <c r="D63" s="1">
-        <v>122.2</v>
+        <v>422.24</v>
       </c>
       <c r="E63" s="1">
-        <v>134.2464297711</v>
+        <v>336.7764991522</v>
       </c>
       <c r="F63" t="s">
-        <v>131</v>
+        <v>36</v>
       </c>
       <c r="G63">
-        <v>11.05</v>
+        <v>1.16</v>
       </c>
       <c r="H63" s="1">
-        <v>1973184.66</v>
+        <v>1939414.23</v>
       </c>
       <c r="I63" s="1">
-        <v>-83229.52</v>
+        <v>415762.79</v>
       </c>
       <c r="J63" s="1">
-        <v>-4.2180299536689</v>
+        <v>21.437544572415</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1889955.14</v>
+        <v>2355177.02</v>
       </c>
       <c r="N63" s="1">
-        <v>1889955.14</v>
+        <v>2355177.02</v>
       </c>
       <c r="O63" s="1">
-        <v>1.25</v>
+        <v>1.51</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
-        <v>179300.0</v>
+        <v>170877.0</v>
       </c>
       <c r="D64" s="1">
-        <v>3392.0</v>
+        <v>94.3</v>
       </c>
       <c r="E64" s="1">
-        <v>2910.6595370887</v>
+        <v>134.2464297711</v>
       </c>
       <c r="F64" t="s">
-        <v>118</v>
+        <v>132</v>
       </c>
       <c r="G64">
-        <v>187.47</v>
+        <v>10.82</v>
       </c>
       <c r="H64" s="1">
-        <v>3064180.54</v>
+        <v>1973184.66</v>
       </c>
       <c r="I64" s="1">
-        <v>179980.35</v>
+        <v>-484380.36</v>
       </c>
       <c r="J64" s="1">
-        <v>5.8736862156301</v>
+        <v>-24.548151514618</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3244160.89</v>
+        <v>1488804.3</v>
       </c>
       <c r="N64" s="1">
-        <v>3244160.89</v>
+        <v>1488804.3</v>
       </c>
       <c r="O64" s="1">
-        <v>2.14</v>
+        <v>0.96</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
-        <v>24867.0</v>
+        <v>179300.0</v>
       </c>
       <c r="D65" s="1">
-        <v>42.12</v>
+        <v>3085.0</v>
       </c>
       <c r="E65" s="1">
-        <v>46.5667177384</v>
+        <v>2910.6595370887</v>
       </c>
       <c r="F65" t="s">
-        <v>77</v>
+        <v>119</v>
       </c>
       <c r="G65">
-        <v>0.87</v>
+        <v>184.45</v>
       </c>
       <c r="H65" s="1">
-        <v>1335812.17</v>
+        <v>3064180.54</v>
       </c>
       <c r="I65" s="1">
-        <v>-132528.76</v>
+        <v>-65251.31</v>
       </c>
       <c r="J65" s="1">
-        <v>-9.9212122015627</v>
+        <v>-2.1294864694885</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1203283.41</v>
+        <v>2998929.23</v>
       </c>
       <c r="N65" s="1">
-        <v>1203283.41</v>
+        <v>2998929.23</v>
       </c>
       <c r="O65" s="1">
-        <v>0.79</v>
+        <v>1.93</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
-        <v>13068.0</v>
+        <v>24867.0</v>
       </c>
       <c r="D66" s="1">
-        <v>224.08</v>
+        <v>42.07</v>
       </c>
       <c r="E66" s="1">
-        <v>194.8258103765</v>
+        <v>46.5667177384</v>
       </c>
       <c r="F66" t="s">
-        <v>36</v>
+        <v>160</v>
       </c>
       <c r="G66">
-        <v>1.18</v>
+        <v>0.87</v>
       </c>
       <c r="H66" s="1">
-        <v>2270159.35</v>
+        <v>1335812.17</v>
       </c>
       <c r="I66" s="1">
-        <v>217545.55</v>
+        <v>-135336.31</v>
       </c>
       <c r="J66" s="1">
-        <v>9.5828317073865</v>
+        <v>-10.131387708498</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2487704.9</v>
+        <v>1200475.86</v>
       </c>
       <c r="N66" s="1">
-        <v>2487704.9</v>
+        <v>1200475.86</v>
       </c>
       <c r="O66" s="1">
-        <v>1.64</v>
+        <v>0.77</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
-        <v>22087.0</v>
+        <v>13068.0</v>
       </c>
       <c r="D67" s="1">
-        <v>89.05</v>
+        <v>219.82</v>
       </c>
       <c r="E67" s="1">
-        <v>101.7684941368</v>
+        <v>194.8258103765</v>
       </c>
       <c r="F67" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="G67">
-        <v>1.61</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
-        <v>1464870.86</v>
+        <v>2270159.35</v>
       </c>
       <c r="I67" s="1">
-        <v>-246480.63</v>
+        <v>199838.72</v>
       </c>
       <c r="J67" s="1">
-        <v>-16.826099605804</v>
+        <v>8.8028498968586</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1218390.23</v>
+        <v>2469998.07</v>
       </c>
       <c r="N67" s="1">
-        <v>1218390.23</v>
+        <v>2469998.07</v>
       </c>
       <c r="O67" s="1">
-        <v>0.8</v>
+        <v>1.59</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
-        <v>10509.0</v>
+        <v>22087.0</v>
       </c>
       <c r="D68" s="1">
-        <v>226.62</v>
+        <v>81.57</v>
       </c>
       <c r="E68" s="1">
-        <v>238.6213645447</v>
+        <v>101.7684941368</v>
       </c>
       <c r="F68" t="s">
         <v>57</v>
       </c>
       <c r="G68">
-        <v>1.61</v>
+        <v>1.6</v>
       </c>
       <c r="H68" s="1">
-        <v>1615899.91</v>
+        <v>1464870.86</v>
       </c>
       <c r="I68" s="1">
-        <v>-140616.77</v>
+        <v>-339094.25</v>
       </c>
       <c r="J68" s="1">
-        <v>-8.7020717762154</v>
+        <v>-23.148405723628</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1475283.14</v>
+        <v>1125776.61</v>
       </c>
       <c r="N68" s="1">
-        <v>1475283.14</v>
+        <v>1125776.61</v>
       </c>
       <c r="O68" s="1">
-        <v>0.97</v>
+        <v>0.72</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
-        <v>26756.0</v>
+        <v>10509.0</v>
       </c>
       <c r="D69" s="1">
-        <v>125.21</v>
+        <v>193.59</v>
       </c>
       <c r="E69" s="1">
-        <v>128.2709313799</v>
+        <v>238.6213645447</v>
       </c>
       <c r="F69" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="G69">
-        <v>1.18</v>
+        <v>1.6</v>
       </c>
       <c r="H69" s="1">
-        <v>3055056.23</v>
+        <v>1615899.91</v>
       </c>
       <c r="I69" s="1">
-        <v>-208977.94</v>
+        <v>-344654.68</v>
       </c>
       <c r="J69" s="1">
-        <v>-6.8403958640067</v>
+        <v>-21.328962138503</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2846078.29</v>
+        <v>1271245.23</v>
       </c>
       <c r="N69" s="1">
-        <v>2846078.29</v>
+        <v>1271245.23</v>
       </c>
       <c r="O69" s="1">
-        <v>1.88</v>
+        <v>0.82</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" s="1">
-        <v>-22289664.93</v>
+        <v>26756.0</v>
       </c>
       <c r="D70" s="1">
-        <v>0.84623148</v>
+        <v>108.12</v>
       </c>
       <c r="E70" s="1">
-        <v>0.8511756054</v>
+        <v>128.2709313799</v>
       </c>
       <c r="F70" t="s">
         <v>36</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="1">
-        <v>0.0</v>
+        <v>3055056.23</v>
       </c>
       <c r="I70" s="1">
-        <v>-129471.32</v>
+        <v>-567645.46</v>
       </c>
       <c r="J70" s="1">
+        <v>-18.580524129993</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70">
+        <v>0.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>2487410.77</v>
+      </c>
+      <c r="N70" s="1">
+        <v>2487410.77</v>
+      </c>
+      <c r="O70" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="P70">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16">
+      <c r="A71" t="s">
+        <v>179</v>
+      </c>
+      <c r="B71" t="s">
+        <v>180</v>
+      </c>
+      <c r="C71" s="1">
+        <v>-22289664.93</v>
+      </c>
+      <c r="D71" s="1">
+        <v>0.85768538</v>
+      </c>
+      <c r="E71" s="1">
+        <v>0.8511756054</v>
+      </c>
+      <c r="F71" t="s">
+        <v>36</v>
+      </c>
+      <c r="G71">
+        <v>1.16</v>
+      </c>
+      <c r="H71" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>170470.94</v>
+      </c>
+      <c r="J71" s="1">
         <v>0</v>
       </c>
-      <c r="K70">
-[...14 lines deleted...]
-      <c r="P70">
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" t="s">
+        <v>181</v>
+      </c>
+      <c r="M71" s="1">
+        <v>133955.66</v>
+      </c>
+      <c r="N71" s="1">
+        <v>170470.94</v>
+      </c>
+      <c r="O71" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P71">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>