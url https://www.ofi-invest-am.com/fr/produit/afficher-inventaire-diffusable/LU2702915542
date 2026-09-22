--- v3 (2026-08-17)
+++ v4 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU2702915468</t>
   </si>
   <si>
@@ -289,56 +289,50 @@
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>US2788651006</t>
   </si>
   <si>
     <t>ECOLAB INC</t>
   </si>
   <si>
     <t>ES0127797019</t>
   </si>
   <si>
     <t>EDP RENEWABLES SA</t>
   </si>
   <si>
-    <t>ES0627797931</t>
-[...4 lines deleted...]
-  <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>US3364331070</t>
   </si>
   <si>
     <t>FIRST SOLAR INC</t>
   </si>
   <si>
     <t>US3703341046</t>
@@ -559,51 +553,51 @@
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>OACT01991635</t>
   </si>
   <si>
     <t>EUR/USD 15/07/26</t>
   </si>
   <si>
-    <t>36 515.28</t>
+    <t>74 017.46</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -912,3848 +906,3798 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>13010.62</v>
+      </c>
+      <c r="C2">
+        <v>132.71</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>1726650.82</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>1726650.82</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>381636.82</v>
+      </c>
+      <c r="C3">
+        <v>151.78</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>57925482.58</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>57925482.58</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...8 lines deleted...]
-      <c r="E3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1588.17</v>
+      </c>
+      <c r="C4">
+        <v>63683.62</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="E4">
+        <v>101140415.59</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>101140415.59</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>5235.0</v>
+      </c>
+      <c r="C5">
+        <v>124.64</v>
+      </c>
+      <c r="D5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="E5">
+        <v>652503.66</v>
+      </c>
+      <c r="F5" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="G5">
+        <v>652503.66</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...8 lines deleted...]
-      <c r="E5" t="s">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>2340.0</v>
+      </c>
+      <c r="C6">
+        <v>114.07</v>
+      </c>
+      <c r="D6" t="s">
         <v>8</v>
       </c>
-      <c r="F5">
-[...2 lines deleted...]
-      <c r="G5" t="s">
+      <c r="E6">
+        <v>266927.4</v>
+      </c>
+      <c r="F6" t="s">
         <v>8</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5" t="s">
+      <c r="G6">
+        <v>266927.4</v>
+      </c>
+      <c r="H6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...8 lines deleted...]
-      <c r="E6" t="s">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C7">
+        <v>119.18</v>
+      </c>
+      <c r="D7" t="s">
         <v>8</v>
       </c>
-      <c r="F6">
-[...2 lines deleted...]
-      <c r="G6" t="s">
+      <c r="E7">
+        <v>11918.44</v>
+      </c>
+      <c r="F7" t="s">
         <v>8</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6" t="s">
+      <c r="G7">
+        <v>11918.44</v>
+      </c>
+      <c r="H7" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" t="s">
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P71"/>
+  <dimension ref="A1:Z70"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O71" sqref="O71"/>
+      <selection activeCell="N70" sqref="N70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="1">
+        <v>13912.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>230.01</v>
+      </c>
+      <c r="D2" s="1">
+        <v>224.0223138298</v>
+      </c>
+      <c r="E2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F2">
+        <v>1.14</v>
+      </c>
+      <c r="G2" s="1">
+        <v>2668409.97</v>
+      </c>
+      <c r="H2" s="1">
+        <v>127360.52</v>
+      </c>
+      <c r="I2" s="1">
+        <v>4.7728992707968</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>2795770.49</v>
+      </c>
+      <c r="M2" s="1">
+        <v>2795770.49</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.73</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>34</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="1">
+        <v>9653.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>174.5</v>
+      </c>
+      <c r="D3" s="1">
+        <v>189.5929659173</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1830140.9</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-145692.4</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-7.9607204013636</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1684448.5</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1684448.5</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="1">
+        <v>3531.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>194.9</v>
+      </c>
+      <c r="D4" s="1">
+        <v>463.5251288587</v>
+      </c>
+      <c r="E4" t="s">
         <v>36</v>
       </c>
-      <c r="G2">
-[...23 lines deleted...]
-      <c r="O2" s="1">
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1478909.99</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-877632.72</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-59.34321398424</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>601277.27</v>
+      </c>
+      <c r="M4" s="1">
+        <v>601277.27</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="1">
+        <v>6062.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>141.4</v>
+      </c>
+      <c r="D5" s="1">
+        <v>152.2643995381</v>
+      </c>
+      <c r="E5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
+        <v>772795.37</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-23883.75</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-3.0905658764493</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>748911.62</v>
+      </c>
+      <c r="M5" s="1">
+        <v>748911.62</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="1">
+        <v>8387.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>551.63</v>
+      </c>
+      <c r="D6" s="1">
+        <v>186.0293943007</v>
+      </c>
+      <c r="E6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6">
+        <v>1.14</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1384508.93</v>
+      </c>
+      <c r="H6" s="1">
+        <v>2657709.24</v>
+      </c>
+      <c r="I6" s="1">
+        <v>191.9604259974</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>4042218.17</v>
+      </c>
+      <c r="M6" s="1">
+        <v>4042218.17</v>
+      </c>
+      <c r="N6" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1">
+        <v>27444.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>67.86</v>
+      </c>
+      <c r="D7" s="1">
+        <v>113.1343382889</v>
+      </c>
+      <c r="E7" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7">
+        <v>1.14</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2770768.08</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-1143622.18</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-41.274554454951</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1627145.9</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1627145.9</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="1">
+        <v>7335.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>344.72</v>
+      </c>
+      <c r="D8" s="1">
+        <v>292.7764567144</v>
+      </c>
+      <c r="E8" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8">
+        <v>1.14</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1926308.8</v>
+      </c>
+      <c r="H8" s="1">
+        <v>282874.9</v>
+      </c>
+      <c r="I8" s="1">
+        <v>14.684815850917</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2209183.7</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2209183.7</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="1">
+        <v>7832.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>640.18</v>
+      </c>
+      <c r="D9" s="1">
+        <v>194.5299540347</v>
+      </c>
+      <c r="E9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1358711.56</v>
+      </c>
+      <c r="H9" s="1">
+        <v>3021953.12</v>
+      </c>
+      <c r="I9" s="1">
+        <v>222.41314558331</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>4380664.68</v>
+      </c>
+      <c r="M9" s="1">
+        <v>4380664.68</v>
+      </c>
+      <c r="N9" s="1">
+        <v>2.71</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1557.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>1655.8</v>
+      </c>
+      <c r="D10" s="1">
+        <v>770.5336030829</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1199720.82</v>
+      </c>
+      <c r="H10" s="1">
+        <v>1378359.78</v>
+      </c>
+      <c r="I10" s="1">
+        <v>114.89004416878</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>2578080.6</v>
+      </c>
+      <c r="M10" s="1">
+        <v>2578080.6</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" s="1">
+        <v>5913.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>134.82</v>
+      </c>
+      <c r="D11" s="1">
+        <v>182.5991341113</v>
+      </c>
+      <c r="E11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11">
+        <v>1.14</v>
+      </c>
+      <c r="G11" s="1">
+        <v>940123.69</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-243613.57</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-25.912927478724</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>696510.12</v>
+      </c>
+      <c r="M11" s="1">
+        <v>696510.12</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="1">
+        <v>20616.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>245.3</v>
+      </c>
+      <c r="D12" s="1">
+        <v>160.5054055103</v>
+      </c>
+      <c r="E12" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12">
         <v>1.62</v>
       </c>
-      <c r="P2">
-[...19 lines deleted...]
-      <c r="F3" t="s">
+      <c r="G12" s="1">
+        <v>2061661.87</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1060489.57</v>
+      </c>
+      <c r="I12" s="1">
+        <v>51.438579013929</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>3122151.44</v>
+      </c>
+      <c r="M12" s="1">
+        <v>3122151.44</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.93</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="1">
+        <v>23576.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>146.44</v>
+      </c>
+      <c r="D13" s="1">
+        <v>79.4047989481</v>
+      </c>
+      <c r="E13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13">
+        <v>1.14</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1661616.64</v>
+      </c>
+      <c r="H13" s="1">
+        <v>1354826.01</v>
+      </c>
+      <c r="I13" s="1">
+        <v>81.536617856692</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>3016442.65</v>
+      </c>
+      <c r="M13" s="1">
+        <v>3016442.65</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="1">
+        <v>9332.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>140.71</v>
+      </c>
+      <c r="D14" s="1">
+        <v>168.054474925</v>
+      </c>
+      <c r="E14" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14">
+        <v>1.14</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1412170.75</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-264902.64</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-18.758541769825</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1147268.11</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1147268.11</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="1">
+        <v>16606.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>392.13</v>
+      </c>
+      <c r="D15" s="1">
+        <v>280.4431289895</v>
+      </c>
+      <c r="E15" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15">
+        <v>1.14</v>
+      </c>
+      <c r="G15" s="1">
+        <v>4187467.74</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1501851.89</v>
+      </c>
+      <c r="I15" s="1">
+        <v>35.865396063923</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>5689319.63</v>
+      </c>
+      <c r="M15" s="1">
+        <v>5689319.63</v>
+      </c>
+      <c r="N15" s="1">
+        <v>3.52</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="1">
+        <v>248573.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>12.72</v>
+      </c>
+      <c r="D16" s="1">
+        <v>6.5190873908</v>
+      </c>
+      <c r="E16" t="s">
         <v>8</v>
       </c>
-      <c r="G3">
+      <c r="F16">
         <v>1.0</v>
       </c>
-      <c r="H3" s="1">
-[...43 lines deleted...]
-      <c r="F4" t="s">
+      <c r="G16" s="1">
+        <v>1620469.11</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1541379.45</v>
+      </c>
+      <c r="I16" s="1">
+        <v>95.119335536115</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>3161848.56</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3161848.56</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3566.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>1022.28</v>
+      </c>
+      <c r="D17" s="1">
+        <v>423.9143129557</v>
+      </c>
+      <c r="E17" t="s">
         <v>36</v>
       </c>
-      <c r="G4">
-[...46 lines deleted...]
-      <c r="F5" t="s">
+      <c r="F17">
+        <v>1.14</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1341159.44</v>
+      </c>
+      <c r="H17" s="1">
+        <v>1843891.87</v>
+      </c>
+      <c r="I17" s="1">
+        <v>137.48491156279</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3185051.31</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3185051.31</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="1">
+        <v>9516.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>99.67</v>
+      </c>
+      <c r="D18" s="1">
+        <v>38.6687883565</v>
+      </c>
+      <c r="E18" t="s">
         <v>36</v>
       </c>
-      <c r="G5">
-[...46 lines deleted...]
-      <c r="F6" t="s">
+      <c r="F18">
+        <v>1.14</v>
+      </c>
+      <c r="G18" s="1">
+        <v>333775.35</v>
+      </c>
+      <c r="H18" s="1">
+        <v>494899.43</v>
+      </c>
+      <c r="I18" s="1">
+        <v>148.27321130814</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>828674.78</v>
+      </c>
+      <c r="M18" s="1">
+        <v>828674.78</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1">
+        <v>8395.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>182.3</v>
+      </c>
+      <c r="D19" s="1">
+        <v>143.0458856462</v>
+      </c>
+      <c r="E19" t="s">
+        <v>72</v>
+      </c>
+      <c r="F19">
+        <v>0.92</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1287027.76</v>
+      </c>
+      <c r="H19" s="1">
+        <v>368541.8</v>
+      </c>
+      <c r="I19" s="1">
+        <v>28.635108849556</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>1655569.56</v>
+      </c>
+      <c r="M19" s="1">
+        <v>1655569.56</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="1">
+        <v>2185.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>951.35</v>
+      </c>
+      <c r="D20" s="1">
+        <v>813.6303157895</v>
+      </c>
+      <c r="E20" t="s">
         <v>36</v>
       </c>
-      <c r="G6">
-[...23 lines deleted...]
-      <c r="O6" s="1">
+      <c r="F20">
+        <v>1.14</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1579010.42</v>
+      </c>
+      <c r="H20" s="1">
+        <v>237161.66</v>
+      </c>
+      <c r="I20" s="1">
+        <v>15.019638692441</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1816172.08</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1816172.08</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="1">
+        <v>21179.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>111.25</v>
+      </c>
+      <c r="D21" s="1">
+        <v>71.6081807451</v>
+      </c>
+      <c r="E21" t="s">
+        <v>36</v>
+      </c>
+      <c r="F21">
+        <v>1.14</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1747012.98</v>
+      </c>
+      <c r="H21" s="1">
+        <v>311581.01</v>
+      </c>
+      <c r="I21" s="1">
+        <v>17.835071265469</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2058593.99</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2058593.99</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="1">
+        <v>26200.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>103.22</v>
+      </c>
+      <c r="D22" s="1">
+        <v>91.6550736641</v>
+      </c>
+      <c r="E22" t="s">
+        <v>36</v>
+      </c>
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2150436.6</v>
+      </c>
+      <c r="H22" s="1">
+        <v>212381.97</v>
+      </c>
+      <c r="I22" s="1">
+        <v>9.8762255999549</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>2362818.57</v>
+      </c>
+      <c r="M22" s="1">
+        <v>2362818.57</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" s="1">
+        <v>25324.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>66.64</v>
+      </c>
+      <c r="D23" s="1">
+        <v>67.7485981677</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1715665.5</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-28074.14</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-1.6363411166104</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1687591.36</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1687591.36</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" s="1">
+        <v>38656.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>53.22</v>
+      </c>
+      <c r="D24" s="1">
+        <v>35.8165844888</v>
+      </c>
+      <c r="E24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F24">
+        <v>1.14</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1242480.84</v>
+      </c>
+      <c r="H24" s="1">
+        <v>554969.97</v>
+      </c>
+      <c r="I24" s="1">
+        <v>44.666279924284</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1797450.81</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1797450.81</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" s="1">
+        <v>3736.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>598.59</v>
+      </c>
+      <c r="D25" s="1">
+        <v>427.7852301927</v>
+      </c>
+      <c r="E25" t="s">
+        <v>36</v>
+      </c>
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>1421076.82</v>
+      </c>
+      <c r="H25" s="1">
+        <v>532819.68</v>
+      </c>
+      <c r="I25" s="1">
+        <v>37.494080017434</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1953896.5</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1953896.5</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" s="1">
+        <v>22631.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>76.66</v>
+      </c>
+      <c r="D26" s="1">
+        <v>86.098507799</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1948495.33</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-213602.87</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-10.962452242572</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1734892.46</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1734892.46</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="1">
+        <v>10433.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>269.34</v>
+      </c>
+      <c r="D27" s="1">
+        <v>228.359195821</v>
+      </c>
+      <c r="E27" t="s">
+        <v>36</v>
+      </c>
+      <c r="F27">
+        <v>1.14</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2128881.46</v>
+      </c>
+      <c r="H27" s="1">
+        <v>326253.06</v>
+      </c>
+      <c r="I27" s="1">
+        <v>15.325092830674</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2455134.52</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2455134.52</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" s="1">
+        <v>130613.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>13.97</v>
+      </c>
+      <c r="D28" s="1">
+        <v>13.4277774035</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1753842.29</v>
+      </c>
+      <c r="H28" s="1">
+        <v>70821.32</v>
+      </c>
+      <c r="I28" s="1">
+        <v>4.0380666154424</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1824663.61</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1824663.61</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" s="1">
+        <v>37926.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>85.88</v>
+      </c>
+      <c r="D29" s="1">
+        <v>76.1409020197</v>
+      </c>
+      <c r="E29" t="s">
+        <v>36</v>
+      </c>
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2542329.52</v>
+      </c>
+      <c r="H29" s="1">
+        <v>303404.51</v>
+      </c>
+      <c r="I29" s="1">
+        <v>11.934114268555</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2845734.03</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2845734.03</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.76</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2871.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>1102.08</v>
+      </c>
+      <c r="D30" s="1">
+        <v>854.2801079763</v>
+      </c>
+      <c r="E30" t="s">
+        <v>36</v>
+      </c>
+      <c r="F30">
+        <v>1.14</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2119279.12</v>
+      </c>
+      <c r="H30" s="1">
+        <v>645188.73</v>
+      </c>
+      <c r="I30" s="1">
+        <v>30.443782695316</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2764467.85</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2764467.85</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" s="1">
+        <v>322557.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>9.821</v>
+      </c>
+      <c r="D31" s="1">
+        <v>7.588417334</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>2447697.13</v>
+      </c>
+      <c r="H31" s="1">
+        <v>720135.17</v>
+      </c>
+      <c r="I31" s="1">
+        <v>29.420926354561</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>3167832.3</v>
+      </c>
+      <c r="M31" s="1">
+        <v>3167832.3</v>
+      </c>
+      <c r="N31" s="1">
         <v>1.96</v>
       </c>
-      <c r="P6">
-[...19 lines deleted...]
-      <c r="F7" t="s">
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" s="1">
+        <v>5123.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>263.11</v>
+      </c>
+      <c r="D32" s="1">
+        <v>200.6878781964</v>
+      </c>
+      <c r="E32" t="s">
         <v>36</v>
       </c>
-      <c r="G7">
-[...46 lines deleted...]
-      <c r="F8" t="s">
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>917074.19</v>
+      </c>
+      <c r="H32" s="1">
+        <v>260604.84</v>
+      </c>
+      <c r="I32" s="1">
+        <v>28.416985543994</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1177679.03</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1177679.03</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" s="1">
+        <v>17518.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>33.34</v>
+      </c>
+      <c r="D33" s="1">
+        <v>57.5202083571</v>
+      </c>
+      <c r="E33" t="s">
         <v>36</v>
       </c>
-      <c r="G8">
-[...46 lines deleted...]
-      <c r="F9" t="s">
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>908284.34</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-397996.35</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-43.818475390647</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>510287.99</v>
+      </c>
+      <c r="M33" s="1">
+        <v>510287.99</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="1">
+        <v>27181.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>71.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>76.8692542585</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>2089383.2</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-159532.2</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-7.6353729655719</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1929851.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1929851.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1">
+        <v>7805.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>326.62</v>
+      </c>
+      <c r="D35" s="1">
+        <v>369.4193247918</v>
+      </c>
+      <c r="E35" t="s">
         <v>36</v>
       </c>
-      <c r="G9">
-[...46 lines deleted...]
-      <c r="F10" t="s">
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2582186.07</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-354874.81</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-13.743192797876</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2227311.26</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2227311.26</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="1">
+        <v>115228.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>28.175</v>
+      </c>
+      <c r="D36" s="1">
+        <v>17.4559626133</v>
+      </c>
+      <c r="E36" t="s">
         <v>8</v>
       </c>
-      <c r="G10">
+      <c r="F36">
         <v>1.0</v>
       </c>
-      <c r="H10" s="1">
-[...43 lines deleted...]
-      <c r="F11" t="s">
+      <c r="G36" s="1">
+        <v>2011415.66</v>
+      </c>
+      <c r="H36" s="1">
+        <v>1235133.24</v>
+      </c>
+      <c r="I36" s="1">
+        <v>61.406166043273</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>3246548.9</v>
+      </c>
+      <c r="M36" s="1">
+        <v>3246548.9</v>
+      </c>
+      <c r="N36" s="1">
+        <v>2.01</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="1">
+        <v>504443.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>6.234</v>
+      </c>
+      <c r="D37" s="1">
+        <v>4.2598751692</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2148864.21</v>
+      </c>
+      <c r="H37" s="1">
+        <v>995833.45</v>
+      </c>
+      <c r="I37" s="1">
+        <v>46.342316343944</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>3144697.66</v>
+      </c>
+      <c r="M37" s="1">
+        <v>3144697.66</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="1">
+        <v>3384.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>402.95</v>
+      </c>
+      <c r="D38" s="1">
+        <v>441.5855112293</v>
+      </c>
+      <c r="E38" t="s">
         <v>36</v>
       </c>
-      <c r="G11">
-[...46 lines deleted...]
-      <c r="F12" t="s">
+      <c r="F38">
+        <v>1.14</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1332055.96</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-140685.73</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-10.561548029859</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1191370.23</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1191370.23</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" s="1">
+        <v>20001.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>148.21</v>
+      </c>
+      <c r="D39" s="1">
+        <v>84.1574021299</v>
+      </c>
+      <c r="E39" t="s">
+        <v>36</v>
+      </c>
+      <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1494173.57</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1095794.72</v>
+      </c>
+      <c r="I39" s="1">
+        <v>73.337846552861</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>2589968.29</v>
+      </c>
+      <c r="M39" s="1">
+        <v>2589968.29</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="1">
+        <v>377132.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>4.361</v>
+      </c>
+      <c r="D40" s="1">
+        <v>3.6304812639</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1369170.66</v>
+      </c>
+      <c r="H40" s="1">
+        <v>275501.99</v>
+      </c>
+      <c r="I40" s="1">
+        <v>20.12181520162</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1644672.65</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1644672.65</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="1">
+        <v>67000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>9562.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>5532.659358209</v>
+      </c>
+      <c r="E41" t="s">
+        <v>117</v>
+      </c>
+      <c r="F41">
+        <v>184.63</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2183424.53</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1286451.67</v>
+      </c>
+      <c r="I41" s="1">
+        <v>58.918989519642</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>3469876.2</v>
+      </c>
+      <c r="M41" s="1">
+        <v>3469876.2</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.15</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B42" s="1">
+        <v>3976.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D42" s="1">
+        <v>381.7093435614</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1517676.35</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-14350.75</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-0.94557380432264</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1503325.6</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1503325.6</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" s="1">
+        <v>2858.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D43" s="1">
+        <v>640.6780790763</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1831057.95</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-455359.65</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-24.868664042009</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1375698.3</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1375698.3</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>123</v>
+      </c>
+      <c r="B44" s="1">
+        <v>10750.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>133.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>130.8636483721</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1406784.22</v>
+      </c>
+      <c r="H44" s="1">
+        <v>22965.78</v>
+      </c>
+      <c r="I44" s="1">
+        <v>1.6325019625256</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1429750.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1429750.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" s="1">
+        <v>37038.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>33.37</v>
+      </c>
+      <c r="D45" s="1">
+        <v>29.4882139964</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1092184.47</v>
+      </c>
+      <c r="H45" s="1">
+        <v>143773.59</v>
+      </c>
+      <c r="I45" s="1">
+        <v>13.163855918955</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>1235958.06</v>
+      </c>
+      <c r="M45" s="1">
+        <v>1235958.06</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46" s="1">
+        <v>22367.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>367.34</v>
+      </c>
+      <c r="D46" s="1">
+        <v>445.7656037913</v>
+      </c>
+      <c r="E46" t="s">
+        <v>36</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>8866505.22</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-1687881.5</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-19.036604142438</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>7178623.72</v>
+      </c>
+      <c r="M46" s="1">
+        <v>7178623.72</v>
+      </c>
+      <c r="N46" s="1">
+        <v>4.44</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47" s="1">
+        <v>80651.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>194.4</v>
+      </c>
+      <c r="D47" s="1">
+        <v>204.0828479498</v>
+      </c>
+      <c r="E47" t="s">
+        <v>130</v>
+      </c>
+      <c r="F47">
+        <v>11.07</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1403954.06</v>
+      </c>
+      <c r="H47" s="1">
+        <v>11991.65</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0.85413407330436</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1415945.71</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1415945.71</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>132</v>
+      </c>
+      <c r="B48" s="1">
+        <v>4716.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>478.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>468.6676357082</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2210236.57</v>
+      </c>
+      <c r="H48" s="1">
+        <v>44011.43</v>
+      </c>
+      <c r="I48" s="1">
+        <v>1.991254266506</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2254248.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2254248.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B49" s="1">
+        <v>17039.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>101.8</v>
+      </c>
+      <c r="D49" s="1">
+        <v>58.3518663067</v>
+      </c>
+      <c r="E49" t="s">
+        <v>36</v>
+      </c>
+      <c r="F49">
+        <v>1.14</v>
+      </c>
+      <c r="G49" s="1">
+        <v>881264.01</v>
+      </c>
+      <c r="H49" s="1">
+        <v>634240.07</v>
+      </c>
+      <c r="I49" s="1">
+        <v>71.969360237462</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>1515504.08</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1515504.08</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>136</v>
+      </c>
+      <c r="B50" s="1">
+        <v>34327.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>299.95</v>
+      </c>
+      <c r="D50" s="1">
+        <v>538.838409124</v>
+      </c>
+      <c r="E50" t="s">
+        <v>137</v>
+      </c>
+      <c r="F50">
+        <v>7.47</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2479393.33</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-1101876.99</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-44.44139526664</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1377516.34</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1377516.34</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>139</v>
+      </c>
+      <c r="B51" s="1">
+        <v>23240.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>390.8</v>
+      </c>
+      <c r="D51" s="1">
+        <v>417.3573962995</v>
+      </c>
+      <c r="E51" t="s">
+        <v>137</v>
+      </c>
+      <c r="F51">
+        <v>7.47</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1299636.84</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-84562.86</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-6.5066530431686</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1215073.98</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1215073.98</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>141</v>
+      </c>
+      <c r="B52" s="1">
+        <v>62721.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>208.65</v>
+      </c>
+      <c r="D52" s="1">
+        <v>132.4028224996</v>
+      </c>
+      <c r="E52" t="s">
+        <v>36</v>
+      </c>
+      <c r="F52">
+        <v>1.14</v>
+      </c>
+      <c r="G52" s="1">
+        <v>7334210.53</v>
+      </c>
+      <c r="H52" s="1">
+        <v>4099747.49</v>
+      </c>
+      <c r="I52" s="1">
+        <v>55.898961084227</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>11433958.02</v>
+      </c>
+      <c r="M52" s="1">
+        <v>11433958.02</v>
+      </c>
+      <c r="N52" s="1">
+        <v>7.07</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>143</v>
+      </c>
+      <c r="B53" s="1">
+        <v>285.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>4811.69</v>
+      </c>
+      <c r="D53" s="1">
+        <v>4807.6608421053</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>1370183.34</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1148.31</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.083807032714323</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>1371331.65</v>
+      </c>
+      <c r="M53" s="1">
+        <v>1371331.65</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>145</v>
+      </c>
+      <c r="B54" s="1">
+        <v>7764.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>175.07</v>
+      </c>
+      <c r="D54" s="1">
+        <v>186.5757843895</v>
+      </c>
+      <c r="E54" t="s">
+        <v>36</v>
+      </c>
+      <c r="F54">
+        <v>1.14</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1285093.84</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-97514.9</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-7.5881540292809</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1187578.94</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1187578.94</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>147</v>
+      </c>
+      <c r="B55" s="1">
+        <v>94856.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>16.865</v>
+      </c>
+      <c r="D55" s="1">
+        <v>12.0896589567</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>1146776.69</v>
+      </c>
+      <c r="H55" s="1">
+        <v>452969.75</v>
+      </c>
+      <c r="I55" s="1">
+        <v>39.499385883053</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>1599746.44</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1599746.44</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>149</v>
+      </c>
+      <c r="B56" s="1">
+        <v>15422.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>147.68</v>
+      </c>
+      <c r="D56" s="1">
+        <v>152.5145979769</v>
+      </c>
+      <c r="E56" t="s">
+        <v>36</v>
+      </c>
+      <c r="F56">
+        <v>1.14</v>
+      </c>
+      <c r="G56" s="1">
+        <v>2110321.23</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-120437.9</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-5.7070884890828</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1989883.33</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1989883.33</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>151</v>
+      </c>
+      <c r="B57" s="1">
+        <v>7948.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>221.9</v>
+      </c>
+      <c r="D57" s="1">
+        <v>157.996694766</v>
+      </c>
+      <c r="E57" t="s">
+        <v>36</v>
+      </c>
+      <c r="F57">
+        <v>1.14</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1122246.13</v>
+      </c>
+      <c r="H57" s="1">
+        <v>418674.93</v>
+      </c>
+      <c r="I57" s="1">
+        <v>37.306872245574</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>1540921.06</v>
+      </c>
+      <c r="M57" s="1">
+        <v>1540921.06</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>153</v>
+      </c>
+      <c r="B58" s="1">
+        <v>149900.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>5041.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>2087.8199866578</v>
+      </c>
+      <c r="E58" t="s">
+        <v>117</v>
+      </c>
+      <c r="F58">
+        <v>184.63</v>
+      </c>
+      <c r="G58" s="1">
+        <v>1849491.67</v>
+      </c>
+      <c r="H58" s="1">
+        <v>2243197.56</v>
+      </c>
+      <c r="I58" s="1">
+        <v>121.28724862005</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>4092689.23</v>
+      </c>
+      <c r="M58" s="1">
+        <v>4092689.23</v>
+      </c>
+      <c r="N58" s="1">
+        <v>2.53</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>155</v>
+      </c>
+      <c r="B59" s="1">
+        <v>6686.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D59" s="1">
+        <v>215.9045288663</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>1443537.68</v>
+      </c>
+      <c r="H59" s="1">
+        <v>513788.82</v>
+      </c>
+      <c r="I59" s="1">
+        <v>35.592338677297</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>1957326.5</v>
+      </c>
+      <c r="M59" s="1">
+        <v>1957326.5</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>157</v>
+      </c>
+      <c r="B60" s="1">
+        <v>116631.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>23.47</v>
+      </c>
+      <c r="D60" s="1">
+        <v>18.6728409257</v>
+      </c>
+      <c r="E60" t="s">
+        <v>158</v>
+      </c>
+      <c r="F60">
+        <v>0.86</v>
+      </c>
+      <c r="G60" s="1">
+        <v>2540739.03</v>
+      </c>
+      <c r="H60" s="1">
+        <v>631137.64</v>
+      </c>
+      <c r="I60" s="1">
+        <v>24.840711011552</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>3171876.67</v>
+      </c>
+      <c r="M60" s="1">
+        <v>3171876.67</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>160</v>
+      </c>
+      <c r="B61" s="1">
+        <v>123900.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>2244.5</v>
+      </c>
+      <c r="D61" s="1">
+        <v>2555.3766989508</v>
+      </c>
+      <c r="E61" t="s">
+        <v>117</v>
+      </c>
+      <c r="F61">
+        <v>184.63</v>
+      </c>
+      <c r="G61" s="1">
+        <v>1866410.99</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-360215.46</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-19.299900286164</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>1506195.53</v>
+      </c>
+      <c r="M61" s="1">
+        <v>1506195.53</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>162</v>
+      </c>
+      <c r="B62" s="1">
+        <v>6487.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>405.05</v>
+      </c>
+      <c r="D62" s="1">
+        <v>336.7764991522</v>
+      </c>
+      <c r="E62" t="s">
+        <v>36</v>
+      </c>
+      <c r="F62">
+        <v>1.14</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1939414.23</v>
+      </c>
+      <c r="H62" s="1">
+        <v>356299.68</v>
+      </c>
+      <c r="I62" s="1">
+        <v>18.371510040947</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>2295713.91</v>
+      </c>
+      <c r="M62" s="1">
+        <v>2295713.91</v>
+      </c>
+      <c r="N62" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>164</v>
+      </c>
+      <c r="B63" s="1">
+        <v>170877.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>97.5</v>
+      </c>
+      <c r="D63" s="1">
+        <v>134.2464297711</v>
+      </c>
+      <c r="E63" t="s">
+        <v>130</v>
+      </c>
+      <c r="F63">
+        <v>11.07</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1973184.66</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-468557.8</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-23.746272181135</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1504626.86</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1504626.86</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>166</v>
+      </c>
+      <c r="B64" s="1">
+        <v>179300.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>2741.5</v>
+      </c>
+      <c r="D64" s="1">
+        <v>2910.6595370887</v>
+      </c>
+      <c r="E64" t="s">
+        <v>117</v>
+      </c>
+      <c r="F64">
+        <v>184.63</v>
+      </c>
+      <c r="G64" s="1">
+        <v>3064180.54</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-401868.37</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-13.115035643429</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>2662312.17</v>
+      </c>
+      <c r="M64" s="1">
+        <v>2662312.17</v>
+      </c>
+      <c r="N64" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>168</v>
+      </c>
+      <c r="B65" s="1">
+        <v>24867.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>43.925</v>
+      </c>
+      <c r="D65" s="1">
+        <v>46.5667177384</v>
+      </c>
+      <c r="E65" t="s">
+        <v>158</v>
+      </c>
+      <c r="F65">
+        <v>0.86</v>
+      </c>
+      <c r="G65" s="1">
+        <v>1335812.17</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-70130.85</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-5.2500532316606</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>1265681.32</v>
+      </c>
+      <c r="M65" s="1">
+        <v>1265681.32</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>170</v>
+      </c>
+      <c r="B66" s="1">
+        <v>13068.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>213.31</v>
+      </c>
+      <c r="D66" s="1">
+        <v>194.8258103765</v>
+      </c>
+      <c r="E66" t="s">
+        <v>36</v>
+      </c>
+      <c r="F66">
+        <v>1.14</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2270159.35</v>
+      </c>
+      <c r="H66" s="1">
+        <v>165326.28</v>
+      </c>
+      <c r="I66" s="1">
+        <v>7.2825848106213</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>2435485.63</v>
+      </c>
+      <c r="M66" s="1">
+        <v>2435485.63</v>
+      </c>
+      <c r="N66" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>172</v>
+      </c>
+      <c r="B67" s="1">
+        <v>22087.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>97.24</v>
+      </c>
+      <c r="D67" s="1">
+        <v>101.7684941368</v>
+      </c>
+      <c r="E67" t="s">
         <v>57</v>
       </c>
-      <c r="G12">
-[...46 lines deleted...]
-      <c r="F13" t="s">
+      <c r="F67">
+        <v>1.62</v>
+      </c>
+      <c r="G67" s="1">
+        <v>1464870.86</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-138900.88</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-9.4821245881019</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>1325969.98</v>
+      </c>
+      <c r="M67" s="1">
+        <v>1325969.98</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>174</v>
+      </c>
+      <c r="B68" s="1">
+        <v>10509.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>174.58</v>
+      </c>
+      <c r="D68" s="1">
+        <v>238.6213645447</v>
+      </c>
+      <c r="E68" t="s">
+        <v>57</v>
+      </c>
+      <c r="F68">
+        <v>1.62</v>
+      </c>
+      <c r="G68" s="1">
+        <v>1615899.91</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-483218.19</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-29.903967876327</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>1132681.72</v>
+      </c>
+      <c r="M68" s="1">
+        <v>1132681.72</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>176</v>
+      </c>
+      <c r="B69" s="1">
+        <v>26756.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>111.77</v>
+      </c>
+      <c r="D69" s="1">
+        <v>128.2709313799</v>
+      </c>
+      <c r="E69" t="s">
         <v>36</v>
       </c>
-      <c r="G13">
-[...46 lines deleted...]
-      <c r="F14" t="s">
+      <c r="F69">
+        <v>1.14</v>
+      </c>
+      <c r="G69" s="1">
+        <v>3055056.23</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-442223.13</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-14.475122443164</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>2612833.1</v>
+      </c>
+      <c r="M69" s="1">
+        <v>2612833.1</v>
+      </c>
+      <c r="N69" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>178</v>
+      </c>
+      <c r="B70" s="1">
+        <v>-22289664.93</v>
+      </c>
+      <c r="C70" s="1">
+        <v>0.87295457</v>
+      </c>
+      <c r="D70" s="1">
+        <v>0.8511756054</v>
+      </c>
+      <c r="E70" t="s">
         <v>36</v>
       </c>
-      <c r="G14">
-[...758 lines deleted...]
-      <c r="J29" s="1">
+      <c r="F70">
+        <v>1.14</v>
+      </c>
+      <c r="G70" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>570323.96</v>
+      </c>
+      <c r="I70" s="1">
         <v>0</v>
       </c>
-      <c r="K29">
-[...2019 lines deleted...]
-      <c r="A70" t="s">
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70" t="s">
+        <v>179</v>
+      </c>
+      <c r="L70" s="1">
+        <v>496306.5</v>
+      </c>
+      <c r="M70" s="1">
+        <v>570323.96</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>177</v>
-      </c>
-[...93 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">