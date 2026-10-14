--- v4 (2026-09-22)
+++ v5 (2026-10-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU2702915468</t>
   </si>
   <si>
@@ -547,57 +547,66 @@
   <si>
     <t>US94106L1098</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT INC</t>
   </si>
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER LTD</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
     <t>WSP GLOBAL INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
+    <t>OACT02022587</t>
+  </si>
+  <si>
+    <t>EUR/USD 14/10/26</t>
+  </si>
+  <si>
+    <t>3 531.99</t>
+  </si>
+  <si>
     <t>OACT01991635</t>
   </si>
   <si>
     <t>EUR/USD 15/07/26</t>
   </si>
   <si>
-    <t>74 017.46</t>
+    <t>93 538.87</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -958,244 +967,244 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>13010.62</v>
+        <v>12959.29</v>
       </c>
       <c r="C2">
-        <v>132.71</v>
+        <v>133.42</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>1726650.82</v>
+        <v>1729013.28</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>1726650.82</v>
+        <v>1729013.28</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>381636.82</v>
+        <v>378798.82</v>
       </c>
       <c r="C3">
-        <v>151.78</v>
+        <v>152.67</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>57925482.58</v>
+        <v>57832653.98</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>57925482.58</v>
+        <v>57832653.98</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>1588.17</v>
+        <v>1571.17</v>
       </c>
       <c r="C4">
-        <v>63683.62</v>
+        <v>64074.84</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>101140415.59</v>
+        <v>100672467.68</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>101140415.59</v>
+        <v>100672467.68</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>5235.0</v>
+        <v>6058.0</v>
       </c>
       <c r="C5">
-        <v>124.64</v>
+        <v>125.41</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>652503.66</v>
+        <v>759708.56</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>652503.66</v>
+        <v>759708.56</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>2340.0</v>
       </c>
       <c r="C6">
-        <v>114.07</v>
+        <v>114.72</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>266927.4</v>
+        <v>268443.32</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>266927.4</v>
+        <v>268443.32</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>100.0</v>
       </c>
       <c r="C7">
-        <v>119.18</v>
+        <v>119.88</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>11918.44</v>
+        <v>11987.78</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>11918.44</v>
+        <v>11987.78</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z70"/>
+  <dimension ref="A1:Z71"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N70" sqref="N70"/>
+      <selection activeCell="N71" sqref="N71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>20</v>
       </c>
       <c r="B1" t="s">
         <v>21</v>
       </c>
       <c r="C1" t="s">
         <v>22</v>
       </c>
       <c r="D1" t="s">
         <v>23</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>24</v>
       </c>
       <c r="G1" t="s">
         <v>25</v>
@@ -1214,3490 +1223,3540 @@
       </c>
       <c r="L1" t="s">
         <v>30</v>
       </c>
       <c r="M1" t="s">
         <v>31</v>
       </c>
       <c r="N1" t="s">
         <v>32</v>
       </c>
       <c r="O1" t="s">
         <v>33</v>
       </c>
       <c r="Z1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="1">
         <v>13912.0</v>
       </c>
       <c r="C2" s="1">
-        <v>230.01</v>
+        <v>248.0</v>
       </c>
       <c r="D2" s="1">
         <v>224.0223138298</v>
       </c>
       <c r="E2" t="s">
         <v>36</v>
       </c>
       <c r="F2">
         <v>1.14</v>
       </c>
       <c r="G2" s="1">
         <v>2668409.97</v>
       </c>
       <c r="H2" s="1">
-        <v>127360.52</v>
+        <v>356733.39</v>
       </c>
       <c r="I2" s="1">
-        <v>4.7728992707968</v>
+        <v>13.368762446949</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>2795770.49</v>
+        <v>3025143.36</v>
       </c>
       <c r="M2" s="1">
-        <v>2795770.49</v>
+        <v>3025143.36</v>
       </c>
       <c r="N2" s="1">
-        <v>1.73</v>
+        <v>1.88</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="1">
         <v>9653.0</v>
       </c>
       <c r="C3" s="1">
-        <v>174.5</v>
+        <v>183.6</v>
       </c>
       <c r="D3" s="1">
         <v>189.5929659173</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>1830140.9</v>
       </c>
       <c r="H3" s="1">
-        <v>-145692.4</v>
+        <v>-57850.1</v>
       </c>
       <c r="I3" s="1">
-        <v>-7.9607204013636</v>
+        <v>-3.1609642732972</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>1684448.5</v>
+        <v>1772290.8</v>
       </c>
       <c r="M3" s="1">
-        <v>1684448.5</v>
+        <v>1772290.8</v>
       </c>
       <c r="N3" s="1">
-        <v>1.04</v>
+        <v>1.1</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="1">
         <v>3531.0</v>
       </c>
       <c r="C4" s="1">
-        <v>194.9</v>
+        <v>230.61</v>
       </c>
       <c r="D4" s="1">
         <v>463.5251288587</v>
       </c>
       <c r="E4" t="s">
         <v>36</v>
       </c>
       <c r="F4">
         <v>1.14</v>
       </c>
       <c r="G4" s="1">
         <v>1478909.99</v>
       </c>
       <c r="H4" s="1">
-        <v>-877632.72</v>
+        <v>-764939.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-59.34321398424</v>
+        <v>-51.723161326404</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>601277.27</v>
+        <v>713970.99</v>
       </c>
       <c r="M4" s="1">
-        <v>601277.27</v>
+        <v>713970.99</v>
       </c>
       <c r="N4" s="1">
-        <v>0.37</v>
+        <v>0.44</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="1">
         <v>6062.0</v>
       </c>
       <c r="C5" s="1">
-        <v>141.4</v>
+        <v>147.62</v>
       </c>
       <c r="D5" s="1">
         <v>152.2643995381</v>
       </c>
       <c r="E5" t="s">
         <v>36</v>
       </c>
       <c r="F5">
         <v>1.14</v>
       </c>
       <c r="G5" s="1">
         <v>772795.37</v>
       </c>
       <c r="H5" s="1">
-        <v>-23883.75</v>
+        <v>11836.32</v>
       </c>
       <c r="I5" s="1">
-        <v>-3.0905658764493</v>
+        <v>1.5316240830998</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>748911.62</v>
+        <v>784631.69</v>
       </c>
       <c r="M5" s="1">
-        <v>748911.62</v>
+        <v>784631.69</v>
       </c>
       <c r="N5" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="1">
         <v>8387.0</v>
       </c>
       <c r="C6" s="1">
-        <v>551.63</v>
+        <v>534.39</v>
       </c>
       <c r="D6" s="1">
         <v>186.0293943007</v>
       </c>
       <c r="E6" t="s">
         <v>36</v>
       </c>
       <c r="F6">
         <v>1.14</v>
       </c>
       <c r="G6" s="1">
         <v>1384508.93</v>
       </c>
       <c r="H6" s="1">
-        <v>2657709.24</v>
+        <v>2545284.08</v>
       </c>
       <c r="I6" s="1">
-        <v>191.9604259974</v>
+        <v>183.84020679448</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>4042218.17</v>
+        <v>3929793.01</v>
       </c>
       <c r="M6" s="1">
-        <v>4042218.17</v>
+        <v>3929793.01</v>
       </c>
       <c r="N6" s="1">
-        <v>2.5</v>
+        <v>2.44</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="1">
         <v>27444.0</v>
       </c>
       <c r="C7" s="1">
-        <v>67.86</v>
+        <v>68.68</v>
       </c>
       <c r="D7" s="1">
         <v>113.1343382889</v>
       </c>
       <c r="E7" t="s">
         <v>36</v>
       </c>
       <c r="F7">
         <v>1.14</v>
       </c>
       <c r="G7" s="1">
         <v>2770768.08</v>
       </c>
       <c r="H7" s="1">
-        <v>-1143622.18</v>
+        <v>-1118112.3</v>
       </c>
       <c r="I7" s="1">
-        <v>-41.274554454951</v>
+        <v>-40.353875449583</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1627145.9</v>
+        <v>1652655.78</v>
       </c>
       <c r="M7" s="1">
-        <v>1627145.9</v>
+        <v>1652655.78</v>
       </c>
       <c r="N7" s="1">
-        <v>1.01</v>
+        <v>1.02</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="1">
         <v>7335.0</v>
       </c>
       <c r="C8" s="1">
-        <v>344.72</v>
+        <v>360.45</v>
       </c>
       <c r="D8" s="1">
         <v>292.7764567144</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8">
         <v>1.14</v>
       </c>
       <c r="G8" s="1">
         <v>1926308.8</v>
       </c>
       <c r="H8" s="1">
-        <v>282874.9</v>
+        <v>391885.63</v>
       </c>
       <c r="I8" s="1">
-        <v>14.684815850917</v>
+        <v>20.343863351504</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>2209183.7</v>
+        <v>2318194.43</v>
       </c>
       <c r="M8" s="1">
-        <v>2209183.7</v>
+        <v>2318194.43</v>
       </c>
       <c r="N8" s="1">
-        <v>1.37</v>
+        <v>1.44</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="1">
-        <v>7832.0</v>
+        <v>6284.0</v>
       </c>
       <c r="C9" s="1">
-        <v>640.18</v>
+        <v>575.39</v>
       </c>
       <c r="D9" s="1">
-        <v>194.5299540347</v>
+        <v>194.5299538511</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9">
         <v>1.14</v>
       </c>
       <c r="G9" s="1">
-        <v>1358711.56</v>
+        <v>1090161.32</v>
       </c>
       <c r="H9" s="1">
-        <v>3021953.12</v>
+        <v>2080159.38</v>
       </c>
       <c r="I9" s="1">
-        <v>222.41314558331</v>
+        <v>190.8120699054</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>4380664.68</v>
+        <v>3170320.7</v>
       </c>
       <c r="M9" s="1">
-        <v>4380664.68</v>
+        <v>3170320.7</v>
       </c>
       <c r="N9" s="1">
-        <v>2.71</v>
+        <v>1.97</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="1">
         <v>1557.0</v>
       </c>
       <c r="C10" s="1">
-        <v>1655.8</v>
+        <v>1540.8</v>
       </c>
       <c r="D10" s="1">
         <v>770.5336030829</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>1199720.82</v>
       </c>
       <c r="H10" s="1">
-        <v>1378359.78</v>
+        <v>1199304.78</v>
       </c>
       <c r="I10" s="1">
-        <v>114.89004416878</v>
+        <v>99.965321932148</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>2578080.6</v>
+        <v>2399025.6</v>
       </c>
       <c r="M10" s="1">
-        <v>2578080.6</v>
+        <v>2399025.6</v>
       </c>
       <c r="N10" s="1">
-        <v>1.59</v>
+        <v>1.49</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="1">
         <v>5913.0</v>
       </c>
       <c r="C11" s="1">
-        <v>134.82</v>
+        <v>140.12</v>
       </c>
       <c r="D11" s="1">
         <v>182.5991341113</v>
       </c>
       <c r="E11" t="s">
         <v>36</v>
       </c>
       <c r="F11">
         <v>1.14</v>
       </c>
       <c r="G11" s="1">
         <v>940123.69</v>
       </c>
       <c r="H11" s="1">
-        <v>-243613.57</v>
+        <v>-213662.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-25.912927478724</v>
+        <v>-22.727009464042</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>696510.12</v>
+        <v>726461.69</v>
       </c>
       <c r="M11" s="1">
-        <v>696510.12</v>
+        <v>726461.69</v>
       </c>
       <c r="N11" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="1">
         <v>20616.0</v>
       </c>
       <c r="C12" s="1">
-        <v>245.3</v>
+        <v>252.99</v>
       </c>
       <c r="D12" s="1">
         <v>160.5054055103</v>
       </c>
       <c r="E12" t="s">
         <v>57</v>
       </c>
       <c r="F12">
-        <v>1.62</v>
+        <v>1.61</v>
       </c>
       <c r="G12" s="1">
         <v>2061661.87</v>
       </c>
       <c r="H12" s="1">
-        <v>1060489.57</v>
+        <v>1171541.39</v>
       </c>
       <c r="I12" s="1">
-        <v>51.438579013929</v>
+        <v>56.825098579332</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>3122151.44</v>
+        <v>3233203.26</v>
       </c>
       <c r="M12" s="1">
-        <v>3122151.44</v>
+        <v>3233203.26</v>
       </c>
       <c r="N12" s="1">
-        <v>1.93</v>
+        <v>2.0</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="1">
         <v>23576.0</v>
       </c>
       <c r="C13" s="1">
-        <v>146.44</v>
+        <v>151.27</v>
       </c>
       <c r="D13" s="1">
         <v>79.4047989481</v>
       </c>
       <c r="E13" t="s">
         <v>36</v>
       </c>
       <c r="F13">
         <v>1.14</v>
       </c>
       <c r="G13" s="1">
         <v>1661616.64</v>
       </c>
       <c r="H13" s="1">
-        <v>1354826.01</v>
+        <v>1465381.62</v>
       </c>
       <c r="I13" s="1">
-        <v>81.536617856692</v>
+        <v>88.190114658457</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>3016442.65</v>
+        <v>3126998.26</v>
       </c>
       <c r="M13" s="1">
-        <v>3016442.65</v>
+        <v>3126998.26</v>
       </c>
       <c r="N13" s="1">
-        <v>1.87</v>
+        <v>1.94</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="1">
         <v>9332.0</v>
       </c>
       <c r="C14" s="1">
-        <v>140.71</v>
+        <v>153.83</v>
       </c>
       <c r="D14" s="1">
         <v>168.054474925</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14">
         <v>1.14</v>
       </c>
       <c r="G14" s="1">
         <v>1412170.75</v>
       </c>
       <c r="H14" s="1">
-        <v>-264902.64</v>
+        <v>-153475.83</v>
       </c>
       <c r="I14" s="1">
-        <v>-18.758541769825</v>
+        <v>-10.868078807042</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>1147268.11</v>
+        <v>1258694.92</v>
       </c>
       <c r="M14" s="1">
-        <v>1147268.11</v>
+        <v>1258694.92</v>
       </c>
       <c r="N14" s="1">
-        <v>0.71</v>
+        <v>0.78</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="1">
         <v>16606.0</v>
       </c>
       <c r="C15" s="1">
-        <v>392.13</v>
+        <v>384.05</v>
       </c>
       <c r="D15" s="1">
         <v>280.4431289895</v>
       </c>
       <c r="E15" t="s">
         <v>36</v>
       </c>
       <c r="F15">
         <v>1.14</v>
       </c>
       <c r="G15" s="1">
         <v>4187467.74</v>
       </c>
       <c r="H15" s="1">
-        <v>1501851.89</v>
+        <v>1404408.02</v>
       </c>
       <c r="I15" s="1">
-        <v>35.865396063923</v>
+        <v>33.538360345673</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>5689319.63</v>
+        <v>5591875.76</v>
       </c>
       <c r="M15" s="1">
-        <v>5689319.63</v>
+        <v>5591875.76</v>
       </c>
       <c r="N15" s="1">
-        <v>3.52</v>
+        <v>3.47</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="1">
         <v>248573.0</v>
       </c>
       <c r="C16" s="1">
-        <v>12.72</v>
+        <v>12.41</v>
       </c>
       <c r="D16" s="1">
         <v>6.5190873908</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>1620469.11</v>
       </c>
       <c r="H16" s="1">
-        <v>1541379.45</v>
+        <v>1464321.82</v>
       </c>
       <c r="I16" s="1">
-        <v>95.119335536115</v>
+        <v>90.364068710943</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>3161848.56</v>
+        <v>3084790.93</v>
       </c>
       <c r="M16" s="1">
-        <v>3161848.56</v>
+        <v>3084790.93</v>
       </c>
       <c r="N16" s="1">
-        <v>1.96</v>
+        <v>1.91</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>67</v>
       </c>
       <c r="B17" s="1">
         <v>3566.0</v>
       </c>
       <c r="C17" s="1">
-        <v>1022.28</v>
+        <v>931.47</v>
       </c>
       <c r="D17" s="1">
         <v>423.9143129557</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
       <c r="F17">
         <v>1.14</v>
       </c>
       <c r="G17" s="1">
         <v>1341159.44</v>
       </c>
       <c r="H17" s="1">
-        <v>1843891.87</v>
+        <v>1571266.71</v>
       </c>
       <c r="I17" s="1">
-        <v>137.48491156279</v>
+        <v>117.15733887688</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>3185051.31</v>
+        <v>2912426.15</v>
       </c>
       <c r="M17" s="1">
-        <v>3185051.31</v>
+        <v>2912426.15</v>
       </c>
       <c r="N17" s="1">
-        <v>1.97</v>
+        <v>1.81</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="1">
         <v>9516.0</v>
       </c>
       <c r="C18" s="1">
-        <v>99.67</v>
+        <v>81.9</v>
       </c>
       <c r="D18" s="1">
         <v>38.6687883565</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
       <c r="F18">
         <v>1.14</v>
       </c>
       <c r="G18" s="1">
         <v>333775.35</v>
       </c>
       <c r="H18" s="1">
-        <v>494899.43</v>
+        <v>349574.41</v>
       </c>
       <c r="I18" s="1">
-        <v>148.27321130814</v>
+        <v>104.73344122027</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>828674.78</v>
+        <v>683349.76</v>
       </c>
       <c r="M18" s="1">
-        <v>828674.78</v>
+        <v>683349.76</v>
       </c>
       <c r="N18" s="1">
-        <v>0.51</v>
+        <v>0.42</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="1">
         <v>8395.0</v>
       </c>
       <c r="C19" s="1">
-        <v>182.3</v>
+        <v>184.15</v>
       </c>
       <c r="D19" s="1">
         <v>143.0458856462</v>
       </c>
       <c r="E19" t="s">
         <v>72</v>
       </c>
       <c r="F19">
-        <v>0.92</v>
+        <v>0.93</v>
       </c>
       <c r="G19" s="1">
         <v>1287027.76</v>
       </c>
       <c r="H19" s="1">
-        <v>368541.8</v>
+        <v>382362.93</v>
       </c>
       <c r="I19" s="1">
-        <v>28.635108849556</v>
+        <v>29.708988561366</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>1655569.56</v>
+        <v>1669390.69</v>
       </c>
       <c r="M19" s="1">
-        <v>1655569.56</v>
+        <v>1669390.69</v>
       </c>
       <c r="N19" s="1">
-        <v>1.02</v>
+        <v>1.04</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="1">
         <v>2185.0</v>
       </c>
       <c r="C20" s="1">
-        <v>951.35</v>
+        <v>926.43</v>
       </c>
       <c r="D20" s="1">
         <v>813.6303157895</v>
       </c>
       <c r="E20" t="s">
         <v>36</v>
       </c>
       <c r="F20">
         <v>1.14</v>
       </c>
       <c r="G20" s="1">
         <v>1579010.42</v>
       </c>
       <c r="H20" s="1">
-        <v>237161.66</v>
+        <v>195868.62</v>
       </c>
       <c r="I20" s="1">
-        <v>15.019638692441</v>
+        <v>12.404517254547</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>1816172.08</v>
+        <v>1774879.04</v>
       </c>
       <c r="M20" s="1">
-        <v>1816172.08</v>
+        <v>1774879.04</v>
       </c>
       <c r="N20" s="1">
-        <v>1.12</v>
+        <v>1.1</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="1">
         <v>21179.0</v>
       </c>
       <c r="C21" s="1">
-        <v>111.25</v>
+        <v>102.71</v>
       </c>
       <c r="D21" s="1">
         <v>71.6081807451</v>
       </c>
       <c r="E21" t="s">
         <v>36</v>
       </c>
       <c r="F21">
         <v>1.14</v>
       </c>
       <c r="G21" s="1">
         <v>1747012.98</v>
       </c>
       <c r="H21" s="1">
-        <v>311581.01</v>
+        <v>160304.07</v>
       </c>
       <c r="I21" s="1">
-        <v>17.835071265469</v>
+        <v>9.175894617566</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>2058593.99</v>
+        <v>1907317.05</v>
       </c>
       <c r="M21" s="1">
-        <v>2058593.99</v>
+        <v>1907317.05</v>
       </c>
       <c r="N21" s="1">
-        <v>1.27</v>
+        <v>1.18</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" s="1">
         <v>26200.0</v>
       </c>
       <c r="C22" s="1">
-        <v>103.22</v>
+        <v>109.74</v>
       </c>
       <c r="D22" s="1">
         <v>91.6550736641</v>
       </c>
       <c r="E22" t="s">
         <v>36</v>
       </c>
       <c r="F22">
         <v>1.14</v>
       </c>
       <c r="G22" s="1">
         <v>2150436.6</v>
       </c>
       <c r="H22" s="1">
-        <v>212381.97</v>
+        <v>370552.44</v>
       </c>
       <c r="I22" s="1">
-        <v>9.8762255999549</v>
+        <v>17.231498013008</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>2362818.57</v>
+        <v>2520989.04</v>
       </c>
       <c r="M22" s="1">
-        <v>2362818.57</v>
+        <v>2520989.04</v>
       </c>
       <c r="N22" s="1">
-        <v>1.46</v>
+        <v>1.56</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="1">
         <v>25324.0</v>
       </c>
       <c r="C23" s="1">
-        <v>66.64</v>
+        <v>72.2</v>
       </c>
       <c r="D23" s="1">
         <v>67.7485981677</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>1715665.5</v>
       </c>
       <c r="H23" s="1">
-        <v>-28074.14</v>
+        <v>112727.3</v>
       </c>
       <c r="I23" s="1">
-        <v>-1.6363411166104</v>
+        <v>6.5704707590145</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>1687591.36</v>
+        <v>1828392.8</v>
       </c>
       <c r="M23" s="1">
-        <v>1687591.36</v>
+        <v>1828392.8</v>
       </c>
       <c r="N23" s="1">
-        <v>1.04</v>
+        <v>1.13</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="1">
         <v>38656.0</v>
       </c>
       <c r="C24" s="1">
-        <v>53.22</v>
+        <v>62.03</v>
       </c>
       <c r="D24" s="1">
         <v>35.8165844888</v>
       </c>
       <c r="E24" t="s">
         <v>36</v>
       </c>
       <c r="F24">
         <v>1.14</v>
       </c>
       <c r="G24" s="1">
         <v>1242480.84</v>
       </c>
       <c r="H24" s="1">
-        <v>554969.97</v>
+        <v>859958.16</v>
       </c>
       <c r="I24" s="1">
-        <v>44.666279924284</v>
+        <v>69.212991646616</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>1797450.81</v>
+        <v>2102439.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1797450.81</v>
+        <v>2102439.0</v>
       </c>
       <c r="N24" s="1">
-        <v>1.11</v>
+        <v>1.3</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="1">
         <v>3736.0</v>
       </c>
       <c r="C25" s="1">
-        <v>598.59</v>
+        <v>585.64</v>
       </c>
       <c r="D25" s="1">
         <v>427.7852301927</v>
       </c>
       <c r="E25" t="s">
         <v>36</v>
       </c>
       <c r="F25">
         <v>1.14</v>
       </c>
       <c r="G25" s="1">
         <v>1421076.82</v>
       </c>
       <c r="H25" s="1">
-        <v>532819.68</v>
+        <v>497337.07</v>
       </c>
       <c r="I25" s="1">
-        <v>37.494080017434</v>
+        <v>34.997198110655</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>1953896.5</v>
+        <v>1918413.89</v>
       </c>
       <c r="M25" s="1">
-        <v>1953896.5</v>
+        <v>1918413.89</v>
       </c>
       <c r="N25" s="1">
-        <v>1.21</v>
+        <v>1.19</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26" s="1">
         <v>22631.0</v>
       </c>
       <c r="C26" s="1">
-        <v>76.66</v>
+        <v>83.82</v>
       </c>
       <c r="D26" s="1">
         <v>86.098507799</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>1948495.33</v>
       </c>
       <c r="H26" s="1">
-        <v>-213602.87</v>
+        <v>-51564.91</v>
       </c>
       <c r="I26" s="1">
-        <v>-10.962452242572</v>
+        <v>-2.6463963862823</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>1734892.46</v>
+        <v>1896930.42</v>
       </c>
       <c r="M26" s="1">
-        <v>1734892.46</v>
+        <v>1896930.42</v>
       </c>
       <c r="N26" s="1">
-        <v>1.07</v>
+        <v>1.18</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="1">
         <v>10433.0</v>
       </c>
       <c r="C27" s="1">
-        <v>269.34</v>
+        <v>271.85</v>
       </c>
       <c r="D27" s="1">
         <v>228.359195821</v>
       </c>
       <c r="E27" t="s">
         <v>36</v>
       </c>
       <c r="F27">
         <v>1.14</v>
       </c>
       <c r="G27" s="1">
         <v>2128881.46</v>
       </c>
       <c r="H27" s="1">
-        <v>326253.06</v>
+        <v>357932.26</v>
       </c>
       <c r="I27" s="1">
-        <v>15.325092830674</v>
+        <v>16.813160653858</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>2455134.52</v>
+        <v>2486813.72</v>
       </c>
       <c r="M27" s="1">
-        <v>2455134.52</v>
+        <v>2486813.72</v>
       </c>
       <c r="N27" s="1">
-        <v>1.52</v>
+        <v>1.54</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" s="1">
         <v>130613.0</v>
       </c>
       <c r="C28" s="1">
-        <v>13.97</v>
+        <v>13.87</v>
       </c>
       <c r="D28" s="1">
         <v>13.4277774035</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>1753842.29</v>
       </c>
       <c r="H28" s="1">
-        <v>70821.32</v>
+        <v>57760.02</v>
       </c>
       <c r="I28" s="1">
-        <v>4.0380666154424</v>
+        <v>3.2933417291472</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>1824663.61</v>
+        <v>1811602.31</v>
       </c>
       <c r="M28" s="1">
-        <v>1824663.61</v>
+        <v>1811602.31</v>
       </c>
       <c r="N28" s="1">
-        <v>1.13</v>
+        <v>1.12</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" s="1">
         <v>37926.0</v>
       </c>
       <c r="C29" s="1">
-        <v>85.88</v>
+        <v>91.79</v>
       </c>
       <c r="D29" s="1">
         <v>76.1409020197</v>
       </c>
       <c r="E29" t="s">
         <v>36</v>
       </c>
       <c r="F29">
         <v>1.14</v>
       </c>
       <c r="G29" s="1">
         <v>2542329.52</v>
       </c>
       <c r="H29" s="1">
-        <v>303404.51</v>
+        <v>510040.09</v>
       </c>
       <c r="I29" s="1">
-        <v>11.934114268555</v>
+        <v>20.061919038725</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>2845734.03</v>
+        <v>3052369.61</v>
       </c>
       <c r="M29" s="1">
-        <v>2845734.03</v>
+        <v>3052369.61</v>
       </c>
       <c r="N29" s="1">
-        <v>1.76</v>
+        <v>1.89</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="1">
         <v>2871.0</v>
       </c>
       <c r="C30" s="1">
-        <v>1102.08</v>
+        <v>1181.87</v>
       </c>
       <c r="D30" s="1">
         <v>854.2801079763</v>
       </c>
       <c r="E30" t="s">
         <v>36</v>
       </c>
       <c r="F30">
         <v>1.14</v>
       </c>
       <c r="G30" s="1">
         <v>2119279.12</v>
       </c>
       <c r="H30" s="1">
-        <v>645188.73</v>
+        <v>855862.28</v>
       </c>
       <c r="I30" s="1">
-        <v>30.443782695316</v>
+        <v>40.384594550245</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>2764467.85</v>
+        <v>2975141.4</v>
       </c>
       <c r="M30" s="1">
-        <v>2764467.85</v>
+        <v>2975141.4</v>
       </c>
       <c r="N30" s="1">
-        <v>1.71</v>
+        <v>1.84</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>96</v>
       </c>
       <c r="B31" s="1">
         <v>322557.0</v>
       </c>
       <c r="C31" s="1">
-        <v>9.821</v>
+        <v>10.218</v>
       </c>
       <c r="D31" s="1">
         <v>7.588417334</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>2447697.13</v>
       </c>
       <c r="H31" s="1">
-        <v>720135.17</v>
+        <v>848190.3</v>
       </c>
       <c r="I31" s="1">
-        <v>29.420926354561</v>
+        <v>34.652583834994</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>3167832.3</v>
+        <v>3295887.43</v>
       </c>
       <c r="M31" s="1">
-        <v>3167832.3</v>
+        <v>3295887.43</v>
       </c>
       <c r="N31" s="1">
-        <v>1.96</v>
+        <v>2.04</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="1">
         <v>5123.0</v>
       </c>
       <c r="C32" s="1">
-        <v>263.11</v>
+        <v>221.03</v>
       </c>
       <c r="D32" s="1">
         <v>200.6878781964</v>
       </c>
       <c r="E32" t="s">
         <v>36</v>
       </c>
       <c r="F32">
         <v>1.14</v>
       </c>
       <c r="G32" s="1">
         <v>917074.19</v>
       </c>
       <c r="H32" s="1">
-        <v>260604.84</v>
+        <v>75768.15</v>
       </c>
       <c r="I32" s="1">
-        <v>28.416985543994</v>
+        <v>8.2619433439731</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>1177679.03</v>
+        <v>992842.34</v>
       </c>
       <c r="M32" s="1">
-        <v>1177679.03</v>
+        <v>992842.34</v>
       </c>
       <c r="N32" s="1">
-        <v>0.73</v>
+        <v>0.62</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="1">
         <v>17518.0</v>
       </c>
       <c r="C33" s="1">
-        <v>33.34</v>
+        <v>36.6</v>
       </c>
       <c r="D33" s="1">
         <v>57.5202083571</v>
       </c>
       <c r="E33" t="s">
         <v>36</v>
       </c>
       <c r="F33">
         <v>1.14</v>
       </c>
       <c r="G33" s="1">
         <v>908284.34</v>
       </c>
       <c r="H33" s="1">
-        <v>-397996.35</v>
+        <v>-346110.91</v>
       </c>
       <c r="I33" s="1">
-        <v>-43.818475390647</v>
+        <v>-38.106008741712</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>510287.99</v>
+        <v>562173.43</v>
       </c>
       <c r="M33" s="1">
-        <v>510287.99</v>
+        <v>562173.43</v>
       </c>
       <c r="N33" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="1">
         <v>27181.0</v>
       </c>
       <c r="C34" s="1">
-        <v>71.0</v>
+        <v>75.8</v>
       </c>
       <c r="D34" s="1">
         <v>76.8692542585</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
         <v>2089383.2</v>
       </c>
       <c r="H34" s="1">
-        <v>-159532.2</v>
+        <v>-29063.4</v>
       </c>
       <c r="I34" s="1">
-        <v>-7.6353729655719</v>
+        <v>-1.3910038139485</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1929851.0</v>
+        <v>2060319.8</v>
       </c>
       <c r="M34" s="1">
-        <v>1929851.0</v>
+        <v>2060319.8</v>
       </c>
       <c r="N34" s="1">
-        <v>1.19</v>
+        <v>1.28</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" s="1">
         <v>7805.0</v>
       </c>
       <c r="C35" s="1">
-        <v>326.62</v>
+        <v>337.11</v>
       </c>
       <c r="D35" s="1">
         <v>369.4193247918</v>
       </c>
       <c r="E35" t="s">
         <v>36</v>
       </c>
       <c r="F35">
         <v>1.14</v>
       </c>
       <c r="G35" s="1">
         <v>2582186.07</v>
       </c>
       <c r="H35" s="1">
-        <v>-354874.81</v>
+        <v>-275177.26</v>
       </c>
       <c r="I35" s="1">
-        <v>-13.743192797876</v>
+        <v>-10.656755653554</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>2227311.26</v>
+        <v>2307008.81</v>
       </c>
       <c r="M35" s="1">
-        <v>2227311.26</v>
+        <v>2307008.81</v>
       </c>
       <c r="N35" s="1">
-        <v>1.38</v>
+        <v>1.43</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" s="1">
         <v>115228.0</v>
       </c>
       <c r="C36" s="1">
-        <v>28.175</v>
+        <v>28.42</v>
       </c>
       <c r="D36" s="1">
         <v>17.4559626133</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
         <v>2011415.66</v>
       </c>
       <c r="H36" s="1">
-        <v>1235133.24</v>
+        <v>1263364.1</v>
       </c>
       <c r="I36" s="1">
-        <v>61.406166043273</v>
+        <v>62.80969792191</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>3246548.9</v>
+        <v>3274779.76</v>
       </c>
       <c r="M36" s="1">
-        <v>3246548.9</v>
+        <v>3274779.76</v>
       </c>
       <c r="N36" s="1">
-        <v>2.01</v>
+        <v>2.03</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" s="1">
         <v>504443.0</v>
       </c>
       <c r="C37" s="1">
-        <v>6.234</v>
+        <v>6.325</v>
       </c>
       <c r="D37" s="1">
         <v>4.2598751692</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
         <v>2148864.21</v>
       </c>
       <c r="H37" s="1">
-        <v>995833.45</v>
+        <v>1041737.77</v>
       </c>
       <c r="I37" s="1">
-        <v>46.342316343944</v>
+        <v>48.478529501871</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>3144697.66</v>
+        <v>3190601.98</v>
       </c>
       <c r="M37" s="1">
-        <v>3144697.66</v>
+        <v>3190601.98</v>
       </c>
       <c r="N37" s="1">
-        <v>1.94</v>
+        <v>1.98</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" s="1">
         <v>3384.0</v>
       </c>
       <c r="C38" s="1">
-        <v>402.95</v>
+        <v>407.12</v>
       </c>
       <c r="D38" s="1">
         <v>441.5855112293</v>
       </c>
       <c r="E38" t="s">
         <v>36</v>
       </c>
       <c r="F38">
         <v>1.14</v>
       </c>
       <c r="G38" s="1">
         <v>1332055.96</v>
       </c>
       <c r="H38" s="1">
-        <v>-140685.73</v>
+        <v>-124082.19</v>
       </c>
       <c r="I38" s="1">
-        <v>-10.561548029859</v>
+        <v>-9.3150883841246</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>1191370.23</v>
+        <v>1207973.77</v>
       </c>
       <c r="M38" s="1">
-        <v>1191370.23</v>
+        <v>1207973.77</v>
       </c>
       <c r="N38" s="1">
-        <v>0.74</v>
+        <v>0.75</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" s="1">
         <v>20001.0</v>
       </c>
       <c r="C39" s="1">
-        <v>148.21</v>
+        <v>143.93</v>
       </c>
       <c r="D39" s="1">
         <v>84.1574021299</v>
       </c>
       <c r="E39" t="s">
         <v>36</v>
       </c>
       <c r="F39">
         <v>1.14</v>
       </c>
       <c r="G39" s="1">
         <v>1494173.57</v>
       </c>
       <c r="H39" s="1">
-        <v>1095794.72</v>
+        <v>1029933.34</v>
       </c>
       <c r="I39" s="1">
-        <v>73.337846552861</v>
+        <v>68.929966416151</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>2589968.29</v>
+        <v>2524106.91</v>
       </c>
       <c r="M39" s="1">
-        <v>2589968.29</v>
+        <v>2524106.91</v>
       </c>
       <c r="N39" s="1">
-        <v>1.6</v>
+        <v>1.57</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" s="1">
         <v>377132.0</v>
       </c>
       <c r="C40" s="1">
-        <v>4.361</v>
+        <v>4.334</v>
       </c>
       <c r="D40" s="1">
         <v>3.6304812639</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
         <v>1369170.66</v>
       </c>
       <c r="H40" s="1">
-        <v>275501.99</v>
+        <v>265319.43</v>
       </c>
       <c r="I40" s="1">
-        <v>20.12181520162</v>
+        <v>19.378112440709</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>1644672.65</v>
+        <v>1634490.09</v>
       </c>
       <c r="M40" s="1">
-        <v>1644672.65</v>
+        <v>1634490.09</v>
       </c>
       <c r="N40" s="1">
-        <v>1.02</v>
+        <v>1.01</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" s="1">
         <v>67000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>9562.0</v>
+        <v>9054.0</v>
       </c>
       <c r="D41" s="1">
         <v>5532.659358209</v>
       </c>
       <c r="E41" t="s">
         <v>117</v>
       </c>
       <c r="F41">
-        <v>184.63</v>
+        <v>185.18</v>
       </c>
       <c r="G41" s="1">
         <v>2183424.53</v>
       </c>
       <c r="H41" s="1">
-        <v>1286451.67</v>
+        <v>1092352.21</v>
       </c>
       <c r="I41" s="1">
-        <v>58.918989519642</v>
+        <v>50.029309233784</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>3469876.2</v>
+        <v>3275776.74</v>
       </c>
       <c r="M41" s="1">
-        <v>3469876.2</v>
+        <v>3275776.74</v>
       </c>
       <c r="N41" s="1">
-        <v>2.15</v>
+        <v>2.03</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>119</v>
       </c>
       <c r="B42" s="1">
         <v>3976.0</v>
       </c>
       <c r="C42" s="1">
-        <v>378.1</v>
+        <v>381.8</v>
       </c>
       <c r="D42" s="1">
         <v>381.7093435614</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
         <v>1517676.35</v>
       </c>
       <c r="H42" s="1">
-        <v>-14350.75</v>
+        <v>360.45</v>
       </c>
       <c r="I42" s="1">
-        <v>-0.94557380432264</v>
+        <v>0.023750123008769</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>1503325.6</v>
+        <v>1518036.8</v>
       </c>
       <c r="M42" s="1">
-        <v>1503325.6</v>
+        <v>1518036.8</v>
       </c>
       <c r="N42" s="1">
-        <v>0.93</v>
+        <v>0.94</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" s="1">
         <v>2858.0</v>
       </c>
       <c r="C43" s="1">
-        <v>481.35</v>
+        <v>491.5</v>
       </c>
       <c r="D43" s="1">
         <v>640.6780790763</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
         <v>1831057.95</v>
       </c>
       <c r="H43" s="1">
-        <v>-455359.65</v>
+        <v>-426350.95</v>
       </c>
       <c r="I43" s="1">
-        <v>-24.868664042009</v>
+        <v>-23.284405062112</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>1375698.3</v>
+        <v>1404707.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1375698.3</v>
+        <v>1404707.0</v>
       </c>
       <c r="N43" s="1">
-        <v>0.85</v>
+        <v>0.87</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>123</v>
       </c>
       <c r="B44" s="1">
         <v>10750.0</v>
       </c>
       <c r="C44" s="1">
-        <v>133.0</v>
+        <v>139.85</v>
       </c>
       <c r="D44" s="1">
         <v>130.8636483721</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
         <v>1406784.22</v>
       </c>
       <c r="H44" s="1">
-        <v>22965.78</v>
+        <v>96603.28</v>
       </c>
       <c r="I44" s="1">
-        <v>1.6325019625256</v>
+        <v>6.8669578906707</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>1429750.0</v>
+        <v>1503387.5</v>
       </c>
       <c r="M44" s="1">
-        <v>1429750.0</v>
+        <v>1503387.5</v>
       </c>
       <c r="N44" s="1">
-        <v>0.88</v>
+        <v>0.93</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" s="1">
         <v>37038.0</v>
       </c>
       <c r="C45" s="1">
-        <v>33.37</v>
+        <v>34.73</v>
       </c>
       <c r="D45" s="1">
         <v>29.4882139964</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
         <v>1092184.47</v>
       </c>
       <c r="H45" s="1">
-        <v>143773.59</v>
+        <v>194145.27</v>
       </c>
       <c r="I45" s="1">
-        <v>13.163855918955</v>
+        <v>17.775868027129</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>1235958.06</v>
+        <v>1286329.74</v>
       </c>
       <c r="M45" s="1">
-        <v>1235958.06</v>
+        <v>1286329.74</v>
       </c>
       <c r="N45" s="1">
-        <v>0.76</v>
+        <v>0.8</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46" s="1">
         <v>22367.0</v>
       </c>
       <c r="C46" s="1">
-        <v>367.34</v>
+        <v>390.99</v>
       </c>
       <c r="D46" s="1">
         <v>445.7656037913</v>
       </c>
       <c r="E46" t="s">
         <v>36</v>
       </c>
       <c r="F46">
         <v>1.14</v>
       </c>
       <c r="G46" s="1">
         <v>8866505.22</v>
       </c>
       <c r="H46" s="1">
-        <v>-1687881.5</v>
+        <v>-1198575.95</v>
       </c>
       <c r="I46" s="1">
-        <v>-19.036604142438</v>
+        <v>-13.518020011948</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>7178623.72</v>
+        <v>7667929.27</v>
       </c>
       <c r="M46" s="1">
-        <v>7178623.72</v>
+        <v>7667929.27</v>
       </c>
       <c r="N46" s="1">
-        <v>4.44</v>
+        <v>4.75</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>129</v>
       </c>
       <c r="B47" s="1">
         <v>80651.0</v>
       </c>
       <c r="C47" s="1">
-        <v>194.4</v>
+        <v>187.3</v>
       </c>
       <c r="D47" s="1">
         <v>204.0828479498</v>
       </c>
       <c r="E47" t="s">
         <v>130</v>
       </c>
       <c r="F47">
-        <v>11.07</v>
+        <v>11.15</v>
       </c>
       <c r="G47" s="1">
         <v>1403954.06</v>
       </c>
       <c r="H47" s="1">
-        <v>11991.65</v>
+        <v>-49344.16</v>
       </c>
       <c r="I47" s="1">
-        <v>0.85413407330436</v>
+        <v>-3.5146563128996</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>1415945.71</v>
+        <v>1354609.9</v>
       </c>
       <c r="M47" s="1">
-        <v>1415945.71</v>
+        <v>1354609.9</v>
       </c>
       <c r="N47" s="1">
-        <v>0.88</v>
+        <v>0.84</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>132</v>
       </c>
       <c r="B48" s="1">
         <v>4716.0</v>
       </c>
       <c r="C48" s="1">
-        <v>478.0</v>
+        <v>510.0</v>
       </c>
       <c r="D48" s="1">
         <v>468.6676357082</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
         <v>2210236.57</v>
       </c>
       <c r="H48" s="1">
-        <v>44011.43</v>
+        <v>194923.43</v>
       </c>
       <c r="I48" s="1">
-        <v>1.991254266506</v>
+        <v>8.8191206609164</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>2254248.0</v>
+        <v>2405160.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2254248.0</v>
+        <v>2405160.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1.39</v>
+        <v>1.49</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>134</v>
       </c>
       <c r="B49" s="1">
         <v>17039.0</v>
       </c>
       <c r="C49" s="1">
-        <v>101.8</v>
+        <v>93.1</v>
       </c>
       <c r="D49" s="1">
         <v>58.3518663067</v>
       </c>
       <c r="E49" t="s">
         <v>36</v>
       </c>
       <c r="F49">
         <v>1.14</v>
       </c>
       <c r="G49" s="1">
         <v>881264.01</v>
       </c>
       <c r="H49" s="1">
-        <v>634240.07</v>
+        <v>509644.28</v>
       </c>
       <c r="I49" s="1">
-        <v>71.969360237462</v>
+        <v>57.831055644721</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>1515504.08</v>
+        <v>1390908.29</v>
       </c>
       <c r="M49" s="1">
-        <v>1515504.08</v>
+        <v>1390908.29</v>
       </c>
       <c r="N49" s="1">
-        <v>0.94</v>
+        <v>0.86</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>136</v>
       </c>
       <c r="B50" s="1">
         <v>34327.0</v>
       </c>
       <c r="C50" s="1">
-        <v>299.95</v>
+        <v>324.4</v>
       </c>
       <c r="D50" s="1">
         <v>538.838409124</v>
       </c>
       <c r="E50" t="s">
         <v>137</v>
       </c>
       <c r="F50">
-        <v>7.47</v>
+        <v>7.48</v>
       </c>
       <c r="G50" s="1">
         <v>2479393.33</v>
       </c>
       <c r="H50" s="1">
-        <v>-1101876.99</v>
+        <v>-989770.05</v>
       </c>
       <c r="I50" s="1">
-        <v>-44.44139526664</v>
+        <v>-39.919848054121</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>1377516.34</v>
+        <v>1489623.28</v>
       </c>
       <c r="M50" s="1">
-        <v>1377516.34</v>
+        <v>1489623.28</v>
       </c>
       <c r="N50" s="1">
-        <v>0.85</v>
+        <v>0.92</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>139</v>
       </c>
       <c r="B51" s="1">
         <v>23240.0</v>
       </c>
       <c r="C51" s="1">
-        <v>390.8</v>
+        <v>429.2</v>
       </c>
       <c r="D51" s="1">
         <v>417.3573962995</v>
       </c>
       <c r="E51" t="s">
         <v>137</v>
       </c>
       <c r="F51">
-        <v>7.47</v>
+        <v>7.48</v>
       </c>
       <c r="G51" s="1">
         <v>1299636.84</v>
       </c>
       <c r="H51" s="1">
-        <v>-84562.86</v>
+        <v>34669.63</v>
       </c>
       <c r="I51" s="1">
-        <v>-6.5066530431686</v>
+        <v>2.6676398308315</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>1215073.98</v>
+        <v>1334306.47</v>
       </c>
       <c r="M51" s="1">
-        <v>1215073.98</v>
+        <v>1334306.47</v>
       </c>
       <c r="N51" s="1">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>141</v>
       </c>
       <c r="B52" s="1">
         <v>62721.0</v>
       </c>
       <c r="C52" s="1">
-        <v>208.65</v>
+        <v>203.53</v>
       </c>
       <c r="D52" s="1">
         <v>132.4028224996</v>
       </c>
       <c r="E52" t="s">
         <v>36</v>
       </c>
       <c r="F52">
         <v>1.14</v>
       </c>
       <c r="G52" s="1">
         <v>7334210.53</v>
       </c>
       <c r="H52" s="1">
-        <v>4099747.49</v>
+        <v>3858779.5</v>
       </c>
       <c r="I52" s="1">
-        <v>55.898961084227</v>
+        <v>52.613426955989</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>11433958.02</v>
+        <v>11192990.03</v>
       </c>
       <c r="M52" s="1">
-        <v>11433958.02</v>
+        <v>11192990.03</v>
       </c>
       <c r="N52" s="1">
-        <v>7.07</v>
+        <v>6.94</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>143</v>
       </c>
       <c r="B53" s="1">
-        <v>285.0</v>
+        <v>860.0</v>
       </c>
       <c r="C53" s="1">
-        <v>4811.69</v>
+        <v>4817.87</v>
       </c>
       <c r="D53" s="1">
-        <v>4807.6608421053</v>
+        <v>4815.5615581395</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>1370183.34</v>
+        <v>4141382.94</v>
       </c>
       <c r="H53" s="1">
-        <v>1148.31</v>
+        <v>1985.26</v>
       </c>
       <c r="I53" s="1">
-        <v>0.083807032714323</v>
+        <v>0.047937127011973</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>1371331.65</v>
+        <v>4143368.2</v>
       </c>
       <c r="M53" s="1">
-        <v>1371331.65</v>
+        <v>4143368.2</v>
       </c>
       <c r="N53" s="1">
-        <v>0.85</v>
+        <v>2.57</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>145</v>
       </c>
       <c r="B54" s="1">
         <v>7764.0</v>
       </c>
       <c r="C54" s="1">
-        <v>175.07</v>
+        <v>131.54</v>
       </c>
       <c r="D54" s="1">
         <v>186.5757843895</v>
       </c>
       <c r="E54" t="s">
         <v>36</v>
       </c>
       <c r="F54">
         <v>1.14</v>
       </c>
       <c r="G54" s="1">
         <v>1285093.84</v>
       </c>
       <c r="H54" s="1">
-        <v>-97514.9</v>
+        <v>-389629.96</v>
       </c>
       <c r="I54" s="1">
-        <v>-7.5881540292809</v>
+        <v>-30.319183539157</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>1187578.94</v>
+        <v>895463.88</v>
       </c>
       <c r="M54" s="1">
-        <v>1187578.94</v>
+        <v>895463.88</v>
       </c>
       <c r="N54" s="1">
-        <v>0.73</v>
+        <v>0.56</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>147</v>
       </c>
       <c r="B55" s="1">
         <v>94856.0</v>
       </c>
       <c r="C55" s="1">
-        <v>16.865</v>
+        <v>16.27</v>
       </c>
       <c r="D55" s="1">
         <v>12.0896589567</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
         <v>1146776.69</v>
       </c>
       <c r="H55" s="1">
-        <v>452969.75</v>
+        <v>396530.43</v>
       </c>
       <c r="I55" s="1">
-        <v>39.499385883053</v>
+        <v>34.577824388809</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>1599746.44</v>
+        <v>1543307.12</v>
       </c>
       <c r="M55" s="1">
-        <v>1599746.44</v>
+        <v>1543307.12</v>
       </c>
       <c r="N55" s="1">
-        <v>0.99</v>
+        <v>0.96</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>149</v>
       </c>
       <c r="B56" s="1">
         <v>15422.0</v>
       </c>
       <c r="C56" s="1">
-        <v>147.68</v>
+        <v>148.37</v>
       </c>
       <c r="D56" s="1">
         <v>152.5145979769</v>
       </c>
       <c r="E56" t="s">
         <v>36</v>
       </c>
       <c r="F56">
         <v>1.14</v>
       </c>
       <c r="G56" s="1">
         <v>2110321.23</v>
       </c>
       <c r="H56" s="1">
-        <v>-120437.9</v>
+        <v>-104041.41</v>
       </c>
       <c r="I56" s="1">
-        <v>-5.7070884890828</v>
+        <v>-4.9301219416724</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>1989883.33</v>
+        <v>2006279.82</v>
       </c>
       <c r="M56" s="1">
-        <v>1989883.33</v>
+        <v>2006279.82</v>
       </c>
       <c r="N56" s="1">
-        <v>1.23</v>
+        <v>1.24</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>151</v>
       </c>
       <c r="B57" s="1">
         <v>7948.0</v>
       </c>
       <c r="C57" s="1">
-        <v>221.9</v>
+        <v>183.98</v>
       </c>
       <c r="D57" s="1">
         <v>157.996694766</v>
       </c>
       <c r="E57" t="s">
         <v>36</v>
       </c>
       <c r="F57">
         <v>1.14</v>
       </c>
       <c r="G57" s="1">
         <v>1122246.13</v>
       </c>
       <c r="H57" s="1">
-        <v>418674.93</v>
+        <v>159887.18</v>
       </c>
       <c r="I57" s="1">
-        <v>37.306872245574</v>
+        <v>14.247068956255</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>1540921.06</v>
+        <v>1282133.31</v>
       </c>
       <c r="M57" s="1">
-        <v>1540921.06</v>
+        <v>1282133.31</v>
       </c>
       <c r="N57" s="1">
-        <v>0.95</v>
+        <v>0.8</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>153</v>
       </c>
       <c r="B58" s="1">
-        <v>149900.0</v>
+        <v>116800.0</v>
       </c>
       <c r="C58" s="1">
-        <v>5041.0</v>
+        <v>4469.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2087.8199866578</v>
+        <v>2087.8199828767</v>
       </c>
       <c r="E58" t="s">
         <v>117</v>
       </c>
       <c r="F58">
-        <v>184.63</v>
+        <v>185.18</v>
       </c>
       <c r="G58" s="1">
-        <v>1849491.67</v>
+        <v>1441098.25</v>
       </c>
       <c r="H58" s="1">
-        <v>2243197.56</v>
+        <v>1377623.45</v>
       </c>
       <c r="I58" s="1">
-        <v>121.28724862005</v>
+        <v>95.595387059834</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>4092689.23</v>
+        <v>2818721.7</v>
       </c>
       <c r="M58" s="1">
-        <v>4092689.23</v>
+        <v>2818721.7</v>
       </c>
       <c r="N58" s="1">
-        <v>2.53</v>
+        <v>1.75</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>155</v>
       </c>
       <c r="B59" s="1">
         <v>6686.0</v>
       </c>
       <c r="C59" s="1">
-        <v>292.75</v>
+        <v>268.55</v>
       </c>
       <c r="D59" s="1">
         <v>215.9045288663</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
         <v>1443537.68</v>
       </c>
       <c r="H59" s="1">
-        <v>513788.82</v>
+        <v>351987.62</v>
       </c>
       <c r="I59" s="1">
-        <v>35.592338677297</v>
+        <v>24.383680791762</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>1957326.5</v>
+        <v>1795525.3</v>
       </c>
       <c r="M59" s="1">
-        <v>1957326.5</v>
+        <v>1795525.3</v>
       </c>
       <c r="N59" s="1">
-        <v>1.21</v>
+        <v>1.11</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>157</v>
       </c>
       <c r="B60" s="1">
         <v>116631.0</v>
       </c>
       <c r="C60" s="1">
-        <v>23.47</v>
+        <v>24.39</v>
       </c>
       <c r="D60" s="1">
         <v>18.6728409257</v>
       </c>
       <c r="E60" t="s">
         <v>158</v>
       </c>
       <c r="F60">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G60" s="1">
         <v>2540739.03</v>
       </c>
       <c r="H60" s="1">
-        <v>631137.64</v>
+        <v>795679.09</v>
       </c>
       <c r="I60" s="1">
-        <v>24.840711011552</v>
+        <v>31.316836581992</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>3171876.67</v>
+        <v>3336418.12</v>
       </c>
       <c r="M60" s="1">
-        <v>3171876.67</v>
+        <v>3336418.12</v>
       </c>
       <c r="N60" s="1">
-        <v>1.96</v>
+        <v>2.07</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>160</v>
       </c>
       <c r="B61" s="1">
         <v>123900.0</v>
       </c>
       <c r="C61" s="1">
-        <v>2244.5</v>
+        <v>2213.5</v>
       </c>
       <c r="D61" s="1">
         <v>2555.3766989508</v>
       </c>
       <c r="E61" t="s">
         <v>117</v>
       </c>
       <c r="F61">
-        <v>184.63</v>
+        <v>185.18</v>
       </c>
       <c r="G61" s="1">
         <v>1866410.99</v>
       </c>
       <c r="H61" s="1">
-        <v>-360215.46</v>
+        <v>-385428.8</v>
       </c>
       <c r="I61" s="1">
-        <v>-19.299900286164</v>
+        <v>-20.650799961267</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>1506195.53</v>
+        <v>1480982.19</v>
       </c>
       <c r="M61" s="1">
-        <v>1506195.53</v>
+        <v>1480982.19</v>
       </c>
       <c r="N61" s="1">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>162</v>
       </c>
       <c r="B62" s="1">
         <v>6487.0</v>
       </c>
       <c r="C62" s="1">
-        <v>405.05</v>
+        <v>394.76</v>
       </c>
       <c r="D62" s="1">
         <v>336.7764991522</v>
       </c>
       <c r="E62" t="s">
         <v>36</v>
       </c>
       <c r="F62">
         <v>1.14</v>
       </c>
       <c r="G62" s="1">
         <v>1939414.23</v>
       </c>
       <c r="H62" s="1">
-        <v>356299.68</v>
+        <v>305923.88</v>
       </c>
       <c r="I62" s="1">
-        <v>18.371510040947</v>
+        <v>15.774035029123</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>2295713.91</v>
+        <v>2245338.11</v>
       </c>
       <c r="M62" s="1">
-        <v>2295713.91</v>
+        <v>2245338.11</v>
       </c>
       <c r="N62" s="1">
-        <v>1.42</v>
+        <v>1.39</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>164</v>
       </c>
       <c r="B63" s="1">
         <v>170877.0</v>
       </c>
       <c r="C63" s="1">
-        <v>97.5</v>
+        <v>95.0</v>
       </c>
       <c r="D63" s="1">
         <v>134.2464297711</v>
       </c>
       <c r="E63" t="s">
         <v>130</v>
       </c>
       <c r="F63">
-        <v>11.07</v>
+        <v>11.15</v>
       </c>
       <c r="G63" s="1">
         <v>1973184.66</v>
       </c>
       <c r="H63" s="1">
-        <v>-468557.8</v>
+        <v>-517477.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-23.746272181135</v>
+        <v>-26.225513024209</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>1504626.86</v>
+        <v>1455706.86</v>
       </c>
       <c r="M63" s="1">
-        <v>1504626.86</v>
+        <v>1455706.86</v>
       </c>
       <c r="N63" s="1">
-        <v>0.93</v>
+        <v>0.9</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>166</v>
       </c>
       <c r="B64" s="1">
         <v>179300.0</v>
       </c>
       <c r="C64" s="1">
-        <v>2741.5</v>
+        <v>2806.0</v>
       </c>
       <c r="D64" s="1">
         <v>2910.6595370887</v>
       </c>
       <c r="E64" t="s">
         <v>117</v>
       </c>
       <c r="F64">
-        <v>184.63</v>
+        <v>185.18</v>
       </c>
       <c r="G64" s="1">
         <v>3064180.54</v>
       </c>
       <c r="H64" s="1">
-        <v>-401868.37</v>
+        <v>-347322.43</v>
       </c>
       <c r="I64" s="1">
-        <v>-13.115035643429</v>
+        <v>-11.334920559217</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>2662312.17</v>
+        <v>2716858.11</v>
       </c>
       <c r="M64" s="1">
-        <v>2662312.17</v>
+        <v>2716858.11</v>
       </c>
       <c r="N64" s="1">
-        <v>1.65</v>
+        <v>1.68</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>168</v>
       </c>
       <c r="B65" s="1">
         <v>24867.0</v>
       </c>
       <c r="C65" s="1">
-        <v>43.925</v>
+        <v>45.835</v>
       </c>
       <c r="D65" s="1">
         <v>46.5667177384</v>
       </c>
       <c r="E65" t="s">
         <v>158</v>
       </c>
       <c r="F65">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G65" s="1">
         <v>1335812.17</v>
       </c>
       <c r="H65" s="1">
-        <v>-70130.85</v>
+        <v>1015.12</v>
       </c>
       <c r="I65" s="1">
-        <v>-5.2500532316606</v>
+        <v>0.075992719844737</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>1265681.32</v>
+        <v>1336827.29</v>
       </c>
       <c r="M65" s="1">
-        <v>1265681.32</v>
+        <v>1336827.29</v>
       </c>
       <c r="N65" s="1">
-        <v>0.78</v>
+        <v>0.83</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>170</v>
       </c>
       <c r="B66" s="1">
         <v>13068.0</v>
       </c>
       <c r="C66" s="1">
-        <v>213.31</v>
+        <v>236.71</v>
       </c>
       <c r="D66" s="1">
         <v>194.8258103765</v>
       </c>
       <c r="E66" t="s">
         <v>36</v>
       </c>
       <c r="F66">
         <v>1.14</v>
       </c>
       <c r="G66" s="1">
         <v>2270159.35</v>
       </c>
       <c r="H66" s="1">
-        <v>165326.28</v>
+        <v>442095.17</v>
       </c>
       <c r="I66" s="1">
-        <v>7.2825848106213</v>
+        <v>19.474191095881</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>2435485.63</v>
+        <v>2712254.52</v>
       </c>
       <c r="M66" s="1">
-        <v>2435485.63</v>
+        <v>2712254.52</v>
       </c>
       <c r="N66" s="1">
-        <v>1.51</v>
+        <v>1.68</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>172</v>
       </c>
       <c r="B67" s="1">
         <v>22087.0</v>
       </c>
       <c r="C67" s="1">
-        <v>97.24</v>
+        <v>94.97</v>
       </c>
       <c r="D67" s="1">
         <v>101.7684941368</v>
       </c>
       <c r="E67" t="s">
         <v>57</v>
       </c>
       <c r="F67">
-        <v>1.62</v>
+        <v>1.61</v>
       </c>
       <c r="G67" s="1">
         <v>1464870.86</v>
       </c>
       <c r="H67" s="1">
-        <v>-138900.88</v>
+        <v>-164556.33</v>
       </c>
       <c r="I67" s="1">
-        <v>-9.4821245881019</v>
+        <v>-11.233504228489</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>1325969.98</v>
+        <v>1300314.53</v>
       </c>
       <c r="M67" s="1">
-        <v>1325969.98</v>
+        <v>1300314.53</v>
       </c>
       <c r="N67" s="1">
-        <v>0.82</v>
+        <v>0.81</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>174</v>
       </c>
       <c r="B68" s="1">
-        <v>10509.0</v>
+        <v>18281.0</v>
       </c>
       <c r="C68" s="1">
-        <v>174.58</v>
+        <v>173.0</v>
       </c>
       <c r="D68" s="1">
-        <v>238.6213645447</v>
+        <v>212.8117159893</v>
       </c>
       <c r="E68" t="s">
         <v>57</v>
       </c>
       <c r="F68">
-        <v>1.62</v>
+        <v>1.61</v>
       </c>
       <c r="G68" s="1">
-        <v>1615899.91</v>
+        <v>2467969.82</v>
       </c>
       <c r="H68" s="1">
-        <v>-483218.19</v>
+        <v>-507449.72</v>
       </c>
       <c r="I68" s="1">
-        <v>-29.903967876327</v>
+        <v>-20.561423234908</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>1132681.72</v>
+        <v>1960520.1</v>
       </c>
       <c r="M68" s="1">
-        <v>1132681.72</v>
+        <v>1960520.1</v>
       </c>
       <c r="N68" s="1">
-        <v>0.7</v>
+        <v>1.22</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>176</v>
       </c>
       <c r="B69" s="1">
-        <v>26756.0</v>
+        <v>31963.0</v>
       </c>
       <c r="C69" s="1">
-        <v>111.77</v>
+        <v>121.21</v>
       </c>
       <c r="D69" s="1">
-        <v>128.2709313799</v>
+        <v>126.7791696649</v>
       </c>
       <c r="E69" t="s">
         <v>36</v>
       </c>
       <c r="F69">
         <v>1.14</v>
       </c>
       <c r="G69" s="1">
-        <v>3055056.23</v>
+        <v>3597543.38</v>
       </c>
       <c r="H69" s="1">
-        <v>-442223.13</v>
+        <v>-200581.32</v>
       </c>
       <c r="I69" s="1">
-        <v>-14.475122443164</v>
+        <v>-5.5755080290373</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>2612833.1</v>
+        <v>3396962.06</v>
       </c>
       <c r="M69" s="1">
-        <v>2612833.1</v>
+        <v>3396962.06</v>
       </c>
       <c r="N69" s="1">
-        <v>1.62</v>
+        <v>2.11</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>178</v>
       </c>
       <c r="B70" s="1">
-        <v>-22289664.93</v>
+        <v>-22821029.65</v>
       </c>
       <c r="C70" s="1">
-        <v>0.87295457</v>
+        <v>0.87353516</v>
       </c>
       <c r="D70" s="1">
-        <v>0.8511756054</v>
+        <v>0.871466834</v>
       </c>
       <c r="E70" t="s">
         <v>36</v>
       </c>
       <c r="F70">
         <v>1.14</v>
       </c>
       <c r="G70" s="1">
         <v>0.0</v>
       </c>
       <c r="H70" s="1">
-        <v>570323.96</v>
+        <v>54163.07</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70" t="s">
         <v>179</v>
       </c>
       <c r="L70" s="1">
-        <v>496306.5</v>
+        <v>50631.080000002</v>
       </c>
       <c r="M70" s="1">
-        <v>570323.96</v>
+        <v>54163.07</v>
       </c>
       <c r="N70" s="1">
-        <v>0.36</v>
+        <v>0.03</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>177</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>181</v>
+      </c>
+      <c r="B71" s="1">
+        <v>615210.22</v>
+      </c>
+      <c r="C71" s="1">
+        <v>0.87675376</v>
+      </c>
+      <c r="D71" s="1">
+        <v>0.8746686427</v>
+      </c>
+      <c r="E71" t="s">
+        <v>36</v>
+      </c>
+      <c r="F71">
+        <v>1.14</v>
+      </c>
+      <c r="G71" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>615210.22</v>
+      </c>
+      <c r="I71" s="1">
+        <v>0</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71" t="s">
+        <v>182</v>
+      </c>
+      <c r="L71" s="1">
+        <v>521671.35</v>
+      </c>
+      <c r="M71" s="1">
+        <v>615210.22</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>180</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">