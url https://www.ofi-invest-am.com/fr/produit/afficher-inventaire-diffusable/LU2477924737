--- v1 (2026-05-27)
+++ v2 (2026-06-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LU1985004537</t>
   </si>
   <si>
@@ -148,72 +148,66 @@
   <si>
     <t>17 623.45</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>7 870.82</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
-    <t>GB0000536739</t>
-[...2 lines deleted...]
-    <t>ASHTEAD GROUP PLC</t>
+    <t>NL0010273215</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV</t>
+  </si>
+  <si>
+    <t>GB0009895292</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>NL0010273215</t>
-[...11 lines deleted...]
-    <t>82 895.40</t>
+    <t>84 464.79</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>29 759.04</t>
   </si>
   <si>
     <t>LU1704650164</t>
   </si>
   <si>
     <t>BEFESA SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
@@ -286,50 +280,53 @@
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>83 266.86</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>31 379.45</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
+    <t>125 024.56</t>
+  </si>
+  <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
@@ -382,204 +379,204 @@
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>65 552.01</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PLC</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
-    <t>NESTLE SA</t>
+    <t>NESTLE LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
-    <t>NOVARTIS</t>
+    <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>22 391.49</t>
+    <t>22 391.88</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
-    <t>12 544.92</t>
+    <t>12 782.43</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
   <si>
     <t>4 099.64</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>28 843.57</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>15 914.47</t>
+    <t>2 129.73</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>77 228.86</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>GB0007908733</t>
   </si>
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>8 036.14</t>
+    <t>8 222.02</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>35 151.98</t>
+    <t>35 817.48</t>
   </si>
   <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
@@ -923,285 +920,285 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1394986.0</v>
+        <v>1377463.0</v>
       </c>
       <c r="D2">
-        <v>18.68</v>
+        <v>16.97</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>26053141.12</v>
+        <v>23372258.81</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>26053141.12</v>
+        <v>23372258.81</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>6947.0</v>
       </c>
       <c r="D3">
-        <v>2024.21</v>
+        <v>1840.19</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>14062210.67</v>
+        <v>12783797.42</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>14062210.67</v>
+        <v>12783797.42</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>820066.02</v>
+        <v>819910.02</v>
       </c>
       <c r="D4">
-        <v>166.59</v>
+        <v>151.38</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>136617380.32</v>
+        <v>124116136.8</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>136617380.32</v>
+        <v>124116136.8</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>50.0</v>
       </c>
       <c r="D5">
-        <v>1461.96</v>
+        <v>1328.76</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>73098.07</v>
+        <v>66437.95</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>73098.07</v>
+        <v>66437.95</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>9451.0</v>
+        <v>10302.0</v>
       </c>
       <c r="D6">
-        <v>126.73</v>
+        <v>115.2</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1197706.36</v>
+        <v>1186828.98</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1197706.36</v>
+        <v>1186828.98</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>115.45</v>
+        <v>104.92</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11544.91</v>
+        <v>10492.25</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11544.91</v>
+        <v>10492.25</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P64"/>
+  <dimension ref="A1:P63"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O64" sqref="O64"/>
+      <selection activeCell="O63" sqref="O63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1223,3186 +1220,3136 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13504.0</v>
       </c>
       <c r="D2" s="1">
-        <v>246.8</v>
+        <v>210.6</v>
       </c>
       <c r="E2" s="1">
         <v>185.79711048578</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2509004.18</v>
       </c>
       <c r="I2" s="1">
-        <v>823783.02</v>
+        <v>334938.22</v>
       </c>
       <c r="J2" s="1">
-        <v>32.833066862408</v>
+        <v>13.349448465247</v>
       </c>
       <c r="K2">
         <v>1.31</v>
       </c>
       <c r="L2" t="s">
         <v>36</v>
       </c>
       <c r="M2" s="1">
-        <v>3332787.2</v>
+        <v>2843942.4</v>
       </c>
       <c r="N2" s="1">
-        <v>3350410.65</v>
+        <v>2861565.85</v>
       </c>
       <c r="O2" s="1">
-        <v>1.88</v>
+        <v>1.77</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>10940.0</v>
       </c>
       <c r="D3" s="1">
-        <v>158.2</v>
+        <v>133.25</v>
       </c>
       <c r="E3" s="1">
         <v>172.63322760512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1888607.51</v>
       </c>
       <c r="I3" s="1">
-        <v>-157899.51</v>
+        <v>-430852.51</v>
       </c>
       <c r="J3" s="1">
-        <v>-8.3606312674252</v>
+        <v>-22.813237145287</v>
       </c>
       <c r="K3">
         <v>0.72</v>
       </c>
       <c r="L3" t="s">
         <v>39</v>
       </c>
       <c r="M3" s="1">
-        <v>1730708.0</v>
+        <v>1457755.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1738578.82</v>
+        <v>1465625.82</v>
       </c>
       <c r="O3" s="1">
-        <v>0.98</v>
+        <v>0.91</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4" t="s">
         <v>41</v>
       </c>
       <c r="C4" s="1">
         <v>52899.0</v>
       </c>
       <c r="D4" s="1">
-        <v>68.82</v>
+        <v>60.34</v>
       </c>
       <c r="E4" s="1">
         <v>53.141632545039</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2811139.22</v>
       </c>
       <c r="I4" s="1">
-        <v>829369.96</v>
+        <v>380786.44</v>
       </c>
       <c r="J4" s="1">
-        <v>29.502984202967</v>
+        <v>13.545627242183</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3640509.18</v>
+        <v>3191925.66</v>
       </c>
       <c r="N4" s="1">
-        <v>3640509.18</v>
+        <v>3191925.66</v>
       </c>
       <c r="O4" s="1">
-        <v>2.05</v>
+        <v>1.98</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>42</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="1">
         <v>51402.0</v>
       </c>
       <c r="D5" s="1">
-        <v>29.92</v>
+        <v>27.02</v>
       </c>
       <c r="E5" s="1">
         <v>41.854601377378</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2151410.22</v>
       </c>
       <c r="I5" s="1">
-        <v>-613462.38</v>
+        <v>-762528.18</v>
       </c>
       <c r="J5" s="1">
-        <v>-28.51443087409</v>
+        <v>-35.443179218513</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1537947.84</v>
+        <v>1388882.04</v>
       </c>
       <c r="N5" s="1">
-        <v>1537947.84</v>
+        <v>1388882.04</v>
       </c>
       <c r="O5" s="1">
         <v>0.86</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="1">
-        <v>19463.0</v>
+        <v>7069.0</v>
       </c>
       <c r="D6" s="1">
-        <v>53.26</v>
+        <v>1168.6</v>
       </c>
       <c r="E6" s="1">
-        <v>39.878808508452</v>
+        <v>525.84801810723</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G6">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>904536.59</v>
+        <v>3717219.64</v>
       </c>
       <c r="I6" s="1">
-        <v>275827.63</v>
+        <v>4543613.76</v>
       </c>
       <c r="J6" s="1">
-        <v>30.493805673466</v>
+        <v>122.23151172202</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1180364.22</v>
+        <v>8260833.4</v>
       </c>
       <c r="N6" s="1">
-        <v>1180364.22</v>
+        <v>8260833.4</v>
       </c>
       <c r="O6" s="1">
-        <v>0.66</v>
+        <v>5.11</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" t="s">
         <v>47</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>45642.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>141.12</v>
+      </c>
+      <c r="E7" s="1">
+        <v>106.44088668332</v>
+      </c>
+      <c r="F7" t="s">
         <v>48</v>
       </c>
-      <c r="C7" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G7">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H7" s="1">
-        <v>3717219.64</v>
+        <v>5632872.65</v>
       </c>
       <c r="I7" s="1">
-        <v>5001684.96</v>
+        <v>1840275.02</v>
       </c>
       <c r="J7" s="1">
-        <v>134.554463938</v>
+        <v>32.670275618605</v>
       </c>
       <c r="K7">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.85</v>
+      </c>
+      <c r="L7" t="s">
+        <v>49</v>
       </c>
       <c r="M7" s="1">
-        <v>8718904.6</v>
+        <v>7473147.67</v>
       </c>
       <c r="N7" s="1">
-        <v>8718904.6</v>
+        <v>7557612.46</v>
       </c>
       <c r="O7" s="1">
-        <v>4.9</v>
+        <v>4.68</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C8" s="1">
-        <v>45642.0</v>
+        <v>64573.0</v>
       </c>
       <c r="D8" s="1">
-        <v>155.42</v>
+        <v>38.44</v>
       </c>
       <c r="E8" s="1">
-        <v>106.44088668332</v>
+        <v>34.371886856736</v>
       </c>
       <c r="F8" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G8">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>5632872.65</v>
+        <v>2219495.85</v>
       </c>
       <c r="I8" s="1">
-        <v>2444621.72</v>
+        <v>262690.27</v>
       </c>
       <c r="J8" s="1">
-        <v>43.399200938796</v>
+        <v>11.835582841932</v>
       </c>
       <c r="K8">
-        <v>1.82</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>0.0</v>
+      </c>
+      <c r="L8">
+        <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>8077494.37</v>
+        <v>2482186.12</v>
       </c>
       <c r="N8" s="1">
-        <v>8160389.77</v>
+        <v>2482186.12</v>
       </c>
       <c r="O8" s="1">
-        <v>4.58</v>
+        <v>1.54</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="1">
-        <v>64573.0</v>
+        <v>601207.0</v>
       </c>
       <c r="D9" s="1">
-        <v>41.46</v>
+        <v>9.35</v>
       </c>
       <c r="E9" s="1">
-        <v>34.371886856736</v>
+        <v>4.5439133443223</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>2219495.85</v>
+        <v>2731832.51</v>
       </c>
       <c r="I9" s="1">
-        <v>457700.73</v>
+        <v>2889452.94</v>
       </c>
       <c r="J9" s="1">
-        <v>20.621833106829</v>
+        <v>105.76976917227</v>
       </c>
       <c r="K9">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.05</v>
+      </c>
+      <c r="L9" t="s">
+        <v>54</v>
       </c>
       <c r="M9" s="1">
-        <v>2677196.58</v>
+        <v>5621285.45</v>
       </c>
       <c r="N9" s="1">
-        <v>2677196.58</v>
+        <v>5651044.49</v>
       </c>
       <c r="O9" s="1">
-        <v>1.5</v>
+        <v>3.5</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>601207.0</v>
+        <v>65783.0</v>
       </c>
       <c r="D10" s="1">
-        <v>10.79</v>
+        <v>28.36</v>
       </c>
       <c r="E10" s="1">
-        <v>4.5439133443223</v>
+        <v>40.562981469377</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>2731832.51</v>
+        <v>2668354.61</v>
       </c>
       <c r="I10" s="1">
-        <v>3755191.02</v>
+        <v>-802748.73</v>
       </c>
       <c r="J10" s="1">
-        <v>137.46051437099</v>
+        <v>-30.084034820245</v>
       </c>
       <c r="K10">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>0.0</v>
+      </c>
+      <c r="L10">
+        <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>6487023.53</v>
+        <v>1865605.88</v>
       </c>
       <c r="N10" s="1">
-        <v>6516782.57</v>
+        <v>1865605.88</v>
       </c>
       <c r="O10" s="1">
-        <v>3.66</v>
+        <v>1.15</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>65783.0</v>
+        <v>7262.0</v>
       </c>
       <c r="D11" s="1">
-        <v>34.0</v>
+        <v>92.6</v>
       </c>
       <c r="E11" s="1">
-        <v>40.562981469377</v>
+        <v>96.837648030846</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2668354.61</v>
+        <v>703235.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-431732.61</v>
+        <v>-30773.8</v>
       </c>
       <c r="J11" s="1">
-        <v>-16.179731448812</v>
+        <v>-4.3760336160743</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2236622.0</v>
+        <v>672461.2</v>
       </c>
       <c r="N11" s="1">
-        <v>2236622.0</v>
+        <v>672461.2</v>
       </c>
       <c r="O11" s="1">
-        <v>1.26</v>
+        <v>0.42</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>7262.0</v>
+        <v>35738.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0</v>
+        <v>84.49</v>
       </c>
       <c r="E12" s="1">
-        <v>96.837648030846</v>
+        <v>58.802834238066</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>703235.0</v>
+        <v>2101495.69</v>
       </c>
       <c r="I12" s="1">
-        <v>22965.0</v>
+        <v>918007.93</v>
       </c>
       <c r="J12" s="1">
-        <v>3.2656224448442</v>
+        <v>43.683550452583</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>726200.0</v>
+        <v>3019503.62</v>
       </c>
       <c r="N12" s="1">
-        <v>726200.0</v>
+        <v>3019503.62</v>
       </c>
       <c r="O12" s="1">
-        <v>0.41</v>
+        <v>1.87</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>35738.0</v>
+        <v>59025.0</v>
       </c>
       <c r="D13" s="1">
-        <v>95.5</v>
+        <v>26.74</v>
       </c>
       <c r="E13" s="1">
-        <v>58.802834238066</v>
+        <v>26.259342481999</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>2101495.69</v>
+        <v>1549957.69</v>
       </c>
       <c r="I13" s="1">
-        <v>1311483.31</v>
+        <v>28370.81</v>
       </c>
       <c r="J13" s="1">
-        <v>62.407137746735</v>
+        <v>1.8304248034022</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3412979.0</v>
+        <v>1578328.5</v>
       </c>
       <c r="N13" s="1">
-        <v>3412979.0</v>
+        <v>1578328.5</v>
       </c>
       <c r="O13" s="1">
-        <v>1.92</v>
+        <v>0.98</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>59025.0</v>
+        <v>330955.0</v>
       </c>
       <c r="D14" s="1">
-        <v>29.42</v>
+        <v>10.095</v>
       </c>
       <c r="E14" s="1">
-        <v>26.259342481999</v>
+        <v>2.9612341254853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1549957.69</v>
+        <v>980035.24</v>
       </c>
       <c r="I14" s="1">
-        <v>186557.81</v>
+        <v>2360955.49</v>
       </c>
       <c r="J14" s="1">
-        <v>12.036316294543</v>
+        <v>240.90516275721</v>
       </c>
       <c r="K14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.13</v>
+      </c>
+      <c r="L14" t="s">
+        <v>65</v>
       </c>
       <c r="M14" s="1">
-        <v>1736515.5</v>
+        <v>3340990.73</v>
       </c>
       <c r="N14" s="1">
-        <v>1736515.5</v>
+        <v>3385320.5</v>
       </c>
       <c r="O14" s="1">
-        <v>0.98</v>
+        <v>2.1</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>330955.0</v>
+        <v>9083.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.52</v>
+        <v>101.1</v>
       </c>
       <c r="E15" s="1">
-        <v>2.9612341254853</v>
+        <v>163.91826819333</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>980035.24</v>
+        <v>1488869.63</v>
       </c>
       <c r="I15" s="1">
-        <v>2501611.36</v>
+        <v>-570578.33</v>
       </c>
       <c r="J15" s="1">
-        <v>255.25728646247</v>
+        <v>-38.322920859095</v>
       </c>
       <c r="K15">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3481646.6</v>
+        <v>918291.3</v>
       </c>
       <c r="N15" s="1">
-        <v>3525976.37</v>
+        <v>918291.3</v>
       </c>
       <c r="O15" s="1">
-        <v>1.98</v>
+        <v>0.57</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>9083.0</v>
+        <v>191082.0</v>
       </c>
       <c r="D16" s="1">
-        <v>106.95</v>
+        <v>3.146</v>
       </c>
       <c r="E16" s="1">
-        <v>163.91826819333</v>
+        <v>6.6457061366324</v>
       </c>
       <c r="F16" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="G16">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H16" s="1">
-        <v>1488869.63</v>
+        <v>1479745.39</v>
       </c>
       <c r="I16" s="1">
-        <v>-517442.78</v>
+        <v>-782270.1</v>
       </c>
       <c r="J16" s="1">
-        <v>-34.754069098716</v>
+        <v>-52.865182435203</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>971426.85</v>
+        <v>697475.29</v>
       </c>
       <c r="N16" s="1">
-        <v>971426.85</v>
+        <v>697475.29</v>
       </c>
       <c r="O16" s="1">
-        <v>0.55</v>
+        <v>0.43</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>191082.0</v>
+        <v>36580.0</v>
       </c>
       <c r="D17" s="1">
-        <v>3.0</v>
+        <v>68.32</v>
       </c>
       <c r="E17" s="1">
-        <v>6.6457061366324</v>
+        <v>52.197427829415</v>
       </c>
       <c r="F17" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G17">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1479745.39</v>
+        <v>1909381.91</v>
       </c>
       <c r="I17" s="1">
-        <v>-826996.52</v>
+        <v>589763.69</v>
       </c>
       <c r="J17" s="1">
-        <v>-55.887757825689</v>
+        <v>30.887675582932</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>652748.87</v>
+        <v>2499145.6</v>
       </c>
       <c r="N17" s="1">
-        <v>652748.87</v>
+        <v>2499145.6</v>
       </c>
       <c r="O17" s="1">
-        <v>0.37</v>
+        <v>1.55</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="1">
-        <v>36580.0</v>
+        <v>80422.0</v>
       </c>
       <c r="D18" s="1">
-        <v>86.24</v>
+        <v>16.255</v>
       </c>
       <c r="E18" s="1">
-        <v>52.197427829415</v>
+        <v>10.719614906369</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1909381.91</v>
+        <v>862092.87</v>
       </c>
       <c r="I18" s="1">
-        <v>1245277.29</v>
+        <v>445166.74</v>
       </c>
       <c r="J18" s="1">
-        <v>65.218869178456</v>
+        <v>51.637909962067</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3154659.2</v>
+        <v>1307259.61</v>
       </c>
       <c r="N18" s="1">
-        <v>3154659.2</v>
+        <v>1307259.61</v>
       </c>
       <c r="O18" s="1">
-        <v>1.77</v>
+        <v>0.81</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>80422.0</v>
+        <v>34037.0</v>
       </c>
       <c r="D19" s="1">
-        <v>18.785</v>
+        <v>69.42</v>
       </c>
       <c r="E19" s="1">
-        <v>10.719614906369</v>
+        <v>56.937115785763</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>862092.87</v>
+        <v>1937968.61</v>
       </c>
       <c r="I19" s="1">
-        <v>648634.4</v>
+        <v>424879.93</v>
       </c>
       <c r="J19" s="1">
-        <v>75.239504068744</v>
+        <v>21.923984104159</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1510727.27</v>
+        <v>2362848.54</v>
       </c>
       <c r="N19" s="1">
-        <v>1510727.27</v>
+        <v>2362848.54</v>
       </c>
       <c r="O19" s="1">
-        <v>0.85</v>
+        <v>1.46</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>76</v>
       </c>
       <c r="B20" t="s">
         <v>77</v>
       </c>
       <c r="C20" s="1">
-        <v>34037.0</v>
+        <v>51765.0</v>
       </c>
       <c r="D20" s="1">
-        <v>72.64</v>
+        <v>32.15</v>
       </c>
       <c r="E20" s="1">
-        <v>56.937115785763</v>
+        <v>22.008320293635</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1937968.61</v>
+        <v>1139260.7</v>
       </c>
       <c r="I20" s="1">
-        <v>534479.07</v>
+        <v>524984.05</v>
       </c>
       <c r="J20" s="1">
-        <v>27.579346086519</v>
+        <v>46.081116464388</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>2472447.68</v>
+        <v>1664244.75</v>
       </c>
       <c r="N20" s="1">
-        <v>2472447.68</v>
+        <v>1664244.75</v>
       </c>
       <c r="O20" s="1">
-        <v>1.39</v>
+        <v>1.03</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>78</v>
       </c>
       <c r="B21" t="s">
         <v>79</v>
       </c>
       <c r="C21" s="1">
-        <v>51765.0</v>
+        <v>27860.0</v>
       </c>
       <c r="D21" s="1">
-        <v>34.09</v>
+        <v>58.1</v>
       </c>
       <c r="E21" s="1">
-        <v>22.008320293635</v>
+        <v>143.05733847811</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1139260.7</v>
+        <v>3985577.45</v>
       </c>
       <c r="I21" s="1">
-        <v>625408.15</v>
+        <v>-2366911.45</v>
       </c>
       <c r="J21" s="1">
-        <v>54.895964549642</v>
+        <v>-59.386913933889</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1764668.85</v>
+        <v>1618666.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1764668.85</v>
+        <v>1618666.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.99</v>
+        <v>1.0</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>80</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
       <c r="C22" s="1">
-        <v>27860.0</v>
+        <v>106963.0</v>
       </c>
       <c r="D22" s="1">
-        <v>60.44</v>
+        <v>14.05</v>
       </c>
       <c r="E22" s="1">
-        <v>143.05733847811</v>
+        <v>24.794760898628</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3985577.45</v>
+        <v>2652122.01</v>
       </c>
       <c r="I22" s="1">
-        <v>-2301719.05</v>
+        <v>-1149291.86</v>
       </c>
       <c r="J22" s="1">
-        <v>-57.751206164617</v>
+        <v>-43.334803439152</v>
       </c>
       <c r="K22">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.78</v>
+      </c>
+      <c r="L22" t="s">
+        <v>82</v>
       </c>
       <c r="M22" s="1">
-        <v>1683858.4</v>
+        <v>1502830.15</v>
       </c>
       <c r="N22" s="1">
-        <v>1683858.4</v>
+        <v>1586097.01</v>
       </c>
       <c r="O22" s="1">
-        <v>0.95</v>
+        <v>0.98</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C23" s="1">
-        <v>106963.0</v>
+        <v>23238.0</v>
       </c>
       <c r="D23" s="1">
-        <v>14.79</v>
+        <v>66.34</v>
       </c>
       <c r="E23" s="1">
-        <v>24.794760898628</v>
+        <v>61.340009897582</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2652122.01</v>
+        <v>1425419.15</v>
       </c>
       <c r="I23" s="1">
-        <v>-1070139.24</v>
+        <v>116189.77</v>
       </c>
       <c r="J23" s="1">
-        <v>-40.350301983279</v>
+        <v>8.1512704526244</v>
       </c>
       <c r="K23">
-        <v>0.78</v>
+        <v>1.35</v>
       </c>
       <c r="L23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M23" s="1">
-        <v>1581982.77</v>
+        <v>1541608.92</v>
       </c>
       <c r="N23" s="1">
-        <v>1665249.63</v>
+        <v>1572988.37</v>
       </c>
       <c r="O23" s="1">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C24" s="1">
-        <v>23238.0</v>
+        <v>322229.0</v>
       </c>
       <c r="D24" s="1">
-        <v>83.18</v>
+        <v>11.716</v>
       </c>
       <c r="E24" s="1">
-        <v>61.340009897582</v>
+        <v>9.9763993619445</v>
       </c>
       <c r="F24" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="G24">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H24" s="1">
-        <v>1425419.15</v>
+        <v>3697517.81</v>
       </c>
       <c r="I24" s="1">
-        <v>507517.69</v>
+        <v>682685.97</v>
       </c>
       <c r="J24" s="1">
-        <v>35.60480368178</v>
+        <v>18.463358530787</v>
       </c>
       <c r="K24">
-        <v>1.35</v>
+        <v>0.39</v>
       </c>
       <c r="L24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M24" s="1">
-        <v>1932936.84</v>
+        <v>4380203.78</v>
       </c>
       <c r="N24" s="1">
-        <v>1964316.29</v>
+        <v>4505228.34</v>
       </c>
       <c r="O24" s="1">
-        <v>1.1</v>
+        <v>2.79</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C25" s="1">
-        <v>322229.0</v>
+        <v>55316.0</v>
       </c>
       <c r="D25" s="1">
-        <v>13.936</v>
+        <v>37.095</v>
       </c>
       <c r="E25" s="1">
-        <v>9.9763993619445</v>
+        <v>27.247622206956</v>
       </c>
       <c r="F25" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G25">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3697517.81</v>
+        <v>1507229.47</v>
       </c>
       <c r="I25" s="1">
-        <v>1415859.66</v>
+        <v>544717.55</v>
       </c>
       <c r="J25" s="1">
-        <v>38.292166062616</v>
+        <v>36.140319761662</v>
       </c>
       <c r="K25">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.23</v>
+      </c>
+      <c r="L25" t="s">
+        <v>91</v>
       </c>
       <c r="M25" s="1">
-        <v>5113377.47</v>
+        <v>2051947.02</v>
       </c>
       <c r="N25" s="1">
-        <v>5113377.47</v>
+        <v>2064458.99</v>
       </c>
       <c r="O25" s="1">
-        <v>2.87</v>
+        <v>1.28</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C26" s="1">
-        <v>55316.0</v>
+        <v>352496.0</v>
       </c>
       <c r="D26" s="1">
-        <v>45.825</v>
+        <v>5.078</v>
       </c>
       <c r="E26" s="1">
-        <v>27.247622206956</v>
+        <v>5.4835129476647</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1507229.47</v>
+        <v>1932916.38</v>
       </c>
       <c r="I26" s="1">
-        <v>1027626.23</v>
+        <v>-142941.69</v>
       </c>
       <c r="J26" s="1">
-        <v>68.179812726194</v>
+        <v>-7.3951305643134</v>
       </c>
       <c r="K26">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2534855.7</v>
+        <v>1789974.69</v>
       </c>
       <c r="N26" s="1">
-        <v>2547367.67</v>
+        <v>1789974.69</v>
       </c>
       <c r="O26" s="1">
-        <v>1.43</v>
+        <v>1.11</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C27" s="1">
-        <v>352496.0</v>
+        <v>27395.0</v>
       </c>
       <c r="D27" s="1">
-        <v>5.835</v>
+        <v>105.55</v>
       </c>
       <c r="E27" s="1">
-        <v>5.4835129476647</v>
+        <v>57.840116444607</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1932916.38</v>
+        <v>1584529.99</v>
       </c>
       <c r="I27" s="1">
-        <v>123897.78</v>
+        <v>1307012.26</v>
       </c>
       <c r="J27" s="1">
-        <v>6.4098882539347</v>
+        <v>82.485801357411</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2056814.16</v>
+        <v>2891542.25</v>
       </c>
       <c r="N27" s="1">
-        <v>2056814.16</v>
+        <v>2891542.25</v>
       </c>
       <c r="O27" s="1">
-        <v>1.16</v>
+        <v>1.79</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B28" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C28" s="1">
-        <v>27395.0</v>
+        <v>72131.0</v>
       </c>
       <c r="D28" s="1">
-        <v>114.8</v>
+        <v>32.66</v>
       </c>
       <c r="E28" s="1">
-        <v>57.840116444607</v>
+        <v>23.909993206804</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1584529.99</v>
+        <v>1724651.72</v>
       </c>
       <c r="I28" s="1">
-        <v>1560416.01</v>
+        <v>631146.74</v>
       </c>
       <c r="J28" s="1">
-        <v>98.478161969027</v>
+        <v>36.595605517385</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>3144946.0</v>
+        <v>2355798.46</v>
       </c>
       <c r="N28" s="1">
-        <v>3144946.0</v>
+        <v>2355798.46</v>
       </c>
       <c r="O28" s="1">
-        <v>1.77</v>
+        <v>1.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B29" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C29" s="1">
-        <v>72131.0</v>
+        <v>643084.0</v>
       </c>
       <c r="D29" s="1">
-        <v>35.62</v>
+        <v>4.763</v>
       </c>
       <c r="E29" s="1">
-        <v>23.909993206804</v>
+        <v>4.1050863495282</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1724651.72</v>
+        <v>2639915.35</v>
       </c>
       <c r="I29" s="1">
-        <v>844654.5</v>
+        <v>423093.74</v>
       </c>
       <c r="J29" s="1">
-        <v>48.975366458336</v>
+        <v>16.026791919673</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2569306.22</v>
+        <v>3063009.09</v>
       </c>
       <c r="N29" s="1">
-        <v>2569306.22</v>
+        <v>3063009.09</v>
       </c>
       <c r="O29" s="1">
-        <v>1.44</v>
+        <v>1.9</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B30" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C30" s="1">
-        <v>643084.0</v>
+        <v>15555.0</v>
       </c>
       <c r="D30" s="1">
-        <v>4.801</v>
+        <v>168.28</v>
       </c>
       <c r="E30" s="1">
-        <v>4.1050863495282</v>
+        <v>131.89186949534</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2639915.35</v>
+        <v>2051578.03</v>
       </c>
       <c r="I30" s="1">
-        <v>447530.93</v>
+        <v>566017.37</v>
       </c>
       <c r="J30" s="1">
-        <v>16.952472737431</v>
+        <v>27.589365928236</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3087446.28</v>
+        <v>2617595.4</v>
       </c>
       <c r="N30" s="1">
-        <v>3087446.28</v>
+        <v>2617595.4</v>
       </c>
       <c r="O30" s="1">
-        <v>1.73</v>
+        <v>1.62</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B31" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C31" s="1">
-        <v>15555.0</v>
+        <v>139624.0</v>
       </c>
       <c r="D31" s="1">
-        <v>178.24</v>
+        <v>2.8</v>
       </c>
       <c r="E31" s="1">
-        <v>131.89186949534</v>
+        <v>8.629102231708</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2051578.03</v>
+        <v>1204829.77</v>
       </c>
       <c r="I31" s="1">
-        <v>720945.17</v>
+        <v>-813882.57</v>
       </c>
       <c r="J31" s="1">
-        <v>35.141006554842</v>
+        <v>-67.551664995794</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2772523.2</v>
+        <v>390947.2</v>
       </c>
       <c r="N31" s="1">
-        <v>2772523.2</v>
+        <v>390947.2</v>
       </c>
       <c r="O31" s="1">
-        <v>1.56</v>
+        <v>0.24</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C32" s="1">
-        <v>139624.0</v>
+        <v>10247.0</v>
       </c>
       <c r="D32" s="1">
-        <v>2.555</v>
+        <v>345.3</v>
       </c>
       <c r="E32" s="1">
-        <v>8.629102231708</v>
+        <v>323.96093588367</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1204829.77</v>
+        <v>3319627.71</v>
       </c>
       <c r="I32" s="1">
-        <v>-848090.45</v>
+        <v>218661.39</v>
       </c>
       <c r="J32" s="1">
-        <v>-70.390894308662</v>
+        <v>6.5869250741976</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>356739.32</v>
+        <v>3538289.1</v>
       </c>
       <c r="N32" s="1">
-        <v>356739.32</v>
+        <v>3538289.1</v>
       </c>
       <c r="O32" s="1">
-        <v>0.2</v>
+        <v>2.19</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B33" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C33" s="1">
-        <v>10247.0</v>
+        <v>7776.0</v>
       </c>
       <c r="D33" s="1">
-        <v>397.4</v>
+        <v>460.25</v>
       </c>
       <c r="E33" s="1">
-        <v>323.96093588367</v>
+        <v>696.11158307613</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>3319627.71</v>
+        <v>5412963.67</v>
       </c>
       <c r="I33" s="1">
-        <v>752530.09</v>
+        <v>-1834059.67</v>
       </c>
       <c r="J33" s="1">
-        <v>22.669110988955</v>
+        <v>-33.882726391918</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4072157.8</v>
+        <v>3578904.0</v>
       </c>
       <c r="N33" s="1">
-        <v>4072157.8</v>
+        <v>3578904.0</v>
       </c>
       <c r="O33" s="1">
-        <v>2.29</v>
+        <v>2.22</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B34" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C34" s="1">
-        <v>7776.0</v>
+        <v>20487.0</v>
       </c>
       <c r="D34" s="1">
-        <v>544.1</v>
+        <v>107.35</v>
       </c>
       <c r="E34" s="1">
-        <v>696.11158307613</v>
+        <v>178.60650021965</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>5412963.67</v>
+        <v>3659111.37</v>
       </c>
       <c r="I34" s="1">
-        <v>-1182042.07</v>
+        <v>-1459831.92</v>
       </c>
       <c r="J34" s="1">
-        <v>-21.837243736757</v>
+        <v>-39.89580453792</v>
       </c>
       <c r="K34">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.06</v>
+      </c>
+      <c r="L34" t="s">
+        <v>110</v>
       </c>
       <c r="M34" s="1">
-        <v>4230921.6</v>
+        <v>2199279.45</v>
       </c>
       <c r="N34" s="1">
-        <v>4230921.6</v>
+        <v>2221051.94</v>
       </c>
       <c r="O34" s="1">
-        <v>2.38</v>
+        <v>1.37</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B35" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C35" s="1">
-        <v>20487.0</v>
+        <v>55509.0</v>
       </c>
       <c r="D35" s="1">
-        <v>128.3</v>
+        <v>28.72</v>
       </c>
       <c r="E35" s="1">
-        <v>178.60650021965</v>
+        <v>29.041819885064</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>3659111.37</v>
+        <v>1612082.38</v>
       </c>
       <c r="I35" s="1">
-        <v>-1030629.27</v>
+        <v>-17863.9</v>
       </c>
       <c r="J35" s="1">
-        <v>-28.166108264696</v>
+        <v>-1.1081257522336</v>
       </c>
       <c r="K35">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.0</v>
+      </c>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2628482.1</v>
+        <v>1594218.48</v>
       </c>
       <c r="N35" s="1">
-        <v>2650254.59</v>
+        <v>1594218.48</v>
       </c>
       <c r="O35" s="1">
-        <v>1.49</v>
+        <v>0.99</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B36" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C36" s="1">
-        <v>55509.0</v>
+        <v>28338.0</v>
       </c>
       <c r="D36" s="1">
-        <v>34.4</v>
+        <v>51.74</v>
       </c>
       <c r="E36" s="1">
-        <v>29.041819885064</v>
+        <v>53.365897028725</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1612082.38</v>
+        <v>1512282.79</v>
       </c>
       <c r="I36" s="1">
-        <v>297427.22</v>
+        <v>-46074.67</v>
       </c>
       <c r="J36" s="1">
-        <v>18.449877232701</v>
+        <v>-3.0466967094164</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1909509.6</v>
+        <v>1466208.12</v>
       </c>
       <c r="N36" s="1">
-        <v>1909509.6</v>
+        <v>1466208.12</v>
       </c>
       <c r="O36" s="1">
-        <v>1.07</v>
+        <v>0.91</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B37" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C37" s="1">
-        <v>28338.0</v>
+        <v>6094.0</v>
       </c>
       <c r="D37" s="1">
-        <v>58.44</v>
+        <v>529.6</v>
       </c>
       <c r="E37" s="1">
-        <v>53.365897028725</v>
+        <v>232.40436823105</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1512282.79</v>
+        <v>1416272.22</v>
       </c>
       <c r="I37" s="1">
-        <v>143789.93</v>
+        <v>1811110.18</v>
       </c>
       <c r="J37" s="1">
-        <v>9.5081376942734</v>
+        <v>127.87867716561</v>
       </c>
       <c r="K37">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>10.76</v>
+      </c>
+      <c r="L37" t="s">
+        <v>117</v>
       </c>
       <c r="M37" s="1">
-        <v>1656072.72</v>
+        <v>3227382.4</v>
       </c>
       <c r="N37" s="1">
-        <v>1656072.72</v>
+        <v>3292934.41</v>
       </c>
       <c r="O37" s="1">
-        <v>0.93</v>
+        <v>2.04</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B38" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C38" s="1">
-        <v>6094.0</v>
+        <v>203195.0</v>
       </c>
       <c r="D38" s="1">
-        <v>555.6</v>
+        <v>12.72</v>
       </c>
       <c r="E38" s="1">
-        <v>232.40436823105</v>
+        <v>9.6436722360294</v>
       </c>
       <c r="F38" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="G38">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H38" s="1">
-        <v>1416272.22</v>
+        <v>2313644.58</v>
       </c>
       <c r="I38" s="1">
-        <v>1969554.18</v>
+        <v>685175.83</v>
       </c>
       <c r="J38" s="1">
-        <v>139.06607445848</v>
+        <v>29.614567246971</v>
       </c>
       <c r="K38">
-        <v>10.76</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>0.0</v>
+      </c>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3385826.4</v>
+        <v>2998820.41</v>
       </c>
       <c r="N38" s="1">
-        <v>3451378.41</v>
+        <v>2998820.41</v>
       </c>
       <c r="O38" s="1">
-        <v>1.94</v>
+        <v>1.86</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B39" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C39" s="1">
-        <v>203195.0</v>
+        <v>36613.0</v>
       </c>
       <c r="D39" s="1">
-        <v>13.91</v>
+        <v>76.63</v>
       </c>
       <c r="E39" s="1">
-        <v>9.6436722360294</v>
+        <v>114.77446863136</v>
       </c>
       <c r="F39" t="s">
-        <v>46</v>
+        <v>122</v>
       </c>
       <c r="G39">
-        <v>0.88</v>
+        <v>0.91</v>
       </c>
       <c r="H39" s="1">
-        <v>2313644.58</v>
+        <v>4095674.84</v>
       </c>
       <c r="I39" s="1">
-        <v>904794.1</v>
+        <v>-1020993.55</v>
       </c>
       <c r="J39" s="1">
-        <v>39.106875266036</v>
+        <v>-24.928579291221</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3218438.68</v>
+        <v>3074681.29</v>
       </c>
       <c r="N39" s="1">
-        <v>3218438.68</v>
+        <v>3074681.29</v>
       </c>
       <c r="O39" s="1">
-        <v>1.81</v>
+        <v>1.9</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B40" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C40" s="1">
-        <v>36613.0</v>
+        <v>12575.0</v>
       </c>
       <c r="D40" s="1">
-        <v>83.98</v>
+        <v>115.4</v>
       </c>
       <c r="E40" s="1">
-        <v>114.77446863136</v>
+        <v>79.332385685885</v>
       </c>
       <c r="F40" t="s">
-        <v>123</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>4095674.84</v>
+        <v>997604.75</v>
       </c>
       <c r="I40" s="1">
-        <v>-709440.21</v>
+        <v>453550.25</v>
       </c>
       <c r="J40" s="1">
-        <v>-17.321692705469</v>
+        <v>45.463922460273</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3386234.63</v>
+        <v>1451155.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3386234.63</v>
+        <v>1451155.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.9</v>
+        <v>0.9</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B41" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C41" s="1">
-        <v>12575.0</v>
+        <v>41230.0</v>
       </c>
       <c r="D41" s="1">
-        <v>122.3</v>
+        <v>45.42</v>
       </c>
       <c r="E41" s="1">
-        <v>79.332385685885</v>
+        <v>11.029391219985</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>997604.75</v>
+        <v>454741.8</v>
       </c>
       <c r="I41" s="1">
-        <v>540317.75</v>
+        <v>1417924.8</v>
       </c>
       <c r="J41" s="1">
-        <v>54.161505345679</v>
+        <v>311.80876708497</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1537922.5</v>
+        <v>1872666.6</v>
       </c>
       <c r="N41" s="1">
-        <v>1537922.5</v>
+        <v>1872666.6</v>
       </c>
       <c r="O41" s="1">
-        <v>0.86</v>
+        <v>1.16</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B42" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C42" s="1">
-        <v>41230.0</v>
+        <v>47987.0</v>
       </c>
       <c r="D42" s="1">
-        <v>43.12</v>
+        <v>116.88</v>
       </c>
       <c r="E42" s="1">
-        <v>11.029391219985</v>
+        <v>82.958456456957</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>122</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H42" s="1">
-        <v>454741.8</v>
+        <v>3880516.5</v>
       </c>
       <c r="I42" s="1">
-        <v>1323095.8</v>
+        <v>2266010.12</v>
       </c>
       <c r="J42" s="1">
-        <v>290.95539490762</v>
+        <v>58.394549282293</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1777837.6</v>
+        <v>6146526.62</v>
       </c>
       <c r="N42" s="1">
-        <v>1777837.6</v>
+        <v>6146526.62</v>
       </c>
       <c r="O42" s="1">
-        <v>1.0</v>
+        <v>3.81</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B43" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C43" s="1">
-        <v>47987.0</v>
+        <v>66534.0</v>
       </c>
       <c r="D43" s="1">
-        <v>130.5</v>
+        <v>237.9</v>
       </c>
       <c r="E43" s="1">
-        <v>82.958456456957</v>
+        <v>810.80089082274</v>
       </c>
       <c r="F43" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="G43">
-        <v>0.91</v>
+        <v>7.47</v>
       </c>
       <c r="H43" s="1">
-        <v>3880516.5</v>
+        <v>7232428.19</v>
       </c>
       <c r="I43" s="1">
-        <v>3016161.85</v>
+        <v>-5113874.13</v>
       </c>
       <c r="J43" s="1">
-        <v>77.725783410533</v>
+        <v>-70.707568684481</v>
       </c>
       <c r="K43">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.34</v>
+      </c>
+      <c r="L43" t="s">
+        <v>132</v>
       </c>
       <c r="M43" s="1">
-        <v>6896678.35</v>
+        <v>2118554.06</v>
       </c>
       <c r="N43" s="1">
-        <v>6896678.35</v>
+        <v>2140945.94</v>
       </c>
       <c r="O43" s="1">
-        <v>3.87</v>
+        <v>1.33</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B44" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C44" s="1">
-        <v>66534.0</v>
+        <v>118974.0</v>
       </c>
       <c r="D44" s="1">
-        <v>237.9</v>
+        <v>5.125</v>
       </c>
       <c r="E44" s="1">
-        <v>810.80089082274</v>
+        <v>8.6889933935146</v>
       </c>
       <c r="F44" t="s">
-        <v>132</v>
+        <v>48</v>
       </c>
       <c r="G44">
-        <v>7.47</v>
+        <v>0.86</v>
       </c>
       <c r="H44" s="1">
-        <v>7232428.19</v>
+        <v>1205285.51</v>
       </c>
       <c r="I44" s="1">
-        <v>-5113910.76</v>
+        <v>-497834.68</v>
       </c>
       <c r="J44" s="1">
-        <v>-70.708075153388</v>
+        <v>-41.304294780745</v>
       </c>
       <c r="K44">
-        <v>0.34</v>
+        <v>0.11</v>
       </c>
       <c r="L44" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="M44" s="1">
-        <v>2118517.43</v>
+        <v>707450.83</v>
       </c>
       <c r="N44" s="1">
-        <v>2140908.92</v>
+        <v>720233.26</v>
       </c>
       <c r="O44" s="1">
-        <v>1.2</v>
+        <v>0.45</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B45" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C45" s="1">
-        <v>118974.0</v>
+        <v>315380.0</v>
       </c>
       <c r="D45" s="1">
-        <v>6.0</v>
+        <v>10.68</v>
       </c>
       <c r="E45" s="1">
-        <v>8.6889933935146</v>
+        <v>9.7300750206101</v>
       </c>
       <c r="F45" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G45">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H45" s="1">
-        <v>1205285.51</v>
+        <v>3563311.85</v>
       </c>
       <c r="I45" s="1">
-        <v>-392439.26</v>
+        <v>344698.73</v>
       </c>
       <c r="J45" s="1">
-        <v>-32.559858783999</v>
+        <v>9.6735493414645</v>
       </c>
       <c r="K45">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>0.0</v>
+      </c>
+      <c r="L45">
+        <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>812846.25</v>
+        <v>3908010.58</v>
       </c>
       <c r="N45" s="1">
-        <v>825391.17</v>
+        <v>3908010.58</v>
       </c>
       <c r="O45" s="1">
-        <v>0.46</v>
+        <v>2.42</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B46" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C46" s="1">
-        <v>315380.0</v>
+        <v>23695.0</v>
       </c>
       <c r="D46" s="1">
-        <v>11.375</v>
+        <v>94.66</v>
       </c>
       <c r="E46" s="1">
-        <v>9.7300750206101</v>
+        <v>29.605464021946</v>
       </c>
       <c r="F46" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G46">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>3563311.85</v>
+        <v>701501.47</v>
       </c>
       <c r="I46" s="1">
-        <v>521674.85</v>
+        <v>1541467.23</v>
       </c>
       <c r="J46" s="1">
-        <v>14.640168246852</v>
+        <v>219.73827510297</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>4084986.7</v>
+        <v>2242968.7</v>
       </c>
       <c r="N46" s="1">
-        <v>4084986.7</v>
+        <v>2242968.7</v>
       </c>
       <c r="O46" s="1">
-        <v>2.29</v>
+        <v>1.39</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B47" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C47" s="1">
-        <v>23695.0</v>
+        <v>113879.0</v>
       </c>
       <c r="D47" s="1">
-        <v>102.5</v>
+        <v>14.88</v>
       </c>
       <c r="E47" s="1">
-        <v>29.605464021946</v>
+        <v>17.915012688907</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>701501.47</v>
+        <v>2040143.73</v>
       </c>
       <c r="I47" s="1">
-        <v>1727236.03</v>
+        <v>-345624.21</v>
       </c>
       <c r="J47" s="1">
-        <v>246.21987320996</v>
+        <v>-16.94116963024</v>
       </c>
       <c r="K47">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.04</v>
+      </c>
+      <c r="L47" t="s">
+        <v>142</v>
       </c>
       <c r="M47" s="1">
-        <v>2428737.5</v>
+        <v>1694519.52</v>
       </c>
       <c r="N47" s="1">
-        <v>2428737.5</v>
+        <v>1698619.16</v>
       </c>
       <c r="O47" s="1">
-        <v>1.36</v>
+        <v>1.05</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B48" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C48" s="1">
-        <v>113879.0</v>
+        <v>32143.0</v>
       </c>
       <c r="D48" s="1">
-        <v>15.73</v>
+        <v>78.15</v>
       </c>
       <c r="E48" s="1">
-        <v>17.915012688907</v>
+        <v>97.685278909871</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2040143.73</v>
+        <v>3139897.92</v>
       </c>
       <c r="I48" s="1">
-        <v>-248827.06</v>
+        <v>-627922.47</v>
       </c>
       <c r="J48" s="1">
-        <v>-12.19654558358</v>
+        <v>-19.998181023668</v>
       </c>
       <c r="K48">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>0.0</v>
+      </c>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1791316.67</v>
+        <v>2511975.45</v>
       </c>
       <c r="N48" s="1">
-        <v>1795416.31</v>
+        <v>2511975.45</v>
       </c>
       <c r="O48" s="1">
-        <v>1.01</v>
+        <v>1.56</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B49" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C49" s="1">
-        <v>32143.0</v>
+        <v>21335.0</v>
       </c>
       <c r="D49" s="1">
-        <v>82.2</v>
+        <v>160.0</v>
       </c>
       <c r="E49" s="1">
-        <v>97.685278909871</v>
+        <v>93.535460042184</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>3139897.92</v>
+        <v>1995579.04</v>
       </c>
       <c r="I49" s="1">
-        <v>-497743.32</v>
+        <v>1418020.96</v>
       </c>
       <c r="J49" s="1">
-        <v>-15.852213437563</v>
+        <v>71.058120554323</v>
       </c>
       <c r="K49">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.35</v>
+      </c>
+      <c r="L49" t="s">
+        <v>147</v>
       </c>
       <c r="M49" s="1">
-        <v>2642154.6</v>
+        <v>3413600.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2642154.6</v>
+        <v>3442443.57</v>
       </c>
       <c r="O49" s="1">
-        <v>1.48</v>
+        <v>2.13</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B50" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C50" s="1">
-        <v>21335.0</v>
+        <v>20915.0</v>
       </c>
       <c r="D50" s="1">
-        <v>170.96</v>
+        <v>243.4</v>
       </c>
       <c r="E50" s="1">
-        <v>93.535460042184</v>
+        <v>145.20059909156</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1995579.04</v>
+        <v>3036870.53</v>
       </c>
       <c r="I50" s="1">
-        <v>1651852.56</v>
+        <v>2053840.47</v>
       </c>
       <c r="J50" s="1">
-        <v>82.775601812294</v>
+        <v>67.630162356642</v>
       </c>
       <c r="K50">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>0.0</v>
+      </c>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>3647431.6</v>
+        <v>5090711.0</v>
       </c>
       <c r="N50" s="1">
-        <v>3676275.17</v>
+        <v>5090711.0</v>
       </c>
       <c r="O50" s="1">
-        <v>2.07</v>
+        <v>3.15</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B51" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C51" s="1">
-        <v>20915.0</v>
+        <v>26747.0</v>
       </c>
       <c r="D51" s="1">
-        <v>276.7</v>
+        <v>145.7</v>
       </c>
       <c r="E51" s="1">
-        <v>145.20059909156</v>
+        <v>14.72990914869</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3036870.53</v>
+        <v>393980.88</v>
       </c>
       <c r="I51" s="1">
-        <v>2750309.97</v>
+        <v>3503057.02</v>
       </c>
       <c r="J51" s="1">
-        <v>90.563952029921</v>
+        <v>889.14391480114</v>
       </c>
       <c r="K51">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.08</v>
+      </c>
+      <c r="L51" t="s">
+        <v>152</v>
       </c>
       <c r="M51" s="1">
-        <v>5787180.5</v>
+        <v>3897037.9</v>
       </c>
       <c r="N51" s="1">
-        <v>5787180.5</v>
+        <v>3899167.63</v>
       </c>
       <c r="O51" s="1">
-        <v>3.25</v>
+        <v>2.41</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B52" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C52" s="1">
-        <v>26747.0</v>
+        <v>18318.0</v>
       </c>
       <c r="D52" s="1">
-        <v>166.45</v>
+        <v>210.3</v>
       </c>
       <c r="E52" s="1">
-        <v>14.72990914869</v>
+        <v>115.59523801725</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>393980.88</v>
+        <v>2117473.57</v>
       </c>
       <c r="I52" s="1">
-        <v>4058057.27</v>
+        <v>1734801.83</v>
       </c>
       <c r="J52" s="1">
-        <v>1030.0137585357</v>
+        <v>81.927909494521</v>
       </c>
       <c r="K52">
-        <v>0.6</v>
+        <v>4.22</v>
       </c>
       <c r="L52" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="M52" s="1">
-        <v>4452038.15</v>
+        <v>3852275.4</v>
       </c>
       <c r="N52" s="1">
-        <v>4467952.62</v>
+        <v>3929504.26</v>
       </c>
       <c r="O52" s="1">
-        <v>2.51</v>
+        <v>2.43</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B53" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C53" s="1">
-        <v>18318.0</v>
+        <v>9820.0</v>
       </c>
       <c r="D53" s="1">
-        <v>247.4</v>
+        <v>126.35</v>
       </c>
       <c r="E53" s="1">
-        <v>115.59523801725</v>
+        <v>256.81218839104</v>
       </c>
       <c r="F53" t="s">
-        <v>8</v>
+        <v>122</v>
       </c>
       <c r="G53">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H53" s="1">
-        <v>2117473.57</v>
+        <v>2457561.31</v>
       </c>
       <c r="I53" s="1">
-        <v>2414399.63</v>
+        <v>-1097831.25</v>
       </c>
       <c r="J53" s="1">
-        <v>114.02265719898</v>
+        <v>-44.671571184525</v>
       </c>
       <c r="K53">
-        <v>4.22</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>4531873.2</v>
+        <v>1359730.06</v>
       </c>
       <c r="N53" s="1">
-        <v>4609102.06</v>
+        <v>1359730.06</v>
       </c>
       <c r="O53" s="1">
-        <v>2.59</v>
+        <v>0.84</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B54" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C54" s="1">
-        <v>9820.0</v>
+        <v>32617.0</v>
       </c>
       <c r="D54" s="1">
-        <v>159.5</v>
+        <v>44.88</v>
       </c>
       <c r="E54" s="1">
-        <v>256.81218839104</v>
+        <v>22.292380047215</v>
       </c>
       <c r="F54" t="s">
-        <v>123</v>
+        <v>8</v>
       </c>
       <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>727110.56</v>
+      </c>
+      <c r="I54" s="1">
+        <v>736740.4</v>
+      </c>
+      <c r="J54" s="1">
+        <v>101.32439831434</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54">
+        <v>0.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1463850.96</v>
+      </c>
+      <c r="N54" s="1">
+        <v>1463850.96</v>
+      </c>
+      <c r="O54" s="1">
         <v>0.91</v>
-      </c>
-[...22 lines deleted...]
-        <v>0.97</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B55" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C55" s="1">
-        <v>32617.0</v>
+        <v>105731.0</v>
       </c>
       <c r="D55" s="1">
-        <v>52.5</v>
+        <v>26.53</v>
       </c>
       <c r="E55" s="1">
-        <v>22.292380047215</v>
+        <v>18.689683252783</v>
       </c>
       <c r="F55" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="G55">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H55" s="1">
-        <v>727110.56</v>
+        <v>2338901.63</v>
       </c>
       <c r="I55" s="1">
-        <v>985281.94</v>
+        <v>915640.66</v>
       </c>
       <c r="J55" s="1">
-        <v>135.50648198535</v>
+        <v>39.148318520775</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1712392.5</v>
+        <v>3254542.29</v>
       </c>
       <c r="N55" s="1">
-        <v>1712392.5</v>
+        <v>3254542.29</v>
       </c>
       <c r="O55" s="1">
-        <v>0.96</v>
+        <v>2.01</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B56" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C56" s="1">
-        <v>105731.0</v>
+        <v>48898.0</v>
       </c>
       <c r="D56" s="1">
-        <v>26.89</v>
+        <v>27.8</v>
       </c>
       <c r="E56" s="1">
-        <v>18.689683252783</v>
+        <v>33.829820033539</v>
       </c>
       <c r="F56" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>2338901.63</v>
+        <v>1654210.54</v>
       </c>
       <c r="I56" s="1">
-        <v>898512.33</v>
+        <v>-294846.14</v>
       </c>
       <c r="J56" s="1">
-        <v>38.415994861656</v>
+        <v>-17.823979044409</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3237413.96</v>
+        <v>1359364.4</v>
       </c>
       <c r="N56" s="1">
-        <v>3237413.96</v>
+        <v>1359364.4</v>
       </c>
       <c r="O56" s="1">
-        <v>1.82</v>
+        <v>0.84</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B57" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C57" s="1">
-        <v>48898.0</v>
+        <v>2804.0</v>
       </c>
       <c r="D57" s="1">
-        <v>28.41</v>
+        <v>831.4</v>
       </c>
       <c r="E57" s="1">
-        <v>33.829820033539</v>
+        <v>700.79802068474</v>
       </c>
       <c r="F57" t="s">
-        <v>8</v>
+        <v>122</v>
       </c>
       <c r="G57">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H57" s="1">
-        <v>1654210.54</v>
+        <v>2110295.96</v>
       </c>
       <c r="I57" s="1">
-        <v>-265018.36</v>
+        <v>444486.9</v>
       </c>
       <c r="J57" s="1">
-        <v>-16.020836138549</v>
+        <v>21.062775479132</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1389192.18</v>
+        <v>2554782.86</v>
       </c>
       <c r="N57" s="1">
-        <v>1389192.18</v>
+        <v>2554782.86</v>
       </c>
       <c r="O57" s="1">
-        <v>0.78</v>
+        <v>1.58</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B58" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C58" s="1">
-        <v>2804.0</v>
+        <v>117073.0</v>
       </c>
       <c r="D58" s="1">
-        <v>881.4</v>
+        <v>113.8</v>
       </c>
       <c r="E58" s="1">
-        <v>700.79802068474</v>
+        <v>164.5256429749</v>
       </c>
       <c r="F58" t="s">
-        <v>123</v>
+        <v>168</v>
       </c>
       <c r="G58">
-        <v>0.91</v>
+        <v>10.98</v>
       </c>
       <c r="H58" s="1">
-        <v>2110295.96</v>
+        <v>1789092.2</v>
       </c>
       <c r="I58" s="1">
-        <v>611508.46</v>
+        <v>-575549.65</v>
       </c>
       <c r="J58" s="1">
-        <v>28.977379078146</v>
+        <v>-32.169926737146</v>
       </c>
       <c r="K58">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.07</v>
+      </c>
+      <c r="L58" t="s">
+        <v>169</v>
       </c>
       <c r="M58" s="1">
-        <v>2721804.42</v>
+        <v>1213542.55</v>
       </c>
       <c r="N58" s="1">
-        <v>2721804.42</v>
+        <v>1221764.57</v>
       </c>
       <c r="O58" s="1">
-        <v>1.53</v>
+        <v>0.76</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B59" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C59" s="1">
-        <v>117073.0</v>
+        <v>76186.0</v>
       </c>
       <c r="D59" s="1">
-        <v>117.6</v>
+        <v>45.74</v>
       </c>
       <c r="E59" s="1">
-        <v>164.5256429749</v>
+        <v>38.53910757882</v>
       </c>
       <c r="F59" t="s">
-        <v>169</v>
+        <v>48</v>
       </c>
       <c r="G59">
-        <v>11.23</v>
+        <v>0.86</v>
       </c>
       <c r="H59" s="1">
-        <v>1789092.2</v>
+        <v>3420689.92</v>
       </c>
       <c r="I59" s="1">
-        <v>-563379.32</v>
+        <v>622476.91</v>
       </c>
       <c r="J59" s="1">
-        <v>-31.489675043019</v>
+        <v>18.197408258507</v>
       </c>
       <c r="K59">
-        <v>0.07</v>
+        <v>0.47</v>
       </c>
       <c r="L59" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="M59" s="1">
-        <v>1225712.88</v>
+        <v>4043166.83</v>
       </c>
       <c r="N59" s="1">
-        <v>1233749.02</v>
+        <v>4078984.31</v>
       </c>
       <c r="O59" s="1">
-        <v>0.69</v>
+        <v>2.53</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B60" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C60" s="1">
-        <v>76186.0</v>
+        <v>74184.0</v>
       </c>
       <c r="D60" s="1">
-        <v>54.67</v>
+        <v>9.742</v>
       </c>
       <c r="E60" s="1">
-        <v>38.53910757882</v>
+        <v>18.786497627521</v>
       </c>
       <c r="F60" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G60">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3420689.92</v>
+        <v>1393657.54</v>
       </c>
       <c r="I60" s="1">
-        <v>1322050.32</v>
+        <v>-670957.01</v>
       </c>
       <c r="J60" s="1">
-        <v>38.648645475589</v>
+        <v>-48.14360707294</v>
       </c>
       <c r="K60">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>0.0</v>
+      </c>
+      <c r="L60">
+        <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>4742740.24</v>
+        <v>722700.53</v>
       </c>
       <c r="N60" s="1">
-        <v>4777892.22</v>
+        <v>722700.53</v>
       </c>
       <c r="O60" s="1">
-        <v>2.68</v>
+        <v>0.45</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B61" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C61" s="1">
-        <v>74184.0</v>
+        <v>97366.0</v>
       </c>
       <c r="D61" s="1">
-        <v>12.29</v>
+        <v>153.95</v>
       </c>
       <c r="E61" s="1">
-        <v>18.786497627521</v>
+        <v>169.26291949962</v>
       </c>
       <c r="F61" t="s">
-        <v>8</v>
+        <v>131</v>
       </c>
       <c r="G61">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H61" s="1">
-        <v>1393657.54</v>
+        <v>2214501.76</v>
       </c>
       <c r="I61" s="1">
-        <v>-481936.18</v>
+        <v>-208235.84</v>
       </c>
       <c r="J61" s="1">
-        <v>-34.580674675645</v>
+        <v>-9.4032817567054</v>
       </c>
       <c r="K61">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L61">
-        <v>0.0</v>
+        <v>977.19</v>
       </c>
       <c r="M61" s="1">
-        <v>911721.36</v>
+        <v>2006265.92</v>
       </c>
       <c r="N61" s="1">
-        <v>911721.36</v>
+        <v>2007243.11</v>
       </c>
       <c r="O61" s="1">
-        <v>0.51</v>
+        <v>1.24</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B62" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C62" s="1">
-        <v>97366.0</v>
+        <v>71299.0</v>
       </c>
       <c r="D62" s="1">
-        <v>162.45</v>
+        <v>6.835</v>
       </c>
       <c r="E62" s="1">
-        <v>169.26291949962</v>
+        <v>19.511494551116</v>
       </c>
       <c r="F62" t="s">
-        <v>132</v>
+        <v>8</v>
       </c>
       <c r="G62">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2214501.76</v>
+        <v>1391150.05</v>
       </c>
       <c r="I62" s="1">
-        <v>-97501.02</v>
+        <v>-903821.38</v>
       </c>
       <c r="J62" s="1">
-        <v>-4.4028422899063</v>
+        <v>-64.969366891803</v>
       </c>
       <c r="K62">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L62">
-        <v>977.17</v>
+        <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2117000.74</v>
+        <v>487328.67</v>
       </c>
       <c r="N62" s="1">
-        <v>2117977.91</v>
+        <v>487328.67</v>
       </c>
       <c r="O62" s="1">
-        <v>1.19</v>
+        <v>0.3</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B63" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C63" s="1">
-        <v>71299.0</v>
+        <v>2406.0</v>
       </c>
       <c r="D63" s="1">
-        <v>7.05</v>
+        <v>1071.41</v>
       </c>
       <c r="E63" s="1">
-        <v>19.511494551116</v>
+        <v>1067.7372402328</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1391150.05</v>
+        <v>2568975.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-888492.1</v>
+        <v>8836.66</v>
       </c>
       <c r="J63" s="1">
-        <v>-63.867452687796</v>
+        <v>0.34397599230012</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>502657.95</v>
+        <v>2577812.46</v>
       </c>
       <c r="N63" s="1">
-        <v>502657.95</v>
+        <v>2577812.46</v>
       </c>
       <c r="O63" s="1">
-        <v>0.28</v>
+        <v>1.6</v>
       </c>
       <c r="P63">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P64">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>