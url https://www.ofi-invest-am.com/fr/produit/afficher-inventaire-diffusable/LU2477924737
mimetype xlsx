--- v2 (2026-06-19)
+++ v3 (2026-07-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LU1985004537</t>
   </si>
   <si>
@@ -124,138 +124,129 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
-    <t>17 623.45</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>7 870.82</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>84 464.79</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>29 759.04</t>
-[...1 lines deleted...]
-  <si>
     <t>LU1704650164</t>
   </si>
   <si>
     <t>BEFESA SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>44 329.77</t>
+    <t>19 783.83</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>GB00BG5KQW09</t>
   </si>
   <si>
     <t>CERES POWER HOLDINGS PLC</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
@@ -280,51 +271,51 @@
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>83 266.86</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>31 379.45</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
-    <t>125 024.56</t>
+    <t>123 790.88</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
@@ -379,101 +370,101 @@
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>65 552.01</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PLC</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
-    <t>NESTLE LTD</t>
+    <t>NESTLE SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>22 391.88</t>
+    <t>30 879.89</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
-    <t>12 782.43</t>
-[...1 lines deleted...]
-  <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
+    <t>51 147.11</t>
+  </si>
+  <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
   <si>
     <t>4 099.64</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
@@ -523,72 +514,72 @@
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>8 222.02</t>
+    <t>8 169.95</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>35 817.48</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
+  </si>
+  <si>
+    <t>2 133.90</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -920,255 +911,255 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1377463.0</v>
+        <v>1370715.0</v>
       </c>
       <c r="D2">
-        <v>16.97</v>
+        <v>18.19</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>23372258.81</v>
+        <v>24929067.64</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>23372258.81</v>
+        <v>24929067.64</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>6947.0</v>
       </c>
       <c r="D3">
-        <v>1840.19</v>
+        <v>1974.16</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>12783797.42</v>
+        <v>13714515.07</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>12783797.42</v>
+        <v>13714515.07</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>819910.02</v>
+        <v>818090.02</v>
       </c>
       <c r="D4">
-        <v>151.38</v>
+        <v>162.29</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>124116136.8</v>
+        <v>132771337.49</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>124116136.8</v>
+        <v>132771337.49</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>50.0</v>
       </c>
       <c r="D5">
-        <v>1328.76</v>
+        <v>1425.06</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>66437.95</v>
+        <v>71253.14</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>66437.95</v>
+        <v>71253.14</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>10302.0</v>
+        <v>11166.0</v>
       </c>
       <c r="D6">
-        <v>115.2</v>
+        <v>123.59</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1186828.98</v>
+        <v>1379967.43</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1186828.98</v>
+        <v>1379967.43</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>104.92</v>
+        <v>112.52</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10492.25</v>
+        <v>11251.5</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10492.25</v>
+        <v>11251.5</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1220,3134 +1211,3134 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13504.0</v>
       </c>
       <c r="D2" s="1">
-        <v>210.6</v>
+        <v>242.0</v>
       </c>
       <c r="E2" s="1">
         <v>185.79711048578</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2509004.18</v>
       </c>
       <c r="I2" s="1">
-        <v>334938.22</v>
+        <v>758963.82</v>
       </c>
       <c r="J2" s="1">
-        <v>13.349448465247</v>
+        <v>30.249603649524</v>
       </c>
       <c r="K2">
-        <v>1.31</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>0.0</v>
+      </c>
+      <c r="L2">
+        <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2843942.4</v>
+        <v>3267968.0</v>
       </c>
       <c r="N2" s="1">
-        <v>2861565.85</v>
+        <v>3267968.0</v>
       </c>
       <c r="O2" s="1">
-        <v>1.77</v>
+        <v>1.89</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>10940.0</v>
       </c>
       <c r="D3" s="1">
-        <v>133.25</v>
+        <v>141.85</v>
       </c>
       <c r="E3" s="1">
         <v>172.63322760512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1888607.51</v>
       </c>
       <c r="I3" s="1">
-        <v>-430852.51</v>
+        <v>-336768.51</v>
       </c>
       <c r="J3" s="1">
-        <v>-22.813237145287</v>
+        <v>-17.83157740382</v>
       </c>
       <c r="K3">
         <v>0.72</v>
       </c>
       <c r="L3" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="M3" s="1">
-        <v>1457755.0</v>
+        <v>1551839.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1465625.82</v>
+        <v>1559709.82</v>
       </c>
       <c r="O3" s="1">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C4" s="1">
         <v>52899.0</v>
       </c>
       <c r="D4" s="1">
-        <v>60.34</v>
+        <v>64.16</v>
       </c>
       <c r="E4" s="1">
         <v>53.141632545039</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2811139.22</v>
       </c>
       <c r="I4" s="1">
-        <v>380786.44</v>
+        <v>582860.62</v>
       </c>
       <c r="J4" s="1">
-        <v>13.545627242183</v>
+        <v>20.733964929706</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3191925.66</v>
+        <v>3393999.84</v>
       </c>
       <c r="N4" s="1">
-        <v>3191925.66</v>
+        <v>3393999.84</v>
       </c>
       <c r="O4" s="1">
-        <v>1.98</v>
+        <v>1.96</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C5" s="1">
         <v>51402.0</v>
       </c>
       <c r="D5" s="1">
-        <v>27.02</v>
+        <v>31.62</v>
       </c>
       <c r="E5" s="1">
         <v>41.854601377378</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2151410.22</v>
       </c>
       <c r="I5" s="1">
-        <v>-762528.18</v>
+        <v>-526078.98</v>
       </c>
       <c r="J5" s="1">
-        <v>-35.443179218513</v>
+        <v>-24.452750810117</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1388882.04</v>
+        <v>1625331.24</v>
       </c>
       <c r="N5" s="1">
-        <v>1388882.04</v>
+        <v>1625331.24</v>
       </c>
       <c r="O5" s="1">
-        <v>0.86</v>
+        <v>0.94</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C6" s="1">
         <v>7069.0</v>
       </c>
       <c r="D6" s="1">
-        <v>1168.6</v>
+        <v>1222.6</v>
       </c>
       <c r="E6" s="1">
         <v>525.84801810723</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3717219.64</v>
       </c>
       <c r="I6" s="1">
-        <v>4543613.76</v>
+        <v>4925339.76</v>
       </c>
       <c r="J6" s="1">
-        <v>122.23151172202</v>
+        <v>132.50063856867</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>8260833.4</v>
+        <v>8642559.4</v>
       </c>
       <c r="N6" s="1">
-        <v>8260833.4</v>
+        <v>8642559.4</v>
       </c>
       <c r="O6" s="1">
-        <v>5.11</v>
+        <v>5.0</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>45642.0</v>
       </c>
       <c r="D7" s="1">
-        <v>141.12</v>
+        <v>148.62</v>
       </c>
       <c r="E7" s="1">
         <v>106.44088668332</v>
       </c>
       <c r="F7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G7">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H7" s="1">
         <v>5632872.65</v>
       </c>
       <c r="I7" s="1">
-        <v>1840275.02</v>
+        <v>2159784.23</v>
       </c>
       <c r="J7" s="1">
-        <v>32.670275618605</v>
+        <v>38.342500606684</v>
       </c>
       <c r="K7">
-        <v>1.85</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>0.0</v>
+      </c>
+      <c r="L7">
+        <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>7473147.67</v>
+        <v>7792656.88</v>
       </c>
       <c r="N7" s="1">
-        <v>7557612.46</v>
+        <v>7792656.88</v>
       </c>
       <c r="O7" s="1">
-        <v>4.68</v>
+        <v>4.51</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C8" s="1">
         <v>64573.0</v>
       </c>
       <c r="D8" s="1">
-        <v>38.44</v>
+        <v>42.29</v>
       </c>
       <c r="E8" s="1">
         <v>34.371886856736</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2219495.85</v>
       </c>
       <c r="I8" s="1">
-        <v>262690.27</v>
+        <v>511296.32</v>
       </c>
       <c r="J8" s="1">
-        <v>11.835582841932</v>
+        <v>23.03659725248</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2482186.12</v>
+        <v>2730792.17</v>
       </c>
       <c r="N8" s="1">
-        <v>2482186.12</v>
+        <v>2730792.17</v>
       </c>
       <c r="O8" s="1">
-        <v>1.54</v>
+        <v>1.58</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C9" s="1">
         <v>601207.0</v>
       </c>
       <c r="D9" s="1">
-        <v>9.35</v>
+        <v>10.526</v>
       </c>
       <c r="E9" s="1">
         <v>4.5439133443223</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2731832.51</v>
       </c>
       <c r="I9" s="1">
-        <v>2889452.94</v>
+        <v>3596472.37</v>
       </c>
       <c r="J9" s="1">
-        <v>105.76976917227</v>
+        <v>131.65054434468</v>
       </c>
       <c r="K9">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>0.0</v>
+      </c>
+      <c r="L9">
+        <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>5621285.45</v>
+        <v>6328304.88</v>
       </c>
       <c r="N9" s="1">
-        <v>5651044.49</v>
+        <v>6328304.88</v>
       </c>
       <c r="O9" s="1">
-        <v>3.5</v>
+        <v>3.66</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B10" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C10" s="1">
         <v>65783.0</v>
       </c>
       <c r="D10" s="1">
-        <v>28.36</v>
+        <v>34.6</v>
       </c>
       <c r="E10" s="1">
         <v>40.562981469377</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2668354.61</v>
       </c>
       <c r="I10" s="1">
-        <v>-802748.73</v>
+        <v>-392262.81</v>
       </c>
       <c r="J10" s="1">
-        <v>-30.084034820245</v>
+        <v>-14.700550239085</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1865605.88</v>
+        <v>2276091.8</v>
       </c>
       <c r="N10" s="1">
-        <v>1865605.88</v>
+        <v>2276091.8</v>
       </c>
       <c r="O10" s="1">
-        <v>1.15</v>
+        <v>1.32</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B11" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>7262.0</v>
       </c>
       <c r="D11" s="1">
-        <v>92.6</v>
+        <v>91.1</v>
       </c>
       <c r="E11" s="1">
         <v>96.837648030846</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>703235.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-30773.8</v>
+        <v>-41666.8</v>
       </c>
       <c r="J11" s="1">
-        <v>-4.3760336160743</v>
+        <v>-5.9250179527469</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>672461.2</v>
+        <v>661568.2</v>
       </c>
       <c r="N11" s="1">
-        <v>672461.2</v>
+        <v>661568.2</v>
       </c>
       <c r="O11" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C12" s="1">
         <v>35738.0</v>
       </c>
       <c r="D12" s="1">
-        <v>84.49</v>
+        <v>90.44</v>
       </c>
       <c r="E12" s="1">
         <v>58.802834238066</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2101495.69</v>
       </c>
       <c r="I12" s="1">
-        <v>918007.93</v>
+        <v>1130649.03</v>
       </c>
       <c r="J12" s="1">
-        <v>43.683550452583</v>
+        <v>53.80211034361</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3019503.62</v>
+        <v>3232144.72</v>
       </c>
       <c r="N12" s="1">
-        <v>3019503.62</v>
+        <v>3232144.72</v>
       </c>
       <c r="O12" s="1">
         <v>1.87</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>59025.0</v>
       </c>
       <c r="D13" s="1">
-        <v>26.74</v>
+        <v>28.85</v>
       </c>
       <c r="E13" s="1">
         <v>26.259342481999</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1549957.69</v>
       </c>
       <c r="I13" s="1">
-        <v>28370.81</v>
+        <v>152913.56</v>
       </c>
       <c r="J13" s="1">
-        <v>1.8304248034022</v>
+        <v>9.8656602684426</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1578328.5</v>
+        <v>1702871.25</v>
       </c>
       <c r="N13" s="1">
-        <v>1578328.5</v>
+        <v>1702871.25</v>
       </c>
       <c r="O13" s="1">
-        <v>0.98</v>
+        <v>0.99</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>330955.0</v>
       </c>
       <c r="D14" s="1">
-        <v>10.095</v>
+        <v>10.655</v>
       </c>
       <c r="E14" s="1">
         <v>2.9612341254853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>980035.24</v>
       </c>
       <c r="I14" s="1">
-        <v>2360955.49</v>
+        <v>2546290.29</v>
       </c>
       <c r="J14" s="1">
-        <v>240.90516275721</v>
+        <v>259.81619701757</v>
       </c>
       <c r="K14">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="L14" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="M14" s="1">
-        <v>3340990.73</v>
+        <v>3526325.53</v>
       </c>
       <c r="N14" s="1">
-        <v>3385320.5</v>
+        <v>3546109.36</v>
       </c>
       <c r="O14" s="1">
-        <v>2.1</v>
+        <v>2.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C15" s="1">
         <v>9083.0</v>
       </c>
       <c r="D15" s="1">
-        <v>101.1</v>
+        <v>108.95</v>
       </c>
       <c r="E15" s="1">
         <v>163.91826819333</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1488869.63</v>
       </c>
       <c r="I15" s="1">
-        <v>-570578.33</v>
+        <v>-499276.78</v>
       </c>
       <c r="J15" s="1">
-        <v>-38.322920859095</v>
+        <v>-33.533948838758</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>918291.3</v>
+        <v>989592.85</v>
       </c>
       <c r="N15" s="1">
-        <v>918291.3</v>
+        <v>989592.85</v>
       </c>
       <c r="O15" s="1">
         <v>0.57</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B16" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C16" s="1">
         <v>191082.0</v>
       </c>
       <c r="D16" s="1">
-        <v>3.146</v>
+        <v>4.266</v>
       </c>
       <c r="E16" s="1">
         <v>6.6457061366324</v>
       </c>
       <c r="F16" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G16">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H16" s="1">
         <v>1479745.39</v>
       </c>
       <c r="I16" s="1">
-        <v>-782270.1</v>
+        <v>-543296.11</v>
       </c>
       <c r="J16" s="1">
-        <v>-52.865182435203</v>
+        <v>-36.715512930235</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>697475.29</v>
+        <v>936449.28</v>
       </c>
       <c r="N16" s="1">
-        <v>697475.29</v>
+        <v>936449.28</v>
       </c>
       <c r="O16" s="1">
-        <v>0.43</v>
+        <v>0.54</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C17" s="1">
         <v>36580.0</v>
       </c>
       <c r="D17" s="1">
-        <v>68.32</v>
+        <v>77.88</v>
       </c>
       <c r="E17" s="1">
         <v>52.197427829415</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1909381.91</v>
       </c>
       <c r="I17" s="1">
-        <v>589763.69</v>
+        <v>939468.49</v>
       </c>
       <c r="J17" s="1">
-        <v>30.887675582932</v>
+        <v>49.202754309116</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2499145.6</v>
+        <v>2848850.4</v>
       </c>
       <c r="N17" s="1">
-        <v>2499145.6</v>
+        <v>2848850.4</v>
       </c>
       <c r="O17" s="1">
-        <v>1.55</v>
+        <v>1.65</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C18" s="1">
         <v>80422.0</v>
       </c>
       <c r="D18" s="1">
-        <v>16.255</v>
+        <v>17.29</v>
       </c>
       <c r="E18" s="1">
         <v>10.719614906369</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>862092.87</v>
       </c>
       <c r="I18" s="1">
-        <v>445166.74</v>
+        <v>528403.51</v>
       </c>
       <c r="J18" s="1">
-        <v>51.637909962067</v>
+        <v>61.293107551162</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1307259.61</v>
+        <v>1390496.38</v>
       </c>
       <c r="N18" s="1">
-        <v>1307259.61</v>
+        <v>1390496.38</v>
       </c>
       <c r="O18" s="1">
-        <v>0.81</v>
+        <v>0.8</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B19" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C19" s="1">
         <v>34037.0</v>
       </c>
       <c r="D19" s="1">
-        <v>69.42</v>
+        <v>67.48</v>
       </c>
       <c r="E19" s="1">
         <v>56.937115785763</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1937968.61</v>
       </c>
       <c r="I19" s="1">
-        <v>424879.93</v>
+        <v>358848.15</v>
       </c>
       <c r="J19" s="1">
-        <v>21.923984104159</v>
+        <v>18.516716325968</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2362848.54</v>
+        <v>2296816.76</v>
       </c>
       <c r="N19" s="1">
-        <v>2362848.54</v>
+        <v>2296816.76</v>
       </c>
       <c r="O19" s="1">
-        <v>1.46</v>
+        <v>1.33</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B20" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>51765.0</v>
       </c>
       <c r="D20" s="1">
-        <v>32.15</v>
+        <v>29.11</v>
       </c>
       <c r="E20" s="1">
         <v>22.008320293635</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1139260.7</v>
       </c>
       <c r="I20" s="1">
-        <v>524984.05</v>
+        <v>367618.45</v>
       </c>
       <c r="J20" s="1">
-        <v>46.081116464388</v>
+        <v>32.268158640072</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1664244.75</v>
+        <v>1506879.15</v>
       </c>
       <c r="N20" s="1">
-        <v>1664244.75</v>
+        <v>1506879.15</v>
       </c>
       <c r="O20" s="1">
-        <v>1.03</v>
+        <v>0.87</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>27860.0</v>
       </c>
       <c r="D21" s="1">
-        <v>58.1</v>
+        <v>64.36</v>
       </c>
       <c r="E21" s="1">
         <v>143.05733847811</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>3985577.45</v>
       </c>
       <c r="I21" s="1">
-        <v>-2366911.45</v>
+        <v>-2192507.85</v>
       </c>
       <c r="J21" s="1">
-        <v>-59.386913933889</v>
+        <v>-55.01104614088</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1618666.0</v>
+        <v>1793069.6</v>
       </c>
       <c r="N21" s="1">
-        <v>1618666.0</v>
+        <v>1793069.6</v>
       </c>
       <c r="O21" s="1">
-        <v>1.0</v>
+        <v>1.04</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B22" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C22" s="1">
         <v>106963.0</v>
       </c>
       <c r="D22" s="1">
-        <v>14.05</v>
+        <v>17.2</v>
       </c>
       <c r="E22" s="1">
         <v>24.794760898628</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2652122.01</v>
       </c>
       <c r="I22" s="1">
-        <v>-1149291.86</v>
+        <v>-812358.41</v>
       </c>
       <c r="J22" s="1">
-        <v>-43.334803439152</v>
+        <v>-30.630506701311</v>
       </c>
       <c r="K22">
         <v>0.78</v>
       </c>
       <c r="L22" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="M22" s="1">
-        <v>1502830.15</v>
+        <v>1839763.6</v>
       </c>
       <c r="N22" s="1">
-        <v>1586097.01</v>
+        <v>1923030.46</v>
       </c>
       <c r="O22" s="1">
-        <v>0.98</v>
+        <v>1.11</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B23" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C23" s="1">
         <v>23238.0</v>
       </c>
       <c r="D23" s="1">
-        <v>66.34</v>
+        <v>65.06</v>
       </c>
       <c r="E23" s="1">
         <v>61.340009897582</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1425419.15</v>
       </c>
       <c r="I23" s="1">
-        <v>116189.77</v>
+        <v>86445.13</v>
       </c>
       <c r="J23" s="1">
-        <v>8.1512704526244</v>
+        <v>6.0645410860377</v>
       </c>
       <c r="K23">
         <v>1.35</v>
       </c>
       <c r="L23" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="M23" s="1">
-        <v>1541608.92</v>
+        <v>1511864.28</v>
       </c>
       <c r="N23" s="1">
-        <v>1572988.37</v>
+        <v>1543243.73</v>
       </c>
       <c r="O23" s="1">
-        <v>0.97</v>
+        <v>0.89</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C24" s="1">
         <v>322229.0</v>
       </c>
       <c r="D24" s="1">
-        <v>11.716</v>
+        <v>13.382</v>
       </c>
       <c r="E24" s="1">
         <v>9.9763993619445</v>
       </c>
       <c r="F24" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G24">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H24" s="1">
         <v>3697517.81</v>
       </c>
       <c r="I24" s="1">
-        <v>682685.97</v>
+        <v>1256177.38</v>
       </c>
       <c r="J24" s="1">
-        <v>18.463358530787</v>
+        <v>33.973531556836</v>
       </c>
       <c r="K24">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="L24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="M24" s="1">
-        <v>4380203.78</v>
+        <v>4953695.19</v>
       </c>
       <c r="N24" s="1">
-        <v>4505228.34</v>
+        <v>5077486.07</v>
       </c>
       <c r="O24" s="1">
-        <v>2.79</v>
+        <v>2.94</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C25" s="1">
         <v>55316.0</v>
       </c>
       <c r="D25" s="1">
-        <v>37.095</v>
+        <v>46.005</v>
       </c>
       <c r="E25" s="1">
         <v>27.247622206956</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1507229.47</v>
       </c>
       <c r="I25" s="1">
-        <v>544717.55</v>
+        <v>1037583.11</v>
       </c>
       <c r="J25" s="1">
-        <v>36.140319761662</v>
+        <v>68.840420828555</v>
       </c>
       <c r="K25">
         <v>0.23</v>
       </c>
       <c r="L25" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="M25" s="1">
-        <v>2051947.02</v>
+        <v>2544812.58</v>
       </c>
       <c r="N25" s="1">
-        <v>2064458.99</v>
+        <v>2557324.55</v>
       </c>
       <c r="O25" s="1">
-        <v>1.28</v>
+        <v>1.48</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B26" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C26" s="1">
         <v>352496.0</v>
       </c>
       <c r="D26" s="1">
-        <v>5.078</v>
+        <v>5.742</v>
       </c>
       <c r="E26" s="1">
         <v>5.4835129476647</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1932916.38</v>
       </c>
       <c r="I26" s="1">
-        <v>-142941.69</v>
+        <v>91115.65</v>
       </c>
       <c r="J26" s="1">
-        <v>-7.3951305643134</v>
+        <v>4.713895072895</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1789974.69</v>
+        <v>2024032.03</v>
       </c>
       <c r="N26" s="1">
-        <v>1789974.69</v>
+        <v>2024032.03</v>
       </c>
       <c r="O26" s="1">
-        <v>1.11</v>
+        <v>1.17</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C27" s="1">
         <v>27395.0</v>
       </c>
       <c r="D27" s="1">
-        <v>105.55</v>
+        <v>117.05</v>
       </c>
       <c r="E27" s="1">
         <v>57.840116444607</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1584529.99</v>
       </c>
       <c r="I27" s="1">
-        <v>1307012.26</v>
+        <v>1622054.76</v>
       </c>
       <c r="J27" s="1">
-        <v>82.485801357411</v>
+        <v>102.36819563131</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2891542.25</v>
+        <v>3206584.75</v>
       </c>
       <c r="N27" s="1">
-        <v>2891542.25</v>
+        <v>3206584.75</v>
       </c>
       <c r="O27" s="1">
-        <v>1.79</v>
+        <v>1.85</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C28" s="1">
         <v>72131.0</v>
       </c>
       <c r="D28" s="1">
-        <v>32.66</v>
+        <v>35.12</v>
       </c>
       <c r="E28" s="1">
         <v>23.909993206804</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1724651.72</v>
       </c>
       <c r="I28" s="1">
-        <v>631146.74</v>
+        <v>808589.0</v>
       </c>
       <c r="J28" s="1">
-        <v>36.595605517385</v>
+        <v>46.884190623716</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2355798.46</v>
+        <v>2533240.72</v>
       </c>
       <c r="N28" s="1">
-        <v>2355798.46</v>
+        <v>2533240.72</v>
       </c>
       <c r="O28" s="1">
-        <v>1.46</v>
+        <v>1.47</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B29" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C29" s="1">
         <v>643084.0</v>
       </c>
       <c r="D29" s="1">
-        <v>4.763</v>
+        <v>4.799</v>
       </c>
       <c r="E29" s="1">
         <v>4.1050863495282</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2639915.35</v>
       </c>
       <c r="I29" s="1">
-        <v>423093.74</v>
+        <v>446244.77</v>
       </c>
       <c r="J29" s="1">
-        <v>16.026791919673</v>
+        <v>16.903752993444</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>3063009.09</v>
+        <v>3086160.12</v>
       </c>
       <c r="N29" s="1">
-        <v>3063009.09</v>
+        <v>3086160.12</v>
       </c>
       <c r="O29" s="1">
-        <v>1.9</v>
+        <v>1.79</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B30" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C30" s="1">
         <v>15555.0</v>
       </c>
       <c r="D30" s="1">
-        <v>168.28</v>
+        <v>186.38</v>
       </c>
       <c r="E30" s="1">
         <v>131.89186949534</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>2051578.03</v>
       </c>
       <c r="I30" s="1">
-        <v>566017.37</v>
+        <v>847562.87</v>
       </c>
       <c r="J30" s="1">
-        <v>27.589365928236</v>
+        <v>41.312728914337</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2617595.4</v>
+        <v>2899140.9</v>
       </c>
       <c r="N30" s="1">
-        <v>2617595.4</v>
+        <v>2899140.9</v>
       </c>
       <c r="O30" s="1">
-        <v>1.62</v>
+        <v>1.68</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B31" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C31" s="1">
         <v>139624.0</v>
       </c>
       <c r="D31" s="1">
-        <v>2.8</v>
+        <v>2.34</v>
       </c>
       <c r="E31" s="1">
         <v>8.629102231708</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>1204829.77</v>
       </c>
       <c r="I31" s="1">
-        <v>-813882.57</v>
+        <v>-878109.61</v>
       </c>
       <c r="J31" s="1">
-        <v>-67.551664995794</v>
+        <v>-72.882462889342</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>390947.2</v>
+        <v>326720.16</v>
       </c>
       <c r="N31" s="1">
-        <v>390947.2</v>
+        <v>326720.16</v>
       </c>
       <c r="O31" s="1">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B32" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C32" s="1">
         <v>10247.0</v>
       </c>
       <c r="D32" s="1">
-        <v>345.3</v>
+        <v>349.9</v>
       </c>
       <c r="E32" s="1">
         <v>323.96093588367</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>3319627.71</v>
       </c>
       <c r="I32" s="1">
-        <v>218661.39</v>
+        <v>265797.59</v>
       </c>
       <c r="J32" s="1">
-        <v>6.5869250741976</v>
+        <v>8.006849358418</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3538289.1</v>
+        <v>3585425.3</v>
       </c>
       <c r="N32" s="1">
-        <v>3538289.1</v>
+        <v>3585425.3</v>
       </c>
       <c r="O32" s="1">
-        <v>2.19</v>
+        <v>2.07</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B33" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C33" s="1">
         <v>7776.0</v>
       </c>
       <c r="D33" s="1">
-        <v>460.25</v>
+        <v>484.05</v>
       </c>
       <c r="E33" s="1">
         <v>696.11158307613</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>5412963.67</v>
       </c>
       <c r="I33" s="1">
-        <v>-1834059.67</v>
+        <v>-1648990.87</v>
       </c>
       <c r="J33" s="1">
-        <v>-33.882726391918</v>
+        <v>-30.463734296595</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3578904.0</v>
+        <v>3763972.8</v>
       </c>
       <c r="N33" s="1">
-        <v>3578904.0</v>
+        <v>3763972.8</v>
       </c>
       <c r="O33" s="1">
-        <v>2.22</v>
+        <v>2.18</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B34" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C34" s="1">
         <v>20487.0</v>
       </c>
       <c r="D34" s="1">
-        <v>107.35</v>
+        <v>115.15</v>
       </c>
       <c r="E34" s="1">
         <v>178.60650021965</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>3659111.37</v>
       </c>
       <c r="I34" s="1">
-        <v>-1459831.92</v>
+        <v>-1300033.32</v>
       </c>
       <c r="J34" s="1">
-        <v>-39.89580453792</v>
+        <v>-35.528662250037</v>
       </c>
       <c r="K34">
         <v>1.06</v>
       </c>
       <c r="L34" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="M34" s="1">
-        <v>2199279.45</v>
+        <v>2359078.05</v>
       </c>
       <c r="N34" s="1">
-        <v>2221051.94</v>
+        <v>2380850.54</v>
       </c>
       <c r="O34" s="1">
-        <v>1.37</v>
+        <v>1.38</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B35" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C35" s="1">
         <v>55509.0</v>
       </c>
       <c r="D35" s="1">
-        <v>28.72</v>
+        <v>31.09</v>
       </c>
       <c r="E35" s="1">
         <v>29.041819885064</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1612082.38</v>
       </c>
       <c r="I35" s="1">
-        <v>-17863.9</v>
+        <v>113692.43</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.1081257522336</v>
+        <v>7.052519859438</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1594218.48</v>
+        <v>1725774.81</v>
       </c>
       <c r="N35" s="1">
-        <v>1594218.48</v>
+        <v>1725774.81</v>
       </c>
       <c r="O35" s="1">
-        <v>0.99</v>
+        <v>1.0</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B36" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C36" s="1">
         <v>28338.0</v>
       </c>
       <c r="D36" s="1">
-        <v>51.74</v>
+        <v>55.22</v>
       </c>
       <c r="E36" s="1">
         <v>53.365897028725</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1512282.79</v>
       </c>
       <c r="I36" s="1">
-        <v>-46074.67</v>
+        <v>52541.57</v>
       </c>
       <c r="J36" s="1">
-        <v>-3.0466967094164</v>
+        <v>3.4743217569777</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1466208.12</v>
+        <v>1564824.36</v>
       </c>
       <c r="N36" s="1">
-        <v>1466208.12</v>
+        <v>1564824.36</v>
       </c>
       <c r="O36" s="1">
         <v>0.91</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B37" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C37" s="1">
         <v>6094.0</v>
       </c>
       <c r="D37" s="1">
-        <v>529.6</v>
+        <v>560.2</v>
       </c>
       <c r="E37" s="1">
         <v>232.40436823105</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1416272.22</v>
       </c>
       <c r="I37" s="1">
-        <v>1811110.18</v>
+        <v>1997586.58</v>
       </c>
       <c r="J37" s="1">
-        <v>127.87867716561</v>
+        <v>141.0453832103</v>
       </c>
       <c r="K37">
         <v>10.76</v>
       </c>
       <c r="L37" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="M37" s="1">
-        <v>3227382.4</v>
+        <v>3413858.8</v>
       </c>
       <c r="N37" s="1">
-        <v>3292934.41</v>
+        <v>3479410.81</v>
       </c>
       <c r="O37" s="1">
-        <v>2.04</v>
+        <v>2.01</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B38" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C38" s="1">
         <v>203195.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.72</v>
+        <v>12.872</v>
       </c>
       <c r="E38" s="1">
         <v>9.6436722360294</v>
       </c>
       <c r="F38" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G38">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H38" s="1">
         <v>2313644.58</v>
       </c>
       <c r="I38" s="1">
-        <v>685175.83</v>
+        <v>691066.22</v>
       </c>
       <c r="J38" s="1">
-        <v>29.614567246971</v>
+        <v>29.869160802564</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2998820.41</v>
+        <v>3004710.8</v>
       </c>
       <c r="N38" s="1">
-        <v>2998820.41</v>
+        <v>3004710.8</v>
       </c>
       <c r="O38" s="1">
-        <v>1.86</v>
+        <v>1.74</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B39" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C39" s="1">
         <v>36613.0</v>
       </c>
       <c r="D39" s="1">
-        <v>76.63</v>
+        <v>78.74</v>
       </c>
       <c r="E39" s="1">
         <v>114.77446863136</v>
       </c>
       <c r="F39" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G39">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H39" s="1">
         <v>4095674.84</v>
       </c>
       <c r="I39" s="1">
-        <v>-1020993.55</v>
+        <v>-971346.26</v>
       </c>
       <c r="J39" s="1">
-        <v>-24.928579291221</v>
+        <v>-23.716391020924</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3074681.29</v>
+        <v>3124328.58</v>
       </c>
       <c r="N39" s="1">
-        <v>3074681.29</v>
+        <v>3124328.58</v>
       </c>
       <c r="O39" s="1">
-        <v>1.9</v>
+        <v>1.81</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B40" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C40" s="1">
         <v>12575.0</v>
       </c>
       <c r="D40" s="1">
-        <v>115.4</v>
+        <v>136.4</v>
       </c>
       <c r="E40" s="1">
         <v>79.332385685885</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>997604.75</v>
       </c>
       <c r="I40" s="1">
-        <v>453550.25</v>
+        <v>717625.25</v>
       </c>
       <c r="J40" s="1">
-        <v>45.463922460273</v>
+        <v>71.934826894118</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1451155.0</v>
+        <v>1715230.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1451155.0</v>
+        <v>1715230.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.9</v>
+        <v>0.99</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B41" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C41" s="1">
         <v>41230.0</v>
       </c>
       <c r="D41" s="1">
-        <v>45.42</v>
+        <v>46.14</v>
       </c>
       <c r="E41" s="1">
         <v>11.029391219985</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>454741.8</v>
       </c>
       <c r="I41" s="1">
-        <v>1417924.8</v>
+        <v>1447610.4</v>
       </c>
       <c r="J41" s="1">
-        <v>311.80876708497</v>
+        <v>318.33677924484</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1872666.6</v>
+        <v>1902352.2</v>
       </c>
       <c r="N41" s="1">
-        <v>1872666.6</v>
+        <v>1902352.2</v>
       </c>
       <c r="O41" s="1">
-        <v>1.16</v>
+        <v>1.1</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B42" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="C42" s="1">
         <v>47987.0</v>
       </c>
       <c r="D42" s="1">
-        <v>116.88</v>
+        <v>117.42</v>
       </c>
       <c r="E42" s="1">
         <v>82.958456456957</v>
       </c>
       <c r="F42" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G42">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H42" s="1">
         <v>3880516.5</v>
       </c>
       <c r="I42" s="1">
-        <v>2266010.12</v>
+        <v>2225973.52</v>
       </c>
       <c r="J42" s="1">
-        <v>58.394549282293</v>
+        <v>57.362815491185</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>6146526.62</v>
+        <v>6106490.02</v>
       </c>
       <c r="N42" s="1">
-        <v>6146526.62</v>
+        <v>6106490.02</v>
       </c>
       <c r="O42" s="1">
-        <v>3.81</v>
+        <v>3.53</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B43" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C43" s="1">
         <v>66534.0</v>
       </c>
       <c r="D43" s="1">
-        <v>237.9</v>
+        <v>257.2</v>
       </c>
       <c r="E43" s="1">
         <v>810.80089082274</v>
       </c>
       <c r="F43" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="G43">
         <v>7.47</v>
       </c>
       <c r="H43" s="1">
         <v>7232428.19</v>
       </c>
       <c r="I43" s="1">
-        <v>-5113874.13</v>
+        <v>-4942564.7</v>
       </c>
       <c r="J43" s="1">
-        <v>-70.707568684481</v>
+        <v>-68.338939152329</v>
       </c>
       <c r="K43">
-        <v>0.34</v>
+        <v>0.46</v>
       </c>
       <c r="L43" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="M43" s="1">
-        <v>2118554.06</v>
+        <v>2289863.49</v>
       </c>
       <c r="N43" s="1">
-        <v>2140945.94</v>
+        <v>2320743.38</v>
       </c>
       <c r="O43" s="1">
-        <v>1.33</v>
+        <v>1.34</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B44" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C44" s="1">
         <v>118974.0</v>
       </c>
       <c r="D44" s="1">
-        <v>5.125</v>
+        <v>5.415</v>
       </c>
       <c r="E44" s="1">
         <v>8.6889933935146</v>
       </c>
       <c r="F44" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G44">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H44" s="1">
         <v>1205285.51</v>
       </c>
       <c r="I44" s="1">
-        <v>-497834.68</v>
+        <v>-465179.12</v>
       </c>
       <c r="J44" s="1">
-        <v>-41.304294780745</v>
+        <v>-38.594931751897</v>
       </c>
       <c r="K44">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>0.0</v>
+      </c>
+      <c r="L44">
+        <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>707450.83</v>
+        <v>740106.39</v>
       </c>
       <c r="N44" s="1">
-        <v>720233.26</v>
+        <v>740106.39</v>
       </c>
       <c r="O44" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B45" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C45" s="1">
         <v>315380.0</v>
       </c>
       <c r="D45" s="1">
-        <v>10.68</v>
+        <v>11.2</v>
       </c>
       <c r="E45" s="1">
         <v>9.7300750206101</v>
       </c>
       <c r="F45" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G45">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H45" s="1">
         <v>3563311.85</v>
       </c>
       <c r="I45" s="1">
-        <v>344698.73</v>
+        <v>494536.4</v>
       </c>
       <c r="J45" s="1">
-        <v>9.6735493414645</v>
+        <v>13.878560755214</v>
       </c>
       <c r="K45">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.16</v>
+      </c>
+      <c r="L45" t="s">
+        <v>134</v>
       </c>
       <c r="M45" s="1">
-        <v>3908010.58</v>
+        <v>4057848.25</v>
       </c>
       <c r="N45" s="1">
-        <v>3908010.58</v>
+        <v>4108995.36</v>
       </c>
       <c r="O45" s="1">
-        <v>2.42</v>
+        <v>2.38</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B46" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C46" s="1">
         <v>23695.0</v>
       </c>
       <c r="D46" s="1">
-        <v>94.66</v>
+        <v>121.0</v>
       </c>
       <c r="E46" s="1">
         <v>29.605464021946</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>701501.47</v>
       </c>
       <c r="I46" s="1">
-        <v>1541467.23</v>
+        <v>2165593.53</v>
       </c>
       <c r="J46" s="1">
-        <v>219.73827510297</v>
+        <v>308.70833813078</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2242968.7</v>
+        <v>2867095.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2242968.7</v>
+        <v>2867095.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.39</v>
+        <v>1.66</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B47" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C47" s="1">
         <v>113879.0</v>
       </c>
       <c r="D47" s="1">
-        <v>14.88</v>
+        <v>15.15</v>
       </c>
       <c r="E47" s="1">
         <v>17.915012688907</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2040143.73</v>
       </c>
       <c r="I47" s="1">
-        <v>-345624.21</v>
+        <v>-314876.88</v>
       </c>
       <c r="J47" s="1">
-        <v>-16.94116963024</v>
+        <v>-15.434053756595</v>
       </c>
       <c r="K47">
         <v>0.04</v>
       </c>
       <c r="L47" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="M47" s="1">
-        <v>1694519.52</v>
+        <v>1725266.85</v>
       </c>
       <c r="N47" s="1">
-        <v>1698619.16</v>
+        <v>1729366.49</v>
       </c>
       <c r="O47" s="1">
-        <v>1.05</v>
+        <v>1.0</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B48" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C48" s="1">
         <v>32143.0</v>
       </c>
       <c r="D48" s="1">
-        <v>78.15</v>
+        <v>80.85</v>
       </c>
       <c r="E48" s="1">
         <v>97.685278909871</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>3139897.92</v>
       </c>
       <c r="I48" s="1">
-        <v>-627922.47</v>
+        <v>-541136.37</v>
       </c>
       <c r="J48" s="1">
-        <v>-19.998181023668</v>
+        <v>-17.234202632931</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2511975.45</v>
+        <v>2598761.55</v>
       </c>
       <c r="N48" s="1">
-        <v>2511975.45</v>
+        <v>2598761.55</v>
       </c>
       <c r="O48" s="1">
-        <v>1.56</v>
+        <v>1.5</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B49" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C49" s="1">
         <v>21335.0</v>
       </c>
       <c r="D49" s="1">
-        <v>160.0</v>
+        <v>151.66</v>
       </c>
       <c r="E49" s="1">
         <v>93.535460042184</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1995579.04</v>
       </c>
       <c r="I49" s="1">
-        <v>1418020.96</v>
+        <v>1240087.06</v>
       </c>
       <c r="J49" s="1">
-        <v>71.058120554323</v>
+        <v>62.141716020429</v>
       </c>
       <c r="K49">
         <v>1.35</v>
       </c>
       <c r="L49" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="M49" s="1">
-        <v>3413600.0</v>
+        <v>3235666.1</v>
       </c>
       <c r="N49" s="1">
-        <v>3442443.57</v>
+        <v>3264509.67</v>
       </c>
       <c r="O49" s="1">
-        <v>2.13</v>
+        <v>1.89</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B50" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C50" s="1">
         <v>20915.0</v>
       </c>
       <c r="D50" s="1">
-        <v>243.4</v>
+        <v>267.75</v>
       </c>
       <c r="E50" s="1">
         <v>145.20059909156</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>3036870.53</v>
       </c>
       <c r="I50" s="1">
-        <v>2053840.47</v>
+        <v>2563120.72</v>
       </c>
       <c r="J50" s="1">
-        <v>67.630162356642</v>
+        <v>84.400065616232</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5090711.0</v>
+        <v>5599991.25</v>
       </c>
       <c r="N50" s="1">
-        <v>5090711.0</v>
+        <v>5599991.25</v>
       </c>
       <c r="O50" s="1">
-        <v>3.15</v>
+        <v>3.24</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B51" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C51" s="1">
         <v>26747.0</v>
       </c>
       <c r="D51" s="1">
-        <v>145.7</v>
+        <v>166.94</v>
       </c>
       <c r="E51" s="1">
         <v>14.72990914869</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>393980.88</v>
       </c>
       <c r="I51" s="1">
-        <v>3503057.02</v>
+        <v>4071163.3</v>
       </c>
       <c r="J51" s="1">
-        <v>889.14391480114</v>
+        <v>1033.3403235203</v>
       </c>
       <c r="K51">
         <v>0.08</v>
       </c>
       <c r="L51" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="M51" s="1">
-        <v>3897037.9</v>
+        <v>4465144.18</v>
       </c>
       <c r="N51" s="1">
-        <v>3899167.63</v>
+        <v>4467273.91</v>
       </c>
       <c r="O51" s="1">
-        <v>2.41</v>
+        <v>2.58</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B52" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C52" s="1">
         <v>18318.0</v>
       </c>
       <c r="D52" s="1">
-        <v>210.3</v>
+        <v>239.6</v>
       </c>
       <c r="E52" s="1">
         <v>115.59523801725</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>2117473.57</v>
       </c>
       <c r="I52" s="1">
-        <v>1734801.83</v>
+        <v>2271519.23</v>
       </c>
       <c r="J52" s="1">
-        <v>81.927909494521</v>
+        <v>107.27497439319</v>
       </c>
       <c r="K52">
         <v>4.22</v>
       </c>
       <c r="L52" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="M52" s="1">
-        <v>3852275.4</v>
+        <v>4388992.8</v>
       </c>
       <c r="N52" s="1">
-        <v>3929504.26</v>
+        <v>4466221.66</v>
       </c>
       <c r="O52" s="1">
-        <v>2.43</v>
+        <v>2.58</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B53" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C53" s="1">
         <v>9820.0</v>
       </c>
       <c r="D53" s="1">
-        <v>126.35</v>
+        <v>150.6</v>
       </c>
       <c r="E53" s="1">
         <v>256.81218839104</v>
       </c>
       <c r="F53" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G53">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H53" s="1">
         <v>2457561.31</v>
       </c>
       <c r="I53" s="1">
-        <v>-1097831.25</v>
+        <v>-854823.67</v>
       </c>
       <c r="J53" s="1">
-        <v>-44.671571184525</v>
+        <v>-34.783411771729</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1359730.06</v>
+        <v>1602737.64</v>
       </c>
       <c r="N53" s="1">
-        <v>1359730.06</v>
+        <v>1602737.64</v>
       </c>
       <c r="O53" s="1">
-        <v>0.84</v>
+        <v>0.93</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B54" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C54" s="1">
         <v>32617.0</v>
       </c>
       <c r="D54" s="1">
-        <v>44.88</v>
+        <v>47.58</v>
       </c>
       <c r="E54" s="1">
         <v>22.292380047215</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>727110.56</v>
       </c>
       <c r="I54" s="1">
-        <v>736740.4</v>
+        <v>824806.3</v>
       </c>
       <c r="J54" s="1">
-        <v>101.32439831434</v>
+        <v>113.43616024501</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1463850.96</v>
+        <v>1551916.86</v>
       </c>
       <c r="N54" s="1">
-        <v>1463850.96</v>
+        <v>1551916.86</v>
       </c>
       <c r="O54" s="1">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B55" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C55" s="1">
         <v>105731.0</v>
       </c>
       <c r="D55" s="1">
-        <v>26.53</v>
+        <v>26.445</v>
       </c>
       <c r="E55" s="1">
         <v>18.689683252783</v>
       </c>
       <c r="F55" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G55">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H55" s="1">
         <v>2338901.63</v>
       </c>
       <c r="I55" s="1">
-        <v>915640.66</v>
+        <v>873201.96</v>
       </c>
       <c r="J55" s="1">
-        <v>39.148318520775</v>
+        <v>37.333847169964</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>3254542.29</v>
+        <v>3212103.59</v>
       </c>
       <c r="N55" s="1">
-        <v>3254542.29</v>
+        <v>3212103.59</v>
       </c>
       <c r="O55" s="1">
-        <v>2.01</v>
+        <v>1.86</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B56" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C56" s="1">
         <v>48898.0</v>
       </c>
       <c r="D56" s="1">
-        <v>27.8</v>
+        <v>34.95</v>
       </c>
       <c r="E56" s="1">
         <v>33.829820033539</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1654210.54</v>
       </c>
       <c r="I56" s="1">
-        <v>-294846.14</v>
+        <v>54774.56</v>
       </c>
       <c r="J56" s="1">
-        <v>-17.823979044409</v>
+        <v>3.3112205898531</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1359364.4</v>
+        <v>1708985.1</v>
       </c>
       <c r="N56" s="1">
-        <v>1359364.4</v>
+        <v>1708985.1</v>
       </c>
       <c r="O56" s="1">
-        <v>0.84</v>
+        <v>0.99</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B57" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C57" s="1">
         <v>2804.0</v>
       </c>
       <c r="D57" s="1">
-        <v>831.4</v>
+        <v>931.2</v>
       </c>
       <c r="E57" s="1">
         <v>700.79802068474</v>
       </c>
       <c r="F57" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G57">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H57" s="1">
         <v>2110295.96</v>
       </c>
       <c r="I57" s="1">
-        <v>444486.9</v>
+        <v>719446.77</v>
       </c>
       <c r="J57" s="1">
-        <v>21.062775479132</v>
+        <v>34.092221358373</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2554782.86</v>
+        <v>2829742.73</v>
       </c>
       <c r="N57" s="1">
-        <v>2554782.86</v>
+        <v>2829742.73</v>
       </c>
       <c r="O57" s="1">
-        <v>1.58</v>
+        <v>1.64</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B58" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C58" s="1">
         <v>117073.0</v>
       </c>
       <c r="D58" s="1">
-        <v>113.8</v>
+        <v>122.2</v>
       </c>
       <c r="E58" s="1">
         <v>164.5256429749</v>
       </c>
       <c r="F58" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="G58">
-        <v>10.98</v>
+        <v>11.05</v>
       </c>
       <c r="H58" s="1">
         <v>1789092.2</v>
       </c>
       <c r="I58" s="1">
-        <v>-575549.65</v>
+        <v>-494226.31</v>
       </c>
       <c r="J58" s="1">
-        <v>-32.169926737146</v>
+        <v>-27.62441812669</v>
       </c>
       <c r="K58">
         <v>0.07</v>
       </c>
       <c r="L58" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="M58" s="1">
-        <v>1213542.55</v>
+        <v>1294865.89</v>
       </c>
       <c r="N58" s="1">
-        <v>1221764.57</v>
+        <v>1303035.84</v>
       </c>
       <c r="O58" s="1">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B59" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C59" s="1">
         <v>76186.0</v>
       </c>
       <c r="D59" s="1">
-        <v>45.74</v>
+        <v>42.12</v>
       </c>
       <c r="E59" s="1">
         <v>38.53910757882</v>
       </c>
       <c r="F59" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G59">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H59" s="1">
         <v>3420689.92</v>
       </c>
       <c r="I59" s="1">
-        <v>622476.91</v>
+        <v>265750.04</v>
       </c>
       <c r="J59" s="1">
-        <v>18.197408258507</v>
+        <v>7.7689017775689</v>
       </c>
       <c r="K59">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>4043166.83</v>
+        <v>3686439.96</v>
       </c>
       <c r="N59" s="1">
-        <v>4078984.31</v>
+        <v>3686439.96</v>
       </c>
       <c r="O59" s="1">
-        <v>2.53</v>
+        <v>2.13</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B60" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C60" s="1">
         <v>74184.0</v>
       </c>
       <c r="D60" s="1">
-        <v>9.742</v>
+        <v>10.965</v>
       </c>
       <c r="E60" s="1">
         <v>18.786497627521</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>1393657.54</v>
       </c>
       <c r="I60" s="1">
-        <v>-670957.01</v>
+        <v>-580229.98</v>
       </c>
       <c r="J60" s="1">
-        <v>-48.14360707294</v>
+        <v>-41.63361251574</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>722700.53</v>
+        <v>813427.56</v>
       </c>
       <c r="N60" s="1">
-        <v>722700.53</v>
+        <v>813427.56</v>
       </c>
       <c r="O60" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B61" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C61" s="1">
         <v>97366.0</v>
       </c>
       <c r="D61" s="1">
-        <v>153.95</v>
+        <v>196.55</v>
       </c>
       <c r="E61" s="1">
         <v>169.26291949962</v>
       </c>
       <c r="F61" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="G61">
         <v>7.47</v>
       </c>
       <c r="H61" s="1">
         <v>2214501.76</v>
       </c>
       <c r="I61" s="1">
-        <v>-208235.84</v>
+        <v>346296.53</v>
       </c>
       <c r="J61" s="1">
-        <v>-9.4032817567054</v>
+        <v>15.637672376472</v>
       </c>
       <c r="K61">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>977.19</v>
+        <v>0.02</v>
+      </c>
+      <c r="L61" t="s">
+        <v>173</v>
       </c>
       <c r="M61" s="1">
-        <v>2006265.92</v>
+        <v>2560798.29</v>
       </c>
       <c r="N61" s="1">
-        <v>2007243.11</v>
+        <v>2562932.19</v>
       </c>
       <c r="O61" s="1">
-        <v>1.24</v>
+        <v>1.48</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B62" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C62" s="1">
         <v>71299.0</v>
       </c>
       <c r="D62" s="1">
-        <v>6.835</v>
+        <v>7.01</v>
       </c>
       <c r="E62" s="1">
         <v>19.511494551116</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>1391150.05</v>
       </c>
       <c r="I62" s="1">
-        <v>-903821.38</v>
+        <v>-891344.06</v>
       </c>
       <c r="J62" s="1">
-        <v>-64.969366891803</v>
+        <v>-64.072460048433</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>487328.67</v>
+        <v>499805.99</v>
       </c>
       <c r="N62" s="1">
-        <v>487328.67</v>
+        <v>499805.99</v>
       </c>
       <c r="O62" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B63" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C63" s="1">
-        <v>2406.0</v>
+        <v>2300.0</v>
       </c>
       <c r="D63" s="1">
-        <v>1071.41</v>
+        <v>1073.08</v>
       </c>
       <c r="E63" s="1">
-        <v>1067.7372402328</v>
+        <v>1068.0227086956</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2568975.8</v>
+        <v>2456452.23</v>
       </c>
       <c r="I63" s="1">
-        <v>8836.66</v>
+        <v>11631.77</v>
       </c>
       <c r="J63" s="1">
-        <v>0.34397599230012</v>
+        <v>0.47351907999448</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2577812.46</v>
+        <v>2468084.0</v>
       </c>
       <c r="N63" s="1">
-        <v>2577812.46</v>
+        <v>2468084.0</v>
       </c>
       <c r="O63" s="1">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>