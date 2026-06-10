--- v0 (2026-05-07)
+++ v1 (2026-06-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="266">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="265">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0336374540</t>
   </si>
   <si>
@@ -139,723 +139,720 @@
   <si>
     <t>AXON ENTERPRISE INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
+    <t>CA784730103N</t>
+  </si>
+  <si>
+    <t>SSR MINING INC</t>
+  </si>
+  <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>OACT01970575</t>
   </si>
   <si>
     <t>EUR/HKD 19/03/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>-2 129.38</t>
+    <t>-6 070.36</t>
   </si>
   <si>
     <t>OVCT01723123</t>
   </si>
   <si>
     <t>EUR/JPY 19/03/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>4 078.00</t>
+    <t>11 755.00</t>
   </si>
   <si>
     <t>OVCT01723204</t>
   </si>
   <si>
     <t>EUR/SEK 19/03/26</t>
   </si>
   <si>
     <t>OVCT01723202</t>
   </si>
   <si>
     <t>EUR/USD 19/03/26</t>
   </si>
   <si>
-    <t>-74 726.49</t>
+    <t>-221 945.73</t>
   </si>
   <si>
     <t>US007973AE02</t>
   </si>
   <si>
     <t>ADVANCED ENERGY INDUSTRIES INC 2.5 15/09/2028</t>
   </si>
   <si>
-    <t>8 284.34</t>
+    <t>10 434.26</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
+    <t>1 374.25</t>
+  </si>
+  <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
-    <t>7 685.93</t>
+    <t>1 140.32</t>
   </si>
   <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
-    <t>2 749.69</t>
+    <t>4 250.02</t>
   </si>
   <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
-    <t>USG01719AP11</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
-    <t>2 291.41</t>
+    <t>3 541.68</t>
   </si>
   <si>
     <t>US00217DAC48</t>
   </si>
   <si>
     <t>AST SPACEMOBILE INC 2.375 15/10/2032</t>
   </si>
   <si>
-    <t>18 787.81</t>
+    <t>22 532.63</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>2 724.66</t>
+    <t>3 842.47</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
     <t>US18452BAC46</t>
   </si>
   <si>
     <t>CLEANSPARK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
-    <t>24 355.94</t>
+    <t>30 676.72</t>
   </si>
   <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
     <t>XS2676374239</t>
   </si>
   <si>
     <t>DAIFUKU CO. LTD. Z 13/09/2030</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>4 640.11</t>
+    <t>6 685.38</t>
   </si>
   <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
   </si>
   <si>
+    <t>1 030.31</t>
+  </si>
+  <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>17 578.77</t>
+    <t>21 458.22</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>2 794.52</t>
+    <t>4 109.59</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>5 220.99</t>
+    <t>7 607.73</t>
   </si>
   <si>
     <t>US30063PAE51</t>
   </si>
   <si>
     <t>EXACT SCIENCES CORP 1.75 15/04/2031</t>
   </si>
   <si>
-    <t>6 847.79</t>
+    <t>9 077.81</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>25 318.68</t>
+    <t>31 648.35</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
-    <t>4 773.77</t>
+    <t>7 378.51</t>
   </si>
   <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
-    <t>8 742.61</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>1 445.35</t>
+    <t>2 683.09</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
-    <t>6 028.17</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>10 849.32</t>
+    <t>13 479.45</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
-    <t>17 767.25</t>
+    <t>21 679.40</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
-    <t>13 462.04</t>
+    <t>16 955.66</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>7 130.56</t>
+    <t>7 933.33</t>
   </si>
   <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>1 817.85</t>
+    <t>4 257.17</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>3 894.23</t>
+    <t>6 663.46</t>
   </si>
   <si>
     <t>XS2523390867</t>
   </si>
   <si>
     <t>LENOVO GROUP LTD 2.5 26/08/2029</t>
   </si>
   <si>
-    <t>9 400.66</t>
-[...1 lines deleted...]
-  <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
-    <t>9 042.26</t>
+    <t>1 341.55</t>
   </si>
   <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>2 128.37</t>
-[...5 lines deleted...]
-    <t>LUMENTUM HOLDINGS INC 0.5 15/12/2026</t>
+    <t>5 656.86</t>
   </si>
   <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
-    <t>9 988.21</t>
+    <t>1 430.99</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
+    <t>1 180.56</t>
+  </si>
+  <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
-    <t>13 113.92</t>
+    <t>XS3298822258</t>
+  </si>
+  <si>
+    <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
+  </si>
+  <si>
+    <t>XS3298822506</t>
+  </si>
+  <si>
+    <t>NIPPON STEEL CORPORATION Z 14/02/2031</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
-    <t>2 914.20</t>
-[...1 lines deleted...]
-  <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>1 974.14</t>
+    <t>5 246.94</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
-    <t>15 299.57</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>14 571.02</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
     <t>XS2809275899</t>
   </si>
   <si>
     <t>RESONAC HOLDINGS CORP Z 29/12/2028</t>
   </si>
   <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
-    <t>24 604.47</t>
+    <t>30 989.74</t>
   </si>
   <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>14 104.97</t>
+    <t>17 154.70</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
+    <t>1 602.74</t>
+  </si>
+  <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>3 863.81</t>
+    <t>5 605.25</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>1 556.63</t>
-[...8 lines deleted...]
-    <t>11 016.40</t>
+    <t>3 722.38</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>8 275.16</t>
+    <t>12 236.67</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
-    <t>11 754.94</t>
+    <t>1 744.01</t>
   </si>
   <si>
     <t>XS2635167963</t>
   </si>
   <si>
     <t>TOKYU CORP Z 30/09/2030</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
     <t>US90353TAR14</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
-    <t>2 094.00</t>
+    <t>3 016.99</t>
   </si>
   <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>2 159.21</t>
+    <t>5 738.84</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
-    <t>22 061.00</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
   </si>
   <si>
-    <t>2 297.37</t>
+    <t>3 799.31</t>
+  </si>
+  <si>
+    <t>BABA2701CO01</t>
+  </si>
+  <si>
+    <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
     <t>PANW2606CR01</t>
   </si>
   <si>
     <t>JUN26 PANW C @ 185.000000</t>
+  </si>
+  <si>
+    <t>LITE2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 LITE C @ 540.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1175,256 +1172,256 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1454279.51</v>
+        <v>1468629.51</v>
       </c>
       <c r="D2">
-        <v>84.71</v>
+        <v>84.95</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>123191546.24</v>
+        <v>124760952.8</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>123191546.24</v>
+        <v>124760952.8</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>176000.0</v>
       </c>
       <c r="D3">
-        <v>133.08</v>
+        <v>133.65</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>23422428.73</v>
+        <v>23521785.75</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>23422428.73</v>
+        <v>23521785.75</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>100.0</v>
       </c>
       <c r="D4">
-        <v>125.5</v>
+        <v>125.9</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>12549.54</v>
+        <v>12589.71</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>12549.54</v>
+        <v>12589.71</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>100.0</v>
       </c>
       <c r="D5">
-        <v>138.02</v>
+        <v>138.57</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>13801.97</v>
+        <v>13856.91</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>13801.97</v>
+        <v>13856.91</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>100.0</v>
       </c>
       <c r="D6">
-        <v>135.01</v>
+        <v>135.54</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13500.73</v>
+        <v>13554.46</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13500.73</v>
+        <v>13554.46</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P93"/>
+  <dimension ref="A1:P95"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O93" sqref="O93"/>
+      <selection activeCell="O95" sqref="O95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1446,4636 +1443,4736 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>2321.0</v>
       </c>
       <c r="D2" s="1">
-        <v>414.2</v>
+        <v>529.97</v>
       </c>
       <c r="E2" s="1">
         <v>501.8005988798</v>
       </c>
       <c r="F2" t="s">
         <v>34</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
         <v>1002909.83</v>
       </c>
       <c r="I2" s="1">
-        <v>-189543.61</v>
+        <v>53207.94</v>
       </c>
       <c r="J2" s="1">
-        <v>-18.899367054763</v>
+        <v>5.3053563150338</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>813366.22</v>
+        <v>1056117.77</v>
       </c>
       <c r="N2" s="1">
-        <v>813366.22</v>
+        <v>1056117.77</v>
       </c>
       <c r="O2" s="1">
-        <v>0.55</v>
+        <v>0.71</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>7000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>177.3</v>
+        <v>201.6</v>
       </c>
       <c r="E3" s="1">
         <v>101.4678842857</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>710275.19</v>
       </c>
       <c r="I3" s="1">
-        <v>530824.81</v>
+        <v>700924.81</v>
       </c>
       <c r="J3" s="1">
-        <v>74.735091056749</v>
+        <v>98.683555313258</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1241100.0</v>
+        <v>1411200.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1241100.0</v>
+        <v>1411200.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.85</v>
+        <v>0.95</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>917.0</v>
+        <v>881.0</v>
       </c>
       <c r="D4" s="1">
-        <v>4773.25</v>
+        <v>4782.44</v>
       </c>
       <c r="E4" s="1">
-        <v>4767.1418102508</v>
+        <v>4771.6279795687</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>4371469.04</v>
+        <v>4203804.25</v>
       </c>
       <c r="I4" s="1">
-        <v>5601.21</v>
+        <v>9525.39</v>
       </c>
       <c r="J4" s="1">
-        <v>0.1281310687265</v>
+        <v>0.22658976092904</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4377070.25</v>
+        <v>4213329.64</v>
       </c>
       <c r="N4" s="1">
-        <v>4377070.25</v>
+        <v>4213329.64</v>
       </c>
       <c r="O4" s="1">
-        <v>2.98</v>
+        <v>2.84</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>6255.0</v>
       </c>
       <c r="D5" s="1">
-        <v>308.0</v>
+        <v>321.0</v>
       </c>
       <c r="E5" s="1">
         <v>251.5653717026</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1573541.4</v>
       </c>
       <c r="I5" s="1">
-        <v>352998.6</v>
+        <v>434313.6</v>
       </c>
       <c r="J5" s="1">
-        <v>22.433384974809</v>
+        <v>27.601027847122</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1926540.0</v>
+        <v>2007855.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1926540.0</v>
+        <v>2007855.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.31</v>
+        <v>1.35</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>70000.0</v>
+        <v>85189.0</v>
       </c>
       <c r="D6" s="1">
-        <v>345.7</v>
+        <v>30.94</v>
       </c>
       <c r="E6" s="1">
-        <v>253.272567</v>
+        <v>29.0302638838</v>
       </c>
       <c r="F6" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G6">
-        <v>10.66</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
-        <v>1570195.71</v>
+        <v>2098124.33</v>
       </c>
       <c r="I6" s="1">
-        <v>699453.51</v>
+        <v>164902.77</v>
       </c>
       <c r="J6" s="1">
-        <v>44.545626099055</v>
+        <v>7.8595328047123</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2269649.22</v>
+        <v>2263027.1</v>
       </c>
       <c r="N6" s="1">
-        <v>2269649.22</v>
+        <v>2263027.1</v>
       </c>
       <c r="O6" s="1">
-        <v>1.55</v>
+        <v>1.53</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" t="s">
         <v>44</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>70000.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>333.7</v>
+      </c>
+      <c r="E7" s="1">
+        <v>253.272567</v>
+      </c>
+      <c r="F7" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G7">
-        <v>9.24</v>
+        <v>10.64</v>
       </c>
       <c r="H7" s="1">
-        <v>0.0</v>
+        <v>1570195.71</v>
       </c>
       <c r="I7" s="1">
-        <v>71517.91</v>
+        <v>625818.2</v>
       </c>
       <c r="J7" s="1">
-        <v>0</v>
+        <v>39.856063547645</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7" t="s">
-        <v>47</v>
+      <c r="L7">
+        <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>73647.29</v>
+        <v>2196013.91</v>
       </c>
       <c r="N7" s="1">
-        <v>71517.91</v>
+        <v>2196013.91</v>
       </c>
       <c r="O7" s="1">
-        <v>0.05</v>
+        <v>1.48</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" s="1">
+        <v>6887603.93</v>
+      </c>
+      <c r="D8" s="1">
+        <v>0.10975329</v>
+      </c>
+      <c r="E8" s="1">
+        <v>0.1093110974</v>
+      </c>
+      <c r="F8" t="s">
         <v>48</v>
       </c>
-      <c r="B8" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G8">
-        <v>185.39</v>
+        <v>9.11</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>10505.51</v>
+        <v>-25792.32</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>6427.5099999998</v>
+        <v>-19721.959999999</v>
       </c>
       <c r="N8" s="1">
-        <v>10505.51</v>
+        <v>-25792.32</v>
       </c>
       <c r="O8" s="1">
-        <v>0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" s="1">
+        <v>6461807.49</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.00544921</v>
+      </c>
+      <c r="E9" s="1">
+        <v>0.0054111324</v>
+      </c>
+      <c r="F9" t="s">
         <v>52</v>
       </c>
-      <c r="B9" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G9">
-        <v>10.66</v>
+        <v>183.57</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-9935.05</v>
+        <v>-45470.82</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
-      <c r="L9">
-        <v>80.78</v>
+      <c r="L9" t="s">
+        <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>-10015.83</v>
+        <v>-57225.819999999</v>
       </c>
       <c r="N9" s="1">
-        <v>-9935.0500000001</v>
+        <v>-45470.819999999</v>
       </c>
       <c r="O9" s="1">
-        <v>0.0</v>
+        <v>-0.03</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>99790227.27</v>
+        <v>2003017.2</v>
       </c>
       <c r="D10" s="1">
-        <v>0.84444745</v>
+        <v>0.09401822</v>
       </c>
       <c r="E10" s="1">
-        <v>0.8467538162</v>
+        <v>0.0933430029</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G10">
-        <v>1.18</v>
+        <v>10.64</v>
       </c>
       <c r="H10" s="1">
         <v>0.0</v>
       </c>
       <c r="I10" s="1">
-        <v>739217.84</v>
+        <v>-14489.34</v>
       </c>
       <c r="J10" s="1">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10" t="s">
-        <v>56</v>
+      <c r="L10">
+        <v>232.83</v>
       </c>
       <c r="M10" s="1">
-        <v>813944.33</v>
+        <v>-14722.17</v>
       </c>
       <c r="N10" s="1">
-        <v>739217.84</v>
+        <v>-14489.34</v>
       </c>
       <c r="O10" s="1">
-        <v>0.5</v>
+        <v>-0.01</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" t="s">
         <v>57</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="1">
-        <v>1000000.0</v>
+        <v>99790227.27</v>
       </c>
       <c r="D11" s="1">
-        <v>204.051</v>
+        <v>0.85822188</v>
       </c>
       <c r="E11" s="1">
-        <v>116.963</v>
+        <v>0.8467538162</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
-        <v>1116645.19</v>
+        <v>0.0</v>
       </c>
       <c r="I11" s="1">
-        <v>609747.63</v>
+        <v>-876478.95</v>
       </c>
       <c r="J11" s="1">
-        <v>54.605315588204</v>
+        <v>0</v>
       </c>
       <c r="K11">
-        <v>0.83</v>
+        <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>1726392.82</v>
+        <v>-654533.21999999</v>
       </c>
       <c r="N11" s="1">
-        <v>1734677.16</v>
+        <v>-876478.94999999</v>
       </c>
       <c r="O11" s="1">
-        <v>1.18</v>
+        <v>-0.59</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" t="s">
         <v>60</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1">
-        <v>1800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>113.204</v>
+        <v>231.842</v>
       </c>
       <c r="E12" s="1">
-        <v>105.565</v>
+        <v>116.963</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H12" s="1">
-        <v>1625049.17</v>
+        <v>1116645.19</v>
       </c>
       <c r="I12" s="1">
-        <v>98942.54</v>
+        <v>873927.49</v>
       </c>
       <c r="J12" s="1">
-        <v>6.0885874610182</v>
+        <v>78.263668515869</v>
       </c>
       <c r="K12">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.04</v>
+      </c>
+      <c r="L12" t="s">
+        <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>1723991.71</v>
+        <v>1990572.68</v>
       </c>
       <c r="N12" s="1">
-        <v>1723991.71</v>
+        <v>2001006.94</v>
       </c>
       <c r="O12" s="1">
-        <v>1.18</v>
+        <v>1.35</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>1900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>107.574</v>
+        <v>108.433</v>
       </c>
       <c r="E13" s="1">
-        <v>100.0</v>
+        <v>105.565</v>
       </c>
       <c r="F13" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G13">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H13" s="1">
-        <v>1900000.0</v>
+        <v>1625049.17</v>
       </c>
       <c r="I13" s="1">
-        <v>143906.0</v>
+        <v>50742.02</v>
       </c>
       <c r="J13" s="1">
-        <v>7.574</v>
+        <v>3.122491364369</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
-        <v>41.64</v>
+        <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2043906.0</v>
+        <v>1675791.19</v>
       </c>
       <c r="N13" s="1">
-        <v>2043947.64</v>
+        <v>1675791.19</v>
       </c>
       <c r="O13" s="1">
-        <v>1.39</v>
+        <v>1.13</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>1700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>104.559</v>
+        <v>104.823</v>
       </c>
       <c r="E14" s="1">
-        <v>101.11</v>
+        <v>100.0</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G14">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1542555.86</v>
+        <v>1900000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-38682.6</v>
+        <v>91637.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-2.5076952480671</v>
+        <v>4.823</v>
       </c>
       <c r="K14">
-        <v>0.45</v>
+        <v>0.07</v>
       </c>
       <c r="L14" t="s">
         <v>66</v>
       </c>
       <c r="M14" s="1">
-        <v>1503873.26</v>
+        <v>1991637.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1511559.19</v>
+        <v>1993011.25</v>
       </c>
       <c r="O14" s="1">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>67</v>
       </c>
       <c r="B15" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="1">
-        <v>800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>94.967</v>
+        <v>109.782</v>
       </c>
       <c r="E15" s="1">
-        <v>99.6476</v>
+        <v>101.11</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
       <c r="G15">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
-        <v>761068.12</v>
+        <v>1542555.86</v>
       </c>
       <c r="I15" s="1">
-        <v>-118286.27</v>
+        <v>59825.87</v>
       </c>
       <c r="J15" s="1">
-        <v>-15.542139644478</v>
+        <v>3.8783600355322</v>
       </c>
       <c r="K15">
-        <v>0.34</v>
+        <v>0.07</v>
       </c>
       <c r="L15" t="s">
         <v>69</v>
       </c>
       <c r="M15" s="1">
-        <v>642781.85</v>
+        <v>1602381.73</v>
       </c>
       <c r="N15" s="1">
-        <v>645531.54</v>
+        <v>1603522.05</v>
       </c>
       <c r="O15" s="1">
-        <v>0.44</v>
+        <v>1.08</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>70</v>
       </c>
       <c r="B16" t="s">
         <v>71</v>
       </c>
       <c r="C16" s="1">
-        <v>2000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>156.9105</v>
+        <v>94.927</v>
       </c>
       <c r="E16" s="1">
-        <v>101.95</v>
+        <v>99.6476</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
       <c r="G16">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H16" s="1">
-        <v>1834375.42</v>
+        <v>761068.12</v>
       </c>
       <c r="I16" s="1">
-        <v>820736.89</v>
+        <v>-109040.99</v>
       </c>
       <c r="J16" s="1">
-        <v>44.74203486656</v>
+        <v>-14.327362707033</v>
       </c>
       <c r="K16">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.53</v>
+      </c>
+      <c r="L16" t="s">
+        <v>72</v>
       </c>
       <c r="M16" s="1">
-        <v>2655112.31</v>
+        <v>652027.13</v>
       </c>
       <c r="N16" s="1">
-        <v>2655112.31</v>
+        <v>656277.15</v>
       </c>
       <c r="O16" s="1">
-        <v>1.81</v>
+        <v>0.44</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C17" s="1">
-        <v>13000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>120.01</v>
+        <v>136.949</v>
       </c>
       <c r="E17" s="1">
-        <v>108.766</v>
+        <v>101.95</v>
       </c>
       <c r="F17" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G17">
-        <v>9.24</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
-        <v>1548084.0</v>
+        <v>1834375.42</v>
       </c>
       <c r="I17" s="1">
-        <v>140971.62</v>
+        <v>517285.95</v>
       </c>
       <c r="J17" s="1">
-        <v>9.1061996635841</v>
+        <v>28.199568330457</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1689055.62</v>
+        <v>2351661.37</v>
       </c>
       <c r="N17" s="1">
-        <v>1689055.62</v>
+        <v>2351661.37</v>
       </c>
       <c r="O17" s="1">
-        <v>1.15</v>
+        <v>1.59</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C18" s="1">
-        <v>2200000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>109.476</v>
+        <v>110.535</v>
       </c>
       <c r="E18" s="1">
-        <v>101.19063636</v>
+        <v>108.766</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G18">
-        <v>1.18</v>
+        <v>9.11</v>
       </c>
       <c r="H18" s="1">
-        <v>1898187.25</v>
+        <v>1548084.0</v>
       </c>
       <c r="I18" s="1">
-        <v>139523.31</v>
+        <v>28821.35</v>
       </c>
       <c r="J18" s="1">
-        <v>7.3503449146021</v>
+        <v>1.8617432904158</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2037710.56</v>
+        <v>1576905.35</v>
       </c>
       <c r="N18" s="1">
-        <v>2037710.56</v>
+        <v>1576905.35</v>
       </c>
       <c r="O18" s="1">
-        <v>1.39</v>
+        <v>1.06</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C19" s="1">
         <v>170000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>120.7245</v>
+        <v>113.1255</v>
       </c>
       <c r="E19" s="1">
         <v>121.16835294</v>
       </c>
       <c r="F19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G19">
-        <v>185.39</v>
+        <v>183.57</v>
       </c>
       <c r="H19" s="1">
         <v>1309804.52</v>
       </c>
       <c r="I19" s="1">
-        <v>-202806.64</v>
+        <v>-262198.97</v>
       </c>
       <c r="J19" s="1">
-        <v>-15.483733404737</v>
+        <v>-20.018175689301</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1106997.88</v>
+        <v>1047605.55</v>
       </c>
       <c r="N19" s="1">
-        <v>1106997.88</v>
+        <v>1047605.55</v>
       </c>
       <c r="O19" s="1">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B20" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C20" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.044</v>
+        <v>99.1705</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1400000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-13384.0</v>
+        <v>-11613.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.956</v>
+        <v>-0.8295</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1386616.0</v>
+        <v>1388387.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1386616.0</v>
+        <v>1388387.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B21" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C21" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.394</v>
+        <v>89.376</v>
       </c>
       <c r="E21" s="1">
         <v>84.3</v>
       </c>
       <c r="F21" t="s">
         <v>34</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
         <v>1158179.15</v>
       </c>
       <c r="I21" s="1">
-        <v>77837.6</v>
+        <v>-7118.79</v>
       </c>
       <c r="J21" s="1">
-        <v>6.7206873824313</v>
+        <v>-0.61465361382132</v>
       </c>
       <c r="K21">
-        <v>0.15</v>
+        <v>0.24</v>
       </c>
       <c r="L21" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M21" s="1">
-        <v>1236016.75</v>
+        <v>1151060.36</v>
       </c>
       <c r="N21" s="1">
-        <v>1238308.16</v>
+        <v>1154602.04</v>
       </c>
       <c r="O21" s="1">
-        <v>0.84</v>
+        <v>0.78</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B22" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C22" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>169.977</v>
+        <v>154.016</v>
       </c>
       <c r="E22" s="1">
         <v>106.7746</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
         <v>1648180.09</v>
       </c>
       <c r="I22" s="1">
-        <v>940411.64</v>
+        <v>732079.2</v>
       </c>
       <c r="J22" s="1">
-        <v>57.057577973776</v>
+        <v>44.417427709614</v>
       </c>
       <c r="K22">
-        <v>1.04</v>
+        <v>1.25</v>
       </c>
       <c r="L22" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M22" s="1">
-        <v>2588591.73</v>
+        <v>2380259.29</v>
       </c>
       <c r="N22" s="1">
-        <v>2607379.54</v>
+        <v>2402791.92</v>
       </c>
       <c r="O22" s="1">
-        <v>1.78</v>
+        <v>1.62</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B23" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C23" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>90.971</v>
+        <v>90.7035</v>
       </c>
       <c r="E23" s="1">
         <v>100.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-153493.0</v>
+        <v>-158040.5</v>
       </c>
       <c r="J23" s="1">
-        <v>-9.029</v>
+        <v>-9.2965</v>
       </c>
       <c r="K23">
-        <v>0.16</v>
+        <v>0.23</v>
       </c>
       <c r="L23" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M23" s="1">
-        <v>1546507.0</v>
+        <v>1541959.5</v>
       </c>
       <c r="N23" s="1">
-        <v>1549231.66</v>
+        <v>1545801.97</v>
       </c>
       <c r="O23" s="1">
-        <v>1.06</v>
+        <v>1.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B24" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C24" s="1">
         <v>12000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>111.82</v>
+        <v>105.9685</v>
       </c>
       <c r="E24" s="1">
         <v>100.25</v>
       </c>
       <c r="F24" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G24">
-        <v>9.24</v>
+        <v>9.11</v>
       </c>
       <c r="H24" s="1">
         <v>1316855.31</v>
       </c>
       <c r="I24" s="1">
-        <v>135871.31</v>
+        <v>78614.65</v>
       </c>
       <c r="J24" s="1">
-        <v>10.317861724687</v>
+        <v>5.9698775866272</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1452726.62</v>
+        <v>1395469.96</v>
       </c>
       <c r="N24" s="1">
-        <v>1452726.62</v>
+        <v>1395469.96</v>
       </c>
       <c r="O24" s="1">
-        <v>0.99</v>
+        <v>0.94</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C25" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>120.11</v>
+        <v>118.2</v>
       </c>
       <c r="E25" s="1">
         <v>106.49</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
         <v>1730508.04</v>
       </c>
       <c r="I25" s="1">
-        <v>200275.83</v>
+        <v>197713.82</v>
       </c>
       <c r="J25" s="1">
-        <v>11.573238920057</v>
+        <v>11.425189333417</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1930783.87</v>
+        <v>1928221.86</v>
       </c>
       <c r="N25" s="1">
-        <v>1930783.87</v>
+        <v>1928221.86</v>
       </c>
       <c r="O25" s="1">
-        <v>1.32</v>
+        <v>1.3</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C26" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>103.225</v>
+        <v>101.218</v>
       </c>
       <c r="E26" s="1">
         <v>91.8498</v>
       </c>
       <c r="F26" t="s">
         <v>34</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H26" s="1">
         <v>1406522.1</v>
       </c>
       <c r="I26" s="1">
-        <v>165498.71</v>
+        <v>157763.98</v>
       </c>
       <c r="J26" s="1">
-        <v>11.766520412299</v>
+        <v>11.216601573484</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1572020.81</v>
+        <v>1564286.08</v>
       </c>
       <c r="N26" s="1">
-        <v>1572020.81</v>
+        <v>1564286.08</v>
       </c>
       <c r="O26" s="1">
-        <v>1.07</v>
+        <v>1.05</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B27" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C27" s="1">
         <v>900000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>91.692</v>
+        <v>96.957</v>
       </c>
       <c r="E27" s="1">
         <v>110.2856</v>
       </c>
       <c r="F27" t="s">
         <v>34</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
         <v>908364.97</v>
       </c>
       <c r="I27" s="1">
-        <v>-210173.0</v>
+        <v>-159148.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-23.137506062128</v>
+        <v>-17.520270514174</v>
       </c>
       <c r="K27">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="L27">
-        <v>660.98</v>
+        <v>853.22</v>
       </c>
       <c r="M27" s="1">
-        <v>698191.97</v>
+        <v>749216.97</v>
       </c>
       <c r="N27" s="1">
-        <v>698852.95</v>
+        <v>750070.19</v>
       </c>
       <c r="O27" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B28" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C28" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>120.637</v>
+        <v>120.284</v>
       </c>
       <c r="E28" s="1">
         <v>114.7748</v>
       </c>
       <c r="F28" t="s">
         <v>34</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H28" s="1">
         <v>1449046.08</v>
       </c>
       <c r="I28" s="1">
-        <v>-20121.0</v>
+        <v>-3200.8</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.38856867823</v>
+        <v>-0.22089014588135</v>
       </c>
       <c r="K28">
-        <v>1.74</v>
+        <v>2.19</v>
       </c>
       <c r="L28" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M28" s="1">
-        <v>1428925.08</v>
+        <v>1445845.28</v>
       </c>
       <c r="N28" s="1">
-        <v>1453281.02</v>
+        <v>1476522.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.99</v>
+        <v>1.0</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B29" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C29" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>102.348</v>
+        <v>105.184</v>
       </c>
       <c r="E29" s="1">
         <v>100.6875</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
         <v>1856561.16</v>
       </c>
       <c r="I29" s="1">
-        <v>-38118.76</v>
+        <v>39947.81</v>
       </c>
       <c r="J29" s="1">
-        <v>-2.0531917192537</v>
+        <v>2.1517098849574</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1818442.4</v>
+        <v>1896508.97</v>
       </c>
       <c r="N29" s="1">
-        <v>1818442.4</v>
+        <v>1896508.97</v>
       </c>
       <c r="O29" s="1">
-        <v>1.24</v>
+        <v>1.28</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B30" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C30" s="1">
         <v>190000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>108.2095</v>
+        <v>113.2885</v>
       </c>
       <c r="E30" s="1">
         <v>106.46</v>
       </c>
       <c r="F30" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G30">
-        <v>185.39</v>
+        <v>183.57</v>
       </c>
       <c r="H30" s="1">
         <v>1435515.22</v>
       </c>
       <c r="I30" s="1">
-        <v>-326541.02</v>
+        <v>-262974.91</v>
       </c>
       <c r="J30" s="1">
-        <v>-22.747304622796</v>
+        <v>-18.319200405273</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1108974.2</v>
+        <v>1172540.31</v>
       </c>
       <c r="N30" s="1">
-        <v>1108974.2</v>
+        <v>1172540.31</v>
       </c>
       <c r="O30" s="1">
-        <v>0.76</v>
+        <v>0.79</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B31" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C31" s="1">
         <v>140000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>173.8245</v>
+        <v>167.6395</v>
       </c>
       <c r="E31" s="1">
         <v>105.54355571</v>
       </c>
       <c r="F31" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G31">
-        <v>185.39</v>
+        <v>183.57</v>
       </c>
       <c r="H31" s="1">
         <v>921204.27</v>
       </c>
       <c r="I31" s="1">
-        <v>391423.16</v>
+        <v>357272.23</v>
       </c>
       <c r="J31" s="1">
-        <v>42.490376211565</v>
+        <v>38.783171293811</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1312627.43</v>
+        <v>1278476.5</v>
       </c>
       <c r="N31" s="1">
-        <v>1312627.43</v>
+        <v>1278476.5</v>
       </c>
       <c r="O31" s="1">
-        <v>0.9</v>
+        <v>0.86</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B32" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C32" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>95.713</v>
+        <v>98.935</v>
       </c>
       <c r="E32" s="1">
         <v>96.32768</v>
       </c>
       <c r="F32" t="s">
         <v>34</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
         <v>1641226.39</v>
       </c>
       <c r="I32" s="1">
-        <v>-21648.57</v>
+        <v>57666.03</v>
       </c>
       <c r="J32" s="1">
-        <v>-1.3190483733326</v>
+        <v>3.5135938802446</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1619577.82</v>
+        <v>1698892.42</v>
       </c>
       <c r="N32" s="1">
-        <v>1619577.82</v>
+        <v>1698892.42</v>
       </c>
       <c r="O32" s="1">
-        <v>1.1</v>
+        <v>1.15</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B33" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C33" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>104.882</v>
+        <v>106.725</v>
       </c>
       <c r="E33" s="1">
         <v>103.6696</v>
       </c>
       <c r="F33" t="s">
         <v>34</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
         <v>1292886.42</v>
       </c>
       <c r="I33" s="1">
-        <v>-139313.09</v>
+        <v>-101656.92</v>
       </c>
       <c r="J33" s="1">
-        <v>-10.775354110379</v>
+        <v>-7.8627881326188</v>
       </c>
       <c r="K33">
-        <v>0.36</v>
+        <v>0.51</v>
       </c>
       <c r="L33" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M33" s="1">
-        <v>1153573.33</v>
+        <v>1191229.5</v>
       </c>
       <c r="N33" s="1">
-        <v>1158213.44</v>
+        <v>1197914.88</v>
       </c>
       <c r="O33" s="1">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B34" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C34" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>96.595</v>
+        <v>95.343</v>
       </c>
       <c r="E34" s="1">
         <v>100.16421053</v>
       </c>
       <c r="F34" t="s">
         <v>34</v>
       </c>
       <c r="G34">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
         <v>1683878.96</v>
       </c>
       <c r="I34" s="1">
-        <v>-131101.77</v>
+        <v>-128528.23</v>
       </c>
       <c r="J34" s="1">
-        <v>-7.7857003451127</v>
+        <v>-7.6328663195602</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1552777.19</v>
+        <v>1555350.73</v>
       </c>
       <c r="N34" s="1">
-        <v>1552777.19</v>
+        <v>1555350.73</v>
       </c>
       <c r="O34" s="1">
-        <v>1.06</v>
+        <v>1.05</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B35" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C35" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.257</v>
+        <v>99.553</v>
       </c>
       <c r="E35" s="1">
         <v>100.67268571</v>
       </c>
       <c r="F35" t="s">
         <v>34</v>
       </c>
       <c r="G35">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
         <v>1269265.37</v>
       </c>
       <c r="I35" s="1">
-        <v>-93582.81</v>
+        <v>-72612.15</v>
       </c>
       <c r="J35" s="1">
-        <v>-7.3729900942622</v>
+        <v>-5.7208013167491</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1175682.56</v>
+        <v>1196653.22</v>
       </c>
       <c r="N35" s="1">
-        <v>1175682.56</v>
+        <v>1196653.22</v>
       </c>
       <c r="O35" s="1">
-        <v>0.8</v>
+        <v>0.81</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B36" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C36" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>124.724</v>
+        <v>122.6825</v>
       </c>
       <c r="E36" s="1">
         <v>128.2777</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
         <v>1957442.01</v>
       </c>
       <c r="I36" s="1">
-        <v>-58011.41</v>
+        <v>-61430.16</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.963633645525</v>
+        <v>-3.1382876062827</v>
       </c>
       <c r="K36">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>655.7</v>
+        <v>0.06</v>
+      </c>
+      <c r="L36" t="s">
+        <v>118</v>
       </c>
       <c r="M36" s="1">
-        <v>1899430.6</v>
+        <v>1896011.85</v>
       </c>
       <c r="N36" s="1">
-        <v>1900086.3</v>
+        <v>1897042.16</v>
       </c>
       <c r="O36" s="1">
-        <v>1.3</v>
+        <v>1.28</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B37" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C37" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>112.4685</v>
+        <v>123.6665</v>
       </c>
       <c r="E37" s="1">
         <v>102.37</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1535550.0</v>
       </c>
       <c r="I37" s="1">
-        <v>151477.5</v>
+        <v>319447.5</v>
       </c>
       <c r="J37" s="1">
-        <v>9.8647064569698</v>
+        <v>20.803458044349</v>
       </c>
       <c r="K37">
-        <v>1.17</v>
+        <v>1.43</v>
       </c>
       <c r="L37" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M37" s="1">
-        <v>1687027.5</v>
+        <v>1854997.5</v>
       </c>
       <c r="N37" s="1">
-        <v>1704606.27</v>
+        <v>1876455.72</v>
       </c>
       <c r="O37" s="1">
-        <v>1.16</v>
+        <v>1.27</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B38" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C38" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>96.908</v>
+        <v>102.6095</v>
       </c>
       <c r="E38" s="1">
         <v>100.0</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>1000000.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-30920.0</v>
+        <v>26095.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-3.092</v>
+        <v>2.6095</v>
       </c>
       <c r="K38">
-        <v>0.28</v>
+        <v>0.41</v>
       </c>
       <c r="L38" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="M38" s="1">
-        <v>969080.0</v>
+        <v>1026095.0</v>
       </c>
       <c r="N38" s="1">
-        <v>971874.52</v>
+        <v>1030204.59</v>
       </c>
       <c r="O38" s="1">
-        <v>0.66</v>
+        <v>0.69</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B39" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C39" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>104.7445</v>
+        <v>102.344</v>
       </c>
       <c r="E39" s="1">
         <v>107.6</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>1291200.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-34266.0</v>
+        <v>-63072.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-2.6538104089219</v>
+        <v>-4.8847583643123</v>
       </c>
       <c r="K39">
-        <v>0.44</v>
+        <v>0.63</v>
       </c>
       <c r="L39" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M39" s="1">
-        <v>1256934.0</v>
+        <v>1228128.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1262154.99</v>
+        <v>1235735.73</v>
       </c>
       <c r="O39" s="1">
-        <v>0.86</v>
+        <v>0.83</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B40" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C40" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>123.462</v>
+        <v>123.685</v>
       </c>
       <c r="E40" s="1">
         <v>90.2782</v>
       </c>
       <c r="F40" t="s">
         <v>34</v>
       </c>
       <c r="G40">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H40" s="1">
         <v>1299091.52</v>
       </c>
       <c r="I40" s="1">
-        <v>267751.41</v>
+        <v>293829.4</v>
       </c>
       <c r="J40" s="1">
-        <v>20.61066567504</v>
+        <v>22.618067740139</v>
       </c>
       <c r="K40">
-        <v>0.46</v>
+        <v>0.61</v>
       </c>
       <c r="L40" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="M40" s="1">
-        <v>1566842.93</v>
+        <v>1592920.92</v>
       </c>
       <c r="N40" s="1">
-        <v>1573690.72</v>
+        <v>1601998.73</v>
       </c>
       <c r="O40" s="1">
-        <v>1.07</v>
+        <v>1.08</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B41" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C41" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>129.745</v>
+        <v>140.026</v>
       </c>
       <c r="E41" s="1">
         <v>104.99305556</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1889875.0</v>
       </c>
       <c r="I41" s="1">
-        <v>445535.0</v>
+        <v>630593.0</v>
       </c>
       <c r="J41" s="1">
-        <v>23.574839605794</v>
+        <v>33.36691580131</v>
       </c>
       <c r="K41">
-        <v>1.41</v>
+        <v>1.76</v>
       </c>
       <c r="L41" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="M41" s="1">
-        <v>2335410.0</v>
+        <v>2520468.0</v>
       </c>
       <c r="N41" s="1">
-        <v>2360728.68</v>
+        <v>2552116.35</v>
       </c>
       <c r="O41" s="1">
-        <v>1.61</v>
+        <v>1.72</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B42" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C42" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>132.5295</v>
+        <v>146.942</v>
       </c>
       <c r="E42" s="1">
         <v>133.1139</v>
       </c>
       <c r="F42" t="s">
         <v>34</v>
       </c>
       <c r="G42">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H42" s="1">
         <v>2031239.57</v>
       </c>
       <c r="I42" s="1">
-        <v>-12938.46</v>
+        <v>239693.72</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.63697360917403</v>
+        <v>11.800366807545</v>
       </c>
       <c r="K42">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="L42">
-        <v>306.7</v>
+        <v>493.69</v>
       </c>
       <c r="M42" s="1">
-        <v>2018301.11</v>
+        <v>2270933.29</v>
       </c>
       <c r="N42" s="1">
-        <v>2018607.81</v>
+        <v>2271426.98</v>
       </c>
       <c r="O42" s="1">
-        <v>1.38</v>
+        <v>1.53</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B43" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C43" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>119.52</v>
+        <v>125.655</v>
       </c>
       <c r="E43" s="1">
         <v>108.5191</v>
       </c>
       <c r="F43" t="s">
         <v>34</v>
       </c>
       <c r="G43">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H43" s="1">
         <v>1295967.09</v>
       </c>
       <c r="I43" s="1">
-        <v>-31954.23</v>
+        <v>52609.8</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.4656667786217</v>
+        <v>4.0595012331679</v>
       </c>
       <c r="K43">
-        <v>0.38</v>
+        <v>0.59</v>
       </c>
       <c r="L43" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="M43" s="1">
-        <v>1264012.86</v>
+        <v>1348576.89</v>
       </c>
       <c r="N43" s="1">
-        <v>1268786.63</v>
+        <v>1355955.4</v>
       </c>
       <c r="O43" s="1">
-        <v>0.87</v>
+        <v>0.91</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B44" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C44" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>89.232</v>
+        <v>89.864</v>
       </c>
       <c r="E44" s="1">
         <v>95.8663</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
       <c r="G44">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
         <v>1465425.43</v>
       </c>
       <c r="I44" s="1">
-        <v>-257496.16</v>
+        <v>-230923.84</v>
       </c>
       <c r="J44" s="1">
-        <v>-17.57142702239</v>
+        <v>-15.758143353633</v>
       </c>
       <c r="K44">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>0.03</v>
+      </c>
+      <c r="L44">
+        <v>515.15</v>
       </c>
       <c r="M44" s="1">
-        <v>1207929.27</v>
+        <v>1234501.59</v>
       </c>
       <c r="N44" s="1">
-        <v>1216671.88</v>
+        <v>1235016.74</v>
       </c>
       <c r="O44" s="1">
         <v>0.83</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B45" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C45" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>206.046</v>
+        <v>210.025</v>
       </c>
       <c r="E45" s="1">
         <v>102.845</v>
       </c>
       <c r="F45" t="s">
         <v>34</v>
       </c>
       <c r="G45">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H45" s="1">
         <v>1448793.2</v>
       </c>
       <c r="I45" s="1">
-        <v>1166114.37</v>
+        <v>1256087.89</v>
       </c>
       <c r="J45" s="1">
-        <v>80.488669466422</v>
+        <v>86.698908443248</v>
       </c>
       <c r="K45">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="L45" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="M45" s="1">
-        <v>2614907.57</v>
+        <v>2704881.09</v>
       </c>
       <c r="N45" s="1">
-        <v>2616352.92</v>
+        <v>2707564.18</v>
       </c>
       <c r="O45" s="1">
-        <v>1.78</v>
+        <v>1.83</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B46" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C46" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>95.661</v>
+        <v>94.7305</v>
       </c>
       <c r="E46" s="1">
         <v>100.44</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
       <c r="G46">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H46" s="1">
         <v>1641600.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-103836.98</v>
+        <v>-96241.11</v>
       </c>
       <c r="J46" s="1">
-        <v>-6.3253520955166</v>
+        <v>-5.8626407163743</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1537763.02</v>
+        <v>1545358.89</v>
       </c>
       <c r="N46" s="1">
-        <v>1537763.02</v>
+        <v>1545358.89</v>
       </c>
       <c r="O46" s="1">
-        <v>1.05</v>
+        <v>1.04</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B47" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C47" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>151.899</v>
+        <v>133.396</v>
       </c>
       <c r="E47" s="1">
         <v>100.85333333</v>
       </c>
       <c r="F47" t="s">
         <v>34</v>
       </c>
       <c r="G47">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
         <v>1389416.89</v>
       </c>
       <c r="I47" s="1">
-        <v>538316.94</v>
+        <v>328570.57</v>
       </c>
       <c r="J47" s="1">
-        <v>38.744090695486</v>
+        <v>23.648090962821</v>
       </c>
       <c r="K47">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>0.06</v>
+      </c>
+      <c r="L47">
+        <v>894.37</v>
       </c>
       <c r="M47" s="1">
-        <v>1927733.83</v>
+        <v>1717987.46</v>
       </c>
       <c r="N47" s="1">
-        <v>1933762.0</v>
+        <v>1718881.83</v>
       </c>
       <c r="O47" s="1">
-        <v>1.32</v>
+        <v>1.16</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>148</v>
       </c>
       <c r="B48" t="s">
         <v>149</v>
       </c>
       <c r="C48" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>115.624</v>
+        <v>115.3015</v>
       </c>
       <c r="E48" s="1">
         <v>101.876</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2037520.0</v>
       </c>
       <c r="I48" s="1">
-        <v>274960.0</v>
+        <v>268510.0</v>
       </c>
       <c r="J48" s="1">
-        <v>13.494836860497</v>
+        <v>13.178275550669</v>
       </c>
       <c r="K48">
-        <v>0.54</v>
+        <v>0.67</v>
       </c>
       <c r="L48" t="s">
         <v>150</v>
       </c>
       <c r="M48" s="1">
-        <v>2312480.0</v>
+        <v>2306030.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2323329.32</v>
+        <v>2319509.45</v>
       </c>
       <c r="O48" s="1">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>151</v>
       </c>
       <c r="B49" t="s">
         <v>152</v>
       </c>
       <c r="C49" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>168.776</v>
+        <v>169.249</v>
       </c>
       <c r="E49" s="1">
         <v>101.25</v>
       </c>
       <c r="F49" t="s">
         <v>34</v>
       </c>
       <c r="G49">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H49" s="1">
         <v>1562901.98</v>
       </c>
       <c r="I49" s="1">
-        <v>1007399.64</v>
+        <v>1052777.6</v>
       </c>
       <c r="J49" s="1">
-        <v>64.456994289559</v>
+        <v>67.360436769042</v>
       </c>
       <c r="K49">
-        <v>0.99</v>
+        <v>1.2</v>
       </c>
       <c r="L49" t="s">
         <v>153</v>
       </c>
       <c r="M49" s="1">
-        <v>2570301.62</v>
+        <v>2615679.58</v>
       </c>
       <c r="N49" s="1">
-        <v>2588068.87</v>
+        <v>2637358.98</v>
       </c>
       <c r="O49" s="1">
-        <v>1.76</v>
+        <v>1.78</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>154</v>
       </c>
       <c r="B50" t="s">
         <v>155</v>
       </c>
       <c r="C50" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>80.34</v>
+        <v>76.4855</v>
       </c>
       <c r="E50" s="1">
         <v>108.16</v>
       </c>
       <c r="F50" t="s">
         <v>34</v>
       </c>
       <c r="G50">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
         <v>2054587.06</v>
       </c>
       <c r="I50" s="1">
-        <v>-559193.85</v>
+        <v>-609853.65</v>
       </c>
       <c r="J50" s="1">
-        <v>-27.216848625534</v>
+        <v>-29.682541172045</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1495393.21</v>
+        <v>1444733.41</v>
       </c>
       <c r="N50" s="1">
-        <v>1495393.21</v>
+        <v>1444733.41</v>
       </c>
       <c r="O50" s="1">
-        <v>1.02</v>
+        <v>0.97</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>156</v>
       </c>
       <c r="B51" t="s">
         <v>157</v>
       </c>
       <c r="C51" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.184</v>
+        <v>94.8725</v>
       </c>
       <c r="E51" s="1">
         <v>100.25</v>
       </c>
       <c r="F51" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G51">
-        <v>9.24</v>
+        <v>9.11</v>
       </c>
       <c r="H51" s="1">
         <v>438282.5</v>
       </c>
       <c r="I51" s="1">
-        <v>-13091.69</v>
+        <v>-21832.57</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.9870437446168</v>
+        <v>-4.981392138632</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>425190.81</v>
+        <v>416449.93</v>
       </c>
       <c r="N51" s="1">
-        <v>425190.81</v>
+        <v>416449.93</v>
       </c>
       <c r="O51" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>158</v>
       </c>
       <c r="B52" t="s">
         <v>159</v>
       </c>
       <c r="C52" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>131.087</v>
+        <v>141.2435</v>
       </c>
       <c r="E52" s="1">
         <v>114.6381</v>
       </c>
       <c r="F52" t="s">
         <v>34</v>
       </c>
       <c r="G52">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H52" s="1">
         <v>1429677.0</v>
       </c>
       <c r="I52" s="1">
-        <v>12119.19</v>
+        <v>146836.7</v>
       </c>
       <c r="J52" s="1">
-        <v>0.84768727481802</v>
+        <v>10.270620566743</v>
       </c>
       <c r="K52">
-        <v>1.04</v>
+        <v>1.3</v>
       </c>
       <c r="L52" t="s">
         <v>160</v>
       </c>
       <c r="M52" s="1">
-        <v>1441796.19</v>
+        <v>1576513.7</v>
       </c>
       <c r="N52" s="1">
-        <v>1455258.23</v>
+        <v>1593469.36</v>
       </c>
       <c r="O52" s="1">
-        <v>0.99</v>
+        <v>1.07</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>161</v>
       </c>
       <c r="B53" t="s">
         <v>162</v>
       </c>
       <c r="C53" s="1">
         <v>2800000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>97.245</v>
+        <v>98.179</v>
       </c>
       <c r="E53" s="1">
         <v>103.5785</v>
       </c>
       <c r="F53" t="s">
         <v>34</v>
       </c>
       <c r="G53">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H53" s="1">
         <v>2437858.19</v>
       </c>
       <c r="I53" s="1">
-        <v>-134156.68</v>
+        <v>-77583.44</v>
       </c>
       <c r="J53" s="1">
-        <v>-5.5030551223326</v>
+        <v>-3.1824426998356</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2303701.51</v>
+        <v>2360274.75</v>
       </c>
       <c r="N53" s="1">
-        <v>2303701.51</v>
+        <v>2360274.75</v>
       </c>
       <c r="O53" s="1">
-        <v>1.57</v>
+        <v>1.59</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>163</v>
       </c>
       <c r="B54" t="s">
         <v>164</v>
       </c>
       <c r="C54" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>110.144</v>
+        <v>106.74</v>
       </c>
       <c r="E54" s="1">
         <v>100.0</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I54" s="1">
-        <v>172448.0</v>
+        <v>114580.0</v>
       </c>
       <c r="J54" s="1">
-        <v>10.144</v>
+        <v>6.74</v>
       </c>
       <c r="K54">
-        <v>0.42</v>
+        <v>0.47</v>
       </c>
       <c r="L54" t="s">
         <v>165</v>
       </c>
       <c r="M54" s="1">
-        <v>1872448.0</v>
+        <v>1814580.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1879578.56</v>
+        <v>1822513.33</v>
       </c>
       <c r="O54" s="1">
-        <v>1.28</v>
+        <v>1.23</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>166</v>
       </c>
       <c r="B55" t="s">
         <v>167</v>
       </c>
       <c r="C55" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>95.063</v>
+        <v>95.233</v>
       </c>
       <c r="E55" s="1">
         <v>98.45</v>
       </c>
       <c r="F55" t="s">
         <v>34</v>
       </c>
       <c r="G55">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
         <v>1512095.23</v>
       </c>
       <c r="I55" s="1">
-        <v>-64374.09</v>
+        <v>-40305.07</v>
       </c>
       <c r="J55" s="1">
-        <v>-4.2572774996453</v>
+        <v>-2.6655113514246</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1447721.14</v>
+        <v>1471790.16</v>
       </c>
       <c r="N55" s="1">
-        <v>1447721.14</v>
+        <v>1471790.16</v>
       </c>
       <c r="O55" s="1">
         <v>0.99</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>168</v>
       </c>
       <c r="B56" t="s">
         <v>169</v>
       </c>
       <c r="C56" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>112.0625</v>
+        <v>113.905</v>
       </c>
       <c r="E56" s="1">
         <v>103.0</v>
       </c>
       <c r="F56" t="s">
         <v>34</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H56" s="1">
         <v>1497477.13</v>
       </c>
       <c r="I56" s="1">
-        <v>114319.06</v>
+        <v>165084.05</v>
       </c>
       <c r="J56" s="1">
-        <v>7.6341105790377</v>
+        <v>11.02414498978</v>
       </c>
       <c r="K56">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="L56" t="s">
         <v>170</v>
       </c>
       <c r="M56" s="1">
-        <v>1611796.19</v>
+        <v>1662561.18</v>
       </c>
       <c r="N56" s="1">
-        <v>1613614.04</v>
+        <v>1666818.35</v>
       </c>
       <c r="O56" s="1">
-        <v>1.1</v>
+        <v>1.12</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>171</v>
       </c>
       <c r="B57" t="s">
         <v>172</v>
       </c>
       <c r="C57" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>112.7485</v>
+        <v>112.9625</v>
       </c>
       <c r="E57" s="1">
         <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>2100000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>267718.5</v>
+        <v>272212.5</v>
       </c>
       <c r="J57" s="1">
-        <v>12.7485</v>
+        <v>12.9625</v>
       </c>
       <c r="K57">
-        <v>0.19</v>
+        <v>0.32</v>
       </c>
       <c r="L57" t="s">
         <v>173</v>
       </c>
       <c r="M57" s="1">
-        <v>2367718.5</v>
+        <v>2372212.5</v>
       </c>
       <c r="N57" s="1">
-        <v>2371612.73</v>
+        <v>2378875.96</v>
       </c>
       <c r="O57" s="1">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>174</v>
       </c>
       <c r="B58" t="s">
         <v>175</v>
       </c>
       <c r="C58" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>122.675</v>
+        <v>123.571</v>
       </c>
       <c r="E58" s="1">
         <v>125.248</v>
       </c>
       <c r="F58" t="s">
         <v>34</v>
       </c>
       <c r="G58">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H58" s="1">
         <v>1151441.04</v>
       </c>
       <c r="I58" s="1">
-        <v>-113537.58</v>
+        <v>-90472.55</v>
       </c>
       <c r="J58" s="1">
-        <v>-9.86047709399</v>
+        <v>-7.8573324084401</v>
       </c>
       <c r="K58">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>0.08</v>
+      </c>
+      <c r="L58">
+        <v>834.74</v>
       </c>
       <c r="M58" s="1">
-        <v>1037903.46</v>
+        <v>1060968.49</v>
       </c>
       <c r="N58" s="1">
-        <v>1047304.12</v>
+        <v>1061803.23</v>
       </c>
       <c r="O58" s="1">
-        <v>0.71</v>
+        <v>0.72</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>176</v>
+      </c>
+      <c r="B59" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C59" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>115.612</v>
+        <v>115.923</v>
       </c>
       <c r="E59" s="1">
         <v>103.5</v>
       </c>
       <c r="F59" t="s">
         <v>34</v>
       </c>
       <c r="G59">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H59" s="1">
         <v>1035828.66</v>
       </c>
       <c r="I59" s="1">
-        <v>-57682.38</v>
+        <v>-40525.15</v>
       </c>
       <c r="J59" s="1">
-        <v>-5.5687182858988</v>
+        <v>-3.9123410622757</v>
       </c>
       <c r="K59">
-        <v>0.9</v>
+        <v>0.13</v>
       </c>
       <c r="L59" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="M59" s="1">
-        <v>978146.28</v>
+        <v>995303.51</v>
       </c>
       <c r="N59" s="1">
-        <v>987188.54</v>
+        <v>996645.06</v>
       </c>
       <c r="O59" s="1">
         <v>0.67</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>179</v>
+      </c>
+      <c r="B60" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="C60" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>104.94</v>
+        <v>113.375</v>
       </c>
       <c r="E60" s="1">
         <v>107.4925</v>
       </c>
       <c r="F60" t="s">
         <v>34</v>
       </c>
       <c r="G60">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H60" s="1">
         <v>1374936.05</v>
       </c>
       <c r="I60" s="1">
-        <v>-43153.82</v>
+        <v>85203.9</v>
       </c>
       <c r="J60" s="1">
-        <v>-3.1386056100573</v>
+        <v>6.1969354865632</v>
       </c>
       <c r="K60">
-        <v>0.14</v>
+        <v>0.38</v>
       </c>
       <c r="L60" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="M60" s="1">
-        <v>1331782.23</v>
+        <v>1460139.95</v>
       </c>
       <c r="N60" s="1">
-        <v>1333910.6</v>
+        <v>1465796.81</v>
       </c>
       <c r="O60" s="1">
-        <v>0.91</v>
+        <v>0.99</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>182</v>
+      </c>
+      <c r="B61" t="s">
         <v>183</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>1000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>555.591</v>
+        <v>103.9475</v>
       </c>
       <c r="E61" s="1">
-        <v>104.85</v>
+        <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>34</v>
       </c>
       <c r="G61">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H61" s="1">
-        <v>862785.44</v>
+        <v>2314386.22</v>
       </c>
       <c r="I61" s="1">
-        <v>3837844.87</v>
+        <v>-83178.62</v>
       </c>
       <c r="J61" s="1">
-        <v>444.82031013412</v>
+        <v>-3.5939818203722</v>
       </c>
       <c r="K61">
         <v>0.06</v>
       </c>
-      <c r="L61">
-        <v>599.29</v>
+      <c r="L61" t="s">
+        <v>184</v>
       </c>
       <c r="M61" s="1">
-        <v>4700630.31</v>
+        <v>2231207.6</v>
       </c>
       <c r="N61" s="1">
-        <v>4701229.6</v>
+        <v>2232638.59</v>
       </c>
       <c r="O61" s="1">
-        <v>3.21</v>
+        <v>1.51</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>185</v>
       </c>
       <c r="B62" t="s">
         <v>186</v>
       </c>
       <c r="C62" s="1">
-        <v>2500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>102.122</v>
+        <v>118.251</v>
       </c>
       <c r="E62" s="1">
-        <v>100.0</v>
+        <v>111.6684</v>
       </c>
       <c r="F62" t="s">
         <v>34</v>
       </c>
       <c r="G62">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H62" s="1">
-        <v>2314386.22</v>
+        <v>1937510.2</v>
       </c>
       <c r="I62" s="1">
-        <v>-154354.07</v>
+        <v>93072.78</v>
       </c>
       <c r="J62" s="1">
-        <v>-6.6693306703148</v>
+        <v>4.8037310977769</v>
       </c>
       <c r="K62">
-        <v>0.4</v>
+        <v>0.06</v>
       </c>
       <c r="L62" t="s">
         <v>187</v>
       </c>
       <c r="M62" s="1">
-        <v>2160032.15</v>
+        <v>2030582.98</v>
       </c>
       <c r="N62" s="1">
-        <v>2170020.36</v>
+        <v>2031763.54</v>
       </c>
       <c r="O62" s="1">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>188</v>
       </c>
       <c r="B63" t="s">
         <v>189</v>
       </c>
       <c r="C63" s="1">
-        <v>2000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>126.919</v>
+        <v>97.317</v>
       </c>
       <c r="E63" s="1">
-        <v>111.6684</v>
+        <v>100.0</v>
       </c>
       <c r="F63" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G63">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1937510.2</v>
+        <v>700000.0</v>
       </c>
       <c r="I63" s="1">
-        <v>210110.25</v>
+        <v>-18781.0</v>
       </c>
       <c r="J63" s="1">
-        <v>10.844342909782</v>
+        <v>-2.683</v>
       </c>
       <c r="K63">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L63">
-        <v>763.81</v>
+        <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2147620.45</v>
+        <v>681219.0</v>
       </c>
       <c r="N63" s="1">
-        <v>2148384.26</v>
+        <v>681219.0</v>
       </c>
       <c r="O63" s="1">
-        <v>1.46</v>
+        <v>0.46</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>190</v>
       </c>
       <c r="B64" t="s">
         <v>191</v>
       </c>
       <c r="C64" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>101.2805</v>
+        <v>137.58</v>
       </c>
       <c r="E64" s="1">
-        <v>100.0</v>
+        <v>112.1426</v>
       </c>
       <c r="F64" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G64">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H64" s="1">
-        <v>700000.0</v>
+        <v>1285670.4</v>
       </c>
       <c r="I64" s="1">
-        <v>8963.5</v>
+        <v>131827.67</v>
       </c>
       <c r="J64" s="1">
-        <v>1.2805</v>
+        <v>10.25361321222</v>
       </c>
       <c r="K64">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="L64">
-        <v>0.0</v>
+        <v>772.73</v>
       </c>
       <c r="M64" s="1">
-        <v>708963.5</v>
+        <v>1417498.07</v>
       </c>
       <c r="N64" s="1">
-        <v>708963.5</v>
+        <v>1418270.8</v>
       </c>
       <c r="O64" s="1">
-        <v>0.48</v>
+        <v>0.96</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>192</v>
       </c>
       <c r="B65" t="s">
         <v>193</v>
       </c>
       <c r="C65" s="1">
-        <v>1200000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>134.838</v>
+        <v>103.7125</v>
       </c>
       <c r="E65" s="1">
-        <v>112.1426</v>
+        <v>103.625</v>
       </c>
       <c r="F65" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G65">
-        <v>1.18</v>
+        <v>183.57</v>
       </c>
       <c r="H65" s="1">
-        <v>1285670.4</v>
+        <v>2026522.28</v>
       </c>
       <c r="I65" s="1">
-        <v>83301.22</v>
+        <v>7341.96</v>
       </c>
       <c r="J65" s="1">
-        <v>6.4792049346395</v>
+        <v>0.36229357419155</v>
       </c>
       <c r="K65">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>0.0</v>
+      </c>
+      <c r="L65">
+        <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1368971.62</v>
+        <v>2033864.24</v>
       </c>
       <c r="N65" s="1">
-        <v>1382085.54</v>
+        <v>2033864.24</v>
       </c>
       <c r="O65" s="1">
-        <v>0.94</v>
+        <v>1.37</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>194</v>
+      </c>
+      <c r="B66" t="s">
         <v>195</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1">
-        <v>1600000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>100.112</v>
+        <v>103.8985</v>
       </c>
       <c r="E66" s="1">
-        <v>97.3197</v>
+        <v>103.7</v>
       </c>
       <c r="F66" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G66">
-        <v>1.18</v>
+        <v>183.57</v>
       </c>
       <c r="H66" s="1">
-        <v>1446595.32</v>
+        <v>2027985.14</v>
       </c>
       <c r="I66" s="1">
-        <v>-91384.02</v>
+        <v>9526.67</v>
       </c>
       <c r="J66" s="1">
-        <v>-6.3171792924092</v>
+        <v>0.46976034548261</v>
       </c>
       <c r="K66">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>0.0</v>
+      </c>
+      <c r="L66">
+        <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1355211.3</v>
+        <v>2037511.81</v>
       </c>
       <c r="N66" s="1">
-        <v>1358125.5</v>
+        <v>2037511.81</v>
       </c>
       <c r="O66" s="1">
-        <v>0.93</v>
+        <v>1.37</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B67" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C67" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>144.483</v>
+        <v>97.502</v>
       </c>
       <c r="E67" s="1">
-        <v>97.224375</v>
+        <v>97.3197</v>
       </c>
       <c r="F67" t="s">
         <v>34</v>
       </c>
       <c r="G67">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
-        <v>1435796.18</v>
+        <v>1446595.32</v>
       </c>
       <c r="I67" s="1">
-        <v>520063.2</v>
+        <v>-107167.14</v>
       </c>
       <c r="J67" s="1">
-        <v>36.221241374246</v>
+        <v>-7.4082321792663</v>
       </c>
       <c r="K67">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>0.01</v>
+      </c>
+      <c r="L67">
+        <v>171.72</v>
       </c>
       <c r="M67" s="1">
-        <v>1955859.38</v>
+        <v>1339428.18</v>
       </c>
       <c r="N67" s="1">
-        <v>1957833.52</v>
+        <v>1339599.9</v>
       </c>
       <c r="O67" s="1">
-        <v>1.34</v>
+        <v>0.9</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B68" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="C68" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>107.034</v>
+        <v>131.782</v>
       </c>
       <c r="E68" s="1">
-        <v>105.271</v>
+        <v>97.224375</v>
       </c>
       <c r="F68" t="s">
         <v>34</v>
       </c>
       <c r="G68">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H68" s="1">
-        <v>1564786.32</v>
+        <v>1435796.18</v>
       </c>
       <c r="I68" s="1">
-        <v>-115872.23</v>
+        <v>374551.55</v>
       </c>
       <c r="J68" s="1">
-        <v>-7.4049874106773</v>
+        <v>26.086679656718</v>
       </c>
       <c r="K68">
-        <v>0.96</v>
+        <v>0.33</v>
       </c>
       <c r="L68" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="M68" s="1">
-        <v>1448914.09</v>
+        <v>1810347.73</v>
       </c>
       <c r="N68" s="1">
-        <v>1464213.66</v>
+        <v>1815594.67</v>
       </c>
       <c r="O68" s="1">
-        <v>1.0</v>
+        <v>1.22</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B69" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="C69" s="1">
-        <v>22000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>132.695</v>
+        <v>102.014</v>
       </c>
       <c r="E69" s="1">
-        <v>100.95</v>
+        <v>105.271</v>
       </c>
       <c r="F69" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G69">
-        <v>9.24</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="1">
-        <v>2475767.93</v>
+        <v>1564786.32</v>
       </c>
       <c r="I69" s="1">
-        <v>684765.59</v>
+        <v>-163374.8</v>
       </c>
       <c r="J69" s="1">
-        <v>27.658714764917</v>
+        <v>-10.440709885552</v>
       </c>
       <c r="K69">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="L69">
-        <v>0.0</v>
+        <v>901.52</v>
       </c>
       <c r="M69" s="1">
-        <v>3160533.52</v>
+        <v>1401411.52</v>
       </c>
       <c r="N69" s="1">
-        <v>3160533.52</v>
+        <v>1402313.04</v>
       </c>
       <c r="O69" s="1">
-        <v>2.16</v>
+        <v>0.95</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B70" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="C70" s="1">
-        <v>2000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>112.3165</v>
+        <v>123.8595</v>
       </c>
       <c r="E70" s="1">
-        <v>113.5</v>
+        <v>100.95</v>
       </c>
       <c r="F70" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>9.11</v>
       </c>
       <c r="H70" s="1">
-        <v>1939839.34</v>
+        <v>2475767.93</v>
       </c>
       <c r="I70" s="1">
-        <v>-39310.55</v>
+        <v>514530.01</v>
       </c>
       <c r="J70" s="1">
-        <v>-2.0264848325016</v>
+        <v>20.782642983828</v>
       </c>
       <c r="K70">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>0.0</v>
+      </c>
+      <c r="L70">
+        <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1900528.79</v>
+        <v>2990297.94</v>
       </c>
       <c r="N70" s="1">
-        <v>1915099.81</v>
+        <v>2990297.94</v>
       </c>
       <c r="O70" s="1">
-        <v>1.31</v>
+        <v>2.02</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="B71" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="C71" s="1">
-        <v>1600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>102.6125</v>
+        <v>105.0695</v>
       </c>
       <c r="E71" s="1">
-        <v>100.25</v>
+        <v>113.5</v>
       </c>
       <c r="F71" t="s">
         <v>34</v>
       </c>
       <c r="G71">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H71" s="1">
-        <v>1452503.85</v>
+        <v>1939839.34</v>
       </c>
       <c r="I71" s="1">
-        <v>-63443.4</v>
+        <v>-135606.49</v>
       </c>
       <c r="J71" s="1">
-        <v>-4.3678644982593</v>
+        <v>-6.9906041806534</v>
       </c>
       <c r="K71">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="L71">
-        <v>0.0</v>
+        <v>572.4</v>
       </c>
       <c r="M71" s="1">
-        <v>1389060.45</v>
+        <v>1804232.85</v>
       </c>
       <c r="N71" s="1">
-        <v>1389060.45</v>
+        <v>1804805.25</v>
       </c>
       <c r="O71" s="1">
-        <v>0.95</v>
+        <v>1.22</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="B72" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="C72" s="1">
-        <v>190000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>199.972</v>
+        <v>102.148</v>
       </c>
       <c r="E72" s="1">
-        <v>102.5</v>
+        <v>100.25</v>
       </c>
       <c r="F72" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="G72">
-        <v>185.39</v>
+        <v>1.16</v>
       </c>
       <c r="H72" s="1">
-        <v>1176028.7</v>
+        <v>1452503.85</v>
       </c>
       <c r="I72" s="1">
-        <v>873364.27</v>
+        <v>-49251.51</v>
       </c>
       <c r="J72" s="1">
-        <v>74.263856825943</v>
+        <v>-3.3908006508898</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>2049392.97</v>
+        <v>1403252.34</v>
       </c>
       <c r="N72" s="1">
-        <v>2049392.97</v>
+        <v>1403252.34</v>
       </c>
       <c r="O72" s="1">
-        <v>1.4</v>
+        <v>0.95</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="B73" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="C73" s="1">
-        <v>1800000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.126</v>
+        <v>242.4315</v>
       </c>
       <c r="E73" s="1">
-        <v>105.15</v>
+        <v>102.5</v>
       </c>
       <c r="F73" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G73">
-        <v>1.18</v>
+        <v>183.57</v>
       </c>
       <c r="H73" s="1">
-        <v>1714402.17</v>
+        <v>1176028.7</v>
       </c>
       <c r="I73" s="1">
-        <v>-189576.25</v>
+        <v>1333146.61</v>
       </c>
       <c r="J73" s="1">
-        <v>-11.057863395028</v>
+        <v>113.36004044799</v>
       </c>
       <c r="K73">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>0.0</v>
+      </c>
+      <c r="L73">
+        <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1524825.92</v>
+        <v>2509175.31</v>
       </c>
       <c r="N73" s="1">
-        <v>1549430.39</v>
+        <v>2509175.31</v>
       </c>
       <c r="O73" s="1">
-        <v>1.06</v>
+        <v>1.69</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B74" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="C74" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>88.196</v>
+        <v>99.459</v>
       </c>
       <c r="E74" s="1">
-        <v>104.4789</v>
+        <v>105.15</v>
       </c>
       <c r="F74" t="s">
         <v>34</v>
       </c>
       <c r="G74">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H74" s="1">
-        <v>1608329.94</v>
+        <v>1714402.17</v>
       </c>
       <c r="I74" s="1">
-        <v>-265186.83</v>
+        <v>-177300.77</v>
       </c>
       <c r="J74" s="1">
-        <v>-16.488335098705</v>
+        <v>-10.34184236946</v>
       </c>
       <c r="K74">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.72</v>
+      </c>
+      <c r="L74" t="s">
+        <v>213</v>
       </c>
       <c r="M74" s="1">
-        <v>1343143.11</v>
+        <v>1537101.4</v>
       </c>
       <c r="N74" s="1">
-        <v>1343143.11</v>
+        <v>1568091.14</v>
       </c>
       <c r="O74" s="1">
-        <v>0.92</v>
+        <v>1.06</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="B75" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="C75" s="1">
-        <v>1200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>189.0695</v>
+        <v>90.685</v>
       </c>
       <c r="E75" s="1">
-        <v>105.6</v>
+        <v>104.4789</v>
       </c>
       <c r="F75" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G75">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H75" s="1">
-        <v>1267200.0</v>
+        <v>1608329.94</v>
       </c>
       <c r="I75" s="1">
-        <v>1001634.0</v>
+        <v>-206827.41</v>
       </c>
       <c r="J75" s="1">
-        <v>79.043087121212</v>
+        <v>-12.859762468887</v>
       </c>
       <c r="K75">
-        <v>1.18</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>0.0</v>
+      </c>
+      <c r="L75">
+        <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>2268834.0</v>
+        <v>1401502.53</v>
       </c>
       <c r="N75" s="1">
-        <v>2282938.97</v>
+        <v>1401502.53</v>
       </c>
       <c r="O75" s="1">
-        <v>1.56</v>
+        <v>0.94</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B76" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="C76" s="1">
-        <v>500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>108.8785</v>
+        <v>202.132</v>
       </c>
       <c r="E76" s="1">
-        <v>109.28</v>
+        <v>105.6</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>546400.0</v>
+        <v>1267200.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-2007.5</v>
+        <v>1158384.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.36740483162518</v>
+        <v>91.412878787879</v>
       </c>
       <c r="K76">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>890.41</v>
+        <v>1.43</v>
+      </c>
+      <c r="L76" t="s">
+        <v>218</v>
       </c>
       <c r="M76" s="1">
-        <v>544392.5</v>
+        <v>2425584.0</v>
       </c>
       <c r="N76" s="1">
-        <v>545282.91</v>
+        <v>2442738.7</v>
       </c>
       <c r="O76" s="1">
-        <v>0.37</v>
+        <v>1.65</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="B77" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="C77" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>131.926</v>
+        <v>109.272</v>
       </c>
       <c r="E77" s="1">
-        <v>124.766</v>
+        <v>109.28</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>1247660.0</v>
+        <v>546400.0</v>
       </c>
       <c r="I77" s="1">
-        <v>71600.0</v>
+        <v>-40.0</v>
       </c>
       <c r="J77" s="1">
-        <v>5.7387429267589</v>
+        <v>-0.0073206442166911</v>
       </c>
       <c r="K77">
-        <v>0.39</v>
+        <v>0.32</v>
       </c>
       <c r="L77" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="M77" s="1">
-        <v>1319260.0</v>
+        <v>546360.0</v>
       </c>
       <c r="N77" s="1">
-        <v>1323123.81</v>
+        <v>547962.74</v>
       </c>
       <c r="O77" s="1">
-        <v>0.9</v>
+        <v>0.37</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="B78" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="C78" s="1">
-        <v>1400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>101.4425</v>
+        <v>132.6505</v>
       </c>
       <c r="E78" s="1">
-        <v>100.0</v>
+        <v>124.766</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1400000.0</v>
+        <v>1247660.0</v>
       </c>
       <c r="I78" s="1">
-        <v>20195.0</v>
+        <v>78845.0</v>
       </c>
       <c r="J78" s="1">
-        <v>1.4425</v>
+        <v>6.3194299729093</v>
       </c>
       <c r="K78">
-        <v>0.11</v>
+        <v>0.56</v>
       </c>
       <c r="L78" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="M78" s="1">
-        <v>1420195.0</v>
+        <v>1326505.0</v>
       </c>
       <c r="N78" s="1">
-        <v>1421751.63</v>
+        <v>1332110.25</v>
       </c>
       <c r="O78" s="1">
-        <v>0.97</v>
+        <v>0.9</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B79" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C79" s="1">
-        <v>1500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>138.7355</v>
+        <v>102.0385</v>
       </c>
       <c r="E79" s="1">
-        <v>121.5</v>
+        <v>100.0</v>
       </c>
       <c r="F79" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G79">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1560426.38</v>
+        <v>1400000.0</v>
       </c>
       <c r="I79" s="1">
-        <v>200250.89</v>
+        <v>28539.0</v>
       </c>
       <c r="J79" s="1">
-        <v>12.833087966636</v>
+        <v>2.0385</v>
       </c>
       <c r="K79">
-        <v>0.73</v>
+        <v>0.27</v>
       </c>
       <c r="L79" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="M79" s="1">
-        <v>1760677.27</v>
+        <v>1428539.0</v>
       </c>
       <c r="N79" s="1">
-        <v>1771693.67</v>
+        <v>1432261.38</v>
       </c>
       <c r="O79" s="1">
-        <v>1.21</v>
+        <v>0.97</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="B80" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="C80" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>308.624</v>
+        <v>273.361</v>
       </c>
       <c r="E80" s="1">
         <v>99.14</v>
       </c>
       <c r="F80" t="s">
         <v>34</v>
       </c>
       <c r="G80">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H80" s="1">
         <v>1114660.8</v>
       </c>
       <c r="I80" s="1">
-        <v>2018710.32</v>
+        <v>1701800.09</v>
       </c>
       <c r="J80" s="1">
-        <v>181.10534792288</v>
+        <v>152.67425659896</v>
       </c>
       <c r="K80">
-        <v>0.69</v>
+        <v>1.02</v>
       </c>
       <c r="L80" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="M80" s="1">
-        <v>3133371.12</v>
+        <v>2816460.89</v>
       </c>
       <c r="N80" s="1">
-        <v>3141646.28</v>
+        <v>2828697.56</v>
       </c>
       <c r="O80" s="1">
-        <v>2.14</v>
+        <v>1.91</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="B81" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C81" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.937</v>
+        <v>102.2645</v>
       </c>
       <c r="E81" s="1">
         <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>34</v>
       </c>
       <c r="G81">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H81" s="1">
         <v>1438008.36</v>
       </c>
       <c r="I81" s="1">
-        <v>-98702.97</v>
+        <v>-33155.61</v>
       </c>
       <c r="J81" s="1">
-        <v>-6.8638662156317</v>
+        <v>-2.3056618391287</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1339305.39</v>
+        <v>1404852.75</v>
       </c>
       <c r="N81" s="1">
-        <v>1339305.39</v>
+        <v>1404852.75</v>
       </c>
       <c r="O81" s="1">
-        <v>0.91</v>
+        <v>0.95</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="B82" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C82" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>104.529</v>
+        <v>105.046</v>
       </c>
       <c r="E82" s="1">
         <v>103.0</v>
       </c>
       <c r="F82" t="s">
         <v>34</v>
       </c>
       <c r="G82">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H82" s="1">
         <v>2842604.57</v>
       </c>
       <c r="I82" s="1">
-        <v>-12596.53</v>
+        <v>43522.33</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.44313339016408</v>
+        <v>1.5310722588475</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>2830008.04</v>
+        <v>2886126.9</v>
       </c>
       <c r="N82" s="1">
-        <v>2830008.04</v>
+        <v>2886126.9</v>
       </c>
       <c r="O82" s="1">
-        <v>1.93</v>
+        <v>1.95</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="B83" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="C83" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>104.228</v>
+        <v>105.3785</v>
       </c>
       <c r="E83" s="1">
         <v>102.55357143</v>
       </c>
       <c r="F83" t="s">
         <v>34</v>
       </c>
       <c r="G83">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H83" s="1">
         <v>1372732.18</v>
       </c>
       <c r="I83" s="1">
-        <v>-138168.96</v>
+        <v>-106054.92</v>
       </c>
       <c r="J83" s="1">
-        <v>-10.06525249521</v>
+        <v>-7.7258274807836</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1234563.22</v>
+        <v>1266677.26</v>
       </c>
       <c r="N83" s="1">
-        <v>1234563.22</v>
+        <v>1266677.26</v>
       </c>
       <c r="O83" s="1">
-        <v>0.84</v>
+        <v>0.85</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B84" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="C84" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>122.274</v>
+        <v>110.158</v>
       </c>
       <c r="E84" s="1">
         <v>104.74</v>
       </c>
       <c r="F84" t="s">
         <v>34</v>
       </c>
       <c r="G84">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H84" s="1">
         <v>1258952.43</v>
       </c>
       <c r="I84" s="1">
-        <v>85911.56</v>
+        <v>-29404.91</v>
       </c>
       <c r="J84" s="1">
-        <v>6.8240513265461</v>
+        <v>-2.3356648987921</v>
       </c>
       <c r="K84">
-        <v>0.9</v>
+        <v>0.13</v>
       </c>
       <c r="L84" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="M84" s="1">
-        <v>1344863.99</v>
+        <v>1229547.52</v>
       </c>
       <c r="N84" s="1">
-        <v>1356618.93</v>
+        <v>1231291.53</v>
       </c>
       <c r="O84" s="1">
-        <v>0.93</v>
+        <v>0.83</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="B85" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C85" s="1">
         <v>180000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>106.7225</v>
+        <v>108.504</v>
       </c>
       <c r="E85" s="1">
         <v>102.64666667</v>
       </c>
       <c r="F85" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G85">
-        <v>185.39</v>
+        <v>183.57</v>
       </c>
       <c r="H85" s="1">
         <v>1220823.45</v>
       </c>
       <c r="I85" s="1">
-        <v>-184653.61</v>
+        <v>-156909.24</v>
       </c>
       <c r="J85" s="1">
-        <v>-15.125332823514</v>
+        <v>-12.852738043326</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1036169.84</v>
+        <v>1063914.21</v>
       </c>
       <c r="N85" s="1">
-        <v>1036169.84</v>
+        <v>1063914.21</v>
       </c>
       <c r="O85" s="1">
-        <v>0.71</v>
+        <v>0.72</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B86" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C86" s="1">
         <v>2600000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>95.434</v>
+        <v>94.302</v>
       </c>
       <c r="E86" s="1">
         <v>99.90307692</v>
       </c>
       <c r="F86" t="s">
         <v>34</v>
       </c>
       <c r="G86">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H86" s="1">
         <v>2345717.95</v>
       </c>
       <c r="I86" s="1">
-        <v>-246404.1</v>
+        <v>-240581.86</v>
       </c>
       <c r="J86" s="1">
-        <v>-10.504421471473</v>
+        <v>-10.256214307436</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>2099313.85</v>
+        <v>2105136.09</v>
       </c>
       <c r="N86" s="1">
-        <v>2099313.85</v>
+        <v>2105136.09</v>
       </c>
       <c r="O86" s="1">
-        <v>1.43</v>
+        <v>1.42</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="B87" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="C87" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.655</v>
+        <v>100.08</v>
       </c>
       <c r="E87" s="1">
         <v>115.9281</v>
       </c>
       <c r="F87" t="s">
         <v>34</v>
       </c>
       <c r="G87">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H87" s="1">
         <v>1391813.22</v>
       </c>
       <c r="I87" s="1">
-        <v>-199571.59</v>
+        <v>-188825.33</v>
       </c>
       <c r="J87" s="1">
-        <v>-14.338963528454</v>
+        <v>-13.566858489819</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1192241.63</v>
+        <v>1202987.89</v>
       </c>
       <c r="N87" s="1">
-        <v>1192241.63</v>
+        <v>1202987.89</v>
       </c>
       <c r="O87" s="1">
         <v>0.81</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="B88" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="C88" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>83.494</v>
+        <v>73.168</v>
       </c>
       <c r="E88" s="1">
         <v>125.8419</v>
       </c>
       <c r="F88" t="s">
         <v>34</v>
       </c>
       <c r="G88">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H88" s="1">
         <v>1195182.95</v>
       </c>
       <c r="I88" s="1">
-        <v>-418133.16</v>
+        <v>-504148.35</v>
       </c>
       <c r="J88" s="1">
-        <v>-34.984866542817</v>
+        <v>-42.181688585835</v>
       </c>
       <c r="K88">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="L88" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="M88" s="1">
-        <v>777049.79</v>
+        <v>691034.6</v>
       </c>
       <c r="N88" s="1">
-        <v>779143.79</v>
+        <v>694051.59</v>
       </c>
       <c r="O88" s="1">
-        <v>0.53</v>
+        <v>0.47</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B89" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="C89" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>157.697</v>
+        <v>166.589</v>
       </c>
       <c r="E89" s="1">
         <v>115.979</v>
       </c>
       <c r="F89" t="s">
         <v>34</v>
       </c>
       <c r="G89">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H89" s="1">
         <v>1464249.25</v>
       </c>
       <c r="I89" s="1">
-        <v>403645.33</v>
+        <v>538194.3</v>
       </c>
       <c r="J89" s="1">
-        <v>27.566709014876</v>
+        <v>36.75564798821</v>
       </c>
       <c r="K89">
-        <v>0.15</v>
+        <v>0.41</v>
       </c>
       <c r="L89" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="M89" s="1">
-        <v>1867894.58</v>
+        <v>2002443.55</v>
       </c>
       <c r="N89" s="1">
-        <v>1870053.79</v>
+        <v>2008182.39</v>
       </c>
       <c r="O89" s="1">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="B90" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="C90" s="1">
         <v>200000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>92.372</v>
+        <v>91.4285</v>
       </c>
       <c r="E90" s="1">
         <v>100.25</v>
       </c>
       <c r="F90" t="s">
         <v>34</v>
       </c>
       <c r="G90">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H90" s="1">
         <v>171705.06</v>
       </c>
       <c r="I90" s="1">
-        <v>-15400.65</v>
+        <v>-14705.83</v>
       </c>
       <c r="J90" s="1">
-        <v>-8.9692464508617</v>
+        <v>-8.5645874384832</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>156304.41</v>
+        <v>156999.23</v>
       </c>
       <c r="N90" s="1">
-        <v>156304.41</v>
+        <v>156999.23</v>
       </c>
       <c r="O90" s="1">
         <v>0.11</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="B91" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="C91" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>102.266</v>
+        <v>100.998</v>
       </c>
       <c r="E91" s="1">
         <v>107.10142857</v>
       </c>
       <c r="F91" t="s">
         <v>34</v>
       </c>
       <c r="G91">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H91" s="1">
         <v>1390330.62</v>
       </c>
       <c r="I91" s="1">
-        <v>-179006.96</v>
+        <v>-176308.13</v>
       </c>
       <c r="J91" s="1">
-        <v>-12.875136131289</v>
+        <v>-12.681021870899</v>
       </c>
       <c r="K91">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>0.03</v>
+      </c>
+      <c r="L91">
+        <v>450.76</v>
       </c>
       <c r="M91" s="1">
-        <v>1211323.66</v>
+        <v>1214022.49</v>
       </c>
       <c r="N91" s="1">
-        <v>1233384.66</v>
+        <v>1214473.25</v>
       </c>
       <c r="O91" s="1">
-        <v>0.84</v>
+        <v>0.82</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="B92" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="C92" s="1">
         <v>1114000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>92.005</v>
+        <v>94.1485</v>
       </c>
       <c r="E92" s="1">
         <v>100.0</v>
       </c>
       <c r="F92" t="s">
         <v>34</v>
       </c>
       <c r="G92">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H92" s="1">
         <v>1023897.06</v>
       </c>
       <c r="I92" s="1">
-        <v>-156740.49</v>
+        <v>-123395.39</v>
       </c>
       <c r="J92" s="1">
-        <v>-15.308227371998</v>
+        <v>-12.05154256425</v>
       </c>
       <c r="K92">
-        <v>0.21</v>
+        <v>0.34</v>
       </c>
       <c r="L92" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="M92" s="1">
-        <v>867156.57</v>
+        <v>900501.67</v>
       </c>
       <c r="N92" s="1">
-        <v>869453.94</v>
+        <v>904300.98</v>
       </c>
       <c r="O92" s="1">
-        <v>0.59</v>
+        <v>0.61</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="B93" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="C93" s="1">
-        <v>125.0</v>
+        <v>130.0</v>
       </c>
       <c r="D93" s="1">
-        <v>7.0</v>
+        <v>14.6</v>
       </c>
       <c r="E93" s="1">
-        <v>32.5933</v>
+        <v>25.0081</v>
       </c>
       <c r="F93" t="s">
         <v>34</v>
       </c>
       <c r="G93">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H93" s="1">
+        <v>275244.72</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-112284.3</v>
+      </c>
+      <c r="J93" s="1">
+        <v>-40.794352022448</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>162960.42</v>
+      </c>
+      <c r="N93" s="1">
+        <v>162960.42</v>
+      </c>
+      <c r="O93" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P93">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16">
+      <c r="A94" t="s">
+        <v>261</v>
+      </c>
+      <c r="B94" t="s">
+        <v>262</v>
+      </c>
+      <c r="C94" s="1">
+        <v>125.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>6.78</v>
+      </c>
+      <c r="E94" s="1">
+        <v>32.5933</v>
+      </c>
+      <c r="F94" t="s">
+        <v>34</v>
+      </c>
+      <c r="G94">
+        <v>1.16</v>
+      </c>
+      <c r="H94" s="1">
         <v>361232.66</v>
       </c>
-      <c r="I93" s="1">
-[...17 lines deleted...]
-      <c r="O93" s="1">
+      <c r="I94" s="1">
+        <v>-288467.14</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-79.856328605503</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>72765.52</v>
+      </c>
+      <c r="N94" s="1">
+        <v>72765.52</v>
+      </c>
+      <c r="O94" s="1">
         <v>0.05</v>
       </c>
-      <c r="P93">
+      <c r="P94">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16">
+      <c r="A95" t="s">
+        <v>263</v>
+      </c>
+      <c r="B95" t="s">
+        <v>264</v>
+      </c>
+      <c r="C95" s="1">
+        <v>46.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>257.75</v>
+      </c>
+      <c r="E95" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="F95" t="s">
+        <v>34</v>
+      </c>
+      <c r="G95">
+        <v>1.16</v>
+      </c>
+      <c r="H95" s="1">
+        <v>701011.73</v>
+      </c>
+      <c r="I95" s="1">
+        <v>316975.73</v>
+      </c>
+      <c r="J95" s="1">
+        <v>45.216893874229</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>1017987.46</v>
+      </c>
+      <c r="N95" s="1">
+        <v>1017987.46</v>
+      </c>
+      <c r="O95" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="P95">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>