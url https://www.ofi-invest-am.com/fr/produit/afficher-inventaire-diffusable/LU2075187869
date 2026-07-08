--- v1 (2026-06-10)
+++ v2 (2026-07-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="265">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0336374540</t>
   </si>
   <si>
@@ -154,687 +154,696 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CA784730103N</t>
   </si>
   <si>
     <t>SSR MINING INC</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OACT01970575</t>
-[...2 lines deleted...]
-    <t>EUR/HKD 19/03/26</t>
+    <t>OVCT01737420</t>
+  </si>
+  <si>
+    <t>EUR/HKD 21/05/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>-6 070.36</t>
-[...5 lines deleted...]
-    <t>EUR/JPY 19/03/26</t>
+    <t>OVCT01737459</t>
+  </si>
+  <si>
+    <t>EUR/JPY 21/05/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>11 755.00</t>
-[...14 lines deleted...]
-    <t>-221 945.73</t>
+    <t>8 943.00</t>
+  </si>
+  <si>
+    <t>OVCT01737422</t>
+  </si>
+  <si>
+    <t>EUR/SEK 21/05/26</t>
+  </si>
+  <si>
+    <t>OVCT01737456</t>
+  </si>
+  <si>
+    <t>EUR/USD 21/05/26</t>
+  </si>
+  <si>
+    <t>-94 297.13</t>
   </si>
   <si>
     <t>US007973AE02</t>
   </si>
   <si>
     <t>ADVANCED ENERGY INDUSTRIES INC 2.5 15/09/2028</t>
   </si>
   <si>
-    <t>10 434.26</t>
+    <t>1 365.73</t>
+  </si>
+  <si>
+    <t>XS3304376851</t>
+  </si>
+  <si>
+    <t>ADVANTEST CORPORATION Z 28/03/2031</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>1 374.25</t>
+    <t>2 581.92</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
-    <t>1 140.32</t>
+    <t>2 407.55</t>
   </si>
   <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
-    <t>4 250.02</t>
+    <t>5 429.67</t>
   </si>
   <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
-    <t>3 541.68</t>
+    <t>4 524.73</t>
   </si>
   <si>
     <t>US00217DAC48</t>
   </si>
   <si>
     <t>AST SPACEMOBILE INC 2.375 15/10/2032</t>
   </si>
   <si>
-    <t>22 532.63</t>
+    <t>25 283.24</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>3 842.47</t>
+    <t>4 855.48</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
     <t>US18452BAC46</t>
   </si>
   <si>
     <t>CLEANSPARK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
-    <t>30 676.72</t>
+    <t>4 015.25</t>
   </si>
   <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
     <t>XS2676374239</t>
   </si>
   <si>
     <t>DAIFUKU CO. LTD. Z 13/09/2030</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>6 685.38</t>
+    <t>8 279.00</t>
   </si>
   <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
   </si>
   <si>
-    <t>1 030.31</t>
+    <t>1 325.35</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>21 458.22</t>
+    <t>24 973.97</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>4 109.59</t>
+    <t>5 301.37</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>7 607.73</t>
-[...8 lines deleted...]
-    <t>9 077.81</t>
+    <t>9 770.72</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>31 648.35</t>
+    <t>1 377.05</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
-    <t>7 378.51</t>
+    <t>9 426.52</t>
   </si>
   <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
+    <t>2 109.17</t>
+  </si>
+  <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>2 683.09</t>
+    <t>3 669.66</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
+    <t>1 888.27</t>
+  </si>
+  <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>13 479.45</t>
-[...1 lines deleted...]
-  <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
-    <t>21 679.40</t>
-[...1 lines deleted...]
-  <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
-    <t>16 955.66</t>
+    <t>2 219.32</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>7 933.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>4 257.17</t>
+    <t>6 218.23</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>6 663.46</t>
+    <t>9 173.08</t>
   </si>
   <si>
     <t>XS2523390867</t>
   </si>
   <si>
     <t>LENOVO GROUP LTD 2.5 26/08/2029</t>
   </si>
   <si>
+    <t>2 493.95</t>
+  </si>
+  <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
-    <t>1 341.55</t>
+    <t>2 832.41</t>
   </si>
   <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>5 656.86</t>
+    <t>8 501.68</t>
   </si>
   <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
-    <t>1 430.99</t>
+    <t>3 087.74</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
-    <t>1 180.56</t>
+    <t>1 508.24</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
+    <t>US63954QAJ58</t>
+  </si>
+  <si>
+    <t>NEBIUS GROUP NV 1.25 15/03/2031</t>
+  </si>
+  <si>
+    <t>1 977.34</t>
+  </si>
+  <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
+    <t>3 163.75</t>
+  </si>
+  <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2031</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>5 246.94</t>
+    <t>7 885.61</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
+    <t>3 691.04</t>
+  </si>
+  <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
+    <t>3 230.25</t>
+  </si>
+  <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
-    <t>XS2809275899</t>
-[...4 lines deleted...]
-  <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
-    <t>30 989.74</t>
+    <t>4 056.22</t>
   </si>
   <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>17 154.70</t>
+    <t>2 625.00</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>1 602.74</t>
+    <t>2 248.29</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>5 605.25</t>
+    <t>7 183.43</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>3 722.38</t>
+    <t>5 685.08</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>12 236.67</t>
+    <t>15 651.23</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
-    <t>1 744.01</t>
+    <t>3 682.13</t>
   </si>
   <si>
     <t>XS2635167963</t>
   </si>
   <si>
     <t>TOKYU CORP Z 30/09/2030</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
     <t>US90353TAR14</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
-    <t>3 016.99</t>
+    <t>3 736.16</t>
   </si>
   <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>5 738.84</t>
+    <t>8 624.89</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
+    <t>4 638.73</t>
+  </si>
+  <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
   </si>
   <si>
-    <t>3 799.31</t>
+    <t>4 987.63</t>
   </si>
   <si>
     <t>BABA2701CO01</t>
   </si>
   <si>
     <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
     <t>PANW2606CR01</t>
   </si>
   <si>
     <t>JUN26 PANW C @ 185.000000</t>
   </si>
   <si>
     <t>LITE2609CR01</t>
   </si>
   <si>
     <t>SEP26 LITE C @ 540.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1172,226 +1181,226 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>1468629.51</v>
       </c>
       <c r="D2">
-        <v>84.95</v>
+        <v>85.61</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>124760952.8</v>
+        <v>125728379.09</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>124760952.8</v>
+        <v>125728379.09</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>176000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="D3">
-        <v>133.65</v>
+        <v>133.15</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>23521785.75</v>
+        <v>28894454.04</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>23521785.75</v>
+        <v>28894454.04</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>100.0</v>
       </c>
       <c r="D4">
-        <v>125.9</v>
+        <v>126.87</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>12589.71</v>
+        <v>12687.36</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>12589.71</v>
+        <v>12687.36</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>100.0</v>
       </c>
       <c r="D5">
-        <v>138.57</v>
+        <v>139.67</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>13856.91</v>
+        <v>13966.75</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>13856.91</v>
+        <v>13966.75</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>100.0</v>
       </c>
       <c r="D6">
-        <v>135.54</v>
+        <v>136.69</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13554.46</v>
+        <v>13668.66</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13554.46</v>
+        <v>13668.66</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1443,4734 +1452,4734 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>2321.0</v>
       </c>
       <c r="D2" s="1">
-        <v>529.97</v>
+        <v>391.53</v>
       </c>
       <c r="E2" s="1">
         <v>501.8005988798</v>
       </c>
       <c r="F2" t="s">
         <v>34</v>
       </c>
       <c r="G2">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H2" s="1">
         <v>1002909.83</v>
       </c>
       <c r="I2" s="1">
-        <v>53207.94</v>
+        <v>-225875.94</v>
       </c>
       <c r="J2" s="1">
-        <v>5.3053563150338</v>
+        <v>-22.522058638113</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1056117.77</v>
+        <v>777033.89</v>
       </c>
       <c r="N2" s="1">
-        <v>1056117.77</v>
+        <v>777033.89</v>
       </c>
       <c r="O2" s="1">
-        <v>0.71</v>
+        <v>0.5</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>7000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>201.6</v>
+        <v>204.0</v>
       </c>
       <c r="E3" s="1">
         <v>101.4678842857</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>710275.19</v>
       </c>
       <c r="I3" s="1">
-        <v>700924.81</v>
+        <v>717724.81</v>
       </c>
       <c r="J3" s="1">
-        <v>98.683555313258</v>
+        <v>101.04883573365</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1411200.0</v>
+        <v>1428000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1411200.0</v>
+        <v>1428000.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.95</v>
+        <v>0.92</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>881.0</v>
+        <v>2481.0</v>
       </c>
       <c r="D4" s="1">
-        <v>4782.44</v>
+        <v>4790.28</v>
       </c>
       <c r="E4" s="1">
-        <v>4771.6279795687</v>
+        <v>4781.7316606207</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>4203804.25</v>
+        <v>11863476.25</v>
       </c>
       <c r="I4" s="1">
-        <v>9525.39</v>
+        <v>21208.43</v>
       </c>
       <c r="J4" s="1">
-        <v>0.22658976092904</v>
+        <v>0.17877078819962</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4213329.64</v>
+        <v>11884684.68</v>
       </c>
       <c r="N4" s="1">
-        <v>4213329.64</v>
+        <v>11884684.68</v>
       </c>
       <c r="O4" s="1">
-        <v>2.84</v>
+        <v>7.68</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>6255.0</v>
       </c>
       <c r="D5" s="1">
-        <v>321.0</v>
+        <v>313.1</v>
       </c>
       <c r="E5" s="1">
         <v>251.5653717026</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1573541.4</v>
       </c>
       <c r="I5" s="1">
-        <v>434313.6</v>
+        <v>384899.1</v>
       </c>
       <c r="J5" s="1">
-        <v>27.601027847122</v>
+        <v>24.460691024717</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>2007855.0</v>
+        <v>1958440.5</v>
       </c>
       <c r="N5" s="1">
-        <v>2007855.0</v>
+        <v>1958440.5</v>
       </c>
       <c r="O5" s="1">
-        <v>1.35</v>
+        <v>1.27</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>85189.0</v>
       </c>
       <c r="D6" s="1">
-        <v>30.94</v>
+        <v>35.08</v>
       </c>
       <c r="E6" s="1">
         <v>29.0302638838</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H6" s="1">
         <v>2098124.33</v>
       </c>
       <c r="I6" s="1">
-        <v>164902.77</v>
+        <v>457181.46</v>
       </c>
       <c r="J6" s="1">
-        <v>7.8595328047123</v>
+        <v>21.790008030649</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2263027.1</v>
+        <v>2555305.79</v>
       </c>
       <c r="N6" s="1">
-        <v>2263027.1</v>
+        <v>2555305.79</v>
       </c>
       <c r="O6" s="1">
-        <v>1.53</v>
+        <v>1.65</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>70000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>333.7</v>
+        <v>332.6</v>
       </c>
       <c r="E7" s="1">
         <v>253.272567</v>
       </c>
       <c r="F7" t="s">
         <v>45</v>
       </c>
       <c r="G7">
-        <v>10.64</v>
+        <v>10.85</v>
       </c>
       <c r="H7" s="1">
         <v>1570195.71</v>
       </c>
       <c r="I7" s="1">
-        <v>625818.2</v>
+        <v>575907.44</v>
       </c>
       <c r="J7" s="1">
-        <v>39.856063547645</v>
+        <v>36.677430484127</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2196013.91</v>
+        <v>2146103.15</v>
       </c>
       <c r="N7" s="1">
-        <v>2196013.91</v>
+        <v>2146103.15</v>
       </c>
       <c r="O7" s="1">
-        <v>1.48</v>
+        <v>1.39</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
-        <v>6887603.93</v>
+        <v>6365111.79</v>
       </c>
       <c r="D8" s="1">
-        <v>0.10975329</v>
+        <v>0.10918282</v>
       </c>
       <c r="E8" s="1">
-        <v>0.1093110974</v>
+        <v>0.1107562481</v>
       </c>
       <c r="F8" t="s">
         <v>48</v>
       </c>
       <c r="G8">
-        <v>9.11</v>
+        <v>9.16</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-25792.32</v>
+        <v>90424.28</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8" t="s">
-        <v>49</v>
+      <c r="L8">
+        <v>232.38</v>
       </c>
       <c r="M8" s="1">
-        <v>-19721.959999999</v>
+        <v>90191.9</v>
       </c>
       <c r="N8" s="1">
-        <v>-25792.32</v>
+        <v>90424.28</v>
       </c>
       <c r="O8" s="1">
-        <v>-0.02</v>
+        <v>0.06</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" t="s">
         <v>50</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" s="1">
+        <v>11201168.95</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.00541064</v>
+      </c>
+      <c r="E9" s="1">
+        <v>0.0054710042</v>
+      </c>
+      <c r="F9" t="s">
         <v>51</v>
       </c>
-      <c r="C9" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G9">
-        <v>183.57</v>
+        <v>185.11</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-45470.82</v>
+        <v>123582.37</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>-57225.819999999</v>
+        <v>114639.37</v>
       </c>
       <c r="N9" s="1">
-        <v>-45470.819999999</v>
+        <v>123582.37</v>
       </c>
       <c r="O9" s="1">
-        <v>-0.03</v>
+        <v>0.08</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" t="s">
         <v>54</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="1">
-        <v>2003017.2</v>
+        <v>2098414.39</v>
       </c>
       <c r="D10" s="1">
-        <v>0.09401822</v>
+        <v>0.09219924</v>
       </c>
       <c r="E10" s="1">
-        <v>0.0933430029</v>
+        <v>0.0935768558</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10">
-        <v>10.64</v>
+        <v>10.85</v>
       </c>
       <c r="H10" s="1">
         <v>0.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-14489.34</v>
+        <v>30892.31</v>
       </c>
       <c r="J10" s="1">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>232.83</v>
+        <v>212.41</v>
       </c>
       <c r="M10" s="1">
-        <v>-14722.17</v>
+        <v>30679.9</v>
       </c>
       <c r="N10" s="1">
-        <v>-14489.34</v>
+        <v>30892.31</v>
       </c>
       <c r="O10" s="1">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
         <v>56</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="1">
-        <v>99790227.27</v>
+        <v>92179677.65</v>
       </c>
       <c r="D11" s="1">
-        <v>0.85822188</v>
+        <v>0.85332243</v>
       </c>
       <c r="E11" s="1">
-        <v>0.8467538162</v>
+        <v>0.8651469496</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H11" s="1">
         <v>0.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-876478.95</v>
+        <v>1259879.32</v>
       </c>
       <c r="J11" s="1">
         <v>0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M11" s="1">
-        <v>-654533.21999999</v>
+        <v>1354176.45</v>
       </c>
       <c r="N11" s="1">
-        <v>-876478.94999999</v>
+        <v>1259879.32</v>
       </c>
       <c r="O11" s="1">
-        <v>-0.59</v>
+        <v>0.81</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C12" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>231.842</v>
+        <v>273.354</v>
       </c>
       <c r="E12" s="1">
         <v>116.963</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H12" s="1">
         <v>1116645.19</v>
       </c>
       <c r="I12" s="1">
-        <v>873927.49</v>
+        <v>1220712.65</v>
       </c>
       <c r="J12" s="1">
-        <v>78.263668515869</v>
+        <v>109.31965327321</v>
       </c>
       <c r="K12">
-        <v>1.04</v>
+        <v>0.14</v>
       </c>
       <c r="L12" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M12" s="1">
-        <v>1990572.68</v>
+        <v>2337357.84</v>
       </c>
       <c r="N12" s="1">
-        <v>2001006.94</v>
+        <v>2338723.57</v>
       </c>
       <c r="O12" s="1">
-        <v>1.35</v>
+        <v>1.51</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
         <v>62</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>1800000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>108.433</v>
+        <v>111.4245</v>
       </c>
       <c r="E13" s="1">
-        <v>105.565</v>
+        <v>102.5</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G13">
-        <v>1.16</v>
+        <v>185.11</v>
       </c>
       <c r="H13" s="1">
-        <v>1625049.17</v>
+        <v>945964.91</v>
       </c>
       <c r="I13" s="1">
-        <v>50742.02</v>
+        <v>77303.69</v>
       </c>
       <c r="J13" s="1">
-        <v>3.122491364369</v>
+        <v>8.1719405426994</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1675791.19</v>
+        <v>1023268.6</v>
       </c>
       <c r="N13" s="1">
-        <v>1675791.19</v>
+        <v>1023268.6</v>
       </c>
       <c r="O13" s="1">
-        <v>1.13</v>
+        <v>0.66</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
         <v>64</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1">
-        <v>1900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>104.823</v>
+        <v>99.733</v>
       </c>
       <c r="E14" s="1">
-        <v>100.0</v>
+        <v>105.565</v>
       </c>
       <c r="F14" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G14">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H14" s="1">
-        <v>1900000.0</v>
+        <v>1625049.17</v>
       </c>
       <c r="I14" s="1">
-        <v>91637.0</v>
+        <v>-90039.34</v>
       </c>
       <c r="J14" s="1">
-        <v>4.823</v>
+        <v>-5.5407148080325</v>
       </c>
       <c r="K14">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1991637.0</v>
+        <v>1535009.83</v>
       </c>
       <c r="N14" s="1">
-        <v>1993011.25</v>
+        <v>1535009.83</v>
       </c>
       <c r="O14" s="1">
-        <v>1.34</v>
+        <v>0.99</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C15" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>104.548</v>
+      </c>
+      <c r="E15" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>86412.0</v>
+      </c>
+      <c r="J15" s="1">
+        <v>4.548</v>
+      </c>
+      <c r="K15">
+        <v>0.14</v>
+      </c>
+      <c r="L15" t="s">
         <v>67</v>
       </c>
-      <c r="B15" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>1602381.73</v>
+        <v>1986412.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1603522.05</v>
+        <v>1988993.92</v>
       </c>
       <c r="O15" s="1">
-        <v>1.08</v>
+        <v>1.29</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>94.927</v>
+        <v>115.387</v>
       </c>
       <c r="E16" s="1">
-        <v>99.6476</v>
+        <v>101.11</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
       <c r="G16">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H16" s="1">
-        <v>761068.12</v>
+        <v>1542555.86</v>
       </c>
       <c r="I16" s="1">
-        <v>-109040.99</v>
+        <v>134724.17</v>
       </c>
       <c r="J16" s="1">
-        <v>-14.327362707033</v>
+        <v>8.7338276359081</v>
       </c>
       <c r="K16">
-        <v>0.53</v>
+        <v>0.14</v>
       </c>
       <c r="L16" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="M16" s="1">
-        <v>652027.13</v>
+        <v>1677280.03</v>
       </c>
       <c r="N16" s="1">
-        <v>656277.15</v>
+        <v>1679687.58</v>
       </c>
       <c r="O16" s="1">
-        <v>0.44</v>
+        <v>1.09</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C17" s="1">
-        <v>2000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>136.949</v>
+        <v>93.235</v>
       </c>
       <c r="E17" s="1">
-        <v>101.95</v>
+        <v>99.6476</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H17" s="1">
-        <v>1834375.42</v>
+        <v>761068.12</v>
       </c>
       <c r="I17" s="1">
-        <v>517285.95</v>
+        <v>-123291.29</v>
       </c>
       <c r="J17" s="1">
-        <v>28.199568330457</v>
+        <v>-16.199770659163</v>
       </c>
       <c r="K17">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.68</v>
+      </c>
+      <c r="L17" t="s">
+        <v>73</v>
       </c>
       <c r="M17" s="1">
-        <v>2351661.37</v>
+        <v>637776.83</v>
       </c>
       <c r="N17" s="1">
-        <v>2351661.37</v>
+        <v>643206.5</v>
       </c>
       <c r="O17" s="1">
-        <v>1.59</v>
+        <v>0.42</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" t="s">
         <v>75</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="1">
-        <v>13000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>110.535</v>
+        <v>130.9505</v>
       </c>
       <c r="E18" s="1">
-        <v>108.766</v>
+        <v>101.95</v>
       </c>
       <c r="F18" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G18">
-        <v>9.11</v>
+        <v>1.17</v>
       </c>
       <c r="H18" s="1">
-        <v>1548084.0</v>
+        <v>1834375.42</v>
       </c>
       <c r="I18" s="1">
-        <v>28821.35</v>
+        <v>405051.69</v>
       </c>
       <c r="J18" s="1">
-        <v>1.8617432904158</v>
+        <v>22.081177363356</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1576905.35</v>
+        <v>2239427.11</v>
       </c>
       <c r="N18" s="1">
-        <v>1576905.35</v>
+        <v>2239427.11</v>
       </c>
       <c r="O18" s="1">
-        <v>1.06</v>
+        <v>1.45</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" t="s">
         <v>77</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1">
-        <v>170000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>113.1255</v>
+        <v>106.465</v>
       </c>
       <c r="E19" s="1">
-        <v>121.16835294</v>
+        <v>108.766</v>
       </c>
       <c r="F19" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="G19">
-        <v>183.57</v>
+        <v>9.16</v>
       </c>
       <c r="H19" s="1">
-        <v>1309804.52</v>
+        <v>1548084.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-262198.97</v>
+        <v>-36845.62</v>
       </c>
       <c r="J19" s="1">
-        <v>-20.018175689301</v>
+        <v>-2.3800788587699</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1047605.55</v>
+        <v>1511238.38</v>
       </c>
       <c r="N19" s="1">
-        <v>1047605.55</v>
+        <v>1511238.38</v>
       </c>
       <c r="O19" s="1">
-        <v>0.71</v>
+        <v>0.98</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" t="s">
         <v>79</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>1400000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.1705</v>
+        <v>114.4535</v>
       </c>
       <c r="E20" s="1">
-        <v>100.0</v>
+        <v>121.16835294</v>
       </c>
       <c r="F20" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G20">
-        <v>1.0</v>
+        <v>185.11</v>
       </c>
       <c r="H20" s="1">
-        <v>1400000.0</v>
+        <v>1309804.52</v>
       </c>
       <c r="I20" s="1">
-        <v>-11613.0</v>
+        <v>-258719.06</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.8295</v>
+        <v>-19.75249405919</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1388387.0</v>
+        <v>1051085.46</v>
       </c>
       <c r="N20" s="1">
-        <v>1388387.0</v>
+        <v>1051085.46</v>
       </c>
       <c r="O20" s="1">
-        <v>0.94</v>
+        <v>0.68</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" t="s">
         <v>81</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="1">
-        <v>1500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>89.376</v>
+        <v>98.6515</v>
       </c>
       <c r="E21" s="1">
-        <v>84.3</v>
+        <v>100.0</v>
       </c>
       <c r="F21" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G21">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1158179.15</v>
+        <v>1400000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-7118.79</v>
+        <v>-18879.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.61465361382132</v>
+        <v>-1.3485</v>
       </c>
       <c r="K21">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1151060.36</v>
+        <v>1381121.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1154602.04</v>
+        <v>1381121.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.78</v>
+        <v>0.89</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C22" s="1">
-        <v>1800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>154.016</v>
+        <v>90.53</v>
       </c>
       <c r="E22" s="1">
-        <v>106.7746</v>
+        <v>84.3</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
       <c r="G22">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H22" s="1">
-        <v>1648180.09</v>
+        <v>1158179.15</v>
       </c>
       <c r="I22" s="1">
-        <v>732079.2</v>
+        <v>2958.09</v>
       </c>
       <c r="J22" s="1">
-        <v>44.417427709614</v>
+        <v>0.25540867317461</v>
       </c>
       <c r="K22">
-        <v>1.25</v>
+        <v>0.3</v>
       </c>
       <c r="L22" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M22" s="1">
-        <v>2380259.29</v>
+        <v>1161137.24</v>
       </c>
       <c r="N22" s="1">
-        <v>2402791.92</v>
+        <v>1165661.97</v>
       </c>
       <c r="O22" s="1">
-        <v>1.62</v>
+        <v>0.75</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" t="s">
+        <v>86</v>
+      </c>
+      <c r="C23" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>165.476</v>
+      </c>
+      <c r="E23" s="1">
+        <v>106.7746</v>
+      </c>
+      <c r="F23" t="s">
+        <v>34</v>
+      </c>
+      <c r="G23">
+        <v>1.17</v>
+      </c>
+      <c r="H23" s="1">
+        <v>1648180.09</v>
+      </c>
+      <c r="I23" s="1">
+        <v>898692.93</v>
+      </c>
+      <c r="J23" s="1">
+        <v>54.526379456507</v>
+      </c>
+      <c r="K23">
+        <v>1.4</v>
+      </c>
+      <c r="L23" t="s">
         <v>87</v>
       </c>
-      <c r="B23" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>1541959.5</v>
+        <v>2546873.02</v>
       </c>
       <c r="N23" s="1">
-        <v>1545801.97</v>
+        <v>2572156.26</v>
       </c>
       <c r="O23" s="1">
-        <v>1.04</v>
+        <v>1.66</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>88</v>
+      </c>
+      <c r="B24" t="s">
+        <v>89</v>
+      </c>
+      <c r="C24" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>89.837</v>
+      </c>
+      <c r="E24" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-172771.0</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-10.163</v>
+      </c>
+      <c r="K24">
+        <v>0.29</v>
+      </c>
+      <c r="L24" t="s">
         <v>90</v>
       </c>
-      <c r="B24" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>1395469.96</v>
+        <v>1527229.0</v>
       </c>
       <c r="N24" s="1">
-        <v>1395469.96</v>
+        <v>1532084.48</v>
       </c>
       <c r="O24" s="1">
-        <v>0.94</v>
+        <v>0.99</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" t="s">
         <v>92</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="1">
-        <v>1900000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>118.2</v>
+        <v>105.0955</v>
       </c>
       <c r="E25" s="1">
-        <v>106.49</v>
+        <v>100.25</v>
       </c>
       <c r="F25" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G25">
-        <v>1.16</v>
+        <v>9.16</v>
       </c>
       <c r="H25" s="1">
-        <v>1730508.04</v>
+        <v>1316855.31</v>
       </c>
       <c r="I25" s="1">
-        <v>197713.82</v>
+        <v>60189.68</v>
       </c>
       <c r="J25" s="1">
-        <v>11.425189333417</v>
+        <v>4.5707132395586</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1928221.86</v>
+        <v>1377044.99</v>
       </c>
       <c r="N25" s="1">
-        <v>1928221.86</v>
+        <v>1377044.99</v>
       </c>
       <c r="O25" s="1">
-        <v>1.3</v>
+        <v>0.89</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" t="s">
         <v>94</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="1">
-        <v>1800000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>101.218</v>
+        <v>124.874</v>
       </c>
       <c r="E26" s="1">
-        <v>91.8498</v>
+        <v>106.49</v>
       </c>
       <c r="F26" t="s">
         <v>34</v>
       </c>
       <c r="G26">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H26" s="1">
-        <v>1406522.1</v>
+        <v>1730508.04</v>
       </c>
       <c r="I26" s="1">
-        <v>157763.98</v>
+        <v>298227.32</v>
       </c>
       <c r="J26" s="1">
-        <v>11.216601573484</v>
+        <v>17.233512535429</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1564286.08</v>
+        <v>2028735.36</v>
       </c>
       <c r="N26" s="1">
-        <v>1564286.08</v>
+        <v>2028735.36</v>
       </c>
       <c r="O26" s="1">
-        <v>1.05</v>
+        <v>1.31</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" t="s">
         <v>96</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>96.957</v>
+        <v>105.84</v>
       </c>
       <c r="E27" s="1">
-        <v>110.2856</v>
+        <v>91.8498</v>
       </c>
       <c r="F27" t="s">
         <v>34</v>
       </c>
       <c r="G27">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H27" s="1">
-        <v>908364.97</v>
+        <v>1406522.1</v>
       </c>
       <c r="I27" s="1">
-        <v>-159148.0</v>
+        <v>222481.75</v>
       </c>
       <c r="J27" s="1">
-        <v>-17.520270514174</v>
+        <v>15.817863793253</v>
       </c>
       <c r="K27">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="L27">
-        <v>853.22</v>
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>749216.97</v>
+        <v>1629003.85</v>
       </c>
       <c r="N27" s="1">
-        <v>750070.19</v>
+        <v>1629003.85</v>
       </c>
       <c r="O27" s="1">
-        <v>0.51</v>
+        <v>1.05</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" t="s">
         <v>98</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>120.284</v>
+        <v>93.782</v>
       </c>
       <c r="E28" s="1">
-        <v>114.7748</v>
+        <v>110.2856</v>
       </c>
       <c r="F28" t="s">
         <v>34</v>
       </c>
       <c r="G28">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H28" s="1">
-        <v>1449046.08</v>
+        <v>908364.97</v>
       </c>
       <c r="I28" s="1">
-        <v>-3200.8</v>
+        <v>-186656.55</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.22089014588135</v>
+        <v>-20.548629258568</v>
       </c>
       <c r="K28">
-        <v>2.19</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>0.0</v>
+      </c>
+      <c r="L28">
+        <v>37.41</v>
       </c>
       <c r="M28" s="1">
-        <v>1445845.28</v>
+        <v>721708.42</v>
       </c>
       <c r="N28" s="1">
-        <v>1476522.0</v>
+        <v>721745.83</v>
       </c>
       <c r="O28" s="1">
-        <v>1.0</v>
+        <v>0.47</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B29" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C29" s="1">
-        <v>2100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>105.184</v>
+        <v>119.251</v>
       </c>
       <c r="E29" s="1">
-        <v>100.6875</v>
+        <v>114.7748</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H29" s="1">
-        <v>1856561.16</v>
+        <v>1449046.08</v>
       </c>
       <c r="I29" s="1">
-        <v>39947.81</v>
+        <v>-21500.98</v>
       </c>
       <c r="J29" s="1">
-        <v>2.1517098849574</v>
+        <v>-1.4838023646563</v>
       </c>
       <c r="K29">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.29</v>
+      </c>
+      <c r="L29" t="s">
+        <v>101</v>
       </c>
       <c r="M29" s="1">
-        <v>1896508.97</v>
+        <v>1427545.1</v>
       </c>
       <c r="N29" s="1">
-        <v>1896508.97</v>
+        <v>1431560.35</v>
       </c>
       <c r="O29" s="1">
-        <v>1.28</v>
+        <v>0.93</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>102</v>
+      </c>
+      <c r="B30" t="s">
         <v>103</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1">
-        <v>190000000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>113.2885</v>
+        <v>106.9645</v>
       </c>
       <c r="E30" s="1">
-        <v>106.46</v>
+        <v>100.6875</v>
       </c>
       <c r="F30" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="G30">
-        <v>183.57</v>
+        <v>1.17</v>
       </c>
       <c r="H30" s="1">
-        <v>1435515.22</v>
+        <v>1856561.16</v>
       </c>
       <c r="I30" s="1">
-        <v>-262974.91</v>
+        <v>64135.29</v>
       </c>
       <c r="J30" s="1">
-        <v>-18.319200405273</v>
+        <v>3.4545207226031</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1172540.31</v>
+        <v>1920696.45</v>
       </c>
       <c r="N30" s="1">
-        <v>1172540.31</v>
+        <v>1920696.45</v>
       </c>
       <c r="O30" s="1">
-        <v>0.79</v>
+        <v>1.24</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>104</v>
+      </c>
+      <c r="B31" t="s">
         <v>105</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>140000000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>167.6395</v>
+        <v>111.7745</v>
       </c>
       <c r="E31" s="1">
-        <v>105.54355571</v>
+        <v>106.46</v>
       </c>
       <c r="F31" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G31">
-        <v>183.57</v>
+        <v>185.11</v>
       </c>
       <c r="H31" s="1">
-        <v>921204.27</v>
+        <v>1435515.22</v>
       </c>
       <c r="I31" s="1">
-        <v>357272.23</v>
+        <v>-288269.71</v>
       </c>
       <c r="J31" s="1">
-        <v>38.783171293811</v>
+        <v>-20.081271586936</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1278476.5</v>
+        <v>1147245.51</v>
       </c>
       <c r="N31" s="1">
-        <v>1278476.5</v>
+        <v>1147245.51</v>
       </c>
       <c r="O31" s="1">
-        <v>0.86</v>
+        <v>0.74</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>106</v>
+      </c>
+      <c r="B32" t="s">
         <v>107</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>2000000.0</v>
+        <v>140000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>98.935</v>
+        <v>182.8645</v>
       </c>
       <c r="E32" s="1">
-        <v>96.32768</v>
+        <v>105.54355571</v>
       </c>
       <c r="F32" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G32">
-        <v>1.16</v>
+        <v>185.11</v>
       </c>
       <c r="H32" s="1">
-        <v>1641226.39</v>
+        <v>921204.27</v>
       </c>
       <c r="I32" s="1">
-        <v>57666.03</v>
+        <v>461780.73</v>
       </c>
       <c r="J32" s="1">
-        <v>3.5135938802446</v>
+        <v>50.127940679215</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1698892.42</v>
+        <v>1382985.0</v>
       </c>
       <c r="N32" s="1">
-        <v>1698892.42</v>
+        <v>1382985.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.15</v>
+        <v>0.89</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>108</v>
+      </c>
+      <c r="B33" t="s">
         <v>109</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>1300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>106.725</v>
+        <v>96.464</v>
       </c>
       <c r="E33" s="1">
-        <v>103.6696</v>
+        <v>96.32768</v>
       </c>
       <c r="F33" t="s">
         <v>34</v>
       </c>
       <c r="G33">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H33" s="1">
-        <v>1292886.42</v>
+        <v>1641226.39</v>
       </c>
       <c r="I33" s="1">
-        <v>-101656.92</v>
+        <v>8435.86</v>
       </c>
       <c r="J33" s="1">
-        <v>-7.8627881326188</v>
+        <v>0.5139973407325</v>
       </c>
       <c r="K33">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.0</v>
+      </c>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1191229.5</v>
+        <v>1649662.25</v>
       </c>
       <c r="N33" s="1">
-        <v>1197914.88</v>
+        <v>1649662.25</v>
       </c>
       <c r="O33" s="1">
-        <v>0.81</v>
+        <v>1.07</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B34" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C34" s="1">
-        <v>1900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>95.343</v>
+        <v>107.777</v>
       </c>
       <c r="E34" s="1">
-        <v>100.16421053</v>
+        <v>103.6696</v>
       </c>
       <c r="F34" t="s">
         <v>34</v>
       </c>
       <c r="G34">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H34" s="1">
-        <v>1683878.96</v>
+        <v>1292886.42</v>
       </c>
       <c r="I34" s="1">
-        <v>-128528.23</v>
+        <v>-94852.22</v>
       </c>
       <c r="J34" s="1">
-        <v>-7.6328663195602</v>
+        <v>-7.3364696645201</v>
       </c>
       <c r="K34">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.64</v>
+      </c>
+      <c r="L34" t="s">
+        <v>112</v>
       </c>
       <c r="M34" s="1">
-        <v>1555350.73</v>
+        <v>1198034.2</v>
       </c>
       <c r="N34" s="1">
-        <v>1555350.73</v>
+        <v>1206313.2</v>
       </c>
       <c r="O34" s="1">
-        <v>1.05</v>
+        <v>0.78</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>113</v>
+      </c>
+      <c r="B35" t="s">
         <v>114</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>1400000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.553</v>
+        <v>93.696</v>
       </c>
       <c r="E35" s="1">
-        <v>100.67268571</v>
+        <v>100.16421053</v>
       </c>
       <c r="F35" t="s">
         <v>34</v>
       </c>
       <c r="G35">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H35" s="1">
-        <v>1269265.37</v>
+        <v>1683878.96</v>
       </c>
       <c r="I35" s="1">
-        <v>-72612.15</v>
+        <v>-161669.47</v>
       </c>
       <c r="J35" s="1">
-        <v>-5.7208013167491</v>
+        <v>-9.6010149090526</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1196653.22</v>
+        <v>1522209.49</v>
       </c>
       <c r="N35" s="1">
-        <v>1196653.22</v>
+        <v>1522209.49</v>
       </c>
       <c r="O35" s="1">
-        <v>0.81</v>
+        <v>0.98</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>115</v>
+      </c>
+      <c r="B36" t="s">
         <v>116</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>1800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>122.6825</v>
+        <v>95.251</v>
       </c>
       <c r="E36" s="1">
-        <v>128.2777</v>
+        <v>100.67268571</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H36" s="1">
-        <v>1957442.01</v>
+        <v>1269265.37</v>
       </c>
       <c r="I36" s="1">
-        <v>-61430.16</v>
+        <v>-129022.53</v>
       </c>
       <c r="J36" s="1">
-        <v>-3.1382876062827</v>
+        <v>-10.165134340662</v>
       </c>
       <c r="K36">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>0.0</v>
+      </c>
+      <c r="L36">
+        <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1896011.85</v>
+        <v>1140242.84</v>
       </c>
       <c r="N36" s="1">
-        <v>1897042.16</v>
+        <v>1140242.84</v>
       </c>
       <c r="O36" s="1">
-        <v>1.28</v>
+        <v>0.74</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>117</v>
+      </c>
+      <c r="B37" t="s">
+        <v>118</v>
+      </c>
+      <c r="C37" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>113.7425</v>
+      </c>
+      <c r="E37" s="1">
+        <v>128.2777</v>
+      </c>
+      <c r="F37" t="s">
+        <v>34</v>
+      </c>
+      <c r="G37">
+        <v>1.17</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1957442.01</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-206809.26</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-10.565281573782</v>
+      </c>
+      <c r="K37">
+        <v>0.07</v>
+      </c>
+      <c r="L37" t="s">
         <v>119</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>1854997.5</v>
+        <v>1750632.75</v>
       </c>
       <c r="N37" s="1">
-        <v>1876455.72</v>
+        <v>1751958.1</v>
       </c>
       <c r="O37" s="1">
-        <v>1.27</v>
+        <v>1.13</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B38" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C38" s="1">
-        <v>1000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>102.6095</v>
+        <v>137.2695</v>
       </c>
       <c r="E38" s="1">
-        <v>100.0</v>
+        <v>102.37</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1000000.0</v>
+        <v>1535550.0</v>
       </c>
       <c r="I38" s="1">
-        <v>26095.0</v>
+        <v>523492.5</v>
       </c>
       <c r="J38" s="1">
-        <v>2.6095</v>
+        <v>34.091530721891</v>
       </c>
       <c r="K38">
-        <v>0.41</v>
+        <v>1.66</v>
       </c>
       <c r="L38" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="M38" s="1">
-        <v>1026095.0</v>
+        <v>2059042.5</v>
       </c>
       <c r="N38" s="1">
-        <v>1030204.59</v>
+        <v>2084016.47</v>
       </c>
       <c r="O38" s="1">
-        <v>0.69</v>
+        <v>1.35</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B39" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C39" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>102.344</v>
+        <v>101.9675</v>
       </c>
       <c r="E39" s="1">
-        <v>107.6</v>
+        <v>100.0</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1291200.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-63072.0</v>
+        <v>19675.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-4.8847583643123</v>
+        <v>1.9675</v>
       </c>
       <c r="K39">
-        <v>0.63</v>
+        <v>0.53</v>
       </c>
       <c r="L39" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="M39" s="1">
-        <v>1228128.0</v>
+        <v>1019675.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1235735.73</v>
+        <v>1024976.37</v>
       </c>
       <c r="O39" s="1">
-        <v>0.83</v>
+        <v>0.66</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>126</v>
+      </c>
+      <c r="B40" t="s">
+        <v>127</v>
+      </c>
+      <c r="C40" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>110.009</v>
+      </c>
+      <c r="E40" s="1">
+        <v>107.6</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>1291200.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>28908.0</v>
+      </c>
+      <c r="J40" s="1">
+        <v>2.2388475836431</v>
+      </c>
+      <c r="K40">
+        <v>0.81</v>
+      </c>
+      <c r="L40" t="s">
         <v>128</v>
       </c>
-      <c r="B40" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>1592920.92</v>
+        <v>1320108.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1601998.73</v>
+        <v>1329878.72</v>
       </c>
       <c r="O40" s="1">
-        <v>1.08</v>
+        <v>0.86</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B41" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C41" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>140.026</v>
+        <v>139.003</v>
       </c>
       <c r="E41" s="1">
         <v>104.99305556</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1889875.0</v>
       </c>
       <c r="I41" s="1">
-        <v>630593.0</v>
+        <v>612179.0</v>
       </c>
       <c r="J41" s="1">
-        <v>33.36691580131</v>
+        <v>32.392565645876</v>
       </c>
       <c r="K41">
-        <v>1.76</v>
+        <v>0.08</v>
       </c>
       <c r="L41" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="M41" s="1">
-        <v>2520468.0</v>
+        <v>2502054.0</v>
       </c>
       <c r="N41" s="1">
-        <v>2552116.35</v>
+        <v>2503431.05</v>
       </c>
       <c r="O41" s="1">
-        <v>1.72</v>
+        <v>1.62</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C42" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>146.942</v>
+        <v>126.727</v>
       </c>
       <c r="E42" s="1">
         <v>133.1139</v>
       </c>
       <c r="F42" t="s">
         <v>34</v>
       </c>
       <c r="G42">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H42" s="1">
         <v>2031239.57</v>
       </c>
       <c r="I42" s="1">
-        <v>239693.72</v>
+        <v>-80759.88</v>
       </c>
       <c r="J42" s="1">
-        <v>11.800366807545</v>
+        <v>-3.9758914306696</v>
       </c>
       <c r="K42">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="L42">
-        <v>493.69</v>
+        <v>641.3</v>
       </c>
       <c r="M42" s="1">
-        <v>2270933.29</v>
+        <v>1950479.69</v>
       </c>
       <c r="N42" s="1">
-        <v>2271426.98</v>
+        <v>1951120.99</v>
       </c>
       <c r="O42" s="1">
-        <v>1.53</v>
+        <v>1.26</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B43" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C43" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>125.655</v>
+        <v>116.161</v>
       </c>
       <c r="E43" s="1">
         <v>108.5191</v>
       </c>
       <c r="F43" t="s">
         <v>34</v>
       </c>
       <c r="G43">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H43" s="1">
         <v>1295967.09</v>
       </c>
       <c r="I43" s="1">
-        <v>52609.8</v>
+        <v>-54400.19</v>
       </c>
       <c r="J43" s="1">
-        <v>4.0595012331679</v>
+        <v>-4.1976521178481</v>
       </c>
       <c r="K43">
-        <v>0.59</v>
+        <v>0.75</v>
       </c>
       <c r="L43" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="M43" s="1">
-        <v>1348576.89</v>
+        <v>1241566.9</v>
       </c>
       <c r="N43" s="1">
-        <v>1355955.4</v>
+        <v>1250993.42</v>
       </c>
       <c r="O43" s="1">
-        <v>0.91</v>
+        <v>0.81</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B44" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C44" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>89.864</v>
+        <v>88.017</v>
       </c>
       <c r="E44" s="1">
         <v>95.8663</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
       <c r="G44">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H44" s="1">
         <v>1465425.43</v>
       </c>
       <c r="I44" s="1">
-        <v>-230923.84</v>
+        <v>-261259.55</v>
       </c>
       <c r="J44" s="1">
-        <v>-15.758143353633</v>
+        <v>-17.828239134625</v>
       </c>
       <c r="K44">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>515.15</v>
+        <v>0.13</v>
+      </c>
+      <c r="L44" t="s">
+        <v>139</v>
       </c>
       <c r="M44" s="1">
-        <v>1234501.59</v>
+        <v>1204165.88</v>
       </c>
       <c r="N44" s="1">
-        <v>1235016.74</v>
+        <v>1206275.05</v>
       </c>
       <c r="O44" s="1">
-        <v>0.83</v>
+        <v>0.78</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>140</v>
+      </c>
+      <c r="B45" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C45" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>210.025</v>
+        <v>196.158</v>
       </c>
       <c r="E45" s="1">
         <v>102.845</v>
       </c>
       <c r="F45" t="s">
         <v>34</v>
       </c>
       <c r="G45">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H45" s="1">
         <v>1448793.2</v>
       </c>
       <c r="I45" s="1">
-        <v>1256087.89</v>
+        <v>1067128.14</v>
       </c>
       <c r="J45" s="1">
-        <v>86.698908443248</v>
+        <v>73.656346537242</v>
       </c>
       <c r="K45">
-        <v>0.18</v>
+        <v>0.24</v>
       </c>
       <c r="L45" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="M45" s="1">
-        <v>2704881.09</v>
+        <v>2515921.34</v>
       </c>
       <c r="N45" s="1">
-        <v>2707564.18</v>
+        <v>2519591.0</v>
       </c>
       <c r="O45" s="1">
-        <v>1.83</v>
+        <v>1.63</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>143</v>
+      </c>
+      <c r="B46" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="C46" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>94.7305</v>
+        <v>94.2915</v>
       </c>
       <c r="E46" s="1">
         <v>100.44</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
       <c r="G46">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H46" s="1">
         <v>1641600.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-96241.11</v>
+        <v>-109715.86</v>
       </c>
       <c r="J46" s="1">
-        <v>-5.8626407163743</v>
+        <v>-6.6834710038986</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1545358.89</v>
+        <v>1531884.14</v>
       </c>
       <c r="N46" s="1">
-        <v>1545358.89</v>
+        <v>1531884.14</v>
       </c>
       <c r="O46" s="1">
-        <v>1.04</v>
+        <v>0.99</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>145</v>
+      </c>
+      <c r="B47" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="C47" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>133.396</v>
+        <v>130.702</v>
       </c>
       <c r="E47" s="1">
         <v>100.85333333</v>
       </c>
       <c r="F47" t="s">
         <v>34</v>
       </c>
       <c r="G47">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H47" s="1">
         <v>1389416.89</v>
       </c>
       <c r="I47" s="1">
-        <v>328570.57</v>
+        <v>286966.18</v>
       </c>
       <c r="J47" s="1">
-        <v>23.648090962821</v>
+        <v>20.653713227856</v>
       </c>
       <c r="K47">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>894.37</v>
+        <v>0.13</v>
+      </c>
+      <c r="L47" t="s">
+        <v>147</v>
       </c>
       <c r="M47" s="1">
-        <v>1717987.46</v>
+        <v>1676383.07</v>
       </c>
       <c r="N47" s="1">
-        <v>1718881.83</v>
+        <v>1678271.34</v>
       </c>
       <c r="O47" s="1">
-        <v>1.16</v>
+        <v>1.09</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>148</v>
       </c>
       <c r="B48" t="s">
         <v>149</v>
       </c>
       <c r="C48" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>115.3015</v>
+        <v>118.156</v>
       </c>
       <c r="E48" s="1">
         <v>101.876</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2037520.0</v>
       </c>
       <c r="I48" s="1">
-        <v>268510.0</v>
+        <v>325600.0</v>
       </c>
       <c r="J48" s="1">
-        <v>13.178275550669</v>
+        <v>15.98021123719</v>
       </c>
       <c r="K48">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>0.05</v>
+      </c>
+      <c r="L48">
+        <v>986.3</v>
       </c>
       <c r="M48" s="1">
-        <v>2306030.0</v>
+        <v>2363120.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2319509.45</v>
+        <v>2364106.3</v>
       </c>
       <c r="O48" s="1">
-        <v>1.56</v>
+        <v>1.53</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>150</v>
+      </c>
+      <c r="B49" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="C49" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>169.249</v>
+        <v>209.861</v>
       </c>
       <c r="E49" s="1">
         <v>101.25</v>
       </c>
       <c r="F49" t="s">
         <v>34</v>
       </c>
       <c r="G49">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H49" s="1">
         <v>1562901.98</v>
       </c>
       <c r="I49" s="1">
-        <v>1052777.6</v>
+        <v>1667109.14</v>
       </c>
       <c r="J49" s="1">
-        <v>67.360436769042</v>
+        <v>106.66754289991</v>
       </c>
       <c r="K49">
-        <v>1.2</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>0.04</v>
+      </c>
+      <c r="L49">
+        <v>748.18</v>
       </c>
       <c r="M49" s="1">
-        <v>2615679.58</v>
+        <v>3230011.12</v>
       </c>
       <c r="N49" s="1">
-        <v>2637358.98</v>
+        <v>3230759.3</v>
       </c>
       <c r="O49" s="1">
-        <v>1.78</v>
+        <v>2.09</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B50" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C50" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>76.4855</v>
+        <v>79.413</v>
       </c>
       <c r="E50" s="1">
         <v>108.16</v>
       </c>
       <c r="F50" t="s">
         <v>34</v>
       </c>
       <c r="G50">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H50" s="1">
         <v>2054587.06</v>
       </c>
       <c r="I50" s="1">
-        <v>-609853.65</v>
+        <v>-560712.75</v>
       </c>
       <c r="J50" s="1">
-        <v>-29.682541172045</v>
+        <v>-27.290775889536</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1444733.41</v>
+        <v>1493874.31</v>
       </c>
       <c r="N50" s="1">
-        <v>1444733.41</v>
+        <v>1493874.31</v>
       </c>
       <c r="O50" s="1">
         <v>0.97</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B51" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C51" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>94.8725</v>
+        <v>96.979</v>
       </c>
       <c r="E51" s="1">
         <v>100.25</v>
       </c>
       <c r="F51" t="s">
         <v>48</v>
       </c>
       <c r="G51">
-        <v>9.11</v>
+        <v>9.16</v>
       </c>
       <c r="H51" s="1">
         <v>438282.5</v>
       </c>
       <c r="I51" s="1">
-        <v>-21832.57</v>
+        <v>-14717.12</v>
       </c>
       <c r="J51" s="1">
-        <v>-4.981392138632</v>
+        <v>-3.3579072858259</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>416449.93</v>
+        <v>423565.38</v>
       </c>
       <c r="N51" s="1">
-        <v>416449.93</v>
+        <v>423565.38</v>
       </c>
       <c r="O51" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B52" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C52" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>141.2435</v>
+        <v>145.104</v>
       </c>
       <c r="E52" s="1">
         <v>114.6381</v>
       </c>
       <c r="F52" t="s">
         <v>34</v>
       </c>
       <c r="G52">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H52" s="1">
         <v>1429677.0</v>
       </c>
       <c r="I52" s="1">
-        <v>146836.7</v>
+        <v>183278.96</v>
       </c>
       <c r="J52" s="1">
-        <v>10.270620566743</v>
+        <v>12.819606106834</v>
       </c>
       <c r="K52">
-        <v>1.3</v>
+        <v>0.17</v>
       </c>
       <c r="L52" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="M52" s="1">
-        <v>1576513.7</v>
+        <v>1612955.96</v>
       </c>
       <c r="N52" s="1">
-        <v>1593469.36</v>
+        <v>1615175.28</v>
       </c>
       <c r="O52" s="1">
-        <v>1.07</v>
+        <v>1.04</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B53" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C53" s="1">
         <v>2800000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.179</v>
+        <v>95.569</v>
       </c>
       <c r="E53" s="1">
         <v>103.5785</v>
       </c>
       <c r="F53" t="s">
         <v>34</v>
       </c>
       <c r="G53">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H53" s="1">
         <v>2437858.19</v>
       </c>
       <c r="I53" s="1">
-        <v>-77583.44</v>
+        <v>-149759.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-3.1824426998356</v>
+        <v>-6.1430562538176</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2360274.75</v>
+        <v>2288099.19</v>
       </c>
       <c r="N53" s="1">
-        <v>2360274.75</v>
+        <v>2288099.19</v>
       </c>
       <c r="O53" s="1">
-        <v>1.59</v>
+        <v>1.48</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B54" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C54" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>106.74</v>
+        <v>108.159</v>
       </c>
       <c r="E54" s="1">
         <v>100.0</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I54" s="1">
-        <v>114580.0</v>
+        <v>138703.0</v>
       </c>
       <c r="J54" s="1">
-        <v>6.74</v>
+        <v>8.159</v>
       </c>
       <c r="K54">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>0.02</v>
+      </c>
+      <c r="L54">
+        <v>259.72</v>
       </c>
       <c r="M54" s="1">
-        <v>1814580.0</v>
+        <v>1838703.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1822513.33</v>
+        <v>1838962.72</v>
       </c>
       <c r="O54" s="1">
-        <v>1.23</v>
+        <v>1.19</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B55" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C55" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>95.233</v>
+        <v>95.86</v>
       </c>
       <c r="E55" s="1">
         <v>98.45</v>
       </c>
       <c r="F55" t="s">
         <v>34</v>
       </c>
       <c r="G55">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H55" s="1">
         <v>1512095.23</v>
       </c>
       <c r="I55" s="1">
-        <v>-40305.07</v>
+        <v>-36695.49</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.6655113514246</v>
+        <v>-2.4267975503104</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1471790.16</v>
+        <v>1475399.74</v>
       </c>
       <c r="N55" s="1">
-        <v>1471790.16</v>
+        <v>1475399.74</v>
       </c>
       <c r="O55" s="1">
-        <v>0.99</v>
+        <v>0.95</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B56" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C56" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>113.905</v>
+        <v>111.0335</v>
       </c>
       <c r="E56" s="1">
         <v>103.0</v>
       </c>
       <c r="F56" t="s">
         <v>34</v>
       </c>
       <c r="G56">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H56" s="1">
         <v>1497477.13</v>
       </c>
       <c r="I56" s="1">
-        <v>165084.05</v>
+        <v>116519.88</v>
       </c>
       <c r="J56" s="1">
-        <v>11.02414498978</v>
+        <v>7.7810791006872</v>
       </c>
       <c r="K56">
-        <v>0.25</v>
+        <v>0.37</v>
       </c>
       <c r="L56" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="M56" s="1">
-        <v>1662561.18</v>
+        <v>1613997.01</v>
       </c>
       <c r="N56" s="1">
-        <v>1666818.35</v>
+        <v>1620215.24</v>
       </c>
       <c r="O56" s="1">
-        <v>1.12</v>
+        <v>1.05</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B57" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C57" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>112.9625</v>
+        <v>114.7215</v>
       </c>
       <c r="E57" s="1">
         <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>2100000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>272212.5</v>
+        <v>309151.5</v>
       </c>
       <c r="J57" s="1">
-        <v>12.9625</v>
+        <v>14.7215</v>
       </c>
       <c r="K57">
-        <v>0.32</v>
+        <v>0.44</v>
       </c>
       <c r="L57" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="M57" s="1">
-        <v>2372212.5</v>
+        <v>2409151.5</v>
       </c>
       <c r="N57" s="1">
-        <v>2378875.96</v>
+        <v>2418324.58</v>
       </c>
       <c r="O57" s="1">
-        <v>1.6</v>
+        <v>1.56</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B58" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C58" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>123.571</v>
+        <v>127.517</v>
       </c>
       <c r="E58" s="1">
         <v>125.248</v>
       </c>
       <c r="F58" t="s">
         <v>34</v>
       </c>
       <c r="G58">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H58" s="1">
         <v>1151441.04</v>
       </c>
       <c r="I58" s="1">
-        <v>-90472.55</v>
+        <v>-61086.19</v>
       </c>
       <c r="J58" s="1">
-        <v>-7.8573324084401</v>
+        <v>-5.3051947844416</v>
       </c>
       <c r="K58">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>834.74</v>
+        <v>0.25</v>
+      </c>
+      <c r="L58" t="s">
+        <v>173</v>
       </c>
       <c r="M58" s="1">
-        <v>1060968.49</v>
+        <v>1090354.85</v>
       </c>
       <c r="N58" s="1">
-        <v>1061803.23</v>
+        <v>1092848.8</v>
       </c>
       <c r="O58" s="1">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B59" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C59" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>115.923</v>
+        <v>118.721</v>
       </c>
       <c r="E59" s="1">
         <v>103.5</v>
       </c>
       <c r="F59" t="s">
         <v>34</v>
       </c>
       <c r="G59">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H59" s="1">
         <v>1035828.66</v>
       </c>
       <c r="I59" s="1">
-        <v>-40525.15</v>
+        <v>-20685.44</v>
       </c>
       <c r="J59" s="1">
-        <v>-3.9123410622757</v>
+        <v>-1.9969943677751</v>
       </c>
       <c r="K59">
-        <v>0.13</v>
+        <v>0.28</v>
       </c>
       <c r="L59" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="M59" s="1">
-        <v>995303.51</v>
+        <v>1015143.22</v>
       </c>
       <c r="N59" s="1">
-        <v>996645.06</v>
+        <v>1017975.63</v>
       </c>
       <c r="O59" s="1">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B60" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C60" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>113.375</v>
+        <v>112.642</v>
       </c>
       <c r="E60" s="1">
         <v>107.4925</v>
       </c>
       <c r="F60" t="s">
         <v>34</v>
       </c>
       <c r="G60">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H60" s="1">
         <v>1374936.05</v>
       </c>
       <c r="I60" s="1">
-        <v>85203.9</v>
+        <v>69809.56</v>
       </c>
       <c r="J60" s="1">
-        <v>6.1969354865632</v>
+        <v>5.0772950494679</v>
       </c>
       <c r="K60">
-        <v>0.38</v>
+        <v>0.57</v>
       </c>
       <c r="L60" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="M60" s="1">
-        <v>1460139.95</v>
+        <v>1444745.61</v>
       </c>
       <c r="N60" s="1">
-        <v>1465796.81</v>
+        <v>1453247.29</v>
       </c>
       <c r="O60" s="1">
-        <v>0.99</v>
+        <v>0.94</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B61" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C61" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>103.9475</v>
+        <v>100.547</v>
       </c>
       <c r="E61" s="1">
         <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>34</v>
       </c>
       <c r="G61">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H61" s="1">
         <v>2314386.22</v>
       </c>
       <c r="I61" s="1">
-        <v>-83178.62</v>
+        <v>-165027.52</v>
       </c>
       <c r="J61" s="1">
-        <v>-3.5939818203722</v>
+        <v>-7.130509098866</v>
       </c>
       <c r="K61">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="L61" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="M61" s="1">
-        <v>2231207.6</v>
+        <v>2149358.7</v>
       </c>
       <c r="N61" s="1">
-        <v>2232638.59</v>
+        <v>2152446.44</v>
       </c>
       <c r="O61" s="1">
-        <v>1.51</v>
+        <v>1.39</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B62" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="C62" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>118.251</v>
+        <v>114.14</v>
       </c>
       <c r="E62" s="1">
         <v>111.6684</v>
       </c>
       <c r="F62" t="s">
         <v>34</v>
       </c>
       <c r="G62">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H62" s="1">
         <v>1937510.2</v>
       </c>
       <c r="I62" s="1">
-        <v>93072.78</v>
+        <v>14435.08</v>
       </c>
       <c r="J62" s="1">
-        <v>4.8037310977769</v>
+        <v>0.74503246486135</v>
       </c>
       <c r="K62">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="L62" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="M62" s="1">
-        <v>2030582.98</v>
+        <v>1951945.28</v>
       </c>
       <c r="N62" s="1">
-        <v>2031763.54</v>
+        <v>1953453.52</v>
       </c>
       <c r="O62" s="1">
-        <v>1.37</v>
+        <v>1.26</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B63" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="C63" s="1">
         <v>700000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>97.317</v>
+        <v>95.477</v>
       </c>
       <c r="E63" s="1">
         <v>100.0</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>700000.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-18781.0</v>
+        <v>-31661.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-2.683</v>
+        <v>-4.523</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>681219.0</v>
+        <v>668339.0</v>
       </c>
       <c r="N63" s="1">
-        <v>681219.0</v>
+        <v>668339.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B64" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="C64" s="1">
-        <v>1200000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>137.58</v>
+        <v>105.7875</v>
       </c>
       <c r="E64" s="1">
-        <v>112.1426</v>
+        <v>101.92972973</v>
       </c>
       <c r="F64" t="s">
         <v>34</v>
       </c>
       <c r="G64">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H64" s="1">
-        <v>1285670.4</v>
+        <v>3275917.48</v>
       </c>
       <c r="I64" s="1">
-        <v>131827.67</v>
+        <v>70929.46</v>
       </c>
       <c r="J64" s="1">
-        <v>10.25361321222</v>
+        <v>2.165178470857</v>
       </c>
       <c r="K64">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>772.73</v>
+        <v>0.05</v>
+      </c>
+      <c r="L64" t="s">
+        <v>190</v>
       </c>
       <c r="M64" s="1">
-        <v>1417498.07</v>
+        <v>3346846.94</v>
       </c>
       <c r="N64" s="1">
-        <v>1418270.8</v>
+        <v>3348824.28</v>
       </c>
       <c r="O64" s="1">
-        <v>0.96</v>
+        <v>2.17</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>191</v>
+      </c>
+      <c r="B65" t="s">
         <v>192</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>140.73</v>
+      </c>
+      <c r="E65" s="1">
+        <v>112.1426</v>
+      </c>
+      <c r="F65" t="s">
+        <v>34</v>
+      </c>
+      <c r="G65">
+        <v>1.17</v>
+      </c>
+      <c r="H65" s="1">
+        <v>1285670.4</v>
+      </c>
+      <c r="I65" s="1">
+        <v>158331.31</v>
+      </c>
+      <c r="J65" s="1">
+        <v>12.3150777991</v>
+      </c>
+      <c r="K65">
+        <v>0.26</v>
+      </c>
+      <c r="L65" t="s">
         <v>193</v>
       </c>
-      <c r="C65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>2033864.24</v>
+        <v>1444001.71</v>
       </c>
       <c r="N65" s="1">
-        <v>2033864.24</v>
+        <v>1447165.46</v>
       </c>
       <c r="O65" s="1">
-        <v>1.37</v>
+        <v>0.94</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>194</v>
       </c>
       <c r="B66" t="s">
         <v>195</v>
       </c>
       <c r="C66" s="1">
         <v>360000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>103.8985</v>
+        <v>103.464</v>
       </c>
       <c r="E66" s="1">
-        <v>103.7</v>
+        <v>103.625</v>
       </c>
       <c r="F66" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G66">
-        <v>183.57</v>
+        <v>185.11</v>
       </c>
       <c r="H66" s="1">
-        <v>2027985.14</v>
+        <v>2026522.28</v>
       </c>
       <c r="I66" s="1">
-        <v>9526.67</v>
+        <v>-14411.92</v>
       </c>
       <c r="J66" s="1">
-        <v>0.46976034548261</v>
+        <v>-0.71116513952168</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2037511.81</v>
+        <v>2012110.36</v>
       </c>
       <c r="N66" s="1">
-        <v>2037511.81</v>
+        <v>2012110.36</v>
       </c>
       <c r="O66" s="1">
-        <v>1.37</v>
+        <v>1.3</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>196</v>
       </c>
       <c r="B67" t="s">
         <v>197</v>
       </c>
       <c r="C67" s="1">
-        <v>1600000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>97.502</v>
+        <v>104.2045</v>
       </c>
       <c r="E67" s="1">
-        <v>97.3197</v>
+        <v>103.7</v>
       </c>
       <c r="F67" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G67">
-        <v>1.16</v>
+        <v>185.11</v>
       </c>
       <c r="H67" s="1">
-        <v>1446595.32</v>
+        <v>2027985.14</v>
       </c>
       <c r="I67" s="1">
-        <v>-107167.14</v>
+        <v>-1473.95</v>
       </c>
       <c r="J67" s="1">
-        <v>-7.4082321792663</v>
+        <v>-0.072680512836499</v>
       </c>
       <c r="K67">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L67">
-        <v>171.72</v>
+        <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1339428.18</v>
+        <v>2026511.19</v>
       </c>
       <c r="N67" s="1">
-        <v>1339599.9</v>
+        <v>2026511.19</v>
       </c>
       <c r="O67" s="1">
-        <v>0.9</v>
+        <v>1.31</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>198</v>
       </c>
       <c r="B68" t="s">
         <v>199</v>
       </c>
       <c r="C68" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>131.782</v>
+        <v>101.403</v>
       </c>
       <c r="E68" s="1">
-        <v>97.224375</v>
+        <v>97.3197</v>
       </c>
       <c r="F68" t="s">
         <v>34</v>
       </c>
       <c r="G68">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H68" s="1">
-        <v>1435796.18</v>
+        <v>1446595.32</v>
       </c>
       <c r="I68" s="1">
-        <v>374551.55</v>
+        <v>-59294.76</v>
       </c>
       <c r="J68" s="1">
-        <v>26.086679656718</v>
+        <v>-4.0989182793706</v>
       </c>
       <c r="K68">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>0.04</v>
+      </c>
+      <c r="L68">
+        <v>703.05</v>
       </c>
       <c r="M68" s="1">
-        <v>1810347.73</v>
+        <v>1387300.56</v>
       </c>
       <c r="N68" s="1">
-        <v>1815594.67</v>
+        <v>1388003.61</v>
       </c>
       <c r="O68" s="1">
-        <v>1.22</v>
+        <v>0.9</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>200</v>
+      </c>
+      <c r="B69" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="C69" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>102.014</v>
+        <v>132.784</v>
       </c>
       <c r="E69" s="1">
-        <v>105.271</v>
+        <v>97.224375</v>
       </c>
       <c r="F69" t="s">
         <v>34</v>
       </c>
       <c r="G69">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H69" s="1">
-        <v>1564786.32</v>
+        <v>1435796.18</v>
       </c>
       <c r="I69" s="1">
-        <v>-163374.8</v>
+        <v>380829.73</v>
       </c>
       <c r="J69" s="1">
-        <v>-10.440709885552</v>
+        <v>26.523940884144</v>
       </c>
       <c r="K69">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>901.52</v>
+        <v>0.49</v>
+      </c>
+      <c r="L69" t="s">
+        <v>202</v>
       </c>
       <c r="M69" s="1">
-        <v>1401411.52</v>
+        <v>1816625.91</v>
       </c>
       <c r="N69" s="1">
-        <v>1402313.04</v>
+        <v>1824511.52</v>
       </c>
       <c r="O69" s="1">
-        <v>0.95</v>
+        <v>1.18</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>203</v>
       </c>
       <c r="B70" t="s">
         <v>204</v>
       </c>
       <c r="C70" s="1">
-        <v>22000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>123.8595</v>
+        <v>100.578</v>
       </c>
       <c r="E70" s="1">
-        <v>100.95</v>
+        <v>105.271</v>
       </c>
       <c r="F70" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G70">
-        <v>9.11</v>
+        <v>1.17</v>
       </c>
       <c r="H70" s="1">
-        <v>2475767.93</v>
+        <v>1564786.32</v>
       </c>
       <c r="I70" s="1">
-        <v>514530.01</v>
+        <v>-188772.64</v>
       </c>
       <c r="J70" s="1">
-        <v>20.782642983828</v>
+        <v>-12.063796672251</v>
       </c>
       <c r="K70">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.23</v>
+      </c>
+      <c r="L70" t="s">
+        <v>205</v>
       </c>
       <c r="M70" s="1">
-        <v>2990297.94</v>
+        <v>1376013.68</v>
       </c>
       <c r="N70" s="1">
-        <v>2990297.94</v>
+        <v>1379704.72</v>
       </c>
       <c r="O70" s="1">
-        <v>2.02</v>
+        <v>0.89</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B71" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C71" s="1">
-        <v>2000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>105.0695</v>
+        <v>121.8985</v>
       </c>
       <c r="E71" s="1">
-        <v>113.5</v>
+        <v>100.95</v>
       </c>
       <c r="F71" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G71">
-        <v>1.16</v>
+        <v>9.16</v>
       </c>
       <c r="H71" s="1">
-        <v>1939839.34</v>
+        <v>2475767.93</v>
       </c>
       <c r="I71" s="1">
-        <v>-135606.49</v>
+        <v>452452.76</v>
       </c>
       <c r="J71" s="1">
-        <v>-6.9906041806534</v>
+        <v>18.275249247614</v>
       </c>
       <c r="K71">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L71">
-        <v>572.4</v>
+        <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1804232.85</v>
+        <v>2928220.69</v>
       </c>
       <c r="N71" s="1">
-        <v>1804805.25</v>
+        <v>2928220.69</v>
       </c>
       <c r="O71" s="1">
-        <v>1.22</v>
+        <v>1.89</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B72" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C72" s="1">
-        <v>1600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>102.148</v>
+        <v>102.5495</v>
       </c>
       <c r="E72" s="1">
-        <v>100.25</v>
+        <v>113.5</v>
       </c>
       <c r="F72" t="s">
         <v>34</v>
       </c>
       <c r="G72">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H72" s="1">
-        <v>1452503.85</v>
+        <v>1939839.34</v>
       </c>
       <c r="I72" s="1">
-        <v>-49251.51</v>
+        <v>-186106.97</v>
       </c>
       <c r="J72" s="1">
-        <v>-3.3908006508898</v>
+        <v>-9.5939372999828</v>
       </c>
       <c r="K72">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.16</v>
+      </c>
+      <c r="L72" t="s">
+        <v>210</v>
       </c>
       <c r="M72" s="1">
-        <v>1403252.34</v>
+        <v>1753732.37</v>
       </c>
       <c r="N72" s="1">
-        <v>1403252.34</v>
+        <v>1756962.62</v>
       </c>
       <c r="O72" s="1">
-        <v>0.95</v>
+        <v>1.14</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B73" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C73" s="1">
-        <v>190000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>242.4315</v>
+        <v>104.2345</v>
       </c>
       <c r="E73" s="1">
-        <v>102.5</v>
+        <v>100.25</v>
       </c>
       <c r="F73" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="G73">
-        <v>183.57</v>
+        <v>1.17</v>
       </c>
       <c r="H73" s="1">
-        <v>1176028.7</v>
+        <v>1452503.85</v>
       </c>
       <c r="I73" s="1">
-        <v>1333146.61</v>
+        <v>-26465.37</v>
       </c>
       <c r="J73" s="1">
-        <v>113.36004044799</v>
+        <v>-1.8220516248546</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>2509175.31</v>
+        <v>1426038.48</v>
       </c>
       <c r="N73" s="1">
-        <v>2509175.31</v>
+        <v>1426038.48</v>
       </c>
       <c r="O73" s="1">
-        <v>1.69</v>
+        <v>0.92</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B74" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C74" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.459</v>
+        <v>98.501</v>
       </c>
       <c r="E74" s="1">
         <v>105.15</v>
       </c>
       <c r="F74" t="s">
         <v>34</v>
       </c>
       <c r="G74">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H74" s="1">
         <v>1714402.17</v>
       </c>
       <c r="I74" s="1">
-        <v>-177300.77</v>
+        <v>-198354.29</v>
       </c>
       <c r="J74" s="1">
-        <v>-10.34184236946</v>
+        <v>-11.569880945729</v>
       </c>
       <c r="K74">
-        <v>1.72</v>
+        <v>0.23</v>
       </c>
       <c r="L74" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="M74" s="1">
-        <v>1537101.4</v>
+        <v>1516047.88</v>
       </c>
       <c r="N74" s="1">
-        <v>1568091.14</v>
+        <v>1520104.1</v>
       </c>
       <c r="O74" s="1">
-        <v>1.06</v>
+        <v>0.98</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B75" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C75" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>90.685</v>
+        <v>88.339</v>
       </c>
       <c r="E75" s="1">
         <v>104.4789</v>
       </c>
       <c r="F75" t="s">
         <v>34</v>
       </c>
       <c r="G75">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H75" s="1">
         <v>1608329.94</v>
       </c>
       <c r="I75" s="1">
-        <v>-206827.41</v>
+        <v>-248687.36</v>
       </c>
       <c r="J75" s="1">
-        <v>-12.859762468887</v>
+        <v>-15.462459151883</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1401502.53</v>
+        <v>1359642.58</v>
       </c>
       <c r="N75" s="1">
-        <v>1401502.53</v>
+        <v>1359642.58</v>
       </c>
       <c r="O75" s="1">
-        <v>0.94</v>
+        <v>0.88</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B76" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C76" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>202.132</v>
+        <v>242.074</v>
       </c>
       <c r="E76" s="1">
         <v>105.6</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>1267200.0</v>
       </c>
       <c r="I76" s="1">
-        <v>1158384.0</v>
+        <v>1637688.0</v>
       </c>
       <c r="J76" s="1">
-        <v>91.412878787879</v>
+        <v>129.23674242424</v>
       </c>
       <c r="K76">
-        <v>1.43</v>
+        <v>0.22</v>
       </c>
       <c r="L76" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="M76" s="1">
-        <v>2425584.0</v>
+        <v>2904888.0</v>
       </c>
       <c r="N76" s="1">
-        <v>2442738.7</v>
+        <v>2907513.0</v>
       </c>
       <c r="O76" s="1">
-        <v>1.65</v>
+        <v>1.88</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B77" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C77" s="1">
         <v>500000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>109.272</v>
+        <v>109.3105</v>
       </c>
       <c r="E77" s="1">
         <v>109.28</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>546400.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-40.0</v>
+        <v>152.5</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.0073206442166911</v>
+        <v>0.027909956076135</v>
       </c>
       <c r="K77">
-        <v>0.32</v>
+        <v>0.45</v>
       </c>
       <c r="L77" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="M77" s="1">
-        <v>546360.0</v>
+        <v>546552.5</v>
       </c>
       <c r="N77" s="1">
-        <v>547962.74</v>
+        <v>548800.79</v>
       </c>
       <c r="O77" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B78" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C78" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>132.6505</v>
+        <v>132.772</v>
       </c>
       <c r="E78" s="1">
         <v>124.766</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>1247660.0</v>
       </c>
       <c r="I78" s="1">
-        <v>78845.0</v>
+        <v>80060.0</v>
       </c>
       <c r="J78" s="1">
-        <v>6.3194299729093</v>
+        <v>6.4168122725743</v>
       </c>
       <c r="K78">
-        <v>0.56</v>
+        <v>0.72</v>
       </c>
       <c r="L78" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="M78" s="1">
-        <v>1326505.0</v>
+        <v>1327720.0</v>
       </c>
       <c r="N78" s="1">
-        <v>1332110.25</v>
+        <v>1334903.43</v>
       </c>
       <c r="O78" s="1">
-        <v>0.9</v>
+        <v>0.86</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B79" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C79" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>102.0385</v>
+        <v>101.493</v>
       </c>
       <c r="E79" s="1">
         <v>100.0</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>1400000.0</v>
       </c>
       <c r="I79" s="1">
-        <v>28539.0</v>
+        <v>20902.0</v>
       </c>
       <c r="J79" s="1">
-        <v>2.0385</v>
+        <v>1.493</v>
       </c>
       <c r="K79">
-        <v>0.27</v>
+        <v>0.41</v>
       </c>
       <c r="L79" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="M79" s="1">
-        <v>1428539.0</v>
+        <v>1420902.0</v>
       </c>
       <c r="N79" s="1">
-        <v>1432261.38</v>
+        <v>1426587.08</v>
       </c>
       <c r="O79" s="1">
-        <v>0.97</v>
+        <v>0.92</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B80" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C80" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>273.361</v>
+        <v>252.848</v>
       </c>
       <c r="E80" s="1">
         <v>99.14</v>
       </c>
       <c r="F80" t="s">
         <v>34</v>
       </c>
       <c r="G80">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H80" s="1">
         <v>1114660.8</v>
       </c>
       <c r="I80" s="1">
-        <v>1701800.09</v>
+        <v>1479760.74</v>
       </c>
       <c r="J80" s="1">
-        <v>152.67425659896</v>
+        <v>132.75435361143</v>
       </c>
       <c r="K80">
-        <v>1.02</v>
+        <v>1.3</v>
       </c>
       <c r="L80" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="M80" s="1">
-        <v>2816460.89</v>
+        <v>2594421.54</v>
       </c>
       <c r="N80" s="1">
-        <v>2828697.56</v>
+        <v>2610072.77</v>
       </c>
       <c r="O80" s="1">
-        <v>1.91</v>
+        <v>1.69</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B81" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C81" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>102.2645</v>
+        <v>106.373</v>
       </c>
       <c r="E81" s="1">
         <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>34</v>
       </c>
       <c r="G81">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H81" s="1">
         <v>1438008.36</v>
       </c>
       <c r="I81" s="1">
-        <v>-33155.61</v>
+        <v>17287.07</v>
       </c>
       <c r="J81" s="1">
-        <v>-2.3056618391287</v>
+        <v>1.2021536509009</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1404852.75</v>
+        <v>1455295.43</v>
       </c>
       <c r="N81" s="1">
-        <v>1404852.75</v>
+        <v>1455295.43</v>
       </c>
       <c r="O81" s="1">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B82" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C82" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>105.046</v>
+        <v>106.085</v>
       </c>
       <c r="E82" s="1">
         <v>103.0</v>
       </c>
       <c r="F82" t="s">
         <v>34</v>
       </c>
       <c r="G82">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H82" s="1">
         <v>2842604.57</v>
       </c>
       <c r="I82" s="1">
-        <v>43522.33</v>
+        <v>60105.99</v>
       </c>
       <c r="J82" s="1">
-        <v>1.5310722588475</v>
+        <v>2.1144689146827</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>2886126.9</v>
+        <v>2902710.56</v>
       </c>
       <c r="N82" s="1">
-        <v>2886126.9</v>
+        <v>2902710.56</v>
       </c>
       <c r="O82" s="1">
-        <v>1.95</v>
+        <v>1.88</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B83" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C83" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>105.3785</v>
+        <v>101.893</v>
       </c>
       <c r="E83" s="1">
         <v>102.55357143</v>
       </c>
       <c r="F83" t="s">
         <v>34</v>
       </c>
       <c r="G83">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H83" s="1">
         <v>1372732.18</v>
       </c>
       <c r="I83" s="1">
-        <v>-106054.92</v>
+        <v>-152978.44</v>
       </c>
       <c r="J83" s="1">
-        <v>-7.7258274807836</v>
+        <v>-11.144084929953</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1266677.26</v>
+        <v>1219753.74</v>
       </c>
       <c r="N83" s="1">
-        <v>1266677.26</v>
+        <v>1219753.74</v>
       </c>
       <c r="O83" s="1">
-        <v>0.85</v>
+        <v>0.79</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B84" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C84" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>110.158</v>
+        <v>106.364</v>
       </c>
       <c r="E84" s="1">
         <v>104.74</v>
       </c>
       <c r="F84" t="s">
         <v>34</v>
       </c>
       <c r="G84">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H84" s="1">
         <v>1258952.43</v>
       </c>
       <c r="I84" s="1">
-        <v>-29404.91</v>
+        <v>-76624.94</v>
       </c>
       <c r="J84" s="1">
-        <v>-2.3356648987921</v>
+        <v>-6.0864047103035</v>
       </c>
       <c r="K84">
-        <v>0.13</v>
+        <v>0.28</v>
       </c>
       <c r="L84" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="M84" s="1">
-        <v>1229547.52</v>
+        <v>1182327.49</v>
       </c>
       <c r="N84" s="1">
-        <v>1231291.53</v>
+        <v>1186009.62</v>
       </c>
       <c r="O84" s="1">
-        <v>0.83</v>
+        <v>0.77</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B85" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C85" s="1">
         <v>180000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>108.504</v>
+        <v>109.1685</v>
       </c>
       <c r="E85" s="1">
         <v>102.64666667</v>
       </c>
       <c r="F85" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G85">
-        <v>183.57</v>
+        <v>185.11</v>
       </c>
       <c r="H85" s="1">
         <v>1220823.45</v>
       </c>
       <c r="I85" s="1">
-        <v>-156909.24</v>
+        <v>-159299.3</v>
       </c>
       <c r="J85" s="1">
-        <v>-12.852738043326</v>
+        <v>-13.048512460995</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1063914.21</v>
+        <v>1061524.15</v>
       </c>
       <c r="N85" s="1">
-        <v>1063914.21</v>
+        <v>1061524.15</v>
       </c>
       <c r="O85" s="1">
-        <v>0.72</v>
+        <v>0.69</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B86" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C86" s="1">
         <v>2600000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>94.302</v>
+        <v>93.269</v>
       </c>
       <c r="E86" s="1">
         <v>99.90307692</v>
       </c>
       <c r="F86" t="s">
         <v>34</v>
       </c>
       <c r="G86">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H86" s="1">
         <v>2345717.95</v>
       </c>
       <c r="I86" s="1">
-        <v>-240581.86</v>
+        <v>-272187.38</v>
       </c>
       <c r="J86" s="1">
-        <v>-10.256214307436</v>
+        <v>-11.603585162487</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>2105136.09</v>
+        <v>2073530.57</v>
       </c>
       <c r="N86" s="1">
-        <v>2105136.09</v>
+        <v>2073530.57</v>
       </c>
       <c r="O86" s="1">
-        <v>1.42</v>
+        <v>1.34</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B87" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C87" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.08</v>
+        <v>99.173</v>
       </c>
       <c r="E87" s="1">
         <v>115.9281</v>
       </c>
       <c r="F87" t="s">
         <v>34</v>
       </c>
       <c r="G87">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H87" s="1">
         <v>1391813.22</v>
       </c>
       <c r="I87" s="1">
-        <v>-188825.33</v>
+        <v>-204620.4</v>
       </c>
       <c r="J87" s="1">
-        <v>-13.566858489819</v>
+        <v>-14.701714070513</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1202987.89</v>
+        <v>1187192.82</v>
       </c>
       <c r="N87" s="1">
-        <v>1202987.89</v>
+        <v>1187192.82</v>
       </c>
       <c r="O87" s="1">
-        <v>0.81</v>
+        <v>0.77</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B88" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C88" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>73.168</v>
+        <v>74.331</v>
       </c>
       <c r="E88" s="1">
         <v>125.8419</v>
       </c>
       <c r="F88" t="s">
         <v>34</v>
       </c>
       <c r="G88">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H88" s="1">
         <v>1195182.95</v>
       </c>
       <c r="I88" s="1">
-        <v>-504148.35</v>
+        <v>-496045.71</v>
       </c>
       <c r="J88" s="1">
-        <v>-42.181688585835</v>
+        <v>-41.503747187826</v>
       </c>
       <c r="K88">
-        <v>0.27</v>
+        <v>0.34</v>
       </c>
       <c r="L88" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="M88" s="1">
-        <v>691034.6</v>
+        <v>699137.24</v>
       </c>
       <c r="N88" s="1">
-        <v>694051.59</v>
+        <v>702873.4</v>
       </c>
       <c r="O88" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B89" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C89" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>166.589</v>
+        <v>163.992</v>
       </c>
       <c r="E89" s="1">
         <v>115.979</v>
       </c>
       <c r="F89" t="s">
         <v>34</v>
       </c>
       <c r="G89">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H89" s="1">
         <v>1464249.25</v>
       </c>
       <c r="I89" s="1">
-        <v>538194.3</v>
+        <v>498887.13</v>
       </c>
       <c r="J89" s="1">
-        <v>36.75564798821</v>
+        <v>34.071189041073</v>
       </c>
       <c r="K89">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="L89" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="M89" s="1">
-        <v>2002443.55</v>
+        <v>1963136.38</v>
       </c>
       <c r="N89" s="1">
-        <v>2008182.39</v>
+        <v>1971761.27</v>
       </c>
       <c r="O89" s="1">
-        <v>1.35</v>
+        <v>1.27</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B90" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C90" s="1">
         <v>200000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>91.4285</v>
+        <v>90.041</v>
       </c>
       <c r="E90" s="1">
         <v>100.25</v>
       </c>
       <c r="F90" t="s">
         <v>34</v>
       </c>
       <c r="G90">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H90" s="1">
         <v>171705.06</v>
       </c>
       <c r="I90" s="1">
-        <v>-14705.83</v>
+        <v>-17723.02</v>
       </c>
       <c r="J90" s="1">
-        <v>-8.5645874384832</v>
+        <v>-10.321780849091</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>156999.23</v>
+        <v>153982.04</v>
       </c>
       <c r="N90" s="1">
-        <v>156999.23</v>
+        <v>153982.04</v>
       </c>
       <c r="O90" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B91" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C91" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.998</v>
+        <v>100.217</v>
       </c>
       <c r="E91" s="1">
         <v>107.10142857</v>
       </c>
       <c r="F91" t="s">
         <v>34</v>
       </c>
       <c r="G91">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H91" s="1">
         <v>1390330.62</v>
       </c>
       <c r="I91" s="1">
-        <v>-176308.13</v>
+        <v>-190640.15</v>
       </c>
       <c r="J91" s="1">
-        <v>-12.681021870899</v>
+        <v>-13.711857255938</v>
       </c>
       <c r="K91">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>450.76</v>
+        <v>0.33</v>
+      </c>
+      <c r="L91" t="s">
+        <v>258</v>
       </c>
       <c r="M91" s="1">
-        <v>1214022.49</v>
+        <v>1199690.47</v>
       </c>
       <c r="N91" s="1">
-        <v>1214473.25</v>
+        <v>1204329.2</v>
       </c>
       <c r="O91" s="1">
-        <v>0.82</v>
+        <v>0.78</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="B92" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="C92" s="1">
         <v>1114000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>94.1485</v>
+        <v>92.931</v>
       </c>
       <c r="E92" s="1">
         <v>100.0</v>
       </c>
       <c r="F92" t="s">
         <v>34</v>
       </c>
       <c r="G92">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H92" s="1">
         <v>1023897.06</v>
       </c>
       <c r="I92" s="1">
-        <v>-123395.39</v>
+        <v>-138688.56</v>
       </c>
       <c r="J92" s="1">
-        <v>-12.05154256425</v>
+        <v>-13.545166347094</v>
       </c>
       <c r="K92">
-        <v>0.34</v>
+        <v>0.45</v>
       </c>
       <c r="L92" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="M92" s="1">
-        <v>900501.67</v>
+        <v>885208.5</v>
       </c>
       <c r="N92" s="1">
-        <v>904300.98</v>
+        <v>890196.13</v>
       </c>
       <c r="O92" s="1">
-        <v>0.61</v>
+        <v>0.58</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="B93" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="C93" s="1">
         <v>130.0</v>
       </c>
       <c r="D93" s="1">
-        <v>14.6</v>
+        <v>9.0</v>
       </c>
       <c r="E93" s="1">
         <v>25.0081</v>
       </c>
       <c r="F93" t="s">
         <v>34</v>
       </c>
       <c r="G93">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H93" s="1">
         <v>275244.72</v>
       </c>
       <c r="I93" s="1">
-        <v>-112284.3</v>
+        <v>-175201.97</v>
       </c>
       <c r="J93" s="1">
-        <v>-40.794352022448</v>
+        <v>-63.653162901726</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>162960.42</v>
+        <v>100042.75</v>
       </c>
       <c r="N93" s="1">
-        <v>162960.42</v>
+        <v>100042.75</v>
       </c>
       <c r="O93" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="B94" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C94" s="1">
         <v>125.0</v>
       </c>
       <c r="D94" s="1">
-        <v>6.78</v>
+        <v>8.49</v>
       </c>
       <c r="E94" s="1">
         <v>32.5933</v>
       </c>
       <c r="F94" t="s">
         <v>34</v>
       </c>
       <c r="G94">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H94" s="1">
         <v>361232.66</v>
       </c>
       <c r="I94" s="1">
-        <v>-288467.14</v>
+        <v>-270488.75</v>
       </c>
       <c r="J94" s="1">
-        <v>-79.856328605503</v>
+        <v>-74.879372756605</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>72765.52</v>
+        <v>90743.91</v>
       </c>
       <c r="N94" s="1">
-        <v>72765.52</v>
+        <v>90743.91</v>
       </c>
       <c r="O94" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B95" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C95" s="1">
         <v>46.0</v>
       </c>
       <c r="D95" s="1">
-        <v>257.75</v>
+        <v>432.1</v>
       </c>
       <c r="E95" s="1">
         <v>180.0</v>
       </c>
       <c r="F95" t="s">
         <v>34</v>
       </c>
       <c r="G95">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H95" s="1">
         <v>701011.73</v>
       </c>
       <c r="I95" s="1">
-        <v>316975.73</v>
+        <v>998569.29</v>
       </c>
       <c r="J95" s="1">
-        <v>45.216893874229</v>
+        <v>142.44687317857</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>1017987.46</v>
+        <v>1699581.02</v>
       </c>
       <c r="N95" s="1">
-        <v>1017987.46</v>
+        <v>1699581.02</v>
       </c>
       <c r="O95" s="1">
-        <v>0.69</v>
+        <v>1.1</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>