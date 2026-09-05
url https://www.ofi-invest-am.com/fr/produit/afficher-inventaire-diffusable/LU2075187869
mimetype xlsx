--- v2 (2026-07-08)
+++ v3 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0336374540</t>
   </si>
   <si>
@@ -154,696 +154,714 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CA784730103N</t>
   </si>
   <si>
     <t>SSR MINING INC</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01737420</t>
-[...2 lines deleted...]
-    <t>EUR/HKD 21/05/26</t>
+    <t>OVCT01751629</t>
+  </si>
+  <si>
+    <t>EUR/HKD 09/07/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>OVCT01737459</t>
-[...2 lines deleted...]
-    <t>EUR/JPY 21/05/26</t>
+    <t>-1 233.77</t>
+  </si>
+  <si>
+    <t>OVCT01751631</t>
+  </si>
+  <si>
+    <t>EUR/JPY 09/07/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>8 943.00</t>
-[...23 lines deleted...]
-    <t>1 365.73</t>
+    <t>6 049.00</t>
+  </si>
+  <si>
+    <t>OVCT01751630</t>
+  </si>
+  <si>
+    <t>EUR/SEK 09/07/26</t>
+  </si>
+  <si>
+    <t>OVCT01751628</t>
+  </si>
+  <si>
+    <t>EUR/USD 09/07/26</t>
+  </si>
+  <si>
+    <t>-75 915.90</t>
+  </si>
+  <si>
+    <t>US007973AF76</t>
+  </si>
+  <si>
+    <t>ADVANCED ENERGY INDUSTRIES INC Z 15/05/2031</t>
   </si>
   <si>
     <t>XS3304376851</t>
   </si>
   <si>
     <t>ADVANTEST CORPORATION Z 28/03/2031</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>2 581.92</t>
+    <t>4 997.26</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
-    <t>2 407.55</t>
+    <t>5 055.58</t>
   </si>
   <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
-    <t>5 429.67</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
-    <t>4 524.73</t>
-[...8 lines deleted...]
-    <t>25 283.24</t>
+    <t>US00217DAG51</t>
+  </si>
+  <si>
+    <t>AST SPACEMOBILE INC 2.25 15/04/2036</t>
+  </si>
+  <si>
+    <t>14 015.05</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>4 855.48</t>
+    <t>6 881.51</t>
+  </si>
+  <si>
+    <t>US15643UAF12</t>
+  </si>
+  <si>
+    <t>CENTRUS ENERGY CORP Z 15/08/2032</t>
+  </si>
+  <si>
+    <t>XS3359531186</t>
+  </si>
+  <si>
+    <t>CHINA HONGQIAO GROUP LIMITED Z 03/05/2027</t>
+  </si>
+  <si>
+    <t>CNY</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
     <t>US18452BAC46</t>
   </si>
   <si>
     <t>CLEANSPARK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
-    <t>4 015.25</t>
+    <t>14 130.40</t>
   </si>
   <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
-    <t>XS2676374239</t>
-[...4 lines deleted...]
-  <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>8 279.00</t>
+    <t>1 171.53</t>
   </si>
   <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
   </si>
   <si>
-    <t>1 325.35</t>
+    <t>1 957.35</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>24 973.97</t>
+    <t>32 005.48</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>5 301.37</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>9 770.72</t>
-[...1 lines deleted...]
-  <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>1 377.05</t>
+    <t>12 786.89</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
-    <t>9 426.52</t>
-[...1 lines deleted...]
-  <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
-    <t>2 109.17</t>
+    <t>5 421.46</t>
   </si>
   <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>3 669.66</t>
+    <t>5 767.51</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
-    <t>1 888.27</t>
+    <t>3 965.16</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
+    <t>5 753.42</t>
+  </si>
+  <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
+    <t>3 845.00</t>
+  </si>
+  <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
+    <t>US465741AQ90</t>
+  </si>
+  <si>
+    <t>ITRON INC 1.375 15/07/2030</t>
+  </si>
+  <si>
+    <t>12 952.87</t>
+  </si>
+  <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
-    <t>2 219.32</t>
+    <t>7 810.17</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
+    <t>1 605.56</t>
+  </si>
+  <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
+    <t>XS3353961116</t>
+  </si>
+  <si>
+    <t>JX ADVANCED METALS CORP Z 03/06/2031</t>
+  </si>
+  <si>
+    <t>XS3353961033</t>
+  </si>
+  <si>
+    <t>JX ADVANCED METALS CORP Z 04/06/2029</t>
+  </si>
+  <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>6 218.23</t>
+    <t>10 366.50</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>9 173.08</t>
+    <t>14 192.31</t>
   </si>
   <si>
     <t>XS2523390867</t>
   </si>
   <si>
     <t>LENOVO GROUP LTD 2.5 26/08/2029</t>
   </si>
   <si>
-    <t>2 493.95</t>
+    <t>5 947.75</t>
   </si>
   <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
-    <t>2 832.41</t>
-[...1 lines deleted...]
-  <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>8 501.68</t>
+    <t>14 508.89</t>
   </si>
   <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
-    <t>3 087.74</t>
+    <t>6 548.52</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
-    <t>1 508.24</t>
+    <t>XS3250338608</t>
+  </si>
+  <si>
+    <t>MITAC HOLDINGS CORP Z 01/06/2031</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>US63954QAJ58</t>
   </si>
   <si>
     <t>NEBIUS GROUP NV 1.25 15/03/2031</t>
   </si>
   <si>
-    <t>1 977.34</t>
+    <t>8 335.86</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
-    <t>3 163.75</t>
+    <t>8 132.19</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2031</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
+    <t>1 807.15</t>
+  </si>
+  <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>7 885.61</t>
+    <t>13 457.53</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
-    <t>3 691.04</t>
+    <t>9 487.56</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>3 230.25</t>
+    <t>8 747.39</t>
   </si>
   <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
-    <t>4 056.22</t>
+    <t>14 274.59</t>
   </si>
   <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>2 625.00</t>
+    <t>8 062.50</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>2 248.29</t>
+    <t>3 539.38</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>7 183.43</t>
+    <t>US82982TAA43</t>
+  </si>
+  <si>
+    <t>SITIME CORP Z 15/06/2031</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>5 685.08</t>
+    <t>9 610.50</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>15 651.23</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
-    <t>3 682.13</t>
-[...5 lines deleted...]
-    <t>TOKYU CORP Z 30/09/2030</t>
+    <t>7 732.07</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
-    <t>US90353TAR14</t>
+    <t>US90353TAS96</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
-    <t>3 736.16</t>
-[...1 lines deleted...]
-  <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>8 624.89</t>
+    <t>14 719.17</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
-    <t>4 638.73</t>
+    <t>13 322.95</t>
   </si>
   <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
   </si>
   <si>
-    <t>4 987.63</t>
+    <t>7 525.96</t>
   </si>
   <si>
     <t>BABA2701CO01</t>
   </si>
   <si>
     <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
     <t>PANW2606CR01</t>
   </si>
   <si>
     <t>JUN26 PANW C @ 185.000000</t>
   </si>
   <si>
     <t>LITE2609CR01</t>
   </si>
   <si>
     <t>SEP26 LITE C @ 540.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1225,212 +1243,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1468629.51</v>
+        <v>1478411.51</v>
       </c>
       <c r="D2">
-        <v>85.61</v>
+        <v>90.25</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>125728379.09</v>
+        <v>133433960.75</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>125728379.09</v>
+        <v>133433960.75</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>217000.0</v>
       </c>
       <c r="D3">
-        <v>133.15</v>
+        <v>140.11</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>28894454.04</v>
+        <v>30404124.6</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>28894454.04</v>
+        <v>30404124.6</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>100.0</v>
       </c>
       <c r="D4">
-        <v>126.87</v>
+        <v>133.29</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>12687.36</v>
+        <v>13329.08</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>12687.36</v>
+        <v>13329.08</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>100.0</v>
       </c>
       <c r="D5">
-        <v>139.67</v>
+        <v>146.96</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>13966.75</v>
+        <v>14696.43</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>13966.75</v>
+        <v>14696.43</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>100.0</v>
       </c>
       <c r="D6">
-        <v>136.69</v>
+        <v>143.77</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13668.66</v>
+        <v>14376.81</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13668.66</v>
+        <v>14376.81</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P95"/>
+  <dimension ref="A1:P100"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O95" sqref="O95"/>
+      <selection activeCell="O100" sqref="O100"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1452,4736 +1470,4986 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>2321.0</v>
       </c>
       <c r="D2" s="1">
-        <v>391.53</v>
+        <v>486.12</v>
       </c>
       <c r="E2" s="1">
         <v>501.8005988798</v>
       </c>
       <c r="F2" t="s">
         <v>34</v>
       </c>
       <c r="G2">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
         <v>1002909.83</v>
       </c>
       <c r="I2" s="1">
-        <v>-225875.94</v>
+        <v>-26800.72</v>
       </c>
       <c r="J2" s="1">
-        <v>-22.522058638113</v>
+        <v>-2.6722960727187</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>777033.89</v>
+        <v>976109.11</v>
       </c>
       <c r="N2" s="1">
-        <v>777033.89</v>
+        <v>976109.11</v>
       </c>
       <c r="O2" s="1">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>7000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>204.0</v>
+        <v>203.4</v>
       </c>
       <c r="E3" s="1">
         <v>101.4678842857</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>710275.19</v>
       </c>
       <c r="I3" s="1">
-        <v>717724.81</v>
+        <v>713524.81</v>
       </c>
       <c r="J3" s="1">
-        <v>101.04883573365</v>
+        <v>100.45751562856</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1428000.0</v>
+        <v>1423800.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1428000.0</v>
+        <v>1423800.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.92</v>
+        <v>0.87</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>2481.0</v>
+        <v>1349.0</v>
       </c>
       <c r="D4" s="1">
-        <v>4790.28</v>
+        <v>4806.42</v>
       </c>
       <c r="E4" s="1">
-        <v>4781.7316606207</v>
+        <v>4787.689340252</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>11863476.25</v>
+        <v>6458592.92</v>
       </c>
       <c r="I4" s="1">
-        <v>21208.43</v>
+        <v>25267.66</v>
       </c>
       <c r="J4" s="1">
-        <v>0.17877078819962</v>
+        <v>0.39122546215531</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>11884684.68</v>
+        <v>6483860.58</v>
       </c>
       <c r="N4" s="1">
-        <v>11884684.68</v>
+        <v>6483860.58</v>
       </c>
       <c r="O4" s="1">
-        <v>7.68</v>
+        <v>3.96</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>6255.0</v>
       </c>
       <c r="D5" s="1">
-        <v>313.1</v>
+        <v>298.5</v>
       </c>
       <c r="E5" s="1">
         <v>251.5653717026</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1573541.4</v>
       </c>
       <c r="I5" s="1">
-        <v>384899.1</v>
+        <v>293576.1</v>
       </c>
       <c r="J5" s="1">
-        <v>24.460691024717</v>
+        <v>18.657030568119</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1958440.5</v>
+        <v>1867117.5</v>
       </c>
       <c r="N5" s="1">
-        <v>1958440.5</v>
+        <v>1867117.5</v>
       </c>
       <c r="O5" s="1">
-        <v>1.27</v>
+        <v>1.14</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>85189.0</v>
       </c>
       <c r="D6" s="1">
-        <v>35.08</v>
+        <v>26.73</v>
       </c>
       <c r="E6" s="1">
         <v>29.0302638838</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
         <v>2098124.33</v>
       </c>
       <c r="I6" s="1">
-        <v>457181.46</v>
+        <v>-128142.52</v>
       </c>
       <c r="J6" s="1">
-        <v>21.790008030649</v>
+        <v>-6.1074798174615</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2555305.79</v>
+        <v>1969981.81</v>
       </c>
       <c r="N6" s="1">
-        <v>2555305.79</v>
+        <v>1969981.81</v>
       </c>
       <c r="O6" s="1">
-        <v>1.65</v>
+        <v>1.2</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>70000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>332.6</v>
+        <v>321.5</v>
       </c>
       <c r="E7" s="1">
         <v>253.272567</v>
       </c>
       <c r="F7" t="s">
         <v>45</v>
       </c>
       <c r="G7">
-        <v>10.85</v>
+        <v>10.9</v>
       </c>
       <c r="H7" s="1">
         <v>1570195.71</v>
       </c>
       <c r="I7" s="1">
-        <v>575907.44</v>
+        <v>494265.38</v>
       </c>
       <c r="J7" s="1">
-        <v>36.677430484127</v>
+        <v>31.477947420962</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2146103.15</v>
+        <v>2064461.09</v>
       </c>
       <c r="N7" s="1">
-        <v>2146103.15</v>
+        <v>2064461.09</v>
       </c>
       <c r="O7" s="1">
-        <v>1.39</v>
+        <v>1.26</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
-        <v>6365111.79</v>
+        <v>6099128.53</v>
       </c>
       <c r="D8" s="1">
-        <v>0.10918282</v>
+        <v>0.11037096</v>
       </c>
       <c r="E8" s="1">
-        <v>0.1107562481</v>
+        <v>0.1098555742</v>
       </c>
       <c r="F8" t="s">
         <v>48</v>
       </c>
       <c r="G8">
-        <v>9.16</v>
+        <v>9.06</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>90424.28</v>
+        <v>-28613.87</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8">
-        <v>232.38</v>
+      <c r="L8" t="s">
+        <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>90191.9</v>
+        <v>-27380.1</v>
       </c>
       <c r="N8" s="1">
-        <v>90424.28</v>
+        <v>-28613.87</v>
       </c>
       <c r="O8" s="1">
-        <v>0.06</v>
+        <v>-0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>11201168.95</v>
+        <v>10442211.54</v>
       </c>
       <c r="D9" s="1">
-        <v>0.00541064</v>
+        <v>0.00540506</v>
       </c>
       <c r="E9" s="1">
-        <v>0.0054710042</v>
+        <v>0.0053831599</v>
       </c>
       <c r="F9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G9">
-        <v>185.11</v>
+        <v>185.25</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>123582.37</v>
+        <v>23562.54</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>114639.37</v>
+        <v>17513.539999999</v>
       </c>
       <c r="N9" s="1">
-        <v>123582.37</v>
+        <v>23562.539999999</v>
       </c>
       <c r="O9" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>2098414.39</v>
+        <v>2007127.16</v>
       </c>
       <c r="D10" s="1">
-        <v>0.09219924</v>
+        <v>0.09176155</v>
       </c>
       <c r="E10" s="1">
-        <v>0.0935768558</v>
+        <v>0.09147451</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10">
-        <v>10.85</v>
+        <v>10.9</v>
       </c>
       <c r="H10" s="1">
         <v>0.0</v>
       </c>
       <c r="I10" s="1">
-        <v>30892.31</v>
+        <v>-6298.19</v>
       </c>
       <c r="J10" s="1">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>212.41</v>
+        <v>270.57</v>
       </c>
       <c r="M10" s="1">
-        <v>30679.9</v>
+        <v>-6568.76</v>
       </c>
       <c r="N10" s="1">
-        <v>30892.31</v>
+        <v>-6298.1900000002</v>
       </c>
       <c r="O10" s="1">
-        <v>0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>92179677.65</v>
+        <v>105254038.05</v>
       </c>
       <c r="D11" s="1">
-        <v>0.85332243</v>
+        <v>0.86387286</v>
       </c>
       <c r="E11" s="1">
-        <v>0.8651469496</v>
+        <v>0.8588379579</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
         <v>0.0</v>
       </c>
       <c r="I11" s="1">
-        <v>1259879.32</v>
+        <v>-617047.67</v>
       </c>
       <c r="J11" s="1">
         <v>0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>1354176.45</v>
+        <v>-541131.77</v>
       </c>
       <c r="N11" s="1">
-        <v>1259879.32</v>
+        <v>-617047.67</v>
       </c>
       <c r="O11" s="1">
-        <v>0.81</v>
+        <v>-0.37</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>1000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>273.354</v>
+        <v>97.255</v>
       </c>
       <c r="E12" s="1">
-        <v>116.963</v>
+        <v>101.2855</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H12" s="1">
-        <v>1116645.19</v>
+        <v>2177901.78</v>
       </c>
       <c r="I12" s="1">
-        <v>1220712.65</v>
+        <v>-74454.25</v>
       </c>
       <c r="J12" s="1">
-        <v>109.31965327321</v>
+        <v>-3.4186229463479</v>
       </c>
       <c r="K12">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2337357.84</v>
+        <v>2103447.53</v>
       </c>
       <c r="N12" s="1">
-        <v>2338723.57</v>
+        <v>2103447.53</v>
       </c>
       <c r="O12" s="1">
-        <v>1.51</v>
+        <v>1.28</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
         <v>170000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>111.4245</v>
+        <v>116.742</v>
       </c>
       <c r="E13" s="1">
         <v>102.5</v>
       </c>
       <c r="F13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G13">
-        <v>185.11</v>
+        <v>185.25</v>
       </c>
       <c r="H13" s="1">
         <v>945964.91</v>
       </c>
       <c r="I13" s="1">
-        <v>77303.69</v>
+        <v>125349.95</v>
       </c>
       <c r="J13" s="1">
-        <v>8.1719405426994</v>
+        <v>13.251014776013</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1023268.6</v>
+        <v>1071314.86</v>
       </c>
       <c r="N13" s="1">
-        <v>1023268.6</v>
+        <v>1071314.86</v>
       </c>
       <c r="O13" s="1">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.733</v>
+        <v>100.881</v>
       </c>
       <c r="E14" s="1">
         <v>105.565</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
       <c r="G14">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
         <v>1625049.17</v>
       </c>
       <c r="I14" s="1">
-        <v>-90039.34</v>
+        <v>-54101.86</v>
       </c>
       <c r="J14" s="1">
-        <v>-5.5407148080325</v>
+        <v>-3.3292444929528</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1535009.83</v>
+        <v>1570947.31</v>
       </c>
       <c r="N14" s="1">
-        <v>1535009.83</v>
+        <v>1570947.31</v>
       </c>
       <c r="O14" s="1">
-        <v>0.99</v>
+        <v>0.96</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>104.548</v>
+        <v>106.138</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1900000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>86412.0</v>
+        <v>116622.0</v>
       </c>
       <c r="J15" s="1">
-        <v>4.548</v>
+        <v>6.138</v>
       </c>
       <c r="K15">
-        <v>0.14</v>
+        <v>0.26</v>
       </c>
       <c r="L15" t="s">
         <v>67</v>
       </c>
       <c r="M15" s="1">
-        <v>1986412.0</v>
+        <v>2016622.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1988993.92</v>
+        <v>2021619.26</v>
       </c>
       <c r="O15" s="1">
-        <v>1.29</v>
+        <v>1.23</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>115.387</v>
+        <v>137.508</v>
       </c>
       <c r="E16" s="1">
         <v>101.11</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
       <c r="G16">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H16" s="1">
         <v>1542555.86</v>
       </c>
       <c r="I16" s="1">
-        <v>134724.17</v>
+        <v>479795.56</v>
       </c>
       <c r="J16" s="1">
-        <v>8.7338276359081</v>
+        <v>31.103934219925</v>
       </c>
       <c r="K16">
-        <v>0.14</v>
+        <v>0.3</v>
       </c>
       <c r="L16" t="s">
         <v>70</v>
       </c>
       <c r="M16" s="1">
-        <v>1677280.03</v>
+        <v>2022351.42</v>
       </c>
       <c r="N16" s="1">
-        <v>1679687.58</v>
+        <v>2027407.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.09</v>
+        <v>1.24</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
       <c r="C17" s="1">
         <v>800000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>93.235</v>
+        <v>94.634</v>
       </c>
       <c r="E17" s="1">
         <v>99.6476</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
         <v>761068.12</v>
       </c>
       <c r="I17" s="1">
-        <v>-123291.29</v>
+        <v>-106104.89</v>
       </c>
       <c r="J17" s="1">
-        <v>-16.199770659163</v>
+        <v>-13.941575952492</v>
       </c>
       <c r="K17">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>0.02</v>
+      </c>
+      <c r="L17">
+        <v>173.03</v>
       </c>
       <c r="M17" s="1">
-        <v>637776.83</v>
+        <v>654963.23</v>
       </c>
       <c r="N17" s="1">
-        <v>643206.5</v>
+        <v>655136.26</v>
       </c>
       <c r="O17" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="C18" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>130.9505</v>
+        <v>126.9475</v>
       </c>
       <c r="E18" s="1">
         <v>101.95</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
       <c r="G18">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
         <v>1834375.42</v>
       </c>
       <c r="I18" s="1">
-        <v>405051.69</v>
+        <v>362138.12</v>
       </c>
       <c r="J18" s="1">
-        <v>22.081177363356</v>
+        <v>19.74176692795</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2239427.11</v>
+        <v>2196513.54</v>
       </c>
       <c r="N18" s="1">
-        <v>2239427.11</v>
+        <v>2196513.54</v>
       </c>
       <c r="O18" s="1">
-        <v>1.45</v>
+        <v>1.34</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="C19" s="1">
         <v>13000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>106.465</v>
+        <v>93.983</v>
       </c>
       <c r="E19" s="1">
         <v>108.766</v>
       </c>
       <c r="F19" t="s">
         <v>48</v>
       </c>
       <c r="G19">
-        <v>9.16</v>
+        <v>9.06</v>
       </c>
       <c r="H19" s="1">
         <v>1548084.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-36845.62</v>
+        <v>-198991.1</v>
       </c>
       <c r="J19" s="1">
-        <v>-2.3800788587699</v>
+        <v>-12.854024717005</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1511238.38</v>
+        <v>1349092.9</v>
       </c>
       <c r="N19" s="1">
-        <v>1511238.38</v>
+        <v>1349092.9</v>
       </c>
       <c r="O19" s="1">
-        <v>0.98</v>
+        <v>0.82</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C20" s="1">
         <v>170000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>114.4535</v>
+        <v>111.4755</v>
       </c>
       <c r="E20" s="1">
         <v>121.16835294</v>
       </c>
       <c r="F20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G20">
-        <v>185.11</v>
+        <v>185.25</v>
       </c>
       <c r="H20" s="1">
         <v>1309804.52</v>
       </c>
       <c r="I20" s="1">
-        <v>-258719.06</v>
+        <v>-286819.13</v>
       </c>
       <c r="J20" s="1">
-        <v>-19.75249405919</v>
+        <v>-21.897857704751</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1051085.46</v>
+        <v>1022985.39</v>
       </c>
       <c r="N20" s="1">
-        <v>1051085.46</v>
+        <v>1022985.39</v>
       </c>
       <c r="O20" s="1">
-        <v>0.68</v>
+        <v>0.62</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C21" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.6515</v>
+        <v>96.6945</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1400000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-18879.0</v>
+        <v>-46277.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.3485</v>
+        <v>-3.3055</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1381121.0</v>
+        <v>1353723.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1381121.0</v>
+        <v>1353723.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.89</v>
+        <v>0.83</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C22" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>90.53</v>
+        <v>93.969</v>
       </c>
       <c r="E22" s="1">
         <v>84.3</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
       <c r="G22">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
         <v>1158179.15</v>
       </c>
       <c r="I22" s="1">
-        <v>2958.09</v>
+        <v>61247.27</v>
       </c>
       <c r="J22" s="1">
-        <v>0.25540867317461</v>
+        <v>5.2882380070475</v>
       </c>
       <c r="K22">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>0.01</v>
+      </c>
+      <c r="L22">
+        <v>144.19</v>
       </c>
       <c r="M22" s="1">
-        <v>1161137.24</v>
+        <v>1219426.42</v>
       </c>
       <c r="N22" s="1">
-        <v>1165661.97</v>
+        <v>1219570.61</v>
       </c>
       <c r="O22" s="1">
-        <v>0.75</v>
+        <v>0.74</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C23" s="1">
-        <v>1800000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>165.476</v>
+        <v>111.874</v>
       </c>
       <c r="E23" s="1">
-        <v>106.7746</v>
+        <v>135.2616</v>
       </c>
       <c r="F23" t="s">
         <v>34</v>
       </c>
       <c r="G23">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H23" s="1">
-        <v>1648180.09</v>
+        <v>2792617.66</v>
       </c>
       <c r="I23" s="1">
-        <v>898692.93</v>
+        <v>-469773.12</v>
       </c>
       <c r="J23" s="1">
-        <v>54.526379456507</v>
+        <v>-16.821963376111</v>
       </c>
       <c r="K23">
-        <v>1.4</v>
+        <v>0.58</v>
       </c>
       <c r="L23" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="M23" s="1">
-        <v>2546873.02</v>
+        <v>2322844.54</v>
       </c>
       <c r="N23" s="1">
-        <v>2572156.26</v>
+        <v>2336859.59</v>
       </c>
       <c r="O23" s="1">
-        <v>1.66</v>
+        <v>1.43</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C24" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>89.837</v>
+        <v>90.482</v>
       </c>
       <c r="E24" s="1">
         <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-172771.0</v>
+        <v>-161806.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-10.163</v>
+        <v>-9.518</v>
       </c>
       <c r="K24">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="L24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="M24" s="1">
-        <v>1527229.0</v>
+        <v>1538194.0</v>
       </c>
       <c r="N24" s="1">
-        <v>1532084.48</v>
+        <v>1545075.51</v>
       </c>
       <c r="O24" s="1">
-        <v>0.99</v>
+        <v>0.94</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B25" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C25" s="1">
-        <v>12000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>105.0955</v>
+        <v>102.05</v>
       </c>
       <c r="E25" s="1">
-        <v>100.25</v>
+        <v>119.3027</v>
       </c>
       <c r="F25" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G25">
-        <v>9.16</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
-        <v>1316855.31</v>
+        <v>2036142.85</v>
       </c>
       <c r="I25" s="1">
-        <v>60189.68</v>
+        <v>-270419.17</v>
       </c>
       <c r="J25" s="1">
-        <v>4.5707132395586</v>
+        <v>-13.2809527583</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1377044.99</v>
+        <v>1765723.68</v>
       </c>
       <c r="N25" s="1">
-        <v>1377044.99</v>
+        <v>1765723.68</v>
       </c>
       <c r="O25" s="1">
-        <v>0.89</v>
+        <v>1.08</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B26" t="s">
+        <v>92</v>
+      </c>
+      <c r="C26" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>98.262</v>
+      </c>
+      <c r="E26" s="1">
+        <v>100.85077821</v>
+      </c>
+      <c r="F26" t="s">
         <v>93</v>
       </c>
-      <c r="B26" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G26">
-        <v>1.17</v>
+        <v>7.83</v>
       </c>
       <c r="H26" s="1">
-        <v>1730508.04</v>
+        <v>1764910.68</v>
       </c>
       <c r="I26" s="1">
-        <v>298227.32</v>
+        <v>-7182.99</v>
       </c>
       <c r="J26" s="1">
-        <v>17.233512535429</v>
+        <v>-0.40698886812788</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2028735.36</v>
+        <v>1757727.69</v>
       </c>
       <c r="N26" s="1">
-        <v>2028735.36</v>
+        <v>1757727.69</v>
       </c>
       <c r="O26" s="1">
-        <v>1.31</v>
+        <v>1.07</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>94</v>
+      </c>
+      <c r="B27" t="s">
         <v>95</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>1800000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>105.84</v>
+        <v>99.818</v>
       </c>
       <c r="E27" s="1">
-        <v>91.8498</v>
+        <v>100.25</v>
       </c>
       <c r="F27" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G27">
-        <v>1.17</v>
+        <v>9.06</v>
       </c>
       <c r="H27" s="1">
-        <v>1406522.1</v>
+        <v>1316855.31</v>
       </c>
       <c r="I27" s="1">
-        <v>222481.75</v>
+        <v>5777.55</v>
       </c>
       <c r="J27" s="1">
-        <v>15.817863793253</v>
+        <v>0.43873840627183</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1629003.85</v>
+        <v>1322632.86</v>
       </c>
       <c r="N27" s="1">
-        <v>1629003.85</v>
+        <v>1322632.86</v>
       </c>
       <c r="O27" s="1">
-        <v>1.05</v>
+        <v>0.81</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>96</v>
+      </c>
+      <c r="B28" t="s">
         <v>97</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>900000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>93.782</v>
+        <v>165.26</v>
       </c>
       <c r="E28" s="1">
-        <v>110.2856</v>
+        <v>106.49</v>
       </c>
       <c r="F28" t="s">
         <v>34</v>
       </c>
       <c r="G28">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H28" s="1">
-        <v>908364.97</v>
+        <v>1730508.04</v>
       </c>
       <c r="I28" s="1">
-        <v>-186656.55</v>
+        <v>985938.02</v>
       </c>
       <c r="J28" s="1">
-        <v>-20.548629258568</v>
+        <v>56.973905767002</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
-        <v>37.41</v>
+        <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>721708.42</v>
+        <v>2716446.06</v>
       </c>
       <c r="N28" s="1">
-        <v>721745.83</v>
+        <v>2716446.06</v>
       </c>
       <c r="O28" s="1">
-        <v>0.47</v>
+        <v>1.66</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>98</v>
+      </c>
+      <c r="B29" t="s">
         <v>99</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="1">
-        <v>1400000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>119.251</v>
+        <v>136.588</v>
       </c>
       <c r="E29" s="1">
-        <v>114.7748</v>
+        <v>91.8498</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
-        <v>1449046.08</v>
+        <v>1406522.1</v>
       </c>
       <c r="I29" s="1">
-        <v>-21500.98</v>
+        <v>720464.66</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.4838023646563</v>
+        <v>51.223131154498</v>
       </c>
       <c r="K29">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>0.0</v>
+      </c>
+      <c r="L29">
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1427545.1</v>
+        <v>2126986.76</v>
       </c>
       <c r="N29" s="1">
-        <v>1431560.35</v>
+        <v>2126986.76</v>
       </c>
       <c r="O29" s="1">
-        <v>0.93</v>
+        <v>1.3</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B30" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C30" s="1">
-        <v>2100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>106.9645</v>
+        <v>91.88</v>
       </c>
       <c r="E30" s="1">
-        <v>100.6875</v>
+        <v>110.2856</v>
       </c>
       <c r="F30" t="s">
         <v>34</v>
       </c>
       <c r="G30">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>1856561.16</v>
+        <v>908364.97</v>
       </c>
       <c r="I30" s="1">
-        <v>64135.29</v>
+        <v>-192974.36</v>
       </c>
       <c r="J30" s="1">
-        <v>3.4545207226031</v>
+        <v>-21.244143749841</v>
       </c>
       <c r="K30">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="L30">
-        <v>0.0</v>
+        <v>346.05</v>
       </c>
       <c r="M30" s="1">
-        <v>1920696.45</v>
+        <v>715390.61</v>
       </c>
       <c r="N30" s="1">
-        <v>1920696.45</v>
+        <v>715736.66</v>
       </c>
       <c r="O30" s="1">
-        <v>1.24</v>
+        <v>0.44</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>102</v>
+      </c>
+      <c r="B31" t="s">
+        <v>103</v>
+      </c>
+      <c r="C31" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>119.761</v>
+      </c>
+      <c r="E31" s="1">
+        <v>114.7748</v>
+      </c>
+      <c r="F31" t="s">
+        <v>34</v>
+      </c>
+      <c r="G31">
+        <v>1.16</v>
+      </c>
+      <c r="H31" s="1">
+        <v>1449046.08</v>
+      </c>
+      <c r="I31" s="1">
+        <v>1472.13</v>
+      </c>
+      <c r="J31" s="1">
+        <v>0.10159304250697</v>
+      </c>
+      <c r="K31">
+        <v>1.01</v>
+      </c>
+      <c r="L31" t="s">
         <v>104</v>
       </c>
-      <c r="B31" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>1147245.51</v>
+        <v>1450518.21</v>
       </c>
       <c r="N31" s="1">
-        <v>1147245.51</v>
+        <v>1464648.61</v>
       </c>
       <c r="O31" s="1">
-        <v>0.74</v>
+        <v>0.89</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>105</v>
+      </c>
+      <c r="B32" t="s">
         <v>106</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>140000000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>182.8645</v>
+        <v>140.255</v>
       </c>
       <c r="E32" s="1">
-        <v>105.54355571</v>
+        <v>100.6875</v>
       </c>
       <c r="F32" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G32">
-        <v>185.11</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
-        <v>921204.27</v>
+        <v>1856561.16</v>
       </c>
       <c r="I32" s="1">
-        <v>461780.73</v>
+        <v>691544.21</v>
       </c>
       <c r="J32" s="1">
-        <v>50.127940679215</v>
+        <v>37.248663006609</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1382985.0</v>
+        <v>2548105.37</v>
       </c>
       <c r="N32" s="1">
-        <v>1382985.0</v>
+        <v>2548105.37</v>
       </c>
       <c r="O32" s="1">
-        <v>0.89</v>
+        <v>1.55</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>107</v>
+      </c>
+      <c r="B33" t="s">
         <v>108</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>2000000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>96.464</v>
+        <v>113.33</v>
       </c>
       <c r="E33" s="1">
-        <v>96.32768</v>
+        <v>106.46</v>
       </c>
       <c r="F33" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G33">
-        <v>1.17</v>
+        <v>185.25</v>
       </c>
       <c r="H33" s="1">
-        <v>1641226.39</v>
+        <v>1435515.22</v>
       </c>
       <c r="I33" s="1">
-        <v>8435.86</v>
+        <v>-273158.13</v>
       </c>
       <c r="J33" s="1">
-        <v>0.5139973407325</v>
+        <v>-19.028577767361</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1649662.25</v>
+        <v>1162357.09</v>
       </c>
       <c r="N33" s="1">
-        <v>1649662.25</v>
+        <v>1162357.09</v>
       </c>
       <c r="O33" s="1">
-        <v>1.07</v>
+        <v>0.71</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>109</v>
+      </c>
+      <c r="B34" t="s">
         <v>110</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="1">
-        <v>1300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>107.777</v>
+        <v>134.149</v>
       </c>
       <c r="E34" s="1">
-        <v>103.6696</v>
+        <v>96.32768</v>
       </c>
       <c r="F34" t="s">
         <v>34</v>
       </c>
       <c r="G34">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
-        <v>1292886.42</v>
+        <v>1641226.39</v>
       </c>
       <c r="I34" s="1">
-        <v>-94852.22</v>
+        <v>679891.35</v>
       </c>
       <c r="J34" s="1">
-        <v>-7.3364696645201</v>
+        <v>41.425811462854</v>
       </c>
       <c r="K34">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>0.0</v>
+      </c>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1198034.2</v>
+        <v>2321117.74</v>
       </c>
       <c r="N34" s="1">
-        <v>1206313.2</v>
+        <v>2321117.74</v>
       </c>
       <c r="O34" s="1">
-        <v>0.78</v>
+        <v>1.42</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B35" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C35" s="1">
-        <v>1900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>93.696</v>
+        <v>109.165</v>
       </c>
       <c r="E35" s="1">
-        <v>100.16421053</v>
+        <v>103.6696</v>
       </c>
       <c r="F35" t="s">
         <v>34</v>
       </c>
       <c r="G35">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
-        <v>1683878.96</v>
+        <v>1292886.42</v>
       </c>
       <c r="I35" s="1">
-        <v>-161669.47</v>
+        <v>-65146.13</v>
       </c>
       <c r="J35" s="1">
-        <v>-9.6010149090526</v>
+        <v>-5.0388130768672</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.09</v>
+      </c>
+      <c r="L35" t="s">
+        <v>113</v>
       </c>
       <c r="M35" s="1">
-        <v>1522209.49</v>
+        <v>1227740.29</v>
       </c>
       <c r="N35" s="1">
-        <v>1522209.49</v>
+        <v>1228911.82</v>
       </c>
       <c r="O35" s="1">
-        <v>0.98</v>
+        <v>0.75</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>114</v>
+      </c>
+      <c r="B36" t="s">
         <v>115</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>1400000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>95.251</v>
+        <v>93.511</v>
       </c>
       <c r="E36" s="1">
-        <v>100.67268571</v>
+        <v>100.16421053</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>1269265.37</v>
+        <v>1683878.96</v>
       </c>
       <c r="I36" s="1">
-        <v>-129022.53</v>
+        <v>-146800.49</v>
       </c>
       <c r="J36" s="1">
-        <v>-10.165134340662</v>
+        <v>-8.7179953837062</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1140242.84</v>
+        <v>1537078.47</v>
       </c>
       <c r="N36" s="1">
-        <v>1140242.84</v>
+        <v>1537078.47</v>
       </c>
       <c r="O36" s="1">
-        <v>0.74</v>
+        <v>0.94</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>116</v>
+      </c>
+      <c r="B37" t="s">
         <v>117</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>1800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>113.7425</v>
+        <v>101.087</v>
       </c>
       <c r="E37" s="1">
-        <v>128.2777</v>
+        <v>100.67268571</v>
       </c>
       <c r="F37" t="s">
         <v>34</v>
       </c>
       <c r="G37">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H37" s="1">
-        <v>1957442.01</v>
+        <v>1269265.37</v>
       </c>
       <c r="I37" s="1">
-        <v>-206809.26</v>
+        <v>-44922.43</v>
       </c>
       <c r="J37" s="1">
-        <v>-10.565281573782</v>
+        <v>-3.5392464855478</v>
       </c>
       <c r="K37">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>0.0</v>
+      </c>
+      <c r="L37">
+        <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1750632.75</v>
+        <v>1224342.94</v>
       </c>
       <c r="N37" s="1">
-        <v>1751958.1</v>
+        <v>1224342.94</v>
       </c>
       <c r="O37" s="1">
-        <v>1.13</v>
+        <v>0.75</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>118</v>
+      </c>
+      <c r="B38" t="s">
+        <v>119</v>
+      </c>
+      <c r="C38" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>103.476</v>
+      </c>
+      <c r="E38" s="1">
+        <v>128.2777</v>
+      </c>
+      <c r="F38" t="s">
+        <v>34</v>
+      </c>
+      <c r="G38">
+        <v>1.16</v>
+      </c>
+      <c r="H38" s="1">
+        <v>1957442.01</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-346084.63</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-17.680453787747</v>
+      </c>
+      <c r="K38">
+        <v>0.11</v>
+      </c>
+      <c r="L38" t="s">
         <v>120</v>
       </c>
-      <c r="B38" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>2059042.5</v>
+        <v>1611357.38</v>
       </c>
       <c r="N38" s="1">
-        <v>2084016.47</v>
+        <v>1613314.73</v>
       </c>
       <c r="O38" s="1">
-        <v>1.35</v>
+        <v>0.98</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B39" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C39" s="1">
-        <v>1000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>101.9675</v>
+        <v>139.1905</v>
       </c>
       <c r="E39" s="1">
-        <v>100.0</v>
+        <v>102.37</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1000000.0</v>
+        <v>1535550.0</v>
       </c>
       <c r="I39" s="1">
-        <v>19675.0</v>
+        <v>552307.5</v>
       </c>
       <c r="J39" s="1">
-        <v>1.9675</v>
+        <v>35.968057047963</v>
       </c>
       <c r="K39">
-        <v>0.53</v>
+        <v>2.13</v>
       </c>
       <c r="L39" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="M39" s="1">
-        <v>1019675.0</v>
+        <v>2087857.5</v>
       </c>
       <c r="N39" s="1">
-        <v>1024976.37</v>
+        <v>2119862.98</v>
       </c>
       <c r="O39" s="1">
-        <v>0.66</v>
+        <v>1.29</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B40" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C40" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>110.009</v>
+        <v>103.9755</v>
       </c>
       <c r="E40" s="1">
-        <v>107.6</v>
+        <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1291200.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>28908.0</v>
+        <v>39755.0</v>
       </c>
       <c r="J40" s="1">
-        <v>2.2388475836431</v>
+        <v>3.9755</v>
       </c>
       <c r="K40">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>0.02</v>
+      </c>
+      <c r="L40">
+        <v>246.58</v>
       </c>
       <c r="M40" s="1">
-        <v>1320108.0</v>
+        <v>1039755.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1329878.72</v>
+        <v>1040001.58</v>
       </c>
       <c r="O40" s="1">
-        <v>0.86</v>
+        <v>0.63</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B41" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C41" s="1">
-        <v>1800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>139.003</v>
+        <v>109.9765</v>
       </c>
       <c r="E41" s="1">
-        <v>104.99305556</v>
+        <v>107.6</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1889875.0</v>
+        <v>1291200.0</v>
       </c>
       <c r="I41" s="1">
-        <v>612179.0</v>
+        <v>28518.0</v>
       </c>
       <c r="J41" s="1">
-        <v>32.392565645876</v>
+        <v>2.2086431226766</v>
       </c>
       <c r="K41">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>0.05</v>
+      </c>
+      <c r="L41">
+        <v>586.96</v>
       </c>
       <c r="M41" s="1">
-        <v>2502054.0</v>
+        <v>1319718.0</v>
       </c>
       <c r="N41" s="1">
-        <v>2503431.05</v>
+        <v>1320304.96</v>
       </c>
       <c r="O41" s="1">
-        <v>1.62</v>
+        <v>0.81</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B42" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C42" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>126.727</v>
+        <v>143.8345</v>
       </c>
       <c r="E42" s="1">
-        <v>133.1139</v>
+        <v>104.99305556</v>
       </c>
       <c r="F42" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>2031239.57</v>
+        <v>1889875.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-80759.88</v>
+        <v>699146.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-3.9758914306696</v>
+        <v>36.99429856472</v>
       </c>
       <c r="K42">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>641.3</v>
+        <v>0.71</v>
+      </c>
+      <c r="L42" t="s">
+        <v>130</v>
       </c>
       <c r="M42" s="1">
-        <v>1950479.69</v>
+        <v>2589021.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1951120.99</v>
+        <v>2601807.89</v>
       </c>
       <c r="O42" s="1">
-        <v>1.26</v>
+        <v>1.59</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="B43" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C43" s="1">
-        <v>1250000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>116.161</v>
+        <v>113.2515</v>
       </c>
       <c r="E43" s="1">
-        <v>108.5191</v>
+        <v>133.1139</v>
       </c>
       <c r="F43" t="s">
         <v>34</v>
       </c>
       <c r="G43">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H43" s="1">
-        <v>1295967.09</v>
+        <v>2031239.57</v>
       </c>
       <c r="I43" s="1">
-        <v>-54400.19</v>
+        <v>-267655.35</v>
       </c>
       <c r="J43" s="1">
-        <v>-4.1976521178481</v>
+        <v>-13.17694642981</v>
       </c>
       <c r="K43">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>0.05</v>
+      </c>
+      <c r="L43">
+        <v>957.05</v>
       </c>
       <c r="M43" s="1">
-        <v>1241566.9</v>
+        <v>1763584.22</v>
       </c>
       <c r="N43" s="1">
-        <v>1250993.42</v>
+        <v>1764541.27</v>
       </c>
       <c r="O43" s="1">
-        <v>0.81</v>
+        <v>1.08</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B44" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="C44" s="1">
-        <v>1600000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>88.017</v>
+        <v>138.409</v>
       </c>
       <c r="E44" s="1">
-        <v>95.8663</v>
+        <v>108.5191</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
       <c r="G44">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>1465425.43</v>
+        <v>1295967.09</v>
       </c>
       <c r="I44" s="1">
-        <v>-261259.55</v>
+        <v>200799.5</v>
       </c>
       <c r="J44" s="1">
-        <v>-17.828239134625</v>
+        <v>15.494182032045</v>
       </c>
       <c r="K44">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>0.02</v>
+      </c>
+      <c r="L44">
+        <v>300.39</v>
       </c>
       <c r="M44" s="1">
-        <v>1204165.88</v>
+        <v>1496766.59</v>
       </c>
       <c r="N44" s="1">
-        <v>1206275.05</v>
+        <v>1497066.98</v>
       </c>
       <c r="O44" s="1">
-        <v>0.78</v>
+        <v>0.91</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="B45" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C45" s="1">
-        <v>1500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>196.158</v>
+        <v>88.364</v>
       </c>
       <c r="E45" s="1">
-        <v>102.845</v>
+        <v>95.8663</v>
       </c>
       <c r="F45" t="s">
         <v>34</v>
       </c>
       <c r="G45">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H45" s="1">
-        <v>1448793.2</v>
+        <v>1465425.43</v>
       </c>
       <c r="I45" s="1">
-        <v>1067128.14</v>
+        <v>-242288.48</v>
       </c>
       <c r="J45" s="1">
-        <v>73.656346537242</v>
+        <v>-16.533661491052</v>
       </c>
       <c r="K45">
-        <v>0.24</v>
+        <v>0.34</v>
       </c>
       <c r="L45" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="M45" s="1">
-        <v>2515921.34</v>
+        <v>1223136.95</v>
       </c>
       <c r="N45" s="1">
-        <v>2519591.0</v>
+        <v>1228558.41</v>
       </c>
       <c r="O45" s="1">
-        <v>1.63</v>
+        <v>0.75</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="B46" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="C46" s="1">
-        <v>1900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>94.2915</v>
+        <v>174.784</v>
       </c>
       <c r="E46" s="1">
-        <v>100.44</v>
+        <v>102.845</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
       <c r="G46">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H46" s="1">
-        <v>1641600.0</v>
+        <v>1448793.2</v>
       </c>
       <c r="I46" s="1">
-        <v>-109715.86</v>
+        <v>819361.49</v>
       </c>
       <c r="J46" s="1">
-        <v>-6.6834710038986</v>
+        <v>56.55475812559</v>
       </c>
       <c r="K46">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.38</v>
+      </c>
+      <c r="L46" t="s">
+        <v>140</v>
       </c>
       <c r="M46" s="1">
-        <v>1531884.14</v>
+        <v>2268154.69</v>
       </c>
       <c r="N46" s="1">
-        <v>1531884.14</v>
+        <v>2273922.2</v>
       </c>
       <c r="O46" s="1">
-        <v>0.99</v>
+        <v>1.39</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="B47" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="C47" s="1">
-        <v>1500000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>130.702</v>
+        <v>95.254</v>
       </c>
       <c r="E47" s="1">
-        <v>100.85333333</v>
+        <v>100.44</v>
       </c>
       <c r="F47" t="s">
         <v>34</v>
       </c>
       <c r="G47">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>1389416.89</v>
+        <v>1641600.0</v>
       </c>
       <c r="I47" s="1">
-        <v>286966.18</v>
+        <v>-75871.13</v>
       </c>
       <c r="J47" s="1">
-        <v>20.653713227856</v>
+        <v>-4.6217793615984</v>
       </c>
       <c r="K47">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>0.0</v>
+      </c>
+      <c r="L47">
+        <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1676383.07</v>
+        <v>1565728.87</v>
       </c>
       <c r="N47" s="1">
-        <v>1678271.34</v>
+        <v>1565728.87</v>
       </c>
       <c r="O47" s="1">
-        <v>1.09</v>
+        <v>0.96</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="B48" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="C48" s="1">
-        <v>2000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>118.156</v>
+        <v>137.625</v>
       </c>
       <c r="E48" s="1">
-        <v>101.876</v>
+        <v>100.85333333</v>
       </c>
       <c r="F48" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G48">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H48" s="1">
-        <v>2037520.0</v>
+        <v>1389416.89</v>
       </c>
       <c r="I48" s="1">
-        <v>325600.0</v>
+        <v>396529.13</v>
       </c>
       <c r="J48" s="1">
-        <v>15.98021123719</v>
+        <v>28.539247856703</v>
       </c>
       <c r="K48">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>986.3</v>
+        <v>0.26</v>
+      </c>
+      <c r="L48" t="s">
+        <v>145</v>
       </c>
       <c r="M48" s="1">
-        <v>2363120.0</v>
+        <v>1785946.02</v>
       </c>
       <c r="N48" s="1">
-        <v>2364106.3</v>
+        <v>1789911.18</v>
       </c>
       <c r="O48" s="1">
-        <v>1.53</v>
+        <v>1.09</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B49" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="C49" s="1">
-        <v>1800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>209.861</v>
+        <v>116.924</v>
       </c>
       <c r="E49" s="1">
-        <v>101.25</v>
+        <v>101.876</v>
       </c>
       <c r="F49" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1562901.98</v>
+        <v>2037520.0</v>
       </c>
       <c r="I49" s="1">
-        <v>1667109.14</v>
+        <v>300960.0</v>
       </c>
       <c r="J49" s="1">
-        <v>106.66754289991</v>
+        <v>14.770897954376</v>
       </c>
       <c r="K49">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>748.18</v>
+        <v>0.29</v>
+      </c>
+      <c r="L49" t="s">
+        <v>148</v>
       </c>
       <c r="M49" s="1">
-        <v>3230011.12</v>
+        <v>2338480.0</v>
       </c>
       <c r="N49" s="1">
-        <v>3230759.3</v>
+        <v>2344233.42</v>
       </c>
       <c r="O49" s="1">
-        <v>2.09</v>
+        <v>1.43</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B50" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C50" s="1">
-        <v>2200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>79.413</v>
+        <v>252.208</v>
       </c>
       <c r="E50" s="1">
-        <v>108.16</v>
+        <v>101.25</v>
       </c>
       <c r="F50" t="s">
         <v>34</v>
       </c>
       <c r="G50">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
-        <v>2054587.06</v>
+        <v>868278.88</v>
       </c>
       <c r="I50" s="1">
-        <v>-560712.75</v>
+        <v>1313639.98</v>
       </c>
       <c r="J50" s="1">
-        <v>-27.290775889536</v>
+        <v>151.29240273586</v>
       </c>
       <c r="K50">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.38</v>
+      </c>
+      <c r="L50" t="s">
+        <v>151</v>
       </c>
       <c r="M50" s="1">
-        <v>1493874.31</v>
+        <v>2181918.86</v>
       </c>
       <c r="N50" s="1">
-        <v>1493874.31</v>
+        <v>2185763.86</v>
       </c>
       <c r="O50" s="1">
-        <v>0.97</v>
+        <v>1.33</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B51" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C51" s="1">
-        <v>4000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>96.979</v>
+        <v>96.6555</v>
       </c>
       <c r="E51" s="1">
-        <v>100.25</v>
+        <v>108.16</v>
       </c>
       <c r="F51" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G51">
-        <v>9.16</v>
+        <v>1.16</v>
       </c>
       <c r="H51" s="1">
-        <v>438282.5</v>
+        <v>2054587.06</v>
       </c>
       <c r="I51" s="1">
-        <v>-14717.12</v>
+        <v>-214963.39</v>
       </c>
       <c r="J51" s="1">
-        <v>-3.3579072858259</v>
+        <v>-10.462607994815</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>423565.38</v>
+        <v>1839623.67</v>
       </c>
       <c r="N51" s="1">
-        <v>423565.38</v>
+        <v>1839623.67</v>
       </c>
       <c r="O51" s="1">
-        <v>0.27</v>
+        <v>1.12</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B52" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C52" s="1">
-        <v>1300000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>145.104</v>
+        <v>96.872</v>
       </c>
       <c r="E52" s="1">
-        <v>114.6381</v>
+        <v>106.4661</v>
       </c>
       <c r="F52" t="s">
         <v>34</v>
       </c>
       <c r="G52">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H52" s="1">
-        <v>1429677.0</v>
+        <v>2523320.47</v>
       </c>
       <c r="I52" s="1">
-        <v>183278.96</v>
+        <v>-176736.86</v>
       </c>
       <c r="J52" s="1">
-        <v>12.819606106834</v>
+        <v>-7.0041384794853</v>
       </c>
       <c r="K52">
-        <v>0.17</v>
+        <v>0.46</v>
       </c>
       <c r="L52" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="M52" s="1">
-        <v>1612955.96</v>
+        <v>2346583.61</v>
       </c>
       <c r="N52" s="1">
-        <v>1615175.28</v>
+        <v>2359536.48</v>
       </c>
       <c r="O52" s="1">
-        <v>1.04</v>
+        <v>1.44</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B53" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C53" s="1">
-        <v>2800000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>95.569</v>
+        <v>91.7735</v>
       </c>
       <c r="E53" s="1">
-        <v>103.5785</v>
+        <v>100.25</v>
       </c>
       <c r="F53" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G53">
-        <v>1.17</v>
+        <v>9.06</v>
       </c>
       <c r="H53" s="1">
-        <v>2437858.19</v>
+        <v>438282.5</v>
       </c>
       <c r="I53" s="1">
-        <v>-149759.0</v>
+        <v>-32935.95</v>
       </c>
       <c r="J53" s="1">
-        <v>-6.1430562538176</v>
+        <v>-7.5147764284451</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2288099.19</v>
+        <v>405346.55</v>
       </c>
       <c r="N53" s="1">
-        <v>2288099.19</v>
+        <v>405346.55</v>
       </c>
       <c r="O53" s="1">
-        <v>1.48</v>
+        <v>0.25</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>159</v>
+      </c>
+      <c r="B54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C54" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>168.616</v>
+      </c>
+      <c r="E54" s="1">
+        <v>114.6381</v>
+      </c>
+      <c r="F54" t="s">
+        <v>34</v>
+      </c>
+      <c r="G54">
+        <v>1.16</v>
+      </c>
+      <c r="H54" s="1">
+        <v>1429677.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>466687.74</v>
+      </c>
+      <c r="J54" s="1">
+        <v>32.642879475574</v>
+      </c>
+      <c r="K54">
+        <v>0.6</v>
+      </c>
+      <c r="L54" t="s">
         <v>161</v>
       </c>
-      <c r="B54" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>1838703.0</v>
+        <v>1896364.74</v>
       </c>
       <c r="N54" s="1">
-        <v>1838962.72</v>
+        <v>1904174.91</v>
       </c>
       <c r="O54" s="1">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>162</v>
+      </c>
+      <c r="B55" t="s">
         <v>163</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1">
-        <v>1800000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>95.86</v>
+        <v>92.208</v>
       </c>
       <c r="E55" s="1">
-        <v>98.45</v>
+        <v>103.5785</v>
       </c>
       <c r="F55" t="s">
         <v>34</v>
       </c>
       <c r="G55">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
-        <v>1512095.23</v>
+        <v>2437858.19</v>
       </c>
       <c r="I55" s="1">
-        <v>-36695.49</v>
+        <v>-204253.21</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.4267975503104</v>
+        <v>-8.3783876698751</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1475399.74</v>
+        <v>2233604.98</v>
       </c>
       <c r="N55" s="1">
-        <v>1475399.74</v>
+        <v>2233604.98</v>
       </c>
       <c r="O55" s="1">
-        <v>0.95</v>
+        <v>1.36</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>164</v>
+      </c>
+      <c r="B56" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="C56" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>111.0335</v>
+        <v>115.877</v>
       </c>
       <c r="E56" s="1">
-        <v>103.0</v>
+        <v>100.0</v>
       </c>
       <c r="F56" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1497477.13</v>
+        <v>1700000.0</v>
       </c>
       <c r="I56" s="1">
-        <v>116519.88</v>
+        <v>269909.0</v>
       </c>
       <c r="J56" s="1">
-        <v>7.7810791006872</v>
+        <v>15.877</v>
       </c>
       <c r="K56">
-        <v>0.37</v>
+        <v>0.09</v>
       </c>
       <c r="L56" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="M56" s="1">
-        <v>1613997.01</v>
+        <v>1969909.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1620215.24</v>
+        <v>1971514.56</v>
       </c>
       <c r="O56" s="1">
-        <v>1.05</v>
+        <v>1.2</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>167</v>
+      </c>
+      <c r="B57" t="s">
         <v>168</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>2100000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>114.7215</v>
+        <v>94.712</v>
       </c>
       <c r="E57" s="1">
-        <v>100.0</v>
+        <v>98.45</v>
       </c>
       <c r="F57" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G57">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>2100000.0</v>
+        <v>1512095.23</v>
       </c>
       <c r="I57" s="1">
-        <v>309151.5</v>
+        <v>-37213.32</v>
       </c>
       <c r="J57" s="1">
-        <v>14.7215</v>
+        <v>-2.4610434092832</v>
       </c>
       <c r="K57">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2409151.5</v>
+        <v>1474881.91</v>
       </c>
       <c r="N57" s="1">
-        <v>2418324.58</v>
+        <v>1474881.91</v>
       </c>
       <c r="O57" s="1">
-        <v>1.56</v>
+        <v>0.9</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B58" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C58" s="1">
-        <v>1000000.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>127.517</v>
+        <v>112.7045</v>
       </c>
       <c r="E58" s="1">
-        <v>125.248</v>
+        <v>114.0</v>
       </c>
       <c r="F58" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G58">
-        <v>1.17</v>
+        <v>185.25</v>
       </c>
       <c r="H58" s="1">
-        <v>1151441.04</v>
+        <v>1541145.75</v>
       </c>
       <c r="I58" s="1">
-        <v>-61086.19</v>
+        <v>-20169.81</v>
       </c>
       <c r="J58" s="1">
-        <v>-5.3051947844416</v>
+        <v>-1.3087542174386</v>
       </c>
       <c r="K58">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1090354.85</v>
+        <v>1520975.94</v>
       </c>
       <c r="N58" s="1">
-        <v>1092848.8</v>
+        <v>1520975.94</v>
       </c>
       <c r="O58" s="1">
-        <v>0.71</v>
+        <v>0.93</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B59" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C59" s="1">
-        <v>1000000.0</v>
+        <v>270000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>118.721</v>
+        <v>113.374</v>
       </c>
       <c r="E59" s="1">
-        <v>103.5</v>
+        <v>113.25</v>
       </c>
       <c r="F59" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G59">
-        <v>1.17</v>
+        <v>185.25</v>
       </c>
       <c r="H59" s="1">
-        <v>1035828.66</v>
+        <v>1653487.17</v>
       </c>
       <c r="I59" s="1">
-        <v>-20685.44</v>
+        <v>-1075.27</v>
       </c>
       <c r="J59" s="1">
-        <v>-1.9969943677751</v>
+        <v>-0.065030441088938</v>
       </c>
       <c r="K59">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1015143.22</v>
+        <v>1652411.9</v>
       </c>
       <c r="N59" s="1">
-        <v>1017975.63</v>
+        <v>1652411.9</v>
       </c>
       <c r="O59" s="1">
-        <v>0.66</v>
+        <v>1.01</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="B60" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="C60" s="1">
-        <v>1500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>112.642</v>
+        <v>109.6425</v>
       </c>
       <c r="E60" s="1">
-        <v>107.4925</v>
+        <v>103.0</v>
       </c>
       <c r="F60" t="s">
         <v>34</v>
       </c>
       <c r="G60">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H60" s="1">
-        <v>1374936.05</v>
+        <v>1497477.13</v>
       </c>
       <c r="I60" s="1">
-        <v>69809.56</v>
+        <v>115052.07</v>
       </c>
       <c r="J60" s="1">
-        <v>5.0772950494679</v>
+        <v>7.6830602414609</v>
       </c>
       <c r="K60">
-        <v>0.57</v>
+        <v>0.61</v>
       </c>
       <c r="L60" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="M60" s="1">
-        <v>1444745.61</v>
+        <v>1612529.2</v>
       </c>
       <c r="N60" s="1">
-        <v>1453247.29</v>
+        <v>1622895.7</v>
       </c>
       <c r="O60" s="1">
-        <v>0.94</v>
+        <v>0.99</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B61" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C61" s="1">
-        <v>2500000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.547</v>
+        <v>115.5765</v>
       </c>
       <c r="E61" s="1">
         <v>100.0</v>
       </c>
       <c r="F61" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G61">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>2314386.22</v>
+        <v>2100000.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-165027.52</v>
+        <v>327106.5</v>
       </c>
       <c r="J61" s="1">
-        <v>-7.130509098866</v>
+        <v>15.5765</v>
       </c>
       <c r="K61">
-        <v>0.12</v>
+        <v>0.68</v>
       </c>
       <c r="L61" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="M61" s="1">
-        <v>2149358.7</v>
+        <v>2427106.5</v>
       </c>
       <c r="N61" s="1">
-        <v>2152446.44</v>
+        <v>2441298.81</v>
       </c>
       <c r="O61" s="1">
-        <v>1.39</v>
+        <v>1.49</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="B62" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="C62" s="1">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>114.14</v>
+        <v>291.939</v>
       </c>
       <c r="E62" s="1">
-        <v>111.6684</v>
+        <v>125.248</v>
       </c>
       <c r="F62" t="s">
         <v>34</v>
       </c>
       <c r="G62">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H62" s="1">
-        <v>1937510.2</v>
+        <v>1151441.04</v>
       </c>
       <c r="I62" s="1">
-        <v>14435.08</v>
+        <v>1374201.31</v>
       </c>
       <c r="J62" s="1">
-        <v>0.74503246486135</v>
+        <v>119.34621593825</v>
       </c>
       <c r="K62">
-        <v>0.08</v>
+        <v>0.59</v>
       </c>
       <c r="L62" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="M62" s="1">
-        <v>1951945.28</v>
+        <v>2525642.35</v>
       </c>
       <c r="N62" s="1">
-        <v>1953453.52</v>
+        <v>2531590.1</v>
       </c>
       <c r="O62" s="1">
-        <v>1.26</v>
+        <v>1.54</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="B63" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="C63" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>95.477</v>
+        <v>118.112</v>
       </c>
       <c r="E63" s="1">
-        <v>100.0</v>
+        <v>103.5</v>
       </c>
       <c r="F63" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G63">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H63" s="1">
-        <v>700000.0</v>
+        <v>1035828.66</v>
       </c>
       <c r="I63" s="1">
-        <v>-31661.0</v>
+        <v>-14010.17</v>
       </c>
       <c r="J63" s="1">
-        <v>-4.523</v>
+        <v>-1.3525567056621</v>
       </c>
       <c r="K63">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.59</v>
+      </c>
+      <c r="L63" t="s">
+        <v>181</v>
       </c>
       <c r="M63" s="1">
-        <v>668339.0</v>
+        <v>1021818.49</v>
       </c>
       <c r="N63" s="1">
-        <v>668339.0</v>
+        <v>1027766.24</v>
       </c>
       <c r="O63" s="1">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="B64" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C64" s="1">
-        <v>3700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>105.7875</v>
+        <v>111.937</v>
       </c>
       <c r="E64" s="1">
-        <v>101.92972973</v>
+        <v>107.4925</v>
       </c>
       <c r="F64" t="s">
         <v>34</v>
       </c>
       <c r="G64">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H64" s="1">
-        <v>3275917.48</v>
+        <v>1374936.05</v>
       </c>
       <c r="I64" s="1">
-        <v>70929.46</v>
+        <v>77659.33</v>
       </c>
       <c r="J64" s="1">
-        <v>2.165178470857</v>
+        <v>5.6482139660241</v>
       </c>
       <c r="K64">
-        <v>0.05</v>
+        <v>0.97</v>
       </c>
       <c r="L64" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="M64" s="1">
-        <v>3346846.94</v>
+        <v>1452595.38</v>
       </c>
       <c r="N64" s="1">
-        <v>3348824.28</v>
+        <v>1467104.27</v>
       </c>
       <c r="O64" s="1">
-        <v>2.17</v>
+        <v>0.9</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="B65" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="C65" s="1">
-        <v>1200000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>140.73</v>
+        <v>104.141</v>
       </c>
       <c r="E65" s="1">
-        <v>112.1426</v>
+        <v>100.0</v>
       </c>
       <c r="F65" t="s">
         <v>34</v>
       </c>
       <c r="G65">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H65" s="1">
-        <v>1285670.4</v>
+        <v>2314386.22</v>
       </c>
       <c r="I65" s="1">
-        <v>158331.31</v>
+        <v>-62007.12</v>
       </c>
       <c r="J65" s="1">
-        <v>12.3150777991</v>
+        <v>-2.6792036464856</v>
       </c>
       <c r="K65">
         <v>0.26</v>
       </c>
       <c r="L65" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="M65" s="1">
-        <v>1444001.71</v>
+        <v>2252379.1</v>
       </c>
       <c r="N65" s="1">
-        <v>1447165.46</v>
+        <v>2258927.62</v>
       </c>
       <c r="O65" s="1">
-        <v>0.94</v>
+        <v>1.38</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="B66" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="C66" s="1">
-        <v>360000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>103.464</v>
+        <v>105.083</v>
       </c>
       <c r="E66" s="1">
-        <v>103.625</v>
+        <v>111.6684</v>
       </c>
       <c r="F66" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G66">
-        <v>185.11</v>
+        <v>1.16</v>
       </c>
       <c r="H66" s="1">
-        <v>2026522.28</v>
+        <v>1937510.2</v>
       </c>
       <c r="I66" s="1">
-        <v>-14411.92</v>
+        <v>-119307.94</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.71116513952168</v>
+        <v>-6.15779674347</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
-        <v>0.0</v>
+        <v>48.07</v>
       </c>
       <c r="M66" s="1">
-        <v>2012110.36</v>
+        <v>1818202.26</v>
       </c>
       <c r="N66" s="1">
-        <v>2012110.36</v>
+        <v>1818250.33</v>
       </c>
       <c r="O66" s="1">
-        <v>1.3</v>
+        <v>1.11</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="B67" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="C67" s="1">
-        <v>360000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>104.2045</v>
+        <v>102.8655</v>
       </c>
       <c r="E67" s="1">
-        <v>103.7</v>
+        <v>100.25</v>
       </c>
       <c r="F67" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G67">
-        <v>185.11</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
-        <v>2027985.14</v>
+        <v>862402.68</v>
       </c>
       <c r="I67" s="1">
-        <v>-1473.95</v>
+        <v>27514.27</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.072680512836499</v>
+        <v>3.1904202802338</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>2026511.19</v>
+        <v>889916.95</v>
       </c>
       <c r="N67" s="1">
-        <v>2026511.19</v>
+        <v>889916.95</v>
       </c>
       <c r="O67" s="1">
-        <v>1.31</v>
+        <v>0.54</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B68" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C68" s="1">
-        <v>1600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>101.403</v>
+        <v>96.48</v>
       </c>
       <c r="E68" s="1">
-        <v>97.3197</v>
+        <v>100.0</v>
       </c>
       <c r="F68" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G68">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1446595.32</v>
+        <v>700000.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-59294.76</v>
+        <v>-24640.0</v>
       </c>
       <c r="J68" s="1">
-        <v>-4.0989182793706</v>
+        <v>-3.52</v>
       </c>
       <c r="K68">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L68">
-        <v>703.05</v>
+        <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1387300.56</v>
+        <v>675360.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1388003.61</v>
+        <v>675360.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.9</v>
+        <v>0.41</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B69" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C69" s="1">
-        <v>1600000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>132.784</v>
+        <v>151.72</v>
       </c>
       <c r="E69" s="1">
-        <v>97.224375</v>
+        <v>101.92972973</v>
       </c>
       <c r="F69" t="s">
         <v>34</v>
       </c>
       <c r="G69">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="1">
-        <v>1435796.18</v>
+        <v>3275917.48</v>
       </c>
       <c r="I69" s="1">
-        <v>380829.73</v>
+        <v>1580592.6</v>
       </c>
       <c r="J69" s="1">
-        <v>26.523940884144</v>
+        <v>48.248852715301</v>
       </c>
       <c r="K69">
-        <v>0.49</v>
+        <v>0.23</v>
       </c>
       <c r="L69" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="M69" s="1">
-        <v>1816625.91</v>
+        <v>4856510.08</v>
       </c>
       <c r="N69" s="1">
-        <v>1824511.52</v>
+        <v>4864845.94</v>
       </c>
       <c r="O69" s="1">
-        <v>1.18</v>
+        <v>2.97</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="B70" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="C70" s="1">
-        <v>1600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.578</v>
+        <v>129.348</v>
       </c>
       <c r="E70" s="1">
-        <v>105.271</v>
+        <v>112.1426</v>
       </c>
       <c r="F70" t="s">
         <v>34</v>
       </c>
       <c r="G70">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="1">
-        <v>1564786.32</v>
+        <v>1285670.4</v>
       </c>
       <c r="I70" s="1">
-        <v>-188772.64</v>
+        <v>57158.57</v>
       </c>
       <c r="J70" s="1">
-        <v>-12.063796672251</v>
+        <v>4.4458183061537</v>
       </c>
       <c r="K70">
-        <v>0.23</v>
+        <v>0.68</v>
       </c>
       <c r="L70" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="M70" s="1">
-        <v>1376013.68</v>
+        <v>1342828.97</v>
       </c>
       <c r="N70" s="1">
-        <v>1379704.72</v>
+        <v>1350961.16</v>
       </c>
       <c r="O70" s="1">
-        <v>0.89</v>
+        <v>0.82</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="B71" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C71" s="1">
-        <v>22000000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>121.8985</v>
+        <v>100.8665</v>
       </c>
       <c r="E71" s="1">
-        <v>100.95</v>
+        <v>103.625</v>
       </c>
       <c r="F71" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="G71">
-        <v>9.16</v>
+        <v>185.25</v>
       </c>
       <c r="H71" s="1">
-        <v>2475767.93</v>
+        <v>2026522.28</v>
       </c>
       <c r="I71" s="1">
-        <v>452452.76</v>
+        <v>-66366.75</v>
       </c>
       <c r="J71" s="1">
-        <v>18.275249247614</v>
+        <v>-3.2749084801574</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>2928220.69</v>
+        <v>1960155.53</v>
       </c>
       <c r="N71" s="1">
-        <v>2928220.69</v>
+        <v>1960155.53</v>
       </c>
       <c r="O71" s="1">
-        <v>1.89</v>
+        <v>1.2</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="B72" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C72" s="1">
-        <v>2000000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>102.5495</v>
+        <v>100.909</v>
       </c>
       <c r="E72" s="1">
-        <v>113.5</v>
+        <v>103.7</v>
       </c>
       <c r="F72" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G72">
-        <v>1.17</v>
+        <v>185.25</v>
       </c>
       <c r="H72" s="1">
-        <v>1939839.34</v>
+        <v>2027985.14</v>
       </c>
       <c r="I72" s="1">
-        <v>-186106.97</v>
+        <v>-67003.7</v>
       </c>
       <c r="J72" s="1">
-        <v>-9.5939372999828</v>
+        <v>-3.3039541897235</v>
       </c>
       <c r="K72">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>0.0</v>
+      </c>
+      <c r="L72">
+        <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1753732.37</v>
+        <v>1960981.44</v>
       </c>
       <c r="N72" s="1">
-        <v>1756962.62</v>
+        <v>1960981.44</v>
       </c>
       <c r="O72" s="1">
-        <v>1.14</v>
+        <v>1.2</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="B73" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="C73" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>104.2345</v>
+        <v>133.575</v>
       </c>
       <c r="E73" s="1">
-        <v>100.25</v>
+        <v>97.3197</v>
       </c>
       <c r="F73" t="s">
         <v>34</v>
       </c>
       <c r="G73">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H73" s="1">
-        <v>1452503.85</v>
+        <v>1446595.32</v>
       </c>
       <c r="I73" s="1">
-        <v>-26465.37</v>
+        <v>402353.56</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.8220516248546</v>
+        <v>27.813829786204</v>
       </c>
       <c r="K73">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.11</v>
+      </c>
+      <c r="L73" t="s">
+        <v>208</v>
       </c>
       <c r="M73" s="1">
-        <v>1426038.48</v>
+        <v>1848948.88</v>
       </c>
       <c r="N73" s="1">
-        <v>1426038.48</v>
+        <v>1850756.03</v>
       </c>
       <c r="O73" s="1">
-        <v>0.92</v>
+        <v>1.13</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="B74" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="C74" s="1">
-        <v>1800000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.501</v>
+        <v>157.004</v>
       </c>
       <c r="E74" s="1">
-        <v>105.15</v>
+        <v>97.224375</v>
       </c>
       <c r="F74" t="s">
         <v>34</v>
       </c>
       <c r="G74">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H74" s="1">
-        <v>1714402.17</v>
+        <v>1435796.18</v>
       </c>
       <c r="I74" s="1">
-        <v>-198354.29</v>
+        <v>737457.56</v>
       </c>
       <c r="J74" s="1">
-        <v>-11.569880945729</v>
+        <v>51.362273439117</v>
       </c>
       <c r="K74">
-        <v>0.23</v>
+        <v>0.84</v>
       </c>
       <c r="L74" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M74" s="1">
-        <v>1516047.88</v>
+        <v>2173253.74</v>
       </c>
       <c r="N74" s="1">
-        <v>1520104.1</v>
+        <v>2186711.27</v>
       </c>
       <c r="O74" s="1">
-        <v>0.98</v>
+        <v>1.33</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="B75" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C75" s="1">
-        <v>1800000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>88.339</v>
+        <v>100.913</v>
       </c>
       <c r="E75" s="1">
-        <v>104.4789</v>
+        <v>105.271</v>
       </c>
       <c r="F75" t="s">
         <v>34</v>
       </c>
       <c r="G75">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H75" s="1">
-        <v>1608329.94</v>
+        <v>1564786.32</v>
       </c>
       <c r="I75" s="1">
-        <v>-248687.36</v>
+        <v>-167945.76</v>
       </c>
       <c r="J75" s="1">
-        <v>-15.462459151883</v>
+        <v>-10.732823891252</v>
       </c>
       <c r="K75">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.59</v>
+      </c>
+      <c r="L75" t="s">
+        <v>214</v>
       </c>
       <c r="M75" s="1">
-        <v>1359642.58</v>
+        <v>1396840.56</v>
       </c>
       <c r="N75" s="1">
-        <v>1359642.58</v>
+        <v>1406328.12</v>
       </c>
       <c r="O75" s="1">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="B76" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="C76" s="1">
-        <v>1200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>242.074</v>
+        <v>116.2065</v>
       </c>
       <c r="E76" s="1">
-        <v>105.6</v>
+        <v>100.95</v>
       </c>
       <c r="F76" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="G76">
-        <v>1.0</v>
+        <v>9.06</v>
       </c>
       <c r="H76" s="1">
-        <v>1267200.0</v>
+        <v>1688023.59</v>
       </c>
       <c r="I76" s="1">
-        <v>1637688.0</v>
+        <v>236711.13</v>
       </c>
       <c r="J76" s="1">
-        <v>129.23674242424</v>
+        <v>14.02297523579</v>
       </c>
       <c r="K76">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>0.0</v>
+      </c>
+      <c r="L76">
+        <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>2904888.0</v>
+        <v>1924734.72</v>
       </c>
       <c r="N76" s="1">
-        <v>2907513.0</v>
+        <v>1924734.72</v>
       </c>
       <c r="O76" s="1">
-        <v>1.88</v>
+        <v>1.17</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="B77" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="C77" s="1">
-        <v>500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>109.3105</v>
+        <v>97.836</v>
       </c>
       <c r="E77" s="1">
-        <v>109.28</v>
+        <v>113.5</v>
       </c>
       <c r="F77" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G77">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H77" s="1">
-        <v>546400.0</v>
+        <v>1939839.34</v>
       </c>
       <c r="I77" s="1">
-        <v>152.5</v>
+        <v>-247028.54</v>
       </c>
       <c r="J77" s="1">
-        <v>0.027909956076135</v>
+        <v>-12.73448449602</v>
       </c>
       <c r="K77">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="L77" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="M77" s="1">
-        <v>546552.5</v>
+        <v>1692810.8</v>
       </c>
       <c r="N77" s="1">
-        <v>548800.79</v>
+        <v>1701558.19</v>
       </c>
       <c r="O77" s="1">
-        <v>0.35</v>
+        <v>1.04</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B78" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C78" s="1">
-        <v>1000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>132.772</v>
+        <v>124.3085</v>
       </c>
       <c r="E78" s="1">
-        <v>124.766</v>
+        <v>100.25</v>
       </c>
       <c r="F78" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G78">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H78" s="1">
-        <v>1247660.0</v>
+        <v>1452503.85</v>
       </c>
       <c r="I78" s="1">
-        <v>80060.0</v>
+        <v>268177.87</v>
       </c>
       <c r="J78" s="1">
-        <v>6.4168122725743</v>
+        <v>18.463143488398</v>
       </c>
       <c r="K78">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>0.0</v>
+      </c>
+      <c r="L78">
+        <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1327720.0</v>
+        <v>1720681.72</v>
       </c>
       <c r="N78" s="1">
-        <v>1334903.43</v>
+        <v>1720681.72</v>
       </c>
       <c r="O78" s="1">
-        <v>0.86</v>
+        <v>1.05</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="B79" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="C79" s="1">
-        <v>1400000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>101.493</v>
+        <v>98.502</v>
       </c>
       <c r="E79" s="1">
-        <v>100.0</v>
+        <v>105.15</v>
       </c>
       <c r="F79" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G79">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H79" s="1">
-        <v>1400000.0</v>
+        <v>1714402.17</v>
       </c>
       <c r="I79" s="1">
-        <v>20902.0</v>
+        <v>-180501.31</v>
       </c>
       <c r="J79" s="1">
-        <v>1.493</v>
+        <v>-10.528527854115</v>
       </c>
       <c r="K79">
-        <v>0.41</v>
+        <v>0.79</v>
       </c>
       <c r="L79" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="M79" s="1">
-        <v>1420902.0</v>
+        <v>1533900.86</v>
       </c>
       <c r="N79" s="1">
-        <v>1426587.08</v>
+        <v>1548175.45</v>
       </c>
       <c r="O79" s="1">
-        <v>0.92</v>
+        <v>0.94</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="B80" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="C80" s="1">
-        <v>1200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>252.848</v>
+        <v>99.004</v>
       </c>
       <c r="E80" s="1">
-        <v>99.14</v>
+        <v>104.4789</v>
       </c>
       <c r="F80" t="s">
         <v>34</v>
       </c>
       <c r="G80">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H80" s="1">
-        <v>1114660.8</v>
+        <v>1608329.94</v>
       </c>
       <c r="I80" s="1">
-        <v>1479760.74</v>
+        <v>-66611.8</v>
       </c>
       <c r="J80" s="1">
-        <v>132.75435361143</v>
+        <v>-4.1416750595341</v>
       </c>
       <c r="K80">
-        <v>1.3</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>0.0</v>
+      </c>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>2594421.54</v>
+        <v>1541718.14</v>
       </c>
       <c r="N80" s="1">
-        <v>2610072.77</v>
+        <v>1541718.14</v>
       </c>
       <c r="O80" s="1">
-        <v>1.69</v>
+        <v>0.94</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="B81" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="C81" s="1">
-        <v>1600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>106.373</v>
+        <v>275.0885</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0</v>
+        <v>105.6</v>
       </c>
       <c r="F81" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G81">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1438008.36</v>
+        <v>1267200.0</v>
       </c>
       <c r="I81" s="1">
-        <v>17287.07</v>
+        <v>2033862.0</v>
       </c>
       <c r="J81" s="1">
-        <v>1.2021536509009</v>
+        <v>160.50047348485</v>
       </c>
       <c r="K81">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.67</v>
+      </c>
+      <c r="L81" t="s">
+        <v>229</v>
       </c>
       <c r="M81" s="1">
-        <v>1455295.43</v>
+        <v>3301062.0</v>
       </c>
       <c r="N81" s="1">
-        <v>1455295.43</v>
+        <v>3309124.5</v>
       </c>
       <c r="O81" s="1">
-        <v>0.94</v>
+        <v>2.02</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="B82" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="C82" s="1">
-        <v>3200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>106.085</v>
+        <v>115.274</v>
       </c>
       <c r="E82" s="1">
-        <v>103.0</v>
+        <v>109.28</v>
       </c>
       <c r="F82" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G82">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>2842604.57</v>
+        <v>546400.0</v>
       </c>
       <c r="I82" s="1">
-        <v>60105.99</v>
+        <v>29970.0</v>
       </c>
       <c r="J82" s="1">
-        <v>2.1144689146827</v>
+        <v>5.4849926793558</v>
       </c>
       <c r="K82">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.71</v>
+      </c>
+      <c r="L82" t="s">
+        <v>232</v>
       </c>
       <c r="M82" s="1">
-        <v>2902710.56</v>
+        <v>576370.0</v>
       </c>
       <c r="N82" s="1">
-        <v>2902710.56</v>
+        <v>579909.38</v>
       </c>
       <c r="O82" s="1">
-        <v>1.88</v>
+        <v>0.35</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="B83" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C83" s="1">
-        <v>1400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>101.893</v>
+        <v>140.6935</v>
       </c>
       <c r="E83" s="1">
-        <v>102.55357143</v>
+        <v>124.766</v>
       </c>
       <c r="F83" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G83">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1372732.18</v>
+        <v>1247660.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-152978.44</v>
+        <v>159275.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-11.144084929953</v>
+        <v>12.765897760608</v>
       </c>
       <c r="K83">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="L83">
-        <v>0.0</v>
+        <v>481.79</v>
       </c>
       <c r="M83" s="1">
-        <v>1219753.74</v>
+        <v>1406935.0</v>
       </c>
       <c r="N83" s="1">
-        <v>1219753.74</v>
+        <v>1407416.79</v>
       </c>
       <c r="O83" s="1">
-        <v>0.79</v>
+        <v>0.86</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="B84" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="C84" s="1">
-        <v>1300000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>106.364</v>
+        <v>102.059</v>
       </c>
       <c r="E84" s="1">
-        <v>104.74</v>
+        <v>109.1586</v>
       </c>
       <c r="F84" t="s">
         <v>34</v>
       </c>
       <c r="G84">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H84" s="1">
-        <v>1258952.43</v>
+        <v>2159789.93</v>
       </c>
       <c r="I84" s="1">
-        <v>-76624.94</v>
+        <v>-129028.62</v>
       </c>
       <c r="J84" s="1">
-        <v>-6.0864047103035</v>
+        <v>-5.974128233851</v>
       </c>
       <c r="K84">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1182327.49</v>
+        <v>2030761.31</v>
       </c>
       <c r="N84" s="1">
-        <v>1186009.62</v>
+        <v>2030761.31</v>
       </c>
       <c r="O84" s="1">
-        <v>0.77</v>
+        <v>1.24</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="B85" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="C85" s="1">
-        <v>180000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>109.1685</v>
+        <v>102.9495</v>
       </c>
       <c r="E85" s="1">
-        <v>102.64666667</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G85">
-        <v>185.11</v>
+        <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>1220823.45</v>
+        <v>1400000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-159299.3</v>
+        <v>41293.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-13.048512460995</v>
+        <v>2.9495</v>
       </c>
       <c r="K85">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.69</v>
+      </c>
+      <c r="L85" t="s">
+        <v>239</v>
       </c>
       <c r="M85" s="1">
-        <v>1061524.15</v>
+        <v>1441293.0</v>
       </c>
       <c r="N85" s="1">
-        <v>1061524.15</v>
+        <v>1450903.5</v>
       </c>
       <c r="O85" s="1">
-        <v>0.69</v>
+        <v>0.89</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="B86" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C86" s="1">
-        <v>2600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>93.269</v>
+        <v>200.63</v>
       </c>
       <c r="E86" s="1">
-        <v>99.90307692</v>
+        <v>99.14</v>
       </c>
       <c r="F86" t="s">
         <v>34</v>
       </c>
       <c r="G86">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H86" s="1">
-        <v>2345717.95</v>
+        <v>1114660.8</v>
       </c>
       <c r="I86" s="1">
-        <v>-272187.38</v>
+        <v>968183.73</v>
       </c>
       <c r="J86" s="1">
-        <v>-11.603585162487</v>
+        <v>86.859045370574</v>
       </c>
       <c r="K86">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L86">
-        <v>0.0</v>
+        <v>967.05</v>
       </c>
       <c r="M86" s="1">
-        <v>2073530.57</v>
+        <v>2082844.53</v>
       </c>
       <c r="N86" s="1">
-        <v>2073530.57</v>
+        <v>2083811.58</v>
       </c>
       <c r="O86" s="1">
-        <v>1.34</v>
+        <v>1.27</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B87" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C87" s="1">
-        <v>1400000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.173</v>
+        <v>160.368</v>
       </c>
       <c r="E87" s="1">
-        <v>115.9281</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>34</v>
       </c>
       <c r="G87">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H87" s="1">
-        <v>1391813.22</v>
+        <v>1438008.36</v>
       </c>
       <c r="I87" s="1">
-        <v>-204620.4</v>
+        <v>781809.96</v>
       </c>
       <c r="J87" s="1">
-        <v>-14.701714070513</v>
+        <v>54.367553190025</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1187192.82</v>
+        <v>2219818.32</v>
       </c>
       <c r="N87" s="1">
-        <v>1187192.82</v>
+        <v>2219818.32</v>
       </c>
       <c r="O87" s="1">
-        <v>0.77</v>
+        <v>1.35</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="B88" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="C88" s="1">
-        <v>1100000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>74.331</v>
+        <v>116.035</v>
       </c>
       <c r="E88" s="1">
-        <v>125.8419</v>
+        <v>103.0</v>
       </c>
       <c r="F88" t="s">
         <v>34</v>
       </c>
       <c r="G88">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H88" s="1">
-        <v>1195182.95</v>
+        <v>2842604.57</v>
       </c>
       <c r="I88" s="1">
-        <v>-496045.71</v>
+        <v>369714.83</v>
       </c>
       <c r="J88" s="1">
-        <v>-41.503747187826</v>
+        <v>13.006199803584</v>
       </c>
       <c r="K88">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>699137.24</v>
+        <v>3212319.4</v>
       </c>
       <c r="N88" s="1">
-        <v>702873.4</v>
+        <v>3212319.4</v>
       </c>
       <c r="O88" s="1">
-        <v>0.45</v>
+        <v>1.96</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="B89" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="C89" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>163.992</v>
+        <v>99.175</v>
       </c>
       <c r="E89" s="1">
-        <v>115.979</v>
+        <v>102.55357143</v>
       </c>
       <c r="F89" t="s">
         <v>34</v>
       </c>
       <c r="G89">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H89" s="1">
-        <v>1464249.25</v>
+        <v>1372732.18</v>
       </c>
       <c r="I89" s="1">
-        <v>498887.13</v>
+        <v>-171546.96</v>
       </c>
       <c r="J89" s="1">
-        <v>34.071189041073</v>
+        <v>-12.49675373677</v>
       </c>
       <c r="K89">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1963136.38</v>
+        <v>1201185.22</v>
       </c>
       <c r="N89" s="1">
-        <v>1971761.27</v>
+        <v>1201185.22</v>
       </c>
       <c r="O89" s="1">
-        <v>1.27</v>
+        <v>0.73</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="B90" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="C90" s="1">
-        <v>200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>90.041</v>
+        <v>104.499</v>
       </c>
       <c r="E90" s="1">
-        <v>100.25</v>
+        <v>104.74</v>
       </c>
       <c r="F90" t="s">
         <v>34</v>
       </c>
       <c r="G90">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H90" s="1">
-        <v>171705.06</v>
+        <v>1258952.43</v>
       </c>
       <c r="I90" s="1">
-        <v>-17723.02</v>
+        <v>-83689.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-10.321780849091</v>
+        <v>-6.6475108992005</v>
       </c>
       <c r="K90">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.59</v>
+      </c>
+      <c r="L90" t="s">
+        <v>250</v>
       </c>
       <c r="M90" s="1">
-        <v>153982.04</v>
+        <v>1175263.43</v>
       </c>
       <c r="N90" s="1">
-        <v>153982.04</v>
+        <v>1182995.5</v>
       </c>
       <c r="O90" s="1">
-        <v>0.1</v>
+        <v>0.72</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="B91" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="C91" s="1">
-        <v>1400000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.217</v>
+        <v>91.09</v>
       </c>
       <c r="E91" s="1">
-        <v>107.10142857</v>
+        <v>99.90307692</v>
       </c>
       <c r="F91" t="s">
         <v>34</v>
       </c>
       <c r="G91">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H91" s="1">
-        <v>1390330.62</v>
+        <v>2345717.95</v>
       </c>
       <c r="I91" s="1">
-        <v>-190640.15</v>
+        <v>-296803.68</v>
       </c>
       <c r="J91" s="1">
-        <v>-13.711857255938</v>
+        <v>-12.652999479328</v>
       </c>
       <c r="K91">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1199690.47</v>
+        <v>2048914.27</v>
       </c>
       <c r="N91" s="1">
-        <v>1204329.2</v>
+        <v>2048914.27</v>
       </c>
       <c r="O91" s="1">
-        <v>0.78</v>
+        <v>1.25</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="B92" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="C92" s="1">
-        <v>1114000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>92.931</v>
+        <v>114.007</v>
       </c>
       <c r="E92" s="1">
-        <v>100.0</v>
+        <v>115.9281</v>
       </c>
       <c r="F92" t="s">
         <v>34</v>
       </c>
       <c r="G92">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H92" s="1">
-        <v>1023897.06</v>
+        <v>1391813.22</v>
       </c>
       <c r="I92" s="1">
-        <v>-138688.56</v>
+        <v>-10986.16</v>
       </c>
       <c r="J92" s="1">
-        <v>-13.545166347094</v>
+        <v>-0.78934154684922</v>
       </c>
       <c r="K92">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>885208.5</v>
+        <v>1380827.06</v>
       </c>
       <c r="N92" s="1">
-        <v>890196.13</v>
+        <v>1380827.06</v>
       </c>
       <c r="O92" s="1">
-        <v>0.58</v>
+        <v>0.84</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="B93" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="C93" s="1">
-        <v>130.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>9.0</v>
+        <v>79.824</v>
       </c>
       <c r="E93" s="1">
-        <v>25.0081</v>
+        <v>125.8419</v>
       </c>
       <c r="F93" t="s">
         <v>34</v>
       </c>
       <c r="G93">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H93" s="1">
-        <v>275244.72</v>
+        <v>1195182.95</v>
       </c>
       <c r="I93" s="1">
-        <v>-175201.97</v>
+        <v>-435546.31</v>
       </c>
       <c r="J93" s="1">
-        <v>-63.653162901726</v>
+        <v>-36.441810854146</v>
       </c>
       <c r="K93">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="L93">
-        <v>0.0</v>
+        <v>528.69</v>
       </c>
       <c r="M93" s="1">
-        <v>100042.75</v>
+        <v>759636.64</v>
       </c>
       <c r="N93" s="1">
-        <v>100042.75</v>
+        <v>760165.33</v>
       </c>
       <c r="O93" s="1">
-        <v>0.06</v>
+        <v>0.46</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="B94" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="C94" s="1">
-        <v>125.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>8.49</v>
+        <v>166.596</v>
       </c>
       <c r="E94" s="1">
-        <v>32.5933</v>
+        <v>115.979</v>
       </c>
       <c r="F94" t="s">
         <v>34</v>
       </c>
       <c r="G94">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H94" s="1">
-        <v>361232.66</v>
+        <v>1464249.25</v>
       </c>
       <c r="I94" s="1">
-        <v>-270488.75</v>
+        <v>553523.91</v>
       </c>
       <c r="J94" s="1">
-        <v>-74.879372756605</v>
+        <v>37.802574254349</v>
       </c>
       <c r="K94">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.05</v>
+      </c>
+      <c r="L94" t="s">
+        <v>259</v>
       </c>
       <c r="M94" s="1">
-        <v>90743.91</v>
+        <v>2017773.16</v>
       </c>
       <c r="N94" s="1">
-        <v>90743.91</v>
+        <v>2032492.33</v>
       </c>
       <c r="O94" s="1">
-        <v>0.06</v>
+        <v>1.24</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="B95" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="C95" s="1">
-        <v>46.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>432.1</v>
+        <v>104.7055</v>
       </c>
       <c r="E95" s="1">
-        <v>180.0</v>
+        <v>100.25</v>
       </c>
       <c r="F95" t="s">
         <v>34</v>
       </c>
       <c r="G95">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H95" s="1">
+        <v>171705.06</v>
+      </c>
+      <c r="I95" s="1">
+        <v>9462.0</v>
+      </c>
+      <c r="J95" s="1">
+        <v>5.5106122090986</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>181167.06</v>
+      </c>
+      <c r="N95" s="1">
+        <v>181167.06</v>
+      </c>
+      <c r="O95" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P95">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16">
+      <c r="A96" t="s">
+        <v>262</v>
+      </c>
+      <c r="B96" t="s">
+        <v>263</v>
+      </c>
+      <c r="C96" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>100.31</v>
+      </c>
+      <c r="E96" s="1">
+        <v>107.10142857</v>
+      </c>
+      <c r="F96" t="s">
+        <v>34</v>
+      </c>
+      <c r="G96">
+        <v>1.16</v>
+      </c>
+      <c r="H96" s="1">
+        <v>1390330.62</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-175398.53</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-12.615598583307</v>
+      </c>
+      <c r="K96">
+        <v>0.95</v>
+      </c>
+      <c r="L96" t="s">
+        <v>264</v>
+      </c>
+      <c r="M96" s="1">
+        <v>1214932.09</v>
+      </c>
+      <c r="N96" s="1">
+        <v>1228255.04</v>
+      </c>
+      <c r="O96" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="P96">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16">
+      <c r="A97" t="s">
+        <v>265</v>
+      </c>
+      <c r="B97" t="s">
+        <v>266</v>
+      </c>
+      <c r="C97" s="1">
+        <v>1114000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>93.063</v>
+      </c>
+      <c r="E97" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F97" t="s">
+        <v>34</v>
+      </c>
+      <c r="G97">
+        <v>1.16</v>
+      </c>
+      <c r="H97" s="1">
+        <v>1023897.06</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-127001.29</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-12.403716639249</v>
+      </c>
+      <c r="K97">
+        <v>0.68</v>
+      </c>
+      <c r="L97" t="s">
+        <v>267</v>
+      </c>
+      <c r="M97" s="1">
+        <v>896895.77</v>
+      </c>
+      <c r="N97" s="1">
+        <v>904421.73</v>
+      </c>
+      <c r="O97" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="P97">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16">
+      <c r="A98" t="s">
+        <v>268</v>
+      </c>
+      <c r="B98" t="s">
+        <v>269</v>
+      </c>
+      <c r="C98" s="1">
+        <v>130.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>6.65</v>
+      </c>
+      <c r="E98" s="1">
+        <v>25.0081</v>
+      </c>
+      <c r="F98" t="s">
+        <v>34</v>
+      </c>
+      <c r="G98">
+        <v>1.16</v>
+      </c>
+      <c r="H98" s="1">
+        <v>275244.72</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-200454.51</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-72.827740346845</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>74790.21</v>
+      </c>
+      <c r="N98" s="1">
+        <v>74790.21</v>
+      </c>
+      <c r="O98" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P98">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16">
+      <c r="A99" t="s">
+        <v>270</v>
+      </c>
+      <c r="B99" t="s">
+        <v>271</v>
+      </c>
+      <c r="C99" s="1">
+        <v>125.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>86.67</v>
+      </c>
+      <c r="E99" s="1">
+        <v>32.5933</v>
+      </c>
+      <c r="F99" t="s">
+        <v>34</v>
+      </c>
+      <c r="G99">
+        <v>1.16</v>
+      </c>
+      <c r="H99" s="1">
+        <v>361232.66</v>
+      </c>
+      <c r="I99" s="1">
+        <v>576024.02</v>
+      </c>
+      <c r="J99" s="1">
+        <v>159.46067002912</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>937256.68</v>
+      </c>
+      <c r="N99" s="1">
+        <v>937256.68</v>
+      </c>
+      <c r="O99" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="P99">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16">
+      <c r="A100" t="s">
+        <v>272</v>
+      </c>
+      <c r="B100" t="s">
+        <v>273</v>
+      </c>
+      <c r="C100" s="1">
+        <v>46.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>372.1</v>
+      </c>
+      <c r="E100" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="F100" t="s">
+        <v>34</v>
+      </c>
+      <c r="G100">
+        <v>1.16</v>
+      </c>
+      <c r="H100" s="1">
         <v>701011.73</v>
       </c>
-      <c r="I95" s="1">
-[...20 lines deleted...]
-      <c r="P95">
+      <c r="I100" s="1">
+        <v>779791.11</v>
+      </c>
+      <c r="J100" s="1">
+        <v>111.23795460598</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>1480802.84</v>
+      </c>
+      <c r="N100" s="1">
+        <v>1480802.84</v>
+      </c>
+      <c r="O100" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="P100">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>