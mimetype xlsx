--- v3 (2026-09-05)
+++ v4 (2026-10-15)
@@ -154,732 +154,732 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CA784730103N</t>
   </si>
   <si>
     <t>SSR MINING INC</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01751629</t>
-[...2 lines deleted...]
-    <t>EUR/HKD 09/07/26</t>
+    <t>OVCT01762318</t>
+  </si>
+  <si>
+    <t>EUR/HKD 17/09/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>-1 233.77</t>
-[...5 lines deleted...]
-    <t>EUR/JPY 09/07/26</t>
+    <t>OVCT01762322</t>
+  </si>
+  <si>
+    <t>EUR/JPY 17/09/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>6 049.00</t>
-[...14 lines deleted...]
-    <t>-75 915.90</t>
+    <t>3 187.00</t>
+  </si>
+  <si>
+    <t>OVCT01762319</t>
+  </si>
+  <si>
+    <t>EUR/SEK 17/09/26</t>
+  </si>
+  <si>
+    <t>OVCT01762390</t>
+  </si>
+  <si>
+    <t>EUR/USD 17/09/26</t>
+  </si>
+  <si>
+    <t>-33 771.32</t>
   </si>
   <si>
     <t>US007973AF76</t>
   </si>
   <si>
     <t>ADVANCED ENERGY INDUSTRIES INC Z 15/05/2031</t>
   </si>
   <si>
     <t>XS3304376851</t>
   </si>
   <si>
     <t>ADVANTEST CORPORATION Z 28/03/2031</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>4 997.26</t>
+    <t>6 663.01</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
-    <t>5 055.58</t>
+    <t>6 967.82</t>
   </si>
   <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
+    <t>1 923.67</t>
+  </si>
+  <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
+    <t>1 603.05</t>
+  </si>
+  <si>
     <t>US00217DAG51</t>
   </si>
   <si>
     <t>AST SPACEMOBILE INC 2.25 15/04/2036</t>
   </si>
   <si>
-    <t>14 015.05</t>
+    <t>19 411.53</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>6 881.51</t>
+    <t>8 278.77</t>
   </si>
   <si>
     <t>US15643UAF12</t>
   </si>
   <si>
     <t>CENTRUS ENERGY CORP Z 15/08/2032</t>
   </si>
   <si>
     <t>XS3359531186</t>
   </si>
   <si>
     <t>CHINA HONGQIAO GROUP LIMITED Z 03/05/2027</t>
   </si>
   <si>
     <t>CNY</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
+    <t>US171779AM36</t>
+  </si>
+  <si>
+    <t>CIENA CORPORATION Z 15/09/2031</t>
+  </si>
+  <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
-    <t>US18452BAC46</t>
-[...2 lines deleted...]
-    <t>CLEANSPARK INC Z 15/06/2030</t>
+    <t>US18452BAD29</t>
+  </si>
+  <si>
+    <t>CLEANSPARK INC Z 15/02/2032</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
-    <t>14 130.40</t>
-[...2 lines deleted...]
-    <t>US23248VAC90</t>
+    <t>21 422.64</t>
+  </si>
+  <si>
+    <t>US23248VAD73</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>1 171.53</t>
-[...2 lines deleted...]
-    <t>US25809KAA34</t>
+    <t>3 552.22</t>
+  </si>
+  <si>
+    <t>US25809KAB17</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
   </si>
   <si>
-    <t>1 957.35</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>32 005.48</t>
+    <t>36 854.79</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
+    <t>1 890.41</t>
+  </si>
+  <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
+    <t>3 521.74</t>
+  </si>
+  <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>12 786.89</t>
+    <t>20 655.74</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
+    <t>3 339.69</t>
+  </si>
+  <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
-    <t>5 421.46</t>
+    <t>7 811.24</t>
   </si>
   <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>5 767.51</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
-    <t>3 965.16</t>
+    <t>5 464.96</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>5 753.42</t>
+    <t>9 041.10</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
-    <t>3 845.00</t>
+    <t>6 315.06</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
     <t>US465741AQ90</t>
   </si>
   <si>
     <t>ITRON INC 1.375 15/07/2030</t>
   </si>
   <si>
-    <t>12 952.87</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
-    <t>7 810.17</t>
+    <t>11 840.75</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>1 605.56</t>
+    <t>2 550.00</t>
   </si>
   <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
     <t>XS3353961116</t>
   </si>
   <si>
     <t>JX ADVANCED METALS CORP Z 03/06/2031</t>
   </si>
   <si>
     <t>XS3353961033</t>
   </si>
   <si>
     <t>JX ADVANCED METALS CORP Z 04/06/2029</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>10 366.50</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>14 192.31</t>
-[...8 lines deleted...]
-    <t>5 947.75</t>
+    <t>1 893.44</t>
+  </si>
+  <si>
+    <t>XS3389097646</t>
+  </si>
+  <si>
+    <t>LENOVO GROUP LTD Z 25/06/2033</t>
   </si>
   <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
+    <t>8 197.44</t>
+  </si>
+  <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>14 508.89</t>
-[...1 lines deleted...]
-  <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
-    <t>6 548.52</t>
+    <t>9 047.54</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
     <t>XS3250338608</t>
   </si>
   <si>
     <t>MITAC HOLDINGS CORP Z 01/06/2031</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>US63954QAJ58</t>
   </si>
   <si>
     <t>NEBIUS GROUP NV 1.25 15/03/2031</t>
   </si>
   <si>
-    <t>8 335.86</t>
+    <t>5 586.40</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
-    <t>8 132.19</t>
+    <t>11 716.87</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2031</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
-    <t>1 807.15</t>
+    <t>2 603.75</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>13 457.53</t>
-[...1 lines deleted...]
-  <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
-    <t>9 487.56</t>
+    <t>13 669.68</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>8 747.39</t>
+    <t>12 727.29</t>
   </si>
   <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
-    <t>14 274.59</t>
-[...2 lines deleted...]
-    <t>US781154AC39</t>
+    <t>21 641.24</t>
+  </si>
+  <si>
+    <t>US781154AD12</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>8 062.50</t>
+    <t>11 812.50</t>
+  </si>
+  <si>
+    <t>FR00140190M5</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC SE 0.25 30/09/2034</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>3 539.38</t>
-[...7 lines deleted...]
-  <si>
     <t>US82982TAA43</t>
   </si>
   <si>
     <t>SITIME CORP Z 15/06/2031</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>9 610.50</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>XS2211997239</t>
-[...2 lines deleted...]
-    <t>STMICROELECTRONICS NV Z 04/08/2027</t>
+    <t>5 864.43</t>
+  </si>
+  <si>
+    <t>XS3416917709</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV 0.625 23/06/2033</t>
+  </si>
+  <si>
+    <t>XS3416917022</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV Z 23/06/2031</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
-    <t>7 732.07</t>
+    <t>10 656.67</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
     <t>US90353TAS96</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>14 719.17</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
-    <t>13 322.95</t>
+    <t>19 586.41</t>
   </si>
   <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
   </si>
   <si>
-    <t>7 525.96</t>
+    <t>1 450.97</t>
   </si>
   <si>
     <t>BABA2701CO01</t>
   </si>
   <si>
     <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
-    <t>PANW2606CR01</t>
-[...8 lines deleted...]
-    <t>SEP26 LITE C @ 540.000000</t>
+    <t>LITE2701CO01</t>
+  </si>
+  <si>
+    <t>JAN27 LITE C @ 900.000000</t>
+  </si>
+  <si>
+    <t>PANW2701CO01</t>
+  </si>
+  <si>
+    <t>JAN27 PANW C @ 280.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1188,5269 +1188,5369 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1478411.51</v>
+      </c>
+      <c r="C2">
+        <v>89.47</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>132266735.84</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>132266735.84</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>212500.0</v>
+      </c>
+      <c r="C3">
+        <v>138.89</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>29514086.87</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>29514086.87</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...8 lines deleted...]
-      <c r="E3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C4">
+        <v>131.98</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="E4">
+        <v>13198.28</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>13198.28</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
         <v>100.0</v>
       </c>
-      <c r="D4">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="C5">
+        <v>145.63</v>
+      </c>
+      <c r="D5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="E5">
+        <v>14563.39</v>
+      </c>
+      <c r="F5" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="G5">
+        <v>14563.39</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
         <v>100.0</v>
       </c>
-      <c r="D5">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="C6">
+        <v>142.47</v>
+      </c>
+      <c r="D6" t="s">
         <v>8</v>
       </c>
-      <c r="F5">
-[...2 lines deleted...]
-      <c r="G5" t="s">
+      <c r="E6">
+        <v>14247.25</v>
+      </c>
+      <c r="F6" t="s">
         <v>8</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5" t="s">
+      <c r="G6">
+        <v>14247.25</v>
+      </c>
+      <c r="H6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P100"/>
+  <dimension ref="A1:Z102"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O100" sqref="O100"/>
+      <selection activeCell="N102" sqref="N102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="1">
+        <v>2321.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>541.12</v>
+      </c>
+      <c r="D2" s="1">
+        <v>501.8005988798</v>
+      </c>
+      <c r="E2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F2">
+        <v>1.14</v>
+      </c>
+      <c r="G2" s="1">
+        <v>1002909.83</v>
+      </c>
+      <c r="H2" s="1">
+        <v>95275.38</v>
+      </c>
+      <c r="I2" s="1">
+        <v>9.4998949207627</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1098185.21</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1098185.21</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>32</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="1">
+        <v>7000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>187.2</v>
+      </c>
+      <c r="D3" s="1">
+        <v>101.4678842857</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>710275.19</v>
+      </c>
+      <c r="H3" s="1">
+        <v>600124.81</v>
+      </c>
+      <c r="I3" s="1">
+        <v>84.491872790883</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1310400.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1310400.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>35</v>
       </c>
-      <c r="B3" t="s">
-[...11 lines deleted...]
-      <c r="F3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1731.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>4818.92</v>
+      </c>
+      <c r="D4" s="1">
+        <v>4810.3971808203</v>
+      </c>
+      <c r="E4" t="s">
         <v>8</v>
       </c>
-      <c r="G3">
+      <c r="F4">
         <v>1.0</v>
       </c>
-      <c r="H3" s="1">
-[...28 lines deleted...]
-      <c r="A4" t="s">
+      <c r="G4" s="1">
+        <v>8326797.52</v>
+      </c>
+      <c r="H4" s="1">
+        <v>14753.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.17717495789426</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>8341550.52</v>
+      </c>
+      <c r="M4" s="1">
+        <v>8341550.52</v>
+      </c>
+      <c r="N4" s="1">
+        <v>5.15</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>37</v>
       </c>
-      <c r="B4" t="s">
-[...11 lines deleted...]
-      <c r="F4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>6255.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>330.8</v>
+      </c>
+      <c r="D5" s="1">
+        <v>251.5653717026</v>
+      </c>
+      <c r="E5" t="s">
         <v>8</v>
       </c>
-      <c r="G4">
+      <c r="F5">
         <v>1.0</v>
       </c>
-      <c r="H4" s="1">
-[...28 lines deleted...]
-      <c r="A5" t="s">
+      <c r="G5" s="1">
+        <v>1573541.4</v>
+      </c>
+      <c r="H5" s="1">
+        <v>495612.6</v>
+      </c>
+      <c r="I5" s="1">
+        <v>31.496635550866</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>2069154.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>2069154.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>39</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1">
+        <v>45000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>27.25</v>
+      </c>
+      <c r="D6" s="1">
+        <v>29.0302637778</v>
+      </c>
+      <c r="E6" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6">
+        <v>1.14</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1108307.35</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-36082.46</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-3.255636624624</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>1072224.89</v>
+      </c>
+      <c r="M6" s="1">
+        <v>1072224.89</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>41</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>338.5</v>
+      </c>
+      <c r="D7" s="1">
+        <v>253.272567</v>
+      </c>
+      <c r="E7" t="s">
+        <v>45</v>
+      </c>
+      <c r="F7">
+        <v>11.02</v>
+      </c>
+      <c r="G7" s="1">
+        <v>897254.69</v>
+      </c>
+      <c r="H7" s="1">
+        <v>331531.95</v>
+      </c>
+      <c r="I7" s="1">
+        <v>36.949592316982</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1228786.64</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1228786.64</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>43</v>
       </c>
-      <c r="B7" t="s">
-[...45 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="1">
+        <v>4903562.17</v>
+      </c>
+      <c r="C8" s="1">
+        <v>0.11146879</v>
+      </c>
+      <c r="D8" s="1">
+        <v>0.1115474972</v>
+      </c>
+      <c r="E8" t="s">
+        <v>48</v>
+      </c>
+      <c r="F8">
+        <v>8.97</v>
+      </c>
+      <c r="G8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>3459.9</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>-259.09</v>
+      </c>
+      <c r="L8" s="1">
+        <v>3718.9900000002</v>
+      </c>
+      <c r="M8" s="1">
+        <v>3459.9000000004</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>46</v>
       </c>
-      <c r="B8" t="s">
-[...45 lines deleted...]
-    <row r="9" spans="1:16">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>50</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1">
+        <v>10765567.7</v>
+      </c>
+      <c r="C9" s="1">
+        <v>0.00540618</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.0054169485</v>
+      </c>
+      <c r="E9" t="s">
         <v>51</v>
       </c>
-      <c r="C9" s="1">
-[...8 lines deleted...]
-      <c r="F9" t="s">
+      <c r="F9">
+        <v>185.43</v>
+      </c>
+      <c r="G9" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>21401.33</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9" t="s">
         <v>52</v>
       </c>
-      <c r="G9">
-[...15 lines deleted...]
-        <v>53</v>
+      <c r="L9" s="1">
+        <v>18214.33</v>
       </c>
       <c r="M9" s="1">
-        <v>17513.539999999</v>
+        <v>21401.33</v>
       </c>
       <c r="N9" s="1">
-        <v>23562.539999999</v>
-[...8 lines deleted...]
-    <row r="10" spans="1:16">
+        <v>0.01</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>54</v>
       </c>
-      <c r="B10" t="s">
-        <v>55</v>
+      <c r="B10" s="1">
+        <v>1240532.75</v>
       </c>
       <c r="C10" s="1">
-        <v>2007127.16</v>
+        <v>0.09082429</v>
       </c>
       <c r="D10" s="1">
-        <v>0.09176155</v>
-[...4 lines deleted...]
-      <c r="F10" t="s">
+        <v>0.0905613926</v>
+      </c>
+      <c r="E10" t="s">
         <v>45</v>
       </c>
-      <c r="G10">
-        <v>10.9</v>
+      <c r="F10">
+        <v>11.02</v>
+      </c>
+      <c r="G10" s="1">
+        <v>0.0</v>
       </c>
       <c r="H10" s="1">
-        <v>0.0</v>
+        <v>-3601.27</v>
       </c>
       <c r="I10" s="1">
-        <v>-6298.19</v>
-[...1 lines deleted...]
-      <c r="J10" s="1">
         <v>0</v>
       </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
       <c r="K10">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>270.57</v>
+        <v>126.79</v>
+      </c>
+      <c r="L10" s="1">
+        <v>-3728.0600000001</v>
       </c>
       <c r="M10" s="1">
-        <v>-6568.76</v>
+        <v>-3601.27</v>
       </c>
       <c r="N10" s="1">
-        <v>-6298.1900000002</v>
-[...8 lines deleted...]
-    <row r="11" spans="1:16">
+        <v>0.0</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>56</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1">
+        <v>105642475.05</v>
+      </c>
+      <c r="C11" s="1">
+        <v>0.87205441</v>
+      </c>
+      <c r="D11" s="1">
+        <v>0.8724388787</v>
+      </c>
+      <c r="E11" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11">
+        <v>1.14</v>
+      </c>
+      <c r="G11" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>71651.7</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11" t="s">
         <v>57</v>
       </c>
-      <c r="C11" s="1">
-[...27 lines deleted...]
-        <v>58</v>
+      <c r="L11" s="1">
+        <v>105423.01999999</v>
       </c>
       <c r="M11" s="1">
-        <v>-541131.77</v>
+        <v>71651.700000002</v>
       </c>
       <c r="N11" s="1">
-        <v>-617047.67</v>
-[...8 lines deleted...]
-    <row r="12" spans="1:16">
+        <v>0.04</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>59</v>
       </c>
-      <c r="B12" t="s">
-        <v>60</v>
+      <c r="B12" s="1">
+        <v>2500000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>2500000.0</v>
+        <v>99.716</v>
       </c>
       <c r="D12" s="1">
-        <v>97.255</v>
-[...1 lines deleted...]
-      <c r="E12" s="1">
         <v>101.2855</v>
       </c>
-      <c r="F12" t="s">
-[...3 lines deleted...]
-        <v>1.16</v>
+      <c r="E12" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12">
+        <v>1.14</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2177901.78</v>
       </c>
       <c r="H12" s="1">
-        <v>2177901.78</v>
+        <v>1873.5</v>
       </c>
       <c r="I12" s="1">
-        <v>-74454.25</v>
-[...2 lines deleted...]
-        <v>-3.4186229463479</v>
+        <v>0.08602316308314</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
-      <c r="L12">
-        <v>0.0</v>
+      <c r="L12" s="1">
+        <v>2179775.28</v>
       </c>
       <c r="M12" s="1">
-        <v>2103447.53</v>
+        <v>2179775.28</v>
       </c>
       <c r="N12" s="1">
-        <v>2103447.53</v>
-[...8 lines deleted...]
-    <row r="13" spans="1:16">
+        <v>1.35</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>61</v>
       </c>
-      <c r="B13" t="s">
-        <v>62</v>
+      <c r="B13" s="1">
+        <v>170000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>170000000.0</v>
+        <v>126.2535</v>
       </c>
       <c r="D13" s="1">
-        <v>116.742</v>
-[...1 lines deleted...]
-      <c r="E13" s="1">
         <v>102.5</v>
       </c>
-      <c r="F13" t="s">
-[...3 lines deleted...]
-        <v>185.25</v>
+      <c r="E13" t="s">
+        <v>51</v>
+      </c>
+      <c r="F13">
+        <v>185.43</v>
+      </c>
+      <c r="G13" s="1">
+        <v>945964.91</v>
       </c>
       <c r="H13" s="1">
-        <v>945964.91</v>
+        <v>211538.88</v>
       </c>
       <c r="I13" s="1">
-        <v>125349.95</v>
-[...2 lines deleted...]
-        <v>13.251014776013</v>
+        <v>22.362233288336</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="L13">
-        <v>0.0</v>
+      <c r="L13" s="1">
+        <v>1157503.79</v>
       </c>
       <c r="M13" s="1">
-        <v>1071314.86</v>
+        <v>1157503.79</v>
       </c>
       <c r="N13" s="1">
-        <v>1071314.86</v>
-[...8 lines deleted...]
-    <row r="14" spans="1:16">
+        <v>0.72</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>63</v>
       </c>
-      <c r="B14" t="s">
-        <v>64</v>
+      <c r="B14" s="1">
+        <v>1800000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>1800000.0</v>
+        <v>90.711</v>
       </c>
       <c r="D14" s="1">
-        <v>100.881</v>
-[...1 lines deleted...]
-      <c r="E14" s="1">
         <v>105.565</v>
       </c>
-      <c r="F14" t="s">
-[...3 lines deleted...]
-        <v>1.16</v>
+      <c r="E14" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14">
+        <v>1.14</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1625049.17</v>
       </c>
       <c r="H14" s="1">
-        <v>1625049.17</v>
+        <v>-197341.39</v>
       </c>
       <c r="I14" s="1">
-        <v>-54101.86</v>
-[...2 lines deleted...]
-        <v>-3.3292444929528</v>
+        <v>-12.143718088235</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14">
-        <v>0.0</v>
+      <c r="L14" s="1">
+        <v>1427707.78</v>
       </c>
       <c r="M14" s="1">
-        <v>1570947.31</v>
+        <v>1427707.78</v>
       </c>
       <c r="N14" s="1">
-        <v>1570947.31</v>
-[...8 lines deleted...]
-    <row r="15" spans="1:16">
+        <v>0.88</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>65</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>110.018</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>190342.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>10.018</v>
+      </c>
+      <c r="J15">
+        <v>0.35</v>
+      </c>
+      <c r="K15" t="s">
         <v>66</v>
       </c>
-      <c r="C15" s="1">
-[...27 lines deleted...]
-        <v>67</v>
+      <c r="L15" s="1">
+        <v>2090342.0</v>
       </c>
       <c r="M15" s="1">
-        <v>2016622.0</v>
+        <v>2097005.01</v>
       </c>
       <c r="N15" s="1">
-        <v>2021619.26</v>
-[...8 lines deleted...]
-    <row r="16" spans="1:16">
+        <v>1.3</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>68</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>120.95</v>
+      </c>
+      <c r="D16" s="1">
+        <v>101.11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16">
+        <v>1.14</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1542555.86</v>
+      </c>
+      <c r="H16" s="1">
+        <v>255328.11</v>
+      </c>
+      <c r="I16" s="1">
+        <v>16.552276427772</v>
+      </c>
+      <c r="J16">
+        <v>0.41</v>
+      </c>
+      <c r="K16" t="s">
         <v>69</v>
       </c>
-      <c r="C16" s="1">
-[...27 lines deleted...]
-        <v>70</v>
+      <c r="L16" s="1">
+        <v>1797883.97</v>
       </c>
       <c r="M16" s="1">
-        <v>2022351.42</v>
+        <v>1804851.79</v>
       </c>
       <c r="N16" s="1">
-        <v>2027407.0</v>
-[...8 lines deleted...]
-    <row r="17" spans="1:16">
+        <v>1.12</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>71</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>96.742</v>
+      </c>
+      <c r="D17" s="1">
+        <v>99.6476</v>
+      </c>
+      <c r="E17" t="s">
+        <v>34</v>
+      </c>
+      <c r="F17">
+        <v>1.14</v>
+      </c>
+      <c r="G17" s="1">
+        <v>761068.12</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-84343.6</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-11.082266854116</v>
+      </c>
+      <c r="J17">
+        <v>0.24</v>
+      </c>
+      <c r="K17" t="s">
         <v>72</v>
       </c>
-      <c r="C17" s="1">
-[...27 lines deleted...]
-        <v>173.03</v>
+      <c r="L17" s="1">
+        <v>676724.52</v>
       </c>
       <c r="M17" s="1">
-        <v>654963.23</v>
+        <v>678648.19</v>
       </c>
       <c r="N17" s="1">
-        <v>655136.26</v>
-[...8 lines deleted...]
-    <row r="18" spans="1:16">
+        <v>0.42</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>118.953</v>
+      </c>
+      <c r="D18" s="1">
+        <v>101.95</v>
+      </c>
+      <c r="E18" t="s">
+        <v>34</v>
+      </c>
+      <c r="F18">
+        <v>1.14</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1834375.42</v>
+      </c>
+      <c r="H18" s="1">
+        <v>245858.92</v>
+      </c>
+      <c r="I18" s="1">
+        <v>13.402868208951</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>2080234.34</v>
+      </c>
+      <c r="M18" s="1">
+        <v>2080234.34</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>73</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="1">
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>91.689</v>
+      </c>
+      <c r="D19" s="1">
+        <v>108.766</v>
+      </c>
+      <c r="E19" t="s">
+        <v>48</v>
+      </c>
+      <c r="F19">
+        <v>8.97</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1548084.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-218524.21</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-14.115785060759</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>1329559.79</v>
+      </c>
+      <c r="M19" s="1">
+        <v>1329559.79</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" s="1">
+        <v>170000000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>115.316</v>
+      </c>
+      <c r="D20" s="1">
+        <v>121.16835294</v>
+      </c>
+      <c r="E20" t="s">
+        <v>51</v>
+      </c>
+      <c r="F20">
+        <v>185.43</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1309804.52</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-252576.75</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-19.283545456081</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1057227.77</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1057227.77</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>97.5145</v>
+      </c>
+      <c r="D21" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-34797.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-2.4855</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1365203.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1365203.0</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>91.297</v>
+      </c>
+      <c r="D22" s="1">
+        <v>84.3</v>
+      </c>
+      <c r="E22" t="s">
+        <v>34</v>
+      </c>
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1158179.15</v>
+      </c>
+      <c r="H22" s="1">
+        <v>39263.25</v>
+      </c>
+      <c r="I22" s="1">
+        <v>3.3900843405789</v>
+      </c>
+      <c r="J22">
+        <v>0.11</v>
+      </c>
+      <c r="K22" t="s">
+        <v>83</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1197442.4</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1199045.45</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>90.981</v>
+      </c>
+      <c r="D23" s="1">
+        <v>135.2616</v>
+      </c>
+      <c r="E23" t="s">
+        <v>34</v>
+      </c>
+      <c r="F23">
+        <v>1.14</v>
+      </c>
+      <c r="G23" s="1">
+        <v>2792617.66</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-883341.22</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-31.631298213591</v>
+      </c>
+      <c r="J23">
+        <v>0.81</v>
+      </c>
+      <c r="K23" t="s">
+        <v>86</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1909276.44</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1928687.97</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>88</v>
+      </c>
+      <c r="B24" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>90.243</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-165869.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-9.757</v>
+      </c>
+      <c r="J24">
+        <v>0.49</v>
+      </c>
+      <c r="K24" t="s">
+        <v>89</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1534131.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1542409.77</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" s="1">
         <v>2000000.0</v>
       </c>
-      <c r="D18" s="1">
-[...55 lines deleted...]
-      <c r="F19" t="s">
+      <c r="C25" s="1">
+        <v>99.566</v>
+      </c>
+      <c r="D25" s="1">
+        <v>119.3027</v>
+      </c>
+      <c r="E25" t="s">
+        <v>34</v>
+      </c>
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>2036142.85</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-294945.81</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-14.485516573653</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1741197.04</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1741197.04</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>97.357</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.85077821</v>
+      </c>
+      <c r="E26" t="s">
+        <v>94</v>
+      </c>
+      <c r="F26">
+        <v>7.74</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1764910.68</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-4795.49</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-0.2717129005078</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1760115.19</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1760115.19</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>96</v>
+      </c>
+      <c r="B27" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>98.132</v>
+      </c>
+      <c r="D27" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E27" t="s">
         <v>48</v>
       </c>
-      <c r="G19">
-[...87 lines deleted...]
-      <c r="C21" s="1">
+      <c r="F27">
+        <v>8.97</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1316855.31</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-3327.78</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-0.25270657867492</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1313527.53</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1313527.53</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>98</v>
+      </c>
+      <c r="B28" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>99.579</v>
+      </c>
+      <c r="D28" s="1">
+        <v>104.54</v>
+      </c>
+      <c r="E28" t="s">
+        <v>34</v>
+      </c>
+      <c r="F28">
+        <v>1.14</v>
+      </c>
+      <c r="G28" s="1">
+        <v>2103144.54</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-100506.5</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-4.7788679326814</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>2002638.04</v>
+      </c>
+      <c r="M28" s="1">
+        <v>2002638.04</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>100</v>
+      </c>
+      <c r="B29" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>152.199</v>
+      </c>
+      <c r="D29" s="1">
+        <v>106.49</v>
+      </c>
+      <c r="E29" t="s">
+        <v>34</v>
+      </c>
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1730508.04</v>
+      </c>
+      <c r="H29" s="1">
+        <v>798046.15</v>
+      </c>
+      <c r="I29" s="1">
+        <v>46.116292531065</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2528554.19</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2528554.19</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>102</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>101.306</v>
+      </c>
+      <c r="D30" s="1">
+        <v>114.4687</v>
+      </c>
+      <c r="E30" t="s">
+        <v>34</v>
+      </c>
+      <c r="F30">
+        <v>1.14</v>
+      </c>
+      <c r="G30" s="1">
+        <v>1975386.34</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-203760.41</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-10.314965020969</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>1771625.93</v>
+      </c>
+      <c r="M30" s="1">
+        <v>1771625.93</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>104</v>
+      </c>
+      <c r="B31" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>92.773</v>
+      </c>
+      <c r="D31" s="1">
+        <v>110.2856</v>
+      </c>
+      <c r="E31" t="s">
+        <v>34</v>
+      </c>
+      <c r="F31">
+        <v>1.14</v>
+      </c>
+      <c r="G31" s="1">
+        <v>908364.97</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-178284.09</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-19.626922645421</v>
+      </c>
+      <c r="J31">
+        <v>0.06</v>
+      </c>
+      <c r="K31">
+        <v>568.36</v>
+      </c>
+      <c r="L31" s="1">
+        <v>730080.88</v>
+      </c>
+      <c r="M31" s="1">
+        <v>730649.24</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>106</v>
+      </c>
+      <c r="B32" s="1">
         <v>1400000.0</v>
       </c>
-      <c r="D21" s="1">
-[...11 lines deleted...]
-      <c r="H21" s="1">
+      <c r="C32" s="1">
+        <v>129.017</v>
+      </c>
+      <c r="D32" s="1">
+        <v>114.7748</v>
+      </c>
+      <c r="E32" t="s">
+        <v>34</v>
+      </c>
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1449046.08</v>
+      </c>
+      <c r="H32" s="1">
+        <v>130316.49</v>
+      </c>
+      <c r="I32" s="1">
+        <v>8.9932605869925</v>
+      </c>
+      <c r="J32">
+        <v>1.53</v>
+      </c>
+      <c r="K32" t="s">
+        <v>107</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1579362.57</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1600785.21</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>109</v>
+      </c>
+      <c r="B33" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>172.0425</v>
+      </c>
+      <c r="D33" s="1">
+        <v>100.6875</v>
+      </c>
+      <c r="E33" t="s">
+        <v>34</v>
+      </c>
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1830285.65</v>
+      </c>
+      <c r="H33" s="1">
+        <v>1328803.67</v>
+      </c>
+      <c r="I33" s="1">
+        <v>72.600889921199</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>3159089.32</v>
+      </c>
+      <c r="M33" s="1">
+        <v>3159089.32</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1.95</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>111</v>
+      </c>
+      <c r="B34" s="1">
+        <v>190000000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>116.442</v>
+      </c>
+      <c r="D34" s="1">
+        <v>106.46</v>
+      </c>
+      <c r="E34" t="s">
+        <v>51</v>
+      </c>
+      <c r="F34">
+        <v>185.43</v>
+      </c>
+      <c r="G34" s="1">
+        <v>1435515.22</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-242369.93</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-16.883828650733</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1193145.29</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1193145.29</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>113</v>
+      </c>
+      <c r="B35" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>144.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>96.32768</v>
+      </c>
+      <c r="E35" t="s">
+        <v>34</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1641226.39</v>
+      </c>
+      <c r="H35" s="1">
+        <v>877026.57</v>
+      </c>
+      <c r="I35" s="1">
+        <v>53.437269553044</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2518252.96</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2518252.96</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>115</v>
+      </c>
+      <c r="B36" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>106.882</v>
+      </c>
+      <c r="D36" s="1">
+        <v>103.6696</v>
+      </c>
+      <c r="E36" t="s">
+        <v>34</v>
+      </c>
+      <c r="F36">
+        <v>1.14</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1292886.42</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-77946.53</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-6.0288768444176</v>
+      </c>
+      <c r="J36">
+        <v>0.27</v>
+      </c>
+      <c r="K36" t="s">
+        <v>116</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1214939.89</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1218492.11</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>118</v>
+      </c>
+      <c r="B37" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>99.791</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.1642</v>
+      </c>
+      <c r="E37" t="s">
+        <v>34</v>
+      </c>
+      <c r="F37">
+        <v>1.14</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1647366.2</v>
+      </c>
+      <c r="H37" s="1">
+        <v>10509.02</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0.63792859171203</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1657875.22</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1657875.22</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>120</v>
+      </c>
+      <c r="B38" s="1">
         <v>1400000.0</v>
       </c>
-      <c r="I21" s="1">
-[...381 lines deleted...]
-      <c r="C29" s="1">
+      <c r="C38" s="1">
+        <v>105.499</v>
+      </c>
+      <c r="D38" s="1">
+        <v>100.67268571</v>
+      </c>
+      <c r="E38" t="s">
+        <v>34</v>
+      </c>
+      <c r="F38">
+        <v>1.14</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1269265.37</v>
+      </c>
+      <c r="H38" s="1">
+        <v>22201.42</v>
+      </c>
+      <c r="I38" s="1">
+        <v>1.7491551037905</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1291466.79</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1291466.79</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>122</v>
+      </c>
+      <c r="B39" s="1">
         <v>1800000.0</v>
       </c>
-      <c r="D29" s="1">
-[...452 lines deleted...]
-      <c r="E38" s="1">
+      <c r="C39" s="1">
+        <v>102.1575</v>
+      </c>
+      <c r="D39" s="1">
         <v>128.2777</v>
       </c>
-      <c r="F38" t="s">
-[...5 lines deleted...]
-      <c r="H38" s="1">
+      <c r="E39" t="s">
+        <v>34</v>
+      </c>
+      <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
         <v>1957442.01</v>
       </c>
-      <c r="I38" s="1">
-[...25 lines deleted...]
-      <c r="A39" t="s">
+      <c r="H39" s="1">
+        <v>-349576.84</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-17.858860605531</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1607865.17</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1607865.17</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>121</v>
       </c>
-      <c r="B39" t="s">
-[...45 lines deleted...]
-    <row r="40" spans="1:16">
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>124</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>127.607</v>
+      </c>
+      <c r="D40" s="1">
+        <v>102.37</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1535550.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>378555.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>24.652730292078</v>
+      </c>
+      <c r="J40">
+        <v>2.46</v>
+      </c>
+      <c r="K40" t="s">
         <v>125</v>
       </c>
-      <c r="C40" s="1">
+      <c r="L40" s="1">
+        <v>1914105.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1950959.79</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>127</v>
+      </c>
+      <c r="B41" s="1">
         <v>1000000.0</v>
       </c>
-      <c r="D40" s="1">
-[...2 lines deleted...]
-      <c r="E40" s="1">
+      <c r="C41" s="1">
+        <v>106.018</v>
+      </c>
+      <c r="D41" s="1">
         <v>100.0</v>
       </c>
-      <c r="F40" t="s">
+      <c r="E41" t="s">
         <v>8</v>
       </c>
-      <c r="G40">
+      <c r="F41">
         <v>1.0</v>
       </c>
-      <c r="H40" s="1">
+      <c r="G41" s="1">
         <v>1000000.0</v>
       </c>
-      <c r="I40" s="1">
-[...5 lines deleted...]
-      <c r="K40">
+      <c r="H41" s="1">
+        <v>60180.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>6.018</v>
+      </c>
+      <c r="J41">
+        <v>0.19</v>
+      </c>
+      <c r="K41" t="s">
+        <v>128</v>
+      </c>
+      <c r="L41" s="1">
+        <v>1060180.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>1062070.41</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>130</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>113.5825</v>
+      </c>
+      <c r="D42" s="1">
+        <v>107.6</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1291200.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>71790.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>5.5599442379182</v>
+      </c>
+      <c r="J42">
+        <v>0.29</v>
+      </c>
+      <c r="K42" t="s">
+        <v>131</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1362990.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1366511.74</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>133</v>
+      </c>
+      <c r="B43" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>137.4745</v>
+      </c>
+      <c r="D43" s="1">
+        <v>104.99305556</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1889875.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>584666.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>30.936755076394</v>
+      </c>
+      <c r="J43">
+        <v>1.15</v>
+      </c>
+      <c r="K43" t="s">
+        <v>134</v>
+      </c>
+      <c r="L43" s="1">
+        <v>2474541.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>2495196.74</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>136</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>112.89</v>
+      </c>
+      <c r="D44" s="1">
+        <v>133.1139</v>
+      </c>
+      <c r="E44" t="s">
+        <v>34</v>
+      </c>
+      <c r="F44">
+        <v>1.14</v>
+      </c>
+      <c r="G44" s="1">
+        <v>2031239.57</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-254454.71</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-12.527065431282</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1776784.86</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1776784.86</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>138</v>
+      </c>
+      <c r="B45" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>135.562</v>
+      </c>
+      <c r="D45" s="1">
+        <v>108.5191</v>
+      </c>
+      <c r="E45" t="s">
+        <v>34</v>
+      </c>
+      <c r="F45">
+        <v>1.14</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1295967.09</v>
+      </c>
+      <c r="H45" s="1">
+        <v>185714.37</v>
+      </c>
+      <c r="I45" s="1">
+        <v>14.3301763936</v>
+      </c>
+      <c r="J45">
+        <v>0.27</v>
+      </c>
+      <c r="K45" t="s">
+        <v>139</v>
+      </c>
+      <c r="L45" s="1">
+        <v>1481681.46</v>
+      </c>
+      <c r="M45" s="1">
+        <v>1485021.15</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>141</v>
+      </c>
+      <c r="B46" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>91.314</v>
+      </c>
+      <c r="D46" s="1">
+        <v>95.8663</v>
+      </c>
+      <c r="E46" t="s">
+        <v>34</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1465425.43</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-187915.7</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-12.823286409053</v>
+      </c>
+      <c r="J46">
+        <v>0.49</v>
+      </c>
+      <c r="K46" t="s">
+        <v>142</v>
+      </c>
+      <c r="L46" s="1">
+        <v>1277509.73</v>
+      </c>
+      <c r="M46" s="1">
+        <v>1285320.97</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>144</v>
+      </c>
+      <c r="B47" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>163.672</v>
+      </c>
+      <c r="D47" s="1">
+        <v>102.845</v>
+      </c>
+      <c r="E47" t="s">
+        <v>34</v>
+      </c>
+      <c r="F47">
+        <v>1.14</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1448793.2</v>
+      </c>
+      <c r="H47" s="1">
+        <v>697912.52</v>
+      </c>
+      <c r="I47" s="1">
+        <v>48.171990315802</v>
+      </c>
+      <c r="J47">
+        <v>0.05</v>
+      </c>
+      <c r="K47">
+        <v>728.66</v>
+      </c>
+      <c r="L47" s="1">
+        <v>2146705.72</v>
+      </c>
+      <c r="M47" s="1">
+        <v>2147434.38</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>146</v>
+      </c>
+      <c r="B48" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>94.2485</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.44</v>
+      </c>
+      <c r="E48" t="s">
+        <v>34</v>
+      </c>
+      <c r="F48">
+        <v>1.14</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1641600.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-75804.96</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-4.6177485380117</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>1565795.04</v>
+      </c>
+      <c r="M48" s="1">
+        <v>1565795.04</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>148</v>
+      </c>
+      <c r="B49" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>142.812</v>
+      </c>
+      <c r="D49" s="1">
+        <v>100.85333333</v>
+      </c>
+      <c r="E49" t="s">
+        <v>34</v>
+      </c>
+      <c r="F49">
+        <v>1.14</v>
+      </c>
+      <c r="G49" s="1">
+        <v>1389416.89</v>
+      </c>
+      <c r="H49" s="1">
+        <v>483691.14</v>
+      </c>
+      <c r="I49" s="1">
+        <v>34.812527721611</v>
+      </c>
+      <c r="J49">
+        <v>0.36</v>
+      </c>
+      <c r="K49" t="s">
+        <v>149</v>
+      </c>
+      <c r="L49" s="1">
+        <v>1873108.03</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1878572.99</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>151</v>
+      </c>
+      <c r="B50" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>123.5725</v>
+      </c>
+      <c r="D50" s="1">
+        <v>101.876</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2037520.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>433930.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>21.296968864109</v>
+      </c>
+      <c r="J50">
+        <v>0.45</v>
+      </c>
+      <c r="K50" t="s">
+        <v>152</v>
+      </c>
+      <c r="L50" s="1">
+        <v>2471450.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>2480491.1</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>154</v>
+      </c>
+      <c r="B51" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>149.483</v>
+      </c>
+      <c r="D51" s="1">
+        <v>101.25</v>
+      </c>
+      <c r="E51" t="s">
+        <v>34</v>
+      </c>
+      <c r="F51">
+        <v>1.14</v>
+      </c>
+      <c r="G51" s="1">
+        <v>868278.88</v>
+      </c>
+      <c r="H51" s="1">
+        <v>438790.59</v>
+      </c>
+      <c r="I51" s="1">
+        <v>50.535674667107</v>
+      </c>
+      <c r="J51">
+        <v>0.63</v>
+      </c>
+      <c r="K51" t="s">
+        <v>155</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1307069.47</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1313384.53</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>157</v>
+      </c>
+      <c r="B52" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>80.847</v>
+      </c>
+      <c r="D52" s="1">
+        <v>108.16</v>
+      </c>
+      <c r="E52" t="s">
+        <v>34</v>
+      </c>
+      <c r="F52">
+        <v>1.14</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2054587.06</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-499361.25</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-24.304701403113</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>1555225.81</v>
+      </c>
+      <c r="M52" s="1">
+        <v>1555225.81</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>159</v>
+      </c>
+      <c r="B53" s="1">
+        <v>2800000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>98.475</v>
+      </c>
+      <c r="D53" s="1">
+        <v>106.4661</v>
+      </c>
+      <c r="E53" t="s">
+        <v>34</v>
+      </c>
+      <c r="F53">
+        <v>1.14</v>
+      </c>
+      <c r="G53" s="1">
+        <v>2523320.47</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-112355.58</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-4.4526876921028</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>2410964.89</v>
+      </c>
+      <c r="M53" s="1">
+        <v>2410964.89</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>161</v>
+      </c>
+      <c r="B54" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>92.0955</v>
+      </c>
+      <c r="D54" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E54" t="s">
+        <v>48</v>
+      </c>
+      <c r="F54">
+        <v>8.97</v>
+      </c>
+      <c r="G54" s="1">
+        <v>438282.5</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-27373.47</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-6.2456224010769</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>410909.03</v>
+      </c>
+      <c r="M54" s="1">
+        <v>410909.03</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>163</v>
+      </c>
+      <c r="B55" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>169.225</v>
+      </c>
+      <c r="D55" s="1">
+        <v>114.6381</v>
+      </c>
+      <c r="E55" t="s">
+        <v>34</v>
+      </c>
+      <c r="F55">
+        <v>1.14</v>
+      </c>
+      <c r="G55" s="1">
+        <v>1429677.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>493922.87</v>
+      </c>
+      <c r="I55" s="1">
+        <v>34.547864307812</v>
+      </c>
+      <c r="J55">
+        <v>0.91</v>
+      </c>
+      <c r="K55" t="s">
+        <v>164</v>
+      </c>
+      <c r="L55" s="1">
+        <v>1923599.87</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1935440.62</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>166</v>
+      </c>
+      <c r="B56" s="1">
+        <v>2800000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>92.165</v>
+      </c>
+      <c r="D56" s="1">
+        <v>103.5785</v>
+      </c>
+      <c r="E56" t="s">
+        <v>34</v>
+      </c>
+      <c r="F56">
+        <v>1.14</v>
+      </c>
+      <c r="G56" s="1">
+        <v>2437858.19</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-181381.12</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-7.440183384908</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>2256477.07</v>
+      </c>
+      <c r="M56" s="1">
+        <v>2256477.07</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>168</v>
+      </c>
+      <c r="B57" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>124.336</v>
+      </c>
+      <c r="D57" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>413712.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>24.336</v>
+      </c>
+      <c r="J57">
+        <v>0.15</v>
+      </c>
+      <c r="K57" t="s">
+        <v>169</v>
+      </c>
+      <c r="L57" s="1">
+        <v>2113712.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>2116262.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>171</v>
+      </c>
+      <c r="B58" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>94.176</v>
+      </c>
+      <c r="D58" s="1">
+        <v>98.45</v>
+      </c>
+      <c r="E58" t="s">
+        <v>34</v>
+      </c>
+      <c r="F58">
+        <v>1.14</v>
+      </c>
+      <c r="G58" s="1">
+        <v>1512095.23</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-29851.54</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-1.9741838614225</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>1482243.69</v>
+      </c>
+      <c r="M58" s="1">
+        <v>1482243.69</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>173</v>
+      </c>
+      <c r="B59" s="1">
+        <v>250000000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>120.487</v>
+      </c>
+      <c r="D59" s="1">
+        <v>114.0</v>
+      </c>
+      <c r="E59" t="s">
+        <v>51</v>
+      </c>
+      <c r="F59">
+        <v>185.43</v>
+      </c>
+      <c r="G59" s="1">
+        <v>1541145.75</v>
+      </c>
+      <c r="H59" s="1">
+        <v>83318.93</v>
+      </c>
+      <c r="I59" s="1">
+        <v>5.4062978793537</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>1624464.68</v>
+      </c>
+      <c r="M59" s="1">
+        <v>1624464.68</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>175</v>
+      </c>
+      <c r="B60" s="1">
+        <v>270000000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>120.311</v>
+      </c>
+      <c r="D60" s="1">
+        <v>113.25</v>
+      </c>
+      <c r="E60" t="s">
+        <v>51</v>
+      </c>
+      <c r="F60">
+        <v>185.43</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1653487.17</v>
+      </c>
+      <c r="H60" s="1">
+        <v>98371.93</v>
+      </c>
+      <c r="I60" s="1">
+        <v>5.9493615544655</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>1751859.1</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1751859.1</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>177</v>
+      </c>
+      <c r="B61" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>105.542</v>
+      </c>
+      <c r="D61" s="1">
+        <v>103.0</v>
+      </c>
+      <c r="E61" t="s">
+        <v>34</v>
+      </c>
+      <c r="F61">
+        <v>1.14</v>
+      </c>
+      <c r="G61" s="1">
+        <v>1497477.13</v>
+      </c>
+      <c r="H61" s="1">
+        <v>71371.73</v>
+      </c>
+      <c r="I61" s="1">
+        <v>4.7661315535417</v>
+      </c>
+      <c r="J61">
         <v>0.02</v>
       </c>
-      <c r="L40">
-[...1016 lines deleted...]
-      <c r="A61" t="s">
+      <c r="K61">
+        <v>361.29</v>
+      </c>
+      <c r="L61" s="1">
+        <v>1568848.86</v>
+      </c>
+      <c r="M61" s="1">
+        <v>1569210.15</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
         <v>176</v>
       </c>
-      <c r="B61" t="s">
-[...45 lines deleted...]
-    <row r="62" spans="1:16">
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>179</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B62" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>113.619</v>
+      </c>
+      <c r="D62" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>285999.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>13.619</v>
+      </c>
+      <c r="J62">
+        <v>0.09</v>
+      </c>
+      <c r="K62" t="s">
         <v>180</v>
       </c>
-      <c r="C62" s="1">
-[...27 lines deleted...]
-        <v>181</v>
+      <c r="L62" s="1">
+        <v>2385999.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2525642.35</v>
+        <v>2387892.44</v>
       </c>
       <c r="N62" s="1">
-        <v>2531590.1</v>
-[...8 lines deleted...]
-    <row r="63" spans="1:16">
+        <v>1.48</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>182</v>
       </c>
-      <c r="B63" t="s">
-        <v>183</v>
+      <c r="B63" s="1">
+        <v>1800000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>1000000.0</v>
+        <v>98.071</v>
       </c>
       <c r="D63" s="1">
-        <v>118.112</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>100.25</v>
+      </c>
+      <c r="E63" t="s">
+        <v>34</v>
+      </c>
+      <c r="F63">
+        <v>1.14</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1557012.81</v>
       </c>
       <c r="H63" s="1">
-        <v>1035828.66</v>
+        <v>-13465.4</v>
       </c>
       <c r="I63" s="1">
-        <v>-14010.17</v>
-[...2 lines deleted...]
-        <v>-1.3525567056621</v>
+        <v>-0.86482268569133</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
       </c>
       <c r="K63">
-        <v>0.59</v>
-[...1 lines deleted...]
-      <c r="L63" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1543547.41</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1543547.41</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>181</v>
       </c>
-      <c r="M63" s="1">
-[...12 lines deleted...]
-    <row r="64" spans="1:16">
+    </row>
+    <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>184</v>
       </c>
-      <c r="B64" t="s">
+      <c r="B64" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>128.24</v>
+      </c>
+      <c r="D64" s="1">
+        <v>103.5</v>
+      </c>
+      <c r="E64" t="s">
+        <v>34</v>
+      </c>
+      <c r="F64">
+        <v>1.14</v>
+      </c>
+      <c r="G64" s="1">
+        <v>1035828.66</v>
+      </c>
+      <c r="H64" s="1">
+        <v>85493.42</v>
+      </c>
+      <c r="I64" s="1">
+        <v>8.2536256527214</v>
+      </c>
+      <c r="J64">
+        <v>0.82</v>
+      </c>
+      <c r="K64" t="s">
         <v>185</v>
       </c>
-      <c r="C64" s="1">
-[...27 lines deleted...]
-        <v>186</v>
+      <c r="L64" s="1">
+        <v>1121322.08</v>
       </c>
       <c r="M64" s="1">
-        <v>1452595.38</v>
+        <v>1129519.52</v>
       </c>
       <c r="N64" s="1">
-        <v>1467104.27</v>
-[...8 lines deleted...]
-    <row r="65" spans="1:16">
+        <v>0.7</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>187</v>
       </c>
-      <c r="B65" t="s">
+      <c r="B65" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>118.285</v>
+      </c>
+      <c r="D65" s="1">
+        <v>107.4925</v>
+      </c>
+      <c r="E65" t="s">
+        <v>34</v>
+      </c>
+      <c r="F65">
+        <v>1.14</v>
+      </c>
+      <c r="G65" s="1">
+        <v>1374936.05</v>
+      </c>
+      <c r="H65" s="1">
+        <v>176478.28</v>
+      </c>
+      <c r="I65" s="1">
+        <v>12.8353809619</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>1551414.33</v>
+      </c>
+      <c r="M65" s="1">
+        <v>1551414.33</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>189</v>
+      </c>
+      <c r="B66" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>101.4925</v>
+      </c>
+      <c r="D66" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E66" t="s">
+        <v>34</v>
+      </c>
+      <c r="F66">
+        <v>1.14</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2314386.22</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-95776.94</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-4.1383300320549</v>
+      </c>
+      <c r="J66">
+        <v>0.36</v>
+      </c>
+      <c r="K66" t="s">
+        <v>190</v>
+      </c>
+      <c r="L66" s="1">
+        <v>2218609.28</v>
+      </c>
+      <c r="M66" s="1">
+        <v>2227656.82</v>
+      </c>
+      <c r="N66" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
         <v>188</v>
       </c>
-      <c r="C65" s="1">
-[...92 lines deleted...]
-    <row r="67" spans="1:16">
+    </row>
+    <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>192</v>
       </c>
-      <c r="B67" t="s">
-        <v>193</v>
+      <c r="B67" s="1">
+        <v>2000000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>1000000.0</v>
+        <v>102.17</v>
       </c>
       <c r="D67" s="1">
-        <v>102.8655</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>111.6684</v>
+      </c>
+      <c r="E67" t="s">
+        <v>34</v>
+      </c>
+      <c r="F67">
+        <v>1.14</v>
+      </c>
+      <c r="G67" s="1">
+        <v>1937510.2</v>
       </c>
       <c r="H67" s="1">
-        <v>862402.68</v>
+        <v>-150774.75</v>
       </c>
       <c r="I67" s="1">
-        <v>27514.27</v>
-[...2 lines deleted...]
-        <v>3.1904202802338</v>
+        <v>-7.7818816128039</v>
+      </c>
+      <c r="J67">
+        <v>0.03</v>
       </c>
       <c r="K67">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>534.35</v>
+      </c>
+      <c r="L67" s="1">
+        <v>1786735.45</v>
       </c>
       <c r="M67" s="1">
-        <v>889916.95</v>
+        <v>1787269.8</v>
       </c>
       <c r="N67" s="1">
-        <v>889916.95</v>
-[...8 lines deleted...]
-    <row r="68" spans="1:16">
+        <v>1.1</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>194</v>
       </c>
-      <c r="B68" t="s">
-        <v>195</v>
+      <c r="B68" s="1">
+        <v>1000000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>700000.0</v>
+        <v>101.4965</v>
       </c>
       <c r="D68" s="1">
-        <v>96.48</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>100.25</v>
+      </c>
+      <c r="E68" t="s">
+        <v>34</v>
+      </c>
+      <c r="F68">
+        <v>1.14</v>
+      </c>
+      <c r="G68" s="1">
+        <v>862402.68</v>
       </c>
       <c r="H68" s="1">
-        <v>700000.0</v>
+        <v>25076.01</v>
       </c>
       <c r="I68" s="1">
-        <v>-24640.0</v>
-[...2 lines deleted...]
-        <v>-3.52</v>
+        <v>2.9076915670067</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68">
-        <v>0.0</v>
+      <c r="L68" s="1">
+        <v>887478.69</v>
       </c>
       <c r="M68" s="1">
-        <v>675360.0</v>
+        <v>887478.69</v>
       </c>
       <c r="N68" s="1">
-        <v>675360.0</v>
-[...8 lines deleted...]
-    <row r="69" spans="1:16">
+        <v>0.55</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>196</v>
       </c>
-      <c r="B69" t="s">
+      <c r="B69" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="D69" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-1071.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-0.153</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>698929.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>698929.0</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>198</v>
+      </c>
+      <c r="B70" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>139.831</v>
+      </c>
+      <c r="D70" s="1">
+        <v>101.92973</v>
+      </c>
+      <c r="E70" t="s">
+        <v>34</v>
+      </c>
+      <c r="F70">
+        <v>1.14</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1416612.96</v>
+      </c>
+      <c r="H70" s="1">
+        <v>539663.88</v>
+      </c>
+      <c r="I70" s="1">
+        <v>38.095365158879</v>
+      </c>
+      <c r="J70">
+        <v>0.35</v>
+      </c>
+      <c r="K70" t="s">
+        <v>199</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1956276.84</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1961863.24</v>
+      </c>
+      <c r="N70" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>197</v>
       </c>
-      <c r="C69" s="1">
-[...46 lines deleted...]
-      <c r="B70" t="s">
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>201</v>
+      </c>
+      <c r="B71" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>133.175</v>
+      </c>
+      <c r="D71" s="1">
+        <v>112.1426</v>
+      </c>
+      <c r="E71" t="s">
+        <v>34</v>
+      </c>
+      <c r="F71">
+        <v>1.14</v>
+      </c>
+      <c r="G71" s="1">
+        <v>1285670.4</v>
+      </c>
+      <c r="H71" s="1">
+        <v>111697.68</v>
+      </c>
+      <c r="I71" s="1">
+        <v>8.6878938801111</v>
+      </c>
+      <c r="J71">
+        <v>0.98</v>
+      </c>
+      <c r="K71" t="s">
+        <v>202</v>
+      </c>
+      <c r="L71" s="1">
+        <v>1397368.08</v>
+      </c>
+      <c r="M71" s="1">
+        <v>1409084.95</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
         <v>200</v>
       </c>
-      <c r="C70" s="1">
-[...92 lines deleted...]
-    <row r="72" spans="1:16">
+    </row>
+    <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>204</v>
       </c>
-      <c r="B72" t="s">
-        <v>205</v>
+      <c r="B72" s="1">
+        <v>360000000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>360000000.0</v>
+        <v>101.837</v>
       </c>
       <c r="D72" s="1">
-        <v>100.909</v>
-[...8 lines deleted...]
-        <v>185.25</v>
+        <v>103.625</v>
+      </c>
+      <c r="E72" t="s">
+        <v>51</v>
+      </c>
+      <c r="F72">
+        <v>185.43</v>
+      </c>
+      <c r="G72" s="1">
+        <v>2026522.28</v>
       </c>
       <c r="H72" s="1">
-        <v>2027985.14</v>
+        <v>-49378.87</v>
       </c>
       <c r="I72" s="1">
-        <v>-67003.7</v>
-[...2 lines deleted...]
-        <v>-3.3039541897235</v>
+        <v>-2.4366309952437</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
-      <c r="L72">
-        <v>0.0</v>
+      <c r="L72" s="1">
+        <v>1977143.41</v>
       </c>
       <c r="M72" s="1">
-        <v>1960981.44</v>
+        <v>1977143.41</v>
       </c>
       <c r="N72" s="1">
-        <v>1960981.44</v>
-[...8 lines deleted...]
-    <row r="73" spans="1:16">
+        <v>1.22</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>206</v>
       </c>
-      <c r="B73" t="s">
+      <c r="B73" s="1">
+        <v>360000000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>102.1395</v>
+      </c>
+      <c r="D73" s="1">
+        <v>103.7</v>
+      </c>
+      <c r="E73" t="s">
+        <v>51</v>
+      </c>
+      <c r="F73">
+        <v>185.43</v>
+      </c>
+      <c r="G73" s="1">
+        <v>2027985.14</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-44968.76</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-2.2174107252088</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1983016.38</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1983016.38</v>
+      </c>
+      <c r="N73" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>208</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>120.139</v>
+      </c>
+      <c r="D74" s="1">
+        <v>97.3197</v>
+      </c>
+      <c r="E74" t="s">
+        <v>34</v>
+      </c>
+      <c r="F74">
+        <v>1.14</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1446595.32</v>
+      </c>
+      <c r="H74" s="1">
+        <v>234184.64</v>
+      </c>
+      <c r="I74" s="1">
+        <v>16.188676733725</v>
+      </c>
+      <c r="J74">
+        <v>0.16</v>
+      </c>
+      <c r="K74" t="s">
+        <v>209</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1680779.96</v>
+      </c>
+      <c r="M74" s="1">
+        <v>1683383.71</v>
+      </c>
+      <c r="N74" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
         <v>207</v>
       </c>
-      <c r="C73" s="1">
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>211</v>
+      </c>
+      <c r="B75" s="1">
         <v>1600000.0</v>
       </c>
-      <c r="D73" s="1">
-[...8 lines deleted...]
-      <c r="G73">
+      <c r="C75" s="1">
+        <v>127.475</v>
+      </c>
+      <c r="D75" s="1">
+        <v>97.224375</v>
+      </c>
+      <c r="E75" t="s">
+        <v>34</v>
+      </c>
+      <c r="F75">
+        <v>1.14</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1435796.18</v>
+      </c>
+      <c r="H75" s="1">
+        <v>347616.58</v>
+      </c>
+      <c r="I75" s="1">
+        <v>24.210719100813</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>1783412.76</v>
+      </c>
+      <c r="M75" s="1">
+        <v>1783412.76</v>
+      </c>
+      <c r="N75" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>213</v>
+      </c>
+      <c r="B76" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>99.982</v>
+      </c>
+      <c r="D76" s="1">
+        <v>105.271</v>
+      </c>
+      <c r="E76" t="s">
+        <v>34</v>
+      </c>
+      <c r="F76">
+        <v>1.14</v>
+      </c>
+      <c r="G76" s="1">
+        <v>1564786.32</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-166008.72</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-10.609034465485</v>
+      </c>
+      <c r="J76">
+        <v>0.85</v>
+      </c>
+      <c r="K76" t="s">
+        <v>214</v>
+      </c>
+      <c r="L76" s="1">
+        <v>1398777.6</v>
+      </c>
+      <c r="M76" s="1">
+        <v>1412447.28</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>216</v>
+      </c>
+      <c r="B77" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>112.2625</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.95</v>
+      </c>
+      <c r="E77" t="s">
+        <v>48</v>
+      </c>
+      <c r="F77">
+        <v>8.97</v>
+      </c>
+      <c r="G77" s="1">
+        <v>1688023.59</v>
+      </c>
+      <c r="H77" s="1">
+        <v>190312.28</v>
+      </c>
+      <c r="I77" s="1">
+        <v>11.274266611404</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>1878335.87</v>
+      </c>
+      <c r="M77" s="1">
+        <v>1878335.87</v>
+      </c>
+      <c r="N77" s="1">
         <v>1.16</v>
       </c>
-      <c r="H73" s="1">
-[...34 lines deleted...]
-      <c r="C74" s="1">
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>218</v>
+      </c>
+      <c r="B78" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>101.8795</v>
+      </c>
+      <c r="D78" s="1">
+        <v>113.5</v>
+      </c>
+      <c r="E78" t="s">
+        <v>34</v>
+      </c>
+      <c r="F78">
+        <v>1.14</v>
+      </c>
+      <c r="G78" s="1">
+        <v>1939839.34</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-158184.12</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-8.1544959285133</v>
+      </c>
+      <c r="J78">
+        <v>0.64</v>
+      </c>
+      <c r="K78" t="s">
+        <v>219</v>
+      </c>
+      <c r="L78" s="1">
+        <v>1781655.22</v>
+      </c>
+      <c r="M78" s="1">
+        <v>1794382.51</v>
+      </c>
+      <c r="N78" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>221</v>
+      </c>
+      <c r="B79" s="1">
         <v>1600000.0</v>
       </c>
-      <c r="D74" s="1">
-[...20 lines deleted...]
-      <c r="K74">
+      <c r="C79" s="1">
+        <v>118.76</v>
+      </c>
+      <c r="D79" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E79" t="s">
+        <v>34</v>
+      </c>
+      <c r="F79">
+        <v>1.14</v>
+      </c>
+      <c r="G79" s="1">
+        <v>1452503.85</v>
+      </c>
+      <c r="H79" s="1">
+        <v>208983.49</v>
+      </c>
+      <c r="I79" s="1">
+        <v>14.387809712174</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1661487.34</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1661487.34</v>
+      </c>
+      <c r="N79" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>223</v>
+      </c>
+      <c r="B80" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>98.518</v>
+      </c>
+      <c r="D80" s="1">
+        <v>105.15</v>
+      </c>
+      <c r="E80" t="s">
+        <v>34</v>
+      </c>
+      <c r="F80">
+        <v>1.14</v>
+      </c>
+      <c r="G80" s="1">
+        <v>1714402.17</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-163819.39</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-9.5554819555554</v>
+      </c>
+      <c r="J80">
+        <v>1.2</v>
+      </c>
+      <c r="K80" t="s">
+        <v>224</v>
+      </c>
+      <c r="L80" s="1">
+        <v>1550582.78</v>
+      </c>
+      <c r="M80" s="1">
+        <v>1572224.02</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>226</v>
+      </c>
+      <c r="B81" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>103.051</v>
+      </c>
+      <c r="D81" s="1">
+        <v>104.4789</v>
+      </c>
+      <c r="E81" t="s">
+        <v>34</v>
+      </c>
+      <c r="F81">
+        <v>1.14</v>
+      </c>
+      <c r="G81" s="1">
+        <v>1620176.78</v>
+      </c>
+      <c r="H81" s="1">
+        <v>1751.26</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.10809067390782</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>1621928.04</v>
+      </c>
+      <c r="M81" s="1">
+        <v>1621928.04</v>
+      </c>
+      <c r="N81" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>228</v>
+      </c>
+      <c r="B82" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>270.7055</v>
+      </c>
+      <c r="D82" s="1">
+        <v>105.6</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>1267200.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>1981266.0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>156.34990530303</v>
+      </c>
+      <c r="J82">
+        <v>0.98</v>
+      </c>
+      <c r="K82" t="s">
+        <v>229</v>
+      </c>
+      <c r="L82" s="1">
+        <v>3248466.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>3260278.5</v>
+      </c>
+      <c r="N82" s="1">
+        <v>2.01</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>231</v>
+      </c>
+      <c r="B83" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>98.557</v>
+      </c>
+      <c r="D83" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-38961.0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-1.443</v>
+      </c>
+      <c r="J83">
+        <v>0.02</v>
+      </c>
+      <c r="K83">
+        <v>628.77</v>
+      </c>
+      <c r="L83" s="1">
+        <v>2661039.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>2661667.77</v>
+      </c>
+      <c r="N83" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>233</v>
+      </c>
+      <c r="B84" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>114.585</v>
+      </c>
+      <c r="D84" s="1">
+        <v>109.28</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>546400.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>26525.0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>4.8545021961933</v>
+      </c>
+      <c r="J84">
+        <v>0.08</v>
+      </c>
+      <c r="K84">
+        <v>378.42</v>
+      </c>
+      <c r="L84" s="1">
+        <v>572925.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>573303.42</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>235</v>
+      </c>
+      <c r="B85" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>102.01</v>
+      </c>
+      <c r="D85" s="1">
+        <v>109.1586</v>
+      </c>
+      <c r="E85" t="s">
+        <v>34</v>
+      </c>
+      <c r="F85">
+        <v>1.14</v>
+      </c>
+      <c r="G85" s="1">
+        <v>2159789.93</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-108261.93</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-5.0126138887961</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>2051528.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>2051528.0</v>
+      </c>
+      <c r="N85" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>237</v>
+      </c>
+      <c r="B86" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>100.8305</v>
+      </c>
+      <c r="D86" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>11627.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.8305</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>66.58</v>
+      </c>
+      <c r="L86" s="1">
+        <v>1411627.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>1411693.58</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>239</v>
+      </c>
+      <c r="B87" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>167.851</v>
+      </c>
+      <c r="D87" s="1">
+        <v>99.14</v>
+      </c>
+      <c r="E87" t="s">
+        <v>34</v>
+      </c>
+      <c r="F87">
+        <v>1.14</v>
+      </c>
+      <c r="G87" s="1">
+        <v>1114660.8</v>
+      </c>
+      <c r="H87" s="1">
+        <v>646552.85</v>
+      </c>
+      <c r="I87" s="1">
+        <v>58.004448528198</v>
+      </c>
+      <c r="J87">
+        <v>0.49</v>
+      </c>
+      <c r="K87" t="s">
+        <v>240</v>
+      </c>
+      <c r="L87" s="1">
+        <v>1761213.65</v>
+      </c>
+      <c r="M87" s="1">
+        <v>1767078.08</v>
+      </c>
+      <c r="N87" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>242</v>
+      </c>
+      <c r="B88" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>96.7405</v>
+      </c>
+      <c r="D88" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E88" t="s">
+        <v>34</v>
+      </c>
+      <c r="F88">
+        <v>1.14</v>
+      </c>
+      <c r="G88" s="1">
+        <v>1206116.73</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-21867.18</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-1.8130235205344</v>
+      </c>
+      <c r="J88">
+        <v>0.03</v>
+      </c>
+      <c r="K88">
+        <v>467.56</v>
+      </c>
+      <c r="L88" s="1">
+        <v>1184249.55</v>
+      </c>
+      <c r="M88" s="1">
+        <v>1184717.11</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>244</v>
+      </c>
+      <c r="B89" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>98.651</v>
+      </c>
+      <c r="D89" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E89" t="s">
+        <v>34</v>
+      </c>
+      <c r="F89">
+        <v>1.14</v>
+      </c>
+      <c r="G89" s="1">
+        <v>1206116.73</v>
+      </c>
+      <c r="H89" s="1">
+        <v>1520.22</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0.12604252658033</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>1207636.95</v>
+      </c>
+      <c r="M89" s="1">
+        <v>1207636.95</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>246</v>
+      </c>
+      <c r="B90" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>119.162</v>
+      </c>
+      <c r="D90" s="1">
+        <v>103.0</v>
+      </c>
+      <c r="E90" t="s">
+        <v>34</v>
+      </c>
+      <c r="F90">
+        <v>1.14</v>
+      </c>
+      <c r="G90" s="1">
+        <v>2842604.57</v>
+      </c>
+      <c r="H90" s="1">
+        <v>491618.31</v>
+      </c>
+      <c r="I90" s="1">
+        <v>17.29464291968</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>3334222.88</v>
+      </c>
+      <c r="M90" s="1">
+        <v>3334222.88</v>
+      </c>
+      <c r="N90" s="1">
+        <v>2.06</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>248</v>
+      </c>
+      <c r="B91" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>100.4825</v>
+      </c>
+      <c r="D91" s="1">
+        <v>102.55357143</v>
+      </c>
+      <c r="E91" t="s">
+        <v>34</v>
+      </c>
+      <c r="F91">
+        <v>1.14</v>
+      </c>
+      <c r="G91" s="1">
+        <v>1372732.18</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-142674.91</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-10.393499335027</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>1230057.27</v>
+      </c>
+      <c r="M91" s="1">
+        <v>1230057.27</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>250</v>
+      </c>
+      <c r="B92" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>108.091</v>
+      </c>
+      <c r="D92" s="1">
+        <v>104.74</v>
+      </c>
+      <c r="E92" t="s">
+        <v>34</v>
+      </c>
+      <c r="F92">
+        <v>1.14</v>
+      </c>
+      <c r="G92" s="1">
+        <v>1258952.43</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-30269.7</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-2.4043561359979</v>
+      </c>
+      <c r="J92">
+        <v>0.82</v>
+      </c>
+      <c r="K92" t="s">
+        <v>251</v>
+      </c>
+      <c r="L92" s="1">
+        <v>1228682.73</v>
+      </c>
+      <c r="M92" s="1">
+        <v>1239339.4</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>253</v>
+      </c>
+      <c r="B93" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>89.792</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.90307692</v>
+      </c>
+      <c r="E93" t="s">
+        <v>34</v>
+      </c>
+      <c r="F93">
+        <v>1.14</v>
+      </c>
+      <c r="G93" s="1">
+        <v>2345717.95</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-304366.14</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-12.975393738194</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>2041351.81</v>
+      </c>
+      <c r="M93" s="1">
+        <v>2041351.81</v>
+      </c>
+      <c r="N93" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>255</v>
+      </c>
+      <c r="B94" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>110.543</v>
+      </c>
+      <c r="D94" s="1">
+        <v>115.9281</v>
+      </c>
+      <c r="E94" t="s">
+        <v>34</v>
+      </c>
+      <c r="F94">
+        <v>1.14</v>
+      </c>
+      <c r="G94" s="1">
+        <v>1391813.22</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-38600.26</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-2.7733793188141</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>1353212.96</v>
+      </c>
+      <c r="M94" s="1">
+        <v>1353212.96</v>
+      </c>
+      <c r="N94" s="1">
         <v>0.84</v>
       </c>
-      <c r="L74" t="s">
-[...178 lines deleted...]
-      <c r="E78" s="1">
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>257</v>
+      </c>
+      <c r="B95" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>79.566</v>
+      </c>
+      <c r="D95" s="1">
+        <v>125.8419</v>
+      </c>
+      <c r="E95" t="s">
+        <v>34</v>
+      </c>
+      <c r="F95">
+        <v>1.14</v>
+      </c>
+      <c r="G95" s="1">
+        <v>1195182.95</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-429891.12</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-35.968645637055</v>
+      </c>
+      <c r="J95">
+        <v>0.15</v>
+      </c>
+      <c r="K95" t="s">
+        <v>83</v>
+      </c>
+      <c r="L95" s="1">
+        <v>765291.83</v>
+      </c>
+      <c r="M95" s="1">
+        <v>766894.88</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>259</v>
+      </c>
+      <c r="B96" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>184.606</v>
+      </c>
+      <c r="D96" s="1">
+        <v>115.979</v>
+      </c>
+      <c r="E96" t="s">
+        <v>34</v>
+      </c>
+      <c r="F96">
+        <v>1.14</v>
+      </c>
+      <c r="G96" s="1">
+        <v>1464249.25</v>
+      </c>
+      <c r="H96" s="1">
+        <v>795606.48</v>
+      </c>
+      <c r="I96" s="1">
+        <v>54.335454158505</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>2259855.73</v>
+      </c>
+      <c r="M96" s="1">
+        <v>2259855.73</v>
+      </c>
+      <c r="N96" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>261</v>
+      </c>
+      <c r="B97" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>95.9975</v>
+      </c>
+      <c r="D97" s="1">
         <v>100.25</v>
       </c>
-      <c r="F78" t="s">
-[...340 lines deleted...]
-      <c r="C85" s="1">
+      <c r="E97" t="s">
+        <v>34</v>
+      </c>
+      <c r="F97">
+        <v>1.14</v>
+      </c>
+      <c r="G97" s="1">
+        <v>171705.06</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-3825.9</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-2.2281812778261</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>167879.16</v>
+      </c>
+      <c r="M97" s="1">
+        <v>167879.16</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>263</v>
+      </c>
+      <c r="B98" s="1">
         <v>1400000.0</v>
       </c>
-      <c r="D85" s="1">
-[...2 lines deleted...]
-      <c r="E85" s="1">
+      <c r="C98" s="1">
+        <v>99.605</v>
+      </c>
+      <c r="D98" s="1">
+        <v>107.10142857</v>
+      </c>
+      <c r="E98" t="s">
+        <v>34</v>
+      </c>
+      <c r="F98">
+        <v>1.14</v>
+      </c>
+      <c r="G98" s="1">
+        <v>1390330.62</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-171015.27</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-12.300331125556</v>
+      </c>
+      <c r="J98">
+        <v>1.4</v>
+      </c>
+      <c r="K98" t="s">
+        <v>264</v>
+      </c>
+      <c r="L98" s="1">
+        <v>1219315.35</v>
+      </c>
+      <c r="M98" s="1">
+        <v>1238901.76</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>266</v>
+      </c>
+      <c r="B99" s="1">
+        <v>1114000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>90.7535</v>
+      </c>
+      <c r="D99" s="1">
         <v>100.0</v>
       </c>
-      <c r="F85" t="s">
-[...584 lines deleted...]
-      <c r="A97" t="s">
+      <c r="E99" t="s">
+        <v>34</v>
+      </c>
+      <c r="F99">
+        <v>1.14</v>
+      </c>
+      <c r="G99" s="1">
+        <v>1023897.06</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-139890.6</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-13.662564867605</v>
+      </c>
+      <c r="J99">
+        <v>0.13</v>
+      </c>
+      <c r="K99" t="s">
+        <v>267</v>
+      </c>
+      <c r="L99" s="1">
+        <v>884006.46</v>
+      </c>
+      <c r="M99" s="1">
+        <v>885457.43</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
         <v>265</v>
       </c>
-      <c r="B97" t="s">
-[...46 lines deleted...]
-      <c r="A98" t="s">
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>269</v>
+      </c>
+      <c r="B100" s="1">
+        <v>130.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>4.8</v>
+      </c>
+      <c r="D100" s="1">
+        <v>25.0081</v>
+      </c>
+      <c r="E100" t="s">
+        <v>34</v>
+      </c>
+      <c r="F100">
+        <v>1.14</v>
+      </c>
+      <c r="G100" s="1">
+        <v>275244.72</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-220682.57</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-80.176858615126</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>54562.15</v>
+      </c>
+      <c r="M100" s="1">
+        <v>54562.15</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
         <v>268</v>
       </c>
-      <c r="B98" t="s">
-[...46 lines deleted...]
-      <c r="A99" t="s">
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>271</v>
+      </c>
+      <c r="B101" s="1">
+        <v>27.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>158.2</v>
+      </c>
+      <c r="D101" s="1">
+        <v>265.7</v>
+      </c>
+      <c r="E101" t="s">
+        <v>34</v>
+      </c>
+      <c r="F101">
+        <v>1.14</v>
+      </c>
+      <c r="G101" s="1">
+        <v>620472.24</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-246983.85</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-39.805785670605</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>373488.39</v>
+      </c>
+      <c r="M101" s="1">
+        <v>373488.39</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
         <v>270</v>
       </c>
-      <c r="B99" t="s">
-[...46 lines deleted...]
-      <c r="A100" t="s">
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>273</v>
+      </c>
+      <c r="B102" s="1">
+        <v>110.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>103.88</v>
+      </c>
+      <c r="D102" s="1">
+        <v>42.7592</v>
+      </c>
+      <c r="E102" t="s">
+        <v>34</v>
+      </c>
+      <c r="F102">
+        <v>1.14</v>
+      </c>
+      <c r="G102" s="1">
+        <v>407512.74</v>
+      </c>
+      <c r="H102" s="1">
+        <v>591639.1</v>
+      </c>
+      <c r="I102" s="1">
+        <v>145.18297023057</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>999151.84</v>
+      </c>
+      <c r="M102" s="1">
+        <v>999151.84</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
         <v>272</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">