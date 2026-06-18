--- v1 (2026-05-27)
+++ v2 (2026-06-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LU1985004537</t>
   </si>
   <si>
@@ -148,72 +148,66 @@
   <si>
     <t>17 623.45</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>7 870.82</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
-    <t>GB0000536739</t>
-[...2 lines deleted...]
-    <t>ASHTEAD GROUP PLC</t>
+    <t>NL0010273215</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV</t>
+  </si>
+  <si>
+    <t>GB0009895292</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>NL0010273215</t>
-[...11 lines deleted...]
-    <t>82 895.40</t>
+    <t>84 238.15</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>29 759.04</t>
   </si>
   <si>
     <t>LU1704650164</t>
   </si>
   <si>
     <t>BEFESA SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
@@ -286,50 +280,53 @@
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>83 266.86</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>31 379.45</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
+    <t>124 689.10</t>
+  </si>
+  <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
@@ -382,204 +379,204 @@
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>65 552.01</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PLC</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
-    <t>NESTLE SA</t>
+    <t>NESTLE LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
-    <t>NOVARTIS</t>
+    <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>22 391.49</t>
+    <t>22 388.81</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
-    <t>12 544.92</t>
+    <t>12 748.13</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
   <si>
     <t>4 099.64</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>28 843.57</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>15 914.47</t>
+    <t>2 129.73</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>77 228.86</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>GB0007908733</t>
   </si>
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>8 036.14</t>
+    <t>8 185.48</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>35 151.98</t>
+    <t>35 721.37</t>
   </si>
   <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
@@ -967,241 +964,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1394986.0</v>
+        <v>1377463.0</v>
       </c>
       <c r="D2">
-        <v>18.68</v>
+        <v>17.38</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>26053141.12</v>
+        <v>23938074.12</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>26053141.12</v>
+        <v>23938074.12</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>6947.0</v>
       </c>
       <c r="D3">
-        <v>2024.21</v>
+        <v>1884.68</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>14062210.67</v>
+        <v>13092855.84</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>14062210.67</v>
+        <v>13092855.84</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>820066.02</v>
+        <v>819910.02</v>
       </c>
       <c r="D4">
-        <v>166.59</v>
+        <v>155.04</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>136617380.32</v>
+        <v>127119738.95</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>136617380.32</v>
+        <v>127119738.95</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>50.0</v>
       </c>
       <c r="D5">
-        <v>1461.96</v>
+        <v>1360.9</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>73098.07</v>
+        <v>68044.9</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>73098.07</v>
+        <v>68044.9</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>9451.0</v>
+        <v>10302.0</v>
       </c>
       <c r="D6">
-        <v>126.73</v>
+        <v>117.99</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1197706.36</v>
+        <v>1215523.21</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1197706.36</v>
+        <v>1215523.21</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>115.45</v>
+        <v>107.46</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11544.91</v>
+        <v>10746.07</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11544.91</v>
+        <v>10746.07</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P64"/>
+  <dimension ref="A1:P63"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O64" sqref="O64"/>
+      <selection activeCell="O63" sqref="O63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1223,3186 +1220,3136 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13504.0</v>
       </c>
       <c r="D2" s="1">
-        <v>246.8</v>
+        <v>219.0</v>
       </c>
       <c r="E2" s="1">
         <v>185.79711048578</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2509004.18</v>
       </c>
       <c r="I2" s="1">
-        <v>823783.02</v>
+        <v>448371.82</v>
       </c>
       <c r="J2" s="1">
-        <v>32.833066862408</v>
+        <v>17.870509087793</v>
       </c>
       <c r="K2">
         <v>1.31</v>
       </c>
       <c r="L2" t="s">
         <v>36</v>
       </c>
       <c r="M2" s="1">
-        <v>3332787.2</v>
+        <v>2957376.0</v>
       </c>
       <c r="N2" s="1">
-        <v>3350410.65</v>
+        <v>2974999.45</v>
       </c>
       <c r="O2" s="1">
-        <v>1.88</v>
+        <v>1.8</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>10940.0</v>
       </c>
       <c r="D3" s="1">
-        <v>158.2</v>
+        <v>138.05</v>
       </c>
       <c r="E3" s="1">
         <v>172.63322760512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1888607.51</v>
       </c>
       <c r="I3" s="1">
-        <v>-157899.51</v>
+        <v>-378340.51</v>
       </c>
       <c r="J3" s="1">
-        <v>-8.3606312674252</v>
+        <v>-20.032775894235</v>
       </c>
       <c r="K3">
         <v>0.72</v>
       </c>
       <c r="L3" t="s">
         <v>39</v>
       </c>
       <c r="M3" s="1">
-        <v>1730708.0</v>
+        <v>1510267.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1738578.82</v>
+        <v>1518137.82</v>
       </c>
       <c r="O3" s="1">
-        <v>0.98</v>
+        <v>0.92</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4" t="s">
         <v>41</v>
       </c>
       <c r="C4" s="1">
         <v>52899.0</v>
       </c>
       <c r="D4" s="1">
-        <v>68.82</v>
+        <v>61.68</v>
       </c>
       <c r="E4" s="1">
         <v>53.141632545039</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2811139.22</v>
       </c>
       <c r="I4" s="1">
-        <v>829369.96</v>
+        <v>451671.1</v>
       </c>
       <c r="J4" s="1">
-        <v>29.502984202967</v>
+        <v>16.067190724193</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3640509.18</v>
+        <v>3262810.32</v>
       </c>
       <c r="N4" s="1">
-        <v>3640509.18</v>
+        <v>3262810.32</v>
       </c>
       <c r="O4" s="1">
-        <v>2.05</v>
+        <v>1.97</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>42</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="1">
         <v>51402.0</v>
       </c>
       <c r="D5" s="1">
-        <v>29.92</v>
+        <v>28.06</v>
       </c>
       <c r="E5" s="1">
         <v>41.854601377378</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2151410.22</v>
       </c>
       <c r="I5" s="1">
-        <v>-613462.38</v>
+        <v>-709070.1</v>
       </c>
       <c r="J5" s="1">
-        <v>-28.51443087409</v>
+        <v>-32.958386708789</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1537947.84</v>
+        <v>1442340.12</v>
       </c>
       <c r="N5" s="1">
-        <v>1537947.84</v>
+        <v>1442340.12</v>
       </c>
       <c r="O5" s="1">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="1">
-        <v>19463.0</v>
+        <v>7069.0</v>
       </c>
       <c r="D6" s="1">
-        <v>53.26</v>
+        <v>1191.0</v>
       </c>
       <c r="E6" s="1">
-        <v>39.878808508452</v>
+        <v>525.84801810723</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G6">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>904536.59</v>
+        <v>3717219.64</v>
       </c>
       <c r="I6" s="1">
-        <v>275827.63</v>
+        <v>4701959.36</v>
       </c>
       <c r="J6" s="1">
-        <v>30.493805673466</v>
+        <v>126.49129767323</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1180364.22</v>
+        <v>8419179.0</v>
       </c>
       <c r="N6" s="1">
-        <v>1180364.22</v>
+        <v>8419179.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.66</v>
+        <v>5.09</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" t="s">
         <v>47</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>45642.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>142.76</v>
+      </c>
+      <c r="E7" s="1">
+        <v>106.44088668332</v>
+      </c>
+      <c r="F7" t="s">
         <v>48</v>
       </c>
-      <c r="C7" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G7">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H7" s="1">
-        <v>3717219.64</v>
+        <v>5632872.65</v>
       </c>
       <c r="I7" s="1">
-        <v>5001684.96</v>
+        <v>1906838.22</v>
       </c>
       <c r="J7" s="1">
-        <v>134.554463938</v>
+        <v>33.851967521403</v>
       </c>
       <c r="K7">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.85</v>
+      </c>
+      <c r="L7" t="s">
+        <v>49</v>
       </c>
       <c r="M7" s="1">
-        <v>8718904.6</v>
+        <v>7539710.87</v>
       </c>
       <c r="N7" s="1">
-        <v>8718904.6</v>
+        <v>7623949.02</v>
       </c>
       <c r="O7" s="1">
-        <v>4.9</v>
+        <v>4.61</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C8" s="1">
-        <v>45642.0</v>
+        <v>64573.0</v>
       </c>
       <c r="D8" s="1">
-        <v>155.42</v>
+        <v>39.24</v>
       </c>
       <c r="E8" s="1">
-        <v>106.44088668332</v>
+        <v>34.371886856736</v>
       </c>
       <c r="F8" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G8">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>5632872.65</v>
+        <v>2219495.85</v>
       </c>
       <c r="I8" s="1">
-        <v>2444621.72</v>
+        <v>314348.67</v>
       </c>
       <c r="J8" s="1">
-        <v>43.399200938796</v>
+        <v>14.163066355812</v>
       </c>
       <c r="K8">
-        <v>1.82</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>0.0</v>
+      </c>
+      <c r="L8">
+        <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>8077494.37</v>
+        <v>2533844.52</v>
       </c>
       <c r="N8" s="1">
-        <v>8160389.77</v>
+        <v>2533844.52</v>
       </c>
       <c r="O8" s="1">
-        <v>4.58</v>
+        <v>1.53</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="1">
-        <v>64573.0</v>
+        <v>601207.0</v>
       </c>
       <c r="D9" s="1">
-        <v>41.46</v>
+        <v>9.678</v>
       </c>
       <c r="E9" s="1">
-        <v>34.371886856736</v>
+        <v>4.5439133443223</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>2219495.85</v>
+        <v>2731832.51</v>
       </c>
       <c r="I9" s="1">
-        <v>457700.73</v>
+        <v>3086648.84</v>
       </c>
       <c r="J9" s="1">
-        <v>20.621833106829</v>
+        <v>112.98821683618</v>
       </c>
       <c r="K9">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.05</v>
+      </c>
+      <c r="L9" t="s">
+        <v>54</v>
       </c>
       <c r="M9" s="1">
-        <v>2677196.58</v>
+        <v>5818481.35</v>
       </c>
       <c r="N9" s="1">
-        <v>2677196.58</v>
+        <v>5848240.39</v>
       </c>
       <c r="O9" s="1">
-        <v>1.5</v>
+        <v>3.53</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>601207.0</v>
+        <v>65783.0</v>
       </c>
       <c r="D10" s="1">
-        <v>10.79</v>
+        <v>29.7</v>
       </c>
       <c r="E10" s="1">
-        <v>4.5439133443223</v>
+        <v>40.562981469377</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>2731832.51</v>
+        <v>2668354.61</v>
       </c>
       <c r="I10" s="1">
-        <v>3755191.02</v>
+        <v>-714599.51</v>
       </c>
       <c r="J10" s="1">
-        <v>137.46051437099</v>
+        <v>-26.780530118521</v>
       </c>
       <c r="K10">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>0.0</v>
+      </c>
+      <c r="L10">
+        <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>6487023.53</v>
+        <v>1953755.1</v>
       </c>
       <c r="N10" s="1">
-        <v>6516782.57</v>
+        <v>1953755.1</v>
       </c>
       <c r="O10" s="1">
-        <v>3.66</v>
+        <v>1.18</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>65783.0</v>
+        <v>7262.0</v>
       </c>
       <c r="D11" s="1">
-        <v>34.0</v>
+        <v>92.65</v>
       </c>
       <c r="E11" s="1">
-        <v>40.562981469377</v>
+        <v>96.837648030846</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2668354.61</v>
+        <v>703235.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-431732.61</v>
+        <v>-30410.7</v>
       </c>
       <c r="J11" s="1">
-        <v>-16.179731448812</v>
+        <v>-4.3244008048519</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2236622.0</v>
+        <v>672824.3</v>
       </c>
       <c r="N11" s="1">
-        <v>2236622.0</v>
+        <v>672824.3</v>
       </c>
       <c r="O11" s="1">
-        <v>1.26</v>
+        <v>0.41</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>7262.0</v>
+        <v>35738.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0</v>
+        <v>87.3</v>
       </c>
       <c r="E12" s="1">
-        <v>96.837648030846</v>
+        <v>58.802834238066</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>703235.0</v>
+        <v>2101495.69</v>
       </c>
       <c r="I12" s="1">
-        <v>22965.0</v>
+        <v>1018431.71</v>
       </c>
       <c r="J12" s="1">
-        <v>3.2656224448442</v>
+        <v>48.462231678429</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>726200.0</v>
+        <v>3119927.4</v>
       </c>
       <c r="N12" s="1">
-        <v>726200.0</v>
+        <v>3119927.4</v>
       </c>
       <c r="O12" s="1">
-        <v>0.41</v>
+        <v>1.89</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>35738.0</v>
+        <v>59025.0</v>
       </c>
       <c r="D13" s="1">
-        <v>95.5</v>
+        <v>27.32</v>
       </c>
       <c r="E13" s="1">
-        <v>58.802834238066</v>
+        <v>26.259342481999</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>2101495.69</v>
+        <v>1549957.69</v>
       </c>
       <c r="I13" s="1">
-        <v>1311483.31</v>
+        <v>62605.31</v>
       </c>
       <c r="J13" s="1">
-        <v>62.407137746735</v>
+        <v>4.0391625141716</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3412979.0</v>
+        <v>1612563.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3412979.0</v>
+        <v>1612563.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.92</v>
+        <v>0.97</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>59025.0</v>
+        <v>330955.0</v>
       </c>
       <c r="D14" s="1">
-        <v>29.42</v>
+        <v>10.27</v>
       </c>
       <c r="E14" s="1">
-        <v>26.259342481999</v>
+        <v>2.9612341254853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1549957.69</v>
+        <v>980035.24</v>
       </c>
       <c r="I14" s="1">
-        <v>186557.81</v>
+        <v>2418872.61</v>
       </c>
       <c r="J14" s="1">
-        <v>12.036316294543</v>
+        <v>246.81486045339</v>
       </c>
       <c r="K14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.13</v>
+      </c>
+      <c r="L14" t="s">
+        <v>65</v>
       </c>
       <c r="M14" s="1">
-        <v>1736515.5</v>
+        <v>3398907.85</v>
       </c>
       <c r="N14" s="1">
-        <v>1736515.5</v>
+        <v>3443237.62</v>
       </c>
       <c r="O14" s="1">
-        <v>0.98</v>
+        <v>2.08</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>330955.0</v>
+        <v>9083.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.52</v>
+        <v>104.0</v>
       </c>
       <c r="E15" s="1">
-        <v>2.9612341254853</v>
+        <v>163.91826819333</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>980035.24</v>
+        <v>1488869.63</v>
       </c>
       <c r="I15" s="1">
-        <v>2501611.36</v>
+        <v>-544237.63</v>
       </c>
       <c r="J15" s="1">
-        <v>255.25728646247</v>
+        <v>-36.553746482155</v>
       </c>
       <c r="K15">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3481646.6</v>
+        <v>944632.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3525976.37</v>
+        <v>944632.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.98</v>
+        <v>0.57</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>9083.0</v>
+        <v>191082.0</v>
       </c>
       <c r="D16" s="1">
-        <v>106.95</v>
+        <v>3.258</v>
       </c>
       <c r="E16" s="1">
-        <v>163.91826819333</v>
+        <v>6.6457061366324</v>
       </c>
       <c r="F16" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="G16">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H16" s="1">
-        <v>1488869.63</v>
+        <v>1479745.39</v>
       </c>
       <c r="I16" s="1">
-        <v>-517442.78</v>
+        <v>-759377.5</v>
       </c>
       <c r="J16" s="1">
-        <v>-34.754069098716</v>
+        <v>-51.318118990727</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>971426.85</v>
+        <v>720367.89</v>
       </c>
       <c r="N16" s="1">
-        <v>971426.85</v>
+        <v>720367.89</v>
       </c>
       <c r="O16" s="1">
-        <v>0.55</v>
+        <v>0.44</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>191082.0</v>
+        <v>36580.0</v>
       </c>
       <c r="D17" s="1">
-        <v>3.0</v>
+        <v>71.52</v>
       </c>
       <c r="E17" s="1">
-        <v>6.6457061366324</v>
+        <v>52.197427829415</v>
       </c>
       <c r="F17" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G17">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1479745.39</v>
+        <v>1909381.91</v>
       </c>
       <c r="I17" s="1">
-        <v>-826996.52</v>
+        <v>706819.69</v>
       </c>
       <c r="J17" s="1">
-        <v>-55.887757825689</v>
+        <v>37.018245867847</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>652748.87</v>
+        <v>2616201.6</v>
       </c>
       <c r="N17" s="1">
-        <v>652748.87</v>
+        <v>2616201.6</v>
       </c>
       <c r="O17" s="1">
-        <v>0.37</v>
+        <v>1.58</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="1">
-        <v>36580.0</v>
+        <v>80422.0</v>
       </c>
       <c r="D18" s="1">
-        <v>86.24</v>
+        <v>16.64</v>
       </c>
       <c r="E18" s="1">
-        <v>52.197427829415</v>
+        <v>10.719614906369</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1909381.91</v>
+        <v>862092.87</v>
       </c>
       <c r="I18" s="1">
-        <v>1245277.29</v>
+        <v>476129.21</v>
       </c>
       <c r="J18" s="1">
-        <v>65.218869178456</v>
+        <v>55.229456891344</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3154659.2</v>
+        <v>1338222.08</v>
       </c>
       <c r="N18" s="1">
-        <v>3154659.2</v>
+        <v>1338222.08</v>
       </c>
       <c r="O18" s="1">
-        <v>1.77</v>
+        <v>0.81</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>80422.0</v>
+        <v>34037.0</v>
       </c>
       <c r="D19" s="1">
-        <v>18.785</v>
+        <v>70.78</v>
       </c>
       <c r="E19" s="1">
-        <v>10.719614906369</v>
+        <v>56.937115785763</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>862092.87</v>
+        <v>1937968.61</v>
       </c>
       <c r="I19" s="1">
-        <v>648634.4</v>
+        <v>471170.25</v>
       </c>
       <c r="J19" s="1">
-        <v>75.239504068744</v>
+        <v>24.312584196088</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1510727.27</v>
+        <v>2409138.86</v>
       </c>
       <c r="N19" s="1">
-        <v>1510727.27</v>
+        <v>2409138.86</v>
       </c>
       <c r="O19" s="1">
-        <v>0.85</v>
+        <v>1.46</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>76</v>
       </c>
       <c r="B20" t="s">
         <v>77</v>
       </c>
       <c r="C20" s="1">
-        <v>34037.0</v>
+        <v>51765.0</v>
       </c>
       <c r="D20" s="1">
-        <v>72.64</v>
+        <v>32.54</v>
       </c>
       <c r="E20" s="1">
-        <v>56.937115785763</v>
+        <v>22.008320293635</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1937968.61</v>
+        <v>1139260.7</v>
       </c>
       <c r="I20" s="1">
-        <v>534479.07</v>
+        <v>545172.4</v>
       </c>
       <c r="J20" s="1">
-        <v>27.579346086519</v>
+        <v>47.853173553691</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>2472447.68</v>
+        <v>1684433.1</v>
       </c>
       <c r="N20" s="1">
-        <v>2472447.68</v>
+        <v>1684433.1</v>
       </c>
       <c r="O20" s="1">
-        <v>1.39</v>
+        <v>1.02</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>78</v>
       </c>
       <c r="B21" t="s">
         <v>79</v>
       </c>
       <c r="C21" s="1">
-        <v>51765.0</v>
+        <v>27860.0</v>
       </c>
       <c r="D21" s="1">
-        <v>34.09</v>
+        <v>59.5</v>
       </c>
       <c r="E21" s="1">
-        <v>22.008320293635</v>
+        <v>143.05733847811</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1139260.7</v>
+        <v>3985577.45</v>
       </c>
       <c r="I21" s="1">
-        <v>625408.15</v>
+        <v>-2327907.45</v>
       </c>
       <c r="J21" s="1">
-        <v>54.895964549642</v>
+        <v>-58.408285353983</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1764668.85</v>
+        <v>1657670.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1764668.85</v>
+        <v>1657670.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.99</v>
+        <v>1.0</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>80</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
       <c r="C22" s="1">
-        <v>27860.0</v>
+        <v>106963.0</v>
       </c>
       <c r="D22" s="1">
-        <v>60.44</v>
+        <v>14.46</v>
       </c>
       <c r="E22" s="1">
-        <v>143.05733847811</v>
+        <v>24.794760898628</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3985577.45</v>
+        <v>2652122.01</v>
       </c>
       <c r="I22" s="1">
-        <v>-2301719.05</v>
+        <v>-1105437.03</v>
       </c>
       <c r="J22" s="1">
-        <v>-57.751206164617</v>
+        <v>-41.681228308195</v>
       </c>
       <c r="K22">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.78</v>
+      </c>
+      <c r="L22" t="s">
+        <v>82</v>
       </c>
       <c r="M22" s="1">
-        <v>1683858.4</v>
+        <v>1546684.98</v>
       </c>
       <c r="N22" s="1">
-        <v>1683858.4</v>
+        <v>1629951.84</v>
       </c>
       <c r="O22" s="1">
-        <v>0.95</v>
+        <v>0.99</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C23" s="1">
-        <v>106963.0</v>
+        <v>23238.0</v>
       </c>
       <c r="D23" s="1">
-        <v>14.79</v>
+        <v>68.72</v>
       </c>
       <c r="E23" s="1">
-        <v>24.794760898628</v>
+        <v>61.340009897582</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2652122.01</v>
+        <v>1425419.15</v>
       </c>
       <c r="I23" s="1">
-        <v>-1070139.24</v>
+        <v>171496.21</v>
       </c>
       <c r="J23" s="1">
-        <v>-40.350301983279</v>
+        <v>12.031282868621</v>
       </c>
       <c r="K23">
-        <v>0.78</v>
+        <v>1.35</v>
       </c>
       <c r="L23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M23" s="1">
-        <v>1581982.77</v>
+        <v>1596915.36</v>
       </c>
       <c r="N23" s="1">
-        <v>1665249.63</v>
+        <v>1628294.81</v>
       </c>
       <c r="O23" s="1">
-        <v>0.94</v>
+        <v>0.98</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C24" s="1">
-        <v>23238.0</v>
+        <v>322229.0</v>
       </c>
       <c r="D24" s="1">
-        <v>83.18</v>
+        <v>12.092</v>
       </c>
       <c r="E24" s="1">
-        <v>61.340009897582</v>
+        <v>9.9763993619445</v>
       </c>
       <c r="F24" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="G24">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H24" s="1">
-        <v>1425419.15</v>
+        <v>3697517.81</v>
       </c>
       <c r="I24" s="1">
-        <v>507517.69</v>
+        <v>811129.34</v>
       </c>
       <c r="J24" s="1">
-        <v>35.60480368178</v>
+        <v>21.937131385988</v>
       </c>
       <c r="K24">
-        <v>1.35</v>
+        <v>0.39</v>
       </c>
       <c r="L24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M24" s="1">
-        <v>1932936.84</v>
+        <v>4508647.15</v>
       </c>
       <c r="N24" s="1">
-        <v>1964316.29</v>
+        <v>4633336.25</v>
       </c>
       <c r="O24" s="1">
-        <v>1.1</v>
+        <v>2.8</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C25" s="1">
-        <v>322229.0</v>
+        <v>55316.0</v>
       </c>
       <c r="D25" s="1">
-        <v>13.936</v>
+        <v>39.97</v>
       </c>
       <c r="E25" s="1">
-        <v>9.9763993619445</v>
+        <v>27.247622206956</v>
       </c>
       <c r="F25" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G25">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3697517.81</v>
+        <v>1507229.47</v>
       </c>
       <c r="I25" s="1">
-        <v>1415859.66</v>
+        <v>703751.05</v>
       </c>
       <c r="J25" s="1">
-        <v>38.292166062616</v>
+        <v>46.69169917438</v>
       </c>
       <c r="K25">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.23</v>
+      </c>
+      <c r="L25" t="s">
+        <v>91</v>
       </c>
       <c r="M25" s="1">
-        <v>5113377.47</v>
+        <v>2210980.52</v>
       </c>
       <c r="N25" s="1">
-        <v>5113377.47</v>
+        <v>2223492.49</v>
       </c>
       <c r="O25" s="1">
-        <v>2.87</v>
+        <v>1.34</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C26" s="1">
-        <v>55316.0</v>
+        <v>352496.0</v>
       </c>
       <c r="D26" s="1">
-        <v>45.825</v>
+        <v>5.214</v>
       </c>
       <c r="E26" s="1">
-        <v>27.247622206956</v>
+        <v>5.4835129476647</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1507229.47</v>
+        <v>1932916.38</v>
       </c>
       <c r="I26" s="1">
-        <v>1027626.23</v>
+        <v>-95002.24</v>
       </c>
       <c r="J26" s="1">
-        <v>68.179812726194</v>
+        <v>-4.9149689548391</v>
       </c>
       <c r="K26">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2534855.7</v>
+        <v>1837914.14</v>
       </c>
       <c r="N26" s="1">
-        <v>2547367.67</v>
+        <v>1837914.14</v>
       </c>
       <c r="O26" s="1">
-        <v>1.43</v>
+        <v>1.11</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C27" s="1">
-        <v>352496.0</v>
+        <v>27395.0</v>
       </c>
       <c r="D27" s="1">
-        <v>5.835</v>
+        <v>108.2</v>
       </c>
       <c r="E27" s="1">
-        <v>5.4835129476647</v>
+        <v>57.840116444607</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1932916.38</v>
+        <v>1584529.99</v>
       </c>
       <c r="I27" s="1">
-        <v>123897.78</v>
+        <v>1379609.01</v>
       </c>
       <c r="J27" s="1">
-        <v>6.4098882539347</v>
+        <v>87.067396559657</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2056814.16</v>
+        <v>2964139.0</v>
       </c>
       <c r="N27" s="1">
-        <v>2056814.16</v>
+        <v>2964139.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.16</v>
+        <v>1.79</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B28" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C28" s="1">
-        <v>27395.0</v>
+        <v>72131.0</v>
       </c>
       <c r="D28" s="1">
-        <v>114.8</v>
+        <v>33.48</v>
       </c>
       <c r="E28" s="1">
-        <v>57.840116444607</v>
+        <v>23.909993206804</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1584529.99</v>
+        <v>1724651.72</v>
       </c>
       <c r="I28" s="1">
-        <v>1560416.01</v>
+        <v>690294.16</v>
       </c>
       <c r="J28" s="1">
-        <v>98.478161969027</v>
+        <v>40.025133886162</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>3144946.0</v>
+        <v>2414945.88</v>
       </c>
       <c r="N28" s="1">
-        <v>3144946.0</v>
+        <v>2414945.88</v>
       </c>
       <c r="O28" s="1">
-        <v>1.77</v>
+        <v>1.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B29" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C29" s="1">
-        <v>72131.0</v>
+        <v>643084.0</v>
       </c>
       <c r="D29" s="1">
-        <v>35.62</v>
+        <v>4.791</v>
       </c>
       <c r="E29" s="1">
-        <v>23.909993206804</v>
+        <v>4.1050863495282</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1724651.72</v>
+        <v>2639915.35</v>
       </c>
       <c r="I29" s="1">
-        <v>844654.5</v>
+        <v>441100.09</v>
       </c>
       <c r="J29" s="1">
-        <v>48.975366458336</v>
+        <v>16.708872502294</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2569306.22</v>
+        <v>3081015.44</v>
       </c>
       <c r="N29" s="1">
-        <v>2569306.22</v>
+        <v>3081015.44</v>
       </c>
       <c r="O29" s="1">
-        <v>1.44</v>
+        <v>1.86</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B30" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C30" s="1">
-        <v>643084.0</v>
+        <v>15555.0</v>
       </c>
       <c r="D30" s="1">
-        <v>4.801</v>
+        <v>170.62</v>
       </c>
       <c r="E30" s="1">
-        <v>4.1050863495282</v>
+        <v>131.89186949534</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2639915.35</v>
+        <v>2051578.03</v>
       </c>
       <c r="I30" s="1">
-        <v>447530.93</v>
+        <v>602416.07</v>
       </c>
       <c r="J30" s="1">
-        <v>16.952472737431</v>
+        <v>29.363546557379</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3087446.28</v>
+        <v>2653994.1</v>
       </c>
       <c r="N30" s="1">
-        <v>3087446.28</v>
+        <v>2653994.1</v>
       </c>
       <c r="O30" s="1">
-        <v>1.73</v>
+        <v>1.6</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B31" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C31" s="1">
-        <v>15555.0</v>
+        <v>139624.0</v>
       </c>
       <c r="D31" s="1">
-        <v>178.24</v>
+        <v>2.68</v>
       </c>
       <c r="E31" s="1">
-        <v>131.89186949534</v>
+        <v>8.629102231708</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2051578.03</v>
+        <v>1204829.77</v>
       </c>
       <c r="I31" s="1">
-        <v>720945.17</v>
+        <v>-830637.45</v>
       </c>
       <c r="J31" s="1">
-        <v>35.141006554842</v>
+        <v>-68.942307924546</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2772523.2</v>
+        <v>374192.32</v>
       </c>
       <c r="N31" s="1">
-        <v>2772523.2</v>
+        <v>374192.32</v>
       </c>
       <c r="O31" s="1">
-        <v>1.56</v>
+        <v>0.23</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C32" s="1">
-        <v>139624.0</v>
+        <v>10247.0</v>
       </c>
       <c r="D32" s="1">
-        <v>2.555</v>
+        <v>350.2</v>
       </c>
       <c r="E32" s="1">
-        <v>8.629102231708</v>
+        <v>323.96093588367</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1204829.77</v>
+        <v>3319627.71</v>
       </c>
       <c r="I32" s="1">
-        <v>-848090.45</v>
+        <v>268871.69</v>
       </c>
       <c r="J32" s="1">
-        <v>-70.390894308662</v>
+        <v>8.0994531160845</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>356739.32</v>
+        <v>3588499.4</v>
       </c>
       <c r="N32" s="1">
-        <v>356739.32</v>
+        <v>3588499.4</v>
       </c>
       <c r="O32" s="1">
-        <v>0.2</v>
+        <v>2.17</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B33" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C33" s="1">
-        <v>10247.0</v>
+        <v>7776.0</v>
       </c>
       <c r="D33" s="1">
-        <v>397.4</v>
+        <v>468.55</v>
       </c>
       <c r="E33" s="1">
-        <v>323.96093588367</v>
+        <v>696.11158307613</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>3319627.71</v>
+        <v>5412963.67</v>
       </c>
       <c r="I33" s="1">
-        <v>752530.09</v>
+        <v>-1769518.87</v>
       </c>
       <c r="J33" s="1">
-        <v>22.669110988955</v>
+        <v>-32.690388812456</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4072157.8</v>
+        <v>3643444.8</v>
       </c>
       <c r="N33" s="1">
-        <v>4072157.8</v>
+        <v>3643444.8</v>
       </c>
       <c r="O33" s="1">
-        <v>2.29</v>
+        <v>2.2</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B34" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C34" s="1">
-        <v>7776.0</v>
+        <v>20487.0</v>
       </c>
       <c r="D34" s="1">
-        <v>544.1</v>
+        <v>109.35</v>
       </c>
       <c r="E34" s="1">
-        <v>696.11158307613</v>
+        <v>178.60650021965</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>5412963.67</v>
+        <v>3659111.37</v>
       </c>
       <c r="I34" s="1">
-        <v>-1182042.07</v>
+        <v>-1418857.92</v>
       </c>
       <c r="J34" s="1">
-        <v>-21.837243736757</v>
+        <v>-38.776024464104</v>
       </c>
       <c r="K34">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.06</v>
+      </c>
+      <c r="L34" t="s">
+        <v>110</v>
       </c>
       <c r="M34" s="1">
-        <v>4230921.6</v>
+        <v>2240253.45</v>
       </c>
       <c r="N34" s="1">
-        <v>4230921.6</v>
+        <v>2262025.94</v>
       </c>
       <c r="O34" s="1">
-        <v>2.38</v>
+        <v>1.37</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B35" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C35" s="1">
-        <v>20487.0</v>
+        <v>55509.0</v>
       </c>
       <c r="D35" s="1">
-        <v>128.3</v>
+        <v>29.79</v>
       </c>
       <c r="E35" s="1">
-        <v>178.60650021965</v>
+        <v>29.041819885064</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>3659111.37</v>
+        <v>1612082.38</v>
       </c>
       <c r="I35" s="1">
-        <v>-1030629.27</v>
+        <v>41530.73</v>
       </c>
       <c r="J35" s="1">
-        <v>-28.166108264696</v>
+        <v>2.576216359365</v>
       </c>
       <c r="K35">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.0</v>
+      </c>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2628482.1</v>
+        <v>1653613.11</v>
       </c>
       <c r="N35" s="1">
-        <v>2650254.59</v>
+        <v>1653613.11</v>
       </c>
       <c r="O35" s="1">
-        <v>1.49</v>
+        <v>1.0</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B36" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C36" s="1">
-        <v>55509.0</v>
+        <v>28338.0</v>
       </c>
       <c r="D36" s="1">
-        <v>34.4</v>
+        <v>53.12</v>
       </c>
       <c r="E36" s="1">
-        <v>29.041819885064</v>
+        <v>53.365897028725</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1612082.38</v>
+        <v>1512282.79</v>
       </c>
       <c r="I36" s="1">
-        <v>297427.22</v>
+        <v>-6968.23</v>
       </c>
       <c r="J36" s="1">
-        <v>18.449877232701</v>
+        <v>-0.4607755934325</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1909509.6</v>
+        <v>1505314.56</v>
       </c>
       <c r="N36" s="1">
-        <v>1909509.6</v>
+        <v>1505314.56</v>
       </c>
       <c r="O36" s="1">
-        <v>1.07</v>
+        <v>0.91</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B37" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C37" s="1">
-        <v>28338.0</v>
+        <v>6094.0</v>
       </c>
       <c r="D37" s="1">
-        <v>58.44</v>
+        <v>538.6</v>
       </c>
       <c r="E37" s="1">
-        <v>53.365897028725</v>
+        <v>232.40436823105</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1512282.79</v>
+        <v>1416272.22</v>
       </c>
       <c r="I37" s="1">
-        <v>143789.93</v>
+        <v>1865956.18</v>
       </c>
       <c r="J37" s="1">
-        <v>9.5081376942734</v>
+        <v>131.75123776699</v>
       </c>
       <c r="K37">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>10.76</v>
+      </c>
+      <c r="L37" t="s">
+        <v>117</v>
       </c>
       <c r="M37" s="1">
-        <v>1656072.72</v>
+        <v>3282228.4</v>
       </c>
       <c r="N37" s="1">
-        <v>1656072.72</v>
+        <v>3347780.41</v>
       </c>
       <c r="O37" s="1">
-        <v>0.93</v>
+        <v>2.02</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B38" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C38" s="1">
-        <v>6094.0</v>
+        <v>203195.0</v>
       </c>
       <c r="D38" s="1">
-        <v>555.6</v>
+        <v>13.21</v>
       </c>
       <c r="E38" s="1">
-        <v>232.40436823105</v>
+        <v>9.6436722360294</v>
       </c>
       <c r="F38" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="G38">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H38" s="1">
-        <v>1416272.22</v>
+        <v>2313644.58</v>
       </c>
       <c r="I38" s="1">
-        <v>1969554.18</v>
+        <v>792340.18</v>
       </c>
       <c r="J38" s="1">
-        <v>139.06607445848</v>
+        <v>34.246408754797</v>
       </c>
       <c r="K38">
-        <v>10.76</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>0.0</v>
+      </c>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3385826.4</v>
+        <v>3105984.76</v>
       </c>
       <c r="N38" s="1">
-        <v>3451378.41</v>
+        <v>3105984.76</v>
       </c>
       <c r="O38" s="1">
-        <v>1.94</v>
+        <v>1.88</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B39" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C39" s="1">
-        <v>203195.0</v>
+        <v>36613.0</v>
       </c>
       <c r="D39" s="1">
-        <v>13.91</v>
+        <v>77.97</v>
       </c>
       <c r="E39" s="1">
-        <v>9.6436722360294</v>
+        <v>114.77446863136</v>
       </c>
       <c r="F39" t="s">
-        <v>46</v>
+        <v>122</v>
       </c>
       <c r="G39">
-        <v>0.88</v>
+        <v>0.91</v>
       </c>
       <c r="H39" s="1">
-        <v>2313644.58</v>
+        <v>4095674.84</v>
       </c>
       <c r="I39" s="1">
-        <v>904794.1</v>
+        <v>-953874.26</v>
       </c>
       <c r="J39" s="1">
-        <v>39.106875266036</v>
+        <v>-23.289794655671</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3218438.68</v>
+        <v>3141800.58</v>
       </c>
       <c r="N39" s="1">
-        <v>3218438.68</v>
+        <v>3141800.58</v>
       </c>
       <c r="O39" s="1">
-        <v>1.81</v>
+        <v>1.9</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B40" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C40" s="1">
-        <v>36613.0</v>
+        <v>12575.0</v>
       </c>
       <c r="D40" s="1">
-        <v>83.98</v>
+        <v>120.3</v>
       </c>
       <c r="E40" s="1">
-        <v>114.77446863136</v>
+        <v>79.332385685885</v>
       </c>
       <c r="F40" t="s">
-        <v>123</v>
+        <v>8</v>
       </c>
       <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>997604.75</v>
+      </c>
+      <c r="I40" s="1">
+        <v>515167.75</v>
+      </c>
+      <c r="J40" s="1">
+        <v>51.64046682817</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40">
+        <v>0.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1512772.5</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1512772.5</v>
+      </c>
+      <c r="O40" s="1">
         <v>0.91</v>
-      </c>
-[...22 lines deleted...]
-        <v>1.9</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B41" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C41" s="1">
-        <v>12575.0</v>
+        <v>41230.0</v>
       </c>
       <c r="D41" s="1">
-        <v>122.3</v>
+        <v>45.94</v>
       </c>
       <c r="E41" s="1">
-        <v>79.332385685885</v>
+        <v>11.029391219985</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>997604.75</v>
+        <v>454741.8</v>
       </c>
       <c r="I41" s="1">
-        <v>540317.75</v>
+        <v>1439364.4</v>
       </c>
       <c r="J41" s="1">
-        <v>54.161505345679</v>
+        <v>316.52344253376</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1537922.5</v>
+        <v>1894106.2</v>
       </c>
       <c r="N41" s="1">
-        <v>1537922.5</v>
+        <v>1894106.2</v>
       </c>
       <c r="O41" s="1">
-        <v>0.86</v>
+        <v>1.14</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B42" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C42" s="1">
-        <v>41230.0</v>
+        <v>47987.0</v>
       </c>
       <c r="D42" s="1">
-        <v>43.12</v>
+        <v>119.5</v>
       </c>
       <c r="E42" s="1">
-        <v>11.029391219985</v>
+        <v>82.958456456957</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>122</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H42" s="1">
-        <v>454741.8</v>
+        <v>3880516.5</v>
       </c>
       <c r="I42" s="1">
-        <v>1323095.8</v>
+        <v>2430615.61</v>
       </c>
       <c r="J42" s="1">
-        <v>290.95539490762</v>
+        <v>62.636394150109</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1777837.6</v>
+        <v>6311132.11</v>
       </c>
       <c r="N42" s="1">
-        <v>1777837.6</v>
+        <v>6311132.11</v>
       </c>
       <c r="O42" s="1">
-        <v>1.0</v>
+        <v>3.81</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B43" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C43" s="1">
-        <v>47987.0</v>
+        <v>66534.0</v>
       </c>
       <c r="D43" s="1">
-        <v>130.5</v>
+        <v>241.5</v>
       </c>
       <c r="E43" s="1">
-        <v>82.958456456957</v>
+        <v>810.80089082274</v>
       </c>
       <c r="F43" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="G43">
-        <v>0.91</v>
+        <v>7.47</v>
       </c>
       <c r="H43" s="1">
-        <v>3880516.5</v>
+        <v>7232428.19</v>
       </c>
       <c r="I43" s="1">
-        <v>3016161.85</v>
+        <v>-5082108.98</v>
       </c>
       <c r="J43" s="1">
-        <v>77.725783410533</v>
+        <v>-70.268364185445</v>
       </c>
       <c r="K43">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.34</v>
+      </c>
+      <c r="L43" t="s">
+        <v>132</v>
       </c>
       <c r="M43" s="1">
-        <v>6896678.35</v>
+        <v>2150319.21</v>
       </c>
       <c r="N43" s="1">
-        <v>6896678.35</v>
+        <v>2172708.02</v>
       </c>
       <c r="O43" s="1">
-        <v>3.87</v>
+        <v>1.31</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B44" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C44" s="1">
-        <v>66534.0</v>
+        <v>118974.0</v>
       </c>
       <c r="D44" s="1">
-        <v>237.9</v>
+        <v>5.41</v>
       </c>
       <c r="E44" s="1">
-        <v>810.80089082274</v>
+        <v>8.6889933935146</v>
       </c>
       <c r="F44" t="s">
-        <v>132</v>
+        <v>48</v>
       </c>
       <c r="G44">
-        <v>7.47</v>
+        <v>0.86</v>
       </c>
       <c r="H44" s="1">
-        <v>7232428.19</v>
+        <v>1205285.51</v>
       </c>
       <c r="I44" s="1">
-        <v>-5113910.76</v>
+        <v>-460497.26</v>
       </c>
       <c r="J44" s="1">
-        <v>-70.708075153388</v>
+        <v>-38.206487689377</v>
       </c>
       <c r="K44">
-        <v>0.34</v>
+        <v>0.11</v>
       </c>
       <c r="L44" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="M44" s="1">
-        <v>2118517.43</v>
+        <v>744788.25</v>
       </c>
       <c r="N44" s="1">
-        <v>2140908.92</v>
+        <v>757536.38</v>
       </c>
       <c r="O44" s="1">
-        <v>1.2</v>
+        <v>0.46</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B45" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C45" s="1">
-        <v>118974.0</v>
+        <v>315380.0</v>
       </c>
       <c r="D45" s="1">
-        <v>6.0</v>
+        <v>10.705</v>
       </c>
       <c r="E45" s="1">
-        <v>8.6889933935146</v>
+        <v>9.7300750206101</v>
       </c>
       <c r="F45" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G45">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H45" s="1">
-        <v>1205285.51</v>
+        <v>3563311.85</v>
       </c>
       <c r="I45" s="1">
-        <v>-392439.26</v>
+        <v>343336.37</v>
       </c>
       <c r="J45" s="1">
-        <v>-32.559858783999</v>
+        <v>9.6353163700786</v>
       </c>
       <c r="K45">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>0.0</v>
+      </c>
+      <c r="L45">
+        <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>812846.25</v>
+        <v>3906648.22</v>
       </c>
       <c r="N45" s="1">
-        <v>825391.17</v>
+        <v>3906648.22</v>
       </c>
       <c r="O45" s="1">
-        <v>0.46</v>
+        <v>2.36</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B46" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C46" s="1">
-        <v>315380.0</v>
+        <v>23695.0</v>
       </c>
       <c r="D46" s="1">
-        <v>11.375</v>
+        <v>100.05</v>
       </c>
       <c r="E46" s="1">
-        <v>9.7300750206101</v>
+        <v>29.605464021946</v>
       </c>
       <c r="F46" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G46">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>3563311.85</v>
+        <v>701501.47</v>
       </c>
       <c r="I46" s="1">
-        <v>521674.85</v>
+        <v>1669183.28</v>
       </c>
       <c r="J46" s="1">
-        <v>14.640168246852</v>
+        <v>237.94437380153</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>4084986.7</v>
+        <v>2370684.75</v>
       </c>
       <c r="N46" s="1">
-        <v>4084986.7</v>
+        <v>2370684.75</v>
       </c>
       <c r="O46" s="1">
-        <v>2.29</v>
+        <v>1.43</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B47" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C47" s="1">
-        <v>23695.0</v>
+        <v>113879.0</v>
       </c>
       <c r="D47" s="1">
-        <v>102.5</v>
+        <v>15.06</v>
       </c>
       <c r="E47" s="1">
-        <v>29.605464021946</v>
+        <v>17.915012688907</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>701501.47</v>
+        <v>2040143.73</v>
       </c>
       <c r="I47" s="1">
-        <v>1727236.03</v>
+        <v>-325125.99</v>
       </c>
       <c r="J47" s="1">
-        <v>246.21987320996</v>
+        <v>-15.936425714476</v>
       </c>
       <c r="K47">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.04</v>
+      </c>
+      <c r="L47" t="s">
+        <v>142</v>
       </c>
       <c r="M47" s="1">
-        <v>2428737.5</v>
+        <v>1715017.74</v>
       </c>
       <c r="N47" s="1">
-        <v>2428737.5</v>
+        <v>1719117.38</v>
       </c>
       <c r="O47" s="1">
-        <v>1.36</v>
+        <v>1.04</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B48" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C48" s="1">
-        <v>113879.0</v>
+        <v>32143.0</v>
       </c>
       <c r="D48" s="1">
-        <v>15.73</v>
+        <v>76.12</v>
       </c>
       <c r="E48" s="1">
-        <v>17.915012688907</v>
+        <v>97.685278909871</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2040143.73</v>
+        <v>3139897.92</v>
       </c>
       <c r="I48" s="1">
-        <v>-248827.06</v>
+        <v>-693172.76</v>
       </c>
       <c r="J48" s="1">
-        <v>-12.19654558358</v>
+        <v>-22.076283295223</v>
       </c>
       <c r="K48">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>0.0</v>
+      </c>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1791316.67</v>
+        <v>2446725.16</v>
       </c>
       <c r="N48" s="1">
-        <v>1795416.31</v>
+        <v>2446725.16</v>
       </c>
       <c r="O48" s="1">
-        <v>1.01</v>
+        <v>1.48</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B49" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C49" s="1">
-        <v>32143.0</v>
+        <v>21335.0</v>
       </c>
       <c r="D49" s="1">
-        <v>82.2</v>
+        <v>161.44</v>
       </c>
       <c r="E49" s="1">
-        <v>97.685278909871</v>
+        <v>93.535460042184</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>3139897.92</v>
+        <v>1995579.04</v>
       </c>
       <c r="I49" s="1">
-        <v>-497743.32</v>
+        <v>1448743.36</v>
       </c>
       <c r="J49" s="1">
-        <v>-15.852213437563</v>
+        <v>72.597643639312</v>
       </c>
       <c r="K49">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.35</v>
+      </c>
+      <c r="L49" t="s">
+        <v>147</v>
       </c>
       <c r="M49" s="1">
-        <v>2642154.6</v>
+        <v>3444322.4</v>
       </c>
       <c r="N49" s="1">
-        <v>2642154.6</v>
+        <v>3473165.97</v>
       </c>
       <c r="O49" s="1">
-        <v>1.48</v>
+        <v>2.1</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B50" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C50" s="1">
-        <v>21335.0</v>
+        <v>20915.0</v>
       </c>
       <c r="D50" s="1">
-        <v>170.96</v>
+        <v>253.35</v>
       </c>
       <c r="E50" s="1">
-        <v>93.535460042184</v>
+        <v>145.20059909156</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1995579.04</v>
+        <v>3036870.53</v>
       </c>
       <c r="I50" s="1">
-        <v>1651852.56</v>
+        <v>2261944.72</v>
       </c>
       <c r="J50" s="1">
-        <v>82.775601812294</v>
+        <v>74.482751162922</v>
       </c>
       <c r="K50">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>0.0</v>
+      </c>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>3647431.6</v>
+        <v>5298815.25</v>
       </c>
       <c r="N50" s="1">
-        <v>3676275.17</v>
+        <v>5298815.25</v>
       </c>
       <c r="O50" s="1">
-        <v>2.07</v>
+        <v>3.2</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B51" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C51" s="1">
-        <v>20915.0</v>
+        <v>26747.0</v>
       </c>
       <c r="D51" s="1">
-        <v>276.7</v>
+        <v>152.1</v>
       </c>
       <c r="E51" s="1">
-        <v>145.20059909156</v>
+        <v>14.72990914869</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3036870.53</v>
+        <v>393980.88</v>
       </c>
       <c r="I51" s="1">
-        <v>2750309.97</v>
+        <v>3674237.82</v>
       </c>
       <c r="J51" s="1">
-        <v>90.563952029921</v>
+        <v>932.59292684457</v>
       </c>
       <c r="K51">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.08</v>
+      </c>
+      <c r="L51" t="s">
+        <v>152</v>
       </c>
       <c r="M51" s="1">
-        <v>5787180.5</v>
+        <v>4068218.7</v>
       </c>
       <c r="N51" s="1">
-        <v>5787180.5</v>
+        <v>4070348.43</v>
       </c>
       <c r="O51" s="1">
-        <v>3.25</v>
+        <v>2.46</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B52" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C52" s="1">
-        <v>26747.0</v>
+        <v>18318.0</v>
       </c>
       <c r="D52" s="1">
-        <v>166.45</v>
+        <v>218.1</v>
       </c>
       <c r="E52" s="1">
-        <v>14.72990914869</v>
+        <v>115.59523801725</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>393980.88</v>
+        <v>2117473.57</v>
       </c>
       <c r="I52" s="1">
-        <v>4058057.27</v>
+        <v>1877682.23</v>
       </c>
       <c r="J52" s="1">
-        <v>1030.0137585357</v>
+        <v>88.675592300309</v>
       </c>
       <c r="K52">
-        <v>0.6</v>
+        <v>4.22</v>
       </c>
       <c r="L52" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="M52" s="1">
-        <v>4452038.15</v>
+        <v>3995155.8</v>
       </c>
       <c r="N52" s="1">
-        <v>4467952.62</v>
+        <v>4072384.66</v>
       </c>
       <c r="O52" s="1">
-        <v>2.51</v>
+        <v>2.46</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B53" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C53" s="1">
-        <v>18318.0</v>
+        <v>9820.0</v>
       </c>
       <c r="D53" s="1">
-        <v>247.4</v>
+        <v>135.25</v>
       </c>
       <c r="E53" s="1">
-        <v>115.59523801725</v>
+        <v>256.81218839104</v>
       </c>
       <c r="F53" t="s">
-        <v>8</v>
+        <v>122</v>
       </c>
       <c r="G53">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H53" s="1">
-        <v>2117473.57</v>
+        <v>2457561.31</v>
       </c>
       <c r="I53" s="1">
-        <v>2414399.63</v>
+        <v>-995840.17</v>
       </c>
       <c r="J53" s="1">
-        <v>114.02265719898</v>
+        <v>-40.521478180335</v>
       </c>
       <c r="K53">
-        <v>4.22</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>4531873.2</v>
+        <v>1461721.14</v>
       </c>
       <c r="N53" s="1">
-        <v>4609102.06</v>
+        <v>1461721.14</v>
       </c>
       <c r="O53" s="1">
-        <v>2.59</v>
+        <v>0.88</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B54" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C54" s="1">
-        <v>9820.0</v>
+        <v>32617.0</v>
       </c>
       <c r="D54" s="1">
-        <v>159.5</v>
+        <v>46.42</v>
       </c>
       <c r="E54" s="1">
-        <v>256.81218839104</v>
+        <v>22.292380047215</v>
       </c>
       <c r="F54" t="s">
-        <v>123</v>
+        <v>8</v>
       </c>
       <c r="G54">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>2457561.31</v>
+        <v>727110.56</v>
       </c>
       <c r="I54" s="1">
-        <v>-732605.26</v>
+        <v>786970.58</v>
       </c>
       <c r="J54" s="1">
-        <v>-29.81025364531</v>
+        <v>108.23258845257</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1724956.05</v>
+        <v>1514081.14</v>
       </c>
       <c r="N54" s="1">
-        <v>1724956.05</v>
+        <v>1514081.14</v>
       </c>
       <c r="O54" s="1">
-        <v>0.97</v>
+        <v>0.92</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B55" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C55" s="1">
-        <v>32617.0</v>
+        <v>105731.0</v>
       </c>
       <c r="D55" s="1">
-        <v>52.5</v>
+        <v>26.85</v>
       </c>
       <c r="E55" s="1">
-        <v>22.292380047215</v>
+        <v>18.689683252783</v>
       </c>
       <c r="F55" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="G55">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H55" s="1">
-        <v>727110.56</v>
+        <v>2338901.63</v>
       </c>
       <c r="I55" s="1">
-        <v>985281.94</v>
+        <v>946058.6</v>
       </c>
       <c r="J55" s="1">
-        <v>135.50648198535</v>
+        <v>40.448840937359</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1712392.5</v>
+        <v>3284960.23</v>
       </c>
       <c r="N55" s="1">
-        <v>1712392.5</v>
+        <v>3284960.23</v>
       </c>
       <c r="O55" s="1">
-        <v>0.96</v>
+        <v>1.99</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B56" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C56" s="1">
-        <v>105731.0</v>
+        <v>48898.0</v>
       </c>
       <c r="D56" s="1">
-        <v>26.89</v>
+        <v>29.115</v>
       </c>
       <c r="E56" s="1">
-        <v>18.689683252783</v>
+        <v>33.829820033539</v>
       </c>
       <c r="F56" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>2338901.63</v>
+        <v>1654210.54</v>
       </c>
       <c r="I56" s="1">
-        <v>898512.33</v>
+        <v>-230545.27</v>
       </c>
       <c r="J56" s="1">
-        <v>38.415994861656</v>
+        <v>-13.936875894891</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3237413.96</v>
+        <v>1423665.27</v>
       </c>
       <c r="N56" s="1">
-        <v>3237413.96</v>
+        <v>1423665.27</v>
       </c>
       <c r="O56" s="1">
-        <v>1.82</v>
+        <v>0.86</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B57" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C57" s="1">
-        <v>48898.0</v>
+        <v>2804.0</v>
       </c>
       <c r="D57" s="1">
-        <v>28.41</v>
+        <v>844.2</v>
       </c>
       <c r="E57" s="1">
-        <v>33.829820033539</v>
+        <v>700.79802068474</v>
       </c>
       <c r="F57" t="s">
-        <v>8</v>
+        <v>122</v>
       </c>
       <c r="G57">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H57" s="1">
-        <v>1654210.54</v>
+        <v>2110295.96</v>
       </c>
       <c r="I57" s="1">
-        <v>-265018.36</v>
+        <v>494892.36</v>
       </c>
       <c r="J57" s="1">
-        <v>-16.020836138549</v>
+        <v>23.451324808488</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1389192.18</v>
+        <v>2605188.32</v>
       </c>
       <c r="N57" s="1">
-        <v>1389192.18</v>
+        <v>2605188.32</v>
       </c>
       <c r="O57" s="1">
-        <v>0.78</v>
+        <v>1.57</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B58" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C58" s="1">
-        <v>2804.0</v>
+        <v>117073.0</v>
       </c>
       <c r="D58" s="1">
-        <v>881.4</v>
+        <v>116.6</v>
       </c>
       <c r="E58" s="1">
-        <v>700.79802068474</v>
+        <v>164.5256429749</v>
       </c>
       <c r="F58" t="s">
-        <v>123</v>
+        <v>168</v>
       </c>
       <c r="G58">
-        <v>0.91</v>
+        <v>11.03</v>
       </c>
       <c r="H58" s="1">
-        <v>2110295.96</v>
+        <v>1789092.2</v>
       </c>
       <c r="I58" s="1">
-        <v>611508.46</v>
+        <v>-551217.14</v>
       </c>
       <c r="J58" s="1">
-        <v>28.977379078146</v>
+        <v>-30.809878887181</v>
       </c>
       <c r="K58">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.07</v>
+      </c>
+      <c r="L58" t="s">
+        <v>169</v>
       </c>
       <c r="M58" s="1">
-        <v>2721804.42</v>
+        <v>1237875.06</v>
       </c>
       <c r="N58" s="1">
-        <v>2721804.42</v>
+        <v>1246060.54</v>
       </c>
       <c r="O58" s="1">
-        <v>1.53</v>
+        <v>0.75</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B59" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C59" s="1">
-        <v>117073.0</v>
+        <v>76186.0</v>
       </c>
       <c r="D59" s="1">
-        <v>117.6</v>
+        <v>47.125</v>
       </c>
       <c r="E59" s="1">
-        <v>164.5256429749</v>
+        <v>38.53910757882</v>
       </c>
       <c r="F59" t="s">
-        <v>169</v>
+        <v>48</v>
       </c>
       <c r="G59">
-        <v>11.23</v>
+        <v>0.86</v>
       </c>
       <c r="H59" s="1">
-        <v>1789092.2</v>
+        <v>3420689.92</v>
       </c>
       <c r="I59" s="1">
-        <v>-563379.32</v>
+        <v>733726.46</v>
       </c>
       <c r="J59" s="1">
-        <v>-31.489675043019</v>
+        <v>21.449662996639</v>
       </c>
       <c r="K59">
-        <v>0.07</v>
+        <v>0.47</v>
       </c>
       <c r="L59" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="M59" s="1">
-        <v>1225712.88</v>
+        <v>4154416.38</v>
       </c>
       <c r="N59" s="1">
-        <v>1233749.02</v>
+        <v>4190137.75</v>
       </c>
       <c r="O59" s="1">
-        <v>0.69</v>
+        <v>2.53</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B60" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C60" s="1">
-        <v>76186.0</v>
+        <v>74184.0</v>
       </c>
       <c r="D60" s="1">
-        <v>54.67</v>
+        <v>10.375</v>
       </c>
       <c r="E60" s="1">
-        <v>38.53910757882</v>
+        <v>18.786497627521</v>
       </c>
       <c r="F60" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G60">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3420689.92</v>
+        <v>1393657.54</v>
       </c>
       <c r="I60" s="1">
-        <v>1322050.32</v>
+        <v>-623998.54</v>
       </c>
       <c r="J60" s="1">
-        <v>38.648645475589</v>
+        <v>-44.774165969066</v>
       </c>
       <c r="K60">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>0.0</v>
+      </c>
+      <c r="L60">
+        <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>4742740.24</v>
+        <v>769659.0</v>
       </c>
       <c r="N60" s="1">
-        <v>4777892.22</v>
+        <v>769659.0</v>
       </c>
       <c r="O60" s="1">
-        <v>2.68</v>
+        <v>0.47</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B61" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C61" s="1">
-        <v>74184.0</v>
+        <v>97366.0</v>
       </c>
       <c r="D61" s="1">
-        <v>12.29</v>
+        <v>157.6</v>
       </c>
       <c r="E61" s="1">
-        <v>18.786497627521</v>
+        <v>169.26291949962</v>
       </c>
       <c r="F61" t="s">
-        <v>8</v>
+        <v>131</v>
       </c>
       <c r="G61">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H61" s="1">
-        <v>1393657.54</v>
+        <v>2214501.76</v>
       </c>
       <c r="I61" s="1">
-        <v>-481936.18</v>
+        <v>-160949.75</v>
       </c>
       <c r="J61" s="1">
-        <v>-34.580674675645</v>
+        <v>-7.2679892564186</v>
       </c>
       <c r="K61">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L61">
-        <v>0.0</v>
+        <v>977.06</v>
       </c>
       <c r="M61" s="1">
-        <v>911721.36</v>
+        <v>2053552.01</v>
       </c>
       <c r="N61" s="1">
-        <v>911721.36</v>
+        <v>2054529.07</v>
       </c>
       <c r="O61" s="1">
-        <v>0.51</v>
+        <v>1.24</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B62" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C62" s="1">
-        <v>97366.0</v>
+        <v>71299.0</v>
       </c>
       <c r="D62" s="1">
-        <v>162.45</v>
+        <v>6.76</v>
       </c>
       <c r="E62" s="1">
-        <v>169.26291949962</v>
+        <v>19.511494551116</v>
       </c>
       <c r="F62" t="s">
-        <v>132</v>
+        <v>8</v>
       </c>
       <c r="G62">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2214501.76</v>
+        <v>1391150.05</v>
       </c>
       <c r="I62" s="1">
-        <v>-97501.02</v>
+        <v>-909168.81</v>
       </c>
       <c r="J62" s="1">
-        <v>-4.4028422899063</v>
+        <v>-65.353756052411</v>
       </c>
       <c r="K62">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L62">
-        <v>977.17</v>
+        <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2117000.74</v>
+        <v>481981.24</v>
       </c>
       <c r="N62" s="1">
-        <v>2117977.91</v>
+        <v>481981.24</v>
       </c>
       <c r="O62" s="1">
-        <v>1.19</v>
+        <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B63" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C63" s="1">
-        <v>71299.0</v>
+        <v>2406.0</v>
       </c>
       <c r="D63" s="1">
-        <v>7.05</v>
+        <v>1071.29</v>
       </c>
       <c r="E63" s="1">
-        <v>19.511494551116</v>
+        <v>1067.7372402328</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1391150.05</v>
+        <v>2568975.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-888492.1</v>
+        <v>8547.94</v>
       </c>
       <c r="J63" s="1">
-        <v>-63.867452687796</v>
+        <v>0.3327372721845</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>502657.95</v>
+        <v>2577523.74</v>
       </c>
       <c r="N63" s="1">
-        <v>502657.95</v>
+        <v>2577523.74</v>
       </c>
       <c r="O63" s="1">
-        <v>0.28</v>
+        <v>1.56</v>
       </c>
       <c r="P63">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P64">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>