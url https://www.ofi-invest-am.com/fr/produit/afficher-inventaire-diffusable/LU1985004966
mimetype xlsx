--- v2 (2026-06-18)
+++ v3 (2026-07-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LU1985004537</t>
   </si>
   <si>
@@ -124,138 +124,129 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
-    <t>17 623.45</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>7 870.82</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>84 238.15</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>29 759.04</t>
-[...1 lines deleted...]
-  <si>
     <t>LU1704650164</t>
   </si>
   <si>
     <t>BEFESA SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>44 329.77</t>
+    <t>19 783.83</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>GB00BG5KQW09</t>
   </si>
   <si>
     <t>CERES POWER HOLDINGS PLC</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
@@ -280,51 +271,51 @@
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>83 266.86</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>31 379.45</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
-    <t>124 689.10</t>
+    <t>123 790.88</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
@@ -379,101 +370,101 @@
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>65 552.01</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PLC</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
-    <t>NESTLE LTD</t>
+    <t>NESTLE SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>22 388.81</t>
+    <t>30 879.89</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
-    <t>12 748.13</t>
-[...1 lines deleted...]
-  <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
+    <t>51 147.11</t>
+  </si>
+  <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
   <si>
     <t>4 099.64</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
@@ -523,72 +514,72 @@
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>8 185.48</t>
+    <t>8 169.95</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>35 721.37</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
+  </si>
+  <si>
+    <t>2 133.90</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -964,211 +955,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1377463.0</v>
+        <v>1370715.0</v>
       </c>
       <c r="D2">
-        <v>17.38</v>
+        <v>18.19</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>23938074.12</v>
+        <v>24929067.64</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>23938074.12</v>
+        <v>24929067.64</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>6947.0</v>
       </c>
       <c r="D3">
-        <v>1884.68</v>
+        <v>1974.16</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>13092855.84</v>
+        <v>13714515.07</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>13092855.84</v>
+        <v>13714515.07</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>819910.02</v>
+        <v>818090.02</v>
       </c>
       <c r="D4">
-        <v>155.04</v>
+        <v>162.29</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>127119738.95</v>
+        <v>132771337.49</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>127119738.95</v>
+        <v>132771337.49</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>50.0</v>
       </c>
       <c r="D5">
-        <v>1360.9</v>
+        <v>1425.06</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>68044.9</v>
+        <v>71253.14</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>68044.9</v>
+        <v>71253.14</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>10302.0</v>
+        <v>11166.0</v>
       </c>
       <c r="D6">
-        <v>117.99</v>
+        <v>123.59</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1215523.21</v>
+        <v>1379967.43</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1215523.21</v>
+        <v>1379967.43</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>107.46</v>
+        <v>112.52</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10746.07</v>
+        <v>11251.5</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10746.07</v>
+        <v>11251.5</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1220,3134 +1211,3134 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13504.0</v>
       </c>
       <c r="D2" s="1">
-        <v>219.0</v>
+        <v>242.0</v>
       </c>
       <c r="E2" s="1">
         <v>185.79711048578</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2509004.18</v>
       </c>
       <c r="I2" s="1">
-        <v>448371.82</v>
+        <v>758963.82</v>
       </c>
       <c r="J2" s="1">
-        <v>17.870509087793</v>
+        <v>30.249603649524</v>
       </c>
       <c r="K2">
-        <v>1.31</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>0.0</v>
+      </c>
+      <c r="L2">
+        <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2957376.0</v>
+        <v>3267968.0</v>
       </c>
       <c r="N2" s="1">
-        <v>2974999.45</v>
+        <v>3267968.0</v>
       </c>
       <c r="O2" s="1">
-        <v>1.8</v>
+        <v>1.89</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>10940.0</v>
       </c>
       <c r="D3" s="1">
-        <v>138.05</v>
+        <v>141.85</v>
       </c>
       <c r="E3" s="1">
         <v>172.63322760512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1888607.51</v>
       </c>
       <c r="I3" s="1">
-        <v>-378340.51</v>
+        <v>-336768.51</v>
       </c>
       <c r="J3" s="1">
-        <v>-20.032775894235</v>
+        <v>-17.83157740382</v>
       </c>
       <c r="K3">
         <v>0.72</v>
       </c>
       <c r="L3" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="M3" s="1">
-        <v>1510267.0</v>
+        <v>1551839.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1518137.82</v>
+        <v>1559709.82</v>
       </c>
       <c r="O3" s="1">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C4" s="1">
         <v>52899.0</v>
       </c>
       <c r="D4" s="1">
-        <v>61.68</v>
+        <v>64.16</v>
       </c>
       <c r="E4" s="1">
         <v>53.141632545039</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2811139.22</v>
       </c>
       <c r="I4" s="1">
-        <v>451671.1</v>
+        <v>582860.62</v>
       </c>
       <c r="J4" s="1">
-        <v>16.067190724193</v>
+        <v>20.733964929706</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3262810.32</v>
+        <v>3393999.84</v>
       </c>
       <c r="N4" s="1">
-        <v>3262810.32</v>
+        <v>3393999.84</v>
       </c>
       <c r="O4" s="1">
-        <v>1.97</v>
+        <v>1.96</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C5" s="1">
         <v>51402.0</v>
       </c>
       <c r="D5" s="1">
-        <v>28.06</v>
+        <v>31.62</v>
       </c>
       <c r="E5" s="1">
         <v>41.854601377378</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2151410.22</v>
       </c>
       <c r="I5" s="1">
-        <v>-709070.1</v>
+        <v>-526078.98</v>
       </c>
       <c r="J5" s="1">
-        <v>-32.958386708789</v>
+        <v>-24.452750810117</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1442340.12</v>
+        <v>1625331.24</v>
       </c>
       <c r="N5" s="1">
-        <v>1442340.12</v>
+        <v>1625331.24</v>
       </c>
       <c r="O5" s="1">
-        <v>0.87</v>
+        <v>0.94</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C6" s="1">
         <v>7069.0</v>
       </c>
       <c r="D6" s="1">
-        <v>1191.0</v>
+        <v>1222.6</v>
       </c>
       <c r="E6" s="1">
         <v>525.84801810723</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3717219.64</v>
       </c>
       <c r="I6" s="1">
-        <v>4701959.36</v>
+        <v>4925339.76</v>
       </c>
       <c r="J6" s="1">
-        <v>126.49129767323</v>
+        <v>132.50063856867</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>8419179.0</v>
+        <v>8642559.4</v>
       </c>
       <c r="N6" s="1">
-        <v>8419179.0</v>
+        <v>8642559.4</v>
       </c>
       <c r="O6" s="1">
-        <v>5.09</v>
+        <v>5.0</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>45642.0</v>
       </c>
       <c r="D7" s="1">
-        <v>142.76</v>
+        <v>148.62</v>
       </c>
       <c r="E7" s="1">
         <v>106.44088668332</v>
       </c>
       <c r="F7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G7">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H7" s="1">
         <v>5632872.65</v>
       </c>
       <c r="I7" s="1">
-        <v>1906838.22</v>
+        <v>2159784.23</v>
       </c>
       <c r="J7" s="1">
-        <v>33.851967521403</v>
+        <v>38.342500606684</v>
       </c>
       <c r="K7">
-        <v>1.85</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>0.0</v>
+      </c>
+      <c r="L7">
+        <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>7539710.87</v>
+        <v>7792656.88</v>
       </c>
       <c r="N7" s="1">
-        <v>7623949.02</v>
+        <v>7792656.88</v>
       </c>
       <c r="O7" s="1">
-        <v>4.61</v>
+        <v>4.51</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C8" s="1">
         <v>64573.0</v>
       </c>
       <c r="D8" s="1">
-        <v>39.24</v>
+        <v>42.29</v>
       </c>
       <c r="E8" s="1">
         <v>34.371886856736</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2219495.85</v>
       </c>
       <c r="I8" s="1">
-        <v>314348.67</v>
+        <v>511296.32</v>
       </c>
       <c r="J8" s="1">
-        <v>14.163066355812</v>
+        <v>23.03659725248</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2533844.52</v>
+        <v>2730792.17</v>
       </c>
       <c r="N8" s="1">
-        <v>2533844.52</v>
+        <v>2730792.17</v>
       </c>
       <c r="O8" s="1">
-        <v>1.53</v>
+        <v>1.58</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C9" s="1">
         <v>601207.0</v>
       </c>
       <c r="D9" s="1">
-        <v>9.678</v>
+        <v>10.526</v>
       </c>
       <c r="E9" s="1">
         <v>4.5439133443223</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2731832.51</v>
       </c>
       <c r="I9" s="1">
-        <v>3086648.84</v>
+        <v>3596472.37</v>
       </c>
       <c r="J9" s="1">
-        <v>112.98821683618</v>
+        <v>131.65054434468</v>
       </c>
       <c r="K9">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>0.0</v>
+      </c>
+      <c r="L9">
+        <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>5818481.35</v>
+        <v>6328304.88</v>
       </c>
       <c r="N9" s="1">
-        <v>5848240.39</v>
+        <v>6328304.88</v>
       </c>
       <c r="O9" s="1">
-        <v>3.53</v>
+        <v>3.66</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B10" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C10" s="1">
         <v>65783.0</v>
       </c>
       <c r="D10" s="1">
-        <v>29.7</v>
+        <v>34.6</v>
       </c>
       <c r="E10" s="1">
         <v>40.562981469377</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2668354.61</v>
       </c>
       <c r="I10" s="1">
-        <v>-714599.51</v>
+        <v>-392262.81</v>
       </c>
       <c r="J10" s="1">
-        <v>-26.780530118521</v>
+        <v>-14.700550239085</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1953755.1</v>
+        <v>2276091.8</v>
       </c>
       <c r="N10" s="1">
-        <v>1953755.1</v>
+        <v>2276091.8</v>
       </c>
       <c r="O10" s="1">
-        <v>1.18</v>
+        <v>1.32</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B11" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>7262.0</v>
       </c>
       <c r="D11" s="1">
-        <v>92.65</v>
+        <v>91.1</v>
       </c>
       <c r="E11" s="1">
         <v>96.837648030846</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>703235.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-30410.7</v>
+        <v>-41666.8</v>
       </c>
       <c r="J11" s="1">
-        <v>-4.3244008048519</v>
+        <v>-5.9250179527469</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>672824.3</v>
+        <v>661568.2</v>
       </c>
       <c r="N11" s="1">
-        <v>672824.3</v>
+        <v>661568.2</v>
       </c>
       <c r="O11" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C12" s="1">
         <v>35738.0</v>
       </c>
       <c r="D12" s="1">
-        <v>87.3</v>
+        <v>90.44</v>
       </c>
       <c r="E12" s="1">
         <v>58.802834238066</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2101495.69</v>
       </c>
       <c r="I12" s="1">
-        <v>1018431.71</v>
+        <v>1130649.03</v>
       </c>
       <c r="J12" s="1">
-        <v>48.462231678429</v>
+        <v>53.80211034361</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3119927.4</v>
+        <v>3232144.72</v>
       </c>
       <c r="N12" s="1">
-        <v>3119927.4</v>
+        <v>3232144.72</v>
       </c>
       <c r="O12" s="1">
-        <v>1.89</v>
+        <v>1.87</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>59025.0</v>
       </c>
       <c r="D13" s="1">
-        <v>27.32</v>
+        <v>28.85</v>
       </c>
       <c r="E13" s="1">
         <v>26.259342481999</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1549957.69</v>
       </c>
       <c r="I13" s="1">
-        <v>62605.31</v>
+        <v>152913.56</v>
       </c>
       <c r="J13" s="1">
-        <v>4.0391625141716</v>
+        <v>9.8656602684426</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1612563.0</v>
+        <v>1702871.25</v>
       </c>
       <c r="N13" s="1">
-        <v>1612563.0</v>
+        <v>1702871.25</v>
       </c>
       <c r="O13" s="1">
-        <v>0.97</v>
+        <v>0.99</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>330955.0</v>
       </c>
       <c r="D14" s="1">
-        <v>10.27</v>
+        <v>10.655</v>
       </c>
       <c r="E14" s="1">
         <v>2.9612341254853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>980035.24</v>
       </c>
       <c r="I14" s="1">
-        <v>2418872.61</v>
+        <v>2546290.29</v>
       </c>
       <c r="J14" s="1">
-        <v>246.81486045339</v>
+        <v>259.81619701757</v>
       </c>
       <c r="K14">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="L14" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="M14" s="1">
-        <v>3398907.85</v>
+        <v>3526325.53</v>
       </c>
       <c r="N14" s="1">
-        <v>3443237.62</v>
+        <v>3546109.36</v>
       </c>
       <c r="O14" s="1">
-        <v>2.08</v>
+        <v>2.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C15" s="1">
         <v>9083.0</v>
       </c>
       <c r="D15" s="1">
-        <v>104.0</v>
+        <v>108.95</v>
       </c>
       <c r="E15" s="1">
         <v>163.91826819333</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1488869.63</v>
       </c>
       <c r="I15" s="1">
-        <v>-544237.63</v>
+        <v>-499276.78</v>
       </c>
       <c r="J15" s="1">
-        <v>-36.553746482155</v>
+        <v>-33.533948838758</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>944632.0</v>
+        <v>989592.85</v>
       </c>
       <c r="N15" s="1">
-        <v>944632.0</v>
+        <v>989592.85</v>
       </c>
       <c r="O15" s="1">
         <v>0.57</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B16" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C16" s="1">
         <v>191082.0</v>
       </c>
       <c r="D16" s="1">
-        <v>3.258</v>
+        <v>4.266</v>
       </c>
       <c r="E16" s="1">
         <v>6.6457061366324</v>
       </c>
       <c r="F16" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G16">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H16" s="1">
         <v>1479745.39</v>
       </c>
       <c r="I16" s="1">
-        <v>-759377.5</v>
+        <v>-543296.11</v>
       </c>
       <c r="J16" s="1">
-        <v>-51.318118990727</v>
+        <v>-36.715512930235</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>720367.89</v>
+        <v>936449.28</v>
       </c>
       <c r="N16" s="1">
-        <v>720367.89</v>
+        <v>936449.28</v>
       </c>
       <c r="O16" s="1">
-        <v>0.44</v>
+        <v>0.54</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C17" s="1">
         <v>36580.0</v>
       </c>
       <c r="D17" s="1">
-        <v>71.52</v>
+        <v>77.88</v>
       </c>
       <c r="E17" s="1">
         <v>52.197427829415</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1909381.91</v>
       </c>
       <c r="I17" s="1">
-        <v>706819.69</v>
+        <v>939468.49</v>
       </c>
       <c r="J17" s="1">
-        <v>37.018245867847</v>
+        <v>49.202754309116</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2616201.6</v>
+        <v>2848850.4</v>
       </c>
       <c r="N17" s="1">
-        <v>2616201.6</v>
+        <v>2848850.4</v>
       </c>
       <c r="O17" s="1">
-        <v>1.58</v>
+        <v>1.65</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C18" s="1">
         <v>80422.0</v>
       </c>
       <c r="D18" s="1">
-        <v>16.64</v>
+        <v>17.29</v>
       </c>
       <c r="E18" s="1">
         <v>10.719614906369</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>862092.87</v>
       </c>
       <c r="I18" s="1">
-        <v>476129.21</v>
+        <v>528403.51</v>
       </c>
       <c r="J18" s="1">
-        <v>55.229456891344</v>
+        <v>61.293107551162</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1338222.08</v>
+        <v>1390496.38</v>
       </c>
       <c r="N18" s="1">
-        <v>1338222.08</v>
+        <v>1390496.38</v>
       </c>
       <c r="O18" s="1">
-        <v>0.81</v>
+        <v>0.8</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B19" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C19" s="1">
         <v>34037.0</v>
       </c>
       <c r="D19" s="1">
-        <v>70.78</v>
+        <v>67.48</v>
       </c>
       <c r="E19" s="1">
         <v>56.937115785763</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1937968.61</v>
       </c>
       <c r="I19" s="1">
-        <v>471170.25</v>
+        <v>358848.15</v>
       </c>
       <c r="J19" s="1">
-        <v>24.312584196088</v>
+        <v>18.516716325968</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2409138.86</v>
+        <v>2296816.76</v>
       </c>
       <c r="N19" s="1">
-        <v>2409138.86</v>
+        <v>2296816.76</v>
       </c>
       <c r="O19" s="1">
-        <v>1.46</v>
+        <v>1.33</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B20" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C20" s="1">
         <v>51765.0</v>
       </c>
       <c r="D20" s="1">
-        <v>32.54</v>
+        <v>29.11</v>
       </c>
       <c r="E20" s="1">
         <v>22.008320293635</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1139260.7</v>
       </c>
       <c r="I20" s="1">
-        <v>545172.4</v>
+        <v>367618.45</v>
       </c>
       <c r="J20" s="1">
-        <v>47.853173553691</v>
+        <v>32.268158640072</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1684433.1</v>
+        <v>1506879.15</v>
       </c>
       <c r="N20" s="1">
-        <v>1684433.1</v>
+        <v>1506879.15</v>
       </c>
       <c r="O20" s="1">
-        <v>1.02</v>
+        <v>0.87</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>27860.0</v>
       </c>
       <c r="D21" s="1">
-        <v>59.5</v>
+        <v>64.36</v>
       </c>
       <c r="E21" s="1">
         <v>143.05733847811</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>3985577.45</v>
       </c>
       <c r="I21" s="1">
-        <v>-2327907.45</v>
+        <v>-2192507.85</v>
       </c>
       <c r="J21" s="1">
-        <v>-58.408285353983</v>
+        <v>-55.01104614088</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1657670.0</v>
+        <v>1793069.6</v>
       </c>
       <c r="N21" s="1">
-        <v>1657670.0</v>
+        <v>1793069.6</v>
       </c>
       <c r="O21" s="1">
-        <v>1.0</v>
+        <v>1.04</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B22" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C22" s="1">
         <v>106963.0</v>
       </c>
       <c r="D22" s="1">
-        <v>14.46</v>
+        <v>17.2</v>
       </c>
       <c r="E22" s="1">
         <v>24.794760898628</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2652122.01</v>
       </c>
       <c r="I22" s="1">
-        <v>-1105437.03</v>
+        <v>-812358.41</v>
       </c>
       <c r="J22" s="1">
-        <v>-41.681228308195</v>
+        <v>-30.630506701311</v>
       </c>
       <c r="K22">
         <v>0.78</v>
       </c>
       <c r="L22" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="M22" s="1">
-        <v>1546684.98</v>
+        <v>1839763.6</v>
       </c>
       <c r="N22" s="1">
-        <v>1629951.84</v>
+        <v>1923030.46</v>
       </c>
       <c r="O22" s="1">
-        <v>0.99</v>
+        <v>1.11</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B23" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C23" s="1">
         <v>23238.0</v>
       </c>
       <c r="D23" s="1">
-        <v>68.72</v>
+        <v>65.06</v>
       </c>
       <c r="E23" s="1">
         <v>61.340009897582</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1425419.15</v>
       </c>
       <c r="I23" s="1">
-        <v>171496.21</v>
+        <v>86445.13</v>
       </c>
       <c r="J23" s="1">
-        <v>12.031282868621</v>
+        <v>6.0645410860377</v>
       </c>
       <c r="K23">
         <v>1.35</v>
       </c>
       <c r="L23" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="M23" s="1">
-        <v>1596915.36</v>
+        <v>1511864.28</v>
       </c>
       <c r="N23" s="1">
-        <v>1628294.81</v>
+        <v>1543243.73</v>
       </c>
       <c r="O23" s="1">
-        <v>0.98</v>
+        <v>0.89</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C24" s="1">
         <v>322229.0</v>
       </c>
       <c r="D24" s="1">
-        <v>12.092</v>
+        <v>13.382</v>
       </c>
       <c r="E24" s="1">
         <v>9.9763993619445</v>
       </c>
       <c r="F24" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G24">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H24" s="1">
         <v>3697517.81</v>
       </c>
       <c r="I24" s="1">
-        <v>811129.34</v>
+        <v>1256177.38</v>
       </c>
       <c r="J24" s="1">
-        <v>21.937131385988</v>
+        <v>33.973531556836</v>
       </c>
       <c r="K24">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="L24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="M24" s="1">
-        <v>4508647.15</v>
+        <v>4953695.19</v>
       </c>
       <c r="N24" s="1">
-        <v>4633336.25</v>
+        <v>5077486.07</v>
       </c>
       <c r="O24" s="1">
-        <v>2.8</v>
+        <v>2.94</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C25" s="1">
         <v>55316.0</v>
       </c>
       <c r="D25" s="1">
-        <v>39.97</v>
+        <v>46.005</v>
       </c>
       <c r="E25" s="1">
         <v>27.247622206956</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1507229.47</v>
       </c>
       <c r="I25" s="1">
-        <v>703751.05</v>
+        <v>1037583.11</v>
       </c>
       <c r="J25" s="1">
-        <v>46.69169917438</v>
+        <v>68.840420828555</v>
       </c>
       <c r="K25">
         <v>0.23</v>
       </c>
       <c r="L25" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="M25" s="1">
-        <v>2210980.52</v>
+        <v>2544812.58</v>
       </c>
       <c r="N25" s="1">
-        <v>2223492.49</v>
+        <v>2557324.55</v>
       </c>
       <c r="O25" s="1">
-        <v>1.34</v>
+        <v>1.48</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B26" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C26" s="1">
         <v>352496.0</v>
       </c>
       <c r="D26" s="1">
-        <v>5.214</v>
+        <v>5.742</v>
       </c>
       <c r="E26" s="1">
         <v>5.4835129476647</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1932916.38</v>
       </c>
       <c r="I26" s="1">
-        <v>-95002.24</v>
+        <v>91115.65</v>
       </c>
       <c r="J26" s="1">
-        <v>-4.9149689548391</v>
+        <v>4.713895072895</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1837914.14</v>
+        <v>2024032.03</v>
       </c>
       <c r="N26" s="1">
-        <v>1837914.14</v>
+        <v>2024032.03</v>
       </c>
       <c r="O26" s="1">
-        <v>1.11</v>
+        <v>1.17</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C27" s="1">
         <v>27395.0</v>
       </c>
       <c r="D27" s="1">
-        <v>108.2</v>
+        <v>117.05</v>
       </c>
       <c r="E27" s="1">
         <v>57.840116444607</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1584529.99</v>
       </c>
       <c r="I27" s="1">
-        <v>1379609.01</v>
+        <v>1622054.76</v>
       </c>
       <c r="J27" s="1">
-        <v>87.067396559657</v>
+        <v>102.36819563131</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2964139.0</v>
+        <v>3206584.75</v>
       </c>
       <c r="N27" s="1">
-        <v>2964139.0</v>
+        <v>3206584.75</v>
       </c>
       <c r="O27" s="1">
-        <v>1.79</v>
+        <v>1.85</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C28" s="1">
         <v>72131.0</v>
       </c>
       <c r="D28" s="1">
-        <v>33.48</v>
+        <v>35.12</v>
       </c>
       <c r="E28" s="1">
         <v>23.909993206804</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1724651.72</v>
       </c>
       <c r="I28" s="1">
-        <v>690294.16</v>
+        <v>808589.0</v>
       </c>
       <c r="J28" s="1">
-        <v>40.025133886162</v>
+        <v>46.884190623716</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2414945.88</v>
+        <v>2533240.72</v>
       </c>
       <c r="N28" s="1">
-        <v>2414945.88</v>
+        <v>2533240.72</v>
       </c>
       <c r="O28" s="1">
-        <v>1.46</v>
+        <v>1.47</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B29" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C29" s="1">
         <v>643084.0</v>
       </c>
       <c r="D29" s="1">
-        <v>4.791</v>
+        <v>4.799</v>
       </c>
       <c r="E29" s="1">
         <v>4.1050863495282</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2639915.35</v>
       </c>
       <c r="I29" s="1">
-        <v>441100.09</v>
+        <v>446244.77</v>
       </c>
       <c r="J29" s="1">
-        <v>16.708872502294</v>
+        <v>16.903752993444</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>3081015.44</v>
+        <v>3086160.12</v>
       </c>
       <c r="N29" s="1">
-        <v>3081015.44</v>
+        <v>3086160.12</v>
       </c>
       <c r="O29" s="1">
-        <v>1.86</v>
+        <v>1.79</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B30" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C30" s="1">
         <v>15555.0</v>
       </c>
       <c r="D30" s="1">
-        <v>170.62</v>
+        <v>186.38</v>
       </c>
       <c r="E30" s="1">
         <v>131.89186949534</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>2051578.03</v>
       </c>
       <c r="I30" s="1">
-        <v>602416.07</v>
+        <v>847562.87</v>
       </c>
       <c r="J30" s="1">
-        <v>29.363546557379</v>
+        <v>41.312728914337</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2653994.1</v>
+        <v>2899140.9</v>
       </c>
       <c r="N30" s="1">
-        <v>2653994.1</v>
+        <v>2899140.9</v>
       </c>
       <c r="O30" s="1">
-        <v>1.6</v>
+        <v>1.68</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B31" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C31" s="1">
         <v>139624.0</v>
       </c>
       <c r="D31" s="1">
-        <v>2.68</v>
+        <v>2.34</v>
       </c>
       <c r="E31" s="1">
         <v>8.629102231708</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>1204829.77</v>
       </c>
       <c r="I31" s="1">
-        <v>-830637.45</v>
+        <v>-878109.61</v>
       </c>
       <c r="J31" s="1">
-        <v>-68.942307924546</v>
+        <v>-72.882462889342</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>374192.32</v>
+        <v>326720.16</v>
       </c>
       <c r="N31" s="1">
-        <v>374192.32</v>
+        <v>326720.16</v>
       </c>
       <c r="O31" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B32" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C32" s="1">
         <v>10247.0</v>
       </c>
       <c r="D32" s="1">
-        <v>350.2</v>
+        <v>349.9</v>
       </c>
       <c r="E32" s="1">
         <v>323.96093588367</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>3319627.71</v>
       </c>
       <c r="I32" s="1">
-        <v>268871.69</v>
+        <v>265797.59</v>
       </c>
       <c r="J32" s="1">
-        <v>8.0994531160845</v>
+        <v>8.006849358418</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3588499.4</v>
+        <v>3585425.3</v>
       </c>
       <c r="N32" s="1">
-        <v>3588499.4</v>
+        <v>3585425.3</v>
       </c>
       <c r="O32" s="1">
-        <v>2.17</v>
+        <v>2.07</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B33" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C33" s="1">
         <v>7776.0</v>
       </c>
       <c r="D33" s="1">
-        <v>468.55</v>
+        <v>484.05</v>
       </c>
       <c r="E33" s="1">
         <v>696.11158307613</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>5412963.67</v>
       </c>
       <c r="I33" s="1">
-        <v>-1769518.87</v>
+        <v>-1648990.87</v>
       </c>
       <c r="J33" s="1">
-        <v>-32.690388812456</v>
+        <v>-30.463734296595</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3643444.8</v>
+        <v>3763972.8</v>
       </c>
       <c r="N33" s="1">
-        <v>3643444.8</v>
+        <v>3763972.8</v>
       </c>
       <c r="O33" s="1">
-        <v>2.2</v>
+        <v>2.18</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B34" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C34" s="1">
         <v>20487.0</v>
       </c>
       <c r="D34" s="1">
-        <v>109.35</v>
+        <v>115.15</v>
       </c>
       <c r="E34" s="1">
         <v>178.60650021965</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>3659111.37</v>
       </c>
       <c r="I34" s="1">
-        <v>-1418857.92</v>
+        <v>-1300033.32</v>
       </c>
       <c r="J34" s="1">
-        <v>-38.776024464104</v>
+        <v>-35.528662250037</v>
       </c>
       <c r="K34">
         <v>1.06</v>
       </c>
       <c r="L34" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="M34" s="1">
-        <v>2240253.45</v>
+        <v>2359078.05</v>
       </c>
       <c r="N34" s="1">
-        <v>2262025.94</v>
+        <v>2380850.54</v>
       </c>
       <c r="O34" s="1">
-        <v>1.37</v>
+        <v>1.38</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B35" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C35" s="1">
         <v>55509.0</v>
       </c>
       <c r="D35" s="1">
-        <v>29.79</v>
+        <v>31.09</v>
       </c>
       <c r="E35" s="1">
         <v>29.041819885064</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1612082.38</v>
       </c>
       <c r="I35" s="1">
-        <v>41530.73</v>
+        <v>113692.43</v>
       </c>
       <c r="J35" s="1">
-        <v>2.576216359365</v>
+        <v>7.052519859438</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1653613.11</v>
+        <v>1725774.81</v>
       </c>
       <c r="N35" s="1">
-        <v>1653613.11</v>
+        <v>1725774.81</v>
       </c>
       <c r="O35" s="1">
         <v>1.0</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B36" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C36" s="1">
         <v>28338.0</v>
       </c>
       <c r="D36" s="1">
-        <v>53.12</v>
+        <v>55.22</v>
       </c>
       <c r="E36" s="1">
         <v>53.365897028725</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1512282.79</v>
       </c>
       <c r="I36" s="1">
-        <v>-6968.23</v>
+        <v>52541.57</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.4607755934325</v>
+        <v>3.4743217569777</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1505314.56</v>
+        <v>1564824.36</v>
       </c>
       <c r="N36" s="1">
-        <v>1505314.56</v>
+        <v>1564824.36</v>
       </c>
       <c r="O36" s="1">
         <v>0.91</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B37" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C37" s="1">
         <v>6094.0</v>
       </c>
       <c r="D37" s="1">
-        <v>538.6</v>
+        <v>560.2</v>
       </c>
       <c r="E37" s="1">
         <v>232.40436823105</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1416272.22</v>
       </c>
       <c r="I37" s="1">
-        <v>1865956.18</v>
+        <v>1997586.58</v>
       </c>
       <c r="J37" s="1">
-        <v>131.75123776699</v>
+        <v>141.0453832103</v>
       </c>
       <c r="K37">
         <v>10.76</v>
       </c>
       <c r="L37" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="M37" s="1">
-        <v>3282228.4</v>
+        <v>3413858.8</v>
       </c>
       <c r="N37" s="1">
-        <v>3347780.41</v>
+        <v>3479410.81</v>
       </c>
       <c r="O37" s="1">
-        <v>2.02</v>
+        <v>2.01</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B38" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C38" s="1">
         <v>203195.0</v>
       </c>
       <c r="D38" s="1">
-        <v>13.21</v>
+        <v>12.872</v>
       </c>
       <c r="E38" s="1">
         <v>9.6436722360294</v>
       </c>
       <c r="F38" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G38">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H38" s="1">
         <v>2313644.58</v>
       </c>
       <c r="I38" s="1">
-        <v>792340.18</v>
+        <v>691066.22</v>
       </c>
       <c r="J38" s="1">
-        <v>34.246408754797</v>
+        <v>29.869160802564</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3105984.76</v>
+        <v>3004710.8</v>
       </c>
       <c r="N38" s="1">
-        <v>3105984.76</v>
+        <v>3004710.8</v>
       </c>
       <c r="O38" s="1">
-        <v>1.88</v>
+        <v>1.74</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B39" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C39" s="1">
         <v>36613.0</v>
       </c>
       <c r="D39" s="1">
-        <v>77.97</v>
+        <v>78.74</v>
       </c>
       <c r="E39" s="1">
         <v>114.77446863136</v>
       </c>
       <c r="F39" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G39">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H39" s="1">
         <v>4095674.84</v>
       </c>
       <c r="I39" s="1">
-        <v>-953874.26</v>
+        <v>-971346.26</v>
       </c>
       <c r="J39" s="1">
-        <v>-23.289794655671</v>
+        <v>-23.716391020924</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3141800.58</v>
+        <v>3124328.58</v>
       </c>
       <c r="N39" s="1">
-        <v>3141800.58</v>
+        <v>3124328.58</v>
       </c>
       <c r="O39" s="1">
-        <v>1.9</v>
+        <v>1.81</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B40" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C40" s="1">
         <v>12575.0</v>
       </c>
       <c r="D40" s="1">
-        <v>120.3</v>
+        <v>136.4</v>
       </c>
       <c r="E40" s="1">
         <v>79.332385685885</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>997604.75</v>
       </c>
       <c r="I40" s="1">
-        <v>515167.75</v>
+        <v>717625.25</v>
       </c>
       <c r="J40" s="1">
-        <v>51.64046682817</v>
+        <v>71.934826894118</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1512772.5</v>
+        <v>1715230.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1512772.5</v>
+        <v>1715230.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.91</v>
+        <v>0.99</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B41" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C41" s="1">
         <v>41230.0</v>
       </c>
       <c r="D41" s="1">
-        <v>45.94</v>
+        <v>46.14</v>
       </c>
       <c r="E41" s="1">
         <v>11.029391219985</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>454741.8</v>
       </c>
       <c r="I41" s="1">
-        <v>1439364.4</v>
+        <v>1447610.4</v>
       </c>
       <c r="J41" s="1">
-        <v>316.52344253376</v>
+        <v>318.33677924484</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1894106.2</v>
+        <v>1902352.2</v>
       </c>
       <c r="N41" s="1">
-        <v>1894106.2</v>
+        <v>1902352.2</v>
       </c>
       <c r="O41" s="1">
-        <v>1.14</v>
+        <v>1.1</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B42" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="C42" s="1">
         <v>47987.0</v>
       </c>
       <c r="D42" s="1">
-        <v>119.5</v>
+        <v>117.42</v>
       </c>
       <c r="E42" s="1">
         <v>82.958456456957</v>
       </c>
       <c r="F42" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G42">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H42" s="1">
         <v>3880516.5</v>
       </c>
       <c r="I42" s="1">
-        <v>2430615.61</v>
+        <v>2225973.52</v>
       </c>
       <c r="J42" s="1">
-        <v>62.636394150109</v>
+        <v>57.362815491185</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>6311132.11</v>
+        <v>6106490.02</v>
       </c>
       <c r="N42" s="1">
-        <v>6311132.11</v>
+        <v>6106490.02</v>
       </c>
       <c r="O42" s="1">
-        <v>3.81</v>
+        <v>3.53</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B43" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C43" s="1">
         <v>66534.0</v>
       </c>
       <c r="D43" s="1">
-        <v>241.5</v>
+        <v>257.2</v>
       </c>
       <c r="E43" s="1">
         <v>810.80089082274</v>
       </c>
       <c r="F43" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="G43">
         <v>7.47</v>
       </c>
       <c r="H43" s="1">
         <v>7232428.19</v>
       </c>
       <c r="I43" s="1">
-        <v>-5082108.98</v>
+        <v>-4942564.7</v>
       </c>
       <c r="J43" s="1">
-        <v>-70.268364185445</v>
+        <v>-68.338939152329</v>
       </c>
       <c r="K43">
-        <v>0.34</v>
+        <v>0.46</v>
       </c>
       <c r="L43" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="M43" s="1">
-        <v>2150319.21</v>
+        <v>2289863.49</v>
       </c>
       <c r="N43" s="1">
-        <v>2172708.02</v>
+        <v>2320743.38</v>
       </c>
       <c r="O43" s="1">
-        <v>1.31</v>
+        <v>1.34</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B44" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C44" s="1">
         <v>118974.0</v>
       </c>
       <c r="D44" s="1">
-        <v>5.41</v>
+        <v>5.415</v>
       </c>
       <c r="E44" s="1">
         <v>8.6889933935146</v>
       </c>
       <c r="F44" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G44">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H44" s="1">
         <v>1205285.51</v>
       </c>
       <c r="I44" s="1">
-        <v>-460497.26</v>
+        <v>-465179.12</v>
       </c>
       <c r="J44" s="1">
-        <v>-38.206487689377</v>
+        <v>-38.594931751897</v>
       </c>
       <c r="K44">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>0.0</v>
+      </c>
+      <c r="L44">
+        <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>744788.25</v>
+        <v>740106.39</v>
       </c>
       <c r="N44" s="1">
-        <v>757536.38</v>
+        <v>740106.39</v>
       </c>
       <c r="O44" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B45" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C45" s="1">
         <v>315380.0</v>
       </c>
       <c r="D45" s="1">
-        <v>10.705</v>
+        <v>11.2</v>
       </c>
       <c r="E45" s="1">
         <v>9.7300750206101</v>
       </c>
       <c r="F45" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G45">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H45" s="1">
         <v>3563311.85</v>
       </c>
       <c r="I45" s="1">
-        <v>343336.37</v>
+        <v>494536.4</v>
       </c>
       <c r="J45" s="1">
-        <v>9.6353163700786</v>
+        <v>13.878560755214</v>
       </c>
       <c r="K45">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.16</v>
+      </c>
+      <c r="L45" t="s">
+        <v>134</v>
       </c>
       <c r="M45" s="1">
-        <v>3906648.22</v>
+        <v>4057848.25</v>
       </c>
       <c r="N45" s="1">
-        <v>3906648.22</v>
+        <v>4108995.36</v>
       </c>
       <c r="O45" s="1">
-        <v>2.36</v>
+        <v>2.38</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B46" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C46" s="1">
         <v>23695.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.05</v>
+        <v>121.0</v>
       </c>
       <c r="E46" s="1">
         <v>29.605464021946</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>701501.47</v>
       </c>
       <c r="I46" s="1">
-        <v>1669183.28</v>
+        <v>2165593.53</v>
       </c>
       <c r="J46" s="1">
-        <v>237.94437380153</v>
+        <v>308.70833813078</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2370684.75</v>
+        <v>2867095.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2370684.75</v>
+        <v>2867095.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.43</v>
+        <v>1.66</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B47" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C47" s="1">
         <v>113879.0</v>
       </c>
       <c r="D47" s="1">
-        <v>15.06</v>
+        <v>15.15</v>
       </c>
       <c r="E47" s="1">
         <v>17.915012688907</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2040143.73</v>
       </c>
       <c r="I47" s="1">
-        <v>-325125.99</v>
+        <v>-314876.88</v>
       </c>
       <c r="J47" s="1">
-        <v>-15.936425714476</v>
+        <v>-15.434053756595</v>
       </c>
       <c r="K47">
         <v>0.04</v>
       </c>
       <c r="L47" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="M47" s="1">
-        <v>1715017.74</v>
+        <v>1725266.85</v>
       </c>
       <c r="N47" s="1">
-        <v>1719117.38</v>
+        <v>1729366.49</v>
       </c>
       <c r="O47" s="1">
-        <v>1.04</v>
+        <v>1.0</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B48" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C48" s="1">
         <v>32143.0</v>
       </c>
       <c r="D48" s="1">
-        <v>76.12</v>
+        <v>80.85</v>
       </c>
       <c r="E48" s="1">
         <v>97.685278909871</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>3139897.92</v>
       </c>
       <c r="I48" s="1">
-        <v>-693172.76</v>
+        <v>-541136.37</v>
       </c>
       <c r="J48" s="1">
-        <v>-22.076283295223</v>
+        <v>-17.234202632931</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2446725.16</v>
+        <v>2598761.55</v>
       </c>
       <c r="N48" s="1">
-        <v>2446725.16</v>
+        <v>2598761.55</v>
       </c>
       <c r="O48" s="1">
-        <v>1.48</v>
+        <v>1.5</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B49" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C49" s="1">
         <v>21335.0</v>
       </c>
       <c r="D49" s="1">
-        <v>161.44</v>
+        <v>151.66</v>
       </c>
       <c r="E49" s="1">
         <v>93.535460042184</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1995579.04</v>
       </c>
       <c r="I49" s="1">
-        <v>1448743.36</v>
+        <v>1240087.06</v>
       </c>
       <c r="J49" s="1">
-        <v>72.597643639312</v>
+        <v>62.141716020429</v>
       </c>
       <c r="K49">
         <v>1.35</v>
       </c>
       <c r="L49" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="M49" s="1">
-        <v>3444322.4</v>
+        <v>3235666.1</v>
       </c>
       <c r="N49" s="1">
-        <v>3473165.97</v>
+        <v>3264509.67</v>
       </c>
       <c r="O49" s="1">
-        <v>2.1</v>
+        <v>1.89</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B50" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C50" s="1">
         <v>20915.0</v>
       </c>
       <c r="D50" s="1">
-        <v>253.35</v>
+        <v>267.75</v>
       </c>
       <c r="E50" s="1">
         <v>145.20059909156</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>3036870.53</v>
       </c>
       <c r="I50" s="1">
-        <v>2261944.72</v>
+        <v>2563120.72</v>
       </c>
       <c r="J50" s="1">
-        <v>74.482751162922</v>
+        <v>84.400065616232</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5298815.25</v>
+        <v>5599991.25</v>
       </c>
       <c r="N50" s="1">
-        <v>5298815.25</v>
+        <v>5599991.25</v>
       </c>
       <c r="O50" s="1">
-        <v>3.2</v>
+        <v>3.24</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B51" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C51" s="1">
         <v>26747.0</v>
       </c>
       <c r="D51" s="1">
-        <v>152.1</v>
+        <v>166.94</v>
       </c>
       <c r="E51" s="1">
         <v>14.72990914869</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>393980.88</v>
       </c>
       <c r="I51" s="1">
-        <v>3674237.82</v>
+        <v>4071163.3</v>
       </c>
       <c r="J51" s="1">
-        <v>932.59292684457</v>
+        <v>1033.3403235203</v>
       </c>
       <c r="K51">
         <v>0.08</v>
       </c>
       <c r="L51" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="M51" s="1">
-        <v>4068218.7</v>
+        <v>4465144.18</v>
       </c>
       <c r="N51" s="1">
-        <v>4070348.43</v>
+        <v>4467273.91</v>
       </c>
       <c r="O51" s="1">
-        <v>2.46</v>
+        <v>2.58</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B52" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C52" s="1">
         <v>18318.0</v>
       </c>
       <c r="D52" s="1">
-        <v>218.1</v>
+        <v>239.6</v>
       </c>
       <c r="E52" s="1">
         <v>115.59523801725</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>2117473.57</v>
       </c>
       <c r="I52" s="1">
-        <v>1877682.23</v>
+        <v>2271519.23</v>
       </c>
       <c r="J52" s="1">
-        <v>88.675592300309</v>
+        <v>107.27497439319</v>
       </c>
       <c r="K52">
         <v>4.22</v>
       </c>
       <c r="L52" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="M52" s="1">
-        <v>3995155.8</v>
+        <v>4388992.8</v>
       </c>
       <c r="N52" s="1">
-        <v>4072384.66</v>
+        <v>4466221.66</v>
       </c>
       <c r="O52" s="1">
-        <v>2.46</v>
+        <v>2.58</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B53" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C53" s="1">
         <v>9820.0</v>
       </c>
       <c r="D53" s="1">
-        <v>135.25</v>
+        <v>150.6</v>
       </c>
       <c r="E53" s="1">
         <v>256.81218839104</v>
       </c>
       <c r="F53" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G53">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H53" s="1">
         <v>2457561.31</v>
       </c>
       <c r="I53" s="1">
-        <v>-995840.17</v>
+        <v>-854823.67</v>
       </c>
       <c r="J53" s="1">
-        <v>-40.521478180335</v>
+        <v>-34.783411771729</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1461721.14</v>
+        <v>1602737.64</v>
       </c>
       <c r="N53" s="1">
-        <v>1461721.14</v>
+        <v>1602737.64</v>
       </c>
       <c r="O53" s="1">
-        <v>0.88</v>
+        <v>0.93</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B54" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C54" s="1">
         <v>32617.0</v>
       </c>
       <c r="D54" s="1">
-        <v>46.42</v>
+        <v>47.58</v>
       </c>
       <c r="E54" s="1">
         <v>22.292380047215</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>727110.56</v>
       </c>
       <c r="I54" s="1">
-        <v>786970.58</v>
+        <v>824806.3</v>
       </c>
       <c r="J54" s="1">
-        <v>108.23258845257</v>
+        <v>113.43616024501</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1514081.14</v>
+        <v>1551916.86</v>
       </c>
       <c r="N54" s="1">
-        <v>1514081.14</v>
+        <v>1551916.86</v>
       </c>
       <c r="O54" s="1">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B55" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C55" s="1">
         <v>105731.0</v>
       </c>
       <c r="D55" s="1">
-        <v>26.85</v>
+        <v>26.445</v>
       </c>
       <c r="E55" s="1">
         <v>18.689683252783</v>
       </c>
       <c r="F55" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G55">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H55" s="1">
         <v>2338901.63</v>
       </c>
       <c r="I55" s="1">
-        <v>946058.6</v>
+        <v>873201.96</v>
       </c>
       <c r="J55" s="1">
-        <v>40.448840937359</v>
+        <v>37.333847169964</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>3284960.23</v>
+        <v>3212103.59</v>
       </c>
       <c r="N55" s="1">
-        <v>3284960.23</v>
+        <v>3212103.59</v>
       </c>
       <c r="O55" s="1">
-        <v>1.99</v>
+        <v>1.86</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B56" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C56" s="1">
         <v>48898.0</v>
       </c>
       <c r="D56" s="1">
-        <v>29.115</v>
+        <v>34.95</v>
       </c>
       <c r="E56" s="1">
         <v>33.829820033539</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1654210.54</v>
       </c>
       <c r="I56" s="1">
-        <v>-230545.27</v>
+        <v>54774.56</v>
       </c>
       <c r="J56" s="1">
-        <v>-13.936875894891</v>
+        <v>3.3112205898531</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1423665.27</v>
+        <v>1708985.1</v>
       </c>
       <c r="N56" s="1">
-        <v>1423665.27</v>
+        <v>1708985.1</v>
       </c>
       <c r="O56" s="1">
-        <v>0.86</v>
+        <v>0.99</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B57" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C57" s="1">
         <v>2804.0</v>
       </c>
       <c r="D57" s="1">
-        <v>844.2</v>
+        <v>931.2</v>
       </c>
       <c r="E57" s="1">
         <v>700.79802068474</v>
       </c>
       <c r="F57" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G57">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H57" s="1">
         <v>2110295.96</v>
       </c>
       <c r="I57" s="1">
-        <v>494892.36</v>
+        <v>719446.77</v>
       </c>
       <c r="J57" s="1">
-        <v>23.451324808488</v>
+        <v>34.092221358373</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2605188.32</v>
+        <v>2829742.73</v>
       </c>
       <c r="N57" s="1">
-        <v>2605188.32</v>
+        <v>2829742.73</v>
       </c>
       <c r="O57" s="1">
-        <v>1.57</v>
+        <v>1.64</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B58" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C58" s="1">
         <v>117073.0</v>
       </c>
       <c r="D58" s="1">
-        <v>116.6</v>
+        <v>122.2</v>
       </c>
       <c r="E58" s="1">
         <v>164.5256429749</v>
       </c>
       <c r="F58" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="G58">
-        <v>11.03</v>
+        <v>11.05</v>
       </c>
       <c r="H58" s="1">
         <v>1789092.2</v>
       </c>
       <c r="I58" s="1">
-        <v>-551217.14</v>
+        <v>-494226.31</v>
       </c>
       <c r="J58" s="1">
-        <v>-30.809878887181</v>
+        <v>-27.62441812669</v>
       </c>
       <c r="K58">
         <v>0.07</v>
       </c>
       <c r="L58" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="M58" s="1">
-        <v>1237875.06</v>
+        <v>1294865.89</v>
       </c>
       <c r="N58" s="1">
-        <v>1246060.54</v>
+        <v>1303035.84</v>
       </c>
       <c r="O58" s="1">
         <v>0.75</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B59" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C59" s="1">
         <v>76186.0</v>
       </c>
       <c r="D59" s="1">
-        <v>47.125</v>
+        <v>42.12</v>
       </c>
       <c r="E59" s="1">
         <v>38.53910757882</v>
       </c>
       <c r="F59" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G59">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H59" s="1">
         <v>3420689.92</v>
       </c>
       <c r="I59" s="1">
-        <v>733726.46</v>
+        <v>265750.04</v>
       </c>
       <c r="J59" s="1">
-        <v>21.449662996639</v>
+        <v>7.7689017775689</v>
       </c>
       <c r="K59">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>4154416.38</v>
+        <v>3686439.96</v>
       </c>
       <c r="N59" s="1">
-        <v>4190137.75</v>
+        <v>3686439.96</v>
       </c>
       <c r="O59" s="1">
-        <v>2.53</v>
+        <v>2.13</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B60" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C60" s="1">
         <v>74184.0</v>
       </c>
       <c r="D60" s="1">
-        <v>10.375</v>
+        <v>10.965</v>
       </c>
       <c r="E60" s="1">
         <v>18.786497627521</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>1393657.54</v>
       </c>
       <c r="I60" s="1">
-        <v>-623998.54</v>
+        <v>-580229.98</v>
       </c>
       <c r="J60" s="1">
-        <v>-44.774165969066</v>
+        <v>-41.63361251574</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>769659.0</v>
+        <v>813427.56</v>
       </c>
       <c r="N60" s="1">
-        <v>769659.0</v>
+        <v>813427.56</v>
       </c>
       <c r="O60" s="1">
         <v>0.47</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B61" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C61" s="1">
         <v>97366.0</v>
       </c>
       <c r="D61" s="1">
-        <v>157.6</v>
+        <v>196.55</v>
       </c>
       <c r="E61" s="1">
         <v>169.26291949962</v>
       </c>
       <c r="F61" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="G61">
         <v>7.47</v>
       </c>
       <c r="H61" s="1">
         <v>2214501.76</v>
       </c>
       <c r="I61" s="1">
-        <v>-160949.75</v>
+        <v>346296.53</v>
       </c>
       <c r="J61" s="1">
-        <v>-7.2679892564186</v>
+        <v>15.637672376472</v>
       </c>
       <c r="K61">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>977.06</v>
+        <v>0.02</v>
+      </c>
+      <c r="L61" t="s">
+        <v>173</v>
       </c>
       <c r="M61" s="1">
-        <v>2053552.01</v>
+        <v>2560798.29</v>
       </c>
       <c r="N61" s="1">
-        <v>2054529.07</v>
+        <v>2562932.19</v>
       </c>
       <c r="O61" s="1">
-        <v>1.24</v>
+        <v>1.48</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B62" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C62" s="1">
         <v>71299.0</v>
       </c>
       <c r="D62" s="1">
-        <v>6.76</v>
+        <v>7.01</v>
       </c>
       <c r="E62" s="1">
         <v>19.511494551116</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>1391150.05</v>
       </c>
       <c r="I62" s="1">
-        <v>-909168.81</v>
+        <v>-891344.06</v>
       </c>
       <c r="J62" s="1">
-        <v>-65.353756052411</v>
+        <v>-64.072460048433</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>481981.24</v>
+        <v>499805.99</v>
       </c>
       <c r="N62" s="1">
-        <v>481981.24</v>
+        <v>499805.99</v>
       </c>
       <c r="O62" s="1">
         <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B63" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C63" s="1">
-        <v>2406.0</v>
+        <v>2300.0</v>
       </c>
       <c r="D63" s="1">
-        <v>1071.29</v>
+        <v>1073.08</v>
       </c>
       <c r="E63" s="1">
-        <v>1067.7372402328</v>
+        <v>1068.0227086956</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2568975.8</v>
+        <v>2456452.23</v>
       </c>
       <c r="I63" s="1">
-        <v>8547.94</v>
+        <v>11631.77</v>
       </c>
       <c r="J63" s="1">
-        <v>0.3327372721845</v>
+        <v>0.47351907999448</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2577523.74</v>
+        <v>2468084.0</v>
       </c>
       <c r="N63" s="1">
-        <v>2577523.74</v>
+        <v>2468084.0</v>
       </c>
       <c r="O63" s="1">
-        <v>1.56</v>
+        <v>1.43</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>