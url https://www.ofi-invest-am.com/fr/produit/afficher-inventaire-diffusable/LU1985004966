--- v3 (2026-07-16)
+++ v4 (2026-08-13)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LU1985004537</t>
   </si>
   <si>
@@ -130,90 +130,93 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
-    <t>7 870.82</t>
+    <t>11 355.21</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
+  </si>
+  <si>
+    <t>13 527.16</t>
   </si>
   <si>
     <t>LU1704650164</t>
   </si>
   <si>
     <t>BEFESA SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
@@ -247,77 +250,77 @@
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
+    <t>61 264.14</t>
+  </si>
+  <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>83 266.86</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
-    <t>31 379.45</t>
+    <t>36 851.13</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
-    <t>123 790.88</t>
-[...1 lines deleted...]
-  <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
@@ -337,162 +340,159 @@
   <si>
     <t>FR0014009YQ1</t>
   </si>
   <si>
     <t>LHYFE SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
-    <t>21 772.49</t>
+    <t>26 899.36</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>65 552.01</t>
+    <t>82 188.63</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PLC</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>30 879.89</t>
+    <t>30 878.63</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
-    <t>51 147.11</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
   <si>
     <t>4 099.64</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
-    <t>28 843.57</t>
+    <t>34 910.71</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>2 129.73</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>77 228.86</t>
   </si>
@@ -514,78 +514,90 @@
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>8 169.95</t>
+    <t>31 820.29</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
-    <t>2 133.90</t>
+    <t>2 133.81</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
+  </si>
+  <si>
+    <t>FR0014014SF6</t>
+  </si>
+  <si>
+    <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
+  </si>
+  <si>
+    <t>FR0014014SG4</t>
+  </si>
+  <si>
+    <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -955,241 +967,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1370715.0</v>
+        <v>1366468.0</v>
       </c>
       <c r="D2">
-        <v>18.19</v>
+        <v>18.53</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>24929067.64</v>
+        <v>25319554.96</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>24929067.64</v>
+        <v>25319554.96</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>6947.0</v>
+        <v>6755.0</v>
       </c>
       <c r="D3">
-        <v>1974.16</v>
+        <v>2013.17</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>13714515.07</v>
+        <v>13598931.12</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>13714515.07</v>
+        <v>13598931.12</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>818090.02</v>
+        <v>822367.02</v>
       </c>
       <c r="D4">
-        <v>162.29</v>
+        <v>165.38</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>132771337.49</v>
+        <v>136003037.41</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>132771337.49</v>
+        <v>136003037.41</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>50.0</v>
       </c>
       <c r="D5">
-        <v>1425.06</v>
+        <v>1452.73</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>71253.14</v>
+        <v>72636.28</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>71253.14</v>
+        <v>72636.28</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>11166.0</v>
+        <v>12026.0</v>
       </c>
       <c r="D6">
-        <v>123.59</v>
+        <v>126.02</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1379967.43</v>
+        <v>1515459.24</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1379967.43</v>
+        <v>1515459.24</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>112.52</v>
+        <v>114.67</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11251.5</v>
+        <v>11466.97</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11251.5</v>
+        <v>11466.97</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P63"/>
+  <dimension ref="A1:P65"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O63" sqref="O63"/>
+      <selection activeCell="O65" sqref="O65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1211,3136 +1223,3236 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13504.0</v>
       </c>
       <c r="D2" s="1">
-        <v>242.0</v>
+        <v>258.2</v>
       </c>
       <c r="E2" s="1">
         <v>185.79711048578</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2509004.18</v>
       </c>
       <c r="I2" s="1">
-        <v>758963.82</v>
+        <v>977728.62</v>
       </c>
       <c r="J2" s="1">
-        <v>30.249603649524</v>
+        <v>38.968791993005</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3267968.0</v>
+        <v>3486732.8</v>
       </c>
       <c r="N2" s="1">
-        <v>3267968.0</v>
+        <v>3486732.8</v>
       </c>
       <c r="O2" s="1">
-        <v>1.89</v>
+        <v>1.98</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
         <v>10940.0</v>
       </c>
       <c r="D3" s="1">
-        <v>141.85</v>
+        <v>144.0</v>
       </c>
       <c r="E3" s="1">
         <v>172.63322760512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1888607.51</v>
       </c>
       <c r="I3" s="1">
-        <v>-336768.51</v>
+        <v>-313247.51</v>
       </c>
       <c r="J3" s="1">
-        <v>-17.83157740382</v>
+        <v>-16.586162468453</v>
       </c>
       <c r="K3">
-        <v>0.72</v>
+        <v>1.04</v>
       </c>
       <c r="L3" t="s">
         <v>38</v>
       </c>
       <c r="M3" s="1">
-        <v>1551839.0</v>
+        <v>1575360.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1559709.82</v>
+        <v>1586715.21</v>
       </c>
       <c r="O3" s="1">
         <v>0.9</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>52899.0</v>
       </c>
       <c r="D4" s="1">
-        <v>64.16</v>
+        <v>68.54</v>
       </c>
       <c r="E4" s="1">
         <v>53.141632545039</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2811139.22</v>
       </c>
       <c r="I4" s="1">
-        <v>582860.62</v>
+        <v>814558.24</v>
       </c>
       <c r="J4" s="1">
-        <v>20.733964929706</v>
+        <v>28.976090341054</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3393999.84</v>
+        <v>3625697.46</v>
       </c>
       <c r="N4" s="1">
-        <v>3393999.84</v>
+        <v>3625697.46</v>
       </c>
       <c r="O4" s="1">
-        <v>1.96</v>
+        <v>2.05</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>51402.0</v>
       </c>
       <c r="D5" s="1">
-        <v>31.62</v>
+        <v>34.84</v>
       </c>
       <c r="E5" s="1">
         <v>41.854601377378</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2151410.22</v>
       </c>
       <c r="I5" s="1">
-        <v>-526078.98</v>
+        <v>-360564.54</v>
       </c>
       <c r="J5" s="1">
-        <v>-24.452750810117</v>
+        <v>-16.759450924241</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1625331.24</v>
+        <v>1790845.68</v>
       </c>
       <c r="N5" s="1">
-        <v>1625331.24</v>
+        <v>1790845.68</v>
       </c>
       <c r="O5" s="1">
-        <v>0.94</v>
+        <v>1.01</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>7069.0</v>
       </c>
       <c r="D6" s="1">
-        <v>1222.6</v>
+        <v>1327.0</v>
       </c>
       <c r="E6" s="1">
         <v>525.84801810723</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3717219.64</v>
       </c>
       <c r="I6" s="1">
-        <v>4925339.76</v>
+        <v>5663343.36</v>
       </c>
       <c r="J6" s="1">
-        <v>132.50063856867</v>
+        <v>152.35428380552</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>8642559.4</v>
+        <v>9380563.0</v>
       </c>
       <c r="N6" s="1">
-        <v>8642559.4</v>
+        <v>9380563.0</v>
       </c>
       <c r="O6" s="1">
-        <v>5.0</v>
+        <v>5.31</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>45642.0</v>
       </c>
       <c r="D7" s="1">
-        <v>148.62</v>
+        <v>137.66</v>
       </c>
       <c r="E7" s="1">
         <v>106.44088668332</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7">
         <v>0.87</v>
       </c>
       <c r="H7" s="1">
         <v>5632872.65</v>
       </c>
       <c r="I7" s="1">
-        <v>2159784.23</v>
+        <v>1619350.43</v>
       </c>
       <c r="J7" s="1">
-        <v>38.342500606684</v>
+        <v>28.748216596021</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>7792656.88</v>
+        <v>7252223.08</v>
       </c>
       <c r="N7" s="1">
-        <v>7792656.88</v>
+        <v>7252223.08</v>
       </c>
       <c r="O7" s="1">
-        <v>4.51</v>
+        <v>4.11</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
         <v>64573.0</v>
       </c>
       <c r="D8" s="1">
-        <v>42.29</v>
+        <v>38.9</v>
       </c>
       <c r="E8" s="1">
         <v>34.371886856736</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2219495.85</v>
       </c>
       <c r="I8" s="1">
-        <v>511296.32</v>
+        <v>292393.85</v>
       </c>
       <c r="J8" s="1">
-        <v>23.03659725248</v>
+        <v>13.173885862413</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2730792.17</v>
+        <v>2511889.7</v>
       </c>
       <c r="N8" s="1">
-        <v>2730792.17</v>
+        <v>2511889.7</v>
       </c>
       <c r="O8" s="1">
-        <v>1.58</v>
+        <v>1.42</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
         <v>601207.0</v>
       </c>
       <c r="D9" s="1">
-        <v>10.526</v>
+        <v>10.278</v>
       </c>
       <c r="E9" s="1">
         <v>4.5439133443223</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2731832.51</v>
       </c>
       <c r="I9" s="1">
-        <v>3596472.37</v>
+        <v>3447373.04</v>
       </c>
       <c r="J9" s="1">
-        <v>131.65054434468</v>
+        <v>126.19269400231</v>
       </c>
       <c r="K9">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.02</v>
+      </c>
+      <c r="L9" t="s">
+        <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>6328304.88</v>
+        <v>6179205.55</v>
       </c>
       <c r="N9" s="1">
-        <v>6328304.88</v>
+        <v>6192732.71</v>
       </c>
       <c r="O9" s="1">
-        <v>3.66</v>
+        <v>3.51</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C10" s="1">
         <v>65783.0</v>
       </c>
       <c r="D10" s="1">
-        <v>34.6</v>
+        <v>34.3</v>
       </c>
       <c r="E10" s="1">
         <v>40.562981469377</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2668354.61</v>
       </c>
       <c r="I10" s="1">
-        <v>-392262.81</v>
+        <v>-411997.71</v>
       </c>
       <c r="J10" s="1">
-        <v>-14.700550239085</v>
+        <v>-15.440140843949</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2276091.8</v>
+        <v>2256356.9</v>
       </c>
       <c r="N10" s="1">
-        <v>2276091.8</v>
+        <v>2256356.9</v>
       </c>
       <c r="O10" s="1">
-        <v>1.32</v>
+        <v>1.28</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C11" s="1">
         <v>7262.0</v>
       </c>
       <c r="D11" s="1">
-        <v>91.1</v>
+        <v>74.65</v>
       </c>
       <c r="E11" s="1">
         <v>96.837648030846</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>703235.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-41666.8</v>
+        <v>-161126.7</v>
       </c>
       <c r="J11" s="1">
-        <v>-5.9250179527469</v>
+        <v>-22.912212844924</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>661568.2</v>
+        <v>542108.3</v>
       </c>
       <c r="N11" s="1">
-        <v>661568.2</v>
+        <v>542108.3</v>
       </c>
       <c r="O11" s="1">
-        <v>0.38</v>
+        <v>0.31</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C12" s="1">
         <v>35738.0</v>
       </c>
       <c r="D12" s="1">
-        <v>90.44</v>
+        <v>91.41</v>
       </c>
       <c r="E12" s="1">
         <v>58.802834238066</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2101495.69</v>
       </c>
       <c r="I12" s="1">
-        <v>1130649.03</v>
+        <v>1165314.89</v>
       </c>
       <c r="J12" s="1">
-        <v>53.80211034361</v>
+        <v>55.451690695592</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3232144.72</v>
+        <v>3266810.58</v>
       </c>
       <c r="N12" s="1">
-        <v>3232144.72</v>
+        <v>3266810.58</v>
       </c>
       <c r="O12" s="1">
-        <v>1.87</v>
+        <v>1.85</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C13" s="1">
         <v>59025.0</v>
       </c>
       <c r="D13" s="1">
-        <v>28.85</v>
+        <v>26.23</v>
       </c>
       <c r="E13" s="1">
         <v>26.259342481999</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1549957.69</v>
       </c>
       <c r="I13" s="1">
-        <v>152913.56</v>
+        <v>-1731.94</v>
       </c>
       <c r="J13" s="1">
-        <v>9.8656602684426</v>
+        <v>-0.1117411146881</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1702871.25</v>
+        <v>1548225.75</v>
       </c>
       <c r="N13" s="1">
-        <v>1702871.25</v>
+        <v>1548225.75</v>
       </c>
       <c r="O13" s="1">
-        <v>0.99</v>
+        <v>0.88</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C14" s="1">
         <v>330955.0</v>
       </c>
       <c r="D14" s="1">
-        <v>10.655</v>
+        <v>10.735</v>
       </c>
       <c r="E14" s="1">
         <v>2.9612341254853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>980035.24</v>
       </c>
       <c r="I14" s="1">
-        <v>2546290.29</v>
+        <v>2572766.69</v>
       </c>
       <c r="J14" s="1">
-        <v>259.81619701757</v>
+        <v>262.51777334048</v>
       </c>
       <c r="K14">
         <v>0.06</v>
       </c>
       <c r="L14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M14" s="1">
-        <v>3526325.53</v>
+        <v>3552801.93</v>
       </c>
       <c r="N14" s="1">
-        <v>3546109.36</v>
+        <v>3572585.76</v>
       </c>
       <c r="O14" s="1">
-        <v>2.05</v>
+        <v>2.02</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C15" s="1">
         <v>9083.0</v>
       </c>
       <c r="D15" s="1">
-        <v>108.95</v>
+        <v>96.74</v>
       </c>
       <c r="E15" s="1">
         <v>163.91826819333</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1488869.63</v>
       </c>
       <c r="I15" s="1">
-        <v>-499276.78</v>
+        <v>-610180.21</v>
       </c>
       <c r="J15" s="1">
-        <v>-33.533948838758</v>
+        <v>-40.982783025805</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>989592.85</v>
+        <v>878689.42</v>
       </c>
       <c r="N15" s="1">
-        <v>989592.85</v>
+        <v>878689.42</v>
       </c>
       <c r="O15" s="1">
-        <v>0.57</v>
+        <v>0.5</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C16" s="1">
         <v>191082.0</v>
       </c>
       <c r="D16" s="1">
-        <v>4.266</v>
+        <v>7.445</v>
       </c>
       <c r="E16" s="1">
         <v>6.6457061366324</v>
       </c>
       <c r="F16" t="s">
         <v>47</v>
       </c>
       <c r="G16">
         <v>0.87</v>
       </c>
       <c r="H16" s="1">
         <v>1479745.39</v>
       </c>
       <c r="I16" s="1">
-        <v>-543296.11</v>
+        <v>162292.61</v>
       </c>
       <c r="J16" s="1">
-        <v>-36.715512930235</v>
+        <v>10.967603690254</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>936449.28</v>
+        <v>1642038.0</v>
       </c>
       <c r="N16" s="1">
-        <v>936449.28</v>
+        <v>1642038.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.54</v>
+        <v>0.93</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C17" s="1">
         <v>36580.0</v>
       </c>
       <c r="D17" s="1">
-        <v>77.88</v>
+        <v>75.94</v>
       </c>
       <c r="E17" s="1">
         <v>52.197427829415</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1909381.91</v>
       </c>
       <c r="I17" s="1">
-        <v>939468.49</v>
+        <v>868503.29</v>
       </c>
       <c r="J17" s="1">
-        <v>49.202754309116</v>
+        <v>45.486096073886</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2848850.4</v>
+        <v>2777885.2</v>
       </c>
       <c r="N17" s="1">
-        <v>2848850.4</v>
+        <v>2777885.2</v>
       </c>
       <c r="O17" s="1">
-        <v>1.65</v>
+        <v>1.57</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1">
         <v>80422.0</v>
       </c>
       <c r="D18" s="1">
-        <v>17.29</v>
+        <v>17.025</v>
       </c>
       <c r="E18" s="1">
         <v>10.719614906369</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>862092.87</v>
       </c>
       <c r="I18" s="1">
-        <v>528403.51</v>
+        <v>507091.68</v>
       </c>
       <c r="J18" s="1">
-        <v>61.293107551162</v>
+        <v>58.821003820621</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1390496.38</v>
+        <v>1369184.55</v>
       </c>
       <c r="N18" s="1">
-        <v>1390496.38</v>
+        <v>1369184.55</v>
       </c>
       <c r="O18" s="1">
-        <v>0.8</v>
+        <v>0.78</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1">
         <v>34037.0</v>
       </c>
       <c r="D19" s="1">
-        <v>67.48</v>
+        <v>61.44</v>
       </c>
       <c r="E19" s="1">
         <v>56.937115785763</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1937968.61</v>
       </c>
       <c r="I19" s="1">
-        <v>358848.15</v>
+        <v>153264.67</v>
       </c>
       <c r="J19" s="1">
-        <v>18.516716325968</v>
+        <v>7.9085218000512</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2296816.76</v>
+        <v>2091233.28</v>
       </c>
       <c r="N19" s="1">
-        <v>2296816.76</v>
+        <v>2091233.28</v>
       </c>
       <c r="O19" s="1">
-        <v>1.33</v>
+        <v>1.18</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C20" s="1">
         <v>51765.0</v>
       </c>
       <c r="D20" s="1">
-        <v>29.11</v>
+        <v>27.96</v>
       </c>
       <c r="E20" s="1">
         <v>22.008320293635</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1139260.7</v>
       </c>
       <c r="I20" s="1">
-        <v>367618.45</v>
+        <v>308088.7</v>
       </c>
       <c r="J20" s="1">
-        <v>32.268158640072</v>
+        <v>27.04286209469</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1506879.15</v>
+        <v>1447349.4</v>
       </c>
       <c r="N20" s="1">
-        <v>1506879.15</v>
+        <v>1447349.4</v>
       </c>
       <c r="O20" s="1">
-        <v>0.87</v>
+        <v>0.82</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C21" s="1">
         <v>27860.0</v>
       </c>
       <c r="D21" s="1">
-        <v>64.36</v>
+        <v>66.26</v>
       </c>
       <c r="E21" s="1">
         <v>143.05733847811</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>3985577.45</v>
       </c>
       <c r="I21" s="1">
-        <v>-2192507.85</v>
+        <v>-2139573.85</v>
       </c>
       <c r="J21" s="1">
-        <v>-55.01104614088</v>
+        <v>-53.682907353864</v>
       </c>
       <c r="K21">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.2</v>
+      </c>
+      <c r="L21" t="s">
+        <v>78</v>
       </c>
       <c r="M21" s="1">
-        <v>1793069.6</v>
+        <v>1846003.6</v>
       </c>
       <c r="N21" s="1">
-        <v>1793069.6</v>
+        <v>1907267.74</v>
       </c>
       <c r="O21" s="1">
-        <v>1.04</v>
+        <v>1.08</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C22" s="1">
         <v>106963.0</v>
       </c>
       <c r="D22" s="1">
-        <v>17.2</v>
+        <v>17.85</v>
       </c>
       <c r="E22" s="1">
         <v>24.794760898628</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2652122.01</v>
       </c>
       <c r="I22" s="1">
-        <v>-812358.41</v>
+        <v>-742832.46</v>
       </c>
       <c r="J22" s="1">
-        <v>-30.630506701311</v>
+        <v>-28.008985152233</v>
       </c>
       <c r="K22">
         <v>0.78</v>
       </c>
       <c r="L22" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M22" s="1">
-        <v>1839763.6</v>
+        <v>1909289.55</v>
       </c>
       <c r="N22" s="1">
-        <v>1923030.46</v>
+        <v>1992556.41</v>
       </c>
       <c r="O22" s="1">
-        <v>1.11</v>
+        <v>1.13</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C23" s="1">
         <v>23238.0</v>
       </c>
       <c r="D23" s="1">
-        <v>65.06</v>
+        <v>63.54</v>
       </c>
       <c r="E23" s="1">
         <v>61.340009897582</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1425419.15</v>
       </c>
       <c r="I23" s="1">
-        <v>86445.13</v>
+        <v>51123.37</v>
       </c>
       <c r="J23" s="1">
-        <v>6.0645410860377</v>
+        <v>3.5865499632161</v>
       </c>
       <c r="K23">
-        <v>1.35</v>
+        <v>1.59</v>
       </c>
       <c r="L23" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M23" s="1">
-        <v>1511864.28</v>
+        <v>1476542.52</v>
       </c>
       <c r="N23" s="1">
-        <v>1543243.73</v>
+        <v>1513393.65</v>
       </c>
       <c r="O23" s="1">
-        <v>0.89</v>
+        <v>0.86</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C24" s="1">
         <v>322229.0</v>
       </c>
       <c r="D24" s="1">
-        <v>13.382</v>
+        <v>13.39</v>
       </c>
       <c r="E24" s="1">
         <v>9.9763993619445</v>
       </c>
       <c r="F24" t="s">
         <v>47</v>
       </c>
       <c r="G24">
         <v>0.87</v>
       </c>
       <c r="H24" s="1">
         <v>3697517.81</v>
       </c>
       <c r="I24" s="1">
-        <v>1256177.38</v>
+        <v>1282649.38</v>
       </c>
       <c r="J24" s="1">
-        <v>33.973531556836</v>
+        <v>34.689471313189</v>
       </c>
       <c r="K24">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>0.0</v>
+      </c>
+      <c r="L24">
+        <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>4953695.19</v>
+        <v>4980167.19</v>
       </c>
       <c r="N24" s="1">
-        <v>5077486.07</v>
+        <v>4980167.19</v>
       </c>
       <c r="O24" s="1">
-        <v>2.94</v>
+        <v>2.82</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C25" s="1">
         <v>55316.0</v>
       </c>
       <c r="D25" s="1">
-        <v>46.005</v>
+        <v>64.36</v>
       </c>
       <c r="E25" s="1">
         <v>27.247622206956</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1507229.47</v>
       </c>
       <c r="I25" s="1">
-        <v>1037583.11</v>
+        <v>2052908.29</v>
       </c>
       <c r="J25" s="1">
-        <v>68.840420828555</v>
+        <v>136.20409704436</v>
       </c>
       <c r="K25">
         <v>0.23</v>
       </c>
       <c r="L25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M25" s="1">
-        <v>2544812.58</v>
+        <v>3560137.76</v>
       </c>
       <c r="N25" s="1">
-        <v>2557324.55</v>
+        <v>3572649.73</v>
       </c>
       <c r="O25" s="1">
-        <v>1.48</v>
+        <v>2.02</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B26" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C26" s="1">
         <v>352496.0</v>
       </c>
       <c r="D26" s="1">
-        <v>5.742</v>
+        <v>5.714</v>
       </c>
       <c r="E26" s="1">
         <v>5.4835129476647</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1932916.38</v>
       </c>
       <c r="I26" s="1">
-        <v>91115.65</v>
+        <v>81245.76</v>
       </c>
       <c r="J26" s="1">
-        <v>4.713895072895</v>
+        <v>4.2032733976831</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2024032.03</v>
+        <v>2014162.14</v>
       </c>
       <c r="N26" s="1">
-        <v>2024032.03</v>
+        <v>2014162.14</v>
       </c>
       <c r="O26" s="1">
-        <v>1.17</v>
+        <v>1.14</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B27" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C27" s="1">
         <v>27395.0</v>
       </c>
       <c r="D27" s="1">
-        <v>117.05</v>
+        <v>112.6</v>
       </c>
       <c r="E27" s="1">
         <v>57.840116444607</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1584529.99</v>
       </c>
       <c r="I27" s="1">
-        <v>1622054.76</v>
+        <v>1500147.01</v>
       </c>
       <c r="J27" s="1">
-        <v>102.36819563131</v>
+        <v>94.674573499237</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3206584.75</v>
+        <v>3084677.0</v>
       </c>
       <c r="N27" s="1">
-        <v>3206584.75</v>
+        <v>3084677.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.85</v>
+        <v>1.75</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B28" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C28" s="1">
         <v>72131.0</v>
       </c>
       <c r="D28" s="1">
-        <v>35.12</v>
+        <v>34.04</v>
       </c>
       <c r="E28" s="1">
         <v>23.909993206804</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1724651.72</v>
       </c>
       <c r="I28" s="1">
-        <v>808589.0</v>
+        <v>730687.52</v>
       </c>
       <c r="J28" s="1">
-        <v>46.884190623716</v>
+        <v>42.367250820937</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2533240.72</v>
+        <v>2455339.24</v>
       </c>
       <c r="N28" s="1">
-        <v>2533240.72</v>
+        <v>2455339.24</v>
       </c>
       <c r="O28" s="1">
-        <v>1.47</v>
+        <v>1.39</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B29" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C29" s="1">
         <v>643084.0</v>
       </c>
       <c r="D29" s="1">
-        <v>4.799</v>
+        <v>4.564</v>
       </c>
       <c r="E29" s="1">
         <v>4.1050863495282</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2639915.35</v>
       </c>
       <c r="I29" s="1">
-        <v>446244.77</v>
+        <v>295120.03</v>
       </c>
       <c r="J29" s="1">
-        <v>16.903752993444</v>
+        <v>11.17914746774</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>3086160.12</v>
+        <v>2935035.38</v>
       </c>
       <c r="N29" s="1">
-        <v>3086160.12</v>
+        <v>2935035.38</v>
       </c>
       <c r="O29" s="1">
-        <v>1.79</v>
+        <v>1.66</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B30" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C30" s="1">
         <v>15555.0</v>
       </c>
       <c r="D30" s="1">
-        <v>186.38</v>
+        <v>177.02</v>
       </c>
       <c r="E30" s="1">
         <v>131.89186949534</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>2051578.03</v>
       </c>
       <c r="I30" s="1">
-        <v>847562.87</v>
+        <v>701968.07</v>
       </c>
       <c r="J30" s="1">
-        <v>41.312728914337</v>
+        <v>34.216006397768</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2899140.9</v>
+        <v>2753546.1</v>
       </c>
       <c r="N30" s="1">
-        <v>2899140.9</v>
+        <v>2753546.1</v>
       </c>
       <c r="O30" s="1">
-        <v>1.68</v>
+        <v>1.56</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B31" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C31" s="1">
         <v>139624.0</v>
       </c>
       <c r="D31" s="1">
-        <v>2.34</v>
+        <v>2.2</v>
       </c>
       <c r="E31" s="1">
         <v>8.629102231708</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>1204829.77</v>
       </c>
       <c r="I31" s="1">
-        <v>-878109.61</v>
+        <v>-897656.97</v>
       </c>
       <c r="J31" s="1">
-        <v>-72.882462889342</v>
+        <v>-74.504879639553</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>326720.16</v>
+        <v>307172.8</v>
       </c>
       <c r="N31" s="1">
-        <v>326720.16</v>
+        <v>307172.8</v>
       </c>
       <c r="O31" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B32" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C32" s="1">
         <v>10247.0</v>
       </c>
       <c r="D32" s="1">
-        <v>349.9</v>
+        <v>355.6</v>
       </c>
       <c r="E32" s="1">
         <v>323.96093588367</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>3319627.71</v>
       </c>
       <c r="I32" s="1">
-        <v>265797.59</v>
+        <v>324205.49</v>
       </c>
       <c r="J32" s="1">
-        <v>8.006849358418</v>
+        <v>9.7663207540824</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3585425.3</v>
+        <v>3643833.2</v>
       </c>
       <c r="N32" s="1">
-        <v>3585425.3</v>
+        <v>3643833.2</v>
       </c>
       <c r="O32" s="1">
-        <v>2.07</v>
+        <v>2.06</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B33" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C33" s="1">
         <v>7776.0</v>
       </c>
       <c r="D33" s="1">
-        <v>484.05</v>
+        <v>452.3</v>
       </c>
       <c r="E33" s="1">
         <v>696.11158307613</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>5412963.67</v>
       </c>
       <c r="I33" s="1">
-        <v>-1648990.87</v>
+        <v>-1895878.87</v>
       </c>
       <c r="J33" s="1">
-        <v>-30.463734296595</v>
+        <v>-35.024784675859</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3763972.8</v>
+        <v>3517084.8</v>
       </c>
       <c r="N33" s="1">
-        <v>3763972.8</v>
+        <v>3517084.8</v>
       </c>
       <c r="O33" s="1">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B34" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C34" s="1">
         <v>20487.0</v>
       </c>
       <c r="D34" s="1">
-        <v>115.15</v>
+        <v>121.15</v>
       </c>
       <c r="E34" s="1">
         <v>178.60650021965</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>3659111.37</v>
       </c>
       <c r="I34" s="1">
-        <v>-1300033.32</v>
+        <v>-1177111.32</v>
       </c>
       <c r="J34" s="1">
-        <v>-35.528662250037</v>
+        <v>-32.169322028589</v>
       </c>
       <c r="K34">
-        <v>1.06</v>
+        <v>1.31</v>
       </c>
       <c r="L34" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M34" s="1">
-        <v>2359078.05</v>
+        <v>2482000.05</v>
       </c>
       <c r="N34" s="1">
-        <v>2380850.54</v>
+        <v>2508899.41</v>
       </c>
       <c r="O34" s="1">
-        <v>1.38</v>
+        <v>1.42</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B35" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C35" s="1">
         <v>55509.0</v>
       </c>
       <c r="D35" s="1">
-        <v>31.09</v>
+        <v>31.56</v>
       </c>
       <c r="E35" s="1">
         <v>29.041819885064</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1612082.38</v>
       </c>
       <c r="I35" s="1">
-        <v>113692.43</v>
+        <v>139781.66</v>
       </c>
       <c r="J35" s="1">
-        <v>7.052519859438</v>
+        <v>8.6708757402336</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1725774.81</v>
+        <v>1751864.04</v>
       </c>
       <c r="N35" s="1">
-        <v>1725774.81</v>
+        <v>1751864.04</v>
       </c>
       <c r="O35" s="1">
-        <v>1.0</v>
+        <v>0.99</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B36" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C36" s="1">
         <v>28338.0</v>
       </c>
       <c r="D36" s="1">
-        <v>55.22</v>
+        <v>50.8</v>
       </c>
       <c r="E36" s="1">
         <v>53.365897028725</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1512282.79</v>
       </c>
       <c r="I36" s="1">
-        <v>52541.57</v>
+        <v>-72712.39</v>
       </c>
       <c r="J36" s="1">
-        <v>3.4743217569777</v>
+        <v>-4.8081212376952</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1564824.36</v>
+        <v>1439570.4</v>
       </c>
       <c r="N36" s="1">
-        <v>1564824.36</v>
+        <v>1439570.4</v>
       </c>
       <c r="O36" s="1">
-        <v>0.91</v>
+        <v>0.82</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C37" s="1">
         <v>6094.0</v>
       </c>
       <c r="D37" s="1">
-        <v>560.2</v>
+        <v>462.1</v>
       </c>
       <c r="E37" s="1">
         <v>232.40436823105</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1416272.22</v>
       </c>
       <c r="I37" s="1">
-        <v>1997586.58</v>
+        <v>1399765.18</v>
       </c>
       <c r="J37" s="1">
-        <v>141.0453832103</v>
+        <v>98.834472655264</v>
       </c>
       <c r="K37">
-        <v>10.76</v>
+        <v>13.49</v>
       </c>
       <c r="L37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M37" s="1">
-        <v>3413858.8</v>
+        <v>2816037.4</v>
       </c>
       <c r="N37" s="1">
-        <v>3479410.81</v>
+        <v>2898226.03</v>
       </c>
       <c r="O37" s="1">
-        <v>2.01</v>
+        <v>1.64</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B38" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C38" s="1">
         <v>203195.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.872</v>
+        <v>12.76</v>
       </c>
       <c r="E38" s="1">
         <v>9.6436722360294</v>
       </c>
       <c r="F38" t="s">
         <v>47</v>
       </c>
       <c r="G38">
         <v>0.87</v>
       </c>
       <c r="H38" s="1">
         <v>2313644.58</v>
       </c>
       <c r="I38" s="1">
-        <v>691066.22</v>
+        <v>679050.12</v>
       </c>
       <c r="J38" s="1">
-        <v>29.869160802564</v>
+        <v>29.349802725534</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3004710.8</v>
+        <v>2992694.7</v>
       </c>
       <c r="N38" s="1">
-        <v>3004710.8</v>
+        <v>2992694.7</v>
       </c>
       <c r="O38" s="1">
-        <v>1.74</v>
+        <v>1.7</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B39" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C39" s="1">
         <v>36613.0</v>
       </c>
       <c r="D39" s="1">
-        <v>78.74</v>
+        <v>76.88</v>
       </c>
       <c r="E39" s="1">
         <v>114.77446863136</v>
       </c>
       <c r="F39" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G39">
         <v>0.92</v>
       </c>
       <c r="H39" s="1">
         <v>4095674.84</v>
       </c>
       <c r="I39" s="1">
-        <v>-971346.26</v>
+        <v>-1023574.94</v>
       </c>
       <c r="J39" s="1">
-        <v>-23.716391020924</v>
+        <v>-24.991606511419</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3124328.58</v>
+        <v>3072099.9</v>
       </c>
       <c r="N39" s="1">
-        <v>3124328.58</v>
+        <v>3072099.9</v>
       </c>
       <c r="O39" s="1">
-        <v>1.81</v>
+        <v>1.74</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B40" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C40" s="1">
         <v>12575.0</v>
       </c>
       <c r="D40" s="1">
-        <v>136.4</v>
+        <v>166.6</v>
       </c>
       <c r="E40" s="1">
         <v>79.332385685885</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>997604.75</v>
       </c>
       <c r="I40" s="1">
-        <v>717625.25</v>
+        <v>1097390.25</v>
       </c>
       <c r="J40" s="1">
-        <v>71.934826894118</v>
+        <v>110.0025085085</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1715230.0</v>
+        <v>2094995.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1715230.0</v>
+        <v>2094995.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.99</v>
+        <v>1.19</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B41" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C41" s="1">
         <v>41230.0</v>
       </c>
       <c r="D41" s="1">
-        <v>46.14</v>
+        <v>45.7</v>
       </c>
       <c r="E41" s="1">
         <v>11.029391219985</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>454741.8</v>
       </c>
       <c r="I41" s="1">
-        <v>1447610.4</v>
+        <v>1429469.2</v>
       </c>
       <c r="J41" s="1">
-        <v>318.33677924484</v>
+        <v>314.34743848047</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1902352.2</v>
+        <v>1884211.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1902352.2</v>
+        <v>1884211.0</v>
       </c>
       <c r="O41" s="1">
-        <v>1.1</v>
+        <v>1.07</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B42" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C42" s="1">
         <v>47987.0</v>
       </c>
       <c r="D42" s="1">
-        <v>117.42</v>
+        <v>116.8</v>
       </c>
       <c r="E42" s="1">
         <v>82.958456456957</v>
       </c>
       <c r="F42" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G42">
         <v>0.92</v>
       </c>
       <c r="H42" s="1">
         <v>3880516.5</v>
       </c>
       <c r="I42" s="1">
-        <v>2225973.52</v>
+        <v>2236689.23</v>
       </c>
       <c r="J42" s="1">
-        <v>57.362815491185</v>
+        <v>57.638956824433</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>6106490.02</v>
+        <v>6117205.73</v>
       </c>
       <c r="N42" s="1">
-        <v>6106490.02</v>
+        <v>6117205.73</v>
       </c>
       <c r="O42" s="1">
-        <v>3.53</v>
+        <v>3.47</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B43" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C43" s="1">
         <v>66534.0</v>
       </c>
       <c r="D43" s="1">
-        <v>257.2</v>
+        <v>299.2</v>
       </c>
       <c r="E43" s="1">
         <v>810.80089082274</v>
       </c>
       <c r="F43" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G43">
         <v>7.47</v>
       </c>
       <c r="H43" s="1">
         <v>7232428.19</v>
       </c>
       <c r="I43" s="1">
-        <v>-4942564.7</v>
+        <v>-4568745.3</v>
       </c>
       <c r="J43" s="1">
-        <v>-68.338939152329</v>
+        <v>-63.170282234078</v>
       </c>
       <c r="K43">
         <v>0.46</v>
       </c>
       <c r="L43" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M43" s="1">
-        <v>2289863.49</v>
+        <v>2663682.89</v>
       </c>
       <c r="N43" s="1">
-        <v>2320743.38</v>
+        <v>2694561.52</v>
       </c>
       <c r="O43" s="1">
-        <v>1.34</v>
+        <v>1.53</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B44" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C44" s="1">
         <v>118974.0</v>
       </c>
       <c r="D44" s="1">
-        <v>5.415</v>
+        <v>5.35</v>
       </c>
       <c r="E44" s="1">
         <v>8.6889933935146</v>
       </c>
       <c r="F44" t="s">
         <v>47</v>
       </c>
       <c r="G44">
         <v>0.87</v>
       </c>
       <c r="H44" s="1">
         <v>1205285.51</v>
       </c>
       <c r="I44" s="1">
-        <v>-465179.12</v>
+        <v>-470594.77</v>
       </c>
       <c r="J44" s="1">
-        <v>-38.594931751897</v>
+        <v>-39.04425682509</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>740106.39</v>
+        <v>734690.74</v>
       </c>
       <c r="N44" s="1">
-        <v>740106.39</v>
+        <v>734690.74</v>
       </c>
       <c r="O44" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B45" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C45" s="1">
         <v>315380.0</v>
       </c>
       <c r="D45" s="1">
-        <v>11.2</v>
+        <v>11.535</v>
       </c>
       <c r="E45" s="1">
         <v>9.7300750206101</v>
       </c>
       <c r="F45" t="s">
         <v>47</v>
       </c>
       <c r="G45">
         <v>0.87</v>
       </c>
       <c r="H45" s="1">
         <v>3563311.85</v>
       </c>
       <c r="I45" s="1">
-        <v>494536.4</v>
+        <v>635732.58</v>
       </c>
       <c r="J45" s="1">
-        <v>13.878560755214</v>
+        <v>17.841059294319</v>
       </c>
       <c r="K45">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>0.0</v>
+      </c>
+      <c r="L45">
+        <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>4057848.25</v>
+        <v>4199044.43</v>
       </c>
       <c r="N45" s="1">
-        <v>4108995.36</v>
+        <v>4199044.43</v>
       </c>
       <c r="O45" s="1">
         <v>2.38</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>135</v>
       </c>
       <c r="B46" t="s">
         <v>136</v>
       </c>
       <c r="C46" s="1">
         <v>23695.0</v>
       </c>
       <c r="D46" s="1">
-        <v>121.0</v>
+        <v>154.7</v>
       </c>
       <c r="E46" s="1">
         <v>29.605464021946</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>701501.47</v>
       </c>
       <c r="I46" s="1">
-        <v>2165593.53</v>
+        <v>2964115.03</v>
       </c>
       <c r="J46" s="1">
-        <v>308.70833813078</v>
+        <v>422.53867693249</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2867095.0</v>
+        <v>3665616.5</v>
       </c>
       <c r="N46" s="1">
-        <v>2867095.0</v>
+        <v>3665616.5</v>
       </c>
       <c r="O46" s="1">
-        <v>1.66</v>
+        <v>2.08</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>137</v>
       </c>
       <c r="B47" t="s">
         <v>138</v>
       </c>
       <c r="C47" s="1">
         <v>113879.0</v>
       </c>
       <c r="D47" s="1">
-        <v>15.15</v>
+        <v>14.45</v>
       </c>
       <c r="E47" s="1">
         <v>17.915012688907</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2040143.73</v>
       </c>
       <c r="I47" s="1">
-        <v>-314876.88</v>
+        <v>-394592.18</v>
       </c>
       <c r="J47" s="1">
-        <v>-15.434053756595</v>
+        <v>-19.341391206785</v>
       </c>
       <c r="K47">
         <v>0.04</v>
       </c>
       <c r="L47" t="s">
         <v>139</v>
       </c>
       <c r="M47" s="1">
-        <v>1725266.85</v>
+        <v>1645551.55</v>
       </c>
       <c r="N47" s="1">
-        <v>1729366.49</v>
+        <v>1649651.19</v>
       </c>
       <c r="O47" s="1">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>140</v>
       </c>
       <c r="B48" t="s">
         <v>141</v>
       </c>
       <c r="C48" s="1">
         <v>32143.0</v>
       </c>
       <c r="D48" s="1">
-        <v>80.85</v>
+        <v>72.72</v>
       </c>
       <c r="E48" s="1">
         <v>97.685278909871</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>3139897.92</v>
       </c>
       <c r="I48" s="1">
-        <v>-541136.37</v>
+        <v>-802458.96</v>
       </c>
       <c r="J48" s="1">
-        <v>-17.234202632931</v>
+        <v>-25.556848676151</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2598761.55</v>
+        <v>2337438.96</v>
       </c>
       <c r="N48" s="1">
-        <v>2598761.55</v>
+        <v>2337438.96</v>
       </c>
       <c r="O48" s="1">
-        <v>1.5</v>
+        <v>1.32</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>142</v>
       </c>
       <c r="B49" t="s">
         <v>143</v>
       </c>
       <c r="C49" s="1">
         <v>21335.0</v>
       </c>
       <c r="D49" s="1">
-        <v>151.66</v>
+        <v>136.26</v>
       </c>
       <c r="E49" s="1">
         <v>93.535460042184</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1995579.04</v>
       </c>
       <c r="I49" s="1">
-        <v>1240087.06</v>
+        <v>911528.06</v>
       </c>
       <c r="J49" s="1">
-        <v>62.141716020429</v>
+        <v>45.677371917075</v>
       </c>
       <c r="K49">
-        <v>1.35</v>
+        <v>1.64</v>
       </c>
       <c r="L49" t="s">
         <v>144</v>
       </c>
       <c r="M49" s="1">
-        <v>3235666.1</v>
+        <v>2907107.1</v>
       </c>
       <c r="N49" s="1">
-        <v>3264509.67</v>
+        <v>2942017.81</v>
       </c>
       <c r="O49" s="1">
-        <v>1.89</v>
+        <v>1.67</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>145</v>
       </c>
       <c r="B50" t="s">
         <v>146</v>
       </c>
       <c r="C50" s="1">
         <v>20915.0</v>
       </c>
       <c r="D50" s="1">
-        <v>267.75</v>
+        <v>268.4</v>
       </c>
       <c r="E50" s="1">
         <v>145.20059909156</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>3036870.53</v>
       </c>
       <c r="I50" s="1">
-        <v>2563120.72</v>
+        <v>2576715.47</v>
       </c>
       <c r="J50" s="1">
-        <v>84.400065616232</v>
+        <v>84.847722171416</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5599991.25</v>
+        <v>5613586.0</v>
       </c>
       <c r="N50" s="1">
-        <v>5599991.25</v>
+        <v>5613586.0</v>
       </c>
       <c r="O50" s="1">
-        <v>3.24</v>
+        <v>3.18</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>147</v>
       </c>
       <c r="B51" t="s">
         <v>148</v>
       </c>
       <c r="C51" s="1">
         <v>26747.0</v>
       </c>
       <c r="D51" s="1">
-        <v>166.94</v>
+        <v>177.24</v>
       </c>
       <c r="E51" s="1">
         <v>14.72990914869</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>393980.88</v>
       </c>
       <c r="I51" s="1">
-        <v>4071163.3</v>
+        <v>4346657.4</v>
       </c>
       <c r="J51" s="1">
-        <v>1033.3403235203</v>
+        <v>1103.2660772777</v>
       </c>
       <c r="K51">
         <v>0.08</v>
       </c>
       <c r="L51" t="s">
         <v>149</v>
       </c>
       <c r="M51" s="1">
-        <v>4465144.18</v>
+        <v>4740638.28</v>
       </c>
       <c r="N51" s="1">
-        <v>4467273.91</v>
+        <v>4742768.01</v>
       </c>
       <c r="O51" s="1">
-        <v>2.58</v>
+        <v>2.69</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>150</v>
       </c>
       <c r="B52" t="s">
         <v>151</v>
       </c>
       <c r="C52" s="1">
         <v>18318.0</v>
       </c>
       <c r="D52" s="1">
-        <v>239.6</v>
+        <v>266.8</v>
       </c>
       <c r="E52" s="1">
         <v>115.59523801725</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>2117473.57</v>
       </c>
       <c r="I52" s="1">
-        <v>2271519.23</v>
+        <v>2769768.83</v>
       </c>
       <c r="J52" s="1">
-        <v>107.27497439319</v>
+        <v>130.80535545953</v>
       </c>
       <c r="K52">
         <v>4.22</v>
       </c>
       <c r="L52" t="s">
         <v>152</v>
       </c>
       <c r="M52" s="1">
-        <v>4388992.8</v>
+        <v>4887242.4</v>
       </c>
       <c r="N52" s="1">
-        <v>4466221.66</v>
+        <v>4964471.26</v>
       </c>
       <c r="O52" s="1">
-        <v>2.58</v>
+        <v>2.81</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>153</v>
       </c>
       <c r="B53" t="s">
         <v>154</v>
       </c>
       <c r="C53" s="1">
         <v>9820.0</v>
       </c>
       <c r="D53" s="1">
-        <v>150.6</v>
+        <v>140.95</v>
       </c>
       <c r="E53" s="1">
         <v>256.81218839104</v>
       </c>
       <c r="F53" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G53">
         <v>0.92</v>
       </c>
       <c r="H53" s="1">
         <v>2457561.31</v>
       </c>
       <c r="I53" s="1">
-        <v>-854823.67</v>
+        <v>-946913.55</v>
       </c>
       <c r="J53" s="1">
-        <v>-34.783411771729</v>
+        <v>-38.530617573891</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1602737.64</v>
+        <v>1510647.76</v>
       </c>
       <c r="N53" s="1">
-        <v>1602737.64</v>
+        <v>1510647.76</v>
       </c>
       <c r="O53" s="1">
-        <v>0.93</v>
+        <v>0.86</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>155</v>
       </c>
       <c r="B54" t="s">
         <v>156</v>
       </c>
       <c r="C54" s="1">
         <v>32617.0</v>
       </c>
       <c r="D54" s="1">
-        <v>47.58</v>
+        <v>48.48</v>
       </c>
       <c r="E54" s="1">
         <v>22.292380047215</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>727110.56</v>
       </c>
       <c r="I54" s="1">
-        <v>824806.3</v>
+        <v>854161.6</v>
       </c>
       <c r="J54" s="1">
-        <v>113.43616024501</v>
+        <v>117.4734142219</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1551916.86</v>
+        <v>1581272.16</v>
       </c>
       <c r="N54" s="1">
-        <v>1551916.86</v>
+        <v>1581272.16</v>
       </c>
       <c r="O54" s="1">
         <v>0.9</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>157</v>
       </c>
       <c r="B55" t="s">
         <v>158</v>
       </c>
       <c r="C55" s="1">
         <v>105731.0</v>
       </c>
       <c r="D55" s="1">
-        <v>26.445</v>
+        <v>24.5</v>
       </c>
       <c r="E55" s="1">
         <v>18.689683252783</v>
       </c>
       <c r="F55" t="s">
         <v>47</v>
       </c>
       <c r="G55">
         <v>0.87</v>
       </c>
       <c r="H55" s="1">
         <v>2338901.63</v>
       </c>
       <c r="I55" s="1">
-        <v>873201.96</v>
+        <v>651070.54</v>
       </c>
       <c r="J55" s="1">
-        <v>37.333847169964</v>
+        <v>27.836593538139</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>3212103.59</v>
+        <v>2989972.17</v>
       </c>
       <c r="N55" s="1">
-        <v>3212103.59</v>
+        <v>2989972.17</v>
       </c>
       <c r="O55" s="1">
-        <v>1.86</v>
+        <v>1.69</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>159</v>
       </c>
       <c r="B56" t="s">
         <v>160</v>
       </c>
       <c r="C56" s="1">
         <v>48898.0</v>
       </c>
       <c r="D56" s="1">
-        <v>34.95</v>
+        <v>52.34</v>
       </c>
       <c r="E56" s="1">
         <v>33.829820033539</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1654210.54</v>
       </c>
       <c r="I56" s="1">
-        <v>54774.56</v>
+        <v>905110.78</v>
       </c>
       <c r="J56" s="1">
-        <v>3.3112205898531</v>
+        <v>54.71557326675</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1708985.1</v>
+        <v>2559321.32</v>
       </c>
       <c r="N56" s="1">
-        <v>1708985.1</v>
+        <v>2559321.32</v>
       </c>
       <c r="O56" s="1">
-        <v>0.99</v>
+        <v>1.45</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>161</v>
       </c>
       <c r="B57" t="s">
         <v>162</v>
       </c>
       <c r="C57" s="1">
         <v>2804.0</v>
       </c>
       <c r="D57" s="1">
-        <v>931.2</v>
+        <v>837.6</v>
       </c>
       <c r="E57" s="1">
         <v>700.79802068474</v>
       </c>
       <c r="F57" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G57">
         <v>0.92</v>
       </c>
       <c r="H57" s="1">
         <v>2110295.96</v>
       </c>
       <c r="I57" s="1">
-        <v>719446.77</v>
+        <v>453015.16</v>
       </c>
       <c r="J57" s="1">
-        <v>34.092221358373</v>
+        <v>21.466901732589</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2829742.73</v>
+        <v>2563311.12</v>
       </c>
       <c r="N57" s="1">
-        <v>2829742.73</v>
+        <v>2563311.12</v>
       </c>
       <c r="O57" s="1">
-        <v>1.64</v>
+        <v>1.45</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>163</v>
       </c>
       <c r="B58" t="s">
         <v>164</v>
       </c>
       <c r="C58" s="1">
         <v>117073.0</v>
       </c>
       <c r="D58" s="1">
-        <v>122.2</v>
+        <v>93.6</v>
       </c>
       <c r="E58" s="1">
         <v>164.5256429749</v>
       </c>
       <c r="F58" t="s">
         <v>165</v>
       </c>
       <c r="G58">
-        <v>11.05</v>
+        <v>10.75</v>
       </c>
       <c r="H58" s="1">
         <v>1789092.2</v>
       </c>
       <c r="I58" s="1">
-        <v>-494226.31</v>
+        <v>-769455.57</v>
       </c>
       <c r="J58" s="1">
-        <v>-27.62441812669</v>
+        <v>-43.008156315253</v>
       </c>
       <c r="K58">
-        <v>0.07</v>
+        <v>0.27</v>
       </c>
       <c r="L58" t="s">
         <v>166</v>
       </c>
       <c r="M58" s="1">
-        <v>1294865.89</v>
+        <v>1019636.63</v>
       </c>
       <c r="N58" s="1">
-        <v>1303035.84</v>
+        <v>1051456.92</v>
       </c>
       <c r="O58" s="1">
-        <v>0.75</v>
+        <v>0.6</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>167</v>
       </c>
       <c r="B59" t="s">
         <v>168</v>
       </c>
       <c r="C59" s="1">
         <v>76186.0</v>
       </c>
       <c r="D59" s="1">
-        <v>42.12</v>
+        <v>42.35</v>
       </c>
       <c r="E59" s="1">
         <v>38.53910757882</v>
       </c>
       <c r="F59" t="s">
         <v>47</v>
       </c>
       <c r="G59">
         <v>0.87</v>
       </c>
       <c r="H59" s="1">
         <v>3420689.92</v>
       </c>
       <c r="I59" s="1">
-        <v>265750.04</v>
+        <v>303461.32</v>
       </c>
       <c r="J59" s="1">
-        <v>7.7689017775689</v>
+        <v>8.8713483857666</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>3686439.96</v>
+        <v>3724151.24</v>
       </c>
       <c r="N59" s="1">
-        <v>3686439.96</v>
+        <v>3724151.24</v>
       </c>
       <c r="O59" s="1">
-        <v>2.13</v>
+        <v>2.11</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>169</v>
       </c>
       <c r="B60" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="1">
         <v>74184.0</v>
       </c>
       <c r="D60" s="1">
-        <v>10.965</v>
+        <v>12.245</v>
       </c>
       <c r="E60" s="1">
         <v>18.786497627521</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>1393657.54</v>
       </c>
       <c r="I60" s="1">
-        <v>-580229.98</v>
+        <v>-485274.46</v>
       </c>
       <c r="J60" s="1">
-        <v>-41.63361251574</v>
+        <v>-34.820208413611</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>813427.56</v>
+        <v>908383.08</v>
       </c>
       <c r="N60" s="1">
-        <v>813427.56</v>
+        <v>908383.08</v>
       </c>
       <c r="O60" s="1">
-        <v>0.47</v>
+        <v>0.51</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>171</v>
       </c>
       <c r="B61" t="s">
         <v>172</v>
       </c>
       <c r="C61" s="1">
         <v>97366.0</v>
       </c>
       <c r="D61" s="1">
-        <v>196.55</v>
+        <v>190.9</v>
       </c>
       <c r="E61" s="1">
         <v>169.26291949962</v>
       </c>
       <c r="F61" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G61">
         <v>7.47</v>
       </c>
       <c r="H61" s="1">
         <v>2214501.76</v>
       </c>
       <c r="I61" s="1">
-        <v>346296.53</v>
+        <v>272582.82</v>
       </c>
       <c r="J61" s="1">
-        <v>15.637672376472</v>
+        <v>12.308990894638</v>
       </c>
       <c r="K61">
         <v>0.02</v>
       </c>
       <c r="L61" t="s">
         <v>173</v>
       </c>
       <c r="M61" s="1">
-        <v>2560798.29</v>
+        <v>2487084.58</v>
       </c>
       <c r="N61" s="1">
-        <v>2562932.19</v>
+        <v>2489218.39</v>
       </c>
       <c r="O61" s="1">
-        <v>1.48</v>
+        <v>1.41</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>174</v>
       </c>
       <c r="B62" t="s">
         <v>175</v>
       </c>
       <c r="C62" s="1">
         <v>71299.0</v>
       </c>
       <c r="D62" s="1">
-        <v>7.01</v>
+        <v>7.0</v>
       </c>
       <c r="E62" s="1">
         <v>19.511494551116</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>1391150.05</v>
       </c>
       <c r="I62" s="1">
-        <v>-891344.06</v>
+        <v>-892057.05</v>
       </c>
       <c r="J62" s="1">
-        <v>-64.072460048433</v>
+        <v>-64.123711888592</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>499805.99</v>
+        <v>499093.0</v>
       </c>
       <c r="N62" s="1">
-        <v>499805.99</v>
+        <v>499093.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>176</v>
       </c>
       <c r="B63" t="s">
         <v>177</v>
       </c>
       <c r="C63" s="1">
-        <v>2300.0</v>
+        <v>74562.0</v>
       </c>
       <c r="D63" s="1">
-        <v>1073.08</v>
+        <v>0.0</v>
       </c>
       <c r="E63" s="1">
-        <v>1068.0227086956</v>
+        <v>0.0</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2456452.23</v>
+        <v>0.0</v>
       </c>
       <c r="I63" s="1">
-        <v>11631.77</v>
+        <v>0.0</v>
       </c>
       <c r="J63" s="1">
-        <v>0.47351907999448</v>
+        <v>0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2468084.0</v>
+        <v>0.0</v>
       </c>
       <c r="N63" s="1">
-        <v>2468084.0</v>
+        <v>0.0</v>
       </c>
       <c r="O63" s="1">
-        <v>1.43</v>
+        <v>0.0</v>
       </c>
       <c r="P63">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16">
+      <c r="A64" t="s">
+        <v>178</v>
+      </c>
+      <c r="B64" t="s">
+        <v>179</v>
+      </c>
+      <c r="C64" s="1">
+        <v>74562.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J64" s="1">
+        <v>0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64">
+        <v>0.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16">
+      <c r="A65" t="s">
+        <v>180</v>
+      </c>
+      <c r="B65" t="s">
+        <v>181</v>
+      </c>
+      <c r="C65" s="1">
+        <v>3447.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>1074.69</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1070.3350362634</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>3689444.87</v>
+      </c>
+      <c r="I65" s="1">
+        <v>15011.56</v>
+      </c>
+      <c r="J65" s="1">
+        <v>0.40687855568906</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65">
+        <v>0.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>3704456.43</v>
+      </c>
+      <c r="N65" s="1">
+        <v>3704456.43</v>
+      </c>
+      <c r="O65" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="P65">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>