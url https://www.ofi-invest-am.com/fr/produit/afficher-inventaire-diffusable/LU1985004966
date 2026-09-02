--- v4 (2026-08-13)
+++ v5 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LU1985004537</t>
   </si>
   <si>
@@ -214,113 +214,116 @@
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>19 783.83</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
+    <t>30 882.20</t>
+  </si>
+  <si>
     <t>GB00BG5KQW09</t>
   </si>
   <si>
     <t>CERES POWER HOLDINGS PLC</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
-    <t>61 264.14</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>83 266.86</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>36 851.13</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
+    <t>27 572.25</t>
+  </si>
+  <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
@@ -370,87 +373,90 @@
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>82 188.63</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PLC</t>
   </si>
   <si>
+    <t>75 565.49</t>
+  </si>
+  <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>30 878.63</t>
+    <t>30 876.64</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
@@ -514,72 +520,75 @@
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>31 820.29</t>
+    <t>14 192.08</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
+    <t>35 666.93</t>
+  </si>
+  <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
-    <t>2 133.81</t>
+    <t>2 133.68</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
   </si>
   <si>
     <t>FR0014014SF6</t>
   </si>
   <si>
     <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
   </si>
   <si>
     <t>FR0014014SG4</t>
   </si>
   <si>
     <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
@@ -967,211 +976,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1366468.0</v>
+        <v>1363432.0</v>
       </c>
       <c r="D2">
-        <v>18.53</v>
+        <v>19.08</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>25319554.96</v>
+        <v>26010470.6</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>25319554.96</v>
+        <v>26010470.6</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>6755.0</v>
       </c>
       <c r="D3">
-        <v>2013.17</v>
+        <v>2074.01</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>13598931.12</v>
+        <v>14009929.9</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>13598931.12</v>
+        <v>14009929.9</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>822367.02</v>
+        <v>819133.02</v>
       </c>
       <c r="D4">
-        <v>165.38</v>
+        <v>170.3</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>136003037.41</v>
+        <v>139498166.34</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>136003037.41</v>
+        <v>139498166.34</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>50.0</v>
       </c>
       <c r="D5">
-        <v>1452.73</v>
+        <v>1496.3</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>72636.28</v>
+        <v>74815.22</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>72636.28</v>
+        <v>74815.22</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>12026.0</v>
+        <v>12846.0</v>
       </c>
       <c r="D6">
-        <v>126.02</v>
+        <v>129.82</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1515459.24</v>
+        <v>1667670.97</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1515459.24</v>
+        <v>1667670.97</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>114.67</v>
+        <v>118.1</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11466.97</v>
+        <v>11810.05</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11466.97</v>
+        <v>11810.05</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1223,3234 +1232,3234 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13504.0</v>
       </c>
       <c r="D2" s="1">
-        <v>258.2</v>
+        <v>247.4</v>
       </c>
       <c r="E2" s="1">
         <v>185.79711048578</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2509004.18</v>
       </c>
       <c r="I2" s="1">
-        <v>977728.62</v>
+        <v>831885.42</v>
       </c>
       <c r="J2" s="1">
-        <v>38.968791993005</v>
+        <v>33.155999764018</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3486732.8</v>
+        <v>3340889.6</v>
       </c>
       <c r="N2" s="1">
-        <v>3486732.8</v>
+        <v>3340889.6</v>
       </c>
       <c r="O2" s="1">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
         <v>10940.0</v>
       </c>
       <c r="D3" s="1">
-        <v>144.0</v>
+        <v>166.85</v>
       </c>
       <c r="E3" s="1">
         <v>172.63322760512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1888607.51</v>
       </c>
       <c r="I3" s="1">
-        <v>-313247.51</v>
+        <v>-63268.51</v>
       </c>
       <c r="J3" s="1">
-        <v>-16.586162468453</v>
+        <v>-3.350008387926</v>
       </c>
       <c r="K3">
         <v>1.04</v>
       </c>
       <c r="L3" t="s">
         <v>38</v>
       </c>
       <c r="M3" s="1">
-        <v>1575360.0</v>
+        <v>1825339.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1586715.21</v>
+        <v>1836694.21</v>
       </c>
       <c r="O3" s="1">
-        <v>0.9</v>
+        <v>1.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>52899.0</v>
       </c>
       <c r="D4" s="1">
-        <v>68.54</v>
+        <v>69.76</v>
       </c>
       <c r="E4" s="1">
         <v>53.141632545039</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2811139.22</v>
       </c>
       <c r="I4" s="1">
-        <v>814558.24</v>
+        <v>879095.02</v>
       </c>
       <c r="J4" s="1">
-        <v>28.976090341054</v>
+        <v>31.271842167959</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3625697.46</v>
+        <v>3690234.24</v>
       </c>
       <c r="N4" s="1">
-        <v>3625697.46</v>
+        <v>3690234.24</v>
       </c>
       <c r="O4" s="1">
-        <v>2.05</v>
+        <v>2.04</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>51402.0</v>
       </c>
       <c r="D5" s="1">
-        <v>34.84</v>
+        <v>36.0</v>
       </c>
       <c r="E5" s="1">
         <v>41.854601377378</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2151410.22</v>
       </c>
       <c r="I5" s="1">
-        <v>-360564.54</v>
+        <v>-300938.22</v>
       </c>
       <c r="J5" s="1">
-        <v>-16.759450924241</v>
+        <v>-13.987951586471</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1790845.68</v>
+        <v>1850472.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1790845.68</v>
+        <v>1850472.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.01</v>
+        <v>1.02</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>7069.0</v>
       </c>
       <c r="D6" s="1">
-        <v>1327.0</v>
+        <v>1461.8</v>
       </c>
       <c r="E6" s="1">
         <v>525.84801810723</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3717219.64</v>
       </c>
       <c r="I6" s="1">
-        <v>5663343.36</v>
+        <v>6616244.56</v>
       </c>
       <c r="J6" s="1">
-        <v>152.35428380552</v>
+        <v>177.98906711899</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9380563.0</v>
+        <v>10333464.2</v>
       </c>
       <c r="N6" s="1">
-        <v>9380563.0</v>
+        <v>10333464.2</v>
       </c>
       <c r="O6" s="1">
-        <v>5.31</v>
+        <v>5.7</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>45642.0</v>
       </c>
       <c r="D7" s="1">
-        <v>137.66</v>
+        <v>132.14</v>
       </c>
       <c r="E7" s="1">
         <v>106.44088668332</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H7" s="1">
         <v>5632872.65</v>
       </c>
       <c r="I7" s="1">
-        <v>1619350.43</v>
+        <v>1345651.95</v>
       </c>
       <c r="J7" s="1">
-        <v>28.748216596021</v>
+        <v>23.889266340861</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>7252223.08</v>
+        <v>6978524.6</v>
       </c>
       <c r="N7" s="1">
-        <v>7252223.08</v>
+        <v>6978524.6</v>
       </c>
       <c r="O7" s="1">
-        <v>4.11</v>
+        <v>3.85</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
         <v>64573.0</v>
       </c>
       <c r="D8" s="1">
-        <v>38.9</v>
+        <v>39.78</v>
       </c>
       <c r="E8" s="1">
         <v>34.371886856736</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2219495.85</v>
       </c>
       <c r="I8" s="1">
-        <v>292393.85</v>
+        <v>349218.09</v>
       </c>
       <c r="J8" s="1">
-        <v>13.173885862413</v>
+        <v>15.734117727681</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2511889.7</v>
+        <v>2568713.94</v>
       </c>
       <c r="N8" s="1">
-        <v>2511889.7</v>
+        <v>2568713.94</v>
       </c>
       <c r="O8" s="1">
         <v>1.42</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
         <v>601207.0</v>
       </c>
       <c r="D9" s="1">
-        <v>10.278</v>
+        <v>10.738</v>
       </c>
       <c r="E9" s="1">
         <v>4.5439133443223</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2731832.51</v>
       </c>
       <c r="I9" s="1">
-        <v>3447373.04</v>
+        <v>3723928.26</v>
       </c>
       <c r="J9" s="1">
-        <v>126.19269400231</v>
+        <v>136.31612649635</v>
       </c>
       <c r="K9">
         <v>0.02</v>
       </c>
       <c r="L9" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>6179205.55</v>
+        <v>6455760.77</v>
       </c>
       <c r="N9" s="1">
-        <v>6192732.71</v>
+        <v>6469287.93</v>
       </c>
       <c r="O9" s="1">
-        <v>3.51</v>
+        <v>3.57</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
         <v>65783.0</v>
       </c>
       <c r="D10" s="1">
-        <v>34.3</v>
+        <v>35.95</v>
       </c>
       <c r="E10" s="1">
         <v>40.562981469377</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2668354.61</v>
       </c>
       <c r="I10" s="1">
-        <v>-411997.71</v>
+        <v>-303455.76</v>
       </c>
       <c r="J10" s="1">
-        <v>-15.440140843949</v>
+        <v>-11.3723925172</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2256356.9</v>
+        <v>2364898.85</v>
       </c>
       <c r="N10" s="1">
-        <v>2256356.9</v>
+        <v>2364898.85</v>
       </c>
       <c r="O10" s="1">
-        <v>1.28</v>
+        <v>1.3</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="1">
         <v>7262.0</v>
       </c>
       <c r="D11" s="1">
-        <v>74.65</v>
+        <v>70.1</v>
       </c>
       <c r="E11" s="1">
         <v>96.837648030846</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>703235.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-161126.7</v>
+        <v>-194168.8</v>
       </c>
       <c r="J11" s="1">
-        <v>-22.912212844924</v>
+        <v>-27.610798666164</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>542108.3</v>
+        <v>509066.2</v>
       </c>
       <c r="N11" s="1">
-        <v>542108.3</v>
+        <v>509066.2</v>
       </c>
       <c r="O11" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="1">
         <v>35738.0</v>
       </c>
       <c r="D12" s="1">
-        <v>91.41</v>
+        <v>94.43</v>
       </c>
       <c r="E12" s="1">
         <v>58.802834238066</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2101495.69</v>
       </c>
       <c r="I12" s="1">
-        <v>1165314.89</v>
+        <v>1273243.65</v>
       </c>
       <c r="J12" s="1">
-        <v>55.451690695592</v>
+        <v>60.587497564651</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3266810.58</v>
+        <v>3374739.34</v>
       </c>
       <c r="N12" s="1">
-        <v>3266810.58</v>
+        <v>3374739.34</v>
       </c>
       <c r="O12" s="1">
-        <v>1.85</v>
+        <v>1.86</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="1">
         <v>59025.0</v>
       </c>
       <c r="D13" s="1">
-        <v>26.23</v>
+        <v>25.32</v>
       </c>
       <c r="E13" s="1">
         <v>26.259342481999</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1549957.69</v>
       </c>
       <c r="I13" s="1">
-        <v>-1731.94</v>
+        <v>-55444.69</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.1117411146881</v>
+        <v>-3.5771744195159</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1548225.75</v>
+        <v>1494513.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1548225.75</v>
+        <v>1494513.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.88</v>
+        <v>0.82</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="1">
         <v>330955.0</v>
       </c>
       <c r="D14" s="1">
-        <v>10.735</v>
+        <v>11.685</v>
       </c>
       <c r="E14" s="1">
         <v>2.9612341254853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>980035.24</v>
       </c>
       <c r="I14" s="1">
-        <v>2572766.69</v>
+        <v>2887173.94</v>
       </c>
       <c r="J14" s="1">
-        <v>262.51777334048</v>
+        <v>294.59899217502</v>
       </c>
       <c r="K14">
         <v>0.06</v>
       </c>
       <c r="L14" t="s">
         <v>63</v>
       </c>
       <c r="M14" s="1">
-        <v>3552801.93</v>
+        <v>3867209.18</v>
       </c>
       <c r="N14" s="1">
-        <v>3572585.76</v>
+        <v>3886993.01</v>
       </c>
       <c r="O14" s="1">
-        <v>2.02</v>
+        <v>2.14</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="1">
         <v>9083.0</v>
       </c>
       <c r="D15" s="1">
-        <v>96.74</v>
+        <v>100.8</v>
       </c>
       <c r="E15" s="1">
         <v>163.91826819333</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1488869.63</v>
       </c>
       <c r="I15" s="1">
-        <v>-610180.21</v>
+        <v>-573303.23</v>
       </c>
       <c r="J15" s="1">
-        <v>-40.982783025805</v>
+        <v>-38.505938898089</v>
       </c>
       <c r="K15">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.4</v>
+      </c>
+      <c r="L15" t="s">
+        <v>66</v>
       </c>
       <c r="M15" s="1">
-        <v>878689.42</v>
+        <v>915566.4</v>
       </c>
       <c r="N15" s="1">
-        <v>878689.42</v>
+        <v>946448.6</v>
       </c>
       <c r="O15" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C16" s="1">
         <v>191082.0</v>
       </c>
       <c r="D16" s="1">
-        <v>7.445</v>
+        <v>8.125</v>
       </c>
       <c r="E16" s="1">
         <v>6.6457061366324</v>
       </c>
       <c r="F16" t="s">
         <v>47</v>
       </c>
       <c r="G16">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H16" s="1">
         <v>1479745.39</v>
       </c>
       <c r="I16" s="1">
-        <v>162292.61</v>
+        <v>316674.24</v>
       </c>
       <c r="J16" s="1">
-        <v>10.967603690254</v>
+        <v>21.400589732535</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1642038.0</v>
+        <v>1796419.63</v>
       </c>
       <c r="N16" s="1">
-        <v>1642038.0</v>
+        <v>1796419.63</v>
       </c>
       <c r="O16" s="1">
-        <v>0.93</v>
+        <v>0.99</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C17" s="1">
         <v>36580.0</v>
       </c>
       <c r="D17" s="1">
-        <v>75.94</v>
+        <v>77.42</v>
       </c>
       <c r="E17" s="1">
         <v>52.197427829415</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1909381.91</v>
       </c>
       <c r="I17" s="1">
-        <v>868503.29</v>
+        <v>922641.69</v>
       </c>
       <c r="J17" s="1">
-        <v>45.486096073886</v>
+        <v>48.321484830659</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2777885.2</v>
+        <v>2832023.6</v>
       </c>
       <c r="N17" s="1">
-        <v>2777885.2</v>
+        <v>2832023.6</v>
       </c>
       <c r="O17" s="1">
-        <v>1.57</v>
+        <v>1.56</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B18" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C18" s="1">
         <v>80422.0</v>
       </c>
       <c r="D18" s="1">
-        <v>17.025</v>
+        <v>16.535</v>
       </c>
       <c r="E18" s="1">
         <v>10.719614906369</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>862092.87</v>
       </c>
       <c r="I18" s="1">
-        <v>507091.68</v>
+        <v>467684.9</v>
       </c>
       <c r="J18" s="1">
-        <v>58.821003820621</v>
+        <v>54.24994409245</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1369184.55</v>
+        <v>1329777.77</v>
       </c>
       <c r="N18" s="1">
-        <v>1369184.55</v>
+        <v>1329777.77</v>
       </c>
       <c r="O18" s="1">
-        <v>0.78</v>
+        <v>0.73</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C19" s="1">
         <v>34037.0</v>
       </c>
       <c r="D19" s="1">
-        <v>61.44</v>
+        <v>64.04</v>
       </c>
       <c r="E19" s="1">
         <v>56.937115785763</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1937968.61</v>
       </c>
       <c r="I19" s="1">
-        <v>153264.67</v>
+        <v>241760.87</v>
       </c>
       <c r="J19" s="1">
-        <v>7.9085218000512</v>
+        <v>12.474963152267</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2091233.28</v>
+        <v>2179729.48</v>
       </c>
       <c r="N19" s="1">
-        <v>2091233.28</v>
+        <v>2179729.48</v>
       </c>
       <c r="O19" s="1">
-        <v>1.18</v>
+        <v>1.2</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C20" s="1">
         <v>51765.0</v>
       </c>
       <c r="D20" s="1">
-        <v>27.96</v>
+        <v>28.88</v>
       </c>
       <c r="E20" s="1">
         <v>22.008320293635</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1139260.7</v>
       </c>
       <c r="I20" s="1">
-        <v>308088.7</v>
+        <v>355712.5</v>
       </c>
       <c r="J20" s="1">
-        <v>27.04286209469</v>
+        <v>31.223099330996</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1447349.4</v>
+        <v>1494973.2</v>
       </c>
       <c r="N20" s="1">
-        <v>1447349.4</v>
+        <v>1494973.2</v>
       </c>
       <c r="O20" s="1">
         <v>0.82</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C21" s="1">
         <v>27860.0</v>
       </c>
       <c r="D21" s="1">
-        <v>66.26</v>
+        <v>70.86</v>
       </c>
       <c r="E21" s="1">
         <v>143.05733847811</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>3985577.45</v>
       </c>
       <c r="I21" s="1">
-        <v>-2139573.85</v>
+        <v>-2011417.85</v>
       </c>
       <c r="J21" s="1">
-        <v>-53.682907353864</v>
+        <v>-50.467413448458</v>
       </c>
       <c r="K21">
-        <v>2.2</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1846003.6</v>
+        <v>1974159.6</v>
       </c>
       <c r="N21" s="1">
-        <v>1907267.74</v>
+        <v>1974159.6</v>
       </c>
       <c r="O21" s="1">
-        <v>1.08</v>
+        <v>1.09</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>79</v>
       </c>
       <c r="B22" t="s">
         <v>80</v>
       </c>
       <c r="C22" s="1">
         <v>106963.0</v>
       </c>
       <c r="D22" s="1">
-        <v>17.85</v>
+        <v>16.95</v>
       </c>
       <c r="E22" s="1">
         <v>24.794760898628</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2652122.01</v>
       </c>
       <c r="I22" s="1">
-        <v>-742832.46</v>
+        <v>-839099.16</v>
       </c>
       <c r="J22" s="1">
-        <v>-28.008985152233</v>
+        <v>-31.638784220188</v>
       </c>
       <c r="K22">
         <v>0.78</v>
       </c>
       <c r="L22" t="s">
         <v>81</v>
       </c>
       <c r="M22" s="1">
-        <v>1909289.55</v>
+        <v>1813022.85</v>
       </c>
       <c r="N22" s="1">
-        <v>1992556.41</v>
+        <v>1896289.71</v>
       </c>
       <c r="O22" s="1">
-        <v>1.13</v>
+        <v>1.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>82</v>
       </c>
       <c r="B23" t="s">
         <v>83</v>
       </c>
       <c r="C23" s="1">
         <v>23238.0</v>
       </c>
       <c r="D23" s="1">
-        <v>63.54</v>
+        <v>66.04</v>
       </c>
       <c r="E23" s="1">
         <v>61.340009897582</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1425419.15</v>
       </c>
       <c r="I23" s="1">
-        <v>51123.37</v>
+        <v>109218.37</v>
       </c>
       <c r="J23" s="1">
-        <v>3.5865499632161</v>
+        <v>7.6621932573307</v>
       </c>
       <c r="K23">
         <v>1.59</v>
       </c>
       <c r="L23" t="s">
         <v>84</v>
       </c>
       <c r="M23" s="1">
-        <v>1476542.52</v>
+        <v>1534637.52</v>
       </c>
       <c r="N23" s="1">
-        <v>1513393.65</v>
+        <v>1571488.65</v>
       </c>
       <c r="O23" s="1">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>85</v>
       </c>
       <c r="B24" t="s">
         <v>86</v>
       </c>
       <c r="C24" s="1">
         <v>322229.0</v>
       </c>
       <c r="D24" s="1">
-        <v>13.39</v>
+        <v>14.098</v>
       </c>
       <c r="E24" s="1">
         <v>9.9763993619445</v>
       </c>
       <c r="F24" t="s">
         <v>47</v>
       </c>
       <c r="G24">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H24" s="1">
         <v>3697517.81</v>
       </c>
       <c r="I24" s="1">
-        <v>1282649.38</v>
+        <v>1558862.43</v>
       </c>
       <c r="J24" s="1">
-        <v>34.689471313189</v>
+        <v>42.159700374777</v>
       </c>
       <c r="K24">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.09</v>
+      </c>
+      <c r="L24" t="s">
+        <v>87</v>
       </c>
       <c r="M24" s="1">
-        <v>4980167.19</v>
+        <v>5256380.24</v>
       </c>
       <c r="N24" s="1">
-        <v>4980167.19</v>
+        <v>5283952.49</v>
       </c>
       <c r="O24" s="1">
-        <v>2.82</v>
+        <v>2.91</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C25" s="1">
         <v>55316.0</v>
       </c>
       <c r="D25" s="1">
-        <v>64.36</v>
+        <v>88.0</v>
       </c>
       <c r="E25" s="1">
         <v>27.247622206956</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1507229.47</v>
       </c>
       <c r="I25" s="1">
-        <v>2052908.29</v>
+        <v>3360578.53</v>
       </c>
       <c r="J25" s="1">
-        <v>136.20409704436</v>
+        <v>222.9639611545</v>
       </c>
       <c r="K25">
         <v>0.23</v>
       </c>
       <c r="L25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M25" s="1">
-        <v>3560137.76</v>
+        <v>4867808.0</v>
       </c>
       <c r="N25" s="1">
-        <v>3572649.73</v>
+        <v>4880319.97</v>
       </c>
       <c r="O25" s="1">
-        <v>2.02</v>
+        <v>2.69</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B26" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C26" s="1">
         <v>352496.0</v>
       </c>
       <c r="D26" s="1">
-        <v>5.714</v>
+        <v>5.75</v>
       </c>
       <c r="E26" s="1">
         <v>5.4835129476647</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1932916.38</v>
       </c>
       <c r="I26" s="1">
-        <v>81245.76</v>
+        <v>93935.62</v>
       </c>
       <c r="J26" s="1">
-        <v>4.2032733976831</v>
+        <v>4.8597870540059</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2014162.14</v>
+        <v>2026852.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2014162.14</v>
+        <v>2026852.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.14</v>
+        <v>1.12</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B27" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C27" s="1">
         <v>27395.0</v>
       </c>
       <c r="D27" s="1">
-        <v>112.6</v>
+        <v>112.85</v>
       </c>
       <c r="E27" s="1">
         <v>57.840116444607</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1584529.99</v>
       </c>
       <c r="I27" s="1">
-        <v>1500147.01</v>
+        <v>1506995.76</v>
       </c>
       <c r="J27" s="1">
-        <v>94.674573499237</v>
+        <v>95.106799461713</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3084677.0</v>
+        <v>3091525.75</v>
       </c>
       <c r="N27" s="1">
-        <v>3084677.0</v>
+        <v>3091525.75</v>
       </c>
       <c r="O27" s="1">
-        <v>1.75</v>
+        <v>1.71</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B28" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C28" s="1">
         <v>72131.0</v>
       </c>
       <c r="D28" s="1">
-        <v>34.04</v>
+        <v>34.54</v>
       </c>
       <c r="E28" s="1">
         <v>23.909993206804</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1724651.72</v>
       </c>
       <c r="I28" s="1">
-        <v>730687.52</v>
+        <v>766753.02</v>
       </c>
       <c r="J28" s="1">
-        <v>42.367250820937</v>
+        <v>44.458426655557</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2455339.24</v>
+        <v>2491404.74</v>
       </c>
       <c r="N28" s="1">
-        <v>2455339.24</v>
+        <v>2491404.74</v>
       </c>
       <c r="O28" s="1">
-        <v>1.39</v>
+        <v>1.37</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B29" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C29" s="1">
         <v>643084.0</v>
       </c>
       <c r="D29" s="1">
-        <v>4.564</v>
+        <v>4.383</v>
       </c>
       <c r="E29" s="1">
         <v>4.1050863495282</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2639915.35</v>
       </c>
       <c r="I29" s="1">
-        <v>295120.03</v>
+        <v>178721.82</v>
       </c>
       <c r="J29" s="1">
-        <v>11.17914746774</v>
+        <v>6.7699829844923</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2935035.38</v>
+        <v>2818637.17</v>
       </c>
       <c r="N29" s="1">
-        <v>2935035.38</v>
+        <v>2818637.17</v>
       </c>
       <c r="O29" s="1">
-        <v>1.66</v>
+        <v>1.55</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B30" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C30" s="1">
         <v>15555.0</v>
       </c>
       <c r="D30" s="1">
-        <v>177.02</v>
+        <v>176.54</v>
       </c>
       <c r="E30" s="1">
         <v>131.89186949534</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>2051578.03</v>
       </c>
       <c r="I30" s="1">
-        <v>701968.07</v>
+        <v>694501.67</v>
       </c>
       <c r="J30" s="1">
-        <v>34.216006397768</v>
+        <v>33.852071909739</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2753546.1</v>
+        <v>2746079.7</v>
       </c>
       <c r="N30" s="1">
-        <v>2753546.1</v>
+        <v>2746079.7</v>
       </c>
       <c r="O30" s="1">
-        <v>1.56</v>
+        <v>1.51</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B31" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C31" s="1">
         <v>139624.0</v>
       </c>
       <c r="D31" s="1">
-        <v>2.2</v>
+        <v>2.255</v>
       </c>
       <c r="E31" s="1">
         <v>8.629102231708</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>1204829.77</v>
       </c>
       <c r="I31" s="1">
-        <v>-897656.97</v>
+        <v>-889977.65</v>
       </c>
       <c r="J31" s="1">
-        <v>-74.504879639553</v>
+        <v>-73.867501630542</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>307172.8</v>
+        <v>314852.12</v>
       </c>
       <c r="N31" s="1">
-        <v>307172.8</v>
+        <v>314852.12</v>
       </c>
       <c r="O31" s="1">
         <v>0.17</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B32" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C32" s="1">
         <v>10247.0</v>
       </c>
       <c r="D32" s="1">
-        <v>355.6</v>
+        <v>378.85</v>
       </c>
       <c r="E32" s="1">
         <v>323.96093588367</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>3319627.71</v>
       </c>
       <c r="I32" s="1">
-        <v>324205.49</v>
+        <v>562448.24</v>
       </c>
       <c r="J32" s="1">
-        <v>9.7663207540824</v>
+        <v>16.94311197324</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3643833.2</v>
+        <v>3882075.95</v>
       </c>
       <c r="N32" s="1">
-        <v>3643833.2</v>
+        <v>3882075.95</v>
       </c>
       <c r="O32" s="1">
-        <v>2.06</v>
+        <v>2.14</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B33" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C33" s="1">
         <v>7776.0</v>
       </c>
       <c r="D33" s="1">
-        <v>452.3</v>
+        <v>475.0</v>
       </c>
       <c r="E33" s="1">
         <v>696.11158307613</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>5412963.67</v>
       </c>
       <c r="I33" s="1">
-        <v>-1895878.87</v>
+        <v>-1719363.67</v>
       </c>
       <c r="J33" s="1">
-        <v>-35.024784675859</v>
+        <v>-31.763813223598</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3517084.8</v>
+        <v>3693600.0</v>
       </c>
       <c r="N33" s="1">
-        <v>3517084.8</v>
+        <v>3693600.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.99</v>
+        <v>2.04</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B34" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C34" s="1">
         <v>20487.0</v>
       </c>
       <c r="D34" s="1">
-        <v>121.15</v>
+        <v>130.75</v>
       </c>
       <c r="E34" s="1">
         <v>178.60650021965</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>3659111.37</v>
       </c>
       <c r="I34" s="1">
-        <v>-1177111.32</v>
+        <v>-980436.12</v>
       </c>
       <c r="J34" s="1">
-        <v>-32.169322028589</v>
+        <v>-26.794377674271</v>
       </c>
       <c r="K34">
         <v>1.31</v>
       </c>
       <c r="L34" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M34" s="1">
-        <v>2482000.05</v>
+        <v>2678675.25</v>
       </c>
       <c r="N34" s="1">
-        <v>2508899.41</v>
+        <v>2705574.61</v>
       </c>
       <c r="O34" s="1">
-        <v>1.42</v>
+        <v>1.49</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B35" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C35" s="1">
         <v>55509.0</v>
       </c>
       <c r="D35" s="1">
-        <v>31.56</v>
+        <v>31.85</v>
       </c>
       <c r="E35" s="1">
         <v>29.041819885064</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1612082.38</v>
       </c>
       <c r="I35" s="1">
-        <v>139781.66</v>
+        <v>155879.27</v>
       </c>
       <c r="J35" s="1">
-        <v>8.6708757402336</v>
+        <v>9.6694357517883</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1751864.04</v>
+        <v>1767961.65</v>
       </c>
       <c r="N35" s="1">
-        <v>1751864.04</v>
+        <v>1767961.65</v>
       </c>
       <c r="O35" s="1">
-        <v>0.99</v>
+        <v>0.98</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B36" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C36" s="1">
         <v>28338.0</v>
       </c>
       <c r="D36" s="1">
-        <v>50.8</v>
+        <v>54.96</v>
       </c>
       <c r="E36" s="1">
         <v>53.365897028725</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1512282.79</v>
       </c>
       <c r="I36" s="1">
-        <v>-72712.39</v>
+        <v>45173.69</v>
       </c>
       <c r="J36" s="1">
-        <v>-4.8081212376952</v>
+        <v>2.9871192278793</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1439570.4</v>
+        <v>1557456.48</v>
       </c>
       <c r="N36" s="1">
-        <v>1439570.4</v>
+        <v>1557456.48</v>
       </c>
       <c r="O36" s="1">
-        <v>0.82</v>
+        <v>0.86</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C37" s="1">
         <v>6094.0</v>
       </c>
       <c r="D37" s="1">
-        <v>462.1</v>
+        <v>442.4</v>
       </c>
       <c r="E37" s="1">
         <v>232.40436823105</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1416272.22</v>
       </c>
       <c r="I37" s="1">
-        <v>1399765.18</v>
+        <v>1279713.38</v>
       </c>
       <c r="J37" s="1">
-        <v>98.834472655264</v>
+        <v>90.357867783356</v>
       </c>
       <c r="K37">
         <v>13.49</v>
       </c>
       <c r="L37" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M37" s="1">
-        <v>2816037.4</v>
+        <v>2695985.6</v>
       </c>
       <c r="N37" s="1">
-        <v>2898226.03</v>
+        <v>2778174.23</v>
       </c>
       <c r="O37" s="1">
-        <v>1.64</v>
+        <v>1.53</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B38" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C38" s="1">
         <v>203195.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.76</v>
+        <v>11.875</v>
       </c>
       <c r="E38" s="1">
         <v>9.6436722360294</v>
       </c>
       <c r="F38" t="s">
         <v>47</v>
       </c>
       <c r="G38">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H38" s="1">
         <v>2313644.58</v>
       </c>
       <c r="I38" s="1">
-        <v>679050.12</v>
+        <v>478328.85</v>
       </c>
       <c r="J38" s="1">
-        <v>29.349802725534</v>
+        <v>20.674258014167</v>
       </c>
       <c r="K38">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.37</v>
+      </c>
+      <c r="L38" t="s">
+        <v>119</v>
       </c>
       <c r="M38" s="1">
-        <v>2992694.7</v>
+        <v>2791973.43</v>
       </c>
       <c r="N38" s="1">
-        <v>2992694.7</v>
+        <v>2867538.92</v>
       </c>
       <c r="O38" s="1">
-        <v>1.7</v>
+        <v>1.58</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B39" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C39" s="1">
         <v>36613.0</v>
       </c>
       <c r="D39" s="1">
-        <v>76.88</v>
+        <v>77.76</v>
       </c>
       <c r="E39" s="1">
         <v>114.77446863136</v>
       </c>
       <c r="F39" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G39">
         <v>0.92</v>
       </c>
       <c r="H39" s="1">
         <v>4095674.84</v>
       </c>
       <c r="I39" s="1">
-        <v>-1023574.94</v>
+        <v>-984976.86</v>
       </c>
       <c r="J39" s="1">
-        <v>-24.991606511419</v>
+        <v>-24.049195760863</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3072099.9</v>
+        <v>3110697.98</v>
       </c>
       <c r="N39" s="1">
-        <v>3072099.9</v>
+        <v>3110697.98</v>
       </c>
       <c r="O39" s="1">
-        <v>1.74</v>
+        <v>1.72</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B40" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C40" s="1">
         <v>12575.0</v>
       </c>
       <c r="D40" s="1">
-        <v>166.6</v>
+        <v>160.4</v>
       </c>
       <c r="E40" s="1">
         <v>79.332385685885</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>997604.75</v>
       </c>
       <c r="I40" s="1">
-        <v>1097390.25</v>
+        <v>1019425.25</v>
       </c>
       <c r="J40" s="1">
-        <v>110.0025085085</v>
+        <v>102.18728910423</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2094995.0</v>
+        <v>2017030.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2094995.0</v>
+        <v>2017030.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.19</v>
+        <v>1.11</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B41" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C41" s="1">
         <v>41230.0</v>
       </c>
       <c r="D41" s="1">
-        <v>45.7</v>
+        <v>40.86</v>
       </c>
       <c r="E41" s="1">
         <v>11.029391219985</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>454741.8</v>
       </c>
       <c r="I41" s="1">
-        <v>1429469.2</v>
+        <v>1229916.0</v>
       </c>
       <c r="J41" s="1">
-        <v>314.34743848047</v>
+        <v>270.46469007248</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1884211.0</v>
+        <v>1684657.8</v>
       </c>
       <c r="N41" s="1">
-        <v>1884211.0</v>
+        <v>1684657.8</v>
       </c>
       <c r="O41" s="1">
-        <v>1.07</v>
+        <v>0.93</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B42" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C42" s="1">
         <v>47987.0</v>
       </c>
       <c r="D42" s="1">
-        <v>116.8</v>
+        <v>113.0</v>
       </c>
       <c r="E42" s="1">
         <v>82.958456456957</v>
       </c>
       <c r="F42" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G42">
         <v>0.92</v>
       </c>
       <c r="H42" s="1">
         <v>3880516.5</v>
       </c>
       <c r="I42" s="1">
-        <v>2236689.23</v>
+        <v>2044210.23</v>
       </c>
       <c r="J42" s="1">
-        <v>57.638956824433</v>
+        <v>52.678818141863</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>6117205.73</v>
+        <v>5924726.73</v>
       </c>
       <c r="N42" s="1">
-        <v>6117205.73</v>
+        <v>5924726.73</v>
       </c>
       <c r="O42" s="1">
-        <v>3.47</v>
+        <v>3.27</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B43" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C43" s="1">
         <v>66534.0</v>
       </c>
       <c r="D43" s="1">
-        <v>299.2</v>
+        <v>277.65</v>
       </c>
       <c r="E43" s="1">
         <v>810.80089082274</v>
       </c>
       <c r="F43" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G43">
         <v>7.47</v>
       </c>
       <c r="H43" s="1">
         <v>7232428.19</v>
       </c>
       <c r="I43" s="1">
-        <v>-4568745.3</v>
+        <v>-4760758.75</v>
       </c>
       <c r="J43" s="1">
-        <v>-63.170282234078</v>
+        <v>-65.82517827944</v>
       </c>
       <c r="K43">
         <v>0.46</v>
       </c>
       <c r="L43" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="M43" s="1">
-        <v>2663682.89</v>
+        <v>2471669.44</v>
       </c>
       <c r="N43" s="1">
-        <v>2694561.52</v>
+        <v>2502546.08</v>
       </c>
       <c r="O43" s="1">
-        <v>1.53</v>
+        <v>1.38</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B44" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C44" s="1">
         <v>118974.0</v>
       </c>
       <c r="D44" s="1">
-        <v>5.35</v>
+        <v>4.964</v>
       </c>
       <c r="E44" s="1">
         <v>8.6889933935146</v>
       </c>
       <c r="F44" t="s">
         <v>47</v>
       </c>
       <c r="G44">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H44" s="1">
         <v>1205285.51</v>
       </c>
       <c r="I44" s="1">
-        <v>-470594.77</v>
+        <v>-521927.19</v>
       </c>
       <c r="J44" s="1">
-        <v>-39.04425682509</v>
+        <v>-43.303199587955</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>734690.74</v>
+        <v>683358.32</v>
       </c>
       <c r="N44" s="1">
-        <v>734690.74</v>
+        <v>683358.32</v>
       </c>
       <c r="O44" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B45" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C45" s="1">
         <v>315380.0</v>
       </c>
       <c r="D45" s="1">
-        <v>11.535</v>
+        <v>10.755</v>
       </c>
       <c r="E45" s="1">
         <v>9.7300750206101</v>
       </c>
       <c r="F45" t="s">
         <v>47</v>
       </c>
       <c r="G45">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H45" s="1">
         <v>3563311.85</v>
       </c>
       <c r="I45" s="1">
-        <v>635732.58</v>
+        <v>361412.94</v>
       </c>
       <c r="J45" s="1">
-        <v>17.841059294319</v>
+        <v>10.142613254577</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>4199044.43</v>
+        <v>3924724.79</v>
       </c>
       <c r="N45" s="1">
-        <v>4199044.43</v>
+        <v>3924724.79</v>
       </c>
       <c r="O45" s="1">
-        <v>2.38</v>
+        <v>2.17</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B46" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C46" s="1">
         <v>23695.0</v>
       </c>
       <c r="D46" s="1">
-        <v>154.7</v>
+        <v>154.65</v>
       </c>
       <c r="E46" s="1">
         <v>29.605464021946</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>701501.47</v>
       </c>
       <c r="I46" s="1">
-        <v>2964115.03</v>
+        <v>2962930.28</v>
       </c>
       <c r="J46" s="1">
-        <v>422.53867693249</v>
+        <v>422.36978918947</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>3665616.5</v>
+        <v>3664431.75</v>
       </c>
       <c r="N46" s="1">
-        <v>3665616.5</v>
+        <v>3664431.75</v>
       </c>
       <c r="O46" s="1">
-        <v>2.08</v>
+        <v>2.02</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B47" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C47" s="1">
         <v>113879.0</v>
       </c>
       <c r="D47" s="1">
-        <v>14.45</v>
+        <v>14.75</v>
       </c>
       <c r="E47" s="1">
         <v>17.915012688907</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2040143.73</v>
       </c>
       <c r="I47" s="1">
-        <v>-394592.18</v>
+        <v>-360428.48</v>
       </c>
       <c r="J47" s="1">
-        <v>-19.341391206785</v>
+        <v>-17.666818013847</v>
       </c>
       <c r="K47">
         <v>0.04</v>
       </c>
       <c r="L47" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="M47" s="1">
-        <v>1645551.55</v>
+        <v>1679715.25</v>
       </c>
       <c r="N47" s="1">
-        <v>1649651.19</v>
+        <v>1683814.89</v>
       </c>
       <c r="O47" s="1">
         <v>0.93</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B48" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C48" s="1">
         <v>32143.0</v>
       </c>
       <c r="D48" s="1">
-        <v>72.72</v>
+        <v>73.42</v>
       </c>
       <c r="E48" s="1">
         <v>97.685278909871</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>3139897.92</v>
       </c>
       <c r="I48" s="1">
-        <v>-802458.96</v>
+        <v>-779958.86</v>
       </c>
       <c r="J48" s="1">
-        <v>-25.556848676151</v>
+        <v>-24.84026168596</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2337438.96</v>
+        <v>2359939.06</v>
       </c>
       <c r="N48" s="1">
-        <v>2337438.96</v>
+        <v>2359939.06</v>
       </c>
       <c r="O48" s="1">
-        <v>1.32</v>
+        <v>1.3</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B49" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C49" s="1">
         <v>21335.0</v>
       </c>
       <c r="D49" s="1">
-        <v>136.26</v>
+        <v>162.86</v>
       </c>
       <c r="E49" s="1">
         <v>93.535460042184</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1995579.04</v>
       </c>
       <c r="I49" s="1">
-        <v>911528.06</v>
+        <v>1479039.06</v>
       </c>
       <c r="J49" s="1">
-        <v>45.677371917075</v>
+        <v>74.115784459231</v>
       </c>
       <c r="K49">
         <v>1.64</v>
       </c>
       <c r="L49" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="M49" s="1">
-        <v>2907107.1</v>
+        <v>3474618.1</v>
       </c>
       <c r="N49" s="1">
-        <v>2942017.81</v>
+        <v>3509528.81</v>
       </c>
       <c r="O49" s="1">
-        <v>1.67</v>
+        <v>1.94</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B50" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C50" s="1">
         <v>20915.0</v>
       </c>
       <c r="D50" s="1">
-        <v>268.4</v>
+        <v>287.15</v>
       </c>
       <c r="E50" s="1">
         <v>145.20059909156</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>3036870.53</v>
       </c>
       <c r="I50" s="1">
-        <v>2576715.47</v>
+        <v>2968871.72</v>
       </c>
       <c r="J50" s="1">
-        <v>84.847722171416</v>
+        <v>97.760892032496</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5613586.0</v>
+        <v>6005742.25</v>
       </c>
       <c r="N50" s="1">
-        <v>5613586.0</v>
+        <v>6005742.25</v>
       </c>
       <c r="O50" s="1">
-        <v>3.18</v>
+        <v>3.31</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B51" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C51" s="1">
         <v>26747.0</v>
       </c>
       <c r="D51" s="1">
-        <v>177.24</v>
+        <v>158.52</v>
       </c>
       <c r="E51" s="1">
         <v>14.72990914869</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>393980.88</v>
       </c>
       <c r="I51" s="1">
-        <v>4346657.4</v>
+        <v>3845953.56</v>
       </c>
       <c r="J51" s="1">
-        <v>1103.2660772777</v>
+        <v>976.17771705063</v>
       </c>
       <c r="K51">
         <v>0.08</v>
       </c>
       <c r="L51" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="M51" s="1">
-        <v>4740638.28</v>
+        <v>4239934.44</v>
       </c>
       <c r="N51" s="1">
-        <v>4742768.01</v>
+        <v>4242064.17</v>
       </c>
       <c r="O51" s="1">
-        <v>2.69</v>
+        <v>2.34</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B52" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C52" s="1">
         <v>18318.0</v>
       </c>
       <c r="D52" s="1">
-        <v>266.8</v>
+        <v>278.7</v>
       </c>
       <c r="E52" s="1">
         <v>115.59523801725</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>2117473.57</v>
       </c>
       <c r="I52" s="1">
-        <v>2769768.83</v>
+        <v>2987753.03</v>
       </c>
       <c r="J52" s="1">
-        <v>130.80535545953</v>
+        <v>141.09989717605</v>
       </c>
       <c r="K52">
         <v>4.22</v>
       </c>
       <c r="L52" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="M52" s="1">
-        <v>4887242.4</v>
+        <v>5105226.6</v>
       </c>
       <c r="N52" s="1">
-        <v>4964471.26</v>
+        <v>5182455.46</v>
       </c>
       <c r="O52" s="1">
-        <v>2.81</v>
+        <v>2.86</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B53" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C53" s="1">
         <v>9820.0</v>
       </c>
       <c r="D53" s="1">
-        <v>140.95</v>
+        <v>151.4</v>
       </c>
       <c r="E53" s="1">
         <v>256.81218839104</v>
       </c>
       <c r="F53" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G53">
         <v>0.92</v>
       </c>
       <c r="H53" s="1">
         <v>2457561.31</v>
       </c>
       <c r="I53" s="1">
-        <v>-946913.55</v>
+        <v>-833121.43</v>
       </c>
       <c r="J53" s="1">
-        <v>-38.530617573891</v>
+        <v>-33.900331463145</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1510647.76</v>
+        <v>1624439.88</v>
       </c>
       <c r="N53" s="1">
-        <v>1510647.76</v>
+        <v>1624439.88</v>
       </c>
       <c r="O53" s="1">
-        <v>0.86</v>
+        <v>0.9</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B54" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C54" s="1">
         <v>32617.0</v>
       </c>
       <c r="D54" s="1">
-        <v>48.48</v>
+        <v>49.3</v>
       </c>
       <c r="E54" s="1">
         <v>22.292380047215</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>727110.56</v>
       </c>
       <c r="I54" s="1">
-        <v>854161.6</v>
+        <v>880907.54</v>
       </c>
       <c r="J54" s="1">
-        <v>117.4734142219</v>
+        <v>121.15180117863</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1581272.16</v>
+        <v>1608018.1</v>
       </c>
       <c r="N54" s="1">
-        <v>1581272.16</v>
+        <v>1608018.1</v>
       </c>
       <c r="O54" s="1">
-        <v>0.9</v>
+        <v>0.89</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B55" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C55" s="1">
         <v>105731.0</v>
       </c>
       <c r="D55" s="1">
-        <v>24.5</v>
+        <v>22.56</v>
       </c>
       <c r="E55" s="1">
         <v>18.689683252783</v>
       </c>
       <c r="F55" t="s">
         <v>47</v>
       </c>
       <c r="G55">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H55" s="1">
         <v>2338901.63</v>
       </c>
       <c r="I55" s="1">
-        <v>651070.54</v>
+        <v>421079.29</v>
       </c>
       <c r="J55" s="1">
-        <v>27.836593538139</v>
+        <v>18.003291998219</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>2989972.17</v>
+        <v>2759980.92</v>
       </c>
       <c r="N55" s="1">
-        <v>2989972.17</v>
+        <v>2759980.92</v>
       </c>
       <c r="O55" s="1">
-        <v>1.69</v>
+        <v>1.52</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B56" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C56" s="1">
         <v>48898.0</v>
       </c>
       <c r="D56" s="1">
-        <v>52.34</v>
+        <v>68.28</v>
       </c>
       <c r="E56" s="1">
         <v>33.829820033539</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1654210.54</v>
       </c>
       <c r="I56" s="1">
-        <v>905110.78</v>
+        <v>1684544.9</v>
       </c>
       <c r="J56" s="1">
-        <v>54.71557326675</v>
+        <v>101.83376657726</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2559321.32</v>
+        <v>3338755.44</v>
       </c>
       <c r="N56" s="1">
-        <v>2559321.32</v>
+        <v>3338755.44</v>
       </c>
       <c r="O56" s="1">
-        <v>1.45</v>
+        <v>1.84</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B57" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C57" s="1">
         <v>2804.0</v>
       </c>
       <c r="D57" s="1">
-        <v>837.6</v>
+        <v>835.6</v>
       </c>
       <c r="E57" s="1">
         <v>700.79802068474</v>
       </c>
       <c r="F57" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G57">
         <v>0.92</v>
       </c>
       <c r="H57" s="1">
         <v>2110295.96</v>
       </c>
       <c r="I57" s="1">
-        <v>453015.16</v>
+        <v>449720.28</v>
       </c>
       <c r="J57" s="1">
-        <v>21.466901732589</v>
+        <v>21.310768182488</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2563311.12</v>
+        <v>2560016.24</v>
       </c>
       <c r="N57" s="1">
-        <v>2563311.12</v>
+        <v>2560016.24</v>
       </c>
       <c r="O57" s="1">
-        <v>1.45</v>
+        <v>1.41</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B58" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C58" s="1">
         <v>117073.0</v>
       </c>
       <c r="D58" s="1">
-        <v>93.6</v>
+        <v>96.0</v>
       </c>
       <c r="E58" s="1">
         <v>164.5256429749</v>
       </c>
       <c r="F58" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="G58">
-        <v>10.75</v>
+        <v>10.79</v>
       </c>
       <c r="H58" s="1">
         <v>1789092.2</v>
       </c>
       <c r="I58" s="1">
-        <v>-769455.57</v>
+        <v>-747886.37</v>
       </c>
       <c r="J58" s="1">
-        <v>-43.008156315253</v>
+        <v>-41.802561656688</v>
       </c>
       <c r="K58">
-        <v>0.27</v>
+        <v>0.12</v>
       </c>
       <c r="L58" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="M58" s="1">
-        <v>1019636.63</v>
+        <v>1041205.83</v>
       </c>
       <c r="N58" s="1">
-        <v>1051456.92</v>
+        <v>1055397.91</v>
       </c>
       <c r="O58" s="1">
-        <v>0.6</v>
+        <v>0.58</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B59" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C59" s="1">
         <v>76186.0</v>
       </c>
       <c r="D59" s="1">
-        <v>42.35</v>
+        <v>41.05</v>
       </c>
       <c r="E59" s="1">
         <v>38.53910757882</v>
       </c>
       <c r="F59" t="s">
         <v>47</v>
       </c>
       <c r="G59">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H59" s="1">
         <v>3420689.92</v>
       </c>
       <c r="I59" s="1">
-        <v>303461.32</v>
+        <v>198013.4</v>
       </c>
       <c r="J59" s="1">
-        <v>8.8713483857666</v>
+        <v>5.7886977373266</v>
       </c>
       <c r="K59">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.47</v>
+      </c>
+      <c r="L59" t="s">
+        <v>171</v>
       </c>
       <c r="M59" s="1">
-        <v>3724151.24</v>
+        <v>3618703.32</v>
       </c>
       <c r="N59" s="1">
-        <v>3724151.24</v>
+        <v>3654370.25</v>
       </c>
       <c r="O59" s="1">
-        <v>2.11</v>
+        <v>2.02</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B60" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C60" s="1">
         <v>74184.0</v>
       </c>
       <c r="D60" s="1">
-        <v>12.245</v>
+        <v>14.055</v>
       </c>
       <c r="E60" s="1">
         <v>18.786497627521</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>1393657.54</v>
       </c>
       <c r="I60" s="1">
-        <v>-485274.46</v>
+        <v>-351001.42</v>
       </c>
       <c r="J60" s="1">
-        <v>-34.820208413611</v>
+        <v>-25.185629175443</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>908383.08</v>
+        <v>1042656.12</v>
       </c>
       <c r="N60" s="1">
-        <v>908383.08</v>
+        <v>1042656.12</v>
       </c>
       <c r="O60" s="1">
-        <v>0.51</v>
+        <v>0.58</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B61" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C61" s="1">
         <v>97366.0</v>
       </c>
       <c r="D61" s="1">
-        <v>190.9</v>
+        <v>177.1</v>
       </c>
       <c r="E61" s="1">
         <v>169.26291949962</v>
       </c>
       <c r="F61" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G61">
         <v>7.47</v>
       </c>
       <c r="H61" s="1">
         <v>2214501.76</v>
       </c>
       <c r="I61" s="1">
-        <v>272582.82</v>
+        <v>92643.64</v>
       </c>
       <c r="J61" s="1">
-        <v>12.308990894638</v>
+        <v>4.1834981427154</v>
       </c>
       <c r="K61">
         <v>0.02</v>
       </c>
       <c r="L61" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="M61" s="1">
-        <v>2487084.58</v>
+        <v>2307145.4</v>
       </c>
       <c r="N61" s="1">
-        <v>2489218.39</v>
+        <v>2309279.08</v>
       </c>
       <c r="O61" s="1">
-        <v>1.41</v>
+        <v>1.27</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B62" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C62" s="1">
         <v>71299.0</v>
       </c>
       <c r="D62" s="1">
-        <v>7.0</v>
+        <v>8.57</v>
       </c>
       <c r="E62" s="1">
         <v>19.511494551116</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>1391150.05</v>
       </c>
       <c r="I62" s="1">
-        <v>-892057.05</v>
+        <v>-780117.62</v>
       </c>
       <c r="J62" s="1">
-        <v>-64.123711888592</v>
+        <v>-56.077172983604</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>499093.0</v>
+        <v>611032.43</v>
       </c>
       <c r="N62" s="1">
-        <v>499093.0</v>
+        <v>611032.43</v>
       </c>
       <c r="O62" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B63" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C63" s="1">
         <v>74562.0</v>
       </c>
       <c r="D63" s="1">
         <v>0.0</v>
       </c>
       <c r="E63" s="1">
         <v>0.0</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>0.0</v>
       </c>
       <c r="I63" s="1">
         <v>0.0</v>
       </c>
       <c r="J63" s="1">
         <v>0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
         <v>0.0</v>
       </c>
       <c r="N63" s="1">
         <v>0.0</v>
       </c>
       <c r="O63" s="1">
         <v>0.0</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B64" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C64" s="1">
         <v>74562.0</v>
       </c>
       <c r="D64" s="1">
         <v>0.0</v>
       </c>
       <c r="E64" s="1">
         <v>0.0</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>0.0</v>
       </c>
       <c r="I64" s="1">
         <v>0.0</v>
       </c>
       <c r="J64" s="1">
         <v>0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
         <v>0.0</v>
       </c>
       <c r="N64" s="1">
         <v>0.0</v>
       </c>
       <c r="O64" s="1">
         <v>0.0</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B65" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C65" s="1">
-        <v>3447.0</v>
+        <v>4050.0</v>
       </c>
       <c r="D65" s="1">
-        <v>1074.69</v>
+        <v>1076.12</v>
       </c>
       <c r="E65" s="1">
-        <v>1070.3350362634</v>
+        <v>1071.6208222222</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>3689444.87</v>
+        <v>4340064.33</v>
       </c>
       <c r="I65" s="1">
-        <v>15011.56</v>
+        <v>18221.67</v>
       </c>
       <c r="J65" s="1">
-        <v>0.40687855568906</v>
+        <v>0.41984792423572</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>3704456.43</v>
+        <v>4358286.0</v>
       </c>
       <c r="N65" s="1">
-        <v>3704456.43</v>
+        <v>4358286.0</v>
       </c>
       <c r="O65" s="1">
-        <v>2.1</v>
+        <v>2.4</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>