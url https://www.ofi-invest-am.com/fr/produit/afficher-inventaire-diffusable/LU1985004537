--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LU1985004537</t>
   </si>
   <si>
@@ -169,50 +169,53 @@
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>GB0000536739</t>
   </si>
   <si>
     <t>ASHTEAD GROUP PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
+    <t>82 895.40</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>29 759.04</t>
   </si>
   <si>
     <t>LU1704650164</t>
   </si>
   <si>
     <t>BEFESA SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
@@ -289,51 +292,51 @@
   <si>
     <t>83 266.86</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>31 379.45</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
-    <t>10 309.70</t>
+    <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
@@ -412,165 +415,171 @@
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>22 400.90</t>
+    <t>22 391.49</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
-    <t>12 689.65</t>
+    <t>12 544.92</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
   <si>
     <t>4 099.64</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>28 843.57</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
+    <t>15 914.47</t>
+  </si>
+  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
-    <t>66 081.21</t>
+    <t>77 228.86</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>GB0007908733</t>
   </si>
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>7 890.05</t>
+    <t>8 036.14</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
+  </si>
+  <si>
+    <t>35 151.98</t>
   </si>
   <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
@@ -958,211 +967,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1403309.0</v>
+        <v>1394986.0</v>
       </c>
       <c r="D2">
-        <v>18.04</v>
+        <v>18.68</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>25319901.26</v>
+        <v>26053141.12</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>25319901.26</v>
+        <v>26053141.12</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>6947.0</v>
       </c>
       <c r="D3">
-        <v>1954.29</v>
+        <v>2024.21</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>13576427.52</v>
+        <v>14062210.67</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>13576427.52</v>
+        <v>14062210.67</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>817189.02</v>
+        <v>820066.02</v>
       </c>
       <c r="D4">
-        <v>160.92</v>
+        <v>166.59</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>131498577.66</v>
+        <v>136617380.32</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>131498577.66</v>
+        <v>136617380.32</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>50.0</v>
       </c>
       <c r="D5">
-        <v>1411.78</v>
+        <v>1461.96</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>70589.08</v>
+        <v>73098.07</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>70589.08</v>
+        <v>73098.07</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>8601.0</v>
+        <v>9451.0</v>
       </c>
       <c r="D6">
-        <v>122.35</v>
+        <v>126.73</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1052363.05</v>
+        <v>1197706.36</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1052363.05</v>
+        <v>1197706.36</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>111.5</v>
+        <v>115.45</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11149.75</v>
+        <v>11544.91</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11149.75</v>
+        <v>11544.91</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1214,3184 +1223,3184 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13504.0</v>
       </c>
       <c r="D2" s="1">
-        <v>184.6</v>
+        <v>246.8</v>
       </c>
       <c r="E2" s="1">
         <v>185.79711048578</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2509004.18</v>
       </c>
       <c r="I2" s="1">
-        <v>-16165.78</v>
+        <v>823783.02</v>
       </c>
       <c r="J2" s="1">
-        <v>-0.64431060453634</v>
+        <v>32.833066862408</v>
       </c>
       <c r="K2">
         <v>1.31</v>
       </c>
       <c r="L2" t="s">
         <v>36</v>
       </c>
       <c r="M2" s="1">
-        <v>2492838.4</v>
+        <v>3332787.2</v>
       </c>
       <c r="N2" s="1">
-        <v>2510461.85</v>
+        <v>3350410.65</v>
       </c>
       <c r="O2" s="1">
-        <v>1.46</v>
+        <v>1.88</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>10940.0</v>
       </c>
       <c r="D3" s="1">
-        <v>152.85</v>
+        <v>158.2</v>
       </c>
       <c r="E3" s="1">
         <v>172.63322760512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1888607.51</v>
       </c>
       <c r="I3" s="1">
-        <v>-216428.51</v>
+        <v>-157899.51</v>
       </c>
       <c r="J3" s="1">
-        <v>-11.459687036826</v>
+        <v>-8.3606312674252</v>
       </c>
       <c r="K3">
         <v>0.72</v>
       </c>
       <c r="L3" t="s">
         <v>39</v>
       </c>
       <c r="M3" s="1">
-        <v>1672179.0</v>
+        <v>1730708.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1680049.82</v>
+        <v>1738578.82</v>
       </c>
       <c r="O3" s="1">
         <v>0.98</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4" t="s">
         <v>41</v>
       </c>
       <c r="C4" s="1">
         <v>52899.0</v>
       </c>
       <c r="D4" s="1">
-        <v>64.26</v>
+        <v>68.82</v>
       </c>
       <c r="E4" s="1">
         <v>53.141632545039</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2811139.22</v>
       </c>
       <c r="I4" s="1">
-        <v>588150.52</v>
+        <v>829369.96</v>
       </c>
       <c r="J4" s="1">
-        <v>20.92214130896</v>
+        <v>29.502984202967</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3399289.74</v>
+        <v>3640509.18</v>
       </c>
       <c r="N4" s="1">
-        <v>3399289.74</v>
+        <v>3640509.18</v>
       </c>
       <c r="O4" s="1">
-        <v>1.98</v>
+        <v>2.05</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>42</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="1">
         <v>51402.0</v>
       </c>
       <c r="D5" s="1">
-        <v>38.52</v>
+        <v>29.92</v>
       </c>
       <c r="E5" s="1">
         <v>41.854601377378</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2151410.22</v>
       </c>
       <c r="I5" s="1">
-        <v>-171405.18</v>
+        <v>-613462.38</v>
       </c>
       <c r="J5" s="1">
-        <v>-7.9671081975245</v>
+        <v>-28.51443087409</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1980005.04</v>
+        <v>1537947.84</v>
       </c>
       <c r="N5" s="1">
-        <v>1980005.04</v>
+        <v>1537947.84</v>
       </c>
       <c r="O5" s="1">
-        <v>1.15</v>
+        <v>0.86</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="1">
         <v>19463.0</v>
       </c>
       <c r="D6" s="1">
-        <v>49.36</v>
+        <v>53.26</v>
       </c>
       <c r="E6" s="1">
         <v>39.878808508452</v>
       </c>
       <c r="F6" t="s">
         <v>46</v>
       </c>
       <c r="G6">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H6" s="1">
         <v>904536.59</v>
       </c>
       <c r="I6" s="1">
-        <v>202014.77</v>
+        <v>275827.63</v>
       </c>
       <c r="J6" s="1">
-        <v>22.333510024177</v>
+        <v>30.493805673466</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1106551.36</v>
+        <v>1180364.22</v>
       </c>
       <c r="N6" s="1">
-        <v>1106551.36</v>
+        <v>1180364.22</v>
       </c>
       <c r="O6" s="1">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="1">
         <v>7069.0</v>
       </c>
       <c r="D7" s="1">
-        <v>1193.8</v>
+        <v>1233.4</v>
       </c>
       <c r="E7" s="1">
         <v>525.84801810723</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>3717219.64</v>
       </c>
       <c r="I7" s="1">
-        <v>4721752.56</v>
+        <v>5001684.96</v>
       </c>
       <c r="J7" s="1">
-        <v>127.02377091713</v>
+        <v>134.554463938</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>8438972.2</v>
+        <v>8718904.6</v>
       </c>
       <c r="N7" s="1">
-        <v>8438972.2</v>
+        <v>8718904.6</v>
       </c>
       <c r="O7" s="1">
-        <v>4.92</v>
+        <v>4.9</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>45642.0</v>
       </c>
       <c r="D8" s="1">
-        <v>141.04</v>
+        <v>155.42</v>
       </c>
       <c r="E8" s="1">
         <v>106.44088668332</v>
       </c>
       <c r="F8" t="s">
         <v>46</v>
       </c>
       <c r="G8">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H8" s="1">
         <v>5632872.65</v>
       </c>
       <c r="I8" s="1">
-        <v>1781827.74</v>
+        <v>2444621.72</v>
       </c>
       <c r="J8" s="1">
-        <v>31.632665084306</v>
+        <v>43.399200938796</v>
       </c>
       <c r="K8">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.82</v>
+      </c>
+      <c r="L8" t="s">
+        <v>51</v>
       </c>
       <c r="M8" s="1">
-        <v>7414700.39</v>
+        <v>8077494.37</v>
       </c>
       <c r="N8" s="1">
-        <v>7414700.39</v>
+        <v>8160389.77</v>
       </c>
       <c r="O8" s="1">
-        <v>4.32</v>
+        <v>4.58</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C9" s="1">
         <v>64573.0</v>
       </c>
       <c r="D9" s="1">
-        <v>39.66</v>
+        <v>41.46</v>
       </c>
       <c r="E9" s="1">
         <v>34.371886856736</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2219495.85</v>
       </c>
       <c r="I9" s="1">
-        <v>341469.33</v>
+        <v>457700.73</v>
       </c>
       <c r="J9" s="1">
-        <v>15.384995200599</v>
+        <v>20.621833106829</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2560965.18</v>
+        <v>2677196.58</v>
       </c>
       <c r="N9" s="1">
-        <v>2560965.18</v>
+        <v>2677196.58</v>
       </c>
       <c r="O9" s="1">
-        <v>1.49</v>
+        <v>1.5</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C10" s="1">
         <v>601207.0</v>
       </c>
       <c r="D10" s="1">
-        <v>10.66</v>
+        <v>10.79</v>
       </c>
       <c r="E10" s="1">
         <v>4.5439133443223</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2731832.51</v>
       </c>
       <c r="I10" s="1">
-        <v>3677034.11</v>
+        <v>3755191.02</v>
       </c>
       <c r="J10" s="1">
-        <v>134.59954431833</v>
+        <v>137.46051437099</v>
       </c>
       <c r="K10">
         <v>0.05</v>
       </c>
       <c r="L10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M10" s="1">
-        <v>6408866.62</v>
+        <v>6487023.53</v>
       </c>
       <c r="N10" s="1">
-        <v>6438625.66</v>
+        <v>6516782.57</v>
       </c>
       <c r="O10" s="1">
-        <v>3.75</v>
+        <v>3.66</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C11" s="1">
         <v>65783.0</v>
       </c>
       <c r="D11" s="1">
-        <v>31.08</v>
+        <v>34.0</v>
       </c>
       <c r="E11" s="1">
         <v>40.562981469377</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>2668354.61</v>
       </c>
       <c r="I11" s="1">
-        <v>-623818.97</v>
+        <v>-431732.61</v>
       </c>
       <c r="J11" s="1">
-        <v>-23.378413336149</v>
+        <v>-16.179731448812</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2044535.64</v>
+        <v>2236622.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2044535.64</v>
+        <v>2236622.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.19</v>
+        <v>1.26</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1">
         <v>7262.0</v>
       </c>
       <c r="D12" s="1">
-        <v>94.8</v>
+        <v>100.0</v>
       </c>
       <c r="E12" s="1">
         <v>96.837648030846</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>703235.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-14797.4</v>
+        <v>22965.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-2.1041899222877</v>
+        <v>3.2656224448442</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>688437.6</v>
+        <v>726200.0</v>
       </c>
       <c r="N12" s="1">
-        <v>688437.6</v>
+        <v>726200.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C13" s="1">
         <v>35738.0</v>
       </c>
       <c r="D13" s="1">
-        <v>93.18</v>
+        <v>95.5</v>
       </c>
       <c r="E13" s="1">
         <v>58.802834238066</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2101495.69</v>
       </c>
       <c r="I13" s="1">
-        <v>1228571.15</v>
+        <v>1311483.31</v>
       </c>
       <c r="J13" s="1">
-        <v>58.461749688385</v>
+        <v>62.407137746735</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3330066.84</v>
+        <v>3412979.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3330066.84</v>
+        <v>3412979.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.94</v>
+        <v>1.92</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C14" s="1">
         <v>59025.0</v>
       </c>
       <c r="D14" s="1">
-        <v>27.96</v>
+        <v>29.42</v>
       </c>
       <c r="E14" s="1">
         <v>26.259342481999</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1549957.69</v>
       </c>
       <c r="I14" s="1">
-        <v>100381.31</v>
+        <v>186557.81</v>
       </c>
       <c r="J14" s="1">
-        <v>6.4763903329516</v>
+        <v>12.036316294543</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1650339.0</v>
+        <v>1736515.5</v>
       </c>
       <c r="N14" s="1">
-        <v>1650339.0</v>
+        <v>1736515.5</v>
       </c>
       <c r="O14" s="1">
-        <v>0.96</v>
+        <v>0.98</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C15" s="1">
         <v>330955.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.87</v>
+        <v>10.52</v>
       </c>
       <c r="E15" s="1">
         <v>2.9612341254853</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>980035.24</v>
       </c>
       <c r="I15" s="1">
-        <v>2617445.61</v>
+        <v>2501611.36</v>
       </c>
       <c r="J15" s="1">
-        <v>267.0766828752</v>
+        <v>255.25728646247</v>
       </c>
       <c r="K15">
         <v>0.13</v>
       </c>
       <c r="L15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M15" s="1">
-        <v>3597480.85</v>
+        <v>3481646.6</v>
       </c>
       <c r="N15" s="1">
-        <v>3641810.62</v>
+        <v>3525976.37</v>
       </c>
       <c r="O15" s="1">
-        <v>2.12</v>
+        <v>1.98</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1">
         <v>9083.0</v>
       </c>
       <c r="D16" s="1">
-        <v>115.4</v>
+        <v>106.95</v>
       </c>
       <c r="E16" s="1">
         <v>163.91826819333</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1488869.63</v>
       </c>
       <c r="I16" s="1">
-        <v>-440691.43</v>
+        <v>-517442.78</v>
       </c>
       <c r="J16" s="1">
-        <v>-29.599061000391</v>
+        <v>-34.754069098716</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1048178.2</v>
+        <v>971426.85</v>
       </c>
       <c r="N16" s="1">
-        <v>1048178.2</v>
+        <v>971426.85</v>
       </c>
       <c r="O16" s="1">
-        <v>0.61</v>
+        <v>0.55</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1">
         <v>191082.0</v>
       </c>
       <c r="D17" s="1">
-        <v>3.076</v>
+        <v>3.0</v>
       </c>
       <c r="E17" s="1">
         <v>6.6457061366324</v>
       </c>
       <c r="F17" t="s">
         <v>46</v>
       </c>
       <c r="G17">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H17" s="1">
         <v>1479745.39</v>
       </c>
       <c r="I17" s="1">
-        <v>-802739.03</v>
+        <v>-826996.52</v>
       </c>
       <c r="J17" s="1">
-        <v>-54.248456215836</v>
+        <v>-55.887757825689</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>677006.36</v>
+        <v>652748.87</v>
       </c>
       <c r="N17" s="1">
-        <v>677006.36</v>
+        <v>652748.87</v>
       </c>
       <c r="O17" s="1">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B18" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C18" s="1">
         <v>36580.0</v>
       </c>
       <c r="D18" s="1">
-        <v>88.34</v>
+        <v>86.24</v>
       </c>
       <c r="E18" s="1">
         <v>52.197427829415</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1909381.91</v>
       </c>
       <c r="I18" s="1">
-        <v>1322095.29</v>
+        <v>1245277.29</v>
       </c>
       <c r="J18" s="1">
-        <v>69.242055927931</v>
+        <v>65.218869178456</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3231477.2</v>
+        <v>3154659.2</v>
       </c>
       <c r="N18" s="1">
-        <v>3231477.2</v>
+        <v>3154659.2</v>
       </c>
       <c r="O18" s="1">
-        <v>1.88</v>
+        <v>1.77</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C19" s="1">
         <v>80422.0</v>
       </c>
       <c r="D19" s="1">
-        <v>17.865</v>
+        <v>18.785</v>
       </c>
       <c r="E19" s="1">
         <v>10.719614906369</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>862092.87</v>
       </c>
       <c r="I19" s="1">
-        <v>574646.16</v>
+        <v>648634.4</v>
       </c>
       <c r="J19" s="1">
-        <v>66.65710621177</v>
+        <v>75.239504068744</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1436739.03</v>
+        <v>1510727.27</v>
       </c>
       <c r="N19" s="1">
-        <v>1436739.03</v>
+        <v>1510727.27</v>
       </c>
       <c r="O19" s="1">
-        <v>0.84</v>
+        <v>0.85</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C20" s="1">
         <v>34037.0</v>
       </c>
       <c r="D20" s="1">
-        <v>69.16</v>
+        <v>72.64</v>
       </c>
       <c r="E20" s="1">
         <v>56.937115785763</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1937968.61</v>
       </c>
       <c r="I20" s="1">
-        <v>416030.31</v>
+        <v>534479.07</v>
       </c>
       <c r="J20" s="1">
-        <v>21.467339968938</v>
+        <v>27.579346086519</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>2353998.92</v>
+        <v>2472447.68</v>
       </c>
       <c r="N20" s="1">
-        <v>2353998.92</v>
+        <v>2472447.68</v>
       </c>
       <c r="O20" s="1">
-        <v>1.37</v>
+        <v>1.39</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C21" s="1">
         <v>51765.0</v>
       </c>
       <c r="D21" s="1">
-        <v>30.26</v>
+        <v>34.09</v>
       </c>
       <c r="E21" s="1">
         <v>22.008320293635</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1139260.7</v>
       </c>
       <c r="I21" s="1">
-        <v>427148.2</v>
+        <v>625408.15</v>
       </c>
       <c r="J21" s="1">
-        <v>37.493455185455</v>
+        <v>54.895964549642</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1566408.9</v>
+        <v>1764668.85</v>
       </c>
       <c r="N21" s="1">
-        <v>1566408.9</v>
+        <v>1764668.85</v>
       </c>
       <c r="O21" s="1">
-        <v>0.91</v>
+        <v>0.99</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C22" s="1">
         <v>27860.0</v>
       </c>
       <c r="D22" s="1">
-        <v>70.52</v>
+        <v>60.44</v>
       </c>
       <c r="E22" s="1">
         <v>143.05733847811</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3985577.45</v>
       </c>
       <c r="I22" s="1">
-        <v>-2020890.25</v>
+        <v>-2301719.05</v>
       </c>
       <c r="J22" s="1">
-        <v>-50.705080389292</v>
+        <v>-57.751206164617</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1964687.2</v>
+        <v>1683858.4</v>
       </c>
       <c r="N22" s="1">
-        <v>1964687.2</v>
+        <v>1683858.4</v>
       </c>
       <c r="O22" s="1">
-        <v>1.15</v>
+        <v>0.95</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C23" s="1">
         <v>106963.0</v>
       </c>
       <c r="D23" s="1">
-        <v>14.85</v>
+        <v>14.79</v>
       </c>
       <c r="E23" s="1">
         <v>24.794760898628</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2652122.01</v>
       </c>
       <c r="I23" s="1">
-        <v>-1063721.46</v>
+        <v>-1070139.24</v>
       </c>
       <c r="J23" s="1">
-        <v>-40.108315378748</v>
+        <v>-40.350301983279</v>
       </c>
       <c r="K23">
         <v>0.78</v>
       </c>
       <c r="L23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M23" s="1">
-        <v>1588400.55</v>
+        <v>1581982.77</v>
       </c>
       <c r="N23" s="1">
-        <v>1671667.41</v>
+        <v>1665249.63</v>
       </c>
       <c r="O23" s="1">
-        <v>0.97</v>
+        <v>0.94</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C24" s="1">
         <v>23238.0</v>
       </c>
       <c r="D24" s="1">
-        <v>79.78</v>
+        <v>83.18</v>
       </c>
       <c r="E24" s="1">
         <v>61.340009897582</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>1425419.15</v>
       </c>
       <c r="I24" s="1">
-        <v>428508.49</v>
+        <v>507517.69</v>
       </c>
       <c r="J24" s="1">
-        <v>30.061928801784</v>
+        <v>35.60480368178</v>
       </c>
       <c r="K24">
         <v>1.35</v>
       </c>
       <c r="L24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M24" s="1">
-        <v>1853927.64</v>
+        <v>1932936.84</v>
       </c>
       <c r="N24" s="1">
-        <v>1885307.09</v>
+        <v>1964316.29</v>
       </c>
       <c r="O24" s="1">
         <v>1.1</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C25" s="1">
         <v>322229.0</v>
       </c>
       <c r="D25" s="1">
-        <v>13.058</v>
+        <v>13.936</v>
       </c>
       <c r="E25" s="1">
         <v>9.9763993619445</v>
       </c>
       <c r="F25" t="s">
         <v>46</v>
       </c>
       <c r="G25">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H25" s="1">
         <v>3697517.81</v>
       </c>
       <c r="I25" s="1">
-        <v>1148978.97</v>
+        <v>1415859.66</v>
       </c>
       <c r="J25" s="1">
-        <v>31.07433226941</v>
+        <v>38.292166062616</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>4846496.78</v>
+        <v>5113377.47</v>
       </c>
       <c r="N25" s="1">
-        <v>4846496.78</v>
+        <v>5113377.47</v>
       </c>
       <c r="O25" s="1">
-        <v>2.83</v>
+        <v>2.87</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B26" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C26" s="1">
         <v>55316.0</v>
       </c>
       <c r="D26" s="1">
-        <v>42.035</v>
+        <v>45.825</v>
       </c>
       <c r="E26" s="1">
         <v>27.247622206956</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1507229.47</v>
       </c>
       <c r="I26" s="1">
-        <v>817978.59</v>
+        <v>1027626.23</v>
       </c>
       <c r="J26" s="1">
-        <v>54.270342126471</v>
+        <v>68.179812726194</v>
       </c>
       <c r="K26">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="L26" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M26" s="1">
-        <v>2325208.06</v>
+        <v>2534855.7</v>
       </c>
       <c r="N26" s="1">
-        <v>2335517.76</v>
+        <v>2547367.67</v>
       </c>
       <c r="O26" s="1">
-        <v>1.36</v>
+        <v>1.43</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B27" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C27" s="1">
         <v>352496.0</v>
       </c>
       <c r="D27" s="1">
-        <v>5.966</v>
+        <v>5.835</v>
       </c>
       <c r="E27" s="1">
         <v>5.4835129476647</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1932916.38</v>
       </c>
       <c r="I27" s="1">
-        <v>170074.76</v>
+        <v>123897.78</v>
       </c>
       <c r="J27" s="1">
-        <v>8.7988679572367</v>
+        <v>6.4098882539347</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2102991.14</v>
+        <v>2056814.16</v>
       </c>
       <c r="N27" s="1">
-        <v>2102991.14</v>
+        <v>2056814.16</v>
       </c>
       <c r="O27" s="1">
-        <v>1.23</v>
+        <v>1.16</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B28" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C28" s="1">
         <v>27395.0</v>
       </c>
       <c r="D28" s="1">
-        <v>120.25</v>
+        <v>114.8</v>
       </c>
       <c r="E28" s="1">
         <v>57.840116444607</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1584529.99</v>
       </c>
       <c r="I28" s="1">
-        <v>1709718.76</v>
+        <v>1560416.01</v>
       </c>
       <c r="J28" s="1">
-        <v>107.90068795101</v>
+        <v>98.478161969027</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>3294248.75</v>
+        <v>3144946.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3294248.75</v>
+        <v>3144946.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.92</v>
+        <v>1.77</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B29" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C29" s="1">
         <v>72131.0</v>
       </c>
       <c r="D29" s="1">
-        <v>32.78</v>
+        <v>35.62</v>
       </c>
       <c r="E29" s="1">
         <v>23.909993206804</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>1724651.72</v>
       </c>
       <c r="I29" s="1">
-        <v>639802.46</v>
+        <v>844654.5</v>
       </c>
       <c r="J29" s="1">
-        <v>37.097487717694</v>
+        <v>48.975366458336</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2364454.18</v>
+        <v>2569306.22</v>
       </c>
       <c r="N29" s="1">
-        <v>2364454.18</v>
+        <v>2569306.22</v>
       </c>
       <c r="O29" s="1">
-        <v>1.38</v>
+        <v>1.44</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B30" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C30" s="1">
         <v>643084.0</v>
       </c>
       <c r="D30" s="1">
-        <v>4.477</v>
+        <v>4.801</v>
       </c>
       <c r="E30" s="1">
         <v>4.1050863495282</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>2639915.35</v>
       </c>
       <c r="I30" s="1">
-        <v>239171.72</v>
+        <v>447530.93</v>
       </c>
       <c r="J30" s="1">
-        <v>9.0598253462938</v>
+        <v>16.952472737431</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2879087.07</v>
+        <v>3087446.28</v>
       </c>
       <c r="N30" s="1">
-        <v>2879087.07</v>
+        <v>3087446.28</v>
       </c>
       <c r="O30" s="1">
-        <v>1.68</v>
+        <v>1.73</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B31" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C31" s="1">
         <v>15555.0</v>
       </c>
       <c r="D31" s="1">
-        <v>167.74</v>
+        <v>178.24</v>
       </c>
       <c r="E31" s="1">
         <v>131.89186949534</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2051578.03</v>
       </c>
       <c r="I31" s="1">
-        <v>557617.67</v>
+        <v>720945.17</v>
       </c>
       <c r="J31" s="1">
-        <v>27.179939629203</v>
+        <v>35.141006554842</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2609195.7</v>
+        <v>2772523.2</v>
       </c>
       <c r="N31" s="1">
-        <v>2609195.7</v>
+        <v>2772523.2</v>
       </c>
       <c r="O31" s="1">
-        <v>1.52</v>
+        <v>1.56</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B32" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C32" s="1">
         <v>139624.0</v>
       </c>
       <c r="D32" s="1">
-        <v>2.79</v>
+        <v>2.555</v>
       </c>
       <c r="E32" s="1">
         <v>8.629102231708</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>1204829.77</v>
       </c>
       <c r="I32" s="1">
-        <v>-815278.81</v>
+        <v>-848090.45</v>
       </c>
       <c r="J32" s="1">
-        <v>-67.667551906524</v>
+        <v>-70.390894308662</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>389550.96</v>
+        <v>356739.32</v>
       </c>
       <c r="N32" s="1">
-        <v>389550.96</v>
+        <v>356739.32</v>
       </c>
       <c r="O32" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B33" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C33" s="1">
         <v>10247.0</v>
       </c>
       <c r="D33" s="1">
-        <v>394.05</v>
+        <v>397.4</v>
       </c>
       <c r="E33" s="1">
         <v>323.96093588367</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>3319627.71</v>
       </c>
       <c r="I33" s="1">
-        <v>718202.64</v>
+        <v>752530.09</v>
       </c>
       <c r="J33" s="1">
-        <v>21.635035695012</v>
+        <v>22.669110988955</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4037830.35</v>
+        <v>4072157.8</v>
       </c>
       <c r="N33" s="1">
-        <v>4037830.35</v>
+        <v>4072157.8</v>
       </c>
       <c r="O33" s="1">
-        <v>2.35</v>
+        <v>2.29</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B34" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C34" s="1">
         <v>7776.0</v>
       </c>
       <c r="D34" s="1">
-        <v>536.2</v>
+        <v>544.1</v>
       </c>
       <c r="E34" s="1">
         <v>696.11158307613</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>5412963.67</v>
       </c>
       <c r="I34" s="1">
-        <v>-1243472.47</v>
+        <v>-1182042.07</v>
       </c>
       <c r="J34" s="1">
-        <v>-22.972119264196</v>
+        <v>-21.837243736757</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>4169491.2</v>
+        <v>4230921.6</v>
       </c>
       <c r="N34" s="1">
-        <v>4169491.2</v>
+        <v>4230921.6</v>
       </c>
       <c r="O34" s="1">
-        <v>2.43</v>
+        <v>2.38</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B35" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C35" s="1">
         <v>20487.0</v>
       </c>
       <c r="D35" s="1">
-        <v>121.45</v>
+        <v>128.3</v>
       </c>
       <c r="E35" s="1">
         <v>178.60650021965</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>3659111.37</v>
       </c>
       <c r="I35" s="1">
-        <v>-1170965.22</v>
+        <v>-1030629.27</v>
       </c>
       <c r="J35" s="1">
-        <v>-32.001355017516</v>
+        <v>-28.166108264696</v>
       </c>
       <c r="K35">
         <v>1.06</v>
       </c>
       <c r="L35" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M35" s="1">
-        <v>2488146.15</v>
+        <v>2628482.1</v>
       </c>
       <c r="N35" s="1">
-        <v>2509918.64</v>
+        <v>2650254.59</v>
       </c>
       <c r="O35" s="1">
-        <v>1.46</v>
+        <v>1.49</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B36" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C36" s="1">
         <v>55509.0</v>
       </c>
       <c r="D36" s="1">
-        <v>32.98</v>
+        <v>34.4</v>
       </c>
       <c r="E36" s="1">
         <v>29.041819885064</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1612082.38</v>
       </c>
       <c r="I36" s="1">
-        <v>218604.44</v>
+        <v>297427.22</v>
       </c>
       <c r="J36" s="1">
-        <v>13.560376486467</v>
+        <v>18.449877232701</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1830686.82</v>
+        <v>1909509.6</v>
       </c>
       <c r="N36" s="1">
-        <v>1830686.82</v>
+        <v>1909509.6</v>
       </c>
       <c r="O36" s="1">
         <v>1.07</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C37" s="1">
         <v>28338.0</v>
       </c>
       <c r="D37" s="1">
-        <v>48.36</v>
+        <v>58.44</v>
       </c>
       <c r="E37" s="1">
         <v>53.365897028725</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1512282.79</v>
       </c>
       <c r="I37" s="1">
-        <v>-141857.11</v>
+        <v>143789.93</v>
       </c>
       <c r="J37" s="1">
-        <v>-9.3803295876957</v>
+        <v>9.5081376942734</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1370425.68</v>
+        <v>1656072.72</v>
       </c>
       <c r="N37" s="1">
-        <v>1370425.68</v>
+        <v>1656072.72</v>
       </c>
       <c r="O37" s="1">
-        <v>0.8</v>
+        <v>0.93</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B38" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C38" s="1">
         <v>6094.0</v>
       </c>
       <c r="D38" s="1">
-        <v>532.0</v>
+        <v>555.6</v>
       </c>
       <c r="E38" s="1">
         <v>232.40436823105</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>1416272.22</v>
       </c>
       <c r="I38" s="1">
-        <v>1825735.78</v>
+        <v>1969554.18</v>
       </c>
       <c r="J38" s="1">
-        <v>128.91135999264</v>
+        <v>139.06607445848</v>
       </c>
       <c r="K38">
         <v>10.76</v>
       </c>
       <c r="L38" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M38" s="1">
-        <v>3242008.0</v>
+        <v>3385826.4</v>
       </c>
       <c r="N38" s="1">
-        <v>3307560.01</v>
+        <v>3451378.41</v>
       </c>
       <c r="O38" s="1">
-        <v>1.93</v>
+        <v>1.94</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B39" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C39" s="1">
         <v>203195.0</v>
       </c>
       <c r="D39" s="1">
-        <v>12.85</v>
+        <v>13.91</v>
       </c>
       <c r="E39" s="1">
         <v>9.6436722360294</v>
       </c>
       <c r="F39" t="s">
         <v>46</v>
       </c>
       <c r="G39">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H39" s="1">
         <v>2313644.58</v>
       </c>
       <c r="I39" s="1">
-        <v>693835.68</v>
+        <v>904794.1</v>
       </c>
       <c r="J39" s="1">
-        <v>29.988861988474</v>
+        <v>39.106875266036</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3007480.26</v>
+        <v>3218438.68</v>
       </c>
       <c r="N39" s="1">
-        <v>3007480.26</v>
+        <v>3218438.68</v>
       </c>
       <c r="O39" s="1">
-        <v>1.75</v>
+        <v>1.81</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B40" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C40" s="1">
         <v>36613.0</v>
       </c>
       <c r="D40" s="1">
-        <v>78.89</v>
+        <v>83.98</v>
       </c>
       <c r="E40" s="1">
         <v>114.77446863136</v>
       </c>
       <c r="F40" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G40">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H40" s="1">
         <v>4095674.84</v>
       </c>
       <c r="I40" s="1">
-        <v>-943455.77</v>
+        <v>-709440.21</v>
       </c>
       <c r="J40" s="1">
-        <v>-23.035416795929</v>
+        <v>-17.321692705469</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3152219.07</v>
+        <v>3386234.63</v>
       </c>
       <c r="N40" s="1">
-        <v>3152219.07</v>
+        <v>3386234.63</v>
       </c>
       <c r="O40" s="1">
-        <v>1.84</v>
+        <v>1.9</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B41" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C41" s="1">
         <v>12575.0</v>
       </c>
       <c r="D41" s="1">
-        <v>139.1</v>
+        <v>122.3</v>
       </c>
       <c r="E41" s="1">
         <v>79.332385685885</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>997604.75</v>
       </c>
       <c r="I41" s="1">
-        <v>751577.75</v>
+        <v>540317.75</v>
       </c>
       <c r="J41" s="1">
-        <v>75.338228892755</v>
+        <v>54.161505345679</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1749182.5</v>
+        <v>1537922.5</v>
       </c>
       <c r="N41" s="1">
-        <v>1749182.5</v>
+        <v>1537922.5</v>
       </c>
       <c r="O41" s="1">
-        <v>1.02</v>
+        <v>0.86</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B42" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C42" s="1">
         <v>41230.0</v>
       </c>
       <c r="D42" s="1">
-        <v>32.74</v>
+        <v>43.12</v>
       </c>
       <c r="E42" s="1">
         <v>11.029391219985</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>454741.8</v>
       </c>
       <c r="I42" s="1">
-        <v>895128.4</v>
+        <v>1323095.8</v>
       </c>
       <c r="J42" s="1">
-        <v>196.84321960286</v>
+        <v>290.95539490762</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1349870.2</v>
+        <v>1777837.6</v>
       </c>
       <c r="N42" s="1">
-        <v>1349870.2</v>
+        <v>1777837.6</v>
       </c>
       <c r="O42" s="1">
-        <v>0.79</v>
+        <v>1.0</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B43" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C43" s="1">
         <v>47987.0</v>
       </c>
       <c r="D43" s="1">
-        <v>119.96</v>
+        <v>130.5</v>
       </c>
       <c r="E43" s="1">
         <v>82.958456456957</v>
       </c>
       <c r="F43" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G43">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H43" s="1">
         <v>3880516.5</v>
       </c>
       <c r="I43" s="1">
-        <v>2401790.82</v>
+        <v>3016161.85</v>
       </c>
       <c r="J43" s="1">
-        <v>61.893586072885</v>
+        <v>77.725783410533</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>6282307.32</v>
+        <v>6896678.35</v>
       </c>
       <c r="N43" s="1">
-        <v>6282307.32</v>
+        <v>6896678.35</v>
       </c>
       <c r="O43" s="1">
-        <v>3.66</v>
+        <v>3.87</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B44" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C44" s="1">
         <v>66534.0</v>
       </c>
       <c r="D44" s="1">
-        <v>295.5</v>
+        <v>237.9</v>
       </c>
       <c r="E44" s="1">
         <v>810.80089082274</v>
       </c>
       <c r="F44" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G44">
         <v>7.47</v>
       </c>
       <c r="H44" s="1">
         <v>7232428.19</v>
       </c>
       <c r="I44" s="1">
-        <v>-4599871.62</v>
+        <v>-5113910.76</v>
       </c>
       <c r="J44" s="1">
-        <v>-63.600653876662</v>
+        <v>-70.708075153388</v>
       </c>
       <c r="K44">
         <v>0.34</v>
       </c>
       <c r="L44" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M44" s="1">
-        <v>2632556.57</v>
+        <v>2118517.43</v>
       </c>
       <c r="N44" s="1">
-        <v>2654957.47</v>
+        <v>2140908.92</v>
       </c>
       <c r="O44" s="1">
-        <v>1.55</v>
+        <v>1.2</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B45" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C45" s="1">
         <v>118974.0</v>
       </c>
       <c r="D45" s="1">
-        <v>5.5</v>
+        <v>6.0</v>
       </c>
       <c r="E45" s="1">
         <v>8.6889933935146</v>
       </c>
       <c r="F45" t="s">
         <v>46</v>
       </c>
       <c r="G45">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H45" s="1">
         <v>1205285.51</v>
       </c>
       <c r="I45" s="1">
-        <v>-451580.51</v>
+        <v>-392439.26</v>
       </c>
       <c r="J45" s="1">
-        <v>-37.466683723759</v>
+        <v>-32.559858783999</v>
       </c>
       <c r="K45">
         <v>0.11</v>
       </c>
       <c r="L45" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M45" s="1">
-        <v>753705.0</v>
+        <v>812846.25</v>
       </c>
       <c r="N45" s="1">
-        <v>766394.65</v>
+        <v>825391.17</v>
       </c>
       <c r="O45" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B46" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C46" s="1">
         <v>315380.0</v>
       </c>
       <c r="D46" s="1">
-        <v>11.815</v>
+        <v>11.375</v>
       </c>
       <c r="E46" s="1">
         <v>9.7300750206101</v>
       </c>
       <c r="F46" t="s">
         <v>46</v>
       </c>
       <c r="G46">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H46" s="1">
         <v>3563311.85</v>
       </c>
       <c r="I46" s="1">
-        <v>728636.78</v>
+        <v>521674.85</v>
       </c>
       <c r="J46" s="1">
-        <v>20.448302328633</v>
+        <v>14.640168246852</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>4291948.63</v>
+        <v>4084986.7</v>
       </c>
       <c r="N46" s="1">
-        <v>4291948.63</v>
+        <v>4084986.7</v>
       </c>
       <c r="O46" s="1">
-        <v>2.5</v>
+        <v>2.29</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B47" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C47" s="1">
         <v>23695.0</v>
       </c>
       <c r="D47" s="1">
-        <v>102.95</v>
+        <v>102.5</v>
       </c>
       <c r="E47" s="1">
         <v>29.605464021946</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>701501.47</v>
       </c>
       <c r="I47" s="1">
-        <v>1737898.78</v>
+        <v>1727236.03</v>
       </c>
       <c r="J47" s="1">
-        <v>247.73986289722</v>
+        <v>246.21987320996</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2439400.25</v>
+        <v>2428737.5</v>
       </c>
       <c r="N47" s="1">
-        <v>2439400.25</v>
+        <v>2428737.5</v>
       </c>
       <c r="O47" s="1">
-        <v>1.42</v>
+        <v>1.36</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B48" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C48" s="1">
         <v>113879.0</v>
       </c>
       <c r="D48" s="1">
-        <v>15.2</v>
+        <v>15.73</v>
       </c>
       <c r="E48" s="1">
         <v>17.915012688907</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2040143.73</v>
       </c>
       <c r="I48" s="1">
-        <v>-309182.93</v>
+        <v>-248827.06</v>
       </c>
       <c r="J48" s="1">
-        <v>-15.154958224438</v>
+        <v>-12.19654558358</v>
       </c>
       <c r="K48">
         <v>0.04</v>
       </c>
       <c r="L48" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="M48" s="1">
-        <v>1730960.8</v>
+        <v>1791316.67</v>
       </c>
       <c r="N48" s="1">
-        <v>1735060.44</v>
+        <v>1795416.31</v>
       </c>
       <c r="O48" s="1">
         <v>1.01</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B49" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C49" s="1">
         <v>32143.0</v>
       </c>
       <c r="D49" s="1">
-        <v>80.36</v>
+        <v>82.2</v>
       </c>
       <c r="E49" s="1">
         <v>97.685278909871</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>3139897.92</v>
       </c>
       <c r="I49" s="1">
-        <v>-556886.44</v>
+        <v>-497743.32</v>
       </c>
       <c r="J49" s="1">
-        <v>-17.735813526065</v>
+        <v>-15.852213437563</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2583011.48</v>
+        <v>2642154.6</v>
       </c>
       <c r="N49" s="1">
-        <v>2583011.48</v>
+        <v>2642154.6</v>
       </c>
       <c r="O49" s="1">
-        <v>1.51</v>
+        <v>1.48</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B50" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C50" s="1">
         <v>21335.0</v>
       </c>
       <c r="D50" s="1">
-        <v>171.22</v>
+        <v>170.96</v>
       </c>
       <c r="E50" s="1">
         <v>93.535460042184</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>1995579.04</v>
       </c>
       <c r="I50" s="1">
-        <v>1657399.66</v>
+        <v>1651852.56</v>
       </c>
       <c r="J50" s="1">
-        <v>83.053571258195</v>
+        <v>82.775601812294</v>
       </c>
       <c r="K50">
         <v>1.35</v>
       </c>
       <c r="L50" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="M50" s="1">
-        <v>3652978.7</v>
+        <v>3647431.6</v>
       </c>
       <c r="N50" s="1">
-        <v>3681822.27</v>
+        <v>3676275.17</v>
       </c>
       <c r="O50" s="1">
-        <v>2.15</v>
+        <v>2.07</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B51" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C51" s="1">
         <v>20915.0</v>
       </c>
       <c r="D51" s="1">
-        <v>252.9</v>
+        <v>276.7</v>
       </c>
       <c r="E51" s="1">
         <v>145.20059909156</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>3036870.53</v>
       </c>
       <c r="I51" s="1">
-        <v>2252532.97</v>
+        <v>2750309.97</v>
       </c>
       <c r="J51" s="1">
-        <v>74.172835086256</v>
+        <v>90.563952029921</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5289403.5</v>
+        <v>5787180.5</v>
       </c>
       <c r="N51" s="1">
-        <v>5289403.5</v>
+        <v>5787180.5</v>
       </c>
       <c r="O51" s="1">
-        <v>3.08</v>
+        <v>3.25</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B52" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C52" s="1">
         <v>26747.0</v>
       </c>
       <c r="D52" s="1">
-        <v>152.0</v>
+        <v>166.45</v>
       </c>
       <c r="E52" s="1">
         <v>14.72990914869</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>393980.88</v>
       </c>
       <c r="I52" s="1">
-        <v>3671563.12</v>
+        <v>4058057.27</v>
       </c>
       <c r="J52" s="1">
-        <v>931.91403603139</v>
+        <v>1030.0137585357</v>
       </c>
       <c r="K52">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.6</v>
+      </c>
+      <c r="L52" t="s">
+        <v>153</v>
       </c>
       <c r="M52" s="1">
-        <v>4065544.0</v>
+        <v>4452038.15</v>
       </c>
       <c r="N52" s="1">
-        <v>4065544.0</v>
+        <v>4467952.62</v>
       </c>
       <c r="O52" s="1">
-        <v>2.37</v>
+        <v>2.51</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B53" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C53" s="1">
         <v>18318.0</v>
       </c>
       <c r="D53" s="1">
-        <v>250.5</v>
+        <v>247.4</v>
       </c>
       <c r="E53" s="1">
         <v>115.59523801725</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>2117473.57</v>
       </c>
       <c r="I53" s="1">
-        <v>2471185.43</v>
+        <v>2414399.63</v>
       </c>
       <c r="J53" s="1">
-        <v>116.70442857051</v>
+        <v>114.02265719898</v>
       </c>
       <c r="K53">
-        <v>3.61</v>
+        <v>4.22</v>
       </c>
       <c r="L53" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="M53" s="1">
-        <v>4588659.0</v>
+        <v>4531873.2</v>
       </c>
       <c r="N53" s="1">
-        <v>4654740.21</v>
+        <v>4609102.06</v>
       </c>
       <c r="O53" s="1">
-        <v>2.71</v>
+        <v>2.59</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B54" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C54" s="1">
         <v>9820.0</v>
       </c>
       <c r="D54" s="1">
-        <v>156.0</v>
+        <v>159.5</v>
       </c>
       <c r="E54" s="1">
         <v>256.81218839104</v>
       </c>
       <c r="F54" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G54">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H54" s="1">
         <v>2457561.31</v>
       </c>
       <c r="I54" s="1">
-        <v>-785719.41</v>
+        <v>-732605.26</v>
       </c>
       <c r="J54" s="1">
-        <v>-31.971507966163</v>
+        <v>-29.81025364531</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1671841.9</v>
+        <v>1724956.05</v>
       </c>
       <c r="N54" s="1">
-        <v>1671841.9</v>
+        <v>1724956.05</v>
       </c>
       <c r="O54" s="1">
         <v>0.97</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B55" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C55" s="1">
         <v>32617.0</v>
       </c>
       <c r="D55" s="1">
-        <v>48.36</v>
+        <v>52.5</v>
       </c>
       <c r="E55" s="1">
         <v>22.292380047215</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>727110.56</v>
       </c>
       <c r="I55" s="1">
-        <v>850247.56</v>
+        <v>985281.94</v>
       </c>
       <c r="J55" s="1">
-        <v>116.93511369165</v>
+        <v>135.50648198535</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1577358.12</v>
+        <v>1712392.5</v>
       </c>
       <c r="N55" s="1">
-        <v>1577358.12</v>
+        <v>1712392.5</v>
       </c>
       <c r="O55" s="1">
-        <v>0.92</v>
+        <v>0.96</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B56" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C56" s="1">
         <v>105731.0</v>
       </c>
       <c r="D56" s="1">
-        <v>25.1</v>
+        <v>26.89</v>
       </c>
       <c r="E56" s="1">
         <v>18.689683252783</v>
       </c>
       <c r="F56" t="s">
         <v>46</v>
       </c>
       <c r="G56">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H56" s="1">
         <v>2338901.63</v>
       </c>
       <c r="I56" s="1">
-        <v>717867.95</v>
+        <v>898512.33</v>
       </c>
       <c r="J56" s="1">
-        <v>30.692524251223</v>
+        <v>38.415994861656</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3056769.58</v>
+        <v>3237413.96</v>
       </c>
       <c r="N56" s="1">
-        <v>3056769.58</v>
+        <v>3237413.96</v>
       </c>
       <c r="O56" s="1">
-        <v>1.78</v>
+        <v>1.82</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B57" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C57" s="1">
         <v>48898.0</v>
       </c>
       <c r="D57" s="1">
-        <v>24.89</v>
+        <v>28.41</v>
       </c>
       <c r="E57" s="1">
         <v>33.829820033539</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>1654210.54</v>
       </c>
       <c r="I57" s="1">
-        <v>-437139.32</v>
+        <v>-265018.36</v>
       </c>
       <c r="J57" s="1">
-        <v>-26.425857496954</v>
+        <v>-16.020836138549</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1217071.22</v>
+        <v>1389192.18</v>
       </c>
       <c r="N57" s="1">
-        <v>1217071.22</v>
+        <v>1389192.18</v>
       </c>
       <c r="O57" s="1">
-        <v>0.71</v>
+        <v>0.78</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B58" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C58" s="1">
         <v>2804.0</v>
       </c>
       <c r="D58" s="1">
-        <v>866.2</v>
+        <v>881.4</v>
       </c>
       <c r="E58" s="1">
         <v>700.79802068474</v>
       </c>
       <c r="F58" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G58">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H58" s="1">
         <v>2110295.96</v>
       </c>
       <c r="I58" s="1">
-        <v>540371.88</v>
+        <v>611508.46</v>
       </c>
       <c r="J58" s="1">
-        <v>25.606450007135</v>
+        <v>28.977379078146</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2650667.84</v>
+        <v>2721804.42</v>
       </c>
       <c r="N58" s="1">
-        <v>2650667.84</v>
+        <v>2721804.42</v>
       </c>
       <c r="O58" s="1">
-        <v>1.55</v>
+        <v>1.53</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B59" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C59" s="1">
         <v>117073.0</v>
       </c>
       <c r="D59" s="1">
-        <v>126.1</v>
+        <v>117.6</v>
       </c>
       <c r="E59" s="1">
         <v>164.5256429749</v>
       </c>
       <c r="F59" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="G59">
-        <v>11.44</v>
+        <v>11.23</v>
       </c>
       <c r="H59" s="1">
         <v>1789092.2</v>
       </c>
       <c r="I59" s="1">
-        <v>-498679.05</v>
+        <v>-563379.32</v>
       </c>
       <c r="J59" s="1">
-        <v>-27.873300772313</v>
+        <v>-31.489675043019</v>
       </c>
       <c r="K59">
         <v>0.07</v>
       </c>
       <c r="L59" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="M59" s="1">
-        <v>1290413.15</v>
+        <v>1225712.88</v>
       </c>
       <c r="N59" s="1">
-        <v>1298303.2</v>
+        <v>1233749.02</v>
       </c>
       <c r="O59" s="1">
-        <v>0.76</v>
+        <v>0.69</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B60" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C60" s="1">
         <v>76186.0</v>
       </c>
       <c r="D60" s="1">
-        <v>52.5</v>
+        <v>54.67</v>
       </c>
       <c r="E60" s="1">
         <v>38.53910757882</v>
       </c>
       <c r="F60" t="s">
         <v>46</v>
       </c>
       <c r="G60">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H60" s="1">
         <v>3420689.92</v>
       </c>
       <c r="I60" s="1">
-        <v>1186340.89</v>
+        <v>1322050.32</v>
       </c>
       <c r="J60" s="1">
-        <v>34.68133381701</v>
+        <v>38.648645475589</v>
       </c>
       <c r="K60">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.46</v>
+      </c>
+      <c r="L60" t="s">
+        <v>173</v>
       </c>
       <c r="M60" s="1">
-        <v>4607030.81</v>
+        <v>4742740.24</v>
       </c>
       <c r="N60" s="1">
-        <v>4607030.81</v>
+        <v>4777892.22</v>
       </c>
       <c r="O60" s="1">
-        <v>2.69</v>
+        <v>2.68</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B61" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C61" s="1">
         <v>74184.0</v>
       </c>
       <c r="D61" s="1">
-        <v>12.515</v>
+        <v>12.29</v>
       </c>
       <c r="E61" s="1">
         <v>18.786497627521</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>1393657.54</v>
       </c>
       <c r="I61" s="1">
-        <v>-465244.78</v>
+        <v>-481936.18</v>
       </c>
       <c r="J61" s="1">
-        <v>-33.383005985818</v>
+        <v>-34.580674675645</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>928412.76</v>
+        <v>911721.36</v>
       </c>
       <c r="N61" s="1">
-        <v>928412.76</v>
+        <v>911721.36</v>
       </c>
       <c r="O61" s="1">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B62" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C62" s="1">
         <v>97366.0</v>
       </c>
       <c r="D62" s="1">
-        <v>164.7</v>
+        <v>162.45</v>
       </c>
       <c r="E62" s="1">
         <v>169.26291949962</v>
       </c>
       <c r="F62" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G62">
         <v>7.47</v>
       </c>
       <c r="H62" s="1">
         <v>2214501.76</v>
       </c>
       <c r="I62" s="1">
-        <v>-67276.92</v>
+        <v>-97501.02</v>
       </c>
       <c r="J62" s="1">
-        <v>-3.0380160998382</v>
+        <v>-4.4028422899063</v>
       </c>
       <c r="K62">
         <v>0.01</v>
       </c>
       <c r="L62">
-        <v>977.58</v>
+        <v>977.17</v>
       </c>
       <c r="M62" s="1">
-        <v>2147224.84</v>
+        <v>2117000.74</v>
       </c>
       <c r="N62" s="1">
-        <v>2148202.42</v>
+        <v>2117977.91</v>
       </c>
       <c r="O62" s="1">
-        <v>1.25</v>
+        <v>1.19</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B63" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C63" s="1">
         <v>71299.0</v>
       </c>
       <c r="D63" s="1">
-        <v>7.14</v>
+        <v>7.05</v>
       </c>
       <c r="E63" s="1">
         <v>19.511494551116</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>1391150.05</v>
       </c>
       <c r="I63" s="1">
-        <v>-882075.19</v>
+        <v>-888492.1</v>
       </c>
       <c r="J63" s="1">
-        <v>-63.406186126364</v>
+        <v>-63.867452687796</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>509074.86</v>
+        <v>502657.95</v>
       </c>
       <c r="N63" s="1">
-        <v>509074.86</v>
+        <v>502657.95</v>
       </c>
       <c r="O63" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B64" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C64" s="1">
-        <v>2375.0</v>
+        <v>2576.0</v>
       </c>
       <c r="D64" s="1">
-        <v>1068.84</v>
+        <v>1070.11</v>
       </c>
       <c r="E64" s="1">
-        <v>1067.0197726316</v>
+        <v>1067.434060559</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2534171.96</v>
+        <v>2749710.14</v>
       </c>
       <c r="I64" s="1">
-        <v>4323.04</v>
+        <v>6893.22</v>
       </c>
       <c r="J64" s="1">
-        <v>0.17058984426613</v>
+        <v>0.25068896898347</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2538495.0</v>
+        <v>2756603.36</v>
       </c>
       <c r="N64" s="1">
-        <v>2538495.0</v>
+        <v>2756603.36</v>
       </c>
       <c r="O64" s="1">
-        <v>1.48</v>
+        <v>1.55</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>