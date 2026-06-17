--- v1 (2026-05-27)
+++ v2 (2026-06-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LU1985004537</t>
   </si>
   <si>
@@ -148,72 +148,66 @@
   <si>
     <t>17 623.45</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>7 870.82</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
-    <t>GB0000536739</t>
-[...2 lines deleted...]
-    <t>ASHTEAD GROUP PLC</t>
+    <t>NL0010273215</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV</t>
+  </si>
+  <si>
+    <t>GB0009895292</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>NL0010273215</t>
-[...11 lines deleted...]
-    <t>82 895.40</t>
+    <t>84 280.43</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>29 759.04</t>
   </si>
   <si>
     <t>LU1704650164</t>
   </si>
   <si>
     <t>BEFESA SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
@@ -286,50 +280,53 @@
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>83 266.86</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>31 379.45</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
+    <t>124 751.68</t>
+  </si>
+  <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
@@ -382,204 +379,204 @@
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>65 552.01</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PLC</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
-    <t>NESTLE SA</t>
+    <t>NESTLE LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
-    <t>NOVARTIS</t>
+    <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>22 391.49</t>
+    <t>22 388.90</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
-    <t>12 544.92</t>
+    <t>12 754.53</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
   <si>
     <t>4 099.64</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>28 843.57</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>15 914.47</t>
+    <t>2 129.73</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>77 228.86</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>GB0007908733</t>
   </si>
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>8 036.14</t>
+    <t>8 162.27</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>35 151.98</t>
+    <t>35 739.30</t>
   </si>
   <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
@@ -923,285 +920,285 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1394986.0</v>
+        <v>1377463.0</v>
       </c>
       <c r="D2">
-        <v>18.68</v>
+        <v>17.49</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>26053141.12</v>
+        <v>24098269.81</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>26053141.12</v>
+        <v>24098269.81</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>6947.0</v>
       </c>
       <c r="D3">
-        <v>2024.21</v>
+        <v>1897.23</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>14062210.67</v>
+        <v>13180056.33</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>14062210.67</v>
+        <v>13180056.33</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>820066.02</v>
+        <v>819910.02</v>
       </c>
       <c r="D4">
-        <v>166.59</v>
+        <v>156.08</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>136617380.32</v>
+        <v>127969341.3</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>136617380.32</v>
+        <v>127969341.3</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>50.0</v>
       </c>
       <c r="D5">
-        <v>1461.96</v>
+        <v>1369.98</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>73098.07</v>
+        <v>68498.84</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>73098.07</v>
+        <v>68498.84</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>9451.0</v>
+        <v>10302.0</v>
       </c>
       <c r="D6">
-        <v>126.73</v>
+        <v>118.78</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1197706.36</v>
+        <v>1223620.47</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1197706.36</v>
+        <v>1223620.47</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>115.45</v>
+        <v>108.18</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11544.91</v>
+        <v>10817.79</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11544.91</v>
+        <v>10817.79</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P64"/>
+  <dimension ref="A1:P63"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O64" sqref="O64"/>
+      <selection activeCell="O63" sqref="O63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1223,3186 +1220,3136 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13504.0</v>
       </c>
       <c r="D2" s="1">
-        <v>246.8</v>
+        <v>222.6</v>
       </c>
       <c r="E2" s="1">
         <v>185.79711048578</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2509004.18</v>
       </c>
       <c r="I2" s="1">
-        <v>823783.02</v>
+        <v>496986.22</v>
       </c>
       <c r="J2" s="1">
-        <v>32.833066862408</v>
+        <v>19.808106497455</v>
       </c>
       <c r="K2">
         <v>1.31</v>
       </c>
       <c r="L2" t="s">
         <v>36</v>
       </c>
       <c r="M2" s="1">
-        <v>3332787.2</v>
+        <v>3005990.4</v>
       </c>
       <c r="N2" s="1">
-        <v>3350410.65</v>
+        <v>3023613.85</v>
       </c>
       <c r="O2" s="1">
-        <v>1.88</v>
+        <v>1.82</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>10940.0</v>
       </c>
       <c r="D3" s="1">
-        <v>158.2</v>
+        <v>140.6</v>
       </c>
       <c r="E3" s="1">
         <v>172.63322760512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1888607.51</v>
       </c>
       <c r="I3" s="1">
-        <v>-157899.51</v>
+        <v>-350443.51</v>
       </c>
       <c r="J3" s="1">
-        <v>-8.3606312674252</v>
+        <v>-18.555655854614</v>
       </c>
       <c r="K3">
         <v>0.72</v>
       </c>
       <c r="L3" t="s">
         <v>39</v>
       </c>
       <c r="M3" s="1">
-        <v>1730708.0</v>
+        <v>1538164.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1738578.82</v>
+        <v>1546034.82</v>
       </c>
       <c r="O3" s="1">
-        <v>0.98</v>
+        <v>0.93</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4" t="s">
         <v>41</v>
       </c>
       <c r="C4" s="1">
         <v>52899.0</v>
       </c>
       <c r="D4" s="1">
-        <v>68.82</v>
+        <v>63.44</v>
       </c>
       <c r="E4" s="1">
         <v>53.141632545039</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2811139.22</v>
       </c>
       <c r="I4" s="1">
-        <v>829369.96</v>
+        <v>544773.34</v>
       </c>
       <c r="J4" s="1">
-        <v>29.502984202967</v>
+        <v>19.379094999073</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3640509.18</v>
+        <v>3355912.56</v>
       </c>
       <c r="N4" s="1">
-        <v>3640509.18</v>
+        <v>3355912.56</v>
       </c>
       <c r="O4" s="1">
-        <v>2.05</v>
+        <v>2.01</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>42</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="1">
         <v>51402.0</v>
       </c>
       <c r="D5" s="1">
-        <v>29.92</v>
+        <v>28.1</v>
       </c>
       <c r="E5" s="1">
         <v>41.854601377378</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2151410.22</v>
       </c>
       <c r="I5" s="1">
-        <v>-613462.38</v>
+        <v>-707014.02</v>
       </c>
       <c r="J5" s="1">
-        <v>-28.51443087409</v>
+        <v>-32.862817766107</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1537947.84</v>
+        <v>1444396.2</v>
       </c>
       <c r="N5" s="1">
-        <v>1537947.84</v>
+        <v>1444396.2</v>
       </c>
       <c r="O5" s="1">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="1">
-        <v>19463.0</v>
+        <v>7069.0</v>
       </c>
       <c r="D6" s="1">
-        <v>53.26</v>
+        <v>1193.8</v>
       </c>
       <c r="E6" s="1">
-        <v>39.878808508452</v>
+        <v>525.84801810723</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G6">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>904536.59</v>
+        <v>3717219.64</v>
       </c>
       <c r="I6" s="1">
-        <v>275827.63</v>
+        <v>4721752.56</v>
       </c>
       <c r="J6" s="1">
-        <v>30.493805673466</v>
+        <v>127.02377091713</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1180364.22</v>
+        <v>8438972.2</v>
       </c>
       <c r="N6" s="1">
-        <v>1180364.22</v>
+        <v>8438972.2</v>
       </c>
       <c r="O6" s="1">
-        <v>0.66</v>
+        <v>5.07</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" t="s">
         <v>47</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>45642.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>144.02</v>
+      </c>
+      <c r="E7" s="1">
+        <v>106.44088668332</v>
+      </c>
+      <c r="F7" t="s">
         <v>48</v>
       </c>
-      <c r="C7" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G7">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H7" s="1">
-        <v>3717219.64</v>
+        <v>5632872.65</v>
       </c>
       <c r="I7" s="1">
-        <v>5001684.96</v>
+        <v>1977201.43</v>
       </c>
       <c r="J7" s="1">
-        <v>134.554463938</v>
+        <v>35.101120739877</v>
       </c>
       <c r="K7">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.85</v>
+      </c>
+      <c r="L7" t="s">
+        <v>49</v>
       </c>
       <c r="M7" s="1">
-        <v>8718904.6</v>
+        <v>7610074.08</v>
       </c>
       <c r="N7" s="1">
-        <v>8718904.6</v>
+        <v>7694354.51</v>
       </c>
       <c r="O7" s="1">
-        <v>4.9</v>
+        <v>4.62</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C8" s="1">
-        <v>45642.0</v>
+        <v>64573.0</v>
       </c>
       <c r="D8" s="1">
-        <v>155.42</v>
+        <v>39.18</v>
       </c>
       <c r="E8" s="1">
-        <v>106.44088668332</v>
+        <v>34.371886856736</v>
       </c>
       <c r="F8" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G8">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>5632872.65</v>
+        <v>2219495.85</v>
       </c>
       <c r="I8" s="1">
-        <v>2444621.72</v>
+        <v>310474.29</v>
       </c>
       <c r="J8" s="1">
-        <v>43.399200938796</v>
+        <v>13.988505092271</v>
       </c>
       <c r="K8">
-        <v>1.82</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>0.0</v>
+      </c>
+      <c r="L8">
+        <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>8077494.37</v>
+        <v>2529970.14</v>
       </c>
       <c r="N8" s="1">
-        <v>8160389.77</v>
+        <v>2529970.14</v>
       </c>
       <c r="O8" s="1">
-        <v>4.58</v>
+        <v>1.52</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="1">
-        <v>64573.0</v>
+        <v>601207.0</v>
       </c>
       <c r="D9" s="1">
-        <v>41.46</v>
+        <v>9.594</v>
       </c>
       <c r="E9" s="1">
-        <v>34.371886856736</v>
+        <v>4.5439133443223</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>2219495.85</v>
+        <v>2731832.51</v>
       </c>
       <c r="I9" s="1">
-        <v>457700.73</v>
+        <v>3036147.45</v>
       </c>
       <c r="J9" s="1">
-        <v>20.621833106829</v>
+        <v>111.13958995971</v>
       </c>
       <c r="K9">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.05</v>
+      </c>
+      <c r="L9" t="s">
+        <v>54</v>
       </c>
       <c r="M9" s="1">
-        <v>2677196.58</v>
+        <v>5767979.96</v>
       </c>
       <c r="N9" s="1">
-        <v>2677196.58</v>
+        <v>5797739.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.5</v>
+        <v>3.48</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>601207.0</v>
+        <v>65783.0</v>
       </c>
       <c r="D10" s="1">
-        <v>10.79</v>
+        <v>29.18</v>
       </c>
       <c r="E10" s="1">
-        <v>4.5439133443223</v>
+        <v>40.562981469377</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>2731832.51</v>
+        <v>2668354.61</v>
       </c>
       <c r="I10" s="1">
-        <v>3755191.02</v>
+        <v>-748806.67</v>
       </c>
       <c r="J10" s="1">
-        <v>137.46051437099</v>
+        <v>-28.062487166951</v>
       </c>
       <c r="K10">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>0.0</v>
+      </c>
+      <c r="L10">
+        <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>6487023.53</v>
+        <v>1919547.94</v>
       </c>
       <c r="N10" s="1">
-        <v>6516782.57</v>
+        <v>1919547.94</v>
       </c>
       <c r="O10" s="1">
-        <v>3.66</v>
+        <v>1.15</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>65783.0</v>
+        <v>7262.0</v>
       </c>
       <c r="D11" s="1">
-        <v>34.0</v>
+        <v>94.3</v>
       </c>
       <c r="E11" s="1">
-        <v>40.562981469377</v>
+        <v>96.837648030846</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2668354.61</v>
+        <v>703235.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-431732.61</v>
+        <v>-18428.4</v>
       </c>
       <c r="J11" s="1">
-        <v>-16.179731448812</v>
+        <v>-2.6205180345119</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2236622.0</v>
+        <v>684806.6</v>
       </c>
       <c r="N11" s="1">
-        <v>2236622.0</v>
+        <v>684806.6</v>
       </c>
       <c r="O11" s="1">
-        <v>1.26</v>
+        <v>0.41</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>7262.0</v>
+        <v>35738.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0</v>
+        <v>85.88</v>
       </c>
       <c r="E12" s="1">
-        <v>96.837648030846</v>
+        <v>58.802834238066</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>703235.0</v>
+        <v>2101495.69</v>
       </c>
       <c r="I12" s="1">
-        <v>22965.0</v>
+        <v>967683.75</v>
       </c>
       <c r="J12" s="1">
-        <v>3.2656224448442</v>
+        <v>46.047382090991</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>726200.0</v>
+        <v>3069179.44</v>
       </c>
       <c r="N12" s="1">
-        <v>726200.0</v>
+        <v>3069179.44</v>
       </c>
       <c r="O12" s="1">
-        <v>0.41</v>
+        <v>1.84</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>35738.0</v>
+        <v>59025.0</v>
       </c>
       <c r="D13" s="1">
-        <v>95.5</v>
+        <v>27.7</v>
       </c>
       <c r="E13" s="1">
-        <v>58.802834238066</v>
+        <v>26.259342481999</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>2101495.69</v>
+        <v>1549957.69</v>
       </c>
       <c r="I13" s="1">
-        <v>1311483.31</v>
+        <v>85034.81</v>
       </c>
       <c r="J13" s="1">
-        <v>62.407137746735</v>
+        <v>5.4862665315722</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3412979.0</v>
+        <v>1634992.5</v>
       </c>
       <c r="N13" s="1">
-        <v>3412979.0</v>
+        <v>1634992.5</v>
       </c>
       <c r="O13" s="1">
-        <v>1.92</v>
+        <v>0.98</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>59025.0</v>
+        <v>330955.0</v>
       </c>
       <c r="D14" s="1">
-        <v>29.42</v>
+        <v>9.976</v>
       </c>
       <c r="E14" s="1">
-        <v>26.259342481999</v>
+        <v>2.9612341254853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1549957.69</v>
+        <v>980035.24</v>
       </c>
       <c r="I14" s="1">
-        <v>186557.81</v>
+        <v>2321571.84</v>
       </c>
       <c r="J14" s="1">
-        <v>12.036316294543</v>
+        <v>236.8865674667</v>
       </c>
       <c r="K14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.13</v>
+      </c>
+      <c r="L14" t="s">
+        <v>65</v>
       </c>
       <c r="M14" s="1">
-        <v>1736515.5</v>
+        <v>3301607.08</v>
       </c>
       <c r="N14" s="1">
-        <v>1736515.5</v>
+        <v>3345936.85</v>
       </c>
       <c r="O14" s="1">
-        <v>0.98</v>
+        <v>2.01</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>330955.0</v>
+        <v>9083.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.52</v>
+        <v>105.05</v>
       </c>
       <c r="E15" s="1">
-        <v>2.9612341254853</v>
+        <v>163.91826819333</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>980035.24</v>
+        <v>1488869.63</v>
       </c>
       <c r="I15" s="1">
-        <v>2501611.36</v>
+        <v>-534700.48</v>
       </c>
       <c r="J15" s="1">
-        <v>255.25728646247</v>
+        <v>-35.913183345677</v>
       </c>
       <c r="K15">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3481646.6</v>
+        <v>954169.15</v>
       </c>
       <c r="N15" s="1">
-        <v>3525976.37</v>
+        <v>954169.15</v>
       </c>
       <c r="O15" s="1">
-        <v>1.98</v>
+        <v>0.57</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>9083.0</v>
+        <v>191082.0</v>
       </c>
       <c r="D16" s="1">
-        <v>106.95</v>
+        <v>3.21</v>
       </c>
       <c r="E16" s="1">
-        <v>163.91826819333</v>
+        <v>6.6457061366324</v>
       </c>
       <c r="F16" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="G16">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H16" s="1">
-        <v>1488869.63</v>
+        <v>1479745.39</v>
       </c>
       <c r="I16" s="1">
-        <v>-517442.78</v>
+        <v>-769634.42</v>
       </c>
       <c r="J16" s="1">
-        <v>-34.754069098716</v>
+        <v>-52.011273371833</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>971426.85</v>
+        <v>710110.97</v>
       </c>
       <c r="N16" s="1">
-        <v>971426.85</v>
+        <v>710110.97</v>
       </c>
       <c r="O16" s="1">
-        <v>0.55</v>
+        <v>0.43</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>191082.0</v>
+        <v>36580.0</v>
       </c>
       <c r="D17" s="1">
-        <v>3.0</v>
+        <v>71.16</v>
       </c>
       <c r="E17" s="1">
-        <v>6.6457061366324</v>
+        <v>52.197427829415</v>
       </c>
       <c r="F17" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G17">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1479745.39</v>
+        <v>1909381.91</v>
       </c>
       <c r="I17" s="1">
-        <v>-826996.52</v>
+        <v>693650.89</v>
       </c>
       <c r="J17" s="1">
-        <v>-55.887757825689</v>
+        <v>36.328556710794</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>652748.87</v>
+        <v>2603032.8</v>
       </c>
       <c r="N17" s="1">
-        <v>652748.87</v>
+        <v>2603032.8</v>
       </c>
       <c r="O17" s="1">
-        <v>0.37</v>
+        <v>1.56</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="1">
-        <v>36580.0</v>
+        <v>80422.0</v>
       </c>
       <c r="D18" s="1">
-        <v>86.24</v>
+        <v>16.495</v>
       </c>
       <c r="E18" s="1">
-        <v>52.197427829415</v>
+        <v>10.719614906369</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1909381.91</v>
+        <v>862092.87</v>
       </c>
       <c r="I18" s="1">
-        <v>1245277.29</v>
+        <v>464468.02</v>
       </c>
       <c r="J18" s="1">
-        <v>65.218869178456</v>
+        <v>53.876796359538</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3154659.2</v>
+        <v>1326560.89</v>
       </c>
       <c r="N18" s="1">
-        <v>3154659.2</v>
+        <v>1326560.89</v>
       </c>
       <c r="O18" s="1">
-        <v>1.77</v>
+        <v>0.8</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>80422.0</v>
+        <v>34037.0</v>
       </c>
       <c r="D19" s="1">
-        <v>18.785</v>
+        <v>73.12</v>
       </c>
       <c r="E19" s="1">
-        <v>10.719614906369</v>
+        <v>56.937115785763</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>862092.87</v>
+        <v>1937968.61</v>
       </c>
       <c r="I19" s="1">
-        <v>648634.4</v>
+        <v>550816.83</v>
       </c>
       <c r="J19" s="1">
-        <v>75.239504068744</v>
+        <v>28.422381413082</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1510727.27</v>
+        <v>2488785.44</v>
       </c>
       <c r="N19" s="1">
-        <v>1510727.27</v>
+        <v>2488785.44</v>
       </c>
       <c r="O19" s="1">
-        <v>0.85</v>
+        <v>1.49</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>76</v>
       </c>
       <c r="B20" t="s">
         <v>77</v>
       </c>
       <c r="C20" s="1">
-        <v>34037.0</v>
+        <v>51765.0</v>
       </c>
       <c r="D20" s="1">
-        <v>72.64</v>
+        <v>33.45</v>
       </c>
       <c r="E20" s="1">
-        <v>56.937115785763</v>
+        <v>22.008320293635</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1937968.61</v>
+        <v>1139260.7</v>
       </c>
       <c r="I20" s="1">
-        <v>534479.07</v>
+        <v>592278.55</v>
       </c>
       <c r="J20" s="1">
-        <v>27.579346086519</v>
+        <v>51.987973428733</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>2472447.68</v>
+        <v>1731539.25</v>
       </c>
       <c r="N20" s="1">
-        <v>2472447.68</v>
+        <v>1731539.25</v>
       </c>
       <c r="O20" s="1">
-        <v>1.39</v>
+        <v>1.04</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>78</v>
       </c>
       <c r="B21" t="s">
         <v>79</v>
       </c>
       <c r="C21" s="1">
-        <v>51765.0</v>
+        <v>27860.0</v>
       </c>
       <c r="D21" s="1">
-        <v>34.09</v>
+        <v>59.62</v>
       </c>
       <c r="E21" s="1">
-        <v>22.008320293635</v>
+        <v>143.05733847811</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1139260.7</v>
+        <v>3985577.45</v>
       </c>
       <c r="I21" s="1">
-        <v>625408.15</v>
+        <v>-2324564.25</v>
       </c>
       <c r="J21" s="1">
-        <v>54.895964549642</v>
+        <v>-58.324402904277</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1764668.85</v>
+        <v>1661013.2</v>
       </c>
       <c r="N21" s="1">
-        <v>1764668.85</v>
+        <v>1661013.2</v>
       </c>
       <c r="O21" s="1">
-        <v>0.99</v>
+        <v>1.0</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>80</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
       <c r="C22" s="1">
-        <v>27860.0</v>
+        <v>106963.0</v>
       </c>
       <c r="D22" s="1">
-        <v>60.44</v>
+        <v>14.79</v>
       </c>
       <c r="E22" s="1">
-        <v>143.05733847811</v>
+        <v>24.794760898628</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3985577.45</v>
+        <v>2652122.01</v>
       </c>
       <c r="I22" s="1">
-        <v>-2301719.05</v>
+        <v>-1070139.24</v>
       </c>
       <c r="J22" s="1">
-        <v>-57.751206164617</v>
+        <v>-40.350301983279</v>
       </c>
       <c r="K22">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.78</v>
+      </c>
+      <c r="L22" t="s">
+        <v>82</v>
       </c>
       <c r="M22" s="1">
-        <v>1683858.4</v>
+        <v>1581982.77</v>
       </c>
       <c r="N22" s="1">
-        <v>1683858.4</v>
+        <v>1665249.63</v>
       </c>
       <c r="O22" s="1">
-        <v>0.95</v>
+        <v>1.0</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C23" s="1">
-        <v>106963.0</v>
+        <v>23238.0</v>
       </c>
       <c r="D23" s="1">
-        <v>14.79</v>
+        <v>69.54</v>
       </c>
       <c r="E23" s="1">
-        <v>24.794760898628</v>
+        <v>61.340009897582</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2652122.01</v>
+        <v>1425419.15</v>
       </c>
       <c r="I23" s="1">
-        <v>-1070139.24</v>
+        <v>190551.37</v>
       </c>
       <c r="J23" s="1">
-        <v>-40.350301983279</v>
+        <v>13.368093869091</v>
       </c>
       <c r="K23">
-        <v>0.78</v>
+        <v>1.35</v>
       </c>
       <c r="L23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M23" s="1">
-        <v>1581982.77</v>
+        <v>1615970.52</v>
       </c>
       <c r="N23" s="1">
-        <v>1665249.63</v>
+        <v>1647349.97</v>
       </c>
       <c r="O23" s="1">
-        <v>0.94</v>
+        <v>0.99</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C24" s="1">
-        <v>23238.0</v>
+        <v>322229.0</v>
       </c>
       <c r="D24" s="1">
-        <v>83.18</v>
+        <v>12.072</v>
       </c>
       <c r="E24" s="1">
-        <v>61.340009897582</v>
+        <v>9.9763993619445</v>
       </c>
       <c r="F24" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="G24">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H24" s="1">
-        <v>1425419.15</v>
+        <v>3697517.81</v>
       </c>
       <c r="I24" s="1">
-        <v>507517.69</v>
+        <v>805931.32</v>
       </c>
       <c r="J24" s="1">
-        <v>35.60480368178</v>
+        <v>21.796550048261</v>
       </c>
       <c r="K24">
-        <v>1.35</v>
+        <v>0.39</v>
       </c>
       <c r="L24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M24" s="1">
-        <v>1932936.84</v>
+        <v>4503449.13</v>
       </c>
       <c r="N24" s="1">
-        <v>1964316.29</v>
+        <v>4628200.81</v>
       </c>
       <c r="O24" s="1">
-        <v>1.1</v>
+        <v>2.78</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C25" s="1">
-        <v>322229.0</v>
+        <v>55316.0</v>
       </c>
       <c r="D25" s="1">
-        <v>13.936</v>
+        <v>39.635</v>
       </c>
       <c r="E25" s="1">
-        <v>9.9763993619445</v>
+        <v>27.247622206956</v>
       </c>
       <c r="F25" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G25">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3697517.81</v>
+        <v>1507229.47</v>
       </c>
       <c r="I25" s="1">
-        <v>1415859.66</v>
+        <v>685220.19</v>
       </c>
       <c r="J25" s="1">
-        <v>38.292166062616</v>
+        <v>45.462234094985</v>
       </c>
       <c r="K25">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.23</v>
+      </c>
+      <c r="L25" t="s">
+        <v>91</v>
       </c>
       <c r="M25" s="1">
-        <v>5113377.47</v>
+        <v>2192449.66</v>
       </c>
       <c r="N25" s="1">
-        <v>5113377.47</v>
+        <v>2204961.63</v>
       </c>
       <c r="O25" s="1">
-        <v>2.87</v>
+        <v>1.32</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C26" s="1">
-        <v>55316.0</v>
+        <v>352496.0</v>
       </c>
       <c r="D26" s="1">
-        <v>45.825</v>
+        <v>5.171</v>
       </c>
       <c r="E26" s="1">
-        <v>27.247622206956</v>
+        <v>5.4835129476647</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1507229.47</v>
+        <v>1932916.38</v>
       </c>
       <c r="I26" s="1">
-        <v>1027626.23</v>
+        <v>-110159.56</v>
       </c>
       <c r="J26" s="1">
-        <v>68.179812726194</v>
+        <v>-5.6991373832737</v>
       </c>
       <c r="K26">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2534855.7</v>
+        <v>1822756.82</v>
       </c>
       <c r="N26" s="1">
-        <v>2547367.67</v>
+        <v>1822756.82</v>
       </c>
       <c r="O26" s="1">
-        <v>1.43</v>
+        <v>1.09</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C27" s="1">
-        <v>352496.0</v>
+        <v>27395.0</v>
       </c>
       <c r="D27" s="1">
-        <v>5.835</v>
+        <v>106.5</v>
       </c>
       <c r="E27" s="1">
-        <v>5.4835129476647</v>
+        <v>57.840116444607</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1932916.38</v>
+        <v>1584529.99</v>
       </c>
       <c r="I27" s="1">
-        <v>123897.78</v>
+        <v>1333037.51</v>
       </c>
       <c r="J27" s="1">
-        <v>6.4098882539347</v>
+        <v>84.12826001482</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2056814.16</v>
+        <v>2917567.5</v>
       </c>
       <c r="N27" s="1">
-        <v>2056814.16</v>
+        <v>2917567.5</v>
       </c>
       <c r="O27" s="1">
-        <v>1.16</v>
+        <v>1.75</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B28" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C28" s="1">
-        <v>27395.0</v>
+        <v>72131.0</v>
       </c>
       <c r="D28" s="1">
-        <v>114.8</v>
+        <v>33.32</v>
       </c>
       <c r="E28" s="1">
-        <v>57.840116444607</v>
+        <v>23.909993206804</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1584529.99</v>
+        <v>1724651.72</v>
       </c>
       <c r="I28" s="1">
-        <v>1560416.01</v>
+        <v>678753.2</v>
       </c>
       <c r="J28" s="1">
-        <v>98.478161969027</v>
+        <v>39.355957619084</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>3144946.0</v>
+        <v>2403404.92</v>
       </c>
       <c r="N28" s="1">
-        <v>3144946.0</v>
+        <v>2403404.92</v>
       </c>
       <c r="O28" s="1">
-        <v>1.77</v>
+        <v>1.44</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B29" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C29" s="1">
-        <v>72131.0</v>
+        <v>643084.0</v>
       </c>
       <c r="D29" s="1">
-        <v>35.62</v>
+        <v>4.868</v>
       </c>
       <c r="E29" s="1">
-        <v>23.909993206804</v>
+        <v>4.1050863495282</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1724651.72</v>
+        <v>2639915.35</v>
       </c>
       <c r="I29" s="1">
-        <v>844654.5</v>
+        <v>490617.56</v>
       </c>
       <c r="J29" s="1">
-        <v>48.975366458336</v>
+        <v>18.584594388604</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2569306.22</v>
+        <v>3130532.91</v>
       </c>
       <c r="N29" s="1">
-        <v>2569306.22</v>
+        <v>3130532.91</v>
       </c>
       <c r="O29" s="1">
-        <v>1.44</v>
+        <v>1.88</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B30" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C30" s="1">
-        <v>643084.0</v>
+        <v>15555.0</v>
       </c>
       <c r="D30" s="1">
-        <v>4.801</v>
+        <v>172.22</v>
       </c>
       <c r="E30" s="1">
-        <v>4.1050863495282</v>
+        <v>131.89186949534</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2639915.35</v>
+        <v>2051578.03</v>
       </c>
       <c r="I30" s="1">
-        <v>447530.93</v>
+        <v>627304.07</v>
       </c>
       <c r="J30" s="1">
-        <v>16.952472737431</v>
+        <v>30.576661517476</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3087446.28</v>
+        <v>2678882.1</v>
       </c>
       <c r="N30" s="1">
-        <v>3087446.28</v>
+        <v>2678882.1</v>
       </c>
       <c r="O30" s="1">
-        <v>1.73</v>
+        <v>1.61</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B31" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C31" s="1">
-        <v>15555.0</v>
+        <v>139624.0</v>
       </c>
       <c r="D31" s="1">
-        <v>178.24</v>
+        <v>2.54</v>
       </c>
       <c r="E31" s="1">
-        <v>131.89186949534</v>
+        <v>8.629102231708</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2051578.03</v>
+        <v>1204829.77</v>
       </c>
       <c r="I31" s="1">
-        <v>720945.17</v>
+        <v>-850184.81</v>
       </c>
       <c r="J31" s="1">
-        <v>35.141006554842</v>
+        <v>-70.564724674756</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2772523.2</v>
+        <v>354644.96</v>
       </c>
       <c r="N31" s="1">
-        <v>2772523.2</v>
+        <v>354644.96</v>
       </c>
       <c r="O31" s="1">
-        <v>1.56</v>
+        <v>0.21</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C32" s="1">
-        <v>139624.0</v>
+        <v>10247.0</v>
       </c>
       <c r="D32" s="1">
-        <v>2.555</v>
+        <v>352.4</v>
       </c>
       <c r="E32" s="1">
-        <v>8.629102231708</v>
+        <v>323.96093588367</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1204829.77</v>
+        <v>3319627.71</v>
       </c>
       <c r="I32" s="1">
-        <v>-848090.45</v>
+        <v>291415.09</v>
       </c>
       <c r="J32" s="1">
-        <v>-70.390894308662</v>
+        <v>8.7785473389725</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>356739.32</v>
+        <v>3611042.8</v>
       </c>
       <c r="N32" s="1">
-        <v>356739.32</v>
+        <v>3611042.8</v>
       </c>
       <c r="O32" s="1">
-        <v>0.2</v>
+        <v>2.17</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B33" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C33" s="1">
-        <v>10247.0</v>
+        <v>7776.0</v>
       </c>
       <c r="D33" s="1">
-        <v>397.4</v>
+        <v>472.25</v>
       </c>
       <c r="E33" s="1">
-        <v>323.96093588367</v>
+        <v>696.11158307613</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>3319627.71</v>
+        <v>5412963.67</v>
       </c>
       <c r="I33" s="1">
-        <v>752530.09</v>
+        <v>-1740747.67</v>
       </c>
       <c r="J33" s="1">
-        <v>22.669110988955</v>
+        <v>-32.158864831251</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4072157.8</v>
+        <v>3672216.0</v>
       </c>
       <c r="N33" s="1">
-        <v>4072157.8</v>
+        <v>3672216.0</v>
       </c>
       <c r="O33" s="1">
-        <v>2.29</v>
+        <v>2.2</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B34" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C34" s="1">
-        <v>7776.0</v>
+        <v>20487.0</v>
       </c>
       <c r="D34" s="1">
-        <v>544.1</v>
+        <v>110.9</v>
       </c>
       <c r="E34" s="1">
-        <v>696.11158307613</v>
+        <v>178.60650021965</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>5412963.67</v>
+        <v>3659111.37</v>
       </c>
       <c r="I34" s="1">
-        <v>-1182042.07</v>
+        <v>-1387103.07</v>
       </c>
       <c r="J34" s="1">
-        <v>-21.837243736757</v>
+        <v>-37.908194906896</v>
       </c>
       <c r="K34">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.06</v>
+      </c>
+      <c r="L34" t="s">
+        <v>110</v>
       </c>
       <c r="M34" s="1">
-        <v>4230921.6</v>
+        <v>2272008.3</v>
       </c>
       <c r="N34" s="1">
-        <v>4230921.6</v>
+        <v>2293780.79</v>
       </c>
       <c r="O34" s="1">
-        <v>2.38</v>
+        <v>1.38</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B35" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C35" s="1">
-        <v>20487.0</v>
+        <v>55509.0</v>
       </c>
       <c r="D35" s="1">
-        <v>128.3</v>
+        <v>29.85</v>
       </c>
       <c r="E35" s="1">
-        <v>178.60650021965</v>
+        <v>29.041819885064</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>3659111.37</v>
+        <v>1612082.38</v>
       </c>
       <c r="I35" s="1">
-        <v>-1030629.27</v>
+        <v>44861.27</v>
       </c>
       <c r="J35" s="1">
-        <v>-28.166108264696</v>
+        <v>2.7828149824453</v>
       </c>
       <c r="K35">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.0</v>
+      </c>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2628482.1</v>
+        <v>1656943.65</v>
       </c>
       <c r="N35" s="1">
-        <v>2650254.59</v>
+        <v>1656943.65</v>
       </c>
       <c r="O35" s="1">
-        <v>1.49</v>
+        <v>0.99</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B36" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C36" s="1">
-        <v>55509.0</v>
+        <v>28338.0</v>
       </c>
       <c r="D36" s="1">
-        <v>34.4</v>
+        <v>52.64</v>
       </c>
       <c r="E36" s="1">
-        <v>29.041819885064</v>
+        <v>53.365897028725</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1612082.38</v>
+        <v>1512282.79</v>
       </c>
       <c r="I36" s="1">
-        <v>297427.22</v>
+        <v>-20570.47</v>
       </c>
       <c r="J36" s="1">
-        <v>18.449877232701</v>
+        <v>-1.3602264163834</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1909509.6</v>
+        <v>1491712.32</v>
       </c>
       <c r="N36" s="1">
-        <v>1909509.6</v>
+        <v>1491712.32</v>
       </c>
       <c r="O36" s="1">
-        <v>1.07</v>
+        <v>0.9</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B37" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C37" s="1">
-        <v>28338.0</v>
+        <v>6094.0</v>
       </c>
       <c r="D37" s="1">
-        <v>58.44</v>
+        <v>553.4</v>
       </c>
       <c r="E37" s="1">
-        <v>53.365897028725</v>
+        <v>232.40436823105</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1512282.79</v>
+        <v>1416272.22</v>
       </c>
       <c r="I37" s="1">
-        <v>143789.93</v>
+        <v>1956147.38</v>
       </c>
       <c r="J37" s="1">
-        <v>9.5081376942734</v>
+        <v>138.1194485337</v>
       </c>
       <c r="K37">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>10.76</v>
+      </c>
+      <c r="L37" t="s">
+        <v>117</v>
       </c>
       <c r="M37" s="1">
-        <v>1656072.72</v>
+        <v>3372419.6</v>
       </c>
       <c r="N37" s="1">
-        <v>1656072.72</v>
+        <v>3437971.61</v>
       </c>
       <c r="O37" s="1">
-        <v>0.93</v>
+        <v>2.06</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B38" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C38" s="1">
-        <v>6094.0</v>
+        <v>203195.0</v>
       </c>
       <c r="D38" s="1">
-        <v>555.6</v>
+        <v>13.61</v>
       </c>
       <c r="E38" s="1">
-        <v>232.40436823105</v>
+        <v>9.6436722360294</v>
       </c>
       <c r="F38" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="G38">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H38" s="1">
-        <v>1416272.22</v>
+        <v>2313644.58</v>
       </c>
       <c r="I38" s="1">
-        <v>1969554.18</v>
+        <v>887995.83</v>
       </c>
       <c r="J38" s="1">
-        <v>139.06607445848</v>
+        <v>38.380822952504</v>
       </c>
       <c r="K38">
-        <v>10.76</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>0.0</v>
+      </c>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3385826.4</v>
+        <v>3201640.41</v>
       </c>
       <c r="N38" s="1">
-        <v>3451378.41</v>
+        <v>3201640.41</v>
       </c>
       <c r="O38" s="1">
-        <v>1.94</v>
+        <v>1.92</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B39" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C39" s="1">
-        <v>203195.0</v>
+        <v>36613.0</v>
       </c>
       <c r="D39" s="1">
-        <v>13.91</v>
+        <v>80.84</v>
       </c>
       <c r="E39" s="1">
-        <v>9.6436722360294</v>
+        <v>114.77446863136</v>
       </c>
       <c r="F39" t="s">
-        <v>46</v>
+        <v>122</v>
       </c>
       <c r="G39">
-        <v>0.88</v>
+        <v>0.91</v>
       </c>
       <c r="H39" s="1">
-        <v>2313644.58</v>
+        <v>4095674.84</v>
       </c>
       <c r="I39" s="1">
-        <v>904794.1</v>
+        <v>-826982.98</v>
       </c>
       <c r="J39" s="1">
-        <v>39.106875266036</v>
+        <v>-20.191617066945</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3218438.68</v>
+        <v>3268691.86</v>
       </c>
       <c r="N39" s="1">
-        <v>3218438.68</v>
+        <v>3268691.86</v>
       </c>
       <c r="O39" s="1">
-        <v>1.81</v>
+        <v>1.96</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B40" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C40" s="1">
-        <v>36613.0</v>
+        <v>12575.0</v>
       </c>
       <c r="D40" s="1">
-        <v>83.98</v>
+        <v>117.2</v>
       </c>
       <c r="E40" s="1">
-        <v>114.77446863136</v>
+        <v>79.332385685885</v>
       </c>
       <c r="F40" t="s">
-        <v>123</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>4095674.84</v>
+        <v>997604.75</v>
       </c>
       <c r="I40" s="1">
-        <v>-709440.21</v>
+        <v>476185.25</v>
       </c>
       <c r="J40" s="1">
-        <v>-17.321692705469</v>
+        <v>47.732857126031</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3386234.63</v>
+        <v>1473790.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3386234.63</v>
+        <v>1473790.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.9</v>
+        <v>0.88</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B41" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C41" s="1">
-        <v>12575.0</v>
+        <v>41230.0</v>
       </c>
       <c r="D41" s="1">
-        <v>122.3</v>
+        <v>46.08</v>
       </c>
       <c r="E41" s="1">
-        <v>79.332385685885</v>
+        <v>11.029391219985</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>997604.75</v>
+        <v>454741.8</v>
       </c>
       <c r="I41" s="1">
-        <v>540317.75</v>
+        <v>1445136.6</v>
       </c>
       <c r="J41" s="1">
-        <v>54.161505345679</v>
+        <v>317.79277823152</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1537922.5</v>
+        <v>1899878.4</v>
       </c>
       <c r="N41" s="1">
-        <v>1537922.5</v>
+        <v>1899878.4</v>
       </c>
       <c r="O41" s="1">
-        <v>0.86</v>
+        <v>1.14</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B42" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C42" s="1">
-        <v>41230.0</v>
+        <v>47987.0</v>
       </c>
       <c r="D42" s="1">
-        <v>43.12</v>
+        <v>121.78</v>
       </c>
       <c r="E42" s="1">
-        <v>11.029391219985</v>
+        <v>82.958456456957</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>122</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H42" s="1">
-        <v>454741.8</v>
+        <v>3880516.5</v>
       </c>
       <c r="I42" s="1">
-        <v>1323095.8</v>
+        <v>2573230.41</v>
       </c>
       <c r="J42" s="1">
-        <v>290.95539490762</v>
+        <v>66.31154409471</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1777837.6</v>
+        <v>6453746.91</v>
       </c>
       <c r="N42" s="1">
-        <v>1777837.6</v>
+        <v>6453746.91</v>
       </c>
       <c r="O42" s="1">
-        <v>1.0</v>
+        <v>3.87</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B43" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C43" s="1">
-        <v>47987.0</v>
+        <v>66534.0</v>
       </c>
       <c r="D43" s="1">
-        <v>130.5</v>
+        <v>249.15</v>
       </c>
       <c r="E43" s="1">
-        <v>82.958456456957</v>
+        <v>810.80089082274</v>
       </c>
       <c r="F43" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="G43">
-        <v>0.91</v>
+        <v>7.47</v>
       </c>
       <c r="H43" s="1">
-        <v>3880516.5</v>
+        <v>7232428.19</v>
       </c>
       <c r="I43" s="1">
-        <v>3016161.85</v>
+        <v>-5013985.46</v>
       </c>
       <c r="J43" s="1">
-        <v>77.725783410533</v>
+        <v>-69.326446502886</v>
       </c>
       <c r="K43">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.34</v>
+      </c>
+      <c r="L43" t="s">
+        <v>132</v>
       </c>
       <c r="M43" s="1">
-        <v>6896678.35</v>
+        <v>2218442.73</v>
       </c>
       <c r="N43" s="1">
-        <v>6896678.35</v>
+        <v>2240831.63</v>
       </c>
       <c r="O43" s="1">
-        <v>3.87</v>
+        <v>1.35</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B44" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C44" s="1">
-        <v>66534.0</v>
+        <v>118974.0</v>
       </c>
       <c r="D44" s="1">
-        <v>237.9</v>
+        <v>5.62</v>
       </c>
       <c r="E44" s="1">
-        <v>810.80089082274</v>
+        <v>8.6889933935146</v>
       </c>
       <c r="F44" t="s">
-        <v>132</v>
+        <v>48</v>
       </c>
       <c r="G44">
-        <v>7.47</v>
+        <v>0.86</v>
       </c>
       <c r="H44" s="1">
-        <v>7232428.19</v>
+        <v>1205285.51</v>
       </c>
       <c r="I44" s="1">
-        <v>-5113910.76</v>
+        <v>-431198.48</v>
       </c>
       <c r="J44" s="1">
-        <v>-70.708075153388</v>
+        <v>-35.775629626544</v>
       </c>
       <c r="K44">
-        <v>0.34</v>
+        <v>0.11</v>
       </c>
       <c r="L44" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="M44" s="1">
-        <v>2118517.43</v>
+        <v>774087.03</v>
       </c>
       <c r="N44" s="1">
-        <v>2140908.92</v>
+        <v>786841.56</v>
       </c>
       <c r="O44" s="1">
-        <v>1.2</v>
+        <v>0.47</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B45" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C45" s="1">
-        <v>118974.0</v>
+        <v>315380.0</v>
       </c>
       <c r="D45" s="1">
-        <v>6.0</v>
+        <v>10.95</v>
       </c>
       <c r="E45" s="1">
-        <v>8.6889933935146</v>
+        <v>9.7300750206101</v>
       </c>
       <c r="F45" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G45">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H45" s="1">
-        <v>1205285.51</v>
+        <v>3563311.85</v>
       </c>
       <c r="I45" s="1">
-        <v>-392439.26</v>
+        <v>434751.57</v>
       </c>
       <c r="J45" s="1">
-        <v>-32.559858783999</v>
+        <v>12.200772435901</v>
       </c>
       <c r="K45">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>0.0</v>
+      </c>
+      <c r="L45">
+        <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>812846.25</v>
+        <v>3998063.42</v>
       </c>
       <c r="N45" s="1">
-        <v>825391.17</v>
+        <v>3998063.42</v>
       </c>
       <c r="O45" s="1">
-        <v>0.46</v>
+        <v>2.4</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B46" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C46" s="1">
-        <v>315380.0</v>
+        <v>23695.0</v>
       </c>
       <c r="D46" s="1">
-        <v>11.375</v>
+        <v>98.08</v>
       </c>
       <c r="E46" s="1">
-        <v>9.7300750206101</v>
+        <v>29.605464021946</v>
       </c>
       <c r="F46" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G46">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>3563311.85</v>
+        <v>701501.47</v>
       </c>
       <c r="I46" s="1">
-        <v>521674.85</v>
+        <v>1622504.13</v>
       </c>
       <c r="J46" s="1">
-        <v>14.640168246852</v>
+        <v>231.29019672617</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>4084986.7</v>
+        <v>2324005.6</v>
       </c>
       <c r="N46" s="1">
-        <v>4084986.7</v>
+        <v>2324005.6</v>
       </c>
       <c r="O46" s="1">
-        <v>2.29</v>
+        <v>1.4</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B47" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C47" s="1">
-        <v>23695.0</v>
+        <v>113879.0</v>
       </c>
       <c r="D47" s="1">
-        <v>102.5</v>
+        <v>15.28</v>
       </c>
       <c r="E47" s="1">
-        <v>29.605464021946</v>
+        <v>17.915012688907</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>701501.47</v>
+        <v>2040143.73</v>
       </c>
       <c r="I47" s="1">
-        <v>1727236.03</v>
+        <v>-300072.61</v>
       </c>
       <c r="J47" s="1">
-        <v>246.21987320996</v>
+        <v>-14.708405372988</v>
       </c>
       <c r="K47">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.04</v>
+      </c>
+      <c r="L47" t="s">
+        <v>142</v>
       </c>
       <c r="M47" s="1">
-        <v>2428737.5</v>
+        <v>1740071.12</v>
       </c>
       <c r="N47" s="1">
-        <v>2428737.5</v>
+        <v>1744170.76</v>
       </c>
       <c r="O47" s="1">
-        <v>1.36</v>
+        <v>1.05</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B48" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C48" s="1">
-        <v>113879.0</v>
+        <v>32143.0</v>
       </c>
       <c r="D48" s="1">
-        <v>15.73</v>
+        <v>76.89</v>
       </c>
       <c r="E48" s="1">
-        <v>17.915012688907</v>
+        <v>97.685278909871</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2040143.73</v>
+        <v>3139897.92</v>
       </c>
       <c r="I48" s="1">
-        <v>-248827.06</v>
+        <v>-668422.65</v>
       </c>
       <c r="J48" s="1">
-        <v>-12.19654558358</v>
+        <v>-21.288037606012</v>
       </c>
       <c r="K48">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>0.0</v>
+      </c>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1791316.67</v>
+        <v>2471475.27</v>
       </c>
       <c r="N48" s="1">
-        <v>1795416.31</v>
+        <v>2471475.27</v>
       </c>
       <c r="O48" s="1">
-        <v>1.01</v>
+        <v>1.48</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B49" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C49" s="1">
-        <v>32143.0</v>
+        <v>21335.0</v>
       </c>
       <c r="D49" s="1">
-        <v>82.2</v>
+        <v>166.24</v>
       </c>
       <c r="E49" s="1">
-        <v>97.685278909871</v>
+        <v>93.535460042184</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>3139897.92</v>
+        <v>1995579.04</v>
       </c>
       <c r="I49" s="1">
-        <v>-497743.32</v>
+        <v>1551151.36</v>
       </c>
       <c r="J49" s="1">
-        <v>-15.852213437563</v>
+        <v>77.729387255942</v>
       </c>
       <c r="K49">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.35</v>
+      </c>
+      <c r="L49" t="s">
+        <v>147</v>
       </c>
       <c r="M49" s="1">
-        <v>2642154.6</v>
+        <v>3546730.4</v>
       </c>
       <c r="N49" s="1">
-        <v>2642154.6</v>
+        <v>3575573.97</v>
       </c>
       <c r="O49" s="1">
-        <v>1.48</v>
+        <v>2.15</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B50" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C50" s="1">
-        <v>21335.0</v>
+        <v>20915.0</v>
       </c>
       <c r="D50" s="1">
-        <v>170.96</v>
+        <v>250.85</v>
       </c>
       <c r="E50" s="1">
-        <v>93.535460042184</v>
+        <v>145.20059909156</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1995579.04</v>
+        <v>3036870.53</v>
       </c>
       <c r="I50" s="1">
-        <v>1651852.56</v>
+        <v>2209657.22</v>
       </c>
       <c r="J50" s="1">
-        <v>82.775601812294</v>
+        <v>72.760995181444</v>
       </c>
       <c r="K50">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>0.0</v>
+      </c>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>3647431.6</v>
+        <v>5246527.75</v>
       </c>
       <c r="N50" s="1">
-        <v>3676275.17</v>
+        <v>5246527.75</v>
       </c>
       <c r="O50" s="1">
-        <v>2.07</v>
+        <v>3.15</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B51" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C51" s="1">
-        <v>20915.0</v>
+        <v>26747.0</v>
       </c>
       <c r="D51" s="1">
-        <v>276.7</v>
+        <v>149.85</v>
       </c>
       <c r="E51" s="1">
-        <v>145.20059909156</v>
+        <v>14.72990914869</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3036870.53</v>
+        <v>393980.88</v>
       </c>
       <c r="I51" s="1">
-        <v>2750309.97</v>
+        <v>3614057.07</v>
       </c>
       <c r="J51" s="1">
-        <v>90.563952029921</v>
+        <v>917.31788354805</v>
       </c>
       <c r="K51">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.08</v>
+      </c>
+      <c r="L51" t="s">
+        <v>152</v>
       </c>
       <c r="M51" s="1">
-        <v>5787180.5</v>
+        <v>4008037.95</v>
       </c>
       <c r="N51" s="1">
-        <v>5787180.5</v>
+        <v>4010167.68</v>
       </c>
       <c r="O51" s="1">
-        <v>3.25</v>
+        <v>2.41</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B52" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C52" s="1">
-        <v>26747.0</v>
+        <v>18318.0</v>
       </c>
       <c r="D52" s="1">
-        <v>166.45</v>
+        <v>219.15</v>
       </c>
       <c r="E52" s="1">
-        <v>14.72990914869</v>
+        <v>115.59523801725</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>393980.88</v>
+        <v>2117473.57</v>
       </c>
       <c r="I52" s="1">
-        <v>4058057.27</v>
+        <v>1896916.13</v>
       </c>
       <c r="J52" s="1">
-        <v>1030.0137585357</v>
+        <v>89.583934216473</v>
       </c>
       <c r="K52">
-        <v>0.6</v>
+        <v>4.22</v>
       </c>
       <c r="L52" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="M52" s="1">
-        <v>4452038.15</v>
+        <v>4014389.7</v>
       </c>
       <c r="N52" s="1">
-        <v>4467952.62</v>
+        <v>4091618.56</v>
       </c>
       <c r="O52" s="1">
-        <v>2.51</v>
+        <v>2.46</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B53" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C53" s="1">
-        <v>18318.0</v>
+        <v>9820.0</v>
       </c>
       <c r="D53" s="1">
-        <v>247.4</v>
+        <v>135.3</v>
       </c>
       <c r="E53" s="1">
-        <v>115.59523801725</v>
+        <v>256.81218839104</v>
       </c>
       <c r="F53" t="s">
-        <v>8</v>
+        <v>122</v>
       </c>
       <c r="G53">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H53" s="1">
-        <v>2117473.57</v>
+        <v>2457561.31</v>
       </c>
       <c r="I53" s="1">
-        <v>2414399.63</v>
+        <v>-990252.09</v>
       </c>
       <c r="J53" s="1">
-        <v>114.02265719898</v>
+        <v>-40.29409504335</v>
       </c>
       <c r="K53">
-        <v>4.22</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>4531873.2</v>
+        <v>1467309.22</v>
       </c>
       <c r="N53" s="1">
-        <v>4609102.06</v>
+        <v>1467309.22</v>
       </c>
       <c r="O53" s="1">
-        <v>2.59</v>
+        <v>0.88</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B54" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C54" s="1">
-        <v>9820.0</v>
+        <v>32617.0</v>
       </c>
       <c r="D54" s="1">
-        <v>159.5</v>
+        <v>46.3</v>
       </c>
       <c r="E54" s="1">
-        <v>256.81218839104</v>
+        <v>22.292380047215</v>
       </c>
       <c r="F54" t="s">
-        <v>123</v>
+        <v>8</v>
       </c>
       <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>727110.56</v>
+      </c>
+      <c r="I54" s="1">
+        <v>783056.54</v>
+      </c>
+      <c r="J54" s="1">
+        <v>107.69428792232</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54">
+        <v>0.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1510167.1</v>
+      </c>
+      <c r="N54" s="1">
+        <v>1510167.1</v>
+      </c>
+      <c r="O54" s="1">
         <v>0.91</v>
-      </c>
-[...22 lines deleted...]
-        <v>0.97</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B55" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C55" s="1">
-        <v>32617.0</v>
+        <v>105731.0</v>
       </c>
       <c r="D55" s="1">
-        <v>52.5</v>
+        <v>27.43</v>
       </c>
       <c r="E55" s="1">
-        <v>22.292380047215</v>
+        <v>18.689683252783</v>
       </c>
       <c r="F55" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="G55">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H55" s="1">
-        <v>727110.56</v>
+        <v>2338901.63</v>
       </c>
       <c r="I55" s="1">
-        <v>985281.94</v>
+        <v>1018703.03</v>
       </c>
       <c r="J55" s="1">
-        <v>135.50648198535</v>
+        <v>43.554761642541</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1712392.5</v>
+        <v>3357604.66</v>
       </c>
       <c r="N55" s="1">
-        <v>1712392.5</v>
+        <v>3357604.66</v>
       </c>
       <c r="O55" s="1">
-        <v>0.96</v>
+        <v>2.02</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B56" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C56" s="1">
-        <v>105731.0</v>
+        <v>48898.0</v>
       </c>
       <c r="D56" s="1">
-        <v>26.89</v>
+        <v>29.24</v>
       </c>
       <c r="E56" s="1">
-        <v>18.689683252783</v>
+        <v>33.829820033539</v>
       </c>
       <c r="F56" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>2338901.63</v>
+        <v>1654210.54</v>
       </c>
       <c r="I56" s="1">
-        <v>898512.33</v>
+        <v>-224433.02</v>
       </c>
       <c r="J56" s="1">
-        <v>38.415994861656</v>
+        <v>-13.567379397788</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3237413.96</v>
+        <v>1429777.52</v>
       </c>
       <c r="N56" s="1">
-        <v>3237413.96</v>
+        <v>1429777.52</v>
       </c>
       <c r="O56" s="1">
-        <v>1.82</v>
+        <v>0.86</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B57" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C57" s="1">
-        <v>48898.0</v>
+        <v>2804.0</v>
       </c>
       <c r="D57" s="1">
-        <v>28.41</v>
+        <v>843.6</v>
       </c>
       <c r="E57" s="1">
-        <v>33.829820033539</v>
+        <v>700.79802068474</v>
       </c>
       <c r="F57" t="s">
-        <v>8</v>
+        <v>122</v>
       </c>
       <c r="G57">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H57" s="1">
-        <v>1654210.54</v>
+        <v>2110295.96</v>
       </c>
       <c r="I57" s="1">
-        <v>-265018.36</v>
+        <v>502027.44</v>
       </c>
       <c r="J57" s="1">
-        <v>-16.020836138549</v>
+        <v>23.789432833867</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1389192.18</v>
+        <v>2612323.4</v>
       </c>
       <c r="N57" s="1">
-        <v>1389192.18</v>
+        <v>2612323.4</v>
       </c>
       <c r="O57" s="1">
-        <v>0.78</v>
+        <v>1.57</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B58" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C58" s="1">
-        <v>2804.0</v>
+        <v>117073.0</v>
       </c>
       <c r="D58" s="1">
-        <v>881.4</v>
+        <v>115.0</v>
       </c>
       <c r="E58" s="1">
-        <v>700.79802068474</v>
+        <v>164.5256429749</v>
       </c>
       <c r="F58" t="s">
-        <v>123</v>
+        <v>168</v>
       </c>
       <c r="G58">
-        <v>0.91</v>
+        <v>11.06</v>
       </c>
       <c r="H58" s="1">
-        <v>2110295.96</v>
+        <v>1789092.2</v>
       </c>
       <c r="I58" s="1">
-        <v>611508.46</v>
+        <v>-571665.02</v>
       </c>
       <c r="J58" s="1">
-        <v>28.977379078146</v>
+        <v>-31.952798184465</v>
       </c>
       <c r="K58">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.07</v>
+      </c>
+      <c r="L58" t="s">
+        <v>169</v>
       </c>
       <c r="M58" s="1">
-        <v>2721804.42</v>
+        <v>1217427.18</v>
       </c>
       <c r="N58" s="1">
-        <v>2721804.42</v>
+        <v>1225589.45</v>
       </c>
       <c r="O58" s="1">
-        <v>1.53</v>
+        <v>0.74</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B59" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C59" s="1">
-        <v>117073.0</v>
+        <v>76186.0</v>
       </c>
       <c r="D59" s="1">
-        <v>117.6</v>
+        <v>48.8</v>
       </c>
       <c r="E59" s="1">
-        <v>164.5256429749</v>
+        <v>38.53910757882</v>
       </c>
       <c r="F59" t="s">
-        <v>169</v>
+        <v>48</v>
       </c>
       <c r="G59">
-        <v>11.23</v>
+        <v>0.86</v>
       </c>
       <c r="H59" s="1">
-        <v>1789092.2</v>
+        <v>3420689.92</v>
       </c>
       <c r="I59" s="1">
-        <v>-563379.32</v>
+        <v>883549.35</v>
       </c>
       <c r="J59" s="1">
-        <v>-31.489675043019</v>
+        <v>25.829565691824</v>
       </c>
       <c r="K59">
-        <v>0.07</v>
+        <v>0.47</v>
       </c>
       <c r="L59" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="M59" s="1">
-        <v>1225712.88</v>
+        <v>4304239.27</v>
       </c>
       <c r="N59" s="1">
-        <v>1233749.02</v>
+        <v>4339978.57</v>
       </c>
       <c r="O59" s="1">
-        <v>0.69</v>
+        <v>2.61</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B60" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C60" s="1">
-        <v>76186.0</v>
+        <v>74184.0</v>
       </c>
       <c r="D60" s="1">
-        <v>54.67</v>
+        <v>10.42</v>
       </c>
       <c r="E60" s="1">
-        <v>38.53910757882</v>
+        <v>18.786497627521</v>
       </c>
       <c r="F60" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G60">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3420689.92</v>
+        <v>1393657.54</v>
       </c>
       <c r="I60" s="1">
-        <v>1322050.32</v>
+        <v>-620660.26</v>
       </c>
       <c r="J60" s="1">
-        <v>38.648645475589</v>
+        <v>-44.5346322311</v>
       </c>
       <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60">
+        <v>0.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>772997.28</v>
+      </c>
+      <c r="N60" s="1">
+        <v>772997.28</v>
+      </c>
+      <c r="O60" s="1">
         <v>0.46</v>
-      </c>
-[...10 lines deleted...]
-        <v>2.68</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B61" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C61" s="1">
-        <v>74184.0</v>
+        <v>97366.0</v>
       </c>
       <c r="D61" s="1">
-        <v>12.29</v>
+        <v>158.85</v>
       </c>
       <c r="E61" s="1">
-        <v>18.786497627521</v>
+        <v>169.26291949962</v>
       </c>
       <c r="F61" t="s">
-        <v>8</v>
+        <v>131</v>
       </c>
       <c r="G61">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H61" s="1">
-        <v>1393657.54</v>
+        <v>2214501.76</v>
       </c>
       <c r="I61" s="1">
-        <v>-481936.18</v>
+        <v>-144654.76</v>
       </c>
       <c r="J61" s="1">
-        <v>-34.580674675645</v>
+        <v>-6.5321582765416</v>
       </c>
       <c r="K61">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L61">
-        <v>0.0</v>
+        <v>977.06</v>
       </c>
       <c r="M61" s="1">
-        <v>911721.36</v>
+        <v>2069847.0</v>
       </c>
       <c r="N61" s="1">
-        <v>911721.36</v>
+        <v>2070824.06</v>
       </c>
       <c r="O61" s="1">
-        <v>0.51</v>
+        <v>1.24</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B62" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C62" s="1">
-        <v>97366.0</v>
+        <v>71299.0</v>
       </c>
       <c r="D62" s="1">
-        <v>162.45</v>
+        <v>6.61</v>
       </c>
       <c r="E62" s="1">
-        <v>169.26291949962</v>
+        <v>19.511494551116</v>
       </c>
       <c r="F62" t="s">
-        <v>132</v>
+        <v>8</v>
       </c>
       <c r="G62">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2214501.76</v>
+        <v>1391150.05</v>
       </c>
       <c r="I62" s="1">
-        <v>-97501.02</v>
+        <v>-919863.66</v>
       </c>
       <c r="J62" s="1">
-        <v>-4.4028422899063</v>
+        <v>-66.122533654799</v>
       </c>
       <c r="K62">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L62">
-        <v>977.17</v>
+        <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2117000.74</v>
+        <v>471286.39</v>
       </c>
       <c r="N62" s="1">
-        <v>2117977.91</v>
+        <v>471286.39</v>
       </c>
       <c r="O62" s="1">
-        <v>1.19</v>
+        <v>0.28</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B63" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C63" s="1">
-        <v>71299.0</v>
+        <v>2546.0</v>
       </c>
       <c r="D63" s="1">
-        <v>7.05</v>
+        <v>1071.24</v>
       </c>
       <c r="E63" s="1">
-        <v>19.511494551116</v>
+        <v>1067.737238806</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1391150.05</v>
+        <v>2718459.01</v>
       </c>
       <c r="I63" s="1">
-        <v>-888492.1</v>
+        <v>8918.03</v>
       </c>
       <c r="J63" s="1">
-        <v>-63.867452687796</v>
+        <v>0.32805460620133</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>502657.95</v>
+        <v>2727377.04</v>
       </c>
       <c r="N63" s="1">
-        <v>502657.95</v>
+        <v>2727377.04</v>
       </c>
       <c r="O63" s="1">
-        <v>0.28</v>
+        <v>1.64</v>
       </c>
       <c r="P63">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P64">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>