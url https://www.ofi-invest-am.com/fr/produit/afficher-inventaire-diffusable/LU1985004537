--- v2 (2026-06-17)
+++ v3 (2026-07-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LU1985004537</t>
   </si>
   <si>
@@ -163,99 +163,96 @@
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>84 280.43</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>29 759.04</t>
   </si>
   <si>
     <t>LU1704650164</t>
   </si>
   <si>
     <t>BEFESA SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>44 329.77</t>
+    <t>153 140.83</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>GB00BG5KQW09</t>
   </si>
   <si>
     <t>CERES POWER HOLDINGS PLC</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
@@ -280,51 +277,51 @@
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>83 266.86</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>31 379.45</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
-    <t>124 751.68</t>
+    <t>123 913.50</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
@@ -379,101 +376,101 @@
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>65 552.01</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PLC</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
-    <t>NESTLE LTD</t>
+    <t>NESTLE SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>22 388.90</t>
+    <t>30 881.63</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
-    <t>12 754.53</t>
-[...1 lines deleted...]
-  <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
+    <t>51 197.78</t>
+  </si>
+  <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
   <si>
     <t>4 099.64</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
@@ -523,60 +520,60 @@
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>8 162.27</t>
+    <t>8 083.74</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>35 739.30</t>
+    <t>35 499.18</t>
   </si>
   <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
@@ -920,255 +917,255 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1377463.0</v>
+        <v>1374072.0</v>
       </c>
       <c r="D2">
-        <v>17.49</v>
+        <v>17.99</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>24098269.81</v>
+        <v>24718033.12</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>24098269.81</v>
+        <v>24718033.12</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>6947.0</v>
       </c>
       <c r="D3">
-        <v>1897.23</v>
+        <v>1952.18</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>13180056.33</v>
+        <v>13561769.6</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>13180056.33</v>
+        <v>13561769.6</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>819910.02</v>
+        <v>819146.02</v>
       </c>
       <c r="D4">
-        <v>156.08</v>
+        <v>160.52</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>127969341.3</v>
+        <v>131486283.62</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>127969341.3</v>
+        <v>131486283.62</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>50.0</v>
       </c>
       <c r="D5">
-        <v>1369.98</v>
+        <v>1409.31</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>68498.84</v>
+        <v>70465.71</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>68498.84</v>
+        <v>70465.71</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>10302.0</v>
+        <v>11166.0</v>
       </c>
       <c r="D6">
-        <v>118.78</v>
+        <v>122.21</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1223620.47</v>
+        <v>1364613.03</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1223620.47</v>
+        <v>1364613.03</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>108.18</v>
+        <v>111.28</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10817.79</v>
+        <v>11127.51</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10817.79</v>
+        <v>11127.51</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1220,3134 +1217,3134 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13504.0</v>
       </c>
       <c r="D2" s="1">
-        <v>222.6</v>
+        <v>235.0</v>
       </c>
       <c r="E2" s="1">
         <v>185.79711048578</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2509004.18</v>
       </c>
       <c r="I2" s="1">
-        <v>496986.22</v>
+        <v>664435.82</v>
       </c>
       <c r="J2" s="1">
-        <v>19.808106497455</v>
+        <v>26.482053130737</v>
       </c>
       <c r="K2">
         <v>1.31</v>
       </c>
       <c r="L2" t="s">
         <v>36</v>
       </c>
       <c r="M2" s="1">
-        <v>3005990.4</v>
+        <v>3173440.0</v>
       </c>
       <c r="N2" s="1">
-        <v>3023613.85</v>
+        <v>3191063.45</v>
       </c>
       <c r="O2" s="1">
-        <v>1.82</v>
+        <v>1.86</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>10940.0</v>
       </c>
       <c r="D3" s="1">
-        <v>140.6</v>
+        <v>137.55</v>
       </c>
       <c r="E3" s="1">
         <v>172.63322760512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1888607.51</v>
       </c>
       <c r="I3" s="1">
-        <v>-350443.51</v>
+        <v>-383810.51</v>
       </c>
       <c r="J3" s="1">
-        <v>-18.555655854614</v>
+        <v>-20.322407274553</v>
       </c>
       <c r="K3">
         <v>0.72</v>
       </c>
       <c r="L3" t="s">
         <v>39</v>
       </c>
       <c r="M3" s="1">
-        <v>1538164.0</v>
+        <v>1504797.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1546034.82</v>
+        <v>1512667.82</v>
       </c>
       <c r="O3" s="1">
-        <v>0.93</v>
+        <v>0.88</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4" t="s">
         <v>41</v>
       </c>
       <c r="C4" s="1">
         <v>52899.0</v>
       </c>
       <c r="D4" s="1">
-        <v>63.44</v>
+        <v>63.6</v>
       </c>
       <c r="E4" s="1">
         <v>53.141632545039</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2811139.22</v>
       </c>
       <c r="I4" s="1">
-        <v>544773.34</v>
+        <v>553237.18</v>
       </c>
       <c r="J4" s="1">
-        <v>19.379094999073</v>
+        <v>19.68017720588</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3355912.56</v>
+        <v>3364376.4</v>
       </c>
       <c r="N4" s="1">
-        <v>3355912.56</v>
+        <v>3364376.4</v>
       </c>
       <c r="O4" s="1">
-        <v>2.01</v>
+        <v>1.97</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>42</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="1">
         <v>51402.0</v>
       </c>
       <c r="D5" s="1">
-        <v>28.1</v>
+        <v>29.56</v>
       </c>
       <c r="E5" s="1">
         <v>41.854601377378</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2151410.22</v>
       </c>
       <c r="I5" s="1">
-        <v>-707014.02</v>
+        <v>-631967.1</v>
       </c>
       <c r="J5" s="1">
-        <v>-32.862817766107</v>
+        <v>-29.374551358225</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1444396.2</v>
+        <v>1519443.12</v>
       </c>
       <c r="N5" s="1">
-        <v>1444396.2</v>
+        <v>1519443.12</v>
       </c>
       <c r="O5" s="1">
-        <v>0.87</v>
+        <v>0.89</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="1">
         <v>7069.0</v>
       </c>
       <c r="D6" s="1">
-        <v>1193.8</v>
+        <v>1212.6</v>
       </c>
       <c r="E6" s="1">
         <v>525.84801810723</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3717219.64</v>
       </c>
       <c r="I6" s="1">
-        <v>4721752.56</v>
+        <v>4854649.76</v>
       </c>
       <c r="J6" s="1">
-        <v>127.02377091713</v>
+        <v>130.59894841188</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>8438972.2</v>
+        <v>8571869.4</v>
       </c>
       <c r="N6" s="1">
-        <v>8438972.2</v>
+        <v>8571869.4</v>
       </c>
       <c r="O6" s="1">
-        <v>5.07</v>
+        <v>5.01</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>45642.0</v>
       </c>
       <c r="D7" s="1">
-        <v>144.02</v>
+        <v>152.16</v>
       </c>
       <c r="E7" s="1">
         <v>106.44088668332</v>
       </c>
       <c r="F7" t="s">
         <v>48</v>
       </c>
       <c r="G7">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H7" s="1">
         <v>5632872.65</v>
       </c>
       <c r="I7" s="1">
-        <v>1977201.43</v>
+        <v>2353301.7</v>
       </c>
       <c r="J7" s="1">
-        <v>35.101120739877</v>
+        <v>41.778002916505</v>
       </c>
       <c r="K7">
-        <v>1.85</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>0.0</v>
+      </c>
+      <c r="L7">
+        <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>7610074.08</v>
+        <v>7986174.35</v>
       </c>
       <c r="N7" s="1">
-        <v>7694354.51</v>
+        <v>7986174.35</v>
       </c>
       <c r="O7" s="1">
-        <v>4.62</v>
+        <v>4.66</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C8" s="1">
         <v>64573.0</v>
       </c>
       <c r="D8" s="1">
-        <v>39.18</v>
+        <v>41.26</v>
       </c>
       <c r="E8" s="1">
         <v>34.371886856736</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2219495.85</v>
       </c>
       <c r="I8" s="1">
-        <v>310474.29</v>
+        <v>444786.13</v>
       </c>
       <c r="J8" s="1">
-        <v>13.988505092271</v>
+        <v>20.039962228359</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2529970.14</v>
+        <v>2664281.98</v>
       </c>
       <c r="N8" s="1">
-        <v>2529970.14</v>
+        <v>2664281.98</v>
       </c>
       <c r="O8" s="1">
-        <v>1.52</v>
+        <v>1.56</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="C9" s="1">
         <v>601207.0</v>
       </c>
       <c r="D9" s="1">
-        <v>9.594</v>
+        <v>10.46</v>
       </c>
       <c r="E9" s="1">
         <v>4.5439133443223</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2731832.51</v>
       </c>
       <c r="I9" s="1">
-        <v>3036147.45</v>
+        <v>3556792.71</v>
       </c>
       <c r="J9" s="1">
-        <v>111.13958995971</v>
+        <v>130.19805192962</v>
       </c>
       <c r="K9">
         <v>0.05</v>
       </c>
       <c r="L9" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>5767979.96</v>
+        <v>6288625.22</v>
       </c>
       <c r="N9" s="1">
-        <v>5797739.0</v>
+        <v>6318384.26</v>
       </c>
       <c r="O9" s="1">
-        <v>3.48</v>
+        <v>3.69</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C10" s="1">
         <v>65783.0</v>
       </c>
       <c r="D10" s="1">
-        <v>29.18</v>
+        <v>32.3</v>
       </c>
       <c r="E10" s="1">
         <v>40.562981469377</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2668354.61</v>
       </c>
       <c r="I10" s="1">
-        <v>-748806.67</v>
+        <v>-543563.71</v>
       </c>
       <c r="J10" s="1">
-        <v>-28.062487166951</v>
+        <v>-20.370744876372</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1919547.94</v>
+        <v>2124790.9</v>
       </c>
       <c r="N10" s="1">
-        <v>1919547.94</v>
+        <v>2124790.9</v>
       </c>
       <c r="O10" s="1">
-        <v>1.15</v>
+        <v>1.24</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C11" s="1">
         <v>7262.0</v>
       </c>
       <c r="D11" s="1">
-        <v>94.3</v>
+        <v>92.65</v>
       </c>
       <c r="E11" s="1">
         <v>96.837648030846</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>703235.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-18428.4</v>
+        <v>-30410.7</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.6205180345119</v>
+        <v>-4.3244008048519</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>684806.6</v>
+        <v>672824.3</v>
       </c>
       <c r="N11" s="1">
-        <v>684806.6</v>
+        <v>672824.3</v>
       </c>
       <c r="O11" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C12" s="1">
         <v>35738.0</v>
       </c>
       <c r="D12" s="1">
-        <v>85.88</v>
+        <v>89.98</v>
       </c>
       <c r="E12" s="1">
         <v>58.802834238066</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2101495.69</v>
       </c>
       <c r="I12" s="1">
-        <v>967683.75</v>
+        <v>1114209.55</v>
       </c>
       <c r="J12" s="1">
-        <v>46.047382090991</v>
+        <v>53.019835125144</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3069179.44</v>
+        <v>3215705.24</v>
       </c>
       <c r="N12" s="1">
-        <v>3069179.44</v>
+        <v>3215705.24</v>
       </c>
       <c r="O12" s="1">
-        <v>1.84</v>
+        <v>1.88</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C13" s="1">
         <v>59025.0</v>
       </c>
       <c r="D13" s="1">
-        <v>27.7</v>
+        <v>27.28</v>
       </c>
       <c r="E13" s="1">
         <v>26.259342481999</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1549957.69</v>
       </c>
       <c r="I13" s="1">
-        <v>85034.81</v>
+        <v>60244.31</v>
       </c>
       <c r="J13" s="1">
-        <v>5.4862665315722</v>
+        <v>3.8868357754978</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1634992.5</v>
+        <v>1610202.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1634992.5</v>
+        <v>1610202.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.98</v>
+        <v>0.94</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C14" s="1">
         <v>330955.0</v>
       </c>
       <c r="D14" s="1">
-        <v>9.976</v>
+        <v>10.635</v>
       </c>
       <c r="E14" s="1">
         <v>2.9612341254853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>980035.24</v>
       </c>
       <c r="I14" s="1">
-        <v>2321571.84</v>
+        <v>2539671.19</v>
       </c>
       <c r="J14" s="1">
-        <v>236.8865674667</v>
+        <v>259.14080293684</v>
       </c>
       <c r="K14">
-        <v>0.13</v>
+        <v>0.46</v>
       </c>
       <c r="L14" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M14" s="1">
-        <v>3301607.08</v>
+        <v>3519706.43</v>
       </c>
       <c r="N14" s="1">
-        <v>3345936.85</v>
+        <v>3672847.26</v>
       </c>
       <c r="O14" s="1">
-        <v>2.01</v>
+        <v>2.15</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C15" s="1">
         <v>9083.0</v>
       </c>
       <c r="D15" s="1">
-        <v>105.05</v>
+        <v>103.2</v>
       </c>
       <c r="E15" s="1">
         <v>163.91826819333</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1488869.63</v>
       </c>
       <c r="I15" s="1">
-        <v>-534700.48</v>
+        <v>-551504.03</v>
       </c>
       <c r="J15" s="1">
-        <v>-35.913183345677</v>
+        <v>-37.041794586138</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>954169.15</v>
+        <v>937365.6</v>
       </c>
       <c r="N15" s="1">
-        <v>954169.15</v>
+        <v>937365.6</v>
       </c>
       <c r="O15" s="1">
-        <v>0.57</v>
+        <v>0.55</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="C16" s="1">
         <v>191082.0</v>
       </c>
       <c r="D16" s="1">
-        <v>3.21</v>
+        <v>3.44</v>
       </c>
       <c r="E16" s="1">
         <v>6.6457061366324</v>
       </c>
       <c r="F16" t="s">
         <v>48</v>
       </c>
       <c r="G16">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H16" s="1">
         <v>1479745.39</v>
       </c>
       <c r="I16" s="1">
-        <v>-769634.42</v>
+        <v>-723867.15</v>
       </c>
       <c r="J16" s="1">
-        <v>-52.011273371833</v>
+        <v>-48.918358177821</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>710110.97</v>
+        <v>755878.24</v>
       </c>
       <c r="N16" s="1">
-        <v>710110.97</v>
+        <v>755878.24</v>
       </c>
       <c r="O16" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="C17" s="1">
         <v>36580.0</v>
       </c>
       <c r="D17" s="1">
-        <v>71.16</v>
+        <v>76.26</v>
       </c>
       <c r="E17" s="1">
         <v>52.197427829415</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1909381.91</v>
       </c>
       <c r="I17" s="1">
-        <v>693650.89</v>
+        <v>880208.89</v>
       </c>
       <c r="J17" s="1">
-        <v>36.328556710794</v>
+        <v>46.099153102378</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2603032.8</v>
+        <v>2789590.8</v>
       </c>
       <c r="N17" s="1">
-        <v>2603032.8</v>
+        <v>2789590.8</v>
       </c>
       <c r="O17" s="1">
-        <v>1.56</v>
+        <v>1.63</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C18" s="1">
         <v>80422.0</v>
       </c>
       <c r="D18" s="1">
-        <v>16.495</v>
+        <v>17.29</v>
       </c>
       <c r="E18" s="1">
         <v>10.719614906369</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>862092.87</v>
       </c>
       <c r="I18" s="1">
-        <v>464468.02</v>
+        <v>528403.51</v>
       </c>
       <c r="J18" s="1">
-        <v>53.876796359538</v>
+        <v>61.293107551162</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1326560.89</v>
+        <v>1390496.38</v>
       </c>
       <c r="N18" s="1">
-        <v>1326560.89</v>
+        <v>1390496.38</v>
       </c>
       <c r="O18" s="1">
-        <v>0.8</v>
+        <v>0.81</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>73</v>
+      </c>
+      <c r="B19" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="C19" s="1">
         <v>34037.0</v>
       </c>
       <c r="D19" s="1">
-        <v>73.12</v>
+        <v>69.0</v>
       </c>
       <c r="E19" s="1">
         <v>56.937115785763</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1937968.61</v>
       </c>
       <c r="I19" s="1">
-        <v>550816.83</v>
+        <v>410584.39</v>
       </c>
       <c r="J19" s="1">
-        <v>28.422381413082</v>
+        <v>21.186328193417</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2488785.44</v>
+        <v>2348553.0</v>
       </c>
       <c r="N19" s="1">
-        <v>2488785.44</v>
+        <v>2348553.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.49</v>
+        <v>1.37</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="C20" s="1">
         <v>51765.0</v>
       </c>
       <c r="D20" s="1">
-        <v>33.45</v>
+        <v>31.48</v>
       </c>
       <c r="E20" s="1">
         <v>22.008320293635</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1139260.7</v>
       </c>
       <c r="I20" s="1">
-        <v>592278.55</v>
+        <v>490301.5</v>
       </c>
       <c r="J20" s="1">
-        <v>51.987973428733</v>
+        <v>43.036813259687</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1731539.25</v>
+        <v>1629562.2</v>
       </c>
       <c r="N20" s="1">
-        <v>1731539.25</v>
+        <v>1629562.2</v>
       </c>
       <c r="O20" s="1">
-        <v>1.04</v>
+        <v>0.95</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C21" s="1">
         <v>27860.0</v>
       </c>
       <c r="D21" s="1">
-        <v>59.62</v>
+        <v>62.02</v>
       </c>
       <c r="E21" s="1">
         <v>143.05733847811</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>3985577.45</v>
       </c>
       <c r="I21" s="1">
-        <v>-2324564.25</v>
+        <v>-2257700.25</v>
       </c>
       <c r="J21" s="1">
-        <v>-58.324402904277</v>
+        <v>-56.646753910152</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1661013.2</v>
+        <v>1727877.2</v>
       </c>
       <c r="N21" s="1">
-        <v>1661013.2</v>
+        <v>1727877.2</v>
       </c>
       <c r="O21" s="1">
-        <v>1.0</v>
+        <v>1.01</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>79</v>
+      </c>
+      <c r="B22" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C22" s="1">
         <v>106963.0</v>
       </c>
       <c r="D22" s="1">
-        <v>14.79</v>
+        <v>16.77</v>
       </c>
       <c r="E22" s="1">
         <v>24.794760898628</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2652122.01</v>
       </c>
       <c r="I22" s="1">
-        <v>-1070139.24</v>
+        <v>-858352.5</v>
       </c>
       <c r="J22" s="1">
-        <v>-40.350301983279</v>
+        <v>-32.364744033778</v>
       </c>
       <c r="K22">
         <v>0.78</v>
       </c>
       <c r="L22" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="M22" s="1">
-        <v>1581982.77</v>
+        <v>1793769.51</v>
       </c>
       <c r="N22" s="1">
-        <v>1665249.63</v>
+        <v>1877036.37</v>
       </c>
       <c r="O22" s="1">
-        <v>1.0</v>
+        <v>1.1</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="C23" s="1">
         <v>23238.0</v>
       </c>
       <c r="D23" s="1">
-        <v>69.54</v>
+        <v>66.96</v>
       </c>
       <c r="E23" s="1">
         <v>61.340009897582</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1425419.15</v>
       </c>
       <c r="I23" s="1">
-        <v>190551.37</v>
+        <v>130597.33</v>
       </c>
       <c r="J23" s="1">
-        <v>13.368093869091</v>
+        <v>9.1620299895648</v>
       </c>
       <c r="K23">
         <v>1.35</v>
       </c>
       <c r="L23" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="M23" s="1">
-        <v>1615970.52</v>
+        <v>1556016.48</v>
       </c>
       <c r="N23" s="1">
-        <v>1647349.97</v>
+        <v>1587395.93</v>
       </c>
       <c r="O23" s="1">
-        <v>0.99</v>
+        <v>0.93</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="C24" s="1">
         <v>322229.0</v>
       </c>
       <c r="D24" s="1">
-        <v>12.072</v>
+        <v>13.348</v>
       </c>
       <c r="E24" s="1">
         <v>9.9763993619445</v>
       </c>
       <c r="F24" t="s">
         <v>48</v>
       </c>
       <c r="G24">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H24" s="1">
         <v>3697517.81</v>
       </c>
       <c r="I24" s="1">
-        <v>805931.32</v>
+        <v>1248485.95</v>
       </c>
       <c r="J24" s="1">
-        <v>21.796550048261</v>
+        <v>33.765515520262</v>
       </c>
       <c r="K24">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="L24" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="M24" s="1">
-        <v>4503449.13</v>
+        <v>4946003.76</v>
       </c>
       <c r="N24" s="1">
-        <v>4628200.81</v>
+        <v>5069917.26</v>
       </c>
       <c r="O24" s="1">
-        <v>2.78</v>
+        <v>2.96</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>88</v>
+      </c>
+      <c r="B25" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="C25" s="1">
         <v>55316.0</v>
       </c>
       <c r="D25" s="1">
-        <v>39.635</v>
+        <v>42.79</v>
       </c>
       <c r="E25" s="1">
         <v>27.247622206956</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1507229.47</v>
       </c>
       <c r="I25" s="1">
-        <v>685220.19</v>
+        <v>859742.17</v>
       </c>
       <c r="J25" s="1">
-        <v>45.462234094985</v>
+        <v>57.041226111376</v>
       </c>
       <c r="K25">
         <v>0.23</v>
       </c>
       <c r="L25" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="M25" s="1">
-        <v>2192449.66</v>
+        <v>2366971.64</v>
       </c>
       <c r="N25" s="1">
-        <v>2204961.63</v>
+        <v>2379483.61</v>
       </c>
       <c r="O25" s="1">
-        <v>1.32</v>
+        <v>1.39</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B26" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="C26" s="1">
         <v>352496.0</v>
       </c>
       <c r="D26" s="1">
-        <v>5.171</v>
+        <v>5.642</v>
       </c>
       <c r="E26" s="1">
         <v>5.4835129476647</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1932916.38</v>
       </c>
       <c r="I26" s="1">
-        <v>-110159.56</v>
+        <v>55866.05</v>
       </c>
       <c r="J26" s="1">
-        <v>-5.6991373832737</v>
+        <v>2.8902466023905</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1822756.82</v>
+        <v>1988782.43</v>
       </c>
       <c r="N26" s="1">
-        <v>1822756.82</v>
+        <v>1988782.43</v>
       </c>
       <c r="O26" s="1">
-        <v>1.09</v>
+        <v>1.16</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>93</v>
+      </c>
+      <c r="B27" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C27" s="1">
         <v>27395.0</v>
       </c>
       <c r="D27" s="1">
-        <v>106.5</v>
+        <v>114.3</v>
       </c>
       <c r="E27" s="1">
         <v>57.840116444607</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1584529.99</v>
       </c>
       <c r="I27" s="1">
-        <v>1333037.51</v>
+        <v>1546718.51</v>
       </c>
       <c r="J27" s="1">
-        <v>84.12826001482</v>
+        <v>97.613710044074</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2917567.5</v>
+        <v>3131248.5</v>
       </c>
       <c r="N27" s="1">
-        <v>2917567.5</v>
+        <v>3131248.5</v>
       </c>
       <c r="O27" s="1">
-        <v>1.75</v>
+        <v>1.83</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>95</v>
+      </c>
+      <c r="B28" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="C28" s="1">
         <v>72131.0</v>
       </c>
       <c r="D28" s="1">
-        <v>33.32</v>
+        <v>34.16</v>
       </c>
       <c r="E28" s="1">
         <v>23.909993206804</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1724651.72</v>
       </c>
       <c r="I28" s="1">
-        <v>678753.2</v>
+        <v>739343.24</v>
       </c>
       <c r="J28" s="1">
-        <v>39.355957619084</v>
+        <v>42.869133021246</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2403404.92</v>
+        <v>2463994.96</v>
       </c>
       <c r="N28" s="1">
-        <v>2403404.92</v>
+        <v>2463994.96</v>
       </c>
       <c r="O28" s="1">
         <v>1.44</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>97</v>
+      </c>
+      <c r="B29" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="C29" s="1">
         <v>643084.0</v>
       </c>
       <c r="D29" s="1">
-        <v>4.868</v>
+        <v>4.82</v>
       </c>
       <c r="E29" s="1">
         <v>4.1050863495282</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2639915.35</v>
       </c>
       <c r="I29" s="1">
-        <v>490617.56</v>
+        <v>459749.53</v>
       </c>
       <c r="J29" s="1">
-        <v>18.584594388604</v>
+        <v>17.41531333571</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>3130532.91</v>
+        <v>3099664.88</v>
       </c>
       <c r="N29" s="1">
-        <v>3130532.91</v>
+        <v>3099664.88</v>
       </c>
       <c r="O29" s="1">
-        <v>1.88</v>
+        <v>1.81</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>99</v>
+      </c>
+      <c r="B30" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="C30" s="1">
         <v>15555.0</v>
       </c>
       <c r="D30" s="1">
-        <v>172.22</v>
+        <v>183.44</v>
       </c>
       <c r="E30" s="1">
         <v>131.89186949534</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>2051578.03</v>
       </c>
       <c r="I30" s="1">
-        <v>627304.07</v>
+        <v>801831.17</v>
       </c>
       <c r="J30" s="1">
-        <v>30.576661517476</v>
+        <v>39.083630175158</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2678882.1</v>
+        <v>2853409.2</v>
       </c>
       <c r="N30" s="1">
-        <v>2678882.1</v>
+        <v>2853409.2</v>
       </c>
       <c r="O30" s="1">
-        <v>1.61</v>
+        <v>1.67</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>101</v>
+      </c>
+      <c r="B31" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="C31" s="1">
         <v>139624.0</v>
       </c>
       <c r="D31" s="1">
-        <v>2.54</v>
+        <v>2.43</v>
       </c>
       <c r="E31" s="1">
         <v>8.629102231708</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>1204829.77</v>
       </c>
       <c r="I31" s="1">
-        <v>-850184.81</v>
+        <v>-865543.45</v>
       </c>
       <c r="J31" s="1">
-        <v>-70.564724674756</v>
+        <v>-71.839480692779</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>354644.96</v>
+        <v>339286.32</v>
       </c>
       <c r="N31" s="1">
-        <v>354644.96</v>
+        <v>339286.32</v>
       </c>
       <c r="O31" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>103</v>
+      </c>
+      <c r="B32" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="C32" s="1">
         <v>10247.0</v>
       </c>
       <c r="D32" s="1">
-        <v>352.4</v>
+        <v>366.8</v>
       </c>
       <c r="E32" s="1">
         <v>323.96093588367</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>3319627.71</v>
       </c>
       <c r="I32" s="1">
-        <v>291415.09</v>
+        <v>438971.89</v>
       </c>
       <c r="J32" s="1">
-        <v>8.7785473389725</v>
+        <v>13.223527706967</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3611042.8</v>
+        <v>3758599.6</v>
       </c>
       <c r="N32" s="1">
-        <v>3611042.8</v>
+        <v>3758599.6</v>
       </c>
       <c r="O32" s="1">
-        <v>2.17</v>
+        <v>2.2</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>105</v>
+      </c>
+      <c r="B33" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="C33" s="1">
         <v>7776.0</v>
       </c>
       <c r="D33" s="1">
-        <v>472.25</v>
+        <v>498.85</v>
       </c>
       <c r="E33" s="1">
         <v>696.11158307613</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>5412963.67</v>
       </c>
       <c r="I33" s="1">
-        <v>-1740747.67</v>
+        <v>-1533906.07</v>
       </c>
       <c r="J33" s="1">
-        <v>-32.158864831251</v>
+        <v>-28.337638371772</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3672216.0</v>
+        <v>3879057.6</v>
       </c>
       <c r="N33" s="1">
-        <v>3672216.0</v>
+        <v>3879057.6</v>
       </c>
       <c r="O33" s="1">
-        <v>2.2</v>
+        <v>2.27</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>107</v>
+      </c>
+      <c r="B34" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="C34" s="1">
         <v>20487.0</v>
       </c>
       <c r="D34" s="1">
-        <v>110.9</v>
+        <v>112.9</v>
       </c>
       <c r="E34" s="1">
         <v>178.60650021965</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>3659111.37</v>
       </c>
       <c r="I34" s="1">
-        <v>-1387103.07</v>
+        <v>-1346129.07</v>
       </c>
       <c r="J34" s="1">
-        <v>-37.908194906896</v>
+        <v>-36.78841483308</v>
       </c>
       <c r="K34">
         <v>1.06</v>
       </c>
       <c r="L34" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="M34" s="1">
-        <v>2272008.3</v>
+        <v>2312982.3</v>
       </c>
       <c r="N34" s="1">
-        <v>2293780.79</v>
+        <v>2334754.79</v>
       </c>
       <c r="O34" s="1">
-        <v>1.38</v>
+        <v>1.36</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>110</v>
+      </c>
+      <c r="B35" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="C35" s="1">
         <v>55509.0</v>
       </c>
       <c r="D35" s="1">
-        <v>29.85</v>
+        <v>30.54</v>
       </c>
       <c r="E35" s="1">
         <v>29.041819885064</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1612082.38</v>
       </c>
       <c r="I35" s="1">
-        <v>44861.27</v>
+        <v>83162.48</v>
       </c>
       <c r="J35" s="1">
-        <v>2.7828149824453</v>
+        <v>5.1586991478686</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1656943.65</v>
+        <v>1695244.86</v>
       </c>
       <c r="N35" s="1">
-        <v>1656943.65</v>
+        <v>1695244.86</v>
       </c>
       <c r="O35" s="1">
         <v>0.99</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>112</v>
+      </c>
+      <c r="B36" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C36" s="1">
         <v>28338.0</v>
       </c>
       <c r="D36" s="1">
-        <v>52.64</v>
+        <v>54.34</v>
       </c>
       <c r="E36" s="1">
         <v>53.365897028725</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1512282.79</v>
       </c>
       <c r="I36" s="1">
-        <v>-20570.47</v>
+        <v>27604.13</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.3602264163834</v>
+        <v>1.8253285815677</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1491712.32</v>
+        <v>1539886.92</v>
       </c>
       <c r="N36" s="1">
-        <v>1491712.32</v>
+        <v>1539886.92</v>
       </c>
       <c r="O36" s="1">
         <v>0.9</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>114</v>
+      </c>
+      <c r="B37" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="C37" s="1">
         <v>6094.0</v>
       </c>
       <c r="D37" s="1">
-        <v>553.4</v>
+        <v>551.8</v>
       </c>
       <c r="E37" s="1">
         <v>232.40436823105</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1416272.22</v>
       </c>
       <c r="I37" s="1">
-        <v>1956147.38</v>
+        <v>1946396.98</v>
       </c>
       <c r="J37" s="1">
-        <v>138.1194485337</v>
+        <v>137.43099331568</v>
       </c>
       <c r="K37">
         <v>10.76</v>
       </c>
       <c r="L37" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="M37" s="1">
-        <v>3372419.6</v>
+        <v>3362669.2</v>
       </c>
       <c r="N37" s="1">
-        <v>3437971.61</v>
+        <v>3428221.21</v>
       </c>
       <c r="O37" s="1">
-        <v>2.06</v>
+        <v>2.0</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>117</v>
+      </c>
+      <c r="B38" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="C38" s="1">
         <v>203195.0</v>
       </c>
       <c r="D38" s="1">
-        <v>13.61</v>
+        <v>13.316</v>
       </c>
       <c r="E38" s="1">
         <v>9.6436722360294</v>
       </c>
       <c r="F38" t="s">
         <v>48</v>
       </c>
       <c r="G38">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H38" s="1">
         <v>2313644.58</v>
       </c>
       <c r="I38" s="1">
-        <v>887995.83</v>
+        <v>797788.21</v>
       </c>
       <c r="J38" s="1">
-        <v>38.380822952504</v>
+        <v>34.48188269263</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3201640.41</v>
+        <v>3111432.79</v>
       </c>
       <c r="N38" s="1">
-        <v>3201640.41</v>
+        <v>3111432.79</v>
       </c>
       <c r="O38" s="1">
-        <v>1.92</v>
+        <v>1.82</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>119</v>
+      </c>
+      <c r="B39" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="C39" s="1">
         <v>36613.0</v>
       </c>
       <c r="D39" s="1">
-        <v>80.84</v>
+        <v>78.75</v>
       </c>
       <c r="E39" s="1">
         <v>114.77446863136</v>
       </c>
       <c r="F39" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="G39">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H39" s="1">
         <v>4095674.84</v>
       </c>
       <c r="I39" s="1">
-        <v>-826982.98</v>
+        <v>-969189.36</v>
       </c>
       <c r="J39" s="1">
-        <v>-20.191617066945</v>
+        <v>-23.663728148888</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3268691.86</v>
+        <v>3126485.48</v>
       </c>
       <c r="N39" s="1">
-        <v>3268691.86</v>
+        <v>3126485.48</v>
       </c>
       <c r="O39" s="1">
-        <v>1.96</v>
+        <v>1.83</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>122</v>
+      </c>
+      <c r="B40" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C40" s="1">
         <v>12575.0</v>
       </c>
       <c r="D40" s="1">
-        <v>117.2</v>
+        <v>127.4</v>
       </c>
       <c r="E40" s="1">
         <v>79.332385685885</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>997604.75</v>
       </c>
       <c r="I40" s="1">
-        <v>476185.25</v>
+        <v>604450.25</v>
       </c>
       <c r="J40" s="1">
-        <v>47.732857126031</v>
+        <v>60.590153565327</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1473790.0</v>
+        <v>1602055.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1473790.0</v>
+        <v>1602055.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.88</v>
+        <v>0.94</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>124</v>
+      </c>
+      <c r="B41" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C41" s="1">
         <v>41230.0</v>
       </c>
       <c r="D41" s="1">
-        <v>46.08</v>
+        <v>45.56</v>
       </c>
       <c r="E41" s="1">
         <v>11.029391219985</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>454741.8</v>
       </c>
       <c r="I41" s="1">
-        <v>1445136.6</v>
+        <v>1423697.0</v>
       </c>
       <c r="J41" s="1">
-        <v>317.79277823152</v>
+        <v>313.07810278272</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1899878.4</v>
+        <v>1878438.8</v>
       </c>
       <c r="N41" s="1">
-        <v>1899878.4</v>
+        <v>1878438.8</v>
       </c>
       <c r="O41" s="1">
-        <v>1.14</v>
+        <v>1.1</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>126</v>
+      </c>
+      <c r="B42" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="C42" s="1">
         <v>47987.0</v>
       </c>
       <c r="D42" s="1">
-        <v>121.78</v>
+        <v>121.18</v>
       </c>
       <c r="E42" s="1">
         <v>82.958456456957</v>
       </c>
       <c r="F42" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="G42">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H42" s="1">
         <v>3880516.5</v>
       </c>
       <c r="I42" s="1">
-        <v>2573230.41</v>
+        <v>2425064.17</v>
       </c>
       <c r="J42" s="1">
-        <v>66.31154409471</v>
+        <v>62.493334843442</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>6453746.91</v>
+        <v>6305580.67</v>
       </c>
       <c r="N42" s="1">
-        <v>6453746.91</v>
+        <v>6305580.67</v>
       </c>
       <c r="O42" s="1">
-        <v>3.87</v>
+        <v>3.68</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>128</v>
+      </c>
+      <c r="B43" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C43" s="1">
         <v>66534.0</v>
       </c>
       <c r="D43" s="1">
-        <v>249.15</v>
+        <v>240.1</v>
       </c>
       <c r="E43" s="1">
         <v>810.80089082274</v>
       </c>
       <c r="F43" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G43">
         <v>7.47</v>
       </c>
       <c r="H43" s="1">
         <v>7232428.19</v>
       </c>
       <c r="I43" s="1">
-        <v>-5013985.46</v>
+        <v>-5094687.13</v>
       </c>
       <c r="J43" s="1">
-        <v>-69.326446502886</v>
+        <v>-70.442277422736</v>
       </c>
       <c r="K43">
-        <v>0.34</v>
+        <v>0.46</v>
       </c>
       <c r="L43" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="M43" s="1">
-        <v>2218442.73</v>
+        <v>2137741.06</v>
       </c>
       <c r="N43" s="1">
-        <v>2240831.63</v>
+        <v>2168622.69</v>
       </c>
       <c r="O43" s="1">
-        <v>1.35</v>
+        <v>1.27</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>132</v>
+      </c>
+      <c r="B44" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="C44" s="1">
         <v>118974.0</v>
       </c>
       <c r="D44" s="1">
-        <v>5.62</v>
+        <v>5.565</v>
       </c>
       <c r="E44" s="1">
         <v>8.6889933935146</v>
       </c>
       <c r="F44" t="s">
         <v>48</v>
       </c>
       <c r="G44">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H44" s="1">
         <v>1205285.51</v>
       </c>
       <c r="I44" s="1">
-        <v>-431198.48</v>
+        <v>-443924.11</v>
       </c>
       <c r="J44" s="1">
-        <v>-35.775629626544</v>
+        <v>-36.831448342891</v>
       </c>
       <c r="K44">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>0.0</v>
+      </c>
+      <c r="L44">
+        <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>774087.03</v>
+        <v>761361.4</v>
       </c>
       <c r="N44" s="1">
-        <v>786841.56</v>
+        <v>761361.4</v>
       </c>
       <c r="O44" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B45" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C45" s="1">
         <v>315380.0</v>
       </c>
       <c r="D45" s="1">
-        <v>10.95</v>
+        <v>11.15</v>
       </c>
       <c r="E45" s="1">
         <v>9.7300750206101</v>
       </c>
       <c r="F45" t="s">
         <v>48</v>
       </c>
       <c r="G45">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H45" s="1">
         <v>3563311.85</v>
       </c>
       <c r="I45" s="1">
-        <v>434751.57</v>
+        <v>480422.69</v>
       </c>
       <c r="J45" s="1">
-        <v>12.200772435901</v>
+        <v>13.482476702116</v>
       </c>
       <c r="K45">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.16</v>
+      </c>
+      <c r="L45" t="s">
+        <v>136</v>
       </c>
       <c r="M45" s="1">
-        <v>3998063.42</v>
+        <v>4043734.54</v>
       </c>
       <c r="N45" s="1">
-        <v>3998063.42</v>
+        <v>4094932.32</v>
       </c>
       <c r="O45" s="1">
-        <v>2.4</v>
+        <v>2.39</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>137</v>
+      </c>
+      <c r="B46" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="C46" s="1">
         <v>23695.0</v>
       </c>
       <c r="D46" s="1">
-        <v>98.08</v>
+        <v>115.0</v>
       </c>
       <c r="E46" s="1">
         <v>29.605464021946</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>701501.47</v>
       </c>
       <c r="I46" s="1">
-        <v>1622504.13</v>
+        <v>2023423.53</v>
       </c>
       <c r="J46" s="1">
-        <v>231.29019672617</v>
+        <v>288.44180896727</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2324005.6</v>
+        <v>2724925.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2324005.6</v>
+        <v>2724925.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.4</v>
+        <v>1.59</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>139</v>
+      </c>
+      <c r="B47" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="C47" s="1">
         <v>113879.0</v>
       </c>
       <c r="D47" s="1">
-        <v>15.28</v>
+        <v>15.05</v>
       </c>
       <c r="E47" s="1">
         <v>17.915012688907</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2040143.73</v>
       </c>
       <c r="I47" s="1">
-        <v>-300072.61</v>
+        <v>-326264.78</v>
       </c>
       <c r="J47" s="1">
-        <v>-14.708405372988</v>
+        <v>-15.992244820908</v>
       </c>
       <c r="K47">
         <v>0.04</v>
       </c>
       <c r="L47" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="M47" s="1">
-        <v>1740071.12</v>
+        <v>1713878.95</v>
       </c>
       <c r="N47" s="1">
-        <v>1744170.76</v>
+        <v>1717978.59</v>
       </c>
       <c r="O47" s="1">
-        <v>1.05</v>
+        <v>1.0</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>142</v>
+      </c>
+      <c r="B48" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="C48" s="1">
         <v>32143.0</v>
       </c>
       <c r="D48" s="1">
-        <v>76.89</v>
+        <v>80.87</v>
       </c>
       <c r="E48" s="1">
         <v>97.685278909871</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>3139897.92</v>
       </c>
       <c r="I48" s="1">
-        <v>-668422.65</v>
+        <v>-540493.51</v>
       </c>
       <c r="J48" s="1">
-        <v>-21.288037606012</v>
+        <v>-17.213728718926</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2471475.27</v>
+        <v>2599404.41</v>
       </c>
       <c r="N48" s="1">
-        <v>2471475.27</v>
+        <v>2599404.41</v>
       </c>
       <c r="O48" s="1">
-        <v>1.48</v>
+        <v>1.52</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>144</v>
+      </c>
+      <c r="B49" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="C49" s="1">
         <v>21335.0</v>
       </c>
       <c r="D49" s="1">
-        <v>166.24</v>
+        <v>149.7</v>
       </c>
       <c r="E49" s="1">
         <v>93.535460042184</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1995579.04</v>
       </c>
       <c r="I49" s="1">
-        <v>1551151.36</v>
+        <v>1198270.46</v>
       </c>
       <c r="J49" s="1">
-        <v>77.729387255942</v>
+        <v>60.046254043638</v>
       </c>
       <c r="K49">
         <v>1.35</v>
       </c>
       <c r="L49" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="M49" s="1">
-        <v>3546730.4</v>
+        <v>3193849.5</v>
       </c>
       <c r="N49" s="1">
-        <v>3575573.97</v>
+        <v>3222693.07</v>
       </c>
       <c r="O49" s="1">
-        <v>2.15</v>
+        <v>1.88</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>147</v>
+      </c>
+      <c r="B50" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="C50" s="1">
         <v>20915.0</v>
       </c>
       <c r="D50" s="1">
-        <v>250.85</v>
+        <v>255.95</v>
       </c>
       <c r="E50" s="1">
         <v>145.20059909156</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>3036870.53</v>
       </c>
       <c r="I50" s="1">
-        <v>2209657.22</v>
+        <v>2316323.72</v>
       </c>
       <c r="J50" s="1">
-        <v>72.760995181444</v>
+        <v>76.273377383658</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5246527.75</v>
+        <v>5353194.25</v>
       </c>
       <c r="N50" s="1">
-        <v>5246527.75</v>
+        <v>5353194.25</v>
       </c>
       <c r="O50" s="1">
-        <v>3.15</v>
+        <v>3.13</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>149</v>
+      </c>
+      <c r="B51" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="C51" s="1">
         <v>26747.0</v>
       </c>
       <c r="D51" s="1">
-        <v>149.85</v>
+        <v>165.38</v>
       </c>
       <c r="E51" s="1">
         <v>14.72990914869</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>393980.88</v>
       </c>
       <c r="I51" s="1">
-        <v>3614057.07</v>
+        <v>4029437.98</v>
       </c>
       <c r="J51" s="1">
-        <v>917.31788354805</v>
+        <v>1022.7496268347</v>
       </c>
       <c r="K51">
         <v>0.08</v>
       </c>
       <c r="L51" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="M51" s="1">
-        <v>4008037.95</v>
+        <v>4423418.86</v>
       </c>
       <c r="N51" s="1">
-        <v>4010167.68</v>
+        <v>4425548.59</v>
       </c>
       <c r="O51" s="1">
-        <v>2.41</v>
+        <v>2.58</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>152</v>
+      </c>
+      <c r="B52" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="C52" s="1">
         <v>18318.0</v>
       </c>
       <c r="D52" s="1">
-        <v>219.15</v>
+        <v>231.5</v>
       </c>
       <c r="E52" s="1">
         <v>115.59523801725</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>2117473.57</v>
       </c>
       <c r="I52" s="1">
-        <v>1896916.13</v>
+        <v>2123143.43</v>
       </c>
       <c r="J52" s="1">
-        <v>89.583934216473</v>
+        <v>100.26776532564</v>
       </c>
       <c r="K52">
         <v>4.22</v>
       </c>
       <c r="L52" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="M52" s="1">
-        <v>4014389.7</v>
+        <v>4240617.0</v>
       </c>
       <c r="N52" s="1">
-        <v>4091618.56</v>
+        <v>4317845.86</v>
       </c>
       <c r="O52" s="1">
-        <v>2.46</v>
+        <v>2.52</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>155</v>
+      </c>
+      <c r="B53" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="C53" s="1">
         <v>9820.0</v>
       </c>
       <c r="D53" s="1">
-        <v>135.3</v>
+        <v>136.3</v>
       </c>
       <c r="E53" s="1">
         <v>256.81218839104</v>
       </c>
       <c r="F53" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="G53">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H53" s="1">
         <v>2457561.31</v>
       </c>
       <c r="I53" s="1">
-        <v>-990252.09</v>
+        <v>-1006192.18</v>
       </c>
       <c r="J53" s="1">
-        <v>-40.29409504335</v>
+        <v>-40.942709177009</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1467309.22</v>
+        <v>1451369.13</v>
       </c>
       <c r="N53" s="1">
-        <v>1467309.22</v>
+        <v>1451369.13</v>
       </c>
       <c r="O53" s="1">
-        <v>0.88</v>
+        <v>0.85</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>157</v>
+      </c>
+      <c r="B54" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="C54" s="1">
         <v>32617.0</v>
       </c>
       <c r="D54" s="1">
-        <v>46.3</v>
+        <v>47.76</v>
       </c>
       <c r="E54" s="1">
         <v>22.292380047215</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>727110.56</v>
       </c>
       <c r="I54" s="1">
-        <v>783056.54</v>
+        <v>830677.36</v>
       </c>
       <c r="J54" s="1">
-        <v>107.69428792232</v>
+        <v>114.24361104039</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1510167.1</v>
+        <v>1557787.92</v>
       </c>
       <c r="N54" s="1">
-        <v>1510167.1</v>
+        <v>1557787.92</v>
       </c>
       <c r="O54" s="1">
         <v>0.91</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>159</v>
+      </c>
+      <c r="B55" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="C55" s="1">
         <v>105731.0</v>
       </c>
       <c r="D55" s="1">
-        <v>27.43</v>
+        <v>27.06</v>
       </c>
       <c r="E55" s="1">
         <v>18.689683252783</v>
       </c>
       <c r="F55" t="s">
         <v>48</v>
       </c>
       <c r="G55">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H55" s="1">
         <v>2338901.63</v>
       </c>
       <c r="I55" s="1">
-        <v>1018703.03</v>
+        <v>951157.88</v>
       </c>
       <c r="J55" s="1">
-        <v>43.554761642541</v>
+        <v>40.666861222376</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>3357604.66</v>
+        <v>3290059.51</v>
       </c>
       <c r="N55" s="1">
-        <v>3357604.66</v>
+        <v>3290059.51</v>
       </c>
       <c r="O55" s="1">
-        <v>2.02</v>
+        <v>1.92</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>161</v>
+      </c>
+      <c r="B56" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="C56" s="1">
         <v>48898.0</v>
       </c>
       <c r="D56" s="1">
-        <v>29.24</v>
+        <v>32.185</v>
       </c>
       <c r="E56" s="1">
         <v>33.829820033539</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1654210.54</v>
       </c>
       <c r="I56" s="1">
-        <v>-224433.02</v>
+        <v>-80428.41</v>
       </c>
       <c r="J56" s="1">
-        <v>-13.567379397788</v>
+        <v>-4.8620419260537</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1429777.52</v>
+        <v>1573782.13</v>
       </c>
       <c r="N56" s="1">
-        <v>1429777.52</v>
+        <v>1573782.13</v>
       </c>
       <c r="O56" s="1">
-        <v>0.86</v>
+        <v>0.92</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>163</v>
+      </c>
+      <c r="B57" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="C57" s="1">
         <v>2804.0</v>
       </c>
       <c r="D57" s="1">
-        <v>843.6</v>
+        <v>892.6</v>
       </c>
       <c r="E57" s="1">
         <v>700.79802068474</v>
       </c>
       <c r="F57" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="G57">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H57" s="1">
         <v>2110295.96</v>
       </c>
       <c r="I57" s="1">
-        <v>502027.44</v>
+        <v>603676.46</v>
       </c>
       <c r="J57" s="1">
-        <v>23.789432833867</v>
+        <v>28.606246301111</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2612323.4</v>
+        <v>2713972.42</v>
       </c>
       <c r="N57" s="1">
-        <v>2612323.4</v>
+        <v>2713972.42</v>
       </c>
       <c r="O57" s="1">
-        <v>1.57</v>
+        <v>1.59</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>165</v>
+      </c>
+      <c r="B58" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="C58" s="1">
         <v>117073.0</v>
       </c>
       <c r="D58" s="1">
-        <v>115.0</v>
+        <v>117.7</v>
       </c>
       <c r="E58" s="1">
         <v>164.5256429749</v>
       </c>
       <c r="F58" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="G58">
-        <v>11.06</v>
+        <v>11.17</v>
       </c>
       <c r="H58" s="1">
         <v>1789092.2</v>
       </c>
       <c r="I58" s="1">
-        <v>-571665.02</v>
+        <v>-555070.35</v>
       </c>
       <c r="J58" s="1">
-        <v>-31.952798184465</v>
+        <v>-31.025251241943</v>
       </c>
       <c r="K58">
         <v>0.07</v>
       </c>
       <c r="L58" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="M58" s="1">
-        <v>1217427.18</v>
+        <v>1234021.85</v>
       </c>
       <c r="N58" s="1">
-        <v>1225589.45</v>
+        <v>1242105.59</v>
       </c>
       <c r="O58" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>169</v>
+      </c>
+      <c r="B59" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C59" s="1">
         <v>76186.0</v>
       </c>
       <c r="D59" s="1">
-        <v>48.8</v>
+        <v>42.975</v>
       </c>
       <c r="E59" s="1">
         <v>38.53910757882</v>
       </c>
       <c r="F59" t="s">
         <v>48</v>
       </c>
       <c r="G59">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H59" s="1">
         <v>3420689.92</v>
       </c>
       <c r="I59" s="1">
-        <v>883549.35</v>
+        <v>344307.46</v>
       </c>
       <c r="J59" s="1">
-        <v>25.829565691824</v>
+        <v>10.065439079611</v>
       </c>
       <c r="K59">
         <v>0.47</v>
       </c>
       <c r="L59" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="M59" s="1">
-        <v>4304239.27</v>
+        <v>3764997.38</v>
       </c>
       <c r="N59" s="1">
-        <v>4339978.57</v>
+        <v>3800496.56</v>
       </c>
       <c r="O59" s="1">
-        <v>2.61</v>
+        <v>2.22</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>172</v>
+      </c>
+      <c r="B60" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="C60" s="1">
         <v>74184.0</v>
       </c>
       <c r="D60" s="1">
-        <v>10.42</v>
+        <v>11.205</v>
       </c>
       <c r="E60" s="1">
         <v>18.786497627521</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>1393657.54</v>
       </c>
       <c r="I60" s="1">
-        <v>-620660.26</v>
+        <v>-562425.82</v>
       </c>
       <c r="J60" s="1">
-        <v>-44.5346322311</v>
+        <v>-40.356099246591</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>772997.28</v>
+        <v>831231.72</v>
       </c>
       <c r="N60" s="1">
-        <v>772997.28</v>
+        <v>831231.72</v>
       </c>
       <c r="O60" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>174</v>
+      </c>
+      <c r="B61" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="C61" s="1">
         <v>97366.0</v>
       </c>
       <c r="D61" s="1">
-        <v>158.85</v>
+        <v>189.5</v>
       </c>
       <c r="E61" s="1">
         <v>169.26291949962</v>
       </c>
       <c r="F61" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G61">
         <v>7.47</v>
       </c>
       <c r="H61" s="1">
         <v>2214501.76</v>
       </c>
       <c r="I61" s="1">
-        <v>-144654.76</v>
+        <v>254582.14</v>
       </c>
       <c r="J61" s="1">
-        <v>-6.5321582765416</v>
+        <v>11.496136268593</v>
       </c>
       <c r="K61">
         <v>0.01</v>
       </c>
       <c r="L61">
-        <v>977.06</v>
+        <v>977.01</v>
       </c>
       <c r="M61" s="1">
-        <v>2069847.0</v>
+        <v>2469083.9</v>
       </c>
       <c r="N61" s="1">
-        <v>2070824.06</v>
+        <v>2470060.91</v>
       </c>
       <c r="O61" s="1">
-        <v>1.24</v>
+        <v>1.44</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>176</v>
+      </c>
+      <c r="B62" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C62" s="1">
         <v>71299.0</v>
       </c>
       <c r="D62" s="1">
-        <v>6.61</v>
+        <v>6.95</v>
       </c>
       <c r="E62" s="1">
         <v>19.511494551116</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>1391150.05</v>
       </c>
       <c r="I62" s="1">
-        <v>-919863.66</v>
+        <v>-895622.0</v>
       </c>
       <c r="J62" s="1">
-        <v>-66.122533654799</v>
+        <v>-64.379971089388</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>471286.39</v>
+        <v>495528.05</v>
       </c>
       <c r="N62" s="1">
-        <v>471286.39</v>
+        <v>495528.05</v>
       </c>
       <c r="O62" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>178</v>
+      </c>
+      <c r="B63" t="s">
         <v>179</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="1">
-        <v>2546.0</v>
+        <v>2434.0</v>
       </c>
       <c r="D63" s="1">
-        <v>1071.24</v>
+        <v>1072.63</v>
       </c>
       <c r="E63" s="1">
-        <v>1067.737238806</v>
+        <v>1068.0227074774</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2718459.01</v>
+        <v>2599567.27</v>
       </c>
       <c r="I63" s="1">
-        <v>8918.03</v>
+        <v>11214.15</v>
       </c>
       <c r="J63" s="1">
-        <v>0.32805460620133</v>
+        <v>0.43138525897812</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2727377.04</v>
+        <v>2610781.42</v>
       </c>
       <c r="N63" s="1">
-        <v>2727377.04</v>
+        <v>2610781.42</v>
       </c>
       <c r="O63" s="1">
-        <v>1.64</v>
+        <v>1.52</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>