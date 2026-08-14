--- v3 (2026-07-08)
+++ v4 (2026-08-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LU1985004537</t>
   </si>
   <si>
@@ -124,206 +124,203 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
-    <t>17 623.45</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
-    <t>7 870.82</t>
+    <t>11 355.21</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
-[...2 lines deleted...]
-    <t>29 759.04</t>
+    <t>BANCO SANTANDER</t>
+  </si>
+  <si>
+    <t>13 527.16</t>
   </si>
   <si>
     <t>LU1704650164</t>
   </si>
   <si>
     <t>BEFESA SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>153 140.83</t>
+    <t>19 783.83</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>GB00BG5KQW09</t>
   </si>
   <si>
     <t>CERES POWER HOLDINGS PLC</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
+    <t>61 264.14</t>
+  </si>
+  <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>83 266.86</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
-    <t>31 379.45</t>
+    <t>36 851.13</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
-    <t>123 913.50</t>
-[...1 lines deleted...]
-  <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
@@ -343,162 +340,159 @@
   <si>
     <t>FR0014009YQ1</t>
   </si>
   <si>
     <t>LHYFE SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
-    <t>21 772.49</t>
+    <t>26 899.36</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>65 552.01</t>
+    <t>82 188.63</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PLC</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>30 881.63</t>
+    <t>30 878.63</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
-    <t>51 197.78</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
   <si>
     <t>4 099.64</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
-    <t>28 843.57</t>
+    <t>34 910.71</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>2 129.73</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>77 228.86</t>
   </si>
@@ -520,78 +514,90 @@
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>8 083.74</t>
+    <t>31 820.29</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>35 499.18</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
+    <t>2 133.81</t>
+  </si>
+  <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
+  </si>
+  <si>
+    <t>FR0014014SF6</t>
+  </si>
+  <si>
+    <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
+  </si>
+  <si>
+    <t>FR0014014SG4</t>
+  </si>
+  <si>
+    <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -961,241 +967,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1374072.0</v>
+        <v>1366468.0</v>
       </c>
       <c r="D2">
-        <v>17.99</v>
+        <v>18.53</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>24718033.12</v>
+        <v>25319554.96</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>24718033.12</v>
+        <v>25319554.96</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>6947.0</v>
+        <v>6755.0</v>
       </c>
       <c r="D3">
-        <v>1952.18</v>
+        <v>2013.17</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>13561769.6</v>
+        <v>13598931.12</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>13561769.6</v>
+        <v>13598931.12</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>819146.02</v>
+        <v>822367.02</v>
       </c>
       <c r="D4">
-        <v>160.52</v>
+        <v>165.38</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>131486283.62</v>
+        <v>136003037.41</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>131486283.62</v>
+        <v>136003037.41</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>50.0</v>
       </c>
       <c r="D5">
-        <v>1409.31</v>
+        <v>1452.73</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>70465.71</v>
+        <v>72636.28</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>70465.71</v>
+        <v>72636.28</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>11166.0</v>
+        <v>12026.0</v>
       </c>
       <c r="D6">
-        <v>122.21</v>
+        <v>126.02</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1364613.03</v>
+        <v>1515459.24</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1364613.03</v>
+        <v>1515459.24</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>111.28</v>
+        <v>114.67</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11127.51</v>
+        <v>11466.97</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11127.51</v>
+        <v>11466.97</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P63"/>
+  <dimension ref="A1:P65"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O63" sqref="O63"/>
+      <selection activeCell="O65" sqref="O65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1217,3136 +1223,3236 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13504.0</v>
       </c>
       <c r="D2" s="1">
-        <v>235.0</v>
+        <v>258.2</v>
       </c>
       <c r="E2" s="1">
         <v>185.79711048578</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2509004.18</v>
       </c>
       <c r="I2" s="1">
-        <v>664435.82</v>
+        <v>977728.62</v>
       </c>
       <c r="J2" s="1">
-        <v>26.482053130737</v>
+        <v>38.968791993005</v>
       </c>
       <c r="K2">
-        <v>1.31</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>0.0</v>
+      </c>
+      <c r="L2">
+        <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3173440.0</v>
+        <v>3486732.8</v>
       </c>
       <c r="N2" s="1">
-        <v>3191063.45</v>
+        <v>3486732.8</v>
       </c>
       <c r="O2" s="1">
-        <v>1.86</v>
+        <v>1.98</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>10940.0</v>
       </c>
       <c r="D3" s="1">
-        <v>137.55</v>
+        <v>144.0</v>
       </c>
       <c r="E3" s="1">
         <v>172.63322760512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1888607.51</v>
       </c>
       <c r="I3" s="1">
-        <v>-383810.51</v>
+        <v>-313247.51</v>
       </c>
       <c r="J3" s="1">
-        <v>-20.322407274553</v>
+        <v>-16.586162468453</v>
       </c>
       <c r="K3">
-        <v>0.72</v>
+        <v>1.04</v>
       </c>
       <c r="L3" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="M3" s="1">
-        <v>1504797.0</v>
+        <v>1575360.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1512667.82</v>
+        <v>1586715.21</v>
       </c>
       <c r="O3" s="1">
-        <v>0.88</v>
+        <v>0.9</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C4" s="1">
         <v>52899.0</v>
       </c>
       <c r="D4" s="1">
-        <v>63.6</v>
+        <v>68.54</v>
       </c>
       <c r="E4" s="1">
         <v>53.141632545039</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2811139.22</v>
       </c>
       <c r="I4" s="1">
-        <v>553237.18</v>
+        <v>814558.24</v>
       </c>
       <c r="J4" s="1">
-        <v>19.68017720588</v>
+        <v>28.976090341054</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3364376.4</v>
+        <v>3625697.46</v>
       </c>
       <c r="N4" s="1">
-        <v>3364376.4</v>
+        <v>3625697.46</v>
       </c>
       <c r="O4" s="1">
-        <v>1.97</v>
+        <v>2.05</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C5" s="1">
         <v>51402.0</v>
       </c>
       <c r="D5" s="1">
-        <v>29.56</v>
+        <v>34.84</v>
       </c>
       <c r="E5" s="1">
         <v>41.854601377378</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2151410.22</v>
       </c>
       <c r="I5" s="1">
-        <v>-631967.1</v>
+        <v>-360564.54</v>
       </c>
       <c r="J5" s="1">
-        <v>-29.374551358225</v>
+        <v>-16.759450924241</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1519443.12</v>
+        <v>1790845.68</v>
       </c>
       <c r="N5" s="1">
-        <v>1519443.12</v>
+        <v>1790845.68</v>
       </c>
       <c r="O5" s="1">
-        <v>0.89</v>
+        <v>1.01</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C6" s="1">
         <v>7069.0</v>
       </c>
       <c r="D6" s="1">
-        <v>1212.6</v>
+        <v>1327.0</v>
       </c>
       <c r="E6" s="1">
         <v>525.84801810723</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3717219.64</v>
       </c>
       <c r="I6" s="1">
-        <v>4854649.76</v>
+        <v>5663343.36</v>
       </c>
       <c r="J6" s="1">
-        <v>130.59894841188</v>
+        <v>152.35428380552</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>8571869.4</v>
+        <v>9380563.0</v>
       </c>
       <c r="N6" s="1">
-        <v>8571869.4</v>
+        <v>9380563.0</v>
       </c>
       <c r="O6" s="1">
-        <v>5.01</v>
+        <v>5.31</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>45642.0</v>
       </c>
       <c r="D7" s="1">
-        <v>152.16</v>
+        <v>137.66</v>
       </c>
       <c r="E7" s="1">
         <v>106.44088668332</v>
       </c>
       <c r="F7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G7">
         <v>0.87</v>
       </c>
       <c r="H7" s="1">
         <v>5632872.65</v>
       </c>
       <c r="I7" s="1">
-        <v>2353301.7</v>
+        <v>1619350.43</v>
       </c>
       <c r="J7" s="1">
-        <v>41.778002916505</v>
+        <v>28.748216596021</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>7986174.35</v>
+        <v>7252223.08</v>
       </c>
       <c r="N7" s="1">
-        <v>7986174.35</v>
+        <v>7252223.08</v>
       </c>
       <c r="O7" s="1">
-        <v>4.66</v>
+        <v>4.11</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>64573.0</v>
       </c>
       <c r="D8" s="1">
-        <v>41.26</v>
+        <v>38.9</v>
       </c>
       <c r="E8" s="1">
         <v>34.371886856736</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2219495.85</v>
       </c>
       <c r="I8" s="1">
-        <v>444786.13</v>
+        <v>292393.85</v>
       </c>
       <c r="J8" s="1">
-        <v>20.039962228359</v>
+        <v>13.173885862413</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2664281.98</v>
+        <v>2511889.7</v>
       </c>
       <c r="N8" s="1">
-        <v>2664281.98</v>
+        <v>2511889.7</v>
       </c>
       <c r="O8" s="1">
-        <v>1.56</v>
+        <v>1.42</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C9" s="1">
         <v>601207.0</v>
       </c>
       <c r="D9" s="1">
-        <v>10.46</v>
+        <v>10.278</v>
       </c>
       <c r="E9" s="1">
         <v>4.5439133443223</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2731832.51</v>
       </c>
       <c r="I9" s="1">
-        <v>3556792.71</v>
+        <v>3447373.04</v>
       </c>
       <c r="J9" s="1">
-        <v>130.19805192962</v>
+        <v>126.19269400231</v>
       </c>
       <c r="K9">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="L9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>6288625.22</v>
+        <v>6179205.55</v>
       </c>
       <c r="N9" s="1">
-        <v>6318384.26</v>
+        <v>6192732.71</v>
       </c>
       <c r="O9" s="1">
-        <v>3.69</v>
+        <v>3.51</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C10" s="1">
         <v>65783.0</v>
       </c>
       <c r="D10" s="1">
-        <v>32.3</v>
+        <v>34.3</v>
       </c>
       <c r="E10" s="1">
         <v>40.562981469377</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2668354.61</v>
       </c>
       <c r="I10" s="1">
-        <v>-543563.71</v>
+        <v>-411997.71</v>
       </c>
       <c r="J10" s="1">
-        <v>-20.370744876372</v>
+        <v>-15.440140843949</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2124790.9</v>
+        <v>2256356.9</v>
       </c>
       <c r="N10" s="1">
-        <v>2124790.9</v>
+        <v>2256356.9</v>
       </c>
       <c r="O10" s="1">
-        <v>1.24</v>
+        <v>1.28</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C11" s="1">
         <v>7262.0</v>
       </c>
       <c r="D11" s="1">
-        <v>92.65</v>
+        <v>74.65</v>
       </c>
       <c r="E11" s="1">
         <v>96.837648030846</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>703235.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-30410.7</v>
+        <v>-161126.7</v>
       </c>
       <c r="J11" s="1">
-        <v>-4.3244008048519</v>
+        <v>-22.912212844924</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>672824.3</v>
+        <v>542108.3</v>
       </c>
       <c r="N11" s="1">
-        <v>672824.3</v>
+        <v>542108.3</v>
       </c>
       <c r="O11" s="1">
-        <v>0.39</v>
+        <v>0.31</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C12" s="1">
         <v>35738.0</v>
       </c>
       <c r="D12" s="1">
-        <v>89.98</v>
+        <v>91.41</v>
       </c>
       <c r="E12" s="1">
         <v>58.802834238066</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2101495.69</v>
       </c>
       <c r="I12" s="1">
-        <v>1114209.55</v>
+        <v>1165314.89</v>
       </c>
       <c r="J12" s="1">
-        <v>53.019835125144</v>
+        <v>55.451690695592</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3215705.24</v>
+        <v>3266810.58</v>
       </c>
       <c r="N12" s="1">
-        <v>3215705.24</v>
+        <v>3266810.58</v>
       </c>
       <c r="O12" s="1">
-        <v>1.88</v>
+        <v>1.85</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C13" s="1">
         <v>59025.0</v>
       </c>
       <c r="D13" s="1">
-        <v>27.28</v>
+        <v>26.23</v>
       </c>
       <c r="E13" s="1">
         <v>26.259342481999</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1549957.69</v>
       </c>
       <c r="I13" s="1">
-        <v>60244.31</v>
+        <v>-1731.94</v>
       </c>
       <c r="J13" s="1">
-        <v>3.8868357754978</v>
+        <v>-0.1117411146881</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1610202.0</v>
+        <v>1548225.75</v>
       </c>
       <c r="N13" s="1">
-        <v>1610202.0</v>
+        <v>1548225.75</v>
       </c>
       <c r="O13" s="1">
-        <v>0.94</v>
+        <v>0.88</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C14" s="1">
         <v>330955.0</v>
       </c>
       <c r="D14" s="1">
-        <v>10.635</v>
+        <v>10.735</v>
       </c>
       <c r="E14" s="1">
         <v>2.9612341254853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>980035.24</v>
       </c>
       <c r="I14" s="1">
-        <v>2539671.19</v>
+        <v>2572766.69</v>
       </c>
       <c r="J14" s="1">
-        <v>259.14080293684</v>
+        <v>262.51777334048</v>
       </c>
       <c r="K14">
-        <v>0.46</v>
+        <v>0.06</v>
       </c>
       <c r="L14" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M14" s="1">
-        <v>3519706.43</v>
+        <v>3552801.93</v>
       </c>
       <c r="N14" s="1">
-        <v>3672847.26</v>
+        <v>3572585.76</v>
       </c>
       <c r="O14" s="1">
-        <v>2.15</v>
+        <v>2.02</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C15" s="1">
         <v>9083.0</v>
       </c>
       <c r="D15" s="1">
-        <v>103.2</v>
+        <v>96.74</v>
       </c>
       <c r="E15" s="1">
         <v>163.91826819333</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1488869.63</v>
       </c>
       <c r="I15" s="1">
-        <v>-551504.03</v>
+        <v>-610180.21</v>
       </c>
       <c r="J15" s="1">
-        <v>-37.041794586138</v>
+        <v>-40.982783025805</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>937365.6</v>
+        <v>878689.42</v>
       </c>
       <c r="N15" s="1">
-        <v>937365.6</v>
+        <v>878689.42</v>
       </c>
       <c r="O15" s="1">
-        <v>0.55</v>
+        <v>0.5</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C16" s="1">
         <v>191082.0</v>
       </c>
       <c r="D16" s="1">
-        <v>3.44</v>
+        <v>7.445</v>
       </c>
       <c r="E16" s="1">
         <v>6.6457061366324</v>
       </c>
       <c r="F16" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G16">
         <v>0.87</v>
       </c>
       <c r="H16" s="1">
         <v>1479745.39</v>
       </c>
       <c r="I16" s="1">
-        <v>-723867.15</v>
+        <v>162292.61</v>
       </c>
       <c r="J16" s="1">
-        <v>-48.918358177821</v>
+        <v>10.967603690254</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>755878.24</v>
+        <v>1642038.0</v>
       </c>
       <c r="N16" s="1">
-        <v>755878.24</v>
+        <v>1642038.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.44</v>
+        <v>0.93</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C17" s="1">
         <v>36580.0</v>
       </c>
       <c r="D17" s="1">
-        <v>76.26</v>
+        <v>75.94</v>
       </c>
       <c r="E17" s="1">
         <v>52.197427829415</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1909381.91</v>
       </c>
       <c r="I17" s="1">
-        <v>880208.89</v>
+        <v>868503.29</v>
       </c>
       <c r="J17" s="1">
-        <v>46.099153102378</v>
+        <v>45.486096073886</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2789590.8</v>
+        <v>2777885.2</v>
       </c>
       <c r="N17" s="1">
-        <v>2789590.8</v>
+        <v>2777885.2</v>
       </c>
       <c r="O17" s="1">
-        <v>1.63</v>
+        <v>1.57</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C18" s="1">
         <v>80422.0</v>
       </c>
       <c r="D18" s="1">
-        <v>17.29</v>
+        <v>17.025</v>
       </c>
       <c r="E18" s="1">
         <v>10.719614906369</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>862092.87</v>
       </c>
       <c r="I18" s="1">
-        <v>528403.51</v>
+        <v>507091.68</v>
       </c>
       <c r="J18" s="1">
-        <v>61.293107551162</v>
+        <v>58.821003820621</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1390496.38</v>
+        <v>1369184.55</v>
       </c>
       <c r="N18" s="1">
-        <v>1390496.38</v>
+        <v>1369184.55</v>
       </c>
       <c r="O18" s="1">
-        <v>0.81</v>
+        <v>0.78</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C19" s="1">
         <v>34037.0</v>
       </c>
       <c r="D19" s="1">
-        <v>69.0</v>
+        <v>61.44</v>
       </c>
       <c r="E19" s="1">
         <v>56.937115785763</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1937968.61</v>
       </c>
       <c r="I19" s="1">
-        <v>410584.39</v>
+        <v>153264.67</v>
       </c>
       <c r="J19" s="1">
-        <v>21.186328193417</v>
+        <v>7.9085218000512</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2348553.0</v>
+        <v>2091233.28</v>
       </c>
       <c r="N19" s="1">
-        <v>2348553.0</v>
+        <v>2091233.28</v>
       </c>
       <c r="O19" s="1">
-        <v>1.37</v>
+        <v>1.18</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C20" s="1">
         <v>51765.0</v>
       </c>
       <c r="D20" s="1">
-        <v>31.48</v>
+        <v>27.96</v>
       </c>
       <c r="E20" s="1">
         <v>22.008320293635</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1139260.7</v>
       </c>
       <c r="I20" s="1">
-        <v>490301.5</v>
+        <v>308088.7</v>
       </c>
       <c r="J20" s="1">
-        <v>43.036813259687</v>
+        <v>27.04286209469</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1629562.2</v>
+        <v>1447349.4</v>
       </c>
       <c r="N20" s="1">
-        <v>1629562.2</v>
+        <v>1447349.4</v>
       </c>
       <c r="O20" s="1">
-        <v>0.95</v>
+        <v>0.82</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C21" s="1">
         <v>27860.0</v>
       </c>
       <c r="D21" s="1">
-        <v>62.02</v>
+        <v>66.26</v>
       </c>
       <c r="E21" s="1">
         <v>143.05733847811</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>3985577.45</v>
       </c>
       <c r="I21" s="1">
-        <v>-2257700.25</v>
+        <v>-2139573.85</v>
       </c>
       <c r="J21" s="1">
-        <v>-56.646753910152</v>
+        <v>-53.682907353864</v>
       </c>
       <c r="K21">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.2</v>
+      </c>
+      <c r="L21" t="s">
+        <v>78</v>
       </c>
       <c r="M21" s="1">
-        <v>1727877.2</v>
+        <v>1846003.6</v>
       </c>
       <c r="N21" s="1">
-        <v>1727877.2</v>
+        <v>1907267.74</v>
       </c>
       <c r="O21" s="1">
-        <v>1.01</v>
+        <v>1.08</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>79</v>
       </c>
       <c r="B22" t="s">
         <v>80</v>
       </c>
       <c r="C22" s="1">
         <v>106963.0</v>
       </c>
       <c r="D22" s="1">
-        <v>16.77</v>
+        <v>17.85</v>
       </c>
       <c r="E22" s="1">
         <v>24.794760898628</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2652122.01</v>
       </c>
       <c r="I22" s="1">
-        <v>-858352.5</v>
+        <v>-742832.46</v>
       </c>
       <c r="J22" s="1">
-        <v>-32.364744033778</v>
+        <v>-28.008985152233</v>
       </c>
       <c r="K22">
         <v>0.78</v>
       </c>
       <c r="L22" t="s">
         <v>81</v>
       </c>
       <c r="M22" s="1">
-        <v>1793769.51</v>
+        <v>1909289.55</v>
       </c>
       <c r="N22" s="1">
-        <v>1877036.37</v>
+        <v>1992556.41</v>
       </c>
       <c r="O22" s="1">
-        <v>1.1</v>
+        <v>1.13</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>82</v>
       </c>
       <c r="B23" t="s">
         <v>83</v>
       </c>
       <c r="C23" s="1">
         <v>23238.0</v>
       </c>
       <c r="D23" s="1">
-        <v>66.96</v>
+        <v>63.54</v>
       </c>
       <c r="E23" s="1">
         <v>61.340009897582</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1425419.15</v>
       </c>
       <c r="I23" s="1">
-        <v>130597.33</v>
+        <v>51123.37</v>
       </c>
       <c r="J23" s="1">
-        <v>9.1620299895648</v>
+        <v>3.5865499632161</v>
       </c>
       <c r="K23">
-        <v>1.35</v>
+        <v>1.59</v>
       </c>
       <c r="L23" t="s">
         <v>84</v>
       </c>
       <c r="M23" s="1">
-        <v>1556016.48</v>
+        <v>1476542.52</v>
       </c>
       <c r="N23" s="1">
-        <v>1587395.93</v>
+        <v>1513393.65</v>
       </c>
       <c r="O23" s="1">
-        <v>0.93</v>
+        <v>0.86</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>85</v>
       </c>
       <c r="B24" t="s">
         <v>86</v>
       </c>
       <c r="C24" s="1">
         <v>322229.0</v>
       </c>
       <c r="D24" s="1">
-        <v>13.348</v>
+        <v>13.39</v>
       </c>
       <c r="E24" s="1">
         <v>9.9763993619445</v>
       </c>
       <c r="F24" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G24">
         <v>0.87</v>
       </c>
       <c r="H24" s="1">
         <v>3697517.81</v>
       </c>
       <c r="I24" s="1">
-        <v>1248485.95</v>
+        <v>1282649.38</v>
       </c>
       <c r="J24" s="1">
-        <v>33.765515520262</v>
+        <v>34.689471313189</v>
       </c>
       <c r="K24">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>0.0</v>
+      </c>
+      <c r="L24">
+        <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>4946003.76</v>
+        <v>4980167.19</v>
       </c>
       <c r="N24" s="1">
-        <v>5069917.26</v>
+        <v>4980167.19</v>
       </c>
       <c r="O24" s="1">
-        <v>2.96</v>
+        <v>2.82</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B25" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C25" s="1">
         <v>55316.0</v>
       </c>
       <c r="D25" s="1">
-        <v>42.79</v>
+        <v>64.36</v>
       </c>
       <c r="E25" s="1">
         <v>27.247622206956</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1507229.47</v>
       </c>
       <c r="I25" s="1">
-        <v>859742.17</v>
+        <v>2052908.29</v>
       </c>
       <c r="J25" s="1">
-        <v>57.041226111376</v>
+        <v>136.20409704436</v>
       </c>
       <c r="K25">
         <v>0.23</v>
       </c>
       <c r="L25" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="M25" s="1">
-        <v>2366971.64</v>
+        <v>3560137.76</v>
       </c>
       <c r="N25" s="1">
-        <v>2379483.61</v>
+        <v>3572649.73</v>
       </c>
       <c r="O25" s="1">
-        <v>1.39</v>
+        <v>2.02</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B26" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="C26" s="1">
         <v>352496.0</v>
       </c>
       <c r="D26" s="1">
-        <v>5.642</v>
+        <v>5.714</v>
       </c>
       <c r="E26" s="1">
         <v>5.4835129476647</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1932916.38</v>
       </c>
       <c r="I26" s="1">
-        <v>55866.05</v>
+        <v>81245.76</v>
       </c>
       <c r="J26" s="1">
-        <v>2.8902466023905</v>
+        <v>4.2032733976831</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1988782.43</v>
+        <v>2014162.14</v>
       </c>
       <c r="N26" s="1">
-        <v>1988782.43</v>
+        <v>2014162.14</v>
       </c>
       <c r="O26" s="1">
-        <v>1.16</v>
+        <v>1.14</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>92</v>
+      </c>
+      <c r="B27" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="C27" s="1">
         <v>27395.0</v>
       </c>
       <c r="D27" s="1">
-        <v>114.3</v>
+        <v>112.6</v>
       </c>
       <c r="E27" s="1">
         <v>57.840116444607</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1584529.99</v>
       </c>
       <c r="I27" s="1">
-        <v>1546718.51</v>
+        <v>1500147.01</v>
       </c>
       <c r="J27" s="1">
-        <v>97.613710044074</v>
+        <v>94.674573499237</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3131248.5</v>
+        <v>3084677.0</v>
       </c>
       <c r="N27" s="1">
-        <v>3131248.5</v>
+        <v>3084677.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.83</v>
+        <v>1.75</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>94</v>
+      </c>
+      <c r="B28" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="C28" s="1">
         <v>72131.0</v>
       </c>
       <c r="D28" s="1">
-        <v>34.16</v>
+        <v>34.04</v>
       </c>
       <c r="E28" s="1">
         <v>23.909993206804</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1724651.72</v>
       </c>
       <c r="I28" s="1">
-        <v>739343.24</v>
+        <v>730687.52</v>
       </c>
       <c r="J28" s="1">
-        <v>42.869133021246</v>
+        <v>42.367250820937</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2463994.96</v>
+        <v>2455339.24</v>
       </c>
       <c r="N28" s="1">
-        <v>2463994.96</v>
+        <v>2455339.24</v>
       </c>
       <c r="O28" s="1">
-        <v>1.44</v>
+        <v>1.39</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>96</v>
+      </c>
+      <c r="B29" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="C29" s="1">
         <v>643084.0</v>
       </c>
       <c r="D29" s="1">
-        <v>4.82</v>
+        <v>4.564</v>
       </c>
       <c r="E29" s="1">
         <v>4.1050863495282</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2639915.35</v>
       </c>
       <c r="I29" s="1">
-        <v>459749.53</v>
+        <v>295120.03</v>
       </c>
       <c r="J29" s="1">
-        <v>17.41531333571</v>
+        <v>11.17914746774</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>3099664.88</v>
+        <v>2935035.38</v>
       </c>
       <c r="N29" s="1">
-        <v>3099664.88</v>
+        <v>2935035.38</v>
       </c>
       <c r="O29" s="1">
-        <v>1.81</v>
+        <v>1.66</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>98</v>
+      </c>
+      <c r="B30" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="C30" s="1">
         <v>15555.0</v>
       </c>
       <c r="D30" s="1">
-        <v>183.44</v>
+        <v>177.02</v>
       </c>
       <c r="E30" s="1">
         <v>131.89186949534</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>2051578.03</v>
       </c>
       <c r="I30" s="1">
-        <v>801831.17</v>
+        <v>701968.07</v>
       </c>
       <c r="J30" s="1">
-        <v>39.083630175158</v>
+        <v>34.216006397768</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2853409.2</v>
+        <v>2753546.1</v>
       </c>
       <c r="N30" s="1">
-        <v>2853409.2</v>
+        <v>2753546.1</v>
       </c>
       <c r="O30" s="1">
-        <v>1.67</v>
+        <v>1.56</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>100</v>
+      </c>
+      <c r="B31" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C31" s="1">
         <v>139624.0</v>
       </c>
       <c r="D31" s="1">
-        <v>2.43</v>
+        <v>2.2</v>
       </c>
       <c r="E31" s="1">
         <v>8.629102231708</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>1204829.77</v>
       </c>
       <c r="I31" s="1">
-        <v>-865543.45</v>
+        <v>-897656.97</v>
       </c>
       <c r="J31" s="1">
-        <v>-71.839480692779</v>
+        <v>-74.504879639553</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>339286.32</v>
+        <v>307172.8</v>
       </c>
       <c r="N31" s="1">
-        <v>339286.32</v>
+        <v>307172.8</v>
       </c>
       <c r="O31" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>102</v>
+      </c>
+      <c r="B32" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C32" s="1">
         <v>10247.0</v>
       </c>
       <c r="D32" s="1">
-        <v>366.8</v>
+        <v>355.6</v>
       </c>
       <c r="E32" s="1">
         <v>323.96093588367</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>3319627.71</v>
       </c>
       <c r="I32" s="1">
-        <v>438971.89</v>
+        <v>324205.49</v>
       </c>
       <c r="J32" s="1">
-        <v>13.223527706967</v>
+        <v>9.7663207540824</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3758599.6</v>
+        <v>3643833.2</v>
       </c>
       <c r="N32" s="1">
-        <v>3758599.6</v>
+        <v>3643833.2</v>
       </c>
       <c r="O32" s="1">
-        <v>2.2</v>
+        <v>2.06</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>104</v>
+      </c>
+      <c r="B33" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="C33" s="1">
         <v>7776.0</v>
       </c>
       <c r="D33" s="1">
-        <v>498.85</v>
+        <v>452.3</v>
       </c>
       <c r="E33" s="1">
         <v>696.11158307613</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>5412963.67</v>
       </c>
       <c r="I33" s="1">
-        <v>-1533906.07</v>
+        <v>-1895878.87</v>
       </c>
       <c r="J33" s="1">
-        <v>-28.337638371772</v>
+        <v>-35.024784675859</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3879057.6</v>
+        <v>3517084.8</v>
       </c>
       <c r="N33" s="1">
-        <v>3879057.6</v>
+        <v>3517084.8</v>
       </c>
       <c r="O33" s="1">
-        <v>2.27</v>
+        <v>1.99</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>106</v>
+      </c>
+      <c r="B34" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="C34" s="1">
         <v>20487.0</v>
       </c>
       <c r="D34" s="1">
-        <v>112.9</v>
+        <v>121.15</v>
       </c>
       <c r="E34" s="1">
         <v>178.60650021965</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>3659111.37</v>
       </c>
       <c r="I34" s="1">
-        <v>-1346129.07</v>
+        <v>-1177111.32</v>
       </c>
       <c r="J34" s="1">
-        <v>-36.78841483308</v>
+        <v>-32.169322028589</v>
       </c>
       <c r="K34">
-        <v>1.06</v>
+        <v>1.31</v>
       </c>
       <c r="L34" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M34" s="1">
-        <v>2312982.3</v>
+        <v>2482000.05</v>
       </c>
       <c r="N34" s="1">
-        <v>2334754.79</v>
+        <v>2508899.41</v>
       </c>
       <c r="O34" s="1">
-        <v>1.36</v>
+        <v>1.42</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>109</v>
+      </c>
+      <c r="B35" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="C35" s="1">
         <v>55509.0</v>
       </c>
       <c r="D35" s="1">
-        <v>30.54</v>
+        <v>31.56</v>
       </c>
       <c r="E35" s="1">
         <v>29.041819885064</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1612082.38</v>
       </c>
       <c r="I35" s="1">
-        <v>83162.48</v>
+        <v>139781.66</v>
       </c>
       <c r="J35" s="1">
-        <v>5.1586991478686</v>
+        <v>8.6708757402336</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1695244.86</v>
+        <v>1751864.04</v>
       </c>
       <c r="N35" s="1">
-        <v>1695244.86</v>
+        <v>1751864.04</v>
       </c>
       <c r="O35" s="1">
         <v>0.99</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>111</v>
+      </c>
+      <c r="B36" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C36" s="1">
         <v>28338.0</v>
       </c>
       <c r="D36" s="1">
-        <v>54.34</v>
+        <v>50.8</v>
       </c>
       <c r="E36" s="1">
         <v>53.365897028725</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1512282.79</v>
       </c>
       <c r="I36" s="1">
-        <v>27604.13</v>
+        <v>-72712.39</v>
       </c>
       <c r="J36" s="1">
-        <v>1.8253285815677</v>
+        <v>-4.8081212376952</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1539886.92</v>
+        <v>1439570.4</v>
       </c>
       <c r="N36" s="1">
-        <v>1539886.92</v>
+        <v>1439570.4</v>
       </c>
       <c r="O36" s="1">
-        <v>0.9</v>
+        <v>0.82</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>113</v>
+      </c>
+      <c r="B37" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C37" s="1">
         <v>6094.0</v>
       </c>
       <c r="D37" s="1">
-        <v>551.8</v>
+        <v>462.1</v>
       </c>
       <c r="E37" s="1">
         <v>232.40436823105</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1416272.22</v>
       </c>
       <c r="I37" s="1">
-        <v>1946396.98</v>
+        <v>1399765.18</v>
       </c>
       <c r="J37" s="1">
-        <v>137.43099331568</v>
+        <v>98.834472655264</v>
       </c>
       <c r="K37">
-        <v>10.76</v>
+        <v>13.49</v>
       </c>
       <c r="L37" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="M37" s="1">
-        <v>3362669.2</v>
+        <v>2816037.4</v>
       </c>
       <c r="N37" s="1">
-        <v>3428221.21</v>
+        <v>2898226.03</v>
       </c>
       <c r="O37" s="1">
-        <v>2.0</v>
+        <v>1.64</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>116</v>
+      </c>
+      <c r="B38" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="C38" s="1">
         <v>203195.0</v>
       </c>
       <c r="D38" s="1">
-        <v>13.316</v>
+        <v>12.76</v>
       </c>
       <c r="E38" s="1">
         <v>9.6436722360294</v>
       </c>
       <c r="F38" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G38">
         <v>0.87</v>
       </c>
       <c r="H38" s="1">
         <v>2313644.58</v>
       </c>
       <c r="I38" s="1">
-        <v>797788.21</v>
+        <v>679050.12</v>
       </c>
       <c r="J38" s="1">
-        <v>34.48188269263</v>
+        <v>29.349802725534</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3111432.79</v>
+        <v>2992694.7</v>
       </c>
       <c r="N38" s="1">
-        <v>3111432.79</v>
+        <v>2992694.7</v>
       </c>
       <c r="O38" s="1">
-        <v>1.82</v>
+        <v>1.7</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>118</v>
+      </c>
+      <c r="B39" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="C39" s="1">
         <v>36613.0</v>
       </c>
       <c r="D39" s="1">
-        <v>78.75</v>
+        <v>76.88</v>
       </c>
       <c r="E39" s="1">
         <v>114.77446863136</v>
       </c>
       <c r="F39" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G39">
         <v>0.92</v>
       </c>
       <c r="H39" s="1">
         <v>4095674.84</v>
       </c>
       <c r="I39" s="1">
-        <v>-969189.36</v>
+        <v>-1023574.94</v>
       </c>
       <c r="J39" s="1">
-        <v>-23.663728148888</v>
+        <v>-24.991606511419</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3126485.48</v>
+        <v>3072099.9</v>
       </c>
       <c r="N39" s="1">
-        <v>3126485.48</v>
+        <v>3072099.9</v>
       </c>
       <c r="O39" s="1">
-        <v>1.83</v>
+        <v>1.74</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>121</v>
+      </c>
+      <c r="B40" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="C40" s="1">
         <v>12575.0</v>
       </c>
       <c r="D40" s="1">
-        <v>127.4</v>
+        <v>166.6</v>
       </c>
       <c r="E40" s="1">
         <v>79.332385685885</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>997604.75</v>
       </c>
       <c r="I40" s="1">
-        <v>604450.25</v>
+        <v>1097390.25</v>
       </c>
       <c r="J40" s="1">
-        <v>60.590153565327</v>
+        <v>110.0025085085</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1602055.0</v>
+        <v>2094995.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1602055.0</v>
+        <v>2094995.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.94</v>
+        <v>1.19</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>123</v>
+      </c>
+      <c r="B41" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="C41" s="1">
         <v>41230.0</v>
       </c>
       <c r="D41" s="1">
-        <v>45.56</v>
+        <v>45.7</v>
       </c>
       <c r="E41" s="1">
         <v>11.029391219985</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>454741.8</v>
       </c>
       <c r="I41" s="1">
-        <v>1423697.0</v>
+        <v>1429469.2</v>
       </c>
       <c r="J41" s="1">
-        <v>313.07810278272</v>
+        <v>314.34743848047</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1878438.8</v>
+        <v>1884211.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1878438.8</v>
+        <v>1884211.0</v>
       </c>
       <c r="O41" s="1">
-        <v>1.1</v>
+        <v>1.07</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>125</v>
+      </c>
+      <c r="B42" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="C42" s="1">
         <v>47987.0</v>
       </c>
       <c r="D42" s="1">
-        <v>121.18</v>
+        <v>116.8</v>
       </c>
       <c r="E42" s="1">
         <v>82.958456456957</v>
       </c>
       <c r="F42" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G42">
         <v>0.92</v>
       </c>
       <c r="H42" s="1">
         <v>3880516.5</v>
       </c>
       <c r="I42" s="1">
-        <v>2425064.17</v>
+        <v>2236689.23</v>
       </c>
       <c r="J42" s="1">
-        <v>62.493334843442</v>
+        <v>57.638956824433</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>6305580.67</v>
+        <v>6117205.73</v>
       </c>
       <c r="N42" s="1">
-        <v>6305580.67</v>
+        <v>6117205.73</v>
       </c>
       <c r="O42" s="1">
-        <v>3.68</v>
+        <v>3.47</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>127</v>
+      </c>
+      <c r="B43" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="C43" s="1">
         <v>66534.0</v>
       </c>
       <c r="D43" s="1">
-        <v>240.1</v>
+        <v>299.2</v>
       </c>
       <c r="E43" s="1">
         <v>810.80089082274</v>
       </c>
       <c r="F43" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="G43">
         <v>7.47</v>
       </c>
       <c r="H43" s="1">
         <v>7232428.19</v>
       </c>
       <c r="I43" s="1">
-        <v>-5094687.13</v>
+        <v>-4568745.3</v>
       </c>
       <c r="J43" s="1">
-        <v>-70.442277422736</v>
+        <v>-63.170282234078</v>
       </c>
       <c r="K43">
         <v>0.46</v>
       </c>
       <c r="L43" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M43" s="1">
-        <v>2137741.06</v>
+        <v>2663682.89</v>
       </c>
       <c r="N43" s="1">
-        <v>2168622.69</v>
+        <v>2694561.52</v>
       </c>
       <c r="O43" s="1">
-        <v>1.27</v>
+        <v>1.53</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>131</v>
+      </c>
+      <c r="B44" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="C44" s="1">
         <v>118974.0</v>
       </c>
       <c r="D44" s="1">
-        <v>5.565</v>
+        <v>5.35</v>
       </c>
       <c r="E44" s="1">
         <v>8.6889933935146</v>
       </c>
       <c r="F44" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G44">
         <v>0.87</v>
       </c>
       <c r="H44" s="1">
         <v>1205285.51</v>
       </c>
       <c r="I44" s="1">
-        <v>-443924.11</v>
+        <v>-470594.77</v>
       </c>
       <c r="J44" s="1">
-        <v>-36.831448342891</v>
+        <v>-39.04425682509</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>761361.4</v>
+        <v>734690.74</v>
       </c>
       <c r="N44" s="1">
-        <v>761361.4</v>
+        <v>734690.74</v>
       </c>
       <c r="O44" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>133</v>
+      </c>
+      <c r="B45" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C45" s="1">
         <v>315380.0</v>
       </c>
       <c r="D45" s="1">
-        <v>11.15</v>
+        <v>11.535</v>
       </c>
       <c r="E45" s="1">
         <v>9.7300750206101</v>
       </c>
       <c r="F45" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G45">
         <v>0.87</v>
       </c>
       <c r="H45" s="1">
         <v>3563311.85</v>
       </c>
       <c r="I45" s="1">
-        <v>480422.69</v>
+        <v>635732.58</v>
       </c>
       <c r="J45" s="1">
-        <v>13.482476702116</v>
+        <v>17.841059294319</v>
       </c>
       <c r="K45">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>0.0</v>
+      </c>
+      <c r="L45">
+        <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>4043734.54</v>
+        <v>4199044.43</v>
       </c>
       <c r="N45" s="1">
-        <v>4094932.32</v>
+        <v>4199044.43</v>
       </c>
       <c r="O45" s="1">
-        <v>2.39</v>
+        <v>2.38</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B46" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C46" s="1">
         <v>23695.0</v>
       </c>
       <c r="D46" s="1">
-        <v>115.0</v>
+        <v>154.7</v>
       </c>
       <c r="E46" s="1">
         <v>29.605464021946</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>701501.47</v>
       </c>
       <c r="I46" s="1">
-        <v>2023423.53</v>
+        <v>2964115.03</v>
       </c>
       <c r="J46" s="1">
-        <v>288.44180896727</v>
+        <v>422.53867693249</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2724925.0</v>
+        <v>3665616.5</v>
       </c>
       <c r="N46" s="1">
-        <v>2724925.0</v>
+        <v>3665616.5</v>
       </c>
       <c r="O46" s="1">
-        <v>1.59</v>
+        <v>2.08</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B47" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C47" s="1">
         <v>113879.0</v>
       </c>
       <c r="D47" s="1">
-        <v>15.05</v>
+        <v>14.45</v>
       </c>
       <c r="E47" s="1">
         <v>17.915012688907</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2040143.73</v>
       </c>
       <c r="I47" s="1">
-        <v>-326264.78</v>
+        <v>-394592.18</v>
       </c>
       <c r="J47" s="1">
-        <v>-15.992244820908</v>
+        <v>-19.341391206785</v>
       </c>
       <c r="K47">
         <v>0.04</v>
       </c>
       <c r="L47" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="M47" s="1">
-        <v>1713878.95</v>
+        <v>1645551.55</v>
       </c>
       <c r="N47" s="1">
-        <v>1717978.59</v>
+        <v>1649651.19</v>
       </c>
       <c r="O47" s="1">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B48" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C48" s="1">
         <v>32143.0</v>
       </c>
       <c r="D48" s="1">
-        <v>80.87</v>
+        <v>72.72</v>
       </c>
       <c r="E48" s="1">
         <v>97.685278909871</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>3139897.92</v>
       </c>
       <c r="I48" s="1">
-        <v>-540493.51</v>
+        <v>-802458.96</v>
       </c>
       <c r="J48" s="1">
-        <v>-17.213728718926</v>
+        <v>-25.556848676151</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2599404.41</v>
+        <v>2337438.96</v>
       </c>
       <c r="N48" s="1">
-        <v>2599404.41</v>
+        <v>2337438.96</v>
       </c>
       <c r="O48" s="1">
-        <v>1.52</v>
+        <v>1.32</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B49" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C49" s="1">
         <v>21335.0</v>
       </c>
       <c r="D49" s="1">
-        <v>149.7</v>
+        <v>136.26</v>
       </c>
       <c r="E49" s="1">
         <v>93.535460042184</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1995579.04</v>
       </c>
       <c r="I49" s="1">
-        <v>1198270.46</v>
+        <v>911528.06</v>
       </c>
       <c r="J49" s="1">
-        <v>60.046254043638</v>
+        <v>45.677371917075</v>
       </c>
       <c r="K49">
-        <v>1.35</v>
+        <v>1.64</v>
       </c>
       <c r="L49" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="M49" s="1">
-        <v>3193849.5</v>
+        <v>2907107.1</v>
       </c>
       <c r="N49" s="1">
-        <v>3222693.07</v>
+        <v>2942017.81</v>
       </c>
       <c r="O49" s="1">
-        <v>1.88</v>
+        <v>1.67</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B50" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C50" s="1">
         <v>20915.0</v>
       </c>
       <c r="D50" s="1">
-        <v>255.95</v>
+        <v>268.4</v>
       </c>
       <c r="E50" s="1">
         <v>145.20059909156</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>3036870.53</v>
       </c>
       <c r="I50" s="1">
-        <v>2316323.72</v>
+        <v>2576715.47</v>
       </c>
       <c r="J50" s="1">
-        <v>76.273377383658</v>
+        <v>84.847722171416</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5353194.25</v>
+        <v>5613586.0</v>
       </c>
       <c r="N50" s="1">
-        <v>5353194.25</v>
+        <v>5613586.0</v>
       </c>
       <c r="O50" s="1">
-        <v>3.13</v>
+        <v>3.18</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B51" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C51" s="1">
         <v>26747.0</v>
       </c>
       <c r="D51" s="1">
-        <v>165.38</v>
+        <v>177.24</v>
       </c>
       <c r="E51" s="1">
         <v>14.72990914869</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>393980.88</v>
       </c>
       <c r="I51" s="1">
-        <v>4029437.98</v>
+        <v>4346657.4</v>
       </c>
       <c r="J51" s="1">
-        <v>1022.7496268347</v>
+        <v>1103.2660772777</v>
       </c>
       <c r="K51">
         <v>0.08</v>
       </c>
       <c r="L51" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="M51" s="1">
-        <v>4423418.86</v>
+        <v>4740638.28</v>
       </c>
       <c r="N51" s="1">
-        <v>4425548.59</v>
+        <v>4742768.01</v>
       </c>
       <c r="O51" s="1">
-        <v>2.58</v>
+        <v>2.69</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B52" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C52" s="1">
         <v>18318.0</v>
       </c>
       <c r="D52" s="1">
-        <v>231.5</v>
+        <v>266.8</v>
       </c>
       <c r="E52" s="1">
         <v>115.59523801725</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>2117473.57</v>
       </c>
       <c r="I52" s="1">
-        <v>2123143.43</v>
+        <v>2769768.83</v>
       </c>
       <c r="J52" s="1">
-        <v>100.26776532564</v>
+        <v>130.80535545953</v>
       </c>
       <c r="K52">
         <v>4.22</v>
       </c>
       <c r="L52" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="M52" s="1">
-        <v>4240617.0</v>
+        <v>4887242.4</v>
       </c>
       <c r="N52" s="1">
-        <v>4317845.86</v>
+        <v>4964471.26</v>
       </c>
       <c r="O52" s="1">
-        <v>2.52</v>
+        <v>2.81</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B53" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C53" s="1">
         <v>9820.0</v>
       </c>
       <c r="D53" s="1">
-        <v>136.3</v>
+        <v>140.95</v>
       </c>
       <c r="E53" s="1">
         <v>256.81218839104</v>
       </c>
       <c r="F53" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G53">
         <v>0.92</v>
       </c>
       <c r="H53" s="1">
         <v>2457561.31</v>
       </c>
       <c r="I53" s="1">
-        <v>-1006192.18</v>
+        <v>-946913.55</v>
       </c>
       <c r="J53" s="1">
-        <v>-40.942709177009</v>
+        <v>-38.530617573891</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1451369.13</v>
+        <v>1510647.76</v>
       </c>
       <c r="N53" s="1">
-        <v>1451369.13</v>
+        <v>1510647.76</v>
       </c>
       <c r="O53" s="1">
-        <v>0.85</v>
+        <v>0.86</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B54" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C54" s="1">
         <v>32617.0</v>
       </c>
       <c r="D54" s="1">
-        <v>47.76</v>
+        <v>48.48</v>
       </c>
       <c r="E54" s="1">
         <v>22.292380047215</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>727110.56</v>
       </c>
       <c r="I54" s="1">
-        <v>830677.36</v>
+        <v>854161.6</v>
       </c>
       <c r="J54" s="1">
-        <v>114.24361104039</v>
+        <v>117.4734142219</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1557787.92</v>
+        <v>1581272.16</v>
       </c>
       <c r="N54" s="1">
-        <v>1557787.92</v>
+        <v>1581272.16</v>
       </c>
       <c r="O54" s="1">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B55" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C55" s="1">
         <v>105731.0</v>
       </c>
       <c r="D55" s="1">
-        <v>27.06</v>
+        <v>24.5</v>
       </c>
       <c r="E55" s="1">
         <v>18.689683252783</v>
       </c>
       <c r="F55" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G55">
         <v>0.87</v>
       </c>
       <c r="H55" s="1">
         <v>2338901.63</v>
       </c>
       <c r="I55" s="1">
-        <v>951157.88</v>
+        <v>651070.54</v>
       </c>
       <c r="J55" s="1">
-        <v>40.666861222376</v>
+        <v>27.836593538139</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>3290059.51</v>
+        <v>2989972.17</v>
       </c>
       <c r="N55" s="1">
-        <v>3290059.51</v>
+        <v>2989972.17</v>
       </c>
       <c r="O55" s="1">
-        <v>1.92</v>
+        <v>1.69</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B56" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C56" s="1">
         <v>48898.0</v>
       </c>
       <c r="D56" s="1">
-        <v>32.185</v>
+        <v>52.34</v>
       </c>
       <c r="E56" s="1">
         <v>33.829820033539</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1654210.54</v>
       </c>
       <c r="I56" s="1">
-        <v>-80428.41</v>
+        <v>905110.78</v>
       </c>
       <c r="J56" s="1">
-        <v>-4.8620419260537</v>
+        <v>54.71557326675</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1573782.13</v>
+        <v>2559321.32</v>
       </c>
       <c r="N56" s="1">
-        <v>1573782.13</v>
+        <v>2559321.32</v>
       </c>
       <c r="O56" s="1">
-        <v>0.92</v>
+        <v>1.45</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B57" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C57" s="1">
         <v>2804.0</v>
       </c>
       <c r="D57" s="1">
-        <v>892.6</v>
+        <v>837.6</v>
       </c>
       <c r="E57" s="1">
         <v>700.79802068474</v>
       </c>
       <c r="F57" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G57">
         <v>0.92</v>
       </c>
       <c r="H57" s="1">
         <v>2110295.96</v>
       </c>
       <c r="I57" s="1">
-        <v>603676.46</v>
+        <v>453015.16</v>
       </c>
       <c r="J57" s="1">
-        <v>28.606246301111</v>
+        <v>21.466901732589</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2713972.42</v>
+        <v>2563311.12</v>
       </c>
       <c r="N57" s="1">
-        <v>2713972.42</v>
+        <v>2563311.12</v>
       </c>
       <c r="O57" s="1">
-        <v>1.59</v>
+        <v>1.45</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B58" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C58" s="1">
         <v>117073.0</v>
       </c>
       <c r="D58" s="1">
-        <v>117.7</v>
+        <v>93.6</v>
       </c>
       <c r="E58" s="1">
         <v>164.5256429749</v>
       </c>
       <c r="F58" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="G58">
-        <v>11.17</v>
+        <v>10.75</v>
       </c>
       <c r="H58" s="1">
         <v>1789092.2</v>
       </c>
       <c r="I58" s="1">
-        <v>-555070.35</v>
+        <v>-769455.57</v>
       </c>
       <c r="J58" s="1">
-        <v>-31.025251241943</v>
+        <v>-43.008156315253</v>
       </c>
       <c r="K58">
-        <v>0.07</v>
+        <v>0.27</v>
       </c>
       <c r="L58" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="M58" s="1">
-        <v>1234021.85</v>
+        <v>1019636.63</v>
       </c>
       <c r="N58" s="1">
-        <v>1242105.59</v>
+        <v>1051456.92</v>
       </c>
       <c r="O58" s="1">
-        <v>0.73</v>
+        <v>0.6</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B59" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C59" s="1">
         <v>76186.0</v>
       </c>
       <c r="D59" s="1">
-        <v>42.975</v>
+        <v>42.35</v>
       </c>
       <c r="E59" s="1">
         <v>38.53910757882</v>
       </c>
       <c r="F59" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G59">
         <v>0.87</v>
       </c>
       <c r="H59" s="1">
         <v>3420689.92</v>
       </c>
       <c r="I59" s="1">
-        <v>344307.46</v>
+        <v>303461.32</v>
       </c>
       <c r="J59" s="1">
-        <v>10.065439079611</v>
+        <v>8.8713483857666</v>
       </c>
       <c r="K59">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>3764997.38</v>
+        <v>3724151.24</v>
       </c>
       <c r="N59" s="1">
-        <v>3800496.56</v>
+        <v>3724151.24</v>
       </c>
       <c r="O59" s="1">
-        <v>2.22</v>
+        <v>2.11</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B60" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C60" s="1">
         <v>74184.0</v>
       </c>
       <c r="D60" s="1">
-        <v>11.205</v>
+        <v>12.245</v>
       </c>
       <c r="E60" s="1">
         <v>18.786497627521</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>1393657.54</v>
       </c>
       <c r="I60" s="1">
-        <v>-562425.82</v>
+        <v>-485274.46</v>
       </c>
       <c r="J60" s="1">
-        <v>-40.356099246591</v>
+        <v>-34.820208413611</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>831231.72</v>
+        <v>908383.08</v>
       </c>
       <c r="N60" s="1">
-        <v>831231.72</v>
+        <v>908383.08</v>
       </c>
       <c r="O60" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B61" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C61" s="1">
         <v>97366.0</v>
       </c>
       <c r="D61" s="1">
-        <v>189.5</v>
+        <v>190.9</v>
       </c>
       <c r="E61" s="1">
         <v>169.26291949962</v>
       </c>
       <c r="F61" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="G61">
         <v>7.47</v>
       </c>
       <c r="H61" s="1">
         <v>2214501.76</v>
       </c>
       <c r="I61" s="1">
-        <v>254582.14</v>
+        <v>272582.82</v>
       </c>
       <c r="J61" s="1">
-        <v>11.496136268593</v>
+        <v>12.308990894638</v>
       </c>
       <c r="K61">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>977.01</v>
+        <v>0.02</v>
+      </c>
+      <c r="L61" t="s">
+        <v>173</v>
       </c>
       <c r="M61" s="1">
-        <v>2469083.9</v>
+        <v>2487084.58</v>
       </c>
       <c r="N61" s="1">
-        <v>2470060.91</v>
+        <v>2489218.39</v>
       </c>
       <c r="O61" s="1">
-        <v>1.44</v>
+        <v>1.41</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B62" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C62" s="1">
         <v>71299.0</v>
       </c>
       <c r="D62" s="1">
-        <v>6.95</v>
+        <v>7.0</v>
       </c>
       <c r="E62" s="1">
         <v>19.511494551116</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>1391150.05</v>
       </c>
       <c r="I62" s="1">
-        <v>-895622.0</v>
+        <v>-892057.05</v>
       </c>
       <c r="J62" s="1">
-        <v>-64.379971089388</v>
+        <v>-64.123711888592</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>495528.05</v>
+        <v>499093.0</v>
       </c>
       <c r="N62" s="1">
-        <v>495528.05</v>
+        <v>499093.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>176</v>
+      </c>
+      <c r="B63" t="s">
+        <v>177</v>
+      </c>
+      <c r="C63" s="1">
+        <v>74562.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J63" s="1">
+        <v>0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63">
+        <v>0.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P63">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16">
+      <c r="A64" t="s">
         <v>178</v>
       </c>
-      <c r="B63" t="s">
+      <c r="B64" t="s">
         <v>179</v>
       </c>
-      <c r="C63" s="1">
-[...38 lines deleted...]
-      <c r="P63">
+      <c r="C64" s="1">
+        <v>74562.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J64" s="1">
+        <v>0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64">
+        <v>0.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16">
+      <c r="A65" t="s">
+        <v>180</v>
+      </c>
+      <c r="B65" t="s">
+        <v>181</v>
+      </c>
+      <c r="C65" s="1">
+        <v>3447.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>1074.69</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1070.3350362634</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>3689444.87</v>
+      </c>
+      <c r="I65" s="1">
+        <v>15011.56</v>
+      </c>
+      <c r="J65" s="1">
+        <v>0.40687855568906</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65">
+        <v>0.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>3704456.43</v>
+      </c>
+      <c r="N65" s="1">
+        <v>3704456.43</v>
+      </c>
+      <c r="O65" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="P65">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>