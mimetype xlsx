--- v4 (2026-08-14)
+++ v5 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LU1985004537</t>
   </si>
   <si>
@@ -250,77 +250,77 @@
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
-    <t>61 264.14</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
-    <t>83 266.86</t>
+    <t>174 185.41</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>36 851.13</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
+    <t>27 596.53</t>
+  </si>
+  <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
@@ -370,87 +370,90 @@
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>82 188.63</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PLC</t>
   </si>
   <si>
+    <t>75 632.01</t>
+  </si>
+  <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>30 878.63</t>
+    <t>30 875.09</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
@@ -514,72 +517,75 @@
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>31 820.29</t>
+    <t>14 066.55</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
+    <t>35 698.33</t>
+  </si>
+  <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
-    <t>2 133.81</t>
+    <t>2 133.57</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
   </si>
   <si>
     <t>FR0014014SF6</t>
   </si>
   <si>
     <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
   </si>
   <si>
     <t>FR0014014SG4</t>
   </si>
   <si>
     <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
@@ -967,211 +973,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1366468.0</v>
+        <v>1360720.0</v>
       </c>
       <c r="D2">
-        <v>18.53</v>
+        <v>18.87</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>25319554.96</v>
+        <v>25674031.61</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>25319554.96</v>
+        <v>25674031.61</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>6755.0</v>
       </c>
       <c r="D3">
-        <v>2013.17</v>
+        <v>2051.46</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>13598931.12</v>
+        <v>13857596.82</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>13598931.12</v>
+        <v>13857596.82</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>822367.02</v>
+        <v>810652.02</v>
       </c>
       <c r="D4">
-        <v>165.38</v>
+        <v>168.44</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>136003037.41</v>
+        <v>136543381.08</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>136003037.41</v>
+        <v>136543381.08</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>50.0</v>
       </c>
       <c r="D5">
-        <v>1452.73</v>
+        <v>1479.99</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>72636.28</v>
+        <v>73999.3</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>72636.28</v>
+        <v>73999.3</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>12026.0</v>
+        <v>12846.0</v>
       </c>
       <c r="D6">
-        <v>126.02</v>
+        <v>128.41</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1515459.24</v>
+        <v>1649531.22</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1515459.24</v>
+        <v>1649531.22</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>114.67</v>
+        <v>116.81</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11466.97</v>
+        <v>11681.12</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11466.97</v>
+        <v>11681.12</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1223,3234 +1229,3234 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>13504.0</v>
       </c>
       <c r="D2" s="1">
-        <v>258.2</v>
+        <v>246.2</v>
       </c>
       <c r="E2" s="1">
         <v>185.79711048578</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2509004.18</v>
       </c>
       <c r="I2" s="1">
-        <v>977728.62</v>
+        <v>815680.62</v>
       </c>
       <c r="J2" s="1">
-        <v>38.968791993005</v>
+        <v>32.510133960797</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3486732.8</v>
+        <v>3324684.8</v>
       </c>
       <c r="N2" s="1">
-        <v>3486732.8</v>
+        <v>3324684.8</v>
       </c>
       <c r="O2" s="1">
-        <v>1.98</v>
+        <v>1.87</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
         <v>10940.0</v>
       </c>
       <c r="D3" s="1">
-        <v>144.0</v>
+        <v>161.45</v>
       </c>
       <c r="E3" s="1">
         <v>172.63322760512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1888607.51</v>
       </c>
       <c r="I3" s="1">
-        <v>-313247.51</v>
+        <v>-122344.51</v>
       </c>
       <c r="J3" s="1">
-        <v>-16.586162468453</v>
+        <v>-6.478027295359</v>
       </c>
       <c r="K3">
         <v>1.04</v>
       </c>
       <c r="L3" t="s">
         <v>38</v>
       </c>
       <c r="M3" s="1">
-        <v>1575360.0</v>
+        <v>1766263.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1586715.21</v>
+        <v>1777618.21</v>
       </c>
       <c r="O3" s="1">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>52899.0</v>
       </c>
       <c r="D4" s="1">
-        <v>68.54</v>
+        <v>67.7</v>
       </c>
       <c r="E4" s="1">
         <v>53.141632545039</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2811139.22</v>
       </c>
       <c r="I4" s="1">
-        <v>814558.24</v>
+        <v>770123.08</v>
       </c>
       <c r="J4" s="1">
-        <v>28.976090341054</v>
+        <v>27.395408755316</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3625697.46</v>
+        <v>3581262.3</v>
       </c>
       <c r="N4" s="1">
-        <v>3625697.46</v>
+        <v>3581262.3</v>
       </c>
       <c r="O4" s="1">
-        <v>2.05</v>
+        <v>2.01</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>51402.0</v>
       </c>
       <c r="D5" s="1">
-        <v>34.84</v>
+        <v>35.36</v>
       </c>
       <c r="E5" s="1">
         <v>41.854601377378</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2151410.22</v>
       </c>
       <c r="I5" s="1">
-        <v>-360564.54</v>
+        <v>-333835.5</v>
       </c>
       <c r="J5" s="1">
-        <v>-16.759450924241</v>
+        <v>-15.517054669379</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1790845.68</v>
+        <v>1817574.72</v>
       </c>
       <c r="N5" s="1">
-        <v>1790845.68</v>
+        <v>1817574.72</v>
       </c>
       <c r="O5" s="1">
-        <v>1.01</v>
+        <v>1.02</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>7069.0</v>
       </c>
       <c r="D6" s="1">
-        <v>1327.0</v>
+        <v>1462.2</v>
       </c>
       <c r="E6" s="1">
         <v>525.84801810723</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3717219.64</v>
       </c>
       <c r="I6" s="1">
-        <v>5663343.36</v>
+        <v>6619072.16</v>
       </c>
       <c r="J6" s="1">
-        <v>152.35428380552</v>
+        <v>178.06513472526</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9380563.0</v>
+        <v>10336291.8</v>
       </c>
       <c r="N6" s="1">
-        <v>9380563.0</v>
+        <v>10336291.8</v>
       </c>
       <c r="O6" s="1">
-        <v>5.31</v>
+        <v>5.81</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>45642.0</v>
       </c>
       <c r="D7" s="1">
-        <v>137.66</v>
+        <v>138.58</v>
       </c>
       <c r="E7" s="1">
         <v>106.44088668332</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H7" s="1">
         <v>5632872.65</v>
       </c>
       <c r="I7" s="1">
-        <v>1619350.43</v>
+        <v>1692201.11</v>
       </c>
       <c r="J7" s="1">
-        <v>28.748216596021</v>
+        <v>30.041529697995</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>7252223.08</v>
+        <v>7325073.76</v>
       </c>
       <c r="N7" s="1">
-        <v>7252223.08</v>
+        <v>7325073.76</v>
       </c>
       <c r="O7" s="1">
-        <v>4.11</v>
+        <v>4.12</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
         <v>64573.0</v>
       </c>
       <c r="D8" s="1">
-        <v>38.9</v>
+        <v>39.52</v>
       </c>
       <c r="E8" s="1">
         <v>34.371886856736</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2219495.85</v>
       </c>
       <c r="I8" s="1">
-        <v>292393.85</v>
+        <v>332429.11</v>
       </c>
       <c r="J8" s="1">
-        <v>13.173885862413</v>
+        <v>14.97768558567</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2511889.7</v>
+        <v>2551924.96</v>
       </c>
       <c r="N8" s="1">
-        <v>2511889.7</v>
+        <v>2551924.96</v>
       </c>
       <c r="O8" s="1">
-        <v>1.42</v>
+        <v>1.44</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
         <v>601207.0</v>
       </c>
       <c r="D9" s="1">
-        <v>10.278</v>
+        <v>10.674</v>
       </c>
       <c r="E9" s="1">
         <v>4.5439133443223</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2731832.51</v>
       </c>
       <c r="I9" s="1">
-        <v>3447373.04</v>
+        <v>3685451.01</v>
       </c>
       <c r="J9" s="1">
-        <v>126.19269400231</v>
+        <v>134.90764885875</v>
       </c>
       <c r="K9">
         <v>0.02</v>
       </c>
       <c r="L9" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>6179205.55</v>
+        <v>6417283.52</v>
       </c>
       <c r="N9" s="1">
-        <v>6192732.71</v>
+        <v>6430810.68</v>
       </c>
       <c r="O9" s="1">
-        <v>3.51</v>
+        <v>3.62</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
         <v>65783.0</v>
       </c>
       <c r="D10" s="1">
-        <v>34.3</v>
+        <v>35.35</v>
       </c>
       <c r="E10" s="1">
         <v>40.562981469377</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2668354.61</v>
       </c>
       <c r="I10" s="1">
-        <v>-411997.71</v>
+        <v>-342925.56</v>
       </c>
       <c r="J10" s="1">
-        <v>-15.440140843949</v>
+        <v>-12.851573726927</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2256356.9</v>
+        <v>2325429.05</v>
       </c>
       <c r="N10" s="1">
-        <v>2256356.9</v>
+        <v>2325429.05</v>
       </c>
       <c r="O10" s="1">
-        <v>1.28</v>
+        <v>1.31</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="1">
         <v>7262.0</v>
       </c>
       <c r="D11" s="1">
-        <v>74.65</v>
+        <v>72.85</v>
       </c>
       <c r="E11" s="1">
         <v>96.837648030846</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>703235.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-161126.7</v>
+        <v>-174198.3</v>
       </c>
       <c r="J11" s="1">
-        <v>-22.912212844924</v>
+        <v>-24.770994048931</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>542108.3</v>
+        <v>529036.7</v>
       </c>
       <c r="N11" s="1">
-        <v>542108.3</v>
+        <v>529036.7</v>
       </c>
       <c r="O11" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="1">
         <v>35738.0</v>
       </c>
       <c r="D12" s="1">
-        <v>91.41</v>
+        <v>93.65</v>
       </c>
       <c r="E12" s="1">
         <v>58.802834238066</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2101495.69</v>
       </c>
       <c r="I12" s="1">
-        <v>1165314.89</v>
+        <v>1245368.01</v>
       </c>
       <c r="J12" s="1">
-        <v>55.451690695592</v>
+        <v>59.261030889861</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3266810.58</v>
+        <v>3346863.7</v>
       </c>
       <c r="N12" s="1">
-        <v>3266810.58</v>
+        <v>3346863.7</v>
       </c>
       <c r="O12" s="1">
-        <v>1.85</v>
+        <v>1.88</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="1">
         <v>59025.0</v>
       </c>
       <c r="D13" s="1">
-        <v>26.23</v>
+        <v>25.63</v>
       </c>
       <c r="E13" s="1">
         <v>26.259342481999</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1549957.69</v>
       </c>
       <c r="I13" s="1">
-        <v>-1731.94</v>
+        <v>-37146.94</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.1117411146881</v>
+        <v>-2.3966421947944</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1548225.75</v>
+        <v>1512810.75</v>
       </c>
       <c r="N13" s="1">
-        <v>1548225.75</v>
+        <v>1512810.75</v>
       </c>
       <c r="O13" s="1">
-        <v>0.88</v>
+        <v>0.85</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="1">
         <v>330955.0</v>
       </c>
       <c r="D14" s="1">
-        <v>10.735</v>
+        <v>11.49</v>
       </c>
       <c r="E14" s="1">
         <v>2.9612341254853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>980035.24</v>
       </c>
       <c r="I14" s="1">
-        <v>2572766.69</v>
+        <v>2822637.71</v>
       </c>
       <c r="J14" s="1">
-        <v>262.51777334048</v>
+        <v>288.01389937774</v>
       </c>
       <c r="K14">
         <v>0.06</v>
       </c>
       <c r="L14" t="s">
         <v>63</v>
       </c>
       <c r="M14" s="1">
-        <v>3552801.93</v>
+        <v>3802672.95</v>
       </c>
       <c r="N14" s="1">
-        <v>3572585.76</v>
+        <v>3822456.78</v>
       </c>
       <c r="O14" s="1">
-        <v>2.02</v>
+        <v>2.15</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="1">
         <v>9083.0</v>
       </c>
       <c r="D15" s="1">
-        <v>96.74</v>
+        <v>101.8</v>
       </c>
       <c r="E15" s="1">
         <v>163.91826819333</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1488869.63</v>
       </c>
       <c r="I15" s="1">
-        <v>-610180.21</v>
+        <v>-564220.23</v>
       </c>
       <c r="J15" s="1">
-        <v>-40.982783025805</v>
+        <v>-37.895878768109</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>878689.42</v>
+        <v>924649.4</v>
       </c>
       <c r="N15" s="1">
-        <v>878689.42</v>
+        <v>924649.4</v>
       </c>
       <c r="O15" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>67</v>
       </c>
       <c r="C16" s="1">
         <v>191082.0</v>
       </c>
       <c r="D16" s="1">
-        <v>7.445</v>
+        <v>6.75</v>
       </c>
       <c r="E16" s="1">
         <v>6.6457061366324</v>
       </c>
       <c r="F16" t="s">
         <v>47</v>
       </c>
       <c r="G16">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H16" s="1">
         <v>1479745.39</v>
       </c>
       <c r="I16" s="1">
-        <v>162292.61</v>
+        <v>13978.51</v>
       </c>
       <c r="J16" s="1">
-        <v>10.967603690254</v>
+        <v>0.94465643173925</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1642038.0</v>
+        <v>1493723.9</v>
       </c>
       <c r="N16" s="1">
-        <v>1642038.0</v>
+        <v>1493723.9</v>
       </c>
       <c r="O16" s="1">
-        <v>0.93</v>
+        <v>0.84</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>68</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="1">
         <v>36580.0</v>
       </c>
       <c r="D17" s="1">
-        <v>75.94</v>
+        <v>77.26</v>
       </c>
       <c r="E17" s="1">
         <v>52.197427829415</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1909381.91</v>
       </c>
       <c r="I17" s="1">
-        <v>868503.29</v>
+        <v>916788.89</v>
       </c>
       <c r="J17" s="1">
-        <v>45.486096073886</v>
+        <v>48.014956316413</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2777885.2</v>
+        <v>2826170.8</v>
       </c>
       <c r="N17" s="1">
-        <v>2777885.2</v>
+        <v>2826170.8</v>
       </c>
       <c r="O17" s="1">
-        <v>1.57</v>
+        <v>1.59</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>70</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="1">
         <v>80422.0</v>
       </c>
       <c r="D18" s="1">
-        <v>17.025</v>
+        <v>16.53</v>
       </c>
       <c r="E18" s="1">
         <v>10.719614906369</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>862092.87</v>
       </c>
       <c r="I18" s="1">
-        <v>507091.68</v>
+        <v>467282.79</v>
       </c>
       <c r="J18" s="1">
-        <v>58.821003820621</v>
+        <v>54.203300625836</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1369184.55</v>
+        <v>1329375.66</v>
       </c>
       <c r="N18" s="1">
-        <v>1369184.55</v>
+        <v>1329375.66</v>
       </c>
       <c r="O18" s="1">
-        <v>0.78</v>
+        <v>0.75</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>72</v>
       </c>
       <c r="B19" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="1">
         <v>34037.0</v>
       </c>
       <c r="D19" s="1">
-        <v>61.44</v>
+        <v>64.42</v>
       </c>
       <c r="E19" s="1">
         <v>56.937115785763</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1937968.61</v>
       </c>
       <c r="I19" s="1">
-        <v>153264.67</v>
+        <v>254694.93</v>
       </c>
       <c r="J19" s="1">
-        <v>7.9085218000512</v>
+        <v>13.142366119129</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2091233.28</v>
+        <v>2192663.54</v>
       </c>
       <c r="N19" s="1">
-        <v>2091233.28</v>
+        <v>2192663.54</v>
       </c>
       <c r="O19" s="1">
-        <v>1.18</v>
+        <v>1.23</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" s="1">
         <v>51765.0</v>
       </c>
       <c r="D20" s="1">
-        <v>27.96</v>
+        <v>27.66</v>
       </c>
       <c r="E20" s="1">
         <v>22.008320293635</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1139260.7</v>
       </c>
       <c r="I20" s="1">
-        <v>308088.7</v>
+        <v>292559.2</v>
       </c>
       <c r="J20" s="1">
-        <v>27.04286209469</v>
+        <v>25.679741256764</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1447349.4</v>
+        <v>1431819.9</v>
       </c>
       <c r="N20" s="1">
-        <v>1447349.4</v>
+        <v>1431819.9</v>
       </c>
       <c r="O20" s="1">
-        <v>0.82</v>
+        <v>0.81</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="1">
         <v>27860.0</v>
       </c>
       <c r="D21" s="1">
-        <v>66.26</v>
+        <v>67.94</v>
       </c>
       <c r="E21" s="1">
         <v>143.05733847811</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>3985577.45</v>
       </c>
       <c r="I21" s="1">
-        <v>-2139573.85</v>
+        <v>-2092769.05</v>
       </c>
       <c r="J21" s="1">
-        <v>-53.682907353864</v>
+        <v>-52.508553057977</v>
       </c>
       <c r="K21">
-        <v>2.2</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1846003.6</v>
+        <v>1892808.4</v>
       </c>
       <c r="N21" s="1">
-        <v>1907267.74</v>
+        <v>1892808.4</v>
       </c>
       <c r="O21" s="1">
-        <v>1.08</v>
+        <v>1.06</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="C22" s="1">
         <v>106963.0</v>
       </c>
       <c r="D22" s="1">
-        <v>17.85</v>
+        <v>15.88</v>
       </c>
       <c r="E22" s="1">
         <v>24.794760898628</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2652122.01</v>
       </c>
       <c r="I22" s="1">
-        <v>-742832.46</v>
+        <v>-953549.57</v>
       </c>
       <c r="J22" s="1">
-        <v>-28.008985152233</v>
+        <v>-35.954212000978</v>
       </c>
       <c r="K22">
-        <v>0.78</v>
+        <v>1.63</v>
       </c>
       <c r="L22" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="M22" s="1">
-        <v>1909289.55</v>
+        <v>1698572.44</v>
       </c>
       <c r="N22" s="1">
-        <v>1992556.41</v>
+        <v>1872757.85</v>
       </c>
       <c r="O22" s="1">
-        <v>1.13</v>
+        <v>1.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>81</v>
+      </c>
+      <c r="B23" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C23" s="1">
         <v>23238.0</v>
       </c>
       <c r="D23" s="1">
-        <v>63.54</v>
+        <v>67.1</v>
       </c>
       <c r="E23" s="1">
         <v>61.340009897582</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1425419.15</v>
       </c>
       <c r="I23" s="1">
-        <v>51123.37</v>
+        <v>133850.65</v>
       </c>
       <c r="J23" s="1">
-        <v>3.5865499632161</v>
+        <v>9.3902660140352</v>
       </c>
       <c r="K23">
         <v>1.59</v>
       </c>
       <c r="L23" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M23" s="1">
-        <v>1476542.52</v>
+        <v>1559269.8</v>
       </c>
       <c r="N23" s="1">
-        <v>1513393.65</v>
+        <v>1596120.93</v>
       </c>
       <c r="O23" s="1">
-        <v>0.86</v>
+        <v>0.9</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="C24" s="1">
         <v>322229.0</v>
       </c>
       <c r="D24" s="1">
-        <v>13.39</v>
+        <v>13.608</v>
       </c>
       <c r="E24" s="1">
         <v>9.9763993619445</v>
       </c>
       <c r="F24" t="s">
         <v>47</v>
       </c>
       <c r="G24">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H24" s="1">
         <v>3697517.81</v>
       </c>
       <c r="I24" s="1">
-        <v>1282649.38</v>
+        <v>1380634.27</v>
       </c>
       <c r="J24" s="1">
-        <v>34.689471313189</v>
+        <v>37.339489380309</v>
       </c>
       <c r="K24">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.09</v>
+      </c>
+      <c r="L24" t="s">
+        <v>86</v>
       </c>
       <c r="M24" s="1">
-        <v>4980167.19</v>
+        <v>5078152.08</v>
       </c>
       <c r="N24" s="1">
-        <v>4980167.19</v>
+        <v>5105748.61</v>
       </c>
       <c r="O24" s="1">
-        <v>2.82</v>
+        <v>2.87</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>87</v>
       </c>
       <c r="B25" t="s">
         <v>88</v>
       </c>
       <c r="C25" s="1">
         <v>55316.0</v>
       </c>
       <c r="D25" s="1">
-        <v>64.36</v>
+        <v>77.3</v>
       </c>
       <c r="E25" s="1">
         <v>27.247622206956</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1507229.47</v>
       </c>
       <c r="I25" s="1">
-        <v>2052908.29</v>
+        <v>2768697.33</v>
       </c>
       <c r="J25" s="1">
-        <v>136.20409704436</v>
+        <v>183.69447951412</v>
       </c>
       <c r="K25">
         <v>0.23</v>
       </c>
       <c r="L25" t="s">
         <v>89</v>
       </c>
       <c r="M25" s="1">
-        <v>3560137.76</v>
+        <v>4275926.8</v>
       </c>
       <c r="N25" s="1">
-        <v>3572649.73</v>
+        <v>4288438.77</v>
       </c>
       <c r="O25" s="1">
-        <v>2.02</v>
+        <v>2.41</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>90</v>
       </c>
       <c r="B26" t="s">
         <v>91</v>
       </c>
       <c r="C26" s="1">
         <v>352496.0</v>
       </c>
       <c r="D26" s="1">
-        <v>5.714</v>
+        <v>5.673</v>
       </c>
       <c r="E26" s="1">
         <v>5.4835129476647</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1932916.38</v>
       </c>
       <c r="I26" s="1">
-        <v>81245.76</v>
+        <v>66793.43</v>
       </c>
       <c r="J26" s="1">
-        <v>4.2032733976831</v>
+        <v>3.4555778351881</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2014162.14</v>
+        <v>1999709.81</v>
       </c>
       <c r="N26" s="1">
-        <v>2014162.14</v>
+        <v>1999709.81</v>
       </c>
       <c r="O26" s="1">
-        <v>1.14</v>
+        <v>1.12</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>92</v>
       </c>
       <c r="B27" t="s">
         <v>93</v>
       </c>
       <c r="C27" s="1">
         <v>27395.0</v>
       </c>
       <c r="D27" s="1">
-        <v>112.6</v>
+        <v>112.7</v>
       </c>
       <c r="E27" s="1">
         <v>57.840116444607</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1584529.99</v>
       </c>
       <c r="I27" s="1">
-        <v>1500147.01</v>
+        <v>1502886.51</v>
       </c>
       <c r="J27" s="1">
-        <v>94.674573499237</v>
+        <v>94.847463884227</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3084677.0</v>
+        <v>3087416.5</v>
       </c>
       <c r="N27" s="1">
-        <v>3084677.0</v>
+        <v>3087416.5</v>
       </c>
       <c r="O27" s="1">
-        <v>1.75</v>
+        <v>1.74</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>94</v>
       </c>
       <c r="B28" t="s">
         <v>95</v>
       </c>
       <c r="C28" s="1">
         <v>72131.0</v>
       </c>
       <c r="D28" s="1">
-        <v>34.04</v>
+        <v>34.7</v>
       </c>
       <c r="E28" s="1">
         <v>23.909993206804</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1724651.72</v>
       </c>
       <c r="I28" s="1">
-        <v>730687.52</v>
+        <v>778293.98</v>
       </c>
       <c r="J28" s="1">
-        <v>42.367250820937</v>
+        <v>45.127602922635</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2455339.24</v>
+        <v>2502945.7</v>
       </c>
       <c r="N28" s="1">
-        <v>2455339.24</v>
+        <v>2502945.7</v>
       </c>
       <c r="O28" s="1">
-        <v>1.39</v>
+        <v>1.41</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>96</v>
       </c>
       <c r="B29" t="s">
         <v>97</v>
       </c>
       <c r="C29" s="1">
         <v>643084.0</v>
       </c>
       <c r="D29" s="1">
-        <v>4.564</v>
+        <v>4.344</v>
       </c>
       <c r="E29" s="1">
         <v>4.1050863495282</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2639915.35</v>
       </c>
       <c r="I29" s="1">
-        <v>295120.03</v>
+        <v>153641.55</v>
       </c>
       <c r="J29" s="1">
-        <v>11.17914746774</v>
+        <v>5.8199422947406</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2935035.38</v>
+        <v>2793556.9</v>
       </c>
       <c r="N29" s="1">
-        <v>2935035.38</v>
+        <v>2793556.9</v>
       </c>
       <c r="O29" s="1">
-        <v>1.66</v>
+        <v>1.57</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>98</v>
       </c>
       <c r="B30" t="s">
         <v>99</v>
       </c>
       <c r="C30" s="1">
         <v>15555.0</v>
       </c>
       <c r="D30" s="1">
-        <v>177.02</v>
+        <v>183.4</v>
       </c>
       <c r="E30" s="1">
         <v>131.89186949534</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>2051578.03</v>
       </c>
       <c r="I30" s="1">
-        <v>701968.07</v>
+        <v>801208.97</v>
       </c>
       <c r="J30" s="1">
-        <v>34.216006397768</v>
+        <v>39.053302301156</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2753546.1</v>
+        <v>2852787.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2753546.1</v>
+        <v>2852787.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.56</v>
+        <v>1.6</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>100</v>
       </c>
       <c r="B31" t="s">
         <v>101</v>
       </c>
       <c r="C31" s="1">
         <v>139624.0</v>
       </c>
       <c r="D31" s="1">
-        <v>2.2</v>
+        <v>2.155</v>
       </c>
       <c r="E31" s="1">
         <v>8.629102231708</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>1204829.77</v>
       </c>
       <c r="I31" s="1">
-        <v>-897656.97</v>
+        <v>-903940.05</v>
       </c>
       <c r="J31" s="1">
-        <v>-74.504879639553</v>
+        <v>-75.026370737835</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>307172.8</v>
+        <v>300889.72</v>
       </c>
       <c r="N31" s="1">
-        <v>307172.8</v>
+        <v>300889.72</v>
       </c>
       <c r="O31" s="1">
         <v>0.17</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>102</v>
       </c>
       <c r="B32" t="s">
         <v>103</v>
       </c>
       <c r="C32" s="1">
         <v>10247.0</v>
       </c>
       <c r="D32" s="1">
-        <v>355.6</v>
+        <v>375.5</v>
       </c>
       <c r="E32" s="1">
         <v>323.96093588367</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>3319627.71</v>
       </c>
       <c r="I32" s="1">
-        <v>324205.49</v>
+        <v>528120.79</v>
       </c>
       <c r="J32" s="1">
-        <v>9.7663207540824</v>
+        <v>15.909036679297</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3643833.2</v>
+        <v>3847748.5</v>
       </c>
       <c r="N32" s="1">
-        <v>3643833.2</v>
+        <v>3847748.5</v>
       </c>
       <c r="O32" s="1">
-        <v>2.06</v>
+        <v>2.16</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>104</v>
       </c>
       <c r="B33" t="s">
         <v>105</v>
       </c>
       <c r="C33" s="1">
         <v>7776.0</v>
       </c>
       <c r="D33" s="1">
-        <v>452.3</v>
+        <v>479.05</v>
       </c>
       <c r="E33" s="1">
         <v>696.11158307613</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>5412963.67</v>
       </c>
       <c r="I33" s="1">
-        <v>-1895878.87</v>
+        <v>-1687870.87</v>
       </c>
       <c r="J33" s="1">
-        <v>-35.024784675859</v>
+        <v>-31.182009946873</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3517084.8</v>
+        <v>3725092.8</v>
       </c>
       <c r="N33" s="1">
-        <v>3517084.8</v>
+        <v>3725092.8</v>
       </c>
       <c r="O33" s="1">
-        <v>1.99</v>
+        <v>2.09</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>106</v>
       </c>
       <c r="B34" t="s">
         <v>107</v>
       </c>
       <c r="C34" s="1">
         <v>20487.0</v>
       </c>
       <c r="D34" s="1">
-        <v>121.15</v>
+        <v>136.85</v>
       </c>
       <c r="E34" s="1">
         <v>178.60650021965</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>3659111.37</v>
       </c>
       <c r="I34" s="1">
-        <v>-1177111.32</v>
+        <v>-855465.42</v>
       </c>
       <c r="J34" s="1">
-        <v>-32.169322028589</v>
+        <v>-23.379048449132</v>
       </c>
       <c r="K34">
         <v>1.31</v>
       </c>
       <c r="L34" t="s">
         <v>108</v>
       </c>
       <c r="M34" s="1">
-        <v>2482000.05</v>
+        <v>2803645.95</v>
       </c>
       <c r="N34" s="1">
-        <v>2508899.41</v>
+        <v>2830545.31</v>
       </c>
       <c r="O34" s="1">
-        <v>1.42</v>
+        <v>1.59</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>109</v>
       </c>
       <c r="B35" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="1">
         <v>55509.0</v>
       </c>
       <c r="D35" s="1">
-        <v>31.56</v>
+        <v>31.88</v>
       </c>
       <c r="E35" s="1">
         <v>29.041819885064</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1612082.38</v>
       </c>
       <c r="I35" s="1">
-        <v>139781.66</v>
+        <v>157544.54</v>
       </c>
       <c r="J35" s="1">
-        <v>8.6708757402336</v>
+        <v>9.7727350633285</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1751864.04</v>
+        <v>1769626.92</v>
       </c>
       <c r="N35" s="1">
-        <v>1751864.04</v>
+        <v>1769626.92</v>
       </c>
       <c r="O35" s="1">
-        <v>0.99</v>
+        <v>1.0</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>111</v>
       </c>
       <c r="B36" t="s">
         <v>112</v>
       </c>
       <c r="C36" s="1">
         <v>28338.0</v>
       </c>
       <c r="D36" s="1">
-        <v>50.8</v>
+        <v>54.18</v>
       </c>
       <c r="E36" s="1">
         <v>53.365897028725</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1512282.79</v>
       </c>
       <c r="I36" s="1">
-        <v>-72712.39</v>
+        <v>23070.05</v>
       </c>
       <c r="J36" s="1">
-        <v>-4.8081212376952</v>
+        <v>1.5255116405841</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1439570.4</v>
+        <v>1535352.84</v>
       </c>
       <c r="N36" s="1">
-        <v>1439570.4</v>
+        <v>1535352.84</v>
       </c>
       <c r="O36" s="1">
-        <v>0.82</v>
+        <v>0.86</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>113</v>
       </c>
       <c r="B37" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="1">
         <v>6094.0</v>
       </c>
       <c r="D37" s="1">
-        <v>462.1</v>
+        <v>448.1</v>
       </c>
       <c r="E37" s="1">
         <v>232.40436823105</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1416272.22</v>
       </c>
       <c r="I37" s="1">
-        <v>1399765.18</v>
+        <v>1314449.18</v>
       </c>
       <c r="J37" s="1">
-        <v>98.834472655264</v>
+        <v>92.810489497563</v>
       </c>
       <c r="K37">
         <v>13.49</v>
       </c>
       <c r="L37" t="s">
         <v>115</v>
       </c>
       <c r="M37" s="1">
-        <v>2816037.4</v>
+        <v>2730721.4</v>
       </c>
       <c r="N37" s="1">
-        <v>2898226.03</v>
+        <v>2812910.03</v>
       </c>
       <c r="O37" s="1">
-        <v>1.64</v>
+        <v>1.58</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>116</v>
       </c>
       <c r="B38" t="s">
         <v>117</v>
       </c>
       <c r="C38" s="1">
         <v>203195.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.76</v>
+        <v>12.175</v>
       </c>
       <c r="E38" s="1">
         <v>9.6436722360294</v>
       </c>
       <c r="F38" t="s">
         <v>47</v>
       </c>
       <c r="G38">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H38" s="1">
         <v>2313644.58</v>
       </c>
       <c r="I38" s="1">
-        <v>679050.12</v>
+        <v>551382.73</v>
       </c>
       <c r="J38" s="1">
-        <v>29.349802725534</v>
+        <v>23.831781889334</v>
       </c>
       <c r="K38">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.37</v>
+      </c>
+      <c r="L38" t="s">
+        <v>118</v>
       </c>
       <c r="M38" s="1">
-        <v>2992694.7</v>
+        <v>2865027.31</v>
       </c>
       <c r="N38" s="1">
-        <v>2992694.7</v>
+        <v>2940659.32</v>
       </c>
       <c r="O38" s="1">
-        <v>1.7</v>
+        <v>1.65</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B39" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C39" s="1">
         <v>36613.0</v>
       </c>
       <c r="D39" s="1">
-        <v>76.88</v>
+        <v>76.96</v>
       </c>
       <c r="E39" s="1">
         <v>114.77446863136</v>
       </c>
       <c r="F39" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G39">
         <v>0.92</v>
       </c>
       <c r="H39" s="1">
         <v>4095674.84</v>
       </c>
       <c r="I39" s="1">
-        <v>-1023574.94</v>
+        <v>-1026104.64</v>
       </c>
       <c r="J39" s="1">
-        <v>-24.991606511419</v>
+        <v>-25.053371668538</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3072099.9</v>
+        <v>3069570.2</v>
       </c>
       <c r="N39" s="1">
-        <v>3072099.9</v>
+        <v>3069570.2</v>
       </c>
       <c r="O39" s="1">
-        <v>1.74</v>
+        <v>1.73</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B40" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C40" s="1">
         <v>12575.0</v>
       </c>
       <c r="D40" s="1">
-        <v>166.6</v>
+        <v>154.8</v>
       </c>
       <c r="E40" s="1">
         <v>79.332385685885</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>997604.75</v>
       </c>
       <c r="I40" s="1">
-        <v>1097390.25</v>
+        <v>949005.25</v>
       </c>
       <c r="J40" s="1">
-        <v>110.0025085085</v>
+        <v>95.128381255202</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2094995.0</v>
+        <v>1946610.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2094995.0</v>
+        <v>1946610.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.19</v>
+        <v>1.09</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B41" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C41" s="1">
         <v>41230.0</v>
       </c>
       <c r="D41" s="1">
-        <v>45.7</v>
+        <v>40.82</v>
       </c>
       <c r="E41" s="1">
         <v>11.029391219985</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>454741.8</v>
       </c>
       <c r="I41" s="1">
-        <v>1429469.2</v>
+        <v>1228266.8</v>
       </c>
       <c r="J41" s="1">
-        <v>314.34743848047</v>
+        <v>270.10202273026</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1884211.0</v>
+        <v>1683008.6</v>
       </c>
       <c r="N41" s="1">
-        <v>1884211.0</v>
+        <v>1683008.6</v>
       </c>
       <c r="O41" s="1">
-        <v>1.07</v>
+        <v>0.95</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B42" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C42" s="1">
         <v>47987.0</v>
       </c>
       <c r="D42" s="1">
-        <v>116.8</v>
+        <v>117.98</v>
       </c>
       <c r="E42" s="1">
         <v>82.958456456957</v>
       </c>
       <c r="F42" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G42">
         <v>0.92</v>
       </c>
       <c r="H42" s="1">
         <v>3880516.5</v>
       </c>
       <c r="I42" s="1">
-        <v>2236689.23</v>
+        <v>2286983.92</v>
       </c>
       <c r="J42" s="1">
-        <v>57.638956824433</v>
+        <v>58.935039188727</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>6117205.73</v>
+        <v>6167500.42</v>
       </c>
       <c r="N42" s="1">
-        <v>6117205.73</v>
+        <v>6167500.42</v>
       </c>
       <c r="O42" s="1">
         <v>3.47</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B43" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C43" s="1">
         <v>66534.0</v>
       </c>
       <c r="D43" s="1">
-        <v>299.2</v>
+        <v>283.85</v>
       </c>
       <c r="E43" s="1">
         <v>810.80089082274</v>
       </c>
       <c r="F43" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G43">
         <v>7.47</v>
       </c>
       <c r="H43" s="1">
         <v>7232428.19</v>
       </c>
       <c r="I43" s="1">
-        <v>-4568745.3</v>
+        <v>-4705692.72</v>
       </c>
       <c r="J43" s="1">
-        <v>-63.170282234078</v>
+        <v>-65.0638014838</v>
       </c>
       <c r="K43">
         <v>0.46</v>
       </c>
       <c r="L43" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="M43" s="1">
-        <v>2663682.89</v>
+        <v>2526735.47</v>
       </c>
       <c r="N43" s="1">
-        <v>2694561.52</v>
+        <v>2557610.56</v>
       </c>
       <c r="O43" s="1">
-        <v>1.53</v>
+        <v>1.44</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B44" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C44" s="1">
         <v>118974.0</v>
       </c>
       <c r="D44" s="1">
-        <v>5.35</v>
+        <v>5.14</v>
       </c>
       <c r="E44" s="1">
         <v>8.6889933935146</v>
       </c>
       <c r="F44" t="s">
         <v>47</v>
       </c>
       <c r="G44">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H44" s="1">
         <v>1205285.51</v>
       </c>
       <c r="I44" s="1">
-        <v>-470594.77</v>
+        <v>-497075.66</v>
       </c>
       <c r="J44" s="1">
-        <v>-39.04425682509</v>
+        <v>-41.241320490114</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>734690.74</v>
+        <v>708209.85</v>
       </c>
       <c r="N44" s="1">
-        <v>734690.74</v>
+        <v>708209.85</v>
       </c>
       <c r="O44" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B45" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C45" s="1">
         <v>315380.0</v>
       </c>
       <c r="D45" s="1">
-        <v>11.535</v>
+        <v>9.506</v>
       </c>
       <c r="E45" s="1">
         <v>9.7300750206101</v>
       </c>
       <c r="F45" t="s">
         <v>47</v>
       </c>
       <c r="G45">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H45" s="1">
         <v>3563311.85</v>
       </c>
       <c r="I45" s="1">
-        <v>635732.58</v>
+        <v>-91319.68</v>
       </c>
       <c r="J45" s="1">
-        <v>17.841059294319</v>
+        <v>-2.5627754135524</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>4199044.43</v>
+        <v>3471992.17</v>
       </c>
       <c r="N45" s="1">
-        <v>4199044.43</v>
+        <v>3471992.17</v>
       </c>
       <c r="O45" s="1">
-        <v>2.38</v>
+        <v>1.95</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B46" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C46" s="1">
         <v>23695.0</v>
       </c>
       <c r="D46" s="1">
-        <v>154.7</v>
+        <v>145.35</v>
       </c>
       <c r="E46" s="1">
         <v>29.605464021946</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>701501.47</v>
       </c>
       <c r="I46" s="1">
-        <v>2964115.03</v>
+        <v>2742566.78</v>
       </c>
       <c r="J46" s="1">
-        <v>422.53867693249</v>
+        <v>390.95666898603</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>3665616.5</v>
+        <v>3444068.25</v>
       </c>
       <c r="N46" s="1">
-        <v>3665616.5</v>
+        <v>3444068.25</v>
       </c>
       <c r="O46" s="1">
-        <v>2.08</v>
+        <v>1.94</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B47" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C47" s="1">
         <v>113879.0</v>
       </c>
       <c r="D47" s="1">
-        <v>14.45</v>
+        <v>14.86</v>
       </c>
       <c r="E47" s="1">
         <v>17.915012688907</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2040143.73</v>
       </c>
       <c r="I47" s="1">
-        <v>-394592.18</v>
+        <v>-347901.79</v>
       </c>
       <c r="J47" s="1">
-        <v>-19.341391206785</v>
+        <v>-17.052807843102</v>
       </c>
       <c r="K47">
         <v>0.04</v>
       </c>
       <c r="L47" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="M47" s="1">
-        <v>1645551.55</v>
+        <v>1692241.94</v>
       </c>
       <c r="N47" s="1">
-        <v>1649651.19</v>
+        <v>1696341.58</v>
       </c>
       <c r="O47" s="1">
-        <v>0.93</v>
+        <v>0.95</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B48" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C48" s="1">
         <v>32143.0</v>
       </c>
       <c r="D48" s="1">
-        <v>72.72</v>
+        <v>77.95</v>
       </c>
       <c r="E48" s="1">
         <v>97.685278909871</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>3139897.92</v>
       </c>
       <c r="I48" s="1">
-        <v>-802458.96</v>
+        <v>-634351.07</v>
       </c>
       <c r="J48" s="1">
-        <v>-25.556848676151</v>
+        <v>-20.202920163723</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2337438.96</v>
+        <v>2505546.85</v>
       </c>
       <c r="N48" s="1">
-        <v>2337438.96</v>
+        <v>2505546.85</v>
       </c>
       <c r="O48" s="1">
-        <v>1.32</v>
+        <v>1.41</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B49" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C49" s="1">
         <v>21335.0</v>
       </c>
       <c r="D49" s="1">
-        <v>136.26</v>
+        <v>161.48</v>
       </c>
       <c r="E49" s="1">
         <v>93.535460042184</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1995579.04</v>
       </c>
       <c r="I49" s="1">
-        <v>911528.06</v>
+        <v>1449596.76</v>
       </c>
       <c r="J49" s="1">
-        <v>45.677371917075</v>
+        <v>72.64040816945</v>
       </c>
       <c r="K49">
         <v>1.64</v>
       </c>
       <c r="L49" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M49" s="1">
-        <v>2907107.1</v>
+        <v>3445175.8</v>
       </c>
       <c r="N49" s="1">
-        <v>2942017.81</v>
+        <v>3480086.51</v>
       </c>
       <c r="O49" s="1">
-        <v>1.67</v>
+        <v>1.96</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B50" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C50" s="1">
         <v>20915.0</v>
       </c>
       <c r="D50" s="1">
-        <v>268.4</v>
+        <v>269.05</v>
       </c>
       <c r="E50" s="1">
         <v>145.20059909156</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>3036870.53</v>
       </c>
       <c r="I50" s="1">
-        <v>2576715.47</v>
+        <v>2590310.22</v>
       </c>
       <c r="J50" s="1">
-        <v>84.847722171416</v>
+        <v>85.2953787266</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5613586.0</v>
+        <v>5627180.75</v>
       </c>
       <c r="N50" s="1">
-        <v>5613586.0</v>
+        <v>5627180.75</v>
       </c>
       <c r="O50" s="1">
-        <v>3.18</v>
+        <v>3.16</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B51" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C51" s="1">
         <v>26747.0</v>
       </c>
       <c r="D51" s="1">
-        <v>177.24</v>
+        <v>158.02</v>
       </c>
       <c r="E51" s="1">
         <v>14.72990914869</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>393980.88</v>
       </c>
       <c r="I51" s="1">
-        <v>4346657.4</v>
+        <v>3832580.06</v>
       </c>
       <c r="J51" s="1">
-        <v>1103.2660772777</v>
+        <v>972.78326298474</v>
       </c>
       <c r="K51">
         <v>0.08</v>
       </c>
       <c r="L51" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="M51" s="1">
-        <v>4740638.28</v>
+        <v>4226560.94</v>
       </c>
       <c r="N51" s="1">
-        <v>4742768.01</v>
+        <v>4228690.67</v>
       </c>
       <c r="O51" s="1">
-        <v>2.69</v>
+        <v>2.38</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B52" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C52" s="1">
         <v>18318.0</v>
       </c>
       <c r="D52" s="1">
-        <v>266.8</v>
+        <v>268.8</v>
       </c>
       <c r="E52" s="1">
         <v>115.59523801725</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>2117473.57</v>
       </c>
       <c r="I52" s="1">
-        <v>2769768.83</v>
+        <v>2806404.83</v>
       </c>
       <c r="J52" s="1">
-        <v>130.80535545953</v>
+        <v>132.53553053793</v>
       </c>
       <c r="K52">
         <v>4.22</v>
       </c>
       <c r="L52" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M52" s="1">
-        <v>4887242.4</v>
+        <v>4923878.4</v>
       </c>
       <c r="N52" s="1">
-        <v>4964471.26</v>
+        <v>5001107.26</v>
       </c>
       <c r="O52" s="1">
         <v>2.81</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B53" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C53" s="1">
         <v>9820.0</v>
       </c>
       <c r="D53" s="1">
-        <v>140.95</v>
+        <v>149.35</v>
       </c>
       <c r="E53" s="1">
         <v>256.81218839104</v>
       </c>
       <c r="F53" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G53">
         <v>0.92</v>
       </c>
       <c r="H53" s="1">
         <v>2457561.31</v>
       </c>
       <c r="I53" s="1">
-        <v>-946913.55</v>
+        <v>-859866.18</v>
       </c>
       <c r="J53" s="1">
-        <v>-38.530617573891</v>
+        <v>-34.988595259094</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1510647.76</v>
+        <v>1597695.13</v>
       </c>
       <c r="N53" s="1">
-        <v>1510647.76</v>
+        <v>1597695.13</v>
       </c>
       <c r="O53" s="1">
-        <v>0.86</v>
+        <v>0.9</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B54" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C54" s="1">
         <v>32617.0</v>
       </c>
       <c r="D54" s="1">
-        <v>48.48</v>
+        <v>48.34</v>
       </c>
       <c r="E54" s="1">
         <v>22.292380047215</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>727110.56</v>
       </c>
       <c r="I54" s="1">
-        <v>854161.6</v>
+        <v>849595.22</v>
       </c>
       <c r="J54" s="1">
-        <v>117.4734142219</v>
+        <v>116.84539693661</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1581272.16</v>
+        <v>1576705.78</v>
       </c>
       <c r="N54" s="1">
-        <v>1581272.16</v>
+        <v>1576705.78</v>
       </c>
       <c r="O54" s="1">
-        <v>0.9</v>
+        <v>0.89</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B55" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C55" s="1">
         <v>105731.0</v>
       </c>
       <c r="D55" s="1">
-        <v>24.5</v>
+        <v>24.0</v>
       </c>
       <c r="E55" s="1">
         <v>18.689683252783</v>
       </c>
       <c r="F55" t="s">
         <v>47</v>
       </c>
       <c r="G55">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H55" s="1">
         <v>2338901.63</v>
       </c>
       <c r="I55" s="1">
-        <v>651070.54</v>
+        <v>599832.93</v>
       </c>
       <c r="J55" s="1">
-        <v>27.836593538139</v>
+        <v>25.645923809117</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>2989972.17</v>
+        <v>2938734.56</v>
       </c>
       <c r="N55" s="1">
-        <v>2989972.17</v>
+        <v>2938734.56</v>
       </c>
       <c r="O55" s="1">
-        <v>1.69</v>
+        <v>1.65</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B56" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C56" s="1">
         <v>48898.0</v>
       </c>
       <c r="D56" s="1">
-        <v>52.34</v>
+        <v>62.82</v>
       </c>
       <c r="E56" s="1">
         <v>33.829820033539</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1654210.54</v>
       </c>
       <c r="I56" s="1">
-        <v>905110.78</v>
+        <v>1417561.82</v>
       </c>
       <c r="J56" s="1">
-        <v>54.71557326675</v>
+        <v>85.694159583822</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2559321.32</v>
+        <v>3071772.36</v>
       </c>
       <c r="N56" s="1">
-        <v>2559321.32</v>
+        <v>3071772.36</v>
       </c>
       <c r="O56" s="1">
-        <v>1.45</v>
+        <v>1.73</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B57" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C57" s="1">
         <v>2804.0</v>
       </c>
       <c r="D57" s="1">
-        <v>837.6</v>
+        <v>841.0</v>
       </c>
       <c r="E57" s="1">
         <v>700.79802068474</v>
       </c>
       <c r="F57" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G57">
         <v>0.92</v>
       </c>
       <c r="H57" s="1">
         <v>2110295.96</v>
       </c>
       <c r="I57" s="1">
-        <v>453015.16</v>
+        <v>458627.71</v>
       </c>
       <c r="J57" s="1">
-        <v>21.466901732589</v>
+        <v>21.732862057889</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2563311.12</v>
+        <v>2568923.67</v>
       </c>
       <c r="N57" s="1">
-        <v>2563311.12</v>
+        <v>2568923.67</v>
       </c>
       <c r="O57" s="1">
-        <v>1.45</v>
+        <v>1.44</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B58" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C58" s="1">
         <v>117073.0</v>
       </c>
       <c r="D58" s="1">
-        <v>93.6</v>
+        <v>95.75</v>
       </c>
       <c r="E58" s="1">
         <v>164.5256429749</v>
       </c>
       <c r="F58" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G58">
-        <v>10.75</v>
+        <v>10.89</v>
       </c>
       <c r="H58" s="1">
         <v>1789092.2</v>
       </c>
       <c r="I58" s="1">
-        <v>-769455.57</v>
+        <v>-759782.67</v>
       </c>
       <c r="J58" s="1">
-        <v>-43.008156315253</v>
+        <v>-42.467496644388</v>
       </c>
       <c r="K58">
-        <v>0.27</v>
+        <v>0.12</v>
       </c>
       <c r="L58" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M58" s="1">
-        <v>1019636.63</v>
+        <v>1029309.53</v>
       </c>
       <c r="N58" s="1">
-        <v>1051456.92</v>
+        <v>1043376.08</v>
       </c>
       <c r="O58" s="1">
-        <v>0.6</v>
+        <v>0.59</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B59" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C59" s="1">
         <v>76186.0</v>
       </c>
       <c r="D59" s="1">
-        <v>42.35</v>
+        <v>41.885</v>
       </c>
       <c r="E59" s="1">
         <v>38.53910757882</v>
       </c>
       <c r="F59" t="s">
         <v>47</v>
       </c>
       <c r="G59">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H59" s="1">
         <v>3420689.92</v>
       </c>
       <c r="I59" s="1">
-        <v>303461.32</v>
+        <v>274871.89</v>
       </c>
       <c r="J59" s="1">
-        <v>8.8713483857666</v>
+        <v>8.0355687428108</v>
       </c>
       <c r="K59">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.47</v>
+      </c>
+      <c r="L59" t="s">
+        <v>170</v>
       </c>
       <c r="M59" s="1">
-        <v>3724151.24</v>
+        <v>3695561.81</v>
       </c>
       <c r="N59" s="1">
-        <v>3724151.24</v>
+        <v>3731260.14</v>
       </c>
       <c r="O59" s="1">
-        <v>2.11</v>
+        <v>2.1</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B60" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C60" s="1">
         <v>74184.0</v>
       </c>
       <c r="D60" s="1">
-        <v>12.245</v>
+        <v>15.12</v>
       </c>
       <c r="E60" s="1">
         <v>18.786497627521</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>1393657.54</v>
       </c>
       <c r="I60" s="1">
-        <v>-485274.46</v>
+        <v>-271995.46</v>
       </c>
       <c r="J60" s="1">
-        <v>-34.820208413611</v>
+        <v>-19.516664043593</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>908383.08</v>
+        <v>1121662.08</v>
       </c>
       <c r="N60" s="1">
-        <v>908383.08</v>
+        <v>1121662.08</v>
       </c>
       <c r="O60" s="1">
-        <v>0.51</v>
+        <v>0.63</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B61" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C61" s="1">
         <v>97366.0</v>
       </c>
       <c r="D61" s="1">
-        <v>190.9</v>
+        <v>173.4</v>
       </c>
       <c r="E61" s="1">
         <v>169.26291949962</v>
       </c>
       <c r="F61" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G61">
         <v>7.47</v>
       </c>
       <c r="H61" s="1">
         <v>2214501.76</v>
       </c>
       <c r="I61" s="1">
-        <v>272582.82</v>
+        <v>44328.86</v>
       </c>
       <c r="J61" s="1">
-        <v>12.308990894638</v>
+        <v>2.0017532070058</v>
       </c>
       <c r="K61">
         <v>0.02</v>
       </c>
       <c r="L61" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="M61" s="1">
-        <v>2487084.58</v>
+        <v>2258830.62</v>
       </c>
       <c r="N61" s="1">
-        <v>2489218.39</v>
+        <v>2260964.19</v>
       </c>
       <c r="O61" s="1">
-        <v>1.41</v>
+        <v>1.27</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B62" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C62" s="1">
         <v>71299.0</v>
       </c>
       <c r="D62" s="1">
-        <v>7.0</v>
+        <v>8.06</v>
       </c>
       <c r="E62" s="1">
         <v>19.511494551116</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>1391150.05</v>
       </c>
       <c r="I62" s="1">
-        <v>-892057.05</v>
+        <v>-816480.11</v>
       </c>
       <c r="J62" s="1">
-        <v>-64.123711888592</v>
+        <v>-58.691016831721</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>499093.0</v>
+        <v>574669.94</v>
       </c>
       <c r="N62" s="1">
-        <v>499093.0</v>
+        <v>574669.94</v>
       </c>
       <c r="O62" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B63" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C63" s="1">
         <v>74562.0</v>
       </c>
       <c r="D63" s="1">
         <v>0.0</v>
       </c>
       <c r="E63" s="1">
         <v>0.0</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>0.0</v>
       </c>
       <c r="I63" s="1">
         <v>0.0</v>
       </c>
       <c r="J63" s="1">
         <v>0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
         <v>0.0</v>
       </c>
       <c r="N63" s="1">
         <v>0.0</v>
       </c>
       <c r="O63" s="1">
         <v>0.0</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B64" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C64" s="1">
         <v>74562.0</v>
       </c>
       <c r="D64" s="1">
         <v>0.0</v>
       </c>
       <c r="E64" s="1">
         <v>0.0</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>0.0</v>
       </c>
       <c r="I64" s="1">
         <v>0.0</v>
       </c>
       <c r="J64" s="1">
         <v>0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
         <v>0.0</v>
       </c>
       <c r="N64" s="1">
         <v>0.0</v>
       </c>
       <c r="O64" s="1">
         <v>0.0</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B65" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C65" s="1">
-        <v>3447.0</v>
+        <v>1868.0</v>
       </c>
       <c r="D65" s="1">
-        <v>1074.69</v>
+        <v>1076.23</v>
       </c>
       <c r="E65" s="1">
-        <v>1070.3350362634</v>
+        <v>1071.6208190578</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>3689444.87</v>
+        <v>2001787.69</v>
       </c>
       <c r="I65" s="1">
-        <v>15011.56</v>
+        <v>8609.95</v>
       </c>
       <c r="J65" s="1">
-        <v>0.40687855568906</v>
+        <v>0.43011304560475</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>3704456.43</v>
+        <v>2010397.64</v>
       </c>
       <c r="N65" s="1">
-        <v>3704456.43</v>
+        <v>2010397.64</v>
       </c>
       <c r="O65" s="1">
-        <v>2.1</v>
+        <v>1.13</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>