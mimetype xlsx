--- v5 (2026-09-05)
+++ v6 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LU1985004537</t>
   </si>
   <si>
@@ -169,62 +169,65 @@
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>13 527.16</t>
   </si>
   <si>
     <t>LU1704650164</t>
   </si>
   <si>
     <t>BEFESA SA</t>
   </si>
   <si>
+    <t>55 915.55</t>
+  </si>
+  <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>19 783.83</t>
@@ -256,71 +259,68 @@
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
-    <t>174 185.41</t>
+    <t>95 433.90</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>36 851.13</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC</t>
   </si>
   <si>
-    <t>27 596.53</t>
-[...1 lines deleted...]
-  <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>12 511.97</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
@@ -370,90 +370,90 @@
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>82 188.63</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PLC</t>
   </si>
   <si>
-    <t>75 632.01</t>
+    <t>75 648.80</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>DE000A0D6554</t>
   </si>
   <si>
     <t>NORDEX</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>30 875.09</t>
+    <t>30 874.91</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GROUP PLC</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA</t>
   </si>
@@ -517,75 +517,72 @@
   <si>
     <t>SSE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0014852781</t>
   </si>
   <si>
     <t>SWISS LIFE HOLDING AG</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>14 066.55</t>
+    <t>13 540.10</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>35 698.33</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>VALEO</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
-    <t>2 133.57</t>
+    <t>2 133.55</t>
   </si>
   <si>
     <t>FR0011995588</t>
   </si>
   <si>
     <t>VOLTALIA SA</t>
   </si>
   <si>
     <t>FR0014014SF6</t>
   </si>
   <si>
     <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
   </si>
   <si>
     <t>FR0014014SG4</t>
   </si>
   <si>
     <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
@@ -918,3548 +915,3548 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1357916.0</v>
+      </c>
+      <c r="C2">
+        <v>19.47</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>26440968.57</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>26440968.57</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>6755.0</v>
+      </c>
+      <c r="C3">
+        <v>2118.5</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>14310472.2</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>14310472.2</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>821098.02</v>
+      </c>
+      <c r="C4">
+        <v>173.86</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>142753266.32</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>142753266.32</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>50.0</v>
+      </c>
+      <c r="C5">
+        <v>1528.0</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>76400.13</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>76400.13</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>14515.0</v>
+      </c>
+      <c r="C6">
+        <v>132.6</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>1924692.68</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1924692.68</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C7">
+        <v>120.59</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>12059.16</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>12059.16</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P65"/>
+  <dimension ref="A1:Z65"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O65" sqref="O65"/>
+      <selection activeCell="N65" sqref="N65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="1">
+        <v>13504.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>269.4</v>
+      </c>
+      <c r="D2" s="1">
+        <v>185.79711048578</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>2509004.18</v>
+      </c>
+      <c r="H2" s="1">
+        <v>1128973.42</v>
+      </c>
+      <c r="I2" s="1">
+        <v>44.996872823066</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>3637977.6</v>
+      </c>
+      <c r="M2" s="1">
+        <v>3637977.6</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>34</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="1">
+        <v>10940.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>181.7</v>
+      </c>
+      <c r="D3" s="1">
+        <v>172.63322760512</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1888607.51</v>
+      </c>
+      <c r="H3" s="1">
+        <v>99190.49</v>
+      </c>
+      <c r="I3" s="1">
+        <v>5.2520436075148</v>
+      </c>
+      <c r="J3">
+        <v>1.04</v>
+      </c>
+      <c r="K3" t="s">
+        <v>38</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1987798.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1999153.21</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>36</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="1">
+        <v>52899.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>74.68</v>
+      </c>
+      <c r="D4" s="1">
+        <v>53.141632545039</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>2811139.22</v>
+      </c>
+      <c r="H4" s="1">
+        <v>1139358.1</v>
+      </c>
+      <c r="I4" s="1">
+        <v>40.530120027282</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>3950497.32</v>
+      </c>
+      <c r="M4" s="1">
+        <v>3950497.32</v>
+      </c>
+      <c r="N4" s="1">
+        <v>2.13</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>39</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="1">
+        <v>51402.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>33.12</v>
+      </c>
+      <c r="D5" s="1">
+        <v>41.854601377378</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>2151410.22</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-448975.98</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-20.868915459554</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1702434.24</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1702434.24</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>41</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="1">
+        <v>7069.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>1578.2</v>
+      </c>
+      <c r="D6" s="1">
+        <v>525.84801810723</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>3717219.64</v>
+      </c>
+      <c r="H6" s="1">
+        <v>7439076.16</v>
+      </c>
+      <c r="I6" s="1">
+        <v>200.12474054398</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>11156295.8</v>
+      </c>
+      <c r="M6" s="1">
+        <v>11156295.8</v>
+      </c>
+      <c r="N6" s="1">
+        <v>6.01</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>43</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1">
+        <v>45642.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>143.18</v>
+      </c>
+      <c r="D7" s="1">
+        <v>106.44088668332</v>
+      </c>
+      <c r="E7" t="s">
+        <v>47</v>
+      </c>
+      <c r="F7">
+        <v>0.86</v>
+      </c>
+      <c r="G7" s="1">
+        <v>5632872.65</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1937027.92</v>
+      </c>
+      <c r="I7" s="1">
+        <v>34.387923185162</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>7569900.57</v>
+      </c>
+      <c r="M7" s="1">
+        <v>7569900.57</v>
+      </c>
+      <c r="N7" s="1">
+        <v>4.08</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>45</v>
       </c>
-      <c r="B7" t="s">
-[...11 lines deleted...]
-      <c r="F7" t="s">
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="1">
+        <v>64573.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>43.41</v>
+      </c>
+      <c r="D8" s="1">
+        <v>34.371886856736</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>2219495.85</v>
+      </c>
+      <c r="H8" s="1">
+        <v>583618.08</v>
+      </c>
+      <c r="I8" s="1">
+        <v>26.295074171912</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2803113.93</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2803113.93</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="1">
+        <v>601207.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>11.83</v>
+      </c>
+      <c r="D9" s="1">
+        <v>4.5439133443223</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>2731832.51</v>
+      </c>
+      <c r="H9" s="1">
+        <v>4380446.3</v>
+      </c>
+      <c r="I9" s="1">
+        <v>160.34827479229</v>
+      </c>
+      <c r="J9">
+        <v>0.02</v>
+      </c>
+      <c r="K9" t="s">
+        <v>52</v>
+      </c>
+      <c r="L9" s="1">
+        <v>7112278.81</v>
+      </c>
+      <c r="M9" s="1">
+        <v>7125805.97</v>
+      </c>
+      <c r="N9" s="1">
+        <v>3.84</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="1">
+        <v>65783.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>29.8</v>
+      </c>
+      <c r="D10" s="1">
+        <v>40.562981469377</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>2668354.61</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-708021.21</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-26.5339999169</v>
+      </c>
+      <c r="J10">
+        <v>0.85</v>
+      </c>
+      <c r="K10" t="s">
+        <v>55</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1960333.4</v>
+      </c>
+      <c r="M10" s="1">
+        <v>2016248.95</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="1">
+        <v>7262.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>71.25</v>
+      </c>
+      <c r="D11" s="1">
+        <v>96.837648030846</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>703235.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-185817.5</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-26.423244008049</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>517417.5</v>
+      </c>
+      <c r="M11" s="1">
+        <v>517417.5</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="1">
+        <v>35738.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>101.12</v>
+      </c>
+      <c r="D12" s="1">
+        <v>58.802834238066</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2101495.69</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1512330.87</v>
+      </c>
+      <c r="I12" s="1">
+        <v>71.964500198428</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>3613826.56</v>
+      </c>
+      <c r="M12" s="1">
+        <v>3613826.56</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.95</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="1">
+        <v>59025.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D13" s="1">
+        <v>26.259342481999</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1549957.69</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-8224.69</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-0.53063964604092</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1541733.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1541733.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="1">
+        <v>330955.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>12.31</v>
+      </c>
+      <c r="D14" s="1">
+        <v>2.9612341254853</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>980035.24</v>
+      </c>
+      <c r="H14" s="1">
+        <v>3094020.81</v>
+      </c>
+      <c r="I14" s="1">
+        <v>315.70505668755</v>
+      </c>
+      <c r="J14">
+        <v>0.06</v>
+      </c>
+      <c r="K14" t="s">
+        <v>64</v>
+      </c>
+      <c r="L14" s="1">
+        <v>4074056.05</v>
+      </c>
+      <c r="M14" s="1">
+        <v>4093839.88</v>
+      </c>
+      <c r="N14" s="1">
+        <v>2.21</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="1">
+        <v>9083.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>89.68</v>
+      </c>
+      <c r="D15" s="1">
+        <v>163.91826819333</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1488869.63</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-674306.19</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-45.289807543458</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>814563.44</v>
+      </c>
+      <c r="M15" s="1">
+        <v>814563.44</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="1">
+        <v>191082.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>4.512</v>
+      </c>
+      <c r="D16" s="1">
+        <v>6.6457061366324</v>
+      </c>
+      <c r="E16" t="s">
         <v>47</v>
       </c>
-      <c r="G7">
+      <c r="F16">
         <v>0.86</v>
       </c>
-      <c r="H7" s="1">
-[...170 lines deleted...]
-      <c r="O10" s="1">
+      <c r="G16" s="1">
+        <v>1479745.39</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-481052.36</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-32.509130506566</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>998693.03</v>
+      </c>
+      <c r="M16" s="1">
+        <v>998693.03</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="1">
+        <v>36580.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>80.6</v>
+      </c>
+      <c r="D17" s="1">
+        <v>52.197427829415</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1909381.91</v>
+      </c>
+      <c r="H17" s="1">
+        <v>1038966.09</v>
+      </c>
+      <c r="I17" s="1">
+        <v>54.413739051293</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>2948348.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>2948348.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="1">
+        <v>121832.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>17.52</v>
+      </c>
+      <c r="D18" s="1">
+        <v>12.689021111038</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1545928.82</v>
+      </c>
+      <c r="H18" s="1">
+        <v>588567.82</v>
+      </c>
+      <c r="I18" s="1">
+        <v>38.07211641219</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>2134496.64</v>
+      </c>
+      <c r="M18" s="1">
+        <v>2134496.64</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="1">
+        <v>34037.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>72.12</v>
+      </c>
+      <c r="D19" s="1">
+        <v>56.937115785763</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1937968.61</v>
+      </c>
+      <c r="H19" s="1">
+        <v>516779.83</v>
+      </c>
+      <c r="I19" s="1">
+        <v>26.666057816076</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>2454748.44</v>
+      </c>
+      <c r="M19" s="1">
+        <v>2454748.44</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="1">
+        <v>51765.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>26.25</v>
+      </c>
+      <c r="D20" s="1">
+        <v>22.008320293635</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1139260.7</v>
+      </c>
+      <c r="H20" s="1">
+        <v>219570.55</v>
+      </c>
+      <c r="I20" s="1">
+        <v>19.273073318513</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1358831.25</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1358831.25</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="1">
+        <v>27860.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>79.98</v>
+      </c>
+      <c r="D21" s="1">
+        <v>143.05733847811</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>3985577.45</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-1757334.65</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-44.092347270783</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2228242.8</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2228242.8</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="1">
+        <v>106963.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>16.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>24.794760898628</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2652122.01</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-940714.01</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-35.470238791917</v>
+      </c>
+      <c r="J22">
+        <v>0.89</v>
+      </c>
+      <c r="K22" t="s">
+        <v>81</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1711408.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1806841.9</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" s="1">
+        <v>23238.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>73.8</v>
+      </c>
+      <c r="D23" s="1">
+        <v>61.340009897582</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1425419.15</v>
+      </c>
+      <c r="H23" s="1">
+        <v>289545.25</v>
+      </c>
+      <c r="I23" s="1">
+        <v>20.312990042262</v>
+      </c>
+      <c r="J23">
+        <v>1.59</v>
+      </c>
+      <c r="K23" t="s">
+        <v>84</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1714964.4</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1751815.53</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" s="1">
+        <v>322229.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>14.226</v>
+      </c>
+      <c r="D24" s="1">
+        <v>9.9763993619445</v>
+      </c>
+      <c r="E24" t="s">
+        <v>47</v>
+      </c>
+      <c r="F24">
+        <v>0.86</v>
+      </c>
+      <c r="G24" s="1">
+        <v>3697517.81</v>
+      </c>
+      <c r="H24" s="1">
+        <v>1612433.98</v>
+      </c>
+      <c r="I24" s="1">
+        <v>43.608552084297</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>5309951.79</v>
+      </c>
+      <c r="M24" s="1">
+        <v>5309951.79</v>
+      </c>
+      <c r="N24" s="1">
+        <v>2.86</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>88</v>
+      </c>
+      <c r="B25" s="1">
+        <v>55316.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>78.3</v>
+      </c>
+      <c r="D25" s="1">
+        <v>27.247622206956</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>1507229.47</v>
+      </c>
+      <c r="H25" s="1">
+        <v>2824013.33</v>
+      </c>
+      <c r="I25" s="1">
+        <v>187.36452452724</v>
+      </c>
+      <c r="J25">
+        <v>0.23</v>
+      </c>
+      <c r="K25" t="s">
+        <v>89</v>
+      </c>
+      <c r="L25" s="1">
+        <v>4331242.8</v>
+      </c>
+      <c r="M25" s="1">
+        <v>4343754.77</v>
+      </c>
+      <c r="N25" s="1">
+        <v>2.34</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B26" s="1">
+        <v>352496.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>5.952</v>
+      </c>
+      <c r="D26" s="1">
+        <v>5.4835129476647</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1932916.38</v>
+      </c>
+      <c r="H26" s="1">
+        <v>165139.81</v>
+      </c>
+      <c r="I26" s="1">
+        <v>8.5435568609543</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>2098056.19</v>
+      </c>
+      <c r="M26" s="1">
+        <v>2098056.19</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>93</v>
+      </c>
+      <c r="B27" s="1">
+        <v>27395.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>117.25</v>
+      </c>
+      <c r="D27" s="1">
+        <v>57.840116444607</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1584529.99</v>
+      </c>
+      <c r="H27" s="1">
+        <v>1627533.76</v>
+      </c>
+      <c r="I27" s="1">
+        <v>102.71397640129</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>3212063.75</v>
+      </c>
+      <c r="M27" s="1">
+        <v>3212063.75</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.73</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>95</v>
+      </c>
+      <c r="B28" s="1">
+        <v>72131.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>37.18</v>
+      </c>
+      <c r="D28" s="1">
+        <v>23.909993206804</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1724651.72</v>
+      </c>
+      <c r="H28" s="1">
+        <v>957178.86</v>
+      </c>
+      <c r="I28" s="1">
+        <v>55.499835062351</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>2681830.58</v>
+      </c>
+      <c r="M28" s="1">
+        <v>2681830.58</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>97</v>
+      </c>
+      <c r="B29" s="1">
+        <v>643084.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>4.466</v>
+      </c>
+      <c r="D29" s="1">
+        <v>4.1050863495282</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2639915.35</v>
+      </c>
+      <c r="H29" s="1">
+        <v>232097.79</v>
+      </c>
+      <c r="I29" s="1">
+        <v>8.7918648603638</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2872013.14</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2872013.14</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>99</v>
+      </c>
+      <c r="B30" s="1">
+        <v>17110.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>172.86</v>
+      </c>
+      <c r="D30" s="1">
+        <v>119.90520338983</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2051578.03</v>
+      </c>
+      <c r="H30" s="1">
+        <v>906056.57</v>
+      </c>
+      <c r="I30" s="1">
+        <v>44.163885397038</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2957634.6</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2957634.6</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>101</v>
+      </c>
+      <c r="B31" s="1">
+        <v>139624.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>1.98</v>
+      </c>
+      <c r="D31" s="1">
+        <v>8.629102231708</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1204829.77</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-928374.25</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-77.054391675597</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>276455.52</v>
+      </c>
+      <c r="M31" s="1">
+        <v>276455.52</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>103</v>
+      </c>
+      <c r="B32" s="1">
+        <v>10247.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>388.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>323.96093588367</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>3319627.71</v>
+      </c>
+      <c r="H32" s="1">
+        <v>656208.29</v>
+      </c>
+      <c r="I32" s="1">
+        <v>19.76752658207</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>3975836.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>3975836.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>2.14</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>105</v>
+      </c>
+      <c r="B33" s="1">
+        <v>7776.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>495.75</v>
+      </c>
+      <c r="D33" s="1">
+        <v>696.11158307613</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>5412963.67</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-1558011.67</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-28.782969274944</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>3854952.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>3854952.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.08</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>107</v>
+      </c>
+      <c r="B34" s="1">
+        <v>20487.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>145.65</v>
+      </c>
+      <c r="D34" s="1">
+        <v>178.60650021965</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>3659111.37</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-675179.82</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-18.452016124341</v>
+      </c>
+      <c r="J34">
         <v>1.31</v>
       </c>
-      <c r="P10">
-[...269 lines deleted...]
-      <c r="F16" t="s">
+      <c r="K34" t="s">
+        <v>108</v>
+      </c>
+      <c r="L34" s="1">
+        <v>2983931.55</v>
+      </c>
+      <c r="M34" s="1">
+        <v>3010830.91</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>110</v>
+      </c>
+      <c r="B35" s="1">
+        <v>55509.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>33.81</v>
+      </c>
+      <c r="D35" s="1">
+        <v>29.041819885064</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1612082.38</v>
+      </c>
+      <c r="H35" s="1">
+        <v>264676.91</v>
+      </c>
+      <c r="I35" s="1">
+        <v>16.418324105745</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1876759.29</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1876759.29</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>112</v>
+      </c>
+      <c r="B36" s="1">
+        <v>28338.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D36" s="1">
+        <v>53.365897028725</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1512282.79</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-57976.63</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-3.8337161794984</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1454306.16</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1454306.16</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>114</v>
+      </c>
+      <c r="B37" s="1">
+        <v>6094.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>477.7</v>
+      </c>
+      <c r="D37" s="1">
+        <v>232.40436823105</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1416272.22</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1494831.58</v>
+      </c>
+      <c r="I37" s="1">
+        <v>105.54691103099</v>
+      </c>
+      <c r="J37">
+        <v>13.49</v>
+      </c>
+      <c r="K37" t="s">
+        <v>115</v>
+      </c>
+      <c r="L37" s="1">
+        <v>2911103.8</v>
+      </c>
+      <c r="M37" s="1">
+        <v>2993292.43</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>117</v>
+      </c>
+      <c r="B38" s="1">
+        <v>203195.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>12.455</v>
+      </c>
+      <c r="D38" s="1">
+        <v>9.6436722360294</v>
+      </c>
+      <c r="E38" t="s">
         <v>47</v>
       </c>
-      <c r="G16">
+      <c r="F38">
         <v>0.86</v>
       </c>
-      <c r="H16" s="1">
-[...370 lines deleted...]
-      <c r="O23" s="1">
+      <c r="G38" s="1">
+        <v>2313644.58</v>
+      </c>
+      <c r="H38" s="1">
+        <v>617922.93</v>
+      </c>
+      <c r="I38" s="1">
+        <v>26.70777246175</v>
+      </c>
+      <c r="J38">
+        <v>0.37</v>
+      </c>
+      <c r="K38" t="s">
+        <v>118</v>
+      </c>
+      <c r="L38" s="1">
+        <v>2931567.51</v>
+      </c>
+      <c r="M38" s="1">
+        <v>3007216.31</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>120</v>
+      </c>
+      <c r="B39" s="1">
+        <v>36613.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>83.29</v>
+      </c>
+      <c r="D39" s="1">
+        <v>114.77446863136</v>
+      </c>
+      <c r="E39" t="s">
+        <v>121</v>
+      </c>
+      <c r="F39">
+        <v>0.92</v>
+      </c>
+      <c r="G39" s="1">
+        <v>4095674.84</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-787880.6</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-19.236893327206</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>3307794.24</v>
+      </c>
+      <c r="M39" s="1">
+        <v>3307794.24</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.78</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>123</v>
+      </c>
+      <c r="B40" s="1">
+        <v>12575.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>141.1</v>
+      </c>
+      <c r="D40" s="1">
+        <v>79.332385685885</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>997604.75</v>
+      </c>
+      <c r="H40" s="1">
+        <v>776727.75</v>
+      </c>
+      <c r="I40" s="1">
+        <v>77.859267410264</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1774332.5</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1774332.5</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>125</v>
+      </c>
+      <c r="B41" s="1">
+        <v>41230.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>44.06</v>
+      </c>
+      <c r="D41" s="1">
+        <v>11.029391219985</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>454741.8</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1361852.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>299.47807744966</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>1816593.8</v>
+      </c>
+      <c r="M41" s="1">
+        <v>1816593.8</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>127</v>
+      </c>
+      <c r="B42" s="1">
+        <v>47987.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>126.28</v>
+      </c>
+      <c r="D42" s="1">
+        <v>82.958456456957</v>
+      </c>
+      <c r="E42" t="s">
+        <v>121</v>
+      </c>
+      <c r="F42">
+        <v>0.92</v>
+      </c>
+      <c r="G42" s="1">
+        <v>3880516.5</v>
+      </c>
+      <c r="H42" s="1">
+        <v>2692556.89</v>
+      </c>
+      <c r="I42" s="1">
+        <v>69.386559495366</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>6573073.39</v>
+      </c>
+      <c r="M42" s="1">
+        <v>6573073.39</v>
+      </c>
+      <c r="N42" s="1">
+        <v>3.54</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>129</v>
+      </c>
+      <c r="B43" s="1">
+        <v>66534.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>317.95</v>
+      </c>
+      <c r="D43" s="1">
+        <v>810.80089082274</v>
+      </c>
+      <c r="E43" t="s">
+        <v>130</v>
+      </c>
+      <c r="F43">
+        <v>7.47</v>
+      </c>
+      <c r="G43" s="1">
+        <v>7232428.19</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-4402161.71</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-60.866995072093</v>
+      </c>
+      <c r="J43">
+        <v>0.46</v>
+      </c>
+      <c r="K43" t="s">
+        <v>131</v>
+      </c>
+      <c r="L43" s="1">
+        <v>2830266.48</v>
+      </c>
+      <c r="M43" s="1">
+        <v>2861141.39</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>133</v>
+      </c>
+      <c r="B44" s="1">
+        <v>118974.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>4.664</v>
+      </c>
+      <c r="D44" s="1">
+        <v>8.6889933935146</v>
+      </c>
+      <c r="E44" t="s">
+        <v>47</v>
+      </c>
+      <c r="F44">
+        <v>0.86</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1205285.51</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-562518.23</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-46.670952677428</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>642767.28</v>
+      </c>
+      <c r="M44" s="1">
+        <v>642767.28</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>135</v>
+      </c>
+      <c r="B45" s="1">
+        <v>315380.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>10.065</v>
+      </c>
+      <c r="D45" s="1">
+        <v>9.7300750206101</v>
+      </c>
+      <c r="E45" t="s">
+        <v>47</v>
+      </c>
+      <c r="F45">
+        <v>0.86</v>
+      </c>
+      <c r="G45" s="1">
+        <v>3563311.85</v>
+      </c>
+      <c r="H45" s="1">
+        <v>113666.55</v>
+      </c>
+      <c r="I45" s="1">
+        <v>3.1899130579885</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>3676978.4</v>
+      </c>
+      <c r="M45" s="1">
+        <v>3676978.4</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.98</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>137</v>
+      </c>
+      <c r="B46" s="1">
+        <v>23695.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>142.85</v>
+      </c>
+      <c r="D46" s="1">
+        <v>29.605464021946</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>701501.47</v>
+      </c>
+      <c r="H46" s="1">
+        <v>2683329.28</v>
+      </c>
+      <c r="I46" s="1">
+        <v>382.51228183456</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>3384830.75</v>
+      </c>
+      <c r="M46" s="1">
+        <v>3384830.75</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.82</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>139</v>
+      </c>
+      <c r="B47" s="1">
+        <v>113879.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>15.42</v>
+      </c>
+      <c r="D47" s="1">
+        <v>17.915012688907</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>2040143.73</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-284129.55</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-13.92693788295</v>
+      </c>
+      <c r="J47">
+        <v>0.04</v>
+      </c>
+      <c r="K47" t="s">
+        <v>140</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1756014.18</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1760113.82</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>142</v>
+      </c>
+      <c r="B48" s="1">
+        <v>32143.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>75.07</v>
+      </c>
+      <c r="D48" s="1">
+        <v>97.685278909871</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>3139897.92</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-726922.91</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-23.151163780509</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2412975.01</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2412975.01</v>
+      </c>
+      <c r="N48" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>144</v>
+      </c>
+      <c r="B49" s="1">
+        <v>21335.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>135.14</v>
+      </c>
+      <c r="D49" s="1">
+        <v>93.535460042184</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>1995579.04</v>
+      </c>
+      <c r="H49" s="1">
+        <v>887632.86</v>
+      </c>
+      <c r="I49" s="1">
+        <v>44.479965073195</v>
+      </c>
+      <c r="J49">
+        <v>1.64</v>
+      </c>
+      <c r="K49" t="s">
+        <v>145</v>
+      </c>
+      <c r="L49" s="1">
+        <v>2883211.9</v>
+      </c>
+      <c r="M49" s="1">
+        <v>2918122.61</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>147</v>
+      </c>
+      <c r="B50" s="1">
+        <v>20915.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="D50" s="1">
+        <v>145.20059909156</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>3036870.53</v>
+      </c>
+      <c r="H50" s="1">
+        <v>2736715.22</v>
+      </c>
+      <c r="I50" s="1">
+        <v>90.116295474737</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>5773585.75</v>
+      </c>
+      <c r="M50" s="1">
+        <v>5773585.75</v>
+      </c>
+      <c r="N50" s="1">
+        <v>3.11</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>149</v>
+      </c>
+      <c r="B51" s="1">
+        <v>26747.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>153.92</v>
+      </c>
+      <c r="D51" s="1">
+        <v>14.72990914869</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>393980.88</v>
+      </c>
+      <c r="H51" s="1">
+        <v>3722917.36</v>
+      </c>
+      <c r="I51" s="1">
+        <v>944.94873964442</v>
+      </c>
+      <c r="J51">
+        <v>0.08</v>
+      </c>
+      <c r="K51" t="s">
+        <v>150</v>
+      </c>
+      <c r="L51" s="1">
+        <v>4116898.24</v>
+      </c>
+      <c r="M51" s="1">
+        <v>4119027.97</v>
+      </c>
+      <c r="N51" s="1">
+        <v>2.22</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>152</v>
+      </c>
+      <c r="B52" s="1">
+        <v>18318.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>267.5</v>
+      </c>
+      <c r="D52" s="1">
+        <v>115.59523801725</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2117473.57</v>
+      </c>
+      <c r="H52" s="1">
+        <v>2782591.43</v>
+      </c>
+      <c r="I52" s="1">
+        <v>131.41091673697</v>
+      </c>
+      <c r="J52">
+        <v>4.22</v>
+      </c>
+      <c r="K52" t="s">
+        <v>153</v>
+      </c>
+      <c r="L52" s="1">
+        <v>4900065.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>4977293.86</v>
+      </c>
+      <c r="N52" s="1">
+        <v>2.68</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>155</v>
+      </c>
+      <c r="B53" s="1">
+        <v>9820.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>167.6</v>
+      </c>
+      <c r="D53" s="1">
+        <v>256.81218839104</v>
+      </c>
+      <c r="E53" t="s">
+        <v>121</v>
+      </c>
+      <c r="F53">
+        <v>0.92</v>
+      </c>
+      <c r="G53" s="1">
+        <v>2457561.31</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-672324.59</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-27.357388288311</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>1785236.72</v>
+      </c>
+      <c r="M53" s="1">
+        <v>1785236.72</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>157</v>
+      </c>
+      <c r="B54" s="1">
+        <v>32617.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>51.2</v>
+      </c>
+      <c r="D54" s="1">
+        <v>22.292380047215</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>727110.56</v>
+      </c>
+      <c r="H54" s="1">
+        <v>942879.84</v>
+      </c>
+      <c r="I54" s="1">
+        <v>129.67489290762</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1669990.4</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1669990.4</v>
+      </c>
+      <c r="N54" s="1">
         <v>0.9</v>
       </c>
-      <c r="P23">
-[...19 lines deleted...]
-      <c r="F24" t="s">
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>159</v>
+      </c>
+      <c r="B55" s="1">
+        <v>105731.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>24.21</v>
+      </c>
+      <c r="D55" s="1">
+        <v>18.689683252783</v>
+      </c>
+      <c r="E55" t="s">
         <v>47</v>
       </c>
-      <c r="G24">
+      <c r="F55">
         <v>0.86</v>
       </c>
-      <c r="H24" s="1">
-[...320 lines deleted...]
-      <c r="O30" s="1">
+      <c r="G55" s="1">
+        <v>2338901.63</v>
+      </c>
+      <c r="H55" s="1">
+        <v>626204.75</v>
+      </c>
+      <c r="I55" s="1">
+        <v>26.773453913921</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>2965106.38</v>
+      </c>
+      <c r="M55" s="1">
+        <v>2965106.38</v>
+      </c>
+      <c r="N55" s="1">
         <v>1.6</v>
       </c>
-      <c r="P30">
-[...296 lines deleted...]
-      <c r="O36" s="1">
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>161</v>
+      </c>
+      <c r="B56" s="1">
+        <v>48898.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>62.58</v>
+      </c>
+      <c r="D56" s="1">
+        <v>33.829820033539</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1654210.54</v>
+      </c>
+      <c r="H56" s="1">
+        <v>1405826.3</v>
+      </c>
+      <c r="I56" s="1">
+        <v>84.984726309385</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>3060036.84</v>
+      </c>
+      <c r="M56" s="1">
+        <v>3060036.84</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>163</v>
+      </c>
+      <c r="B57" s="1">
+        <v>2804.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>888.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>700.79802068474</v>
+      </c>
+      <c r="E57" t="s">
+        <v>121</v>
+      </c>
+      <c r="F57">
+        <v>0.92</v>
+      </c>
+      <c r="G57" s="1">
+        <v>2110295.96</v>
+      </c>
+      <c r="H57" s="1">
+        <v>590559.13</v>
+      </c>
+      <c r="I57" s="1">
+        <v>27.98465908071</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>2700855.09</v>
+      </c>
+      <c r="M57" s="1">
+        <v>2700855.09</v>
+      </c>
+      <c r="N57" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>165</v>
+      </c>
+      <c r="B58" s="1">
+        <v>117073.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>94.4</v>
+      </c>
+      <c r="D58" s="1">
+        <v>164.5256429749</v>
+      </c>
+      <c r="E58" t="s">
+        <v>166</v>
+      </c>
+      <c r="F58">
+        <v>11.31</v>
+      </c>
+      <c r="G58" s="1">
+        <v>1789092.2</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-812275.06</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-45.401520391179</v>
+      </c>
+      <c r="J58">
+        <v>0.12</v>
+      </c>
+      <c r="K58" t="s">
+        <v>167</v>
+      </c>
+      <c r="L58" s="1">
+        <v>976817.14</v>
+      </c>
+      <c r="M58" s="1">
+        <v>990357.24</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>169</v>
+      </c>
+      <c r="B59" s="1">
+        <v>76186.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>46.005</v>
+      </c>
+      <c r="D59" s="1">
+        <v>38.53910757882</v>
+      </c>
+      <c r="E59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F59">
         <v>0.86</v>
       </c>
-      <c r="P36">
-[...1104 lines deleted...]
-      <c r="A59" t="s">
+      <c r="G59" s="1">
+        <v>3420689.92</v>
+      </c>
+      <c r="H59" s="1">
+        <v>639285.07</v>
+      </c>
+      <c r="I59" s="1">
+        <v>18.688775801111</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>4059974.99</v>
+      </c>
+      <c r="M59" s="1">
+        <v>4059974.99</v>
+      </c>
+      <c r="N59" s="1">
+        <v>2.19</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>168</v>
       </c>
-      <c r="B59" t="s">
-[...45 lines deleted...]
-    <row r="60" spans="1:16">
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>171</v>
       </c>
-      <c r="B60" t="s">
-        <v>172</v>
+      <c r="B60" s="1">
+        <v>74184.0</v>
       </c>
       <c r="C60" s="1">
-        <v>74184.0</v>
+        <v>12.52</v>
       </c>
       <c r="D60" s="1">
-        <v>15.12</v>
-[...1 lines deleted...]
-      <c r="E60" s="1">
         <v>18.786497627521</v>
       </c>
-      <c r="F60" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1393657.54</v>
       </c>
       <c r="H60" s="1">
-        <v>1393657.54</v>
+        <v>-464873.86</v>
       </c>
       <c r="I60" s="1">
-        <v>-271995.46</v>
-[...2 lines deleted...]
-        <v>-19.516664043593</v>
+        <v>-33.356391126044</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
-      <c r="L60">
-        <v>0.0</v>
+      <c r="L60" s="1">
+        <v>928783.68</v>
       </c>
       <c r="M60" s="1">
-        <v>1121662.08</v>
+        <v>928783.68</v>
       </c>
       <c r="N60" s="1">
-        <v>1121662.08</v>
-[...8 lines deleted...]
-    <row r="61" spans="1:16">
+        <v>0.5</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>173</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B61" s="1">
+        <v>97366.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>172.5</v>
+      </c>
+      <c r="D61" s="1">
+        <v>169.26291949962</v>
+      </c>
+      <c r="E61" t="s">
+        <v>130</v>
+      </c>
+      <c r="F61">
+        <v>7.47</v>
+      </c>
+      <c r="G61" s="1">
+        <v>2214501.76</v>
+      </c>
+      <c r="H61" s="1">
+        <v>32592.51</v>
+      </c>
+      <c r="I61" s="1">
+        <v>1.4717762066714</v>
+      </c>
+      <c r="J61">
+        <v>0.02</v>
+      </c>
+      <c r="K61" t="s">
         <v>174</v>
       </c>
-      <c r="C61" s="1">
-[...27 lines deleted...]
-        <v>175</v>
+      <c r="L61" s="1">
+        <v>2247094.27</v>
       </c>
       <c r="M61" s="1">
-        <v>2258830.62</v>
+        <v>2249227.82</v>
       </c>
       <c r="N61" s="1">
-        <v>2260964.19</v>
-[...8 lines deleted...]
-    <row r="62" spans="1:16">
+        <v>1.21</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>176</v>
       </c>
-      <c r="B62" t="s">
-        <v>177</v>
+      <c r="B62" s="1">
+        <v>71299.0</v>
       </c>
       <c r="C62" s="1">
-        <v>71299.0</v>
+        <v>7.33</v>
       </c>
       <c r="D62" s="1">
-        <v>8.06</v>
-[...1 lines deleted...]
-      <c r="E62" s="1">
         <v>19.511494551116</v>
       </c>
-      <c r="F62" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1391150.05</v>
       </c>
       <c r="H62" s="1">
-        <v>1391150.05</v>
+        <v>-868528.38</v>
       </c>
       <c r="I62" s="1">
-        <v>-816480.11</v>
-[...2 lines deleted...]
-        <v>-58.691016831721</v>
+        <v>-62.43240116334</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
-      <c r="L62">
-        <v>0.0</v>
+      <c r="L62" s="1">
+        <v>522621.67</v>
       </c>
       <c r="M62" s="1">
-        <v>574669.94</v>
+        <v>522621.67</v>
       </c>
       <c r="N62" s="1">
-        <v>574669.94</v>
-[...8 lines deleted...]
-    <row r="63" spans="1:16">
+        <v>0.28</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>178</v>
       </c>
-      <c r="B63" t="s">
-        <v>179</v>
+      <c r="B63" s="1">
+        <v>74562.0</v>
       </c>
       <c r="C63" s="1">
-        <v>74562.0</v>
+        <v>0.0</v>
       </c>
       <c r="D63" s="1">
         <v>0.0</v>
       </c>
-      <c r="E63" s="1">
-[...6 lines deleted...]
-        <v>1.0</v>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>0.0</v>
       </c>
       <c r="H63" s="1">
         <v>0.0</v>
       </c>
       <c r="I63" s="1">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="J63" s="1">
         <v>0</v>
       </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
       <c r="K63">
         <v>0.0</v>
       </c>
-      <c r="L63">
+      <c r="L63" s="1">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
         <v>0.0</v>
       </c>
       <c r="N63" s="1">
         <v>0.0</v>
       </c>
-      <c r="O63" s="1">
-[...6 lines deleted...]
-    <row r="64" spans="1:16">
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>180</v>
       </c>
-      <c r="B64" t="s">
-        <v>181</v>
+      <c r="B64" s="1">
+        <v>74562.0</v>
       </c>
       <c r="C64" s="1">
-        <v>74562.0</v>
+        <v>0.0</v>
       </c>
       <c r="D64" s="1">
         <v>0.0</v>
       </c>
-      <c r="E64" s="1">
-[...6 lines deleted...]
-        <v>1.0</v>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>0.0</v>
       </c>
       <c r="H64" s="1">
         <v>0.0</v>
       </c>
       <c r="I64" s="1">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="J64" s="1">
         <v>0</v>
       </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
       <c r="K64">
         <v>0.0</v>
       </c>
-      <c r="L64">
+      <c r="L64" s="1">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
         <v>0.0</v>
       </c>
       <c r="N64" s="1">
         <v>0.0</v>
       </c>
-      <c r="O64" s="1">
-[...6 lines deleted...]
-    <row r="65" spans="1:16">
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>182</v>
       </c>
-      <c r="B65" t="s">
-        <v>183</v>
+      <c r="B65" s="1">
+        <v>3316.0</v>
       </c>
       <c r="C65" s="1">
-        <v>1868.0</v>
+        <v>1077.59</v>
       </c>
       <c r="D65" s="1">
-        <v>1076.23</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>1074.4848703257</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>3562991.83</v>
       </c>
       <c r="H65" s="1">
-        <v>2001787.69</v>
+        <v>10296.61</v>
       </c>
       <c r="I65" s="1">
-        <v>8609.95</v>
-[...2 lines deleted...]
-        <v>0.43011304560475</v>
+        <v>0.28898775218354</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
-      <c r="L65">
-        <v>0.0</v>
+      <c r="L65" s="1">
+        <v>3573288.44</v>
       </c>
       <c r="M65" s="1">
-        <v>2010397.64</v>
+        <v>3573288.44</v>
       </c>
       <c r="N65" s="1">
-        <v>2010397.64</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>1.93</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">