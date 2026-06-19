--- v1 (2026-05-27)
+++ v2 (2026-06-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -172,99 +172,105 @@
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>FR0000071946</t>
   </si>
   <si>
     <t>ALTEN SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>2 666.53</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>LU0569974404</t>
+  </si>
+  <si>
+    <t>APERAM SA</t>
+  </si>
+  <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0000334118</t>
   </si>
   <si>
     <t>ASM INTERNATIONAL NV</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV</t>
   </si>
   <si>
     <t>SE0007100581</t>
   </si>
   <si>
     <t>ASSA ABLOY CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>11 469.36</t>
+    <t>11 686.50</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>8 971.06</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
@@ -280,50 +286,53 @@
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>4 365.71</t>
   </si>
   <si>
     <t>NL0011872650</t>
   </si>
   <si>
     <t>BASIC-FIT NV</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>GB00BYQ0JC66</t>
   </si>
   <si>
     <t>BEAZLEY PLC</t>
   </si>
   <si>
+    <t>3 593.86</t>
+  </si>
+  <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>7 429.27</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>GB00B3FLWH99</t>
   </si>
   <si>
     <t>BODYCOTE PLC</t>
@@ -337,69 +346,69 @@
   <si>
     <t>GB00B0744B38</t>
   </si>
   <si>
     <t>BUNZL</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>ES0105630315</t>
   </si>
   <si>
     <t>CIE AUTOMOTIVE SA</t>
   </si>
   <si>
-    <t>15 061.67</t>
+    <t>6 373.47</t>
   </si>
   <si>
     <t>GB00B4YZN328</t>
   </si>
   <si>
     <t>COATS GROUP PLC</t>
   </si>
   <si>
     <t>DK0060448595</t>
   </si>
   <si>
     <t>COLOPLAST CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>7 834.67</t>
+    <t>7 834.82</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>GB00BD6K4575</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC</t>
   </si>
   <si>
     <t>GB00B2863827</t>
   </si>
   <si>
     <t>CVS GROUP PLC</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
@@ -499,137 +508,134 @@
   <si>
     <t>FAGRON NV</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>ES0137650018</t>
   </si>
   <si>
     <t>FLUIDRA SA</t>
   </si>
   <si>
     <t>2 523.90</t>
   </si>
   <si>
     <t>GB0003718474</t>
   </si>
   <si>
     <t>GAMES WORKSHOP GROUP PLC</t>
   </si>
   <si>
-    <t>1 219.54</t>
+    <t>1 242.62</t>
   </si>
   <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>GB00B63QSB39</t>
   </si>
   <si>
     <t>GREGGS PLC</t>
   </si>
   <si>
     <t>IT0005411209</t>
   </si>
   <si>
     <t>GVS</t>
   </si>
   <si>
-    <t>DE0006048432</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>GB00B0LCW083</t>
   </si>
   <si>
     <t>HIKMA PHARMACEUTICALS PLC</t>
   </si>
   <si>
+    <t>8 441.33</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD NV</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>4 035.37</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
+    <t>2 585.42</t>
+  </si>
+  <si>
     <t>3 780.47</t>
   </si>
   <si>
-    <t>2 585.42</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>FR0000073298</t>
   </si>
   <si>
     <t>IPSOS SA</t>
   </si>
   <si>
     <t>DE000JST4000</t>
   </si>
   <si>
     <t>JOST WERKE</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
@@ -703,90 +709,90 @@
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>5 568.07</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
-    <t>NESTLE SA</t>
+    <t>NESTLE LTD</t>
   </si>
   <si>
     <t>SE0023135298</t>
   </si>
   <si>
     <t>NOBA BANK GROUP</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>13 140.59</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
-    <t>NOVARTIS</t>
+    <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
-    <t>2 943.55</t>
+    <t>2 943.61</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
-    <t>4 113.91</t>
+    <t>4 113.98</t>
   </si>
   <si>
     <t>GB0006650450</t>
   </si>
   <si>
     <t>OXFORD INSTRUMENTS PLC</t>
   </si>
   <si>
     <t>CH0024608827</t>
   </si>
   <si>
     <t>PARTNERS GROUP HOLDING AG</t>
   </si>
   <si>
     <t>FR001400PFU4</t>
   </si>
   <si>
     <t>PLANISWARE SA</t>
   </si>
   <si>
     <t>GB00B7N0K053</t>
   </si>
   <si>
     <t>PREMIER FOODS PLC</t>
   </si>
@@ -853,92 +859,95 @@
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>FR0000121709</t>
   </si>
   <si>
     <t>SEB SA</t>
   </si>
   <si>
     <t>GG00BQZCBZ44</t>
   </si>
   <si>
     <t>SHURGARD SELF STORAGE LTD</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>2 801.85</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>2 538.65</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>6 953.04</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>NO0010631567</t>
   </si>
   <si>
     <t>SPAREBANK  SR-NORGE</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
+    <t>DE000SPG1003</t>
+  </si>
+  <si>
+    <t>SPRINGER NATURE AG</t>
+  </si>
+  <si>
     <t>NL00150001Q9</t>
   </si>
   <si>
     <t>STELLANTIS NV</t>
   </si>
   <si>
     <t>GB00B0KM9T71</t>
   </si>
   <si>
     <t>STHREE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>DE000A1K0235</t>
@@ -970,114 +979,114 @@
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>6 155.80</t>
+    <t>6 272.34</t>
   </si>
   <si>
     <t>IE00BJ5FQX74</t>
   </si>
   <si>
     <t>UNIPHAR PLC</t>
   </si>
   <si>
     <t>GB0006928617</t>
   </si>
   <si>
     <t>UNITE GROUP PLC</t>
   </si>
   <si>
-    <t>1 239.47</t>
+    <t>1 262.93</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0000031577</t>
   </si>
   <si>
     <t>VIRBAC SA</t>
   </si>
   <si>
     <t>BE0974349814</t>
   </si>
   <si>
     <t>WAREHOUSES DE PAUW NV</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0276534614</t>
   </si>
   <si>
     <t>ZEHNDER GROUP AG</t>
   </si>
   <si>
-    <t>EUR-18412428</t>
-[...8 lines deleted...]
-    <t>EUR/GBP 2026-03-03</t>
+    <t>EUR-18412544</t>
+  </si>
+  <si>
+    <t>EUR/GBP 2026-03-20</t>
+  </si>
+  <si>
+    <t>EUR-18412553</t>
+  </si>
+  <si>
+    <t>EUR/GBP 2026-03-23</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1447,241 +1456,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>3251</v>
       </c>
       <c r="C2" s="1">
-        <v>200992.0</v>
+        <v>200424.0</v>
       </c>
       <c r="D2">
-        <v>123.48</v>
+        <v>110.53</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>24819039.34</v>
+        <v>22153335.0</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2">
-        <v>24819039.34</v>
+        <v>22153335.0</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
         <v>393</v>
       </c>
       <c r="C3" s="1">
-        <v>64966.0</v>
+        <v>64781.0</v>
       </c>
       <c r="D3">
-        <v>369.76</v>
+        <v>342.33</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>24021643.37</v>
+        <v>22176581.38</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3">
-        <v>24021643.37</v>
+        <v>22176581.38</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
         <v>394</v>
       </c>
       <c r="C4" s="1">
-        <v>198357.0</v>
+        <v>197875.0</v>
       </c>
       <c r="D4">
-        <v>213.42</v>
+        <v>194.58</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>42333558.09</v>
+        <v>38503332.8</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4">
-        <v>42333558.09</v>
+        <v>38503332.8</v>
       </c>
       <c r="I4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="1">
         <v>591.33</v>
       </c>
       <c r="D5">
-        <v>112.94</v>
+        <v>102.75</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5">
-        <v>66787.15</v>
+        <v>60757.32</v>
       </c>
       <c r="G5" t="s">
         <v>7</v>
       </c>
       <c r="H5">
-        <v>66787.15</v>
+        <v>60757.32</v>
       </c>
       <c r="I5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="1">
         <v>126616.84</v>
       </c>
       <c r="D6">
-        <v>216.36</v>
+        <v>196.92</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6">
-        <v>27395169.1</v>
+        <v>24933253.02</v>
       </c>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c r="H6">
-        <v>27395169.1</v>
+        <v>24933253.02</v>
       </c>
       <c r="I6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="1">
-        <v>669771.77</v>
+        <v>668248.65</v>
       </c>
       <c r="D7">
-        <v>94.87</v>
+        <v>86.34</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7">
-        <v>63544472.73</v>
+        <v>57698639.56</v>
       </c>
       <c r="G7" t="s">
         <v>7</v>
       </c>
       <c r="H7">
-        <v>63544472.73</v>
+        <v>57698639.56</v>
       </c>
       <c r="I7" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P162"/>
+  <dimension ref="A1:P163"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O162" sqref="O162"/>
+      <selection activeCell="O163" sqref="O163"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>18</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -1700,8089 +1709,8139 @@
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="P1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="1">
-        <v>4275.0</v>
+        <v>2005.0</v>
       </c>
       <c r="D2" s="1">
-        <v>158.2</v>
+        <v>133.25</v>
       </c>
       <c r="E2" s="1">
-        <v>212.65645380117</v>
+        <v>197.9179351621</v>
       </c>
       <c r="F2" t="s">
         <v>7</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>909106.34</v>
+        <v>396825.46</v>
       </c>
       <c r="I2" s="1">
-        <v>-232801.34</v>
+        <v>-129659.21</v>
       </c>
       <c r="J2" s="1">
-        <v>-25.607712734684</v>
+        <v>-32.674115718281</v>
       </c>
       <c r="K2">
-        <v>0.21</v>
+        <v>0.43</v>
       </c>
       <c r="L2">
-        <v>912.91</v>
+        <v>859.62</v>
       </c>
       <c r="M2" s="1">
-        <v>676305.0</v>
+        <v>267166.25</v>
       </c>
       <c r="N2" s="1">
-        <v>677217.91</v>
+        <v>268025.87</v>
       </c>
       <c r="O2" s="1">
-        <v>0.74</v>
+        <v>0.32</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>2005.0</v>
+        <v>4275.0</v>
       </c>
       <c r="D3" s="1">
-        <v>158.2</v>
+        <v>133.25</v>
       </c>
       <c r="E3" s="1">
-        <v>197.9179351621</v>
+        <v>212.65645380117</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>396825.46</v>
+        <v>909106.34</v>
       </c>
       <c r="I3" s="1">
-        <v>-79634.46</v>
+        <v>-339462.59</v>
       </c>
       <c r="J3" s="1">
-        <v>-20.067880725193</v>
+        <v>-37.340251086578</v>
       </c>
       <c r="K3">
-        <v>0.43</v>
+        <v>0.21</v>
       </c>
       <c r="L3">
-        <v>859.62</v>
+        <v>912.91</v>
       </c>
       <c r="M3" s="1">
-        <v>317191.0</v>
+        <v>569643.75</v>
       </c>
       <c r="N3" s="1">
-        <v>318050.62</v>
+        <v>570556.66</v>
       </c>
       <c r="O3" s="1">
-        <v>0.35</v>
+        <v>0.69</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
         <v>279.0</v>
       </c>
       <c r="D4" s="1">
-        <v>994.8</v>
+        <v>865.6</v>
       </c>
       <c r="E4" s="1">
         <v>1038.5548387097</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>289756.8</v>
       </c>
       <c r="I4" s="1">
-        <v>-12207.6</v>
+        <v>-48254.4</v>
       </c>
       <c r="J4" s="1">
-        <v>-4.2130503926051</v>
+        <v>-16.653414173541</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>277549.2</v>
+        <v>241502.4</v>
       </c>
       <c r="N4" s="1">
-        <v>277549.2</v>
+        <v>241502.4</v>
       </c>
       <c r="O4" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
         <v>4233.0</v>
       </c>
       <c r="D5" s="1">
-        <v>184.24</v>
+        <v>163.96</v>
       </c>
       <c r="E5" s="1">
         <v>203.36983699504</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>860864.52</v>
       </c>
       <c r="I5" s="1">
-        <v>-80976.6</v>
+        <v>-166821.84</v>
       </c>
       <c r="J5" s="1">
-        <v>-9.4064278546408</v>
+        <v>-19.378408114671</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>779887.92</v>
+        <v>694042.68</v>
       </c>
       <c r="N5" s="1">
-        <v>779887.92</v>
+        <v>694042.68</v>
       </c>
       <c r="O5" s="1">
-        <v>0.86</v>
+        <v>0.84</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1">
-        <v>9587.0</v>
+        <v>3643.0</v>
       </c>
       <c r="D6" s="1">
-        <v>27.6</v>
+        <v>33.05</v>
       </c>
       <c r="E6" s="1">
-        <v>18.456611035778</v>
+        <v>18.456612681856</v>
       </c>
       <c r="F6" t="s">
         <v>7</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>176943.53</v>
+        <v>67237.44</v>
       </c>
       <c r="I6" s="1">
-        <v>87657.67</v>
+        <v>53163.71</v>
       </c>
       <c r="J6" s="1">
-        <v>49.539912535937</v>
+        <v>79.068611178534</v>
       </c>
       <c r="K6">
-        <v>0.14</v>
+        <v>0.36</v>
       </c>
       <c r="L6" t="s">
         <v>37</v>
       </c>
       <c r="M6" s="1">
-        <v>264601.2</v>
+        <v>120401.15</v>
       </c>
       <c r="N6" s="1">
-        <v>265920.61</v>
+        <v>121720.56</v>
       </c>
       <c r="O6" s="1">
-        <v>0.29</v>
+        <v>0.15</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>7052.0</v>
+        <v>5580.0</v>
       </c>
       <c r="D7" s="1">
-        <v>59.62</v>
+        <v>47.3</v>
       </c>
       <c r="E7" s="1">
-        <v>71.911279069767</v>
+        <v>71.911279569892</v>
       </c>
       <c r="F7" t="s">
         <v>7</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>507118.34</v>
+        <v>401264.94</v>
       </c>
       <c r="I7" s="1">
-        <v>-86678.1</v>
+        <v>-137330.94</v>
       </c>
       <c r="J7" s="1">
-        <v>-17.092282641563</v>
+        <v>-34.224505136183</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>420440.24</v>
+        <v>263934.0</v>
       </c>
       <c r="N7" s="1">
-        <v>420440.24</v>
+        <v>263934.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.46</v>
+        <v>0.32</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>2980.0</v>
       </c>
       <c r="D8" s="1">
-        <v>382.2</v>
+        <v>353.2</v>
       </c>
       <c r="E8" s="1">
         <v>214.54963422819</v>
       </c>
       <c r="F8" t="s">
         <v>7</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>639357.91</v>
       </c>
       <c r="I8" s="1">
-        <v>499598.09</v>
+        <v>413178.09</v>
       </c>
       <c r="J8" s="1">
-        <v>78.140597337726</v>
+        <v>64.623911511472</v>
       </c>
       <c r="K8">
         <v>5.16</v>
       </c>
       <c r="L8" t="s">
         <v>42</v>
       </c>
       <c r="M8" s="1">
-        <v>1138956.0</v>
+        <v>1052536.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1154325.74</v>
+        <v>1067905.74</v>
       </c>
       <c r="O8" s="1">
-        <v>1.27</v>
+        <v>1.29</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
         <v>19506.0</v>
       </c>
       <c r="D9" s="1">
-        <v>28.29</v>
+        <v>23.36</v>
       </c>
       <c r="E9" s="1">
         <v>22.248209781606</v>
       </c>
       <c r="F9" t="s">
         <v>7</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>433973.58</v>
       </c>
       <c r="I9" s="1">
-        <v>117851.16</v>
+        <v>21686.58</v>
       </c>
       <c r="J9" s="1">
-        <v>27.156298316593</v>
+        <v>4.997212042263</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>551824.74</v>
+        <v>455660.16</v>
       </c>
       <c r="N9" s="1">
-        <v>551824.74</v>
+        <v>455660.16</v>
       </c>
       <c r="O9" s="1">
-        <v>0.61</v>
+        <v>0.55</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
         <v>8517.0</v>
       </c>
       <c r="D10" s="1">
-        <v>63.55</v>
+        <v>55.2</v>
       </c>
       <c r="E10" s="1">
         <v>85.068231771751</v>
       </c>
       <c r="F10" t="s">
         <v>7</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>724526.13</v>
       </c>
       <c r="I10" s="1">
-        <v>-183270.78</v>
+        <v>-254387.73</v>
       </c>
       <c r="J10" s="1">
-        <v>-25.295261607749</v>
+        <v>-35.110911734819</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>541255.35</v>
+        <v>470138.4</v>
       </c>
       <c r="N10" s="1">
-        <v>541255.35</v>
+        <v>470138.4</v>
       </c>
       <c r="O10" s="1">
-        <v>0.59</v>
+        <v>0.57</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
         <v>5137.0</v>
       </c>
       <c r="D11" s="1">
-        <v>52.74</v>
+        <v>49.1</v>
       </c>
       <c r="E11" s="1">
         <v>62.283570177146</v>
       </c>
       <c r="F11" t="s">
         <v>7</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>319950.7</v>
       </c>
       <c r="I11" s="1">
-        <v>-49025.32</v>
+        <v>-67724.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-15.322773164741</v>
+        <v>-21.167011042639</v>
       </c>
       <c r="K11">
         <v>0.52</v>
       </c>
       <c r="L11" t="s">
         <v>49</v>
       </c>
       <c r="M11" s="1">
-        <v>270925.38</v>
+        <v>252226.7</v>
       </c>
       <c r="N11" s="1">
-        <v>273591.91</v>
+        <v>254893.23</v>
       </c>
       <c r="O11" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>8219.0</v>
       </c>
       <c r="D12" s="1">
-        <v>68.82</v>
+        <v>60.34</v>
       </c>
       <c r="E12" s="1">
         <v>56.714487163888</v>
       </c>
       <c r="F12" t="s">
         <v>7</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>466136.37</v>
       </c>
       <c r="I12" s="1">
-        <v>99495.21</v>
+        <v>29798.09</v>
       </c>
       <c r="J12" s="1">
-        <v>21.344657144003</v>
+        <v>6.3925691960059</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>565631.58</v>
+        <v>495934.46</v>
       </c>
       <c r="N12" s="1">
-        <v>565631.58</v>
+        <v>495934.46</v>
       </c>
       <c r="O12" s="1">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>11817.0</v>
+        <v>3473.0</v>
       </c>
       <c r="D13" s="1">
-        <v>29.92</v>
+        <v>33.34</v>
       </c>
       <c r="E13" s="1">
-        <v>36.370108318524</v>
+        <v>33.87116901814</v>
       </c>
       <c r="F13" t="s">
         <v>7</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>429785.57</v>
+        <v>117634.57</v>
       </c>
       <c r="I13" s="1">
-        <v>-76220.93</v>
+        <v>-1844.75</v>
       </c>
       <c r="J13" s="1">
-        <v>-17.734641486451</v>
+        <v>-1.5682039726927</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>353564.64</v>
+        <v>115789.82</v>
       </c>
       <c r="N13" s="1">
-        <v>353564.64</v>
+        <v>115789.82</v>
       </c>
       <c r="O13" s="1">
-        <v>0.39</v>
+        <v>0.14</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>390.0</v>
+        <v>11817.0</v>
       </c>
       <c r="D14" s="1">
-        <v>657.4</v>
+        <v>27.02</v>
       </c>
       <c r="E14" s="1">
-        <v>627.40466666667</v>
+        <v>36.370108318524</v>
       </c>
       <c r="F14" t="s">
         <v>7</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>244687.82</v>
+        <v>429785.57</v>
       </c>
       <c r="I14" s="1">
-        <v>11698.18</v>
+        <v>-110490.23</v>
       </c>
       <c r="J14" s="1">
-        <v>4.7808591371651</v>
+        <v>-25.708222358419</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>256386.0</v>
+        <v>319295.34</v>
       </c>
       <c r="N14" s="1">
-        <v>256386.0</v>
+        <v>319295.34</v>
       </c>
       <c r="O14" s="1">
-        <v>0.28</v>
+        <v>0.39</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>1010.0</v>
+        <v>390.0</v>
       </c>
       <c r="D15" s="1">
-        <v>714.2</v>
+        <v>593.2</v>
       </c>
       <c r="E15" s="1">
-        <v>503.2962970297</v>
+        <v>627.40466666667</v>
       </c>
       <c r="F15" t="s">
         <v>7</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>508329.26</v>
+        <v>244687.82</v>
       </c>
       <c r="I15" s="1">
-        <v>213012.74</v>
+        <v>-13339.82</v>
       </c>
       <c r="J15" s="1">
-        <v>41.904481359188</v>
+        <v>-5.4517711588587</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>721342.0</v>
+        <v>231348.0</v>
       </c>
       <c r="N15" s="1">
-        <v>721342.0</v>
+        <v>231348.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.79</v>
+        <v>0.28</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>265.0</v>
+        <v>1010.0</v>
       </c>
       <c r="D16" s="1">
-        <v>1233.4</v>
+        <v>661.6</v>
       </c>
       <c r="E16" s="1">
-        <v>935.36086792453</v>
+        <v>503.2962970297</v>
       </c>
       <c r="F16" t="s">
         <v>7</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>247870.63</v>
+        <v>508329.26</v>
       </c>
       <c r="I16" s="1">
-        <v>78980.37</v>
+        <v>159886.74</v>
       </c>
       <c r="J16" s="1">
-        <v>31.863545108188</v>
+        <v>31.453381219881</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>326851.0</v>
+        <v>668216.0</v>
       </c>
       <c r="N16" s="1">
-        <v>326851.0</v>
+        <v>668216.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.36</v>
+        <v>0.81</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>2645.0</v>
+        <v>2678.0</v>
       </c>
       <c r="D17" s="1">
-        <v>1233.4</v>
+        <v>1168.6</v>
       </c>
       <c r="E17" s="1">
-        <v>577.65703969754</v>
+        <v>584.99326362957</v>
       </c>
       <c r="F17" t="s">
         <v>7</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1527902.87</v>
+        <v>1566611.96</v>
       </c>
       <c r="I17" s="1">
-        <v>1734440.13</v>
+        <v>1562898.84</v>
       </c>
       <c r="J17" s="1">
-        <v>113.51769566347</v>
+        <v>99.762984064031</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3262343.0</v>
+        <v>3129510.8</v>
       </c>
       <c r="N17" s="1">
-        <v>3262343.0</v>
+        <v>3129510.8</v>
       </c>
       <c r="O17" s="1">
-        <v>3.58</v>
+        <v>3.78</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>11529.0</v>
+        <v>265.0</v>
       </c>
       <c r="D18" s="1">
-        <v>61.44</v>
+        <v>1168.6</v>
       </c>
       <c r="E18" s="1">
-        <v>38.260272356666</v>
+        <v>935.36086792453</v>
       </c>
       <c r="F18" t="s">
         <v>7</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>441102.68</v>
+        <v>247870.63</v>
       </c>
       <c r="I18" s="1">
-        <v>267239.08</v>
+        <v>61808.37</v>
       </c>
       <c r="J18" s="1">
-        <v>60.58432472004</v>
+        <v>24.935737646691</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>708341.76</v>
+        <v>309679.0</v>
       </c>
       <c r="N18" s="1">
-        <v>708341.76</v>
+        <v>309679.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.78</v>
+        <v>0.37</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>22500.0</v>
+        <v>11529.0</v>
       </c>
       <c r="D19" s="1">
-        <v>385.6</v>
+        <v>57.8</v>
       </c>
       <c r="E19" s="1">
-        <v>190.92348</v>
+        <v>38.260272356666</v>
       </c>
       <c r="F19" t="s">
-        <v>64</v>
+        <v>7</v>
       </c>
       <c r="G19">
-        <v>10.65</v>
+        <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>446464.3</v>
+        <v>441102.68</v>
       </c>
       <c r="I19" s="1">
-        <v>367955.41</v>
+        <v>225273.52</v>
       </c>
       <c r="J19" s="1">
-        <v>82.415415969429</v>
+        <v>51.070539857069</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>814419.71</v>
+        <v>666376.2</v>
       </c>
       <c r="N19" s="1">
-        <v>814419.71</v>
+        <v>666376.2</v>
       </c>
       <c r="O19" s="1">
-        <v>0.89</v>
+        <v>0.81</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" t="s">
         <v>65</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>22500.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>321.9</v>
+      </c>
+      <c r="E20" s="1">
+        <v>190.92348</v>
+      </c>
+      <c r="F20" t="s">
         <v>66</v>
       </c>
-      <c r="C20" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G20">
-        <v>0.88</v>
+        <v>10.77</v>
       </c>
       <c r="H20" s="1">
-        <v>886117.86</v>
+        <v>446464.3</v>
       </c>
       <c r="I20" s="1">
-        <v>231479.46</v>
+        <v>225880.41</v>
       </c>
       <c r="J20" s="1">
-        <v>26.122874896123</v>
+        <v>50.593162767997</v>
       </c>
       <c r="K20">
-        <v>1.82</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>0.0</v>
+      </c>
+      <c r="L20">
+        <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1117597.32</v>
+        <v>672344.71</v>
       </c>
       <c r="N20" s="1">
-        <v>1129066.68</v>
+        <v>672344.71</v>
       </c>
       <c r="O20" s="1">
-        <v>1.24</v>
+        <v>0.81</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" t="s">
+        <v>68</v>
+      </c>
+      <c r="C21" s="1">
+        <v>6315.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>141.12</v>
+      </c>
+      <c r="E21" s="1">
+        <v>117.4151037213</v>
+      </c>
+      <c r="F21" t="s">
         <v>69</v>
       </c>
-      <c r="B21" t="s">
+      <c r="G21">
+        <v>0.86</v>
+      </c>
+      <c r="H21" s="1">
+        <v>886117.86</v>
+      </c>
+      <c r="I21" s="1">
+        <v>147862.41</v>
+      </c>
+      <c r="J21" s="1">
+        <v>16.686539869538</v>
+      </c>
+      <c r="K21">
+        <v>1.85</v>
+      </c>
+      <c r="L21" t="s">
         <v>70</v>
       </c>
-      <c r="C21" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>739975.38</v>
+        <v>1033980.27</v>
       </c>
       <c r="N21" s="1">
-        <v>739975.38</v>
+        <v>1045666.77</v>
       </c>
       <c r="O21" s="1">
-        <v>0.81</v>
+        <v>1.26</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
-        <v>15192.0</v>
+        <v>40415.0</v>
       </c>
       <c r="D22" s="1">
-        <v>41.46</v>
+        <v>159.75</v>
       </c>
       <c r="E22" s="1">
-        <v>26.763661137441</v>
+        <v>98.458638871706</v>
       </c>
       <c r="F22" t="s">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="G22">
-        <v>1.0</v>
+        <v>10.77</v>
       </c>
       <c r="H22" s="1">
-        <v>406593.54</v>
+        <v>370725.12</v>
       </c>
       <c r="I22" s="1">
-        <v>223266.78</v>
+        <v>228613.06</v>
       </c>
       <c r="J22" s="1">
-        <v>54.911541388483</v>
+        <v>61.666460584058</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>629860.32</v>
+        <v>599338.18</v>
       </c>
       <c r="N22" s="1">
-        <v>629860.32</v>
+        <v>599338.18</v>
       </c>
       <c r="O22" s="1">
-        <v>0.69</v>
+        <v>0.72</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B23" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C23" s="1">
-        <v>20770.0</v>
+        <v>15192.0</v>
       </c>
       <c r="D23" s="1">
-        <v>41.46</v>
+        <v>38.44</v>
       </c>
       <c r="E23" s="1">
-        <v>32.258620606644</v>
+        <v>26.763661137441</v>
       </c>
       <c r="F23" t="s">
         <v>7</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>670011.55</v>
+        <v>406593.54</v>
       </c>
       <c r="I23" s="1">
-        <v>191112.65</v>
+        <v>177386.94</v>
       </c>
       <c r="J23" s="1">
-        <v>28.523784403418</v>
+        <v>43.627584442193</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>861124.2</v>
+        <v>583980.48</v>
       </c>
       <c r="N23" s="1">
-        <v>861124.2</v>
+        <v>583980.48</v>
       </c>
       <c r="O23" s="1">
-        <v>0.95</v>
+        <v>0.71</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
-        <v>47242.0</v>
+        <v>20770.0</v>
       </c>
       <c r="D24" s="1">
-        <v>19.75</v>
+        <v>38.44</v>
       </c>
       <c r="E24" s="1">
-        <v>7.2636173320351</v>
+        <v>32.258620606644</v>
       </c>
       <c r="F24" t="s">
         <v>7</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>343147.81</v>
+        <v>670011.55</v>
       </c>
       <c r="I24" s="1">
-        <v>589881.69</v>
+        <v>128387.25</v>
       </c>
       <c r="J24" s="1">
-        <v>171.90309039128</v>
+        <v>19.161945790337</v>
       </c>
       <c r="K24">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>0.0</v>
+      </c>
+      <c r="L24">
+        <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>933029.5</v>
+        <v>798398.8</v>
       </c>
       <c r="N24" s="1">
-        <v>942000.56</v>
+        <v>798398.8</v>
       </c>
       <c r="O24" s="1">
-        <v>1.04</v>
+        <v>0.97</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" t="s">
         <v>76</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>47242.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>17.915</v>
+      </c>
+      <c r="E25" s="1">
+        <v>7.2636173320351</v>
+      </c>
+      <c r="F25" t="s">
+        <v>7</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>343147.81</v>
+      </c>
+      <c r="I25" s="1">
+        <v>503192.62</v>
+      </c>
+      <c r="J25" s="1">
+        <v>146.64019566379</v>
+      </c>
+      <c r="K25">
+        <v>0.19</v>
+      </c>
+      <c r="L25" t="s">
         <v>77</v>
       </c>
-      <c r="C25" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>1184882.27</v>
+        <v>846340.43</v>
       </c>
       <c r="N25" s="1">
-        <v>1188874.82</v>
+        <v>855311.49</v>
       </c>
       <c r="O25" s="1">
-        <v>1.31</v>
+        <v>1.03</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B26" t="s">
         <v>79</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>109813.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>9.35</v>
+      </c>
+      <c r="E26" s="1">
+        <v>6.1865614271534</v>
+      </c>
+      <c r="F26" t="s">
+        <v>7</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>679364.87</v>
+      </c>
+      <c r="I26" s="1">
+        <v>347386.68</v>
+      </c>
+      <c r="J26" s="1">
+        <v>51.134036412569</v>
+      </c>
+      <c r="K26">
+        <v>0.04</v>
+      </c>
+      <c r="L26" t="s">
         <v>80</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>420246.23</v>
+        <v>1026751.55</v>
       </c>
       <c r="N26" s="1">
-        <v>424611.94</v>
+        <v>1030744.1</v>
       </c>
       <c r="O26" s="1">
-        <v>0.47</v>
+        <v>1.25</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" t="s">
         <v>82</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" s="1">
+        <v>29647.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>13.135</v>
+      </c>
+      <c r="E27" s="1">
+        <v>10.074887847</v>
+      </c>
+      <c r="F27" t="s">
+        <v>7</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>298690.2</v>
+      </c>
+      <c r="I27" s="1">
+        <v>90723.15</v>
+      </c>
+      <c r="J27" s="1">
+        <v>30.373661405697</v>
+      </c>
+      <c r="K27">
+        <v>0.15</v>
+      </c>
+      <c r="L27" t="s">
         <v>83</v>
       </c>
-      <c r="C27" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>650619.36</v>
+        <v>389413.35</v>
       </c>
       <c r="N27" s="1">
-        <v>650619.36</v>
+        <v>393779.06</v>
       </c>
       <c r="O27" s="1">
-        <v>0.71</v>
+        <v>0.48</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>6813.0</v>
+        <v>25386.0</v>
       </c>
       <c r="D28" s="1">
-        <v>132.0</v>
+        <v>30.24</v>
       </c>
       <c r="E28" s="1">
-        <v>41.358040510788</v>
+        <v>25.846346411408</v>
       </c>
       <c r="F28" t="s">
         <v>7</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>281772.33</v>
+        <v>656135.35</v>
       </c>
       <c r="I28" s="1">
-        <v>617543.67</v>
+        <v>111537.29</v>
       </c>
       <c r="J28" s="1">
-        <v>219.16405702434</v>
+        <v>16.999128304854</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>899316.0</v>
+        <v>767672.64</v>
       </c>
       <c r="N28" s="1">
-        <v>899316.0</v>
+        <v>767672.64</v>
       </c>
       <c r="O28" s="1">
-        <v>0.99</v>
+        <v>0.93</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
-        <v>14503.0</v>
+        <v>7353.0</v>
       </c>
       <c r="D29" s="1">
-        <v>12.67</v>
+        <v>125.4</v>
       </c>
       <c r="E29" s="1">
-        <v>5.918163138661</v>
+        <v>47.539804161567</v>
       </c>
       <c r="F29" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G29">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>99901.19</v>
+        <v>349560.18</v>
       </c>
       <c r="I29" s="1">
-        <v>109336.33</v>
+        <v>572506.02</v>
       </c>
       <c r="J29" s="1">
-        <v>109.44447208287</v>
+        <v>163.77895788931</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>209237.52</v>
+        <v>922066.2</v>
       </c>
       <c r="N29" s="1">
-        <v>209237.52</v>
+        <v>922066.2</v>
       </c>
       <c r="O29" s="1">
-        <v>0.23</v>
+        <v>1.12</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>2207.0</v>
+        <v>12390.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.0</v>
+        <v>12.65</v>
       </c>
       <c r="E30" s="1">
-        <v>112.68792025374</v>
+        <v>5.9181630347054</v>
       </c>
       <c r="F30" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G30">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H30" s="1">
-        <v>248702.24</v>
+        <v>85346.19</v>
       </c>
       <c r="I30" s="1">
-        <v>-28002.24</v>
+        <v>96503.33</v>
       </c>
       <c r="J30" s="1">
-        <v>-11.259343703539</v>
+        <v>113.07280383577</v>
       </c>
       <c r="K30">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.29</v>
+      </c>
+      <c r="L30" t="s">
+        <v>90</v>
       </c>
       <c r="M30" s="1">
-        <v>220700.0</v>
+        <v>181849.52</v>
       </c>
       <c r="N30" s="1">
-        <v>220700.0</v>
+        <v>185443.38</v>
       </c>
       <c r="O30" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B31" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C31" s="1">
-        <v>4871.0</v>
+        <v>2207.0</v>
       </c>
       <c r="D31" s="1">
-        <v>89.46</v>
+        <v>92.6</v>
       </c>
       <c r="E31" s="1">
-        <v>80.247620611784</v>
+        <v>112.68792025374</v>
       </c>
       <c r="F31" t="s">
         <v>7</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>390886.16</v>
+        <v>248702.24</v>
       </c>
       <c r="I31" s="1">
-        <v>44873.5</v>
+        <v>-44334.04</v>
       </c>
       <c r="J31" s="1">
-        <v>11.479940860531</v>
+        <v>-17.826152269477</v>
       </c>
       <c r="K31">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>0.0</v>
+      </c>
+      <c r="L31">
+        <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>435759.66</v>
+        <v>204368.2</v>
       </c>
       <c r="N31" s="1">
-        <v>443188.93</v>
+        <v>204368.2</v>
       </c>
       <c r="O31" s="1">
-        <v>0.49</v>
+        <v>0.25</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>93</v>
       </c>
       <c r="B32" t="s">
         <v>94</v>
       </c>
       <c r="C32" s="1">
-        <v>8881.0</v>
+        <v>4871.0</v>
       </c>
       <c r="D32" s="1">
-        <v>95.5</v>
+        <v>76.34</v>
       </c>
       <c r="E32" s="1">
-        <v>64.062438914537</v>
+        <v>80.247620611784</v>
       </c>
       <c r="F32" t="s">
         <v>7</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>568938.52</v>
+        <v>390886.16</v>
       </c>
       <c r="I32" s="1">
-        <v>279196.98</v>
+        <v>-19034.02</v>
       </c>
       <c r="J32" s="1">
-        <v>49.073312877462</v>
+        <v>-4.8694535513869</v>
       </c>
       <c r="K32">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.53</v>
+      </c>
+      <c r="L32" t="s">
+        <v>95</v>
       </c>
       <c r="M32" s="1">
-        <v>848135.5</v>
+        <v>371852.14</v>
       </c>
       <c r="N32" s="1">
-        <v>848135.5</v>
+        <v>379281.41</v>
       </c>
       <c r="O32" s="1">
-        <v>0.93</v>
+        <v>0.46</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B33" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C33" s="1">
-        <v>59401.0</v>
+        <v>8881.0</v>
       </c>
       <c r="D33" s="1">
-        <v>7.8</v>
+        <v>84.49</v>
       </c>
       <c r="E33" s="1">
-        <v>7.6324482752816</v>
+        <v>64.062438914537</v>
       </c>
       <c r="F33" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G33">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>523027.32</v>
+        <v>568938.52</v>
       </c>
       <c r="I33" s="1">
-        <v>4558.91</v>
+        <v>181417.17</v>
       </c>
       <c r="J33" s="1">
-        <v>0.87163898054121</v>
+        <v>31.886955026353</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>527586.23</v>
+        <v>750355.69</v>
       </c>
       <c r="N33" s="1">
-        <v>527586.23</v>
+        <v>750355.69</v>
       </c>
       <c r="O33" s="1">
-        <v>0.58</v>
+        <v>0.91</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B34" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C34" s="1">
-        <v>38209.0</v>
+        <v>67620.0</v>
       </c>
       <c r="D34" s="1">
-        <v>105.2</v>
+        <v>6.26</v>
       </c>
       <c r="E34" s="1">
-        <v>88.479431024104</v>
+        <v>7.6165233658681</v>
       </c>
       <c r="F34" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="G34">
-        <v>10.65</v>
+        <v>0.86</v>
       </c>
       <c r="H34" s="1">
-        <v>306811.64</v>
+        <v>594448.12</v>
       </c>
       <c r="I34" s="1">
-        <v>70508.64</v>
+        <v>-103314.31</v>
       </c>
       <c r="J34" s="1">
-        <v>22.98108376853</v>
+        <v>-17.379869920356</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>377320.28</v>
+        <v>491133.81</v>
       </c>
       <c r="N34" s="1">
-        <v>377320.28</v>
+        <v>491133.81</v>
       </c>
       <c r="O34" s="1">
-        <v>0.41</v>
+        <v>0.59</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C35" s="1">
-        <v>21919.0</v>
+        <v>38209.0</v>
       </c>
       <c r="D35" s="1">
-        <v>21.94</v>
+        <v>99.0</v>
       </c>
       <c r="E35" s="1">
-        <v>24.852813540764</v>
+        <v>88.479431024104</v>
       </c>
       <c r="F35" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="G35">
-        <v>0.88</v>
+        <v>10.77</v>
       </c>
       <c r="H35" s="1">
-        <v>632186.09</v>
+        <v>306811.64</v>
       </c>
       <c r="I35" s="1">
-        <v>-84587.33</v>
+        <v>44335.68</v>
       </c>
       <c r="J35" s="1">
-        <v>-13.38013147363</v>
+        <v>14.450455660678</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>547598.76</v>
+        <v>351147.32</v>
       </c>
       <c r="N35" s="1">
-        <v>547598.76</v>
+        <v>351147.32</v>
       </c>
       <c r="O35" s="1">
-        <v>0.6</v>
+        <v>0.42</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B36" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C36" s="1">
-        <v>21628.0</v>
+        <v>18101.0</v>
       </c>
       <c r="D36" s="1">
-        <v>29.42</v>
+        <v>22.0</v>
       </c>
       <c r="E36" s="1">
-        <v>25.199186702423</v>
+        <v>24.852813656704</v>
       </c>
       <c r="F36" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G36">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H36" s="1">
-        <v>545008.01</v>
+        <v>522067.63</v>
       </c>
       <c r="I36" s="1">
-        <v>91287.75</v>
+        <v>-60031.88</v>
       </c>
       <c r="J36" s="1">
-        <v>16.749799695604</v>
+        <v>-11.498870366661</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>636295.76</v>
+        <v>462035.75</v>
       </c>
       <c r="N36" s="1">
-        <v>636295.76</v>
+        <v>462035.75</v>
       </c>
       <c r="O36" s="1">
-        <v>0.7</v>
+        <v>0.56</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B37" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C37" s="1">
-        <v>2718.0</v>
+        <v>8529.0</v>
       </c>
       <c r="D37" s="1">
-        <v>106.95</v>
+        <v>26.74</v>
       </c>
       <c r="E37" s="1">
-        <v>144.24165194996</v>
+        <v>25.199186305546</v>
       </c>
       <c r="F37" t="s">
         <v>7</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>392048.81</v>
+        <v>214923.86</v>
       </c>
       <c r="I37" s="1">
-        <v>-101358.71</v>
+        <v>13141.6</v>
       </c>
       <c r="J37" s="1">
-        <v>-25.853594607263</v>
+        <v>6.1145374924869</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>290690.1</v>
+        <v>228065.46</v>
       </c>
       <c r="N37" s="1">
-        <v>290690.1</v>
+        <v>228065.46</v>
       </c>
       <c r="O37" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C38" s="1">
-        <v>15803.0</v>
+        <v>2718.0</v>
       </c>
       <c r="D38" s="1">
-        <v>31.8</v>
+        <v>101.1</v>
       </c>
       <c r="E38" s="1">
-        <v>22.690361956591</v>
+        <v>144.24165194996</v>
       </c>
       <c r="F38" t="s">
         <v>7</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>358575.79</v>
+        <v>392048.81</v>
       </c>
       <c r="I38" s="1">
-        <v>143959.61</v>
+        <v>-117259.01</v>
       </c>
       <c r="J38" s="1">
-        <v>40.147610077077</v>
+        <v>-29.909288590877</v>
       </c>
       <c r="K38">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>0.0</v>
+      </c>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>502535.4</v>
+        <v>274789.8</v>
       </c>
       <c r="N38" s="1">
-        <v>517597.07</v>
+        <v>274789.8</v>
       </c>
       <c r="O38" s="1">
-        <v>0.57</v>
+        <v>0.33</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>108</v>
       </c>
       <c r="B39" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="1">
-        <v>872487.0</v>
+        <v>15803.0</v>
       </c>
       <c r="D39" s="1">
-        <v>0.933</v>
+        <v>26.3</v>
       </c>
       <c r="E39" s="1">
-        <v>0.72294615277935</v>
+        <v>22.690361956591</v>
       </c>
       <c r="F39" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G39">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>728700.67</v>
+        <v>358575.79</v>
       </c>
       <c r="I39" s="1">
-        <v>198226.69</v>
+        <v>57043.11</v>
       </c>
       <c r="J39" s="1">
-        <v>27.202759399137</v>
+        <v>15.908243554312</v>
       </c>
       <c r="K39">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.4</v>
+      </c>
+      <c r="L39" t="s">
+        <v>110</v>
       </c>
       <c r="M39" s="1">
-        <v>926927.36</v>
+        <v>415618.9</v>
       </c>
       <c r="N39" s="1">
-        <v>926927.36</v>
+        <v>421992.37</v>
       </c>
       <c r="O39" s="1">
-        <v>1.02</v>
+        <v>0.51</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C40" s="1">
-        <v>4075.0</v>
+        <v>872487.0</v>
       </c>
       <c r="D40" s="1">
-        <v>488.0</v>
+        <v>0.821</v>
       </c>
       <c r="E40" s="1">
-        <v>687.66774723926</v>
+        <v>0.72294615277935</v>
       </c>
       <c r="F40" t="s">
-        <v>112</v>
+        <v>69</v>
       </c>
       <c r="G40">
-        <v>7.47</v>
+        <v>0.86</v>
       </c>
       <c r="H40" s="1">
-        <v>375745.87</v>
+        <v>728700.67</v>
       </c>
       <c r="I40" s="1">
-        <v>-109586.72</v>
+        <v>102397.74</v>
       </c>
       <c r="J40" s="1">
-        <v>-29.165116305869</v>
+        <v>14.052099060098</v>
       </c>
       <c r="K40">
-        <v>1.92</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>0.0</v>
+      </c>
+      <c r="L40">
+        <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>266159.15</v>
+        <v>831098.41</v>
       </c>
       <c r="N40" s="1">
-        <v>273993.82</v>
+        <v>831098.41</v>
       </c>
       <c r="O40" s="1">
-        <v>0.3</v>
+        <v>1.01</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>113</v>
+      </c>
+      <c r="B41" t="s">
         <v>114</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>4075.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>427.5</v>
+      </c>
+      <c r="E41" s="1">
+        <v>687.66774723926</v>
+      </c>
+      <c r="F41" t="s">
         <v>115</v>
       </c>
-      <c r="C41" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G41">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H41" s="1">
-        <v>516745.65</v>
+        <v>375745.87</v>
       </c>
       <c r="I41" s="1">
-        <v>72187.31</v>
+        <v>-142579.88</v>
       </c>
       <c r="J41" s="1">
-        <v>13.969601872798</v>
+        <v>-37.945827588205</v>
       </c>
       <c r="K41">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.92</v>
+      </c>
+      <c r="L41" t="s">
+        <v>116</v>
       </c>
       <c r="M41" s="1">
-        <v>588932.96</v>
+        <v>233165.99</v>
       </c>
       <c r="N41" s="1">
-        <v>588932.96</v>
+        <v>241000.81</v>
       </c>
       <c r="O41" s="1">
-        <v>0.65</v>
+        <v>0.29</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B42" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>25835.0</v>
+        <v>6829.0</v>
       </c>
       <c r="D42" s="1">
-        <v>22.78</v>
+        <v>68.32</v>
       </c>
       <c r="E42" s="1">
-        <v>13.506966518289</v>
+        <v>75.66930004393</v>
       </c>
       <c r="F42" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G42">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>405329.66</v>
+        <v>516745.65</v>
       </c>
       <c r="I42" s="1">
-        <v>264813.02</v>
+        <v>-50188.37</v>
       </c>
       <c r="J42" s="1">
-        <v>65.332751617535</v>
+        <v>-9.71239332155</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>670142.68</v>
+        <v>466557.28</v>
       </c>
       <c r="N42" s="1">
-        <v>670142.68</v>
+        <v>466557.28</v>
       </c>
       <c r="O42" s="1">
-        <v>0.74</v>
+        <v>0.56</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B43" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>50646.0</v>
+        <v>25835.0</v>
       </c>
       <c r="D43" s="1">
-        <v>13.28</v>
+        <v>21.03</v>
       </c>
       <c r="E43" s="1">
-        <v>12.507396438021</v>
+        <v>13.506966518289</v>
       </c>
       <c r="F43" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G43">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H43" s="1">
-        <v>732048.31</v>
+        <v>405329.66</v>
       </c>
       <c r="I43" s="1">
-        <v>33809.8</v>
+        <v>225044.01</v>
       </c>
       <c r="J43" s="1">
-        <v>4.6185203268894</v>
+        <v>55.521229312456</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>765858.11</v>
+        <v>630373.67</v>
       </c>
       <c r="N43" s="1">
-        <v>765858.11</v>
+        <v>630373.67</v>
       </c>
       <c r="O43" s="1">
-        <v>0.84</v>
+        <v>0.76</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B44" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C44" s="1">
-        <v>5640.0</v>
+        <v>51915.0</v>
       </c>
       <c r="D44" s="1">
-        <v>72.64</v>
+        <v>11.82</v>
       </c>
       <c r="E44" s="1">
-        <v>62.951216312057</v>
+        <v>12.512910719445</v>
       </c>
       <c r="F44" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G44">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H44" s="1">
-        <v>355044.86</v>
+        <v>750765.74</v>
       </c>
       <c r="I44" s="1">
-        <v>54644.74</v>
+        <v>-38797.43</v>
       </c>
       <c r="J44" s="1">
-        <v>15.390939612532</v>
+        <v>-5.167714499066</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>409689.6</v>
+        <v>711968.31</v>
       </c>
       <c r="N44" s="1">
-        <v>409689.6</v>
+        <v>711968.31</v>
       </c>
       <c r="O44" s="1">
-        <v>0.45</v>
+        <v>0.86</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B45" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C45" s="1">
         <v>10680.0</v>
       </c>
       <c r="D45" s="1">
-        <v>72.64</v>
+        <v>69.42</v>
       </c>
       <c r="E45" s="1">
         <v>58.270883895131</v>
       </c>
       <c r="F45" t="s">
         <v>7</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>622333.04</v>
       </c>
       <c r="I45" s="1">
-        <v>153462.16</v>
+        <v>119072.56</v>
       </c>
       <c r="J45" s="1">
-        <v>24.65916963046</v>
+        <v>19.13325379607</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>775795.2</v>
+        <v>741405.6</v>
       </c>
       <c r="N45" s="1">
-        <v>775795.2</v>
+        <v>741405.6</v>
       </c>
       <c r="O45" s="1">
-        <v>0.85</v>
+        <v>0.9</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B46" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C46" s="1">
-        <v>8218.0</v>
+        <v>5640.0</v>
       </c>
       <c r="D46" s="1">
-        <v>18.55</v>
+        <v>69.42</v>
       </c>
       <c r="E46" s="1">
-        <v>37.134378194208</v>
+        <v>62.951216312057</v>
       </c>
       <c r="F46" t="s">
         <v>7</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>305170.32</v>
+        <v>355044.86</v>
       </c>
       <c r="I46" s="1">
-        <v>-152726.42</v>
+        <v>36483.94</v>
       </c>
       <c r="J46" s="1">
-        <v>-50.04628890516</v>
+        <v>10.275867674862</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>152443.9</v>
+        <v>391528.8</v>
       </c>
       <c r="N46" s="1">
-        <v>152443.9</v>
+        <v>391528.8</v>
       </c>
       <c r="O46" s="1">
-        <v>0.17</v>
+        <v>0.47</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B47" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C47" s="1">
         <v>6450.0</v>
       </c>
       <c r="D47" s="1">
-        <v>18.55</v>
+        <v>17.7</v>
       </c>
       <c r="E47" s="1">
         <v>16.917192248062</v>
       </c>
       <c r="F47" t="s">
         <v>7</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>109115.89</v>
       </c>
       <c r="I47" s="1">
-        <v>10531.61</v>
+        <v>5049.11</v>
       </c>
       <c r="J47" s="1">
-        <v>9.6517656594287</v>
+        <v>4.6272912222042</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>119647.5</v>
+        <v>114165.0</v>
       </c>
       <c r="N47" s="1">
-        <v>119647.5</v>
+        <v>114165.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B48" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C48" s="1">
-        <v>1288.0</v>
+        <v>8218.0</v>
       </c>
       <c r="D48" s="1">
-        <v>232.4</v>
+        <v>17.7</v>
       </c>
       <c r="E48" s="1">
-        <v>151.16260093168</v>
+        <v>37.134378194208</v>
       </c>
       <c r="F48" t="s">
         <v>7</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>194697.43</v>
+        <v>305170.32</v>
       </c>
       <c r="I48" s="1">
-        <v>104633.77</v>
+        <v>-159711.72</v>
       </c>
       <c r="J48" s="1">
-        <v>53.741731465074</v>
+        <v>-52.3352729715</v>
       </c>
       <c r="K48">
-        <v>1.67</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>0.0</v>
+      </c>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>299331.2</v>
+        <v>145458.6</v>
       </c>
       <c r="N48" s="1">
-        <v>301479.96</v>
+        <v>145458.6</v>
       </c>
       <c r="O48" s="1">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" t="s">
         <v>128</v>
       </c>
       <c r="C49" s="1">
-        <v>5591.0</v>
+        <v>975.0</v>
       </c>
       <c r="D49" s="1">
-        <v>50.1</v>
+        <v>249.2</v>
       </c>
       <c r="E49" s="1">
-        <v>47.572269719192</v>
+        <v>151.16260512821</v>
       </c>
       <c r="F49" t="s">
         <v>7</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>265976.56</v>
+        <v>147383.54</v>
       </c>
       <c r="I49" s="1">
-        <v>14132.54</v>
+        <v>95586.46</v>
       </c>
       <c r="J49" s="1">
-        <v>5.3134531854988</v>
+        <v>64.855586994314</v>
       </c>
       <c r="K49">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.2</v>
+      </c>
+      <c r="L49" t="s">
+        <v>129</v>
       </c>
       <c r="M49" s="1">
-        <v>280109.1</v>
+        <v>242970.0</v>
       </c>
       <c r="N49" s="1">
-        <v>280109.1</v>
+        <v>245118.76</v>
       </c>
       <c r="O49" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B50" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C50" s="1">
-        <v>18821.0</v>
+        <v>5591.0</v>
       </c>
       <c r="D50" s="1">
-        <v>34.09</v>
+        <v>43.93</v>
       </c>
       <c r="E50" s="1">
-        <v>27.498881037139</v>
+        <v>47.572269719192</v>
       </c>
       <c r="F50" t="s">
         <v>7</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>517556.44</v>
+        <v>265976.56</v>
       </c>
       <c r="I50" s="1">
-        <v>124051.45</v>
+        <v>-20363.93</v>
       </c>
       <c r="J50" s="1">
-        <v>23.968680594526</v>
+        <v>-7.6562874563082</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>641607.89</v>
+        <v>245612.63</v>
       </c>
       <c r="N50" s="1">
-        <v>641607.89</v>
+        <v>245612.63</v>
       </c>
       <c r="O50" s="1">
-        <v>0.71</v>
+        <v>0.3</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B51" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C51" s="1">
-        <v>118422.0</v>
+        <v>18821.0</v>
       </c>
       <c r="D51" s="1">
-        <v>6.56</v>
+        <v>32.15</v>
       </c>
       <c r="E51" s="1">
-        <v>6.824901707453</v>
+        <v>27.498881037139</v>
       </c>
       <c r="F51" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G51">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>948582.73</v>
+        <v>517556.44</v>
       </c>
       <c r="I51" s="1">
-        <v>-63994.16</v>
+        <v>87538.71</v>
       </c>
       <c r="J51" s="1">
-        <v>-6.7462919127781</v>
+        <v>16.91384808196</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>884588.57</v>
+        <v>605095.15</v>
       </c>
       <c r="N51" s="1">
-        <v>884588.57</v>
+        <v>605095.15</v>
       </c>
       <c r="O51" s="1">
-        <v>0.97</v>
+        <v>0.73</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B52" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C52" s="1">
-        <v>7352.0</v>
+        <v>124618.0</v>
       </c>
       <c r="D52" s="1">
-        <v>60.44</v>
+        <v>5.64</v>
       </c>
       <c r="E52" s="1">
-        <v>100.34154379761</v>
+        <v>6.7631364650372</v>
       </c>
       <c r="F52" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G52">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H52" s="1">
-        <v>737711.03</v>
+        <v>988547.89</v>
       </c>
       <c r="I52" s="1">
-        <v>-293356.15</v>
+        <v>-173073.72</v>
       </c>
       <c r="J52" s="1">
-        <v>-39.765726425427</v>
+        <v>-17.50787410006</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>444354.88</v>
+        <v>815474.17</v>
       </c>
       <c r="N52" s="1">
-        <v>444354.88</v>
+        <v>815474.17</v>
       </c>
       <c r="O52" s="1">
-        <v>0.49</v>
+        <v>0.99</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B53" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C53" s="1">
-        <v>33900.0</v>
+        <v>7352.0</v>
       </c>
       <c r="D53" s="1">
-        <v>14.2</v>
+        <v>58.1</v>
       </c>
       <c r="E53" s="1">
-        <v>9.481221238938</v>
+        <v>100.34154379761</v>
       </c>
       <c r="F53" t="s">
         <v>7</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>321413.4</v>
+        <v>737711.03</v>
       </c>
       <c r="I53" s="1">
-        <v>159966.6</v>
+        <v>-310559.83</v>
       </c>
       <c r="J53" s="1">
-        <v>49.769735798196</v>
+        <v>-42.097761504257</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>481380.0</v>
+        <v>427151.2</v>
       </c>
       <c r="N53" s="1">
-        <v>481380.0</v>
+        <v>427151.2</v>
       </c>
       <c r="O53" s="1">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B54" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C54" s="1">
-        <v>90544.0</v>
+        <v>33900.0</v>
       </c>
       <c r="D54" s="1">
-        <v>10.194</v>
+        <v>11.63</v>
       </c>
       <c r="E54" s="1">
-        <v>6.0786825189963</v>
+        <v>9.481221238938</v>
       </c>
       <c r="F54" t="s">
         <v>7</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>550388.23</v>
+        <v>321413.4</v>
       </c>
       <c r="I54" s="1">
-        <v>372617.31</v>
+        <v>72843.6</v>
       </c>
       <c r="J54" s="1">
-        <v>67.700813660205</v>
+        <v>22.663523051621</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>923005.54</v>
+        <v>394257.0</v>
       </c>
       <c r="N54" s="1">
-        <v>923005.54</v>
+        <v>394257.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.01</v>
+        <v>0.48</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B55" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C55" s="1">
-        <v>17534.0</v>
+        <v>90544.0</v>
       </c>
       <c r="D55" s="1">
-        <v>28.93</v>
+        <v>9.437</v>
       </c>
       <c r="E55" s="1">
-        <v>22.98188604996</v>
+        <v>6.0786825189963</v>
       </c>
       <c r="F55" t="s">
         <v>7</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>402964.39</v>
+        <v>550388.23</v>
       </c>
       <c r="I55" s="1">
-        <v>104294.23</v>
+        <v>304075.5</v>
       </c>
       <c r="J55" s="1">
-        <v>25.881748508845</v>
+        <v>55.247456872397</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>507258.62</v>
+        <v>854463.73</v>
       </c>
       <c r="N55" s="1">
-        <v>507258.62</v>
+        <v>854463.73</v>
       </c>
       <c r="O55" s="1">
-        <v>0.56</v>
+        <v>1.03</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B56" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C56" s="1">
-        <v>3877.0</v>
+        <v>17534.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.7</v>
+        <v>27.29</v>
       </c>
       <c r="E56" s="1">
-        <v>104.64825122517</v>
+        <v>22.98188604996</v>
       </c>
       <c r="F56" t="s">
         <v>7</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>405721.27</v>
+        <v>402964.39</v>
       </c>
       <c r="I56" s="1">
-        <v>-15307.37</v>
+        <v>75538.47</v>
       </c>
       <c r="J56" s="1">
-        <v>-3.7728783605553</v>
+        <v>18.745693633127</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>390413.9</v>
+        <v>478502.86</v>
       </c>
       <c r="N56" s="1">
-        <v>390413.9</v>
+        <v>478502.86</v>
       </c>
       <c r="O56" s="1">
-        <v>0.43</v>
+        <v>0.58</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B57" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C57" s="1">
-        <v>3030.0</v>
+        <v>3877.0</v>
       </c>
       <c r="D57" s="1">
-        <v>225.2</v>
+        <v>90.85</v>
       </c>
       <c r="E57" s="1">
-        <v>170.72784158416</v>
+        <v>104.64825122517</v>
       </c>
       <c r="F57" t="s">
         <v>7</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>517305.36</v>
+        <v>405721.27</v>
       </c>
       <c r="I57" s="1">
-        <v>165050.64</v>
+        <v>-53495.82</v>
       </c>
       <c r="J57" s="1">
-        <v>31.905843774748</v>
+        <v>-13.185362453391</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>682356.0</v>
+        <v>352225.45</v>
       </c>
       <c r="N57" s="1">
-        <v>682356.0</v>
+        <v>352225.45</v>
       </c>
       <c r="O57" s="1">
-        <v>0.75</v>
+        <v>0.43</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B58" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C58" s="1">
         <v>1897.0</v>
       </c>
       <c r="D58" s="1">
-        <v>225.2</v>
+        <v>198.7</v>
       </c>
       <c r="E58" s="1">
         <v>173.45021613073</v>
       </c>
       <c r="F58" t="s">
         <v>7</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>329035.06</v>
       </c>
       <c r="I58" s="1">
-        <v>98169.34</v>
+        <v>47898.84</v>
       </c>
       <c r="J58" s="1">
-        <v>29.835525733945</v>
+        <v>14.557366622268</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>427204.4</v>
+        <v>376933.9</v>
       </c>
       <c r="N58" s="1">
-        <v>427204.4</v>
+        <v>376933.9</v>
       </c>
       <c r="O58" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B59" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>5306.0</v>
+        <v>3030.0</v>
       </c>
       <c r="D59" s="1">
-        <v>140.0</v>
+        <v>198.7</v>
       </c>
       <c r="E59" s="1">
-        <v>81.651703731625</v>
+        <v>170.72784158416</v>
       </c>
       <c r="F59" t="s">
         <v>7</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>433243.94</v>
+        <v>517305.36</v>
       </c>
       <c r="I59" s="1">
-        <v>309596.06</v>
+        <v>84755.64</v>
       </c>
       <c r="J59" s="1">
-        <v>71.459986260858</v>
+        <v>16.38406375685</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>742840.0</v>
+        <v>602061.0</v>
       </c>
       <c r="N59" s="1">
-        <v>742840.0</v>
+        <v>602061.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.82</v>
+        <v>0.73</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B60" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>4939.0</v>
+        <v>5306.0</v>
       </c>
       <c r="D60" s="1">
-        <v>14.79</v>
+        <v>138.7</v>
       </c>
       <c r="E60" s="1">
-        <v>20.810977930755</v>
+        <v>81.651703731625</v>
       </c>
       <c r="F60" t="s">
         <v>7</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>102785.42</v>
+        <v>433243.94</v>
       </c>
       <c r="I60" s="1">
-        <v>-29737.61</v>
+        <v>302698.26</v>
       </c>
       <c r="J60" s="1">
-        <v>-28.931739540491</v>
+        <v>69.867857817007</v>
       </c>
       <c r="K60">
-        <v>1.45</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>0.0</v>
+      </c>
+      <c r="L60">
+        <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>73047.81</v>
+        <v>735942.2</v>
       </c>
       <c r="N60" s="1">
-        <v>80225.88</v>
+        <v>735942.2</v>
       </c>
       <c r="O60" s="1">
-        <v>0.09</v>
+        <v>0.89</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
-        <v>10895.0</v>
+        <v>12145.0</v>
       </c>
       <c r="D61" s="1">
-        <v>27.86</v>
+        <v>14.05</v>
       </c>
       <c r="E61" s="1">
-        <v>27.392313905461</v>
+        <v>17.049612186085</v>
       </c>
       <c r="F61" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G61">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>338561.12</v>
+        <v>207067.54</v>
       </c>
       <c r="I61" s="1">
-        <v>7070.48</v>
+        <v>-36430.29</v>
       </c>
       <c r="J61" s="1">
-        <v>2.088391011939</v>
+        <v>-17.593433524154</v>
       </c>
       <c r="K61">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.59</v>
+      </c>
+      <c r="L61" t="s">
+        <v>152</v>
       </c>
       <c r="M61" s="1">
-        <v>345631.6</v>
+        <v>170637.25</v>
       </c>
       <c r="N61" s="1">
-        <v>345631.6</v>
+        <v>177815.32</v>
       </c>
       <c r="O61" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B62" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C62" s="1">
-        <v>22698.0</v>
+        <v>10895.0</v>
       </c>
       <c r="D62" s="1">
-        <v>22.75</v>
+        <v>26.67</v>
       </c>
       <c r="E62" s="1">
-        <v>19.026008018328</v>
+        <v>27.392313905461</v>
       </c>
       <c r="F62" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G62">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H62" s="1">
-        <v>431852.33</v>
+        <v>338561.12</v>
       </c>
       <c r="I62" s="1">
-        <v>84527.17</v>
+        <v>-1428.65</v>
       </c>
       <c r="J62" s="1">
-        <v>19.573165206727</v>
+        <v>-0.42197698306291</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>516379.5</v>
+        <v>337132.47</v>
       </c>
       <c r="N62" s="1">
-        <v>516379.5</v>
+        <v>337132.47</v>
       </c>
       <c r="O62" s="1">
-        <v>0.57</v>
+        <v>0.41</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B63" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C63" s="1">
-        <v>1290.0</v>
+        <v>22698.0</v>
       </c>
       <c r="D63" s="1">
-        <v>321.4</v>
+        <v>22.15</v>
       </c>
       <c r="E63" s="1">
-        <v>353.76926356589</v>
+        <v>19.026008018328</v>
       </c>
       <c r="F63" t="s">
         <v>7</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>456362.35</v>
+        <v>431852.33</v>
       </c>
       <c r="I63" s="1">
-        <v>-41756.35</v>
+        <v>70908.37</v>
       </c>
       <c r="J63" s="1">
-        <v>-9.1498235996024</v>
+        <v>16.419587223253</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>414606.0</v>
+        <v>502760.7</v>
       </c>
       <c r="N63" s="1">
-        <v>414606.0</v>
+        <v>502760.7</v>
       </c>
       <c r="O63" s="1">
-        <v>0.46</v>
+        <v>0.61</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B64" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C64" s="1">
-        <v>550.0</v>
+        <v>1290.0</v>
       </c>
       <c r="D64" s="1">
-        <v>321.4</v>
+        <v>274.3</v>
       </c>
       <c r="E64" s="1">
-        <v>402.09110909091</v>
+        <v>353.76926356589</v>
       </c>
       <c r="F64" t="s">
         <v>7</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>221150.11</v>
+        <v>456362.35</v>
       </c>
       <c r="I64" s="1">
-        <v>-44380.11</v>
+        <v>-102515.35</v>
       </c>
       <c r="J64" s="1">
-        <v>-20.0678670248</v>
+        <v>-22.463586227041</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>176770.0</v>
+        <v>353847.0</v>
       </c>
       <c r="N64" s="1">
-        <v>176770.0</v>
+        <v>353847.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.19</v>
+        <v>0.43</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B65" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C65" s="1">
         <v>509.0</v>
       </c>
       <c r="D65" s="1">
-        <v>321.4</v>
+        <v>274.3</v>
       </c>
       <c r="E65" s="1">
         <v>321.31909626719</v>
       </c>
       <c r="F65" t="s">
         <v>7</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>163551.42</v>
       </c>
       <c r="I65" s="1">
-        <v>41.18</v>
+        <v>-23932.72</v>
       </c>
       <c r="J65" s="1">
-        <v>0.025178625780198</v>
+        <v>-14.633147177811</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>163592.6</v>
+        <v>139618.7</v>
       </c>
       <c r="N65" s="1">
-        <v>163592.6</v>
+        <v>139618.7</v>
       </c>
       <c r="O65" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B66" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C66" s="1">
-        <v>34710.0</v>
+        <v>550.0</v>
       </c>
       <c r="D66" s="1">
-        <v>22.68</v>
+        <v>274.3</v>
       </c>
       <c r="E66" s="1">
-        <v>22.016528666091</v>
+        <v>402.09110909091</v>
       </c>
       <c r="F66" t="s">
         <v>7</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>764193.71</v>
+        <v>221150.11</v>
       </c>
       <c r="I66" s="1">
-        <v>23029.09</v>
+        <v>-70285.11</v>
       </c>
       <c r="J66" s="1">
-        <v>3.0135147278299</v>
+        <v>-31.781630133487</v>
       </c>
       <c r="K66">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>0.0</v>
+      </c>
+      <c r="L66">
+        <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>787222.8</v>
+        <v>150865.0</v>
       </c>
       <c r="N66" s="1">
-        <v>789746.7</v>
+        <v>150865.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.87</v>
+        <v>0.18</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>159</v>
       </c>
       <c r="B67" t="s">
         <v>160</v>
       </c>
       <c r="C67" s="1">
-        <v>2142.0</v>
+        <v>41196.0</v>
       </c>
       <c r="D67" s="1">
-        <v>178.9</v>
+        <v>18.9</v>
       </c>
       <c r="E67" s="1">
-        <v>150.82587301587</v>
+        <v>21.968269492184</v>
       </c>
       <c r="F67" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G67">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>375555.47</v>
+        <v>905004.83</v>
       </c>
       <c r="I67" s="1">
-        <v>60794.45</v>
+        <v>-126400.43</v>
       </c>
       <c r="J67" s="1">
-        <v>16.187874989545</v>
+        <v>-13.966823801371</v>
       </c>
       <c r="K67">
-        <v>0.57</v>
+        <v>0.06</v>
       </c>
       <c r="L67" t="s">
         <v>161</v>
       </c>
       <c r="M67" s="1">
-        <v>436349.92</v>
+        <v>778604.4</v>
       </c>
       <c r="N67" s="1">
-        <v>437569.46</v>
+        <v>781128.3</v>
       </c>
       <c r="O67" s="1">
-        <v>0.48</v>
+        <v>0.94</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>370.0</v>
+        <v>2142.0</v>
       </c>
       <c r="D68" s="1">
-        <v>648.0</v>
+        <v>173.0</v>
       </c>
       <c r="E68" s="1">
-        <v>319.06035135135</v>
+        <v>150.82587301587</v>
       </c>
       <c r="F68" t="s">
+        <v>69</v>
+      </c>
+      <c r="G68">
+        <v>0.86</v>
+      </c>
+      <c r="H68" s="1">
+        <v>375555.47</v>
+      </c>
+      <c r="I68" s="1">
+        <v>54392.5</v>
+      </c>
+      <c r="J68" s="1">
+        <v>14.483213358602</v>
+      </c>
+      <c r="K68">
+        <v>0.58</v>
+      </c>
+      <c r="L68" t="s">
         <v>164</v>
       </c>
-      <c r="G68">
-[...16 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>264047.82</v>
+        <v>429947.97</v>
       </c>
       <c r="N68" s="1">
-        <v>264047.82</v>
+        <v>431190.59</v>
       </c>
       <c r="O68" s="1">
-        <v>0.29</v>
+        <v>0.52</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>165</v>
       </c>
       <c r="B69" t="s">
         <v>166</v>
       </c>
       <c r="C69" s="1">
-        <v>11791.0</v>
+        <v>370.0</v>
       </c>
       <c r="D69" s="1">
-        <v>36.16</v>
+        <v>527.2</v>
       </c>
       <c r="E69" s="1">
-        <v>34.596599949114</v>
+        <v>319.06035135135</v>
       </c>
       <c r="F69" t="s">
-        <v>7</v>
+        <v>167</v>
       </c>
       <c r="G69">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H69" s="1">
-        <v>407928.51</v>
+        <v>105706.47</v>
       </c>
       <c r="I69" s="1">
-        <v>18434.05</v>
+        <v>108061.72</v>
       </c>
       <c r="J69" s="1">
-        <v>4.5189413213605</v>
+        <v>102.22810391833</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>426362.56</v>
+        <v>213768.19</v>
       </c>
       <c r="N69" s="1">
-        <v>426362.56</v>
+        <v>213768.19</v>
       </c>
       <c r="O69" s="1">
-        <v>0.47</v>
+        <v>0.26</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B70" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>195.0</v>
+        <v>11791.0</v>
       </c>
       <c r="D70" s="1">
-        <v>3092.0</v>
+        <v>33.76</v>
       </c>
       <c r="E70" s="1">
-        <v>3658.398</v>
+        <v>34.596599949114</v>
       </c>
       <c r="F70" t="s">
-        <v>164</v>
+        <v>7</v>
       </c>
       <c r="G70">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>728045.53</v>
+        <v>407928.51</v>
       </c>
       <c r="I70" s="1">
-        <v>-64027.37</v>
+        <v>-9864.35</v>
       </c>
       <c r="J70" s="1">
-        <v>-8.7944183930365</v>
+        <v>-2.4181565539511</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>664018.16</v>
+        <v>398064.16</v>
       </c>
       <c r="N70" s="1">
-        <v>664018.16</v>
+        <v>398064.16</v>
       </c>
       <c r="O70" s="1">
-        <v>0.73</v>
+        <v>0.48</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B71" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C71" s="1">
-        <v>20099.0</v>
+        <v>195.0</v>
       </c>
       <c r="D71" s="1">
-        <v>15.84</v>
+        <v>2701.0</v>
       </c>
       <c r="E71" s="1">
-        <v>23.229061147321</v>
+        <v>3658.398</v>
       </c>
       <c r="F71" t="s">
-        <v>67</v>
+        <v>167</v>
       </c>
       <c r="G71">
-        <v>0.88</v>
+        <v>0.91</v>
       </c>
       <c r="H71" s="1">
-        <v>544935.35</v>
+        <v>728045.53</v>
       </c>
       <c r="I71" s="1">
-        <v>-182413.06</v>
+        <v>-150847.08</v>
       </c>
       <c r="J71" s="1">
-        <v>-33.474257083891</v>
+        <v>-20.719456927371</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>362522.29</v>
+        <v>577198.45</v>
       </c>
       <c r="N71" s="1">
-        <v>362522.29</v>
+        <v>577198.45</v>
       </c>
       <c r="O71" s="1">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B72" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>87967.0</v>
+        <v>20099.0</v>
       </c>
       <c r="D72" s="1">
-        <v>4.0</v>
+        <v>15.6</v>
       </c>
       <c r="E72" s="1">
-        <v>4.4621696772653</v>
+        <v>23.229061147321</v>
       </c>
       <c r="F72" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G72">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H72" s="1">
-        <v>392523.68</v>
+        <v>544935.35</v>
       </c>
       <c r="I72" s="1">
-        <v>-40655.68</v>
+        <v>-181146.51</v>
       </c>
       <c r="J72" s="1">
-        <v>-10.357510150725</v>
+        <v>-33.241835017677</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>351868.0</v>
+        <v>363788.84</v>
       </c>
       <c r="N72" s="1">
-        <v>351868.0</v>
+        <v>363788.84</v>
       </c>
       <c r="O72" s="1">
-        <v>0.39</v>
+        <v>0.44</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B73" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>2450.0</v>
+        <v>87967.0</v>
       </c>
       <c r="D73" s="1">
-        <v>83.18</v>
+        <v>3.355</v>
       </c>
       <c r="E73" s="1">
-        <v>69.860942857143</v>
+        <v>4.4621696772653</v>
       </c>
       <c r="F73" t="s">
         <v>7</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>171159.31</v>
+        <v>392523.68</v>
       </c>
       <c r="I73" s="1">
-        <v>32631.69</v>
+        <v>-97394.39</v>
       </c>
       <c r="J73" s="1">
-        <v>19.065097890381</v>
+        <v>-24.812360365112</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>203791.0</v>
+        <v>295129.29</v>
       </c>
       <c r="N73" s="1">
-        <v>203791.0</v>
+        <v>295129.29</v>
       </c>
       <c r="O73" s="1">
-        <v>0.22</v>
+        <v>0.36</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B74" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C74" s="1">
-        <v>163.0</v>
+        <v>310.0</v>
       </c>
       <c r="D74" s="1">
-        <v>2049.0</v>
+        <v>1742.0</v>
       </c>
       <c r="E74" s="1">
-        <v>1726.8698159509</v>
+        <v>1910.4458709677</v>
       </c>
       <c r="F74" t="s">
         <v>7</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>281479.78</v>
+        <v>592238.22</v>
       </c>
       <c r="I74" s="1">
-        <v>52507.22</v>
+        <v>-52218.22</v>
       </c>
       <c r="J74" s="1">
-        <v>18.653993547956</v>
+        <v>-8.8170972822389</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>333987.0</v>
+        <v>540020.0</v>
       </c>
       <c r="N74" s="1">
-        <v>333987.0</v>
+        <v>540020.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.37</v>
+        <v>0.65</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B75" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C75" s="1">
-        <v>310.0</v>
+        <v>163.0</v>
       </c>
       <c r="D75" s="1">
-        <v>2049.0</v>
+        <v>1742.0</v>
       </c>
       <c r="E75" s="1">
-        <v>1910.4458709677</v>
+        <v>1726.8698159509</v>
       </c>
       <c r="F75" t="s">
         <v>7</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>592238.22</v>
+        <v>281479.78</v>
       </c>
       <c r="I75" s="1">
-        <v>42951.78</v>
+        <v>2466.22</v>
       </c>
       <c r="J75" s="1">
-        <v>7.2524498672173</v>
+        <v>0.87616240143431</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>635190.0</v>
+        <v>283946.0</v>
       </c>
       <c r="N75" s="1">
-        <v>635190.0</v>
+        <v>283946.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.7</v>
+        <v>0.34</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B76" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C76" s="1">
         <v>20222.0</v>
       </c>
       <c r="D76" s="1">
-        <v>13.14</v>
+        <v>12.45</v>
       </c>
       <c r="E76" s="1">
         <v>16.795990010879</v>
       </c>
       <c r="F76" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G76">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H76" s="1">
         <v>392115.32</v>
       </c>
       <c r="I76" s="1">
-        <v>-89546.23</v>
+        <v>-100007.09</v>
       </c>
       <c r="J76" s="1">
-        <v>-22.836707833808</v>
+        <v>-25.504509744735</v>
       </c>
       <c r="K76">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.42</v>
+      </c>
+      <c r="L76" t="s">
+        <v>180</v>
       </c>
       <c r="M76" s="1">
-        <v>302569.09</v>
+        <v>292108.23</v>
       </c>
       <c r="N76" s="1">
-        <v>302569.09</v>
+        <v>300549.56</v>
       </c>
       <c r="O76" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B77" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C77" s="1">
         <v>52602.0</v>
       </c>
       <c r="D77" s="1">
-        <v>20.05</v>
+        <v>19.56</v>
       </c>
       <c r="E77" s="1">
         <v>10.438385422607</v>
       </c>
       <c r="F77" t="s">
         <v>7</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>549079.95</v>
       </c>
       <c r="I77" s="1">
-        <v>505590.15</v>
+        <v>479815.17</v>
       </c>
       <c r="J77" s="1">
-        <v>92.079514103547</v>
+        <v>87.385301539421</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>1054670.1</v>
+        <v>1028895.12</v>
       </c>
       <c r="N77" s="1">
-        <v>1054670.1</v>
+        <v>1028895.12</v>
       </c>
       <c r="O77" s="1">
-        <v>1.16</v>
+        <v>1.24</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B78" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C78" s="1">
         <v>34742.0</v>
       </c>
       <c r="D78" s="1">
-        <v>20.05</v>
+        <v>19.56</v>
       </c>
       <c r="E78" s="1">
         <v>10.376887628807</v>
       </c>
       <c r="F78" t="s">
         <v>7</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>360513.83</v>
       </c>
       <c r="I78" s="1">
-        <v>336063.27</v>
+        <v>319039.69</v>
       </c>
       <c r="J78" s="1">
-        <v>93.21785796678</v>
+        <v>88.495825527692</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>696577.1</v>
+        <v>679553.52</v>
       </c>
       <c r="N78" s="1">
-        <v>696577.1</v>
+        <v>679553.52</v>
       </c>
       <c r="O78" s="1">
-        <v>0.77</v>
+        <v>0.82</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B79" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C79" s="1">
-        <v>6251.0</v>
+        <v>7821.0</v>
       </c>
       <c r="D79" s="1">
-        <v>81.4</v>
+        <v>70.1</v>
       </c>
       <c r="E79" s="1">
-        <v>78.514426491761</v>
+        <v>77.206758726506</v>
       </c>
       <c r="F79" t="s">
         <v>7</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>490793.68</v>
+        <v>603834.06</v>
       </c>
       <c r="I79" s="1">
-        <v>18037.72</v>
+        <v>-55581.96</v>
       </c>
       <c r="J79" s="1">
-        <v>3.6752143996638</v>
+        <v>-9.2048401509514</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>508831.4</v>
+        <v>548252.1</v>
       </c>
       <c r="N79" s="1">
-        <v>508831.4</v>
+        <v>548252.1</v>
       </c>
       <c r="O79" s="1">
-        <v>0.56</v>
+        <v>0.66</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B80" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C80" s="1">
-        <v>6744.0</v>
+        <v>9735.0</v>
       </c>
       <c r="D80" s="1">
-        <v>56.82</v>
+        <v>50.8</v>
       </c>
       <c r="E80" s="1">
-        <v>42.161423487545</v>
+        <v>44.868316384181</v>
       </c>
       <c r="F80" t="s">
         <v>7</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>284336.64</v>
+        <v>436793.06</v>
       </c>
       <c r="I80" s="1">
-        <v>98857.44</v>
+        <v>57744.94</v>
       </c>
       <c r="J80" s="1">
-        <v>34.76774572563</v>
+        <v>13.22020546755</v>
       </c>
       <c r="K80">
+        <v>0.41</v>
+      </c>
+      <c r="L80" t="s">
+        <v>187</v>
+      </c>
+      <c r="M80" s="1">
+        <v>494538.0</v>
+      </c>
+      <c r="N80" s="1">
+        <v>498573.37</v>
+      </c>
+      <c r="O80" s="1">
         <v>0.6</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.43</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B81" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C81" s="1">
-        <v>23395.0</v>
+        <v>15285.0</v>
       </c>
       <c r="D81" s="1">
-        <v>45.825</v>
+        <v>37.095</v>
       </c>
       <c r="E81" s="1">
-        <v>26.30677922633</v>
+        <v>34.734741903827</v>
       </c>
       <c r="F81" t="s">
         <v>7</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>615447.1</v>
+        <v>530920.53</v>
       </c>
       <c r="I81" s="1">
-        <v>456628.78</v>
+        <v>36076.55</v>
       </c>
       <c r="J81" s="1">
-        <v>74.194643211415</v>
+        <v>6.7950941735103</v>
       </c>
       <c r="K81">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="L81" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="M81" s="1">
-        <v>1072075.88</v>
+        <v>566997.08</v>
       </c>
       <c r="N81" s="1">
-        <v>1075856.35</v>
+        <v>569582.5</v>
       </c>
       <c r="O81" s="1">
-        <v>1.18</v>
+        <v>0.69</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B82" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C82" s="1">
-        <v>15285.0</v>
+        <v>23395.0</v>
       </c>
       <c r="D82" s="1">
-        <v>45.825</v>
+        <v>37.095</v>
       </c>
       <c r="E82" s="1">
-        <v>34.734741903827</v>
+        <v>26.30677922633</v>
       </c>
       <c r="F82" t="s">
         <v>7</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>530920.53</v>
+        <v>615447.1</v>
       </c>
       <c r="I82" s="1">
-        <v>169514.6</v>
+        <v>252390.43</v>
       </c>
       <c r="J82" s="1">
-        <v>31.928431925584</v>
+        <v>41.009280895141</v>
       </c>
       <c r="K82">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="L82" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="M82" s="1">
-        <v>700435.13</v>
+        <v>867837.53</v>
       </c>
       <c r="N82" s="1">
-        <v>703020.55</v>
+        <v>871618.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.77</v>
+        <v>1.05</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B83" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C83" s="1">
         <v>34885.0</v>
       </c>
       <c r="D83" s="1">
-        <v>24.63</v>
+        <v>22.215</v>
       </c>
       <c r="E83" s="1">
         <v>12.137261860398</v>
       </c>
       <c r="F83" t="s">
         <v>7</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>423408.38</v>
       </c>
       <c r="I83" s="1">
-        <v>435809.17</v>
+        <v>351561.9</v>
       </c>
       <c r="J83" s="1">
-        <v>102.92880126747</v>
+        <v>83.031398670003</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>859217.55</v>
+        <v>774970.28</v>
       </c>
       <c r="N83" s="1">
-        <v>859217.55</v>
+        <v>774970.28</v>
       </c>
       <c r="O83" s="1">
         <v>0.94</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B84" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C84" s="1">
         <v>182781.0</v>
       </c>
       <c r="D84" s="1">
-        <v>5.835</v>
+        <v>5.078</v>
       </c>
       <c r="E84" s="1">
         <v>2.4484739661124</v>
       </c>
       <c r="F84" t="s">
         <v>7</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>447534.52</v>
       </c>
       <c r="I84" s="1">
-        <v>618992.62</v>
+        <v>480627.4</v>
       </c>
       <c r="J84" s="1">
-        <v>138.31170386588</v>
+        <v>107.39448657502</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1066527.14</v>
+        <v>928161.92</v>
       </c>
       <c r="N84" s="1">
-        <v>1066527.14</v>
+        <v>928161.92</v>
       </c>
       <c r="O84" s="1">
-        <v>1.17</v>
+        <v>1.12</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B85" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C85" s="1">
-        <v>13177.0</v>
+        <v>13514.0</v>
       </c>
       <c r="D85" s="1">
-        <v>34.46</v>
+        <v>34.04</v>
       </c>
       <c r="E85" s="1">
-        <v>39.006635045913</v>
+        <v>38.885304869025</v>
       </c>
       <c r="F85" t="s">
         <v>7</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>513990.43</v>
+        <v>525496.01</v>
       </c>
       <c r="I85" s="1">
-        <v>-59911.01</v>
+        <v>-65479.45</v>
       </c>
       <c r="J85" s="1">
-        <v>-11.656055541735</v>
+        <v>-12.460503743882</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>454079.42</v>
+        <v>460016.56</v>
       </c>
       <c r="N85" s="1">
-        <v>454079.42</v>
+        <v>460016.56</v>
       </c>
       <c r="O85" s="1">
-        <v>0.5</v>
+        <v>0.56</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B86" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C86" s="1">
         <v>14502.0</v>
       </c>
       <c r="D86" s="1">
-        <v>67.3</v>
+        <v>56.0</v>
       </c>
       <c r="E86" s="1">
         <v>44.812422424493</v>
       </c>
       <c r="F86" t="s">
         <v>7</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>649869.75</v>
       </c>
       <c r="I86" s="1">
-        <v>326114.85</v>
+        <v>162242.25</v>
       </c>
       <c r="J86" s="1">
-        <v>50.181570999419</v>
+        <v>24.965348825669</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>975984.6</v>
+        <v>812112.0</v>
       </c>
       <c r="N86" s="1">
-        <v>975984.6</v>
+        <v>812112.0</v>
       </c>
       <c r="O86" s="1">
-        <v>1.07</v>
+        <v>0.98</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B87" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C87" s="1">
         <v>3229.0</v>
       </c>
       <c r="D87" s="1">
-        <v>111.5</v>
+        <v>95.7</v>
       </c>
       <c r="E87" s="1">
         <v>101.72289253639</v>
       </c>
       <c r="F87" t="s">
         <v>7</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>328463.22</v>
       </c>
       <c r="I87" s="1">
-        <v>31570.28</v>
+        <v>-19447.92</v>
       </c>
       <c r="J87" s="1">
-        <v>9.6115114502013</v>
+        <v>-5.9208821005895</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>360033.5</v>
+        <v>309015.3</v>
       </c>
       <c r="N87" s="1">
-        <v>360033.5</v>
+        <v>309015.3</v>
       </c>
       <c r="O87" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B88" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C88" s="1">
         <v>3286.0</v>
       </c>
       <c r="D88" s="1">
-        <v>89.25</v>
+        <v>74.85</v>
       </c>
       <c r="E88" s="1">
         <v>70.267045039562</v>
       </c>
       <c r="F88" t="s">
         <v>7</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>230897.51</v>
       </c>
       <c r="I88" s="1">
-        <v>62377.99</v>
+        <v>15059.59</v>
       </c>
       <c r="J88" s="1">
-        <v>27.015445077775</v>
+        <v>6.5221967963189</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>293275.5</v>
+        <v>245957.1</v>
       </c>
       <c r="N88" s="1">
-        <v>293275.5</v>
+        <v>245957.1</v>
       </c>
       <c r="O88" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B89" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C89" s="1">
         <v>67932.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.801</v>
+        <v>4.763</v>
       </c>
       <c r="E89" s="1">
         <v>3.1388160219043</v>
       </c>
       <c r="F89" t="s">
         <v>7</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>213226.05</v>
       </c>
       <c r="I89" s="1">
-        <v>112915.48</v>
+        <v>110334.07</v>
       </c>
       <c r="J89" s="1">
-        <v>52.955762206353</v>
+        <v>51.745117446954</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>326141.53</v>
+        <v>323560.12</v>
       </c>
       <c r="N89" s="1">
-        <v>326141.53</v>
+        <v>323560.12</v>
       </c>
       <c r="O89" s="1">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B90" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C90" s="1">
-        <v>4869.0</v>
+        <v>5247.0</v>
       </c>
       <c r="D90" s="1">
-        <v>178.24</v>
+        <v>168.28</v>
       </c>
       <c r="E90" s="1">
-        <v>134.29285068803</v>
+        <v>127.64381170193</v>
       </c>
       <c r="F90" t="s">
         <v>7</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>653871.89</v>
+        <v>669747.08</v>
       </c>
       <c r="I90" s="1">
-        <v>213978.67</v>
+        <v>213218.08</v>
       </c>
       <c r="J90" s="1">
-        <v>32.724861440366</v>
+        <v>31.835611735702</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>867850.56</v>
+        <v>882965.16</v>
       </c>
       <c r="N90" s="1">
-        <v>867850.56</v>
+        <v>882965.16</v>
       </c>
       <c r="O90" s="1">
-        <v>0.95</v>
+        <v>1.07</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B91" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C91" s="1">
-        <v>5247.0</v>
+        <v>4869.0</v>
       </c>
       <c r="D91" s="1">
-        <v>178.24</v>
+        <v>168.28</v>
       </c>
       <c r="E91" s="1">
-        <v>127.64381170193</v>
+        <v>134.29285068803</v>
       </c>
       <c r="F91" t="s">
         <v>7</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>669747.08</v>
+        <v>653871.89</v>
       </c>
       <c r="I91" s="1">
-        <v>265478.2</v>
+        <v>165483.43</v>
       </c>
       <c r="J91" s="1">
-        <v>39.638575206629</v>
+        <v>25.308234308711</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>935225.28</v>
+        <v>819355.32</v>
       </c>
       <c r="N91" s="1">
-        <v>935225.28</v>
+        <v>819355.32</v>
       </c>
       <c r="O91" s="1">
-        <v>1.03</v>
+        <v>0.99</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B92" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C92" s="1">
         <v>15195.0</v>
       </c>
       <c r="D92" s="1">
-        <v>19.34</v>
+        <v>16.88</v>
       </c>
       <c r="E92" s="1">
         <v>26.191000329056</v>
       </c>
       <c r="F92" t="s">
         <v>7</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>397972.25</v>
       </c>
       <c r="I92" s="1">
-        <v>-104100.95</v>
+        <v>-141480.65</v>
       </c>
       <c r="J92" s="1">
-        <v>-26.157841407284</v>
+        <v>-35.550380711218</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>293871.3</v>
+        <v>256491.6</v>
       </c>
       <c r="N92" s="1">
-        <v>293871.3</v>
+        <v>256491.6</v>
       </c>
       <c r="O92" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B93" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C93" s="1">
         <v>6050.0</v>
       </c>
       <c r="D93" s="1">
-        <v>153.85</v>
+        <v>135.3</v>
       </c>
       <c r="E93" s="1">
         <v>63.192011570248</v>
       </c>
       <c r="F93" t="s">
         <v>7</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>382311.67</v>
       </c>
       <c r="I93" s="1">
-        <v>548480.83</v>
+        <v>436253.33</v>
       </c>
       <c r="J93" s="1">
-        <v>143.46431800002</v>
+        <v>114.10934173158</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>930792.5</v>
+        <v>818565.0</v>
       </c>
       <c r="N93" s="1">
-        <v>930792.5</v>
+        <v>818565.0</v>
       </c>
       <c r="O93" s="1">
-        <v>1.02</v>
+        <v>0.99</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B94" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C94" s="1">
-        <v>2190.0</v>
+        <v>3004.0</v>
       </c>
       <c r="D94" s="1">
-        <v>153.85</v>
+        <v>135.3</v>
       </c>
       <c r="E94" s="1">
-        <v>108.17011872146</v>
+        <v>116.97721704394</v>
       </c>
       <c r="F94" t="s">
         <v>7</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>236892.56</v>
+        <v>351399.56</v>
       </c>
       <c r="I94" s="1">
-        <v>100038.94</v>
+        <v>55041.64</v>
       </c>
       <c r="J94" s="1">
-        <v>42.229667322604</v>
+        <v>15.663548355041</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>336931.5</v>
+        <v>406441.2</v>
       </c>
       <c r="N94" s="1">
-        <v>336931.5</v>
+        <v>406441.2</v>
       </c>
       <c r="O94" s="1">
-        <v>0.37</v>
+        <v>0.49</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B95" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C95" s="1">
         <v>770.0</v>
       </c>
       <c r="D95" s="1">
-        <v>536.2</v>
+        <v>473.3</v>
       </c>
       <c r="E95" s="1">
         <v>568.81764935065</v>
       </c>
       <c r="F95" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="G95">
         <v>0.91</v>
       </c>
       <c r="H95" s="1">
         <v>432275.1</v>
       </c>
       <c r="I95" s="1">
-        <v>22423.27</v>
+        <v>-32888.77</v>
       </c>
       <c r="J95" s="1">
-        <v>5.1872684778744</v>
+        <v>-7.6082961984162</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>454698.37</v>
+        <v>399386.33</v>
       </c>
       <c r="N95" s="1">
-        <v>454698.37</v>
+        <v>399386.33</v>
       </c>
       <c r="O95" s="1">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B96" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C96" s="1">
-        <v>2044.0</v>
+        <v>2123.0</v>
       </c>
       <c r="D96" s="1">
-        <v>397.4</v>
+        <v>345.3</v>
       </c>
       <c r="E96" s="1">
-        <v>327.52179060665</v>
+        <v>328.42823363165</v>
       </c>
       <c r="F96" t="s">
         <v>7</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>669454.54</v>
+        <v>697253.14</v>
       </c>
       <c r="I96" s="1">
-        <v>142831.06</v>
+        <v>35818.76</v>
       </c>
       <c r="J96" s="1">
-        <v>21.335438250968</v>
+        <v>5.1371242300895</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>812285.6</v>
+        <v>733071.9</v>
       </c>
       <c r="N96" s="1">
-        <v>812285.6</v>
+        <v>733071.9</v>
       </c>
       <c r="O96" s="1">
         <v>0.89</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B97" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C97" s="1">
         <v>1540.0</v>
       </c>
       <c r="D97" s="1">
-        <v>397.4</v>
+        <v>345.3</v>
       </c>
       <c r="E97" s="1">
         <v>276.94614935065</v>
       </c>
       <c r="F97" t="s">
         <v>7</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>426497.07</v>
       </c>
       <c r="I97" s="1">
-        <v>185498.93</v>
+        <v>105264.93</v>
       </c>
       <c r="J97" s="1">
-        <v>43.49360008499</v>
+        <v>24.681278584165</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>611996.0</v>
+        <v>531762.0</v>
       </c>
       <c r="N97" s="1">
-        <v>611996.0</v>
+        <v>531762.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.67</v>
+        <v>0.64</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B98" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C98" s="1">
         <v>1909.0</v>
       </c>
       <c r="D98" s="1">
-        <v>544.1</v>
+        <v>460.25</v>
       </c>
       <c r="E98" s="1">
         <v>626.37567836564</v>
       </c>
       <c r="F98" t="s">
         <v>7</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>1195751.17</v>
       </c>
       <c r="I98" s="1">
-        <v>-157064.27</v>
+        <v>-317133.92</v>
       </c>
       <c r="J98" s="1">
-        <v>-13.135196848689</v>
+        <v>-26.521731941939</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1038686.9</v>
+        <v>878617.25</v>
       </c>
       <c r="N98" s="1">
-        <v>1038686.9</v>
+        <v>878617.25</v>
       </c>
       <c r="O98" s="1">
-        <v>1.14</v>
+        <v>1.06</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B99" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C99" s="1">
         <v>1240.0</v>
       </c>
       <c r="D99" s="1">
-        <v>544.1</v>
+        <v>460.25</v>
       </c>
       <c r="E99" s="1">
         <v>485.56191935484</v>
       </c>
       <c r="F99" t="s">
         <v>7</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>602096.78</v>
       </c>
       <c r="I99" s="1">
-        <v>72587.22</v>
+        <v>-31386.78</v>
       </c>
       <c r="J99" s="1">
-        <v>12.055739610499</v>
+        <v>-5.212912781231</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>674684.0</v>
+        <v>570710.0</v>
       </c>
       <c r="N99" s="1">
-        <v>674684.0</v>
+        <v>570710.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.74</v>
+        <v>0.69</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B100" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C100" s="1">
         <v>208821.0</v>
       </c>
       <c r="D100" s="1">
         <v>1.366</v>
       </c>
       <c r="E100" s="1">
         <v>1.6578395850992</v>
       </c>
       <c r="F100" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G100">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H100" s="1">
         <v>400880.32</v>
       </c>
       <c r="I100" s="1">
-        <v>-76069.89</v>
+        <v>-69920.55</v>
       </c>
       <c r="J100" s="1">
-        <v>-18.975710755769</v>
+        <v>-17.441751692874</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>324810.43</v>
+        <v>330959.77</v>
       </c>
       <c r="N100" s="1">
-        <v>324810.43</v>
+        <v>330959.77</v>
       </c>
       <c r="O100" s="1">
-        <v>0.36</v>
+        <v>0.4</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B101" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C101" s="1">
         <v>26324.0</v>
       </c>
       <c r="D101" s="1">
-        <v>17.705</v>
+        <v>14.265</v>
       </c>
       <c r="E101" s="1">
         <v>11.791996277162</v>
       </c>
       <c r="F101" t="s">
         <v>7</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>310412.51</v>
       </c>
       <c r="I101" s="1">
-        <v>155653.91</v>
+        <v>65099.35</v>
       </c>
       <c r="J101" s="1">
-        <v>50.14421293781</v>
+        <v>20.971883510752</v>
       </c>
       <c r="K101">
         <v>0.06</v>
       </c>
       <c r="L101" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="M101" s="1">
-        <v>466066.42</v>
+        <v>375511.86</v>
       </c>
       <c r="N101" s="1">
-        <v>467566.89</v>
+        <v>377012.33</v>
       </c>
       <c r="O101" s="1">
-        <v>0.51</v>
+        <v>0.46</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B102" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C102" s="1">
         <v>3857.0</v>
       </c>
       <c r="D102" s="1">
-        <v>58.44</v>
+        <v>51.74</v>
       </c>
       <c r="E102" s="1">
         <v>52.349974073114</v>
       </c>
       <c r="F102" t="s">
         <v>7</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>201913.85</v>
       </c>
       <c r="I102" s="1">
-        <v>23489.23</v>
+        <v>-2352.67</v>
       </c>
       <c r="J102" s="1">
-        <v>11.633293109908</v>
+        <v>-1.1651850529322</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>225403.08</v>
+        <v>199561.18</v>
       </c>
       <c r="N102" s="1">
-        <v>225403.08</v>
+        <v>199561.18</v>
       </c>
       <c r="O102" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B103" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C103" s="1">
         <v>396.0</v>
       </c>
       <c r="D103" s="1">
-        <v>555.6</v>
+        <v>529.6</v>
       </c>
       <c r="E103" s="1">
         <v>232.92426767677</v>
       </c>
       <c r="F103" t="s">
         <v>7</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>92238.01</v>
       </c>
       <c r="I103" s="1">
-        <v>127779.59</v>
+        <v>117483.59</v>
       </c>
       <c r="J103" s="1">
-        <v>138.53246617094</v>
+        <v>127.37003974826</v>
       </c>
       <c r="K103">
         <v>14.06</v>
       </c>
       <c r="L103" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M103" s="1">
-        <v>220017.6</v>
+        <v>209721.6</v>
       </c>
       <c r="N103" s="1">
-        <v>225585.67</v>
+        <v>215289.67</v>
       </c>
       <c r="O103" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B104" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C104" s="1">
         <v>5025.0</v>
       </c>
       <c r="D104" s="1">
-        <v>67.8</v>
+        <v>70.45</v>
       </c>
       <c r="E104" s="1">
         <v>94.331723383085</v>
       </c>
       <c r="F104" t="s">
         <v>7</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>474016.91</v>
       </c>
       <c r="I104" s="1">
-        <v>-133321.91</v>
+        <v>-120005.66</v>
       </c>
       <c r="J104" s="1">
-        <v>-28.125981834699</v>
+        <v>-25.316746611424</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>340695.0</v>
+        <v>354011.25</v>
       </c>
       <c r="N104" s="1">
-        <v>340695.0</v>
+        <v>354011.25</v>
       </c>
       <c r="O104" s="1">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B105" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C105" s="1">
         <v>6405.0</v>
       </c>
       <c r="D105" s="1">
-        <v>83.98</v>
+        <v>76.63</v>
       </c>
       <c r="E105" s="1">
         <v>75.833339578454</v>
       </c>
       <c r="F105" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="G105">
         <v>0.91</v>
       </c>
       <c r="H105" s="1">
         <v>440490.89</v>
       </c>
       <c r="I105" s="1">
-        <v>151889.76</v>
+        <v>97387.29</v>
       </c>
       <c r="J105" s="1">
-        <v>34.481929921411</v>
+        <v>22.108809106132</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>592380.65</v>
+        <v>537878.18</v>
       </c>
       <c r="N105" s="1">
-        <v>592380.65</v>
+        <v>537878.18</v>
       </c>
       <c r="O105" s="1">
         <v>0.65</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B106" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C106" s="1">
         <v>39358.0</v>
       </c>
       <c r="D106" s="1">
-        <v>97.32</v>
+        <v>81.3</v>
       </c>
       <c r="E106" s="1">
         <v>101.07427740231</v>
       </c>
       <c r="F106" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G106">
-        <v>10.65</v>
+        <v>10.77</v>
       </c>
       <c r="H106" s="1">
         <v>375295.69</v>
       </c>
       <c r="I106" s="1">
-        <v>-15741.91</v>
+        <v>-78257.66</v>
       </c>
       <c r="J106" s="1">
-        <v>-4.1945352476603</v>
+        <v>-20.852267181645</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>359553.78</v>
+        <v>297038.03</v>
       </c>
       <c r="N106" s="1">
-        <v>359553.78</v>
+        <v>297038.03</v>
       </c>
       <c r="O106" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B107" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C107" s="1">
-        <v>74761.0</v>
+        <v>50094.0</v>
       </c>
       <c r="D107" s="1">
-        <v>6.484</v>
+        <v>7.1</v>
       </c>
       <c r="E107" s="1">
-        <v>5.3890430839609</v>
+        <v>5.3890429991616</v>
       </c>
       <c r="F107" t="s">
         <v>7</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>402890.25</v>
+        <v>269958.72</v>
       </c>
       <c r="I107" s="1">
-        <v>81860.07</v>
+        <v>85708.68</v>
       </c>
       <c r="J107" s="1">
-        <v>20.318205764473</v>
+        <v>31.748809595778</v>
       </c>
       <c r="K107">
-        <v>0.18</v>
+        <v>0.26</v>
       </c>
       <c r="L107" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M107" s="1">
-        <v>484750.32</v>
+        <v>355667.4</v>
       </c>
       <c r="N107" s="1">
-        <v>497890.91</v>
+        <v>368807.99</v>
       </c>
       <c r="O107" s="1">
-        <v>0.55</v>
+        <v>0.45</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B108" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C108" s="1">
         <v>6050.0</v>
       </c>
       <c r="D108" s="1">
-        <v>130.5</v>
+        <v>116.88</v>
       </c>
       <c r="E108" s="1">
         <v>85.498917355372</v>
       </c>
       <c r="F108" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="G108">
         <v>0.91</v>
       </c>
       <c r="H108" s="1">
         <v>536550.51</v>
       </c>
       <c r="I108" s="1">
-        <v>332953.82</v>
+        <v>238377.83</v>
       </c>
       <c r="J108" s="1">
-        <v>62.054515613078</v>
+        <v>44.427845199513</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>869504.33</v>
+        <v>774928.34</v>
       </c>
       <c r="N108" s="1">
-        <v>869504.33</v>
+        <v>774928.34</v>
       </c>
       <c r="O108" s="1">
-        <v>0.96</v>
+        <v>0.94</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B109" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C109" s="1">
         <v>10395.0</v>
       </c>
       <c r="D109" s="1">
         <v>237.9</v>
       </c>
       <c r="E109" s="1">
         <v>604.24713419913</v>
       </c>
       <c r="F109" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G109">
         <v>7.47</v>
       </c>
       <c r="H109" s="1">
         <v>842033.79</v>
       </c>
       <c r="I109" s="1">
-        <v>-511045.29</v>
+        <v>-511039.57</v>
       </c>
       <c r="J109" s="1">
-        <v>-60.691779364341</v>
+        <v>-60.691100056685</v>
       </c>
       <c r="K109">
         <v>0.28</v>
       </c>
       <c r="L109" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="M109" s="1">
-        <v>330988.5</v>
+        <v>330994.22</v>
       </c>
       <c r="N109" s="1">
-        <v>333932.05</v>
+        <v>333937.83</v>
       </c>
       <c r="O109" s="1">
-        <v>0.37</v>
+        <v>0.4</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B110" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C110" s="1">
         <v>10275.0</v>
       </c>
       <c r="D110" s="1">
-        <v>375.5</v>
+        <v>342.0</v>
       </c>
       <c r="E110" s="1">
         <v>348.24635815085</v>
       </c>
       <c r="F110" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G110">
         <v>7.47</v>
       </c>
       <c r="H110" s="1">
         <v>480075.78</v>
       </c>
       <c r="I110" s="1">
-        <v>36323.63</v>
+        <v>-9738.49</v>
       </c>
       <c r="J110" s="1">
-        <v>7.5662283983583</v>
+        <v>-2.0285318288709</v>
       </c>
       <c r="K110">
         <v>0.4</v>
       </c>
       <c r="L110" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="M110" s="1">
-        <v>516399.41</v>
+        <v>470337.29</v>
       </c>
       <c r="N110" s="1">
-        <v>520513.32</v>
+        <v>474451.27</v>
       </c>
       <c r="O110" s="1">
         <v>0.57</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B111" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C111" s="1">
         <v>23683.0</v>
       </c>
       <c r="D111" s="1">
-        <v>26.4</v>
+        <v>24.05</v>
       </c>
       <c r="E111" s="1">
         <v>20.703307435713</v>
       </c>
       <c r="F111" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G111">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H111" s="1">
         <v>572823.62</v>
       </c>
       <c r="I111" s="1">
-        <v>139120.22</v>
+        <v>88025.21</v>
       </c>
       <c r="J111" s="1">
-        <v>24.286746415939</v>
+        <v>15.366896008932</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>711943.84</v>
+        <v>660848.83</v>
       </c>
       <c r="N111" s="1">
-        <v>711943.84</v>
+        <v>660848.83</v>
       </c>
       <c r="O111" s="1">
-        <v>0.78</v>
+        <v>0.8</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B112" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C112" s="1">
         <v>455.0</v>
       </c>
       <c r="D112" s="1">
-        <v>857.4</v>
+        <v>803.2</v>
       </c>
       <c r="E112" s="1">
         <v>959.46857142857</v>
       </c>
       <c r="F112" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="G112">
         <v>0.91</v>
       </c>
       <c r="H112" s="1">
         <v>419323.22</v>
       </c>
       <c r="I112" s="1">
-        <v>10312.85</v>
+        <v>-18824.57</v>
       </c>
       <c r="J112" s="1">
-        <v>2.4594035121642</v>
+        <v>-4.4892744074607</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>429636.07</v>
+        <v>400498.65</v>
       </c>
       <c r="N112" s="1">
-        <v>429636.07</v>
+        <v>400498.65</v>
       </c>
       <c r="O112" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B113" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C113" s="1">
         <v>31396.0</v>
       </c>
       <c r="D113" s="1">
-        <v>16.1</v>
+        <v>15.04</v>
       </c>
       <c r="E113" s="1">
         <v>19.602729328577</v>
       </c>
       <c r="F113" t="s">
         <v>7</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>615447.29</v>
       </c>
       <c r="I113" s="1">
-        <v>-109971.69</v>
+        <v>-143251.45</v>
       </c>
       <c r="J113" s="1">
-        <v>-17.868579777157</v>
+        <v>-23.275990052698</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>505475.6</v>
+        <v>472195.84</v>
       </c>
       <c r="N113" s="1">
-        <v>505475.6</v>
+        <v>472195.84</v>
       </c>
       <c r="O113" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B114" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C114" s="1">
         <v>433749.0</v>
       </c>
       <c r="D114" s="1">
-        <v>1.974</v>
+        <v>1.844</v>
       </c>
       <c r="E114" s="1">
         <v>1.3769785751667</v>
       </c>
       <c r="F114" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G114">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H114" s="1">
         <v>693594.69</v>
       </c>
       <c r="I114" s="1">
-        <v>281374.14</v>
+        <v>234409.07</v>
       </c>
       <c r="J114" s="1">
-        <v>40.567516455468</v>
+        <v>33.796260752804</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>974968.83</v>
+        <v>928003.76</v>
       </c>
       <c r="N114" s="1">
-        <v>974968.83</v>
+        <v>928003.76</v>
       </c>
       <c r="O114" s="1">
-        <v>1.07</v>
+        <v>1.12</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B115" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C115" s="1">
         <v>8021.0</v>
       </c>
       <c r="D115" s="1">
-        <v>43.51</v>
+        <v>40.54</v>
       </c>
       <c r="E115" s="1">
         <v>37.070315422017</v>
       </c>
       <c r="F115" t="s">
         <v>7</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>297341.0</v>
       </c>
       <c r="I115" s="1">
-        <v>51652.71</v>
+        <v>27830.34</v>
       </c>
       <c r="J115" s="1">
-        <v>17.371539747294</v>
+        <v>9.3597384820795</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>348993.71</v>
+        <v>325171.34</v>
       </c>
       <c r="N115" s="1">
-        <v>348993.71</v>
+        <v>325171.34</v>
       </c>
       <c r="O115" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B116" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C116" s="1">
         <v>2750.0</v>
       </c>
       <c r="D116" s="1">
-        <v>102.5</v>
+        <v>94.66</v>
       </c>
       <c r="E116" s="1">
         <v>42.862934545455</v>
       </c>
       <c r="F116" t="s">
         <v>7</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>117873.07</v>
       </c>
       <c r="I116" s="1">
-        <v>164001.93</v>
+        <v>142441.93</v>
       </c>
       <c r="J116" s="1">
-        <v>139.13435019551</v>
+        <v>120.84348867812</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>281875.0</v>
+        <v>260315.0</v>
       </c>
       <c r="N116" s="1">
-        <v>281875.0</v>
+        <v>260315.0</v>
       </c>
       <c r="O116" s="1">
         <v>0.31</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B117" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C117" s="1">
-        <v>30782.0</v>
+        <v>30128.0</v>
       </c>
       <c r="D117" s="1">
-        <v>27.4</v>
+        <v>28.0</v>
       </c>
       <c r="E117" s="1">
-        <v>16.750136443376</v>
+        <v>16.75013641795</v>
       </c>
       <c r="F117" t="s">
         <v>7</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>515602.7</v>
+        <v>504648.11</v>
       </c>
       <c r="I117" s="1">
-        <v>327824.1</v>
+        <v>338935.89</v>
       </c>
       <c r="J117" s="1">
-        <v>63.580757044135</v>
+        <v>67.162817671109</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>843426.8</v>
+        <v>843584.0</v>
       </c>
       <c r="N117" s="1">
-        <v>843426.8</v>
+        <v>843584.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.93</v>
+        <v>1.02</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B118" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C118" s="1">
         <v>18720.0</v>
       </c>
       <c r="D118" s="1">
-        <v>29.42</v>
+        <v>29.24</v>
       </c>
       <c r="E118" s="1">
         <v>45.814635683761</v>
       </c>
       <c r="F118" t="s">
         <v>7</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>857649.98</v>
       </c>
       <c r="I118" s="1">
-        <v>-306907.58</v>
+        <v>-310277.18</v>
       </c>
       <c r="J118" s="1">
-        <v>-35.78471254672</v>
+        <v>-36.17760009742</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>550742.4</v>
+        <v>547372.8</v>
       </c>
       <c r="N118" s="1">
-        <v>550742.4</v>
+        <v>547372.8</v>
       </c>
       <c r="O118" s="1">
-        <v>0.61</v>
+        <v>0.66</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B119" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C119" s="1">
         <v>5548.0</v>
       </c>
       <c r="D119" s="1">
-        <v>32.11</v>
+        <v>27.32</v>
       </c>
       <c r="E119" s="1">
         <v>36.417669430425</v>
       </c>
       <c r="F119" t="s">
         <v>7</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>202045.23</v>
       </c>
       <c r="I119" s="1">
-        <v>-23898.95</v>
+        <v>-50473.87</v>
       </c>
       <c r="J119" s="1">
-        <v>-11.82851483304</v>
+        <v>-24.981470733063</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>178146.28</v>
+        <v>151571.36</v>
       </c>
       <c r="N119" s="1">
-        <v>178146.28</v>
+        <v>151571.36</v>
       </c>
       <c r="O119" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B120" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C120" s="1">
-        <v>1624.0</v>
+        <v>1998.0</v>
       </c>
       <c r="D120" s="1">
-        <v>340.0</v>
+        <v>293.2</v>
       </c>
       <c r="E120" s="1">
-        <v>315.93599753695</v>
+        <v>315.00185185185</v>
       </c>
       <c r="F120" t="s">
         <v>7</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>513080.06</v>
+        <v>629373.7</v>
       </c>
       <c r="I120" s="1">
-        <v>39079.94</v>
+        <v>-43560.1</v>
       </c>
       <c r="J120" s="1">
-        <v>7.6167333417713</v>
+        <v>-6.9211821212103</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>552160.0</v>
+        <v>585813.6</v>
       </c>
       <c r="N120" s="1">
-        <v>552160.0</v>
+        <v>585813.6</v>
       </c>
       <c r="O120" s="1">
-        <v>0.61</v>
+        <v>0.71</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B121" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C121" s="1">
         <v>8960.0</v>
       </c>
       <c r="D121" s="1">
-        <v>68.02</v>
+        <v>61.2</v>
       </c>
       <c r="E121" s="1">
         <v>39.142283482143</v>
       </c>
       <c r="F121" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="G121">
         <v>0.91</v>
       </c>
       <c r="H121" s="1">
         <v>371367.01</v>
       </c>
       <c r="I121" s="1">
-        <v>299830.75</v>
+        <v>229565.08</v>
       </c>
       <c r="J121" s="1">
-        <v>80.737045005694</v>
+        <v>61.816228641311</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>671197.76</v>
+        <v>600932.09</v>
       </c>
       <c r="N121" s="1">
-        <v>671197.76</v>
+        <v>600932.09</v>
       </c>
       <c r="O121" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B122" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C122" s="1">
         <v>9438.0</v>
       </c>
       <c r="D122" s="1">
-        <v>82.2</v>
+        <v>78.15</v>
       </c>
       <c r="E122" s="1">
         <v>92.341727060818</v>
       </c>
       <c r="F122" t="s">
         <v>7</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>871521.22</v>
       </c>
       <c r="I122" s="1">
-        <v>-95717.62</v>
+        <v>-133941.52</v>
       </c>
       <c r="J122" s="1">
-        <v>-10.982821508351</v>
+        <v>-15.368704390238</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>775803.6</v>
+        <v>737579.7</v>
       </c>
       <c r="N122" s="1">
-        <v>775803.6</v>
+        <v>737579.7</v>
       </c>
       <c r="O122" s="1">
-        <v>0.85</v>
+        <v>0.89</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B123" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C123" s="1">
         <v>8368.0</v>
       </c>
       <c r="D123" s="1">
-        <v>170.96</v>
+        <v>160.0</v>
       </c>
       <c r="E123" s="1">
         <v>165.93320984704</v>
       </c>
       <c r="F123" t="s">
         <v>7</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>1388529.1</v>
       </c>
       <c r="I123" s="1">
-        <v>42064.18</v>
+        <v>-49649.1</v>
       </c>
       <c r="J123" s="1">
-        <v>3.0294057214933</v>
+        <v>-3.5756614679519</v>
       </c>
       <c r="K123">
         <v>0.5</v>
       </c>
       <c r="L123" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="M123" s="1">
-        <v>1430593.28</v>
+        <v>1338880.0</v>
       </c>
       <c r="N123" s="1">
-        <v>1434798.68</v>
+        <v>1343085.4</v>
       </c>
       <c r="O123" s="1">
-        <v>1.58</v>
+        <v>1.62</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B124" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C124" s="1">
         <v>2970.0</v>
       </c>
       <c r="D124" s="1">
-        <v>170.96</v>
+        <v>160.0</v>
       </c>
       <c r="E124" s="1">
         <v>65.312707070707</v>
       </c>
       <c r="F124" t="s">
         <v>7</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>193978.74</v>
       </c>
       <c r="I124" s="1">
-        <v>313772.46</v>
+        <v>281221.26</v>
       </c>
       <c r="J124" s="1">
-        <v>161.75610791162</v>
+        <v>144.97529987049</v>
       </c>
       <c r="K124">
         <v>0.83</v>
       </c>
       <c r="L124" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="M124" s="1">
-        <v>507751.2</v>
+        <v>475200.0</v>
       </c>
       <c r="N124" s="1">
-        <v>510218.83</v>
+        <v>477667.63</v>
       </c>
       <c r="O124" s="1">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B125" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C125" s="1">
-        <v>5607.0</v>
+        <v>4010.0</v>
       </c>
       <c r="D125" s="1">
-        <v>276.7</v>
+        <v>243.4</v>
       </c>
       <c r="E125" s="1">
-        <v>144.60614588907</v>
+        <v>105.72016708229</v>
       </c>
       <c r="F125" t="s">
         <v>7</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>810806.66</v>
+        <v>423937.87</v>
       </c>
       <c r="I125" s="1">
-        <v>740650.24</v>
+        <v>552096.13</v>
       </c>
       <c r="J125" s="1">
-        <v>91.347330570768</v>
+        <v>130.23043447381</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1551456.9</v>
+        <v>976034.0</v>
       </c>
       <c r="N125" s="1">
-        <v>1551456.9</v>
+        <v>976034.0</v>
       </c>
       <c r="O125" s="1">
-        <v>1.7</v>
+        <v>1.18</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B126" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C126" s="1">
-        <v>4010.0</v>
+        <v>5607.0</v>
       </c>
       <c r="D126" s="1">
-        <v>276.7</v>
+        <v>243.4</v>
       </c>
       <c r="E126" s="1">
-        <v>105.72016708229</v>
+        <v>144.60614588907</v>
       </c>
       <c r="F126" t="s">
         <v>7</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>423937.87</v>
+        <v>810806.66</v>
       </c>
       <c r="I126" s="1">
-        <v>685629.13</v>
+        <v>553937.14</v>
       </c>
       <c r="J126" s="1">
-        <v>161.72868208259</v>
+        <v>68.319263682417</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1109567.0</v>
+        <v>1364743.8</v>
       </c>
       <c r="N126" s="1">
-        <v>1109567.0</v>
+        <v>1364743.8</v>
       </c>
       <c r="O126" s="1">
-        <v>1.22</v>
+        <v>1.65</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B127" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C127" s="1">
         <v>2396.0</v>
       </c>
       <c r="D127" s="1">
-        <v>52.15</v>
+        <v>41.62</v>
       </c>
       <c r="E127" s="1">
         <v>98.584974958264</v>
       </c>
       <c r="F127" t="s">
         <v>7</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>236209.6</v>
       </c>
       <c r="I127" s="1">
-        <v>-111258.2</v>
+        <v>-136488.08</v>
       </c>
       <c r="J127" s="1">
-        <v>-47.101472590445</v>
+        <v>-57.782613407753</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>124951.4</v>
+        <v>99721.52</v>
       </c>
       <c r="N127" s="1">
-        <v>124951.4</v>
+        <v>99721.52</v>
       </c>
       <c r="O127" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B128" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C128" s="1">
         <v>16416.0</v>
       </c>
       <c r="D128" s="1">
-        <v>27.9</v>
+        <v>26.1</v>
       </c>
       <c r="E128" s="1">
         <v>30.023207846004</v>
       </c>
       <c r="F128" t="s">
         <v>7</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>492860.98</v>
       </c>
       <c r="I128" s="1">
-        <v>-34854.58</v>
+        <v>-64403.38</v>
       </c>
       <c r="J128" s="1">
-        <v>-7.0718887098751</v>
+        <v>-13.067250728593</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>458006.4</v>
+        <v>428457.6</v>
       </c>
       <c r="N128" s="1">
-        <v>458006.4</v>
+        <v>428457.6</v>
       </c>
       <c r="O128" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B129" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C129" s="1">
         <v>4709.0</v>
       </c>
       <c r="D129" s="1">
-        <v>166.45</v>
+        <v>145.7</v>
       </c>
       <c r="E129" s="1">
         <v>96.575062645997</v>
       </c>
       <c r="F129" t="s">
         <v>7</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>454771.97</v>
       </c>
       <c r="I129" s="1">
-        <v>329041.08</v>
+        <v>231329.33</v>
       </c>
       <c r="J129" s="1">
-        <v>72.352981649243</v>
+        <v>50.867103792699</v>
       </c>
       <c r="K129">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>0.08</v>
+      </c>
+      <c r="L129">
+        <v>374.95</v>
       </c>
       <c r="M129" s="1">
-        <v>783813.05</v>
+        <v>686101.3</v>
       </c>
       <c r="N129" s="1">
-        <v>786614.9</v>
+        <v>686476.25</v>
       </c>
       <c r="O129" s="1">
-        <v>0.86</v>
+        <v>0.83</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B130" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C130" s="1">
-        <v>11445.0</v>
+        <v>7640.0</v>
       </c>
       <c r="D130" s="1">
-        <v>42.14</v>
+        <v>36.99</v>
       </c>
       <c r="E130" s="1">
-        <v>52.642768894714</v>
+        <v>46.736126963351</v>
       </c>
       <c r="F130" t="s">
         <v>7</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>602496.49</v>
+        <v>357064.01</v>
       </c>
       <c r="I130" s="1">
-        <v>-120204.19</v>
+        <v>-74460.41</v>
       </c>
       <c r="J130" s="1">
-        <v>-19.951019133738</v>
+        <v>-20.853518673024</v>
       </c>
       <c r="K130">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>0.11</v>
+      </c>
+      <c r="L130">
+        <v>869.05</v>
       </c>
       <c r="M130" s="1">
-        <v>482292.3</v>
+        <v>282603.6</v>
       </c>
       <c r="N130" s="1">
-        <v>484830.95</v>
+        <v>283472.65</v>
       </c>
       <c r="O130" s="1">
-        <v>0.53</v>
+        <v>0.34</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B131" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C131" s="1">
-        <v>7640.0</v>
+        <v>11445.0</v>
       </c>
       <c r="D131" s="1">
-        <v>42.14</v>
+        <v>36.99</v>
       </c>
       <c r="E131" s="1">
-        <v>46.736126963351</v>
+        <v>52.642768894714</v>
       </c>
       <c r="F131" t="s">
         <v>7</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>357064.01</v>
+        <v>602496.49</v>
       </c>
       <c r="I131" s="1">
-        <v>-35114.41</v>
+        <v>-179145.94</v>
       </c>
       <c r="J131" s="1">
-        <v>-9.8342059173088</v>
+        <v>-29.733939196891</v>
       </c>
       <c r="K131">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>869.05</v>
+        <v>0.22</v>
+      </c>
+      <c r="L131" t="s">
+        <v>283</v>
       </c>
       <c r="M131" s="1">
-        <v>321949.6</v>
+        <v>423350.55</v>
       </c>
       <c r="N131" s="1">
-        <v>322818.65</v>
+        <v>425889.2</v>
       </c>
       <c r="O131" s="1">
-        <v>0.35</v>
+        <v>0.52</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B132" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C132" s="1">
         <v>4510.0</v>
       </c>
       <c r="D132" s="1">
-        <v>247.4</v>
+        <v>210.3</v>
       </c>
       <c r="E132" s="1">
         <v>200.84106430155</v>
       </c>
       <c r="F132" t="s">
         <v>7</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>905793.2</v>
       </c>
       <c r="I132" s="1">
-        <v>209980.8</v>
+        <v>42659.8</v>
       </c>
       <c r="J132" s="1">
-        <v>23.181980169425</v>
+        <v>4.7096622054571</v>
       </c>
       <c r="K132">
         <v>1.54</v>
       </c>
       <c r="L132" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="M132" s="1">
-        <v>1115774.0</v>
+        <v>948453.0</v>
       </c>
       <c r="N132" s="1">
-        <v>1122727.04</v>
+        <v>955406.04</v>
       </c>
       <c r="O132" s="1">
-        <v>1.23</v>
+        <v>1.16</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B133" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C133" s="1">
         <v>3145.0</v>
       </c>
       <c r="D133" s="1">
-        <v>159.5</v>
+        <v>126.35</v>
       </c>
       <c r="E133" s="1">
         <v>249.79685850556</v>
       </c>
       <c r="F133" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="G133">
         <v>0.91</v>
       </c>
       <c r="H133" s="1">
         <v>759457.32</v>
       </c>
       <c r="I133" s="1">
-        <v>-207014.67</v>
+        <v>-323983.69</v>
       </c>
       <c r="J133" s="1">
-        <v>-27.2582361837</v>
+        <v>-42.659894304528</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>552442.65</v>
+        <v>435473.63</v>
       </c>
       <c r="N133" s="1">
-        <v>552442.65</v>
+        <v>435473.63</v>
       </c>
       <c r="O133" s="1">
-        <v>0.61</v>
+        <v>0.53</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B134" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C134" s="1">
         <v>10426.0</v>
       </c>
       <c r="D134" s="1">
-        <v>73.86</v>
+        <v>63.68</v>
       </c>
       <c r="E134" s="1">
         <v>40.217699980817</v>
       </c>
       <c r="F134" t="s">
         <v>7</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>419309.74</v>
       </c>
       <c r="I134" s="1">
-        <v>350754.62</v>
+        <v>244617.94</v>
       </c>
       <c r="J134" s="1">
-        <v>83.650482337949</v>
+        <v>58.338244181974</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>770064.36</v>
+        <v>663927.68</v>
       </c>
       <c r="N134" s="1">
-        <v>770064.36</v>
+        <v>663927.68</v>
       </c>
       <c r="O134" s="1">
-        <v>0.85</v>
+        <v>0.8</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B135" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C135" s="1">
         <v>23111.0</v>
       </c>
       <c r="D135" s="1">
-        <v>211.5</v>
+        <v>202.5</v>
       </c>
       <c r="E135" s="1">
         <v>188.60455021418</v>
       </c>
       <c r="F135" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="G135">
-        <v>9.98</v>
+        <v>9.81</v>
       </c>
       <c r="H135" s="1">
         <v>368669.45</v>
       </c>
       <c r="I135" s="1">
-        <v>66495.38</v>
+        <v>57615.27</v>
       </c>
       <c r="J135" s="1">
-        <v>18.03658534766</v>
+        <v>15.62789376771</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>435164.83</v>
+        <v>426284.72</v>
       </c>
       <c r="N135" s="1">
-        <v>435164.83</v>
+        <v>426284.72</v>
       </c>
       <c r="O135" s="1">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B136" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C136" s="1">
-        <v>14599.0</v>
+        <v>6681.0</v>
       </c>
       <c r="D136" s="1">
-        <v>6.935</v>
+        <v>18.88</v>
       </c>
       <c r="E136" s="1">
-        <v>16.348219741078</v>
+        <v>17.761020805269</v>
       </c>
       <c r="F136" t="s">
         <v>7</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>238667.66</v>
+        <v>118661.38</v>
       </c>
       <c r="I136" s="1">
-        <v>-137423.59</v>
+        <v>7475.9</v>
       </c>
       <c r="J136" s="1">
-        <v>-57.579476834021</v>
+        <v>6.3001964076265</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>101244.07</v>
+        <v>126137.28</v>
       </c>
       <c r="N136" s="1">
-        <v>101244.07</v>
+        <v>126137.28</v>
       </c>
       <c r="O136" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B137" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C137" s="1">
-        <v>91643.0</v>
+        <v>14599.0</v>
       </c>
       <c r="D137" s="1">
-        <v>1.748</v>
+        <v>5.566</v>
       </c>
       <c r="E137" s="1">
-        <v>3.4322154447148</v>
+        <v>16.348219741078</v>
       </c>
       <c r="F137" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G137">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>368048.71</v>
+        <v>238667.66</v>
       </c>
       <c r="I137" s="1">
-        <v>-185639.9</v>
+        <v>-157409.63</v>
       </c>
       <c r="J137" s="1">
-        <v>-50.438948692416</v>
+        <v>-65.953481087467</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>182408.81</v>
+        <v>81258.03</v>
       </c>
       <c r="N137" s="1">
-        <v>182408.81</v>
+        <v>81258.03</v>
       </c>
       <c r="O137" s="1">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B138" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C138" s="1">
-        <v>11996.0</v>
+        <v>16204.0</v>
       </c>
       <c r="D138" s="1">
-        <v>28.41</v>
+        <v>1.576</v>
       </c>
       <c r="E138" s="1">
-        <v>34.227461653885</v>
+        <v>3.4322155023451</v>
       </c>
       <c r="F138" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G138">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H138" s="1">
-        <v>410592.63</v>
+        <v>65077.11</v>
       </c>
       <c r="I138" s="1">
-        <v>-69786.27</v>
+        <v>-35447.31</v>
       </c>
       <c r="J138" s="1">
-        <v>-16.996474096479</v>
+        <v>-54.469705246591</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>340806.36</v>
+        <v>29629.8</v>
       </c>
       <c r="N138" s="1">
-        <v>340806.36</v>
+        <v>29629.8</v>
       </c>
       <c r="O138" s="1">
-        <v>0.37</v>
+        <v>0.04</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B139" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C139" s="1">
-        <v>3160.0</v>
+        <v>11996.0</v>
       </c>
       <c r="D139" s="1">
-        <v>92.6</v>
+        <v>27.8</v>
       </c>
       <c r="E139" s="1">
-        <v>92.425990506329</v>
+        <v>34.227461653885</v>
       </c>
       <c r="F139" t="s">
-        <v>164</v>
+        <v>7</v>
       </c>
       <c r="G139">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>280866.71</v>
+        <v>410592.63</v>
       </c>
       <c r="I139" s="1">
-        <v>41391.45</v>
+        <v>-77103.83</v>
       </c>
       <c r="J139" s="1">
-        <v>14.737043774251</v>
+        <v>-18.778668774449</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>322258.16</v>
+        <v>333488.8</v>
       </c>
       <c r="N139" s="1">
-        <v>322258.16</v>
+        <v>333488.8</v>
       </c>
       <c r="O139" s="1">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B140" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C140" s="1">
-        <v>4911.0</v>
+        <v>3160.0</v>
       </c>
       <c r="D140" s="1">
-        <v>55.3</v>
+        <v>76.74</v>
       </c>
       <c r="E140" s="1">
-        <v>37.257507635919</v>
+        <v>92.425990506329</v>
       </c>
       <c r="F140" t="s">
-        <v>7</v>
+        <v>167</v>
       </c>
       <c r="G140">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H140" s="1">
-        <v>182971.62</v>
+        <v>280866.71</v>
       </c>
       <c r="I140" s="1">
-        <v>88606.68</v>
+        <v>-15115.75</v>
       </c>
       <c r="J140" s="1">
-        <v>48.426460890492</v>
+        <v>-5.3818232855008</v>
       </c>
       <c r="K140">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>271578.3</v>
+        <v>265750.96</v>
       </c>
       <c r="N140" s="1">
-        <v>272593.93</v>
+        <v>265750.96</v>
       </c>
       <c r="O140" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>304</v>
       </c>
       <c r="B141" t="s">
         <v>305</v>
       </c>
       <c r="C141" s="1">
-        <v>130318.0</v>
+        <v>4225.0</v>
       </c>
       <c r="D141" s="1">
-        <v>3.766</v>
+        <v>58.35</v>
       </c>
       <c r="E141" s="1">
-        <v>6.8441790082721</v>
+        <v>37.257507692308</v>
       </c>
       <c r="F141" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G141">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1032880.21</v>
+        <v>157412.97</v>
       </c>
       <c r="I141" s="1">
-        <v>-474037.21</v>
+        <v>89115.78</v>
       </c>
       <c r="J141" s="1">
-        <v>-45.894693829016</v>
+        <v>56.612730196247</v>
       </c>
       <c r="K141">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.24</v>
+      </c>
+      <c r="L141" t="s">
+        <v>306</v>
       </c>
       <c r="M141" s="1">
-        <v>558843.0</v>
+        <v>246528.75</v>
       </c>
       <c r="N141" s="1">
-        <v>558843.0</v>
+        <v>247544.38</v>
       </c>
       <c r="O141" s="1">
-        <v>0.61</v>
+        <v>0.3</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B142" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C142" s="1">
-        <v>11049.0</v>
+        <v>130318.0</v>
       </c>
       <c r="D142" s="1">
-        <v>36.62</v>
+        <v>3.316</v>
       </c>
       <c r="E142" s="1">
-        <v>32.310395510906</v>
+        <v>6.8441790082721</v>
       </c>
       <c r="F142" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G142">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H142" s="1">
-        <v>356997.56</v>
+        <v>1032880.21</v>
       </c>
       <c r="I142" s="1">
-        <v>47616.82</v>
+        <v>-531497.61</v>
       </c>
       <c r="J142" s="1">
-        <v>13.338135980537</v>
+        <v>-51.457817165458</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>404614.38</v>
+        <v>501382.6</v>
       </c>
       <c r="N142" s="1">
-        <v>404614.38</v>
+        <v>501382.6</v>
       </c>
       <c r="O142" s="1">
-        <v>0.44</v>
+        <v>0.61</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B143" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C143" s="1">
-        <v>6146.0</v>
+        <v>11049.0</v>
       </c>
       <c r="D143" s="1">
-        <v>39.08</v>
+        <v>32.52</v>
       </c>
       <c r="E143" s="1">
-        <v>37.432884803124</v>
+        <v>32.310395510906</v>
       </c>
       <c r="F143" t="s">
         <v>7</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>230062.51</v>
+        <v>356997.56</v>
       </c>
       <c r="I143" s="1">
-        <v>10123.17</v>
+        <v>2315.92</v>
       </c>
       <c r="J143" s="1">
-        <v>4.4001823678269</v>
+        <v>0.6487215206737</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>240185.68</v>
+        <v>359313.48</v>
       </c>
       <c r="N143" s="1">
-        <v>240185.68</v>
+        <v>359313.48</v>
       </c>
       <c r="O143" s="1">
-        <v>0.26</v>
+        <v>0.43</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B144" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C144" s="1">
-        <v>16242.0</v>
+        <v>6146.0</v>
       </c>
       <c r="D144" s="1">
-        <v>67.28</v>
+        <v>37.4</v>
       </c>
       <c r="E144" s="1">
-        <v>58.760913064894</v>
+        <v>37.432884803124</v>
       </c>
       <c r="F144" t="s">
         <v>7</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>954394.75</v>
+        <v>230062.51</v>
       </c>
       <c r="I144" s="1">
-        <v>138367.01</v>
+        <v>-202.11</v>
       </c>
       <c r="J144" s="1">
-        <v>14.497880462985</v>
+        <v>-0.087850036931267</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>1092761.76</v>
+        <v>229860.4</v>
       </c>
       <c r="N144" s="1">
-        <v>1092761.76</v>
+        <v>229860.4</v>
       </c>
       <c r="O144" s="1">
-        <v>1.2</v>
+        <v>0.28</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B145" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C145" s="1">
-        <v>1699.0</v>
+        <v>16242.0</v>
       </c>
       <c r="D145" s="1">
-        <v>252.3</v>
+        <v>78.59</v>
       </c>
       <c r="E145" s="1">
-        <v>257.71209535021</v>
+        <v>58.760913064894</v>
       </c>
       <c r="F145" t="s">
         <v>7</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>437852.85</v>
+        <v>954394.75</v>
       </c>
       <c r="I145" s="1">
-        <v>-9195.15</v>
+        <v>322064.03</v>
       </c>
       <c r="J145" s="1">
-        <v>-2.1000548471935</v>
+        <v>33.74536898909</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>428657.7</v>
+        <v>1276458.78</v>
       </c>
       <c r="N145" s="1">
-        <v>428657.7</v>
+        <v>1276458.78</v>
       </c>
       <c r="O145" s="1">
-        <v>0.47</v>
+        <v>1.54</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B146" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C146" s="1">
-        <v>9504.0</v>
+        <v>1699.0</v>
       </c>
       <c r="D146" s="1">
-        <v>72.41</v>
+        <v>252.0</v>
       </c>
       <c r="E146" s="1">
-        <v>66.785519781145</v>
+        <v>257.71209535021</v>
       </c>
       <c r="F146" t="s">
         <v>7</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>634729.58</v>
+        <v>437852.85</v>
       </c>
       <c r="I146" s="1">
-        <v>53455.06</v>
+        <v>-9704.85</v>
       </c>
       <c r="J146" s="1">
-        <v>8.4217061382266</v>
+        <v>-2.2164638188378</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>688184.64</v>
+        <v>428148.0</v>
       </c>
       <c r="N146" s="1">
-        <v>688184.64</v>
+        <v>428148.0</v>
       </c>
       <c r="O146" s="1">
-        <v>0.76</v>
+        <v>0.52</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B147" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C147" s="1">
-        <v>13306.0</v>
+        <v>9504.0</v>
       </c>
       <c r="D147" s="1">
-        <v>62.26</v>
+        <v>62.01</v>
       </c>
       <c r="E147" s="1">
-        <v>46.506733804299</v>
+        <v>66.785519781145</v>
       </c>
       <c r="F147" t="s">
         <v>7</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>618818.6</v>
+        <v>634729.58</v>
       </c>
       <c r="I147" s="1">
-        <v>209612.96</v>
+        <v>-45386.54</v>
       </c>
       <c r="J147" s="1">
-        <v>33.873086555575</v>
+        <v>-7.1505317272278</v>
       </c>
       <c r="K147">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>0.0</v>
+      </c>
+      <c r="L147">
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>828431.56</v>
+        <v>589343.04</v>
       </c>
       <c r="N147" s="1">
-        <v>834587.36</v>
+        <v>589343.04</v>
       </c>
       <c r="O147" s="1">
-        <v>0.92</v>
+        <v>0.71</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>319</v>
       </c>
       <c r="B148" t="s">
         <v>320</v>
       </c>
       <c r="C148" s="1">
-        <v>170686.0</v>
+        <v>13306.0</v>
       </c>
       <c r="D148" s="1">
-        <v>4.09</v>
+        <v>53.33</v>
       </c>
       <c r="E148" s="1">
-        <v>3.4000995980924</v>
+        <v>46.506733804299</v>
       </c>
       <c r="F148" t="s">
         <v>7</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>580349.4</v>
+        <v>618818.6</v>
       </c>
       <c r="I148" s="1">
-        <v>117756.34</v>
+        <v>90790.38</v>
       </c>
       <c r="J148" s="1">
-        <v>20.290593907739</v>
+        <v>14.671566110004</v>
       </c>
       <c r="K148">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.47</v>
+      </c>
+      <c r="L148" t="s">
+        <v>321</v>
       </c>
       <c r="M148" s="1">
-        <v>698105.74</v>
+        <v>709608.98</v>
       </c>
       <c r="N148" s="1">
-        <v>698105.74</v>
+        <v>715881.32</v>
       </c>
       <c r="O148" s="1">
-        <v>0.77</v>
+        <v>0.87</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B149" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C149" s="1">
-        <v>42111.0</v>
+        <v>170686.0</v>
       </c>
       <c r="D149" s="1">
-        <v>5.04</v>
+        <v>3.92</v>
       </c>
       <c r="E149" s="1">
-        <v>8.7898750920187</v>
+        <v>3.4000995980924</v>
       </c>
       <c r="F149" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G149">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>438098.94</v>
+        <v>580349.4</v>
       </c>
       <c r="I149" s="1">
-        <v>-196424.24</v>
+        <v>88739.72</v>
       </c>
       <c r="J149" s="1">
-        <v>-44.83558896536</v>
+        <v>15.290740371232</v>
       </c>
       <c r="K149">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>241674.7</v>
+        <v>669089.12</v>
       </c>
       <c r="N149" s="1">
-        <v>242914.17</v>
+        <v>669089.12</v>
       </c>
       <c r="O149" s="1">
-        <v>0.27</v>
+        <v>0.81</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>324</v>
       </c>
       <c r="B150" t="s">
         <v>325</v>
       </c>
       <c r="C150" s="1">
-        <v>5985.0</v>
+        <v>42111.0</v>
       </c>
       <c r="D150" s="1">
-        <v>140.75</v>
+        <v>4.742</v>
       </c>
       <c r="E150" s="1">
-        <v>112.47258980785</v>
+        <v>8.7898750920187</v>
       </c>
       <c r="F150" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G150">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H150" s="1">
-        <v>673148.45</v>
+        <v>438098.94</v>
       </c>
       <c r="I150" s="1">
-        <v>169240.3</v>
+        <v>-206408.87</v>
       </c>
       <c r="J150" s="1">
-        <v>25.141601380795</v>
+        <v>-47.114670033212</v>
       </c>
       <c r="K150">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.03</v>
+      </c>
+      <c r="L150" t="s">
+        <v>326</v>
       </c>
       <c r="M150" s="1">
-        <v>842388.75</v>
+        <v>231690.07</v>
       </c>
       <c r="N150" s="1">
-        <v>842388.75</v>
+        <v>232953.0</v>
       </c>
       <c r="O150" s="1">
-        <v>0.93</v>
+        <v>0.28</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B151" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C151" s="1">
-        <v>3581.0</v>
+        <v>2737.0</v>
       </c>
       <c r="D151" s="1">
-        <v>140.75</v>
+        <v>126.15</v>
       </c>
       <c r="E151" s="1">
-        <v>108.66342920972</v>
+        <v>108.66343076361</v>
       </c>
       <c r="F151" t="s">
         <v>7</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>389123.74</v>
+        <v>297411.81</v>
       </c>
       <c r="I151" s="1">
-        <v>114902.01</v>
+        <v>47860.74</v>
       </c>
       <c r="J151" s="1">
-        <v>29.52839885842</v>
+        <v>16.092414084027</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>504025.75</v>
+        <v>345272.55</v>
       </c>
       <c r="N151" s="1">
-        <v>504025.75</v>
+        <v>345272.55</v>
       </c>
       <c r="O151" s="1">
-        <v>0.55</v>
+        <v>0.42</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B152" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C152" s="1">
-        <v>1201.0</v>
+        <v>5985.0</v>
       </c>
       <c r="D152" s="1">
-        <v>370.0</v>
+        <v>126.15</v>
       </c>
       <c r="E152" s="1">
-        <v>321.34985845129</v>
+        <v>112.47258980785</v>
       </c>
       <c r="F152" t="s">
         <v>7</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>385941.18</v>
+        <v>673148.45</v>
       </c>
       <c r="I152" s="1">
-        <v>58428.82</v>
+        <v>81859.3</v>
       </c>
       <c r="J152" s="1">
-        <v>15.139306979369</v>
+        <v>12.160660846801</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>444370.0</v>
+        <v>755007.75</v>
       </c>
       <c r="N152" s="1">
-        <v>444370.0</v>
+        <v>755007.75</v>
       </c>
       <c r="O152" s="1">
-        <v>0.49</v>
+        <v>0.91</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B153" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C153" s="1">
-        <v>19285.0</v>
+        <v>1201.0</v>
       </c>
       <c r="D153" s="1">
-        <v>26.04</v>
+        <v>354.5</v>
       </c>
       <c r="E153" s="1">
-        <v>26.240920404459</v>
+        <v>321.34985845129</v>
       </c>
       <c r="F153" t="s">
         <v>7</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>506056.15</v>
+        <v>385941.18</v>
       </c>
       <c r="I153" s="1">
-        <v>-3874.75</v>
+        <v>39813.32</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.765675903751</v>
+        <v>10.315903578882</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>502181.4</v>
+        <v>425754.5</v>
       </c>
       <c r="N153" s="1">
-        <v>502181.4</v>
+        <v>425754.5</v>
       </c>
       <c r="O153" s="1">
-        <v>0.55</v>
+        <v>0.51</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="B154" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C154" s="1">
-        <v>11195.0</v>
+        <v>10494.0</v>
       </c>
       <c r="D154" s="1">
-        <v>26.04</v>
+        <v>23.02</v>
       </c>
       <c r="E154" s="1">
-        <v>24.523230013399</v>
+        <v>24.523230417381</v>
       </c>
       <c r="F154" t="s">
         <v>7</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>274537.56</v>
+        <v>257346.78</v>
       </c>
       <c r="I154" s="1">
-        <v>16980.24</v>
+        <v>-15774.9</v>
       </c>
       <c r="J154" s="1">
-        <v>6.185033479572</v>
+        <v>-6.1298221800172</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>291517.8</v>
+        <v>241571.88</v>
       </c>
       <c r="N154" s="1">
-        <v>291517.8</v>
+        <v>241571.88</v>
       </c>
       <c r="O154" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B155" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C155" s="1">
-        <v>9107.0</v>
+        <v>19285.0</v>
       </c>
       <c r="D155" s="1">
-        <v>27.8</v>
+        <v>23.02</v>
       </c>
       <c r="E155" s="1">
-        <v>32.032130229494</v>
+        <v>26.240920404459</v>
       </c>
       <c r="F155" t="s">
         <v>7</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>291716.61</v>
+        <v>506056.15</v>
       </c>
       <c r="I155" s="1">
-        <v>-38542.01</v>
+        <v>-62115.45</v>
       </c>
       <c r="J155" s="1">
-        <v>-13.212141057035</v>
+        <v>-12.274418560075</v>
       </c>
       <c r="K155">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L155">
-        <v>448.76</v>
+        <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>253174.6</v>
+        <v>443940.7</v>
       </c>
       <c r="N155" s="1">
-        <v>253623.36</v>
+        <v>443940.7</v>
       </c>
       <c r="O155" s="1">
-        <v>0.28</v>
+        <v>0.54</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B156" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C156" s="1">
-        <v>2662.0</v>
+        <v>9107.0</v>
       </c>
       <c r="D156" s="1">
-        <v>68.1</v>
+        <v>22.16</v>
       </c>
       <c r="E156" s="1">
-        <v>138.66598046582</v>
+        <v>32.032130229494</v>
       </c>
       <c r="F156" t="s">
         <v>7</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>369128.84</v>
+        <v>291716.61</v>
       </c>
       <c r="I156" s="1">
-        <v>-187846.64</v>
+        <v>-89905.49</v>
       </c>
       <c r="J156" s="1">
-        <v>-50.889180048896</v>
+        <v>-30.819462079996</v>
       </c>
       <c r="K156">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="L156">
-        <v>0.0</v>
+        <v>448.76</v>
       </c>
       <c r="M156" s="1">
-        <v>181282.2</v>
+        <v>201811.12</v>
       </c>
       <c r="N156" s="1">
-        <v>181282.2</v>
+        <v>202259.88</v>
       </c>
       <c r="O156" s="1">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B157" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C157" s="1">
-        <v>1536.0</v>
+        <v>2662.0</v>
       </c>
       <c r="D157" s="1">
-        <v>81.5</v>
+        <v>65.06</v>
       </c>
       <c r="E157" s="1">
-        <v>75.67451171875</v>
+        <v>138.66598046582</v>
       </c>
       <c r="F157" t="s">
-        <v>164</v>
+        <v>7</v>
       </c>
       <c r="G157">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>111719.5</v>
+        <v>369128.84</v>
       </c>
       <c r="I157" s="1">
-        <v>26145.71</v>
+        <v>-195939.12</v>
       </c>
       <c r="J157" s="1">
-        <v>23.402995895972</v>
+        <v>-53.081498590032</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>137865.21</v>
+        <v>173189.72</v>
       </c>
       <c r="N157" s="1">
-        <v>137865.21</v>
+        <v>173189.72</v>
       </c>
       <c r="O157" s="1">
-        <v>0.15</v>
+        <v>0.21</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B158" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C158" s="1">
-        <v>-21879.83</v>
+        <v>1536.0</v>
       </c>
       <c r="D158" s="1">
-        <v>0.8782</v>
+        <v>69.0</v>
       </c>
       <c r="E158" s="1">
-        <v>0.0</v>
+        <v>75.67451171875</v>
       </c>
       <c r="F158" t="s">
-        <v>67</v>
+        <v>167</v>
       </c>
       <c r="G158">
-        <v>0.88</v>
+        <v>0.91</v>
       </c>
       <c r="H158" s="1">
-        <v>0.0</v>
+        <v>111719.5</v>
       </c>
       <c r="I158" s="1">
-        <v>-118.83</v>
+        <v>4427.04</v>
       </c>
       <c r="J158" s="1">
-        <v>0</v>
+        <v>3.9626385724963</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-118.83</v>
+        <v>116146.54</v>
       </c>
       <c r="N158" s="1">
-        <v>-118.83</v>
+        <v>116146.54</v>
       </c>
       <c r="O158" s="1">
-        <v>0.0</v>
+        <v>0.14</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="B159" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C159" s="1">
-        <v>-21879.83</v>
+        <v>66536.14</v>
       </c>
       <c r="D159" s="1">
-        <v>0.8782</v>
+        <v>0.8619</v>
       </c>
       <c r="E159" s="1">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G159">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-118.83</v>
+        <v>-216.88</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>-118.83</v>
+        <v>-216.88</v>
       </c>
       <c r="N159" s="1">
-        <v>-118.83</v>
+        <v>-216.88</v>
       </c>
       <c r="O159" s="1">
         <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B160" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C160" s="1">
-        <v>-23564.41</v>
+        <v>66536.14</v>
       </c>
       <c r="D160" s="1">
-        <v>0.8782</v>
+        <v>0.8619</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G160">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-67.58</v>
+        <v>-216.88</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>-67.579999999998</v>
+        <v>-216.88</v>
       </c>
       <c r="N160" s="1">
-        <v>-67.579999999998</v>
+        <v>-216.88</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B161" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C161" s="1">
-        <v>-23564.41</v>
+        <v>10560.25</v>
       </c>
       <c r="D161" s="1">
-        <v>0.8782</v>
+        <v>0.8619</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G161">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-67.58</v>
+        <v>-25.83</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>-67.579999999998</v>
+        <v>-25.83</v>
       </c>
       <c r="N161" s="1">
-        <v>-67.579999999998</v>
+        <v>-25.83</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B162" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C162" s="1">
-        <v>254.0</v>
+        <v>10560.25</v>
       </c>
       <c r="D162" s="1">
-        <v>4778.97</v>
+        <v>0.8619</v>
       </c>
       <c r="E162" s="1">
-        <v>4767.7457086614</v>
+        <v>0.0</v>
       </c>
       <c r="F162" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G162">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H162" s="1">
-        <v>1211007.41</v>
+        <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>2850.97</v>
+        <v>-25.83</v>
       </c>
       <c r="J162" s="1">
-        <v>0.2354213505597</v>
+        <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162">
         <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>1213858.38</v>
+        <v>-25.83</v>
       </c>
       <c r="N162" s="1">
-        <v>1213858.38</v>
+        <v>-25.83</v>
       </c>
       <c r="O162" s="1">
-        <v>1.33</v>
+        <v>0.0</v>
       </c>
       <c r="P162">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="163" spans="1:16">
+      <c r="A163" t="s">
+        <v>343</v>
+      </c>
+      <c r="B163" t="s">
+        <v>344</v>
+      </c>
+      <c r="C163" s="1">
+        <v>294.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>4784.78</v>
+      </c>
+      <c r="E163" s="1">
+        <v>4771.6024489796</v>
+      </c>
+      <c r="F163" t="s">
+        <v>7</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>1402851.12</v>
+      </c>
+      <c r="I163" s="1">
+        <v>3874.2</v>
+      </c>
+      <c r="J163" s="1">
+        <v>0.27616615510846</v>
+      </c>
+      <c r="K163">
+        <v>0.0</v>
+      </c>
+      <c r="L163">
+        <v>0.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>1406725.32</v>
+      </c>
+      <c r="N163" s="1">
+        <v>1406725.32</v>
+      </c>
+      <c r="O163" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="P163">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>