--- v2 (2026-06-19)
+++ v3 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -103,50 +103,59 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>CH0012221716</t>
+  </si>
+  <si>
+    <t>ABB LTD</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE000A0WMPJ6</t>
   </si>
   <si>
     <t>AIXTRON</t>
   </si>
   <si>
     <t>1 319.41</t>
@@ -163,51 +172,51 @@
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>15 369.74</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>FR0000071946</t>
   </si>
   <si>
     <t>ALTEN SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
-    <t>2 666.53</t>
+    <t>1 595.27</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
@@ -226,113 +235,98 @@
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV</t>
   </si>
   <si>
     <t>SE0007100581</t>
   </si>
   <si>
     <t>ASSA ABLOY CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>11 686.50</t>
-[...1 lines deleted...]
-  <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
-    <t>8 971.06</t>
+    <t>5 102.14</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>3 992.55</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
-    <t>4 365.71</t>
+    <t>1 848.91</t>
   </si>
   <si>
     <t>NL0011872650</t>
   </si>
   <si>
     <t>BASIC-FIT NV</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
-    <t>GB00BYQ0JC66</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>7 429.27</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>GB00B3FLWH99</t>
   </si>
   <si>
     <t>BODYCOTE PLC</t>
@@ -355,500 +349,527 @@
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>ES0105630315</t>
   </si>
   <si>
     <t>CIE AUTOMOTIVE SA</t>
   </si>
   <si>
     <t>6 373.47</t>
   </si>
   <si>
     <t>GB00B4YZN328</t>
   </si>
   <si>
     <t>COATS GROUP PLC</t>
   </si>
   <si>
-    <t>DK0060448595</t>
-[...2 lines deleted...]
-    <t>COLOPLAST CLASS B</t>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
+  </si>
+  <si>
+    <t>FR0000125007</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA</t>
+  </si>
+  <si>
+    <t>GB00BD6K4575</t>
+  </si>
+  <si>
+    <t>COMPASS GROUP PLC</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>GB00B2863827</t>
+  </si>
+  <si>
+    <t>CVS GROUP PLC</t>
+  </si>
+  <si>
+    <t>FR0000120644</t>
+  </si>
+  <si>
+    <t>DANONE SA</t>
+  </si>
+  <si>
+    <t>DE0005810055</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG</t>
+  </si>
+  <si>
+    <t>2 148.76</t>
+  </si>
+  <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
+    <t>DE0005557508</t>
+  </si>
+  <si>
+    <t>DEUTSCHE TELEKOM N AG</t>
+  </si>
+  <si>
+    <t>GB0000055888</t>
+  </si>
+  <si>
+    <t>DISCOVERIE GROUP</t>
+  </si>
+  <si>
+    <t>CH1216478797</t>
+  </si>
+  <si>
+    <t>DSM FIRMENICH AG</t>
+  </si>
+  <si>
+    <t>IT0005453250</t>
+  </si>
+  <si>
+    <t>EL EN</t>
+  </si>
+  <si>
+    <t>IT0003128367</t>
+  </si>
+  <si>
+    <t>ENEL</t>
+  </si>
+  <si>
+    <t>FR0010208488</t>
+  </si>
+  <si>
+    <t>ENGIE SA</t>
+  </si>
+  <si>
+    <t>SE0015658109</t>
+  </si>
+  <si>
+    <t>EPIROC CLASS A</t>
+  </si>
+  <si>
+    <t>AT0000652011</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG</t>
+  </si>
+  <si>
+    <t>2 471.59</t>
+  </si>
+  <si>
+    <t>FR0000121667</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA</t>
+  </si>
+  <si>
+    <t>NL0006294274</t>
+  </si>
+  <si>
+    <t>EURONEXT NV</t>
+  </si>
+  <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
+    <t>7 178.07</t>
+  </si>
+  <si>
+    <t>GB00B19NLV48</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC</t>
+  </si>
+  <si>
+    <t>BE0003874915</t>
+  </si>
+  <si>
+    <t>FAGRON NV</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>2 602.80</t>
+  </si>
+  <si>
+    <t>1 690.01</t>
+  </si>
+  <si>
+    <t>1 840.04</t>
+  </si>
+  <si>
+    <t>ES0137650018</t>
+  </si>
+  <si>
+    <t>FLUIDRA SA</t>
+  </si>
+  <si>
+    <t>CH1335392721</t>
+  </si>
+  <si>
+    <t>GALDERMA GROUP N AG</t>
+  </si>
+  <si>
+    <t>GB0003718474</t>
+  </si>
+  <si>
+    <t>GAMES WORKSHOP GROUP PLC</t>
+  </si>
+  <si>
+    <t>3 100.23</t>
+  </si>
+  <si>
+    <t>CH0030170408</t>
+  </si>
+  <si>
+    <t>GEBERIT AG</t>
+  </si>
+  <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
+    <t>CH0010645932</t>
+  </si>
+  <si>
+    <t>GIVAUDAN SA</t>
+  </si>
+  <si>
+    <t>GB00B63QSB39</t>
+  </si>
+  <si>
+    <t>GREGGS PLC</t>
+  </si>
+  <si>
+    <t>IT0005411209</t>
+  </si>
+  <si>
+    <t>GVS</t>
+  </si>
+  <si>
+    <t>FR0000052292</t>
+  </si>
+  <si>
+    <t>HERMES INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>GB00B0LCW083</t>
+  </si>
+  <si>
+    <t>HIKMA PHARMACEUTICALS PLC</t>
+  </si>
+  <si>
+    <t>8 233.38</t>
+  </si>
+  <si>
+    <t>ES0144580Y14</t>
+  </si>
+  <si>
+    <t>IBERDROLA SA</t>
+  </si>
+  <si>
+    <t>NL0010801007</t>
+  </si>
+  <si>
+    <t>IMCD NV</t>
+  </si>
+  <si>
+    <t>ES0148396007</t>
+  </si>
+  <si>
+    <t>INDUSTRIA DE DISENO TEXTIL SA</t>
+  </si>
+  <si>
+    <t>DE0006231004</t>
+  </si>
+  <si>
+    <t>INFINEON TECHNOLOGIES AG</t>
+  </si>
+  <si>
+    <t>3 780.47</t>
+  </si>
+  <si>
+    <t>2 585.42</t>
+  </si>
+  <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
+    <t>16 317.53</t>
+  </si>
+  <si>
+    <t>IT0000072618</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO</t>
+  </si>
+  <si>
+    <t>FR0000073298</t>
+  </si>
+  <si>
+    <t>IPSOS SA</t>
+  </si>
+  <si>
+    <t>DE000JST4000</t>
+  </si>
+  <si>
+    <t>JOST WERKE</t>
+  </si>
+  <si>
+    <t>DE000KBX1006</t>
+  </si>
+  <si>
+    <t>KNORR BREMSE AG</t>
+  </si>
+  <si>
+    <t>NL0009269109</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE HEIJMANS DUTCH CERTIFI</t>
+  </si>
+  <si>
+    <t>NL0000009082</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV</t>
+  </si>
+  <si>
+    <t>2 137.62</t>
+  </si>
+  <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
+  </si>
+  <si>
+    <t>FR0000065484</t>
+  </si>
+  <si>
+    <t>LECTRA SA</t>
+  </si>
+  <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
+    <t>CH0013841017</t>
+  </si>
+  <si>
+    <t>LONZA GROUP AG</t>
+  </si>
+  <si>
+    <t>FR0000120321</t>
+  </si>
+  <si>
+    <t>LOREAL SA</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>LVMH</t>
+  </si>
+  <si>
+    <t>GB0008481250</t>
+  </si>
+  <si>
+    <t>ME GROUP INTERNATIONAL PLC</t>
+  </si>
+  <si>
+    <t>FI0009014575</t>
+  </si>
+  <si>
+    <t>METSO CORPORATION</t>
+  </si>
+  <si>
+    <t>6 765.27</t>
+  </si>
+  <si>
+    <t>IT0004965148</t>
+  </si>
+  <si>
+    <t>MONCLER</t>
+  </si>
+  <si>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
+  </si>
+  <si>
+    <t>5 568.07</t>
+  </si>
+  <si>
+    <t>DE0006452907</t>
+  </si>
+  <si>
+    <t>NEMETSCHEK</t>
+  </si>
+  <si>
+    <t>CH0038863350</t>
+  </si>
+  <si>
+    <t>NESTLE SA</t>
+  </si>
+  <si>
+    <t>SE0023135298</t>
+  </si>
+  <si>
+    <t>NOBA BANK GROUP</t>
+  </si>
+  <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>13 140.59</t>
+  </si>
+  <si>
+    <t>CH0012005267</t>
+  </si>
+  <si>
+    <t>NOVARTIS AG</t>
+  </si>
+  <si>
+    <t>DK0062498333</t>
+  </si>
+  <si>
+    <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>7 834.82</t>
-[...374 lines deleted...]
-    <t>2 943.61</t>
+    <t>4 269.92</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
-    <t>4 113.98</t>
+    <t>4 814.24</t>
   </si>
   <si>
     <t>GB0006650450</t>
   </si>
   <si>
     <t>OXFORD INSTRUMENTS PLC</t>
   </si>
   <si>
     <t>CH0024608827</t>
   </si>
   <si>
     <t>PARTNERS GROUP HOLDING AG</t>
   </si>
   <si>
     <t>FR001400PFU4</t>
   </si>
   <si>
     <t>PLANISWARE SA</t>
   </si>
   <si>
     <t>GB00B7N0K053</t>
   </si>
   <si>
     <t>PREMIER FOODS PLC</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
+    <t>FR0000130577</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA</t>
+  </si>
+  <si>
     <t>DE0007461006</t>
   </si>
   <si>
     <t>PVA TEPLA AG</t>
   </si>
   <si>
     <t>GB00B2B0DG97</t>
   </si>
   <si>
     <t>RELX PLC</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
+    <t>GB00B63H8491</t>
+  </si>
+  <si>
+    <t>ROLLS-ROYCE HOLDINGS PLC</t>
+  </si>
+  <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CH1243598427</t>
   </si>
   <si>
     <t>SANDOZ GROUP AG</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>4 205.40</t>
@@ -898,68 +919,68 @@
   <si>
     <t>6 953.04</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>NO0010631567</t>
   </si>
   <si>
     <t>SPAREBANK  SR-NORGE</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
+  </si>
+  <si>
     <t>DE000SPG1003</t>
   </si>
   <si>
     <t>SPRINGER NATURE AG</t>
   </si>
   <si>
     <t>NL00150001Q9</t>
   </si>
   <si>
     <t>STELLANTIS NV</t>
   </si>
   <si>
-    <t>GB00B0KM9T71</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>DE000A1K0235</t>
   </si>
   <si>
     <t>SUSS MICROTEC N</t>
   </si>
   <si>
     <t>1 015.63</t>
   </si>
   <si>
     <t>GB00BP92CJ43</t>
   </si>
   <si>
     <t>TATE AND LYLE PLC</t>
@@ -979,120 +1000,114 @@
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>6 272.34</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00BJ5FQX74</t>
   </si>
   <si>
     <t>UNIPHAR PLC</t>
   </si>
   <si>
+    <t>2 186.67</t>
+  </si>
+  <si>
     <t>GB0006928617</t>
   </si>
   <si>
     <t>UNITE GROUP PLC</t>
   </si>
   <si>
-    <t>1 262.93</t>
+    <t>11 538.08</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0000031577</t>
   </si>
   <si>
     <t>VIRBAC SA</t>
   </si>
   <si>
+    <t>DE000A1ML7J1</t>
+  </si>
+  <si>
+    <t>VONOVIA</t>
+  </si>
+  <si>
     <t>BE0974349814</t>
   </si>
   <si>
     <t>WAREHOUSES DE PAUW NV</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>CH0276534614</t>
-[...20 lines deleted...]
-    <t>Ofi Invest ESG Liquidités PART C/D</t>
+    <t>EUR-18413000</t>
+  </si>
+  <si>
+    <t>EUR/GBP 2026-04-24</t>
+  </si>
+  <si>
+    <t>GBP-18413002</t>
+  </si>
+  <si>
+    <t>EUR/GBP 2026-04-27</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1456,211 +1471,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>3251</v>
       </c>
       <c r="C2" s="1">
-        <v>200424.0</v>
+        <v>190252.0</v>
       </c>
       <c r="D2">
-        <v>110.53</v>
+        <v>118.77</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>22153335.0</v>
+        <v>22595456.1</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2">
-        <v>22153335.0</v>
+        <v>22595456.1</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
         <v>393</v>
       </c>
       <c r="C3" s="1">
-        <v>64781.0</v>
+        <v>61608.0</v>
       </c>
       <c r="D3">
-        <v>342.33</v>
+        <v>376.14</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>22176581.38</v>
+        <v>23173112.23</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3">
-        <v>22176581.38</v>
+        <v>23173112.23</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
         <v>394</v>
       </c>
       <c r="C4" s="1">
-        <v>197875.0</v>
+        <v>190155.0</v>
       </c>
       <c r="D4">
-        <v>194.58</v>
+        <v>207.22</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>38503332.8</v>
+        <v>39404681.76</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4">
-        <v>38503332.8</v>
+        <v>39404681.76</v>
       </c>
       <c r="I4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="1">
         <v>591.33</v>
       </c>
       <c r="D5">
-        <v>102.75</v>
+        <v>110.4</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5">
-        <v>60757.32</v>
+        <v>65282.07</v>
       </c>
       <c r="G5" t="s">
         <v>7</v>
       </c>
       <c r="H5">
-        <v>60757.32</v>
+        <v>65282.07</v>
       </c>
       <c r="I5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="1">
-        <v>126616.84</v>
+        <v>106616.84</v>
       </c>
       <c r="D6">
-        <v>196.92</v>
+        <v>211.75</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6">
-        <v>24933253.02</v>
+        <v>22576481.24</v>
       </c>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c r="H6">
-        <v>24933253.02</v>
+        <v>22576481.24</v>
       </c>
       <c r="I6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="1">
-        <v>668248.65</v>
+        <v>672203.78</v>
       </c>
       <c r="D7">
-        <v>86.34</v>
+        <v>92.84</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7">
-        <v>57698639.56</v>
+        <v>62406225.98</v>
       </c>
       <c r="G7" t="s">
         <v>7</v>
       </c>
       <c r="H7">
-        <v>57698639.56</v>
+        <v>62406225.98</v>
       </c>
       <c r="I7" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1709,8137 +1724,8137 @@
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="P1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="1">
-        <v>2005.0</v>
+        <v>3035.0</v>
       </c>
       <c r="D2" s="1">
-        <v>133.25</v>
+        <v>78.1</v>
       </c>
       <c r="E2" s="1">
-        <v>197.9179351621</v>
+        <v>66.004850082372</v>
       </c>
       <c r="F2" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G2">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>396825.46</v>
+        <v>218734.26</v>
       </c>
       <c r="I2" s="1">
-        <v>-129659.21</v>
+        <v>39547.42</v>
       </c>
       <c r="J2" s="1">
-        <v>-32.674115718281</v>
+        <v>18.080121513658</v>
       </c>
       <c r="K2">
-        <v>0.43</v>
+        <v>0.0</v>
       </c>
       <c r="L2">
-        <v>859.62</v>
+        <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>267166.25</v>
+        <v>258281.68</v>
       </c>
       <c r="N2" s="1">
-        <v>268025.87</v>
+        <v>258281.68</v>
       </c>
       <c r="O2" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C3" s="1">
-        <v>4275.0</v>
+        <v>1800.0</v>
       </c>
       <c r="D3" s="1">
-        <v>133.25</v>
+        <v>138.1</v>
       </c>
       <c r="E3" s="1">
-        <v>212.65645380117</v>
+        <v>212.65645555556</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>909106.34</v>
+        <v>382781.62</v>
       </c>
       <c r="I3" s="1">
-        <v>-339462.59</v>
+        <v>-134201.62</v>
       </c>
       <c r="J3" s="1">
-        <v>-37.340251086578</v>
+        <v>-35.059577834484</v>
       </c>
       <c r="K3">
-        <v>0.21</v>
+        <v>0.51</v>
       </c>
       <c r="L3">
         <v>912.91</v>
       </c>
       <c r="M3" s="1">
-        <v>569643.75</v>
+        <v>248580.0</v>
       </c>
       <c r="N3" s="1">
-        <v>570556.66</v>
+        <v>249492.91</v>
       </c>
       <c r="O3" s="1">
-        <v>0.69</v>
+        <v>0.29</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>279.0</v>
+        <v>2005.0</v>
       </c>
       <c r="D4" s="1">
-        <v>865.6</v>
+        <v>138.1</v>
       </c>
       <c r="E4" s="1">
-        <v>1038.5548387097</v>
+        <v>197.9179351621</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>289756.8</v>
+        <v>396825.46</v>
       </c>
       <c r="I4" s="1">
-        <v>-48254.4</v>
+        <v>-119934.96</v>
       </c>
       <c r="J4" s="1">
-        <v>-16.653414173541</v>
+        <v>-30.223605108402</v>
       </c>
       <c r="K4">
-        <v>0.0</v>
+        <v>0.43</v>
       </c>
       <c r="L4">
-        <v>0.0</v>
+        <v>859.62</v>
       </c>
       <c r="M4" s="1">
-        <v>241502.4</v>
+        <v>276890.5</v>
       </c>
       <c r="N4" s="1">
-        <v>241502.4</v>
+        <v>277750.12</v>
       </c>
       <c r="O4" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>4233.0</v>
+        <v>279.0</v>
       </c>
       <c r="D5" s="1">
-        <v>163.96</v>
+        <v>930.6</v>
       </c>
       <c r="E5" s="1">
-        <v>203.36983699504</v>
+        <v>1038.5548387097</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>860864.52</v>
+        <v>289756.8</v>
       </c>
       <c r="I5" s="1">
-        <v>-166821.84</v>
+        <v>-30119.4</v>
       </c>
       <c r="J5" s="1">
-        <v>-19.378408114671</v>
+        <v>-10.394717224928</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>694042.68</v>
+        <v>259637.4</v>
       </c>
       <c r="N5" s="1">
-        <v>694042.68</v>
+        <v>259637.4</v>
       </c>
       <c r="O5" s="1">
-        <v>0.84</v>
+        <v>0.31</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>3643.0</v>
+        <v>5480.0</v>
       </c>
       <c r="D6" s="1">
-        <v>33.05</v>
+        <v>168.16</v>
       </c>
       <c r="E6" s="1">
-        <v>18.456612681856</v>
+        <v>197.01498540146</v>
       </c>
       <c r="F6" t="s">
         <v>7</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>67237.44</v>
+        <v>1079642.12</v>
       </c>
       <c r="I6" s="1">
-        <v>53163.71</v>
+        <v>-158125.32</v>
       </c>
       <c r="J6" s="1">
-        <v>79.068611178534</v>
+        <v>-14.646086612479</v>
       </c>
       <c r="K6">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>0.0</v>
+      </c>
+      <c r="L6">
+        <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>120401.15</v>
+        <v>921516.8</v>
       </c>
       <c r="N6" s="1">
-        <v>121720.56</v>
+        <v>921516.8</v>
       </c>
       <c r="O6" s="1">
-        <v>0.15</v>
+        <v>1.08</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>5580.0</v>
+        <v>1832.0</v>
       </c>
       <c r="D7" s="1">
-        <v>47.3</v>
+        <v>46.45</v>
       </c>
       <c r="E7" s="1">
-        <v>71.911279569892</v>
+        <v>18.456610262009</v>
       </c>
       <c r="F7" t="s">
         <v>7</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>401264.94</v>
+        <v>33812.51</v>
       </c>
       <c r="I7" s="1">
-        <v>-137330.94</v>
+        <v>51283.89</v>
       </c>
       <c r="J7" s="1">
-        <v>-34.224505136183</v>
+        <v>151.67134885875</v>
       </c>
       <c r="K7">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.72</v>
+      </c>
+      <c r="L7" t="s">
+        <v>40</v>
       </c>
       <c r="M7" s="1">
-        <v>263934.0</v>
+        <v>85096.4</v>
       </c>
       <c r="N7" s="1">
-        <v>263934.0</v>
+        <v>86415.81</v>
       </c>
       <c r="O7" s="1">
-        <v>0.32</v>
+        <v>0.1</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C8" s="1">
-        <v>2980.0</v>
+        <v>5580.0</v>
       </c>
       <c r="D8" s="1">
-        <v>353.2</v>
+        <v>52.82</v>
       </c>
       <c r="E8" s="1">
-        <v>214.54963422819</v>
+        <v>71.911279569892</v>
       </c>
       <c r="F8" t="s">
         <v>7</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>639357.91</v>
+        <v>401264.94</v>
       </c>
       <c r="I8" s="1">
-        <v>413178.09</v>
+        <v>-106529.34</v>
       </c>
       <c r="J8" s="1">
-        <v>64.623911511472</v>
+        <v>-26.548379731357</v>
       </c>
       <c r="K8">
-        <v>5.16</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>0.0</v>
+      </c>
+      <c r="L8">
+        <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1052536.0</v>
+        <v>294735.6</v>
       </c>
       <c r="N8" s="1">
-        <v>1067905.74</v>
+        <v>294735.6</v>
       </c>
       <c r="O8" s="1">
-        <v>1.29</v>
+        <v>0.35</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>19506.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D9" s="1">
-        <v>23.36</v>
+        <v>390.1</v>
       </c>
       <c r="E9" s="1">
-        <v>22.248209781606</v>
+        <v>214.54963571429</v>
       </c>
       <c r="F9" t="s">
         <v>7</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>433973.58</v>
+        <v>600738.98</v>
       </c>
       <c r="I9" s="1">
-        <v>21686.58</v>
+        <v>491541.02</v>
       </c>
       <c r="J9" s="1">
-        <v>4.997212042263</v>
+        <v>81.822727734431</v>
       </c>
       <c r="K9">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>5.49</v>
+      </c>
+      <c r="L9" t="s">
+        <v>45</v>
       </c>
       <c r="M9" s="1">
-        <v>455660.16</v>
+        <v>1092280.0</v>
       </c>
       <c r="N9" s="1">
-        <v>455660.16</v>
+        <v>1107649.74</v>
       </c>
       <c r="O9" s="1">
-        <v>0.55</v>
+        <v>1.3</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C10" s="1">
-        <v>8517.0</v>
+        <v>10823.0</v>
       </c>
       <c r="D10" s="1">
-        <v>55.2</v>
+        <v>17.045</v>
       </c>
       <c r="E10" s="1">
-        <v>85.068231771751</v>
+        <v>22.248209368937</v>
       </c>
       <c r="F10" t="s">
         <v>7</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>724526.13</v>
+        <v>240792.37</v>
       </c>
       <c r="I10" s="1">
-        <v>-254387.73</v>
+        <v>-56314.33</v>
       </c>
       <c r="J10" s="1">
-        <v>-35.110911734819</v>
+        <v>-23.387090712218</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>470138.4</v>
+        <v>184478.04</v>
       </c>
       <c r="N10" s="1">
-        <v>470138.4</v>
+        <v>184478.04</v>
       </c>
       <c r="O10" s="1">
-        <v>0.57</v>
+        <v>0.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>5137.0</v>
+        <v>7015.0</v>
       </c>
       <c r="D11" s="1">
-        <v>49.1</v>
+        <v>57.1</v>
       </c>
       <c r="E11" s="1">
-        <v>62.283570177146</v>
+        <v>85.06823235923</v>
       </c>
       <c r="F11" t="s">
         <v>7</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>319950.7</v>
+        <v>596753.65</v>
       </c>
       <c r="I11" s="1">
-        <v>-67724.0</v>
+        <v>-196197.15</v>
       </c>
       <c r="J11" s="1">
-        <v>-21.167011042639</v>
+        <v>-32.877410971847</v>
       </c>
       <c r="K11">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>252226.7</v>
+        <v>400556.5</v>
       </c>
       <c r="N11" s="1">
-        <v>254893.23</v>
+        <v>400556.5</v>
       </c>
       <c r="O11" s="1">
-        <v>0.31</v>
+        <v>0.47</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>8219.0</v>
+        <v>3391.0</v>
       </c>
       <c r="D12" s="1">
-        <v>60.34</v>
+        <v>49.85</v>
       </c>
       <c r="E12" s="1">
-        <v>56.714487163888</v>
+        <v>62.28357121793</v>
       </c>
       <c r="F12" t="s">
         <v>7</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>466136.37</v>
+        <v>211203.59</v>
       </c>
       <c r="I12" s="1">
-        <v>29798.09</v>
+        <v>-42162.24</v>
       </c>
       <c r="J12" s="1">
-        <v>6.3925691960059</v>
+        <v>-19.962842487668</v>
       </c>
       <c r="K12">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.47</v>
+      </c>
+      <c r="L12" t="s">
+        <v>52</v>
       </c>
       <c r="M12" s="1">
-        <v>495934.46</v>
+        <v>169041.35</v>
       </c>
       <c r="N12" s="1">
-        <v>495934.46</v>
+        <v>170636.62</v>
       </c>
       <c r="O12" s="1">
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C13" s="1">
-        <v>3473.0</v>
+        <v>8219.0</v>
       </c>
       <c r="D13" s="1">
-        <v>33.34</v>
+        <v>61.92</v>
       </c>
       <c r="E13" s="1">
-        <v>33.87116901814</v>
+        <v>56.714487163888</v>
       </c>
       <c r="F13" t="s">
         <v>7</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>117634.57</v>
+        <v>466136.37</v>
       </c>
       <c r="I13" s="1">
-        <v>-1844.75</v>
+        <v>42784.11</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.5682039726927</v>
+        <v>9.1784535070713</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>115789.82</v>
+        <v>508920.48</v>
       </c>
       <c r="N13" s="1">
-        <v>115789.82</v>
+        <v>508920.48</v>
       </c>
       <c r="O13" s="1">
-        <v>0.14</v>
+        <v>0.6</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C14" s="1">
-        <v>11817.0</v>
+        <v>4362.0</v>
       </c>
       <c r="D14" s="1">
-        <v>27.02</v>
+        <v>41.44</v>
       </c>
       <c r="E14" s="1">
-        <v>36.370108318524</v>
+        <v>34.113535075653</v>
       </c>
       <c r="F14" t="s">
         <v>7</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>429785.57</v>
+        <v>148803.24</v>
       </c>
       <c r="I14" s="1">
-        <v>-110490.23</v>
+        <v>31958.04</v>
       </c>
       <c r="J14" s="1">
-        <v>-25.708222358419</v>
+        <v>21.476709781319</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>319295.34</v>
+        <v>180761.28</v>
       </c>
       <c r="N14" s="1">
-        <v>319295.34</v>
+        <v>180761.28</v>
       </c>
       <c r="O14" s="1">
-        <v>0.39</v>
+        <v>0.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>390.0</v>
+        <v>20865.0</v>
       </c>
       <c r="D15" s="1">
-        <v>593.2</v>
+        <v>31.52</v>
       </c>
       <c r="E15" s="1">
-        <v>627.40466666667</v>
+        <v>32.520991133477</v>
       </c>
       <c r="F15" t="s">
         <v>7</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>244687.82</v>
+        <v>678550.48</v>
       </c>
       <c r="I15" s="1">
-        <v>-13339.82</v>
+        <v>-20885.68</v>
       </c>
       <c r="J15" s="1">
-        <v>-5.4517711588587</v>
+        <v>-3.0779847064584</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>231348.0</v>
+        <v>657664.8</v>
       </c>
       <c r="N15" s="1">
-        <v>231348.0</v>
+        <v>657664.8</v>
       </c>
       <c r="O15" s="1">
-        <v>0.28</v>
+        <v>0.77</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C16" s="1">
-        <v>1010.0</v>
+        <v>390.0</v>
       </c>
       <c r="D16" s="1">
-        <v>661.6</v>
+        <v>685.4</v>
       </c>
       <c r="E16" s="1">
-        <v>503.2962970297</v>
+        <v>627.40466666667</v>
       </c>
       <c r="F16" t="s">
         <v>7</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>508329.26</v>
+        <v>244687.82</v>
       </c>
       <c r="I16" s="1">
-        <v>159886.74</v>
+        <v>22618.18</v>
       </c>
       <c r="J16" s="1">
-        <v>31.453381219881</v>
+        <v>9.2436885497611</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>668216.0</v>
+        <v>267306.0</v>
       </c>
       <c r="N16" s="1">
-        <v>668216.0</v>
+        <v>267306.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.81</v>
+        <v>0.31</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C17" s="1">
-        <v>2678.0</v>
+        <v>1010.0</v>
       </c>
       <c r="D17" s="1">
-        <v>1168.6</v>
+        <v>851.6</v>
       </c>
       <c r="E17" s="1">
-        <v>584.99326362957</v>
+        <v>503.2962970297</v>
       </c>
       <c r="F17" t="s">
         <v>7</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1566611.96</v>
+        <v>508329.26</v>
       </c>
       <c r="I17" s="1">
-        <v>1562898.84</v>
+        <v>351786.74</v>
       </c>
       <c r="J17" s="1">
-        <v>99.762984064031</v>
+        <v>69.204503396086</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3129510.8</v>
+        <v>860116.0</v>
       </c>
       <c r="N17" s="1">
-        <v>3129510.8</v>
+        <v>860116.0</v>
       </c>
       <c r="O17" s="1">
-        <v>3.78</v>
+        <v>1.01</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B18" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>265.0</v>
+        <v>545.0</v>
       </c>
       <c r="D18" s="1">
-        <v>1168.6</v>
+        <v>1223.8</v>
       </c>
       <c r="E18" s="1">
-        <v>935.36086792453</v>
+        <v>1058.7376146789</v>
       </c>
       <c r="F18" t="s">
         <v>7</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>247870.63</v>
+        <v>577012.0</v>
       </c>
       <c r="I18" s="1">
-        <v>61808.37</v>
+        <v>89959.0</v>
       </c>
       <c r="J18" s="1">
-        <v>24.935737646691</v>
+        <v>15.590490319092</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>309679.0</v>
+        <v>666971.0</v>
       </c>
       <c r="N18" s="1">
-        <v>309679.0</v>
+        <v>666971.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.37</v>
+        <v>0.78</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B19" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C19" s="1">
-        <v>11529.0</v>
+        <v>2600.0</v>
       </c>
       <c r="D19" s="1">
-        <v>57.8</v>
+        <v>1223.8</v>
       </c>
       <c r="E19" s="1">
-        <v>38.260272356666</v>
+        <v>596.61829230769</v>
       </c>
       <c r="F19" t="s">
         <v>7</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>441102.68</v>
+        <v>1551207.56</v>
       </c>
       <c r="I19" s="1">
-        <v>225273.52</v>
+        <v>1630672.44</v>
       </c>
       <c r="J19" s="1">
-        <v>51.070539857069</v>
+        <v>105.12277544599</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>666376.2</v>
+        <v>3181880.0</v>
       </c>
       <c r="N19" s="1">
-        <v>666376.2</v>
+        <v>3181880.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.81</v>
+        <v>3.74</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B20" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C20" s="1">
-        <v>22500.0</v>
+        <v>11095.0</v>
       </c>
       <c r="D20" s="1">
-        <v>321.9</v>
+        <v>63.48</v>
       </c>
       <c r="E20" s="1">
-        <v>190.92348</v>
+        <v>38.260272194682</v>
       </c>
       <c r="F20" t="s">
-        <v>66</v>
+        <v>7</v>
       </c>
       <c r="G20">
-        <v>10.77</v>
+        <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>446464.3</v>
+        <v>424497.72</v>
       </c>
       <c r="I20" s="1">
-        <v>225880.41</v>
+        <v>279812.88</v>
       </c>
       <c r="J20" s="1">
-        <v>50.593162767997</v>
+        <v>65.916226829204</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>672344.71</v>
+        <v>704310.6</v>
       </c>
       <c r="N20" s="1">
-        <v>672344.71</v>
+        <v>704310.6</v>
       </c>
       <c r="O20" s="1">
-        <v>0.81</v>
+        <v>0.83</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="1">
-        <v>6315.0</v>
+        <v>15370.0</v>
       </c>
       <c r="D21" s="1">
-        <v>141.12</v>
+        <v>370.0</v>
       </c>
       <c r="E21" s="1">
-        <v>117.4151037213</v>
+        <v>190.92348015615</v>
       </c>
       <c r="F21" t="s">
         <v>69</v>
       </c>
       <c r="G21">
-        <v>0.86</v>
+        <v>10.79</v>
       </c>
       <c r="H21" s="1">
-        <v>886117.86</v>
+        <v>304984.72</v>
       </c>
       <c r="I21" s="1">
-        <v>147862.41</v>
+        <v>222214.58</v>
       </c>
       <c r="J21" s="1">
-        <v>16.686539869538</v>
+        <v>72.860889555385</v>
       </c>
       <c r="K21">
-        <v>1.85</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1033980.27</v>
+        <v>527199.3</v>
       </c>
       <c r="N21" s="1">
-        <v>1045666.77</v>
+        <v>527199.3</v>
       </c>
       <c r="O21" s="1">
-        <v>1.26</v>
+        <v>0.62</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>70</v>
+      </c>
+      <c r="B22" t="s">
         <v>71</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" s="1">
+        <v>6315.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>144.92</v>
+      </c>
+      <c r="E22" s="1">
+        <v>117.4151037213</v>
+      </c>
+      <c r="F22" t="s">
         <v>72</v>
       </c>
-      <c r="C22" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G22">
-        <v>10.77</v>
+        <v>0.87</v>
       </c>
       <c r="H22" s="1">
-        <v>370725.12</v>
+        <v>886117.86</v>
       </c>
       <c r="I22" s="1">
-        <v>228613.06</v>
+        <v>169675.97</v>
       </c>
       <c r="J22" s="1">
-        <v>61.666460584058</v>
+        <v>19.148239490399</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>599338.18</v>
+        <v>1055793.83</v>
       </c>
       <c r="N22" s="1">
-        <v>599338.18</v>
+        <v>1055793.83</v>
       </c>
       <c r="O22" s="1">
-        <v>0.72</v>
+        <v>1.24</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
-        <v>15192.0</v>
+        <v>40415.0</v>
       </c>
       <c r="D23" s="1">
-        <v>38.44</v>
+        <v>186.95</v>
       </c>
       <c r="E23" s="1">
-        <v>26.763661137441</v>
+        <v>98.458638871706</v>
       </c>
       <c r="F23" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>10.79</v>
       </c>
       <c r="H23" s="1">
-        <v>406593.54</v>
+        <v>370725.12</v>
       </c>
       <c r="I23" s="1">
-        <v>177386.94</v>
+        <v>329708.99</v>
       </c>
       <c r="J23" s="1">
-        <v>43.627584442193</v>
+        <v>88.936242032911</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>583980.48</v>
+        <v>700434.11</v>
       </c>
       <c r="N23" s="1">
-        <v>583980.48</v>
+        <v>700434.11</v>
       </c>
       <c r="O23" s="1">
-        <v>0.71</v>
+        <v>0.82</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>20770.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>38.44</v>
+        <v>41.29</v>
       </c>
       <c r="E24" s="1">
-        <v>32.258620606644</v>
+        <v>26.763661428571</v>
       </c>
       <c r="F24" t="s">
         <v>7</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>670011.55</v>
+        <v>374691.26</v>
       </c>
       <c r="I24" s="1">
-        <v>128387.25</v>
+        <v>203368.74</v>
       </c>
       <c r="J24" s="1">
-        <v>19.161945790337</v>
+        <v>54.276350080864</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>798398.8</v>
+        <v>578060.0</v>
       </c>
       <c r="N24" s="1">
-        <v>798398.8</v>
+        <v>578060.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.97</v>
+        <v>0.68</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
-        <v>47242.0</v>
+        <v>20770.0</v>
       </c>
       <c r="D25" s="1">
-        <v>17.915</v>
+        <v>41.29</v>
       </c>
       <c r="E25" s="1">
-        <v>7.2636173320351</v>
+        <v>32.258620606644</v>
       </c>
       <c r="F25" t="s">
         <v>7</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>343147.81</v>
+        <v>670011.55</v>
       </c>
       <c r="I25" s="1">
-        <v>503192.62</v>
+        <v>187581.75</v>
       </c>
       <c r="J25" s="1">
-        <v>146.64019566379</v>
+        <v>27.996793488112</v>
       </c>
       <c r="K25">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>0.0</v>
+      </c>
+      <c r="L25">
+        <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>846340.43</v>
+        <v>857593.3</v>
       </c>
       <c r="N25" s="1">
-        <v>855311.49</v>
+        <v>857593.3</v>
       </c>
       <c r="O25" s="1">
-        <v>1.03</v>
+        <v>1.01</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" t="s">
         <v>78</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>43000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>18.66</v>
+      </c>
+      <c r="E26" s="1">
+        <v>7.2636174418605</v>
+      </c>
+      <c r="F26" t="s">
+        <v>7</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>312335.55</v>
+      </c>
+      <c r="I26" s="1">
+        <v>490044.45</v>
+      </c>
+      <c r="J26" s="1">
+        <v>156.89678936644</v>
+      </c>
+      <c r="K26">
+        <v>0.12</v>
+      </c>
+      <c r="L26" t="s">
         <v>79</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>1026751.55</v>
+        <v>802380.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1030744.1</v>
+        <v>807482.14</v>
       </c>
       <c r="O26" s="1">
-        <v>1.25</v>
+        <v>0.95</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B27" t="s">
         <v>81</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>29647.0</v>
+        <v>129910.0</v>
       </c>
       <c r="D27" s="1">
-        <v>13.135</v>
+        <v>10.326</v>
       </c>
       <c r="E27" s="1">
-        <v>10.074887847</v>
+        <v>6.8533852667231</v>
       </c>
       <c r="F27" t="s">
         <v>7</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>298690.2</v>
+        <v>890323.28</v>
       </c>
       <c r="I27" s="1">
-        <v>90723.15</v>
+        <v>451127.38</v>
       </c>
       <c r="J27" s="1">
-        <v>30.373661405697</v>
+        <v>50.67006447366</v>
       </c>
       <c r="K27">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>0.0</v>
+      </c>
+      <c r="L27">
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>389413.35</v>
+        <v>1341450.66</v>
       </c>
       <c r="N27" s="1">
-        <v>393779.06</v>
+        <v>1341450.66</v>
       </c>
       <c r="O27" s="1">
-        <v>0.48</v>
+        <v>1.58</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>82</v>
+      </c>
+      <c r="B28" t="s">
+        <v>83</v>
+      </c>
+      <c r="C28" s="1">
+        <v>28085.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>14.205</v>
+      </c>
+      <c r="E28" s="1">
+        <v>10.074888018515</v>
+      </c>
+      <c r="F28" t="s">
+        <v>7</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>282953.23</v>
+      </c>
+      <c r="I28" s="1">
+        <v>115994.2</v>
+      </c>
+      <c r="J28" s="1">
+        <v>40.994124718067</v>
+      </c>
+      <c r="K28">
+        <v>0.07</v>
+      </c>
+      <c r="L28" t="s">
         <v>84</v>
       </c>
-      <c r="B28" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>767672.64</v>
+        <v>398947.43</v>
       </c>
       <c r="N28" s="1">
-        <v>767672.64</v>
+        <v>400796.34</v>
       </c>
       <c r="O28" s="1">
-        <v>0.93</v>
+        <v>0.47</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" t="s">
         <v>86</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="1">
-        <v>7353.0</v>
+        <v>26016.0</v>
       </c>
       <c r="D29" s="1">
-        <v>125.4</v>
+        <v>30.62</v>
       </c>
       <c r="E29" s="1">
-        <v>47.539804161567</v>
+        <v>26.091655904059</v>
       </c>
       <c r="F29" t="s">
         <v>7</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>349560.18</v>
+        <v>678800.52</v>
       </c>
       <c r="I29" s="1">
-        <v>572506.02</v>
+        <v>117809.4</v>
       </c>
       <c r="J29" s="1">
-        <v>163.77895788931</v>
+        <v>17.355525891465</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>922066.2</v>
+        <v>796609.92</v>
       </c>
       <c r="N29" s="1">
-        <v>922066.2</v>
+        <v>796609.92</v>
       </c>
       <c r="O29" s="1">
-        <v>1.12</v>
+        <v>0.94</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" t="s">
         <v>88</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1">
-        <v>12390.0</v>
+        <v>6774.0</v>
       </c>
       <c r="D30" s="1">
-        <v>12.65</v>
+        <v>153.0</v>
       </c>
       <c r="E30" s="1">
-        <v>5.9181630347054</v>
+        <v>47.539803661057</v>
       </c>
       <c r="F30" t="s">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="G30">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>85346.19</v>
+        <v>322034.63</v>
       </c>
       <c r="I30" s="1">
-        <v>96503.33</v>
+        <v>714387.37</v>
       </c>
       <c r="J30" s="1">
-        <v>113.07280383577</v>
+        <v>221.83557401886</v>
       </c>
       <c r="K30">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>0.0</v>
+      </c>
+      <c r="L30">
+        <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>181849.52</v>
+        <v>1036422.0</v>
       </c>
       <c r="N30" s="1">
-        <v>185443.38</v>
+        <v>1036422.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.22</v>
+        <v>1.22</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B31" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C31" s="1">
         <v>2207.0</v>
       </c>
       <c r="D31" s="1">
-        <v>92.6</v>
+        <v>73.25</v>
       </c>
       <c r="E31" s="1">
         <v>112.68792025374</v>
       </c>
       <c r="F31" t="s">
         <v>7</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>248702.24</v>
       </c>
       <c r="I31" s="1">
-        <v>-44334.04</v>
+        <v>-87039.49</v>
       </c>
       <c r="J31" s="1">
-        <v>-17.826152269477</v>
+        <v>-34.997469262842</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>204368.2</v>
+        <v>161662.75</v>
       </c>
       <c r="N31" s="1">
-        <v>204368.2</v>
+        <v>161662.75</v>
       </c>
       <c r="O31" s="1">
-        <v>0.25</v>
+        <v>0.19</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B32" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C32" s="1">
         <v>4871.0</v>
       </c>
       <c r="D32" s="1">
-        <v>76.34</v>
+        <v>81.08</v>
       </c>
       <c r="E32" s="1">
         <v>80.247620611784</v>
       </c>
       <c r="F32" t="s">
         <v>7</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>390886.16</v>
       </c>
       <c r="I32" s="1">
-        <v>-19034.02</v>
+        <v>4054.52</v>
       </c>
       <c r="J32" s="1">
-        <v>-4.8694535513869</v>
+        <v>1.0372636370651</v>
       </c>
       <c r="K32">
         <v>1.53</v>
       </c>
       <c r="L32" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="M32" s="1">
-        <v>371852.14</v>
+        <v>394940.68</v>
       </c>
       <c r="N32" s="1">
-        <v>379281.41</v>
+        <v>402369.95</v>
       </c>
       <c r="O32" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B33" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C33" s="1">
         <v>8881.0</v>
       </c>
       <c r="D33" s="1">
-        <v>84.49</v>
+        <v>90.31</v>
       </c>
       <c r="E33" s="1">
         <v>64.062438914537</v>
       </c>
       <c r="F33" t="s">
         <v>7</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>568938.52</v>
       </c>
       <c r="I33" s="1">
-        <v>181417.17</v>
+        <v>233104.59</v>
       </c>
       <c r="J33" s="1">
-        <v>31.886955026353</v>
+        <v>40.971841737838</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>750355.69</v>
+        <v>802043.11</v>
       </c>
       <c r="N33" s="1">
-        <v>750355.69</v>
+        <v>802043.11</v>
       </c>
       <c r="O33" s="1">
-        <v>0.91</v>
+        <v>0.94</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B34" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>67620.0</v>
+        <v>72193.0</v>
       </c>
       <c r="D34" s="1">
-        <v>6.26</v>
+        <v>7.015</v>
       </c>
       <c r="E34" s="1">
-        <v>7.6165233658681</v>
+        <v>7.357602260607</v>
       </c>
       <c r="F34" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G34">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H34" s="1">
-        <v>594448.12</v>
+        <v>612274.31</v>
       </c>
       <c r="I34" s="1">
-        <v>-103314.31</v>
+        <v>-28022.31</v>
       </c>
       <c r="J34" s="1">
-        <v>-17.379869920356</v>
+        <v>-4.5767574340985</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>491133.81</v>
+        <v>584252.0</v>
       </c>
       <c r="N34" s="1">
-        <v>491133.81</v>
+        <v>584252.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.59</v>
+        <v>0.69</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B35" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C35" s="1">
-        <v>38209.0</v>
+        <v>35376.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.0</v>
+        <v>98.75</v>
       </c>
       <c r="E35" s="1">
-        <v>88.479431024104</v>
+        <v>88.479430970149</v>
       </c>
       <c r="F35" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="G35">
-        <v>10.77</v>
+        <v>10.79</v>
       </c>
       <c r="H35" s="1">
-        <v>306811.64</v>
+        <v>284063.14</v>
       </c>
       <c r="I35" s="1">
-        <v>44335.68</v>
+        <v>39787.73</v>
       </c>
       <c r="J35" s="1">
-        <v>14.450455660678</v>
+        <v>14.006650070826</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>351147.32</v>
+        <v>323850.87</v>
       </c>
       <c r="N35" s="1">
-        <v>351147.32</v>
+        <v>323850.87</v>
       </c>
       <c r="O35" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B36" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>18101.0</v>
+        <v>17410.0</v>
       </c>
       <c r="D36" s="1">
-        <v>22.0</v>
+        <v>24.25</v>
       </c>
       <c r="E36" s="1">
-        <v>24.852813656704</v>
+        <v>24.852813900057</v>
       </c>
       <c r="F36" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G36">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H36" s="1">
-        <v>522067.63</v>
+        <v>502137.86</v>
       </c>
       <c r="I36" s="1">
-        <v>-60031.88</v>
+        <v>-15071.7</v>
       </c>
       <c r="J36" s="1">
-        <v>-11.498870366661</v>
+        <v>-3.0015063990594</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>462035.75</v>
+        <v>487066.16</v>
       </c>
       <c r="N36" s="1">
-        <v>462035.75</v>
+        <v>487066.16</v>
       </c>
       <c r="O36" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B37" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>8529.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D37" s="1">
-        <v>26.74</v>
+        <v>25.59</v>
       </c>
       <c r="E37" s="1">
-        <v>25.199186305546</v>
+        <v>25.199186666667</v>
       </c>
       <c r="F37" t="s">
         <v>7</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>214923.86</v>
+        <v>188993.9</v>
       </c>
       <c r="I37" s="1">
-        <v>13141.6</v>
+        <v>2931.1</v>
       </c>
       <c r="J37" s="1">
-        <v>6.1145374924869</v>
+        <v>1.55089661624</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>228065.46</v>
+        <v>191925.0</v>
       </c>
       <c r="N37" s="1">
-        <v>228065.46</v>
+        <v>191925.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B38" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>2718.0</v>
+        <v>3419.0</v>
       </c>
       <c r="D38" s="1">
-        <v>101.1</v>
+        <v>100.65</v>
       </c>
       <c r="E38" s="1">
-        <v>144.24165194996</v>
+        <v>134.56782100029</v>
       </c>
       <c r="F38" t="s">
         <v>7</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>392048.81</v>
+        <v>460087.38</v>
       </c>
       <c r="I38" s="1">
-        <v>-117259.01</v>
+        <v>-115965.03</v>
       </c>
       <c r="J38" s="1">
-        <v>-29.909288590877</v>
+        <v>-25.205001276062</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>274789.8</v>
+        <v>344122.35</v>
       </c>
       <c r="N38" s="1">
-        <v>274789.8</v>
+        <v>344122.35</v>
       </c>
       <c r="O38" s="1">
-        <v>0.33</v>
+        <v>0.4</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>106</v>
+      </c>
+      <c r="B39" t="s">
+        <v>107</v>
+      </c>
+      <c r="C39" s="1">
+        <v>11847.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>28.7</v>
+      </c>
+      <c r="E39" s="1">
+        <v>22.690362116992</v>
+      </c>
+      <c r="F39" t="s">
+        <v>7</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>268812.72</v>
+      </c>
+      <c r="I39" s="1">
+        <v>71196.18</v>
+      </c>
+      <c r="J39" s="1">
+        <v>26.485420779195</v>
+      </c>
+      <c r="K39">
+        <v>0.54</v>
+      </c>
+      <c r="L39" t="s">
         <v>108</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>415618.9</v>
+        <v>340008.9</v>
       </c>
       <c r="N39" s="1">
-        <v>421992.37</v>
+        <v>346382.37</v>
       </c>
       <c r="O39" s="1">
-        <v>0.51</v>
+        <v>0.41</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B40" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C40" s="1">
-        <v>872487.0</v>
+        <v>738619.0</v>
       </c>
       <c r="D40" s="1">
-        <v>0.821</v>
+        <v>0.8575</v>
       </c>
       <c r="E40" s="1">
-        <v>0.72294615277935</v>
+        <v>0.72294614679557</v>
       </c>
       <c r="F40" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G40">
+        <v>0.87</v>
+      </c>
+      <c r="H40" s="1">
+        <v>616894.2</v>
+      </c>
+      <c r="I40" s="1">
+        <v>113793.91</v>
+      </c>
+      <c r="J40" s="1">
+        <v>18.446260314978</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40">
+        <v>0.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>730688.11</v>
+      </c>
+      <c r="N40" s="1">
+        <v>730688.11</v>
+      </c>
+      <c r="O40" s="1">
         <v>0.86</v>
-      </c>
-[...22 lines deleted...]
-        <v>1.01</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B41" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C41" s="1">
-        <v>4075.0</v>
+        <v>5990.0</v>
       </c>
       <c r="D41" s="1">
-        <v>427.5</v>
+        <v>34.47</v>
       </c>
       <c r="E41" s="1">
-        <v>687.66774723926</v>
+        <v>31.569562604341</v>
       </c>
       <c r="F41" t="s">
-        <v>115</v>
+        <v>7</v>
       </c>
       <c r="G41">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>375745.87</v>
+        <v>189101.68</v>
       </c>
       <c r="I41" s="1">
-        <v>-142579.88</v>
+        <v>17373.62</v>
       </c>
       <c r="J41" s="1">
-        <v>-37.945827588205</v>
+        <v>9.1874487841673</v>
       </c>
       <c r="K41">
-        <v>1.92</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>0.0</v>
+      </c>
+      <c r="L41">
+        <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>233165.99</v>
+        <v>206475.3</v>
       </c>
       <c r="N41" s="1">
-        <v>241000.81</v>
+        <v>206475.3</v>
       </c>
       <c r="O41" s="1">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B42" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C42" s="1">
-        <v>6829.0</v>
+        <v>8463.0</v>
       </c>
       <c r="D42" s="1">
-        <v>68.32</v>
+        <v>78.02</v>
       </c>
       <c r="E42" s="1">
-        <v>75.66930004393</v>
+        <v>75.921323407775</v>
       </c>
       <c r="F42" t="s">
         <v>7</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>516745.65</v>
+        <v>642522.16</v>
       </c>
       <c r="I42" s="1">
-        <v>-50188.37</v>
+        <v>17761.1</v>
       </c>
       <c r="J42" s="1">
-        <v>-9.71239332155</v>
+        <v>2.764278200148</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>466557.28</v>
+        <v>660283.26</v>
       </c>
       <c r="N42" s="1">
-        <v>466557.28</v>
+        <v>660283.26</v>
       </c>
       <c r="O42" s="1">
-        <v>0.56</v>
+        <v>0.78</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B43" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="C43" s="1">
         <v>25835.0</v>
       </c>
       <c r="D43" s="1">
-        <v>21.03</v>
+        <v>29.79</v>
       </c>
       <c r="E43" s="1">
-        <v>13.506966518289</v>
+        <v>18.010864331334</v>
       </c>
       <c r="F43" t="s">
-        <v>69</v>
+        <v>117</v>
       </c>
       <c r="G43">
-        <v>0.86</v>
+        <v>1.17</v>
       </c>
       <c r="H43" s="1">
         <v>405329.66</v>
       </c>
       <c r="I43" s="1">
-        <v>225044.01</v>
+        <v>251851.32</v>
       </c>
       <c r="J43" s="1">
-        <v>55.521229312456</v>
+        <v>62.134934808373</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>630373.67</v>
+        <v>657180.98</v>
       </c>
       <c r="N43" s="1">
-        <v>630373.67</v>
+        <v>657180.98</v>
       </c>
       <c r="O43" s="1">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B44" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C44" s="1">
-        <v>51915.0</v>
+        <v>50144.0</v>
       </c>
       <c r="D44" s="1">
-        <v>11.82</v>
+        <v>12.01</v>
       </c>
       <c r="E44" s="1">
-        <v>12.512910719445</v>
+        <v>12.512910816847</v>
       </c>
       <c r="F44" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G44">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H44" s="1">
-        <v>750765.74</v>
+        <v>725154.53</v>
       </c>
       <c r="I44" s="1">
-        <v>-38797.43</v>
+        <v>-30387.14</v>
       </c>
       <c r="J44" s="1">
-        <v>-5.167714499066</v>
+        <v>-4.1904364853102</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>711968.31</v>
+        <v>694767.39</v>
       </c>
       <c r="N44" s="1">
-        <v>711968.31</v>
+        <v>694767.39</v>
       </c>
       <c r="O44" s="1">
-        <v>0.86</v>
+        <v>0.82</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B45" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C45" s="1">
-        <v>10680.0</v>
+        <v>5640.0</v>
       </c>
       <c r="D45" s="1">
-        <v>69.42</v>
+        <v>68.1</v>
       </c>
       <c r="E45" s="1">
-        <v>58.270883895131</v>
+        <v>62.951216312057</v>
       </c>
       <c r="F45" t="s">
         <v>7</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>622333.04</v>
+        <v>355044.86</v>
       </c>
       <c r="I45" s="1">
-        <v>119072.56</v>
+        <v>29039.14</v>
       </c>
       <c r="J45" s="1">
-        <v>19.13325379607</v>
+        <v>8.1790058867491</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>741405.6</v>
+        <v>384084.0</v>
       </c>
       <c r="N45" s="1">
-        <v>741405.6</v>
+        <v>384084.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.9</v>
+        <v>0.45</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B46" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>5640.0</v>
+        <v>10680.0</v>
       </c>
       <c r="D46" s="1">
-        <v>69.42</v>
+        <v>68.1</v>
       </c>
       <c r="E46" s="1">
-        <v>62.951216312057</v>
+        <v>58.270883895131</v>
       </c>
       <c r="F46" t="s">
         <v>7</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>355044.86</v>
+        <v>622333.04</v>
       </c>
       <c r="I46" s="1">
-        <v>36483.94</v>
+        <v>104974.96</v>
       </c>
       <c r="J46" s="1">
-        <v>10.275867674862</v>
+        <v>16.867971528556</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>391528.8</v>
+        <v>727308.0</v>
       </c>
       <c r="N46" s="1">
-        <v>391528.8</v>
+        <v>727308.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.47</v>
+        <v>0.86</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B47" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>6450.0</v>
+        <v>975.0</v>
       </c>
       <c r="D47" s="1">
-        <v>17.7</v>
+        <v>265.2</v>
       </c>
       <c r="E47" s="1">
-        <v>16.917192248062</v>
+        <v>151.16260512821</v>
       </c>
       <c r="F47" t="s">
         <v>7</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>109115.89</v>
+        <v>147383.54</v>
       </c>
       <c r="I47" s="1">
-        <v>5049.11</v>
+        <v>111186.46</v>
       </c>
       <c r="J47" s="1">
-        <v>4.6272912222042</v>
+        <v>75.440215372761</v>
       </c>
       <c r="K47">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.2</v>
+      </c>
+      <c r="L47" t="s">
+        <v>124</v>
       </c>
       <c r="M47" s="1">
-        <v>114165.0</v>
+        <v>258570.0</v>
       </c>
       <c r="N47" s="1">
-        <v>114165.0</v>
+        <v>260718.76</v>
       </c>
       <c r="O47" s="1">
-        <v>0.14</v>
+        <v>0.31</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>125</v>
       </c>
       <c r="B48" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="1">
-        <v>8218.0</v>
+        <v>5591.0</v>
       </c>
       <c r="D48" s="1">
-        <v>17.7</v>
+        <v>47.94</v>
       </c>
       <c r="E48" s="1">
-        <v>37.134378194208</v>
+        <v>47.572269719192</v>
       </c>
       <c r="F48" t="s">
         <v>7</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>305170.32</v>
+        <v>265976.56</v>
       </c>
       <c r="I48" s="1">
-        <v>-159711.72</v>
+        <v>2055.98</v>
       </c>
       <c r="J48" s="1">
-        <v>-52.3352729715</v>
+        <v>0.7729929283994</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>145458.6</v>
+        <v>268032.54</v>
       </c>
       <c r="N48" s="1">
-        <v>145458.6</v>
+        <v>268032.54</v>
       </c>
       <c r="O48" s="1">
-        <v>0.18</v>
+        <v>0.32</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" t="s">
         <v>128</v>
       </c>
       <c r="C49" s="1">
-        <v>975.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>249.2</v>
+        <v>27.53</v>
       </c>
       <c r="E49" s="1">
-        <v>151.16260512821</v>
+        <v>27.498881176471</v>
       </c>
       <c r="F49" t="s">
         <v>7</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>147383.54</v>
+        <v>467480.98</v>
       </c>
       <c r="I49" s="1">
-        <v>95586.46</v>
+        <v>529.02</v>
       </c>
       <c r="J49" s="1">
-        <v>64.855586994314</v>
+        <v>0.11316396230709</v>
       </c>
       <c r="K49">
-        <v>2.2</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>0.0</v>
+      </c>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>242970.0</v>
+        <v>468010.0</v>
       </c>
       <c r="N49" s="1">
-        <v>245118.76</v>
+        <v>468010.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.3</v>
+        <v>0.55</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>129</v>
+      </c>
+      <c r="B50" t="s">
         <v>130</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="1">
-        <v>5591.0</v>
+        <v>120473.0</v>
       </c>
       <c r="D50" s="1">
-        <v>43.93</v>
+        <v>6.58</v>
       </c>
       <c r="E50" s="1">
-        <v>47.572269719192</v>
+        <v>6.7631364704125</v>
       </c>
       <c r="F50" t="s">
-        <v>7</v>
+        <v>72</v>
       </c>
       <c r="G50">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H50" s="1">
-        <v>265976.56</v>
+        <v>955667.16</v>
       </c>
       <c r="I50" s="1">
-        <v>-20363.93</v>
+        <v>-41147.47</v>
       </c>
       <c r="J50" s="1">
-        <v>-7.6562874563082</v>
+        <v>-4.3056277041057</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>245612.63</v>
+        <v>914519.69</v>
       </c>
       <c r="N50" s="1">
-        <v>245612.63</v>
+        <v>914519.69</v>
       </c>
       <c r="O50" s="1">
-        <v>0.3</v>
+        <v>1.08</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>131</v>
+      </c>
+      <c r="B51" t="s">
         <v>132</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="1">
-        <v>18821.0</v>
+        <v>7352.0</v>
       </c>
       <c r="D51" s="1">
-        <v>32.15</v>
+        <v>64.64</v>
       </c>
       <c r="E51" s="1">
-        <v>27.498881037139</v>
+        <v>100.34154379761</v>
       </c>
       <c r="F51" t="s">
         <v>7</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>517556.44</v>
+        <v>737711.03</v>
       </c>
       <c r="I51" s="1">
-        <v>87538.71</v>
+        <v>-262477.75</v>
       </c>
       <c r="J51" s="1">
-        <v>16.91384808196</v>
+        <v>-35.580022437783</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>605095.15</v>
+        <v>475233.28</v>
       </c>
       <c r="N51" s="1">
-        <v>605095.15</v>
+        <v>475233.28</v>
       </c>
       <c r="O51" s="1">
-        <v>0.73</v>
+        <v>0.56</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>133</v>
+      </c>
+      <c r="B52" t="s">
         <v>134</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>124618.0</v>
+        <v>25673.0</v>
       </c>
       <c r="D52" s="1">
-        <v>5.64</v>
+        <v>13.21</v>
       </c>
       <c r="E52" s="1">
-        <v>6.7631364650372</v>
+        <v>9.4812211272543</v>
       </c>
       <c r="F52" t="s">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="G52">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>988547.89</v>
+        <v>243411.39</v>
       </c>
       <c r="I52" s="1">
-        <v>-173073.72</v>
+        <v>95728.94</v>
       </c>
       <c r="J52" s="1">
-        <v>-17.50787410006</v>
+        <v>39.328044591504</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>815474.17</v>
+        <v>339140.33</v>
       </c>
       <c r="N52" s="1">
-        <v>815474.17</v>
+        <v>339140.33</v>
       </c>
       <c r="O52" s="1">
-        <v>0.99</v>
+        <v>0.4</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>135</v>
+      </c>
+      <c r="B53" t="s">
         <v>136</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>7352.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>58.1</v>
+        <v>9.884</v>
       </c>
       <c r="E53" s="1">
-        <v>100.34154379761</v>
+        <v>6.0786824705882</v>
       </c>
       <c r="F53" t="s">
         <v>7</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>737711.03</v>
+        <v>516688.01</v>
       </c>
       <c r="I53" s="1">
-        <v>-310559.83</v>
+        <v>323451.99</v>
       </c>
       <c r="J53" s="1">
-        <v>-42.097761504257</v>
+        <v>62.601024939596</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>427151.2</v>
+        <v>840140.0</v>
       </c>
       <c r="N53" s="1">
-        <v>427151.2</v>
+        <v>840140.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.52</v>
+        <v>0.99</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>137</v>
+      </c>
+      <c r="B54" t="s">
         <v>138</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>33900.0</v>
+        <v>17534.0</v>
       </c>
       <c r="D54" s="1">
-        <v>11.63</v>
+        <v>28.68</v>
       </c>
       <c r="E54" s="1">
-        <v>9.481221238938</v>
+        <v>22.98188604996</v>
       </c>
       <c r="F54" t="s">
         <v>7</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>321413.4</v>
+        <v>402964.39</v>
       </c>
       <c r="I54" s="1">
-        <v>72843.6</v>
+        <v>99910.73</v>
       </c>
       <c r="J54" s="1">
-        <v>22.663523051621</v>
+        <v>24.793935265595</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>394257.0</v>
+        <v>502875.12</v>
       </c>
       <c r="N54" s="1">
-        <v>394257.0</v>
+        <v>502875.12</v>
       </c>
       <c r="O54" s="1">
-        <v>0.48</v>
+        <v>0.59</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>139</v>
+      </c>
+      <c r="B55" t="s">
         <v>140</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1">
-        <v>90544.0</v>
+        <v>21300.0</v>
       </c>
       <c r="D55" s="1">
-        <v>9.437</v>
+        <v>253.1</v>
       </c>
       <c r="E55" s="1">
-        <v>6.0786825189963</v>
+        <v>227.21371126761</v>
       </c>
       <c r="F55" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G55">
-        <v>1.0</v>
+        <v>10.79</v>
       </c>
       <c r="H55" s="1">
-        <v>550388.23</v>
+        <v>448238.53</v>
       </c>
       <c r="I55" s="1">
-        <v>304075.5</v>
+        <v>51532.39</v>
       </c>
       <c r="J55" s="1">
-        <v>55.247456872397</v>
+        <v>11.496644431705</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>854463.73</v>
+        <v>499770.92</v>
       </c>
       <c r="N55" s="1">
-        <v>854463.73</v>
+        <v>499770.92</v>
       </c>
       <c r="O55" s="1">
-        <v>1.03</v>
+        <v>0.59</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>141</v>
+      </c>
+      <c r="B56" t="s">
         <v>142</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" s="1">
+        <v>3877.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E56" s="1">
+        <v>104.64825122517</v>
+      </c>
+      <c r="F56" t="s">
+        <v>7</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>405721.27</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-18021.27</v>
+      </c>
+      <c r="J56" s="1">
+        <v>-4.4417858595385</v>
+      </c>
+      <c r="K56">
+        <v>0.64</v>
+      </c>
+      <c r="L56" t="s">
         <v>143</v>
       </c>
-      <c r="C56" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>478502.86</v>
+        <v>387700.0</v>
       </c>
       <c r="N56" s="1">
-        <v>478502.86</v>
+        <v>390171.59</v>
       </c>
       <c r="O56" s="1">
-        <v>0.58</v>
+        <v>0.46</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>144</v>
       </c>
       <c r="B57" t="s">
         <v>145</v>
       </c>
       <c r="C57" s="1">
-        <v>3877.0</v>
+        <v>1897.0</v>
       </c>
       <c r="D57" s="1">
-        <v>90.85</v>
+        <v>191.8</v>
       </c>
       <c r="E57" s="1">
-        <v>104.64825122517</v>
+        <v>173.45021613073</v>
       </c>
       <c r="F57" t="s">
         <v>7</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>405721.27</v>
+        <v>329035.06</v>
       </c>
       <c r="I57" s="1">
-        <v>-53495.82</v>
+        <v>34809.54</v>
       </c>
       <c r="J57" s="1">
-        <v>-13.185362453391</v>
+        <v>10.579279910171</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>352225.45</v>
+        <v>363844.6</v>
       </c>
       <c r="N57" s="1">
-        <v>352225.45</v>
+        <v>363844.6</v>
       </c>
       <c r="O57" s="1">
         <v>0.43</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B58" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>1897.0</v>
+        <v>2200.0</v>
       </c>
       <c r="D58" s="1">
-        <v>198.7</v>
+        <v>191.8</v>
       </c>
       <c r="E58" s="1">
-        <v>173.45021613073</v>
+        <v>170.72784090909</v>
       </c>
       <c r="F58" t="s">
         <v>7</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>329035.06</v>
+        <v>375601.25</v>
       </c>
       <c r="I58" s="1">
-        <v>47898.84</v>
+        <v>46358.75</v>
       </c>
       <c r="J58" s="1">
-        <v>14.557366622268</v>
+        <v>12.342544120926</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>376933.9</v>
+        <v>421960.0</v>
       </c>
       <c r="N58" s="1">
-        <v>376933.9</v>
+        <v>421960.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.46</v>
+        <v>0.5</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>3030.0</v>
+        <v>5097.0</v>
       </c>
       <c r="D59" s="1">
-        <v>198.7</v>
+        <v>145.5</v>
       </c>
       <c r="E59" s="1">
-        <v>170.72784158416</v>
+        <v>81.651702962527</v>
       </c>
       <c r="F59" t="s">
         <v>7</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>517305.36</v>
+        <v>416178.73</v>
       </c>
       <c r="I59" s="1">
-        <v>84755.64</v>
+        <v>325434.77</v>
       </c>
       <c r="J59" s="1">
-        <v>16.38406375685</v>
+        <v>78.195915971006</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>602061.0</v>
+        <v>741613.5</v>
       </c>
       <c r="N59" s="1">
-        <v>602061.0</v>
+        <v>741613.5</v>
       </c>
       <c r="O59" s="1">
-        <v>0.73</v>
+        <v>0.87</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>5306.0</v>
+        <v>4898.0</v>
       </c>
       <c r="D60" s="1">
-        <v>138.7</v>
+        <v>17.52</v>
       </c>
       <c r="E60" s="1">
-        <v>81.651703731625</v>
+        <v>17.049612086566</v>
       </c>
       <c r="F60" t="s">
         <v>7</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>433243.94</v>
+        <v>83509.0</v>
       </c>
       <c r="I60" s="1">
-        <v>302698.26</v>
+        <v>2303.96</v>
       </c>
       <c r="J60" s="1">
-        <v>69.867857817007</v>
+        <v>2.7589361625693</v>
       </c>
       <c r="K60">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.47</v>
+      </c>
+      <c r="L60" t="s">
+        <v>150</v>
       </c>
       <c r="M60" s="1">
-        <v>735942.2</v>
+        <v>85812.96</v>
       </c>
       <c r="N60" s="1">
-        <v>735942.2</v>
+        <v>92991.03</v>
       </c>
       <c r="O60" s="1">
-        <v>0.89</v>
+        <v>0.11</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B61" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C61" s="1">
-        <v>12145.0</v>
+        <v>14475.0</v>
       </c>
       <c r="D61" s="1">
-        <v>14.05</v>
+        <v>27.795</v>
       </c>
       <c r="E61" s="1">
-        <v>17.049612186085</v>
+        <v>27.220205181347</v>
       </c>
       <c r="F61" t="s">
-        <v>7</v>
+        <v>72</v>
       </c>
       <c r="G61">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H61" s="1">
-        <v>207067.54</v>
+        <v>448691.76</v>
       </c>
       <c r="I61" s="1">
-        <v>-36430.29</v>
+        <v>15462.88</v>
       </c>
       <c r="J61" s="1">
-        <v>-17.593433524154</v>
+        <v>3.4462143900303</v>
       </c>
       <c r="K61">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>0.0</v>
+      </c>
+      <c r="L61">
+        <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>170637.25</v>
+        <v>464154.64</v>
       </c>
       <c r="N61" s="1">
-        <v>177815.32</v>
+        <v>464154.64</v>
       </c>
       <c r="O61" s="1">
-        <v>0.22</v>
+        <v>0.55</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>153</v>
       </c>
       <c r="B62" t="s">
         <v>154</v>
       </c>
       <c r="C62" s="1">
-        <v>10895.0</v>
+        <v>17667.0</v>
       </c>
       <c r="D62" s="1">
-        <v>26.67</v>
+        <v>23.6</v>
       </c>
       <c r="E62" s="1">
-        <v>27.392313905461</v>
+        <v>19.0260083772</v>
       </c>
       <c r="F62" t="s">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="G62">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>338561.12</v>
+        <v>336132.49</v>
       </c>
       <c r="I62" s="1">
-        <v>-1428.65</v>
+        <v>80808.71</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.42197698306291</v>
+        <v>24.040731676965</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>337132.47</v>
+        <v>416941.2</v>
       </c>
       <c r="N62" s="1">
-        <v>337132.47</v>
+        <v>416941.2</v>
       </c>
       <c r="O62" s="1">
-        <v>0.41</v>
+        <v>0.49</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" t="s">
         <v>156</v>
       </c>
       <c r="C63" s="1">
-        <v>22698.0</v>
+        <v>720.0</v>
       </c>
       <c r="D63" s="1">
-        <v>22.15</v>
+        <v>305.85</v>
       </c>
       <c r="E63" s="1">
-        <v>19.026008018328</v>
+        <v>353.76926388889</v>
       </c>
       <c r="F63" t="s">
         <v>7</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>431852.33</v>
+        <v>254713.87</v>
       </c>
       <c r="I63" s="1">
-        <v>70908.37</v>
+        <v>-34501.87</v>
       </c>
       <c r="J63" s="1">
-        <v>16.419587223253</v>
+        <v>-13.545344036428</v>
       </c>
       <c r="K63">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.62</v>
+      </c>
+      <c r="L63" t="s">
+        <v>157</v>
       </c>
       <c r="M63" s="1">
-        <v>502760.7</v>
+        <v>220212.0</v>
       </c>
       <c r="N63" s="1">
-        <v>502760.7</v>
+        <v>222814.8</v>
       </c>
       <c r="O63" s="1">
-        <v>0.61</v>
+        <v>0.26</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B64" t="s">
+        <v>156</v>
+      </c>
+      <c r="C64" s="1">
+        <v>550.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>305.85</v>
+      </c>
+      <c r="E64" s="1">
+        <v>402.09110909091</v>
+      </c>
+      <c r="F64" t="s">
+        <v>7</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>221150.11</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-52932.61</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-23.935149749643</v>
+      </c>
+      <c r="K64">
+        <v>3.07</v>
+      </c>
+      <c r="L64" t="s">
         <v>158</v>
       </c>
-      <c r="C64" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>353847.0</v>
+        <v>168217.5</v>
       </c>
       <c r="N64" s="1">
-        <v>353847.0</v>
+        <v>169907.51</v>
       </c>
       <c r="O64" s="1">
-        <v>0.43</v>
+        <v>0.2</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B65" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C65" s="1">
         <v>509.0</v>
       </c>
       <c r="D65" s="1">
-        <v>274.3</v>
+        <v>305.85</v>
       </c>
       <c r="E65" s="1">
         <v>321.31909626719</v>
       </c>
       <c r="F65" t="s">
         <v>7</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>163551.42</v>
       </c>
       <c r="I65" s="1">
-        <v>-23932.72</v>
+        <v>-7873.77</v>
       </c>
       <c r="J65" s="1">
-        <v>-14.633147177811</v>
+        <v>-4.8142474091634</v>
       </c>
       <c r="K65">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.62</v>
+      </c>
+      <c r="L65" t="s">
+        <v>159</v>
       </c>
       <c r="M65" s="1">
-        <v>139618.7</v>
+        <v>155677.65</v>
       </c>
       <c r="N65" s="1">
-        <v>139618.7</v>
+        <v>157517.69</v>
       </c>
       <c r="O65" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B66" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C66" s="1">
-        <v>550.0</v>
+        <v>41082.0</v>
       </c>
       <c r="D66" s="1">
-        <v>274.3</v>
+        <v>20.96</v>
       </c>
       <c r="E66" s="1">
-        <v>402.09110909091</v>
+        <v>21.8966858965</v>
       </c>
       <c r="F66" t="s">
         <v>7</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>221150.11</v>
+        <v>899559.65</v>
       </c>
       <c r="I66" s="1">
-        <v>-70285.11</v>
+        <v>-38480.93</v>
       </c>
       <c r="J66" s="1">
-        <v>-31.781630133487</v>
+        <v>-4.2777518978313</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>150865.0</v>
+        <v>861078.72</v>
       </c>
       <c r="N66" s="1">
-        <v>150865.0</v>
+        <v>861078.72</v>
       </c>
       <c r="O66" s="1">
-        <v>0.18</v>
+        <v>1.01</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B67" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C67" s="1">
-        <v>41196.0</v>
+        <v>1345.0</v>
       </c>
       <c r="D67" s="1">
-        <v>18.9</v>
+        <v>160.7</v>
       </c>
       <c r="E67" s="1">
-        <v>21.968269492184</v>
+        <v>149.10131598513</v>
       </c>
       <c r="F67" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G67">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H67" s="1">
-        <v>905004.83</v>
+        <v>218970.71</v>
       </c>
       <c r="I67" s="1">
-        <v>-126400.43</v>
+        <v>16546.17</v>
       </c>
       <c r="J67" s="1">
-        <v>-13.966823801371</v>
+        <v>7.5563393843862</v>
       </c>
       <c r="K67">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>0.0</v>
+      </c>
+      <c r="L67">
+        <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>778604.4</v>
+        <v>235516.88</v>
       </c>
       <c r="N67" s="1">
-        <v>781128.3</v>
+        <v>235516.88</v>
       </c>
       <c r="O67" s="1">
-        <v>0.94</v>
+        <v>0.28</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B68" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>2142.0</v>
+        <v>2349.0</v>
       </c>
       <c r="D68" s="1">
-        <v>173.0</v>
+        <v>193.25</v>
       </c>
       <c r="E68" s="1">
-        <v>150.82587301587</v>
+        <v>155.49451681567</v>
       </c>
       <c r="F68" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G68">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H68" s="1">
-        <v>375555.47</v>
+        <v>423912.79</v>
       </c>
       <c r="I68" s="1">
-        <v>54392.5</v>
+        <v>99784.06</v>
       </c>
       <c r="J68" s="1">
-        <v>14.483213358602</v>
+        <v>23.538817972442</v>
       </c>
       <c r="K68">
-        <v>0.58</v>
+        <v>1.32</v>
       </c>
       <c r="L68" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="M68" s="1">
-        <v>429947.97</v>
+        <v>523696.85</v>
       </c>
       <c r="N68" s="1">
-        <v>431190.59</v>
+        <v>526797.08</v>
       </c>
       <c r="O68" s="1">
-        <v>0.52</v>
+        <v>0.62</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B69" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C69" s="1">
         <v>370.0</v>
       </c>
       <c r="D69" s="1">
-        <v>527.2</v>
+        <v>537.8</v>
       </c>
       <c r="E69" s="1">
         <v>319.06035135135</v>
       </c>
       <c r="F69" t="s">
-        <v>167</v>
+        <v>31</v>
       </c>
       <c r="G69">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H69" s="1">
         <v>105706.47</v>
       </c>
       <c r="I69" s="1">
-        <v>108061.72</v>
+        <v>111117.06</v>
       </c>
       <c r="J69" s="1">
-        <v>102.22810391833</v>
+        <v>105.11850409913</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>213768.19</v>
+        <v>216823.53</v>
       </c>
       <c r="N69" s="1">
-        <v>213768.19</v>
+        <v>216823.53</v>
       </c>
       <c r="O69" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B70" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C70" s="1">
         <v>11791.0</v>
       </c>
       <c r="D70" s="1">
-        <v>33.76</v>
+        <v>37.66</v>
       </c>
       <c r="E70" s="1">
         <v>34.596599949114</v>
       </c>
       <c r="F70" t="s">
         <v>7</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>407928.51</v>
       </c>
       <c r="I70" s="1">
-        <v>-9864.35</v>
+        <v>36120.55</v>
       </c>
       <c r="J70" s="1">
-        <v>-2.4181565539511</v>
+        <v>8.8546274934302</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>398064.16</v>
+        <v>444049.06</v>
       </c>
       <c r="N70" s="1">
-        <v>398064.16</v>
+        <v>444049.06</v>
       </c>
       <c r="O70" s="1">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B71" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C71" s="1">
-        <v>195.0</v>
+        <v>80.0</v>
       </c>
       <c r="D71" s="1">
-        <v>2701.0</v>
+        <v>2821.0</v>
       </c>
       <c r="E71" s="1">
         <v>3658.398</v>
       </c>
       <c r="F71" t="s">
-        <v>167</v>
+        <v>31</v>
       </c>
       <c r="G71">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H71" s="1">
-        <v>728045.53</v>
+        <v>298685.35</v>
       </c>
       <c r="I71" s="1">
-        <v>-150847.08</v>
+        <v>-52774.92</v>
       </c>
       <c r="J71" s="1">
-        <v>-20.719456927371</v>
+        <v>-17.669068804345</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>577198.45</v>
+        <v>245910.43</v>
       </c>
       <c r="N71" s="1">
-        <v>577198.45</v>
+        <v>245910.43</v>
       </c>
       <c r="O71" s="1">
-        <v>0.7</v>
+        <v>0.29</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B72" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C72" s="1">
-        <v>20099.0</v>
+        <v>9407.0</v>
       </c>
       <c r="D72" s="1">
-        <v>15.6</v>
+        <v>16.085</v>
       </c>
       <c r="E72" s="1">
-        <v>23.229061147321</v>
+        <v>23.229061337302</v>
       </c>
       <c r="F72" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G72">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H72" s="1">
-        <v>544935.35</v>
+        <v>255047.86</v>
       </c>
       <c r="I72" s="1">
-        <v>-181146.51</v>
+        <v>-80485.88</v>
       </c>
       <c r="J72" s="1">
-        <v>-33.241835017677</v>
+        <v>-31.557167348905</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>363788.84</v>
+        <v>174561.98</v>
       </c>
       <c r="N72" s="1">
-        <v>363788.84</v>
+        <v>174561.98</v>
       </c>
       <c r="O72" s="1">
-        <v>0.44</v>
+        <v>0.21</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B73" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C73" s="1">
-        <v>87967.0</v>
+        <v>82767.0</v>
       </c>
       <c r="D73" s="1">
-        <v>3.355</v>
+        <v>4.19</v>
       </c>
       <c r="E73" s="1">
-        <v>4.4621696772653</v>
+        <v>4.4621697053173</v>
       </c>
       <c r="F73" t="s">
         <v>7</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>392523.68</v>
+        <v>369320.4</v>
       </c>
       <c r="I73" s="1">
-        <v>-97394.39</v>
+        <v>-22526.67</v>
       </c>
       <c r="J73" s="1">
-        <v>-24.812360365112</v>
+        <v>-6.0994924732021</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>295129.29</v>
+        <v>346793.73</v>
       </c>
       <c r="N73" s="1">
-        <v>295129.29</v>
+        <v>346793.73</v>
       </c>
       <c r="O73" s="1">
-        <v>0.36</v>
+        <v>0.41</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B74" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C74" s="1">
-        <v>310.0</v>
+        <v>236.0</v>
       </c>
       <c r="D74" s="1">
-        <v>1742.0</v>
+        <v>1674.0</v>
       </c>
       <c r="E74" s="1">
-        <v>1910.4458709677</v>
+        <v>1700.7471186441</v>
       </c>
       <c r="F74" t="s">
         <v>7</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>592238.22</v>
+        <v>401376.32</v>
       </c>
       <c r="I74" s="1">
-        <v>-52218.22</v>
+        <v>-6312.32</v>
       </c>
       <c r="J74" s="1">
-        <v>-8.8170972822389</v>
+        <v>-1.572668761326</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>540020.0</v>
+        <v>395064.0</v>
       </c>
       <c r="N74" s="1">
-        <v>540020.0</v>
+        <v>395064.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.65</v>
+        <v>0.46</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B75" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C75" s="1">
-        <v>163.0</v>
+        <v>180.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1742.0</v>
+        <v>1674.0</v>
       </c>
       <c r="E75" s="1">
-        <v>1726.8698159509</v>
+        <v>1910.4458888889</v>
       </c>
       <c r="F75" t="s">
         <v>7</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>281479.78</v>
+        <v>343880.26</v>
       </c>
       <c r="I75" s="1">
-        <v>2466.22</v>
+        <v>-42560.26</v>
       </c>
       <c r="J75" s="1">
-        <v>0.87616240143431</v>
+        <v>-12.376476625905</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>283946.0</v>
+        <v>301320.0</v>
       </c>
       <c r="N75" s="1">
-        <v>283946.0</v>
+        <v>301320.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B76" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C76" s="1">
-        <v>20222.0</v>
+        <v>19245.0</v>
       </c>
       <c r="D76" s="1">
-        <v>12.45</v>
+        <v>14.025</v>
       </c>
       <c r="E76" s="1">
-        <v>16.795990010879</v>
+        <v>16.795990127306</v>
       </c>
       <c r="F76" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G76">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H76" s="1">
-        <v>392115.32</v>
+        <v>373170.77</v>
       </c>
       <c r="I76" s="1">
-        <v>-100007.09</v>
+        <v>-61785.38</v>
       </c>
       <c r="J76" s="1">
-        <v>-25.504509744735</v>
+        <v>-16.556864836975</v>
       </c>
       <c r="K76">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="L76" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="M76" s="1">
-        <v>292108.23</v>
+        <v>311385.39</v>
       </c>
       <c r="N76" s="1">
-        <v>300549.56</v>
+        <v>319618.77</v>
       </c>
       <c r="O76" s="1">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B77" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C77" s="1">
-        <v>52602.0</v>
+        <v>34742.0</v>
       </c>
       <c r="D77" s="1">
-        <v>19.56</v>
+        <v>20.02</v>
       </c>
       <c r="E77" s="1">
-        <v>10.438385422607</v>
+        <v>10.376887628807</v>
       </c>
       <c r="F77" t="s">
         <v>7</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>549079.95</v>
+        <v>360513.83</v>
       </c>
       <c r="I77" s="1">
-        <v>479815.17</v>
+        <v>335021.01</v>
       </c>
       <c r="J77" s="1">
-        <v>87.385301539421</v>
+        <v>92.928753939897</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>1028895.12</v>
+        <v>695534.84</v>
       </c>
       <c r="N77" s="1">
-        <v>1028895.12</v>
+        <v>695534.84</v>
       </c>
       <c r="O77" s="1">
-        <v>1.24</v>
+        <v>0.82</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B78" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C78" s="1">
-        <v>34742.0</v>
+        <v>52602.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.56</v>
+        <v>20.02</v>
       </c>
       <c r="E78" s="1">
-        <v>10.376887628807</v>
+        <v>10.438385422607</v>
       </c>
       <c r="F78" t="s">
         <v>7</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>360513.83</v>
+        <v>549079.95</v>
       </c>
       <c r="I78" s="1">
-        <v>319039.69</v>
+        <v>504012.09</v>
       </c>
       <c r="J78" s="1">
-        <v>88.495825527692</v>
+        <v>91.792113334315</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>679553.52</v>
+        <v>1053092.04</v>
       </c>
       <c r="N78" s="1">
-        <v>679553.52</v>
+        <v>1053092.04</v>
       </c>
       <c r="O78" s="1">
-        <v>0.82</v>
+        <v>1.24</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B79" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C79" s="1">
-        <v>7821.0</v>
+        <v>4942.0</v>
       </c>
       <c r="D79" s="1">
-        <v>70.1</v>
+        <v>96.26</v>
       </c>
       <c r="E79" s="1">
-        <v>77.206758726506</v>
+        <v>77.429206798867</v>
       </c>
       <c r="F79" t="s">
         <v>7</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>603834.06</v>
+        <v>382655.14</v>
       </c>
       <c r="I79" s="1">
-        <v>-55581.96</v>
+        <v>93061.78</v>
       </c>
       <c r="J79" s="1">
-        <v>-9.2048401509514</v>
+        <v>24.320013054052</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>548252.1</v>
+        <v>475716.92</v>
       </c>
       <c r="N79" s="1">
-        <v>548252.1</v>
+        <v>475716.92</v>
       </c>
       <c r="O79" s="1">
-        <v>0.66</v>
+        <v>0.56</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B80" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C80" s="1">
-        <v>9735.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>50.8</v>
+        <v>53.52</v>
       </c>
       <c r="E80" s="1">
-        <v>44.868316384181</v>
+        <v>44.868316666667</v>
       </c>
       <c r="F80" t="s">
         <v>7</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>436793.06</v>
+        <v>403814.85</v>
       </c>
       <c r="I80" s="1">
-        <v>57744.94</v>
+        <v>77865.15</v>
       </c>
       <c r="J80" s="1">
-        <v>13.22020546755</v>
+        <v>19.28238894632</v>
       </c>
       <c r="K80">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>0.0</v>
+      </c>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>494538.0</v>
+        <v>481680.0</v>
       </c>
       <c r="N80" s="1">
-        <v>498573.37</v>
+        <v>481680.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.6</v>
+        <v>0.57</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>188</v>
       </c>
       <c r="B81" t="s">
         <v>189</v>
       </c>
       <c r="C81" s="1">
-        <v>15285.0</v>
+        <v>23395.0</v>
       </c>
       <c r="D81" s="1">
-        <v>37.095</v>
+        <v>53.35</v>
       </c>
       <c r="E81" s="1">
-        <v>34.734741903827</v>
+        <v>26.30677922633</v>
       </c>
       <c r="F81" t="s">
         <v>7</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>530920.53</v>
+        <v>615447.1</v>
       </c>
       <c r="I81" s="1">
-        <v>36076.55</v>
+        <v>632676.15</v>
       </c>
       <c r="J81" s="1">
-        <v>6.7950941735103</v>
+        <v>102.79943637723</v>
       </c>
       <c r="K81">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="L81" t="s">
         <v>190</v>
       </c>
       <c r="M81" s="1">
-        <v>566997.08</v>
+        <v>1248123.25</v>
       </c>
       <c r="N81" s="1">
-        <v>569582.5</v>
+        <v>1251903.72</v>
       </c>
       <c r="O81" s="1">
-        <v>0.69</v>
+        <v>1.47</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>188</v>
       </c>
       <c r="B82" t="s">
         <v>189</v>
       </c>
       <c r="C82" s="1">
-        <v>23395.0</v>
+        <v>13956.0</v>
       </c>
       <c r="D82" s="1">
-        <v>37.095</v>
+        <v>53.35</v>
       </c>
       <c r="E82" s="1">
-        <v>26.30677922633</v>
+        <v>34.734742046432</v>
       </c>
       <c r="F82" t="s">
         <v>7</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>615447.1</v>
+        <v>484758.06</v>
       </c>
       <c r="I82" s="1">
-        <v>252390.43</v>
+        <v>259794.54</v>
       </c>
       <c r="J82" s="1">
-        <v>41.009280895141</v>
+        <v>53.592618965428</v>
       </c>
       <c r="K82">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="L82" t="s">
         <v>191</v>
       </c>
       <c r="M82" s="1">
-        <v>867837.53</v>
+        <v>744552.6</v>
       </c>
       <c r="N82" s="1">
-        <v>871618.0</v>
+        <v>747138.02</v>
       </c>
       <c r="O82" s="1">
-        <v>1.05</v>
+        <v>0.88</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>192</v>
       </c>
       <c r="B83" t="s">
         <v>193</v>
       </c>
       <c r="C83" s="1">
-        <v>34885.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>22.215</v>
+        <v>24.01</v>
       </c>
       <c r="E83" s="1">
-        <v>12.137261860398</v>
+        <v>12.137262</v>
       </c>
       <c r="F83" t="s">
         <v>7</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>423408.38</v>
+        <v>303431.55</v>
       </c>
       <c r="I83" s="1">
-        <v>351561.9</v>
+        <v>296818.45</v>
       </c>
       <c r="J83" s="1">
-        <v>83.031398670003</v>
+        <v>97.820562825454</v>
       </c>
       <c r="K83">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.65</v>
+      </c>
+      <c r="L83" t="s">
+        <v>194</v>
       </c>
       <c r="M83" s="1">
-        <v>774970.28</v>
+        <v>600250.0</v>
       </c>
       <c r="N83" s="1">
-        <v>774970.28</v>
+        <v>616567.53</v>
       </c>
       <c r="O83" s="1">
-        <v>0.94</v>
+        <v>0.72</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B84" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C84" s="1">
-        <v>182781.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>5.078</v>
+        <v>5.678</v>
       </c>
       <c r="E84" s="1">
-        <v>2.4484739661124</v>
+        <v>2.4484739411765</v>
       </c>
       <c r="F84" t="s">
         <v>7</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>447534.52</v>
+        <v>416240.57</v>
       </c>
       <c r="I84" s="1">
-        <v>480627.4</v>
+        <v>549019.43</v>
       </c>
       <c r="J84" s="1">
-        <v>107.39448657502</v>
+        <v>131.89954789847</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>928161.92</v>
+        <v>965260.0</v>
       </c>
       <c r="N84" s="1">
-        <v>928161.92</v>
+        <v>965260.0</v>
       </c>
       <c r="O84" s="1">
-        <v>1.12</v>
+        <v>1.13</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B85" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C85" s="1">
-        <v>13514.0</v>
+        <v>12916.0</v>
       </c>
       <c r="D85" s="1">
-        <v>34.04</v>
+        <v>34.52</v>
       </c>
       <c r="E85" s="1">
-        <v>38.885304869025</v>
+        <v>38.885305048003</v>
       </c>
       <c r="F85" t="s">
         <v>7</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>525496.01</v>
+        <v>502242.6</v>
       </c>
       <c r="I85" s="1">
-        <v>-65479.45</v>
+        <v>-56382.28</v>
       </c>
       <c r="J85" s="1">
-        <v>-12.460503743882</v>
+        <v>-11.22610467531</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>460016.56</v>
+        <v>445860.32</v>
       </c>
       <c r="N85" s="1">
-        <v>460016.56</v>
+        <v>445860.32</v>
       </c>
       <c r="O85" s="1">
-        <v>0.56</v>
+        <v>0.52</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B86" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C86" s="1">
-        <v>14502.0</v>
+        <v>17275.0</v>
       </c>
       <c r="D86" s="1">
-        <v>56.0</v>
+        <v>54.1</v>
       </c>
       <c r="E86" s="1">
-        <v>44.812422424493</v>
+        <v>46.130251230101</v>
       </c>
       <c r="F86" t="s">
         <v>7</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>649869.75</v>
+        <v>796900.09</v>
       </c>
       <c r="I86" s="1">
-        <v>162242.25</v>
+        <v>137677.41</v>
       </c>
       <c r="J86" s="1">
-        <v>24.965348825669</v>
+        <v>17.276621213583</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>812112.0</v>
+        <v>934577.5</v>
       </c>
       <c r="N86" s="1">
-        <v>812112.0</v>
+        <v>934577.5</v>
       </c>
       <c r="O86" s="1">
-        <v>0.98</v>
+        <v>1.1</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B87" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C87" s="1">
         <v>3229.0</v>
       </c>
       <c r="D87" s="1">
-        <v>95.7</v>
+        <v>100.6</v>
       </c>
       <c r="E87" s="1">
         <v>101.72289253639</v>
       </c>
       <c r="F87" t="s">
         <v>7</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>328463.22</v>
       </c>
       <c r="I87" s="1">
-        <v>-19447.92</v>
+        <v>-3625.82</v>
       </c>
       <c r="J87" s="1">
-        <v>-5.9208821005895</v>
+        <v>-1.1038739740784</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>309015.3</v>
+        <v>324837.4</v>
       </c>
       <c r="N87" s="1">
-        <v>309015.3</v>
+        <v>324837.4</v>
       </c>
       <c r="O87" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B88" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C88" s="1">
-        <v>3286.0</v>
+        <v>3138.0</v>
       </c>
       <c r="D88" s="1">
-        <v>74.85</v>
+        <v>89.4</v>
       </c>
       <c r="E88" s="1">
-        <v>70.267045039562</v>
+        <v>70.267045889101</v>
       </c>
       <c r="F88" t="s">
         <v>7</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>230897.51</v>
+        <v>220497.99</v>
       </c>
       <c r="I88" s="1">
-        <v>15059.59</v>
+        <v>60039.21</v>
       </c>
       <c r="J88" s="1">
-        <v>6.5221967963189</v>
+        <v>27.228914875823</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>245957.1</v>
+        <v>280537.2</v>
       </c>
       <c r="N88" s="1">
-        <v>245957.1</v>
+        <v>280537.2</v>
       </c>
       <c r="O88" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B89" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C89" s="1">
-        <v>67932.0</v>
+        <v>23072.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.763</v>
+        <v>4.667</v>
       </c>
       <c r="E89" s="1">
-        <v>3.1388160219043</v>
+        <v>3.1388158807212</v>
       </c>
       <c r="F89" t="s">
         <v>7</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>213226.05</v>
+        <v>72418.76</v>
       </c>
       <c r="I89" s="1">
-        <v>110334.07</v>
+        <v>35258.26</v>
       </c>
       <c r="J89" s="1">
-        <v>51.745117446954</v>
+        <v>48.686638655509</v>
       </c>
       <c r="K89">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.09</v>
+      </c>
+      <c r="L89" t="s">
+        <v>207</v>
       </c>
       <c r="M89" s="1">
-        <v>323560.12</v>
+        <v>107677.02</v>
       </c>
       <c r="N89" s="1">
-        <v>323560.12</v>
+        <v>109814.64</v>
       </c>
       <c r="O89" s="1">
-        <v>0.39</v>
+        <v>0.13</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B90" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>5247.0</v>
+        <v>4869.0</v>
       </c>
       <c r="D90" s="1">
-        <v>168.28</v>
+        <v>187.86</v>
       </c>
       <c r="E90" s="1">
-        <v>127.64381170193</v>
+        <v>134.29285068803</v>
       </c>
       <c r="F90" t="s">
         <v>7</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>669747.08</v>
+        <v>653871.89</v>
       </c>
       <c r="I90" s="1">
-        <v>213218.08</v>
+        <v>260818.45</v>
       </c>
       <c r="J90" s="1">
-        <v>31.835611735702</v>
+        <v>39.888310537405</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>882965.16</v>
+        <v>914690.34</v>
       </c>
       <c r="N90" s="1">
-        <v>882965.16</v>
+        <v>914690.34</v>
       </c>
       <c r="O90" s="1">
-        <v>1.07</v>
+        <v>1.08</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B91" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>4869.0</v>
+        <v>5247.0</v>
       </c>
       <c r="D91" s="1">
-        <v>168.28</v>
+        <v>187.86</v>
       </c>
       <c r="E91" s="1">
-        <v>134.29285068803</v>
+        <v>127.64381170193</v>
       </c>
       <c r="F91" t="s">
         <v>7</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>653871.89</v>
+        <v>669747.08</v>
       </c>
       <c r="I91" s="1">
-        <v>165483.43</v>
+        <v>315954.34</v>
       </c>
       <c r="J91" s="1">
-        <v>25.308234308711</v>
+        <v>47.175172454653</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>819355.32</v>
+        <v>985701.42</v>
       </c>
       <c r="N91" s="1">
-        <v>819355.32</v>
+        <v>985701.42</v>
       </c>
       <c r="O91" s="1">
-        <v>0.99</v>
+        <v>1.16</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B92" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>15195.0</v>
+        <v>14401.0</v>
       </c>
       <c r="D92" s="1">
-        <v>16.88</v>
+        <v>17.44</v>
       </c>
       <c r="E92" s="1">
-        <v>26.191000329056</v>
+        <v>26.191000624957</v>
       </c>
       <c r="F92" t="s">
         <v>7</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>397972.25</v>
+        <v>377176.6</v>
       </c>
       <c r="I92" s="1">
-        <v>-141480.65</v>
+        <v>-126023.16</v>
       </c>
       <c r="J92" s="1">
-        <v>-35.550380711218</v>
+        <v>-33.412242434976</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>256491.6</v>
+        <v>251153.44</v>
       </c>
       <c r="N92" s="1">
-        <v>256491.6</v>
+        <v>251153.44</v>
       </c>
       <c r="O92" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B93" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C93" s="1">
-        <v>6050.0</v>
+        <v>3004.0</v>
       </c>
       <c r="D93" s="1">
-        <v>135.3</v>
+        <v>150.55</v>
       </c>
       <c r="E93" s="1">
-        <v>63.192011570248</v>
+        <v>116.97721704394</v>
       </c>
       <c r="F93" t="s">
         <v>7</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>382311.67</v>
+        <v>351399.56</v>
       </c>
       <c r="I93" s="1">
-        <v>436253.33</v>
+        <v>100852.64</v>
       </c>
       <c r="J93" s="1">
-        <v>114.10934173158</v>
+        <v>28.700274980424</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>818565.0</v>
+        <v>452252.2</v>
       </c>
       <c r="N93" s="1">
-        <v>818565.0</v>
+        <v>452252.2</v>
       </c>
       <c r="O93" s="1">
-        <v>0.99</v>
+        <v>0.53</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B94" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C94" s="1">
-        <v>3004.0</v>
+        <v>6050.0</v>
       </c>
       <c r="D94" s="1">
-        <v>135.3</v>
+        <v>150.55</v>
       </c>
       <c r="E94" s="1">
-        <v>116.97721704394</v>
+        <v>63.192011570248</v>
       </c>
       <c r="F94" t="s">
         <v>7</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>351399.56</v>
+        <v>382311.67</v>
       </c>
       <c r="I94" s="1">
-        <v>55041.64</v>
+        <v>528515.83</v>
       </c>
       <c r="J94" s="1">
-        <v>15.663548355041</v>
+        <v>138.2421389334</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>406441.2</v>
+        <v>910827.5</v>
       </c>
       <c r="N94" s="1">
-        <v>406441.2</v>
+        <v>910827.5</v>
       </c>
       <c r="O94" s="1">
-        <v>0.49</v>
+        <v>1.07</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B95" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C95" s="1">
         <v>770.0</v>
       </c>
       <c r="D95" s="1">
-        <v>473.3</v>
+        <v>499.1</v>
       </c>
       <c r="E95" s="1">
         <v>568.81764935065</v>
       </c>
       <c r="F95" t="s">
-        <v>167</v>
+        <v>31</v>
       </c>
       <c r="G95">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H95" s="1">
         <v>432275.1</v>
       </c>
       <c r="I95" s="1">
-        <v>-32888.77</v>
+        <v>-13518.01</v>
       </c>
       <c r="J95" s="1">
-        <v>-7.6082961984162</v>
+        <v>-3.127177577427</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>399386.33</v>
+        <v>418757.09</v>
       </c>
       <c r="N95" s="1">
-        <v>399386.33</v>
+        <v>418757.09</v>
       </c>
       <c r="O95" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B96" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C96" s="1">
-        <v>2123.0</v>
+        <v>1540.0</v>
       </c>
       <c r="D96" s="1">
-        <v>345.3</v>
+        <v>375.85</v>
       </c>
       <c r="E96" s="1">
-        <v>328.42823363165</v>
+        <v>276.94614935065</v>
       </c>
       <c r="F96" t="s">
         <v>7</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>697253.14</v>
+        <v>426497.07</v>
       </c>
       <c r="I96" s="1">
-        <v>35818.76</v>
+        <v>152311.93</v>
       </c>
       <c r="J96" s="1">
-        <v>5.1371242300895</v>
+        <v>35.71230395557</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>733071.9</v>
+        <v>578809.0</v>
       </c>
       <c r="N96" s="1">
-        <v>733071.9</v>
+        <v>578809.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.89</v>
+        <v>0.68</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B97" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C97" s="1">
-        <v>1540.0</v>
+        <v>2123.0</v>
       </c>
       <c r="D97" s="1">
-        <v>345.3</v>
+        <v>375.85</v>
       </c>
       <c r="E97" s="1">
-        <v>276.94614935065</v>
+        <v>328.42823363165</v>
       </c>
       <c r="F97" t="s">
         <v>7</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>426497.07</v>
+        <v>697253.14</v>
       </c>
       <c r="I97" s="1">
-        <v>105264.93</v>
+        <v>100676.41</v>
       </c>
       <c r="J97" s="1">
-        <v>24.681278584165</v>
+        <v>14.439004175729</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>531762.0</v>
+        <v>797929.55</v>
       </c>
       <c r="N97" s="1">
-        <v>531762.0</v>
+        <v>797929.55</v>
       </c>
       <c r="O97" s="1">
-        <v>0.64</v>
+        <v>0.94</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B98" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C98" s="1">
-        <v>1909.0</v>
+        <v>520.0</v>
       </c>
       <c r="D98" s="1">
-        <v>460.25</v>
+        <v>475.2</v>
       </c>
       <c r="E98" s="1">
-        <v>626.37567836564</v>
+        <v>485.56192307692</v>
       </c>
       <c r="F98" t="s">
         <v>7</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1195751.17</v>
+        <v>252492.2</v>
       </c>
       <c r="I98" s="1">
-        <v>-317133.92</v>
+        <v>-5388.2</v>
       </c>
       <c r="J98" s="1">
-        <v>-26.521731941939</v>
+        <v>-2.1340065158448</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>878617.25</v>
+        <v>247104.0</v>
       </c>
       <c r="N98" s="1">
-        <v>878617.25</v>
+        <v>247104.0</v>
       </c>
       <c r="O98" s="1">
-        <v>1.06</v>
+        <v>0.29</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B99" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C99" s="1">
-        <v>1240.0</v>
+        <v>1750.0</v>
       </c>
       <c r="D99" s="1">
-        <v>460.25</v>
+        <v>475.2</v>
       </c>
       <c r="E99" s="1">
-        <v>485.56191935484</v>
+        <v>626.37568</v>
       </c>
       <c r="F99" t="s">
         <v>7</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>602096.78</v>
+        <v>1096157.44</v>
       </c>
       <c r="I99" s="1">
-        <v>-31386.78</v>
+        <v>-264557.44</v>
       </c>
       <c r="J99" s="1">
-        <v>-5.212912781231</v>
+        <v>-24.134985572875</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>570710.0</v>
+        <v>831600.0</v>
       </c>
       <c r="N99" s="1">
-        <v>570710.0</v>
+        <v>831600.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.69</v>
+        <v>0.98</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B100" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C100" s="1">
-        <v>208821.0</v>
+        <v>238821.0</v>
       </c>
       <c r="D100" s="1">
-        <v>1.366</v>
+        <v>1.47</v>
       </c>
       <c r="E100" s="1">
-        <v>1.6578395850992</v>
+        <v>1.6222410089565</v>
       </c>
       <c r="F100" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G100">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H100" s="1">
-        <v>400880.32</v>
+        <v>448111.2</v>
       </c>
       <c r="I100" s="1">
-        <v>-69920.55</v>
+        <v>-43099.76</v>
       </c>
       <c r="J100" s="1">
-        <v>-17.441751692874</v>
+        <v>-9.6180947943278</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>330959.77</v>
+        <v>405011.44</v>
       </c>
       <c r="N100" s="1">
-        <v>330959.77</v>
+        <v>405011.44</v>
       </c>
       <c r="O100" s="1">
-        <v>0.4</v>
+        <v>0.48</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B101" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C101" s="1">
         <v>26324.0</v>
       </c>
       <c r="D101" s="1">
-        <v>14.265</v>
+        <v>15.27</v>
       </c>
       <c r="E101" s="1">
         <v>11.791996277162</v>
       </c>
       <c r="F101" t="s">
         <v>7</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>310412.51</v>
       </c>
       <c r="I101" s="1">
-        <v>65099.35</v>
+        <v>91554.97</v>
       </c>
       <c r="J101" s="1">
-        <v>20.971883510752</v>
+        <v>29.49461347418</v>
       </c>
       <c r="K101">
-        <v>0.06</v>
+        <v>0.26</v>
       </c>
       <c r="L101" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="M101" s="1">
-        <v>375511.86</v>
+        <v>401967.48</v>
       </c>
       <c r="N101" s="1">
-        <v>377012.33</v>
+        <v>408732.75</v>
       </c>
       <c r="O101" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B102" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C102" s="1">
-        <v>3857.0</v>
+        <v>5984.0</v>
       </c>
       <c r="D102" s="1">
-        <v>51.74</v>
+        <v>54.82</v>
       </c>
       <c r="E102" s="1">
-        <v>52.349974073114</v>
+        <v>52.063464237968</v>
       </c>
       <c r="F102" t="s">
         <v>7</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>201913.85</v>
+        <v>311547.77</v>
       </c>
       <c r="I102" s="1">
-        <v>-2352.67</v>
+        <v>16495.11</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.1651850529322</v>
+        <v>5.29456847019</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>199561.18</v>
+        <v>328042.88</v>
       </c>
       <c r="N102" s="1">
-        <v>199561.18</v>
+        <v>328042.88</v>
       </c>
       <c r="O102" s="1">
-        <v>0.24</v>
+        <v>0.39</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B103" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C103" s="1">
         <v>396.0</v>
       </c>
       <c r="D103" s="1">
-        <v>529.6</v>
+        <v>557.6</v>
       </c>
       <c r="E103" s="1">
         <v>232.92426767677</v>
       </c>
       <c r="F103" t="s">
         <v>7</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>92238.01</v>
       </c>
       <c r="I103" s="1">
-        <v>117483.59</v>
+        <v>128571.59</v>
       </c>
       <c r="J103" s="1">
-        <v>127.37003974826</v>
+        <v>139.3911143573</v>
       </c>
       <c r="K103">
         <v>14.06</v>
       </c>
       <c r="L103" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="M103" s="1">
-        <v>209721.6</v>
+        <v>220809.6</v>
       </c>
       <c r="N103" s="1">
-        <v>215289.67</v>
+        <v>226377.67</v>
       </c>
       <c r="O103" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B104" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C104" s="1">
-        <v>5025.0</v>
+        <v>3255.0</v>
       </c>
       <c r="D104" s="1">
-        <v>70.45</v>
+        <v>64.55</v>
       </c>
       <c r="E104" s="1">
-        <v>94.331723383085</v>
+        <v>94.331723502304</v>
       </c>
       <c r="F104" t="s">
         <v>7</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>474016.91</v>
+        <v>307049.76</v>
       </c>
       <c r="I104" s="1">
-        <v>-120005.66</v>
+        <v>-96939.51</v>
       </c>
       <c r="J104" s="1">
-        <v>-25.316746611424</v>
+        <v>-31.571270402556</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>354011.25</v>
+        <v>210110.25</v>
       </c>
       <c r="N104" s="1">
-        <v>354011.25</v>
+        <v>210110.25</v>
       </c>
       <c r="O104" s="1">
-        <v>0.43</v>
+        <v>0.25</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B105" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C105" s="1">
         <v>6405.0</v>
       </c>
       <c r="D105" s="1">
-        <v>76.63</v>
+        <v>79.99</v>
       </c>
       <c r="E105" s="1">
         <v>75.833339578454</v>
       </c>
       <c r="F105" t="s">
-        <v>167</v>
+        <v>31</v>
       </c>
       <c r="G105">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H105" s="1">
         <v>440490.89</v>
       </c>
       <c r="I105" s="1">
-        <v>97387.29</v>
+        <v>117771.94</v>
       </c>
       <c r="J105" s="1">
-        <v>22.108809106132</v>
+        <v>26.736521157112</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>537878.18</v>
+        <v>558262.83</v>
       </c>
       <c r="N105" s="1">
-        <v>537878.18</v>
+        <v>558262.83</v>
       </c>
       <c r="O105" s="1">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B106" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C106" s="1">
-        <v>39358.0</v>
+        <v>51671.0</v>
       </c>
       <c r="D106" s="1">
-        <v>81.3</v>
+        <v>89.0</v>
       </c>
       <c r="E106" s="1">
-        <v>101.07427740231</v>
+        <v>97.261951578255</v>
       </c>
       <c r="F106" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="G106">
-        <v>10.77</v>
+        <v>10.79</v>
       </c>
       <c r="H106" s="1">
-        <v>375295.69</v>
+        <v>471547.93</v>
       </c>
       <c r="I106" s="1">
-        <v>-78257.66</v>
+        <v>-45227.53</v>
       </c>
       <c r="J106" s="1">
-        <v>-20.852267181645</v>
+        <v>-9.5912901155138</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>297038.03</v>
+        <v>426320.4</v>
       </c>
       <c r="N106" s="1">
-        <v>297038.03</v>
+        <v>426320.4</v>
       </c>
       <c r="O106" s="1">
-        <v>0.36</v>
+        <v>0.5</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B107" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C107" s="1">
-        <v>50094.0</v>
+        <v>38362.0</v>
       </c>
       <c r="D107" s="1">
-        <v>7.1</v>
+        <v>9.05</v>
       </c>
       <c r="E107" s="1">
-        <v>5.3890429991616</v>
+        <v>5.3890430634482</v>
       </c>
       <c r="F107" t="s">
         <v>7</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>269958.72</v>
+        <v>206734.47</v>
       </c>
       <c r="I107" s="1">
-        <v>85708.68</v>
+        <v>140441.63</v>
       </c>
       <c r="J107" s="1">
-        <v>31.748809595778</v>
+        <v>67.933339805404</v>
       </c>
       <c r="K107">
-        <v>0.26</v>
+        <v>0.34</v>
       </c>
       <c r="L107" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="M107" s="1">
-        <v>355667.4</v>
+        <v>347176.1</v>
       </c>
       <c r="N107" s="1">
-        <v>368807.99</v>
+        <v>360316.69</v>
       </c>
       <c r="O107" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B108" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C108" s="1">
         <v>6050.0</v>
       </c>
       <c r="D108" s="1">
-        <v>116.88</v>
+        <v>116.28</v>
       </c>
       <c r="E108" s="1">
         <v>85.498917355372</v>
       </c>
       <c r="F108" t="s">
-        <v>167</v>
+        <v>31</v>
       </c>
       <c r="G108">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H108" s="1">
         <v>536550.51</v>
       </c>
       <c r="I108" s="1">
-        <v>238377.83</v>
+        <v>230006.18</v>
       </c>
       <c r="J108" s="1">
-        <v>44.427845199513</v>
+        <v>42.867572709977</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>774928.34</v>
+        <v>766556.69</v>
       </c>
       <c r="N108" s="1">
-        <v>774928.34</v>
+        <v>766556.69</v>
       </c>
       <c r="O108" s="1">
-        <v>0.94</v>
+        <v>0.9</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B109" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C109" s="1">
         <v>10395.0</v>
       </c>
       <c r="D109" s="1">
-        <v>237.9</v>
+        <v>246.7</v>
       </c>
       <c r="E109" s="1">
         <v>604.24713419913</v>
       </c>
       <c r="F109" t="s">
-        <v>115</v>
+        <v>243</v>
       </c>
       <c r="G109">
         <v>7.47</v>
       </c>
       <c r="H109" s="1">
         <v>842033.79</v>
       </c>
       <c r="I109" s="1">
-        <v>-511039.57</v>
+        <v>-498875.97</v>
       </c>
       <c r="J109" s="1">
-        <v>-60.691100056685</v>
+        <v>-59.246549951398</v>
       </c>
       <c r="K109">
-        <v>0.28</v>
+        <v>0.41</v>
       </c>
       <c r="L109" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M109" s="1">
-        <v>330994.22</v>
+        <v>343157.82</v>
       </c>
       <c r="N109" s="1">
-        <v>333937.83</v>
+        <v>347427.74</v>
       </c>
       <c r="O109" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B110" t="s">
+        <v>246</v>
+      </c>
+      <c r="C110" s="1">
+        <v>14655.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>385.8</v>
+      </c>
+      <c r="E110" s="1">
+        <v>355.98855407711</v>
+      </c>
+      <c r="F110" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>115</v>
       </c>
       <c r="G110">
         <v>7.47</v>
       </c>
       <c r="H110" s="1">
-        <v>480075.78</v>
+        <v>699385.46</v>
       </c>
       <c r="I110" s="1">
-        <v>-9738.49</v>
+        <v>57183.13</v>
       </c>
       <c r="J110" s="1">
-        <v>-2.0285318288709</v>
+        <v>8.1761965712012</v>
       </c>
       <c r="K110">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="L110" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="M110" s="1">
-        <v>470337.29</v>
+        <v>756568.59</v>
       </c>
       <c r="N110" s="1">
-        <v>474451.27</v>
+        <v>761382.83</v>
       </c>
       <c r="O110" s="1">
-        <v>0.57</v>
+        <v>0.9</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B111" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C111" s="1">
-        <v>23683.0</v>
+        <v>24553.0</v>
       </c>
       <c r="D111" s="1">
-        <v>24.05</v>
+        <v>28.32</v>
       </c>
       <c r="E111" s="1">
-        <v>20.703307435713</v>
+        <v>21.544834439783</v>
       </c>
       <c r="F111" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G111">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H111" s="1">
-        <v>572823.62</v>
+        <v>616233.11</v>
       </c>
       <c r="I111" s="1">
-        <v>88025.21</v>
+        <v>185953.21</v>
       </c>
       <c r="J111" s="1">
-        <v>15.366896008932</v>
+        <v>30.175790132406</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>660848.83</v>
+        <v>802186.32</v>
       </c>
       <c r="N111" s="1">
-        <v>660848.83</v>
+        <v>802186.32</v>
       </c>
       <c r="O111" s="1">
-        <v>0.8</v>
+        <v>0.94</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B112" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="C112" s="1">
         <v>455.0</v>
       </c>
       <c r="D112" s="1">
-        <v>803.2</v>
+        <v>932.4</v>
       </c>
       <c r="E112" s="1">
         <v>959.46857142857</v>
       </c>
       <c r="F112" t="s">
-        <v>167</v>
+        <v>31</v>
       </c>
       <c r="G112">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H112" s="1">
         <v>419323.22</v>
       </c>
       <c r="I112" s="1">
-        <v>-18824.57</v>
+        <v>42948.73</v>
       </c>
       <c r="J112" s="1">
-        <v>-4.4892744074607</v>
+        <v>10.242392491406</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>400498.65</v>
+        <v>462271.95</v>
       </c>
       <c r="N112" s="1">
-        <v>400498.65</v>
+        <v>462271.95</v>
       </c>
       <c r="O112" s="1">
-        <v>0.48</v>
+        <v>0.54</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B113" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C113" s="1">
-        <v>31396.0</v>
+        <v>30264.0</v>
       </c>
       <c r="D113" s="1">
-        <v>15.04</v>
+        <v>18.24</v>
       </c>
       <c r="E113" s="1">
-        <v>19.602729328577</v>
+        <v>19.602729315358</v>
       </c>
       <c r="F113" t="s">
         <v>7</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>615447.29</v>
+        <v>593257.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-143251.45</v>
+        <v>-41241.64</v>
       </c>
       <c r="J113" s="1">
-        <v>-23.275990052698</v>
+        <v>-6.9517325543567</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>472195.84</v>
+        <v>552015.36</v>
       </c>
       <c r="N113" s="1">
-        <v>472195.84</v>
+        <v>552015.36</v>
       </c>
       <c r="O113" s="1">
-        <v>0.57</v>
+        <v>0.65</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B114" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="C114" s="1">
-        <v>433749.0</v>
+        <v>428784.0</v>
       </c>
       <c r="D114" s="1">
-        <v>1.844</v>
+        <v>1.952</v>
       </c>
       <c r="E114" s="1">
-        <v>1.3769785751667</v>
+        <v>1.3870007742826</v>
       </c>
       <c r="F114" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G114">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H114" s="1">
-        <v>693594.69</v>
+        <v>690525.31</v>
       </c>
       <c r="I114" s="1">
-        <v>234409.07</v>
+        <v>275071.51</v>
       </c>
       <c r="J114" s="1">
-        <v>33.796260752804</v>
+        <v>39.835109012876</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>928003.76</v>
+        <v>965596.82</v>
       </c>
       <c r="N114" s="1">
-        <v>928003.76</v>
+        <v>965596.82</v>
       </c>
       <c r="O114" s="1">
-        <v>1.12</v>
+        <v>1.14</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B115" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C115" s="1">
         <v>8021.0</v>
       </c>
       <c r="D115" s="1">
-        <v>40.54</v>
+        <v>41.55</v>
       </c>
       <c r="E115" s="1">
         <v>37.070315422017</v>
       </c>
       <c r="F115" t="s">
         <v>7</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>297341.0</v>
       </c>
       <c r="I115" s="1">
-        <v>27830.34</v>
+        <v>35931.55</v>
       </c>
       <c r="J115" s="1">
-        <v>9.3597384820795</v>
+        <v>12.084290427489</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>325171.34</v>
+        <v>333272.55</v>
       </c>
       <c r="N115" s="1">
-        <v>325171.34</v>
+        <v>333272.55</v>
       </c>
       <c r="O115" s="1">
         <v>0.39</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="B116" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="C116" s="1">
-        <v>2750.0</v>
+        <v>1996.0</v>
       </c>
       <c r="D116" s="1">
-        <v>94.66</v>
+        <v>122.5</v>
       </c>
       <c r="E116" s="1">
-        <v>42.862934545455</v>
+        <v>42.862935871744</v>
       </c>
       <c r="F116" t="s">
         <v>7</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>117873.07</v>
+        <v>85554.42</v>
       </c>
       <c r="I116" s="1">
-        <v>142441.93</v>
+        <v>158955.58</v>
       </c>
       <c r="J116" s="1">
-        <v>120.84348867812</v>
+        <v>185.79470236605</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>260315.0</v>
+        <v>244510.0</v>
       </c>
       <c r="N116" s="1">
-        <v>260315.0</v>
+        <v>244510.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B117" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C117" s="1">
-        <v>30128.0</v>
+        <v>2502.0</v>
       </c>
       <c r="D117" s="1">
-        <v>28.0</v>
+        <v>77.88</v>
       </c>
       <c r="E117" s="1">
-        <v>16.75013641795</v>
+        <v>78.253820943245</v>
       </c>
       <c r="F117" t="s">
         <v>7</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>504648.11</v>
+        <v>195791.06</v>
       </c>
       <c r="I117" s="1">
-        <v>338935.89</v>
+        <v>-935.3</v>
       </c>
       <c r="J117" s="1">
-        <v>67.162817671109</v>
+        <v>-0.47770311882473</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>843584.0</v>
+        <v>194855.76</v>
       </c>
       <c r="N117" s="1">
-        <v>843584.0</v>
+        <v>194855.76</v>
       </c>
       <c r="O117" s="1">
-        <v>1.02</v>
+        <v>0.23</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="B118" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="C118" s="1">
-        <v>18720.0</v>
+        <v>22695.0</v>
       </c>
       <c r="D118" s="1">
-        <v>29.24</v>
+        <v>37.4</v>
       </c>
       <c r="E118" s="1">
-        <v>45.814635683761</v>
+        <v>16.750136153338</v>
       </c>
       <c r="F118" t="s">
         <v>7</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>857649.98</v>
+        <v>380144.34</v>
       </c>
       <c r="I118" s="1">
-        <v>-310277.18</v>
+        <v>468648.66</v>
       </c>
       <c r="J118" s="1">
-        <v>-36.17760009742</v>
+        <v>123.28176713087</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>547372.8</v>
+        <v>848793.0</v>
       </c>
       <c r="N118" s="1">
-        <v>547372.8</v>
+        <v>848793.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.66</v>
+        <v>1.0</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="B119" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C119" s="1">
-        <v>5548.0</v>
+        <v>18720.0</v>
       </c>
       <c r="D119" s="1">
-        <v>27.32</v>
+        <v>30.94</v>
       </c>
       <c r="E119" s="1">
-        <v>36.417669430425</v>
+        <v>45.814635683761</v>
       </c>
       <c r="F119" t="s">
         <v>7</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>202045.23</v>
+        <v>857649.98</v>
       </c>
       <c r="I119" s="1">
-        <v>-50473.87</v>
+        <v>-278453.18</v>
       </c>
       <c r="J119" s="1">
-        <v>-24.981470733063</v>
+        <v>-32.466995451921</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>151571.36</v>
+        <v>579196.8</v>
       </c>
       <c r="N119" s="1">
-        <v>151571.36</v>
+        <v>579196.8</v>
       </c>
       <c r="O119" s="1">
-        <v>0.18</v>
+        <v>0.68</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B120" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C120" s="1">
-        <v>1998.0</v>
+        <v>5548.0</v>
       </c>
       <c r="D120" s="1">
-        <v>293.2</v>
+        <v>30.87</v>
       </c>
       <c r="E120" s="1">
-        <v>315.00185185185</v>
+        <v>36.417669430425</v>
       </c>
       <c r="F120" t="s">
         <v>7</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>629373.7</v>
+        <v>202045.23</v>
       </c>
       <c r="I120" s="1">
-        <v>-43560.1</v>
+        <v>-30778.47</v>
       </c>
       <c r="J120" s="1">
-        <v>-6.9211821212103</v>
+        <v>-15.233455400061</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>585813.6</v>
+        <v>171266.76</v>
       </c>
       <c r="N120" s="1">
-        <v>585813.6</v>
+        <v>171266.76</v>
       </c>
       <c r="O120" s="1">
-        <v>0.71</v>
+        <v>0.2</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B121" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C121" s="1">
-        <v>8960.0</v>
+        <v>16320.0</v>
       </c>
       <c r="D121" s="1">
-        <v>61.2</v>
+        <v>11.602</v>
       </c>
       <c r="E121" s="1">
-        <v>39.142283482143</v>
+        <v>11.644976715686</v>
       </c>
       <c r="F121" t="s">
-        <v>167</v>
+        <v>72</v>
       </c>
       <c r="G121">
-        <v>0.91</v>
+        <v>0.87</v>
       </c>
       <c r="H121" s="1">
-        <v>371367.01</v>
+        <v>219859.58</v>
       </c>
       <c r="I121" s="1">
-        <v>229565.08</v>
+        <v>-1420.44</v>
       </c>
       <c r="J121" s="1">
-        <v>61.816228641311</v>
+        <v>-0.64606691234469</v>
       </c>
       <c r="K121">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="L121">
-        <v>0.0</v>
+        <v>941.39</v>
       </c>
       <c r="M121" s="1">
-        <v>600932.09</v>
+        <v>218439.14</v>
       </c>
       <c r="N121" s="1">
-        <v>600932.09</v>
+        <v>219380.53</v>
       </c>
       <c r="O121" s="1">
-        <v>0.73</v>
+        <v>0.26</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B122" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="C122" s="1">
-        <v>9438.0</v>
+        <v>2243.0</v>
       </c>
       <c r="D122" s="1">
-        <v>78.15</v>
+        <v>279.0</v>
       </c>
       <c r="E122" s="1">
-        <v>92.341727060818</v>
+        <v>313.53187695051</v>
       </c>
       <c r="F122" t="s">
         <v>7</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>871521.22</v>
+        <v>703252.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-133941.52</v>
+        <v>-77455.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-15.368704390238</v>
+        <v>-11.013832879252</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>737579.7</v>
+        <v>625797.0</v>
       </c>
       <c r="N122" s="1">
-        <v>737579.7</v>
+        <v>625797.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.89</v>
+        <v>0.74</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="B123" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C123" s="1">
-        <v>8368.0</v>
+        <v>8960.0</v>
       </c>
       <c r="D123" s="1">
-        <v>160.0</v>
+        <v>64.52</v>
       </c>
       <c r="E123" s="1">
-        <v>165.93320984704</v>
+        <v>39.142283482143</v>
       </c>
       <c r="F123" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G123">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H123" s="1">
-        <v>1388529.1</v>
+        <v>371367.01</v>
       </c>
       <c r="I123" s="1">
-        <v>-49649.1</v>
+        <v>258554.23</v>
       </c>
       <c r="J123" s="1">
-        <v>-3.5756614679519</v>
+        <v>69.622293590376</v>
       </c>
       <c r="K123">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1338880.0</v>
+        <v>629921.24</v>
       </c>
       <c r="N123" s="1">
-        <v>1343085.4</v>
+        <v>629921.24</v>
       </c>
       <c r="O123" s="1">
-        <v>1.62</v>
+        <v>0.74</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="B124" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="C124" s="1">
-        <v>2970.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D124" s="1">
-        <v>160.0</v>
+        <v>81.76</v>
       </c>
       <c r="E124" s="1">
-        <v>65.312707070707</v>
+        <v>92.341727058823</v>
       </c>
       <c r="F124" t="s">
         <v>7</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>193978.74</v>
+        <v>784904.68</v>
       </c>
       <c r="I124" s="1">
-        <v>281221.26</v>
+        <v>-89944.68</v>
       </c>
       <c r="J124" s="1">
-        <v>144.97529987049</v>
+        <v>-11.459312486199</v>
       </c>
       <c r="K124">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>475200.0</v>
+        <v>694960.0</v>
       </c>
       <c r="N124" s="1">
-        <v>477667.63</v>
+        <v>694960.0</v>
       </c>
       <c r="O124" s="1">
-        <v>0.58</v>
+        <v>0.82</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B125" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C125" s="1">
-        <v>4010.0</v>
+        <v>7253.0</v>
       </c>
       <c r="D125" s="1">
-        <v>243.4</v>
+        <v>140.7</v>
       </c>
       <c r="E125" s="1">
-        <v>105.72016708229</v>
+        <v>165.93320970633</v>
       </c>
       <c r="F125" t="s">
         <v>7</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>423937.87</v>
+        <v>1203513.57</v>
       </c>
       <c r="I125" s="1">
-        <v>552096.13</v>
+        <v>-183016.47</v>
       </c>
       <c r="J125" s="1">
-        <v>130.23043447381</v>
+        <v>-15.206847231477</v>
       </c>
       <c r="K125">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.58</v>
+      </c>
+      <c r="L125" t="s">
+        <v>278</v>
       </c>
       <c r="M125" s="1">
-        <v>976034.0</v>
+        <v>1020497.1</v>
       </c>
       <c r="N125" s="1">
-        <v>976034.0</v>
+        <v>1024702.5</v>
       </c>
       <c r="O125" s="1">
-        <v>1.18</v>
+        <v>1.2</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B126" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C126" s="1">
-        <v>5607.0</v>
+        <v>1660.0</v>
       </c>
       <c r="D126" s="1">
-        <v>243.4</v>
+        <v>140.7</v>
       </c>
       <c r="E126" s="1">
-        <v>144.60614588907</v>
+        <v>82.307572289157</v>
       </c>
       <c r="F126" t="s">
         <v>7</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>810806.66</v>
+        <v>136630.57</v>
       </c>
       <c r="I126" s="1">
-        <v>553937.14</v>
+        <v>96931.43</v>
       </c>
       <c r="J126" s="1">
-        <v>68.319263682417</v>
+        <v>70.944174499162</v>
       </c>
       <c r="K126">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.49</v>
+      </c>
+      <c r="L126" t="s">
+        <v>279</v>
       </c>
       <c r="M126" s="1">
-        <v>1364743.8</v>
+        <v>233562.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1364743.8</v>
+        <v>236029.63</v>
       </c>
       <c r="O126" s="1">
-        <v>1.65</v>
+        <v>0.28</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="B127" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="C127" s="1">
-        <v>2396.0</v>
+        <v>5607.0</v>
       </c>
       <c r="D127" s="1">
-        <v>41.62</v>
+        <v>274.85</v>
       </c>
       <c r="E127" s="1">
-        <v>98.584974958264</v>
+        <v>144.60614588907</v>
       </c>
       <c r="F127" t="s">
         <v>7</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>236209.6</v>
+        <v>810806.66</v>
       </c>
       <c r="I127" s="1">
-        <v>-136488.08</v>
+        <v>730277.29</v>
       </c>
       <c r="J127" s="1">
-        <v>-57.782613407753</v>
+        <v>90.067993521415</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>99721.52</v>
+        <v>1541083.95</v>
       </c>
       <c r="N127" s="1">
-        <v>99721.52</v>
+        <v>1541083.95</v>
       </c>
       <c r="O127" s="1">
-        <v>0.12</v>
+        <v>1.81</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="B128" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C128" s="1">
-        <v>16416.0</v>
+        <v>4010.0</v>
       </c>
       <c r="D128" s="1">
-        <v>26.1</v>
+        <v>274.85</v>
       </c>
       <c r="E128" s="1">
-        <v>30.023207846004</v>
+        <v>105.72016708229</v>
       </c>
       <c r="F128" t="s">
         <v>7</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>492860.98</v>
+        <v>423937.87</v>
       </c>
       <c r="I128" s="1">
-        <v>-64403.38</v>
+        <v>678210.63</v>
       </c>
       <c r="J128" s="1">
-        <v>-13.067250728593</v>
+        <v>159.97877943766</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>428457.6</v>
+        <v>1102148.5</v>
       </c>
       <c r="N128" s="1">
-        <v>428457.6</v>
+        <v>1102148.5</v>
       </c>
       <c r="O128" s="1">
-        <v>0.52</v>
+        <v>1.3</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="B129" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="C129" s="1">
-        <v>4709.0</v>
+        <v>2396.0</v>
       </c>
       <c r="D129" s="1">
-        <v>145.7</v>
+        <v>50.2</v>
       </c>
       <c r="E129" s="1">
-        <v>96.575062645997</v>
+        <v>98.584974958264</v>
       </c>
       <c r="F129" t="s">
         <v>7</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>454771.97</v>
+        <v>236209.6</v>
       </c>
       <c r="I129" s="1">
-        <v>231329.33</v>
+        <v>-115930.4</v>
       </c>
       <c r="J129" s="1">
-        <v>50.867103792699</v>
+        <v>-49.079461630687</v>
       </c>
       <c r="K129">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="L129">
-        <v>374.95</v>
+        <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>686101.3</v>
+        <v>120279.2</v>
       </c>
       <c r="N129" s="1">
-        <v>686476.25</v>
+        <v>120279.2</v>
       </c>
       <c r="O129" s="1">
-        <v>0.83</v>
+        <v>0.14</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="B130" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="C130" s="1">
-        <v>7640.0</v>
+        <v>15766.0</v>
       </c>
       <c r="D130" s="1">
-        <v>36.99</v>
+        <v>26.9</v>
       </c>
       <c r="E130" s="1">
-        <v>46.736126963351</v>
+        <v>30.023207535202</v>
       </c>
       <c r="F130" t="s">
         <v>7</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>357064.01</v>
+        <v>473345.89</v>
       </c>
       <c r="I130" s="1">
-        <v>-74460.41</v>
+        <v>-49240.49</v>
       </c>
       <c r="J130" s="1">
-        <v>-20.853518673024</v>
+        <v>-10.402644459425</v>
       </c>
       <c r="K130">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="L130">
-        <v>869.05</v>
+        <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>282603.6</v>
+        <v>424105.4</v>
       </c>
       <c r="N130" s="1">
-        <v>283472.65</v>
+        <v>424105.4</v>
       </c>
       <c r="O130" s="1">
-        <v>0.34</v>
+        <v>0.5</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="B131" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="C131" s="1">
-        <v>11445.0</v>
+        <v>4709.0</v>
       </c>
       <c r="D131" s="1">
-        <v>36.99</v>
+        <v>182.8</v>
       </c>
       <c r="E131" s="1">
-        <v>52.642768894714</v>
+        <v>96.575062645997</v>
       </c>
       <c r="F131" t="s">
         <v>7</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>602496.49</v>
+        <v>454771.97</v>
       </c>
       <c r="I131" s="1">
-        <v>-179145.94</v>
+        <v>406033.23</v>
       </c>
       <c r="J131" s="1">
-        <v>-29.733939196891</v>
+        <v>89.282817936207</v>
       </c>
       <c r="K131">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>0.08</v>
+      </c>
+      <c r="L131">
+        <v>374.95</v>
       </c>
       <c r="M131" s="1">
-        <v>423350.55</v>
+        <v>860805.2</v>
       </c>
       <c r="N131" s="1">
-        <v>425889.2</v>
+        <v>861180.15</v>
       </c>
       <c r="O131" s="1">
-        <v>0.52</v>
+        <v>1.01</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B132" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C132" s="1">
-        <v>4510.0</v>
+        <v>8554.0</v>
       </c>
       <c r="D132" s="1">
-        <v>210.3</v>
+        <v>35.97</v>
       </c>
       <c r="E132" s="1">
-        <v>200.84106430155</v>
+        <v>52.642769464578</v>
       </c>
       <c r="F132" t="s">
         <v>7</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>905793.2</v>
+        <v>450306.25</v>
       </c>
       <c r="I132" s="1">
-        <v>42659.8</v>
+        <v>-142618.87</v>
       </c>
       <c r="J132" s="1">
-        <v>4.7096622054571</v>
+        <v>-31.671527987897</v>
       </c>
       <c r="K132">
-        <v>1.54</v>
+        <v>0.3</v>
       </c>
       <c r="L132" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="M132" s="1">
-        <v>948453.0</v>
+        <v>307687.38</v>
       </c>
       <c r="N132" s="1">
-        <v>955406.04</v>
+        <v>310226.03</v>
       </c>
       <c r="O132" s="1">
-        <v>1.16</v>
+        <v>0.36</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B133" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="C133" s="1">
-        <v>3145.0</v>
+        <v>4510.0</v>
       </c>
       <c r="D133" s="1">
-        <v>126.35</v>
+        <v>243.4</v>
       </c>
       <c r="E133" s="1">
-        <v>249.79685850556</v>
+        <v>200.84106430155</v>
       </c>
       <c r="F133" t="s">
-        <v>167</v>
+        <v>7</v>
       </c>
       <c r="G133">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>759457.32</v>
+        <v>905793.2</v>
       </c>
       <c r="I133" s="1">
-        <v>-323983.69</v>
+        <v>191940.8</v>
       </c>
       <c r="J133" s="1">
-        <v>-42.659894304528</v>
+        <v>21.1903555911</v>
       </c>
       <c r="K133">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.54</v>
+      </c>
+      <c r="L133" t="s">
+        <v>293</v>
       </c>
       <c r="M133" s="1">
-        <v>435473.63</v>
+        <v>1097734.0</v>
       </c>
       <c r="N133" s="1">
-        <v>435473.63</v>
+        <v>1104687.04</v>
       </c>
       <c r="O133" s="1">
-        <v>0.53</v>
+        <v>1.3</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="B134" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="C134" s="1">
-        <v>10426.0</v>
+        <v>1605.0</v>
       </c>
       <c r="D134" s="1">
-        <v>63.68</v>
+        <v>147.5</v>
       </c>
       <c r="E134" s="1">
-        <v>40.217699980817</v>
+        <v>249.79685981308</v>
       </c>
       <c r="F134" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G134">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H134" s="1">
-        <v>419309.74</v>
+        <v>387576.79</v>
       </c>
       <c r="I134" s="1">
-        <v>244617.94</v>
+        <v>-129617.64</v>
       </c>
       <c r="J134" s="1">
-        <v>58.338244181974</v>
+        <v>-33.44308620751</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>663927.68</v>
+        <v>257959.15</v>
       </c>
       <c r="N134" s="1">
-        <v>663927.68</v>
+        <v>257959.15</v>
       </c>
       <c r="O134" s="1">
-        <v>0.8</v>
+        <v>0.3</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="B135" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="C135" s="1">
-        <v>23111.0</v>
+        <v>10426.0</v>
       </c>
       <c r="D135" s="1">
-        <v>202.5</v>
+        <v>69.71</v>
       </c>
       <c r="E135" s="1">
-        <v>188.60455021418</v>
+        <v>40.217699980817</v>
       </c>
       <c r="F135" t="s">
-        <v>293</v>
+        <v>7</v>
       </c>
       <c r="G135">
-        <v>9.81</v>
+        <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>368669.45</v>
+        <v>419309.74</v>
       </c>
       <c r="I135" s="1">
-        <v>57615.27</v>
+        <v>307486.72</v>
       </c>
       <c r="J135" s="1">
-        <v>15.62789376771</v>
+        <v>73.331642618175</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>426284.72</v>
+        <v>726796.46</v>
       </c>
       <c r="N135" s="1">
-        <v>426284.72</v>
+        <v>726796.46</v>
       </c>
       <c r="O135" s="1">
-        <v>0.52</v>
+        <v>0.85</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="B136" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="C136" s="1">
-        <v>6681.0</v>
+        <v>21781.0</v>
       </c>
       <c r="D136" s="1">
-        <v>18.88</v>
+        <v>209.0</v>
       </c>
       <c r="E136" s="1">
-        <v>17.761020805269</v>
+        <v>188.60455029613</v>
       </c>
       <c r="F136" t="s">
-        <v>7</v>
+        <v>300</v>
       </c>
       <c r="G136">
-        <v>1.0</v>
+        <v>9.77</v>
       </c>
       <c r="H136" s="1">
-        <v>118661.38</v>
+        <v>347453.13</v>
       </c>
       <c r="I136" s="1">
-        <v>7475.9</v>
+        <v>69760.69</v>
       </c>
       <c r="J136" s="1">
-        <v>6.3001964076265</v>
+        <v>20.077726742597</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>126137.28</v>
+        <v>417213.82</v>
       </c>
       <c r="N136" s="1">
-        <v>126137.28</v>
+        <v>417213.82</v>
       </c>
       <c r="O136" s="1">
-        <v>0.15</v>
+        <v>0.49</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="B137" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="C137" s="1">
-        <v>14599.0</v>
+        <v>3492.0</v>
       </c>
       <c r="D137" s="1">
-        <v>5.566</v>
+        <v>45.72</v>
       </c>
       <c r="E137" s="1">
-        <v>16.348219741078</v>
+        <v>47.941013745705</v>
       </c>
       <c r="F137" t="s">
         <v>7</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>238667.66</v>
+        <v>167410.02</v>
       </c>
       <c r="I137" s="1">
-        <v>-157409.63</v>
+        <v>-7755.78</v>
       </c>
       <c r="J137" s="1">
-        <v>-65.953481087467</v>
+        <v>-4.6328051331694</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>81258.03</v>
+        <v>159654.24</v>
       </c>
       <c r="N137" s="1">
-        <v>81258.03</v>
+        <v>159654.24</v>
       </c>
       <c r="O137" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="B138" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="C138" s="1">
-        <v>16204.0</v>
+        <v>11401.0</v>
       </c>
       <c r="D138" s="1">
-        <v>1.576</v>
+        <v>19.24</v>
       </c>
       <c r="E138" s="1">
-        <v>3.4322155023451</v>
+        <v>18.151502499781</v>
       </c>
       <c r="F138" t="s">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="G138">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>65077.11</v>
+        <v>206945.28</v>
       </c>
       <c r="I138" s="1">
-        <v>-35447.31</v>
+        <v>12409.96</v>
       </c>
       <c r="J138" s="1">
-        <v>-54.469705246591</v>
+        <v>5.9967349823103</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>29629.8</v>
+        <v>219355.24</v>
       </c>
       <c r="N138" s="1">
-        <v>29629.8</v>
+        <v>219355.24</v>
       </c>
       <c r="O138" s="1">
-        <v>0.04</v>
+        <v>0.26</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="B139" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="C139" s="1">
-        <v>11996.0</v>
+        <v>14599.0</v>
       </c>
       <c r="D139" s="1">
-        <v>27.8</v>
+        <v>7.186</v>
       </c>
       <c r="E139" s="1">
-        <v>34.227461653885</v>
+        <v>16.348219741078</v>
       </c>
       <c r="F139" t="s">
         <v>7</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>410592.63</v>
+        <v>238667.66</v>
       </c>
       <c r="I139" s="1">
-        <v>-77103.83</v>
+        <v>-133759.25</v>
       </c>
       <c r="J139" s="1">
-        <v>-18.778668774449</v>
+        <v>-56.044145235261</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>333488.8</v>
+        <v>104908.41</v>
       </c>
       <c r="N139" s="1">
-        <v>333488.8</v>
+        <v>104908.41</v>
       </c>
       <c r="O139" s="1">
-        <v>0.4</v>
+        <v>0.12</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="B140" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="C140" s="1">
-        <v>3160.0</v>
+        <v>10138.0</v>
       </c>
       <c r="D140" s="1">
-        <v>76.74</v>
+        <v>42.87</v>
       </c>
       <c r="E140" s="1">
-        <v>92.425990506329</v>
+        <v>34.227462024068</v>
       </c>
       <c r="F140" t="s">
-        <v>167</v>
+        <v>7</v>
       </c>
       <c r="G140">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>280866.71</v>
+        <v>346998.01</v>
       </c>
       <c r="I140" s="1">
-        <v>-15115.75</v>
+        <v>87618.05</v>
       </c>
       <c r="J140" s="1">
-        <v>-5.3818232855008</v>
+        <v>25.250303308656</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>265750.96</v>
+        <v>434616.06</v>
       </c>
       <c r="N140" s="1">
-        <v>265750.96</v>
+        <v>434616.06</v>
       </c>
       <c r="O140" s="1">
-        <v>0.32</v>
+        <v>0.51</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="B141" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="C141" s="1">
-        <v>4225.0</v>
+        <v>3160.0</v>
       </c>
       <c r="D141" s="1">
-        <v>58.35</v>
+        <v>85.46</v>
       </c>
       <c r="E141" s="1">
-        <v>37.257507692308</v>
+        <v>92.425990506329</v>
       </c>
       <c r="F141" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G141">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H141" s="1">
-        <v>157412.97</v>
+        <v>280866.71</v>
       </c>
       <c r="I141" s="1">
-        <v>89115.78</v>
+        <v>13395.07</v>
       </c>
       <c r="J141" s="1">
-        <v>56.612730196247</v>
+        <v>4.7691910515134</v>
       </c>
       <c r="K141">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>246528.75</v>
+        <v>294261.78</v>
       </c>
       <c r="N141" s="1">
-        <v>247544.38</v>
+        <v>294261.78</v>
       </c>
       <c r="O141" s="1">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="B142" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="C142" s="1">
-        <v>130318.0</v>
+        <v>3421.0</v>
       </c>
       <c r="D142" s="1">
-        <v>3.316</v>
+        <v>69.35</v>
       </c>
       <c r="E142" s="1">
-        <v>6.8441790082721</v>
+        <v>37.257506577024</v>
       </c>
       <c r="F142" t="s">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="G142">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1032880.21</v>
+        <v>127457.93</v>
       </c>
       <c r="I142" s="1">
-        <v>-531497.61</v>
+        <v>109788.42</v>
       </c>
       <c r="J142" s="1">
-        <v>-51.457817165458</v>
+        <v>86.136986533517</v>
       </c>
       <c r="K142">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.3</v>
+      </c>
+      <c r="L142" t="s">
+        <v>313</v>
       </c>
       <c r="M142" s="1">
-        <v>501382.6</v>
+        <v>237246.35</v>
       </c>
       <c r="N142" s="1">
-        <v>501382.6</v>
+        <v>238261.98</v>
       </c>
       <c r="O142" s="1">
-        <v>0.61</v>
+        <v>0.28</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="B143" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>11049.0</v>
+        <v>121658.0</v>
       </c>
       <c r="D143" s="1">
-        <v>32.52</v>
+        <v>3.552</v>
       </c>
       <c r="E143" s="1">
-        <v>32.310395510906</v>
+        <v>6.8441790100117</v>
       </c>
       <c r="F143" t="s">
-        <v>7</v>
+        <v>72</v>
       </c>
       <c r="G143">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H143" s="1">
-        <v>356997.56</v>
+        <v>964242.4</v>
       </c>
       <c r="I143" s="1">
-        <v>2315.92</v>
+        <v>-465712.66</v>
       </c>
       <c r="J143" s="1">
-        <v>0.6487215206737</v>
+        <v>-48.298297191661</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>359313.48</v>
+        <v>498529.74</v>
       </c>
       <c r="N143" s="1">
-        <v>359313.48</v>
+        <v>498529.74</v>
       </c>
       <c r="O143" s="1">
-        <v>0.43</v>
+        <v>0.59</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="B144" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="C144" s="1">
-        <v>6146.0</v>
+        <v>11049.0</v>
       </c>
       <c r="D144" s="1">
-        <v>37.4</v>
+        <v>39.96</v>
       </c>
       <c r="E144" s="1">
-        <v>37.432884803124</v>
+        <v>32.310395510906</v>
       </c>
       <c r="F144" t="s">
         <v>7</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>230062.51</v>
+        <v>356997.56</v>
       </c>
       <c r="I144" s="1">
-        <v>-202.11</v>
+        <v>84520.48</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.087850036931267</v>
+        <v>23.675366296621</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>229860.4</v>
+        <v>441518.04</v>
       </c>
       <c r="N144" s="1">
-        <v>229860.4</v>
+        <v>441518.04</v>
       </c>
       <c r="O144" s="1">
-        <v>0.28</v>
+        <v>0.52</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="B145" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>16242.0</v>
+        <v>5772.0</v>
       </c>
       <c r="D145" s="1">
-        <v>78.59</v>
+        <v>42.44</v>
       </c>
       <c r="E145" s="1">
-        <v>58.760913064894</v>
+        <v>37.432884615385</v>
       </c>
       <c r="F145" t="s">
         <v>7</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>954394.75</v>
+        <v>216062.61</v>
       </c>
       <c r="I145" s="1">
-        <v>322064.03</v>
+        <v>28901.07</v>
       </c>
       <c r="J145" s="1">
-        <v>33.74536898909</v>
+        <v>13.376247745966</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>1276458.78</v>
+        <v>244963.68</v>
       </c>
       <c r="N145" s="1">
-        <v>1276458.78</v>
+        <v>244963.68</v>
       </c>
       <c r="O145" s="1">
-        <v>1.54</v>
+        <v>0.29</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="B146" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>1699.0</v>
+        <v>18981.0</v>
       </c>
       <c r="D146" s="1">
-        <v>252.0</v>
+        <v>76.6</v>
       </c>
       <c r="E146" s="1">
-        <v>257.71209535021</v>
+        <v>62.013117327854</v>
       </c>
       <c r="F146" t="s">
         <v>7</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>437852.85</v>
+        <v>1177070.98</v>
       </c>
       <c r="I146" s="1">
-        <v>-9704.85</v>
+        <v>276873.62</v>
       </c>
       <c r="J146" s="1">
-        <v>-2.2164638188378</v>
+        <v>23.522253517796</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>428148.0</v>
+        <v>1453944.6</v>
       </c>
       <c r="N146" s="1">
-        <v>428148.0</v>
+        <v>1453944.6</v>
       </c>
       <c r="O146" s="1">
-        <v>0.52</v>
+        <v>1.71</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="B147" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C147" s="1">
-        <v>9504.0</v>
+        <v>1699.0</v>
       </c>
       <c r="D147" s="1">
-        <v>62.01</v>
+        <v>246.3</v>
       </c>
       <c r="E147" s="1">
-        <v>66.785519781145</v>
+        <v>257.71209535021</v>
       </c>
       <c r="F147" t="s">
         <v>7</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>634729.58</v>
+        <v>437852.85</v>
       </c>
       <c r="I147" s="1">
-        <v>-45386.54</v>
+        <v>-19389.15</v>
       </c>
       <c r="J147" s="1">
-        <v>-7.1505317272278</v>
+        <v>-4.4282342800783</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>589343.04</v>
+        <v>418463.7</v>
       </c>
       <c r="N147" s="1">
-        <v>589343.04</v>
+        <v>418463.7</v>
       </c>
       <c r="O147" s="1">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="B148" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>13306.0</v>
+        <v>9504.0</v>
       </c>
       <c r="D148" s="1">
-        <v>53.33</v>
+        <v>64.45</v>
       </c>
       <c r="E148" s="1">
-        <v>46.506733804299</v>
+        <v>66.785519781145</v>
       </c>
       <c r="F148" t="s">
         <v>7</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>618818.6</v>
+        <v>634729.58</v>
       </c>
       <c r="I148" s="1">
-        <v>90790.38</v>
+        <v>-22196.78</v>
       </c>
       <c r="J148" s="1">
-        <v>14.671566110004</v>
+        <v>-3.497045151102</v>
       </c>
       <c r="K148">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>0.0</v>
+      </c>
+      <c r="L148">
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>709608.98</v>
+        <v>612532.8</v>
       </c>
       <c r="N148" s="1">
-        <v>715881.32</v>
+        <v>612532.8</v>
       </c>
       <c r="O148" s="1">
-        <v>0.87</v>
+        <v>0.72</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="B149" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C149" s="1">
-        <v>170686.0</v>
+        <v>13306.0</v>
       </c>
       <c r="D149" s="1">
-        <v>3.92</v>
+        <v>49.055</v>
       </c>
       <c r="E149" s="1">
-        <v>3.4000995980924</v>
+        <v>46.506733804299</v>
       </c>
       <c r="F149" t="s">
         <v>7</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>580349.4</v>
+        <v>618818.6</v>
       </c>
       <c r="I149" s="1">
-        <v>88739.72</v>
+        <v>33907.23</v>
       </c>
       <c r="J149" s="1">
-        <v>15.290740371232</v>
+        <v>5.4793488754217</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>669089.12</v>
+        <v>652725.83</v>
       </c>
       <c r="N149" s="1">
-        <v>669089.12</v>
+        <v>652725.83</v>
       </c>
       <c r="O149" s="1">
-        <v>0.81</v>
+        <v>0.77</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="B150" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>42111.0</v>
+        <v>167387.0</v>
       </c>
       <c r="D150" s="1">
-        <v>4.742</v>
+        <v>4.08</v>
       </c>
       <c r="E150" s="1">
-        <v>8.7898750920187</v>
+        <v>3.4179320974747</v>
       </c>
       <c r="F150" t="s">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="G150">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>438098.94</v>
+        <v>572117.4</v>
       </c>
       <c r="I150" s="1">
-        <v>-206408.87</v>
+        <v>110821.56</v>
       </c>
       <c r="J150" s="1">
-        <v>-47.114670033212</v>
+        <v>19.370422923687</v>
       </c>
       <c r="K150">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="L150" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="M150" s="1">
-        <v>231690.07</v>
+        <v>682938.96</v>
       </c>
       <c r="N150" s="1">
-        <v>232953.0</v>
+        <v>685125.63</v>
       </c>
       <c r="O150" s="1">
-        <v>0.28</v>
+        <v>0.81</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="B151" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="C151" s="1">
-        <v>2737.0</v>
+        <v>42111.0</v>
       </c>
       <c r="D151" s="1">
-        <v>126.15</v>
+        <v>4.71</v>
       </c>
       <c r="E151" s="1">
-        <v>108.66343076361</v>
+        <v>8.7898750920187</v>
       </c>
       <c r="F151" t="s">
-        <v>7</v>
+        <v>72</v>
       </c>
       <c r="G151">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H151" s="1">
-        <v>297411.81</v>
+        <v>438098.94</v>
       </c>
       <c r="I151" s="1">
-        <v>47860.74</v>
+        <v>-209278.98</v>
       </c>
       <c r="J151" s="1">
-        <v>16.092414084027</v>
+        <v>-47.769798301726</v>
       </c>
       <c r="K151">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.27</v>
+      </c>
+      <c r="L151" t="s">
+        <v>333</v>
       </c>
       <c r="M151" s="1">
-        <v>345272.55</v>
+        <v>228819.96</v>
       </c>
       <c r="N151" s="1">
-        <v>345272.55</v>
+        <v>240358.04</v>
       </c>
       <c r="O151" s="1">
-        <v>0.42</v>
+        <v>0.28</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="B152" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="C152" s="1">
         <v>5985.0</v>
       </c>
       <c r="D152" s="1">
-        <v>126.15</v>
+        <v>131.05</v>
       </c>
       <c r="E152" s="1">
         <v>112.47258980785</v>
       </c>
       <c r="F152" t="s">
         <v>7</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>673148.45</v>
       </c>
       <c r="I152" s="1">
-        <v>81859.3</v>
+        <v>111185.8</v>
       </c>
       <c r="J152" s="1">
-        <v>12.160660846801</v>
+        <v>16.517277875333</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>755007.75</v>
+        <v>784334.25</v>
       </c>
       <c r="N152" s="1">
-        <v>755007.75</v>
+        <v>784334.25</v>
       </c>
       <c r="O152" s="1">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="B153" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>1201.0</v>
+        <v>2737.0</v>
       </c>
       <c r="D153" s="1">
-        <v>354.5</v>
+        <v>131.05</v>
       </c>
       <c r="E153" s="1">
-        <v>321.34985845129</v>
+        <v>108.66343076361</v>
       </c>
       <c r="F153" t="s">
         <v>7</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>385941.18</v>
+        <v>297411.81</v>
       </c>
       <c r="I153" s="1">
-        <v>39813.32</v>
+        <v>61272.04</v>
       </c>
       <c r="J153" s="1">
-        <v>10.315903578882</v>
+        <v>20.601750818167</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>425754.5</v>
+        <v>358683.85</v>
       </c>
       <c r="N153" s="1">
-        <v>425754.5</v>
+        <v>358683.85</v>
       </c>
       <c r="O153" s="1">
-        <v>0.51</v>
+        <v>0.42</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="B154" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="C154" s="1">
-        <v>10494.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>23.02</v>
+        <v>378.5</v>
       </c>
       <c r="E154" s="1">
-        <v>24.523230417381</v>
+        <v>321.34986</v>
       </c>
       <c r="F154" t="s">
         <v>7</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>257346.78</v>
+        <v>321349.86</v>
       </c>
       <c r="I154" s="1">
-        <v>-15774.9</v>
+        <v>57150.14</v>
       </c>
       <c r="J154" s="1">
-        <v>-6.1298221800172</v>
+        <v>17.784398599085</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>241571.88</v>
+        <v>378500.0</v>
       </c>
       <c r="N154" s="1">
-        <v>241571.88</v>
+        <v>378500.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="B155" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>19285.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>23.02</v>
+        <v>23.24</v>
       </c>
       <c r="E155" s="1">
-        <v>26.240920404459</v>
+        <v>23.350965555556</v>
       </c>
       <c r="F155" t="s">
         <v>7</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>506056.15</v>
+        <v>210158.69</v>
       </c>
       <c r="I155" s="1">
-        <v>-62115.45</v>
+        <v>-998.69</v>
       </c>
       <c r="J155" s="1">
-        <v>-12.274418560075</v>
+        <v>-0.47520756814767</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>443940.7</v>
+        <v>209160.0</v>
       </c>
       <c r="N155" s="1">
-        <v>443940.7</v>
+        <v>209160.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.54</v>
+        <v>0.25</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="B156" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>9107.0</v>
+        <v>19285.0</v>
       </c>
       <c r="D156" s="1">
-        <v>22.16</v>
+        <v>23.9</v>
       </c>
       <c r="E156" s="1">
-        <v>32.032130229494</v>
+        <v>26.240920404459</v>
       </c>
       <c r="F156" t="s">
         <v>7</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>291716.61</v>
+        <v>506056.15</v>
       </c>
       <c r="I156" s="1">
-        <v>-89905.49</v>
+        <v>-45144.65</v>
       </c>
       <c r="J156" s="1">
-        <v>-30.819462079996</v>
+        <v>-8.9208776535963</v>
       </c>
       <c r="K156">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L156">
-        <v>448.76</v>
+        <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>201811.12</v>
+        <v>460911.5</v>
       </c>
       <c r="N156" s="1">
-        <v>202259.88</v>
+        <v>460911.5</v>
       </c>
       <c r="O156" s="1">
-        <v>0.24</v>
+        <v>0.54</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="B157" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="C157" s="1">
-        <v>2662.0</v>
+        <v>9642.0</v>
       </c>
       <c r="D157" s="1">
-        <v>65.06</v>
+        <v>23.9</v>
       </c>
       <c r="E157" s="1">
-        <v>138.66598046582</v>
+        <v>24.52323065754</v>
       </c>
       <c r="F157" t="s">
         <v>7</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>369128.84</v>
+        <v>236452.99</v>
       </c>
       <c r="I157" s="1">
-        <v>-195939.12</v>
+        <v>-6009.19</v>
       </c>
       <c r="J157" s="1">
-        <v>-53.081498590032</v>
+        <v>-2.5413888824159</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>173189.72</v>
+        <v>230443.8</v>
       </c>
       <c r="N157" s="1">
-        <v>173189.72</v>
+        <v>230443.8</v>
       </c>
       <c r="O157" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="B158" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C158" s="1">
-        <v>1536.0</v>
+        <v>9107.0</v>
       </c>
       <c r="D158" s="1">
-        <v>69.0</v>
+        <v>24.86</v>
       </c>
       <c r="E158" s="1">
-        <v>75.67451171875</v>
+        <v>32.032130229494</v>
       </c>
       <c r="F158" t="s">
-        <v>167</v>
+        <v>7</v>
       </c>
       <c r="G158">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>111719.5</v>
+        <v>291716.61</v>
       </c>
       <c r="I158" s="1">
-        <v>4427.04</v>
+        <v>-65316.59</v>
       </c>
       <c r="J158" s="1">
-        <v>3.9626385724963</v>
+        <v>-22.390425420068</v>
       </c>
       <c r="K158">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="L158">
-        <v>0.0</v>
+        <v>448.76</v>
       </c>
       <c r="M158" s="1">
-        <v>116146.54</v>
+        <v>226400.02</v>
       </c>
       <c r="N158" s="1">
-        <v>116146.54</v>
+        <v>226848.78</v>
       </c>
       <c r="O158" s="1">
-        <v>0.14</v>
+        <v>0.27</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="B159" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="C159" s="1">
-        <v>66536.14</v>
+        <v>2662.0</v>
       </c>
       <c r="D159" s="1">
-        <v>0.8619</v>
+        <v>65.78</v>
       </c>
       <c r="E159" s="1">
-        <v>0.0</v>
+        <v>138.66598046582</v>
       </c>
       <c r="F159" t="s">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="G159">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>0.0</v>
+        <v>369128.84</v>
       </c>
       <c r="I159" s="1">
-        <v>-216.88</v>
+        <v>-194022.48</v>
       </c>
       <c r="J159" s="1">
-        <v>0</v>
+        <v>-52.562265251342</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>-216.88</v>
+        <v>175106.36</v>
       </c>
       <c r="N159" s="1">
-        <v>-216.88</v>
+        <v>175106.36</v>
       </c>
       <c r="O159" s="1">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="B160" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="C160" s="1">
-        <v>66536.14</v>
+        <v>122291.64</v>
       </c>
       <c r="D160" s="1">
-        <v>0.8619</v>
+        <v>0.8668</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G160">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-216.88</v>
+        <v>-449.39</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>-216.88</v>
+        <v>-449.39000000001</v>
       </c>
       <c r="N160" s="1">
-        <v>-216.88</v>
+        <v>-449.39000000001</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="B161" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="C161" s="1">
-        <v>10560.25</v>
+        <v>122291.64</v>
       </c>
       <c r="D161" s="1">
-        <v>0.8619</v>
+        <v>0.8668</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G161">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-25.83</v>
+        <v>-449.39</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>-25.83</v>
+        <v>-449.39000000001</v>
       </c>
       <c r="N161" s="1">
-        <v>-25.83</v>
+        <v>-449.39000000001</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
       <c r="B162" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="C162" s="1">
-        <v>10560.25</v>
+        <v>78920.77</v>
       </c>
       <c r="D162" s="1">
-        <v>0.8619</v>
+        <v>0.8668</v>
       </c>
       <c r="E162" s="1">
         <v>0.0</v>
       </c>
       <c r="F162" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G162">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H162" s="1">
         <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-25.83</v>
+        <v>-235.5</v>
       </c>
       <c r="J162" s="1">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162">
         <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>-25.83</v>
+        <v>-235.5</v>
       </c>
       <c r="N162" s="1">
-        <v>-25.83</v>
+        <v>-235.5</v>
       </c>
       <c r="O162" s="1">
         <v>0.0</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="B163" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="C163" s="1">
-        <v>294.0</v>
+        <v>78920.77</v>
       </c>
       <c r="D163" s="1">
-        <v>4784.78</v>
+        <v>0.8668</v>
       </c>
       <c r="E163" s="1">
-        <v>4771.6024489796</v>
+        <v>0.0</v>
       </c>
       <c r="F163" t="s">
-        <v>7</v>
+        <v>72</v>
       </c>
       <c r="G163">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H163" s="1">
-        <v>1402851.12</v>
+        <v>0.0</v>
       </c>
       <c r="I163" s="1">
-        <v>3874.2</v>
+        <v>-235.5</v>
       </c>
       <c r="J163" s="1">
-        <v>0.27616615510846</v>
+        <v>0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163">
         <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>1406725.32</v>
+        <v>-235.5</v>
       </c>
       <c r="N163" s="1">
-        <v>1406725.32</v>
+        <v>-235.5</v>
       </c>
       <c r="O163" s="1">
-        <v>1.7</v>
+        <v>0.0</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>