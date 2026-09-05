--- v3 (2026-07-23)
+++ v4 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="351">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -118,119 +118,125 @@
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
+    <t>1 486.21</t>
+  </si>
+  <si>
+    <t>1 662.88</t>
+  </si>
+  <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE000A0WMPJ6</t>
   </si>
   <si>
     <t>AIXTRON</t>
   </si>
   <si>
     <t>1 319.41</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
     <t>AKZO NOBEL NV</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
-    <t>15 369.74</t>
+    <t>20 816.09</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>FR0000071946</t>
   </si>
   <si>
     <t>ALTEN SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
-    <t>1 595.27</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
   <si>
+    <t>1 853.85</t>
+  </si>
+  <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0000334118</t>
   </si>
   <si>
     <t>ASM INTERNATIONAL NV</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
@@ -259,113 +265,131 @@
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>5 102.14</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
+  </si>
+  <si>
+    <t>2 922.98</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
-    <t>1 848.91</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0011872650</t>
   </si>
   <si>
     <t>BASIC-FIT NV</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
+    <t>1 862.85</t>
+  </si>
+  <si>
+    <t>DK0064867972</t>
+  </si>
+  <si>
+    <t>BIOMAR GROUP</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
-    <t>7 429.27</t>
+    <t>9 867.21</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>GB00B3FLWH99</t>
   </si>
   <si>
     <t>BODYCOTE PLC</t>
   </si>
   <si>
+    <t>13 460.70</t>
+  </si>
+  <si>
     <t>SE0007491303</t>
   </si>
   <si>
     <t>BRAVIDA HOLDING</t>
   </si>
   <si>
     <t>GB00B0744B38</t>
   </si>
   <si>
     <t>BUNZL</t>
   </si>
   <si>
+    <t>10 867.62</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>ES0105630315</t>
   </si>
   <si>
     <t>CIE AUTOMOTIVE SA</t>
   </si>
   <si>
     <t>6 373.47</t>
   </si>
   <si>
     <t>GB00B4YZN328</t>
   </si>
   <si>
     <t>COATS GROUP PLC</t>
@@ -388,420 +412,393 @@
   <si>
     <t>COMPASS GROUP PLC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>GB00B2863827</t>
   </si>
   <si>
     <t>CVS GROUP PLC</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
-    <t>2 148.76</t>
+    <t>2 614.57</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
+    <t>1 208.35</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>GB0000055888</t>
   </si>
   <si>
     <t>DISCOVERIE GROUP</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>IT0005453250</t>
   </si>
   <si>
     <t>EL EN</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC CLASS A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
-    <t>2 471.59</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>NL0006294274</t>
   </si>
   <si>
     <t>EURONEXT NV</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
-    <t>7 178.07</t>
+    <t>11 341.37</t>
   </si>
   <si>
     <t>GB00B19NLV48</t>
   </si>
   <si>
     <t>EXPERIAN PLC</t>
   </si>
   <si>
     <t>BE0003874915</t>
   </si>
   <si>
     <t>FAGRON NV</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
-    <t>2 602.80</t>
-[...7 lines deleted...]
-  <si>
     <t>ES0137650018</t>
   </si>
   <si>
     <t>FLUIDRA SA</t>
   </si>
   <si>
     <t>CH1335392721</t>
   </si>
   <si>
     <t>GALDERMA GROUP N AG</t>
   </si>
   <si>
     <t>GB0003718474</t>
   </si>
   <si>
     <t>GAMES WORKSHOP GROUP PLC</t>
   </si>
   <si>
-    <t>3 100.23</t>
-[...1 lines deleted...]
-  <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
-    <t>GB00B63QSB39</t>
-[...2 lines deleted...]
-    <t>GREGGS PLC</t>
+    <t>IE00BD6JX574</t>
+  </si>
+  <si>
+    <t>GLENVEAGH PROPERTIES PLC</t>
   </si>
   <si>
     <t>IT0005411209</t>
   </si>
   <si>
     <t>GVS</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>GB00B0LCW083</t>
   </si>
   <si>
     <t>HIKMA PHARMACEUTICALS PLC</t>
   </si>
   <si>
-    <t>8 233.38</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD NV</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
+    <t>1 417.50</t>
+  </si>
+  <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
+    <t>2 585.42</t>
+  </si>
+  <si>
     <t>3 780.47</t>
   </si>
   <si>
-    <t>2 585.42</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
-    <t>16 317.53</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>FR0000073298</t>
   </si>
   <si>
     <t>IPSOS SA</t>
   </si>
   <si>
     <t>DE000JST4000</t>
   </si>
   <si>
     <t>JOST WERKE</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NL0009269109</t>
   </si>
   <si>
     <t>KONINKLIJKE HEIJMANS DUTCH CERTIFI</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
-    <t>2 137.62</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0000065484</t>
   </si>
   <si>
     <t>LECTRA SA</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
-    <t>CH0013841017</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>GB0008481250</t>
   </si>
   <si>
     <t>ME GROUP INTERNATIONAL PLC</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
-    <t>6 765.27</t>
+    <t>3 079.91</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>5 568.07</t>
+    <t>6 649.15</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>SE0023135298</t>
   </si>
   <si>
     <t>NOBA BANK GROUP</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
-    <t>13 140.59</t>
+    <t>13 831.10</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
-    <t>DKK</t>
-[...2 lines deleted...]
-    <t>4 269.92</t>
+    <t>4 269.19</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
-    <t>4 814.24</t>
+    <t>4 813.42</t>
   </si>
   <si>
     <t>GB0006650450</t>
   </si>
   <si>
     <t>OXFORD INSTRUMENTS PLC</t>
   </si>
   <si>
     <t>CH0024608827</t>
   </si>
   <si>
     <t>PARTNERS GROUP HOLDING AG</t>
   </si>
   <si>
     <t>FR001400PFU4</t>
   </si>
   <si>
     <t>PLANISWARE SA</t>
   </si>
   <si>
     <t>GB00B7N0K053</t>
   </si>
   <si>
     <t>PREMIER FOODS PLC</t>
   </si>
@@ -814,104 +811,107 @@
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>DE0007461006</t>
   </si>
   <si>
     <t>PVA TEPLA AG</t>
   </si>
   <si>
     <t>GB00B2B0DG97</t>
   </si>
   <si>
     <t>RELX PLC</t>
   </si>
   <si>
+    <t>10 406.24</t>
+  </si>
+  <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
+    <t>DE000RENK730</t>
+  </si>
+  <si>
+    <t>RENK GROUP AG</t>
+  </si>
+  <si>
     <t>GB00B63H8491</t>
   </si>
   <si>
     <t>ROLLS-ROYCE HOLDINGS PLC</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CH1243598427</t>
   </si>
   <si>
     <t>SANDOZ GROUP AG</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
-    <t>4 205.40</t>
-[...2 lines deleted...]
-    <t>2 467.63</t>
+    <t>6 267.97</t>
+  </si>
+  <si>
+    <t>2 939.69</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
-    <t>FR0000121709</t>
-[...4 lines deleted...]
-  <si>
     <t>GG00BQZCBZ44</t>
   </si>
   <si>
     <t>SHURGARD SELF STORAGE LTD</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>2 538.65</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
@@ -919,195 +919,198 @@
   <si>
     <t>6 953.04</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>NO0010631567</t>
   </si>
   <si>
     <t>SPAREBANK  SR-NORGE</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
+    <t>5 999.98</t>
+  </si>
+  <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>DE000SPG1003</t>
   </si>
   <si>
     <t>SPRINGER NATURE AG</t>
   </si>
   <si>
-    <t>NL00150001Q9</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>DE000A1K0235</t>
   </si>
   <si>
     <t>SUSS MICROTEC N</t>
   </si>
   <si>
-    <t>1 015.63</t>
+    <t>1 114.33</t>
   </si>
   <si>
     <t>GB00BP92CJ43</t>
   </si>
   <si>
     <t>TATE AND LYLE PLC</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
-    <t>NL0000852523</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
+    <t>6 237.32</t>
+  </si>
+  <si>
     <t>IE00BJ5FQX74</t>
   </si>
   <si>
     <t>UNIPHAR PLC</t>
   </si>
   <si>
-    <t>2 186.67</t>
-[...1 lines deleted...]
-  <si>
     <t>GB0006928617</t>
   </si>
   <si>
     <t>UNITE GROUP PLC</t>
   </si>
   <si>
-    <t>11 538.08</t>
+    <t>1 867.76</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0000031577</t>
   </si>
   <si>
     <t>VIRBAC SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>BE0974349814</t>
   </si>
   <si>
     <t>WAREHOUSES DE PAUW NV</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
+    <t>1 530.22</t>
+  </si>
+  <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>EUR-18413000</t>
-[...8 lines deleted...]
-    <t>EUR/GBP 2026-04-27</t>
+    <t>3 597.69</t>
+  </si>
+  <si>
+    <t>EUR-18413375</t>
+  </si>
+  <si>
+    <t>EUR/GBP 2026-06-09</t>
+  </si>
+  <si>
+    <t>EUR-18413379</t>
+  </si>
+  <si>
+    <t>EUR/NOK 2026-06-09</t>
+  </si>
+  <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1471,241 +1474,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>3251</v>
       </c>
       <c r="C2" s="1">
-        <v>190252.0</v>
+        <v>183813.0</v>
       </c>
       <c r="D2">
-        <v>118.77</v>
+        <v>121.48</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>22595456.1</v>
+        <v>22329606.47</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2">
-        <v>22595456.1</v>
+        <v>22329606.47</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
         <v>393</v>
       </c>
       <c r="C3" s="1">
-        <v>61608.0</v>
+        <v>59616.0</v>
       </c>
       <c r="D3">
-        <v>376.14</v>
+        <v>389.14</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>23173112.23</v>
+        <v>23198531.22</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3">
-        <v>23173112.23</v>
+        <v>23198531.22</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
         <v>394</v>
       </c>
       <c r="C4" s="1">
-        <v>190155.0</v>
+        <v>185337.0</v>
       </c>
       <c r="D4">
-        <v>207.22</v>
+        <v>218.79</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>39404681.76</v>
+        <v>40550349.22</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4">
-        <v>39404681.76</v>
+        <v>40550349.22</v>
       </c>
       <c r="I4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="1">
         <v>591.33</v>
       </c>
       <c r="D5">
-        <v>110.4</v>
+        <v>114.68</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5">
-        <v>65282.07</v>
+        <v>67813.33</v>
       </c>
       <c r="G5" t="s">
         <v>7</v>
       </c>
       <c r="H5">
-        <v>65282.07</v>
+        <v>67813.33</v>
       </c>
       <c r="I5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="1">
-        <v>106616.84</v>
+        <v>96616.84</v>
       </c>
       <c r="D6">
-        <v>211.75</v>
+        <v>220.18</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6">
-        <v>22576481.24</v>
+        <v>21273332.52</v>
       </c>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c r="H6">
-        <v>22576481.24</v>
+        <v>21273332.52</v>
       </c>
       <c r="I6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="1">
-        <v>672203.78</v>
+        <v>668942.08</v>
       </c>
       <c r="D7">
-        <v>92.84</v>
+        <v>96.51</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7">
-        <v>62406225.98</v>
+        <v>64559038.18</v>
       </c>
       <c r="G7" t="s">
         <v>7</v>
       </c>
       <c r="H7">
-        <v>62406225.98</v>
+        <v>64559038.18</v>
       </c>
       <c r="I7" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P163"/>
+  <dimension ref="A1:P162"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O163" sqref="O163"/>
+      <selection activeCell="O162" sqref="O162"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>18</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -1724,8139 +1727,8089 @@
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="P1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="1">
-        <v>3035.0</v>
+        <v>4310.0</v>
       </c>
       <c r="D2" s="1">
-        <v>78.1</v>
+        <v>83.1</v>
       </c>
       <c r="E2" s="1">
-        <v>66.004850082372</v>
+        <v>69.758343387471</v>
       </c>
       <c r="F2" t="s">
         <v>31</v>
       </c>
       <c r="G2">
         <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>218734.26</v>
+        <v>328243.86</v>
       </c>
       <c r="I2" s="1">
-        <v>39547.42</v>
+        <v>61927.59</v>
       </c>
       <c r="J2" s="1">
-        <v>18.080121513658</v>
+        <v>18.866336144109</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>258281.68</v>
+        <v>390171.45</v>
       </c>
       <c r="N2" s="1">
-        <v>258281.68</v>
+        <v>390171.45</v>
       </c>
       <c r="O2" s="1">
-        <v>0.3</v>
+        <v>0.45</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>1800.0</v>
       </c>
       <c r="D3" s="1">
-        <v>138.1</v>
+        <v>161.45</v>
       </c>
       <c r="E3" s="1">
         <v>212.65645555556</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>382781.62</v>
       </c>
       <c r="I3" s="1">
-        <v>-134201.62</v>
+        <v>-92171.62</v>
       </c>
       <c r="J3" s="1">
-        <v>-35.059577834484</v>
+        <v>-24.079426802154</v>
       </c>
       <c r="K3">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>912.91</v>
+        <v>0.83</v>
+      </c>
+      <c r="L3" t="s">
+        <v>34</v>
       </c>
       <c r="M3" s="1">
-        <v>248580.0</v>
+        <v>290610.0</v>
       </c>
       <c r="N3" s="1">
-        <v>249492.91</v>
+        <v>292096.21</v>
       </c>
       <c r="O3" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>2005.0</v>
+        <v>2522.0</v>
       </c>
       <c r="D4" s="1">
-        <v>138.1</v>
+        <v>161.45</v>
       </c>
       <c r="E4" s="1">
-        <v>197.9179351621</v>
+        <v>187.58613005551</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>396825.46</v>
+        <v>473092.22</v>
       </c>
       <c r="I4" s="1">
-        <v>-119934.96</v>
+        <v>-65915.32</v>
       </c>
       <c r="J4" s="1">
-        <v>-30.223605108402</v>
+        <v>-13.932869156039</v>
       </c>
       <c r="K4">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>859.62</v>
+        <v>0.66</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
       </c>
       <c r="M4" s="1">
-        <v>276890.5</v>
+        <v>407176.9</v>
       </c>
       <c r="N4" s="1">
-        <v>277750.12</v>
+        <v>408839.78</v>
       </c>
       <c r="O4" s="1">
-        <v>0.33</v>
+        <v>0.48</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>279.0</v>
       </c>
       <c r="D5" s="1">
-        <v>930.6</v>
+        <v>817.4</v>
       </c>
       <c r="E5" s="1">
         <v>1038.5548387097</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>289756.8</v>
       </c>
       <c r="I5" s="1">
-        <v>-30119.4</v>
+        <v>-61702.2</v>
       </c>
       <c r="J5" s="1">
-        <v>-10.394717224928</v>
+        <v>-21.294478680052</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>259637.4</v>
+        <v>228054.6</v>
       </c>
       <c r="N5" s="1">
-        <v>259637.4</v>
+        <v>228054.6</v>
       </c>
       <c r="O5" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>5480.0</v>
       </c>
       <c r="D6" s="1">
-        <v>168.16</v>
+        <v>178.96</v>
       </c>
       <c r="E6" s="1">
         <v>197.01498540146</v>
       </c>
       <c r="F6" t="s">
         <v>7</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1079642.12</v>
       </c>
       <c r="I6" s="1">
-        <v>-158125.32</v>
+        <v>-98941.32</v>
       </c>
       <c r="J6" s="1">
-        <v>-14.646086612479</v>
+        <v>-9.1642701009108</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>921516.8</v>
+        <v>980700.8</v>
       </c>
       <c r="N6" s="1">
-        <v>921516.8</v>
+        <v>980700.8</v>
       </c>
       <c r="O6" s="1">
-        <v>1.08</v>
+        <v>1.14</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>1832.0</v>
       </c>
       <c r="D7" s="1">
-        <v>46.45</v>
+        <v>54.64</v>
       </c>
       <c r="E7" s="1">
         <v>18.456610262009</v>
       </c>
       <c r="F7" t="s">
         <v>7</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>33812.51</v>
       </c>
       <c r="I7" s="1">
-        <v>51283.89</v>
+        <v>66287.97</v>
       </c>
       <c r="J7" s="1">
-        <v>151.67134885875</v>
+        <v>196.04569433029</v>
       </c>
       <c r="K7">
         <v>0.72</v>
       </c>
       <c r="L7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M7" s="1">
-        <v>85096.4</v>
+        <v>100100.48</v>
       </c>
       <c r="N7" s="1">
-        <v>86415.81</v>
+        <v>101419.89</v>
       </c>
       <c r="O7" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C8" s="1">
-        <v>5580.0</v>
+        <v>2901.0</v>
       </c>
       <c r="D8" s="1">
-        <v>52.82</v>
+        <v>57.32</v>
       </c>
       <c r="E8" s="1">
-        <v>71.911279569892</v>
+        <v>71.911278869355</v>
       </c>
       <c r="F8" t="s">
         <v>7</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>401264.94</v>
+        <v>208614.62</v>
       </c>
       <c r="I8" s="1">
-        <v>-106529.34</v>
+        <v>-42329.3</v>
       </c>
       <c r="J8" s="1">
-        <v>-26.548379731357</v>
+        <v>-20.290668027006</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>294735.6</v>
+        <v>166285.32</v>
       </c>
       <c r="N8" s="1">
-        <v>294735.6</v>
+        <v>166285.32</v>
       </c>
       <c r="O8" s="1">
-        <v>0.35</v>
+        <v>0.19</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C9" s="1">
         <v>2800.0</v>
       </c>
       <c r="D9" s="1">
-        <v>390.1</v>
+        <v>372.8</v>
       </c>
       <c r="E9" s="1">
         <v>214.54963571429</v>
       </c>
       <c r="F9" t="s">
         <v>7</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>600738.98</v>
       </c>
       <c r="I9" s="1">
-        <v>491541.02</v>
+        <v>443101.02</v>
       </c>
       <c r="J9" s="1">
-        <v>81.822727734431</v>
+        <v>73.759325556001</v>
       </c>
       <c r="K9">
-        <v>5.49</v>
+        <v>7.43</v>
       </c>
       <c r="L9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M9" s="1">
-        <v>1092280.0</v>
+        <v>1043840.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1107649.74</v>
+        <v>1064656.09</v>
       </c>
       <c r="O9" s="1">
-        <v>1.3</v>
+        <v>1.24</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>10823.0</v>
       </c>
       <c r="D10" s="1">
-        <v>17.045</v>
+        <v>17.145</v>
       </c>
       <c r="E10" s="1">
         <v>22.248209368937</v>
       </c>
       <c r="F10" t="s">
         <v>7</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>240792.37</v>
       </c>
       <c r="I10" s="1">
-        <v>-56314.33</v>
+        <v>-55232.03</v>
       </c>
       <c r="J10" s="1">
-        <v>-23.387090712218</v>
+        <v>-22.937616337262</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>184478.04</v>
+        <v>185560.34</v>
       </c>
       <c r="N10" s="1">
-        <v>184478.04</v>
+        <v>185560.34</v>
       </c>
       <c r="O10" s="1">
         <v>0.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C11" s="1">
         <v>7015.0</v>
       </c>
       <c r="D11" s="1">
-        <v>57.1</v>
+        <v>64.35</v>
       </c>
       <c r="E11" s="1">
         <v>85.06823235923</v>
       </c>
       <c r="F11" t="s">
         <v>7</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>596753.65</v>
       </c>
       <c r="I11" s="1">
-        <v>-196197.15</v>
+        <v>-145338.4</v>
       </c>
       <c r="J11" s="1">
-        <v>-32.877410971847</v>
+        <v>-24.354840561093</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>400556.5</v>
+        <v>451415.25</v>
       </c>
       <c r="N11" s="1">
-        <v>400556.5</v>
+        <v>451415.25</v>
       </c>
       <c r="O11" s="1">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C12" s="1">
         <v>3391.0</v>
       </c>
       <c r="D12" s="1">
-        <v>49.85</v>
+        <v>53.68</v>
       </c>
       <c r="E12" s="1">
         <v>62.28357121793</v>
       </c>
       <c r="F12" t="s">
         <v>7</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>211203.59</v>
       </c>
       <c r="I12" s="1">
-        <v>-42162.24</v>
+        <v>-29174.71</v>
       </c>
       <c r="J12" s="1">
-        <v>-19.962842487668</v>
+        <v>-13.81354833978</v>
       </c>
       <c r="K12">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>0.14</v>
+      </c>
+      <c r="L12">
+        <v>490.07</v>
       </c>
       <c r="M12" s="1">
-        <v>169041.35</v>
+        <v>182028.88</v>
       </c>
       <c r="N12" s="1">
-        <v>170636.62</v>
+        <v>182518.95</v>
       </c>
       <c r="O12" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C13" s="1">
         <v>8219.0</v>
       </c>
       <c r="D13" s="1">
-        <v>61.92</v>
+        <v>67.7</v>
       </c>
       <c r="E13" s="1">
         <v>56.714487163888</v>
       </c>
       <c r="F13" t="s">
         <v>7</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>466136.37</v>
       </c>
       <c r="I13" s="1">
-        <v>42784.11</v>
+        <v>90289.93</v>
       </c>
       <c r="J13" s="1">
-        <v>9.1784535070713</v>
+        <v>19.369853075399</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>508920.48</v>
+        <v>556426.3</v>
       </c>
       <c r="N13" s="1">
-        <v>508920.48</v>
+        <v>556426.3</v>
       </c>
       <c r="O13" s="1">
-        <v>0.6</v>
+        <v>0.65</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>4362.0</v>
       </c>
       <c r="D14" s="1">
-        <v>41.44</v>
+        <v>51.65</v>
       </c>
       <c r="E14" s="1">
         <v>34.113535075653</v>
       </c>
       <c r="F14" t="s">
         <v>7</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>148803.24</v>
       </c>
       <c r="I14" s="1">
-        <v>31958.04</v>
+        <v>76494.06</v>
       </c>
       <c r="J14" s="1">
-        <v>21.476709781319</v>
+        <v>51.406179059004</v>
       </c>
       <c r="K14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.43</v>
+      </c>
+      <c r="L14" t="s">
+        <v>58</v>
       </c>
       <c r="M14" s="1">
-        <v>180761.28</v>
+        <v>225297.3</v>
       </c>
       <c r="N14" s="1">
-        <v>180761.28</v>
+        <v>227151.15</v>
       </c>
       <c r="O14" s="1">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>20865.0</v>
+        <v>24387.0</v>
       </c>
       <c r="D15" s="1">
-        <v>31.52</v>
+        <v>35.36</v>
       </c>
       <c r="E15" s="1">
-        <v>32.520991133477</v>
+        <v>33.037492516505</v>
       </c>
       <c r="F15" t="s">
         <v>7</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>678550.48</v>
+        <v>805685.33</v>
       </c>
       <c r="I15" s="1">
-        <v>-20885.68</v>
+        <v>56638.99</v>
       </c>
       <c r="J15" s="1">
-        <v>-3.0779847064584</v>
+        <v>7.0299145201018</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>657664.8</v>
+        <v>862324.32</v>
       </c>
       <c r="N15" s="1">
-        <v>657664.8</v>
+        <v>862324.32</v>
       </c>
       <c r="O15" s="1">
-        <v>0.77</v>
+        <v>1.0</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>390.0</v>
       </c>
       <c r="D16" s="1">
-        <v>685.4</v>
+        <v>766.0</v>
       </c>
       <c r="E16" s="1">
         <v>627.40466666667</v>
       </c>
       <c r="F16" t="s">
         <v>7</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>244687.82</v>
       </c>
       <c r="I16" s="1">
-        <v>22618.18</v>
+        <v>54052.18</v>
       </c>
       <c r="J16" s="1">
-        <v>9.2436885497611</v>
+        <v>22.090261787448</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>267306.0</v>
+        <v>298740.0</v>
       </c>
       <c r="N16" s="1">
-        <v>267306.0</v>
+        <v>298740.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.31</v>
+        <v>0.35</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>1010.0</v>
       </c>
       <c r="D17" s="1">
-        <v>851.6</v>
+        <v>867.0</v>
       </c>
       <c r="E17" s="1">
         <v>503.2962970297</v>
       </c>
       <c r="F17" t="s">
         <v>7</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>508329.26</v>
       </c>
       <c r="I17" s="1">
-        <v>351786.74</v>
+        <v>367340.74</v>
       </c>
       <c r="J17" s="1">
-        <v>69.204503396086</v>
+        <v>72.264331193526</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>860116.0</v>
+        <v>875670.0</v>
       </c>
       <c r="N17" s="1">
-        <v>860116.0</v>
+        <v>875670.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.01</v>
+        <v>1.02</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C18" s="1">
-        <v>545.0</v>
+        <v>2597.0</v>
       </c>
       <c r="D18" s="1">
-        <v>1223.8</v>
+        <v>1462.2</v>
       </c>
       <c r="E18" s="1">
-        <v>1058.7376146789</v>
+        <v>612.90479399307</v>
       </c>
       <c r="F18" t="s">
         <v>7</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>577012.0</v>
+        <v>1591713.75</v>
       </c>
       <c r="I18" s="1">
-        <v>89959.0</v>
+        <v>2205619.65</v>
       </c>
       <c r="J18" s="1">
-        <v>15.590490319092</v>
+        <v>138.56886327708</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>666971.0</v>
+        <v>3797333.4</v>
       </c>
       <c r="N18" s="1">
-        <v>666971.0</v>
+        <v>3797333.4</v>
       </c>
       <c r="O18" s="1">
-        <v>0.78</v>
+        <v>4.42</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B19" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>2600.0</v>
+        <v>545.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1223.8</v>
+        <v>1462.2</v>
       </c>
       <c r="E19" s="1">
-        <v>596.61829230769</v>
+        <v>1058.7376146789</v>
       </c>
       <c r="F19" t="s">
         <v>7</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1551207.56</v>
+        <v>577012.0</v>
       </c>
       <c r="I19" s="1">
-        <v>1630672.44</v>
+        <v>219887.0</v>
       </c>
       <c r="J19" s="1">
-        <v>105.12277544599</v>
+        <v>38.107872973179</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3181880.0</v>
+        <v>796899.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3181880.0</v>
+        <v>796899.0</v>
       </c>
       <c r="O19" s="1">
-        <v>3.74</v>
+        <v>0.93</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B20" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C20" s="1">
-        <v>11095.0</v>
+        <v>10411.0</v>
       </c>
       <c r="D20" s="1">
-        <v>63.48</v>
+        <v>63.22</v>
       </c>
       <c r="E20" s="1">
-        <v>38.260272194682</v>
+        <v>38.260271827874</v>
       </c>
       <c r="F20" t="s">
         <v>7</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>424497.72</v>
+        <v>398327.69</v>
       </c>
       <c r="I20" s="1">
-        <v>279812.88</v>
+        <v>259855.73</v>
       </c>
       <c r="J20" s="1">
-        <v>65.916226829204</v>
+        <v>65.236672348839</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>704310.6</v>
+        <v>658183.42</v>
       </c>
       <c r="N20" s="1">
-        <v>704310.6</v>
+        <v>658183.42</v>
       </c>
       <c r="O20" s="1">
-        <v>0.83</v>
+        <v>0.77</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B21" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>15370.0</v>
+        <v>11270.0</v>
       </c>
       <c r="D21" s="1">
-        <v>370.0</v>
+        <v>326.8</v>
       </c>
       <c r="E21" s="1">
-        <v>190.92348015615</v>
+        <v>220.22581011535</v>
       </c>
       <c r="F21" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G21">
-        <v>10.79</v>
+        <v>10.9</v>
       </c>
       <c r="H21" s="1">
-        <v>304984.72</v>
+        <v>249462.08</v>
       </c>
       <c r="I21" s="1">
-        <v>222214.58</v>
+        <v>88394.64</v>
       </c>
       <c r="J21" s="1">
-        <v>72.860889555385</v>
+        <v>35.434098841796</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>527199.3</v>
+        <v>337856.72</v>
       </c>
       <c r="N21" s="1">
-        <v>527199.3</v>
+        <v>337856.72</v>
       </c>
       <c r="O21" s="1">
-        <v>0.62</v>
+        <v>0.39</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B22" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>6315.0</v>
       </c>
       <c r="D22" s="1">
-        <v>144.92</v>
+        <v>138.58</v>
       </c>
       <c r="E22" s="1">
         <v>117.4151037213</v>
       </c>
       <c r="F22" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G22">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H22" s="1">
         <v>886117.86</v>
       </c>
       <c r="I22" s="1">
-        <v>169675.97</v>
+        <v>127374.99</v>
       </c>
       <c r="J22" s="1">
-        <v>19.148239490399</v>
+        <v>14.374497541444</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1055793.83</v>
+        <v>1013492.85</v>
       </c>
       <c r="N22" s="1">
-        <v>1055793.83</v>
+        <v>1013492.85</v>
       </c>
       <c r="O22" s="1">
-        <v>1.24</v>
+        <v>1.18</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B23" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C23" s="1">
         <v>40415.0</v>
       </c>
       <c r="D23" s="1">
-        <v>186.95</v>
+        <v>179.25</v>
       </c>
       <c r="E23" s="1">
         <v>98.458638871706</v>
       </c>
       <c r="F23" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G23">
-        <v>10.79</v>
+        <v>10.9</v>
       </c>
       <c r="H23" s="1">
         <v>370725.12</v>
       </c>
       <c r="I23" s="1">
-        <v>329708.99</v>
+        <v>293825.92</v>
       </c>
       <c r="J23" s="1">
-        <v>88.936242032911</v>
+        <v>79.257084062715</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>700434.11</v>
+        <v>664551.04</v>
       </c>
       <c r="N23" s="1">
-        <v>700434.11</v>
+        <v>664551.04</v>
       </c>
       <c r="O23" s="1">
-        <v>0.82</v>
+        <v>0.77</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B24" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C24" s="1">
         <v>14000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>41.29</v>
+        <v>39.52</v>
       </c>
       <c r="E24" s="1">
         <v>26.763661428571</v>
       </c>
       <c r="F24" t="s">
         <v>7</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>374691.26</v>
       </c>
       <c r="I24" s="1">
-        <v>203368.74</v>
+        <v>178588.74</v>
       </c>
       <c r="J24" s="1">
-        <v>54.276350080864</v>
+        <v>47.662905187594</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>578060.0</v>
+        <v>553280.0</v>
       </c>
       <c r="N24" s="1">
-        <v>578060.0</v>
+        <v>553280.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.68</v>
+        <v>0.64</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B25" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C25" s="1">
         <v>20770.0</v>
       </c>
       <c r="D25" s="1">
-        <v>41.29</v>
+        <v>39.52</v>
       </c>
       <c r="E25" s="1">
         <v>32.258620606644</v>
       </c>
       <c r="F25" t="s">
         <v>7</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>670011.55</v>
       </c>
       <c r="I25" s="1">
-        <v>187581.75</v>
+        <v>150818.85</v>
       </c>
       <c r="J25" s="1">
-        <v>27.996793488112</v>
+        <v>22.50988807581</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>857593.3</v>
+        <v>820830.4</v>
       </c>
       <c r="N25" s="1">
-        <v>857593.3</v>
+        <v>820830.4</v>
       </c>
       <c r="O25" s="1">
-        <v>1.01</v>
+        <v>0.96</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B26" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C26" s="1">
         <v>43000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>18.66</v>
+        <v>19.41</v>
       </c>
       <c r="E26" s="1">
         <v>7.2636174418605</v>
       </c>
       <c r="F26" t="s">
         <v>7</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>312335.55</v>
       </c>
       <c r="I26" s="1">
-        <v>490044.45</v>
+        <v>522294.45</v>
       </c>
       <c r="J26" s="1">
-        <v>156.89678936644</v>
+        <v>167.22222302264</v>
       </c>
       <c r="K26">
         <v>0.12</v>
       </c>
       <c r="L26" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M26" s="1">
-        <v>802380.0</v>
+        <v>834630.0</v>
       </c>
       <c r="N26" s="1">
-        <v>807482.14</v>
+        <v>839732.14</v>
       </c>
       <c r="O26" s="1">
-        <v>0.95</v>
+        <v>0.98</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B27" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>129910.0</v>
+        <v>124047.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.326</v>
+        <v>10.674</v>
       </c>
       <c r="E27" s="1">
-        <v>6.8533852667231</v>
+        <v>6.8533852491394</v>
       </c>
       <c r="F27" t="s">
         <v>7</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>890323.28</v>
+        <v>850141.88</v>
       </c>
       <c r="I27" s="1">
-        <v>451127.38</v>
+        <v>473935.8</v>
       </c>
       <c r="J27" s="1">
-        <v>50.67006447366</v>
+        <v>55.74784764162</v>
       </c>
       <c r="K27">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.02</v>
+      </c>
+      <c r="L27" t="s">
+        <v>84</v>
       </c>
       <c r="M27" s="1">
-        <v>1341450.66</v>
+        <v>1324077.68</v>
       </c>
       <c r="N27" s="1">
-        <v>1341450.66</v>
+        <v>1327000.66</v>
       </c>
       <c r="O27" s="1">
-        <v>1.58</v>
+        <v>1.54</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B28" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C28" s="1">
         <v>28085.0</v>
       </c>
       <c r="D28" s="1">
-        <v>14.205</v>
+        <v>14.04</v>
       </c>
       <c r="E28" s="1">
         <v>10.074888018515</v>
       </c>
       <c r="F28" t="s">
         <v>7</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>282953.23</v>
       </c>
       <c r="I28" s="1">
-        <v>115994.2</v>
+        <v>111360.17</v>
       </c>
       <c r="J28" s="1">
-        <v>40.994124718067</v>
+        <v>39.356387626323</v>
       </c>
       <c r="K28">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>0.03</v>
+      </c>
+      <c r="L28">
+        <v>826.79</v>
       </c>
       <c r="M28" s="1">
-        <v>398947.43</v>
+        <v>394313.4</v>
       </c>
       <c r="N28" s="1">
-        <v>400796.34</v>
+        <v>395140.19</v>
       </c>
       <c r="O28" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B29" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C29" s="1">
-        <v>26016.0</v>
+        <v>27676.0</v>
       </c>
       <c r="D29" s="1">
-        <v>30.62</v>
+        <v>29.26</v>
       </c>
       <c r="E29" s="1">
-        <v>26.091655904059</v>
+        <v>26.345673146408</v>
       </c>
       <c r="F29" t="s">
         <v>7</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>678800.52</v>
+        <v>729142.85</v>
       </c>
       <c r="I29" s="1">
-        <v>117809.4</v>
+        <v>80656.91</v>
       </c>
       <c r="J29" s="1">
-        <v>17.355525891465</v>
+        <v>11.061880398333</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>796609.92</v>
+        <v>809799.76</v>
       </c>
       <c r="N29" s="1">
-        <v>796609.92</v>
+        <v>809799.76</v>
       </c>
       <c r="O29" s="1">
         <v>0.94</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B30" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C30" s="1">
-        <v>6774.0</v>
+        <v>6014.0</v>
       </c>
       <c r="D30" s="1">
-        <v>153.0</v>
+        <v>150.8</v>
       </c>
       <c r="E30" s="1">
-        <v>47.539803661057</v>
+        <v>47.539805453941</v>
       </c>
       <c r="F30" t="s">
         <v>7</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>322034.63</v>
+        <v>285904.39</v>
       </c>
       <c r="I30" s="1">
-        <v>714387.37</v>
+        <v>621006.81</v>
       </c>
       <c r="J30" s="1">
-        <v>221.83557401886</v>
+        <v>217.20786099157</v>
       </c>
       <c r="K30">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.31</v>
+      </c>
+      <c r="L30" t="s">
+        <v>91</v>
       </c>
       <c r="M30" s="1">
-        <v>1036422.0</v>
+        <v>906911.2</v>
       </c>
       <c r="N30" s="1">
-        <v>1036422.0</v>
+        <v>908774.05</v>
       </c>
       <c r="O30" s="1">
-        <v>1.22</v>
+        <v>1.06</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B31" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>2207.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>73.25</v>
+        <v>110.0</v>
       </c>
       <c r="E31" s="1">
-        <v>112.68792025374</v>
+        <v>108.0</v>
       </c>
       <c r="F31" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="G31">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H31" s="1">
-        <v>248702.24</v>
+        <v>216774.3</v>
       </c>
       <c r="I31" s="1">
-        <v>-87039.49</v>
+        <v>3981.02</v>
       </c>
       <c r="J31" s="1">
-        <v>-34.997469262842</v>
+        <v>1.8364815386326</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>161662.75</v>
+        <v>220755.32</v>
       </c>
       <c r="N31" s="1">
-        <v>161662.75</v>
+        <v>220755.32</v>
       </c>
       <c r="O31" s="1">
-        <v>0.19</v>
+        <v>0.26</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B32" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C32" s="1">
-        <v>4871.0</v>
+        <v>3139.0</v>
       </c>
       <c r="D32" s="1">
-        <v>81.08</v>
+        <v>72.85</v>
       </c>
       <c r="E32" s="1">
-        <v>80.247620611784</v>
+        <v>100.62038865881</v>
       </c>
       <c r="F32" t="s">
         <v>7</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>390886.16</v>
+        <v>315847.4</v>
       </c>
       <c r="I32" s="1">
-        <v>4054.52</v>
+        <v>-87171.25</v>
       </c>
       <c r="J32" s="1">
-        <v>1.0372636370651</v>
+        <v>-27.599166559547</v>
       </c>
       <c r="K32">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>0.0</v>
+      </c>
+      <c r="L32">
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>394940.68</v>
+        <v>228676.15</v>
       </c>
       <c r="N32" s="1">
-        <v>402369.95</v>
+        <v>228676.15</v>
       </c>
       <c r="O32" s="1">
-        <v>0.47</v>
+        <v>0.27</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B33" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C33" s="1">
-        <v>8881.0</v>
+        <v>4871.0</v>
       </c>
       <c r="D33" s="1">
-        <v>90.31</v>
+        <v>70.38</v>
       </c>
       <c r="E33" s="1">
-        <v>64.062438914537</v>
+        <v>80.247620611784</v>
       </c>
       <c r="F33" t="s">
         <v>7</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>568938.52</v>
+        <v>390886.16</v>
       </c>
       <c r="I33" s="1">
-        <v>233104.59</v>
+        <v>-48065.18</v>
       </c>
       <c r="J33" s="1">
-        <v>40.971841737838</v>
+        <v>-12.296465037289</v>
       </c>
       <c r="K33">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.03</v>
+      </c>
+      <c r="L33" t="s">
+        <v>99</v>
       </c>
       <c r="M33" s="1">
-        <v>802043.11</v>
+        <v>342820.98</v>
       </c>
       <c r="N33" s="1">
-        <v>802043.11</v>
+        <v>352688.19</v>
       </c>
       <c r="O33" s="1">
-        <v>0.94</v>
+        <v>0.41</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B34" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C34" s="1">
-        <v>72193.0</v>
+        <v>8243.0</v>
       </c>
       <c r="D34" s="1">
-        <v>7.015</v>
+        <v>93.65</v>
       </c>
       <c r="E34" s="1">
-        <v>7.357602260607</v>
+        <v>64.062438432609</v>
       </c>
       <c r="F34" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="G34">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>612274.31</v>
+        <v>528066.68</v>
       </c>
       <c r="I34" s="1">
-        <v>-28022.31</v>
+        <v>243890.27</v>
       </c>
       <c r="J34" s="1">
-        <v>-4.5767574340985</v>
+        <v>46.185506345524</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>584252.0</v>
+        <v>771956.95</v>
       </c>
       <c r="N34" s="1">
-        <v>584252.0</v>
+        <v>771956.95</v>
       </c>
       <c r="O34" s="1">
-        <v>0.69</v>
+        <v>0.9</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B35" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C35" s="1">
-        <v>35376.0</v>
+        <v>66485.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.75</v>
+        <v>7.155</v>
       </c>
       <c r="E35" s="1">
-        <v>88.479430970149</v>
+        <v>7.3719917274573</v>
       </c>
       <c r="F35" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="G35">
-        <v>10.79</v>
+        <v>0.86</v>
       </c>
       <c r="H35" s="1">
-        <v>284063.14</v>
+        <v>566017.95</v>
       </c>
       <c r="I35" s="1">
-        <v>39787.73</v>
+        <v>-15108.66</v>
       </c>
       <c r="J35" s="1">
-        <v>14.006650070826</v>
+        <v>-2.6692899050286</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.2</v>
+      </c>
+      <c r="L35" t="s">
+        <v>104</v>
       </c>
       <c r="M35" s="1">
-        <v>323850.87</v>
+        <v>550909.29</v>
       </c>
       <c r="N35" s="1">
-        <v>323850.87</v>
+        <v>564369.99</v>
       </c>
       <c r="O35" s="1">
-        <v>0.38</v>
+        <v>0.66</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="B36" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>17410.0</v>
+        <v>29325.0</v>
       </c>
       <c r="D36" s="1">
-        <v>24.25</v>
+        <v>110.9</v>
       </c>
       <c r="E36" s="1">
-        <v>24.852813900057</v>
+        <v>88.47943086104</v>
       </c>
       <c r="F36" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G36">
-        <v>0.87</v>
+        <v>10.9</v>
       </c>
       <c r="H36" s="1">
-        <v>502137.86</v>
+        <v>235474.65</v>
       </c>
       <c r="I36" s="1">
-        <v>-15071.7</v>
+        <v>62854.82</v>
       </c>
       <c r="J36" s="1">
-        <v>-3.0015063990594</v>
+        <v>26.692818101651</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>487066.16</v>
+        <v>298329.47</v>
       </c>
       <c r="N36" s="1">
-        <v>487066.16</v>
+        <v>298329.47</v>
       </c>
       <c r="O36" s="1">
-        <v>0.57</v>
+        <v>0.35</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B37" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>7500.0</v>
+        <v>16748.0</v>
       </c>
       <c r="D37" s="1">
-        <v>25.59</v>
+        <v>24.7</v>
       </c>
       <c r="E37" s="1">
-        <v>25.199186666667</v>
+        <v>24.852814067351</v>
       </c>
       <c r="F37" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G37">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H37" s="1">
-        <v>188993.9</v>
+        <v>483044.51</v>
       </c>
       <c r="I37" s="1">
-        <v>2931.1</v>
+        <v>-3966.01</v>
       </c>
       <c r="J37" s="1">
-        <v>1.55089661624</v>
+        <v>-0.82104442093752</v>
       </c>
       <c r="K37">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.65</v>
+      </c>
+      <c r="L37" t="s">
+        <v>109</v>
       </c>
       <c r="M37" s="1">
-        <v>191925.0</v>
+        <v>479078.5</v>
       </c>
       <c r="N37" s="1">
-        <v>191925.0</v>
+        <v>489946.12</v>
       </c>
       <c r="O37" s="1">
-        <v>0.23</v>
+        <v>0.57</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="B38" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="C38" s="1">
-        <v>3419.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.65</v>
+        <v>25.63</v>
       </c>
       <c r="E38" s="1">
-        <v>134.56782100029</v>
+        <v>25.199186666667</v>
       </c>
       <c r="F38" t="s">
         <v>7</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>460087.38</v>
+        <v>188993.9</v>
       </c>
       <c r="I38" s="1">
-        <v>-115965.03</v>
+        <v>3231.1</v>
       </c>
       <c r="J38" s="1">
-        <v>-25.205001276062</v>
+        <v>1.7096318981724</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>344122.35</v>
+        <v>192225.0</v>
       </c>
       <c r="N38" s="1">
-        <v>344122.35</v>
+        <v>192225.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.4</v>
+        <v>0.22</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="B39" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="C39" s="1">
-        <v>11847.0</v>
+        <v>3419.0</v>
       </c>
       <c r="D39" s="1">
-        <v>28.7</v>
+        <v>101.8</v>
       </c>
       <c r="E39" s="1">
-        <v>22.690362116992</v>
+        <v>134.56782100029</v>
       </c>
       <c r="F39" t="s">
         <v>7</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>268812.72</v>
+        <v>460087.38</v>
       </c>
       <c r="I39" s="1">
-        <v>71196.18</v>
+        <v>-112033.18</v>
       </c>
       <c r="J39" s="1">
-        <v>26.485420779195</v>
+        <v>-24.350413610562</v>
       </c>
       <c r="K39">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>0.0</v>
+      </c>
+      <c r="L39">
+        <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>340008.9</v>
+        <v>348054.2</v>
       </c>
       <c r="N39" s="1">
-        <v>346382.37</v>
+        <v>348054.2</v>
       </c>
       <c r="O39" s="1">
         <v>0.41</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="B40" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="C40" s="1">
-        <v>738619.0</v>
+        <v>13862.0</v>
       </c>
       <c r="D40" s="1">
-        <v>0.8575</v>
+        <v>28.65</v>
       </c>
       <c r="E40" s="1">
-        <v>0.72294614679557</v>
+        <v>23.578557206752</v>
       </c>
       <c r="F40" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="G40">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>616894.2</v>
+        <v>326845.96</v>
       </c>
       <c r="I40" s="1">
-        <v>113793.91</v>
+        <v>70300.34</v>
       </c>
       <c r="J40" s="1">
-        <v>18.446260314978</v>
+        <v>21.508707037407</v>
       </c>
       <c r="K40">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.46</v>
+      </c>
+      <c r="L40" t="s">
+        <v>116</v>
       </c>
       <c r="M40" s="1">
-        <v>730688.11</v>
+        <v>397146.3</v>
       </c>
       <c r="N40" s="1">
-        <v>730688.11</v>
+        <v>403519.77</v>
       </c>
       <c r="O40" s="1">
-        <v>0.86</v>
+        <v>0.47</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="B41" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="C41" s="1">
-        <v>5990.0</v>
+        <v>697109.0</v>
       </c>
       <c r="D41" s="1">
-        <v>34.47</v>
+        <v>0.7975</v>
       </c>
       <c r="E41" s="1">
-        <v>31.569562604341</v>
+        <v>0.72294612463761</v>
       </c>
       <c r="F41" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G41">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H41" s="1">
-        <v>189101.68</v>
+        <v>582225.08</v>
       </c>
       <c r="I41" s="1">
-        <v>17373.62</v>
+        <v>61615.23</v>
       </c>
       <c r="J41" s="1">
-        <v>9.1874487841673</v>
+        <v>10.582716567277</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>206475.3</v>
+        <v>643840.31</v>
       </c>
       <c r="N41" s="1">
-        <v>206475.3</v>
+        <v>643840.31</v>
       </c>
       <c r="O41" s="1">
-        <v>0.24</v>
+        <v>0.75</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B42" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C42" s="1">
-        <v>8463.0</v>
+        <v>5990.0</v>
       </c>
       <c r="D42" s="1">
-        <v>78.02</v>
+        <v>37.1</v>
       </c>
       <c r="E42" s="1">
-        <v>75.921323407775</v>
+        <v>31.569562604341</v>
       </c>
       <c r="F42" t="s">
         <v>7</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>642522.16</v>
+        <v>189101.68</v>
       </c>
       <c r="I42" s="1">
-        <v>17761.1</v>
+        <v>33127.32</v>
       </c>
       <c r="J42" s="1">
-        <v>2.764278200148</v>
+        <v>17.518257902309</v>
       </c>
       <c r="K42">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="L42">
-        <v>0.0</v>
+        <v>749.5</v>
       </c>
       <c r="M42" s="1">
-        <v>660283.26</v>
+        <v>222229.0</v>
       </c>
       <c r="N42" s="1">
-        <v>660283.26</v>
+        <v>222978.5</v>
       </c>
       <c r="O42" s="1">
-        <v>0.78</v>
+        <v>0.26</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B43" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="C43" s="1">
-        <v>25835.0</v>
+        <v>8463.0</v>
       </c>
       <c r="D43" s="1">
-        <v>29.79</v>
+        <v>77.26</v>
       </c>
       <c r="E43" s="1">
-        <v>18.010864331334</v>
+        <v>75.921323407775</v>
       </c>
       <c r="F43" t="s">
-        <v>117</v>
+        <v>7</v>
       </c>
       <c r="G43">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>405329.66</v>
+        <v>642522.16</v>
       </c>
       <c r="I43" s="1">
-        <v>251851.32</v>
+        <v>11329.22</v>
       </c>
       <c r="J43" s="1">
-        <v>62.134934808373</v>
+        <v>1.7632419090417</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>657180.98</v>
+        <v>653851.38</v>
       </c>
       <c r="N43" s="1">
-        <v>657180.98</v>
+        <v>653851.38</v>
       </c>
       <c r="O43" s="1">
-        <v>0.77</v>
+        <v>0.76</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="B44" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="C44" s="1">
-        <v>50144.0</v>
+        <v>25835.0</v>
       </c>
       <c r="D44" s="1">
-        <v>12.01</v>
+        <v>32.81</v>
       </c>
       <c r="E44" s="1">
-        <v>12.512910816847</v>
+        <v>18.010864331334</v>
       </c>
       <c r="F44" t="s">
-        <v>72</v>
+        <v>125</v>
       </c>
       <c r="G44">
-        <v>0.87</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>725154.53</v>
+        <v>405329.66</v>
       </c>
       <c r="I44" s="1">
-        <v>-30387.14</v>
+        <v>327991.86</v>
       </c>
       <c r="J44" s="1">
-        <v>-4.1904364853102</v>
+        <v>80.919777743381</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>694767.39</v>
+        <v>733321.52</v>
       </c>
       <c r="N44" s="1">
-        <v>694767.39</v>
+        <v>733321.52</v>
       </c>
       <c r="O44" s="1">
-        <v>0.82</v>
+        <v>0.85</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B45" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="C45" s="1">
-        <v>5640.0</v>
+        <v>55622.0</v>
       </c>
       <c r="D45" s="1">
-        <v>68.1</v>
+        <v>12.42</v>
       </c>
       <c r="E45" s="1">
-        <v>62.951216312057</v>
+        <v>12.426967027435</v>
       </c>
       <c r="F45" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G45">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H45" s="1">
-        <v>355044.86</v>
+        <v>798603.76</v>
       </c>
       <c r="I45" s="1">
-        <v>29039.14</v>
+        <v>1442.27</v>
       </c>
       <c r="J45" s="1">
-        <v>8.1790058867491</v>
+        <v>0.18059894934629</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>384084.0</v>
+        <v>800046.03</v>
       </c>
       <c r="N45" s="1">
-        <v>384084.0</v>
+        <v>800046.03</v>
       </c>
       <c r="O45" s="1">
-        <v>0.45</v>
+        <v>0.93</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="B46" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="C46" s="1">
-        <v>10680.0</v>
+        <v>7563.0</v>
       </c>
       <c r="D46" s="1">
-        <v>68.1</v>
+        <v>64.42</v>
       </c>
       <c r="E46" s="1">
-        <v>58.270883895131</v>
+        <v>62.934404336903</v>
       </c>
       <c r="F46" t="s">
         <v>7</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>622333.04</v>
+        <v>475972.9</v>
       </c>
       <c r="I46" s="1">
-        <v>104974.96</v>
+        <v>11235.56</v>
       </c>
       <c r="J46" s="1">
-        <v>16.867971528556</v>
+        <v>2.3605461571447</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>727308.0</v>
+        <v>487208.46</v>
       </c>
       <c r="N46" s="1">
-        <v>727308.0</v>
+        <v>487208.46</v>
       </c>
       <c r="O46" s="1">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="B47" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>975.0</v>
+        <v>12565.0</v>
       </c>
       <c r="D47" s="1">
-        <v>265.2</v>
+        <v>64.42</v>
       </c>
       <c r="E47" s="1">
-        <v>151.16260512821</v>
+        <v>58.818855551134</v>
       </c>
       <c r="F47" t="s">
         <v>7</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>147383.54</v>
+        <v>739058.92</v>
       </c>
       <c r="I47" s="1">
-        <v>111186.46</v>
+        <v>70378.38</v>
       </c>
       <c r="J47" s="1">
-        <v>75.440215372761</v>
+        <v>9.5227021953811</v>
       </c>
       <c r="K47">
-        <v>2.2</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>0.0</v>
+      </c>
+      <c r="L47">
+        <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>258570.0</v>
+        <v>809437.3</v>
       </c>
       <c r="N47" s="1">
-        <v>260718.76</v>
+        <v>809437.3</v>
       </c>
       <c r="O47" s="1">
-        <v>0.31</v>
+        <v>0.94</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B48" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>5591.0</v>
+        <v>975.0</v>
       </c>
       <c r="D48" s="1">
-        <v>47.94</v>
+        <v>245.9</v>
       </c>
       <c r="E48" s="1">
-        <v>47.572269719192</v>
+        <v>151.16260512821</v>
       </c>
       <c r="F48" t="s">
         <v>7</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>265976.56</v>
+        <v>147383.54</v>
       </c>
       <c r="I48" s="1">
-        <v>2055.98</v>
+        <v>92368.96</v>
       </c>
       <c r="J48" s="1">
-        <v>0.7729929283994</v>
+        <v>62.67250739126</v>
       </c>
       <c r="K48">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.68</v>
+      </c>
+      <c r="L48" t="s">
+        <v>132</v>
       </c>
       <c r="M48" s="1">
-        <v>268032.54</v>
+        <v>239752.5</v>
       </c>
       <c r="N48" s="1">
-        <v>268032.54</v>
+        <v>242367.07</v>
       </c>
       <c r="O48" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="B49" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="C49" s="1">
-        <v>17000.0</v>
+        <v>5591.0</v>
       </c>
       <c r="D49" s="1">
-        <v>27.53</v>
+        <v>52.16</v>
       </c>
       <c r="E49" s="1">
-        <v>27.498881176471</v>
+        <v>47.572269719192</v>
       </c>
       <c r="F49" t="s">
         <v>7</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>467480.98</v>
+        <v>265976.56</v>
       </c>
       <c r="I49" s="1">
-        <v>529.02</v>
+        <v>25650.0</v>
       </c>
       <c r="J49" s="1">
-        <v>0.11316396230709</v>
+        <v>9.6437069492139</v>
       </c>
       <c r="K49">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.22</v>
+      </c>
+      <c r="L49" t="s">
+        <v>135</v>
       </c>
       <c r="M49" s="1">
-        <v>468010.0</v>
+        <v>291626.56</v>
       </c>
       <c r="N49" s="1">
-        <v>468010.0</v>
+        <v>292834.91</v>
       </c>
       <c r="O49" s="1">
-        <v>0.55</v>
+        <v>0.34</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="B50" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="C50" s="1">
-        <v>120473.0</v>
+        <v>18709.0</v>
       </c>
       <c r="D50" s="1">
-        <v>6.58</v>
+        <v>27.66</v>
       </c>
       <c r="E50" s="1">
-        <v>6.7631364704125</v>
+        <v>27.628075257897</v>
       </c>
       <c r="F50" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="G50">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>955667.16</v>
+        <v>516893.66</v>
       </c>
       <c r="I50" s="1">
-        <v>-41147.47</v>
+        <v>597.28</v>
       </c>
       <c r="J50" s="1">
-        <v>-4.3056277041057</v>
+        <v>0.1155518138876</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>914519.69</v>
+        <v>517490.94</v>
       </c>
       <c r="N50" s="1">
-        <v>914519.69</v>
+        <v>517490.94</v>
       </c>
       <c r="O50" s="1">
-        <v>1.08</v>
+        <v>0.6</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="B51" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="C51" s="1">
-        <v>7352.0</v>
+        <v>116514.0</v>
       </c>
       <c r="D51" s="1">
-        <v>64.64</v>
+        <v>7.13</v>
       </c>
       <c r="E51" s="1">
-        <v>100.34154379761</v>
+        <v>6.7631364471222</v>
       </c>
       <c r="F51" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G51">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H51" s="1">
-        <v>737711.03</v>
+        <v>924261.9</v>
       </c>
       <c r="I51" s="1">
-        <v>-262477.75</v>
+        <v>37825.26</v>
       </c>
       <c r="J51" s="1">
-        <v>-35.580022437783</v>
+        <v>4.0924828774182</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>475233.28</v>
+        <v>962087.16</v>
       </c>
       <c r="N51" s="1">
-        <v>475233.28</v>
+        <v>962087.16</v>
       </c>
       <c r="O51" s="1">
-        <v>0.56</v>
+        <v>1.12</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="B52" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="C52" s="1">
-        <v>25673.0</v>
+        <v>6463.0</v>
       </c>
       <c r="D52" s="1">
-        <v>13.21</v>
+        <v>67.94</v>
       </c>
       <c r="E52" s="1">
-        <v>9.4812211272543</v>
+        <v>100.34154417453</v>
       </c>
       <c r="F52" t="s">
         <v>7</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>243411.39</v>
+        <v>648507.4</v>
       </c>
       <c r="I52" s="1">
-        <v>95728.94</v>
+        <v>-209411.18</v>
       </c>
       <c r="J52" s="1">
-        <v>39.328044591504</v>
+        <v>-32.291255273263</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>339140.33</v>
+        <v>439096.22</v>
       </c>
       <c r="N52" s="1">
-        <v>339140.33</v>
+        <v>439096.22</v>
       </c>
       <c r="O52" s="1">
-        <v>0.4</v>
+        <v>0.51</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="B53" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="C53" s="1">
-        <v>85000.0</v>
+        <v>17515.0</v>
       </c>
       <c r="D53" s="1">
-        <v>9.884</v>
+        <v>15.58</v>
       </c>
       <c r="E53" s="1">
-        <v>6.0786824705882</v>
+        <v>9.4812206679989</v>
       </c>
       <c r="F53" t="s">
         <v>7</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>516688.01</v>
+        <v>166063.58</v>
       </c>
       <c r="I53" s="1">
-        <v>323451.99</v>
+        <v>106820.12</v>
       </c>
       <c r="J53" s="1">
-        <v>62.601024939596</v>
+        <v>64.324832693598</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>840140.0</v>
+        <v>272883.7</v>
       </c>
       <c r="N53" s="1">
-        <v>840140.0</v>
+        <v>272883.7</v>
       </c>
       <c r="O53" s="1">
-        <v>0.99</v>
+        <v>0.32</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="B54" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="C54" s="1">
-        <v>17534.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>28.68</v>
+        <v>9.638</v>
       </c>
       <c r="E54" s="1">
-        <v>22.98188604996</v>
+        <v>6.0786824705882</v>
       </c>
       <c r="F54" t="s">
         <v>7</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>402964.39</v>
+        <v>516688.01</v>
       </c>
       <c r="I54" s="1">
-        <v>99910.73</v>
+        <v>302541.99</v>
       </c>
       <c r="J54" s="1">
-        <v>24.793935265595</v>
+        <v>58.554095342758</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>502875.12</v>
+        <v>819230.0</v>
       </c>
       <c r="N54" s="1">
-        <v>502875.12</v>
+        <v>819230.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.59</v>
+        <v>0.95</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="B55" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="C55" s="1">
-        <v>21300.0</v>
+        <v>17534.0</v>
       </c>
       <c r="D55" s="1">
-        <v>253.1</v>
+        <v>26.94</v>
       </c>
       <c r="E55" s="1">
-        <v>227.21371126761</v>
+        <v>22.98188604996</v>
       </c>
       <c r="F55" t="s">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="G55">
-        <v>10.79</v>
+        <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>448238.53</v>
+        <v>402964.39</v>
       </c>
       <c r="I55" s="1">
-        <v>51532.39</v>
+        <v>69401.57</v>
       </c>
       <c r="J55" s="1">
-        <v>11.496644431705</v>
+        <v>17.222755092578</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>499770.92</v>
+        <v>472365.96</v>
       </c>
       <c r="N55" s="1">
-        <v>499770.92</v>
+        <v>472365.96</v>
       </c>
       <c r="O55" s="1">
-        <v>0.59</v>
+        <v>0.55</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="B56" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="C56" s="1">
-        <v>3877.0</v>
+        <v>21300.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.0</v>
+        <v>273.2</v>
       </c>
       <c r="E56" s="1">
-        <v>104.64825122517</v>
+        <v>227.21371126761</v>
       </c>
       <c r="F56" t="s">
-        <v>7</v>
+        <v>71</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
+        <v>10.9</v>
       </c>
       <c r="H56" s="1">
-        <v>405721.27</v>
+        <v>448238.53</v>
       </c>
       <c r="I56" s="1">
-        <v>-18021.27</v>
+        <v>85571.7</v>
       </c>
       <c r="J56" s="1">
-        <v>-4.4417858595385</v>
+        <v>19.090661394057</v>
       </c>
       <c r="K56">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>0.0</v>
+      </c>
+      <c r="L56">
+        <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>387700.0</v>
+        <v>533810.23</v>
       </c>
       <c r="N56" s="1">
-        <v>390171.59</v>
+        <v>533810.23</v>
       </c>
       <c r="O56" s="1">
-        <v>0.46</v>
+        <v>0.62</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B57" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="C57" s="1">
-        <v>1897.0</v>
+        <v>3877.0</v>
       </c>
       <c r="D57" s="1">
-        <v>191.8</v>
+        <v>102.6</v>
       </c>
       <c r="E57" s="1">
-        <v>173.45021613073</v>
+        <v>104.64825122517</v>
       </c>
       <c r="F57" t="s">
         <v>7</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>329035.06</v>
+        <v>405721.27</v>
       </c>
       <c r="I57" s="1">
-        <v>34809.54</v>
+        <v>-7941.07</v>
       </c>
       <c r="J57" s="1">
-        <v>10.579279910171</v>
+        <v>-1.9572722918865</v>
       </c>
       <c r="K57">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L57">
-        <v>0.0</v>
+        <v>363.47</v>
       </c>
       <c r="M57" s="1">
-        <v>363844.6</v>
+        <v>397780.2</v>
       </c>
       <c r="N57" s="1">
-        <v>363844.6</v>
+        <v>398143.67</v>
       </c>
       <c r="O57" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="B58" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="C58" s="1">
         <v>2200.0</v>
       </c>
       <c r="D58" s="1">
-        <v>191.8</v>
+        <v>174.05</v>
       </c>
       <c r="E58" s="1">
         <v>170.72784090909</v>
       </c>
       <c r="F58" t="s">
         <v>7</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>375601.25</v>
       </c>
       <c r="I58" s="1">
-        <v>46358.75</v>
+        <v>7308.75</v>
       </c>
       <c r="J58" s="1">
-        <v>12.342544120926</v>
+        <v>1.9458801055641</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>421960.0</v>
+        <v>382910.0</v>
       </c>
       <c r="N58" s="1">
-        <v>421960.0</v>
+        <v>382910.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.5</v>
+        <v>0.45</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="B59" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="C59" s="1">
-        <v>5097.0</v>
+        <v>1940.0</v>
       </c>
       <c r="D59" s="1">
-        <v>145.5</v>
+        <v>174.05</v>
       </c>
       <c r="E59" s="1">
-        <v>81.651702962527</v>
+        <v>173.51704123711</v>
       </c>
       <c r="F59" t="s">
         <v>7</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>416178.73</v>
+        <v>336623.06</v>
       </c>
       <c r="I59" s="1">
-        <v>325434.77</v>
+        <v>1033.94</v>
       </c>
       <c r="J59" s="1">
-        <v>78.195915971006</v>
+        <v>0.30715067470422</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>741613.5</v>
+        <v>337657.0</v>
       </c>
       <c r="N59" s="1">
-        <v>741613.5</v>
+        <v>337657.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.87</v>
+        <v>0.39</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="B60" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="C60" s="1">
-        <v>4898.0</v>
+        <v>4849.0</v>
       </c>
       <c r="D60" s="1">
-        <v>17.52</v>
+        <v>142.2</v>
       </c>
       <c r="E60" s="1">
-        <v>17.049612086566</v>
+        <v>81.651703444009</v>
       </c>
       <c r="F60" t="s">
         <v>7</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>83509.0</v>
+        <v>395929.11</v>
       </c>
       <c r="I60" s="1">
-        <v>2303.96</v>
+        <v>293598.69</v>
       </c>
       <c r="J60" s="1">
-        <v>2.7589361625693</v>
+        <v>74.154358086982</v>
       </c>
       <c r="K60">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>0.0</v>
+      </c>
+      <c r="L60">
+        <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>85812.96</v>
+        <v>689527.8</v>
       </c>
       <c r="N60" s="1">
-        <v>92991.03</v>
+        <v>689527.8</v>
       </c>
       <c r="O60" s="1">
-        <v>0.11</v>
+        <v>0.8</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B61" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C61" s="1">
-        <v>14475.0</v>
+        <v>4898.0</v>
       </c>
       <c r="D61" s="1">
-        <v>27.795</v>
+        <v>15.88</v>
       </c>
       <c r="E61" s="1">
-        <v>27.220205181347</v>
+        <v>17.049612086566</v>
       </c>
       <c r="F61" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="G61">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>448691.76</v>
+        <v>83509.0</v>
       </c>
       <c r="I61" s="1">
-        <v>15462.88</v>
+        <v>-5728.76</v>
       </c>
       <c r="J61" s="1">
-        <v>3.4462143900303</v>
+        <v>-6.8600510124657</v>
       </c>
       <c r="K61">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.32</v>
+      </c>
+      <c r="L61" t="s">
+        <v>158</v>
       </c>
       <c r="M61" s="1">
-        <v>464154.64</v>
+        <v>77780.24</v>
       </c>
       <c r="N61" s="1">
-        <v>464154.64</v>
+        <v>89121.61</v>
       </c>
       <c r="O61" s="1">
-        <v>0.55</v>
+        <v>0.1</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B62" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="C62" s="1">
-        <v>17667.0</v>
+        <v>14475.0</v>
       </c>
       <c r="D62" s="1">
-        <v>23.6</v>
+        <v>26.2</v>
       </c>
       <c r="E62" s="1">
-        <v>19.0260083772</v>
+        <v>27.220205181347</v>
       </c>
       <c r="F62" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G62">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H62" s="1">
-        <v>336132.49</v>
+        <v>448691.76</v>
       </c>
       <c r="I62" s="1">
-        <v>80808.71</v>
+        <v>-9487.4</v>
       </c>
       <c r="J62" s="1">
-        <v>24.040731676965</v>
+        <v>-2.1144582641767</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>416941.2</v>
+        <v>439204.36</v>
       </c>
       <c r="N62" s="1">
-        <v>416941.2</v>
+        <v>439204.36</v>
       </c>
       <c r="O62" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B63" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="C63" s="1">
-        <v>720.0</v>
+        <v>11990.0</v>
       </c>
       <c r="D63" s="1">
-        <v>305.85</v>
+        <v>23.65</v>
       </c>
       <c r="E63" s="1">
-        <v>353.76926388889</v>
+        <v>19.026008340284</v>
       </c>
       <c r="F63" t="s">
         <v>7</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>254713.87</v>
+        <v>228121.84</v>
       </c>
       <c r="I63" s="1">
-        <v>-34501.87</v>
+        <v>55441.66</v>
       </c>
       <c r="J63" s="1">
-        <v>-13.545344036428</v>
+        <v>24.303530078488</v>
       </c>
       <c r="K63">
-        <v>3.62</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>0.0</v>
+      </c>
+      <c r="L63">
+        <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>220212.0</v>
+        <v>283563.5</v>
       </c>
       <c r="N63" s="1">
-        <v>222814.8</v>
+        <v>283563.5</v>
       </c>
       <c r="O63" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="B64" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="C64" s="1">
-        <v>550.0</v>
+        <v>509.0</v>
       </c>
       <c r="D64" s="1">
-        <v>305.85</v>
+        <v>300.4</v>
       </c>
       <c r="E64" s="1">
-        <v>402.09110909091</v>
+        <v>321.31909626719</v>
       </c>
       <c r="F64" t="s">
         <v>7</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>221150.11</v>
+        <v>163551.42</v>
       </c>
       <c r="I64" s="1">
-        <v>-52932.61</v>
+        <v>-10647.82</v>
       </c>
       <c r="J64" s="1">
-        <v>-23.935149749643</v>
+        <v>-6.5103806497064</v>
       </c>
       <c r="K64">
-        <v>3.07</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>0.0</v>
+      </c>
+      <c r="L64">
+        <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>168217.5</v>
+        <v>152903.6</v>
       </c>
       <c r="N64" s="1">
-        <v>169907.51</v>
+        <v>152903.6</v>
       </c>
       <c r="O64" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="B65" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="C65" s="1">
-        <v>509.0</v>
+        <v>550.0</v>
       </c>
       <c r="D65" s="1">
-        <v>305.85</v>
+        <v>300.4</v>
       </c>
       <c r="E65" s="1">
-        <v>321.31909626719</v>
+        <v>402.09110909091</v>
       </c>
       <c r="F65" t="s">
         <v>7</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>163551.42</v>
+        <v>221150.11</v>
       </c>
       <c r="I65" s="1">
-        <v>-7873.77</v>
+        <v>-55930.11</v>
       </c>
       <c r="J65" s="1">
-        <v>-4.8142474091634</v>
+        <v>-25.29056395224</v>
       </c>
       <c r="K65">
-        <v>3.62</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>0.0</v>
+      </c>
+      <c r="L65">
+        <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>155677.65</v>
+        <v>165220.0</v>
       </c>
       <c r="N65" s="1">
-        <v>157517.69</v>
+        <v>165220.0</v>
       </c>
       <c r="O65" s="1">
         <v>0.19</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B66" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C66" s="1">
-        <v>41082.0</v>
+        <v>720.0</v>
       </c>
       <c r="D66" s="1">
-        <v>20.96</v>
+        <v>300.4</v>
       </c>
       <c r="E66" s="1">
-        <v>21.8966858965</v>
+        <v>353.76926388889</v>
       </c>
       <c r="F66" t="s">
         <v>7</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>899559.65</v>
+        <v>254713.87</v>
       </c>
       <c r="I66" s="1">
-        <v>-38480.93</v>
+        <v>-38425.87</v>
       </c>
       <c r="J66" s="1">
-        <v>-4.2777518978313</v>
+        <v>-15.085896186179</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>861078.72</v>
+        <v>216288.0</v>
       </c>
       <c r="N66" s="1">
-        <v>861078.72</v>
+        <v>216288.0</v>
       </c>
       <c r="O66" s="1">
-        <v>1.01</v>
+        <v>0.25</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B67" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C67" s="1">
-        <v>1345.0</v>
+        <v>43449.0</v>
       </c>
       <c r="D67" s="1">
-        <v>160.7</v>
+        <v>18.57</v>
       </c>
       <c r="E67" s="1">
-        <v>149.10131598513</v>
+        <v>21.669996547677</v>
       </c>
       <c r="F67" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="G67">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>218970.71</v>
+        <v>941539.68</v>
       </c>
       <c r="I67" s="1">
-        <v>16546.17</v>
+        <v>-134691.75</v>
       </c>
       <c r="J67" s="1">
-        <v>7.5563393843862</v>
+        <v>-14.305477810558</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>235516.88</v>
+        <v>806847.93</v>
       </c>
       <c r="N67" s="1">
-        <v>235516.88</v>
+        <v>806847.93</v>
       </c>
       <c r="O67" s="1">
-        <v>0.28</v>
+        <v>0.94</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B68" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C68" s="1">
-        <v>2349.0</v>
+        <v>2620.0</v>
       </c>
       <c r="D68" s="1">
-        <v>193.25</v>
+        <v>161.5</v>
       </c>
       <c r="E68" s="1">
-        <v>155.49451681567</v>
+        <v>155.30783587786</v>
       </c>
       <c r="F68" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="G68">
-        <v>0.87</v>
+        <v>0.92</v>
       </c>
       <c r="H68" s="1">
-        <v>423912.79</v>
+        <v>442184.96</v>
       </c>
       <c r="I68" s="1">
-        <v>99784.06</v>
+        <v>18762.06</v>
       </c>
       <c r="J68" s="1">
-        <v>23.538817972442</v>
+        <v>4.243034408045</v>
       </c>
       <c r="K68">
-        <v>1.32</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>0.0</v>
+      </c>
+      <c r="L68">
+        <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>523696.85</v>
+        <v>460947.02</v>
       </c>
       <c r="N68" s="1">
-        <v>526797.08</v>
+        <v>460947.02</v>
       </c>
       <c r="O68" s="1">
-        <v>0.62</v>
+        <v>0.54</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B69" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C69" s="1">
-        <v>370.0</v>
+        <v>2228.0</v>
       </c>
       <c r="D69" s="1">
-        <v>537.8</v>
+        <v>189.8</v>
       </c>
       <c r="E69" s="1">
-        <v>319.06035135135</v>
+        <v>155.49451526032</v>
       </c>
       <c r="F69" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="G69">
-        <v>0.92</v>
+        <v>0.86</v>
       </c>
       <c r="H69" s="1">
-        <v>105706.47</v>
+        <v>402076.5</v>
       </c>
       <c r="I69" s="1">
-        <v>111117.06</v>
+        <v>87655.15</v>
       </c>
       <c r="J69" s="1">
-        <v>105.11850409913</v>
+        <v>21.800615057085</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>216823.53</v>
+        <v>489731.65</v>
       </c>
       <c r="N69" s="1">
-        <v>216823.53</v>
+        <v>489731.65</v>
       </c>
       <c r="O69" s="1">
-        <v>0.25</v>
+        <v>0.57</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B70" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C70" s="1">
-        <v>11791.0</v>
+        <v>370.0</v>
       </c>
       <c r="D70" s="1">
-        <v>37.66</v>
+        <v>508.6</v>
       </c>
       <c r="E70" s="1">
-        <v>34.596599949114</v>
+        <v>319.06035135135</v>
       </c>
       <c r="F70" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G70">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H70" s="1">
-        <v>407928.51</v>
+        <v>105706.47</v>
       </c>
       <c r="I70" s="1">
-        <v>36120.55</v>
+        <v>99294.2</v>
       </c>
       <c r="J70" s="1">
-        <v>8.8546274934302</v>
+        <v>93.933890706974</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>444049.06</v>
+        <v>205000.67</v>
       </c>
       <c r="N70" s="1">
-        <v>444049.06</v>
+        <v>205000.67</v>
       </c>
       <c r="O70" s="1">
-        <v>0.52</v>
+        <v>0.24</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B71" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C71" s="1">
-        <v>80.0</v>
+        <v>11615.0</v>
       </c>
       <c r="D71" s="1">
-        <v>2821.0</v>
+        <v>38.81</v>
       </c>
       <c r="E71" s="1">
-        <v>3658.398</v>
+        <v>34.963769263883</v>
       </c>
       <c r="F71" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="G71">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>298685.35</v>
+        <v>406104.18</v>
       </c>
       <c r="I71" s="1">
-        <v>-52774.92</v>
+        <v>44673.97</v>
       </c>
       <c r="J71" s="1">
-        <v>-17.669068804345</v>
+        <v>11.000618117253</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>245910.43</v>
+        <v>450778.15</v>
       </c>
       <c r="N71" s="1">
-        <v>245910.43</v>
+        <v>450778.15</v>
       </c>
       <c r="O71" s="1">
-        <v>0.29</v>
+        <v>0.52</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B72" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C72" s="1">
-        <v>9407.0</v>
+        <v>80.0</v>
       </c>
       <c r="D72" s="1">
-        <v>16.085</v>
+        <v>2869.0</v>
       </c>
       <c r="E72" s="1">
-        <v>23.229061337302</v>
+        <v>3658.398</v>
       </c>
       <c r="F72" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="G72">
-        <v>0.87</v>
+        <v>0.92</v>
       </c>
       <c r="H72" s="1">
-        <v>255047.86</v>
+        <v>298685.35</v>
       </c>
       <c r="I72" s="1">
-        <v>-80485.88</v>
+        <v>-48652.12</v>
       </c>
       <c r="J72" s="1">
-        <v>-31.557167348905</v>
+        <v>-16.288753365373</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>174561.98</v>
+        <v>250033.23</v>
       </c>
       <c r="N72" s="1">
-        <v>174561.98</v>
+        <v>250033.23</v>
       </c>
       <c r="O72" s="1">
-        <v>0.21</v>
+        <v>0.29</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B73" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C73" s="1">
-        <v>82767.0</v>
+        <v>189215.0</v>
       </c>
       <c r="D73" s="1">
-        <v>4.19</v>
+        <v>2.325</v>
       </c>
       <c r="E73" s="1">
-        <v>4.4621697053173</v>
+        <v>2.2667942816373</v>
       </c>
       <c r="F73" t="s">
         <v>7</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>369320.4</v>
+        <v>428911.48</v>
       </c>
       <c r="I73" s="1">
-        <v>-22526.67</v>
+        <v>11013.4</v>
       </c>
       <c r="J73" s="1">
-        <v>-6.0994924732021</v>
+        <v>2.5677559388245</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>346793.73</v>
+        <v>439924.88</v>
       </c>
       <c r="N73" s="1">
-        <v>346793.73</v>
+        <v>439924.88</v>
       </c>
       <c r="O73" s="1">
-        <v>0.41</v>
+        <v>0.51</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B74" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C74" s="1">
-        <v>236.0</v>
+        <v>110285.0</v>
       </c>
       <c r="D74" s="1">
-        <v>1674.0</v>
+        <v>4.23</v>
       </c>
       <c r="E74" s="1">
-        <v>1700.7471186441</v>
+        <v>4.4298715147119</v>
       </c>
       <c r="F74" t="s">
         <v>7</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>401376.32</v>
+        <v>488548.38</v>
       </c>
       <c r="I74" s="1">
-        <v>-6312.32</v>
+        <v>-22042.83</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.572668761326</v>
+        <v>-4.5119032018896</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>395064.0</v>
+        <v>466505.55</v>
       </c>
       <c r="N74" s="1">
-        <v>395064.0</v>
+        <v>466505.55</v>
       </c>
       <c r="O74" s="1">
-        <v>0.46</v>
+        <v>0.54</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B75" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="C75" s="1">
-        <v>180.0</v>
+        <v>236.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1674.0</v>
+        <v>1619.0</v>
       </c>
       <c r="E75" s="1">
-        <v>1910.4458888889</v>
+        <v>1700.7471186441</v>
       </c>
       <c r="F75" t="s">
         <v>7</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>343880.26</v>
+        <v>401376.32</v>
       </c>
       <c r="I75" s="1">
-        <v>-42560.26</v>
+        <v>-19292.32</v>
       </c>
       <c r="J75" s="1">
-        <v>-12.376476625905</v>
+        <v>-4.8065416514856</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>301320.0</v>
+        <v>382084.0</v>
       </c>
       <c r="N75" s="1">
-        <v>301320.0</v>
+        <v>382084.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.35</v>
+        <v>0.44</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B76" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C76" s="1">
-        <v>19245.0</v>
+        <v>180.0</v>
       </c>
       <c r="D76" s="1">
-        <v>14.025</v>
+        <v>1619.0</v>
       </c>
       <c r="E76" s="1">
-        <v>16.795990127306</v>
+        <v>1910.4458888889</v>
       </c>
       <c r="F76" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="G76">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>373170.77</v>
+        <v>343880.26</v>
       </c>
       <c r="I76" s="1">
-        <v>-61785.38</v>
+        <v>-52460.26</v>
       </c>
       <c r="J76" s="1">
-        <v>-16.556864836975</v>
+        <v>-15.255385697335</v>
       </c>
       <c r="K76">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>0.0</v>
+      </c>
+      <c r="L76">
+        <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>311385.39</v>
+        <v>291420.0</v>
       </c>
       <c r="N76" s="1">
-        <v>319618.77</v>
+        <v>291420.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B77" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C77" s="1">
-        <v>34742.0</v>
+        <v>22693.0</v>
       </c>
       <c r="D77" s="1">
-        <v>20.02</v>
+        <v>14.71</v>
       </c>
       <c r="E77" s="1">
-        <v>10.376887628807</v>
+        <v>16.368925659895</v>
       </c>
       <c r="F77" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G77">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H77" s="1">
-        <v>360513.83</v>
+        <v>428847.57</v>
       </c>
       <c r="I77" s="1">
-        <v>335021.01</v>
+        <v>-42256.9</v>
       </c>
       <c r="J77" s="1">
-        <v>92.928753939897</v>
+        <v>-9.8535943668749</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>695534.84</v>
+        <v>386590.67</v>
       </c>
       <c r="N77" s="1">
-        <v>695534.84</v>
+        <v>386590.67</v>
       </c>
       <c r="O77" s="1">
-        <v>0.82</v>
+        <v>0.45</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B78" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C78" s="1">
-        <v>52602.0</v>
+        <v>34742.0</v>
       </c>
       <c r="D78" s="1">
-        <v>20.02</v>
+        <v>19.85</v>
       </c>
       <c r="E78" s="1">
-        <v>10.438385422607</v>
+        <v>10.376887628807</v>
       </c>
       <c r="F78" t="s">
         <v>7</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>549079.95</v>
+        <v>360513.83</v>
       </c>
       <c r="I78" s="1">
-        <v>504012.09</v>
+        <v>329114.87</v>
       </c>
       <c r="J78" s="1">
-        <v>91.792113334315</v>
+        <v>91.290497787561</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1053092.04</v>
+        <v>689628.7</v>
       </c>
       <c r="N78" s="1">
-        <v>1053092.04</v>
+        <v>689628.7</v>
       </c>
       <c r="O78" s="1">
-        <v>1.24</v>
+        <v>0.8</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B79" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C79" s="1">
-        <v>4942.0</v>
+        <v>52602.0</v>
       </c>
       <c r="D79" s="1">
-        <v>96.26</v>
+        <v>19.85</v>
       </c>
       <c r="E79" s="1">
-        <v>77.429206798867</v>
+        <v>10.438385422607</v>
       </c>
       <c r="F79" t="s">
         <v>7</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>382655.14</v>
+        <v>549079.95</v>
       </c>
       <c r="I79" s="1">
-        <v>93061.78</v>
+        <v>495069.75</v>
       </c>
       <c r="J79" s="1">
-        <v>24.320013054052</v>
+        <v>90.163508975332</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>475716.92</v>
+        <v>1044149.7</v>
       </c>
       <c r="N79" s="1">
-        <v>475716.92</v>
+        <v>1044149.7</v>
       </c>
       <c r="O79" s="1">
-        <v>0.56</v>
+        <v>1.22</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B80" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C80" s="1">
-        <v>9000.0</v>
+        <v>5484.0</v>
       </c>
       <c r="D80" s="1">
-        <v>53.52</v>
+        <v>88.92</v>
       </c>
       <c r="E80" s="1">
-        <v>44.868316666667</v>
+        <v>78.550824215901</v>
       </c>
       <c r="F80" t="s">
         <v>7</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>403814.85</v>
+        <v>430772.72</v>
       </c>
       <c r="I80" s="1">
-        <v>77865.15</v>
+        <v>56864.56</v>
       </c>
       <c r="J80" s="1">
-        <v>19.28238894632</v>
+        <v>13.200594503756</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>481680.0</v>
+        <v>487637.28</v>
       </c>
       <c r="N80" s="1">
-        <v>481680.0</v>
+        <v>487637.28</v>
       </c>
       <c r="O80" s="1">
         <v>0.57</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B81" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C81" s="1">
-        <v>23395.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>53.35</v>
+        <v>55.0</v>
       </c>
       <c r="E81" s="1">
-        <v>26.30677922633</v>
+        <v>44.868316666667</v>
       </c>
       <c r="F81" t="s">
         <v>7</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>615447.1</v>
+        <v>403814.85</v>
       </c>
       <c r="I81" s="1">
-        <v>632676.15</v>
+        <v>91185.15</v>
       </c>
       <c r="J81" s="1">
-        <v>102.79943637723</v>
+        <v>22.580930344686</v>
       </c>
       <c r="K81">
         <v>0.16</v>
       </c>
       <c r="L81" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="M81" s="1">
-        <v>1248123.25</v>
+        <v>495000.0</v>
       </c>
       <c r="N81" s="1">
-        <v>1251903.72</v>
+        <v>496417.5</v>
       </c>
       <c r="O81" s="1">
-        <v>1.47</v>
+        <v>0.58</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="B82" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C82" s="1">
         <v>13956.0</v>
       </c>
       <c r="D82" s="1">
-        <v>53.35</v>
+        <v>77.3</v>
       </c>
       <c r="E82" s="1">
         <v>34.734742046432</v>
       </c>
       <c r="F82" t="s">
         <v>7</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>484758.06</v>
       </c>
       <c r="I82" s="1">
-        <v>259794.54</v>
+        <v>594040.74</v>
       </c>
       <c r="J82" s="1">
-        <v>53.592618965428</v>
+        <v>122.5437571889</v>
       </c>
       <c r="K82">
         <v>0.19</v>
       </c>
       <c r="L82" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="M82" s="1">
-        <v>744552.6</v>
+        <v>1078798.8</v>
       </c>
       <c r="N82" s="1">
-        <v>747138.02</v>
+        <v>1081384.22</v>
       </c>
       <c r="O82" s="1">
-        <v>0.88</v>
+        <v>1.26</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>192</v>
       </c>
       <c r="B83" t="s">
         <v>193</v>
       </c>
       <c r="C83" s="1">
-        <v>25000.0</v>
+        <v>19425.0</v>
       </c>
       <c r="D83" s="1">
-        <v>24.01</v>
+        <v>77.3</v>
       </c>
       <c r="E83" s="1">
-        <v>12.137262</v>
+        <v>26.306779407979</v>
       </c>
       <c r="F83" t="s">
         <v>7</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>303431.55</v>
+        <v>511009.19</v>
       </c>
       <c r="I83" s="1">
-        <v>296818.45</v>
+        <v>990543.31</v>
       </c>
       <c r="J83" s="1">
-        <v>97.820562825454</v>
+        <v>193.8406058803</v>
       </c>
       <c r="K83">
-        <v>0.65</v>
+        <v>0.19</v>
       </c>
       <c r="L83" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M83" s="1">
-        <v>600250.0</v>
+        <v>1501552.5</v>
       </c>
       <c r="N83" s="1">
-        <v>616567.53</v>
+        <v>1505332.97</v>
       </c>
       <c r="O83" s="1">
-        <v>0.72</v>
+        <v>1.75</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B84" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>170000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>5.678</v>
+        <v>25.97</v>
       </c>
       <c r="E84" s="1">
-        <v>2.4484739411765</v>
+        <v>12.137262</v>
       </c>
       <c r="F84" t="s">
         <v>7</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>416240.57</v>
+        <v>303431.55</v>
       </c>
       <c r="I84" s="1">
-        <v>549019.43</v>
+        <v>345818.45</v>
       </c>
       <c r="J84" s="1">
-        <v>131.89954789847</v>
+        <v>113.96918019896</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>965260.0</v>
+        <v>649250.0</v>
       </c>
       <c r="N84" s="1">
-        <v>965260.0</v>
+        <v>649250.0</v>
       </c>
       <c r="O84" s="1">
-        <v>1.13</v>
+        <v>0.76</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B85" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C85" s="1">
-        <v>12916.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>34.52</v>
+        <v>5.673</v>
       </c>
       <c r="E85" s="1">
-        <v>38.885305048003</v>
+        <v>2.4484739411765</v>
       </c>
       <c r="F85" t="s">
         <v>7</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>502242.6</v>
+        <v>416240.57</v>
       </c>
       <c r="I85" s="1">
-        <v>-56382.28</v>
+        <v>548169.43</v>
       </c>
       <c r="J85" s="1">
-        <v>-11.22610467531</v>
+        <v>131.69533906798</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>445860.32</v>
+        <v>964410.0</v>
       </c>
       <c r="N85" s="1">
-        <v>445860.32</v>
+        <v>964410.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.52</v>
+        <v>1.12</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B86" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>17275.0</v>
+        <v>12050.0</v>
       </c>
       <c r="D86" s="1">
-        <v>54.1</v>
+        <v>38.74</v>
       </c>
       <c r="E86" s="1">
-        <v>46.130251230101</v>
+        <v>38.885305394191</v>
       </c>
       <c r="F86" t="s">
         <v>7</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>796900.09</v>
+        <v>468567.93</v>
       </c>
       <c r="I86" s="1">
-        <v>137677.41</v>
+        <v>-1750.93</v>
       </c>
       <c r="J86" s="1">
-        <v>17.276621213583</v>
+        <v>-0.37367687541057</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>934577.5</v>
+        <v>466817.0</v>
       </c>
       <c r="N86" s="1">
-        <v>934577.5</v>
+        <v>466817.0</v>
       </c>
       <c r="O86" s="1">
-        <v>1.1</v>
+        <v>0.54</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B87" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>3229.0</v>
+        <v>16762.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.6</v>
+        <v>53.3</v>
       </c>
       <c r="E87" s="1">
-        <v>101.72289253639</v>
+        <v>46.130251163346</v>
       </c>
       <c r="F87" t="s">
         <v>7</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>328463.22</v>
+        <v>773235.27</v>
       </c>
       <c r="I87" s="1">
-        <v>-3625.82</v>
+        <v>120179.33</v>
       </c>
       <c r="J87" s="1">
-        <v>-1.1038739740784</v>
+        <v>15.542401473746</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>324837.4</v>
+        <v>893414.6</v>
       </c>
       <c r="N87" s="1">
-        <v>324837.4</v>
+        <v>893414.6</v>
       </c>
       <c r="O87" s="1">
-        <v>0.38</v>
+        <v>1.04</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B88" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C88" s="1">
-        <v>3138.0</v>
+        <v>3229.0</v>
       </c>
       <c r="D88" s="1">
-        <v>89.4</v>
+        <v>100.6</v>
       </c>
       <c r="E88" s="1">
-        <v>70.267045889101</v>
+        <v>101.72289253639</v>
       </c>
       <c r="F88" t="s">
         <v>7</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>220497.99</v>
+        <v>328463.22</v>
       </c>
       <c r="I88" s="1">
-        <v>60039.21</v>
+        <v>-3625.82</v>
       </c>
       <c r="J88" s="1">
-        <v>27.228914875823</v>
+        <v>-1.1038739740784</v>
       </c>
       <c r="K88">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="L88">
-        <v>0.0</v>
+        <v>697.87</v>
       </c>
       <c r="M88" s="1">
-        <v>280537.2</v>
+        <v>324837.4</v>
       </c>
       <c r="N88" s="1">
-        <v>280537.2</v>
+        <v>325535.27</v>
       </c>
       <c r="O88" s="1">
-        <v>0.33</v>
+        <v>0.38</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B89" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>23072.0</v>
+        <v>3996.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.667</v>
+        <v>105.6</v>
       </c>
       <c r="E89" s="1">
-        <v>3.1388158807212</v>
+        <v>77.647995495495</v>
       </c>
       <c r="F89" t="s">
         <v>7</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>72418.76</v>
+        <v>310281.39</v>
       </c>
       <c r="I89" s="1">
-        <v>35258.26</v>
+        <v>111696.21</v>
       </c>
       <c r="J89" s="1">
-        <v>48.686638655509</v>
+        <v>35.99835942465</v>
       </c>
       <c r="K89">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>107677.02</v>
+        <v>421977.6</v>
       </c>
       <c r="N89" s="1">
-        <v>109814.64</v>
+        <v>421977.6</v>
       </c>
       <c r="O89" s="1">
-        <v>0.13</v>
+        <v>0.49</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>4869.0</v>
+        <v>23072.0</v>
       </c>
       <c r="D90" s="1">
-        <v>187.86</v>
+        <v>4.344</v>
       </c>
       <c r="E90" s="1">
-        <v>134.29285068803</v>
+        <v>3.1388158807212</v>
       </c>
       <c r="F90" t="s">
         <v>7</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>653871.89</v>
+        <v>72418.76</v>
       </c>
       <c r="I90" s="1">
-        <v>260818.45</v>
+        <v>27806.01</v>
       </c>
       <c r="J90" s="1">
-        <v>39.888310537405</v>
+        <v>38.396142104615</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>914690.34</v>
+        <v>100224.77</v>
       </c>
       <c r="N90" s="1">
-        <v>914690.34</v>
+        <v>100224.77</v>
       </c>
       <c r="O90" s="1">
-        <v>1.08</v>
+        <v>0.12</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B91" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>5247.0</v>
+        <v>4379.0</v>
       </c>
       <c r="D91" s="1">
-        <v>187.86</v>
+        <v>183.4</v>
       </c>
       <c r="E91" s="1">
-        <v>127.64381170193</v>
+        <v>134.29284996575</v>
       </c>
       <c r="F91" t="s">
         <v>7</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>669747.08</v>
+        <v>588068.39</v>
       </c>
       <c r="I91" s="1">
-        <v>315954.34</v>
+        <v>215040.21</v>
       </c>
       <c r="J91" s="1">
-        <v>47.175172454653</v>
+        <v>36.567211170796</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>985701.42</v>
+        <v>803108.6</v>
       </c>
       <c r="N91" s="1">
-        <v>985701.42</v>
+        <v>803108.6</v>
       </c>
       <c r="O91" s="1">
-        <v>1.16</v>
+        <v>0.93</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>14401.0</v>
+        <v>5247.0</v>
       </c>
       <c r="D92" s="1">
-        <v>17.44</v>
+        <v>183.4</v>
       </c>
       <c r="E92" s="1">
-        <v>26.191000624957</v>
+        <v>127.64381170193</v>
       </c>
       <c r="F92" t="s">
         <v>7</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>377176.6</v>
+        <v>669747.08</v>
       </c>
       <c r="I92" s="1">
-        <v>-126023.16</v>
+        <v>292552.72</v>
       </c>
       <c r="J92" s="1">
-        <v>-33.412242434976</v>
+        <v>43.681074354217</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>251153.44</v>
+        <v>962299.8</v>
       </c>
       <c r="N92" s="1">
-        <v>251153.44</v>
+        <v>962299.8</v>
       </c>
       <c r="O92" s="1">
-        <v>0.3</v>
+        <v>1.12</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
-        <v>3004.0</v>
+        <v>25085.0</v>
       </c>
       <c r="D93" s="1">
-        <v>150.55</v>
+        <v>16.8</v>
       </c>
       <c r="E93" s="1">
-        <v>116.97721704394</v>
+        <v>22.270674108033</v>
       </c>
       <c r="F93" t="s">
         <v>7</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>351399.56</v>
+        <v>558659.86</v>
       </c>
       <c r="I93" s="1">
-        <v>100852.64</v>
+        <v>-137231.86</v>
       </c>
       <c r="J93" s="1">
-        <v>28.700274980424</v>
+        <v>-24.564474705593</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>452252.2</v>
+        <v>421428.0</v>
       </c>
       <c r="N93" s="1">
-        <v>452252.2</v>
+        <v>421428.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.53</v>
+        <v>0.49</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B94" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>6050.0</v>
+        <v>5620.0</v>
       </c>
       <c r="D94" s="1">
-        <v>150.55</v>
+        <v>144.0</v>
       </c>
       <c r="E94" s="1">
-        <v>63.192011570248</v>
+        <v>63.192012455516</v>
       </c>
       <c r="F94" t="s">
         <v>7</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>382311.67</v>
+        <v>355139.11</v>
       </c>
       <c r="I94" s="1">
-        <v>528515.83</v>
+        <v>454140.89</v>
       </c>
       <c r="J94" s="1">
-        <v>138.2421389334</v>
+        <v>127.87690153304</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>910827.5</v>
+        <v>809280.0</v>
       </c>
       <c r="N94" s="1">
-        <v>910827.5</v>
+        <v>809280.0</v>
       </c>
       <c r="O94" s="1">
-        <v>1.07</v>
+        <v>0.94</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>214</v>
       </c>
       <c r="B95" t="s">
         <v>215</v>
       </c>
       <c r="C95" s="1">
-        <v>770.0</v>
+        <v>3004.0</v>
       </c>
       <c r="D95" s="1">
-        <v>499.1</v>
+        <v>144.0</v>
       </c>
       <c r="E95" s="1">
-        <v>568.81764935065</v>
+        <v>116.97721704394</v>
       </c>
       <c r="F95" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="G95">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>432275.1</v>
+        <v>351399.56</v>
       </c>
       <c r="I95" s="1">
-        <v>-13518.01</v>
+        <v>81176.44</v>
       </c>
       <c r="J95" s="1">
-        <v>-3.127177577427</v>
+        <v>23.100894036407</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>418757.09</v>
+        <v>432576.0</v>
       </c>
       <c r="N95" s="1">
-        <v>418757.09</v>
+        <v>432576.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>216</v>
       </c>
       <c r="B96" t="s">
         <v>217</v>
       </c>
       <c r="C96" s="1">
         <v>1540.0</v>
       </c>
       <c r="D96" s="1">
-        <v>375.85</v>
+        <v>375.5</v>
       </c>
       <c r="E96" s="1">
         <v>276.94614935065</v>
       </c>
       <c r="F96" t="s">
         <v>7</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>426497.07</v>
       </c>
       <c r="I96" s="1">
-        <v>152311.93</v>
+        <v>151772.93</v>
       </c>
       <c r="J96" s="1">
-        <v>35.71230395557</v>
+        <v>35.585925596159</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>578809.0</v>
+        <v>578270.0</v>
       </c>
       <c r="N96" s="1">
-        <v>578809.0</v>
+        <v>578270.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>216</v>
       </c>
       <c r="B97" t="s">
         <v>217</v>
       </c>
       <c r="C97" s="1">
         <v>2123.0</v>
       </c>
       <c r="D97" s="1">
-        <v>375.85</v>
+        <v>375.5</v>
       </c>
       <c r="E97" s="1">
         <v>328.42823363165</v>
       </c>
       <c r="F97" t="s">
         <v>7</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>697253.14</v>
       </c>
       <c r="I97" s="1">
-        <v>100676.41</v>
+        <v>99933.36</v>
       </c>
       <c r="J97" s="1">
-        <v>14.439004175729</v>
+        <v>14.332435993046</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>797929.55</v>
+        <v>797186.5</v>
       </c>
       <c r="N97" s="1">
-        <v>797929.55</v>
+        <v>797186.5</v>
       </c>
       <c r="O97" s="1">
-        <v>0.94</v>
+        <v>0.93</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>218</v>
       </c>
       <c r="B98" t="s">
         <v>219</v>
       </c>
       <c r="C98" s="1">
-        <v>520.0</v>
+        <v>1750.0</v>
       </c>
       <c r="D98" s="1">
-        <v>475.2</v>
+        <v>479.05</v>
       </c>
       <c r="E98" s="1">
-        <v>485.56192307692</v>
+        <v>626.37568</v>
       </c>
       <c r="F98" t="s">
         <v>7</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>252492.2</v>
+        <v>1096157.44</v>
       </c>
       <c r="I98" s="1">
-        <v>-5388.2</v>
+        <v>-257819.94</v>
       </c>
       <c r="J98" s="1">
-        <v>-2.1340065158448</v>
+        <v>-23.520338465248</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>247104.0</v>
+        <v>838337.5</v>
       </c>
       <c r="N98" s="1">
-        <v>247104.0</v>
+        <v>838337.5</v>
       </c>
       <c r="O98" s="1">
-        <v>0.29</v>
+        <v>0.98</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>218</v>
       </c>
       <c r="B99" t="s">
         <v>219</v>
       </c>
       <c r="C99" s="1">
-        <v>1750.0</v>
+        <v>520.0</v>
       </c>
       <c r="D99" s="1">
-        <v>475.2</v>
+        <v>479.05</v>
       </c>
       <c r="E99" s="1">
-        <v>626.37568</v>
+        <v>485.56192307692</v>
       </c>
       <c r="F99" t="s">
         <v>7</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1096157.44</v>
+        <v>252492.2</v>
       </c>
       <c r="I99" s="1">
-        <v>-264557.44</v>
+        <v>-3386.2</v>
       </c>
       <c r="J99" s="1">
-        <v>-24.134985572875</v>
+        <v>-1.3411107353019</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>831600.0</v>
+        <v>249106.0</v>
       </c>
       <c r="N99" s="1">
-        <v>831600.0</v>
+        <v>249106.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.98</v>
+        <v>0.29</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>220</v>
       </c>
       <c r="B100" t="s">
         <v>221</v>
       </c>
       <c r="C100" s="1">
-        <v>238821.0</v>
+        <v>183713.0</v>
       </c>
       <c r="D100" s="1">
-        <v>1.47</v>
+        <v>1.048</v>
       </c>
       <c r="E100" s="1">
-        <v>1.6222410089565</v>
+        <v>1.6222409954657</v>
       </c>
       <c r="F100" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G100">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H100" s="1">
-        <v>448111.2</v>
+        <v>344709.44</v>
       </c>
       <c r="I100" s="1">
-        <v>-43099.76</v>
+        <v>-121738.67</v>
       </c>
       <c r="J100" s="1">
-        <v>-9.6180947943278</v>
+        <v>-35.316314516945</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>405011.44</v>
+        <v>222970.77</v>
       </c>
       <c r="N100" s="1">
-        <v>405011.44</v>
+        <v>222970.77</v>
       </c>
       <c r="O100" s="1">
-        <v>0.48</v>
+        <v>0.26</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>222</v>
       </c>
       <c r="B101" t="s">
         <v>223</v>
       </c>
       <c r="C101" s="1">
         <v>26324.0</v>
       </c>
       <c r="D101" s="1">
-        <v>15.27</v>
+        <v>15.96</v>
       </c>
       <c r="E101" s="1">
         <v>11.791996277162</v>
       </c>
       <c r="F101" t="s">
         <v>7</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>310412.51</v>
       </c>
       <c r="I101" s="1">
-        <v>91554.97</v>
+        <v>109718.53</v>
       </c>
       <c r="J101" s="1">
-        <v>29.49461347418</v>
+        <v>35.346040016235</v>
       </c>
       <c r="K101">
-        <v>0.26</v>
+        <v>0.12</v>
       </c>
       <c r="L101" t="s">
         <v>224</v>
       </c>
       <c r="M101" s="1">
-        <v>401967.48</v>
+        <v>420131.04</v>
       </c>
       <c r="N101" s="1">
-        <v>408732.75</v>
+        <v>423210.95</v>
       </c>
       <c r="O101" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>225</v>
       </c>
       <c r="B102" t="s">
         <v>226</v>
       </c>
       <c r="C102" s="1">
-        <v>5984.0</v>
+        <v>7670.0</v>
       </c>
       <c r="D102" s="1">
-        <v>54.82</v>
+        <v>54.18</v>
       </c>
       <c r="E102" s="1">
-        <v>52.063464237968</v>
+        <v>52.014250325945</v>
       </c>
       <c r="F102" t="s">
         <v>7</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>311547.77</v>
+        <v>398949.3</v>
       </c>
       <c r="I102" s="1">
-        <v>16495.11</v>
+        <v>16611.3</v>
       </c>
       <c r="J102" s="1">
-        <v>5.29456847019</v>
+        <v>4.1637621622597</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>328042.88</v>
+        <v>415560.6</v>
       </c>
       <c r="N102" s="1">
-        <v>328042.88</v>
+        <v>415560.6</v>
       </c>
       <c r="O102" s="1">
-        <v>0.39</v>
+        <v>0.48</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>227</v>
       </c>
       <c r="B103" t="s">
         <v>228</v>
       </c>
       <c r="C103" s="1">
         <v>396.0</v>
       </c>
       <c r="D103" s="1">
-        <v>557.6</v>
+        <v>448.1</v>
       </c>
       <c r="E103" s="1">
         <v>232.92426767677</v>
       </c>
       <c r="F103" t="s">
         <v>7</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>92238.01</v>
       </c>
       <c r="I103" s="1">
-        <v>128571.59</v>
+        <v>85209.59</v>
       </c>
       <c r="J103" s="1">
-        <v>139.3911143573</v>
+        <v>92.380126154066</v>
       </c>
       <c r="K103">
-        <v>14.06</v>
+        <v>16.79</v>
       </c>
       <c r="L103" t="s">
         <v>229</v>
       </c>
       <c r="M103" s="1">
-        <v>220809.6</v>
+        <v>177447.6</v>
       </c>
       <c r="N103" s="1">
-        <v>226377.67</v>
+        <v>184096.75</v>
       </c>
       <c r="O103" s="1">
-        <v>0.27</v>
+        <v>0.21</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>230</v>
       </c>
       <c r="B104" t="s">
         <v>231</v>
       </c>
       <c r="C104" s="1">
         <v>3255.0</v>
       </c>
       <c r="D104" s="1">
-        <v>64.55</v>
+        <v>64.45</v>
       </c>
       <c r="E104" s="1">
         <v>94.331723502304</v>
       </c>
       <c r="F104" t="s">
         <v>7</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>307049.76</v>
       </c>
       <c r="I104" s="1">
-        <v>-96939.51</v>
+        <v>-97265.01</v>
       </c>
       <c r="J104" s="1">
-        <v>-31.571270402556</v>
+        <v>-31.677279278772</v>
       </c>
       <c r="K104">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L104">
-        <v>0.0</v>
+        <v>251.77</v>
       </c>
       <c r="M104" s="1">
-        <v>210110.25</v>
+        <v>209784.75</v>
       </c>
       <c r="N104" s="1">
-        <v>210110.25</v>
+        <v>210036.52</v>
       </c>
       <c r="O104" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>232</v>
       </c>
       <c r="B105" t="s">
         <v>233</v>
       </c>
       <c r="C105" s="1">
         <v>6405.0</v>
       </c>
       <c r="D105" s="1">
-        <v>79.99</v>
+        <v>76.96</v>
       </c>
       <c r="E105" s="1">
         <v>75.833339578454</v>
       </c>
       <c r="F105" t="s">
         <v>31</v>
       </c>
       <c r="G105">
         <v>0.92</v>
       </c>
       <c r="H105" s="1">
         <v>440490.89</v>
       </c>
       <c r="I105" s="1">
-        <v>117771.94</v>
+        <v>96493.16</v>
       </c>
       <c r="J105" s="1">
-        <v>26.736521157112</v>
+        <v>21.905824204446</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>558262.83</v>
+        <v>536984.05</v>
       </c>
       <c r="N105" s="1">
-        <v>558262.83</v>
+        <v>536984.05</v>
       </c>
       <c r="O105" s="1">
-        <v>0.66</v>
+        <v>0.63</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>234</v>
       </c>
       <c r="B106" t="s">
         <v>235</v>
       </c>
       <c r="C106" s="1">
-        <v>51671.0</v>
+        <v>70649.0</v>
       </c>
       <c r="D106" s="1">
-        <v>89.0</v>
+        <v>76.7</v>
       </c>
       <c r="E106" s="1">
-        <v>97.261951578255</v>
+        <v>94.694940197313</v>
       </c>
       <c r="F106" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G106">
-        <v>10.79</v>
+        <v>10.9</v>
       </c>
       <c r="H106" s="1">
-        <v>471547.93</v>
+        <v>624716.85</v>
       </c>
       <c r="I106" s="1">
-        <v>-45227.53</v>
+        <v>-127634.92</v>
       </c>
       <c r="J106" s="1">
-        <v>-9.5912901155138</v>
+        <v>-20.430843189198</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>426320.4</v>
+        <v>497081.93</v>
       </c>
       <c r="N106" s="1">
-        <v>426320.4</v>
+        <v>497081.93</v>
       </c>
       <c r="O106" s="1">
-        <v>0.5</v>
+        <v>0.58</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>236</v>
       </c>
       <c r="B107" t="s">
         <v>237</v>
       </c>
       <c r="C107" s="1">
-        <v>38362.0</v>
+        <v>35463.0</v>
       </c>
       <c r="D107" s="1">
-        <v>9.05</v>
+        <v>13.08</v>
       </c>
       <c r="E107" s="1">
-        <v>5.3890430634482</v>
+        <v>5.3890429461693</v>
       </c>
       <c r="F107" t="s">
         <v>7</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>206734.47</v>
+        <v>191111.63</v>
       </c>
       <c r="I107" s="1">
-        <v>140441.63</v>
+        <v>272744.41</v>
       </c>
       <c r="J107" s="1">
-        <v>67.933339805404</v>
+        <v>142.71471076878</v>
       </c>
       <c r="K107">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="L107" t="s">
         <v>238</v>
       </c>
       <c r="M107" s="1">
-        <v>347176.1</v>
+        <v>463856.04</v>
       </c>
       <c r="N107" s="1">
-        <v>360316.69</v>
+        <v>477687.14</v>
       </c>
       <c r="O107" s="1">
-        <v>0.42</v>
+        <v>0.56</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>239</v>
       </c>
       <c r="B108" t="s">
         <v>240</v>
       </c>
       <c r="C108" s="1">
         <v>6050.0</v>
       </c>
       <c r="D108" s="1">
-        <v>116.28</v>
+        <v>117.98</v>
       </c>
       <c r="E108" s="1">
         <v>85.498917355372</v>
       </c>
       <c r="F108" t="s">
         <v>31</v>
       </c>
       <c r="G108">
         <v>0.92</v>
       </c>
       <c r="H108" s="1">
         <v>536550.51</v>
       </c>
       <c r="I108" s="1">
-        <v>230006.18</v>
+        <v>241022.11</v>
       </c>
       <c r="J108" s="1">
-        <v>42.867572709977</v>
+        <v>44.920674849419</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>766556.69</v>
+        <v>777572.62</v>
       </c>
       <c r="N108" s="1">
-        <v>766556.69</v>
+        <v>777572.62</v>
       </c>
       <c r="O108" s="1">
-        <v>0.9</v>
+        <v>0.91</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>241</v>
       </c>
       <c r="B109" t="s">
         <v>242</v>
       </c>
       <c r="C109" s="1">
         <v>10395.0</v>
       </c>
       <c r="D109" s="1">
-        <v>246.7</v>
+        <v>283.85</v>
       </c>
       <c r="E109" s="1">
         <v>604.24713419913</v>
       </c>
       <c r="F109" t="s">
-        <v>243</v>
+        <v>94</v>
       </c>
       <c r="G109">
         <v>7.47</v>
       </c>
       <c r="H109" s="1">
         <v>842033.79</v>
       </c>
       <c r="I109" s="1">
-        <v>-498875.97</v>
+        <v>-447266.98</v>
       </c>
       <c r="J109" s="1">
-        <v>-59.246549951398</v>
+        <v>-53.117462186405</v>
       </c>
       <c r="K109">
         <v>0.41</v>
       </c>
       <c r="L109" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="M109" s="1">
-        <v>343157.82</v>
+        <v>394766.81</v>
       </c>
       <c r="N109" s="1">
-        <v>347427.74</v>
+        <v>399036.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.41</v>
+        <v>0.46</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>244</v>
+      </c>
+      <c r="B110" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="C110" s="1">
         <v>14655.0</v>
       </c>
       <c r="D110" s="1">
-        <v>385.8</v>
+        <v>367.1</v>
       </c>
       <c r="E110" s="1">
         <v>355.98855407711</v>
       </c>
       <c r="F110" t="s">
-        <v>243</v>
+        <v>94</v>
       </c>
       <c r="G110">
         <v>7.47</v>
       </c>
       <c r="H110" s="1">
         <v>699385.46</v>
       </c>
       <c r="I110" s="1">
-        <v>57183.13</v>
+        <v>20390.69</v>
       </c>
       <c r="J110" s="1">
-        <v>8.1761965712012</v>
+        <v>2.9155152868062</v>
       </c>
       <c r="K110">
         <v>0.33</v>
       </c>
       <c r="L110" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="M110" s="1">
-        <v>756568.59</v>
+        <v>719776.15</v>
       </c>
       <c r="N110" s="1">
-        <v>761382.83</v>
+        <v>724589.57</v>
       </c>
       <c r="O110" s="1">
-        <v>0.9</v>
+        <v>0.84</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>247</v>
+      </c>
+      <c r="B111" t="s">
         <v>248</v>
       </c>
-      <c r="B111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111" s="1">
-        <v>24553.0</v>
+        <v>19523.0</v>
       </c>
       <c r="D111" s="1">
-        <v>28.32</v>
+        <v>30.62</v>
       </c>
       <c r="E111" s="1">
-        <v>21.544834439783</v>
+        <v>21.544834298008</v>
       </c>
       <c r="F111" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G111">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H111" s="1">
-        <v>616233.11</v>
+        <v>489989.77</v>
       </c>
       <c r="I111" s="1">
-        <v>185953.21</v>
+        <v>202316.91</v>
       </c>
       <c r="J111" s="1">
-        <v>30.175790132406</v>
+        <v>41.290027340775</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>802186.32</v>
+        <v>692306.68</v>
       </c>
       <c r="N111" s="1">
-        <v>802186.32</v>
+        <v>692306.68</v>
       </c>
       <c r="O111" s="1">
-        <v>0.94</v>
+        <v>0.81</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>249</v>
+      </c>
+      <c r="B112" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="C112" s="1">
         <v>455.0</v>
       </c>
       <c r="D112" s="1">
-        <v>932.4</v>
+        <v>710.8</v>
       </c>
       <c r="E112" s="1">
         <v>959.46857142857</v>
       </c>
       <c r="F112" t="s">
         <v>31</v>
       </c>
       <c r="G112">
         <v>0.92</v>
       </c>
       <c r="H112" s="1">
         <v>419323.22</v>
       </c>
       <c r="I112" s="1">
-        <v>42948.73</v>
+        <v>-67004.26</v>
       </c>
       <c r="J112" s="1">
-        <v>10.242392491406</v>
+        <v>-15.979143725931</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>462271.95</v>
+        <v>352318.96</v>
       </c>
       <c r="N112" s="1">
-        <v>462271.95</v>
+        <v>352318.96</v>
       </c>
       <c r="O112" s="1">
-        <v>0.54</v>
+        <v>0.41</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>251</v>
+      </c>
+      <c r="B113" t="s">
         <v>252</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" s="1">
-        <v>30264.0</v>
+        <v>25182.0</v>
       </c>
       <c r="D113" s="1">
-        <v>18.24</v>
+        <v>19.5</v>
       </c>
       <c r="E113" s="1">
-        <v>19.602729315358</v>
+        <v>19.602729727583</v>
       </c>
       <c r="F113" t="s">
         <v>7</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>593257.0</v>
+        <v>493635.94</v>
       </c>
       <c r="I113" s="1">
-        <v>-41241.64</v>
+        <v>-2586.94</v>
       </c>
       <c r="J113" s="1">
-        <v>-6.9517325543567</v>
+        <v>-0.52405827663196</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>552015.36</v>
+        <v>491049.0</v>
       </c>
       <c r="N113" s="1">
-        <v>552015.36</v>
+        <v>491049.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.65</v>
+        <v>0.57</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>253</v>
+      </c>
+      <c r="B114" t="s">
         <v>254</v>
       </c>
-      <c r="B114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" s="1">
-        <v>428784.0</v>
+        <v>418114.0</v>
       </c>
       <c r="D114" s="1">
-        <v>1.952</v>
+        <v>1.997</v>
       </c>
       <c r="E114" s="1">
-        <v>1.3870007742826</v>
+        <v>1.3870007701249</v>
       </c>
       <c r="F114" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G114">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H114" s="1">
-        <v>690525.31</v>
+        <v>673342.05</v>
       </c>
       <c r="I114" s="1">
-        <v>275071.51</v>
+        <v>293642.54</v>
       </c>
       <c r="J114" s="1">
-        <v>39.835109012876</v>
+        <v>43.60971366633</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>965596.82</v>
+        <v>966984.59</v>
       </c>
       <c r="N114" s="1">
-        <v>965596.82</v>
+        <v>966984.59</v>
       </c>
       <c r="O114" s="1">
-        <v>1.14</v>
+        <v>1.13</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>255</v>
+      </c>
+      <c r="B115" t="s">
         <v>256</v>
       </c>
-      <c r="B115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" s="1">
-        <v>8021.0</v>
+        <v>7201.0</v>
       </c>
       <c r="D115" s="1">
-        <v>41.55</v>
+        <v>40.15</v>
       </c>
       <c r="E115" s="1">
-        <v>37.070315422017</v>
+        <v>37.070315233995</v>
       </c>
       <c r="F115" t="s">
         <v>7</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>297341.0</v>
+        <v>266943.34</v>
       </c>
       <c r="I115" s="1">
-        <v>35931.55</v>
+        <v>22176.81</v>
       </c>
       <c r="J115" s="1">
-        <v>12.084290427489</v>
+        <v>8.3076843198261</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>333272.55</v>
+        <v>289120.15</v>
       </c>
       <c r="N115" s="1">
-        <v>333272.55</v>
+        <v>289120.15</v>
       </c>
       <c r="O115" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>257</v>
+      </c>
+      <c r="B116" t="s">
         <v>258</v>
       </c>
-      <c r="B116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" s="1">
-        <v>1996.0</v>
+        <v>1736.0</v>
       </c>
       <c r="D116" s="1">
-        <v>122.5</v>
+        <v>145.35</v>
       </c>
       <c r="E116" s="1">
-        <v>42.862935871744</v>
+        <v>42.862937788018</v>
       </c>
       <c r="F116" t="s">
         <v>7</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>85554.42</v>
+        <v>74410.06</v>
       </c>
       <c r="I116" s="1">
-        <v>158955.58</v>
+        <v>177917.54</v>
       </c>
       <c r="J116" s="1">
-        <v>185.79470236605</v>
+        <v>239.10414801439</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>244510.0</v>
+        <v>252327.6</v>
       </c>
       <c r="N116" s="1">
-        <v>244510.0</v>
+        <v>252327.6</v>
       </c>
       <c r="O116" s="1">
         <v>0.29</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>259</v>
+      </c>
+      <c r="B117" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="C117" s="1">
         <v>2502.0</v>
       </c>
       <c r="D117" s="1">
-        <v>77.88</v>
+        <v>87.44</v>
       </c>
       <c r="E117" s="1">
         <v>78.253820943245</v>
       </c>
       <c r="F117" t="s">
         <v>7</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>195791.06</v>
       </c>
       <c r="I117" s="1">
-        <v>-935.3</v>
+        <v>22983.82</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.47770311882473</v>
+        <v>11.7389527387</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>194855.76</v>
+        <v>218774.88</v>
       </c>
       <c r="N117" s="1">
-        <v>194855.76</v>
+        <v>218774.88</v>
       </c>
       <c r="O117" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>261</v>
+      </c>
+      <c r="B118" t="s">
         <v>262</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" s="1">
-        <v>22695.0</v>
+        <v>17637.0</v>
       </c>
       <c r="D118" s="1">
-        <v>37.4</v>
+        <v>40.72</v>
       </c>
       <c r="E118" s="1">
-        <v>16.750136153338</v>
+        <v>16.750136077564</v>
       </c>
       <c r="F118" t="s">
         <v>7</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>380144.34</v>
+        <v>295422.15</v>
       </c>
       <c r="I118" s="1">
-        <v>468648.66</v>
+        <v>422756.49</v>
       </c>
       <c r="J118" s="1">
-        <v>123.28176713087</v>
+        <v>143.10250263902</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>848793.0</v>
+        <v>718178.64</v>
       </c>
       <c r="N118" s="1">
-        <v>848793.0</v>
+        <v>718178.64</v>
       </c>
       <c r="O118" s="1">
-        <v>1.0</v>
+        <v>0.84</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>263</v>
+      </c>
+      <c r="B119" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="C119" s="1">
         <v>18720.0</v>
       </c>
       <c r="D119" s="1">
-        <v>30.94</v>
+        <v>30.3</v>
       </c>
       <c r="E119" s="1">
         <v>45.814635683761</v>
       </c>
       <c r="F119" t="s">
         <v>7</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>857649.98</v>
       </c>
       <c r="I119" s="1">
-        <v>-278453.18</v>
+        <v>-290433.98</v>
       </c>
       <c r="J119" s="1">
-        <v>-32.466995451921</v>
+        <v>-33.86392896552</v>
       </c>
       <c r="K119">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.56</v>
+      </c>
+      <c r="L119" t="s">
+        <v>265</v>
       </c>
       <c r="M119" s="1">
-        <v>579196.8</v>
+        <v>567216.0</v>
       </c>
       <c r="N119" s="1">
-        <v>579196.8</v>
+        <v>577622.24</v>
       </c>
       <c r="O119" s="1">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>266</v>
       </c>
       <c r="B120" t="s">
         <v>267</v>
       </c>
       <c r="C120" s="1">
         <v>5548.0</v>
       </c>
       <c r="D120" s="1">
-        <v>30.87</v>
+        <v>26.81</v>
       </c>
       <c r="E120" s="1">
         <v>36.417669430425</v>
       </c>
       <c r="F120" t="s">
         <v>7</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>202045.23</v>
       </c>
       <c r="I120" s="1">
-        <v>-30778.47</v>
+        <v>-53303.35</v>
       </c>
       <c r="J120" s="1">
-        <v>-15.233455400061</v>
+        <v>-26.381889837241</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>171266.76</v>
+        <v>148741.88</v>
       </c>
       <c r="N120" s="1">
-        <v>171266.76</v>
+        <v>148741.88</v>
       </c>
       <c r="O120" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>268</v>
       </c>
       <c r="B121" t="s">
         <v>269</v>
       </c>
       <c r="C121" s="1">
-        <v>16320.0</v>
+        <v>4227.0</v>
       </c>
       <c r="D121" s="1">
-        <v>11.602</v>
+        <v>51.85</v>
       </c>
       <c r="E121" s="1">
-        <v>11.644976715686</v>
+        <v>48.422122072392</v>
       </c>
       <c r="F121" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="G121">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>219859.58</v>
+        <v>204680.31</v>
       </c>
       <c r="I121" s="1">
-        <v>-1420.44</v>
+        <v>14489.64</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.64606691234469</v>
+        <v>7.0791567591431</v>
       </c>
       <c r="K121">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L121">
-        <v>941.39</v>
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>218439.14</v>
+        <v>219169.95</v>
       </c>
       <c r="N121" s="1">
-        <v>219380.53</v>
+        <v>219169.95</v>
       </c>
       <c r="O121" s="1">
         <v>0.26</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>270</v>
       </c>
       <c r="B122" t="s">
         <v>271</v>
       </c>
       <c r="C122" s="1">
-        <v>2243.0</v>
+        <v>32320.0</v>
       </c>
       <c r="D122" s="1">
-        <v>279.0</v>
+        <v>12.6</v>
       </c>
       <c r="E122" s="1">
-        <v>313.53187695051</v>
+        <v>11.799284034653</v>
       </c>
       <c r="F122" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G122">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H122" s="1">
-        <v>703252.0</v>
+        <v>441548.67</v>
       </c>
       <c r="I122" s="1">
-        <v>-77455.0</v>
+        <v>30067.49</v>
       </c>
       <c r="J122" s="1">
-        <v>-11.013832879252</v>
+        <v>6.8095528404604</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>625797.0</v>
+        <v>471616.16</v>
       </c>
       <c r="N122" s="1">
-        <v>625797.0</v>
+        <v>471616.16</v>
       </c>
       <c r="O122" s="1">
-        <v>0.74</v>
+        <v>0.55</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>272</v>
       </c>
       <c r="B123" t="s">
         <v>273</v>
       </c>
       <c r="C123" s="1">
-        <v>8960.0</v>
+        <v>2243.0</v>
       </c>
       <c r="D123" s="1">
-        <v>64.52</v>
+        <v>298.5</v>
       </c>
       <c r="E123" s="1">
-        <v>39.142283482143</v>
+        <v>313.53187695051</v>
       </c>
       <c r="F123" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="G123">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>371367.01</v>
+        <v>703252.0</v>
       </c>
       <c r="I123" s="1">
-        <v>258554.23</v>
+        <v>-33716.5</v>
       </c>
       <c r="J123" s="1">
-        <v>69.622293590376</v>
+        <v>-4.7943695858668</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>629921.24</v>
+        <v>669535.5</v>
       </c>
       <c r="N123" s="1">
-        <v>629921.24</v>
+        <v>669535.5</v>
       </c>
       <c r="O123" s="1">
-        <v>0.74</v>
+        <v>0.78</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>274</v>
       </c>
       <c r="B124" t="s">
         <v>275</v>
       </c>
       <c r="C124" s="1">
-        <v>8500.0</v>
+        <v>8960.0</v>
       </c>
       <c r="D124" s="1">
-        <v>81.76</v>
+        <v>64.4</v>
       </c>
       <c r="E124" s="1">
-        <v>92.341727058823</v>
+        <v>39.142283482143</v>
       </c>
       <c r="F124" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G124">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H124" s="1">
-        <v>784904.68</v>
+        <v>371367.01</v>
       </c>
       <c r="I124" s="1">
-        <v>-89944.68</v>
+        <v>257228.21</v>
       </c>
       <c r="J124" s="1">
-        <v>-11.459312486199</v>
+        <v>69.265229025055</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>694960.0</v>
+        <v>628595.22</v>
       </c>
       <c r="N124" s="1">
-        <v>694960.0</v>
+        <v>628595.22</v>
       </c>
       <c r="O124" s="1">
-        <v>0.82</v>
+        <v>0.73</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>276</v>
       </c>
       <c r="B125" t="s">
         <v>277</v>
       </c>
       <c r="C125" s="1">
-        <v>7253.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D125" s="1">
-        <v>140.7</v>
+        <v>77.95</v>
       </c>
       <c r="E125" s="1">
-        <v>165.93320970633</v>
+        <v>92.341727058823</v>
       </c>
       <c r="F125" t="s">
         <v>7</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1203513.57</v>
+        <v>784904.68</v>
       </c>
       <c r="I125" s="1">
-        <v>-183016.47</v>
+        <v>-122329.68</v>
       </c>
       <c r="J125" s="1">
-        <v>-15.206847231477</v>
+        <v>-15.585291197397</v>
       </c>
       <c r="K125">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>0.0</v>
+      </c>
+      <c r="L125">
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1020497.1</v>
+        <v>662575.0</v>
       </c>
       <c r="N125" s="1">
-        <v>1024702.5</v>
+        <v>662575.0</v>
       </c>
       <c r="O125" s="1">
-        <v>1.2</v>
+        <v>0.77</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B126" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C126" s="1">
-        <v>1660.0</v>
+        <v>7253.0</v>
       </c>
       <c r="D126" s="1">
-        <v>140.7</v>
+        <v>161.48</v>
       </c>
       <c r="E126" s="1">
-        <v>82.307572289157</v>
+        <v>165.93320970633</v>
       </c>
       <c r="F126" t="s">
         <v>7</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>136630.57</v>
+        <v>1203513.57</v>
       </c>
       <c r="I126" s="1">
-        <v>96931.43</v>
+        <v>-32299.13</v>
       </c>
       <c r="J126" s="1">
-        <v>70.944174499162</v>
+        <v>-2.6837362540083</v>
       </c>
       <c r="K126">
-        <v>1.49</v>
+        <v>0.86</v>
       </c>
       <c r="L126" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="M126" s="1">
-        <v>233562.0</v>
+        <v>1171214.44</v>
       </c>
       <c r="N126" s="1">
-        <v>236029.63</v>
+        <v>1177482.41</v>
       </c>
       <c r="O126" s="1">
-        <v>0.28</v>
+        <v>1.37</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B127" t="s">
+        <v>279</v>
+      </c>
+      <c r="C127" s="1">
+        <v>1660.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>161.48</v>
+      </c>
+      <c r="E127" s="1">
+        <v>82.307572289157</v>
+      </c>
+      <c r="F127" t="s">
+        <v>7</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>136630.57</v>
+      </c>
+      <c r="I127" s="1">
+        <v>131426.23</v>
+      </c>
+      <c r="J127" s="1">
+        <v>96.190940285179</v>
+      </c>
+      <c r="K127">
+        <v>1.77</v>
+      </c>
+      <c r="L127" t="s">
         <v>281</v>
       </c>
-      <c r="C127" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M127" s="1">
-        <v>1541083.95</v>
+        <v>268056.8</v>
       </c>
       <c r="N127" s="1">
-        <v>1541083.95</v>
+        <v>270996.49</v>
       </c>
       <c r="O127" s="1">
-        <v>1.81</v>
+        <v>0.32</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B128" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C128" s="1">
-        <v>4010.0</v>
+        <v>4802.0</v>
       </c>
       <c r="D128" s="1">
-        <v>274.85</v>
+        <v>269.05</v>
       </c>
       <c r="E128" s="1">
-        <v>105.72016708229</v>
+        <v>144.6061453561</v>
       </c>
       <c r="F128" t="s">
         <v>7</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>423937.87</v>
+        <v>694398.71</v>
       </c>
       <c r="I128" s="1">
-        <v>678210.63</v>
+        <v>597579.39</v>
       </c>
       <c r="J128" s="1">
-        <v>159.97877943766</v>
+        <v>86.057099674047</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>1102148.5</v>
+        <v>1291978.1</v>
       </c>
       <c r="N128" s="1">
-        <v>1102148.5</v>
+        <v>1291978.1</v>
       </c>
       <c r="O128" s="1">
-        <v>1.3</v>
+        <v>1.5</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>282</v>
       </c>
       <c r="B129" t="s">
         <v>283</v>
       </c>
       <c r="C129" s="1">
-        <v>2396.0</v>
+        <v>3185.0</v>
       </c>
       <c r="D129" s="1">
-        <v>50.2</v>
+        <v>269.05</v>
       </c>
       <c r="E129" s="1">
-        <v>98.584974958264</v>
+        <v>105.72016640502</v>
       </c>
       <c r="F129" t="s">
         <v>7</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>236209.6</v>
+        <v>336718.73</v>
       </c>
       <c r="I129" s="1">
-        <v>-115930.4</v>
+        <v>520205.52</v>
       </c>
       <c r="J129" s="1">
-        <v>-49.079461630687</v>
+        <v>154.49259980281</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>120279.2</v>
+        <v>856924.25</v>
       </c>
       <c r="N129" s="1">
-        <v>120279.2</v>
+        <v>856924.25</v>
       </c>
       <c r="O129" s="1">
-        <v>0.14</v>
+        <v>1.0</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>284</v>
       </c>
       <c r="B130" t="s">
         <v>285</v>
       </c>
       <c r="C130" s="1">
         <v>15766.0</v>
       </c>
       <c r="D130" s="1">
-        <v>26.9</v>
+        <v>23.2</v>
       </c>
       <c r="E130" s="1">
         <v>30.023207535202</v>
       </c>
       <c r="F130" t="s">
         <v>7</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>473345.89</v>
       </c>
       <c r="I130" s="1">
-        <v>-49240.49</v>
+        <v>-107574.69</v>
       </c>
       <c r="J130" s="1">
-        <v>-10.402644459425</v>
+        <v>-22.726444292143</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>424105.4</v>
+        <v>365771.2</v>
       </c>
       <c r="N130" s="1">
-        <v>424105.4</v>
+        <v>365771.2</v>
       </c>
       <c r="O130" s="1">
-        <v>0.5</v>
+        <v>0.43</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>286</v>
       </c>
       <c r="B131" t="s">
         <v>287</v>
       </c>
       <c r="C131" s="1">
         <v>4709.0</v>
       </c>
       <c r="D131" s="1">
-        <v>182.8</v>
+        <v>158.02</v>
       </c>
       <c r="E131" s="1">
         <v>96.575062645997</v>
       </c>
       <c r="F131" t="s">
         <v>7</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>454771.97</v>
       </c>
       <c r="I131" s="1">
-        <v>406033.23</v>
+        <v>289344.21</v>
       </c>
       <c r="J131" s="1">
-        <v>89.282817936207</v>
+        <v>63.624020187524</v>
       </c>
       <c r="K131">
         <v>0.08</v>
       </c>
       <c r="L131">
         <v>374.95</v>
       </c>
       <c r="M131" s="1">
-        <v>860805.2</v>
+        <v>744116.18</v>
       </c>
       <c r="N131" s="1">
-        <v>861180.15</v>
+        <v>744491.13</v>
       </c>
       <c r="O131" s="1">
-        <v>1.01</v>
+        <v>0.87</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>288</v>
       </c>
       <c r="B132" t="s">
         <v>289</v>
       </c>
       <c r="C132" s="1">
         <v>8554.0</v>
       </c>
       <c r="D132" s="1">
-        <v>35.97</v>
+        <v>34.84</v>
       </c>
       <c r="E132" s="1">
         <v>52.642769464578</v>
       </c>
       <c r="F132" t="s">
         <v>7</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>450306.25</v>
       </c>
       <c r="I132" s="1">
-        <v>-142618.87</v>
+        <v>-152284.89</v>
       </c>
       <c r="J132" s="1">
-        <v>-31.671527987897</v>
+        <v>-33.818071590168</v>
       </c>
       <c r="K132">
         <v>0.3</v>
       </c>
       <c r="L132" t="s">
         <v>290</v>
       </c>
       <c r="M132" s="1">
-        <v>307687.38</v>
+        <v>298021.36</v>
       </c>
       <c r="N132" s="1">
-        <v>310226.03</v>
+        <v>300560.01</v>
       </c>
       <c r="O132" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>291</v>
       </c>
       <c r="B133" t="s">
         <v>292</v>
       </c>
       <c r="C133" s="1">
         <v>4510.0</v>
       </c>
       <c r="D133" s="1">
-        <v>243.4</v>
+        <v>268.8</v>
       </c>
       <c r="E133" s="1">
         <v>200.84106430155</v>
       </c>
       <c r="F133" t="s">
         <v>7</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>905793.2</v>
       </c>
       <c r="I133" s="1">
-        <v>191940.8</v>
+        <v>306494.8</v>
       </c>
       <c r="J133" s="1">
-        <v>21.1903555911</v>
+        <v>33.837171663466</v>
       </c>
       <c r="K133">
         <v>1.54</v>
       </c>
       <c r="L133" t="s">
         <v>293</v>
       </c>
       <c r="M133" s="1">
-        <v>1097734.0</v>
+        <v>1212288.0</v>
       </c>
       <c r="N133" s="1">
-        <v>1104687.04</v>
+        <v>1219241.04</v>
       </c>
       <c r="O133" s="1">
-        <v>1.3</v>
+        <v>1.42</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>294</v>
       </c>
       <c r="B134" t="s">
         <v>295</v>
       </c>
       <c r="C134" s="1">
         <v>1605.0</v>
       </c>
       <c r="D134" s="1">
-        <v>147.5</v>
+        <v>149.35</v>
       </c>
       <c r="E134" s="1">
         <v>249.79685981308</v>
       </c>
       <c r="F134" t="s">
         <v>31</v>
       </c>
       <c r="G134">
         <v>0.92</v>
       </c>
       <c r="H134" s="1">
         <v>387576.79</v>
       </c>
       <c r="I134" s="1">
-        <v>-129617.64</v>
+        <v>-126446.37</v>
       </c>
       <c r="J134" s="1">
-        <v>-33.44308620751</v>
+        <v>-32.624856096259</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>257959.15</v>
+        <v>261130.42</v>
       </c>
       <c r="N134" s="1">
-        <v>257959.15</v>
+        <v>261130.42</v>
       </c>
       <c r="O134" s="1">
         <v>0.3</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>296</v>
       </c>
       <c r="B135" t="s">
         <v>297</v>
       </c>
       <c r="C135" s="1">
         <v>10426.0</v>
       </c>
       <c r="D135" s="1">
-        <v>69.71</v>
+        <v>70.26</v>
       </c>
       <c r="E135" s="1">
         <v>40.217699980817</v>
       </c>
       <c r="F135" t="s">
         <v>7</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>419309.74</v>
       </c>
       <c r="I135" s="1">
-        <v>307486.72</v>
+        <v>313221.02</v>
       </c>
       <c r="J135" s="1">
-        <v>73.331642618175</v>
+        <v>74.699199689471</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>726796.46</v>
+        <v>732530.76</v>
       </c>
       <c r="N135" s="1">
-        <v>726796.46</v>
+        <v>732530.76</v>
       </c>
       <c r="O135" s="1">
         <v>0.85</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>298</v>
       </c>
       <c r="B136" t="s">
         <v>299</v>
       </c>
       <c r="C136" s="1">
-        <v>21781.0</v>
+        <v>21133.0</v>
       </c>
       <c r="D136" s="1">
-        <v>209.0</v>
+        <v>188.0</v>
       </c>
       <c r="E136" s="1">
-        <v>188.60455029613</v>
+        <v>188.6045502295</v>
       </c>
       <c r="F136" t="s">
         <v>300</v>
       </c>
       <c r="G136">
-        <v>9.77</v>
+        <v>10.21</v>
       </c>
       <c r="H136" s="1">
-        <v>347453.13</v>
+        <v>337116.16</v>
       </c>
       <c r="I136" s="1">
-        <v>69760.69</v>
+        <v>27696.14</v>
       </c>
       <c r="J136" s="1">
-        <v>20.077726742597</v>
+        <v>8.2156073443646</v>
       </c>
       <c r="K136">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.28</v>
+      </c>
+      <c r="L136" t="s">
+        <v>301</v>
       </c>
       <c r="M136" s="1">
-        <v>417213.82</v>
+        <v>364812.3</v>
       </c>
       <c r="N136" s="1">
-        <v>417213.82</v>
+        <v>370812.28</v>
       </c>
       <c r="O136" s="1">
-        <v>0.49</v>
+        <v>0.43</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B137" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>3492.0</v>
+        <v>4502.0</v>
       </c>
       <c r="D137" s="1">
-        <v>45.72</v>
+        <v>48.34</v>
       </c>
       <c r="E137" s="1">
-        <v>47.941013745705</v>
+        <v>47.897734340293</v>
       </c>
       <c r="F137" t="s">
         <v>7</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>167410.02</v>
+        <v>215635.6</v>
       </c>
       <c r="I137" s="1">
-        <v>-7755.78</v>
+        <v>1991.08</v>
       </c>
       <c r="J137" s="1">
-        <v>-4.6328051331694</v>
+        <v>0.92335402874108</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>159654.24</v>
+        <v>217626.68</v>
       </c>
       <c r="N137" s="1">
-        <v>159654.24</v>
+        <v>217626.68</v>
       </c>
       <c r="O137" s="1">
-        <v>0.19</v>
+        <v>0.25</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B138" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>11401.0</v>
+        <v>20407.0</v>
       </c>
       <c r="D138" s="1">
-        <v>19.24</v>
+        <v>19.06</v>
       </c>
       <c r="E138" s="1">
-        <v>18.151502499781</v>
+        <v>18.905518204538</v>
       </c>
       <c r="F138" t="s">
         <v>7</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>206945.28</v>
+        <v>385804.91</v>
       </c>
       <c r="I138" s="1">
-        <v>12409.96</v>
+        <v>3152.51</v>
       </c>
       <c r="J138" s="1">
-        <v>5.9967349823103</v>
+        <v>0.81712542227625</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>219355.24</v>
+        <v>388957.42</v>
       </c>
       <c r="N138" s="1">
-        <v>219355.24</v>
+        <v>388957.42</v>
       </c>
       <c r="O138" s="1">
-        <v>0.26</v>
+        <v>0.45</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B139" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C139" s="1">
-        <v>14599.0</v>
+        <v>7474.0</v>
       </c>
       <c r="D139" s="1">
-        <v>7.186</v>
+        <v>62.82</v>
       </c>
       <c r="E139" s="1">
-        <v>16.348219741078</v>
+        <v>34.22746320578</v>
       </c>
       <c r="F139" t="s">
         <v>7</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>238667.66</v>
+        <v>255816.06</v>
       </c>
       <c r="I139" s="1">
-        <v>-133759.25</v>
+        <v>213700.62</v>
       </c>
       <c r="J139" s="1">
-        <v>-56.044145235261</v>
+        <v>83.536827203108</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>104908.41</v>
+        <v>469516.68</v>
       </c>
       <c r="N139" s="1">
-        <v>104908.41</v>
+        <v>469516.68</v>
       </c>
       <c r="O139" s="1">
-        <v>0.12</v>
+        <v>0.55</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B140" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>10138.0</v>
+        <v>3160.0</v>
       </c>
       <c r="D140" s="1">
-        <v>42.87</v>
+        <v>93.98</v>
       </c>
       <c r="E140" s="1">
-        <v>34.227462024068</v>
+        <v>92.425990506329</v>
       </c>
       <c r="F140" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G140">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H140" s="1">
-        <v>346998.01</v>
+        <v>280866.71</v>
       </c>
       <c r="I140" s="1">
-        <v>87618.05</v>
+        <v>42652.24</v>
       </c>
       <c r="J140" s="1">
-        <v>25.250303308656</v>
+        <v>15.185936418025</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>434616.06</v>
+        <v>323518.95</v>
       </c>
       <c r="N140" s="1">
-        <v>434616.06</v>
+        <v>323518.95</v>
       </c>
       <c r="O140" s="1">
-        <v>0.51</v>
+        <v>0.38</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B141" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>3160.0</v>
+        <v>2903.0</v>
       </c>
       <c r="D141" s="1">
-        <v>85.46</v>
+        <v>90.0</v>
       </c>
       <c r="E141" s="1">
-        <v>92.425990506329</v>
+        <v>37.257506028247</v>
       </c>
       <c r="F141" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="G141">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>280866.71</v>
+        <v>108158.54</v>
       </c>
       <c r="I141" s="1">
-        <v>13395.07</v>
+        <v>153111.46</v>
       </c>
       <c r="J141" s="1">
-        <v>4.7691910515134</v>
+        <v>141.56206250565</v>
       </c>
       <c r="K141">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.38</v>
+      </c>
+      <c r="L141" t="s">
+        <v>312</v>
       </c>
       <c r="M141" s="1">
-        <v>294261.78</v>
+        <v>261270.0</v>
       </c>
       <c r="N141" s="1">
-        <v>294261.78</v>
+        <v>262384.33</v>
       </c>
       <c r="O141" s="1">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B142" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C142" s="1">
-        <v>3421.0</v>
+        <v>97327.0</v>
       </c>
       <c r="D142" s="1">
-        <v>69.35</v>
+        <v>4.914</v>
       </c>
       <c r="E142" s="1">
-        <v>37.257506577024</v>
+        <v>6.8441790047983</v>
       </c>
       <c r="F142" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G142">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H142" s="1">
-        <v>127457.93</v>
+        <v>771398.68</v>
       </c>
       <c r="I142" s="1">
-        <v>109788.42</v>
+        <v>-217519.21</v>
       </c>
       <c r="J142" s="1">
-        <v>86.136986533517</v>
+        <v>-28.198027250967</v>
       </c>
       <c r="K142">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>0.0</v>
+      </c>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>237246.35</v>
+        <v>553879.47</v>
       </c>
       <c r="N142" s="1">
-        <v>238261.98</v>
+        <v>553879.47</v>
       </c>
       <c r="O142" s="1">
-        <v>0.28</v>
+        <v>0.64</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B143" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C143" s="1">
-        <v>121658.0</v>
+        <v>12888.0</v>
       </c>
       <c r="D143" s="1">
-        <v>3.552</v>
+        <v>35.0</v>
       </c>
       <c r="E143" s="1">
-        <v>6.8441790100117</v>
+        <v>32.83920468653</v>
       </c>
       <c r="F143" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="G143">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>964242.4</v>
+        <v>423231.67</v>
       </c>
       <c r="I143" s="1">
-        <v>-465712.66</v>
+        <v>27848.33</v>
       </c>
       <c r="J143" s="1">
-        <v>-48.298297191661</v>
+        <v>6.5799258358903</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>498529.74</v>
+        <v>451080.0</v>
       </c>
       <c r="N143" s="1">
-        <v>498529.74</v>
+        <v>451080.0</v>
       </c>
       <c r="O143" s="1">
-        <v>0.59</v>
+        <v>0.53</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B144" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C144" s="1">
-        <v>11049.0</v>
+        <v>18981.0</v>
       </c>
       <c r="D144" s="1">
-        <v>39.96</v>
+        <v>77.37</v>
       </c>
       <c r="E144" s="1">
-        <v>32.310395510906</v>
+        <v>62.013117327854</v>
       </c>
       <c r="F144" t="s">
         <v>7</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>356997.56</v>
+        <v>1177070.98</v>
       </c>
       <c r="I144" s="1">
-        <v>84520.48</v>
+        <v>291488.99</v>
       </c>
       <c r="J144" s="1">
-        <v>23.675366296621</v>
+        <v>24.763926301199</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>441518.04</v>
+        <v>1468559.97</v>
       </c>
       <c r="N144" s="1">
-        <v>441518.04</v>
+        <v>1468559.97</v>
       </c>
       <c r="O144" s="1">
-        <v>0.52</v>
+        <v>1.71</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B145" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C145" s="1">
-        <v>5772.0</v>
+        <v>1699.0</v>
       </c>
       <c r="D145" s="1">
-        <v>42.44</v>
+        <v>261.0</v>
       </c>
       <c r="E145" s="1">
-        <v>37.432884615385</v>
+        <v>257.71209535021</v>
       </c>
       <c r="F145" t="s">
         <v>7</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>216062.61</v>
+        <v>437852.85</v>
       </c>
       <c r="I145" s="1">
-        <v>28901.07</v>
+        <v>5586.15</v>
       </c>
       <c r="J145" s="1">
-        <v>13.376247745966</v>
+        <v>1.2758053304895</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>244963.68</v>
+        <v>443439.0</v>
       </c>
       <c r="N145" s="1">
-        <v>244963.68</v>
+        <v>443439.0</v>
       </c>
       <c r="O145" s="1">
-        <v>0.29</v>
+        <v>0.52</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B146" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C146" s="1">
-        <v>18981.0</v>
+        <v>10041.0</v>
       </c>
       <c r="D146" s="1">
-        <v>76.6</v>
+        <v>73.15</v>
       </c>
       <c r="E146" s="1">
-        <v>62.013117327854</v>
+        <v>67.046215516383</v>
       </c>
       <c r="F146" t="s">
         <v>7</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>1177070.98</v>
+        <v>673211.05</v>
       </c>
       <c r="I146" s="1">
-        <v>276873.62</v>
+        <v>61288.1</v>
       </c>
       <c r="J146" s="1">
-        <v>23.522253517796</v>
+        <v>9.1038464089382</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>1453944.6</v>
+        <v>734499.15</v>
       </c>
       <c r="N146" s="1">
-        <v>1453944.6</v>
+        <v>734499.15</v>
       </c>
       <c r="O146" s="1">
-        <v>1.71</v>
+        <v>0.86</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B147" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C147" s="1">
-        <v>1699.0</v>
+        <v>13306.0</v>
       </c>
       <c r="D147" s="1">
-        <v>246.3</v>
+        <v>48.61</v>
       </c>
       <c r="E147" s="1">
-        <v>257.71209535021</v>
+        <v>46.506733804299</v>
       </c>
       <c r="F147" t="s">
         <v>7</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>437852.85</v>
+        <v>618818.6</v>
       </c>
       <c r="I147" s="1">
-        <v>-19389.15</v>
+        <v>27986.06</v>
       </c>
       <c r="J147" s="1">
-        <v>-4.4282342800783</v>
+        <v>4.5224981925236</v>
       </c>
       <c r="K147">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.47</v>
+      </c>
+      <c r="L147" t="s">
+        <v>325</v>
       </c>
       <c r="M147" s="1">
-        <v>418463.7</v>
+        <v>646804.66</v>
       </c>
       <c r="N147" s="1">
-        <v>418463.7</v>
+        <v>653041.98</v>
       </c>
       <c r="O147" s="1">
-        <v>0.49</v>
+        <v>0.76</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B148" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C148" s="1">
-        <v>9504.0</v>
+        <v>163428.0</v>
       </c>
       <c r="D148" s="1">
-        <v>64.45</v>
+        <v>4.785</v>
       </c>
       <c r="E148" s="1">
-        <v>66.785519781145</v>
+        <v>3.4198942041755</v>
       </c>
       <c r="F148" t="s">
         <v>7</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>634729.58</v>
+        <v>558906.47</v>
       </c>
       <c r="I148" s="1">
-        <v>-22196.78</v>
+        <v>223096.51</v>
       </c>
       <c r="J148" s="1">
-        <v>-3.497045151102</v>
+        <v>39.916608945321</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
-        <v>0.0</v>
+        <v>546.67</v>
       </c>
       <c r="M148" s="1">
-        <v>612532.8</v>
+        <v>782002.98</v>
       </c>
       <c r="N148" s="1">
-        <v>612532.8</v>
+        <v>782549.65</v>
       </c>
       <c r="O148" s="1">
-        <v>0.72</v>
+        <v>0.91</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B149" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C149" s="1">
-        <v>13306.0</v>
+        <v>42111.0</v>
       </c>
       <c r="D149" s="1">
-        <v>49.055</v>
+        <v>5.06</v>
       </c>
       <c r="E149" s="1">
-        <v>46.506733804299</v>
+        <v>8.7898750920187</v>
       </c>
       <c r="F149" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G149">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H149" s="1">
-        <v>618818.6</v>
+        <v>438098.94</v>
       </c>
       <c r="I149" s="1">
-        <v>33907.23</v>
+        <v>-191328.66</v>
       </c>
       <c r="J149" s="1">
-        <v>5.4793488754217</v>
+        <v>-43.672477271915</v>
       </c>
       <c r="K149">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.04</v>
+      </c>
+      <c r="L149" t="s">
+        <v>330</v>
       </c>
       <c r="M149" s="1">
-        <v>652725.83</v>
+        <v>246770.28</v>
       </c>
       <c r="N149" s="1">
-        <v>652725.83</v>
+        <v>248638.04</v>
       </c>
       <c r="O149" s="1">
-        <v>0.77</v>
+        <v>0.29</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="B150" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C150" s="1">
-        <v>167387.0</v>
+        <v>2270.0</v>
       </c>
       <c r="D150" s="1">
-        <v>4.08</v>
+        <v>124.25</v>
       </c>
       <c r="E150" s="1">
-        <v>3.4179320974747</v>
+        <v>108.66343171806</v>
       </c>
       <c r="F150" t="s">
         <v>7</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>572117.4</v>
+        <v>246665.99</v>
       </c>
       <c r="I150" s="1">
-        <v>110821.56</v>
+        <v>35381.51</v>
       </c>
       <c r="J150" s="1">
-        <v>19.370422923687</v>
+        <v>14.343894754198</v>
       </c>
       <c r="K150">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>682938.96</v>
+        <v>282047.5</v>
       </c>
       <c r="N150" s="1">
-        <v>685125.63</v>
+        <v>282047.5</v>
       </c>
       <c r="O150" s="1">
-        <v>0.81</v>
+        <v>0.33</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>331</v>
       </c>
       <c r="B151" t="s">
         <v>332</v>
       </c>
       <c r="C151" s="1">
-        <v>42111.0</v>
+        <v>5985.0</v>
       </c>
       <c r="D151" s="1">
-        <v>4.71</v>
+        <v>124.25</v>
       </c>
       <c r="E151" s="1">
-        <v>8.7898750920187</v>
+        <v>112.47258980785</v>
       </c>
       <c r="F151" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="G151">
+        <v>1.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>673148.45</v>
+      </c>
+      <c r="I151" s="1">
+        <v>70487.8</v>
+      </c>
+      <c r="J151" s="1">
+        <v>10.47136036635</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>743636.25</v>
+      </c>
+      <c r="N151" s="1">
+        <v>743636.25</v>
+      </c>
+      <c r="O151" s="1">
         <v>0.87</v>
-      </c>
-[...22 lines deleted...]
-        <v>0.28</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>333</v>
+      </c>
+      <c r="B152" t="s">
         <v>334</v>
       </c>
-      <c r="B152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C152" s="1">
-        <v>5985.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>131.05</v>
+        <v>350.0</v>
       </c>
       <c r="E152" s="1">
-        <v>112.47258980785</v>
+        <v>321.34986</v>
       </c>
       <c r="F152" t="s">
         <v>7</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>673148.45</v>
+        <v>321349.86</v>
       </c>
       <c r="I152" s="1">
-        <v>111185.8</v>
+        <v>28650.14</v>
       </c>
       <c r="J152" s="1">
-        <v>16.517277875333</v>
+        <v>8.9155601312538</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>784334.25</v>
+        <v>350000.0</v>
       </c>
       <c r="N152" s="1">
-        <v>784334.25</v>
+        <v>350000.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.92</v>
+        <v>0.41</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B153" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C153" s="1">
-        <v>2737.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>131.05</v>
+        <v>20.19</v>
       </c>
       <c r="E153" s="1">
-        <v>108.66343076361</v>
+        <v>23.350965555556</v>
       </c>
       <c r="F153" t="s">
         <v>7</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>297411.81</v>
+        <v>210158.69</v>
       </c>
       <c r="I153" s="1">
-        <v>61272.04</v>
+        <v>-28448.69</v>
       </c>
       <c r="J153" s="1">
-        <v>20.601750818167</v>
+        <v>-13.536765955288</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>358683.85</v>
+        <v>181710.0</v>
       </c>
       <c r="N153" s="1">
-        <v>358683.85</v>
+        <v>181710.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.42</v>
+        <v>0.21</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B154" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C154" s="1">
-        <v>1000.0</v>
+        <v>19285.0</v>
       </c>
       <c r="D154" s="1">
-        <v>378.5</v>
+        <v>21.66</v>
       </c>
       <c r="E154" s="1">
-        <v>321.34986</v>
+        <v>26.240920404459</v>
       </c>
       <c r="F154" t="s">
         <v>7</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>321349.86</v>
+        <v>506056.15</v>
       </c>
       <c r="I154" s="1">
-        <v>57150.14</v>
+        <v>-88343.05</v>
       </c>
       <c r="J154" s="1">
-        <v>17.784398599085</v>
+        <v>-17.45716359736</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>378500.0</v>
+        <v>417713.1</v>
       </c>
       <c r="N154" s="1">
-        <v>378500.0</v>
+        <v>417713.1</v>
       </c>
       <c r="O154" s="1">
-        <v>0.45</v>
+        <v>0.49</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>337</v>
+      </c>
+      <c r="B155" t="s">
         <v>338</v>
       </c>
-      <c r="B155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C155" s="1">
-        <v>9000.0</v>
+        <v>8550.0</v>
       </c>
       <c r="D155" s="1">
-        <v>23.24</v>
+        <v>21.66</v>
       </c>
       <c r="E155" s="1">
-        <v>23.350965555556</v>
+        <v>24.523230409357</v>
       </c>
       <c r="F155" t="s">
         <v>7</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>210158.69</v>
+        <v>209673.62</v>
       </c>
       <c r="I155" s="1">
-        <v>-998.69</v>
+        <v>-24480.62</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.47520756814767</v>
+        <v>-11.67558417697</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>209160.0</v>
+        <v>185193.0</v>
       </c>
       <c r="N155" s="1">
-        <v>209160.0</v>
+        <v>185193.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
+        <v>339</v>
+      </c>
+      <c r="B156" t="s">
         <v>340</v>
       </c>
-      <c r="B156" t="s">
+      <c r="C156" s="1">
+        <v>9107.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>23.88</v>
+      </c>
+      <c r="E156" s="1">
+        <v>32.032130229494</v>
+      </c>
+      <c r="F156" t="s">
+        <v>7</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>291716.61</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-74241.45</v>
+      </c>
+      <c r="J156" s="1">
+        <v>-25.449853541079</v>
+      </c>
+      <c r="K156">
+        <v>0.17</v>
+      </c>
+      <c r="L156" t="s">
         <v>341</v>
       </c>
-      <c r="C156" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M156" s="1">
-        <v>460911.5</v>
+        <v>217475.16</v>
       </c>
       <c r="N156" s="1">
-        <v>460911.5</v>
+        <v>219005.38</v>
       </c>
       <c r="O156" s="1">
-        <v>0.54</v>
+        <v>0.25</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B157" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>9642.0</v>
+        <v>2662.0</v>
       </c>
       <c r="D157" s="1">
-        <v>23.9</v>
+        <v>63.48</v>
       </c>
       <c r="E157" s="1">
-        <v>24.52323065754</v>
+        <v>138.66598046582</v>
       </c>
       <c r="F157" t="s">
         <v>7</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>236452.99</v>
+        <v>369128.84</v>
       </c>
       <c r="I157" s="1">
-        <v>-6009.19</v>
+        <v>-200145.08</v>
       </c>
       <c r="J157" s="1">
-        <v>-2.5413888824159</v>
+        <v>-54.22092730549</v>
       </c>
       <c r="K157">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.35</v>
+      </c>
+      <c r="L157" t="s">
+        <v>344</v>
       </c>
       <c r="M157" s="1">
-        <v>230443.8</v>
+        <v>168983.76</v>
       </c>
       <c r="N157" s="1">
-        <v>230443.8</v>
+        <v>172581.45</v>
       </c>
       <c r="O157" s="1">
-        <v>0.27</v>
+        <v>0.2</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="B158" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C158" s="1">
-        <v>9107.0</v>
+        <v>-31355.04</v>
       </c>
       <c r="D158" s="1">
-        <v>24.86</v>
+        <v>0.8635</v>
       </c>
       <c r="E158" s="1">
-        <v>32.032130229494</v>
+        <v>0.0</v>
       </c>
       <c r="F158" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G158">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H158" s="1">
-        <v>291716.61</v>
+        <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-65316.59</v>
+        <v>-677.94</v>
       </c>
       <c r="J158" s="1">
-        <v>-22.390425420068</v>
+        <v>0</v>
       </c>
       <c r="K158">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L158">
-        <v>448.76</v>
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>226400.02</v>
+        <v>-677.93999999998</v>
       </c>
       <c r="N158" s="1">
-        <v>226848.78</v>
+        <v>-677.93999999998</v>
       </c>
       <c r="O158" s="1">
-        <v>0.27</v>
+        <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B159" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C159" s="1">
-        <v>2662.0</v>
+        <v>-31355.04</v>
       </c>
       <c r="D159" s="1">
-        <v>65.78</v>
+        <v>0.8635</v>
       </c>
       <c r="E159" s="1">
-        <v>138.66598046582</v>
+        <v>0.0</v>
       </c>
       <c r="F159" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G159">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H159" s="1">
-        <v>369128.84</v>
+        <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-194022.48</v>
+        <v>-677.94</v>
       </c>
       <c r="J159" s="1">
-        <v>-52.562265251342</v>
+        <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>175106.36</v>
+        <v>-677.93999999998</v>
       </c>
       <c r="N159" s="1">
-        <v>175106.36</v>
+        <v>-677.93999999998</v>
       </c>
       <c r="O159" s="1">
-        <v>0.21</v>
+        <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B160" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C160" s="1">
-        <v>122291.64</v>
+        <v>11059.08</v>
       </c>
       <c r="D160" s="1">
-        <v>0.8668</v>
+        <v>10.8905</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
-        <v>72</v>
+        <v>300</v>
       </c>
       <c r="G160">
-        <v>0.87</v>
+        <v>10.21</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-449.39</v>
+        <v>-35.36</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>-449.39000000001</v>
+        <v>-35.360000000001</v>
       </c>
       <c r="N160" s="1">
-        <v>-449.39000000001</v>
+        <v>-35.360000000001</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B161" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C161" s="1">
-        <v>122291.64</v>
+        <v>11059.08</v>
       </c>
       <c r="D161" s="1">
-        <v>0.8668</v>
+        <v>10.8905</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
-        <v>72</v>
+        <v>300</v>
       </c>
       <c r="G161">
-        <v>0.87</v>
+        <v>10.21</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-449.39</v>
+        <v>-35.36</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>-449.39000000001</v>
+        <v>-35.360000000001</v>
       </c>
       <c r="N161" s="1">
-        <v>-449.39000000001</v>
+        <v>-35.360000000001</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B162" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C162" s="1">
-        <v>78920.77</v>
+        <v>5.0</v>
       </c>
       <c r="D162" s="1">
-        <v>0.8668</v>
+        <v>4807.3</v>
       </c>
       <c r="E162" s="1">
-        <v>0.0</v>
+        <v>4803.202</v>
       </c>
       <c r="F162" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="G162">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>0.0</v>
+        <v>24016.01</v>
       </c>
       <c r="I162" s="1">
-        <v>-235.5</v>
+        <v>20.49</v>
       </c>
       <c r="J162" s="1">
-        <v>0</v>
+        <v>0.08531808572698</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162">
         <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>-235.5</v>
+        <v>24036.5</v>
       </c>
       <c r="N162" s="1">
-        <v>-235.5</v>
+        <v>24036.5</v>
       </c>
       <c r="O162" s="1">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="P162">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P163">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>