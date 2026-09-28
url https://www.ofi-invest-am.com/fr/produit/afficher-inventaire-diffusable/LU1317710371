--- v4 (2026-09-05)
+++ v5 (2026-09-28)
@@ -190,53 +190,50 @@
   <si>
     <t>FR0000071946</t>
   </si>
   <si>
     <t>ALTEN SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
   <si>
-    <t>1 853.85</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0000334118</t>
   </si>
   <si>
     <t>ASM INTERNATIONAL NV</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
@@ -265,284 +262,290 @@
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>5 102.14</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>2 922.98</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
+    <t>1 640.35</t>
+  </si>
+  <si>
     <t>NL0011872650</t>
   </si>
   <si>
     <t>BASIC-FIT NV</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>1 862.85</t>
   </si>
   <si>
+    <t>DE0005909006</t>
+  </si>
+  <si>
+    <t>BILFINGER</t>
+  </si>
+  <si>
     <t>DK0064867972</t>
   </si>
   <si>
     <t>BIOMAR GROUP</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>9 867.21</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>GB00B3FLWH99</t>
   </si>
   <si>
     <t>BODYCOTE PLC</t>
   </si>
   <si>
-    <t>13 460.70</t>
-[...1 lines deleted...]
-  <si>
     <t>SE0007491303</t>
   </si>
   <si>
     <t>BRAVIDA HOLDING</t>
   </si>
   <si>
     <t>GB00B0744B38</t>
   </si>
   <si>
     <t>BUNZL</t>
   </si>
   <si>
-    <t>10 867.62</t>
+    <t>10 870.03</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>ES0105630315</t>
   </si>
   <si>
     <t>CIE AUTOMOTIVE SA</t>
   </si>
   <si>
     <t>6 373.47</t>
   </si>
   <si>
     <t>GB00B4YZN328</t>
   </si>
   <si>
     <t>COATS GROUP PLC</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>GB00BD6K4575</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
+    <t>5 781.42</t>
+  </si>
+  <si>
     <t>GB00B2863827</t>
   </si>
   <si>
     <t>CVS GROUP PLC</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>2 614.57</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>1 208.35</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>GB0000055888</t>
   </si>
   <si>
     <t>DISCOVERIE GROUP</t>
   </si>
   <si>
+    <t>12 079.37</t>
+  </si>
+  <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>IT0005453250</t>
   </si>
   <si>
     <t>EL EN</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC CLASS A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>NL0006294274</t>
   </si>
   <si>
     <t>EURONEXT NV</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...7 lines deleted...]
-  <si>
     <t>GB00B19NLV48</t>
   </si>
   <si>
     <t>EXPERIAN PLC</t>
   </si>
   <si>
+    <t>6 068.45</t>
+  </si>
+  <si>
     <t>BE0003874915</t>
   </si>
   <si>
     <t>FAGRON NV</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>ES0137650018</t>
   </si>
   <si>
     <t>FLUIDRA SA</t>
   </si>
   <si>
     <t>CH1335392721</t>
   </si>
   <si>
     <t>GALDERMA GROUP N AG</t>
   </si>
   <si>
     <t>GB0003718474</t>
@@ -559,95 +562,101 @@
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>IE00BD6JX574</t>
   </si>
   <si>
     <t>GLENVEAGH PROPERTIES PLC</t>
   </si>
   <si>
     <t>IT0005411209</t>
   </si>
   <si>
     <t>GVS</t>
   </si>
   <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>GB00B0LCW083</t>
   </si>
   <si>
     <t>HIKMA PHARMACEUTICALS PLC</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD NV</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>1 417.50</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
+    <t>3 780.47</t>
+  </si>
+  <si>
     <t>2 585.42</t>
   </si>
   <si>
-    <t>3 780.47</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>FR0000073298</t>
   </si>
   <si>
     <t>IPSOS SA</t>
   </si>
   <si>
     <t>DE000JST4000</t>
   </si>
   <si>
     <t>JOST WERKE</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
@@ -745,119 +754,119 @@
   <si>
     <t>NOBA BANK GROUP</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>13 831.10</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
-    <t>4 269.19</t>
+    <t>2 951.10</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
-    <t>4 813.42</t>
+    <t>1 765.56</t>
   </si>
   <si>
     <t>GB0006650450</t>
   </si>
   <si>
     <t>OXFORD INSTRUMENTS PLC</t>
   </si>
   <si>
     <t>CH0024608827</t>
   </si>
   <si>
     <t>PARTNERS GROUP HOLDING AG</t>
   </si>
   <si>
     <t>FR001400PFU4</t>
   </si>
   <si>
     <t>PLANISWARE SA</t>
   </si>
   <si>
     <t>GB00B7N0K053</t>
   </si>
   <si>
     <t>PREMIER FOODS PLC</t>
   </si>
   <si>
+    <t>16 273.36</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>DE0007461006</t>
   </si>
   <si>
     <t>PVA TEPLA AG</t>
   </si>
   <si>
     <t>GB00B2B0DG97</t>
   </si>
   <si>
     <t>RELX PLC</t>
   </si>
   <si>
-    <t>10 406.24</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>DE000RENK730</t>
   </si>
   <si>
     <t>RENK GROUP AG</t>
   </si>
   <si>
     <t>GB00B63H8491</t>
   </si>
   <si>
     <t>ROLLS-ROYCE HOLDINGS PLC</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CH1243598427</t>
@@ -919,192 +928,183 @@
   <si>
     <t>6 953.04</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>NO0010631567</t>
   </si>
   <si>
     <t>SPAREBANK  SR-NORGE</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>5 999.98</t>
+    <t>5 775.42</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>DE000SPG1003</t>
   </si>
   <si>
     <t>SPRINGER NATURE AG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>DE000A1K0235</t>
   </si>
   <si>
     <t>SUSS MICROTEC N</t>
   </si>
   <si>
-    <t>1 114.33</t>
+    <t>1 015.63</t>
   </si>
   <si>
     <t>GB00BP92CJ43</t>
   </si>
   <si>
     <t>TATE AND LYLE PLC</t>
   </si>
   <si>
+    <t>14 881.62</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>6 237.32</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00BJ5FQX74</t>
   </si>
   <si>
     <t>UNIPHAR PLC</t>
   </si>
   <si>
     <t>GB0006928617</t>
   </si>
   <si>
     <t>UNITE GROUP PLC</t>
   </si>
   <si>
-    <t>1 867.76</t>
+    <t>1 868.18</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0000031577</t>
   </si>
   <si>
     <t>VIRBAC SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>BE0974349814</t>
   </si>
   <si>
     <t>WAREHOUSES DE PAUW NV</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>1 530.22</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
-  </si>
-[...13 lines deleted...]
-    <t>EUR/NOK 2026-06-09</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1419,8398 +1419,8348 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...25 lines deleted...]
-      <c r="A2" t="s">
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2">
+        <v>3251</v>
+      </c>
+      <c r="B2" s="1">
+        <v>182861.0</v>
+      </c>
+      <c r="C2">
+        <v>126.87</v>
+      </c>
+      <c r="D2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E2">
+        <v>23198818.06</v>
+      </c>
+      <c r="F2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2">
+        <v>23198818.06</v>
+      </c>
+      <c r="H2" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2">
-[...25 lines deleted...]
-      <c r="A3" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3">
+        <v>393</v>
+      </c>
+      <c r="B3" s="1">
+        <v>59311.0</v>
+      </c>
+      <c r="C3">
+        <v>394.84</v>
+      </c>
+      <c r="D3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E3">
+        <v>23418281.58</v>
+      </c>
+      <c r="F3" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3">
+        <v>23418281.58</v>
+      </c>
+      <c r="H3" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z3" t="s">
         <v>6</v>
       </c>
-      <c r="B3">
-[...25 lines deleted...]
-      <c r="A4" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4">
+        <v>394</v>
+      </c>
+      <c r="B4" s="1">
+        <v>184585.0</v>
+      </c>
+      <c r="C4">
+        <v>224.0</v>
+      </c>
+      <c r="D4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4">
+        <v>41346534.9</v>
+      </c>
+      <c r="F4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4">
+        <v>41346534.9</v>
+      </c>
+      <c r="H4" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z4" t="s">
         <v>6</v>
       </c>
-      <c r="B4">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="1">
+        <v>591.33</v>
+      </c>
+      <c r="C5">
+        <v>117.6</v>
+      </c>
+      <c r="D5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5">
+        <v>69538.94</v>
+      </c>
+      <c r="F5" t="s">
+        <v>7</v>
+      </c>
+      <c r="G5">
+        <v>69538.94</v>
+      </c>
+      <c r="H5" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z5" t="s">
         <v>8</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="1">
+        <v>96616.84</v>
+      </c>
+      <c r="C6">
+        <v>225.89</v>
+      </c>
+      <c r="D6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6">
+        <v>21825228.36</v>
+      </c>
+      <c r="F6" t="s">
+        <v>7</v>
+      </c>
+      <c r="G6">
+        <v>21825228.36</v>
+      </c>
+      <c r="H6" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z6" t="s">
         <v>10</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="1">
+        <v>665717.93</v>
+      </c>
+      <c r="C7">
+        <v>99.01</v>
+      </c>
+      <c r="D7" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7">
+        <v>65910374.79</v>
+      </c>
+      <c r="F7" t="s">
+        <v>7</v>
+      </c>
+      <c r="G7">
+        <v>65910374.79</v>
+      </c>
+      <c r="H7" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z7" t="s">
         <v>12</v>
-      </c>
-[...22 lines deleted...]
-        <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P162"/>
+  <dimension ref="A1:Z161"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O162" sqref="O162"/>
+      <selection activeCell="N161" sqref="N161"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H1" t="s">
+        <v>21</v>
+      </c>
+      <c r="I1" t="s">
+        <v>22</v>
+      </c>
+      <c r="J1" t="s">
+        <v>23</v>
+      </c>
+      <c r="K1" t="s">
+        <v>24</v>
+      </c>
+      <c r="L1" t="s">
+        <v>25</v>
+      </c>
+      <c r="M1" t="s">
+        <v>26</v>
+      </c>
+      <c r="N1" t="s">
+        <v>27</v>
+      </c>
+      <c r="O1" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z1" t="s">
         <v>14</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2" s="1">
+        <v>6810.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>84.52</v>
+      </c>
+      <c r="D2" s="1">
+        <v>75.161726872247</v>
+      </c>
+      <c r="E2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F2">
+        <v>0.92</v>
+      </c>
+      <c r="G2" s="1">
+        <v>558623.71</v>
+      </c>
+      <c r="H2" s="1">
+        <v>65710.18</v>
+      </c>
+      <c r="I2" s="1">
+        <v>11.762869857422</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>624333.89</v>
+      </c>
+      <c r="M2" s="1">
+        <v>624333.89</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>29</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1800.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>181.7</v>
+      </c>
+      <c r="D3" s="1">
+        <v>212.65645555556</v>
+      </c>
+      <c r="E3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>382781.62</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-55721.62</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-14.557026013945</v>
+      </c>
+      <c r="J3">
+        <v>0.83</v>
+      </c>
+      <c r="K3" t="s">
+        <v>34</v>
+      </c>
+      <c r="L3" s="1">
+        <v>327060.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>328546.21</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>32</v>
       </c>
-      <c r="B3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
         <v>33</v>
       </c>
-      <c r="C3" s="1">
-[...43 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B4" s="1">
+        <v>2522.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>181.7</v>
+      </c>
+      <c r="D4" s="1">
+        <v>187.58613005551</v>
+      </c>
+      <c r="E4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>473092.22</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-14844.82</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-3.1378279693545</v>
+      </c>
+      <c r="J4">
+        <v>0.66</v>
+      </c>
+      <c r="K4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" s="1">
+        <v>458247.4</v>
+      </c>
+      <c r="M4" s="1">
+        <v>459910.28</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>32</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="1">
+        <v>183.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>824.9</v>
+      </c>
+      <c r="D5" s="1">
+        <v>1038.554863388</v>
+      </c>
+      <c r="E5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>190055.54</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-39098.84</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-20.5723232272</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>150956.7</v>
+      </c>
+      <c r="M5" s="1">
+        <v>150956.7</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>36</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="1">
+        <v>5250.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>191.9</v>
+      </c>
+      <c r="D6" s="1">
+        <v>197.0149847619</v>
+      </c>
+      <c r="E6" t="s">
+        <v>7</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1034328.67</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-26853.67</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-2.5962414828934</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>1007475.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>1007475.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>38</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1269.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>52.12</v>
+      </c>
+      <c r="D7" s="1">
+        <v>18.456611505122</v>
+      </c>
+      <c r="E7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>23421.44</v>
+      </c>
+      <c r="H7" s="1">
+        <v>42718.84</v>
+      </c>
+      <c r="I7" s="1">
+        <v>182.39203054979</v>
+      </c>
+      <c r="J7">
+        <v>1.04</v>
+      </c>
+      <c r="K7" t="s">
+        <v>42</v>
+      </c>
+      <c r="L7" s="1">
+        <v>66140.28</v>
+      </c>
+      <c r="M7" s="1">
+        <v>67459.69</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
-[...45 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="1">
+        <v>2901.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>60.34</v>
+      </c>
+      <c r="D8" s="1">
+        <v>71.911278869355</v>
+      </c>
+      <c r="E8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>208614.62</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-33568.28</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-16.091048652295</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>175046.34</v>
+      </c>
+      <c r="M8" s="1">
+        <v>175046.34</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>43</v>
       </c>
-      <c r="B8" t="s">
-[...38 lines deleted...]
-      <c r="O8" s="1">
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="1">
+        <v>2837.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>407.9</v>
+      </c>
+      <c r="D9" s="1">
+        <v>216.79407472682</v>
+      </c>
+      <c r="E9" t="s">
+        <v>7</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>615044.79</v>
+      </c>
+      <c r="H9" s="1">
+        <v>542167.51</v>
+      </c>
+      <c r="I9" s="1">
+        <v>88.150898733733</v>
+      </c>
+      <c r="J9">
+        <v>7.34</v>
+      </c>
+      <c r="K9" t="s">
+        <v>47</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1157212.3</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1178028.39</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="1">
+        <v>10823.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>15.38</v>
+      </c>
+      <c r="D10" s="1">
+        <v>22.248209368937</v>
+      </c>
+      <c r="E10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>240792.37</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-74334.63</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-30.870841131719</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>166457.74</v>
+      </c>
+      <c r="M10" s="1">
+        <v>166457.74</v>
+      </c>
+      <c r="N10" s="1">
         <v>0.19</v>
       </c>
-      <c r="P8">
-[...54 lines deleted...]
-      <c r="A10" t="s">
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>48</v>
       </c>
-      <c r="B10" t="s">
-[...45 lines deleted...]
-    <row r="11" spans="1:16">
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="1">
+        <v>6865.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>53.4</v>
+      </c>
+      <c r="D11" s="1">
+        <v>85.068233066278</v>
+      </c>
+      <c r="E11" t="s">
+        <v>7</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>583993.42</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-217402.42</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-37.226861220457</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>366591.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>366591.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>50</v>
       </c>
-      <c r="B11" t="s">
-[...45 lines deleted...]
-    <row r="12" spans="1:16">
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="1">
+        <v>3391.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>52.14</v>
+      </c>
+      <c r="D12" s="1">
+        <v>62.28357121793</v>
+      </c>
+      <c r="E12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>211203.59</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-34396.85</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-16.286110477573</v>
+      </c>
+      <c r="J12">
+        <v>0.14</v>
+      </c>
+      <c r="K12">
+        <v>490.07</v>
+      </c>
+      <c r="L12" s="1">
+        <v>176806.74</v>
+      </c>
+      <c r="M12" s="1">
+        <v>177296.81</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>52</v>
       </c>
-      <c r="B12" t="s">
-[...38 lines deleted...]
-      <c r="O12" s="1">
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="1">
+        <v>7090.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>74.68</v>
+      </c>
+      <c r="D13" s="1">
+        <v>56.714486600846</v>
+      </c>
+      <c r="E13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>402105.71</v>
+      </c>
+      <c r="H13" s="1">
+        <v>127375.49</v>
+      </c>
+      <c r="I13" s="1">
+        <v>31.677115453048</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>529481.2</v>
+      </c>
+      <c r="M13" s="1">
+        <v>529481.2</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="1">
+        <v>4398.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>42.78</v>
+      </c>
+      <c r="D14" s="1">
+        <v>34.255818553888</v>
+      </c>
+      <c r="E14" t="s">
+        <v>7</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>150657.09</v>
+      </c>
+      <c r="H14" s="1">
+        <v>37489.35</v>
+      </c>
+      <c r="I14" s="1">
+        <v>24.883893615627</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>188146.44</v>
+      </c>
+      <c r="M14" s="1">
+        <v>188146.44</v>
+      </c>
+      <c r="N14" s="1">
         <v>0.21</v>
       </c>
-      <c r="P12">
-[...54 lines deleted...]
-      <c r="A14" t="s">
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>56</v>
       </c>
-      <c r="B14" t="s">
-[...45 lines deleted...]
-    <row r="15" spans="1:16">
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>59</v>
       </c>
-      <c r="B15" t="s">
-        <v>60</v>
+      <c r="B15" s="1">
+        <v>24387.0</v>
       </c>
       <c r="C15" s="1">
-        <v>24387.0</v>
+        <v>33.12</v>
       </c>
       <c r="D15" s="1">
-        <v>35.36</v>
-[...1 lines deleted...]
-      <c r="E15" s="1">
         <v>33.037492516505</v>
       </c>
-      <c r="F15" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E15" t="s">
+        <v>7</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>805685.33</v>
       </c>
       <c r="H15" s="1">
-        <v>805685.33</v>
+        <v>2012.11</v>
       </c>
       <c r="I15" s="1">
-        <v>56638.99</v>
-[...2 lines deleted...]
-        <v>7.0299145201018</v>
+        <v>0.24973893964285</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15">
-        <v>0.0</v>
+      <c r="L15" s="1">
+        <v>807697.44</v>
       </c>
       <c r="M15" s="1">
-        <v>862324.32</v>
+        <v>807697.44</v>
       </c>
       <c r="N15" s="1">
-        <v>862324.32</v>
-[...8 lines deleted...]
-    <row r="16" spans="1:16">
+        <v>0.92</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>61</v>
       </c>
-      <c r="B16" t="s">
-        <v>62</v>
+      <c r="B16" s="1">
+        <v>390.0</v>
       </c>
       <c r="C16" s="1">
-        <v>390.0</v>
+        <v>784.4</v>
       </c>
       <c r="D16" s="1">
-        <v>766.0</v>
-[...1 lines deleted...]
-      <c r="E16" s="1">
         <v>627.40466666667</v>
       </c>
-      <c r="F16" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E16" t="s">
+        <v>7</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>244687.82</v>
       </c>
       <c r="H16" s="1">
-        <v>244687.82</v>
+        <v>61228.18</v>
       </c>
       <c r="I16" s="1">
-        <v>54052.18</v>
-[...2 lines deleted...]
-        <v>22.090261787448</v>
+        <v>25.022978258583</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16">
-        <v>0.0</v>
+      <c r="L16" s="1">
+        <v>305916.0</v>
       </c>
       <c r="M16" s="1">
-        <v>298740.0</v>
+        <v>305916.0</v>
       </c>
       <c r="N16" s="1">
-        <v>298740.0</v>
-[...1 lines deleted...]
-      <c r="O16" s="1">
         <v>0.35</v>
       </c>
-      <c r="P16">
-[...3 lines deleted...]
-    <row r="17" spans="1:16">
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>63</v>
       </c>
-      <c r="B17" t="s">
-        <v>64</v>
+      <c r="B17" s="1">
+        <v>1010.0</v>
       </c>
       <c r="C17" s="1">
-        <v>1010.0</v>
+        <v>948.0</v>
       </c>
       <c r="D17" s="1">
-        <v>867.0</v>
-[...1 lines deleted...]
-      <c r="E17" s="1">
         <v>503.2962970297</v>
       </c>
-      <c r="F17" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>508329.26</v>
       </c>
       <c r="H17" s="1">
-        <v>508329.26</v>
+        <v>449150.74</v>
       </c>
       <c r="I17" s="1">
-        <v>367340.74</v>
-[...2 lines deleted...]
-        <v>72.264331193526</v>
+        <v>88.358230647592</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17">
-        <v>0.0</v>
+      <c r="L17" s="1">
+        <v>957480.0</v>
       </c>
       <c r="M17" s="1">
-        <v>875670.0</v>
+        <v>957480.0</v>
       </c>
       <c r="N17" s="1">
-        <v>875670.0</v>
-[...8 lines deleted...]
-    <row r="18" spans="1:16">
+        <v>1.09</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>65</v>
       </c>
-      <c r="B18" t="s">
-        <v>66</v>
+      <c r="B18" s="1">
+        <v>545.0</v>
       </c>
       <c r="C18" s="1">
-        <v>2597.0</v>
+        <v>1578.2</v>
       </c>
       <c r="D18" s="1">
-        <v>1462.2</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>1058.7376146789</v>
+      </c>
+      <c r="E18" t="s">
+        <v>7</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>577012.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1591713.75</v>
+        <v>283107.0</v>
       </c>
       <c r="I18" s="1">
-        <v>2205619.65</v>
-[...2 lines deleted...]
-        <v>138.56886327708</v>
+        <v>49.064317553188</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18">
-        <v>0.0</v>
+      <c r="L18" s="1">
+        <v>860119.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3797333.4</v>
+        <v>860119.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3797333.4</v>
-[...8 lines deleted...]
-    <row r="19" spans="1:16">
+        <v>0.98</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>65</v>
       </c>
-      <c r="B19" t="s">
-        <v>66</v>
+      <c r="B19" s="1">
+        <v>2597.0</v>
       </c>
       <c r="C19" s="1">
-        <v>545.0</v>
+        <v>1578.2</v>
       </c>
       <c r="D19" s="1">
-        <v>1462.2</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>612.90479399307</v>
+      </c>
+      <c r="E19" t="s">
+        <v>7</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1591713.75</v>
       </c>
       <c r="H19" s="1">
-        <v>577012.0</v>
+        <v>2506871.65</v>
       </c>
       <c r="I19" s="1">
-        <v>219887.0</v>
-[...2 lines deleted...]
-        <v>38.107872973179</v>
+        <v>157.49513064142</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19">
-        <v>0.0</v>
+      <c r="L19" s="1">
+        <v>4098585.4</v>
       </c>
       <c r="M19" s="1">
-        <v>796899.0</v>
+        <v>4098585.4</v>
       </c>
       <c r="N19" s="1">
-        <v>796899.0</v>
-[...8 lines deleted...]
-    <row r="20" spans="1:16">
+        <v>4.67</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>67</v>
       </c>
-      <c r="B20" t="s">
-        <v>68</v>
+      <c r="B20" s="1">
+        <v>10411.0</v>
       </c>
       <c r="C20" s="1">
-        <v>10411.0</v>
+        <v>66.16</v>
       </c>
       <c r="D20" s="1">
-        <v>63.22</v>
-[...1 lines deleted...]
-      <c r="E20" s="1">
         <v>38.260271827874</v>
       </c>
-      <c r="F20" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E20" t="s">
+        <v>7</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>398327.69</v>
       </c>
       <c r="H20" s="1">
-        <v>398327.69</v>
+        <v>290464.07</v>
       </c>
       <c r="I20" s="1">
-        <v>259855.73</v>
-[...2 lines deleted...]
-        <v>65.236672348839</v>
+        <v>72.920883305903</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20">
-        <v>0.0</v>
+      <c r="L20" s="1">
+        <v>688791.76</v>
       </c>
       <c r="M20" s="1">
-        <v>658183.42</v>
+        <v>688791.76</v>
       </c>
       <c r="N20" s="1">
-        <v>658183.42</v>
-[...8 lines deleted...]
-    <row r="21" spans="1:16">
+        <v>0.78</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>69</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1">
+        <v>11270.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>340.9</v>
+      </c>
+      <c r="D21" s="1">
+        <v>220.22581011535</v>
+      </c>
+      <c r="E21" t="s">
         <v>70</v>
       </c>
-      <c r="C21" s="1">
-[...12 lines deleted...]
-        <v>10.9</v>
+      <c r="F21">
+        <v>11.08</v>
+      </c>
+      <c r="G21" s="1">
+        <v>249462.08</v>
       </c>
       <c r="H21" s="1">
-        <v>249462.08</v>
+        <v>97173.63</v>
       </c>
       <c r="I21" s="1">
-        <v>88394.64</v>
-[...2 lines deleted...]
-        <v>35.434098841796</v>
+        <v>38.953266965464</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
-      <c r="L21">
-        <v>0.0</v>
+      <c r="L21" s="1">
+        <v>346635.71</v>
       </c>
       <c r="M21" s="1">
-        <v>337856.72</v>
+        <v>346635.71</v>
       </c>
       <c r="N21" s="1">
-        <v>337856.72</v>
-[...1 lines deleted...]
-      <c r="O21" s="1">
         <v>0.39</v>
       </c>
-      <c r="P21">
-[...3 lines deleted...]
-    <row r="22" spans="1:16">
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>72</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1">
+        <v>6315.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>143.18</v>
+      </c>
+      <c r="D22" s="1">
+        <v>117.4151037213</v>
+      </c>
+      <c r="E22" t="s">
         <v>73</v>
       </c>
-      <c r="C22" s="1">
-[...11 lines deleted...]
-      <c r="G22">
+      <c r="F22">
         <v>0.86</v>
       </c>
+      <c r="G22" s="1">
+        <v>886117.86</v>
+      </c>
       <c r="H22" s="1">
-        <v>886117.86</v>
+        <v>161249.08</v>
       </c>
       <c r="I22" s="1">
-        <v>127374.99</v>
-[...2 lines deleted...]
-        <v>14.374497541444</v>
+        <v>18.197249742828</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22">
-        <v>0.0</v>
+      <c r="L22" s="1">
+        <v>1047366.94</v>
       </c>
       <c r="M22" s="1">
-        <v>1013492.85</v>
+        <v>1047366.94</v>
       </c>
       <c r="N22" s="1">
-        <v>1013492.85</v>
-[...8 lines deleted...]
-    <row r="23" spans="1:16">
+        <v>1.19</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>75</v>
       </c>
-      <c r="B23" t="s">
-        <v>76</v>
+      <c r="B23" s="1">
+        <v>40415.0</v>
       </c>
       <c r="C23" s="1">
-        <v>40415.0</v>
+        <v>189.45</v>
       </c>
       <c r="D23" s="1">
-        <v>179.25</v>
-[...1 lines deleted...]
-      <c r="E23" s="1">
         <v>98.458638871706</v>
       </c>
-      <c r="F23" t="s">
-[...3 lines deleted...]
-        <v>10.9</v>
+      <c r="E23" t="s">
+        <v>70</v>
+      </c>
+      <c r="F23">
+        <v>11.08</v>
+      </c>
+      <c r="G23" s="1">
+        <v>370725.12</v>
       </c>
       <c r="H23" s="1">
-        <v>370725.12</v>
+        <v>320086.4</v>
       </c>
       <c r="I23" s="1">
-        <v>293825.92</v>
-[...2 lines deleted...]
-        <v>79.257084062715</v>
+        <v>86.34062887349</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23">
-        <v>0.0</v>
+      <c r="L23" s="1">
+        <v>690811.52</v>
       </c>
       <c r="M23" s="1">
-        <v>664551.04</v>
+        <v>690811.52</v>
       </c>
       <c r="N23" s="1">
-        <v>664551.04</v>
-[...8 lines deleted...]
-    <row r="24" spans="1:16">
+        <v>0.79</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>77</v>
       </c>
-      <c r="B24" t="s">
-        <v>78</v>
+      <c r="B24" s="1">
+        <v>16195.0</v>
       </c>
       <c r="C24" s="1">
-        <v>14000.0</v>
+        <v>43.41</v>
       </c>
       <c r="D24" s="1">
-        <v>39.52</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>28.703510960173</v>
+      </c>
+      <c r="E24" t="s">
+        <v>7</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>464853.36</v>
       </c>
       <c r="H24" s="1">
-        <v>374691.26</v>
+        <v>238171.59</v>
       </c>
       <c r="I24" s="1">
-        <v>178588.74</v>
-[...2 lines deleted...]
-        <v>47.662905187594</v>
+        <v>51.235854248746</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24">
-        <v>0.0</v>
+      <c r="L24" s="1">
+        <v>703024.95</v>
       </c>
       <c r="M24" s="1">
-        <v>553280.0</v>
+        <v>703024.95</v>
       </c>
       <c r="N24" s="1">
-        <v>553280.0</v>
-[...8 lines deleted...]
-    <row r="25" spans="1:16">
+        <v>0.8</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>77</v>
       </c>
-      <c r="B25" t="s">
-        <v>78</v>
+      <c r="B25" s="1">
+        <v>20770.0</v>
       </c>
       <c r="C25" s="1">
-        <v>20770.0</v>
+        <v>43.41</v>
       </c>
       <c r="D25" s="1">
-        <v>39.52</v>
-[...1 lines deleted...]
-      <c r="E25" s="1">
         <v>32.258620606644</v>
       </c>
-      <c r="F25" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E25" t="s">
+        <v>7</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>670011.55</v>
       </c>
       <c r="H25" s="1">
-        <v>670011.55</v>
+        <v>231614.15</v>
       </c>
       <c r="I25" s="1">
-        <v>150818.85</v>
-[...2 lines deleted...]
-        <v>22.50988807581</v>
+        <v>34.568680196632</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
-      <c r="L25">
-        <v>0.0</v>
+      <c r="L25" s="1">
+        <v>901625.7</v>
       </c>
       <c r="M25" s="1">
-        <v>820830.4</v>
+        <v>901625.7</v>
       </c>
       <c r="N25" s="1">
-        <v>820830.4</v>
-[...8 lines deleted...]
-    <row r="26" spans="1:16">
+        <v>1.03</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>79</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1">
+        <v>43000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>21.47</v>
+      </c>
+      <c r="D26" s="1">
+        <v>7.2636174418605</v>
+      </c>
+      <c r="E26" t="s">
+        <v>7</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>312335.55</v>
+      </c>
+      <c r="H26" s="1">
+        <v>610874.45</v>
+      </c>
+      <c r="I26" s="1">
+        <v>195.58274746503</v>
+      </c>
+      <c r="J26">
+        <v>0.12</v>
+      </c>
+      <c r="K26" t="s">
         <v>80</v>
       </c>
-      <c r="C26" s="1">
-[...27 lines deleted...]
-        <v>81</v>
+      <c r="L26" s="1">
+        <v>923210.0</v>
       </c>
       <c r="M26" s="1">
-        <v>834630.0</v>
+        <v>928312.14</v>
       </c>
       <c r="N26" s="1">
-        <v>839732.14</v>
-[...8 lines deleted...]
-    <row r="27" spans="1:16">
+        <v>1.06</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>82</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1">
+        <v>124047.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>11.83</v>
+      </c>
+      <c r="D27" s="1">
+        <v>6.8533852491394</v>
+      </c>
+      <c r="E27" t="s">
+        <v>7</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>850141.88</v>
+      </c>
+      <c r="H27" s="1">
+        <v>617334.13</v>
+      </c>
+      <c r="I27" s="1">
+        <v>72.615423910183</v>
+      </c>
+      <c r="J27">
+        <v>0.02</v>
+      </c>
+      <c r="K27" t="s">
         <v>83</v>
       </c>
-      <c r="C27" s="1">
-[...27 lines deleted...]
-        <v>84</v>
+      <c r="L27" s="1">
+        <v>1467476.01</v>
       </c>
       <c r="M27" s="1">
-        <v>1324077.68</v>
+        <v>1470398.99</v>
       </c>
       <c r="N27" s="1">
-        <v>1327000.66</v>
-[...8 lines deleted...]
-    <row r="28" spans="1:16">
+        <v>1.67</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>85</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1">
+        <v>27322.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>14.6</v>
+      </c>
+      <c r="D28" s="1">
+        <v>10.074888002342</v>
+      </c>
+      <c r="E28" t="s">
+        <v>7</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>275266.09</v>
+      </c>
+      <c r="H28" s="1">
+        <v>123635.11</v>
+      </c>
+      <c r="I28" s="1">
+        <v>44.914762294186</v>
+      </c>
+      <c r="J28">
+        <v>0.06</v>
+      </c>
+      <c r="K28" t="s">
         <v>86</v>
       </c>
-      <c r="C28" s="1">
-[...27 lines deleted...]
-        <v>826.79</v>
+      <c r="L28" s="1">
+        <v>398901.2</v>
       </c>
       <c r="M28" s="1">
-        <v>394313.4</v>
+        <v>400541.55</v>
       </c>
       <c r="N28" s="1">
-        <v>395140.19</v>
-[...1 lines deleted...]
-      <c r="O28" s="1">
         <v>0.46</v>
       </c>
-      <c r="P28">
-[...3 lines deleted...]
-    <row r="29" spans="1:16">
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
+        <v>88</v>
+      </c>
+      <c r="B29" s="1">
+        <v>25668.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>32.6</v>
+      </c>
+      <c r="D29" s="1">
+        <v>26.345673211781</v>
+      </c>
+      <c r="E29" t="s">
+        <v>7</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>676240.74</v>
+      </c>
+      <c r="H29" s="1">
+        <v>160536.06</v>
+      </c>
+      <c r="I29" s="1">
+        <v>23.739483663762</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>836776.8</v>
+      </c>
+      <c r="M29" s="1">
+        <v>836776.8</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>87</v>
       </c>
-      <c r="B29" t="s">
-[...45 lines deleted...]
-    <row r="30" spans="1:16">
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
+        <v>90</v>
+      </c>
+      <c r="B30" s="1">
+        <v>6014.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>171.3</v>
+      </c>
+      <c r="D30" s="1">
+        <v>47.539805453941</v>
+      </c>
+      <c r="E30" t="s">
+        <v>7</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>285904.39</v>
+      </c>
+      <c r="H30" s="1">
+        <v>744293.81</v>
+      </c>
+      <c r="I30" s="1">
+        <v>260.32961928287</v>
+      </c>
+      <c r="J30">
+        <v>0.31</v>
+      </c>
+      <c r="K30" t="s">
+        <v>91</v>
+      </c>
+      <c r="L30" s="1">
+        <v>1030198.2</v>
+      </c>
+      <c r="M30" s="1">
+        <v>1032061.05</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>89</v>
       </c>
-      <c r="B30" t="s">
-[...45 lines deleted...]
-    <row r="31" spans="1:16">
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="1">
+        <v>3549.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>82.25</v>
+      </c>
+      <c r="D31" s="1">
+        <v>85.024660467737</v>
+      </c>
+      <c r="E31" t="s">
+        <v>7</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>301752.52</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-9847.27</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-3.2633596564496</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>291905.25</v>
+      </c>
+      <c r="M31" s="1">
+        <v>291905.25</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>92</v>
       </c>
-      <c r="B31" t="s">
-[...45 lines deleted...]
-    <row r="32" spans="1:16">
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>95</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1">
+        <v>16229.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>108.2</v>
+      </c>
+      <c r="D32" s="1">
+        <v>108.00526033644</v>
+      </c>
+      <c r="E32" t="s">
         <v>96</v>
       </c>
-      <c r="C32" s="1">
+      <c r="F32">
+        <v>7.47</v>
+      </c>
+      <c r="G32" s="1">
+        <v>234537.45</v>
+      </c>
+      <c r="H32" s="1">
+        <v>395.47</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0.16861699485519</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>234932.92</v>
+      </c>
+      <c r="M32" s="1">
+        <v>234932.92</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" s="1">
         <v>3139.0</v>
       </c>
-      <c r="D32" s="1">
-[...2 lines deleted...]
-      <c r="E32" s="1">
+      <c r="C33" s="1">
+        <v>71.25</v>
+      </c>
+      <c r="D33" s="1">
         <v>100.62038865881</v>
       </c>
-      <c r="F32" t="s">
-[...5 lines deleted...]
-      <c r="H32" s="1">
+      <c r="E33" t="s">
+        <v>7</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
         <v>315847.4</v>
       </c>
-      <c r="I32" s="1">
-[...25 lines deleted...]
-      <c r="A33" t="s">
+      <c r="H33" s="1">
+        <v>-92193.65</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-29.189301542454</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>223653.75</v>
+      </c>
+      <c r="M33" s="1">
+        <v>223653.75</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
         <v>97</v>
       </c>
-      <c r="B33" t="s">
-[...45 lines deleted...]
-    <row r="34" spans="1:16">
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>100</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="1">
+        <v>4871.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>59.06</v>
+      </c>
+      <c r="D34" s="1">
+        <v>80.247620611784</v>
+      </c>
+      <c r="E34" t="s">
+        <v>7</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>390886.16</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-103204.9</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-26.402802289035</v>
+      </c>
+      <c r="J34">
+        <v>2.03</v>
+      </c>
+      <c r="K34" t="s">
         <v>101</v>
       </c>
-      <c r="C34" s="1">
+      <c r="L34" s="1">
+        <v>287681.26</v>
+      </c>
+      <c r="M34" s="1">
+        <v>297548.47</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" s="1">
         <v>8243.0</v>
       </c>
-      <c r="D34" s="1">
-[...2 lines deleted...]
-      <c r="E34" s="1">
+      <c r="C35" s="1">
+        <v>101.12</v>
+      </c>
+      <c r="D35" s="1">
         <v>64.062438432609</v>
       </c>
-      <c r="F34" t="s">
-[...5 lines deleted...]
-      <c r="H34" s="1">
+      <c r="E35" t="s">
+        <v>7</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
         <v>528066.68</v>
       </c>
-      <c r="I34" s="1">
-[...25 lines deleted...]
-      <c r="A35" t="s">
+      <c r="H35" s="1">
+        <v>305465.48</v>
+      </c>
+      <c r="I35" s="1">
+        <v>57.846005356748</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>833532.16</v>
+      </c>
+      <c r="M35" s="1">
+        <v>833532.16</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>102</v>
       </c>
-      <c r="B35" t="s">
-[...45 lines deleted...]
-    <row r="36" spans="1:16">
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>105</v>
       </c>
-      <c r="B36" t="s">
-        <v>106</v>
+      <c r="B36" s="1">
+        <v>74441.0</v>
       </c>
       <c r="C36" s="1">
-        <v>29325.0</v>
+        <v>6.855</v>
       </c>
       <c r="D36" s="1">
-        <v>110.9</v>
-[...8 lines deleted...]
-        <v>10.9</v>
+        <v>7.3529822275359</v>
+      </c>
+      <c r="E36" t="s">
+        <v>73</v>
+      </c>
+      <c r="F36">
+        <v>0.86</v>
+      </c>
+      <c r="G36" s="1">
+        <v>632052.18</v>
       </c>
       <c r="H36" s="1">
-        <v>235474.65</v>
+        <v>-40949.66</v>
       </c>
       <c r="I36" s="1">
-        <v>62854.82</v>
-[...2 lines deleted...]
-        <v>26.692818101651</v>
+        <v>-6.4788416677876</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="L36">
-        <v>0.0</v>
+      <c r="L36" s="1">
+        <v>591102.52</v>
       </c>
       <c r="M36" s="1">
-        <v>298329.47</v>
+        <v>591102.52</v>
       </c>
       <c r="N36" s="1">
-        <v>298329.47</v>
-[...8 lines deleted...]
-    <row r="37" spans="1:16">
+        <v>0.67</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>107</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="1">
+        <v>28358.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>129.1</v>
+      </c>
+      <c r="D37" s="1">
+        <v>88.479430848438</v>
+      </c>
+      <c r="E37" t="s">
+        <v>70</v>
+      </c>
+      <c r="F37">
+        <v>11.08</v>
+      </c>
+      <c r="G37" s="1">
+        <v>227709.81</v>
+      </c>
+      <c r="H37" s="1">
+        <v>102602.09</v>
+      </c>
+      <c r="I37" s="1">
+        <v>45.058265166529</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>330311.9</v>
+      </c>
+      <c r="M37" s="1">
+        <v>330311.9</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" s="1">
+        <v>18596.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>26.36</v>
+      </c>
+      <c r="D38" s="1">
+        <v>24.878722305872</v>
+      </c>
+      <c r="E38" t="s">
+        <v>73</v>
+      </c>
+      <c r="F38">
+        <v>0.86</v>
+      </c>
+      <c r="G38" s="1">
+        <v>536587.9</v>
+      </c>
+      <c r="H38" s="1">
+        <v>31228.71</v>
+      </c>
+      <c r="I38" s="1">
+        <v>5.8198684688939</v>
+      </c>
+      <c r="J38">
+        <v>0.58</v>
+      </c>
+      <c r="K38" t="s">
+        <v>110</v>
+      </c>
+      <c r="L38" s="1">
+        <v>567816.61</v>
+      </c>
+      <c r="M38" s="1">
+        <v>578686.64</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>108</v>
       </c>
-      <c r="C37" s="1">
-[...92 lines deleted...]
-    <row r="39" spans="1:16">
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>112</v>
       </c>
-      <c r="B39" t="s">
-        <v>113</v>
+      <c r="B39" s="1">
+        <v>7500.0</v>
       </c>
       <c r="C39" s="1">
-        <v>3419.0</v>
+        <v>26.12</v>
       </c>
       <c r="D39" s="1">
-        <v>101.8</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>25.199186666667</v>
+      </c>
+      <c r="E39" t="s">
+        <v>7</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>188993.9</v>
       </c>
       <c r="H39" s="1">
-        <v>460087.38</v>
+        <v>6906.1</v>
       </c>
       <c r="I39" s="1">
-        <v>-112033.18</v>
-[...2 lines deleted...]
-        <v>-24.350413610562</v>
+        <v>3.654139101844</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39">
-        <v>0.0</v>
+      <c r="L39" s="1">
+        <v>195900.0</v>
       </c>
       <c r="M39" s="1">
-        <v>348054.2</v>
+        <v>195900.0</v>
       </c>
       <c r="N39" s="1">
-        <v>348054.2</v>
-[...8 lines deleted...]
-    <row r="40" spans="1:16">
+        <v>0.22</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>114</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="1">
+        <v>3419.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>89.68</v>
+      </c>
+      <c r="D40" s="1">
+        <v>134.56782100029</v>
+      </c>
+      <c r="E40" t="s">
+        <v>7</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>460087.38</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-153471.46</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-33.357024485218</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>306615.92</v>
+      </c>
+      <c r="M40" s="1">
+        <v>306615.92</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="1">
+        <v>13449.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>26.5</v>
+      </c>
+      <c r="D41" s="1">
+        <v>23.57855751357</v>
+      </c>
+      <c r="E41" t="s">
+        <v>7</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>317108.02</v>
+      </c>
+      <c r="H41" s="1">
+        <v>39290.48</v>
+      </c>
+      <c r="I41" s="1">
+        <v>12.390251120107</v>
+      </c>
+      <c r="J41">
+        <v>0.47</v>
+      </c>
+      <c r="K41" t="s">
+        <v>117</v>
+      </c>
+      <c r="L41" s="1">
+        <v>356398.5</v>
+      </c>
+      <c r="M41" s="1">
+        <v>362771.97</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
         <v>115</v>
       </c>
-      <c r="C40" s="1">
-[...92 lines deleted...]
-    <row r="42" spans="1:16">
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>119</v>
       </c>
-      <c r="B42" t="s">
-        <v>120</v>
+      <c r="B42" s="1">
+        <v>697109.0</v>
       </c>
       <c r="C42" s="1">
-        <v>5990.0</v>
+        <v>0.789</v>
       </c>
       <c r="D42" s="1">
-        <v>37.1</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>0.72294612463761</v>
+      </c>
+      <c r="E42" t="s">
+        <v>73</v>
+      </c>
+      <c r="F42">
+        <v>0.86</v>
+      </c>
+      <c r="G42" s="1">
+        <v>582225.08</v>
       </c>
       <c r="H42" s="1">
-        <v>189101.68</v>
+        <v>54894.34</v>
       </c>
       <c r="I42" s="1">
-        <v>33127.32</v>
-[...2 lines deleted...]
-        <v>17.518257902309</v>
+        <v>9.4283708973856</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
       </c>
       <c r="K42">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>749.5</v>
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>637119.42</v>
       </c>
       <c r="M42" s="1">
-        <v>222229.0</v>
+        <v>637119.42</v>
       </c>
       <c r="N42" s="1">
-        <v>222978.5</v>
-[...8 lines deleted...]
-    <row r="43" spans="1:16">
+        <v>0.73</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>121</v>
       </c>
-      <c r="B43" t="s">
-        <v>122</v>
+      <c r="B43" s="1">
+        <v>5990.0</v>
       </c>
       <c r="C43" s="1">
-        <v>8463.0</v>
+        <v>37.83</v>
       </c>
       <c r="D43" s="1">
-        <v>77.26</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>31.569562604341</v>
+      </c>
+      <c r="E43" t="s">
+        <v>7</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>189101.68</v>
       </c>
       <c r="H43" s="1">
-        <v>642522.16</v>
+        <v>37500.02</v>
       </c>
       <c r="I43" s="1">
-        <v>11329.22</v>
-[...2 lines deleted...]
-        <v>1.7632419090417</v>
+        <v>19.830611763999</v>
+      </c>
+      <c r="J43">
+        <v>0.13</v>
       </c>
       <c r="K43">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>749.5</v>
+      </c>
+      <c r="L43" s="1">
+        <v>226601.7</v>
       </c>
       <c r="M43" s="1">
-        <v>653851.38</v>
+        <v>227351.2</v>
       </c>
       <c r="N43" s="1">
-        <v>653851.38</v>
-[...8 lines deleted...]
-    <row r="44" spans="1:16">
+        <v>0.26</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>123</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1">
+        <v>8463.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>80.6</v>
+      </c>
+      <c r="D44" s="1">
+        <v>75.921323407775</v>
+      </c>
+      <c r="E44" t="s">
+        <v>7</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>642522.16</v>
+      </c>
+      <c r="H44" s="1">
+        <v>39595.64</v>
+      </c>
+      <c r="I44" s="1">
+        <v>6.1625329778509</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>682117.8</v>
+      </c>
+      <c r="M44" s="1">
+        <v>682117.8</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" s="1">
+        <v>25835.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>32.74</v>
+      </c>
+      <c r="D45" s="1">
+        <v>18.010864331334</v>
+      </c>
+      <c r="E45" t="s">
+        <v>126</v>
+      </c>
+      <c r="F45">
+        <v>1.14</v>
+      </c>
+      <c r="G45" s="1">
+        <v>405329.66</v>
+      </c>
+      <c r="H45" s="1">
+        <v>336958.98</v>
+      </c>
+      <c r="I45" s="1">
+        <v>83.132080687113</v>
+      </c>
+      <c r="J45">
+        <v>0.22</v>
+      </c>
+      <c r="K45" t="s">
+        <v>127</v>
+      </c>
+      <c r="L45" s="1">
+        <v>742288.64</v>
+      </c>
+      <c r="M45" s="1">
+        <v>748070.06</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>124</v>
       </c>
-      <c r="C44" s="1">
-[...61 lines deleted...]
-      <c r="G45">
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>129</v>
+      </c>
+      <c r="B46" s="1">
+        <v>51181.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>11.81</v>
+      </c>
+      <c r="D46" s="1">
+        <v>12.42696703855</v>
+      </c>
+      <c r="E46" t="s">
+        <v>73</v>
+      </c>
+      <c r="F46">
         <v>0.86</v>
       </c>
-      <c r="H45" s="1">
-[...28 lines deleted...]
-      <c r="A46" t="s">
+      <c r="G46" s="1">
+        <v>734841.23</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-34673.94</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-4.7185621307612</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>700167.29</v>
+      </c>
+      <c r="M46" s="1">
+        <v>700167.29</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>128</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="1">
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>131</v>
+      </c>
+      <c r="B47" s="1">
         <v>7563.0</v>
       </c>
-      <c r="D46" s="1">
-[...2 lines deleted...]
-      <c r="E46" s="1">
+      <c r="C47" s="1">
+        <v>72.12</v>
+      </c>
+      <c r="D47" s="1">
         <v>62.934404336903</v>
       </c>
-      <c r="F46" t="s">
-[...5 lines deleted...]
-      <c r="H46" s="1">
+      <c r="E47" t="s">
+        <v>7</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
         <v>475972.9</v>
       </c>
-      <c r="I46" s="1">
-[...31 lines deleted...]
-      <c r="C47" s="1">
+      <c r="H47" s="1">
+        <v>69470.66</v>
+      </c>
+      <c r="I47" s="1">
+        <v>14.595507433301</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>545443.56</v>
+      </c>
+      <c r="M47" s="1">
+        <v>545443.56</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>131</v>
+      </c>
+      <c r="B48" s="1">
         <v>12565.0</v>
       </c>
-      <c r="D47" s="1">
-[...2 lines deleted...]
-      <c r="E47" s="1">
+      <c r="C48" s="1">
+        <v>72.12</v>
+      </c>
+      <c r="D48" s="1">
         <v>58.818855551134</v>
       </c>
-      <c r="F47" t="s">
-[...5 lines deleted...]
-      <c r="H47" s="1">
+      <c r="E48" t="s">
+        <v>7</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
         <v>739058.92</v>
       </c>
-      <c r="I47" s="1">
-[...25 lines deleted...]
-      <c r="A48" t="s">
+      <c r="H48" s="1">
+        <v>167128.88</v>
+      </c>
+      <c r="I48" s="1">
+        <v>22.613742352234</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>906187.8</v>
+      </c>
+      <c r="M48" s="1">
+        <v>906187.8</v>
+      </c>
+      <c r="N48" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>130</v>
       </c>
-      <c r="B48" t="s">
-[...45 lines deleted...]
-    <row r="49" spans="1:16">
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>133</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="1">
+        <v>975.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>238.3</v>
+      </c>
+      <c r="D49" s="1">
+        <v>151.16260512821</v>
+      </c>
+      <c r="E49" t="s">
+        <v>7</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>147383.54</v>
+      </c>
+      <c r="H49" s="1">
+        <v>84958.96</v>
+      </c>
+      <c r="I49" s="1">
+        <v>57.644808911497</v>
+      </c>
+      <c r="J49">
+        <v>2.68</v>
+      </c>
+      <c r="K49" t="s">
         <v>134</v>
       </c>
-      <c r="C49" s="1">
-[...27 lines deleted...]
-        <v>135</v>
+      <c r="L49" s="1">
+        <v>232342.5</v>
       </c>
       <c r="M49" s="1">
-        <v>291626.56</v>
+        <v>234957.07</v>
       </c>
       <c r="N49" s="1">
-        <v>292834.91</v>
-[...8 lines deleted...]
-    <row r="50" spans="1:16">
+        <v>0.27</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>136</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B50" s="1">
+        <v>5591.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>52.36</v>
+      </c>
+      <c r="D50" s="1">
+        <v>47.572269719192</v>
+      </c>
+      <c r="E50" t="s">
+        <v>7</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>265976.56</v>
+      </c>
+      <c r="H50" s="1">
+        <v>26768.2</v>
+      </c>
+      <c r="I50" s="1">
+        <v>10.064119935982</v>
+      </c>
+      <c r="J50">
+        <v>0.22</v>
+      </c>
+      <c r="K50" t="s">
         <v>137</v>
       </c>
-      <c r="C50" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L50" s="1">
+        <v>292744.76</v>
       </c>
       <c r="M50" s="1">
-        <v>517490.94</v>
+        <v>293953.11</v>
       </c>
       <c r="N50" s="1">
-        <v>517490.94</v>
-[...8 lines deleted...]
-    <row r="51" spans="1:16">
+        <v>0.33</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
+        <v>139</v>
+      </c>
+      <c r="B51" s="1">
+        <v>14490.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>26.25</v>
+      </c>
+      <c r="D51" s="1">
+        <v>27.628075224293</v>
+      </c>
+      <c r="E51" t="s">
+        <v>7</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>400330.81</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-19968.31</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-4.9879523387171</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>380362.5</v>
+      </c>
+      <c r="M51" s="1">
+        <v>380362.5</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>138</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" s="1">
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>141</v>
+      </c>
+      <c r="B52" s="1">
         <v>116514.0</v>
       </c>
-      <c r="D51" s="1">
-[...2 lines deleted...]
-      <c r="E51" s="1">
+      <c r="C52" s="1">
+        <v>6.64</v>
+      </c>
+      <c r="D52" s="1">
         <v>6.7631364471222</v>
       </c>
-      <c r="F51" t="s">
-[...2 lines deleted...]
-      <c r="G51">
+      <c r="E52" t="s">
+        <v>73</v>
+      </c>
+      <c r="F52">
         <v>0.86</v>
       </c>
-      <c r="H51" s="1">
+      <c r="G52" s="1">
         <v>924261.9</v>
       </c>
-      <c r="I51" s="1">
-[...25 lines deleted...]
-      <c r="A52" t="s">
+      <c r="H52" s="1">
+        <v>-28094.09</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-3.039624374866</v>
+      </c>
+      <c r="J52">
+        <v>0.1</v>
+      </c>
+      <c r="K52" t="s">
+        <v>142</v>
+      </c>
+      <c r="L52" s="1">
+        <v>896167.81</v>
+      </c>
+      <c r="M52" s="1">
+        <v>908247.18</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>140</v>
       </c>
-      <c r="B52" t="s">
-[...38 lines deleted...]
-      <c r="O52" s="1">
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>144</v>
+      </c>
+      <c r="B53" s="1">
+        <v>4492.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>79.98</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.34154496883</v>
+      </c>
+      <c r="E53" t="s">
+        <v>7</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>450734.22</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-91464.06</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-20.292237851388</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>359270.16</v>
+      </c>
+      <c r="M53" s="1">
+        <v>359270.16</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>146</v>
+      </c>
+      <c r="B54" s="1">
+        <v>16890.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>17.25</v>
+      </c>
+      <c r="D54" s="1">
+        <v>9.4812208407342</v>
+      </c>
+      <c r="E54" t="s">
+        <v>7</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>160137.82</v>
+      </c>
+      <c r="H54" s="1">
+        <v>131214.68</v>
+      </c>
+      <c r="I54" s="1">
+        <v>81.938595142609</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>291352.5</v>
+      </c>
+      <c r="M54" s="1">
+        <v>291352.5</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>148</v>
+      </c>
+      <c r="B55" s="1">
+        <v>85000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>10.098</v>
+      </c>
+      <c r="D55" s="1">
+        <v>6.0786824705882</v>
+      </c>
+      <c r="E55" t="s">
+        <v>7</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>516688.01</v>
+      </c>
+      <c r="H55" s="1">
+        <v>341641.99</v>
+      </c>
+      <c r="I55" s="1">
+        <v>66.121524670178</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>858330.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>858330.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>150</v>
+      </c>
+      <c r="B56" s="1">
+        <v>17534.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>27.31</v>
+      </c>
+      <c r="D56" s="1">
+        <v>22.98188604996</v>
+      </c>
+      <c r="E56" t="s">
+        <v>7</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>402964.39</v>
+      </c>
+      <c r="H56" s="1">
+        <v>75889.15</v>
+      </c>
+      <c r="I56" s="1">
+        <v>18.832718692587</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>478853.54</v>
+      </c>
+      <c r="M56" s="1">
+        <v>478853.54</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>152</v>
+      </c>
+      <c r="B57" s="1">
+        <v>25800.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>255.9</v>
+      </c>
+      <c r="D57" s="1">
+        <v>236.34521046512</v>
+      </c>
+      <c r="E57" t="s">
+        <v>70</v>
+      </c>
+      <c r="F57">
+        <v>11.08</v>
+      </c>
+      <c r="G57" s="1">
+        <v>563826.07</v>
+      </c>
+      <c r="H57" s="1">
+        <v>31853.04</v>
+      </c>
+      <c r="I57" s="1">
+        <v>5.6494443401668</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>595679.11</v>
+      </c>
+      <c r="M57" s="1">
+        <v>595679.11</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>154</v>
+      </c>
+      <c r="B58" s="1">
+        <v>3877.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D58" s="1">
+        <v>104.64825122517</v>
+      </c>
+      <c r="E58" t="s">
+        <v>7</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>405721.27</v>
+      </c>
+      <c r="H58" s="1">
+        <v>42847.63</v>
+      </c>
+      <c r="I58" s="1">
+        <v>10.560853760514</v>
+      </c>
+      <c r="J58">
+        <v>0.09</v>
+      </c>
+      <c r="K58">
+        <v>363.47</v>
+      </c>
+      <c r="L58" s="1">
+        <v>448568.9</v>
+      </c>
+      <c r="M58" s="1">
+        <v>448932.37</v>
+      </c>
+      <c r="N58" s="1">
         <v>0.51</v>
       </c>
-      <c r="P52">
-[...46 lines deleted...]
-      <c r="O53" s="1">
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>156</v>
+      </c>
+      <c r="B59" s="1">
+        <v>2249.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>168.65</v>
+      </c>
+      <c r="D59" s="1">
+        <v>174.83970208982</v>
+      </c>
+      <c r="E59" t="s">
+        <v>7</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>393214.49</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-13920.64</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-3.5402154177991</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>379293.85</v>
+      </c>
+      <c r="M59" s="1">
+        <v>379293.85</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>156</v>
+      </c>
+      <c r="B60" s="1">
+        <v>2200.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>168.65</v>
+      </c>
+      <c r="D60" s="1">
+        <v>170.72784090909</v>
+      </c>
+      <c r="E60" t="s">
+        <v>7</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>375601.25</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-4571.25</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-1.2170486653066</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>371030.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>371030.0</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>158</v>
+      </c>
+      <c r="B61" s="1">
+        <v>4849.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>140.4</v>
+      </c>
+      <c r="D61" s="1">
+        <v>81.651703444009</v>
+      </c>
+      <c r="E61" t="s">
+        <v>7</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>395929.11</v>
+      </c>
+      <c r="H61" s="1">
+        <v>284870.49</v>
+      </c>
+      <c r="I61" s="1">
+        <v>71.949872541577</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>680799.6</v>
+      </c>
+      <c r="M61" s="1">
+        <v>680799.6</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>160</v>
+      </c>
+      <c r="B62" s="1">
+        <v>14475.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>25.2</v>
+      </c>
+      <c r="D62" s="1">
+        <v>27.220205181347</v>
+      </c>
+      <c r="E62" t="s">
+        <v>73</v>
+      </c>
+      <c r="F62">
+        <v>0.86</v>
+      </c>
+      <c r="G62" s="1">
+        <v>448691.76</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-26157.17</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-5.8296524099306</v>
+      </c>
+      <c r="J62">
+        <v>0.42</v>
+      </c>
+      <c r="K62" t="s">
+        <v>161</v>
+      </c>
+      <c r="L62" s="1">
+        <v>422534.59</v>
+      </c>
+      <c r="M62" s="1">
+        <v>428603.04</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>163</v>
+      </c>
+      <c r="B63" s="1">
+        <v>11573.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>23.8</v>
+      </c>
+      <c r="D63" s="1">
+        <v>19.026007949538</v>
+      </c>
+      <c r="E63" t="s">
+        <v>7</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>220187.99</v>
+      </c>
+      <c r="H63" s="1">
+        <v>55249.41</v>
+      </c>
+      <c r="I63" s="1">
+        <v>25.091927130086</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>275437.4</v>
+      </c>
+      <c r="M63" s="1">
+        <v>275437.4</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>165</v>
+      </c>
+      <c r="B64" s="1">
+        <v>509.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>322.15</v>
+      </c>
+      <c r="D64" s="1">
+        <v>321.31909626719</v>
+      </c>
+      <c r="E64" t="s">
+        <v>7</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>163551.42</v>
+      </c>
+      <c r="H64" s="1">
+        <v>422.93</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.25859145704758</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>163974.35</v>
+      </c>
+      <c r="M64" s="1">
+        <v>163974.35</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>165</v>
+      </c>
+      <c r="B65" s="1">
+        <v>550.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>322.15</v>
+      </c>
+      <c r="D65" s="1">
+        <v>402.09110909091</v>
+      </c>
+      <c r="E65" t="s">
+        <v>7</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>221150.11</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-43967.61</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-19.881342134535</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>177182.5</v>
+      </c>
+      <c r="M65" s="1">
+        <v>177182.5</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>165</v>
+      </c>
+      <c r="B66" s="1">
+        <v>720.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>322.15</v>
+      </c>
+      <c r="D66" s="1">
+        <v>353.76926388889</v>
+      </c>
+      <c r="E66" t="s">
+        <v>7</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>254713.87</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-22765.87</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-8.9378210931348</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>231948.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>231948.0</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>167</v>
+      </c>
+      <c r="B67" s="1">
+        <v>43449.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>19.52</v>
+      </c>
+      <c r="D67" s="1">
+        <v>21.669996547677</v>
+      </c>
+      <c r="E67" t="s">
+        <v>7</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>941539.68</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-93415.2</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-9.9215361799728</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>848124.48</v>
+      </c>
+      <c r="M67" s="1">
+        <v>848124.48</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>169</v>
+      </c>
+      <c r="B68" s="1">
+        <v>2620.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>178.25</v>
+      </c>
+      <c r="D68" s="1">
+        <v>155.30783587786</v>
+      </c>
+      <c r="E68" t="s">
+        <v>31</v>
+      </c>
+      <c r="F68">
+        <v>0.92</v>
+      </c>
+      <c r="G68" s="1">
+        <v>442184.96</v>
+      </c>
+      <c r="H68" s="1">
+        <v>64386.99</v>
+      </c>
+      <c r="I68" s="1">
+        <v>14.561099047783</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>506571.95</v>
+      </c>
+      <c r="M68" s="1">
+        <v>506571.95</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>171</v>
+      </c>
+      <c r="B69" s="1">
+        <v>2228.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>219.4</v>
+      </c>
+      <c r="D69" s="1">
+        <v>155.49451526032</v>
+      </c>
+      <c r="E69" t="s">
+        <v>73</v>
+      </c>
+      <c r="F69">
+        <v>0.86</v>
+      </c>
+      <c r="G69" s="1">
+        <v>402076.5</v>
+      </c>
+      <c r="H69" s="1">
+        <v>164156.22</v>
+      </c>
+      <c r="I69" s="1">
+        <v>40.827111258678</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>566232.72</v>
+      </c>
+      <c r="M69" s="1">
+        <v>566232.72</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>173</v>
+      </c>
+      <c r="B70" s="1">
+        <v>370.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>544.2</v>
+      </c>
+      <c r="D70" s="1">
+        <v>319.06035135135</v>
+      </c>
+      <c r="E70" t="s">
+        <v>31</v>
+      </c>
+      <c r="F70">
+        <v>0.92</v>
+      </c>
+      <c r="G70" s="1">
+        <v>105706.47</v>
+      </c>
+      <c r="H70" s="1">
+        <v>112702.55</v>
+      </c>
+      <c r="I70" s="1">
+        <v>106.61840282813</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>218409.02</v>
+      </c>
+      <c r="M70" s="1">
+        <v>218409.02</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>175</v>
+      </c>
+      <c r="B71" s="1">
+        <v>9302.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>42.49</v>
+      </c>
+      <c r="D71" s="1">
+        <v>34.963769081918</v>
+      </c>
+      <c r="E71" t="s">
+        <v>7</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>325232.98</v>
+      </c>
+      <c r="H71" s="1">
+        <v>70009.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>21.525799751304</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>395241.98</v>
+      </c>
+      <c r="M71" s="1">
+        <v>395241.98</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>177</v>
+      </c>
+      <c r="B72" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>3393.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>3658.398</v>
+      </c>
+      <c r="E72" t="s">
+        <v>31</v>
+      </c>
+      <c r="F72">
+        <v>0.92</v>
+      </c>
+      <c r="G72" s="1">
+        <v>298685.35</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-4253.93</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-1.4242178265523</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>294431.42</v>
+      </c>
+      <c r="M72" s="1">
+        <v>294431.42</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>179</v>
+      </c>
+      <c r="B73" s="1">
+        <v>198847.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>2.52</v>
+      </c>
+      <c r="D73" s="1">
+        <v>2.2672526113042</v>
+      </c>
+      <c r="E73" t="s">
+        <v>7</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>450836.38</v>
+      </c>
+      <c r="H73" s="1">
+        <v>50258.06</v>
+      </c>
+      <c r="I73" s="1">
+        <v>11.147738343565</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>501094.44</v>
+      </c>
+      <c r="M73" s="1">
+        <v>501094.44</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>181</v>
+      </c>
+      <c r="B74" s="1">
+        <v>105466.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>4.285</v>
+      </c>
+      <c r="D74" s="1">
+        <v>4.429871522576</v>
+      </c>
+      <c r="E74" t="s">
+        <v>7</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>467200.83</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-15279.02</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-3.2703323750516</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>451921.81</v>
+      </c>
+      <c r="M74" s="1">
+        <v>451921.81</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>183</v>
+      </c>
+      <c r="B75" s="1">
+        <v>5109.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>74.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>69.935717361519</v>
+      </c>
+      <c r="E75" t="s">
+        <v>7</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>357301.58</v>
+      </c>
+      <c r="H75" s="1">
+        <v>20764.42</v>
+      </c>
+      <c r="I75" s="1">
+        <v>5.8114548499897</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>378066.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>378066.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>185</v>
+      </c>
+      <c r="B76" s="1">
+        <v>277.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>1626.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>1704.0686642599</v>
+      </c>
+      <c r="E76" t="s">
+        <v>7</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>472027.02</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-21625.02</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-4.5813097733261</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>450402.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>450402.0</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>185</v>
+      </c>
+      <c r="B77" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>1626.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>1910.4458888889</v>
+      </c>
+      <c r="E77" t="s">
+        <v>7</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>343880.26</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-51200.26</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-14.888979088244</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>292680.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>292680.0</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>187</v>
+      </c>
+      <c r="B78" s="1">
+        <v>21985.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>15.31</v>
+      </c>
+      <c r="D78" s="1">
+        <v>16.368925631112</v>
+      </c>
+      <c r="E78" t="s">
+        <v>73</v>
+      </c>
+      <c r="F78">
+        <v>0.86</v>
+      </c>
+      <c r="G78" s="1">
+        <v>415467.93</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-25575.49</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-6.1558277193621</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>389892.44</v>
+      </c>
+      <c r="M78" s="1">
+        <v>389892.44</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>189</v>
+      </c>
+      <c r="B79" s="1">
+        <v>34742.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>21.69</v>
+      </c>
+      <c r="D79" s="1">
+        <v>10.376887628807</v>
+      </c>
+      <c r="E79" t="s">
+        <v>7</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>360513.83</v>
+      </c>
+      <c r="H79" s="1">
+        <v>393040.15</v>
+      </c>
+      <c r="I79" s="1">
+        <v>109.02221143638</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>753553.98</v>
+      </c>
+      <c r="M79" s="1">
+        <v>753553.98</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>189</v>
+      </c>
+      <c r="B80" s="1">
+        <v>31892.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>21.69</v>
+      </c>
+      <c r="D80" s="1">
+        <v>10.438385488524</v>
+      </c>
+      <c r="E80" t="s">
+        <v>7</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>332900.99</v>
+      </c>
+      <c r="H80" s="1">
+        <v>358836.49</v>
+      </c>
+      <c r="I80" s="1">
+        <v>107.79075484275</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>691737.48</v>
+      </c>
+      <c r="M80" s="1">
+        <v>691737.48</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>191</v>
+      </c>
+      <c r="B81" s="1">
+        <v>5274.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>80.2</v>
+      </c>
+      <c r="D81" s="1">
+        <v>78.55082480091</v>
+      </c>
+      <c r="E81" t="s">
+        <v>7</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>414277.05</v>
+      </c>
+      <c r="H81" s="1">
+        <v>8697.75</v>
+      </c>
+      <c r="I81" s="1">
+        <v>2.0995008050772</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>422974.8</v>
+      </c>
+      <c r="M81" s="1">
+        <v>422974.8</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>193</v>
+      </c>
+      <c r="B82" s="1">
+        <v>9000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>56.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>44.868316666667</v>
+      </c>
+      <c r="E82" t="s">
+        <v>7</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>403814.85</v>
+      </c>
+      <c r="H82" s="1">
+        <v>100185.15</v>
+      </c>
+      <c r="I82" s="1">
+        <v>24.809674532772</v>
+      </c>
+      <c r="J82">
+        <v>0.16</v>
+      </c>
+      <c r="K82" t="s">
+        <v>194</v>
+      </c>
+      <c r="L82" s="1">
+        <v>504000.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>505417.5</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>196</v>
+      </c>
+      <c r="B83" s="1">
+        <v>11925.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>78.3</v>
+      </c>
+      <c r="D83" s="1">
+        <v>26.306779035639</v>
+      </c>
+      <c r="E83" t="s">
+        <v>7</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>313708.34</v>
+      </c>
+      <c r="H83" s="1">
+        <v>620019.16</v>
+      </c>
+      <c r="I83" s="1">
+        <v>197.64191159215</v>
+      </c>
+      <c r="J83">
         <v>0.32</v>
       </c>
-      <c r="P53">
-[...1487 lines deleted...]
-      <c r="L83" t="s">
+      <c r="K83" t="s">
+        <v>197</v>
+      </c>
+      <c r="L83" s="1">
+        <v>933727.5</v>
+      </c>
+      <c r="M83" s="1">
+        <v>937507.97</v>
+      </c>
+      <c r="N83" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
         <v>195</v>
       </c>
-      <c r="M83" s="1">
-[...12 lines deleted...]
-    <row r="84" spans="1:16">
+    </row>
+    <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>196</v>
       </c>
-      <c r="B84" t="s">
-        <v>197</v>
+      <c r="B84" s="1">
+        <v>11784.0</v>
       </c>
       <c r="C84" s="1">
+        <v>78.3</v>
+      </c>
+      <c r="D84" s="1">
+        <v>34.734742023082</v>
+      </c>
+      <c r="E84" t="s">
+        <v>7</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>409314.2</v>
+      </c>
+      <c r="H84" s="1">
+        <v>513373.0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>125.42271927043</v>
+      </c>
+      <c r="J84">
+        <v>0.22</v>
+      </c>
+      <c r="K84" t="s">
+        <v>198</v>
+      </c>
+      <c r="L84" s="1">
+        <v>922687.2</v>
+      </c>
+      <c r="M84" s="1">
+        <v>925272.62</v>
+      </c>
+      <c r="N84" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>200</v>
+      </c>
+      <c r="B85" s="1">
         <v>25000.0</v>
       </c>
-      <c r="D84" s="1">
-[...2 lines deleted...]
-      <c r="E84" s="1">
+      <c r="C85" s="1">
+        <v>27.205</v>
+      </c>
+      <c r="D85" s="1">
         <v>12.137262</v>
       </c>
-      <c r="F84" t="s">
-[...5 lines deleted...]
-      <c r="H84" s="1">
+      <c r="E85" t="s">
+        <v>7</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
         <v>303431.55</v>
       </c>
-      <c r="I84" s="1">
-[...28 lines deleted...]
-      <c r="B85" t="s">
+      <c r="H85" s="1">
+        <v>376693.45</v>
+      </c>
+      <c r="I85" s="1">
+        <v>124.14445696237</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>680125.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>680125.0</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
         <v>199</v>
       </c>
-      <c r="C85" s="1">
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>202</v>
+      </c>
+      <c r="B86" s="1">
         <v>170000.0</v>
       </c>
-      <c r="D85" s="1">
-[...2 lines deleted...]
-      <c r="E85" s="1">
+      <c r="C86" s="1">
+        <v>5.952</v>
+      </c>
+      <c r="D86" s="1">
         <v>2.4484739411765</v>
       </c>
-      <c r="F85" t="s">
-[...5 lines deleted...]
-      <c r="H85" s="1">
+      <c r="E86" t="s">
+        <v>7</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
         <v>416240.57</v>
       </c>
-      <c r="I85" s="1">
-[...17 lines deleted...]
-      <c r="O85" s="1">
+      <c r="H86" s="1">
+        <v>595599.43</v>
+      </c>
+      <c r="I86" s="1">
+        <v>143.09019180903</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>1011840.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>1011840.0</v>
+      </c>
+      <c r="N86" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>204</v>
+      </c>
+      <c r="B87" s="1">
+        <v>12050.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>35.3</v>
+      </c>
+      <c r="D87" s="1">
+        <v>38.885305394191</v>
+      </c>
+      <c r="E87" t="s">
+        <v>7</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>468567.93</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-43202.93</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-9.2202063423333</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>425365.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>425365.0</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>206</v>
+      </c>
+      <c r="B88" s="1">
+        <v>16762.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>51.1</v>
+      </c>
+      <c r="D88" s="1">
+        <v>46.130251163346</v>
+      </c>
+      <c r="E88" t="s">
+        <v>7</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>773235.27</v>
+      </c>
+      <c r="H88" s="1">
+        <v>83302.93</v>
+      </c>
+      <c r="I88" s="1">
+        <v>10.773296722484</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>856538.2</v>
+      </c>
+      <c r="M88" s="1">
+        <v>856538.2</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>208</v>
+      </c>
+      <c r="B89" s="1">
+        <v>3229.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>99.6</v>
+      </c>
+      <c r="D89" s="1">
+        <v>101.72289253639</v>
+      </c>
+      <c r="E89" t="s">
+        <v>7</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>328463.22</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-6854.82</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-2.0869368570399</v>
+      </c>
+      <c r="J89">
+        <v>0.22</v>
+      </c>
+      <c r="K89">
+        <v>697.87</v>
+      </c>
+      <c r="L89" s="1">
+        <v>321608.4</v>
+      </c>
+      <c r="M89" s="1">
+        <v>322306.27</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>210</v>
+      </c>
+      <c r="B90" s="1">
+        <v>3996.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>115.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>77.647995495495</v>
+      </c>
+      <c r="E90" t="s">
+        <v>7</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>310281.39</v>
+      </c>
+      <c r="H90" s="1">
+        <v>149258.61</v>
+      </c>
+      <c r="I90" s="1">
+        <v>48.104273994647</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>459540.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>459540.0</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>212</v>
+      </c>
+      <c r="B91" s="1">
+        <v>23072.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>4.466</v>
+      </c>
+      <c r="D91" s="1">
+        <v>3.1388158807212</v>
+      </c>
+      <c r="E91" t="s">
+        <v>7</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>72418.76</v>
+      </c>
+      <c r="H91" s="1">
+        <v>30620.79</v>
+      </c>
+      <c r="I91" s="1">
+        <v>42.282952649286</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>103039.55</v>
+      </c>
+      <c r="M91" s="1">
+        <v>103039.55</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>214</v>
+      </c>
+      <c r="B92" s="1">
+        <v>4816.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>172.86</v>
+      </c>
+      <c r="D92" s="1">
+        <v>122.10722383721</v>
+      </c>
+      <c r="E92" t="s">
+        <v>7</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>588068.39</v>
+      </c>
+      <c r="H92" s="1">
+        <v>244425.37</v>
+      </c>
+      <c r="I92" s="1">
+        <v>41.564106174794</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>832493.76</v>
+      </c>
+      <c r="M92" s="1">
+        <v>832493.76</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>214</v>
+      </c>
+      <c r="B93" s="1">
+        <v>5771.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>172.86</v>
+      </c>
+      <c r="D93" s="1">
+        <v>116.05390400277</v>
+      </c>
+      <c r="E93" t="s">
+        <v>7</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>669747.08</v>
+      </c>
+      <c r="H93" s="1">
+        <v>327827.98</v>
+      </c>
+      <c r="I93" s="1">
+        <v>48.948026768553</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>997575.06</v>
+      </c>
+      <c r="M93" s="1">
+        <v>997575.06</v>
+      </c>
+      <c r="N93" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>216</v>
+      </c>
+      <c r="B94" s="1">
+        <v>26143.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>17.32</v>
+      </c>
+      <c r="D94" s="1">
+        <v>22.048508587385</v>
+      </c>
+      <c r="E94" t="s">
+        <v>7</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>576414.16</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-123617.4</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-21.44593394444</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>452796.76</v>
+      </c>
+      <c r="M94" s="1">
+        <v>452796.76</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>218</v>
+      </c>
+      <c r="B95" s="1">
+        <v>3004.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>144.95</v>
+      </c>
+      <c r="D95" s="1">
+        <v>116.97721704394</v>
+      </c>
+      <c r="E95" t="s">
+        <v>7</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>351399.56</v>
+      </c>
+      <c r="H95" s="1">
+        <v>84030.24</v>
+      </c>
+      <c r="I95" s="1">
+        <v>23.913017990119</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>435429.8</v>
+      </c>
+      <c r="M95" s="1">
+        <v>435429.8</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>218</v>
+      </c>
+      <c r="B96" s="1">
+        <v>5620.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>144.95</v>
+      </c>
+      <c r="D96" s="1">
+        <v>63.192012455516</v>
+      </c>
+      <c r="E96" t="s">
+        <v>7</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>355139.11</v>
+      </c>
+      <c r="H96" s="1">
+        <v>459479.89</v>
+      </c>
+      <c r="I96" s="1">
+        <v>129.38025609176</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>814619.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>814619.0</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>220</v>
+      </c>
+      <c r="B97" s="1">
+        <v>1540.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>388.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>276.94614935065</v>
+      </c>
+      <c r="E97" t="s">
+        <v>7</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>426497.07</v>
+      </c>
+      <c r="H97" s="1">
+        <v>171022.93</v>
+      </c>
+      <c r="I97" s="1">
+        <v>40.09943843225</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>597520.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>597520.0</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>220</v>
+      </c>
+      <c r="B98" s="1">
+        <v>2123.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>388.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>328.42823363165</v>
+      </c>
+      <c r="E98" t="s">
+        <v>7</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>697253.14</v>
+      </c>
+      <c r="H98" s="1">
+        <v>126470.86</v>
+      </c>
+      <c r="I98" s="1">
+        <v>18.138442517448</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>823724.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>823724.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>222</v>
+      </c>
+      <c r="B99" s="1">
+        <v>520.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>495.75</v>
+      </c>
+      <c r="D99" s="1">
+        <v>485.56192307692</v>
+      </c>
+      <c r="E99" t="s">
+        <v>7</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>252492.2</v>
+      </c>
+      <c r="H99" s="1">
+        <v>5297.8</v>
+      </c>
+      <c r="I99" s="1">
+        <v>2.0982034296505</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>257790.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>257790.0</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>222</v>
+      </c>
+      <c r="B100" s="1">
+        <v>1750.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>495.75</v>
+      </c>
+      <c r="D100" s="1">
+        <v>626.37568</v>
+      </c>
+      <c r="E100" t="s">
+        <v>7</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>1096157.44</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-228594.94</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-20.854206855541</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>867562.5</v>
+      </c>
+      <c r="M100" s="1">
+        <v>867562.5</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>224</v>
+      </c>
+      <c r="B101" s="1">
+        <v>95341.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>1.058</v>
+      </c>
+      <c r="D101" s="1">
+        <v>1.6222410085902</v>
+      </c>
+      <c r="E101" t="s">
+        <v>73</v>
+      </c>
+      <c r="F101">
+        <v>0.86</v>
+      </c>
+      <c r="G101" s="1">
+        <v>178892.86</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-62048.29</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-34.68460954786</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>116844.57</v>
+      </c>
+      <c r="M101" s="1">
+        <v>116844.57</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>226</v>
+      </c>
+      <c r="B102" s="1">
+        <v>26324.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>14.46</v>
+      </c>
+      <c r="D102" s="1">
+        <v>11.791996277162</v>
+      </c>
+      <c r="E102" t="s">
+        <v>7</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>310412.51</v>
+      </c>
+      <c r="H102" s="1">
+        <v>70232.53</v>
+      </c>
+      <c r="I102" s="1">
+        <v>22.625547533506</v>
+      </c>
+      <c r="J102">
+        <v>0.12</v>
+      </c>
+      <c r="K102" t="s">
+        <v>227</v>
+      </c>
+      <c r="L102" s="1">
+        <v>380645.04</v>
+      </c>
+      <c r="M102" s="1">
+        <v>383724.95</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>229</v>
+      </c>
+      <c r="B103" s="1">
+        <v>7670.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D103" s="1">
+        <v>52.014250325945</v>
+      </c>
+      <c r="E103" t="s">
+        <v>7</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>398949.3</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-5324.9</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-1.3347310046665</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>393624.4</v>
+      </c>
+      <c r="M103" s="1">
+        <v>393624.4</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>231</v>
+      </c>
+      <c r="B104" s="1">
+        <v>396.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>477.7</v>
+      </c>
+      <c r="D104" s="1">
+        <v>232.92426767677</v>
+      </c>
+      <c r="E104" t="s">
+        <v>7</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>92238.01</v>
+      </c>
+      <c r="H104" s="1">
+        <v>96931.19</v>
+      </c>
+      <c r="I104" s="1">
+        <v>105.0881193122</v>
+      </c>
+      <c r="J104">
+        <v>16.79</v>
+      </c>
+      <c r="K104" t="s">
+        <v>232</v>
+      </c>
+      <c r="L104" s="1">
+        <v>189169.2</v>
+      </c>
+      <c r="M104" s="1">
+        <v>195818.35</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>234</v>
+      </c>
+      <c r="B105" s="1">
+        <v>3255.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>52.45</v>
+      </c>
+      <c r="D105" s="1">
+        <v>94.331723502304</v>
+      </c>
+      <c r="E105" t="s">
+        <v>7</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>307049.76</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-136325.01</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-44.398344424695</v>
+      </c>
+      <c r="J105">
+        <v>0.08</v>
+      </c>
+      <c r="K105">
+        <v>251.77</v>
+      </c>
+      <c r="L105" s="1">
+        <v>170724.75</v>
+      </c>
+      <c r="M105" s="1">
+        <v>170976.52</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>236</v>
+      </c>
+      <c r="B106" s="1">
+        <v>6405.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>83.29</v>
+      </c>
+      <c r="D106" s="1">
+        <v>75.833339578454</v>
+      </c>
+      <c r="E106" t="s">
+        <v>31</v>
+      </c>
+      <c r="F106">
+        <v>0.92</v>
+      </c>
+      <c r="G106" s="1">
+        <v>440490.89</v>
+      </c>
+      <c r="H106" s="1">
+        <v>138167.57</v>
+      </c>
+      <c r="I106" s="1">
+        <v>31.366725881664</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>578658.46</v>
+      </c>
+      <c r="M106" s="1">
+        <v>578658.46</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>238</v>
+      </c>
+      <c r="B107" s="1">
+        <v>68455.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>78.3</v>
+      </c>
+      <c r="D107" s="1">
+        <v>94.69494017968</v>
+      </c>
+      <c r="E107" t="s">
+        <v>70</v>
+      </c>
+      <c r="F107">
+        <v>11.08</v>
+      </c>
+      <c r="G107" s="1">
+        <v>605316.31</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-121712.94</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-20.107328679117</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>483603.37</v>
+      </c>
+      <c r="M107" s="1">
+        <v>483603.37</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>240</v>
+      </c>
+      <c r="B108" s="1">
+        <v>35463.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>11.39</v>
+      </c>
+      <c r="D108" s="1">
+        <v>5.3890429461693</v>
+      </c>
+      <c r="E108" t="s">
+        <v>7</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>191111.63</v>
+      </c>
+      <c r="H108" s="1">
+        <v>212811.94</v>
+      </c>
+      <c r="I108" s="1">
+        <v>111.35478254254</v>
+      </c>
+      <c r="J108">
+        <v>0.39</v>
+      </c>
+      <c r="K108" t="s">
+        <v>241</v>
+      </c>
+      <c r="L108" s="1">
+        <v>403923.57</v>
+      </c>
+      <c r="M108" s="1">
+        <v>417754.67</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>243</v>
+      </c>
+      <c r="B109" s="1">
+        <v>6050.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>126.28</v>
+      </c>
+      <c r="D109" s="1">
+        <v>85.498917355372</v>
+      </c>
+      <c r="E109" t="s">
+        <v>31</v>
+      </c>
+      <c r="F109">
+        <v>0.92</v>
+      </c>
+      <c r="G109" s="1">
+        <v>536550.51</v>
+      </c>
+      <c r="H109" s="1">
+        <v>292155.06</v>
+      </c>
+      <c r="I109" s="1">
+        <v>54.450616401427</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>828705.57</v>
+      </c>
+      <c r="M109" s="1">
+        <v>828705.57</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>245</v>
+      </c>
+      <c r="B110" s="1">
+        <v>10395.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>317.95</v>
+      </c>
+      <c r="D110" s="1">
+        <v>604.24713419913</v>
+      </c>
+      <c r="E110" t="s">
+        <v>96</v>
+      </c>
+      <c r="F110">
+        <v>7.47</v>
+      </c>
+      <c r="G110" s="1">
+        <v>842033.79</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-399844.53</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-47.485568245426</v>
+      </c>
+      <c r="J110">
+        <v>0.28</v>
+      </c>
+      <c r="K110" t="s">
+        <v>246</v>
+      </c>
+      <c r="L110" s="1">
+        <v>442189.26</v>
+      </c>
+      <c r="M110" s="1">
+        <v>445140.36</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>248</v>
+      </c>
+      <c r="B111" s="1">
+        <v>14655.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>407.2</v>
+      </c>
+      <c r="D111" s="1">
+        <v>355.98855407711</v>
+      </c>
+      <c r="E111" t="s">
+        <v>96</v>
+      </c>
+      <c r="F111">
+        <v>7.47</v>
+      </c>
+      <c r="G111" s="1">
+        <v>699385.46</v>
+      </c>
+      <c r="H111" s="1">
+        <v>99010.73</v>
+      </c>
+      <c r="I111" s="1">
+        <v>14.156818473178</v>
+      </c>
+      <c r="J111">
+        <v>0.12</v>
+      </c>
+      <c r="K111" t="s">
+        <v>249</v>
+      </c>
+      <c r="L111" s="1">
+        <v>798396.19</v>
+      </c>
+      <c r="M111" s="1">
+        <v>800161.75</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>251</v>
+      </c>
+      <c r="B112" s="1">
+        <v>23471.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>29.64</v>
+      </c>
+      <c r="D112" s="1">
+        <v>23.00900472924</v>
+      </c>
+      <c r="E112" t="s">
+        <v>73</v>
+      </c>
+      <c r="F112">
+        <v>0.86</v>
+      </c>
+      <c r="G112" s="1">
+        <v>627770.93</v>
+      </c>
+      <c r="H112" s="1">
+        <v>178076.72</v>
+      </c>
+      <c r="I112" s="1">
+        <v>28.366512606756</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>805847.65</v>
+      </c>
+      <c r="M112" s="1">
+        <v>805847.65</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>253</v>
+      </c>
+      <c r="B113" s="1">
+        <v>455.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>651.8</v>
+      </c>
+      <c r="D113" s="1">
+        <v>959.46857142857</v>
+      </c>
+      <c r="E113" t="s">
+        <v>31</v>
+      </c>
+      <c r="F113">
+        <v>0.92</v>
+      </c>
+      <c r="G113" s="1">
+        <v>419323.22</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-97634.33</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-23.283788100263</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>321688.89</v>
+      </c>
+      <c r="M113" s="1">
+        <v>321688.89</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>255</v>
+      </c>
+      <c r="B114" s="1">
+        <v>25182.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>18.14</v>
+      </c>
+      <c r="D114" s="1">
+        <v>19.602729727583</v>
+      </c>
+      <c r="E114" t="s">
+        <v>7</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>493635.94</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-36834.46</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-7.4618675455438</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>456801.48</v>
+      </c>
+      <c r="M114" s="1">
+        <v>456801.48</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>257</v>
+      </c>
+      <c r="B115" s="1">
+        <v>418114.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>2.068</v>
+      </c>
+      <c r="D115" s="1">
+        <v>1.3870007701249</v>
+      </c>
+      <c r="E115" t="s">
+        <v>73</v>
+      </c>
+      <c r="F115">
+        <v>0.86</v>
+      </c>
+      <c r="G115" s="1">
+        <v>673342.05</v>
+      </c>
+      <c r="H115" s="1">
+        <v>328244.29</v>
+      </c>
+      <c r="I115" s="1">
+        <v>48.748520904049</v>
+      </c>
+      <c r="J115">
+        <v>0.04</v>
+      </c>
+      <c r="K115" t="s">
+        <v>258</v>
+      </c>
+      <c r="L115" s="1">
+        <v>1001586.34</v>
+      </c>
+      <c r="M115" s="1">
+        <v>1017859.7</v>
+      </c>
+      <c r="N115" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>260</v>
+      </c>
+      <c r="B116" s="1">
+        <v>7201.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>37.475</v>
+      </c>
+      <c r="D116" s="1">
+        <v>37.070315233995</v>
+      </c>
+      <c r="E116" t="s">
+        <v>7</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>266943.34</v>
+      </c>
+      <c r="H116" s="1">
+        <v>2914.14</v>
+      </c>
+      <c r="I116" s="1">
+        <v>1.0916698652231</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>269857.48</v>
+      </c>
+      <c r="M116" s="1">
+        <v>269857.48</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>262</v>
+      </c>
+      <c r="B117" s="1">
+        <v>1736.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>142.85</v>
+      </c>
+      <c r="D117" s="1">
+        <v>42.862937788018</v>
+      </c>
+      <c r="E117" t="s">
+        <v>7</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>74410.06</v>
+      </c>
+      <c r="H117" s="1">
+        <v>173577.54</v>
+      </c>
+      <c r="I117" s="1">
+        <v>233.2716033289</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>247987.6</v>
+      </c>
+      <c r="M117" s="1">
+        <v>247987.6</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>264</v>
+      </c>
+      <c r="B118" s="1">
+        <v>2502.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>86.62</v>
+      </c>
+      <c r="D118" s="1">
+        <v>78.253820943245</v>
+      </c>
+      <c r="E118" t="s">
+        <v>7</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>195791.06</v>
+      </c>
+      <c r="H118" s="1">
+        <v>20932.18</v>
+      </c>
+      <c r="I118" s="1">
+        <v>10.691080583557</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>216723.24</v>
+      </c>
+      <c r="M118" s="1">
+        <v>216723.24</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>266</v>
+      </c>
+      <c r="B119" s="1">
+        <v>17637.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>43.64</v>
+      </c>
+      <c r="D119" s="1">
+        <v>16.750136077564</v>
+      </c>
+      <c r="E119" t="s">
+        <v>7</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>295422.15</v>
+      </c>
+      <c r="H119" s="1">
+        <v>474256.53</v>
+      </c>
+      <c r="I119" s="1">
+        <v>160.53519683612</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>769678.68</v>
+      </c>
+      <c r="M119" s="1">
+        <v>769678.68</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>268</v>
+      </c>
+      <c r="B120" s="1">
+        <v>18720.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>27.44</v>
+      </c>
+      <c r="D120" s="1">
+        <v>45.814635683761</v>
+      </c>
+      <c r="E120" t="s">
+        <v>7</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>857649.98</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-343973.18</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-40.106475604418</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>513676.8</v>
+      </c>
+      <c r="M120" s="1">
+        <v>513676.8</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>270</v>
+      </c>
+      <c r="B121" s="1">
+        <v>2699.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>26.07</v>
+      </c>
+      <c r="D121" s="1">
+        <v>36.417669507225</v>
+      </c>
+      <c r="E121" t="s">
+        <v>7</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>98291.29</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-27928.36</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-28.413870649169</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>70362.93</v>
+      </c>
+      <c r="M121" s="1">
+        <v>70362.93</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>272</v>
+      </c>
+      <c r="B122" s="1">
+        <v>4227.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>42.21</v>
+      </c>
+      <c r="D122" s="1">
+        <v>48.422122072392</v>
+      </c>
+      <c r="E122" t="s">
+        <v>7</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>204680.31</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-26258.64</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-12.829099193762</v>
+      </c>
+      <c r="J122">
+        <v>0.07</v>
+      </c>
+      <c r="K122">
+        <v>278.88</v>
+      </c>
+      <c r="L122" s="1">
+        <v>178421.67</v>
+      </c>
+      <c r="M122" s="1">
+        <v>178700.55</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>274</v>
+      </c>
+      <c r="B123" s="1">
+        <v>32320.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>14.062</v>
+      </c>
+      <c r="D123" s="1">
+        <v>11.799284034653</v>
+      </c>
+      <c r="E123" t="s">
+        <v>73</v>
+      </c>
+      <c r="F123">
+        <v>0.86</v>
+      </c>
+      <c r="G123" s="1">
+        <v>441548.67</v>
+      </c>
+      <c r="H123" s="1">
+        <v>84906.74</v>
+      </c>
+      <c r="I123" s="1">
+        <v>19.229304891803</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>526455.41</v>
+      </c>
+      <c r="M123" s="1">
+        <v>526455.41</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>276</v>
+      </c>
+      <c r="B124" s="1">
+        <v>2243.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>332.7</v>
+      </c>
+      <c r="D124" s="1">
+        <v>313.53187695051</v>
+      </c>
+      <c r="E124" t="s">
+        <v>7</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>703252.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>42994.1</v>
+      </c>
+      <c r="I124" s="1">
+        <v>6.1136121902248</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>746246.1</v>
+      </c>
+      <c r="M124" s="1">
+        <v>746246.1</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>278</v>
+      </c>
+      <c r="B125" s="1">
+        <v>8960.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>71.88</v>
+      </c>
+      <c r="D125" s="1">
+        <v>39.142283482143</v>
+      </c>
+      <c r="E125" t="s">
+        <v>31</v>
+      </c>
+      <c r="F125">
+        <v>0.92</v>
+      </c>
+      <c r="G125" s="1">
+        <v>371367.01</v>
+      </c>
+      <c r="H125" s="1">
+        <v>327229.46</v>
+      </c>
+      <c r="I125" s="1">
+        <v>88.114843588287</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>698596.47</v>
+      </c>
+      <c r="M125" s="1">
+        <v>698596.47</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>280</v>
+      </c>
+      <c r="B126" s="1">
+        <v>8500.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>75.07</v>
+      </c>
+      <c r="D126" s="1">
+        <v>92.341727058823</v>
+      </c>
+      <c r="E126" t="s">
+        <v>7</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>784904.68</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-146809.68</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-18.704141246807</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>638095.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>638095.0</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>282</v>
+      </c>
+      <c r="B127" s="1">
+        <v>7253.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>135.14</v>
+      </c>
+      <c r="D127" s="1">
+        <v>165.93320970633</v>
+      </c>
+      <c r="E127" t="s">
+        <v>7</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>1203513.57</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-223343.15</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-18.557592998307</v>
+      </c>
+      <c r="J127">
+        <v>0.86</v>
+      </c>
+      <c r="K127" t="s">
+        <v>283</v>
+      </c>
+      <c r="L127" s="1">
+        <v>980170.42</v>
+      </c>
+      <c r="M127" s="1">
+        <v>986438.39</v>
+      </c>
+      <c r="N127" s="1">
         <v>1.12</v>
       </c>
-      <c r="P85">
-[...2087 lines deleted...]
-      <c r="L127" t="s">
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
         <v>281</v>
       </c>
-      <c r="M127" s="1">
-[...12 lines deleted...]
-    <row r="128" spans="1:16">
+    </row>
+    <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>282</v>
       </c>
-      <c r="B128" t="s">
-        <v>283</v>
+      <c r="B128" s="1">
+        <v>3060.0</v>
       </c>
       <c r="C128" s="1">
-        <v>4802.0</v>
+        <v>135.14</v>
       </c>
       <c r="D128" s="1">
-        <v>269.05</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>119.81977124183</v>
+      </c>
+      <c r="E128" t="s">
+        <v>7</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>366648.5</v>
       </c>
       <c r="H128" s="1">
-        <v>694398.71</v>
+        <v>46879.9</v>
       </c>
       <c r="I128" s="1">
-        <v>597579.39</v>
-[...8 lines deleted...]
-        <v>0.0</v>
+        <v>12.78606076392</v>
+      </c>
+      <c r="J128">
+        <v>0.96</v>
+      </c>
+      <c r="K128" t="s">
+        <v>284</v>
+      </c>
+      <c r="L128" s="1">
+        <v>413528.4</v>
       </c>
       <c r="M128" s="1">
-        <v>1291978.1</v>
+        <v>416468.09</v>
       </c>
       <c r="N128" s="1">
-        <v>1291978.1</v>
-[...8 lines deleted...]
-    <row r="129" spans="1:16">
+        <v>0.47</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>286</v>
+      </c>
+      <c r="B129" s="1">
+        <v>4561.0</v>
       </c>
       <c r="C129" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="D129" s="1">
+        <v>144.60614558211</v>
+      </c>
+      <c r="E129" t="s">
+        <v>7</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>659548.63</v>
+      </c>
+      <c r="H129" s="1">
+        <v>599515.42</v>
+      </c>
+      <c r="I129" s="1">
+        <v>90.897834174866</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>1259064.05</v>
+      </c>
+      <c r="M129" s="1">
+        <v>1259064.05</v>
+      </c>
+      <c r="N129" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>286</v>
+      </c>
+      <c r="B130" s="1">
         <v>3185.0</v>
       </c>
-      <c r="D129" s="1">
-[...2 lines deleted...]
-      <c r="E129" s="1">
+      <c r="C130" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="D130" s="1">
         <v>105.72016640502</v>
       </c>
-      <c r="F129" t="s">
-[...5 lines deleted...]
-      <c r="H129" s="1">
+      <c r="E130" t="s">
+        <v>7</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
         <v>336718.73</v>
       </c>
-      <c r="I129" s="1">
-[...28 lines deleted...]
-      <c r="B130" t="s">
+      <c r="H130" s="1">
+        <v>542500.52</v>
+      </c>
+      <c r="I130" s="1">
+        <v>161.11385309632</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>879219.25</v>
+      </c>
+      <c r="M130" s="1">
+        <v>879219.25</v>
+      </c>
+      <c r="N130" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
         <v>285</v>
       </c>
-      <c r="C130" s="1">
-[...42 lines deleted...]
-    <row r="131" spans="1:16">
+    </row>
+    <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="B131" t="s">
+        <v>288</v>
+      </c>
+      <c r="B131" s="1">
+        <v>15200.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>25.75</v>
+      </c>
+      <c r="D131" s="1">
+        <v>30.023207236842</v>
+      </c>
+      <c r="E131" t="s">
+        <v>7</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>456352.75</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-64952.75</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-14.23301382538</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>391400.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>391400.0</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
         <v>287</v>
       </c>
-      <c r="C131" s="1">
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>290</v>
+      </c>
+      <c r="B132" s="1">
         <v>4709.0</v>
       </c>
-      <c r="D131" s="1">
-[...2 lines deleted...]
-      <c r="E131" s="1">
+      <c r="C132" s="1">
+        <v>153.92</v>
+      </c>
+      <c r="D132" s="1">
         <v>96.575062645997</v>
       </c>
-      <c r="F131" t="s">
-[...5 lines deleted...]
-      <c r="H131" s="1">
+      <c r="E132" t="s">
+        <v>7</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
         <v>454771.97</v>
       </c>
-      <c r="I131" s="1">
-[...5 lines deleted...]
-      <c r="K131">
+      <c r="H132" s="1">
+        <v>270037.31</v>
+      </c>
+      <c r="I132" s="1">
+        <v>59.378617815869</v>
+      </c>
+      <c r="J132">
         <v>0.08</v>
       </c>
-      <c r="L131">
+      <c r="K132">
         <v>374.95</v>
       </c>
-      <c r="M131" s="1">
-[...16 lines deleted...]
-      <c r="B132" t="s">
+      <c r="L132" s="1">
+        <v>724809.28</v>
+      </c>
+      <c r="M132" s="1">
+        <v>725184.23</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
         <v>289</v>
       </c>
-      <c r="C132" s="1">
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>292</v>
+      </c>
+      <c r="B133" s="1">
         <v>8554.0</v>
       </c>
-      <c r="D132" s="1">
-[...2 lines deleted...]
-      <c r="E132" s="1">
+      <c r="C133" s="1">
+        <v>34.22</v>
+      </c>
+      <c r="D133" s="1">
         <v>52.642769464578</v>
       </c>
-      <c r="F132" t="s">
-[...5 lines deleted...]
-      <c r="H132" s="1">
+      <c r="E133" t="s">
+        <v>7</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
         <v>450306.25</v>
       </c>
-      <c r="I132" s="1">
-[...5 lines deleted...]
-      <c r="K132">
+      <c r="H133" s="1">
+        <v>-157588.37</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-34.995821177254</v>
+      </c>
+      <c r="J133">
         <v>0.3</v>
       </c>
-      <c r="L132" t="s">
-[...16 lines deleted...]
-      <c r="A133" t="s">
+      <c r="K133" t="s">
+        <v>293</v>
+      </c>
+      <c r="L133" s="1">
+        <v>292717.88</v>
+      </c>
+      <c r="M133" s="1">
+        <v>295256.53</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
         <v>291</v>
       </c>
-      <c r="B133" t="s">
-[...2 lines deleted...]
-      <c r="C133" s="1">
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>295</v>
+      </c>
+      <c r="B134" s="1">
         <v>4510.0</v>
       </c>
-      <c r="D133" s="1">
-[...2 lines deleted...]
-      <c r="E133" s="1">
+      <c r="C134" s="1">
+        <v>267.5</v>
+      </c>
+      <c r="D134" s="1">
         <v>200.84106430155</v>
       </c>
-      <c r="F133" t="s">
-[...5 lines deleted...]
-      <c r="H133" s="1">
+      <c r="E134" t="s">
+        <v>7</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
         <v>905793.2</v>
       </c>
-      <c r="I133" s="1">
-[...5 lines deleted...]
-      <c r="K133">
+      <c r="H134" s="1">
+        <v>300631.8</v>
+      </c>
+      <c r="I134" s="1">
+        <v>33.18989367551</v>
+      </c>
+      <c r="J134">
         <v>1.54</v>
       </c>
-      <c r="L133" t="s">
-[...16 lines deleted...]
-      <c r="A134" t="s">
+      <c r="K134" t="s">
+        <v>296</v>
+      </c>
+      <c r="L134" s="1">
+        <v>1206425.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>1213378.04</v>
+      </c>
+      <c r="N134" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
         <v>294</v>
       </c>
-      <c r="B134" t="s">
-[...2 lines deleted...]
-      <c r="C134" s="1">
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>298</v>
+      </c>
+      <c r="B135" s="1">
         <v>1605.0</v>
       </c>
-      <c r="D134" s="1">
-[...2 lines deleted...]
-      <c r="E134" s="1">
+      <c r="C135" s="1">
+        <v>167.6</v>
+      </c>
+      <c r="D135" s="1">
         <v>249.79685981308</v>
       </c>
-      <c r="F134" t="s">
+      <c r="E135" t="s">
         <v>31</v>
       </c>
-      <c r="G134">
+      <c r="F135">
         <v>0.92</v>
       </c>
-      <c r="H134" s="1">
+      <c r="G135" s="1">
         <v>387576.79</v>
       </c>
-      <c r="I134" s="1">
-[...28 lines deleted...]
-      <c r="B135" t="s">
+      <c r="H135" s="1">
+        <v>-95794.21</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-24.716188500349</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>291782.58</v>
+      </c>
+      <c r="M135" s="1">
+        <v>291782.58</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
         <v>297</v>
       </c>
-      <c r="C135" s="1">
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>300</v>
+      </c>
+      <c r="B136" s="1">
         <v>10426.0</v>
       </c>
-      <c r="D135" s="1">
-[...2 lines deleted...]
-      <c r="E135" s="1">
+      <c r="C136" s="1">
+        <v>76.78</v>
+      </c>
+      <c r="D136" s="1">
         <v>40.217699980817</v>
       </c>
-      <c r="F135" t="s">
-[...5 lines deleted...]
-      <c r="H135" s="1">
+      <c r="E136" t="s">
+        <v>7</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
         <v>419309.74</v>
       </c>
-      <c r="I135" s="1">
-[...28 lines deleted...]
-      <c r="B136" t="s">
+      <c r="H136" s="1">
+        <v>381198.54</v>
+      </c>
+      <c r="I136" s="1">
+        <v>90.910967152826</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>800508.28</v>
+      </c>
+      <c r="M136" s="1">
+        <v>800508.28</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
         <v>299</v>
       </c>
-      <c r="C136" s="1">
-[...42 lines deleted...]
-    <row r="137" spans="1:16">
+    </row>
+    <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>302</v>
       </c>
-      <c r="B137" t="s">
+      <c r="B137" s="1">
+        <v>21133.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>193.0</v>
+      </c>
+      <c r="D137" s="1">
+        <v>188.6045502295</v>
+      </c>
+      <c r="E137" t="s">
         <v>303</v>
       </c>
-      <c r="C137" s="1">
-[...12 lines deleted...]
-        <v>1.0</v>
+      <c r="F137">
+        <v>10.03</v>
+      </c>
+      <c r="G137" s="1">
+        <v>337116.16</v>
       </c>
       <c r="H137" s="1">
-        <v>215635.6</v>
+        <v>23381.95</v>
       </c>
       <c r="I137" s="1">
-        <v>1991.08</v>
-[...8 lines deleted...]
-        <v>0.0</v>
+        <v>6.9358733796683</v>
+      </c>
+      <c r="J137">
+        <v>0.27</v>
+      </c>
+      <c r="K137" t="s">
+        <v>304</v>
+      </c>
+      <c r="L137" s="1">
+        <v>360498.11</v>
       </c>
       <c r="M137" s="1">
-        <v>217626.68</v>
+        <v>366273.53</v>
       </c>
       <c r="N137" s="1">
-        <v>217626.68</v>
-[...8 lines deleted...]
-    <row r="138" spans="1:16">
+        <v>0.42</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="B138" t="s">
+        <v>306</v>
+      </c>
+      <c r="B138" s="1">
+        <v>5164.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>51.2</v>
+      </c>
+      <c r="D138" s="1">
+        <v>48.063228117738</v>
+      </c>
+      <c r="E138" t="s">
+        <v>7</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>248198.51</v>
+      </c>
+      <c r="H138" s="1">
+        <v>16198.29</v>
+      </c>
+      <c r="I138" s="1">
+        <v>6.5263445779751</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>264396.8</v>
+      </c>
+      <c r="M138" s="1">
+        <v>264396.8</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
         <v>305</v>
       </c>
-      <c r="C138" s="1">
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>308</v>
+      </c>
+      <c r="B139" s="1">
         <v>20407.0</v>
       </c>
-      <c r="D138" s="1">
-[...2 lines deleted...]
-      <c r="E138" s="1">
+      <c r="C139" s="1">
+        <v>19.02</v>
+      </c>
+      <c r="D139" s="1">
         <v>18.905518204538</v>
       </c>
-      <c r="F138" t="s">
-[...5 lines deleted...]
-      <c r="H138" s="1">
+      <c r="E139" t="s">
+        <v>7</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
         <v>385804.91</v>
       </c>
-      <c r="I138" s="1">
-[...28 lines deleted...]
-      <c r="B139" t="s">
+      <c r="H139" s="1">
+        <v>2336.23</v>
+      </c>
+      <c r="I139" s="1">
+        <v>0.60554698487378</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>388141.14</v>
+      </c>
+      <c r="M139" s="1">
+        <v>388141.14</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
         <v>307</v>
       </c>
-      <c r="C139" s="1">
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>310</v>
+      </c>
+      <c r="B140" s="1">
         <v>7474.0</v>
       </c>
-      <c r="D139" s="1">
-[...2 lines deleted...]
-      <c r="E139" s="1">
+      <c r="C140" s="1">
+        <v>62.58</v>
+      </c>
+      <c r="D140" s="1">
         <v>34.22746320578</v>
       </c>
-      <c r="F139" t="s">
-[...5 lines deleted...]
-      <c r="H139" s="1">
+      <c r="E140" t="s">
+        <v>7</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
         <v>255816.06</v>
       </c>
-      <c r="I139" s="1">
-[...28 lines deleted...]
-      <c r="B140" t="s">
+      <c r="H140" s="1">
+        <v>211906.86</v>
+      </c>
+      <c r="I140" s="1">
+        <v>82.835635886191</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>467722.92</v>
+      </c>
+      <c r="M140" s="1">
+        <v>467722.92</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
         <v>309</v>
       </c>
-      <c r="C140" s="1">
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>312</v>
+      </c>
+      <c r="B141" s="1">
         <v>3160.0</v>
       </c>
-      <c r="D140" s="1">
-[...2 lines deleted...]
-      <c r="E140" s="1">
+      <c r="C141" s="1">
+        <v>106.35</v>
+      </c>
+      <c r="D141" s="1">
         <v>92.425990506329</v>
       </c>
-      <c r="F140" t="s">
+      <c r="E141" t="s">
         <v>31</v>
       </c>
-      <c r="G140">
+      <c r="F141">
         <v>0.92</v>
       </c>
-      <c r="H140" s="1">
+      <c r="G141" s="1">
         <v>280866.71</v>
       </c>
-      <c r="I140" s="1">
-[...28 lines deleted...]
-      <c r="B141" t="s">
+      <c r="H141" s="1">
+        <v>83664.64</v>
+      </c>
+      <c r="I141" s="1">
+        <v>29.788022937998</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>364531.35</v>
+      </c>
+      <c r="M141" s="1">
+        <v>364531.35</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
         <v>311</v>
       </c>
-      <c r="C141" s="1">
-[...42 lines deleted...]
-    <row r="142" spans="1:16">
+    </row>
+    <row r="142" spans="1:26">
       <c r="A142" t="s">
+        <v>314</v>
+      </c>
+      <c r="B142" s="1">
+        <v>2055.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>92.15</v>
+      </c>
+      <c r="D142" s="1">
+        <v>37.257503649635</v>
+      </c>
+      <c r="E142" t="s">
+        <v>7</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>76564.17</v>
+      </c>
+      <c r="H142" s="1">
+        <v>112804.08</v>
+      </c>
+      <c r="I142" s="1">
+        <v>147.33272756695</v>
+      </c>
+      <c r="J142">
+        <v>0.49</v>
+      </c>
+      <c r="K142" t="s">
+        <v>315</v>
+      </c>
+      <c r="L142" s="1">
+        <v>189368.25</v>
+      </c>
+      <c r="M142" s="1">
+        <v>190383.88</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
         <v>313</v>
       </c>
-      <c r="B142" t="s">
-[...14 lines deleted...]
-      <c r="G142">
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>317</v>
+      </c>
+      <c r="B143" s="1">
+        <v>77355.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>5.54</v>
+      </c>
+      <c r="D143" s="1">
+        <v>6.8441790446642</v>
+      </c>
+      <c r="E143" t="s">
+        <v>73</v>
+      </c>
+      <c r="F143">
         <v>0.86</v>
       </c>
-      <c r="H142" s="1">
-[...31 lines deleted...]
-      <c r="B143" t="s">
+      <c r="G143" s="1">
+        <v>613103.71</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-116692.81</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-19.033127364374</v>
+      </c>
+      <c r="J143">
+        <v>0.19</v>
+      </c>
+      <c r="K143" t="s">
+        <v>318</v>
+      </c>
+      <c r="L143" s="1">
+        <v>496410.9</v>
+      </c>
+      <c r="M143" s="1">
+        <v>511292.52</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
         <v>316</v>
       </c>
-      <c r="C143" s="1">
-[...42 lines deleted...]
-    <row r="144" spans="1:16">
+    </row>
+    <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>320</v>
+      </c>
+      <c r="B144" s="1">
+        <v>14819.0</v>
       </c>
       <c r="C144" s="1">
-        <v>18981.0</v>
+        <v>33.04</v>
       </c>
       <c r="D144" s="1">
-        <v>77.37</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>33.200054659559</v>
+      </c>
+      <c r="E144" t="s">
+        <v>7</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>491991.61</v>
       </c>
       <c r="H144" s="1">
-        <v>1177070.98</v>
+        <v>-2371.85</v>
       </c>
       <c r="I144" s="1">
-        <v>291488.99</v>
-[...2 lines deleted...]
-        <v>24.763926301199</v>
+        <v>-0.48209155436614</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144">
-        <v>0.0</v>
+      <c r="L144" s="1">
+        <v>489619.76</v>
       </c>
       <c r="M144" s="1">
-        <v>1468559.97</v>
+        <v>489619.76</v>
       </c>
       <c r="N144" s="1">
-        <v>1468559.97</v>
-[...8 lines deleted...]
-    <row r="145" spans="1:16">
+        <v>0.56</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>322</v>
+      </c>
+      <c r="B145" s="1">
+        <v>1183.0</v>
       </c>
       <c r="C145" s="1">
+        <v>216.5</v>
+      </c>
+      <c r="D145" s="1">
+        <v>235.79701606086</v>
+      </c>
+      <c r="E145" t="s">
+        <v>7</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>278947.87</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-22828.37</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-8.1837405677269</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>256119.5</v>
+      </c>
+      <c r="M145" s="1">
+        <v>256119.5</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>324</v>
+      </c>
+      <c r="B146" s="1">
+        <v>17855.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>68.36</v>
+      </c>
+      <c r="D146" s="1">
+        <v>62.01311733408</v>
+      </c>
+      <c r="E146" t="s">
+        <v>7</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>1107244.21</v>
+      </c>
+      <c r="H146" s="1">
+        <v>113323.59</v>
+      </c>
+      <c r="I146" s="1">
+        <v>10.234742162255</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>1220567.8</v>
+      </c>
+      <c r="M146" s="1">
+        <v>1220567.8</v>
+      </c>
+      <c r="N146" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>326</v>
+      </c>
+      <c r="B147" s="1">
         <v>1699.0</v>
       </c>
-      <c r="D145" s="1">
-[...2 lines deleted...]
-      <c r="E145" s="1">
+      <c r="C147" s="1">
+        <v>258.5</v>
+      </c>
+      <c r="D147" s="1">
         <v>257.71209535021</v>
       </c>
-      <c r="F145" t="s">
-[...5 lines deleted...]
-      <c r="H145" s="1">
+      <c r="E147" t="s">
+        <v>7</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
         <v>437852.85</v>
       </c>
-      <c r="I145" s="1">
-[...31 lines deleted...]
-      <c r="C146" s="1">
+      <c r="H147" s="1">
+        <v>1338.65</v>
+      </c>
+      <c r="I147" s="1">
+        <v>0.30573056678745</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>439191.5</v>
+      </c>
+      <c r="M147" s="1">
+        <v>439191.5</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>328</v>
+      </c>
+      <c r="B148" s="1">
         <v>10041.0</v>
       </c>
-      <c r="D146" s="1">
-[...2 lines deleted...]
-      <c r="E146" s="1">
+      <c r="C148" s="1">
+        <v>77.09</v>
+      </c>
+      <c r="D148" s="1">
         <v>67.046215516383</v>
       </c>
-      <c r="F146" t="s">
-[...5 lines deleted...]
-      <c r="H146" s="1">
+      <c r="E148" t="s">
+        <v>7</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
         <v>673211.05</v>
       </c>
-      <c r="I146" s="1">
-[...17 lines deleted...]
-      <c r="O146" s="1">
+      <c r="H148" s="1">
+        <v>100849.64</v>
+      </c>
+      <c r="I148" s="1">
+        <v>14.980389879221</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>774060.69</v>
+      </c>
+      <c r="M148" s="1">
+        <v>774060.69</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>330</v>
+      </c>
+      <c r="B149" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>46.005</v>
+      </c>
+      <c r="D149" s="1">
+        <v>44.209395</v>
+      </c>
+      <c r="E149" t="s">
+        <v>73</v>
+      </c>
+      <c r="F149">
         <v>0.86</v>
       </c>
-      <c r="P146">
-[...60 lines deleted...]
-      <c r="C148" s="1">
+      <c r="G149" s="1">
+        <v>204755.29</v>
+      </c>
+      <c r="H149" s="1">
+        <v>8405.92</v>
+      </c>
+      <c r="I149" s="1">
+        <v>4.1053493660652</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>213161.21</v>
+      </c>
+      <c r="M149" s="1">
+        <v>213161.21</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>330</v>
+      </c>
+      <c r="B150" s="1">
+        <v>5306.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>53.36</v>
+      </c>
+      <c r="D150" s="1">
+        <v>46.506733886167</v>
+      </c>
+      <c r="E150" t="s">
+        <v>7</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>246764.73</v>
+      </c>
+      <c r="H150" s="1">
+        <v>36363.43</v>
+      </c>
+      <c r="I150" s="1">
+        <v>14.73607269564</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>283128.16</v>
+      </c>
+      <c r="M150" s="1">
+        <v>283128.16</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>332</v>
+      </c>
+      <c r="B151" s="1">
         <v>163428.0</v>
       </c>
-      <c r="D148" s="1">
-[...2 lines deleted...]
-      <c r="E148" s="1">
+      <c r="C151" s="1">
+        <v>4.57</v>
+      </c>
+      <c r="D151" s="1">
         <v>3.4198942041755</v>
       </c>
-      <c r="F148" t="s">
-[...5 lines deleted...]
-      <c r="H148" s="1">
+      <c r="E151" t="s">
+        <v>7</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
         <v>558906.47</v>
       </c>
-      <c r="I148" s="1">
-[...8 lines deleted...]
-      <c r="L148">
+      <c r="H151" s="1">
+        <v>187959.49</v>
+      </c>
+      <c r="I151" s="1">
+        <v>33.629864760735</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
         <v>546.67</v>
       </c>
-      <c r="M148" s="1">
-[...31 lines deleted...]
-      <c r="G149">
+      <c r="L151" s="1">
+        <v>746865.96</v>
+      </c>
+      <c r="M151" s="1">
+        <v>747412.63</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>334</v>
+      </c>
+      <c r="B152" s="1">
+        <v>19925.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>5.265</v>
+      </c>
+      <c r="D152" s="1">
+        <v>8.7898750313676</v>
+      </c>
+      <c r="E152" t="s">
+        <v>73</v>
+      </c>
+      <c r="F152">
         <v>0.86</v>
       </c>
-      <c r="H149" s="1">
-[...128 lines deleted...]
-      <c r="A152" t="s">
+      <c r="G152" s="1">
+        <v>207288.39</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-85770.6</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-41.377425913723</v>
+      </c>
+      <c r="J152">
+        <v>0.09</v>
+      </c>
+      <c r="K152" t="s">
+        <v>335</v>
+      </c>
+      <c r="L152" s="1">
+        <v>121517.79</v>
+      </c>
+      <c r="M152" s="1">
+        <v>123385.97</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
         <v>333</v>
       </c>
-      <c r="B152" t="s">
-[...45 lines deleted...]
-    <row r="153" spans="1:16">
+    </row>
+    <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>335</v>
-[...1 lines deleted...]
-      <c r="B153" t="s">
+        <v>337</v>
+      </c>
+      <c r="B153" s="1">
+        <v>4185.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>130.1</v>
+      </c>
+      <c r="D153" s="1">
+        <v>112.47259020311</v>
+      </c>
+      <c r="E153" t="s">
+        <v>7</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>470697.79</v>
+      </c>
+      <c r="H153" s="1">
+        <v>73770.71</v>
+      </c>
+      <c r="I153" s="1">
+        <v>15.672627228609</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>544468.5</v>
+      </c>
+      <c r="M153" s="1">
+        <v>544468.5</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
         <v>336</v>
       </c>
-      <c r="C153" s="1">
-[...42 lines deleted...]
-    <row r="154" spans="1:16">
+    </row>
+    <row r="154" spans="1:26">
       <c r="A154" t="s">
         <v>337</v>
       </c>
-      <c r="B154" t="s">
+      <c r="B154" s="1">
+        <v>2270.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>130.1</v>
+      </c>
+      <c r="D154" s="1">
+        <v>108.66343171806</v>
+      </c>
+      <c r="E154" t="s">
+        <v>7</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>246665.99</v>
+      </c>
+      <c r="H154" s="1">
+        <v>48661.01</v>
+      </c>
+      <c r="I154" s="1">
+        <v>19.727490603792</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>295327.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>295327.0</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>339</v>
+      </c>
+      <c r="B155" s="1">
+        <v>968.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>342.0</v>
+      </c>
+      <c r="D155" s="1">
+        <v>321.3498553719</v>
+      </c>
+      <c r="E155" t="s">
+        <v>7</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>311066.66</v>
+      </c>
+      <c r="H155" s="1">
+        <v>19989.34</v>
+      </c>
+      <c r="I155" s="1">
+        <v>6.4260631467223</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>331056.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>331056.0</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
         <v>338</v>
       </c>
-      <c r="C154" s="1">
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>341</v>
+      </c>
+      <c r="B156" s="1">
+        <v>9000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>21.56</v>
+      </c>
+      <c r="D156" s="1">
+        <v>23.350965555556</v>
+      </c>
+      <c r="E156" t="s">
+        <v>7</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>210158.69</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-16118.69</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-7.6697708764743</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>194040.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>194040.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>343</v>
+      </c>
+      <c r="B157" s="1">
         <v>19285.0</v>
       </c>
-      <c r="D154" s="1">
-[...2 lines deleted...]
-      <c r="E154" s="1">
+      <c r="C157" s="1">
+        <v>22.52</v>
+      </c>
+      <c r="D157" s="1">
         <v>26.240920404459</v>
       </c>
-      <c r="F154" t="s">
-[...5 lines deleted...]
-      <c r="H154" s="1">
+      <c r="E157" t="s">
+        <v>7</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
         <v>506056.15</v>
       </c>
-      <c r="I154" s="1">
-[...17 lines deleted...]
-      <c r="O154" s="1">
+      <c r="H157" s="1">
+        <v>-71757.95</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-14.179839529665</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>434298.2</v>
+      </c>
+      <c r="M157" s="1">
+        <v>434298.2</v>
+      </c>
+      <c r="N157" s="1">
         <v>0.49</v>
       </c>
-      <c r="P154">
-[...10 lines deleted...]
-      <c r="C155" s="1">
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>343</v>
+      </c>
+      <c r="B158" s="1">
         <v>8550.0</v>
       </c>
-      <c r="D155" s="1">
-[...2 lines deleted...]
-      <c r="E155" s="1">
+      <c r="C158" s="1">
+        <v>22.52</v>
+      </c>
+      <c r="D158" s="1">
         <v>24.523230409357</v>
       </c>
-      <c r="F155" t="s">
-[...5 lines deleted...]
-      <c r="H155" s="1">
+      <c r="E158" t="s">
+        <v>7</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
         <v>209673.62</v>
       </c>
-      <c r="I155" s="1">
-[...17 lines deleted...]
-      <c r="O155" s="1">
+      <c r="H158" s="1">
+        <v>-17127.62</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-8.1687052477083</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>192546.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>192546.0</v>
+      </c>
+      <c r="N158" s="1">
         <v>0.22</v>
       </c>
-      <c r="P155">
-[...54 lines deleted...]
-      <c r="A157" t="s">
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
         <v>342</v>
       </c>
-      <c r="B157" t="s">
-[...95 lines deleted...]
-    <row r="159" spans="1:16">
+    </row>
+    <row r="159" spans="1:26">
       <c r="A159" t="s">
         <v>345</v>
       </c>
-      <c r="B159" t="s">
+      <c r="B159" s="1">
+        <v>9107.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>23.64</v>
+      </c>
+      <c r="D159" s="1">
+        <v>32.032130229494</v>
+      </c>
+      <c r="E159" t="s">
+        <v>7</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>291716.61</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-76427.13</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-26.199101244184</v>
+      </c>
+      <c r="J159">
+        <v>0.17</v>
+      </c>
+      <c r="K159" t="s">
         <v>346</v>
       </c>
-      <c r="C159" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L159" s="1">
+        <v>215289.48</v>
       </c>
       <c r="M159" s="1">
-        <v>-677.93999999998</v>
+        <v>216819.7</v>
       </c>
       <c r="N159" s="1">
-        <v>-677.93999999998</v>
-[...8 lines deleted...]
-    <row r="160" spans="1:16">
+        <v>0.25</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
       <c r="A160" t="s">
+        <v>348</v>
+      </c>
+      <c r="B160" s="1">
+        <v>2720.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>57.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>137.0318125</v>
+      </c>
+      <c r="E160" t="s">
+        <v>7</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>372726.53</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-217686.53</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-58.403819551026</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>155040.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>155040.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
         <v>347</v>
       </c>
-      <c r="B160" t="s">
-[...45 lines deleted...]
-    <row r="161" spans="1:16">
+    </row>
+    <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>350</v>
+      </c>
+      <c r="B161" s="1">
+        <v>8.0</v>
       </c>
       <c r="C161" s="1">
-        <v>11059.08</v>
+        <v>4813.39</v>
       </c>
       <c r="D161" s="1">
-        <v>10.8905</v>
-[...8 lines deleted...]
-        <v>10.21</v>
+        <v>4807.81</v>
+      </c>
+      <c r="E161" t="s">
+        <v>7</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>38462.48</v>
       </c>
       <c r="H161" s="1">
-        <v>0.0</v>
+        <v>44.64</v>
       </c>
       <c r="I161" s="1">
-        <v>-35.36</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.11606115882283</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
-      <c r="L161">
-        <v>0.0</v>
+      <c r="L161" s="1">
+        <v>38507.12</v>
       </c>
       <c r="M161" s="1">
-        <v>-35.360000000001</v>
+        <v>38507.12</v>
       </c>
       <c r="N161" s="1">
-        <v>-35.360000000001</v>
-[...9 lines deleted...]
-      <c r="A162" t="s">
+        <v>0.04</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
         <v>349</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">