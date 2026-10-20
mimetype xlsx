--- v5 (2026-09-28)
+++ v6 (2026-10-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="351">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="353">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -118,56 +118,56 @@
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
+    <t>1 662.88</t>
+  </si>
+  <si>
     <t>1 486.21</t>
   </si>
   <si>
-    <t>1 662.88</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE000A0WMPJ6</t>
   </si>
   <si>
     <t>AIXTRON</t>
   </si>
   <si>
     <t>1 319.41</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
     <t>AKZO NOBEL NV</t>
@@ -178,50 +178,53 @@
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>20 816.09</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>FR0000071946</t>
   </si>
   <si>
     <t>ALTEN SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
+    <t>1 106.55</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0000334118</t>
@@ -346,317 +349,329 @@
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>GB00B3FLWH99</t>
   </si>
   <si>
     <t>BODYCOTE PLC</t>
   </si>
   <si>
     <t>SE0007491303</t>
   </si>
   <si>
     <t>BRAVIDA HOLDING</t>
   </si>
   <si>
     <t>GB00B0744B38</t>
   </si>
   <si>
     <t>BUNZL</t>
   </si>
   <si>
-    <t>10 870.03</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>ES0105630315</t>
   </si>
   <si>
     <t>CIE AUTOMOTIVE SA</t>
   </si>
   <si>
-    <t>6 373.47</t>
+    <t>7 511.26</t>
   </si>
   <si>
     <t>GB00B4YZN328</t>
   </si>
   <si>
     <t>COATS GROUP PLC</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>GB00BD6K4575</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>5 781.42</t>
+    <t>5 775.34</t>
   </si>
   <si>
     <t>GB00B2863827</t>
   </si>
   <si>
     <t>CVS GROUP PLC</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>2 614.57</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>1 208.35</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>GB0000055888</t>
   </si>
   <si>
     <t>DISCOVERIE GROUP</t>
   </si>
   <si>
-    <t>12 079.37</t>
+    <t>12 279.66</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>IT0005453250</t>
   </si>
   <si>
     <t>EL EN</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
+    <t>22 100.00</t>
+  </si>
+  <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC CLASS A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>NL0006294274</t>
   </si>
   <si>
     <t>EURONEXT NV</t>
   </si>
   <si>
     <t>GB00B19NLV48</t>
   </si>
   <si>
     <t>EXPERIAN PLC</t>
   </si>
   <si>
-    <t>6 068.45</t>
+    <t>6 125.14</t>
   </si>
   <si>
     <t>BE0003874915</t>
   </si>
   <si>
     <t>FAGRON NV</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>ES0137650018</t>
   </si>
   <si>
     <t>FLUIDRA SA</t>
   </si>
   <si>
+    <t>2 502.66</t>
+  </si>
+  <si>
     <t>CH1335392721</t>
   </si>
   <si>
     <t>GALDERMA GROUP N AG</t>
   </si>
   <si>
     <t>GB0003718474</t>
   </si>
   <si>
     <t>GAMES WORKSHOP GROUP PLC</t>
   </si>
   <si>
+    <t>2 361.26</t>
+  </si>
+  <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>IE00BD6JX574</t>
   </si>
   <si>
     <t>GLENVEAGH PROPERTIES PLC</t>
   </si>
   <si>
     <t>IT0005411209</t>
   </si>
   <si>
     <t>GVS</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>GB00B0LCW083</t>
   </si>
   <si>
     <t>HIKMA PHARMACEUTICALS PLC</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA S A    RIGHTS SA</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD NV</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>1 417.50</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
+    <t>2 585.42</t>
+  </si>
+  <si>
     <t>3 780.47</t>
   </si>
   <si>
-    <t>2 585.42</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>FR0000073298</t>
   </si>
   <si>
     <t>IPSOS SA</t>
   </si>
   <si>
     <t>DE000JST4000</t>
   </si>
   <si>
     <t>JOST WERKE</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
@@ -685,56 +700,50 @@
   <si>
     <t>FR0000065484</t>
   </si>
   <si>
     <t>LECTRA SA</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
-    <t>GB0008481250</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>3 079.91</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>6 649.15</t>
   </si>
   <si>
     <t>DE0006452907</t>
@@ -754,87 +763,90 @@
   <si>
     <t>NOBA BANK GROUP</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>13 831.10</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
-    <t>2 951.10</t>
+    <t>2 950.55</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
-    <t>1 765.56</t>
+    <t>1 765.23</t>
   </si>
   <si>
     <t>GB0006650450</t>
   </si>
   <si>
     <t>OXFORD INSTRUMENTS PLC</t>
   </si>
   <si>
+    <t>5 380.43</t>
+  </si>
+  <si>
     <t>CH0024608827</t>
   </si>
   <si>
     <t>PARTNERS GROUP HOLDING AG</t>
   </si>
   <si>
     <t>FR001400PFU4</t>
   </si>
   <si>
     <t>PLANISWARE SA</t>
   </si>
   <si>
     <t>GB00B7N0K053</t>
   </si>
   <si>
     <t>PREMIER FOODS PLC</t>
   </si>
   <si>
-    <t>16 273.36</t>
+    <t>16 543.19</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>DE0007461006</t>
   </si>
   <si>
     <t>PVA TEPLA AG</t>
   </si>
@@ -865,56 +877,56 @@
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CH1243598427</t>
   </si>
   <si>
     <t>SANDOZ GROUP AG</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>2 939.69</t>
+  </si>
+  <si>
     <t>6 267.97</t>
   </si>
   <si>
-    <t>2 939.69</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>GG00BQZCBZ44</t>
   </si>
   <si>
     <t>SHURGARD SELF STORAGE LTD</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>2 538.65</t>
@@ -928,183 +940,177 @@
   <si>
     <t>6 953.04</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>NO0010631567</t>
   </si>
   <si>
     <t>SPAREBANK  SR-NORGE</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>5 775.42</t>
+    <t>5 918.21</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>DE000SPG1003</t>
   </si>
   <si>
     <t>SPRINGER NATURE AG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>DE000A1K0235</t>
   </si>
   <si>
     <t>SUSS MICROTEC N</t>
   </si>
   <si>
     <t>1 015.63</t>
   </si>
   <si>
     <t>GB00BP92CJ43</t>
   </si>
   <si>
     <t>TATE AND LYLE PLC</t>
   </si>
   <si>
-    <t>14 881.62</t>
+    <t>15 128.38</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>IE00BJ5FQX74</t>
   </si>
   <si>
     <t>UNIPHAR PLC</t>
   </si>
   <si>
     <t>GB0006928617</t>
   </si>
   <si>
     <t>UNITE GROUP PLC</t>
   </si>
   <si>
-    <t>1 868.18</t>
+    <t>1 899.15</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0000031577</t>
   </si>
   <si>
     <t>VIRBAC SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>BE0974349814</t>
   </si>
   <si>
     <t>WAREHOUSES DE PAUW NV</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>1 530.22</t>
-  </si>
-[...4 lines deleted...]
-    <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1471,211 +1477,211 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2">
         <v>3251</v>
       </c>
       <c r="B2" s="1">
-        <v>182861.0</v>
+        <v>182522.0</v>
       </c>
       <c r="C2">
-        <v>126.87</v>
+        <v>123.69</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
       <c r="E2">
-        <v>23198818.06</v>
+        <v>22575872.38</v>
       </c>
       <c r="F2" t="s">
         <v>7</v>
       </c>
       <c r="G2">
-        <v>23198818.06</v>
+        <v>22575872.38</v>
       </c>
       <c r="H2" t="s">
         <v>7</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3">
         <v>393</v>
       </c>
       <c r="B3" s="1">
-        <v>59311.0</v>
+        <v>59202.0</v>
       </c>
       <c r="C3">
-        <v>394.84</v>
+        <v>397.2</v>
       </c>
       <c r="D3" t="s">
         <v>7</v>
       </c>
       <c r="E3">
-        <v>23418281.58</v>
+        <v>23514735.75</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3">
-        <v>23418281.58</v>
+        <v>23514735.75</v>
       </c>
       <c r="H3" t="s">
         <v>7</v>
       </c>
       <c r="Z3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4">
         <v>394</v>
       </c>
       <c r="B4" s="1">
-        <v>184585.0</v>
+        <v>184276.0</v>
       </c>
       <c r="C4">
-        <v>224.0</v>
+        <v>222.96</v>
       </c>
       <c r="D4" t="s">
         <v>7</v>
       </c>
       <c r="E4">
-        <v>41346534.9</v>
+        <v>41086269.22</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4">
-        <v>41346534.9</v>
+        <v>41086269.22</v>
       </c>
       <c r="H4" t="s">
         <v>7</v>
       </c>
       <c r="Z4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="1">
         <v>591.33</v>
       </c>
       <c r="C5">
-        <v>117.6</v>
+        <v>116.6</v>
       </c>
       <c r="D5" t="s">
         <v>7</v>
       </c>
       <c r="E5">
-        <v>69538.94</v>
+        <v>68950.15</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
       <c r="G5">
-        <v>69538.94</v>
+        <v>68950.15</v>
       </c>
       <c r="H5" t="s">
         <v>7</v>
       </c>
       <c r="Z5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="1">
         <v>96616.84</v>
       </c>
       <c r="C6">
-        <v>225.89</v>
+        <v>224.11</v>
       </c>
       <c r="D6" t="s">
         <v>7</v>
       </c>
       <c r="E6">
-        <v>21825228.36</v>
+        <v>21652389.98</v>
       </c>
       <c r="F6" t="s">
         <v>7</v>
       </c>
       <c r="G6">
-        <v>21825228.36</v>
+        <v>21652389.98</v>
       </c>
       <c r="H6" t="s">
         <v>7</v>
       </c>
       <c r="Z6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="1">
-        <v>665717.93</v>
+        <v>665234.68</v>
       </c>
       <c r="C7">
-        <v>99.01</v>
+        <v>98.18</v>
       </c>
       <c r="D7" t="s">
         <v>7</v>
       </c>
       <c r="E7">
-        <v>65910374.79</v>
+        <v>65315964.83</v>
       </c>
       <c r="F7" t="s">
         <v>7</v>
       </c>
       <c r="G7">
-        <v>65910374.79</v>
+        <v>65315964.83</v>
       </c>
       <c r="H7" t="s">
         <v>7</v>
       </c>
       <c r="Z7" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1727,8040 +1733,8040 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="Z1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="1">
         <v>6810.0</v>
       </c>
       <c r="C2" s="1">
-        <v>84.52</v>
+        <v>79.28</v>
       </c>
       <c r="D2" s="1">
         <v>75.161726872247</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
       <c r="F2">
         <v>0.92</v>
       </c>
       <c r="G2" s="1">
         <v>558623.71</v>
       </c>
       <c r="H2" s="1">
-        <v>65710.18</v>
+        <v>25340.58</v>
       </c>
       <c r="I2" s="1">
-        <v>11.762869857422</v>
+        <v>4.5362521401034</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>624333.89</v>
+        <v>583964.29</v>
       </c>
       <c r="M2" s="1">
-        <v>624333.89</v>
+        <v>583964.29</v>
       </c>
       <c r="N2" s="1">
-        <v>0.71</v>
+        <v>0.67</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="1">
-        <v>1800.0</v>
+        <v>2522.0</v>
       </c>
       <c r="C3" s="1">
-        <v>181.7</v>
+        <v>181.5</v>
       </c>
       <c r="D3" s="1">
-        <v>212.65645555556</v>
+        <v>187.58613005551</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>382781.62</v>
+        <v>473092.22</v>
       </c>
       <c r="H3" s="1">
-        <v>-55721.62</v>
+        <v>-15349.22</v>
       </c>
       <c r="I3" s="1">
-        <v>-14.557026013945</v>
+        <v>-3.2444456600872</v>
       </c>
       <c r="J3">
-        <v>0.83</v>
+        <v>0.66</v>
       </c>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3" s="1">
-        <v>327060.0</v>
+        <v>457743.0</v>
       </c>
       <c r="M3" s="1">
-        <v>328546.21</v>
+        <v>459405.88</v>
       </c>
       <c r="N3" s="1">
-        <v>0.37</v>
+        <v>0.53</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="1">
-        <v>2522.0</v>
+        <v>1800.0</v>
       </c>
       <c r="C4" s="1">
-        <v>181.7</v>
+        <v>181.5</v>
       </c>
       <c r="D4" s="1">
-        <v>187.58613005551</v>
+        <v>212.65645555556</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>473092.22</v>
+        <v>382781.62</v>
       </c>
       <c r="H4" s="1">
-        <v>-14844.82</v>
+        <v>-56081.62</v>
       </c>
       <c r="I4" s="1">
-        <v>-3.1378279693545</v>
+        <v>-14.651074416791</v>
       </c>
       <c r="J4">
-        <v>0.66</v>
+        <v>0.83</v>
       </c>
       <c r="K4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="1">
-        <v>458247.4</v>
+        <v>326700.0</v>
       </c>
       <c r="M4" s="1">
-        <v>459910.28</v>
+        <v>328186.21</v>
       </c>
       <c r="N4" s="1">
-        <v>0.52</v>
+        <v>0.38</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="1">
         <v>183.0</v>
       </c>
       <c r="C5" s="1">
-        <v>824.9</v>
+        <v>821.2</v>
       </c>
       <c r="D5" s="1">
         <v>1038.554863388</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>190055.54</v>
       </c>
       <c r="H5" s="1">
-        <v>-39098.84</v>
+        <v>-39775.94</v>
       </c>
       <c r="I5" s="1">
-        <v>-20.5723232272</v>
+        <v>-20.928587506578</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>150956.7</v>
+        <v>150279.6</v>
       </c>
       <c r="M5" s="1">
-        <v>150956.7</v>
+        <v>150279.6</v>
       </c>
       <c r="N5" s="1">
         <v>0.17</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="1">
         <v>5250.0</v>
       </c>
       <c r="C6" s="1">
-        <v>191.9</v>
+        <v>191.78</v>
       </c>
       <c r="D6" s="1">
         <v>197.0149847619</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>1034328.67</v>
       </c>
       <c r="H6" s="1">
-        <v>-26853.67</v>
+        <v>-27483.67</v>
       </c>
       <c r="I6" s="1">
-        <v>-2.5962414828934</v>
+        <v>-2.6571505554419</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>1007475.0</v>
+        <v>1006845.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1007475.0</v>
+        <v>1006845.0</v>
       </c>
       <c r="N6" s="1">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="1">
         <v>1269.0</v>
       </c>
       <c r="C7" s="1">
-        <v>52.12</v>
+        <v>39.19</v>
       </c>
       <c r="D7" s="1">
         <v>18.456611505122</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>23421.44</v>
       </c>
       <c r="H7" s="1">
-        <v>42718.84</v>
+        <v>26310.67</v>
       </c>
       <c r="I7" s="1">
-        <v>182.39203054979</v>
+        <v>112.33583417587</v>
       </c>
       <c r="J7">
         <v>1.04</v>
       </c>
       <c r="K7" t="s">
         <v>42</v>
       </c>
       <c r="L7" s="1">
-        <v>66140.28</v>
+        <v>49732.11</v>
       </c>
       <c r="M7" s="1">
-        <v>67459.69</v>
+        <v>51051.52</v>
       </c>
       <c r="N7" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="1">
         <v>2901.0</v>
       </c>
       <c r="C8" s="1">
-        <v>60.34</v>
+        <v>57.42</v>
       </c>
       <c r="D8" s="1">
         <v>71.911278869355</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>208614.62</v>
       </c>
       <c r="H8" s="1">
-        <v>-33568.28</v>
+        <v>-42039.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-16.091048652295</v>
+        <v>-20.15160778281</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>175046.34</v>
+        <v>166575.42</v>
       </c>
       <c r="M8" s="1">
-        <v>175046.34</v>
+        <v>166575.42</v>
       </c>
       <c r="N8" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="1">
         <v>2837.0</v>
       </c>
       <c r="C9" s="1">
-        <v>407.9</v>
+        <v>422.8</v>
       </c>
       <c r="D9" s="1">
         <v>216.79407472682</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>615044.79</v>
       </c>
       <c r="H9" s="1">
-        <v>542167.51</v>
+        <v>584438.81</v>
       </c>
       <c r="I9" s="1">
-        <v>88.150898733733</v>
+        <v>95.023780300618</v>
       </c>
       <c r="J9">
         <v>7.34</v>
       </c>
       <c r="K9" t="s">
         <v>47</v>
       </c>
       <c r="L9" s="1">
-        <v>1157212.3</v>
+        <v>1199483.6</v>
       </c>
       <c r="M9" s="1">
-        <v>1178028.39</v>
+        <v>1220299.69</v>
       </c>
       <c r="N9" s="1">
-        <v>1.34</v>
+        <v>1.4</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="1">
         <v>10823.0</v>
       </c>
       <c r="C10" s="1">
-        <v>15.38</v>
+        <v>15.845</v>
       </c>
       <c r="D10" s="1">
         <v>22.248209368937</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>240792.37</v>
       </c>
       <c r="H10" s="1">
-        <v>-74334.63</v>
+        <v>-69301.93</v>
       </c>
       <c r="I10" s="1">
-        <v>-30.870841131719</v>
+        <v>-28.780783211694</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>166457.74</v>
+        <v>171490.44</v>
       </c>
       <c r="M10" s="1">
-        <v>166457.74</v>
+        <v>171490.44</v>
       </c>
       <c r="N10" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="1">
         <v>6865.0</v>
       </c>
       <c r="C11" s="1">
-        <v>53.4</v>
+        <v>56.5</v>
       </c>
       <c r="D11" s="1">
         <v>85.068233066278</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>583993.42</v>
       </c>
       <c r="H11" s="1">
-        <v>-217402.42</v>
+        <v>-196120.92</v>
       </c>
       <c r="I11" s="1">
-        <v>-37.226861220457</v>
+        <v>-33.582727695802</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>366591.0</v>
+        <v>387872.5</v>
       </c>
       <c r="M11" s="1">
-        <v>366591.0</v>
+        <v>387872.5</v>
       </c>
       <c r="N11" s="1">
-        <v>0.42</v>
+        <v>0.45</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="1">
-        <v>3391.0</v>
+        <v>4200.0</v>
       </c>
       <c r="C12" s="1">
-        <v>52.14</v>
+        <v>49.88</v>
       </c>
       <c r="D12" s="1">
-        <v>62.28357121793</v>
+        <v>60.207183333333</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>211203.59</v>
+        <v>252870.17</v>
       </c>
       <c r="H12" s="1">
-        <v>-34396.85</v>
+        <v>-43374.17</v>
       </c>
       <c r="I12" s="1">
-        <v>-16.286110477573</v>
+        <v>-17.152742848237</v>
       </c>
       <c r="J12">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>490.07</v>
+        <v>0.26</v>
+      </c>
+      <c r="K12" t="s">
+        <v>54</v>
       </c>
       <c r="L12" s="1">
-        <v>176806.74</v>
+        <v>209496.0</v>
       </c>
       <c r="M12" s="1">
-        <v>177296.81</v>
+        <v>210602.55</v>
       </c>
       <c r="N12" s="1">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B13" s="1">
         <v>7090.0</v>
       </c>
       <c r="C13" s="1">
-        <v>74.68</v>
+        <v>71.18</v>
       </c>
       <c r="D13" s="1">
         <v>56.714486600846</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>402105.71</v>
       </c>
       <c r="H13" s="1">
-        <v>127375.49</v>
+        <v>102560.49</v>
       </c>
       <c r="I13" s="1">
-        <v>31.677115453048</v>
+        <v>25.505852677397</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>529481.2</v>
+        <v>504666.2</v>
       </c>
       <c r="M13" s="1">
-        <v>529481.2</v>
+        <v>504666.2</v>
       </c>
       <c r="N13" s="1">
-        <v>0.6</v>
+        <v>0.58</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B14" s="1">
         <v>4398.0</v>
       </c>
       <c r="C14" s="1">
-        <v>42.78</v>
+        <v>47.06</v>
       </c>
       <c r="D14" s="1">
         <v>34.255818553888</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>150657.09</v>
       </c>
       <c r="H14" s="1">
-        <v>37489.35</v>
+        <v>56312.79</v>
       </c>
       <c r="I14" s="1">
-        <v>24.883893615627</v>
+        <v>37.378121401389</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>188146.44</v>
+        <v>206969.88</v>
       </c>
       <c r="M14" s="1">
-        <v>188146.44</v>
+        <v>206969.88</v>
       </c>
       <c r="N14" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B15" s="1">
         <v>24387.0</v>
       </c>
       <c r="C15" s="1">
-        <v>33.12</v>
+        <v>34.68</v>
       </c>
       <c r="D15" s="1">
         <v>33.037492516505</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>805685.33</v>
       </c>
       <c r="H15" s="1">
-        <v>2012.11</v>
+        <v>40055.83</v>
       </c>
       <c r="I15" s="1">
-        <v>0.24973893964285</v>
+        <v>4.9716469331768</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>807697.44</v>
+        <v>845741.16</v>
       </c>
       <c r="M15" s="1">
-        <v>807697.44</v>
+        <v>845741.16</v>
       </c>
       <c r="N15" s="1">
-        <v>0.92</v>
+        <v>0.97</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B16" s="1">
         <v>390.0</v>
       </c>
       <c r="C16" s="1">
-        <v>784.4</v>
+        <v>753.6</v>
       </c>
       <c r="D16" s="1">
         <v>627.40466666667</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>244687.82</v>
       </c>
       <c r="H16" s="1">
-        <v>61228.18</v>
+        <v>49216.18</v>
       </c>
       <c r="I16" s="1">
-        <v>25.022978258583</v>
+        <v>20.113865904727</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>305916.0</v>
+        <v>293904.0</v>
       </c>
       <c r="M16" s="1">
-        <v>305916.0</v>
+        <v>293904.0</v>
       </c>
       <c r="N16" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B17" s="1">
         <v>1010.0</v>
       </c>
       <c r="C17" s="1">
-        <v>948.0</v>
+        <v>856.8</v>
       </c>
       <c r="D17" s="1">
         <v>503.2962970297</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>508329.26</v>
       </c>
       <c r="H17" s="1">
-        <v>449150.74</v>
+        <v>357038.74</v>
       </c>
       <c r="I17" s="1">
-        <v>88.358230647592</v>
+        <v>70.237692003014</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>957480.0</v>
+        <v>865368.0</v>
       </c>
       <c r="M17" s="1">
-        <v>957480.0</v>
+        <v>865368.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1.09</v>
+        <v>0.99</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="1">
+        <v>2540.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>1520.8</v>
+      </c>
+      <c r="D18" s="1">
+        <v>612.90479527559</v>
+      </c>
+      <c r="E18" t="s">
+        <v>7</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1556778.18</v>
+      </c>
+      <c r="H18" s="1">
+        <v>2306053.82</v>
+      </c>
+      <c r="I18" s="1">
+        <v>148.1298909264</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>3862832.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>3862832.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>4.44</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>65</v>
-      </c>
-[...43 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="1">
+        <v>400.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>1520.8</v>
+      </c>
+      <c r="D19" s="1">
+        <v>1058.737625</v>
+      </c>
+      <c r="E19" t="s">
+        <v>7</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>423495.05</v>
+      </c>
+      <c r="H19" s="1">
+        <v>184824.95</v>
+      </c>
+      <c r="I19" s="1">
+        <v>43.642765127951</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>608320.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>608320.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>65</v>
-      </c>
-[...43 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B20" s="1">
         <v>10411.0</v>
       </c>
       <c r="C20" s="1">
-        <v>66.16</v>
+        <v>69.48</v>
       </c>
       <c r="D20" s="1">
         <v>38.260271827874</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>398327.69</v>
       </c>
       <c r="H20" s="1">
-        <v>290464.07</v>
+        <v>325028.59</v>
       </c>
       <c r="I20" s="1">
-        <v>72.920883305903</v>
+        <v>81.598291597554</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>688791.76</v>
+        <v>723356.28</v>
       </c>
       <c r="M20" s="1">
-        <v>688791.76</v>
+        <v>723356.28</v>
       </c>
       <c r="N20" s="1">
-        <v>0.78</v>
+        <v>0.83</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B21" s="1">
         <v>11270.0</v>
       </c>
       <c r="C21" s="1">
-        <v>340.9</v>
+        <v>342.1</v>
       </c>
       <c r="D21" s="1">
         <v>220.22581011535</v>
       </c>
       <c r="E21" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21">
-        <v>11.08</v>
+        <v>11.05</v>
       </c>
       <c r="G21" s="1">
         <v>249462.08</v>
       </c>
       <c r="H21" s="1">
-        <v>97173.63</v>
+        <v>99578.11</v>
       </c>
       <c r="I21" s="1">
-        <v>38.953266965464</v>
+        <v>39.917132896511</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>346635.71</v>
+        <v>349040.19</v>
       </c>
       <c r="M21" s="1">
-        <v>346635.71</v>
+        <v>349040.19</v>
       </c>
       <c r="N21" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B22" s="1">
         <v>6315.0</v>
       </c>
       <c r="C22" s="1">
-        <v>143.18</v>
+        <v>123.8</v>
       </c>
       <c r="D22" s="1">
         <v>117.4151037213</v>
       </c>
       <c r="E22" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F22">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G22" s="1">
         <v>886117.86</v>
       </c>
       <c r="H22" s="1">
-        <v>161249.08</v>
+        <v>34500.02</v>
       </c>
       <c r="I22" s="1">
-        <v>18.197249742828</v>
+        <v>3.8933895317266</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>1047366.94</v>
+        <v>920617.88</v>
       </c>
       <c r="M22" s="1">
-        <v>1047366.94</v>
+        <v>920617.88</v>
       </c>
       <c r="N22" s="1">
-        <v>1.19</v>
+        <v>1.06</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B23" s="1">
         <v>40415.0</v>
       </c>
       <c r="C23" s="1">
-        <v>189.45</v>
+        <v>193.85</v>
       </c>
       <c r="D23" s="1">
         <v>98.458638871706</v>
       </c>
       <c r="E23" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F23">
-        <v>11.08</v>
+        <v>11.05</v>
       </c>
       <c r="G23" s="1">
         <v>370725.12</v>
       </c>
       <c r="H23" s="1">
-        <v>320086.4</v>
+        <v>338537.11</v>
       </c>
       <c r="I23" s="1">
-        <v>86.34062887349</v>
+        <v>91.317553555583</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>690811.52</v>
+        <v>709262.23</v>
       </c>
       <c r="M23" s="1">
-        <v>690811.52</v>
+        <v>709262.23</v>
       </c>
       <c r="N23" s="1">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B24" s="1">
+        <v>20770.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>44.76</v>
+      </c>
+      <c r="D24" s="1">
+        <v>32.258620606644</v>
+      </c>
+      <c r="E24" t="s">
+        <v>7</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>670011.55</v>
+      </c>
+      <c r="H24" s="1">
+        <v>259653.65</v>
+      </c>
+      <c r="I24" s="1">
+        <v>38.753608053473</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>929665.2</v>
+      </c>
+      <c r="M24" s="1">
+        <v>929665.2</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>77</v>
-      </c>
-[...43 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="1">
+        <v>16195.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>44.76</v>
+      </c>
+      <c r="D25" s="1">
+        <v>28.703510960173</v>
+      </c>
+      <c r="E25" t="s">
+        <v>7</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>464853.36</v>
+      </c>
+      <c r="H25" s="1">
+        <v>260034.84</v>
+      </c>
+      <c r="I25" s="1">
+        <v>55.93911163727</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>724888.2</v>
+      </c>
+      <c r="M25" s="1">
+        <v>724888.2</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>77</v>
-      </c>
-[...43 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B26" s="1">
         <v>43000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>21.47</v>
+        <v>22.22</v>
       </c>
       <c r="D26" s="1">
         <v>7.2636174418605</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>312335.55</v>
       </c>
       <c r="H26" s="1">
-        <v>610874.45</v>
+        <v>643124.45</v>
       </c>
       <c r="I26" s="1">
-        <v>195.58274746503</v>
+        <v>205.90818112123</v>
       </c>
       <c r="J26">
         <v>0.12</v>
       </c>
       <c r="K26" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L26" s="1">
-        <v>923210.0</v>
+        <v>955460.0</v>
       </c>
       <c r="M26" s="1">
-        <v>928312.14</v>
+        <v>960562.14</v>
       </c>
       <c r="N26" s="1">
-        <v>1.06</v>
+        <v>1.1</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B27" s="1">
         <v>124047.0</v>
       </c>
       <c r="C27" s="1">
-        <v>11.83</v>
+        <v>11.752</v>
       </c>
       <c r="D27" s="1">
         <v>6.8533852491394</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>850141.88</v>
       </c>
       <c r="H27" s="1">
-        <v>617334.13</v>
+        <v>607658.46</v>
       </c>
       <c r="I27" s="1">
-        <v>72.615423910183</v>
+        <v>71.47729976554</v>
       </c>
       <c r="J27">
         <v>0.02</v>
       </c>
       <c r="K27" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L27" s="1">
-        <v>1467476.01</v>
+        <v>1457800.34</v>
       </c>
       <c r="M27" s="1">
-        <v>1470398.99</v>
+        <v>1460723.32</v>
       </c>
       <c r="N27" s="1">
-        <v>1.67</v>
+        <v>1.68</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B28" s="1">
         <v>27322.0</v>
       </c>
       <c r="C28" s="1">
-        <v>14.6</v>
+        <v>15.395</v>
       </c>
       <c r="D28" s="1">
         <v>10.074888002342</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>275266.09</v>
       </c>
       <c r="H28" s="1">
-        <v>123635.11</v>
+        <v>145356.1</v>
       </c>
       <c r="I28" s="1">
-        <v>44.914762294186</v>
+        <v>52.805668871164</v>
       </c>
       <c r="J28">
         <v>0.06</v>
       </c>
       <c r="K28" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L28" s="1">
-        <v>398901.2</v>
+        <v>420622.19</v>
       </c>
       <c r="M28" s="1">
-        <v>400541.55</v>
+        <v>422262.54</v>
       </c>
       <c r="N28" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B29" s="1">
         <v>25668.0</v>
       </c>
       <c r="C29" s="1">
-        <v>32.6</v>
+        <v>30.92</v>
       </c>
       <c r="D29" s="1">
         <v>26.345673211781</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>676240.74</v>
       </c>
       <c r="H29" s="1">
-        <v>160536.06</v>
+        <v>117413.82</v>
       </c>
       <c r="I29" s="1">
-        <v>23.739483663762</v>
+        <v>17.362724996427</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>836776.8</v>
+        <v>793654.56</v>
       </c>
       <c r="M29" s="1">
-        <v>836776.8</v>
+        <v>793654.56</v>
       </c>
       <c r="N29" s="1">
-        <v>0.95</v>
+        <v>0.91</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B30" s="1">
         <v>6014.0</v>
       </c>
       <c r="C30" s="1">
-        <v>171.3</v>
+        <v>174.5</v>
       </c>
       <c r="D30" s="1">
         <v>47.539805453941</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>285904.39</v>
       </c>
       <c r="H30" s="1">
-        <v>744293.81</v>
+        <v>763538.61</v>
       </c>
       <c r="I30" s="1">
-        <v>260.32961928287</v>
+        <v>267.06082057712</v>
       </c>
       <c r="J30">
         <v>0.31</v>
       </c>
       <c r="K30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L30" s="1">
-        <v>1030198.2</v>
+        <v>1049443.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1032061.05</v>
+        <v>1051305.85</v>
       </c>
       <c r="N30" s="1">
-        <v>1.18</v>
+        <v>1.21</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B31" s="1">
         <v>3549.0</v>
       </c>
       <c r="C31" s="1">
-        <v>82.25</v>
+        <v>84.0</v>
       </c>
       <c r="D31" s="1">
         <v>85.024660467737</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>301752.52</v>
       </c>
       <c r="H31" s="1">
-        <v>-9847.27</v>
+        <v>-3636.52</v>
       </c>
       <c r="I31" s="1">
-        <v>-3.2633596564496</v>
+        <v>-1.2051332661613</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>291905.25</v>
+        <v>298116.0</v>
       </c>
       <c r="M31" s="1">
-        <v>291905.25</v>
+        <v>298116.0</v>
       </c>
       <c r="N31" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B32" s="1">
         <v>16229.0</v>
       </c>
       <c r="C32" s="1">
-        <v>108.2</v>
+        <v>115.4</v>
       </c>
       <c r="D32" s="1">
         <v>108.00526033644</v>
       </c>
       <c r="E32" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F32">
-        <v>7.47</v>
+        <v>7.48</v>
       </c>
       <c r="G32" s="1">
         <v>234537.45</v>
       </c>
       <c r="H32" s="1">
-        <v>395.47</v>
+        <v>15982.83</v>
       </c>
       <c r="I32" s="1">
-        <v>0.16861699485519</v>
+        <v>6.8146174523514</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>234932.92</v>
+        <v>250520.28</v>
       </c>
       <c r="M32" s="1">
-        <v>234932.92</v>
+        <v>250520.28</v>
       </c>
       <c r="N32" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B33" s="1">
         <v>3139.0</v>
       </c>
       <c r="C33" s="1">
-        <v>71.25</v>
+        <v>72.2</v>
       </c>
       <c r="D33" s="1">
         <v>100.62038865881</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
         <v>315847.4</v>
       </c>
       <c r="H33" s="1">
-        <v>-92193.65</v>
+        <v>-89211.6</v>
       </c>
       <c r="I33" s="1">
-        <v>-29.189301542454</v>
+        <v>-28.245158896353</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>223653.75</v>
+        <v>226635.8</v>
       </c>
       <c r="M33" s="1">
-        <v>223653.75</v>
+        <v>226635.8</v>
       </c>
       <c r="N33" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B34" s="1">
         <v>4871.0</v>
       </c>
       <c r="C34" s="1">
-        <v>59.06</v>
+        <v>58.34</v>
       </c>
       <c r="D34" s="1">
         <v>80.247620611784</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
         <v>390886.16</v>
       </c>
       <c r="H34" s="1">
-        <v>-103204.9</v>
+        <v>-106712.02</v>
       </c>
       <c r="I34" s="1">
-        <v>-26.402802289035</v>
+        <v>-27.300025153103</v>
       </c>
       <c r="J34">
         <v>2.03</v>
       </c>
       <c r="K34" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L34" s="1">
-        <v>287681.26</v>
+        <v>284174.14</v>
       </c>
       <c r="M34" s="1">
-        <v>297548.47</v>
+        <v>294041.35</v>
       </c>
       <c r="N34" s="1">
         <v>0.34</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B35" s="1">
         <v>8243.0</v>
       </c>
       <c r="C35" s="1">
-        <v>101.12</v>
+        <v>103.3</v>
       </c>
       <c r="D35" s="1">
         <v>64.062438432609</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
         <v>528066.68</v>
       </c>
       <c r="H35" s="1">
-        <v>305465.48</v>
+        <v>323435.22</v>
       </c>
       <c r="I35" s="1">
-        <v>57.846005356748</v>
+        <v>61.248935456409</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>833532.16</v>
+        <v>851501.9</v>
       </c>
       <c r="M35" s="1">
-        <v>833532.16</v>
+        <v>851501.9</v>
       </c>
       <c r="N35" s="1">
-        <v>0.95</v>
+        <v>0.98</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="1">
+        <v>93405.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>6.94</v>
+      </c>
+      <c r="D36" s="1">
+        <v>7.1746157057973</v>
+      </c>
+      <c r="E36" t="s">
+        <v>74</v>
+      </c>
+      <c r="F36">
+        <v>0.85</v>
+      </c>
+      <c r="G36" s="1">
+        <v>775632.69</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-12297.99</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-1.5855430229481</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>763334.7</v>
+      </c>
+      <c r="M36" s="1">
+        <v>763334.7</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
         <v>105</v>
-      </c>
-[...43 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B37" s="1">
         <v>28358.0</v>
       </c>
       <c r="C37" s="1">
-        <v>129.1</v>
+        <v>137.1</v>
       </c>
       <c r="D37" s="1">
         <v>88.479430848438</v>
       </c>
       <c r="E37" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F37">
-        <v>11.08</v>
+        <v>11.05</v>
       </c>
       <c r="G37" s="1">
         <v>227709.81</v>
       </c>
       <c r="H37" s="1">
-        <v>102602.09</v>
+        <v>124264.93</v>
       </c>
       <c r="I37" s="1">
-        <v>45.058265166529</v>
+        <v>54.571619026866</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>330311.9</v>
+        <v>351974.74</v>
       </c>
       <c r="M37" s="1">
-        <v>330311.9</v>
+        <v>351974.74</v>
       </c>
       <c r="N37" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B38" s="1">
         <v>18596.0</v>
       </c>
       <c r="C38" s="1">
-        <v>26.36</v>
+        <v>27.3</v>
       </c>
       <c r="D38" s="1">
         <v>24.878722305872</v>
       </c>
       <c r="E38" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F38">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G38" s="1">
         <v>536587.9</v>
       </c>
       <c r="H38" s="1">
-        <v>31228.71</v>
+        <v>61228.18</v>
       </c>
       <c r="I38" s="1">
-        <v>5.8198684688939</v>
+        <v>11.410652383328</v>
       </c>
       <c r="J38">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>567816.61</v>
+        <v>597816.08</v>
       </c>
       <c r="M38" s="1">
-        <v>578686.64</v>
+        <v>597816.08</v>
       </c>
       <c r="N38" s="1">
-        <v>0.66</v>
+        <v>0.69</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" s="1">
         <v>7500.0</v>
       </c>
       <c r="C39" s="1">
-        <v>26.12</v>
+        <v>27.48</v>
       </c>
       <c r="D39" s="1">
         <v>25.199186666667</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
         <v>188993.9</v>
       </c>
       <c r="H39" s="1">
-        <v>6906.1</v>
+        <v>17106.1</v>
       </c>
       <c r="I39" s="1">
-        <v>3.654139101844</v>
+        <v>9.0511386875449</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>195900.0</v>
+        <v>206100.0</v>
       </c>
       <c r="M39" s="1">
-        <v>195900.0</v>
+        <v>206100.0</v>
       </c>
       <c r="N39" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" s="1">
         <v>3419.0</v>
       </c>
       <c r="C40" s="1">
-        <v>89.68</v>
+        <v>91.58</v>
       </c>
       <c r="D40" s="1">
         <v>134.56782100029</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
         <v>460087.38</v>
       </c>
       <c r="H40" s="1">
-        <v>-153471.46</v>
+        <v>-146975.36</v>
       </c>
       <c r="I40" s="1">
-        <v>-33.357024485218</v>
+        <v>-31.945097037871</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>306615.92</v>
+        <v>313112.02</v>
       </c>
       <c r="M40" s="1">
-        <v>306615.92</v>
+        <v>313112.02</v>
       </c>
       <c r="N40" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" s="1">
         <v>13449.0</v>
       </c>
       <c r="C41" s="1">
-        <v>26.5</v>
+        <v>25.5</v>
       </c>
       <c r="D41" s="1">
         <v>23.57855751357</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
         <v>317108.02</v>
       </c>
       <c r="H41" s="1">
-        <v>39290.48</v>
+        <v>25841.48</v>
       </c>
       <c r="I41" s="1">
-        <v>12.390251120107</v>
+        <v>8.1491095684051</v>
       </c>
       <c r="J41">
-        <v>0.47</v>
+        <v>0.56</v>
       </c>
       <c r="K41" t="s">
         <v>117</v>
       </c>
       <c r="L41" s="1">
-        <v>356398.5</v>
+        <v>342949.5</v>
       </c>
       <c r="M41" s="1">
-        <v>362771.97</v>
+        <v>350460.76</v>
       </c>
       <c r="N41" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>119</v>
       </c>
       <c r="B42" s="1">
         <v>697109.0</v>
       </c>
       <c r="C42" s="1">
-        <v>0.789</v>
+        <v>0.748</v>
       </c>
       <c r="D42" s="1">
         <v>0.72294612463761</v>
       </c>
       <c r="E42" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F42">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G42" s="1">
         <v>582225.08</v>
       </c>
       <c r="H42" s="1">
-        <v>54894.34</v>
+        <v>31802.24</v>
       </c>
       <c r="I42" s="1">
-        <v>9.4283708973856</v>
+        <v>5.4621899832965</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>637119.42</v>
+        <v>614027.32</v>
       </c>
       <c r="M42" s="1">
-        <v>637119.42</v>
+        <v>614027.32</v>
       </c>
       <c r="N42" s="1">
-        <v>0.73</v>
+        <v>0.71</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" s="1">
         <v>5990.0</v>
       </c>
       <c r="C43" s="1">
-        <v>37.83</v>
+        <v>36.91</v>
       </c>
       <c r="D43" s="1">
         <v>31.569562604341</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
         <v>189101.68</v>
       </c>
       <c r="H43" s="1">
-        <v>37500.02</v>
+        <v>31989.22</v>
       </c>
       <c r="I43" s="1">
-        <v>19.830611763999</v>
+        <v>16.916412376664</v>
       </c>
       <c r="J43">
         <v>0.13</v>
       </c>
       <c r="K43">
         <v>749.5</v>
       </c>
       <c r="L43" s="1">
-        <v>226601.7</v>
+        <v>221090.9</v>
       </c>
       <c r="M43" s="1">
-        <v>227351.2</v>
+        <v>221840.4</v>
       </c>
       <c r="N43" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>123</v>
       </c>
       <c r="B44" s="1">
         <v>8463.0</v>
       </c>
       <c r="C44" s="1">
-        <v>80.6</v>
+        <v>74.6</v>
       </c>
       <c r="D44" s="1">
         <v>75.921323407775</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
         <v>642522.16</v>
       </c>
       <c r="H44" s="1">
-        <v>39595.64</v>
+        <v>-11182.36</v>
       </c>
       <c r="I44" s="1">
-        <v>6.1625329778509</v>
+        <v>-1.7403851098303</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>682117.8</v>
+        <v>631339.8</v>
       </c>
       <c r="M44" s="1">
-        <v>682117.8</v>
+        <v>631339.8</v>
       </c>
       <c r="N44" s="1">
-        <v>0.78</v>
+        <v>0.73</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" s="1">
         <v>25835.0</v>
       </c>
       <c r="C45" s="1">
-        <v>32.74</v>
+        <v>31.6</v>
       </c>
       <c r="D45" s="1">
         <v>18.010864331334</v>
       </c>
       <c r="E45" t="s">
         <v>126</v>
       </c>
       <c r="F45">
         <v>1.14</v>
       </c>
       <c r="G45" s="1">
         <v>405329.66</v>
       </c>
       <c r="H45" s="1">
-        <v>336958.98</v>
+        <v>310358.95</v>
       </c>
       <c r="I45" s="1">
-        <v>83.132080687113</v>
+        <v>76.569513812535</v>
       </c>
       <c r="J45">
         <v>0.22</v>
       </c>
       <c r="K45" t="s">
         <v>127</v>
       </c>
       <c r="L45" s="1">
-        <v>742288.64</v>
+        <v>715688.61</v>
       </c>
       <c r="M45" s="1">
-        <v>748070.06</v>
+        <v>721463.95</v>
       </c>
       <c r="N45" s="1">
-        <v>0.85</v>
+        <v>0.83</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>129</v>
       </c>
       <c r="B46" s="1">
-        <v>51181.0</v>
+        <v>47209.0</v>
       </c>
       <c r="C46" s="1">
-        <v>11.81</v>
+        <v>12.98</v>
       </c>
       <c r="D46" s="1">
-        <v>12.42696703855</v>
+        <v>12.42696710373</v>
       </c>
       <c r="E46" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F46">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G46" s="1">
-        <v>734841.23</v>
+        <v>677812.46</v>
       </c>
       <c r="H46" s="1">
-        <v>-34673.94</v>
+        <v>43768.23</v>
       </c>
       <c r="I46" s="1">
-        <v>-4.7185621307612</v>
+        <v>6.4572772828638</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>700167.29</v>
+        <v>721580.69</v>
       </c>
       <c r="M46" s="1">
-        <v>700167.29</v>
+        <v>721580.69</v>
       </c>
       <c r="N46" s="1">
-        <v>0.8</v>
+        <v>0.83</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>131</v>
       </c>
       <c r="B47" s="1">
         <v>7563.0</v>
       </c>
       <c r="C47" s="1">
-        <v>72.12</v>
+        <v>73.14</v>
       </c>
       <c r="D47" s="1">
         <v>62.934404336903</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
         <v>475972.9</v>
       </c>
       <c r="H47" s="1">
-        <v>69470.66</v>
+        <v>77184.92</v>
       </c>
       <c r="I47" s="1">
-        <v>14.595507433301</v>
+        <v>16.21624256339</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>545443.56</v>
+        <v>553157.82</v>
       </c>
       <c r="M47" s="1">
-        <v>545443.56</v>
+        <v>553157.82</v>
       </c>
       <c r="N47" s="1">
-        <v>0.62</v>
+        <v>0.64</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>131</v>
       </c>
       <c r="B48" s="1">
         <v>12565.0</v>
       </c>
       <c r="C48" s="1">
-        <v>72.12</v>
+        <v>73.14</v>
       </c>
       <c r="D48" s="1">
         <v>58.818855551134</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
         <v>739058.92</v>
       </c>
       <c r="H48" s="1">
-        <v>167128.88</v>
+        <v>179945.18</v>
       </c>
       <c r="I48" s="1">
-        <v>22.613742352234</v>
+        <v>24.347880139245</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>906187.8</v>
+        <v>919004.1</v>
       </c>
       <c r="M48" s="1">
-        <v>906187.8</v>
+        <v>919004.1</v>
       </c>
       <c r="N48" s="1">
-        <v>1.03</v>
+        <v>1.06</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>133</v>
       </c>
       <c r="B49" s="1">
         <v>975.0</v>
       </c>
       <c r="C49" s="1">
-        <v>238.3</v>
+        <v>255.2</v>
       </c>
       <c r="D49" s="1">
         <v>151.16260512821</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
         <v>147383.54</v>
       </c>
       <c r="H49" s="1">
-        <v>84958.96</v>
+        <v>101436.46</v>
       </c>
       <c r="I49" s="1">
-        <v>57.644808911497</v>
+        <v>68.824822636232</v>
       </c>
       <c r="J49">
         <v>2.68</v>
       </c>
       <c r="K49" t="s">
         <v>134</v>
       </c>
       <c r="L49" s="1">
-        <v>232342.5</v>
+        <v>248820.0</v>
       </c>
       <c r="M49" s="1">
-        <v>234957.07</v>
+        <v>251434.57</v>
       </c>
       <c r="N49" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>136</v>
       </c>
       <c r="B50" s="1">
         <v>5591.0</v>
       </c>
       <c r="C50" s="1">
-        <v>52.36</v>
+        <v>56.22</v>
       </c>
       <c r="D50" s="1">
         <v>47.572269719192</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
         <v>265976.56</v>
       </c>
       <c r="H50" s="1">
-        <v>26768.2</v>
+        <v>48349.46</v>
       </c>
       <c r="I50" s="1">
-        <v>10.064119935982</v>
+        <v>18.178090580614</v>
       </c>
       <c r="J50">
         <v>0.22</v>
       </c>
       <c r="K50" t="s">
         <v>137</v>
       </c>
       <c r="L50" s="1">
-        <v>292744.76</v>
+        <v>314326.02</v>
       </c>
       <c r="M50" s="1">
-        <v>293953.11</v>
+        <v>315534.37</v>
       </c>
       <c r="N50" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>139</v>
       </c>
       <c r="B51" s="1">
         <v>14490.0</v>
       </c>
       <c r="C51" s="1">
-        <v>26.25</v>
+        <v>27.09</v>
       </c>
       <c r="D51" s="1">
         <v>27.628075224293</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
         <v>400330.81</v>
       </c>
       <c r="H51" s="1">
-        <v>-19968.31</v>
+        <v>-7796.71</v>
       </c>
       <c r="I51" s="1">
-        <v>-4.9879523387171</v>
+        <v>-1.947566813556</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>380362.5</v>
+        <v>392534.1</v>
       </c>
       <c r="M51" s="1">
-        <v>380362.5</v>
+        <v>392534.1</v>
       </c>
       <c r="N51" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>141</v>
       </c>
       <c r="B52" s="1">
-        <v>116514.0</v>
+        <v>123620.0</v>
       </c>
       <c r="C52" s="1">
-        <v>6.64</v>
+        <v>6.85</v>
       </c>
       <c r="D52" s="1">
-        <v>6.7631364471222</v>
+        <v>6.7695203041579</v>
       </c>
       <c r="E52" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F52">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G52" s="1">
-        <v>924261.9</v>
+        <v>981197.55</v>
       </c>
       <c r="H52" s="1">
-        <v>-28094.09</v>
+        <v>15962.15</v>
       </c>
       <c r="I52" s="1">
-        <v>-3.039624374866</v>
+        <v>1.6268028798074</v>
       </c>
       <c r="J52">
         <v>0.1</v>
       </c>
       <c r="K52" t="s">
         <v>142</v>
       </c>
       <c r="L52" s="1">
-        <v>896167.81</v>
+        <v>997159.7</v>
       </c>
       <c r="M52" s="1">
-        <v>908247.18</v>
+        <v>1009439.36</v>
       </c>
       <c r="N52" s="1">
-        <v>1.03</v>
+        <v>1.16</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>144</v>
       </c>
       <c r="B53" s="1">
         <v>4492.0</v>
       </c>
       <c r="C53" s="1">
-        <v>79.98</v>
+        <v>85.8</v>
       </c>
       <c r="D53" s="1">
         <v>100.34154496883</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
         <v>450734.22</v>
       </c>
       <c r="H53" s="1">
-        <v>-91464.06</v>
+        <v>-65320.62</v>
       </c>
       <c r="I53" s="1">
-        <v>-20.292237851388</v>
+        <v>-14.492048107641</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>359270.16</v>
+        <v>385413.6</v>
       </c>
       <c r="M53" s="1">
-        <v>359270.16</v>
+        <v>385413.6</v>
       </c>
       <c r="N53" s="1">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>146</v>
       </c>
       <c r="B54" s="1">
         <v>16890.0</v>
       </c>
       <c r="C54" s="1">
-        <v>17.25</v>
+        <v>16.12</v>
       </c>
       <c r="D54" s="1">
         <v>9.4812208407342</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
         <v>160137.82</v>
       </c>
       <c r="H54" s="1">
-        <v>131214.68</v>
+        <v>112128.98</v>
       </c>
       <c r="I54" s="1">
-        <v>81.938595142609</v>
+        <v>70.020298765151</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>291352.5</v>
+        <v>272266.8</v>
       </c>
       <c r="M54" s="1">
-        <v>291352.5</v>
+        <v>272266.8</v>
       </c>
       <c r="N54" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>148</v>
       </c>
       <c r="B55" s="1">
         <v>85000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>10.098</v>
+        <v>9.9</v>
       </c>
       <c r="D55" s="1">
         <v>6.0786824705882</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
         <v>516688.01</v>
       </c>
       <c r="H55" s="1">
-        <v>341641.99</v>
+        <v>324811.99</v>
       </c>
       <c r="I55" s="1">
-        <v>66.121524670178</v>
+        <v>62.864239872723</v>
       </c>
       <c r="J55">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.26</v>
+      </c>
+      <c r="K55" t="s">
+        <v>149</v>
       </c>
       <c r="L55" s="1">
-        <v>858330.0</v>
+        <v>841500.0</v>
       </c>
       <c r="M55" s="1">
-        <v>858330.0</v>
+        <v>863600.0</v>
       </c>
       <c r="N55" s="1">
-        <v>0.98</v>
+        <v>0.99</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B56" s="1">
         <v>17534.0</v>
       </c>
       <c r="C56" s="1">
-        <v>27.31</v>
+        <v>26.89</v>
       </c>
       <c r="D56" s="1">
         <v>22.98188604996</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
         <v>402964.39</v>
       </c>
       <c r="H56" s="1">
-        <v>75889.15</v>
+        <v>68524.87</v>
       </c>
       <c r="I56" s="1">
-        <v>18.832718692587</v>
+        <v>17.005192443928</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>478853.54</v>
+        <v>471489.26</v>
       </c>
       <c r="M56" s="1">
-        <v>478853.54</v>
+        <v>471489.26</v>
       </c>
       <c r="N56" s="1">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B57" s="1">
         <v>25800.0</v>
       </c>
       <c r="C57" s="1">
-        <v>255.9</v>
+        <v>232.7</v>
       </c>
       <c r="D57" s="1">
         <v>236.34521046512</v>
       </c>
       <c r="E57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F57">
-        <v>11.08</v>
+        <v>11.05</v>
       </c>
       <c r="G57" s="1">
         <v>563826.07</v>
       </c>
       <c r="H57" s="1">
-        <v>31853.04</v>
+        <v>-20307.32</v>
       </c>
       <c r="I57" s="1">
-        <v>5.6494443401668</v>
+        <v>-3.6016993680338</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>595679.11</v>
+        <v>543518.75</v>
       </c>
       <c r="M57" s="1">
-        <v>595679.11</v>
+        <v>543518.75</v>
       </c>
       <c r="N57" s="1">
-        <v>0.68</v>
+        <v>0.62</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B58" s="1">
         <v>3877.0</v>
       </c>
       <c r="C58" s="1">
-        <v>115.7</v>
+        <v>112.6</v>
       </c>
       <c r="D58" s="1">
         <v>104.64825122517</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
         <v>405721.27</v>
       </c>
       <c r="H58" s="1">
-        <v>42847.63</v>
+        <v>30828.93</v>
       </c>
       <c r="I58" s="1">
-        <v>10.560853760514</v>
+        <v>7.5985491221597</v>
       </c>
       <c r="J58">
         <v>0.09</v>
       </c>
       <c r="K58">
         <v>363.47</v>
       </c>
       <c r="L58" s="1">
-        <v>448568.9</v>
+        <v>436550.2</v>
       </c>
       <c r="M58" s="1">
-        <v>448932.37</v>
+        <v>436913.67</v>
       </c>
       <c r="N58" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
+        <v>157</v>
+      </c>
+      <c r="B59" s="1">
+        <v>2542.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>168.25</v>
+      </c>
+      <c r="D59" s="1">
+        <v>174.9955350118</v>
+      </c>
+      <c r="E59" t="s">
+        <v>7</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>444838.65</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-17147.15</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-3.8546897847118</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>427691.5</v>
+      </c>
+      <c r="M59" s="1">
+        <v>427691.5</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>156</v>
-      </c>
-[...43 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B60" s="1">
         <v>2200.0</v>
       </c>
       <c r="C60" s="1">
-        <v>168.65</v>
+        <v>168.25</v>
       </c>
       <c r="D60" s="1">
         <v>170.72784090909</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
         <v>375601.25</v>
       </c>
       <c r="H60" s="1">
-        <v>-4571.25</v>
+        <v>-5451.25</v>
       </c>
       <c r="I60" s="1">
-        <v>-1.2170486653066</v>
+        <v>-1.4513396853711</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>371030.0</v>
+        <v>370150.0</v>
       </c>
       <c r="M60" s="1">
-        <v>371030.0</v>
+        <v>370150.0</v>
       </c>
       <c r="N60" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B61" s="1">
         <v>4849.0</v>
       </c>
       <c r="C61" s="1">
-        <v>140.4</v>
+        <v>147.8</v>
       </c>
       <c r="D61" s="1">
         <v>81.651703444009</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
         <v>395929.11</v>
       </c>
       <c r="H61" s="1">
-        <v>284870.49</v>
+        <v>320753.09</v>
       </c>
       <c r="I61" s="1">
-        <v>71.949872541577</v>
+        <v>81.012757561575</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>680799.6</v>
+        <v>716682.2</v>
       </c>
       <c r="M61" s="1">
-        <v>680799.6</v>
+        <v>716682.2</v>
       </c>
       <c r="N61" s="1">
-        <v>0.78</v>
+        <v>0.82</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B62" s="1">
         <v>14475.0</v>
       </c>
       <c r="C62" s="1">
-        <v>25.2</v>
+        <v>27.62</v>
       </c>
       <c r="D62" s="1">
         <v>27.220205181347</v>
       </c>
       <c r="E62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F62">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G62" s="1">
         <v>448691.76</v>
       </c>
       <c r="H62" s="1">
-        <v>-26157.17</v>
+        <v>22098.7</v>
       </c>
       <c r="I62" s="1">
-        <v>-5.8296524099306</v>
+        <v>4.9251405909482</v>
       </c>
       <c r="J62">
         <v>0.42</v>
       </c>
       <c r="K62" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="L62" s="1">
-        <v>422534.59</v>
+        <v>470790.46</v>
       </c>
       <c r="M62" s="1">
-        <v>428603.04</v>
+        <v>476915.6</v>
       </c>
       <c r="N62" s="1">
-        <v>0.49</v>
+        <v>0.55</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B63" s="1">
         <v>11573.0</v>
       </c>
       <c r="C63" s="1">
-        <v>23.8</v>
+        <v>23.75</v>
       </c>
       <c r="D63" s="1">
         <v>19.026007949538</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
         <v>220187.99</v>
       </c>
       <c r="H63" s="1">
-        <v>55249.41</v>
+        <v>54670.76</v>
       </c>
       <c r="I63" s="1">
-        <v>25.091927130086</v>
+        <v>24.829128963846</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>275437.4</v>
+        <v>274858.75</v>
       </c>
       <c r="M63" s="1">
-        <v>275437.4</v>
+        <v>274858.75</v>
       </c>
       <c r="N63" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
+        <v>166</v>
+      </c>
+      <c r="B64" s="1">
+        <v>720.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>326.9</v>
+      </c>
+      <c r="D64" s="1">
+        <v>353.76926388889</v>
+      </c>
+      <c r="E64" t="s">
+        <v>7</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>254713.87</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-19345.87</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-7.5951380268377</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>235368.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>235368.0</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>165</v>
-      </c>
-[...43 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
+        <v>166</v>
+      </c>
+      <c r="B65" s="1">
+        <v>509.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>326.9</v>
+      </c>
+      <c r="D65" s="1">
+        <v>321.31909626719</v>
+      </c>
+      <c r="E65" t="s">
+        <v>7</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>163551.42</v>
+      </c>
+      <c r="H65" s="1">
+        <v>2840.68</v>
+      </c>
+      <c r="I65" s="1">
+        <v>1.736872721741</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>166392.1</v>
+      </c>
+      <c r="M65" s="1">
+        <v>166392.1</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
         <v>165</v>
-      </c>
-[...43 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
+        <v>166</v>
+      </c>
+      <c r="B66" s="1">
+        <v>550.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>326.9</v>
+      </c>
+      <c r="D66" s="1">
+        <v>402.09110909091</v>
+      </c>
+      <c r="E66" t="s">
+        <v>7</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>221150.11</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-41355.11</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-18.700017829519</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>179795.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>179795.0</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
         <v>165</v>
-      </c>
-[...43 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B67" s="1">
         <v>43449.0</v>
       </c>
       <c r="C67" s="1">
-        <v>19.52</v>
+        <v>17.96</v>
       </c>
       <c r="D67" s="1">
         <v>21.669996547677</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
         <v>941539.68</v>
       </c>
       <c r="H67" s="1">
-        <v>-93415.2</v>
+        <v>-161195.64</v>
       </c>
       <c r="I67" s="1">
-        <v>-9.9215361799728</v>
+        <v>-17.120429804934</v>
       </c>
       <c r="J67">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.06</v>
+      </c>
+      <c r="K67" t="s">
+        <v>169</v>
       </c>
       <c r="L67" s="1">
-        <v>848124.48</v>
+        <v>780344.04</v>
       </c>
       <c r="M67" s="1">
-        <v>848124.48</v>
+        <v>782846.7</v>
       </c>
       <c r="N67" s="1">
-        <v>0.97</v>
+        <v>0.9</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B68" s="1">
         <v>2620.0</v>
       </c>
       <c r="C68" s="1">
-        <v>178.25</v>
+        <v>172.95</v>
       </c>
       <c r="D68" s="1">
         <v>155.30783587786</v>
       </c>
       <c r="E68" t="s">
         <v>31</v>
       </c>
       <c r="F68">
         <v>0.92</v>
       </c>
       <c r="G68" s="1">
         <v>442184.96</v>
       </c>
       <c r="H68" s="1">
-        <v>64386.99</v>
+        <v>47929.37</v>
       </c>
       <c r="I68" s="1">
-        <v>14.561099047783</v>
+        <v>10.839213074999</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>506571.95</v>
+        <v>490114.33</v>
       </c>
       <c r="M68" s="1">
-        <v>506571.95</v>
+        <v>490114.33</v>
       </c>
       <c r="N68" s="1">
-        <v>0.58</v>
+        <v>0.56</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B69" s="1">
         <v>2228.0</v>
       </c>
       <c r="C69" s="1">
-        <v>219.4</v>
+        <v>201.4</v>
       </c>
       <c r="D69" s="1">
         <v>155.49451526032</v>
       </c>
       <c r="E69" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F69">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G69" s="1">
         <v>402076.5</v>
       </c>
       <c r="H69" s="1">
-        <v>164156.22</v>
+        <v>126320.16</v>
       </c>
       <c r="I69" s="1">
-        <v>40.827111258678</v>
+        <v>31.416946775054</v>
       </c>
       <c r="J69">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.06</v>
+      </c>
+      <c r="K69" t="s">
+        <v>174</v>
       </c>
       <c r="L69" s="1">
-        <v>566232.72</v>
+        <v>528396.66</v>
       </c>
       <c r="M69" s="1">
-        <v>566232.72</v>
+        <v>530757.92</v>
       </c>
       <c r="N69" s="1">
-        <v>0.64</v>
+        <v>0.61</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B70" s="1">
         <v>370.0</v>
       </c>
       <c r="C70" s="1">
-        <v>544.2</v>
+        <v>519.4</v>
       </c>
       <c r="D70" s="1">
         <v>319.06035135135</v>
       </c>
       <c r="E70" t="s">
         <v>31</v>
       </c>
       <c r="F70">
         <v>0.92</v>
       </c>
       <c r="G70" s="1">
         <v>105706.47</v>
       </c>
       <c r="H70" s="1">
-        <v>112702.55</v>
+        <v>102157.5</v>
       </c>
       <c r="I70" s="1">
-        <v>106.61840282813</v>
+        <v>96.642617996798</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>218409.02</v>
+        <v>207863.97</v>
       </c>
       <c r="M70" s="1">
-        <v>218409.02</v>
+        <v>207863.97</v>
       </c>
       <c r="N70" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B71" s="1">
         <v>9302.0</v>
       </c>
       <c r="C71" s="1">
-        <v>42.49</v>
+        <v>42.38</v>
       </c>
       <c r="D71" s="1">
         <v>34.963769081918</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
         <v>325232.98</v>
       </c>
       <c r="H71" s="1">
-        <v>70009.0</v>
+        <v>68985.78</v>
       </c>
       <c r="I71" s="1">
-        <v>21.525799751304</v>
+        <v>21.211188361033</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>395241.98</v>
+        <v>394218.76</v>
       </c>
       <c r="M71" s="1">
-        <v>395241.98</v>
+        <v>394218.76</v>
       </c>
       <c r="N71" s="1">
         <v>0.45</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B72" s="1">
         <v>80.0</v>
       </c>
       <c r="C72" s="1">
-        <v>3393.0</v>
+        <v>3401.0</v>
       </c>
       <c r="D72" s="1">
         <v>3658.398</v>
       </c>
       <c r="E72" t="s">
         <v>31</v>
       </c>
       <c r="F72">
         <v>0.92</v>
       </c>
       <c r="G72" s="1">
         <v>298685.35</v>
       </c>
       <c r="H72" s="1">
-        <v>-4253.93</v>
+        <v>-4397.62</v>
       </c>
       <c r="I72" s="1">
-        <v>-1.4242178265523</v>
+        <v>-1.4723253082215</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>294431.42</v>
+        <v>294287.73</v>
       </c>
       <c r="M72" s="1">
-        <v>294431.42</v>
+        <v>294287.73</v>
       </c>
       <c r="N72" s="1">
         <v>0.34</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B73" s="1">
         <v>198847.0</v>
       </c>
       <c r="C73" s="1">
-        <v>2.52</v>
+        <v>2.35</v>
       </c>
       <c r="D73" s="1">
         <v>2.2672526113042</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
         <v>450836.38</v>
       </c>
       <c r="H73" s="1">
-        <v>50258.06</v>
+        <v>16454.07</v>
       </c>
       <c r="I73" s="1">
-        <v>11.147738343565</v>
+        <v>3.6496766299117</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>501094.44</v>
+        <v>467290.45</v>
       </c>
       <c r="M73" s="1">
-        <v>501094.44</v>
+        <v>467290.45</v>
       </c>
       <c r="N73" s="1">
-        <v>0.57</v>
+        <v>0.54</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B74" s="1">
         <v>105466.0</v>
       </c>
       <c r="C74" s="1">
-        <v>4.285</v>
+        <v>4.505</v>
       </c>
       <c r="D74" s="1">
         <v>4.429871522576</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
         <v>467200.83</v>
       </c>
       <c r="H74" s="1">
-        <v>-15279.02</v>
+        <v>7923.5</v>
       </c>
       <c r="I74" s="1">
-        <v>-3.2703323750516</v>
+        <v>1.6959516103599</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>451921.81</v>
+        <v>475124.33</v>
       </c>
       <c r="M74" s="1">
-        <v>451921.81</v>
+        <v>475124.33</v>
       </c>
       <c r="N74" s="1">
-        <v>0.51</v>
+        <v>0.55</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B75" s="1">
         <v>5109.0</v>
       </c>
       <c r="C75" s="1">
-        <v>74.0</v>
+        <v>77.26</v>
       </c>
       <c r="D75" s="1">
         <v>69.935717361519</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
         <v>357301.58</v>
       </c>
       <c r="H75" s="1">
-        <v>20764.42</v>
+        <v>37419.76</v>
       </c>
       <c r="I75" s="1">
-        <v>5.8114548499897</v>
+        <v>10.472878401489</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>378066.0</v>
+        <v>394721.34</v>
       </c>
       <c r="M75" s="1">
-        <v>378066.0</v>
+        <v>394721.34</v>
       </c>
       <c r="N75" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B76" s="1">
         <v>277.0</v>
       </c>
       <c r="C76" s="1">
-        <v>1626.0</v>
+        <v>1676.0</v>
       </c>
       <c r="D76" s="1">
         <v>1704.0686642599</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
         <v>472027.02</v>
       </c>
       <c r="H76" s="1">
-        <v>-21625.02</v>
+        <v>-7775.02</v>
       </c>
       <c r="I76" s="1">
-        <v>-4.5813097733261</v>
+        <v>-1.6471557073152</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>450402.0</v>
+        <v>464252.0</v>
       </c>
       <c r="M76" s="1">
-        <v>450402.0</v>
+        <v>464252.0</v>
       </c>
       <c r="N76" s="1">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B77" s="1">
         <v>180.0</v>
       </c>
       <c r="C77" s="1">
-        <v>1626.0</v>
+        <v>1676.0</v>
       </c>
       <c r="D77" s="1">
         <v>1910.4458888889</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
         <v>343880.26</v>
       </c>
       <c r="H77" s="1">
-        <v>-51200.26</v>
+        <v>-42200.26</v>
       </c>
       <c r="I77" s="1">
-        <v>-14.888979088244</v>
+        <v>-12.271789023307</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>292680.0</v>
+        <v>301680.0</v>
       </c>
       <c r="M77" s="1">
-        <v>292680.0</v>
+        <v>301680.0</v>
       </c>
       <c r="N77" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B78" s="1">
-        <v>21985.0</v>
+        <v>16992.0</v>
       </c>
       <c r="C78" s="1">
-        <v>15.31</v>
+        <v>15.4</v>
       </c>
       <c r="D78" s="1">
-        <v>16.368925631112</v>
+        <v>16.368925376648</v>
       </c>
       <c r="E78" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F78">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G78" s="1">
-        <v>415467.93</v>
+        <v>321111.26</v>
       </c>
       <c r="H78" s="1">
-        <v>-25575.49</v>
+        <v>-12969.45</v>
       </c>
       <c r="I78" s="1">
-        <v>-6.1558277193621</v>
+        <v>-4.0389271930234</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>389892.44</v>
+        <v>308141.81</v>
       </c>
       <c r="M78" s="1">
-        <v>389892.44</v>
+        <v>308141.81</v>
       </c>
       <c r="N78" s="1">
-        <v>0.44</v>
+        <v>0.35</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B79" s="1">
-        <v>34742.0</v>
+        <v>31892.0</v>
       </c>
       <c r="C79" s="1">
-        <v>21.69</v>
+        <v>0.4253</v>
       </c>
       <c r="D79" s="1">
-        <v>10.376887628807</v>
+        <v>0.0</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>360513.83</v>
+        <v>0.0</v>
       </c>
       <c r="H79" s="1">
-        <v>393040.15</v>
+        <v>13563.67</v>
       </c>
       <c r="I79" s="1">
-        <v>109.02221143638</v>
+        <v>0</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>753553.98</v>
+        <v>13563.67</v>
       </c>
       <c r="M79" s="1">
-        <v>753553.98</v>
+        <v>13563.67</v>
       </c>
       <c r="N79" s="1">
-        <v>0.86</v>
+        <v>0.02</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B80" s="1">
-        <v>31892.0</v>
+        <v>34742.0</v>
       </c>
       <c r="C80" s="1">
-        <v>21.69</v>
+        <v>0.4253</v>
       </c>
       <c r="D80" s="1">
-        <v>10.438385488524</v>
+        <v>0.0</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>332900.99</v>
+        <v>0.0</v>
       </c>
       <c r="H80" s="1">
-        <v>358836.49</v>
+        <v>14775.77</v>
       </c>
       <c r="I80" s="1">
-        <v>107.79075484275</v>
+        <v>0</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>691737.48</v>
+        <v>14775.77</v>
       </c>
       <c r="M80" s="1">
-        <v>691737.48</v>
+        <v>14775.77</v>
       </c>
       <c r="N80" s="1">
-        <v>0.79</v>
+        <v>0.02</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B81" s="1">
-        <v>5274.0</v>
+        <v>31892.0</v>
       </c>
       <c r="C81" s="1">
-        <v>80.2</v>
+        <v>21.28</v>
       </c>
       <c r="D81" s="1">
-        <v>78.55082480091</v>
+        <v>10.438385488524</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>414277.05</v>
+        <v>332900.99</v>
       </c>
       <c r="H81" s="1">
-        <v>8697.75</v>
+        <v>345760.77</v>
       </c>
       <c r="I81" s="1">
-        <v>2.0995008050772</v>
+        <v>103.86294435472</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
-        <v>0.0</v>
+        <v>51.66</v>
       </c>
       <c r="L81" s="1">
-        <v>422974.8</v>
+        <v>678661.76</v>
       </c>
       <c r="M81" s="1">
-        <v>422974.8</v>
+        <v>678713.42</v>
       </c>
       <c r="N81" s="1">
-        <v>0.48</v>
+        <v>0.78</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
+        <v>194</v>
+      </c>
+      <c r="B82" s="1">
+        <v>34742.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>21.28</v>
+      </c>
+      <c r="D82" s="1">
+        <v>10.376887628807</v>
+      </c>
+      <c r="E82" t="s">
+        <v>7</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>360513.83</v>
+      </c>
+      <c r="H82" s="1">
+        <v>378795.93</v>
+      </c>
+      <c r="I82" s="1">
+        <v>105.07112306898</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>56.28</v>
+      </c>
+      <c r="L82" s="1">
+        <v>739309.76</v>
+      </c>
+      <c r="M82" s="1">
+        <v>739366.04</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
         <v>193</v>
-      </c>
-[...43 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" s="1">
-        <v>11925.0</v>
+        <v>5274.0</v>
       </c>
       <c r="C83" s="1">
-        <v>78.3</v>
+        <v>88.34</v>
       </c>
       <c r="D83" s="1">
-        <v>26.306779035639</v>
+        <v>78.55082480091</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>313708.34</v>
+        <v>414277.05</v>
       </c>
       <c r="H83" s="1">
-        <v>620019.16</v>
+        <v>51628.11</v>
       </c>
       <c r="I83" s="1">
-        <v>197.64191159215</v>
+        <v>12.46221821846</v>
       </c>
       <c r="J83">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>933727.5</v>
+        <v>465905.16</v>
       </c>
       <c r="M83" s="1">
-        <v>937507.97</v>
+        <v>465905.16</v>
       </c>
       <c r="N83" s="1">
-        <v>1.07</v>
+        <v>0.54</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B84" s="1">
-        <v>11784.0</v>
+        <v>9000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>78.3</v>
+        <v>53.44</v>
       </c>
       <c r="D84" s="1">
-        <v>34.734742023082</v>
+        <v>44.868316666667</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>409314.2</v>
+        <v>403814.85</v>
       </c>
       <c r="H84" s="1">
-        <v>513373.0</v>
+        <v>77145.15</v>
       </c>
       <c r="I84" s="1">
-        <v>125.42271927043</v>
+        <v>19.104089411274</v>
       </c>
       <c r="J84">
-        <v>0.22</v>
+        <v>0.16</v>
       </c>
       <c r="K84" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="L84" s="1">
-        <v>922687.2</v>
+        <v>480960.0</v>
       </c>
       <c r="M84" s="1">
-        <v>925272.62</v>
+        <v>482377.5</v>
       </c>
       <c r="N84" s="1">
-        <v>1.05</v>
+        <v>0.55</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
+        <v>201</v>
+      </c>
+      <c r="B85" s="1">
+        <v>7602.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>64.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>34.734740857669</v>
+      </c>
+      <c r="E85" t="s">
+        <v>7</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>264053.5</v>
+      </c>
+      <c r="H85" s="1">
+        <v>222474.5</v>
+      </c>
+      <c r="I85" s="1">
+        <v>84.253569825812</v>
+      </c>
+      <c r="J85">
+        <v>0.34</v>
+      </c>
+      <c r="K85" t="s">
+        <v>202</v>
+      </c>
+      <c r="L85" s="1">
+        <v>486528.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>489113.42</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
         <v>200</v>
-      </c>
-[...43 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B86" s="1">
-        <v>170000.0</v>
+        <v>11925.0</v>
       </c>
       <c r="C86" s="1">
-        <v>5.952</v>
+        <v>64.0</v>
       </c>
       <c r="D86" s="1">
-        <v>2.4484739411765</v>
+        <v>26.306779035639</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>416240.57</v>
+        <v>313708.34</v>
       </c>
       <c r="H86" s="1">
-        <v>595599.43</v>
+        <v>449491.66</v>
       </c>
       <c r="I86" s="1">
-        <v>143.09019180903</v>
+        <v>143.28329938567</v>
       </c>
       <c r="J86">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.32</v>
+      </c>
+      <c r="K86" t="s">
+        <v>203</v>
       </c>
       <c r="L86" s="1">
-        <v>1011840.0</v>
+        <v>763200.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1011840.0</v>
+        <v>766980.47</v>
       </c>
       <c r="N86" s="1">
-        <v>1.15</v>
+        <v>0.88</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
+        <v>205</v>
+      </c>
+      <c r="B87" s="1">
+        <v>25000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>28.46</v>
+      </c>
+      <c r="D87" s="1">
+        <v>12.137262</v>
+      </c>
+      <c r="E87" t="s">
+        <v>7</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>303431.55</v>
+      </c>
+      <c r="H87" s="1">
+        <v>408068.45</v>
+      </c>
+      <c r="I87" s="1">
+        <v>134.48451553571</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>711500.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>711500.0</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
         <v>204</v>
-      </c>
-[...43 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
+        <v>207</v>
+      </c>
+      <c r="B88" s="1">
+        <v>170000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>6.341</v>
+      </c>
+      <c r="D88" s="1">
+        <v>2.4484739411765</v>
+      </c>
+      <c r="E88" t="s">
+        <v>7</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>416240.57</v>
+      </c>
+      <c r="H88" s="1">
+        <v>661729.43</v>
+      </c>
+      <c r="I88" s="1">
+        <v>158.97763882074</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>1077970.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>1077970.0</v>
+      </c>
+      <c r="N88" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
         <v>206</v>
-      </c>
-[...43 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
+        <v>209</v>
+      </c>
+      <c r="B89" s="1">
+        <v>12050.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>36.56</v>
+      </c>
+      <c r="D89" s="1">
+        <v>38.885305394191</v>
+      </c>
+      <c r="E89" t="s">
+        <v>7</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>468567.93</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-28019.93</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-5.9799077585186</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>440548.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>440548.0</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
         <v>208</v>
-      </c>
-[...43 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
+        <v>211</v>
+      </c>
+      <c r="B90" s="1">
+        <v>16762.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>55.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>46.130251163346</v>
+      </c>
+      <c r="E90" t="s">
+        <v>7</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>773235.27</v>
+      </c>
+      <c r="H90" s="1">
+        <v>148674.73</v>
+      </c>
+      <c r="I90" s="1">
+        <v>19.227618781539</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>921910.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>921910.0</v>
+      </c>
+      <c r="N90" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
         <v>210</v>
-      </c>
-[...43 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
+        <v>213</v>
+      </c>
+      <c r="B91" s="1">
+        <v>3229.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="D91" s="1">
+        <v>101.72289253639</v>
+      </c>
+      <c r="E91" t="s">
+        <v>7</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>328463.22</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-73.92</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-0.022504802820846</v>
+      </c>
+      <c r="J91">
+        <v>0.22</v>
+      </c>
+      <c r="K91">
+        <v>697.87</v>
+      </c>
+      <c r="L91" s="1">
+        <v>328389.3</v>
+      </c>
+      <c r="M91" s="1">
+        <v>329087.17</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
         <v>212</v>
-      </c>
-[...43 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
+        <v>215</v>
+      </c>
+      <c r="B92" s="1">
+        <v>3844.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>96.35</v>
+      </c>
+      <c r="D92" s="1">
+        <v>77.647994276795</v>
+      </c>
+      <c r="E92" t="s">
+        <v>7</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>298478.89</v>
+      </c>
+      <c r="H92" s="1">
+        <v>71890.51</v>
+      </c>
+      <c r="I92" s="1">
+        <v>24.08562629002</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>370369.4</v>
+      </c>
+      <c r="M92" s="1">
+        <v>370369.4</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
         <v>214</v>
-      </c>
-[...43 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B93" s="1">
-        <v>5771.0</v>
+        <v>23072.0</v>
       </c>
       <c r="C93" s="1">
-        <v>172.86</v>
+        <v>4.296</v>
       </c>
       <c r="D93" s="1">
-        <v>116.05390400277</v>
+        <v>3.1388158807212</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>669747.08</v>
+        <v>72418.76</v>
       </c>
       <c r="H93" s="1">
-        <v>327827.98</v>
+        <v>26698.55</v>
       </c>
       <c r="I93" s="1">
-        <v>48.948026768553</v>
+        <v>36.866897472423</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>997575.06</v>
+        <v>99117.31</v>
       </c>
       <c r="M93" s="1">
-        <v>997575.06</v>
+        <v>99117.31</v>
       </c>
       <c r="N93" s="1">
-        <v>1.14</v>
+        <v>0.11</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B94" s="1">
-        <v>26143.0</v>
+        <v>5771.0</v>
       </c>
       <c r="C94" s="1">
-        <v>17.32</v>
+        <v>177.7</v>
       </c>
       <c r="D94" s="1">
-        <v>22.048508587385</v>
+        <v>116.05390400277</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>576414.16</v>
+        <v>669747.08</v>
       </c>
       <c r="H94" s="1">
-        <v>-123617.4</v>
+        <v>355759.62</v>
       </c>
       <c r="I94" s="1">
-        <v>-21.44593394444</v>
+        <v>53.118502584588</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>452796.76</v>
+        <v>1025506.7</v>
       </c>
       <c r="M94" s="1">
-        <v>452796.76</v>
+        <v>1025506.7</v>
       </c>
       <c r="N94" s="1">
-        <v>0.52</v>
+        <v>1.18</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
+        <v>219</v>
+      </c>
+      <c r="B95" s="1">
+        <v>4816.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>177.7</v>
+      </c>
+      <c r="D95" s="1">
+        <v>122.10722383721</v>
+      </c>
+      <c r="E95" t="s">
+        <v>7</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>588068.39</v>
+      </c>
+      <c r="H95" s="1">
+        <v>267734.81</v>
+      </c>
+      <c r="I95" s="1">
+        <v>45.527835631499</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>855803.2</v>
+      </c>
+      <c r="M95" s="1">
+        <v>855803.2</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
         <v>218</v>
-      </c>
-[...43 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B96" s="1">
-        <v>5620.0</v>
+        <v>26143.0</v>
       </c>
       <c r="C96" s="1">
-        <v>144.95</v>
+        <v>18.4</v>
       </c>
       <c r="D96" s="1">
-        <v>63.192012455516</v>
+        <v>22.048508587385</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>355139.11</v>
+        <v>576414.16</v>
       </c>
       <c r="H96" s="1">
-        <v>459479.89</v>
+        <v>-95382.96</v>
       </c>
       <c r="I96" s="1">
-        <v>129.38025609176</v>
+        <v>-16.547643451368</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>814619.0</v>
+        <v>481031.2</v>
       </c>
       <c r="M96" s="1">
-        <v>814619.0</v>
+        <v>481031.2</v>
       </c>
       <c r="N96" s="1">
-        <v>0.93</v>
+        <v>0.55</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B97" s="1">
-        <v>1540.0</v>
+        <v>3004.0</v>
       </c>
       <c r="C97" s="1">
-        <v>388.0</v>
+        <v>135.1</v>
       </c>
       <c r="D97" s="1">
-        <v>276.94614935065</v>
+        <v>116.97721704394</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>426497.07</v>
+        <v>351399.56</v>
       </c>
       <c r="H97" s="1">
-        <v>171022.93</v>
+        <v>54440.84</v>
       </c>
       <c r="I97" s="1">
-        <v>40.09943843225</v>
+        <v>15.492574891101</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>597520.0</v>
+        <v>405840.4</v>
       </c>
       <c r="M97" s="1">
-        <v>597520.0</v>
+        <v>405840.4</v>
       </c>
       <c r="N97" s="1">
-        <v>0.68</v>
+        <v>0.47</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B98" s="1">
-        <v>2123.0</v>
+        <v>5620.0</v>
       </c>
       <c r="C98" s="1">
-        <v>388.0</v>
+        <v>135.1</v>
       </c>
       <c r="D98" s="1">
-        <v>328.42823363165</v>
+        <v>63.192012455516</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>697253.14</v>
+        <v>355139.11</v>
       </c>
       <c r="H98" s="1">
-        <v>126470.86</v>
+        <v>404122.89</v>
       </c>
       <c r="I98" s="1">
-        <v>18.138442517448</v>
+        <v>113.79284303551</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>823724.0</v>
+        <v>759262.0</v>
       </c>
       <c r="M98" s="1">
-        <v>823724.0</v>
+        <v>759262.0</v>
       </c>
       <c r="N98" s="1">
-        <v>0.94</v>
+        <v>0.87</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B99" s="1">
-        <v>520.0</v>
+        <v>1540.0</v>
       </c>
       <c r="C99" s="1">
-        <v>495.75</v>
+        <v>380.4</v>
       </c>
       <c r="D99" s="1">
-        <v>485.56192307692</v>
+        <v>276.94614935065</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>252492.2</v>
+        <v>426497.07</v>
       </c>
       <c r="H99" s="1">
-        <v>5297.8</v>
+        <v>159318.93</v>
       </c>
       <c r="I99" s="1">
-        <v>2.0982034296505</v>
+        <v>37.355222627907</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>257790.0</v>
+        <v>585816.0</v>
       </c>
       <c r="M99" s="1">
-        <v>257790.0</v>
+        <v>585816.0</v>
       </c>
       <c r="N99" s="1">
-        <v>0.29</v>
+        <v>0.67</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B100" s="1">
-        <v>1750.0</v>
+        <v>2123.0</v>
       </c>
       <c r="C100" s="1">
-        <v>495.75</v>
+        <v>380.4</v>
       </c>
       <c r="D100" s="1">
-        <v>626.37568</v>
+        <v>328.42823363165</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>1096157.44</v>
+        <v>697253.14</v>
       </c>
       <c r="H100" s="1">
-        <v>-228594.94</v>
+        <v>110336.06</v>
       </c>
       <c r="I100" s="1">
-        <v>-20.854206855541</v>
+        <v>15.824390550611</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>867562.5</v>
+        <v>807589.2</v>
       </c>
       <c r="M100" s="1">
-        <v>867562.5</v>
+        <v>807589.2</v>
       </c>
       <c r="N100" s="1">
-        <v>0.99</v>
+        <v>0.93</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B101" s="1">
-        <v>95341.0</v>
+        <v>520.0</v>
       </c>
       <c r="C101" s="1">
-        <v>1.058</v>
+        <v>486.85</v>
       </c>
       <c r="D101" s="1">
-        <v>1.6222410085902</v>
+        <v>485.56192307692</v>
       </c>
       <c r="E101" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="F101">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>178892.86</v>
+        <v>252492.2</v>
       </c>
       <c r="H101" s="1">
-        <v>-62048.29</v>
+        <v>669.8</v>
       </c>
       <c r="I101" s="1">
-        <v>-34.68460954786</v>
+        <v>0.26527552138244</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>116844.57</v>
+        <v>253162.0</v>
       </c>
       <c r="M101" s="1">
-        <v>116844.57</v>
+        <v>253162.0</v>
       </c>
       <c r="N101" s="1">
-        <v>0.13</v>
+        <v>0.29</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
+        <v>227</v>
+      </c>
+      <c r="B102" s="1">
+        <v>1750.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>486.85</v>
+      </c>
+      <c r="D102" s="1">
+        <v>626.37568</v>
+      </c>
+      <c r="E102" t="s">
+        <v>7</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>1096157.44</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-244169.94</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-22.275079390056</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>851987.5</v>
+      </c>
+      <c r="M102" s="1">
+        <v>851987.5</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
         <v>226</v>
-      </c>
-[...43 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>229</v>
       </c>
       <c r="B103" s="1">
-        <v>7670.0</v>
+        <v>26324.0</v>
       </c>
       <c r="C103" s="1">
-        <v>51.32</v>
+        <v>14.92</v>
       </c>
       <c r="D103" s="1">
-        <v>52.014250325945</v>
+        <v>11.791996277162</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>398949.3</v>
+        <v>310412.51</v>
       </c>
       <c r="H103" s="1">
-        <v>-5324.9</v>
+        <v>82341.57</v>
       </c>
       <c r="I103" s="1">
-        <v>-1.3347310046665</v>
+        <v>26.526498561543</v>
       </c>
       <c r="J103">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.12</v>
+      </c>
+      <c r="K103" t="s">
+        <v>230</v>
       </c>
       <c r="L103" s="1">
-        <v>393624.4</v>
+        <v>392754.08</v>
       </c>
       <c r="M103" s="1">
-        <v>393624.4</v>
+        <v>395833.99</v>
       </c>
       <c r="N103" s="1">
         <v>0.45</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
+        <v>232</v>
+      </c>
+      <c r="B104" s="1">
+        <v>7670.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>52.28</v>
+      </c>
+      <c r="D104" s="1">
+        <v>52.014250325945</v>
+      </c>
+      <c r="E104" t="s">
+        <v>7</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>398949.3</v>
+      </c>
+      <c r="H104" s="1">
+        <v>2038.3</v>
+      </c>
+      <c r="I104" s="1">
+        <v>0.51091705136467</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>400987.6</v>
+      </c>
+      <c r="M104" s="1">
+        <v>400987.6</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
         <v>231</v>
-      </c>
-[...43 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>234</v>
       </c>
       <c r="B105" s="1">
-        <v>3255.0</v>
+        <v>396.0</v>
       </c>
       <c r="C105" s="1">
-        <v>52.45</v>
+        <v>516.6</v>
       </c>
       <c r="D105" s="1">
-        <v>94.331723502304</v>
+        <v>232.92426767677</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>307049.76</v>
+        <v>92238.01</v>
       </c>
       <c r="H105" s="1">
-        <v>-136325.01</v>
+        <v>112335.59</v>
       </c>
       <c r="I105" s="1">
-        <v>-44.398344424695</v>
+        <v>121.78882653691</v>
       </c>
       <c r="J105">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>251.77</v>
+        <v>16.79</v>
+      </c>
+      <c r="K105" t="s">
+        <v>235</v>
       </c>
       <c r="L105" s="1">
-        <v>170724.75</v>
+        <v>204573.6</v>
       </c>
       <c r="M105" s="1">
-        <v>170976.52</v>
+        <v>211222.75</v>
       </c>
       <c r="N105" s="1">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
+        <v>237</v>
+      </c>
+      <c r="B106" s="1">
+        <v>3255.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>55.9</v>
+      </c>
+      <c r="D106" s="1">
+        <v>94.331723502304</v>
+      </c>
+      <c r="E106" t="s">
+        <v>7</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>307049.76</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-125095.26</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-40.741038195242</v>
+      </c>
+      <c r="J106">
+        <v>0.08</v>
+      </c>
+      <c r="K106">
+        <v>251.77</v>
+      </c>
+      <c r="L106" s="1">
+        <v>181954.5</v>
+      </c>
+      <c r="M106" s="1">
+        <v>182206.27</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
         <v>236</v>
-      </c>
-[...43 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
+        <v>239</v>
+      </c>
+      <c r="B107" s="1">
+        <v>6405.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>85.73</v>
+      </c>
+      <c r="D107" s="1">
+        <v>75.833339578454</v>
+      </c>
+      <c r="E107" t="s">
+        <v>31</v>
+      </c>
+      <c r="F107">
+        <v>0.92</v>
+      </c>
+      <c r="G107" s="1">
+        <v>440490.89</v>
+      </c>
+      <c r="H107" s="1">
+        <v>153428.49</v>
+      </c>
+      <c r="I107" s="1">
+        <v>34.831251561184</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>593919.38</v>
+      </c>
+      <c r="M107" s="1">
+        <v>593919.38</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
         <v>238</v>
-      </c>
-[...43 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
+        <v>241</v>
+      </c>
+      <c r="B108" s="1">
+        <v>68455.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>81.3</v>
+      </c>
+      <c r="D108" s="1">
+        <v>94.69494017968</v>
+      </c>
+      <c r="E108" t="s">
+        <v>71</v>
+      </c>
+      <c r="F108">
+        <v>11.05</v>
+      </c>
+      <c r="G108" s="1">
+        <v>605316.31</v>
+      </c>
+      <c r="H108" s="1">
+        <v>-101474.54</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-16.763886636393</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>503841.77</v>
+      </c>
+      <c r="M108" s="1">
+        <v>503841.77</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
         <v>240</v>
-      </c>
-[...43 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>243</v>
       </c>
       <c r="B109" s="1">
-        <v>6050.0</v>
+        <v>35463.0</v>
       </c>
       <c r="C109" s="1">
-        <v>126.28</v>
+        <v>8.918</v>
       </c>
       <c r="D109" s="1">
-        <v>85.498917355372</v>
+        <v>5.3890429461693</v>
       </c>
       <c r="E109" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="F109">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>536550.51</v>
+        <v>191111.63</v>
       </c>
       <c r="H109" s="1">
-        <v>292155.06</v>
+        <v>125147.4</v>
       </c>
       <c r="I109" s="1">
-        <v>54.450616401427</v>
+        <v>65.483926854687</v>
       </c>
       <c r="J109">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.39</v>
+      </c>
+      <c r="K109" t="s">
+        <v>244</v>
       </c>
       <c r="L109" s="1">
-        <v>828705.57</v>
+        <v>316259.03</v>
       </c>
       <c r="M109" s="1">
-        <v>828705.57</v>
+        <v>330090.13</v>
       </c>
       <c r="N109" s="1">
-        <v>0.94</v>
+        <v>0.38</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
+        <v>246</v>
+      </c>
+      <c r="B110" s="1">
+        <v>6050.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>123.1</v>
+      </c>
+      <c r="D110" s="1">
+        <v>85.498917355372</v>
+      </c>
+      <c r="E110" t="s">
+        <v>31</v>
+      </c>
+      <c r="F110">
+        <v>0.92</v>
+      </c>
+      <c r="G110" s="1">
+        <v>536550.51</v>
+      </c>
+      <c r="H110" s="1">
+        <v>268992.93</v>
+      </c>
+      <c r="I110" s="1">
+        <v>50.133757211413</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>805543.44</v>
+      </c>
+      <c r="M110" s="1">
+        <v>805543.44</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
         <v>245</v>
-      </c>
-[...43 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>248</v>
       </c>
       <c r="B111" s="1">
-        <v>14655.0</v>
+        <v>10395.0</v>
       </c>
       <c r="C111" s="1">
-        <v>407.2</v>
+        <v>328.0</v>
       </c>
       <c r="D111" s="1">
-        <v>355.98855407711</v>
+        <v>604.24713419913</v>
       </c>
       <c r="E111" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F111">
-        <v>7.47</v>
+        <v>7.48</v>
       </c>
       <c r="G111" s="1">
-        <v>699385.46</v>
+        <v>842033.79</v>
       </c>
       <c r="H111" s="1">
-        <v>99010.73</v>
+        <v>-385951.03</v>
       </c>
       <c r="I111" s="1">
-        <v>14.156818473178</v>
+        <v>-45.835575078288</v>
       </c>
       <c r="J111">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="K111" t="s">
         <v>249</v>
       </c>
       <c r="L111" s="1">
-        <v>798396.19</v>
+        <v>456082.76</v>
       </c>
       <c r="M111" s="1">
-        <v>800161.75</v>
+        <v>459033.31</v>
       </c>
       <c r="N111" s="1">
-        <v>0.91</v>
+        <v>0.53</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>251</v>
       </c>
       <c r="B112" s="1">
-        <v>23471.0</v>
+        <v>14655.0</v>
       </c>
       <c r="C112" s="1">
-        <v>29.64</v>
+        <v>423.6</v>
       </c>
       <c r="D112" s="1">
-        <v>23.00900472924</v>
+        <v>355.98855407711</v>
       </c>
       <c r="E112" t="s">
-        <v>73</v>
+        <v>97</v>
       </c>
       <c r="F112">
-        <v>0.86</v>
+        <v>7.48</v>
       </c>
       <c r="G112" s="1">
-        <v>627770.93</v>
+        <v>699385.46</v>
       </c>
       <c r="H112" s="1">
-        <v>178076.72</v>
+        <v>131014.06</v>
       </c>
       <c r="I112" s="1">
-        <v>28.366512606756</v>
+        <v>18.732740025794</v>
       </c>
       <c r="J112">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.12</v>
+      </c>
+      <c r="K112" t="s">
+        <v>252</v>
       </c>
       <c r="L112" s="1">
-        <v>805847.65</v>
+        <v>830399.52</v>
       </c>
       <c r="M112" s="1">
-        <v>805847.65</v>
+        <v>832164.75</v>
       </c>
       <c r="N112" s="1">
-        <v>0.92</v>
+        <v>0.96</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
+        <v>254</v>
+      </c>
+      <c r="B113" s="1">
+        <v>25105.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>28.4</v>
+      </c>
+      <c r="D113" s="1">
+        <v>23.534911770564</v>
+      </c>
+      <c r="E113" t="s">
+        <v>74</v>
+      </c>
+      <c r="F113">
+        <v>0.85</v>
+      </c>
+      <c r="G113" s="1">
+        <v>686966.17</v>
+      </c>
+      <c r="H113" s="1">
+        <v>152617.48</v>
+      </c>
+      <c r="I113" s="1">
+        <v>22.216156583082</v>
+      </c>
+      <c r="J113">
+        <v>0.21</v>
+      </c>
+      <c r="K113" t="s">
+        <v>255</v>
+      </c>
+      <c r="L113" s="1">
+        <v>839583.65</v>
+      </c>
+      <c r="M113" s="1">
+        <v>844964.08</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
         <v>253</v>
-      </c>
-[...43 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B114" s="1">
-        <v>25182.0</v>
+        <v>455.0</v>
       </c>
       <c r="C114" s="1">
-        <v>18.14</v>
+        <v>676.8</v>
       </c>
       <c r="D114" s="1">
-        <v>19.602729727583</v>
+        <v>959.46857142857</v>
       </c>
       <c r="E114" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="F114">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G114" s="1">
-        <v>493635.94</v>
+        <v>419323.22</v>
       </c>
       <c r="H114" s="1">
-        <v>-36834.46</v>
+        <v>-86244.19</v>
       </c>
       <c r="I114" s="1">
-        <v>-7.4618675455438</v>
+        <v>-20.56747298659</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>456801.48</v>
+        <v>333079.03</v>
       </c>
       <c r="M114" s="1">
-        <v>456801.48</v>
+        <v>333079.03</v>
       </c>
       <c r="N114" s="1">
-        <v>0.52</v>
+        <v>0.38</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B115" s="1">
-        <v>418114.0</v>
+        <v>25182.0</v>
       </c>
       <c r="C115" s="1">
-        <v>2.068</v>
+        <v>20.85</v>
       </c>
       <c r="D115" s="1">
-        <v>1.3870007701249</v>
+        <v>19.602729727583</v>
       </c>
       <c r="E115" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="F115">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>673342.05</v>
+        <v>493635.94</v>
       </c>
       <c r="H115" s="1">
-        <v>328244.29</v>
+        <v>31408.76</v>
       </c>
       <c r="I115" s="1">
-        <v>48.748520904049</v>
+        <v>6.362737688832</v>
       </c>
       <c r="J115">
-        <v>0.04</v>
-[...1 lines deleted...]
-      <c r="K115" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>525044.7</v>
+      </c>
+      <c r="M115" s="1">
+        <v>525044.7</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
         <v>258</v>
-      </c>
-[...13 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
+        <v>261</v>
+      </c>
+      <c r="B116" s="1">
+        <v>389520.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>1.876</v>
+      </c>
+      <c r="D116" s="1">
+        <v>1.3870007701787</v>
+      </c>
+      <c r="E116" t="s">
+        <v>74</v>
+      </c>
+      <c r="F116">
+        <v>0.85</v>
+      </c>
+      <c r="G116" s="1">
+        <v>627293.5</v>
+      </c>
+      <c r="H116" s="1">
+        <v>233200.81</v>
+      </c>
+      <c r="I116" s="1">
+        <v>37.175709615993</v>
+      </c>
+      <c r="J116">
+        <v>0.04</v>
+      </c>
+      <c r="K116" t="s">
+        <v>262</v>
+      </c>
+      <c r="L116" s="1">
+        <v>860494.31</v>
+      </c>
+      <c r="M116" s="1">
+        <v>877037.5</v>
+      </c>
+      <c r="N116" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
         <v>260</v>
-      </c>
-[...43 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B117" s="1">
-        <v>1736.0</v>
+        <v>7201.0</v>
       </c>
       <c r="C117" s="1">
-        <v>142.85</v>
+        <v>39.975</v>
       </c>
       <c r="D117" s="1">
-        <v>42.862937788018</v>
+        <v>37.070315233995</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>74410.06</v>
+        <v>266943.34</v>
       </c>
       <c r="H117" s="1">
-        <v>173577.54</v>
+        <v>20916.64</v>
       </c>
       <c r="I117" s="1">
-        <v>233.2716033289</v>
+        <v>7.8356103583629</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>247987.6</v>
+        <v>287859.98</v>
       </c>
       <c r="M117" s="1">
-        <v>247987.6</v>
+        <v>287859.98</v>
       </c>
       <c r="N117" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B118" s="1">
-        <v>2502.0</v>
+        <v>1736.0</v>
       </c>
       <c r="C118" s="1">
-        <v>86.62</v>
+        <v>125.0</v>
       </c>
       <c r="D118" s="1">
-        <v>78.253820943245</v>
+        <v>42.862937788018</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>195791.06</v>
+        <v>74410.06</v>
       </c>
       <c r="H118" s="1">
-        <v>20932.18</v>
+        <v>142589.94</v>
       </c>
       <c r="I118" s="1">
-        <v>10.691080583557</v>
+        <v>191.62723427451</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>216723.24</v>
+        <v>217000.0</v>
       </c>
       <c r="M118" s="1">
-        <v>216723.24</v>
+        <v>217000.0</v>
       </c>
       <c r="N118" s="1">
         <v>0.25</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B119" s="1">
-        <v>17637.0</v>
+        <v>2502.0</v>
       </c>
       <c r="C119" s="1">
-        <v>43.64</v>
+        <v>88.22</v>
       </c>
       <c r="D119" s="1">
-        <v>16.750136077564</v>
+        <v>78.253820943245</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>295422.15</v>
+        <v>195791.06</v>
       </c>
       <c r="H119" s="1">
-        <v>474256.53</v>
+        <v>24935.38</v>
       </c>
       <c r="I119" s="1">
-        <v>160.53519683612</v>
+        <v>12.735709178958</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>769678.68</v>
+        <v>220726.44</v>
       </c>
       <c r="M119" s="1">
-        <v>769678.68</v>
+        <v>220726.44</v>
       </c>
       <c r="N119" s="1">
-        <v>0.88</v>
+        <v>0.25</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B120" s="1">
-        <v>18720.0</v>
+        <v>17637.0</v>
       </c>
       <c r="C120" s="1">
-        <v>27.44</v>
+        <v>36.36</v>
       </c>
       <c r="D120" s="1">
-        <v>45.814635683761</v>
+        <v>16.750136077564</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>857649.98</v>
+        <v>295422.15</v>
       </c>
       <c r="H120" s="1">
-        <v>-343973.18</v>
+        <v>345859.17</v>
       </c>
       <c r="I120" s="1">
-        <v>-40.106475604418</v>
+        <v>117.07286335842</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" s="1">
-        <v>513676.8</v>
+        <v>641281.32</v>
       </c>
       <c r="M120" s="1">
-        <v>513676.8</v>
+        <v>641281.32</v>
       </c>
       <c r="N120" s="1">
-        <v>0.59</v>
+        <v>0.74</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B121" s="1">
-        <v>2699.0</v>
+        <v>18720.0</v>
       </c>
       <c r="C121" s="1">
-        <v>26.07</v>
+        <v>29.7</v>
       </c>
       <c r="D121" s="1">
-        <v>36.417669507225</v>
+        <v>45.814635683761</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>98291.29</v>
+        <v>857649.98</v>
       </c>
       <c r="H121" s="1">
-        <v>-27928.36</v>
+        <v>-301665.98</v>
       </c>
       <c r="I121" s="1">
-        <v>-28.413870649169</v>
+        <v>-35.17355413452</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>70362.93</v>
+        <v>555984.0</v>
       </c>
       <c r="M121" s="1">
-        <v>70362.93</v>
+        <v>555984.0</v>
       </c>
       <c r="N121" s="1">
-        <v>0.08</v>
+        <v>0.64</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B122" s="1">
-        <v>4227.0</v>
+        <v>2699.0</v>
       </c>
       <c r="C122" s="1">
-        <v>42.21</v>
+        <v>25.9</v>
       </c>
       <c r="D122" s="1">
-        <v>48.422122072392</v>
+        <v>36.417669507225</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>204680.31</v>
+        <v>98291.29</v>
       </c>
       <c r="H122" s="1">
-        <v>-26258.64</v>
+        <v>-28387.19</v>
       </c>
       <c r="I122" s="1">
-        <v>-12.829099193762</v>
+        <v>-28.880677016244</v>
       </c>
       <c r="J122">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="K122">
-        <v>278.88</v>
+        <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>178421.67</v>
+        <v>69904.1</v>
       </c>
       <c r="M122" s="1">
-        <v>178700.55</v>
+        <v>69904.1</v>
       </c>
       <c r="N122" s="1">
-        <v>0.2</v>
+        <v>0.08</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B123" s="1">
-        <v>32320.0</v>
+        <v>4227.0</v>
       </c>
       <c r="C123" s="1">
-        <v>14.062</v>
+        <v>44.02</v>
       </c>
       <c r="D123" s="1">
-        <v>11.799284034653</v>
+        <v>48.422122072392</v>
       </c>
       <c r="E123" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="F123">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>441548.67</v>
+        <v>204680.31</v>
       </c>
       <c r="H123" s="1">
-        <v>84906.74</v>
+        <v>-18607.77</v>
       </c>
       <c r="I123" s="1">
-        <v>19.229304891803</v>
+        <v>-9.0911382731441</v>
       </c>
       <c r="J123">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="K123">
-        <v>0.0</v>
+        <v>278.88</v>
       </c>
       <c r="L123" s="1">
-        <v>526455.41</v>
+        <v>186072.54</v>
       </c>
       <c r="M123" s="1">
-        <v>526455.41</v>
+        <v>186351.42</v>
       </c>
       <c r="N123" s="1">
-        <v>0.6</v>
+        <v>0.21</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B124" s="1">
-        <v>2243.0</v>
+        <v>32320.0</v>
       </c>
       <c r="C124" s="1">
-        <v>332.7</v>
+        <v>13.58</v>
       </c>
       <c r="D124" s="1">
-        <v>313.53187695051</v>
+        <v>11.799284034653</v>
       </c>
       <c r="E124" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="F124">
-        <v>1.0</v>
+        <v>0.85</v>
       </c>
       <c r="G124" s="1">
-        <v>703252.0</v>
+        <v>441548.67</v>
       </c>
       <c r="H124" s="1">
-        <v>42994.1</v>
+        <v>75291.82</v>
       </c>
       <c r="I124" s="1">
-        <v>6.1136121902248</v>
+        <v>17.051760115142</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>746246.1</v>
+        <v>516840.49</v>
       </c>
       <c r="M124" s="1">
-        <v>746246.1</v>
+        <v>516840.49</v>
       </c>
       <c r="N124" s="1">
-        <v>0.85</v>
+        <v>0.59</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B125" s="1">
-        <v>8960.0</v>
+        <v>2243.0</v>
       </c>
       <c r="C125" s="1">
-        <v>71.88</v>
+        <v>324.7</v>
       </c>
       <c r="D125" s="1">
-        <v>39.142283482143</v>
+        <v>313.53187695051</v>
       </c>
       <c r="E125" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="F125">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>371367.01</v>
+        <v>703252.0</v>
       </c>
       <c r="H125" s="1">
-        <v>327229.46</v>
+        <v>25050.1</v>
       </c>
       <c r="I125" s="1">
-        <v>88.114843588287</v>
+        <v>3.562037505759</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>698596.47</v>
+        <v>728302.1</v>
       </c>
       <c r="M125" s="1">
-        <v>698596.47</v>
+        <v>728302.1</v>
       </c>
       <c r="N125" s="1">
-        <v>0.8</v>
+        <v>0.84</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B126" s="1">
-        <v>8500.0</v>
+        <v>8960.0</v>
       </c>
       <c r="C126" s="1">
-        <v>75.07</v>
+        <v>64.96</v>
       </c>
       <c r="D126" s="1">
-        <v>92.341727058823</v>
+        <v>39.142283482143</v>
       </c>
       <c r="E126" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="F126">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G126" s="1">
-        <v>784904.68</v>
+        <v>371367.01</v>
       </c>
       <c r="H126" s="1">
-        <v>-146809.68</v>
+        <v>258182.03</v>
       </c>
       <c r="I126" s="1">
-        <v>-18.704141246807</v>
+        <v>69.522069286661</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>638095.0</v>
+        <v>629549.04</v>
       </c>
       <c r="M126" s="1">
-        <v>638095.0</v>
+        <v>629549.04</v>
       </c>
       <c r="N126" s="1">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B127" s="1">
-        <v>7253.0</v>
+        <v>8500.0</v>
       </c>
       <c r="C127" s="1">
-        <v>135.14</v>
+        <v>76.91</v>
       </c>
       <c r="D127" s="1">
-        <v>165.93320970633</v>
+        <v>92.341727058823</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>1203513.57</v>
+        <v>784904.68</v>
       </c>
       <c r="H127" s="1">
-        <v>-223343.15</v>
+        <v>-131169.68</v>
       </c>
       <c r="I127" s="1">
-        <v>-18.557592998307</v>
+        <v>-16.711542604129</v>
       </c>
       <c r="J127">
-        <v>0.86</v>
-[...1 lines deleted...]
-      <c r="K127" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>653735.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>653735.0</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
         <v>283</v>
-      </c>
-[...13 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="B128" s="1">
         <v>3060.0</v>
       </c>
       <c r="C128" s="1">
-        <v>135.14</v>
+        <v>138.26</v>
       </c>
       <c r="D128" s="1">
         <v>119.81977124183</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
         <v>366648.5</v>
       </c>
       <c r="H128" s="1">
-        <v>46879.9</v>
+        <v>56427.1</v>
       </c>
       <c r="I128" s="1">
-        <v>12.78606076392</v>
+        <v>15.389971594047</v>
       </c>
       <c r="J128">
         <v>0.96</v>
       </c>
       <c r="K128" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="L128" s="1">
-        <v>413528.4</v>
+        <v>423075.6</v>
       </c>
       <c r="M128" s="1">
-        <v>416468.09</v>
+        <v>426015.29</v>
       </c>
       <c r="N128" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" s="1">
-        <v>4561.0</v>
+        <v>7253.0</v>
       </c>
       <c r="C129" s="1">
-        <v>276.05</v>
+        <v>138.26</v>
       </c>
       <c r="D129" s="1">
-        <v>144.60614558211</v>
+        <v>165.93320970633</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>659548.63</v>
+        <v>1203513.57</v>
       </c>
       <c r="H129" s="1">
-        <v>599515.42</v>
+        <v>-200713.79</v>
       </c>
       <c r="I129" s="1">
-        <v>90.897834174866</v>
+        <v>-16.677318395338</v>
       </c>
       <c r="J129">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.86</v>
+      </c>
+      <c r="K129" t="s">
+        <v>288</v>
       </c>
       <c r="L129" s="1">
-        <v>1259064.05</v>
+        <v>1002799.78</v>
       </c>
       <c r="M129" s="1">
-        <v>1259064.05</v>
+        <v>1009067.75</v>
       </c>
       <c r="N129" s="1">
-        <v>1.43</v>
+        <v>1.16</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B130" s="1">
         <v>3185.0</v>
       </c>
       <c r="C130" s="1">
-        <v>276.05</v>
+        <v>264.7</v>
       </c>
       <c r="D130" s="1">
         <v>105.72016640502</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
         <v>336718.73</v>
       </c>
       <c r="H130" s="1">
-        <v>542500.52</v>
+        <v>506350.77</v>
       </c>
       <c r="I130" s="1">
-        <v>161.11385309632</v>
+        <v>150.37796382755</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" s="1">
-        <v>879219.25</v>
+        <v>843069.5</v>
       </c>
       <c r="M130" s="1">
-        <v>879219.25</v>
+        <v>843069.5</v>
       </c>
       <c r="N130" s="1">
-        <v>1.0</v>
+        <v>0.97</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B131" s="1">
-        <v>15200.0</v>
+        <v>4561.0</v>
       </c>
       <c r="C131" s="1">
-        <v>25.75</v>
+        <v>264.7</v>
       </c>
       <c r="D131" s="1">
-        <v>30.023207236842</v>
+        <v>144.60614558211</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>456352.75</v>
+        <v>659548.63</v>
       </c>
       <c r="H131" s="1">
-        <v>-64952.75</v>
+        <v>547748.07</v>
       </c>
       <c r="I131" s="1">
-        <v>-14.23301382538</v>
+        <v>83.04892847704</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" s="1">
-        <v>391400.0</v>
+        <v>1207296.7</v>
       </c>
       <c r="M131" s="1">
-        <v>391400.0</v>
+        <v>1207296.7</v>
       </c>
       <c r="N131" s="1">
-        <v>0.45</v>
+        <v>1.39</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B132" s="1">
-        <v>4709.0</v>
+        <v>15200.0</v>
       </c>
       <c r="C132" s="1">
-        <v>153.92</v>
+        <v>26.1</v>
       </c>
       <c r="D132" s="1">
-        <v>96.575062645997</v>
+        <v>30.023207236842</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>454771.97</v>
+        <v>456352.75</v>
       </c>
       <c r="H132" s="1">
-        <v>270037.31</v>
+        <v>-59632.75</v>
       </c>
       <c r="I132" s="1">
-        <v>59.378617815869</v>
+        <v>-13.067248964754</v>
       </c>
       <c r="J132">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="K132">
-        <v>374.95</v>
+        <v>0.0</v>
       </c>
       <c r="L132" s="1">
-        <v>724809.28</v>
+        <v>396720.0</v>
       </c>
       <c r="M132" s="1">
-        <v>725184.23</v>
+        <v>396720.0</v>
       </c>
       <c r="N132" s="1">
-        <v>0.83</v>
+        <v>0.46</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B133" s="1">
-        <v>8554.0</v>
+        <v>4709.0</v>
       </c>
       <c r="C133" s="1">
-        <v>34.22</v>
+        <v>152.64</v>
       </c>
       <c r="D133" s="1">
-        <v>52.642769464578</v>
+        <v>96.575062645997</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>450306.25</v>
+        <v>454771.97</v>
       </c>
       <c r="H133" s="1">
-        <v>-157588.37</v>
+        <v>264009.79</v>
       </c>
       <c r="I133" s="1">
-        <v>-34.995821177254</v>
+        <v>58.053223904719</v>
       </c>
       <c r="J133">
-        <v>0.3</v>
-[...1 lines deleted...]
-      <c r="K133" t="s">
+        <v>0.08</v>
+      </c>
+      <c r="K133">
+        <v>374.95</v>
+      </c>
+      <c r="L133" s="1">
+        <v>718781.76</v>
+      </c>
+      <c r="M133" s="1">
+        <v>719156.71</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
         <v>293</v>
-      </c>
-[...13 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
+        <v>296</v>
+      </c>
+      <c r="B134" s="1">
+        <v>8554.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>35.35</v>
+      </c>
+      <c r="D134" s="1">
+        <v>52.642769464578</v>
+      </c>
+      <c r="E134" t="s">
+        <v>7</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>450306.25</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-147922.35</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-32.849277574984</v>
+      </c>
+      <c r="J134">
+        <v>0.3</v>
+      </c>
+      <c r="K134" t="s">
+        <v>297</v>
+      </c>
+      <c r="L134" s="1">
+        <v>302383.9</v>
+      </c>
+      <c r="M134" s="1">
+        <v>304922.55</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
         <v>295</v>
-      </c>
-[...43 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
+        <v>299</v>
+      </c>
+      <c r="B135" s="1">
+        <v>4510.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>265.15</v>
+      </c>
+      <c r="D135" s="1">
+        <v>200.84106430155</v>
+      </c>
+      <c r="E135" t="s">
+        <v>7</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>905793.2</v>
+      </c>
+      <c r="H135" s="1">
+        <v>290033.3</v>
+      </c>
+      <c r="I135" s="1">
+        <v>32.019814235744</v>
+      </c>
+      <c r="J135">
+        <v>1.54</v>
+      </c>
+      <c r="K135" t="s">
+        <v>300</v>
+      </c>
+      <c r="L135" s="1">
+        <v>1195826.5</v>
+      </c>
+      <c r="M135" s="1">
+        <v>1202779.54</v>
+      </c>
+      <c r="N135" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
         <v>298</v>
-      </c>
-[...43 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B136" s="1">
-        <v>10426.0</v>
+        <v>2895.0</v>
       </c>
       <c r="C136" s="1">
-        <v>76.78</v>
+        <v>155.4</v>
       </c>
       <c r="D136" s="1">
-        <v>40.217699980817</v>
+        <v>212.61907426598</v>
       </c>
       <c r="E136" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="F136">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G136" s="1">
-        <v>419309.74</v>
+        <v>619945.9</v>
       </c>
       <c r="H136" s="1">
-        <v>381198.54</v>
+        <v>-133342.52</v>
       </c>
       <c r="I136" s="1">
-        <v>90.910967152826</v>
+        <v>-21.508734875092</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" s="1">
-        <v>800508.28</v>
+        <v>486603.38</v>
       </c>
       <c r="M136" s="1">
-        <v>800508.28</v>
+        <v>486603.38</v>
       </c>
       <c r="N136" s="1">
-        <v>0.91</v>
+        <v>0.56</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B137" s="1">
-        <v>21133.0</v>
+        <v>10426.0</v>
       </c>
       <c r="C137" s="1">
-        <v>193.0</v>
+        <v>75.15</v>
       </c>
       <c r="D137" s="1">
-        <v>188.6045502295</v>
+        <v>40.217699980817</v>
       </c>
       <c r="E137" t="s">
+        <v>7</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>419309.74</v>
+      </c>
+      <c r="H137" s="1">
+        <v>364204.16</v>
+      </c>
+      <c r="I137" s="1">
+        <v>86.858025286987</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>783513.9</v>
+      </c>
+      <c r="M137" s="1">
+        <v>783513.9</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
         <v>303</v>
-      </c>
-[...31 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>306</v>
       </c>
       <c r="B138" s="1">
-        <v>5164.0</v>
+        <v>21133.0</v>
       </c>
       <c r="C138" s="1">
-        <v>51.2</v>
+        <v>205.5</v>
       </c>
       <c r="D138" s="1">
-        <v>48.063228117738</v>
+        <v>188.6045502295</v>
       </c>
       <c r="E138" t="s">
-        <v>7</v>
+        <v>307</v>
       </c>
       <c r="F138">
-        <v>1.0</v>
+        <v>9.85</v>
       </c>
       <c r="G138" s="1">
-        <v>248198.51</v>
+        <v>337116.16</v>
       </c>
       <c r="H138" s="1">
-        <v>16198.29</v>
+        <v>56220.4</v>
       </c>
       <c r="I138" s="1">
-        <v>6.5263445779751</v>
+        <v>16.6768629543</v>
       </c>
       <c r="J138">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.28</v>
+      </c>
+      <c r="K138" t="s">
+        <v>308</v>
       </c>
       <c r="L138" s="1">
-        <v>264396.8</v>
+        <v>393336.56</v>
       </c>
       <c r="M138" s="1">
-        <v>264396.8</v>
+        <v>399254.77</v>
       </c>
       <c r="N138" s="1">
-        <v>0.3</v>
+        <v>0.46</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B139" s="1">
-        <v>20407.0</v>
+        <v>5164.0</v>
       </c>
       <c r="C139" s="1">
-        <v>19.02</v>
+        <v>48.52</v>
       </c>
       <c r="D139" s="1">
-        <v>18.905518204538</v>
+        <v>48.063228117738</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>385804.91</v>
+        <v>248198.51</v>
       </c>
       <c r="H139" s="1">
-        <v>2336.23</v>
+        <v>2358.77</v>
       </c>
       <c r="I139" s="1">
-        <v>0.60554698487378</v>
+        <v>0.95035622897172</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" s="1">
-        <v>388141.14</v>
+        <v>250557.28</v>
       </c>
       <c r="M139" s="1">
-        <v>388141.14</v>
+        <v>250557.28</v>
       </c>
       <c r="N139" s="1">
-        <v>0.44</v>
+        <v>0.29</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B140" s="1">
-        <v>7474.0</v>
+        <v>20407.0</v>
       </c>
       <c r="C140" s="1">
-        <v>62.58</v>
+        <v>17.9</v>
       </c>
       <c r="D140" s="1">
-        <v>34.22746320578</v>
+        <v>18.905518204538</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>255816.06</v>
+        <v>385804.91</v>
       </c>
       <c r="H140" s="1">
-        <v>211906.86</v>
+        <v>-20519.61</v>
       </c>
       <c r="I140" s="1">
-        <v>82.835635886191</v>
+        <v>-5.3186492623953</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>467722.92</v>
+        <v>365285.3</v>
       </c>
       <c r="M140" s="1">
-        <v>467722.92</v>
+        <v>365285.3</v>
       </c>
       <c r="N140" s="1">
-        <v>0.53</v>
+        <v>0.42</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B141" s="1">
-        <v>3160.0</v>
+        <v>7474.0</v>
       </c>
       <c r="C141" s="1">
-        <v>106.35</v>
+        <v>54.91</v>
       </c>
       <c r="D141" s="1">
-        <v>92.425990506329</v>
+        <v>34.22746320578</v>
       </c>
       <c r="E141" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="F141">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>280866.71</v>
+        <v>255816.06</v>
       </c>
       <c r="H141" s="1">
-        <v>83664.64</v>
+        <v>154581.28</v>
       </c>
       <c r="I141" s="1">
-        <v>29.788022937998</v>
+        <v>60.426730049708</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" s="1">
-        <v>364531.35</v>
+        <v>410397.34</v>
       </c>
       <c r="M141" s="1">
-        <v>364531.35</v>
+        <v>410397.34</v>
       </c>
       <c r="N141" s="1">
-        <v>0.42</v>
+        <v>0.47</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B142" s="1">
-        <v>2055.0</v>
+        <v>3160.0</v>
       </c>
       <c r="C142" s="1">
-        <v>92.15</v>
+        <v>99.18</v>
       </c>
       <c r="D142" s="1">
-        <v>37.257503649635</v>
+        <v>92.425990506329</v>
       </c>
       <c r="E142" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="F142">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G142" s="1">
-        <v>76564.17</v>
+        <v>280866.71</v>
       </c>
       <c r="H142" s="1">
-        <v>112804.08</v>
+        <v>58123.16</v>
       </c>
       <c r="I142" s="1">
-        <v>147.33272756695</v>
+        <v>20.694214704192</v>
       </c>
       <c r="J142">
-        <v>0.49</v>
-[...1 lines deleted...]
-      <c r="K142" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>338989.87</v>
+      </c>
+      <c r="M142" s="1">
+        <v>338989.87</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
         <v>315</v>
-      </c>
-[...13 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
+        <v>318</v>
+      </c>
+      <c r="B143" s="1">
+        <v>2055.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>76.9</v>
+      </c>
+      <c r="D143" s="1">
+        <v>37.257503649635</v>
+      </c>
+      <c r="E143" t="s">
+        <v>7</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>76564.17</v>
+      </c>
+      <c r="H143" s="1">
+        <v>81465.33</v>
+      </c>
+      <c r="I143" s="1">
+        <v>106.40137547367</v>
+      </c>
+      <c r="J143">
+        <v>0.49</v>
+      </c>
+      <c r="K143" t="s">
+        <v>319</v>
+      </c>
+      <c r="L143" s="1">
+        <v>158029.5</v>
+      </c>
+      <c r="M143" s="1">
+        <v>159045.13</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
         <v>317</v>
-      </c>
-[...43 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
+        <v>321</v>
+      </c>
+      <c r="B144" s="1">
+        <v>77355.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>5.595</v>
+      </c>
+      <c r="D144" s="1">
+        <v>6.8441790446642</v>
+      </c>
+      <c r="E144" t="s">
+        <v>74</v>
+      </c>
+      <c r="F144">
+        <v>0.85</v>
+      </c>
+      <c r="G144" s="1">
+        <v>613103.71</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-103451.52</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-16.873412819505</v>
+      </c>
+      <c r="J144">
+        <v>0.2</v>
+      </c>
+      <c r="K144" t="s">
+        <v>322</v>
+      </c>
+      <c r="L144" s="1">
+        <v>509652.19</v>
+      </c>
+      <c r="M144" s="1">
+        <v>524780.57</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
         <v>320</v>
-      </c>
-[...43 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B145" s="1">
-        <v>1183.0</v>
+        <v>14819.0</v>
       </c>
       <c r="C145" s="1">
-        <v>216.5</v>
+        <v>33.66</v>
       </c>
       <c r="D145" s="1">
-        <v>235.79701606086</v>
+        <v>33.200054659559</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>278947.87</v>
+        <v>491991.61</v>
       </c>
       <c r="H145" s="1">
-        <v>-22828.37</v>
+        <v>6815.93</v>
       </c>
       <c r="I145" s="1">
-        <v>-8.1837405677269</v>
+        <v>1.3853752506064</v>
       </c>
       <c r="J145">
         <v>0.0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" s="1">
-        <v>256119.5</v>
+        <v>498807.54</v>
       </c>
       <c r="M145" s="1">
-        <v>256119.5</v>
+        <v>498807.54</v>
       </c>
       <c r="N145" s="1">
-        <v>0.29</v>
+        <v>0.57</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B146" s="1">
-        <v>17855.0</v>
+        <v>1183.0</v>
       </c>
       <c r="C146" s="1">
-        <v>68.36</v>
+        <v>223.9</v>
       </c>
       <c r="D146" s="1">
-        <v>62.01311733408</v>
+        <v>235.79701606086</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>1107244.21</v>
+        <v>278947.87</v>
       </c>
       <c r="H146" s="1">
-        <v>113323.59</v>
+        <v>-14074.17</v>
       </c>
       <c r="I146" s="1">
-        <v>10.234742162255</v>
+        <v>-5.0454480975245</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" s="1">
-        <v>1220567.8</v>
+        <v>264873.7</v>
       </c>
       <c r="M146" s="1">
-        <v>1220567.8</v>
+        <v>264873.7</v>
       </c>
       <c r="N146" s="1">
-        <v>1.39</v>
+        <v>0.3</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B147" s="1">
-        <v>1699.0</v>
+        <v>17855.0</v>
       </c>
       <c r="C147" s="1">
-        <v>258.5</v>
+        <v>71.14</v>
       </c>
       <c r="D147" s="1">
-        <v>257.71209535021</v>
+        <v>62.01311733408</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>437852.85</v>
+        <v>1107244.21</v>
       </c>
       <c r="H147" s="1">
-        <v>1338.65</v>
+        <v>162960.49</v>
       </c>
       <c r="I147" s="1">
-        <v>0.30573056678745</v>
+        <v>14.717664678508</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" s="1">
-        <v>439191.5</v>
+        <v>1270204.7</v>
       </c>
       <c r="M147" s="1">
-        <v>439191.5</v>
+        <v>1270204.7</v>
       </c>
       <c r="N147" s="1">
-        <v>0.5</v>
+        <v>1.46</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B148" s="1">
-        <v>10041.0</v>
+        <v>1699.0</v>
       </c>
       <c r="C148" s="1">
-        <v>77.09</v>
+        <v>238.0</v>
       </c>
       <c r="D148" s="1">
-        <v>67.046215516383</v>
+        <v>257.71209535021</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>673211.05</v>
+        <v>437852.85</v>
       </c>
       <c r="H148" s="1">
-        <v>100849.64</v>
+        <v>-33490.85</v>
       </c>
       <c r="I148" s="1">
-        <v>14.980389879221</v>
+        <v>-7.648882495569</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" s="1">
-        <v>774060.69</v>
+        <v>404362.0</v>
       </c>
       <c r="M148" s="1">
-        <v>774060.69</v>
+        <v>404362.0</v>
       </c>
       <c r="N148" s="1">
-        <v>0.88</v>
+        <v>0.46</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B149" s="1">
-        <v>4000.0</v>
+        <v>10041.0</v>
       </c>
       <c r="C149" s="1">
-        <v>46.005</v>
+        <v>81.1</v>
       </c>
       <c r="D149" s="1">
-        <v>44.209395</v>
+        <v>67.046215516383</v>
       </c>
       <c r="E149" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="F149">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>204755.29</v>
+        <v>673211.05</v>
       </c>
       <c r="H149" s="1">
-        <v>8405.92</v>
+        <v>141114.05</v>
       </c>
       <c r="I149" s="1">
-        <v>4.1053493660652</v>
+        <v>20.961338944154</v>
       </c>
       <c r="J149">
         <v>0.0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" s="1">
-        <v>213161.21</v>
+        <v>814325.1</v>
       </c>
       <c r="M149" s="1">
-        <v>213161.21</v>
+        <v>814325.1</v>
       </c>
       <c r="N149" s="1">
-        <v>0.24</v>
+        <v>0.94</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="B150" s="1">
         <v>5306.0</v>
       </c>
       <c r="C150" s="1">
-        <v>53.36</v>
+        <v>54.65</v>
       </c>
       <c r="D150" s="1">
         <v>46.506733886167</v>
       </c>
       <c r="E150" t="s">
         <v>7</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
         <v>246764.73</v>
       </c>
       <c r="H150" s="1">
-        <v>36363.43</v>
+        <v>43208.17</v>
       </c>
       <c r="I150" s="1">
-        <v>14.73607269564</v>
+        <v>17.509864558035</v>
       </c>
       <c r="J150">
         <v>0.0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" s="1">
-        <v>283128.16</v>
+        <v>289972.9</v>
       </c>
       <c r="M150" s="1">
-        <v>283128.16</v>
+        <v>289972.9</v>
       </c>
       <c r="N150" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B151" s="1">
-        <v>163428.0</v>
+        <v>4000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>4.57</v>
+        <v>46.39</v>
       </c>
       <c r="D151" s="1">
-        <v>3.4198942041755</v>
+        <v>44.209395</v>
       </c>
       <c r="E151" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="F151">
-        <v>1.0</v>
+        <v>0.85</v>
       </c>
       <c r="G151" s="1">
-        <v>558906.47</v>
+        <v>204755.29</v>
       </c>
       <c r="H151" s="1">
-        <v>187959.49</v>
+        <v>13753.93</v>
       </c>
       <c r="I151" s="1">
-        <v>33.629864760735</v>
+        <v>6.7172525798967</v>
       </c>
       <c r="J151">
         <v>0.0</v>
       </c>
       <c r="K151">
-        <v>546.67</v>
+        <v>0.0</v>
       </c>
       <c r="L151" s="1">
-        <v>746865.96</v>
+        <v>218509.22</v>
       </c>
       <c r="M151" s="1">
-        <v>747412.63</v>
+        <v>218509.22</v>
       </c>
       <c r="N151" s="1">
-        <v>0.85</v>
+        <v>0.25</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B152" s="1">
-        <v>19925.0</v>
+        <v>161516.0</v>
       </c>
       <c r="C152" s="1">
-        <v>5.265</v>
+        <v>4.495</v>
       </c>
       <c r="D152" s="1">
-        <v>8.7898750313676</v>
+        <v>3.4198941900493</v>
       </c>
       <c r="E152" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="F152">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>207288.39</v>
+        <v>552367.63</v>
       </c>
       <c r="H152" s="1">
-        <v>-85770.6</v>
+        <v>173646.79</v>
       </c>
       <c r="I152" s="1">
-        <v>-41.377425913723</v>
+        <v>31.436815006701</v>
       </c>
       <c r="J152">
-        <v>0.09</v>
-[...1 lines deleted...]
-      <c r="K152" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>546.67</v>
+      </c>
+      <c r="L152" s="1">
+        <v>726014.42</v>
+      </c>
+      <c r="M152" s="1">
+        <v>726561.09</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
         <v>335</v>
-      </c>
-[...13 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
+        <v>338</v>
+      </c>
+      <c r="B153" s="1">
+        <v>19925.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>5.445</v>
+      </c>
+      <c r="D153" s="1">
+        <v>8.7898750313676</v>
+      </c>
+      <c r="E153" t="s">
+        <v>74</v>
+      </c>
+      <c r="F153">
+        <v>0.85</v>
+      </c>
+      <c r="G153" s="1">
+        <v>207288.39</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-79532.29</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-38.367942362812</v>
+      </c>
+      <c r="J153">
+        <v>0.1</v>
+      </c>
+      <c r="K153" t="s">
+        <v>339</v>
+      </c>
+      <c r="L153" s="1">
+        <v>127756.1</v>
+      </c>
+      <c r="M153" s="1">
+        <v>129655.25</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
         <v>337</v>
-      </c>
-[...43 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="B154" s="1">
         <v>2270.0</v>
       </c>
       <c r="C154" s="1">
-        <v>130.1</v>
+        <v>118.25</v>
       </c>
       <c r="D154" s="1">
         <v>108.66343171806</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
         <v>246665.99</v>
       </c>
       <c r="H154" s="1">
-        <v>48661.01</v>
+        <v>21761.51</v>
       </c>
       <c r="I154" s="1">
-        <v>19.727490603792</v>
+        <v>8.8222579853834</v>
       </c>
       <c r="J154">
         <v>0.0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" s="1">
-        <v>295327.0</v>
+        <v>268427.5</v>
       </c>
       <c r="M154" s="1">
-        <v>295327.0</v>
+        <v>268427.5</v>
       </c>
       <c r="N154" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B155" s="1">
-        <v>968.0</v>
+        <v>4185.0</v>
       </c>
       <c r="C155" s="1">
-        <v>342.0</v>
+        <v>118.25</v>
       </c>
       <c r="D155" s="1">
-        <v>321.3498553719</v>
+        <v>112.47259020311</v>
       </c>
       <c r="E155" t="s">
         <v>7</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>311066.66</v>
+        <v>470697.79</v>
       </c>
       <c r="H155" s="1">
-        <v>19989.34</v>
+        <v>24178.46</v>
       </c>
       <c r="I155" s="1">
-        <v>6.4260631467223</v>
+        <v>5.1367269007148</v>
       </c>
       <c r="J155">
         <v>0.0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" s="1">
-        <v>331056.0</v>
+        <v>494876.25</v>
       </c>
       <c r="M155" s="1">
-        <v>331056.0</v>
+        <v>494876.25</v>
       </c>
       <c r="N155" s="1">
-        <v>0.38</v>
+        <v>0.57</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B156" s="1">
-        <v>9000.0</v>
+        <v>1265.0</v>
       </c>
       <c r="C156" s="1">
-        <v>21.56</v>
+        <v>325.5</v>
       </c>
       <c r="D156" s="1">
-        <v>23.350965555556</v>
+        <v>323.82214229249</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>210158.69</v>
+        <v>409635.01</v>
       </c>
       <c r="H156" s="1">
-        <v>-16118.69</v>
+        <v>2122.49</v>
       </c>
       <c r="I156" s="1">
-        <v>-7.6697708764743</v>
+        <v>0.51814174769876</v>
       </c>
       <c r="J156">
         <v>0.0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" s="1">
-        <v>194040.0</v>
+        <v>411757.5</v>
       </c>
       <c r="M156" s="1">
-        <v>194040.0</v>
+        <v>411757.5</v>
       </c>
       <c r="N156" s="1">
-        <v>0.22</v>
+        <v>0.47</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B157" s="1">
-        <v>19285.0</v>
+        <v>9000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>22.52</v>
+        <v>20.86</v>
       </c>
       <c r="D157" s="1">
-        <v>26.240920404459</v>
+        <v>23.350965555556</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>506056.15</v>
+        <v>210158.69</v>
       </c>
       <c r="H157" s="1">
-        <v>-71757.95</v>
+        <v>-22418.69</v>
       </c>
       <c r="I157" s="1">
-        <v>-14.179839529665</v>
+        <v>-10.667505588277</v>
       </c>
       <c r="J157">
         <v>0.0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" s="1">
-        <v>434298.2</v>
+        <v>187740.0</v>
       </c>
       <c r="M157" s="1">
-        <v>434298.2</v>
+        <v>187740.0</v>
       </c>
       <c r="N157" s="1">
-        <v>0.49</v>
+        <v>0.22</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="B158" s="1">
         <v>8550.0</v>
       </c>
       <c r="C158" s="1">
-        <v>22.52</v>
+        <v>22.4</v>
       </c>
       <c r="D158" s="1">
         <v>24.523230409357</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
         <v>209673.62</v>
       </c>
       <c r="H158" s="1">
-        <v>-17127.62</v>
+        <v>-18153.62</v>
       </c>
       <c r="I158" s="1">
-        <v>-8.1687052477083</v>
+        <v>-8.6580371913262</v>
       </c>
       <c r="J158">
         <v>0.0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" s="1">
-        <v>192546.0</v>
+        <v>191520.0</v>
       </c>
       <c r="M158" s="1">
-        <v>192546.0</v>
+        <v>191520.0</v>
       </c>
       <c r="N158" s="1">
         <v>0.22</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B159" s="1">
-        <v>9107.0</v>
+        <v>19285.0</v>
       </c>
       <c r="C159" s="1">
-        <v>23.64</v>
+        <v>22.4</v>
       </c>
       <c r="D159" s="1">
-        <v>32.032130229494</v>
+        <v>26.240920404459</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>291716.61</v>
+        <v>506056.15</v>
       </c>
       <c r="H159" s="1">
-        <v>-76427.13</v>
+        <v>-74072.15</v>
       </c>
       <c r="I159" s="1">
-        <v>-26.199101244184</v>
+        <v>-14.637140562366</v>
       </c>
       <c r="J159">
-        <v>0.17</v>
-[...1 lines deleted...]
-      <c r="K159" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>431984.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>431984.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
+        <v>349</v>
+      </c>
+      <c r="B160" s="1">
+        <v>9107.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>22.3</v>
+      </c>
+      <c r="D160" s="1">
+        <v>32.032130229494</v>
+      </c>
+      <c r="E160" t="s">
+        <v>7</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>291716.61</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-88630.51</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-30.382400919852</v>
+      </c>
+      <c r="J160">
+        <v>0.17</v>
+      </c>
+      <c r="K160" t="s">
+        <v>350</v>
+      </c>
+      <c r="L160" s="1">
+        <v>203086.1</v>
+      </c>
+      <c r="M160" s="1">
+        <v>204616.32</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
         <v>348</v>
-      </c>
-[...43 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B161" s="1">
-        <v>8.0</v>
+        <v>161.0</v>
       </c>
       <c r="C161" s="1">
-        <v>4813.39</v>
+        <v>4820.37</v>
       </c>
       <c r="D161" s="1">
-        <v>4807.81</v>
+        <v>4814.1419875776</v>
       </c>
       <c r="E161" t="s">
         <v>7</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>38462.48</v>
+        <v>775076.86</v>
       </c>
       <c r="H161" s="1">
-        <v>44.64</v>
+        <v>1002.71</v>
       </c>
       <c r="I161" s="1">
-        <v>0.11606115882283</v>
+        <v>0.12936910540717</v>
       </c>
       <c r="J161">
         <v>0.0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" s="1">
-        <v>38507.12</v>
+        <v>776079.57</v>
       </c>
       <c r="M161" s="1">
-        <v>38507.12</v>
+        <v>776079.57</v>
       </c>
       <c r="N161" s="1">
-        <v>0.04</v>
+        <v>0.89</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">