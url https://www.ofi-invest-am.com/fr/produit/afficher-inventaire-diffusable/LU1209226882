--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU1209226700</t>
   </si>
   <si>
@@ -127,50 +127,56 @@
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON AG</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
+    <t>BE0974293251</t>
+  </si>
+  <si>
+    <t>ANHEUSER-BUSCH INBEV SA</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
@@ -440,50 +446,56 @@
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
+  </si>
+  <si>
+    <t>AT0000937503</t>
+  </si>
+  <si>
+    <t>VOESTALPINE AG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -847,241 +859,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>14088.97</v>
+        <v>14556.55</v>
       </c>
       <c r="D2">
-        <v>160.35</v>
+        <v>161.15</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2259225.94</v>
+        <v>2345794.57</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2259225.94</v>
+        <v>2345794.57</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9.82</v>
       </c>
       <c r="D3">
-        <v>17732.15</v>
+        <v>17828.47</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>174129.73</v>
+        <v>175075.53</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>174129.73</v>
+        <v>175075.53</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2565.05</v>
+        <v>2330.05</v>
       </c>
       <c r="D4">
-        <v>18308.89</v>
+        <v>18410.77</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>46963223.33</v>
+        <v>42898018.42</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>46963223.33</v>
+        <v>42898018.42</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2138.0</v>
+        <v>3043.0</v>
       </c>
       <c r="D5">
-        <v>117.54</v>
+        <v>118.2</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>251300.05</v>
+        <v>359683.14</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>251300.05</v>
+        <v>359683.14</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>113737.93</v>
+        <v>116547.11</v>
       </c>
       <c r="D6">
-        <v>114.18</v>
+        <v>114.76</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>12987050.59</v>
+        <v>13375374.22</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>12987050.59</v>
+        <v>13375374.22</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>112.04</v>
+        <v>112.7</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11203.62</v>
+        <v>11270.25</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11203.62</v>
+        <v>11270.25</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P53"/>
+  <dimension ref="A1:P55"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O53" sqref="O53"/>
+      <selection activeCell="O55" sqref="O55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1103,2636 +1115,2736 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>20000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>60.48</v>
+        <v>63.78</v>
       </c>
       <c r="E2" s="1">
         <v>89.2446605</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H2" s="1">
         <v>1643006.5</v>
       </c>
       <c r="I2" s="1">
-        <v>-321977.72</v>
+        <v>-246083.76</v>
       </c>
       <c r="J2" s="1">
-        <v>-19.5968622157</v>
+        <v>-14.977649814532</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1321028.78</v>
+        <v>1396922.74</v>
       </c>
       <c r="N2" s="1">
-        <v>1321028.78</v>
+        <v>1396922.74</v>
       </c>
       <c r="O2" s="1">
-        <v>2.11</v>
+        <v>2.36</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
-        <v>3200.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1190.4</v>
+        <v>67.76</v>
       </c>
       <c r="E3" s="1">
-        <v>647.615565625</v>
+        <v>67.3815571429</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>2072369.81</v>
+        <v>943341.8</v>
       </c>
       <c r="I3" s="1">
-        <v>1736910.19</v>
+        <v>5298.2</v>
       </c>
       <c r="J3" s="1">
-        <v>83.812752995084</v>
+        <v>0.56164160222732</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3809280.0</v>
+        <v>948640.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3809280.0</v>
+        <v>948640.0</v>
       </c>
       <c r="O3" s="1">
-        <v>6.08</v>
+        <v>1.6</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
-        <v>60000.0</v>
+        <v>2944.0</v>
       </c>
       <c r="D4" s="1">
-        <v>186.95</v>
+        <v>1249.2</v>
       </c>
       <c r="E4" s="1">
-        <v>155.72574</v>
+        <v>647.6155638587</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="G4">
-        <v>10.51</v>
+        <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>839663.22</v>
+        <v>1906580.22</v>
       </c>
       <c r="I4" s="1">
-        <v>228037.8</v>
+        <v>1771064.58</v>
       </c>
       <c r="J4" s="1">
-        <v>27.158245659492</v>
+        <v>92.892214102588</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1067701.02</v>
+        <v>3677644.8</v>
       </c>
       <c r="N4" s="1">
-        <v>1067701.02</v>
+        <v>3677644.8</v>
       </c>
       <c r="O4" s="1">
-        <v>1.7</v>
+        <v>6.22</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" t="s">
         <v>42</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="D5" s="1">
+        <v>194.85</v>
+      </c>
+      <c r="E5" s="1">
+        <v>155.72574</v>
+      </c>
+      <c r="F5" t="s">
         <v>43</v>
       </c>
-      <c r="C5" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G5">
-        <v>1.0</v>
+        <v>10.68</v>
       </c>
       <c r="H5" s="1">
-        <v>1159868.67</v>
+        <v>839663.22</v>
       </c>
       <c r="I5" s="1">
-        <v>389063.26</v>
+        <v>255045.83</v>
       </c>
       <c r="J5" s="1">
-        <v>33.543733878078</v>
+        <v>30.374776925444</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1548931.93</v>
+        <v>1094709.05</v>
       </c>
       <c r="N5" s="1">
-        <v>1548931.93</v>
+        <v>1094709.05</v>
       </c>
       <c r="O5" s="1">
-        <v>2.47</v>
+        <v>1.85</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="1">
-        <v>73000.0</v>
+        <v>39403.0</v>
       </c>
       <c r="D6" s="1">
-        <v>22.03</v>
+        <v>39.82</v>
       </c>
       <c r="E6" s="1">
-        <v>11.9558472603</v>
+        <v>29.4360497932</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>872776.85</v>
+        <v>1159868.67</v>
       </c>
       <c r="I6" s="1">
-        <v>735413.15</v>
+        <v>409158.79</v>
       </c>
       <c r="J6" s="1">
-        <v>84.261303447725</v>
+        <v>35.276303307684</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1608190.0</v>
+        <v>1569027.46</v>
       </c>
       <c r="N6" s="1">
-        <v>1608190.0</v>
+        <v>1569027.46</v>
       </c>
       <c r="O6" s="1">
-        <v>2.57</v>
+        <v>2.65</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
-        <v>16000.0</v>
+        <v>67837.0</v>
       </c>
       <c r="D7" s="1">
-        <v>660.6</v>
+        <v>20.06</v>
       </c>
       <c r="E7" s="1">
-        <v>322.702769375</v>
+        <v>11.9558472515</v>
       </c>
       <c r="F7" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="G7">
-        <v>10.51</v>
+        <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>458945.11</v>
+        <v>811048.81</v>
       </c>
       <c r="I7" s="1">
-        <v>547132.51</v>
+        <v>549761.41</v>
       </c>
       <c r="J7" s="1">
-        <v>119.21523905114</v>
+        <v>67.784010434588</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1006077.62</v>
+        <v>1360810.22</v>
       </c>
       <c r="N7" s="1">
-        <v>1006077.62</v>
+        <v>1360810.22</v>
       </c>
       <c r="O7" s="1">
-        <v>1.61</v>
+        <v>2.3</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>114452.0</v>
+        <v>11113.0</v>
       </c>
       <c r="D8" s="1">
-        <v>11.4</v>
+        <v>672.8</v>
       </c>
       <c r="E8" s="1">
-        <v>9.205399993</v>
+        <v>322.7027697291</v>
       </c>
       <c r="F8" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G8">
-        <v>1.0</v>
+        <v>10.68</v>
       </c>
       <c r="H8" s="1">
-        <v>1053576.44</v>
+        <v>318766.07</v>
       </c>
       <c r="I8" s="1">
-        <v>251176.36</v>
+        <v>381340.81</v>
       </c>
       <c r="J8" s="1">
-        <v>23.840354668523</v>
+        <v>119.63030130528</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1304752.8</v>
+        <v>700106.88</v>
       </c>
       <c r="N8" s="1">
-        <v>1304752.8</v>
+        <v>700106.88</v>
       </c>
       <c r="O8" s="1">
-        <v>2.08</v>
+        <v>1.18</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>5400.0</v>
+        <v>114452.0</v>
       </c>
       <c r="D9" s="1">
-        <v>121.95</v>
+        <v>10.965</v>
       </c>
       <c r="E9" s="1">
-        <v>172.892437037</v>
+        <v>9.205399993</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>933619.16</v>
+        <v>1053576.44</v>
       </c>
       <c r="I9" s="1">
-        <v>-275089.16</v>
+        <v>201389.74</v>
       </c>
       <c r="J9" s="1">
-        <v>-29.464815182242</v>
+        <v>19.114867450908</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>658530.0</v>
+        <v>1254966.18</v>
       </c>
       <c r="N9" s="1">
-        <v>658530.0</v>
+        <v>1254966.18</v>
       </c>
       <c r="O9" s="1">
-        <v>1.05</v>
+        <v>2.12</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
-        <v>9200.0</v>
+        <v>5400.0</v>
       </c>
       <c r="D10" s="1">
-        <v>86.26</v>
+        <v>101.9</v>
       </c>
       <c r="E10" s="1">
-        <v>62.054675</v>
+        <v>172.892437037</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>570903.01</v>
+        <v>933619.16</v>
       </c>
       <c r="I10" s="1">
-        <v>222688.99</v>
+        <v>-383359.16</v>
       </c>
       <c r="J10" s="1">
-        <v>39.006448748624</v>
+        <v>-41.061620886187</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>793592.0</v>
+        <v>550260.0</v>
       </c>
       <c r="N10" s="1">
-        <v>793592.0</v>
+        <v>550260.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.27</v>
+        <v>0.93</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>40504.0</v>
+        <v>9200.0</v>
       </c>
       <c r="D11" s="1">
-        <v>21.54</v>
+        <v>88.5</v>
       </c>
       <c r="E11" s="1">
-        <v>24.0253616927</v>
+        <v>62.054675</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>973123.25</v>
+        <v>570903.01</v>
       </c>
       <c r="I11" s="1">
-        <v>-100667.09</v>
+        <v>243296.99</v>
       </c>
       <c r="J11" s="1">
-        <v>-10.344742045779</v>
+        <v>42.616168725402</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>872456.16</v>
+        <v>814200.0</v>
       </c>
       <c r="N11" s="1">
-        <v>872456.16</v>
+        <v>814200.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.39</v>
+        <v>1.38</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>28000.0</v>
+        <v>40504.0</v>
       </c>
       <c r="D12" s="1">
-        <v>70.28</v>
+        <v>21.4</v>
       </c>
       <c r="E12" s="1">
-        <v>62.5046471429</v>
+        <v>24.0253616927</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1750130.12</v>
+        <v>973123.25</v>
       </c>
       <c r="I12" s="1">
-        <v>217709.88</v>
+        <v>-106337.65</v>
       </c>
       <c r="J12" s="1">
-        <v>12.439639630909</v>
+        <v>-10.927459599799</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1967840.0</v>
+        <v>866785.6</v>
       </c>
       <c r="N12" s="1">
-        <v>1967840.0</v>
+        <v>866785.6</v>
       </c>
       <c r="O12" s="1">
-        <v>3.14</v>
+        <v>1.47</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>18000.0</v>
+        <v>22144.0</v>
       </c>
       <c r="D13" s="1">
-        <v>22.35</v>
+        <v>72.04</v>
       </c>
       <c r="E13" s="1">
-        <v>37.7029705556</v>
+        <v>62.5046468569</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>678653.47</v>
+        <v>1384102.9</v>
       </c>
       <c r="I13" s="1">
-        <v>-276353.47</v>
+        <v>211150.86</v>
       </c>
       <c r="J13" s="1">
-        <v>-40.720851246808</v>
+        <v>15.255430792031</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>402300.0</v>
+        <v>1595253.76</v>
       </c>
       <c r="N13" s="1">
-        <v>402300.0</v>
+        <v>1595253.76</v>
       </c>
       <c r="O13" s="1">
-        <v>0.64</v>
+        <v>2.7</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>5700.0</v>
+        <v>18000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>123.5</v>
+        <v>17.29</v>
       </c>
       <c r="E14" s="1">
-        <v>87.8658894737</v>
+        <v>37.7029705556</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>500835.57</v>
+        <v>678653.47</v>
       </c>
       <c r="I14" s="1">
-        <v>203114.43</v>
+        <v>-367433.47</v>
       </c>
       <c r="J14" s="1">
-        <v>40.555112728914</v>
+        <v>-54.141544432094</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>703950.0</v>
+        <v>311220.0</v>
       </c>
       <c r="N14" s="1">
-        <v>703950.0</v>
+        <v>311220.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.12</v>
+        <v>0.53</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>157000.0</v>
+        <v>5700.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.41</v>
+        <v>135.5</v>
       </c>
       <c r="E15" s="1">
-        <v>6.4660969427</v>
+        <v>87.8658894737</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1015177.22</v>
+        <v>500835.57</v>
       </c>
       <c r="I15" s="1">
-        <v>462192.78</v>
+        <v>271514.43</v>
       </c>
       <c r="J15" s="1">
-        <v>45.528285199307</v>
+        <v>54.212289674234</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1477370.0</v>
+        <v>772350.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1477370.0</v>
+        <v>772350.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.36</v>
+        <v>1.31</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
-        <v>30000.0</v>
+        <v>157000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>261.8</v>
+        <v>9.7</v>
       </c>
       <c r="E16" s="1">
-        <v>227.3515</v>
+        <v>6.4660969427</v>
       </c>
       <c r="F16" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="G16">
-        <v>10.51</v>
+        <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>644146.48</v>
+        <v>1015177.22</v>
       </c>
       <c r="I16" s="1">
-        <v>103444.13</v>
+        <v>507722.78</v>
       </c>
       <c r="J16" s="1">
-        <v>16.059100408342</v>
+        <v>50.013216411613</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>747590.61</v>
+        <v>1522900.0</v>
       </c>
       <c r="N16" s="1">
-        <v>747590.61</v>
+        <v>1522900.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.19</v>
+        <v>2.57</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>16000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>110.8</v>
+        <v>264.4</v>
       </c>
       <c r="E17" s="1">
-        <v>53.361584375</v>
+        <v>227.3515</v>
       </c>
       <c r="F17" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G17">
-        <v>1.0</v>
+        <v>10.68</v>
       </c>
       <c r="H17" s="1">
-        <v>853785.35</v>
+        <v>644146.48</v>
       </c>
       <c r="I17" s="1">
-        <v>919014.65</v>
+        <v>98581.44</v>
       </c>
       <c r="J17" s="1">
-        <v>107.64001162587</v>
+        <v>15.304196026966</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1772800.0</v>
+        <v>742727.92</v>
       </c>
       <c r="N17" s="1">
-        <v>1772800.0</v>
+        <v>742727.92</v>
       </c>
       <c r="O17" s="1">
-        <v>2.83</v>
+        <v>1.26</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>4500.0</v>
+        <v>12700.0</v>
       </c>
       <c r="D18" s="1">
-        <v>255.9</v>
+        <v>107.2</v>
       </c>
       <c r="E18" s="1">
-        <v>282.0622</v>
+        <v>53.361584252</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1269279.9</v>
+        <v>677692.12</v>
       </c>
       <c r="I18" s="1">
-        <v>-117729.9</v>
+        <v>683747.88</v>
       </c>
       <c r="J18" s="1">
-        <v>-9.2753300513149</v>
+        <v>100.89358571854</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1151550.0</v>
+        <v>1361440.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1151550.0</v>
+        <v>1361440.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.84</v>
+        <v>2.3</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>48783.0</v>
+        <v>4500.0</v>
       </c>
       <c r="D19" s="1">
-        <v>22.78</v>
+        <v>236.0</v>
       </c>
       <c r="E19" s="1">
-        <v>17.9404999693</v>
+        <v>282.0622</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>875191.41</v>
+        <v>1269279.9</v>
       </c>
       <c r="I19" s="1">
-        <v>236085.33</v>
+        <v>-207279.9</v>
       </c>
       <c r="J19" s="1">
-        <v>26.975279613405</v>
+        <v>-16.33051149711</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1111276.74</v>
+        <v>1062000.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1111276.74</v>
+        <v>1062000.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.77</v>
+        <v>1.79</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>6500.0</v>
+        <v>48783.0</v>
       </c>
       <c r="D20" s="1">
-        <v>79.4</v>
+        <v>19.75</v>
       </c>
       <c r="E20" s="1">
-        <v>124.1734415385</v>
+        <v>17.9404999693</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>807127.37</v>
+        <v>875191.41</v>
       </c>
       <c r="I20" s="1">
-        <v>-291027.37</v>
+        <v>88272.84</v>
       </c>
       <c r="J20" s="1">
-        <v>-36.057180169717</v>
+        <v>10.086118189848</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>516100.0</v>
+        <v>963464.25</v>
       </c>
       <c r="N20" s="1">
-        <v>516100.0</v>
+        <v>963464.25</v>
       </c>
       <c r="O20" s="1">
-        <v>0.82</v>
+        <v>1.63</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>22700.0</v>
+        <v>6500.0</v>
       </c>
       <c r="D21" s="1">
-        <v>41.075</v>
+        <v>81.84</v>
       </c>
       <c r="E21" s="1">
-        <v>33.252476652</v>
+        <v>124.1734415385</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>754831.22</v>
+        <v>807127.37</v>
       </c>
       <c r="I21" s="1">
-        <v>177571.28</v>
+        <v>-275167.37</v>
       </c>
       <c r="J21" s="1">
-        <v>23.524633758524</v>
+        <v>-34.092186713976</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>932402.5</v>
+        <v>531960.0</v>
       </c>
       <c r="N21" s="1">
-        <v>932402.5</v>
+        <v>531960.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.49</v>
+        <v>0.9</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>66000.0</v>
+        <v>22700.0</v>
       </c>
       <c r="D22" s="1">
-        <v>26.13</v>
+        <v>45.89</v>
       </c>
       <c r="E22" s="1">
-        <v>17.1934822727</v>
+        <v>33.252476652</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1134769.83</v>
+        <v>754831.22</v>
       </c>
       <c r="I22" s="1">
-        <v>589810.17</v>
+        <v>286871.78</v>
       </c>
       <c r="J22" s="1">
-        <v>51.976194150315</v>
+        <v>38.004758202768</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1724580.0</v>
+        <v>1041703.0</v>
       </c>
       <c r="N22" s="1">
-        <v>1724580.0</v>
+        <v>1041703.0</v>
       </c>
       <c r="O22" s="1">
-        <v>2.75</v>
+        <v>1.76</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>285000.0</v>
+        <v>59794.0</v>
       </c>
       <c r="D23" s="1">
-        <v>6.072</v>
+        <v>25.035</v>
       </c>
       <c r="E23" s="1">
-        <v>3.2505652982</v>
+        <v>17.1934822892</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>926411.11</v>
+        <v>1028067.08</v>
       </c>
       <c r="I23" s="1">
-        <v>804108.89</v>
+        <v>468875.71</v>
       </c>
       <c r="J23" s="1">
-        <v>86.798277926524</v>
+        <v>45.607501603884</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1730520.0</v>
+        <v>1496942.79</v>
       </c>
       <c r="N23" s="1">
-        <v>1730520.0</v>
+        <v>1496942.79</v>
       </c>
       <c r="O23" s="1">
-        <v>2.76</v>
+        <v>2.53</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>10500.0</v>
+        <v>237942.0</v>
       </c>
       <c r="D24" s="1">
-        <v>122.2</v>
+        <v>5.863</v>
       </c>
       <c r="E24" s="1">
-        <v>69.55702</v>
+        <v>3.2505653058</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>730348.71</v>
+        <v>773446.01</v>
       </c>
       <c r="I24" s="1">
-        <v>552751.29</v>
+        <v>621607.94</v>
       </c>
       <c r="J24" s="1">
-        <v>75.683202069324</v>
+        <v>80.36862715214</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1283100.0</v>
+        <v>1395053.95</v>
       </c>
       <c r="N24" s="1">
-        <v>1283100.0</v>
+        <v>1395053.95</v>
       </c>
       <c r="O24" s="1">
-        <v>2.05</v>
+        <v>2.36</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>3000.0</v>
+        <v>9447.0</v>
       </c>
       <c r="D25" s="1">
-        <v>258.55</v>
+        <v>117.9</v>
       </c>
       <c r="E25" s="1">
-        <v>312.78061</v>
+        <v>69.5570202181</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>938341.83</v>
+        <v>657105.17</v>
       </c>
       <c r="I25" s="1">
-        <v>-162691.83</v>
+        <v>456696.13</v>
       </c>
       <c r="J25" s="1">
-        <v>-17.338226305013</v>
+        <v>69.501223069056</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>775650.0</v>
+        <v>1113801.3</v>
       </c>
       <c r="N25" s="1">
-        <v>775650.0</v>
+        <v>1113801.3</v>
       </c>
       <c r="O25" s="1">
-        <v>1.24</v>
+        <v>1.88</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>15000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>73.65</v>
+        <v>286.5</v>
       </c>
       <c r="E26" s="1">
-        <v>78.6121</v>
+        <v>312.78061</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1179181.5</v>
+        <v>938341.83</v>
       </c>
       <c r="I26" s="1">
-        <v>-74431.5</v>
+        <v>-78841.83</v>
       </c>
       <c r="J26" s="1">
-        <v>-6.3121326106286</v>
+        <v>-8.4022503824646</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1104750.0</v>
+        <v>859500.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1104750.0</v>
+        <v>859500.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.76</v>
+        <v>1.45</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>8800.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>74.7</v>
+        <v>72.55</v>
       </c>
       <c r="E27" s="1">
-        <v>67.1233568182</v>
+        <v>78.6121</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>590685.54</v>
+        <v>786121.0</v>
       </c>
       <c r="I27" s="1">
-        <v>66674.46</v>
+        <v>-60621.0</v>
       </c>
       <c r="J27" s="1">
-        <v>11.287640459253</v>
+        <v>-7.7114082946518</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>657360.0</v>
+        <v>725500.0</v>
       </c>
       <c r="N27" s="1">
-        <v>657360.0</v>
+        <v>725500.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.05</v>
+        <v>1.23</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>17500.0</v>
+        <v>8800.0</v>
       </c>
       <c r="D28" s="1">
-        <v>59.55</v>
+        <v>83.8</v>
       </c>
       <c r="E28" s="1">
-        <v>44.4449377143</v>
+        <v>67.1233568182</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>777786.41</v>
+        <v>590685.54</v>
       </c>
       <c r="I28" s="1">
-        <v>264338.59</v>
+        <v>146754.46</v>
       </c>
       <c r="J28" s="1">
-        <v>33.986012946665</v>
+        <v>24.844769350541</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1042125.0</v>
+        <v>737440.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1042125.0</v>
+        <v>737440.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.66</v>
+        <v>1.25</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>10020.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>101.9</v>
+        <v>64.7</v>
       </c>
       <c r="E29" s="1">
-        <v>75.4941876248</v>
+        <v>44.444938</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>756451.76</v>
+        <v>444449.38</v>
       </c>
       <c r="I29" s="1">
-        <v>264586.24</v>
+        <v>202550.62</v>
       </c>
       <c r="J29" s="1">
-        <v>34.97727865687</v>
+        <v>45.573383407577</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1021038.0</v>
+        <v>647000.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1021038.0</v>
+        <v>647000.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.63</v>
+        <v>1.09</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>33000.0</v>
+        <v>10020.0</v>
       </c>
       <c r="D30" s="1">
-        <v>333.6</v>
+        <v>112.1</v>
       </c>
       <c r="E30" s="1">
-        <v>308.5741906061</v>
+        <v>75.4941876248</v>
       </c>
       <c r="F30" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="G30">
-        <v>11.4</v>
+        <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>883463.62</v>
+        <v>756451.76</v>
       </c>
       <c r="I30" s="1">
-        <v>82178.24</v>
+        <v>366790.24</v>
       </c>
       <c r="J30" s="1">
-        <v>9.3018250145943</v>
+        <v>48.488252575419</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>965641.86</v>
+        <v>1123242.0</v>
       </c>
       <c r="N30" s="1">
-        <v>965641.86</v>
+        <v>1123242.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.54</v>
+        <v>1.9</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B31" t="s">
         <v>95</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1">
+        <v>24761.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>391.7</v>
+      </c>
+      <c r="E31" s="1">
+        <v>308.5741904608</v>
+      </c>
+      <c r="F31" t="s">
         <v>96</v>
       </c>
-      <c r="C31" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G31">
-        <v>1.0</v>
+        <v>11.28</v>
       </c>
       <c r="H31" s="1">
-        <v>486148.6</v>
+        <v>662892.2</v>
       </c>
       <c r="I31" s="1">
-        <v>82949.4</v>
+        <v>196861.7</v>
       </c>
       <c r="J31" s="1">
-        <v>17.062560706747</v>
+        <v>29.69739272841</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>569098.0</v>
+        <v>859753.9</v>
       </c>
       <c r="N31" s="1">
-        <v>569098.0</v>
+        <v>859753.9</v>
       </c>
       <c r="O31" s="1">
-        <v>0.91</v>
+        <v>1.45</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
-        <v>7500.0</v>
+        <v>134000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>137.2</v>
+        <v>4.708</v>
       </c>
       <c r="E32" s="1">
-        <v>130.817</v>
+        <v>3.6279746269</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>981127.5</v>
+        <v>486148.6</v>
       </c>
       <c r="I32" s="1">
-        <v>47872.5</v>
+        <v>144723.4</v>
       </c>
       <c r="J32" s="1">
-        <v>4.8793352545923</v>
+        <v>29.76937504294</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1029000.0</v>
+        <v>630872.0</v>
       </c>
       <c r="N32" s="1">
-        <v>1029000.0</v>
+        <v>630872.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.64</v>
+        <v>1.07</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>1900.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D33" s="1">
-        <v>521.8</v>
+        <v>154.15</v>
       </c>
       <c r="E33" s="1">
-        <v>528.1253473684</v>
+        <v>130.817</v>
       </c>
       <c r="F33" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G33">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1044010.04</v>
+        <v>981127.5</v>
       </c>
       <c r="I33" s="1">
-        <v>38739.92</v>
+        <v>174997.5</v>
       </c>
       <c r="J33" s="1">
-        <v>3.7106846213854</v>
+        <v>17.836366833057</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1082749.96</v>
+        <v>1156125.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1082749.96</v>
+        <v>1156125.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.73</v>
+        <v>1.95</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>3700.0</v>
+        <v>1900.0</v>
       </c>
       <c r="D34" s="1">
-        <v>386.45</v>
+        <v>520.6</v>
       </c>
       <c r="E34" s="1">
-        <v>343.1355486486</v>
+        <v>528.1253473684</v>
       </c>
       <c r="F34" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G34">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H34" s="1">
-        <v>1269601.53</v>
+        <v>1044010.04</v>
       </c>
       <c r="I34" s="1">
-        <v>160263.47</v>
+        <v>39207.39</v>
       </c>
       <c r="J34" s="1">
-        <v>12.62313144818</v>
+        <v>3.7554610107006</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1429865.0</v>
+        <v>1083217.43</v>
       </c>
       <c r="N34" s="1">
-        <v>1429865.0</v>
+        <v>1083217.43</v>
       </c>
       <c r="O34" s="1">
-        <v>2.28</v>
+        <v>1.83</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>3500.0</v>
+        <v>3700.0</v>
       </c>
       <c r="D35" s="1">
-        <v>529.0</v>
+        <v>397.1</v>
       </c>
       <c r="E35" s="1">
-        <v>633.8577714286</v>
+        <v>343.1355486486</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2218502.2</v>
+        <v>1269601.53</v>
       </c>
       <c r="I35" s="1">
-        <v>-367002.2</v>
+        <v>199668.47</v>
       </c>
       <c r="J35" s="1">
-        <v>-16.542791798899</v>
+        <v>15.72686116722</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1851500.0</v>
+        <v>1469270.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1851500.0</v>
+        <v>1469270.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.96</v>
+        <v>2.48</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>18763.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D36" s="1">
-        <v>58.53</v>
+        <v>558.0</v>
       </c>
       <c r="E36" s="1">
-        <v>57.6194371902</v>
+        <v>633.8577714286</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1081113.5</v>
+        <v>1774801.76</v>
       </c>
       <c r="I36" s="1">
-        <v>17084.89</v>
+        <v>-212401.76</v>
       </c>
       <c r="J36" s="1">
-        <v>1.5803049356057</v>
+        <v>-11.967632937213</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1098198.39</v>
+        <v>1562400.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1098198.39</v>
+        <v>1562400.0</v>
       </c>
       <c r="O36" s="1">
-        <v>1.75</v>
+        <v>2.64</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>6000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>123.0</v>
+        <v>58.3</v>
       </c>
       <c r="E37" s="1">
-        <v>148.9734166667</v>
+        <v>57.6194371429</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>893840.5</v>
+        <v>806672.12</v>
       </c>
       <c r="I37" s="1">
-        <v>-155840.5</v>
+        <v>9527.88</v>
       </c>
       <c r="J37" s="1">
-        <v>-17.434933861243</v>
+        <v>1.1811341639029</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>738000.0</v>
+        <v>816200.0</v>
       </c>
       <c r="N37" s="1">
-        <v>738000.0</v>
+        <v>816200.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.18</v>
+        <v>1.38</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>46000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>17.235</v>
+        <v>125.9</v>
       </c>
       <c r="E38" s="1">
-        <v>9.8588332609</v>
+        <v>148.9734166667</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>453506.33</v>
+        <v>893840.5</v>
       </c>
       <c r="I38" s="1">
-        <v>339303.67</v>
+        <v>-138440.5</v>
       </c>
       <c r="J38" s="1">
-        <v>74.817846533697</v>
+        <v>-15.488277830329</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>792810.0</v>
+        <v>755400.0</v>
       </c>
       <c r="N38" s="1">
-        <v>792810.0</v>
+        <v>755400.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.27</v>
+        <v>1.28</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>50000.0</v>
+        <v>35885.0</v>
       </c>
       <c r="D39" s="1">
-        <v>182.6</v>
+        <v>17.07</v>
       </c>
       <c r="E39" s="1">
-        <v>166.9427</v>
+        <v>9.8588332172</v>
       </c>
       <c r="F39" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="G39">
-        <v>10.51</v>
+        <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>763341.11</v>
+        <v>353784.23</v>
       </c>
       <c r="I39" s="1">
-        <v>105706.79</v>
+        <v>258772.72</v>
       </c>
       <c r="J39" s="1">
-        <v>13.84791001234</v>
+        <v>73.144221267296</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>869047.9</v>
+        <v>612556.95</v>
       </c>
       <c r="N39" s="1">
-        <v>869047.9</v>
+        <v>612556.95</v>
       </c>
       <c r="O39" s="1">
-        <v>1.39</v>
+        <v>1.04</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>5400.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>72.1</v>
+        <v>181.6</v>
       </c>
       <c r="E40" s="1">
-        <v>109.2755018519</v>
+        <v>166.9427</v>
       </c>
       <c r="F40" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G40">
-        <v>1.0</v>
+        <v>10.68</v>
       </c>
       <c r="H40" s="1">
-        <v>590087.71</v>
+        <v>763341.11</v>
       </c>
       <c r="I40" s="1">
-        <v>-200747.71</v>
+        <v>86881.98</v>
       </c>
       <c r="J40" s="1">
-        <v>-34.019978148672</v>
+        <v>11.38180282207</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>389340.0</v>
+        <v>850223.09</v>
       </c>
       <c r="N40" s="1">
-        <v>389340.0</v>
+        <v>850223.09</v>
       </c>
       <c r="O40" s="1">
-        <v>0.62</v>
+        <v>1.44</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>120000.0</v>
+        <v>5400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>87.76</v>
+        <v>66.0</v>
       </c>
       <c r="E41" s="1">
-        <v>62.6681068333</v>
+        <v>109.2755018519</v>
       </c>
       <c r="F41" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="G41">
-        <v>11.4</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>665424.91</v>
+        <v>590087.71</v>
       </c>
       <c r="I41" s="1">
-        <v>258324.05</v>
+        <v>-233687.71</v>
       </c>
       <c r="J41" s="1">
-        <v>38.820916698174</v>
+        <v>-39.602199137481</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>923748.96</v>
+        <v>356400.0</v>
       </c>
       <c r="N41" s="1">
-        <v>923748.96</v>
+        <v>356400.0</v>
       </c>
       <c r="O41" s="1">
-        <v>1.47</v>
+        <v>0.6</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>30000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>367.8</v>
+        <v>87.4</v>
       </c>
       <c r="E42" s="1">
-        <v>413.6543203333</v>
+        <v>62.66810675</v>
       </c>
       <c r="F42" t="s">
-        <v>119</v>
+        <v>96</v>
       </c>
       <c r="G42">
-        <v>7.47</v>
+        <v>11.28</v>
       </c>
       <c r="H42" s="1">
-        <v>1662999.49</v>
+        <v>221808.3</v>
       </c>
       <c r="I42" s="1">
-        <v>-185653.73</v>
+        <v>88093.3</v>
       </c>
       <c r="J42" s="1">
-        <v>-11.163787548726</v>
+        <v>39.715961936501</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1477345.76</v>
+        <v>309901.6</v>
       </c>
       <c r="N42" s="1">
-        <v>1477345.76</v>
+        <v>309901.6</v>
       </c>
       <c r="O42" s="1">
-        <v>2.36</v>
+        <v>0.52</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B43" t="s">
         <v>120</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>24000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>251.4</v>
+      </c>
+      <c r="E43" s="1">
+        <v>413.6543204167</v>
+      </c>
+      <c r="F43" t="s">
         <v>121</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
       <c r="G43">
         <v>7.47</v>
       </c>
       <c r="H43" s="1">
-        <v>963715.07</v>
+        <v>1330399.59</v>
       </c>
       <c r="I43" s="1">
-        <v>-75453.23</v>
+        <v>-522667.12</v>
       </c>
       <c r="J43" s="1">
-        <v>-7.8294126914504</v>
+        <v>-39.286476328514</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>888261.84</v>
+        <v>807732.47</v>
       </c>
       <c r="N43" s="1">
-        <v>888261.84</v>
+        <v>807732.47</v>
       </c>
       <c r="O43" s="1">
-        <v>1.42</v>
+        <v>1.37</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="1">
-        <v>48000.0</v>
+        <v>17500.0</v>
       </c>
       <c r="D44" s="1">
-        <v>15.935</v>
+        <v>380.7</v>
       </c>
       <c r="E44" s="1">
-        <v>12.656293125</v>
+        <v>410.8591617143</v>
       </c>
       <c r="F44" t="s">
-        <v>8</v>
+        <v>121</v>
       </c>
       <c r="G44">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H44" s="1">
-        <v>607502.07</v>
+        <v>963715.07</v>
       </c>
       <c r="I44" s="1">
-        <v>157377.93</v>
+        <v>-71823.72</v>
       </c>
       <c r="J44" s="1">
-        <v>25.905743827342</v>
+        <v>-7.4527961879853</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>764880.0</v>
+        <v>891891.35</v>
       </c>
       <c r="N44" s="1">
-        <v>764880.0</v>
+        <v>891891.35</v>
       </c>
       <c r="O44" s="1">
-        <v>1.22</v>
+        <v>1.51</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>14200.0</v>
+        <v>48000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>103.2</v>
+        <v>17.725</v>
       </c>
       <c r="E45" s="1">
-        <v>41.1559992958</v>
+        <v>12.656293125</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>584415.19</v>
+        <v>607502.07</v>
       </c>
       <c r="I45" s="1">
-        <v>881024.81</v>
+        <v>243297.93</v>
       </c>
       <c r="J45" s="1">
-        <v>150.75323589724</v>
+        <v>40.048905512371</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1465440.0</v>
+        <v>850800.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1465440.0</v>
+        <v>850800.0</v>
       </c>
       <c r="O45" s="1">
-        <v>2.34</v>
+        <v>1.44</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>11000.0</v>
+        <v>14200.0</v>
       </c>
       <c r="D46" s="1">
-        <v>167.0</v>
+        <v>96.02</v>
       </c>
       <c r="E46" s="1">
-        <v>165.1386854545</v>
+        <v>41.1559992958</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1816525.54</v>
+        <v>584415.19</v>
       </c>
       <c r="I46" s="1">
-        <v>20474.46</v>
+        <v>779068.81</v>
       </c>
       <c r="J46" s="1">
-        <v>1.1271220552176</v>
+        <v>133.30741967881</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1837000.0</v>
+        <v>1363484.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1837000.0</v>
+        <v>1363484.0</v>
       </c>
       <c r="O46" s="1">
-        <v>2.93</v>
+        <v>2.3</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>9500.0</v>
+        <v>9482.0</v>
       </c>
       <c r="D47" s="1">
-        <v>249.65</v>
+        <v>167.86</v>
       </c>
       <c r="E47" s="1">
-        <v>173.5984484211</v>
+        <v>165.1386859312</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1649185.26</v>
+        <v>1565845.02</v>
       </c>
       <c r="I47" s="1">
-        <v>722489.74</v>
+        <v>25803.5</v>
       </c>
       <c r="J47" s="1">
-        <v>43.808889002561</v>
+        <v>1.6478961628016</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2371675.0</v>
+        <v>1591648.52</v>
       </c>
       <c r="N47" s="1">
-        <v>2371675.0</v>
+        <v>1591648.52</v>
       </c>
       <c r="O47" s="1">
-        <v>3.79</v>
+        <v>2.69</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>14000.0</v>
+        <v>6669.0</v>
       </c>
       <c r="D48" s="1">
-        <v>91.84</v>
+        <v>259.75</v>
       </c>
       <c r="E48" s="1">
-        <v>87.8585664286</v>
+        <v>173.5984480432</v>
       </c>
       <c r="F48" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G48">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1316101.69</v>
+        <v>1157728.05</v>
       </c>
       <c r="I48" s="1">
-        <v>88102.97</v>
+        <v>574544.7</v>
       </c>
       <c r="J48" s="1">
-        <v>6.6942372819231</v>
+        <v>49.626913678044</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1404204.66</v>
+        <v>1732272.75</v>
       </c>
       <c r="N48" s="1">
-        <v>1404204.66</v>
+        <v>1732272.75</v>
       </c>
       <c r="O48" s="1">
-        <v>2.24</v>
+        <v>2.93</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>16000.0</v>
+        <v>12067.0</v>
       </c>
       <c r="D49" s="1">
-        <v>154.9</v>
+        <v>94.2</v>
       </c>
       <c r="E49" s="1">
-        <v>79.0104575</v>
+        <v>87.8585663379</v>
       </c>
       <c r="F49" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G49">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H49" s="1">
-        <v>1264167.32</v>
+        <v>1134385.65</v>
       </c>
       <c r="I49" s="1">
-        <v>1214232.68</v>
+        <v>110438.75</v>
       </c>
       <c r="J49" s="1">
-        <v>96.049997558867</v>
+        <v>9.7355559813367</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2478400.0</v>
+        <v>1244824.4</v>
       </c>
       <c r="N49" s="1">
-        <v>2478400.0</v>
+        <v>1244824.4</v>
       </c>
       <c r="O49" s="1">
-        <v>3.96</v>
+        <v>2.1</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>25330.0</v>
+        <v>11513.0</v>
       </c>
       <c r="D50" s="1">
-        <v>23.475</v>
+        <v>165.7</v>
       </c>
       <c r="E50" s="1">
-        <v>25.806399921</v>
+        <v>79.0104577434</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>653676.11</v>
+        <v>909647.4</v>
       </c>
       <c r="I50" s="1">
-        <v>-59054.36</v>
+        <v>998056.7</v>
       </c>
       <c r="J50" s="1">
-        <v>-9.0341927900654</v>
+        <v>109.71907356631</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>594621.75</v>
+        <v>1907704.1</v>
       </c>
       <c r="N50" s="1">
-        <v>594621.75</v>
+        <v>1907704.1</v>
       </c>
       <c r="O50" s="1">
-        <v>0.95</v>
+        <v>3.22</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>9000.0</v>
+        <v>25330.0</v>
       </c>
       <c r="D51" s="1">
-        <v>91.02</v>
+        <v>28.49</v>
       </c>
       <c r="E51" s="1">
-        <v>98.9639944444</v>
+        <v>25.806399921</v>
       </c>
       <c r="F51" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G51">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>959655.96</v>
+        <v>653676.11</v>
       </c>
       <c r="I51" s="1">
-        <v>-65012.81</v>
+        <v>67975.59</v>
       </c>
       <c r="J51" s="1">
-        <v>-6.774595554015</v>
+        <v>10.39897113572</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>894643.15</v>
+        <v>721651.7</v>
       </c>
       <c r="N51" s="1">
-        <v>894643.15</v>
+        <v>721651.7</v>
       </c>
       <c r="O51" s="1">
-        <v>1.43</v>
+        <v>1.22</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>4200.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>261.0</v>
+        <v>91.7</v>
       </c>
       <c r="E52" s="1">
-        <v>251.04</v>
+        <v>98.9639944444</v>
       </c>
       <c r="F52" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G52">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H52" s="1">
-        <v>1054368.0</v>
+        <v>959655.96</v>
       </c>
       <c r="I52" s="1">
-        <v>41832.0</v>
+        <v>-55861.4</v>
       </c>
       <c r="J52" s="1">
-        <v>3.9674952198853</v>
+        <v>-5.8209819277317</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1096200.0</v>
+        <v>903794.56</v>
       </c>
       <c r="N52" s="1">
-        <v>1096200.0</v>
+        <v>903794.56</v>
       </c>
       <c r="O52" s="1">
-        <v>1.75</v>
+        <v>1.53</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
+        <v>3276.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>270.2</v>
+      </c>
+      <c r="E53" s="1">
+        <v>251.04</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>822407.04</v>
+      </c>
+      <c r="I53" s="1">
+        <v>62768.16</v>
+      </c>
+      <c r="J53" s="1">
+        <v>7.6322498406628</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>885175.2</v>
+      </c>
+      <c r="N53" s="1">
+        <v>885175.2</v>
+      </c>
+      <c r="O53" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="P53">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" t="s">
+        <v>142</v>
+      </c>
+      <c r="B54" t="s">
+        <v>143</v>
+      </c>
+      <c r="C54" s="1">
         <v>46000.0</v>
       </c>
-      <c r="D53" s="1">
-[...2 lines deleted...]
-      <c r="E53" s="1">
+      <c r="D54" s="1">
+        <v>157.6</v>
+      </c>
+      <c r="E54" s="1">
         <v>139.4397254348</v>
       </c>
-      <c r="F53" t="s">
-[...2 lines deleted...]
-      <c r="G53">
+      <c r="F54" t="s">
+        <v>121</v>
+      </c>
+      <c r="G54">
         <v>7.47</v>
       </c>
-      <c r="H53" s="1">
+      <c r="H54" s="1">
         <v>861394.26</v>
       </c>
-      <c r="I53" s="1">
-[...20 lines deleted...]
-      <c r="P53">
+      <c r="I54" s="1">
+        <v>109127.04</v>
+      </c>
+      <c r="J54" s="1">
+        <v>12.6686518668</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54">
+        <v>0.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>970521.3</v>
+      </c>
+      <c r="N54" s="1">
+        <v>970521.3</v>
+      </c>
+      <c r="O54" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="P54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
+        <v>144</v>
+      </c>
+      <c r="B55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C55" s="1">
+        <v>9112.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="E55" s="1">
+        <v>44.9308999122</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>409410.36</v>
+      </c>
+      <c r="I55" s="1">
+        <v>34708.52</v>
+      </c>
+      <c r="J55" s="1">
+        <v>8.4776848343554</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55">
+        <v>0.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>444118.88</v>
+      </c>
+      <c r="N55" s="1">
+        <v>444118.88</v>
+      </c>
+      <c r="O55" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="P55">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>