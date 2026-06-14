--- v1 (2026-05-23)
+++ v2 (2026-06-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU1209226700</t>
   </si>
   <si>
@@ -367,69 +367,81 @@
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>SE0009806607</t>
   </si>
   <si>
     <t>MUNTERS GROUP</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK</t>
   </si>
   <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
     <t>NO0005052605</t>
   </si>
   <si>
     <t>NORSK HYDRO</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
+  </si>
+  <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
@@ -859,241 +871,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>14556.55</v>
+        <v>14527.25</v>
       </c>
       <c r="D2">
-        <v>161.15</v>
+        <v>149.9</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2345794.57</v>
+        <v>2177690.97</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2345794.57</v>
+        <v>2177690.97</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9.82</v>
       </c>
       <c r="D3">
-        <v>17828.47</v>
+        <v>16591.05</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>175075.53</v>
+        <v>162924.15</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>175075.53</v>
+        <v>162924.15</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2330.05</v>
+        <v>2250.05</v>
       </c>
       <c r="D4">
-        <v>18410.77</v>
+        <v>17134.98</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>42898018.42</v>
+        <v>38554566.04</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>42898018.42</v>
+        <v>38554566.04</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>3043.0</v>
       </c>
       <c r="D5">
-        <v>118.2</v>
+        <v>110.02</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>359683.14</v>
+        <v>334779.11</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>359683.14</v>
+        <v>334779.11</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>116547.11</v>
+        <v>118966.02</v>
       </c>
       <c r="D6">
-        <v>114.76</v>
+        <v>106.76</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13375374.22</v>
+        <v>12701377.49</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13375374.22</v>
+        <v>12701377.49</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>112.7</v>
+        <v>104.87</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11270.25</v>
+        <v>10487.34</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11270.25</v>
+        <v>10487.34</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P55"/>
+  <dimension ref="A1:P57"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O55" sqref="O55"/>
+      <selection activeCell="O57" sqref="O57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1115,2736 +1127,2836 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>20000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>63.78</v>
+        <v>60.84</v>
       </c>
       <c r="E2" s="1">
         <v>89.2446605</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="H2" s="1">
         <v>1643006.5</v>
       </c>
       <c r="I2" s="1">
-        <v>-246083.76</v>
+        <v>-296914.35</v>
       </c>
       <c r="J2" s="1">
-        <v>-14.977649814532</v>
+        <v>-18.071404464925</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1396922.74</v>
+        <v>1346092.15</v>
       </c>
       <c r="N2" s="1">
-        <v>1396922.74</v>
+        <v>1346092.15</v>
       </c>
       <c r="O2" s="1">
-        <v>2.36</v>
+        <v>2.5</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>14000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>67.76</v>
+        <v>63.76</v>
       </c>
       <c r="E3" s="1">
         <v>67.3815571429</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>943341.8</v>
       </c>
       <c r="I3" s="1">
-        <v>5298.2</v>
+        <v>-50701.8</v>
       </c>
       <c r="J3" s="1">
-        <v>0.56164160222732</v>
+        <v>-5.374700877243</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>948640.0</v>
+        <v>892640.0</v>
       </c>
       <c r="N3" s="1">
-        <v>948640.0</v>
+        <v>892640.0</v>
       </c>
       <c r="O3" s="1">
-        <v>1.6</v>
+        <v>1.65</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>2944.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1249.2</v>
+        <v>1179.6</v>
       </c>
       <c r="E4" s="1">
         <v>647.6155638587</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1906580.22</v>
       </c>
       <c r="I4" s="1">
-        <v>1771064.58</v>
+        <v>1566162.18</v>
       </c>
       <c r="J4" s="1">
-        <v>92.892214102588</v>
+        <v>82.145097466709</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3677644.8</v>
+        <v>3472742.4</v>
       </c>
       <c r="N4" s="1">
-        <v>3677644.8</v>
+        <v>3472742.4</v>
       </c>
       <c r="O4" s="1">
-        <v>6.22</v>
+        <v>6.44</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>60000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>194.85</v>
+        <v>169.85</v>
       </c>
       <c r="E5" s="1">
         <v>155.72574</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
       <c r="G5">
-        <v>10.68</v>
+        <v>10.78</v>
       </c>
       <c r="H5" s="1">
         <v>839663.22</v>
       </c>
       <c r="I5" s="1">
-        <v>255045.83</v>
+        <v>105654.72</v>
       </c>
       <c r="J5" s="1">
-        <v>30.374776925444</v>
+        <v>12.58298773644</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1094709.05</v>
+        <v>945317.94</v>
       </c>
       <c r="N5" s="1">
-        <v>1094709.05</v>
+        <v>945317.94</v>
       </c>
       <c r="O5" s="1">
-        <v>1.85</v>
+        <v>1.75</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="1">
         <v>39403.0</v>
       </c>
       <c r="D6" s="1">
-        <v>39.82</v>
+        <v>38.3</v>
       </c>
       <c r="E6" s="1">
         <v>29.4360497932</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1159868.67</v>
       </c>
       <c r="I6" s="1">
-        <v>409158.79</v>
+        <v>349266.23</v>
       </c>
       <c r="J6" s="1">
-        <v>35.276303307684</v>
+        <v>30.112566968465</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1569027.46</v>
+        <v>1509134.9</v>
       </c>
       <c r="N6" s="1">
-        <v>1569027.46</v>
+        <v>1509134.9</v>
       </c>
       <c r="O6" s="1">
-        <v>2.65</v>
+        <v>2.8</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>67837.0</v>
       </c>
       <c r="D7" s="1">
-        <v>20.06</v>
+        <v>18.01</v>
       </c>
       <c r="E7" s="1">
         <v>11.9558472515</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>811048.81</v>
       </c>
       <c r="I7" s="1">
-        <v>549761.41</v>
+        <v>410695.56</v>
       </c>
       <c r="J7" s="1">
-        <v>67.784010434588</v>
+        <v>50.637588630455</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1360810.22</v>
+        <v>1221744.37</v>
       </c>
       <c r="N7" s="1">
-        <v>1360810.22</v>
+        <v>1221744.37</v>
       </c>
       <c r="O7" s="1">
-        <v>2.3</v>
+        <v>2.26</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
         <v>11113.0</v>
       </c>
       <c r="D8" s="1">
-        <v>672.8</v>
+        <v>623.6</v>
       </c>
       <c r="E8" s="1">
         <v>322.7027697291</v>
       </c>
       <c r="F8" t="s">
         <v>43</v>
       </c>
       <c r="G8">
-        <v>10.68</v>
+        <v>10.78</v>
       </c>
       <c r="H8" s="1">
         <v>318766.07</v>
       </c>
       <c r="I8" s="1">
-        <v>381340.81</v>
+        <v>324067.45</v>
       </c>
       <c r="J8" s="1">
-        <v>119.63030130528</v>
+        <v>101.66309419318</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>700106.88</v>
+        <v>642833.52</v>
       </c>
       <c r="N8" s="1">
-        <v>700106.88</v>
+        <v>642833.52</v>
       </c>
       <c r="O8" s="1">
-        <v>1.18</v>
+        <v>1.19</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
         <v>114452.0</v>
       </c>
       <c r="D9" s="1">
-        <v>10.965</v>
+        <v>9.806</v>
       </c>
       <c r="E9" s="1">
         <v>9.205399993</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1053576.44</v>
       </c>
       <c r="I9" s="1">
-        <v>201389.74</v>
+        <v>68739.87</v>
       </c>
       <c r="J9" s="1">
-        <v>19.114867450908</v>
+        <v>6.5244312031123</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1254966.18</v>
+        <v>1122316.31</v>
       </c>
       <c r="N9" s="1">
-        <v>1254966.18</v>
+        <v>1122316.31</v>
       </c>
       <c r="O9" s="1">
-        <v>2.12</v>
+        <v>2.08</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
         <v>5400.0</v>
       </c>
       <c r="D10" s="1">
-        <v>101.9</v>
+        <v>107.8</v>
       </c>
       <c r="E10" s="1">
         <v>172.892437037</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>933619.16</v>
       </c>
       <c r="I10" s="1">
-        <v>-383359.16</v>
+        <v>-351499.16</v>
       </c>
       <c r="J10" s="1">
-        <v>-41.061620886187</v>
+        <v>-37.64909451944</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>550260.0</v>
+        <v>582120.0</v>
       </c>
       <c r="N10" s="1">
-        <v>550260.0</v>
+        <v>582120.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.93</v>
+        <v>1.08</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>9200.0</v>
       </c>
       <c r="D11" s="1">
-        <v>88.5</v>
+        <v>71.8</v>
       </c>
       <c r="E11" s="1">
         <v>62.054675</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>570903.01</v>
       </c>
       <c r="I11" s="1">
-        <v>243296.99</v>
+        <v>89656.99</v>
       </c>
       <c r="J11" s="1">
-        <v>42.616168725402</v>
+        <v>15.704417112812</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>814200.0</v>
+        <v>660560.0</v>
       </c>
       <c r="N11" s="1">
-        <v>814200.0</v>
+        <v>660560.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.38</v>
+        <v>1.22</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
         <v>40504.0</v>
       </c>
       <c r="D12" s="1">
-        <v>21.4</v>
+        <v>20.8</v>
       </c>
       <c r="E12" s="1">
         <v>24.0253616927</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>973123.25</v>
       </c>
       <c r="I12" s="1">
-        <v>-106337.65</v>
+        <v>-130640.05</v>
       </c>
       <c r="J12" s="1">
-        <v>-10.927459599799</v>
+        <v>-13.424820545599</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>866785.6</v>
+        <v>842483.2</v>
       </c>
       <c r="N12" s="1">
-        <v>866785.6</v>
+        <v>842483.2</v>
       </c>
       <c r="O12" s="1">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>22144.0</v>
+        <v>19000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>72.04</v>
+        <v>71.92</v>
       </c>
       <c r="E13" s="1">
-        <v>62.5046468569</v>
+        <v>62.5046468421</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1384102.9</v>
+        <v>1187588.29</v>
       </c>
       <c r="I13" s="1">
-        <v>211150.86</v>
+        <v>178891.71</v>
       </c>
       <c r="J13" s="1">
-        <v>15.255430792031</v>
+        <v>15.063445093417</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1595253.76</v>
+        <v>1366480.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1595253.76</v>
+        <v>1366480.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.7</v>
+        <v>2.53</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>18000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>17.29</v>
+        <v>18.495</v>
       </c>
       <c r="E14" s="1">
         <v>37.7029705556</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>678653.47</v>
       </c>
       <c r="I14" s="1">
-        <v>-367433.47</v>
+        <v>-345743.47</v>
       </c>
       <c r="J14" s="1">
-        <v>-54.141544432094</v>
+        <v>-50.945509790144</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>311220.0</v>
+        <v>332910.0</v>
       </c>
       <c r="N14" s="1">
-        <v>311220.0</v>
+        <v>332910.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.53</v>
+        <v>0.62</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>5700.0</v>
       </c>
       <c r="D15" s="1">
-        <v>135.5</v>
+        <v>133.6</v>
       </c>
       <c r="E15" s="1">
         <v>87.8658894737</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>500835.57</v>
       </c>
       <c r="I15" s="1">
-        <v>271514.43</v>
+        <v>260684.43</v>
       </c>
       <c r="J15" s="1">
-        <v>54.212289674234</v>
+        <v>52.049903324558</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>772350.0</v>
+        <v>761520.0</v>
       </c>
       <c r="N15" s="1">
-        <v>772350.0</v>
+        <v>761520.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.31</v>
+        <v>1.41</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>157000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.7</v>
+        <v>9.71</v>
       </c>
       <c r="E16" s="1">
         <v>6.4660969427</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1015177.22</v>
       </c>
       <c r="I16" s="1">
-        <v>507722.78</v>
+        <v>509292.78</v>
       </c>
       <c r="J16" s="1">
-        <v>50.013216411613</v>
+        <v>50.167869212038</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1522900.0</v>
+        <v>1524470.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1522900.0</v>
+        <v>1524470.0</v>
       </c>
       <c r="O16" s="1">
-        <v>2.57</v>
+        <v>2.83</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>30000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>264.4</v>
+        <v>239.2</v>
       </c>
       <c r="E17" s="1">
         <v>227.3515</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
       <c r="G17">
-        <v>10.68</v>
+        <v>10.78</v>
       </c>
       <c r="H17" s="1">
         <v>644146.48</v>
       </c>
       <c r="I17" s="1">
-        <v>98581.44</v>
+        <v>21499.83</v>
       </c>
       <c r="J17" s="1">
-        <v>15.304196026966</v>
+        <v>3.3377237425872</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>742727.92</v>
+        <v>665646.31</v>
       </c>
       <c r="N17" s="1">
-        <v>742727.92</v>
+        <v>665646.31</v>
       </c>
       <c r="O17" s="1">
-        <v>1.26</v>
+        <v>1.23</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>12700.0</v>
       </c>
       <c r="D18" s="1">
-        <v>107.2</v>
+        <v>91.45</v>
       </c>
       <c r="E18" s="1">
         <v>53.361584252</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>677692.12</v>
       </c>
       <c r="I18" s="1">
-        <v>683747.88</v>
+        <v>483722.88</v>
       </c>
       <c r="J18" s="1">
-        <v>100.89358571854</v>
+        <v>71.377970279483</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1361440.0</v>
+        <v>1161415.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1361440.0</v>
+        <v>1161415.0</v>
       </c>
       <c r="O18" s="1">
-        <v>2.3</v>
+        <v>2.15</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>4500.0</v>
       </c>
       <c r="D19" s="1">
-        <v>236.0</v>
+        <v>204.7</v>
       </c>
       <c r="E19" s="1">
         <v>282.0622</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1269279.9</v>
       </c>
       <c r="I19" s="1">
-        <v>-207279.9</v>
+        <v>-348129.9</v>
       </c>
       <c r="J19" s="1">
-        <v>-16.33051149711</v>
+        <v>-27.427354675671</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1062000.0</v>
+        <v>921150.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1062000.0</v>
+        <v>921150.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.79</v>
+        <v>1.71</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
         <v>48783.0</v>
       </c>
       <c r="D20" s="1">
-        <v>19.75</v>
+        <v>18.695</v>
       </c>
       <c r="E20" s="1">
         <v>17.9404999693</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>875191.41</v>
       </c>
       <c r="I20" s="1">
-        <v>88272.84</v>
+        <v>36806.78</v>
       </c>
       <c r="J20" s="1">
-        <v>10.086118189848</v>
+        <v>4.2055691565803</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>963464.25</v>
+        <v>911998.19</v>
       </c>
       <c r="N20" s="1">
-        <v>963464.25</v>
+        <v>911998.19</v>
       </c>
       <c r="O20" s="1">
-        <v>1.63</v>
+        <v>1.69</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
         <v>6500.0</v>
       </c>
       <c r="D21" s="1">
-        <v>81.84</v>
+        <v>76.06</v>
       </c>
       <c r="E21" s="1">
         <v>124.1734415385</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>807127.37</v>
       </c>
       <c r="I21" s="1">
-        <v>-275167.37</v>
+        <v>-312737.37</v>
       </c>
       <c r="J21" s="1">
-        <v>-34.092186713976</v>
+        <v>-38.74696629356</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>531960.0</v>
+        <v>494390.0</v>
       </c>
       <c r="N21" s="1">
-        <v>531960.0</v>
+        <v>494390.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.9</v>
+        <v>0.92</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
         <v>22700.0</v>
       </c>
       <c r="D22" s="1">
-        <v>45.89</v>
+        <v>39.835</v>
       </c>
       <c r="E22" s="1">
         <v>33.252476652</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>754831.22</v>
       </c>
       <c r="I22" s="1">
-        <v>286871.78</v>
+        <v>149423.28</v>
       </c>
       <c r="J22" s="1">
-        <v>38.004758202768</v>
+        <v>19.795588211097</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1041703.0</v>
+        <v>904254.5</v>
       </c>
       <c r="N22" s="1">
-        <v>1041703.0</v>
+        <v>904254.5</v>
       </c>
       <c r="O22" s="1">
-        <v>1.76</v>
+        <v>1.68</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
         <v>59794.0</v>
       </c>
       <c r="D23" s="1">
-        <v>25.035</v>
+        <v>22.495</v>
       </c>
       <c r="E23" s="1">
         <v>17.1934822892</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1028067.08</v>
       </c>
       <c r="I23" s="1">
-        <v>468875.71</v>
+        <v>316998.95</v>
       </c>
       <c r="J23" s="1">
-        <v>45.607501603884</v>
+        <v>30.834461696799</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1496942.79</v>
+        <v>1345066.03</v>
       </c>
       <c r="N23" s="1">
-        <v>1496942.79</v>
+        <v>1345066.03</v>
       </c>
       <c r="O23" s="1">
-        <v>2.53</v>
+        <v>2.49</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
         <v>237942.0</v>
       </c>
       <c r="D24" s="1">
-        <v>5.863</v>
+        <v>5.144</v>
       </c>
       <c r="E24" s="1">
         <v>3.2505653058</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>773446.01</v>
       </c>
       <c r="I24" s="1">
-        <v>621607.94</v>
+        <v>450527.64</v>
       </c>
       <c r="J24" s="1">
-        <v>80.36862715214</v>
+        <v>58.249397394913</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1395053.95</v>
+        <v>1223973.65</v>
       </c>
       <c r="N24" s="1">
-        <v>1395053.95</v>
+        <v>1223973.65</v>
       </c>
       <c r="O24" s="1">
-        <v>2.36</v>
+        <v>2.27</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
         <v>9447.0</v>
       </c>
       <c r="D25" s="1">
-        <v>117.9</v>
+        <v>106.6</v>
       </c>
       <c r="E25" s="1">
         <v>69.5570202181</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>657105.17</v>
       </c>
       <c r="I25" s="1">
-        <v>456696.13</v>
+        <v>349945.03</v>
       </c>
       <c r="J25" s="1">
-        <v>69.501223069056</v>
+        <v>53.255558771513</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1113801.3</v>
+        <v>1007050.2</v>
       </c>
       <c r="N25" s="1">
-        <v>1113801.3</v>
+        <v>1007050.2</v>
       </c>
       <c r="O25" s="1">
-        <v>1.88</v>
+        <v>1.87</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
         <v>3000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>286.5</v>
+        <v>248.7</v>
       </c>
       <c r="E26" s="1">
         <v>312.78061</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>938341.83</v>
       </c>
       <c r="I26" s="1">
-        <v>-78841.83</v>
+        <v>-192241.83</v>
       </c>
       <c r="J26" s="1">
-        <v>-8.4022503824646</v>
+        <v>-20.487398499543</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>859500.0</v>
+        <v>746100.0</v>
       </c>
       <c r="N26" s="1">
-        <v>859500.0</v>
+        <v>746100.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.45</v>
+        <v>1.38</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
         <v>10000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>72.55</v>
+        <v>69.6</v>
       </c>
       <c r="E27" s="1">
         <v>78.6121</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>786121.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-60621.0</v>
+        <v>-90121.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-7.7114082946518</v>
+        <v>-11.464011265441</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>725500.0</v>
+        <v>696000.0</v>
       </c>
       <c r="N27" s="1">
-        <v>725500.0</v>
+        <v>696000.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.23</v>
+        <v>1.29</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
         <v>8800.0</v>
       </c>
       <c r="D28" s="1">
-        <v>83.8</v>
+        <v>72.95</v>
       </c>
       <c r="E28" s="1">
         <v>67.1233568182</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>590685.54</v>
       </c>
       <c r="I28" s="1">
-        <v>146754.46</v>
+        <v>51274.46</v>
       </c>
       <c r="J28" s="1">
-        <v>24.844769350541</v>
+        <v>8.680500287852</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>737440.0</v>
+        <v>641960.0</v>
       </c>
       <c r="N28" s="1">
-        <v>737440.0</v>
+        <v>641960.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.25</v>
+        <v>1.19</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
         <v>10000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>64.7</v>
+        <v>45.84</v>
       </c>
       <c r="E29" s="1">
         <v>44.444938</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>444449.38</v>
       </c>
       <c r="I29" s="1">
-        <v>202550.62</v>
+        <v>13950.62</v>
       </c>
       <c r="J29" s="1">
-        <v>45.573383407577</v>
+        <v>3.1388546430192</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>647000.0</v>
+        <v>458400.0</v>
       </c>
       <c r="N29" s="1">
-        <v>647000.0</v>
+        <v>458400.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.09</v>
+        <v>0.85</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
         <v>10020.0</v>
       </c>
       <c r="D30" s="1">
-        <v>112.1</v>
+        <v>99.0</v>
       </c>
       <c r="E30" s="1">
         <v>75.4941876248</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>756451.76</v>
       </c>
       <c r="I30" s="1">
-        <v>366790.24</v>
+        <v>235528.24</v>
       </c>
       <c r="J30" s="1">
-        <v>48.488252575419</v>
+        <v>31.135923327087</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1123242.0</v>
+        <v>991980.0</v>
       </c>
       <c r="N30" s="1">
-        <v>1123242.0</v>
+        <v>991980.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.9</v>
+        <v>1.84</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
         <v>24761.0</v>
       </c>
       <c r="D31" s="1">
-        <v>391.7</v>
+        <v>412.75</v>
       </c>
       <c r="E31" s="1">
         <v>308.5741904608</v>
       </c>
       <c r="F31" t="s">
         <v>96</v>
       </c>
       <c r="G31">
-        <v>11.28</v>
+        <v>11.15</v>
       </c>
       <c r="H31" s="1">
         <v>662892.2</v>
       </c>
       <c r="I31" s="1">
-        <v>196861.7</v>
+        <v>253791.16</v>
       </c>
       <c r="J31" s="1">
-        <v>29.69739272841</v>
+        <v>38.285434645331</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>859753.9</v>
+        <v>916683.36</v>
       </c>
       <c r="N31" s="1">
-        <v>859753.9</v>
+        <v>916683.36</v>
       </c>
       <c r="O31" s="1">
-        <v>1.45</v>
+        <v>1.7</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
         <v>134000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.708</v>
+        <v>4.859</v>
       </c>
       <c r="E32" s="1">
         <v>3.6279746269</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>486148.6</v>
       </c>
       <c r="I32" s="1">
-        <v>144723.4</v>
+        <v>164957.4</v>
       </c>
       <c r="J32" s="1">
-        <v>29.76937504294</v>
+        <v>33.931476918786</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>630872.0</v>
+        <v>651106.0</v>
       </c>
       <c r="N32" s="1">
-        <v>630872.0</v>
+        <v>651106.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.07</v>
+        <v>1.21</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
         <v>7500.0</v>
       </c>
       <c r="D33" s="1">
-        <v>154.15</v>
+        <v>136.85</v>
       </c>
       <c r="E33" s="1">
         <v>130.817</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>981127.5</v>
       </c>
       <c r="I33" s="1">
-        <v>174997.5</v>
+        <v>45247.5</v>
       </c>
       <c r="J33" s="1">
-        <v>17.836366833057</v>
+        <v>4.6117859299632</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1156125.0</v>
+        <v>1026375.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1156125.0</v>
+        <v>1026375.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.95</v>
+        <v>1.9</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
         <v>1900.0</v>
       </c>
       <c r="D34" s="1">
-        <v>520.6</v>
+        <v>481.0</v>
       </c>
       <c r="E34" s="1">
         <v>528.1253473684</v>
       </c>
       <c r="F34" t="s">
         <v>36</v>
       </c>
       <c r="G34">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="H34" s="1">
         <v>1044010.04</v>
       </c>
       <c r="I34" s="1">
-        <v>39207.39</v>
+        <v>-33002.79</v>
       </c>
       <c r="J34" s="1">
-        <v>3.7554610107006</v>
+        <v>-3.1611563812164</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1083217.43</v>
+        <v>1011007.25</v>
       </c>
       <c r="N34" s="1">
-        <v>1083217.43</v>
+        <v>1011007.25</v>
       </c>
       <c r="O34" s="1">
-        <v>1.83</v>
+        <v>1.87</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
         <v>3700.0</v>
       </c>
       <c r="D35" s="1">
-        <v>397.1</v>
+        <v>353.65</v>
       </c>
       <c r="E35" s="1">
         <v>343.1355486486</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1269601.53</v>
       </c>
       <c r="I35" s="1">
-        <v>199668.47</v>
+        <v>38903.47</v>
       </c>
       <c r="J35" s="1">
-        <v>15.72686116722</v>
+        <v>3.0642267735767</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1469270.0</v>
+        <v>1308505.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1469270.0</v>
+        <v>1308505.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.48</v>
+        <v>2.43</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
         <v>2800.0</v>
       </c>
       <c r="D36" s="1">
-        <v>558.0</v>
+        <v>473.7</v>
       </c>
       <c r="E36" s="1">
         <v>633.8577714286</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1774801.76</v>
       </c>
       <c r="I36" s="1">
-        <v>-212401.76</v>
+        <v>-448441.76</v>
       </c>
       <c r="J36" s="1">
-        <v>-11.967632937213</v>
+        <v>-25.267146455839</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1562400.0</v>
+        <v>1326360.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1562400.0</v>
+        <v>1326360.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.64</v>
+        <v>2.46</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
         <v>14000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>58.3</v>
+        <v>54.85</v>
       </c>
       <c r="E37" s="1">
         <v>57.6194371429</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>806672.12</v>
       </c>
       <c r="I37" s="1">
-        <v>9527.88</v>
+        <v>-38772.12</v>
       </c>
       <c r="J37" s="1">
-        <v>1.1811341639029</v>
+        <v>-4.8064286639781</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>816200.0</v>
+        <v>767900.0</v>
       </c>
       <c r="N37" s="1">
-        <v>816200.0</v>
+        <v>767900.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.38</v>
+        <v>1.42</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
         <v>6000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>125.9</v>
+        <v>107.8</v>
       </c>
       <c r="E38" s="1">
         <v>148.9734166667</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>893840.5</v>
       </c>
       <c r="I38" s="1">
-        <v>-138440.5</v>
+        <v>-247040.5</v>
       </c>
       <c r="J38" s="1">
-        <v>-15.488277830329</v>
+        <v>-27.638096506032</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>755400.0</v>
+        <v>646800.0</v>
       </c>
       <c r="N38" s="1">
-        <v>755400.0</v>
+        <v>646800.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.28</v>
+        <v>1.2</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
         <v>35885.0</v>
       </c>
       <c r="D39" s="1">
-        <v>17.07</v>
+        <v>15.455</v>
       </c>
       <c r="E39" s="1">
         <v>9.8588332172</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>353784.23</v>
       </c>
       <c r="I39" s="1">
-        <v>258772.72</v>
+        <v>200818.45</v>
       </c>
       <c r="J39" s="1">
-        <v>73.144221267296</v>
+        <v>56.762973861215</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>612556.95</v>
+        <v>554602.68</v>
       </c>
       <c r="N39" s="1">
-        <v>612556.95</v>
+        <v>554602.68</v>
       </c>
       <c r="O39" s="1">
-        <v>1.04</v>
+        <v>1.03</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
         <v>50000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>181.6</v>
+        <v>164.6</v>
       </c>
       <c r="E40" s="1">
         <v>166.9427</v>
       </c>
       <c r="F40" t="s">
         <v>43</v>
       </c>
       <c r="G40">
-        <v>10.68</v>
+        <v>10.78</v>
       </c>
       <c r="H40" s="1">
         <v>763341.11</v>
       </c>
       <c r="I40" s="1">
-        <v>86881.98</v>
+        <v>74.32</v>
       </c>
       <c r="J40" s="1">
-        <v>11.38180282207</v>
+        <v>0.0097361453518467</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>850223.09</v>
+        <v>763415.43</v>
       </c>
       <c r="N40" s="1">
-        <v>850223.09</v>
+        <v>763415.43</v>
       </c>
       <c r="O40" s="1">
-        <v>1.44</v>
+        <v>1.42</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
         <v>5400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>66.0</v>
+        <v>69.55</v>
       </c>
       <c r="E41" s="1">
         <v>109.2755018519</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>590087.71</v>
       </c>
       <c r="I41" s="1">
-        <v>-233687.71</v>
+        <v>-214517.71</v>
       </c>
       <c r="J41" s="1">
-        <v>-39.602199137481</v>
+        <v>-36.353529545633</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>356400.0</v>
+        <v>375570.0</v>
       </c>
       <c r="N41" s="1">
-        <v>356400.0</v>
+        <v>375570.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>40000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>87.4</v>
+        <v>7.204</v>
       </c>
       <c r="E42" s="1">
-        <v>62.66810675</v>
+        <v>6.8528</v>
       </c>
       <c r="F42" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>11.28</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>221808.3</v>
+        <v>890864.0</v>
       </c>
       <c r="I42" s="1">
-        <v>88093.3</v>
+        <v>45656.0</v>
       </c>
       <c r="J42" s="1">
-        <v>39.715961936501</v>
+        <v>5.1249124445482</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>309901.6</v>
+        <v>936520.0</v>
       </c>
       <c r="N42" s="1">
-        <v>309901.6</v>
+        <v>936520.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.52</v>
+        <v>1.74</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>119</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>24000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>251.4</v>
+        <v>96.1</v>
       </c>
       <c r="E43" s="1">
-        <v>413.6543204167</v>
+        <v>62.66810675</v>
       </c>
       <c r="F43" t="s">
-        <v>121</v>
+        <v>96</v>
       </c>
       <c r="G43">
-        <v>7.47</v>
+        <v>11.15</v>
       </c>
       <c r="H43" s="1">
-        <v>1330399.59</v>
+        <v>221808.3</v>
       </c>
       <c r="I43" s="1">
-        <v>-522667.12</v>
+        <v>122975.99</v>
       </c>
       <c r="J43" s="1">
-        <v>-39.286476328514</v>
+        <v>55.442465408193</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>807732.47</v>
+        <v>344784.29</v>
       </c>
       <c r="N43" s="1">
-        <v>807732.47</v>
+        <v>344784.29</v>
       </c>
       <c r="O43" s="1">
-        <v>1.37</v>
+        <v>0.64</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>121</v>
+      </c>
+      <c r="B44" t="s">
         <v>122</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>24000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>247.05</v>
+      </c>
+      <c r="E44" s="1">
+        <v>413.6543204167</v>
+      </c>
+      <c r="F44" t="s">
         <v>123</v>
-      </c>
-[...10 lines deleted...]
-        <v>121</v>
       </c>
       <c r="G44">
         <v>7.47</v>
       </c>
       <c r="H44" s="1">
-        <v>963715.07</v>
+        <v>1330399.59</v>
       </c>
       <c r="I44" s="1">
-        <v>-71823.72</v>
+        <v>-536893.04</v>
       </c>
       <c r="J44" s="1">
-        <v>-7.4527961879853</v>
+        <v>-40.355773110243</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>891891.35</v>
+        <v>793506.55</v>
       </c>
       <c r="N44" s="1">
-        <v>891891.35</v>
+        <v>793506.55</v>
       </c>
       <c r="O44" s="1">
-        <v>1.51</v>
+        <v>1.47</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>48000.0</v>
+        <v>17500.0</v>
       </c>
       <c r="D45" s="1">
-        <v>17.725</v>
+        <v>357.4</v>
       </c>
       <c r="E45" s="1">
-        <v>12.656293125</v>
+        <v>410.8591617143</v>
       </c>
       <c r="F45" t="s">
-        <v>8</v>
+        <v>123</v>
       </c>
       <c r="G45">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H45" s="1">
-        <v>607502.07</v>
+        <v>963715.07</v>
       </c>
       <c r="I45" s="1">
-        <v>243297.93</v>
+        <v>-126673.52</v>
       </c>
       <c r="J45" s="1">
-        <v>40.048905512371</v>
+        <v>-13.144291704393</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>850800.0</v>
+        <v>837041.55</v>
       </c>
       <c r="N45" s="1">
-        <v>850800.0</v>
+        <v>837041.55</v>
       </c>
       <c r="O45" s="1">
-        <v>1.44</v>
+        <v>1.55</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>14200.0</v>
+        <v>11.0</v>
       </c>
       <c r="D46" s="1">
-        <v>96.02</v>
+        <v>4782.95</v>
       </c>
       <c r="E46" s="1">
-        <v>41.1559992958</v>
+        <v>4779.2745454545</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>584415.19</v>
+        <v>52572.02</v>
       </c>
       <c r="I46" s="1">
-        <v>779068.81</v>
+        <v>40.43</v>
       </c>
       <c r="J46" s="1">
-        <v>133.30741967881</v>
+        <v>0.076904026134054</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1363484.0</v>
+        <v>52612.45</v>
       </c>
       <c r="N46" s="1">
-        <v>1363484.0</v>
+        <v>52612.45</v>
       </c>
       <c r="O46" s="1">
-        <v>2.3</v>
+        <v>0.1</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>9482.0</v>
+        <v>48000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>167.86</v>
+        <v>17.52</v>
       </c>
       <c r="E47" s="1">
-        <v>165.1386859312</v>
+        <v>12.656293125</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1565845.02</v>
+        <v>607502.07</v>
       </c>
       <c r="I47" s="1">
-        <v>25803.5</v>
+        <v>233457.93</v>
       </c>
       <c r="J47" s="1">
-        <v>1.6478961628016</v>
+        <v>38.429157945091</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1591648.52</v>
+        <v>840960.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1591648.52</v>
+        <v>840960.0</v>
       </c>
       <c r="O47" s="1">
-        <v>2.69</v>
+        <v>1.56</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>6669.0</v>
+        <v>14200.0</v>
       </c>
       <c r="D48" s="1">
-        <v>259.75</v>
+        <v>98.42</v>
       </c>
       <c r="E48" s="1">
-        <v>173.5984480432</v>
+        <v>41.1559992958</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1157728.05</v>
+        <v>584415.19</v>
       </c>
       <c r="I48" s="1">
-        <v>574544.7</v>
+        <v>813148.81</v>
       </c>
       <c r="J48" s="1">
-        <v>49.626913678044</v>
+        <v>139.13889028107</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1732272.75</v>
+        <v>1397564.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1732272.75</v>
+        <v>1397564.0</v>
       </c>
       <c r="O48" s="1">
-        <v>2.93</v>
+        <v>2.59</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>12067.0</v>
+        <v>9482.0</v>
       </c>
       <c r="D49" s="1">
-        <v>94.2</v>
+        <v>166.44</v>
       </c>
       <c r="E49" s="1">
-        <v>87.8585663379</v>
+        <v>165.1386859312</v>
       </c>
       <c r="F49" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1134385.65</v>
+        <v>1565845.02</v>
       </c>
       <c r="I49" s="1">
-        <v>110438.75</v>
+        <v>12339.06</v>
       </c>
       <c r="J49" s="1">
-        <v>9.7355559813367</v>
+        <v>0.78801285199987</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1244824.4</v>
+        <v>1578184.08</v>
       </c>
       <c r="N49" s="1">
-        <v>1244824.4</v>
+        <v>1578184.08</v>
       </c>
       <c r="O49" s="1">
-        <v>2.1</v>
+        <v>2.93</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>11513.0</v>
+        <v>6669.0</v>
       </c>
       <c r="D50" s="1">
-        <v>165.7</v>
+        <v>248.0</v>
       </c>
       <c r="E50" s="1">
-        <v>79.0104577434</v>
+        <v>173.5984480432</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>909647.4</v>
+        <v>1157728.05</v>
       </c>
       <c r="I50" s="1">
-        <v>998056.7</v>
+        <v>496183.95</v>
       </c>
       <c r="J50" s="1">
-        <v>109.71907356631</v>
+        <v>42.858419989047</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1907704.1</v>
+        <v>1653912.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1907704.1</v>
+        <v>1653912.0</v>
       </c>
       <c r="O50" s="1">
-        <v>3.22</v>
+        <v>3.07</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>25330.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>28.49</v>
+        <v>89.72</v>
       </c>
       <c r="E51" s="1">
-        <v>25.806399921</v>
+        <v>87.858566</v>
       </c>
       <c r="F51" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G51">
-        <v>1.0</v>
+        <v>0.9</v>
       </c>
       <c r="H51" s="1">
-        <v>653676.11</v>
+        <v>940072.64</v>
       </c>
       <c r="I51" s="1">
-        <v>67975.59</v>
+        <v>52460.13</v>
       </c>
       <c r="J51" s="1">
-        <v>10.39897113572</v>
+        <v>5.5804336567013</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>721651.7</v>
+        <v>992532.77</v>
       </c>
       <c r="N51" s="1">
-        <v>721651.7</v>
+        <v>992532.77</v>
       </c>
       <c r="O51" s="1">
-        <v>1.22</v>
+        <v>1.84</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>91.7</v>
+        <v>143.95</v>
       </c>
       <c r="E52" s="1">
-        <v>98.9639944444</v>
+        <v>79.010458</v>
       </c>
       <c r="F52" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G52">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>959655.96</v>
+        <v>790104.58</v>
       </c>
       <c r="I52" s="1">
-        <v>-55861.4</v>
+        <v>649395.42</v>
       </c>
       <c r="J52" s="1">
-        <v>-5.8209819277317</v>
+        <v>82.191071465501</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>903794.56</v>
+        <v>1439500.0</v>
       </c>
       <c r="N52" s="1">
-        <v>903794.56</v>
+        <v>1439500.0</v>
       </c>
       <c r="O52" s="1">
-        <v>1.53</v>
+        <v>2.67</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>3276.0</v>
+        <v>25330.0</v>
       </c>
       <c r="D53" s="1">
-        <v>270.2</v>
+        <v>28.605</v>
       </c>
       <c r="E53" s="1">
-        <v>251.04</v>
+        <v>25.806399921</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>822407.04</v>
+        <v>653676.11</v>
       </c>
       <c r="I53" s="1">
-        <v>62768.16</v>
+        <v>70888.54</v>
       </c>
       <c r="J53" s="1">
-        <v>7.6322498406628</v>
+        <v>10.844597028336</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>885175.2</v>
+        <v>724564.65</v>
       </c>
       <c r="N53" s="1">
-        <v>885175.2</v>
+        <v>724564.65</v>
       </c>
       <c r="O53" s="1">
-        <v>1.5</v>
+        <v>1.34</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>46000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>157.6</v>
+        <v>81.4</v>
       </c>
       <c r="E54" s="1">
-        <v>139.4397254348</v>
+        <v>98.9639944444</v>
       </c>
       <c r="F54" t="s">
-        <v>121</v>
+        <v>36</v>
       </c>
       <c r="G54">
-        <v>7.47</v>
+        <v>0.9</v>
       </c>
       <c r="H54" s="1">
-        <v>861394.26</v>
+        <v>959655.96</v>
       </c>
       <c r="I54" s="1">
-        <v>109127.04</v>
+        <v>-149212.9</v>
       </c>
       <c r="J54" s="1">
-        <v>12.6686518668</v>
+        <v>-15.54858263997</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>970521.3</v>
+        <v>810443.06</v>
       </c>
       <c r="N54" s="1">
-        <v>970521.3</v>
+        <v>810443.06</v>
       </c>
       <c r="O54" s="1">
-        <v>1.64</v>
+        <v>1.5</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>9112.0</v>
+        <v>3276.0</v>
       </c>
       <c r="D55" s="1">
-        <v>48.74</v>
+        <v>249.6</v>
       </c>
       <c r="E55" s="1">
-        <v>44.9308999122</v>
+        <v>251.04</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>409410.36</v>
+        <v>822407.04</v>
       </c>
       <c r="I55" s="1">
-        <v>34708.52</v>
+        <v>-4717.44</v>
       </c>
       <c r="J55" s="1">
-        <v>8.4776848343554</v>
+        <v>-0.5736137667304</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>444118.88</v>
+        <v>817689.6</v>
       </c>
       <c r="N55" s="1">
-        <v>444118.88</v>
+        <v>817689.6</v>
       </c>
       <c r="O55" s="1">
-        <v>0.75</v>
+        <v>1.52</v>
       </c>
       <c r="P55">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" t="s">
+        <v>146</v>
+      </c>
+      <c r="B56" t="s">
+        <v>147</v>
+      </c>
+      <c r="C56" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>159.2</v>
+      </c>
+      <c r="E56" s="1">
+        <v>139.4397255</v>
+      </c>
+      <c r="F56" t="s">
+        <v>123</v>
+      </c>
+      <c r="G56">
+        <v>7.47</v>
+      </c>
+      <c r="H56" s="1">
+        <v>749038.49</v>
+      </c>
+      <c r="I56" s="1">
+        <v>103192.8</v>
+      </c>
+      <c r="J56" s="1">
+        <v>13.776701915545</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56">
+        <v>0.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>852231.29</v>
+      </c>
+      <c r="N56" s="1">
+        <v>852231.29</v>
+      </c>
+      <c r="O56" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="P56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>148</v>
+      </c>
+      <c r="B57" t="s">
+        <v>149</v>
+      </c>
+      <c r="C57" s="1">
+        <v>12000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>39.52</v>
+      </c>
+      <c r="E57" s="1">
+        <v>44.0763166667</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>528915.8</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-54675.8</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-10.337335356592</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>474240.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>474240.0</v>
+      </c>
+      <c r="O57" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="P57">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>