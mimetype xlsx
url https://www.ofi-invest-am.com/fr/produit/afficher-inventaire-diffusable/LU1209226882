--- v2 (2026-06-14)
+++ v3 (2026-07-24)
@@ -118,59 +118,65 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>CH0012221716</t>
+  </si>
+  <si>
+    <t>ABB LTD</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON AG</t>
   </si>
   <si>
-    <t>CHF</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
@@ -196,56 +202,50 @@
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>ES0105563003</t>
   </si>
   <si>
     <t>CORPORACION ACCIONA ENERGIAS RENOV</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
-    <t>FR0014003TT8</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0003822393</t>
   </si>
   <si>
     <t>ELIA GROUP SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC CLASS A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
@@ -307,86 +307,92 @@
   <si>
     <t>KINGSPAN GROUP PLC</t>
   </si>
   <si>
     <t>DE000KGX8881</t>
   </si>
   <si>
     <t>KION GROUP AG</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NO0013536151</t>
   </si>
   <si>
     <t>KONGSBERG GRUPPEN</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
+    <t>NO0013697029</t>
+  </si>
+  <si>
+    <t>KONGSBERG MARITIME</t>
+  </si>
+  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
+  </si>
+  <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
-    <t>DE0007100000</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>SE0009806607</t>
   </si>
   <si>
     <t>MUNTERS GROUP</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK</t>
   </si>
   <si>
     <t>FI0009000681</t>
@@ -422,56 +428,50 @@
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
-  </si>
-[...4 lines deleted...]
-    <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
@@ -871,211 +871,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>14527.25</v>
+        <v>15492.15</v>
       </c>
       <c r="D2">
-        <v>149.9</v>
+        <v>159.24</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2177690.97</v>
+        <v>2466907.4</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2177690.97</v>
+        <v>2466907.4</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9.82</v>
       </c>
       <c r="D3">
-        <v>16591.05</v>
+        <v>17640.98</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>162924.15</v>
+        <v>173234.39</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>162924.15</v>
+        <v>173234.39</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2250.05</v>
+        <v>2200.05</v>
       </c>
       <c r="D4">
-        <v>17134.98</v>
+        <v>18224.36</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>38554566.04</v>
+        <v>40094505.57</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>38554566.04</v>
+        <v>40094505.57</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>3043.0</v>
       </c>
       <c r="D5">
-        <v>110.02</v>
+        <v>117.03</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>334779.11</v>
+        <v>356112.65</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>334779.11</v>
+        <v>356112.65</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>118966.02</v>
+        <v>123354.3</v>
       </c>
       <c r="D6">
-        <v>106.76</v>
+        <v>113.44</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>12701377.49</v>
+        <v>13992999.12</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>12701377.49</v>
+        <v>13992999.12</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>104.87</v>
+        <v>111.39</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10487.34</v>
+        <v>11139.33</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10487.34</v>
+        <v>11139.33</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1124,2837 +1124,2837 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>20000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>60.84</v>
+        <v>77.9</v>
       </c>
       <c r="E2" s="1">
-        <v>89.2446605</v>
+        <v>71.851</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>0.9</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>1643006.5</v>
+        <v>1474981.36</v>
       </c>
       <c r="I2" s="1">
-        <v>-296914.35</v>
+        <v>133298.55</v>
       </c>
       <c r="J2" s="1">
-        <v>-18.071404464925</v>
+        <v>9.0373040375236</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1346092.15</v>
+        <v>1608279.91</v>
       </c>
       <c r="N2" s="1">
-        <v>1346092.15</v>
+        <v>1608279.91</v>
       </c>
       <c r="O2" s="1">
-        <v>2.5</v>
+        <v>2.82</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
-        <v>14000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>63.76</v>
+        <v>59.3</v>
       </c>
       <c r="E3" s="1">
-        <v>67.3815571429</v>
+        <v>89.2446605</v>
       </c>
       <c r="F3" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G3">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H3" s="1">
-        <v>943341.8</v>
+        <v>1643006.5</v>
       </c>
       <c r="I3" s="1">
-        <v>-50701.8</v>
+        <v>-354296.3</v>
       </c>
       <c r="J3" s="1">
-        <v>-5.374700877243</v>
+        <v>-21.563901299234</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>892640.0</v>
+        <v>1288710.2</v>
       </c>
       <c r="N3" s="1">
-        <v>892640.0</v>
+        <v>1288710.2</v>
       </c>
       <c r="O3" s="1">
-        <v>1.65</v>
+        <v>2.26</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
-        <v>2944.0</v>
+        <v>15852.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1179.6</v>
+        <v>62.16</v>
       </c>
       <c r="E4" s="1">
-        <v>647.6155638587</v>
+        <v>64.7606466061</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1906580.22</v>
+        <v>1026585.77</v>
       </c>
       <c r="I4" s="1">
-        <v>1566162.18</v>
+        <v>-41225.45</v>
       </c>
       <c r="J4" s="1">
-        <v>82.145097466709</v>
+        <v>-4.0157823344853</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3472742.4</v>
+        <v>985360.32</v>
       </c>
       <c r="N4" s="1">
-        <v>3472742.4</v>
+        <v>985360.32</v>
       </c>
       <c r="O4" s="1">
-        <v>6.44</v>
+        <v>1.73</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
-        <v>60000.0</v>
+        <v>2944.0</v>
       </c>
       <c r="D5" s="1">
-        <v>169.85</v>
+        <v>1249.6</v>
       </c>
       <c r="E5" s="1">
-        <v>155.72574</v>
+        <v>647.6155638587</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G5">
-        <v>10.78</v>
+        <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>839663.22</v>
+        <v>1906580.22</v>
       </c>
       <c r="I5" s="1">
-        <v>105654.72</v>
+        <v>1772242.18</v>
       </c>
       <c r="J5" s="1">
-        <v>12.58298773644</v>
+        <v>92.953979140726</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>945317.94</v>
+        <v>3678822.4</v>
       </c>
       <c r="N5" s="1">
-        <v>945317.94</v>
+        <v>3678822.4</v>
       </c>
       <c r="O5" s="1">
-        <v>1.75</v>
+        <v>6.44</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" t="s">
         <v>44</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1">
+        <v>57222.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>187.95</v>
+      </c>
+      <c r="E6" s="1">
+        <v>155.7257399252</v>
+      </c>
+      <c r="F6" t="s">
         <v>45</v>
       </c>
-      <c r="C6" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G6">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H6" s="1">
-        <v>1159868.67</v>
+        <v>800786.81</v>
       </c>
       <c r="I6" s="1">
-        <v>349266.23</v>
+        <v>192643.35</v>
       </c>
       <c r="J6" s="1">
-        <v>30.112566968465</v>
+        <v>24.056758627181</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1509134.9</v>
+        <v>993430.16</v>
       </c>
       <c r="N6" s="1">
-        <v>1509134.9</v>
+        <v>993430.16</v>
       </c>
       <c r="O6" s="1">
-        <v>2.8</v>
+        <v>1.74</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
-        <v>67837.0</v>
+        <v>28978.0</v>
       </c>
       <c r="D7" s="1">
-        <v>18.01</v>
+        <v>41.03</v>
       </c>
       <c r="E7" s="1">
-        <v>11.9558472515</v>
+        <v>29.4360497619</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>811048.81</v>
+        <v>852997.85</v>
       </c>
       <c r="I7" s="1">
-        <v>410695.56</v>
+        <v>335969.49</v>
       </c>
       <c r="J7" s="1">
-        <v>50.637588630455</v>
+        <v>39.386909357392</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1221744.37</v>
+        <v>1188967.34</v>
       </c>
       <c r="N7" s="1">
-        <v>1221744.37</v>
+        <v>1188967.34</v>
       </c>
       <c r="O7" s="1">
-        <v>2.26</v>
+        <v>2.08</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>11113.0</v>
+        <v>53999.0</v>
       </c>
       <c r="D8" s="1">
-        <v>623.6</v>
+        <v>18.58</v>
       </c>
       <c r="E8" s="1">
-        <v>322.7027697291</v>
+        <v>11.9558473305</v>
       </c>
       <c r="F8" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G8">
-        <v>10.78</v>
+        <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>318766.07</v>
+        <v>645603.8</v>
       </c>
       <c r="I8" s="1">
-        <v>324067.45</v>
+        <v>357697.62</v>
       </c>
       <c r="J8" s="1">
-        <v>101.66309419318</v>
+        <v>55.405129275881</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>642833.52</v>
+        <v>1003301.42</v>
       </c>
       <c r="N8" s="1">
-        <v>642833.52</v>
+        <v>1003301.42</v>
       </c>
       <c r="O8" s="1">
-        <v>1.19</v>
+        <v>1.76</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>114452.0</v>
+        <v>7713.0</v>
       </c>
       <c r="D9" s="1">
-        <v>9.806</v>
+        <v>531.0</v>
       </c>
       <c r="E9" s="1">
-        <v>9.205399993</v>
+        <v>322.7027693504</v>
       </c>
       <c r="F9" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G9">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H9" s="1">
-        <v>1053576.44</v>
+        <v>221240.23</v>
       </c>
       <c r="I9" s="1">
-        <v>68739.87</v>
+        <v>157071.52</v>
       </c>
       <c r="J9" s="1">
-        <v>6.5244312031123</v>
+        <v>70.99591245227</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1122316.31</v>
+        <v>378311.75</v>
       </c>
       <c r="N9" s="1">
-        <v>1122316.31</v>
+        <v>378311.75</v>
       </c>
       <c r="O9" s="1">
-        <v>2.08</v>
+        <v>0.66</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
-        <v>5400.0</v>
+        <v>95960.0</v>
       </c>
       <c r="D10" s="1">
-        <v>107.8</v>
+        <v>10.37</v>
       </c>
       <c r="E10" s="1">
-        <v>172.892437037</v>
+        <v>9.2053999583</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>933619.16</v>
+        <v>883350.18</v>
       </c>
       <c r="I10" s="1">
-        <v>-351499.16</v>
+        <v>111755.02</v>
       </c>
       <c r="J10" s="1">
-        <v>-37.64909451944</v>
+        <v>12.651270416903</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>582120.0</v>
+        <v>995105.2</v>
       </c>
       <c r="N10" s="1">
-        <v>582120.0</v>
+        <v>995105.2</v>
       </c>
       <c r="O10" s="1">
-        <v>1.08</v>
+        <v>1.74</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>9200.0</v>
+        <v>5150.0</v>
       </c>
       <c r="D11" s="1">
-        <v>71.8</v>
+        <v>99.1</v>
       </c>
       <c r="E11" s="1">
-        <v>62.054675</v>
+        <v>172.8924368932</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>570903.01</v>
+        <v>890396.05</v>
       </c>
       <c r="I11" s="1">
-        <v>89656.99</v>
+        <v>-380031.05</v>
       </c>
       <c r="J11" s="1">
-        <v>15.704417112812</v>
+        <v>-42.681124876958</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>660560.0</v>
+        <v>510365.0</v>
       </c>
       <c r="N11" s="1">
-        <v>660560.0</v>
+        <v>510365.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.22</v>
+        <v>0.89</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>40504.0</v>
+        <v>8774.0</v>
       </c>
       <c r="D12" s="1">
-        <v>20.8</v>
+        <v>77.54</v>
       </c>
       <c r="E12" s="1">
-        <v>24.0253616927</v>
+        <v>62.0546751767</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>973123.25</v>
+        <v>544467.72</v>
       </c>
       <c r="I12" s="1">
-        <v>-130640.05</v>
+        <v>135868.24</v>
       </c>
       <c r="J12" s="1">
-        <v>-13.424820545599</v>
+        <v>24.954324197585</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>842483.2</v>
+        <v>680335.96</v>
       </c>
       <c r="N12" s="1">
-        <v>842483.2</v>
+        <v>680335.96</v>
       </c>
       <c r="O12" s="1">
-        <v>1.56</v>
+        <v>1.19</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>19000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>71.92</v>
+        <v>22.02</v>
       </c>
       <c r="E13" s="1">
-        <v>62.5046468421</v>
+        <v>24.0253615</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1187588.29</v>
+        <v>480507.23</v>
       </c>
       <c r="I13" s="1">
-        <v>178891.71</v>
+        <v>-40107.23</v>
       </c>
       <c r="J13" s="1">
-        <v>15.063445093417</v>
+        <v>-8.3468525541229</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1366480.0</v>
+        <v>440400.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1366480.0</v>
+        <v>440400.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.53</v>
+        <v>0.77</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>18000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>18.495</v>
+        <v>67.56</v>
       </c>
       <c r="E14" s="1">
-        <v>37.7029705556</v>
+        <v>62.5046470588</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>678653.47</v>
+        <v>1062579.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-345743.47</v>
+        <v>85941.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-50.945509790144</v>
+        <v>8.0879633420197</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>332910.0</v>
+        <v>1148520.0</v>
       </c>
       <c r="N14" s="1">
-        <v>332910.0</v>
+        <v>1148520.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.62</v>
+        <v>2.01</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>5700.0</v>
       </c>
       <c r="D15" s="1">
-        <v>133.6</v>
+        <v>139.9</v>
       </c>
       <c r="E15" s="1">
         <v>87.8658894737</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>500835.57</v>
       </c>
       <c r="I15" s="1">
-        <v>260684.43</v>
+        <v>296594.43</v>
       </c>
       <c r="J15" s="1">
-        <v>52.049903324558</v>
+        <v>59.219921220851</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>761520.0</v>
+        <v>797430.0</v>
       </c>
       <c r="N15" s="1">
-        <v>761520.0</v>
+        <v>797430.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.41</v>
+        <v>1.4</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
-        <v>157000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.71</v>
+        <v>9.821</v>
       </c>
       <c r="E16" s="1">
-        <v>6.4660969427</v>
+        <v>6.4660969355</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1015177.22</v>
+        <v>801796.02</v>
       </c>
       <c r="I16" s="1">
-        <v>509292.78</v>
+        <v>416007.98</v>
       </c>
       <c r="J16" s="1">
-        <v>50.167869212038</v>
+        <v>51.884515465667</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1524470.0</v>
+        <v>1217804.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1524470.0</v>
+        <v>1217804.0</v>
       </c>
       <c r="O16" s="1">
-        <v>2.83</v>
+        <v>2.13</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>30000.0</v>
+        <v>36227.0</v>
       </c>
       <c r="D17" s="1">
-        <v>239.2</v>
+        <v>250.2</v>
       </c>
       <c r="E17" s="1">
-        <v>227.3515</v>
+        <v>231.797767411</v>
       </c>
       <c r="F17" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G17">
-        <v>10.78</v>
+        <v>10.83</v>
       </c>
       <c r="H17" s="1">
-        <v>644146.48</v>
+        <v>788778.22</v>
       </c>
       <c r="I17" s="1">
-        <v>21499.83</v>
+        <v>48465.03</v>
       </c>
       <c r="J17" s="1">
-        <v>3.3377237425872</v>
+        <v>6.1443164594479</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>665646.31</v>
+        <v>837243.25</v>
       </c>
       <c r="N17" s="1">
-        <v>665646.31</v>
+        <v>837243.25</v>
       </c>
       <c r="O17" s="1">
-        <v>1.23</v>
+        <v>1.47</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>12700.0</v>
+        <v>11190.0</v>
       </c>
       <c r="D18" s="1">
-        <v>91.45</v>
+        <v>99.75</v>
       </c>
       <c r="E18" s="1">
-        <v>53.361584252</v>
+        <v>53.3615844504</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>677692.12</v>
+        <v>597116.13</v>
       </c>
       <c r="I18" s="1">
-        <v>483722.88</v>
+        <v>519086.37</v>
       </c>
       <c r="J18" s="1">
-        <v>71.377970279483</v>
+        <v>86.932230418897</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1161415.0</v>
+        <v>1116202.5</v>
       </c>
       <c r="N18" s="1">
-        <v>1161415.0</v>
+        <v>1116202.5</v>
       </c>
       <c r="O18" s="1">
-        <v>2.15</v>
+        <v>1.95</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>4500.0</v>
+        <v>4292.0</v>
       </c>
       <c r="D19" s="1">
-        <v>204.7</v>
+        <v>185.7</v>
       </c>
       <c r="E19" s="1">
-        <v>282.0622</v>
+        <v>282.0621994408</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1269279.9</v>
+        <v>1210610.96</v>
       </c>
       <c r="I19" s="1">
-        <v>-348129.9</v>
+        <v>-413586.56</v>
       </c>
       <c r="J19" s="1">
-        <v>-27.427354675671</v>
+        <v>-34.163457433096</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>921150.0</v>
+        <v>797024.4</v>
       </c>
       <c r="N19" s="1">
-        <v>921150.0</v>
+        <v>797024.4</v>
       </c>
       <c r="O19" s="1">
-        <v>1.71</v>
+        <v>1.4</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>48783.0</v>
+        <v>28470.0</v>
       </c>
       <c r="D20" s="1">
-        <v>18.695</v>
+        <v>20.94</v>
       </c>
       <c r="E20" s="1">
-        <v>17.9404999693</v>
+        <v>17.9404998244</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>875191.41</v>
+        <v>510766.03</v>
       </c>
       <c r="I20" s="1">
-        <v>36806.78</v>
+        <v>85395.77</v>
       </c>
       <c r="J20" s="1">
-        <v>4.2055691565803</v>
+        <v>16.719156127121</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>911998.19</v>
+        <v>596161.8</v>
       </c>
       <c r="N20" s="1">
-        <v>911998.19</v>
+        <v>596161.8</v>
       </c>
       <c r="O20" s="1">
-        <v>1.69</v>
+        <v>1.04</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>6500.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D21" s="1">
-        <v>76.06</v>
+        <v>96.38</v>
       </c>
       <c r="E21" s="1">
-        <v>124.1734415385</v>
+        <v>114.8940905882</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>807127.37</v>
+        <v>976599.77</v>
       </c>
       <c r="I21" s="1">
-        <v>-312737.37</v>
+        <v>-157369.77</v>
       </c>
       <c r="J21" s="1">
-        <v>-38.74696629356</v>
+        <v>-16.114049463682</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>494390.0</v>
+        <v>819230.0</v>
       </c>
       <c r="N21" s="1">
-        <v>494390.0</v>
+        <v>819230.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.92</v>
+        <v>1.43</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
         <v>22700.0</v>
       </c>
       <c r="D22" s="1">
-        <v>39.835</v>
+        <v>54.15</v>
       </c>
       <c r="E22" s="1">
         <v>33.252476652</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>754831.22</v>
       </c>
       <c r="I22" s="1">
-        <v>149423.28</v>
+        <v>474373.78</v>
       </c>
       <c r="J22" s="1">
-        <v>19.795588211097</v>
+        <v>62.845013220306</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>904254.5</v>
+        <v>1229205.0</v>
       </c>
       <c r="N22" s="1">
-        <v>904254.5</v>
+        <v>1229205.0</v>
       </c>
       <c r="O22" s="1">
-        <v>1.68</v>
+        <v>2.15</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>59794.0</v>
+        <v>53768.0</v>
       </c>
       <c r="D23" s="1">
-        <v>22.495</v>
+        <v>23.845</v>
       </c>
       <c r="E23" s="1">
-        <v>17.1934822892</v>
+        <v>17.1934823687</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1028067.08</v>
+        <v>924459.16</v>
       </c>
       <c r="I23" s="1">
-        <v>316998.95</v>
+        <v>357638.8</v>
       </c>
       <c r="J23" s="1">
-        <v>30.834461696799</v>
+        <v>38.686273604558</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1345066.03</v>
+        <v>1282097.96</v>
       </c>
       <c r="N23" s="1">
-        <v>1345066.03</v>
+        <v>1282097.96</v>
       </c>
       <c r="O23" s="1">
-        <v>2.49</v>
+        <v>2.25</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>237942.0</v>
+        <v>226000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>5.144</v>
+        <v>5.659</v>
       </c>
       <c r="E24" s="1">
-        <v>3.2505653058</v>
+        <v>3.2505653097</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>773446.01</v>
+        <v>734627.76</v>
       </c>
       <c r="I24" s="1">
-        <v>450527.64</v>
+        <v>544306.24</v>
       </c>
       <c r="J24" s="1">
-        <v>58.249397394913</v>
+        <v>74.092794968706</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1223973.65</v>
+        <v>1278934.0</v>
       </c>
       <c r="N24" s="1">
-        <v>1223973.65</v>
+        <v>1278934.0</v>
       </c>
       <c r="O24" s="1">
-        <v>2.27</v>
+        <v>2.24</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>9447.0</v>
+        <v>8209.0</v>
       </c>
       <c r="D25" s="1">
-        <v>106.6</v>
+        <v>112.7</v>
       </c>
       <c r="E25" s="1">
-        <v>69.5570202181</v>
+        <v>69.5570203435</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>657105.17</v>
+        <v>570993.58</v>
       </c>
       <c r="I25" s="1">
-        <v>349945.03</v>
+        <v>354160.72</v>
       </c>
       <c r="J25" s="1">
-        <v>53.255558771513</v>
+        <v>62.025341861112</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1007050.2</v>
+        <v>925154.3</v>
       </c>
       <c r="N25" s="1">
-        <v>1007050.2</v>
+        <v>925154.3</v>
       </c>
       <c r="O25" s="1">
-        <v>1.87</v>
+        <v>1.62</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
         <v>3000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>248.7</v>
+        <v>240.05</v>
       </c>
       <c r="E26" s="1">
         <v>312.78061</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>938341.83</v>
       </c>
       <c r="I26" s="1">
-        <v>-192241.83</v>
+        <v>-218191.83</v>
       </c>
       <c r="J26" s="1">
-        <v>-20.487398499543</v>
+        <v>-23.252915198292</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>746100.0</v>
+        <v>720150.0</v>
       </c>
       <c r="N26" s="1">
-        <v>746100.0</v>
+        <v>720150.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.38</v>
+        <v>1.26</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>10000.0</v>
+        <v>13470.0</v>
       </c>
       <c r="D27" s="1">
-        <v>69.6</v>
+        <v>67.45</v>
       </c>
       <c r="E27" s="1">
-        <v>78.6121</v>
+        <v>75.5654558278</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>786121.0</v>
+        <v>1017866.69</v>
       </c>
       <c r="I27" s="1">
-        <v>-90121.0</v>
+        <v>-109315.19</v>
       </c>
       <c r="J27" s="1">
-        <v>-11.464011265441</v>
+        <v>-10.739637230883</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>696000.0</v>
+        <v>908551.5</v>
       </c>
       <c r="N27" s="1">
-        <v>696000.0</v>
+        <v>908551.5</v>
       </c>
       <c r="O27" s="1">
-        <v>1.29</v>
+        <v>1.59</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
         <v>8800.0</v>
       </c>
       <c r="D28" s="1">
-        <v>72.95</v>
+        <v>79.6</v>
       </c>
       <c r="E28" s="1">
         <v>67.1233568182</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>590685.54</v>
       </c>
       <c r="I28" s="1">
-        <v>51274.46</v>
+        <v>109794.46</v>
       </c>
       <c r="J28" s="1">
-        <v>8.680500287852</v>
+        <v>18.587632939178</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>641960.0</v>
+        <v>700480.0</v>
       </c>
       <c r="N28" s="1">
-        <v>641960.0</v>
+        <v>700480.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.19</v>
+        <v>1.23</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>10000.0</v>
+        <v>9537.0</v>
       </c>
       <c r="D29" s="1">
-        <v>45.84</v>
+        <v>43.38</v>
       </c>
       <c r="E29" s="1">
-        <v>44.444938</v>
+        <v>44.4449376114</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>444449.38</v>
+        <v>423871.37</v>
       </c>
       <c r="I29" s="1">
-        <v>13950.62</v>
+        <v>-10156.31</v>
       </c>
       <c r="J29" s="1">
-        <v>3.1388546430192</v>
+        <v>-2.396083038116</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>458400.0</v>
+        <v>413715.06</v>
       </c>
       <c r="N29" s="1">
-        <v>458400.0</v>
+        <v>413715.06</v>
       </c>
       <c r="O29" s="1">
-        <v>0.85</v>
+        <v>0.72</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>10020.0</v>
+        <v>7630.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.0</v>
+        <v>99.2</v>
       </c>
       <c r="E30" s="1">
-        <v>75.4941876248</v>
+        <v>75.4941874181</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>756451.76</v>
+        <v>576020.65</v>
       </c>
       <c r="I30" s="1">
-        <v>235528.24</v>
+        <v>180875.35</v>
       </c>
       <c r="J30" s="1">
-        <v>31.135923327087</v>
+        <v>31.400844744021</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>991980.0</v>
+        <v>756896.0</v>
       </c>
       <c r="N30" s="1">
-        <v>991980.0</v>
+        <v>756896.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.84</v>
+        <v>1.33</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
         <v>24761.0</v>
       </c>
       <c r="D31" s="1">
-        <v>412.75</v>
+        <v>314.5</v>
       </c>
       <c r="E31" s="1">
-        <v>308.5741904608</v>
+        <v>257.1978530754</v>
       </c>
       <c r="F31" t="s">
         <v>96</v>
       </c>
       <c r="G31">
-        <v>11.15</v>
+        <v>10.94</v>
       </c>
       <c r="H31" s="1">
-        <v>662892.2</v>
+        <v>552523.37</v>
       </c>
       <c r="I31" s="1">
-        <v>253791.16</v>
+        <v>159594.97</v>
       </c>
       <c r="J31" s="1">
-        <v>38.285434645331</v>
+        <v>28.884745635284</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>916683.36</v>
+        <v>712118.34</v>
       </c>
       <c r="N31" s="1">
-        <v>916683.36</v>
+        <v>712118.34</v>
       </c>
       <c r="O31" s="1">
-        <v>1.7</v>
+        <v>1.25</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
-        <v>134000.0</v>
+        <v>24761.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.859</v>
+        <v>63.27</v>
       </c>
       <c r="E32" s="1">
-        <v>3.6279746269</v>
+        <v>51.3763373854</v>
       </c>
       <c r="F32" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="G32">
-        <v>1.0</v>
+        <v>10.94</v>
       </c>
       <c r="H32" s="1">
-        <v>486148.6</v>
+        <v>110368.83</v>
       </c>
       <c r="I32" s="1">
-        <v>164957.4</v>
+        <v>32892.62</v>
       </c>
       <c r="J32" s="1">
-        <v>33.931476918786</v>
+        <v>29.802454189285</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>651106.0</v>
+        <v>143261.45</v>
       </c>
       <c r="N32" s="1">
-        <v>651106.0</v>
+        <v>143261.45</v>
       </c>
       <c r="O32" s="1">
-        <v>1.21</v>
+        <v>0.25</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>7500.0</v>
+        <v>134000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>136.85</v>
+        <v>4.661</v>
       </c>
       <c r="E33" s="1">
-        <v>130.817</v>
+        <v>3.6279746269</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>981127.5</v>
+        <v>486148.6</v>
       </c>
       <c r="I33" s="1">
-        <v>45247.5</v>
+        <v>138425.4</v>
       </c>
       <c r="J33" s="1">
-        <v>4.6117859299632</v>
+        <v>28.473886379597</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1026375.0</v>
+        <v>624574.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1026375.0</v>
+        <v>624574.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.9</v>
+        <v>1.09</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>1900.0</v>
+        <v>8226.0</v>
       </c>
       <c r="D34" s="1">
-        <v>481.0</v>
+        <v>188.36</v>
       </c>
       <c r="E34" s="1">
-        <v>528.1253473684</v>
+        <v>172.6729467542</v>
       </c>
       <c r="F34" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G34">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1044010.04</v>
+        <v>1420407.66</v>
       </c>
       <c r="I34" s="1">
-        <v>-33002.79</v>
+        <v>129041.7</v>
       </c>
       <c r="J34" s="1">
-        <v>-3.1611563812164</v>
+        <v>9.0848355464374</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1011007.25</v>
+        <v>1549449.36</v>
       </c>
       <c r="N34" s="1">
-        <v>1011007.25</v>
+        <v>1549449.36</v>
       </c>
       <c r="O34" s="1">
-        <v>1.87</v>
+        <v>2.71</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>3700.0</v>
+        <v>5722.0</v>
       </c>
       <c r="D35" s="1">
-        <v>353.65</v>
+        <v>152.5</v>
       </c>
       <c r="E35" s="1">
-        <v>343.1355486486</v>
+        <v>130.8169993009</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1269601.53</v>
+        <v>748534.87</v>
       </c>
       <c r="I35" s="1">
-        <v>38903.47</v>
+        <v>124070.13</v>
       </c>
       <c r="J35" s="1">
-        <v>3.0642267735767</v>
+        <v>16.575063497042</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1308505.0</v>
+        <v>872605.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1308505.0</v>
+        <v>872605.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.43</v>
+        <v>1.53</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>2800.0</v>
+        <v>1812.0</v>
       </c>
       <c r="D36" s="1">
-        <v>473.7</v>
+        <v>479.8</v>
       </c>
       <c r="E36" s="1">
-        <v>633.8577714286</v>
+        <v>528.1253476821</v>
       </c>
       <c r="F36" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G36">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H36" s="1">
-        <v>1774801.76</v>
+        <v>995655.89</v>
       </c>
       <c r="I36" s="1">
-        <v>-448441.76</v>
+        <v>-50966.55</v>
       </c>
       <c r="J36" s="1">
-        <v>-25.267146455839</v>
+        <v>-5.1188920300567</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1326360.0</v>
+        <v>944689.34</v>
       </c>
       <c r="N36" s="1">
-        <v>1326360.0</v>
+        <v>944689.34</v>
       </c>
       <c r="O36" s="1">
-        <v>2.46</v>
+        <v>1.65</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>14000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>54.85</v>
+        <v>377.45</v>
       </c>
       <c r="E37" s="1">
-        <v>57.6194371429</v>
+        <v>345.3921675</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>806672.12</v>
+        <v>1381568.67</v>
       </c>
       <c r="I37" s="1">
-        <v>-38772.12</v>
+        <v>128231.33</v>
       </c>
       <c r="J37" s="1">
-        <v>-4.8064286639781</v>
+        <v>9.2815748347854</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>767900.0</v>
+        <v>1509800.0</v>
       </c>
       <c r="N37" s="1">
-        <v>767900.0</v>
+        <v>1509800.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.42</v>
+        <v>2.64</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>6000.0</v>
+        <v>2670.0</v>
       </c>
       <c r="D38" s="1">
-        <v>107.8</v>
+        <v>471.65</v>
       </c>
       <c r="E38" s="1">
-        <v>148.9734166667</v>
+        <v>633.8577715356</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>893840.5</v>
+        <v>1692400.25</v>
       </c>
       <c r="I38" s="1">
-        <v>-247040.5</v>
+        <v>-433094.75</v>
       </c>
       <c r="J38" s="1">
-        <v>-27.638096506032</v>
+        <v>-25.590562870692</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>646800.0</v>
+        <v>1259305.5</v>
       </c>
       <c r="N38" s="1">
-        <v>646800.0</v>
+        <v>1259305.5</v>
       </c>
       <c r="O38" s="1">
-        <v>1.2</v>
+        <v>2.21</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>35885.0</v>
+        <v>5722.0</v>
       </c>
       <c r="D39" s="1">
-        <v>15.455</v>
+        <v>111.9</v>
       </c>
       <c r="E39" s="1">
-        <v>9.8588332172</v>
+        <v>148.9734166375</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>353784.23</v>
+        <v>852425.89</v>
       </c>
       <c r="I39" s="1">
-        <v>200818.45</v>
+        <v>-212134.09</v>
       </c>
       <c r="J39" s="1">
-        <v>56.762973861215</v>
+        <v>-24.885927620054</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>554602.68</v>
+        <v>640291.8</v>
       </c>
       <c r="N39" s="1">
-        <v>554602.68</v>
+        <v>640291.8</v>
       </c>
       <c r="O39" s="1">
-        <v>1.03</v>
+        <v>1.12</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>50000.0</v>
+        <v>17274.0</v>
       </c>
       <c r="D40" s="1">
-        <v>164.6</v>
+        <v>15.13</v>
       </c>
       <c r="E40" s="1">
-        <v>166.9427</v>
+        <v>9.858833507</v>
       </c>
       <c r="F40" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>10.78</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>763341.11</v>
+        <v>170301.49</v>
       </c>
       <c r="I40" s="1">
-        <v>74.32</v>
+        <v>91054.13</v>
       </c>
       <c r="J40" s="1">
-        <v>0.0097361453518467</v>
+        <v>53.466431796927</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>763415.43</v>
+        <v>261355.62</v>
       </c>
       <c r="N40" s="1">
-        <v>763415.43</v>
+        <v>261355.62</v>
       </c>
       <c r="O40" s="1">
-        <v>1.42</v>
+        <v>0.46</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>5400.0</v>
+        <v>29031.0</v>
       </c>
       <c r="D41" s="1">
-        <v>69.55</v>
+        <v>196.9</v>
       </c>
       <c r="E41" s="1">
-        <v>109.2755018519</v>
+        <v>166.9426998726</v>
       </c>
       <c r="F41" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G41">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H41" s="1">
-        <v>590087.71</v>
+        <v>443211.12</v>
       </c>
       <c r="I41" s="1">
-        <v>-214517.71</v>
+        <v>84795.89</v>
       </c>
       <c r="J41" s="1">
-        <v>-36.353529545633</v>
+        <v>19.132166629754</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>375570.0</v>
+        <v>528007.01</v>
       </c>
       <c r="N41" s="1">
-        <v>375570.0</v>
+        <v>528007.01</v>
       </c>
       <c r="O41" s="1">
-        <v>0.7</v>
+        <v>0.92</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>130000.0</v>
+        <v>6761.0</v>
       </c>
       <c r="D42" s="1">
-        <v>7.204</v>
+        <v>63.55</v>
       </c>
       <c r="E42" s="1">
-        <v>6.8528</v>
+        <v>99.1829581423</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>890864.0</v>
+        <v>670575.98</v>
       </c>
       <c r="I42" s="1">
-        <v>45656.0</v>
+        <v>-240914.43</v>
       </c>
       <c r="J42" s="1">
-        <v>5.1249124445482</v>
+        <v>-35.926492625042</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>936520.0</v>
+        <v>429661.55</v>
       </c>
       <c r="N42" s="1">
-        <v>936520.0</v>
+        <v>429661.55</v>
       </c>
       <c r="O42" s="1">
-        <v>1.74</v>
+        <v>0.75</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>119</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>40000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>96.1</v>
+        <v>8.946</v>
       </c>
       <c r="E43" s="1">
-        <v>62.66810675</v>
+        <v>6.8528</v>
       </c>
       <c r="F43" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="G43">
-        <v>11.15</v>
+        <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>221808.3</v>
+        <v>890864.0</v>
       </c>
       <c r="I43" s="1">
-        <v>122975.99</v>
+        <v>272116.0</v>
       </c>
       <c r="J43" s="1">
-        <v>55.442465408193</v>
+        <v>30.545178613122</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>344784.29</v>
+        <v>1162980.0</v>
       </c>
       <c r="N43" s="1">
-        <v>344784.29</v>
+        <v>1162980.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.64</v>
+        <v>2.04</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>121</v>
       </c>
       <c r="B44" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="1">
-        <v>24000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>247.05</v>
+        <v>107.3</v>
       </c>
       <c r="E44" s="1">
-        <v>413.6543204167</v>
+        <v>69.3887745</v>
       </c>
       <c r="F44" t="s">
-        <v>123</v>
+        <v>96</v>
       </c>
       <c r="G44">
-        <v>7.47</v>
+        <v>10.94</v>
       </c>
       <c r="H44" s="1">
-        <v>1330399.59</v>
+        <v>246185.98</v>
       </c>
       <c r="I44" s="1">
-        <v>-536893.04</v>
+        <v>146299.01</v>
       </c>
       <c r="J44" s="1">
-        <v>-40.355773110243</v>
+        <v>59.426215091534</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>793506.55</v>
+        <v>392484.99</v>
       </c>
       <c r="N44" s="1">
-        <v>793506.55</v>
+        <v>392484.99</v>
       </c>
       <c r="O44" s="1">
-        <v>1.47</v>
+        <v>0.69</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>123</v>
+      </c>
+      <c r="B45" t="s">
         <v>124</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>24000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>259.95</v>
+      </c>
+      <c r="E45" s="1">
+        <v>413.6543204167</v>
+      </c>
+      <c r="F45" t="s">
         <v>125</v>
-      </c>
-[...10 lines deleted...]
-        <v>123</v>
       </c>
       <c r="G45">
         <v>7.47</v>
       </c>
       <c r="H45" s="1">
-        <v>963715.07</v>
+        <v>1330399.59</v>
       </c>
       <c r="I45" s="1">
-        <v>-126673.52</v>
+        <v>-495537.39</v>
       </c>
       <c r="J45" s="1">
-        <v>-13.144291704393</v>
+        <v>-37.247259674817</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>837041.55</v>
+        <v>834862.2</v>
       </c>
       <c r="N45" s="1">
-        <v>837041.55</v>
+        <v>834862.2</v>
       </c>
       <c r="O45" s="1">
-        <v>1.55</v>
+        <v>1.46</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>11.0</v>
+        <v>14305.0</v>
       </c>
       <c r="D46" s="1">
-        <v>4782.95</v>
+        <v>384.0</v>
       </c>
       <c r="E46" s="1">
-        <v>4779.2745454545</v>
+        <v>410.8591618315</v>
       </c>
       <c r="F46" t="s">
-        <v>8</v>
+        <v>125</v>
       </c>
       <c r="G46">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H46" s="1">
-        <v>52572.02</v>
+        <v>787768.23</v>
       </c>
       <c r="I46" s="1">
-        <v>40.43</v>
+        <v>-52691.25</v>
       </c>
       <c r="J46" s="1">
-        <v>0.076904026134054</v>
+        <v>-6.6886741548336</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>52612.45</v>
+        <v>735076.98</v>
       </c>
       <c r="N46" s="1">
-        <v>52612.45</v>
+        <v>735076.98</v>
       </c>
       <c r="O46" s="1">
-        <v>0.1</v>
+        <v>1.29</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>48000.0</v>
+        <v>490.0</v>
       </c>
       <c r="D47" s="1">
-        <v>17.52</v>
+        <v>4794.4</v>
       </c>
       <c r="E47" s="1">
-        <v>12.656293125</v>
+        <v>4792.0523265306</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>607502.07</v>
+        <v>2348105.64</v>
       </c>
       <c r="I47" s="1">
-        <v>233457.93</v>
+        <v>1150.36</v>
       </c>
       <c r="J47" s="1">
-        <v>38.429157945091</v>
+        <v>0.04899098151308</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>840960.0</v>
+        <v>2349256.0</v>
       </c>
       <c r="N47" s="1">
-        <v>840960.0</v>
+        <v>2349256.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.56</v>
+        <v>4.11</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>14200.0</v>
+        <v>40812.0</v>
       </c>
       <c r="D48" s="1">
-        <v>98.42</v>
+        <v>17.65</v>
       </c>
       <c r="E48" s="1">
-        <v>41.1559992958</v>
+        <v>12.6562932471</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>584415.19</v>
+        <v>516528.64</v>
       </c>
       <c r="I48" s="1">
-        <v>813148.81</v>
+        <v>203803.16</v>
       </c>
       <c r="J48" s="1">
-        <v>139.13889028107</v>
+        <v>39.456313593763</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1397564.0</v>
+        <v>720331.8</v>
       </c>
       <c r="N48" s="1">
-        <v>1397564.0</v>
+        <v>720331.8</v>
       </c>
       <c r="O48" s="1">
-        <v>2.59</v>
+        <v>1.26</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>9482.0</v>
+        <v>8575.0</v>
       </c>
       <c r="D49" s="1">
-        <v>166.44</v>
+        <v>127.4</v>
       </c>
       <c r="E49" s="1">
-        <v>165.1386859312</v>
+        <v>41.1559988338</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1565845.02</v>
+        <v>352912.69</v>
       </c>
       <c r="I49" s="1">
-        <v>12339.06</v>
+        <v>739542.31</v>
       </c>
       <c r="J49" s="1">
-        <v>0.78801285199987</v>
+        <v>209.55390127796</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1578184.08</v>
+        <v>1092455.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1578184.08</v>
+        <v>1092455.0</v>
       </c>
       <c r="O49" s="1">
-        <v>2.93</v>
+        <v>1.91</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>6669.0</v>
+        <v>6482.0</v>
       </c>
       <c r="D50" s="1">
-        <v>248.0</v>
+        <v>147.28</v>
       </c>
       <c r="E50" s="1">
-        <v>173.5984480432</v>
+        <v>165.1386855909</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1157728.05</v>
+        <v>1070428.96</v>
       </c>
       <c r="I50" s="1">
-        <v>496183.95</v>
+        <v>-115760.0</v>
       </c>
       <c r="J50" s="1">
-        <v>42.858419989047</v>
+        <v>-10.814356143728</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1653912.0</v>
+        <v>954668.96</v>
       </c>
       <c r="N50" s="1">
-        <v>1653912.0</v>
+        <v>954668.96</v>
       </c>
       <c r="O50" s="1">
-        <v>3.07</v>
+        <v>1.67</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>10000.0</v>
+        <v>6045.0</v>
       </c>
       <c r="D51" s="1">
-        <v>89.72</v>
+        <v>276.0</v>
       </c>
       <c r="E51" s="1">
-        <v>87.858566</v>
+        <v>173.5984483044</v>
       </c>
       <c r="F51" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G51">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>940072.64</v>
+        <v>1049402.62</v>
       </c>
       <c r="I51" s="1">
-        <v>52460.13</v>
+        <v>619017.38</v>
       </c>
       <c r="J51" s="1">
-        <v>5.5804336567013</v>
+        <v>58.987596200208</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>992532.77</v>
+        <v>1668420.0</v>
       </c>
       <c r="N51" s="1">
-        <v>992532.77</v>
+        <v>1668420.0</v>
       </c>
       <c r="O51" s="1">
-        <v>1.84</v>
+        <v>2.92</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>10000.0</v>
+        <v>8077.0</v>
       </c>
       <c r="D52" s="1">
-        <v>143.95</v>
+        <v>187.62</v>
       </c>
       <c r="E52" s="1">
-        <v>79.010458</v>
+        <v>79.0104580909</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>790104.58</v>
+        <v>638167.47</v>
       </c>
       <c r="I52" s="1">
-        <v>649395.42</v>
+        <v>877239.27</v>
       </c>
       <c r="J52" s="1">
-        <v>82.191071465501</v>
+        <v>137.46223542231</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1439500.0</v>
+        <v>1515406.74</v>
       </c>
       <c r="N52" s="1">
-        <v>1439500.0</v>
+        <v>1515406.74</v>
       </c>
       <c r="O52" s="1">
-        <v>2.67</v>
+        <v>2.65</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>25330.0</v>
+        <v>21704.0</v>
       </c>
       <c r="D53" s="1">
-        <v>28.605</v>
+        <v>43.38</v>
       </c>
       <c r="E53" s="1">
-        <v>25.806399921</v>
+        <v>25.8064002027</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>653676.11</v>
+        <v>560102.11</v>
       </c>
       <c r="I53" s="1">
-        <v>70888.54</v>
+        <v>381417.41</v>
       </c>
       <c r="J53" s="1">
-        <v>10.844597028336</v>
+        <v>68.097834875144</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>724564.65</v>
+        <v>941519.52</v>
       </c>
       <c r="N53" s="1">
-        <v>724564.65</v>
+        <v>941519.52</v>
       </c>
       <c r="O53" s="1">
-        <v>1.34</v>
+        <v>1.65</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>9000.0</v>
+        <v>8583.0</v>
       </c>
       <c r="D54" s="1">
-        <v>81.4</v>
+        <v>84.52</v>
       </c>
       <c r="E54" s="1">
-        <v>98.9639944444</v>
+        <v>98.9639939415</v>
       </c>
       <c r="F54" t="s">
         <v>36</v>
       </c>
       <c r="G54">
-        <v>0.9</v>
+        <v>0.92</v>
       </c>
       <c r="H54" s="1">
-        <v>959655.96</v>
+        <v>915191.9</v>
       </c>
       <c r="I54" s="1">
-        <v>-149212.9</v>
+        <v>-126932.46</v>
       </c>
       <c r="J54" s="1">
-        <v>-15.54858263997</v>
+        <v>-13.869491196327</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>810443.06</v>
+        <v>788259.44</v>
       </c>
       <c r="N54" s="1">
-        <v>810443.06</v>
+        <v>788259.44</v>
       </c>
       <c r="O54" s="1">
-        <v>1.5</v>
+        <v>1.38</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>3276.0</v>
+        <v>2700.0</v>
       </c>
       <c r="D55" s="1">
-        <v>249.6</v>
+        <v>239.0</v>
       </c>
       <c r="E55" s="1">
         <v>251.04</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>822407.04</v>
+        <v>677808.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-4717.44</v>
+        <v>-32508.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.5736137667304</v>
+        <v>-4.7960484384959</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>817689.6</v>
+        <v>645300.0</v>
       </c>
       <c r="N55" s="1">
-        <v>817689.6</v>
+        <v>645300.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.52</v>
+        <v>1.13</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>40000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>159.2</v>
+        <v>190.8</v>
       </c>
       <c r="E56" s="1">
-        <v>139.4397255</v>
+        <v>143.2166630303</v>
       </c>
       <c r="F56" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G56">
         <v>7.47</v>
       </c>
       <c r="H56" s="1">
-        <v>749038.49</v>
+        <v>634455.73</v>
       </c>
       <c r="I56" s="1">
-        <v>103192.8</v>
+        <v>208114.37</v>
       </c>
       <c r="J56" s="1">
-        <v>13.776701915545</v>
+        <v>32.802031750899</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>852231.29</v>
+        <v>842570.1</v>
       </c>
       <c r="N56" s="1">
-        <v>852231.29</v>
+        <v>842570.1</v>
       </c>
       <c r="O56" s="1">
-        <v>1.58</v>
+        <v>1.48</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>148</v>
       </c>
       <c r="B57" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="1">
-        <v>12000.0</v>
+        <v>15262.0</v>
       </c>
       <c r="D57" s="1">
-        <v>39.52</v>
+        <v>41.64</v>
       </c>
       <c r="E57" s="1">
-        <v>44.0763166667</v>
+        <v>43.6977696239</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>528915.8</v>
+        <v>666915.36</v>
       </c>
       <c r="I57" s="1">
-        <v>-54675.8</v>
+        <v>-31405.68</v>
       </c>
       <c r="J57" s="1">
-        <v>-10.337335356592</v>
+        <v>-4.7090953190822</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>474240.0</v>
+        <v>635509.68</v>
       </c>
       <c r="N57" s="1">
-        <v>474240.0</v>
+        <v>635509.68</v>
       </c>
       <c r="O57" s="1">
-        <v>0.88</v>
+        <v>1.11</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>