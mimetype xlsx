--- v3 (2026-07-24)
+++ v4 (2026-10-06)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU1209226700</t>
   </si>
   <si>
@@ -178,108 +178,108 @@
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>SE0020050417</t>
   </si>
   <si>
     <t>BOLIDEN</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>ES0105563003</t>
   </si>
   <si>
     <t>CORPORACION ACCIONA ENERGIAS RENOV</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>BE0003822393</t>
   </si>
   <si>
     <t>ELIA GROUP SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC CLASS A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>IT0000072170</t>
-[...2 lines deleted...]
-    <t>FINECOBANK BANCA FINECO</t>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
+  </si>
+  <si>
+    <t>NL0000008977</t>
+  </si>
+  <si>
+    <t>HEINEKEN HOLDING NV</t>
   </si>
   <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD NV</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
@@ -307,195 +307,189 @@
   <si>
     <t>KINGSPAN GROUP PLC</t>
   </si>
   <si>
     <t>DE000KGX8881</t>
   </si>
   <si>
     <t>KION GROUP AG</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NO0013536151</t>
   </si>
   <si>
     <t>KONGSBERG GRUPPEN</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>NO0013697029</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
-    <t>FI0009014575</t>
-[...2 lines deleted...]
-    <t>METSO CORPORATION</t>
+    <t>IT0004965148</t>
+  </si>
+  <si>
+    <t>MONCLER</t>
   </si>
   <si>
     <t>SE0009806607</t>
   </si>
   <si>
     <t>MUNTERS GROUP</t>
   </si>
   <si>
-    <t>DE0006452907</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
-    <t>NO0005052605</t>
-[...4 lines deleted...]
-  <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>DK0060336014</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>FR0000133308</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>DE0007165631</t>
+  </si>
+  <si>
+    <t>SARTORIUS PREF AG</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
-    <t>BE0003739530</t>
-[...2 lines deleted...]
-    <t>UCB SA</t>
+    <t>DE000SYM9999</t>
+  </si>
+  <si>
+    <t>SYMRISE AG</t>
+  </si>
+  <si>
+    <t>CH0012453913</t>
+  </si>
+  <si>
+    <t>TEMENOS AG</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>IT0005239360</t>
+  </si>
+  <si>
+    <t>UNICREDIT</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>AT0000937503</t>
   </si>
   <si>
     <t>VOESTALPINE AG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -816,3148 +810,3098 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>18192.85</v>
+      </c>
+      <c r="C2">
+        <v>174.03</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>3166188.12</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>3166188.12</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>24.38</v>
+      </c>
+      <c r="C3">
+        <v>19312.88</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>470848.09</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>470848.09</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1213.05</v>
+      </c>
+      <c r="C4">
+        <v>19961.36</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>24214122.28</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>24214122.28</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>3890.0</v>
+      </c>
+      <c r="C5">
+        <v>128.21</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>498727.04</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>498727.04</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>124792.88</v>
+      </c>
+      <c r="C6">
+        <v>124.03</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>15478001.05</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>15478001.05</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C7">
+        <v>121.66</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>12166.0</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>12166.0</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P57"/>
+  <dimension ref="A1:Z56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O57" sqref="O57"/>
+      <selection activeCell="N56" sqref="N56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="1">
+        <v>11409.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>87.1</v>
+      </c>
+      <c r="D2" s="1">
+        <v>72.1410421597</v>
+      </c>
+      <c r="E2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F2">
+        <v>0.92</v>
+      </c>
+      <c r="G2" s="1">
+        <v>889512.75</v>
+      </c>
+      <c r="H2" s="1">
+        <v>189566.3</v>
+      </c>
+      <c r="I2" s="1">
+        <v>21.311251581273</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1079079.05</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1079079.05</v>
+      </c>
+      <c r="N2" s="1">
+        <v>2.46</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>34</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="1">
+        <v>12435.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>54.94</v>
+      </c>
+      <c r="D3" s="1">
+        <v>89.2446602332</v>
+      </c>
+      <c r="E3" t="s">
         <v>36</v>
       </c>
-      <c r="G2">
+      <c r="F3">
         <v>0.92</v>
       </c>
-      <c r="H2" s="1">
-[...28 lines deleted...]
-      <c r="A3" t="s">
+      <c r="G3" s="1">
+        <v>1021539.29</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-279679.26</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-27.378218609683</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>741860.03</v>
+      </c>
+      <c r="M3" s="1">
+        <v>741860.03</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.69</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>37</v>
       </c>
-      <c r="B3" t="s">
-[...11 lines deleted...]
-      <c r="F3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="1">
+        <v>10498.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>69.46</v>
+      </c>
+      <c r="D4" s="1">
+        <v>64.7606467899</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>679857.27</v>
+      </c>
+      <c r="H4" s="1">
+        <v>49333.81</v>
+      </c>
+      <c r="I4" s="1">
+        <v>7.2564951758183</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>729191.08</v>
+      </c>
+      <c r="M4" s="1">
+        <v>729191.08</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1986.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>1628.4</v>
+      </c>
+      <c r="D5" s="1">
+        <v>647.6155639476</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1286164.51</v>
+      </c>
+      <c r="H5" s="1">
+        <v>1947837.89</v>
+      </c>
+      <c r="I5" s="1">
+        <v>151.44547022216</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>3234002.4</v>
+      </c>
+      <c r="M5" s="1">
+        <v>3234002.4</v>
+      </c>
+      <c r="N5" s="1">
+        <v>7.38</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="1">
+        <v>34253.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>194.75</v>
+      </c>
+      <c r="D6" s="1">
+        <v>155.7257399352</v>
+      </c>
+      <c r="E6" t="s">
+        <v>45</v>
+      </c>
+      <c r="F6">
+        <v>11.03</v>
+      </c>
+      <c r="G6" s="1">
+        <v>479349.74</v>
+      </c>
+      <c r="H6" s="1">
+        <v>125445.61</v>
+      </c>
+      <c r="I6" s="1">
+        <v>26.169954739101</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>604795.35</v>
+      </c>
+      <c r="M6" s="1">
+        <v>604795.35</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="1">
+        <v>23291.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>44.17</v>
+      </c>
+      <c r="D7" s="1">
+        <v>29.4360499764</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>685595.04</v>
+      </c>
+      <c r="H7" s="1">
+        <v>343168.43</v>
+      </c>
+      <c r="I7" s="1">
+        <v>50.054100449735</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1028763.47</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1028763.47</v>
+      </c>
+      <c r="N7" s="1">
+        <v>2.35</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="1">
+        <v>45319.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>22.78</v>
+      </c>
+      <c r="D8" s="1">
+        <v>12.7296014916</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>576892.81</v>
+      </c>
+      <c r="H8" s="1">
+        <v>455474.01</v>
+      </c>
+      <c r="I8" s="1">
+        <v>78.952970483373</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1032366.82</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1032366.82</v>
+      </c>
+      <c r="N8" s="1">
+        <v>2.35</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="1">
+        <v>9590.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>532.2</v>
+      </c>
+      <c r="D9" s="1">
+        <v>405.2261564129</v>
+      </c>
+      <c r="E9" t="s">
+        <v>45</v>
+      </c>
+      <c r="F9">
+        <v>11.03</v>
+      </c>
+      <c r="G9" s="1">
+        <v>351064.2</v>
+      </c>
+      <c r="H9" s="1">
+        <v>111663.86</v>
+      </c>
+      <c r="I9" s="1">
+        <v>31.807247791145</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>462728.06</v>
+      </c>
+      <c r="M9" s="1">
+        <v>462728.06</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="1">
+        <v>78684.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>12.735</v>
+      </c>
+      <c r="D10" s="1">
+        <v>9.2053999542</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>724317.69</v>
+      </c>
+      <c r="H10" s="1">
+        <v>277723.05</v>
+      </c>
+      <c r="I10" s="1">
+        <v>38.342712574092</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1002040.74</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1002040.74</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.29</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="1">
+        <v>9702.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>79.18</v>
+      </c>
+      <c r="D11" s="1">
+        <v>66.9618542569</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>649663.91</v>
+      </c>
+      <c r="H11" s="1">
+        <v>118540.45</v>
+      </c>
+      <c r="I11" s="1">
+        <v>18.246426833222</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>768204.36</v>
+      </c>
+      <c r="M11" s="1">
+        <v>768204.36</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.75</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="1">
+        <v>11549.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>22.72</v>
+      </c>
+      <c r="D12" s="1">
+        <v>22.8259000779</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>263616.32</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-1223.04</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-0.46394699690823</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>262393.28</v>
+      </c>
+      <c r="M12" s="1">
+        <v>262393.28</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="1">
+        <v>13732.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>72.5</v>
+      </c>
+      <c r="D13" s="1">
+        <v>63.08263545</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>866250.75</v>
+      </c>
+      <c r="H13" s="1">
+        <v>129319.25</v>
+      </c>
+      <c r="I13" s="1">
+        <v>14.92861622342</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>995570.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>995570.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>2.27</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="1">
+        <v>4582.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>138.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>87.8658882584</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>402601.5</v>
+      </c>
+      <c r="H14" s="1">
+        <v>229714.5</v>
+      </c>
+      <c r="I14" s="1">
+        <v>57.057537043454</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>632316.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>632316.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="1">
+        <v>99638.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>10.146</v>
+      </c>
+      <c r="D15" s="1">
+        <v>6.4660968707</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>644268.96</v>
+      </c>
+      <c r="H15" s="1">
+        <v>366658.19</v>
+      </c>
+      <c r="I15" s="1">
+        <v>56.91073336825</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1010927.15</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1010927.15</v>
+      </c>
+      <c r="N15" s="1">
+        <v>2.31</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="1">
+        <v>29117.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>266.1</v>
+      </c>
+      <c r="D16" s="1">
+        <v>231.7977676272</v>
+      </c>
+      <c r="E16" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16">
+        <v>11.03</v>
+      </c>
+      <c r="G16" s="1">
+        <v>633970.67</v>
+      </c>
+      <c r="H16" s="1">
+        <v>68492.99</v>
+      </c>
+      <c r="I16" s="1">
+        <v>10.803810529594</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>702463.66</v>
+      </c>
+      <c r="M16" s="1">
+        <v>702463.66</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="1">
+        <v>7669.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>118.9</v>
+      </c>
+      <c r="D17" s="1">
+        <v>57.4077259095</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>440259.85</v>
+      </c>
+      <c r="H17" s="1">
+        <v>471584.25</v>
+      </c>
+      <c r="I17" s="1">
+        <v>107.11497993742</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>911844.1</v>
+      </c>
+      <c r="M17" s="1">
+        <v>911844.1</v>
+      </c>
+      <c r="N17" s="1">
+        <v>2.08</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="1">
+        <v>3706.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>172.6</v>
+      </c>
+      <c r="D18" s="1">
+        <v>274.9828116568</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1019086.3</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-379430.7</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-37.23244047143</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>639655.6</v>
+      </c>
+      <c r="M18" s="1">
+        <v>639655.6</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1">
+        <v>7838.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>75.65</v>
+      </c>
+      <c r="D19" s="1">
+        <v>73.5543199796</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>576518.76</v>
+      </c>
+      <c r="H19" s="1">
+        <v>16425.94</v>
+      </c>
+      <c r="I19" s="1">
+        <v>2.8491596700166</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>592944.7</v>
+      </c>
+      <c r="M19" s="1">
+        <v>592944.7</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="1">
+        <v>6468.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>68.2</v>
+      </c>
+      <c r="D20" s="1">
+        <v>69.0004993816</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>446295.23</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-5177.63</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-1.1601356348801</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>441117.6</v>
+      </c>
+      <c r="M20" s="1">
+        <v>441117.6</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="1">
+        <v>4505.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>85.08</v>
+      </c>
+      <c r="D21" s="1">
+        <v>114.8940887902</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>517597.87</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-134312.47</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-25.949192951663</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>383285.4</v>
+      </c>
+      <c r="M21" s="1">
+        <v>383285.4</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="1">
+        <v>10875.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>77.21</v>
+      </c>
+      <c r="D22" s="1">
+        <v>33.2524772414</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>361620.69</v>
+      </c>
+      <c r="H22" s="1">
+        <v>478038.06</v>
+      </c>
+      <c r="I22" s="1">
+        <v>132.19322710766</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>839658.75</v>
+      </c>
+      <c r="M22" s="1">
+        <v>839658.75</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.92</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" s="1">
+        <v>41425.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>28.72</v>
+      </c>
+      <c r="D23" s="1">
+        <v>17.5699097164</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>727833.51</v>
+      </c>
+      <c r="H23" s="1">
+        <v>461892.49</v>
+      </c>
+      <c r="I23" s="1">
+        <v>63.461283886201</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1189726.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1189726.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.71</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" s="1">
+        <v>185315.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>6.237</v>
+      </c>
+      <c r="D24" s="1">
+        <v>3.2505653077</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>602378.51</v>
+      </c>
+      <c r="H24" s="1">
+        <v>553431.15</v>
+      </c>
+      <c r="I24" s="1">
+        <v>91.874318358402</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1155809.66</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1155809.66</v>
+      </c>
+      <c r="N24" s="1">
+        <v>2.64</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" s="1">
+        <v>7267.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>121.1</v>
+      </c>
+      <c r="D25" s="1">
+        <v>73.4813361772</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>533988.87</v>
+      </c>
+      <c r="H25" s="1">
+        <v>346044.83</v>
+      </c>
+      <c r="I25" s="1">
+        <v>64.803753306693</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>880033.7</v>
+      </c>
+      <c r="M25" s="1">
+        <v>880033.7</v>
+      </c>
+      <c r="N25" s="1">
+        <v>2.01</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1922.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>249.7</v>
+      </c>
+      <c r="D26" s="1">
+        <v>301.8693496358</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>580192.89</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-100269.49</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-17.282095614788</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>479923.4</v>
+      </c>
+      <c r="M26" s="1">
+        <v>479923.4</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="1">
+        <v>11048.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>82.45</v>
+      </c>
+      <c r="D27" s="1">
+        <v>75.565455286</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>834847.15</v>
+      </c>
+      <c r="H27" s="1">
+        <v>76060.45</v>
+      </c>
+      <c r="I27" s="1">
+        <v>9.1107036779128</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>910907.6</v>
+      </c>
+      <c r="M27" s="1">
+        <v>910907.6</v>
+      </c>
+      <c r="N27" s="1">
+        <v>2.08</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="1">
+        <v>5395.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>80.75</v>
+      </c>
+      <c r="D28" s="1">
+        <v>67.1233549583</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>362130.5</v>
+      </c>
+      <c r="H28" s="1">
+        <v>73515.75</v>
+      </c>
+      <c r="I28" s="1">
+        <v>20.300899813741</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>435646.25</v>
+      </c>
+      <c r="M28" s="1">
+        <v>435646.25</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" s="1">
+        <v>11890.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>43.84</v>
+      </c>
+      <c r="D29" s="1">
+        <v>43.5108553406</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>517344.07</v>
+      </c>
+      <c r="H29" s="1">
+        <v>3913.53</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.756465614847</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>521257.6</v>
+      </c>
+      <c r="M29" s="1">
+        <v>521257.6</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" s="1">
+        <v>4764.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>108.2</v>
+      </c>
+      <c r="D30" s="1">
+        <v>75.4941855584</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>359654.3</v>
+      </c>
+      <c r="H30" s="1">
+        <v>155810.5</v>
+      </c>
+      <c r="I30" s="1">
+        <v>43.322295882463</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>515464.8</v>
+      </c>
+      <c r="M30" s="1">
+        <v>515464.8</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" s="1">
+        <v>20308.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>331.2</v>
+      </c>
+      <c r="D31" s="1">
+        <v>257.1978530628</v>
+      </c>
+      <c r="E31" t="s">
+        <v>96</v>
+      </c>
+      <c r="F31">
+        <v>11.23</v>
+      </c>
+      <c r="G31" s="1">
+        <v>453157.98</v>
+      </c>
+      <c r="H31" s="1">
+        <v>145678.32</v>
+      </c>
+      <c r="I31" s="1">
+        <v>32.147358411298</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>598836.3</v>
+      </c>
+      <c r="M31" s="1">
+        <v>598836.3</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" s="1">
+        <v>107676.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>4.177</v>
+      </c>
+      <c r="D32" s="1">
+        <v>3.6279745719</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>390645.79</v>
+      </c>
+      <c r="H32" s="1">
+        <v>59116.86</v>
+      </c>
+      <c r="I32" s="1">
+        <v>15.133110739527</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>449762.65</v>
+      </c>
+      <c r="M32" s="1">
+        <v>449762.65</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" s="1">
+        <v>6292.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>177.6</v>
+      </c>
+      <c r="D33" s="1">
+        <v>156.9925222505</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>987796.95</v>
+      </c>
+      <c r="H33" s="1">
+        <v>129662.25</v>
+      </c>
+      <c r="I33" s="1">
+        <v>13.126407203424</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1117459.2</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1117459.2</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.55</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="1">
+        <v>4040.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>143.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>130.8170024752</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>528500.69</v>
+      </c>
+      <c r="H34" s="1">
+        <v>49219.31</v>
+      </c>
+      <c r="I34" s="1">
+        <v>9.313007708656</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>577720.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>577720.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1343.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>580.4</v>
+      </c>
+      <c r="D35" s="1">
+        <v>525.6253462398</v>
+      </c>
+      <c r="E35" t="s">
         <v>36</v>
       </c>
-      <c r="G3">
+      <c r="F35">
         <v>0.92</v>
       </c>
-      <c r="H3" s="1">
-[...143 lines deleted...]
-      <c r="F6" t="s">
+      <c r="G35" s="1">
+        <v>734288.07</v>
+      </c>
+      <c r="H35" s="1">
+        <v>112141.73</v>
+      </c>
+      <c r="I35" s="1">
+        <v>15.272171043171</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>846429.8</v>
+      </c>
+      <c r="M35" s="1">
+        <v>846429.8</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.93</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="1">
+        <v>3216.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>378.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>345.3921672886</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1110781.21</v>
+      </c>
+      <c r="H36" s="1">
+        <v>104866.79</v>
+      </c>
+      <c r="I36" s="1">
+        <v>9.4408141815795</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1215648.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1215648.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>2.77</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2236.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>491.4</v>
+      </c>
+      <c r="D37" s="1">
+        <v>616.1762209302</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1377770.03</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-278999.63</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-20.250087019239</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1098770.4</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1098770.4</v>
+      </c>
+      <c r="N37" s="1">
+        <v>2.51</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="1">
+        <v>4793.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>142.8</v>
+      </c>
+      <c r="D38" s="1">
+        <v>148.6103630294</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>712289.47</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-27849.07</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-3.9097966729734</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>684440.4</v>
+      </c>
+      <c r="M38" s="1">
+        <v>684440.4</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" s="1">
+        <v>12867.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>51.14</v>
+      </c>
+      <c r="D39" s="1">
+        <v>54.994399627</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>707612.94</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-49594.56</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-7.0087129836829</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>658018.38</v>
+      </c>
+      <c r="M39" s="1">
+        <v>658018.38</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="1">
+        <v>23334.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>174.1</v>
+      </c>
+      <c r="D40" s="1">
+        <v>166.9426999229</v>
+      </c>
+      <c r="E40" t="s">
         <v>45</v>
       </c>
-      <c r="G6">
-[...1273 lines deleted...]
-      <c r="O31" s="1">
+      <c r="F40">
+        <v>11.03</v>
+      </c>
+      <c r="G40" s="1">
+        <v>356236.04</v>
+      </c>
+      <c r="H40" s="1">
+        <v>12079.74</v>
+      </c>
+      <c r="I40" s="1">
+        <v>3.3909370876681</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>368315.78</v>
+      </c>
+      <c r="M40" s="1">
+        <v>368315.78</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="1">
+        <v>52085.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>11.03</v>
+      </c>
+      <c r="D41" s="1">
+        <v>6.8528000384</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>356928.09</v>
+      </c>
+      <c r="H41" s="1">
+        <v>217569.46</v>
+      </c>
+      <c r="I41" s="1">
+        <v>60.956104631608</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>574497.55</v>
+      </c>
+      <c r="M41" s="1">
+        <v>574497.55</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B42" s="1">
+        <v>19684.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>321.1</v>
+      </c>
+      <c r="D42" s="1">
+        <v>413.6543207681</v>
+      </c>
+      <c r="E42" t="s">
+        <v>119</v>
+      </c>
+      <c r="F42">
+        <v>7.47</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1091149.4</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-245553.63</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-22.504125466229</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>845595.77</v>
+      </c>
+      <c r="M42" s="1">
+        <v>845595.77</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.93</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" s="1">
+        <v>116.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>4816.02</v>
+      </c>
+      <c r="D43" s="1">
+        <v>4811.0144827586</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>558077.68</v>
+      </c>
+      <c r="H43" s="1">
+        <v>580.64</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0.1040428637103</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>558658.32</v>
+      </c>
+      <c r="M43" s="1">
+        <v>558658.32</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>123</v>
+      </c>
+      <c r="B44" s="1">
+        <v>5542.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>143.25</v>
+      </c>
+      <c r="D44" s="1">
+        <v>41.1559978347</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>228086.54</v>
+      </c>
+      <c r="H44" s="1">
+        <v>565804.96</v>
+      </c>
+      <c r="I44" s="1">
+        <v>248.06591392898</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>793891.5</v>
+      </c>
+      <c r="M44" s="1">
+        <v>793891.5</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1.81</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" s="1">
+        <v>5211.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>140.06</v>
+      </c>
+      <c r="D45" s="1">
+        <v>165.138685473</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>860537.69</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-130685.03</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-15.186438841511</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>729852.66</v>
+      </c>
+      <c r="M45" s="1">
+        <v>729852.66</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46" s="1">
+        <v>2186.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>229.9</v>
+      </c>
+      <c r="D46" s="1">
+        <v>231.5468389753</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>506161.39</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-3599.99</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-0.71123362451648</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>502561.4</v>
+      </c>
+      <c r="M46" s="1">
+        <v>502561.4</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47" s="1">
+        <v>4860.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>278.35</v>
+      </c>
+      <c r="D47" s="1">
+        <v>173.5984465021</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>843688.45</v>
+      </c>
+      <c r="H47" s="1">
+        <v>509092.55</v>
+      </c>
+      <c r="I47" s="1">
+        <v>60.341296600659</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1352781.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1352781.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>3.09</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>131</v>
+      </c>
+      <c r="B48" s="1">
+        <v>6492.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>170.44</v>
+      </c>
+      <c r="D48" s="1">
+        <v>79.0104574861</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>512935.89</v>
+      </c>
+      <c r="H48" s="1">
+        <v>593560.59</v>
+      </c>
+      <c r="I48" s="1">
+        <v>115.71828011489</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>1106496.48</v>
+      </c>
+      <c r="M48" s="1">
+        <v>1106496.48</v>
+      </c>
+      <c r="N48" s="1">
+        <v>2.52</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49" s="1">
+        <v>9431.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>63.47</v>
+      </c>
+      <c r="D49" s="1">
+        <v>25.8064001697</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>243380.16</v>
+      </c>
+      <c r="H49" s="1">
+        <v>355205.41</v>
+      </c>
+      <c r="I49" s="1">
+        <v>145.94674027661</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>598585.57</v>
+      </c>
+      <c r="M49" s="1">
+        <v>598585.57</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>135</v>
+      </c>
+      <c r="B50" s="1">
+        <v>6309.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>108.35</v>
+      </c>
+      <c r="D50" s="1">
+        <v>98.9639942939</v>
+      </c>
+      <c r="E50" t="s">
+        <v>36</v>
+      </c>
+      <c r="F50">
+        <v>0.92</v>
+      </c>
+      <c r="G50" s="1">
+        <v>672718.83</v>
+      </c>
+      <c r="H50" s="1">
+        <v>69576.91</v>
+      </c>
+      <c r="I50" s="1">
+        <v>10.342643448824</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>742295.74</v>
+      </c>
+      <c r="M50" s="1">
+        <v>742295.74</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.69</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>137</v>
+      </c>
+      <c r="B51" s="1">
+        <v>6092.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>89.74</v>
+      </c>
+      <c r="D51" s="1">
+        <v>80.0622012475</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>487738.93</v>
+      </c>
+      <c r="H51" s="1">
+        <v>58957.15</v>
+      </c>
+      <c r="I51" s="1">
+        <v>12.087849948742</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>546696.08</v>
+      </c>
+      <c r="M51" s="1">
+        <v>546696.08</v>
+      </c>
+      <c r="N51" s="1">
         <v>1.25</v>
       </c>
-      <c r="P31">
-[...219 lines deleted...]
-      <c r="F36" t="s">
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>139</v>
+      </c>
+      <c r="B52" s="1">
+        <v>6007.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>70.55</v>
+      </c>
+      <c r="D52" s="1">
+        <v>69.518223739</v>
+      </c>
+      <c r="E52" t="s">
         <v>36</v>
       </c>
-      <c r="G36">
+      <c r="F52">
         <v>0.92</v>
       </c>
-      <c r="H36" s="1">
-[...328 lines deleted...]
-      <c r="A43" t="s">
+      <c r="G52" s="1">
+        <v>454407.72</v>
+      </c>
+      <c r="H52" s="1">
+        <v>5787.58</v>
+      </c>
+      <c r="I52" s="1">
+        <v>1.2736535374003</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>460195.3</v>
+      </c>
+      <c r="M52" s="1">
+        <v>460195.3</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>141</v>
+      </c>
+      <c r="B53" s="1">
+        <v>2086.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>241.1</v>
+      </c>
+      <c r="D53" s="1">
+        <v>236.3011313519</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>492924.16</v>
+      </c>
+      <c r="H53" s="1">
+        <v>10010.44</v>
+      </c>
+      <c r="I53" s="1">
+        <v>2.0308276226509</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>502934.6</v>
+      </c>
+      <c r="M53" s="1">
+        <v>502934.6</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>143</v>
+      </c>
+      <c r="B54" s="1">
+        <v>10721.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>81.82</v>
+      </c>
+      <c r="D54" s="1">
+        <v>78.7805624475</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>844606.41</v>
+      </c>
+      <c r="H54" s="1">
+        <v>32585.81</v>
+      </c>
+      <c r="I54" s="1">
+        <v>3.8581059312586</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>877192.22</v>
+      </c>
+      <c r="M54" s="1">
+        <v>877192.22</v>
+      </c>
+      <c r="N54" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>145</v>
+      </c>
+      <c r="B55" s="1">
+        <v>28621.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>184.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>145.2055316027</v>
+      </c>
+      <c r="E55" t="s">
         <v>119</v>
       </c>
-      <c r="B43" t="s">
-[...114 lines deleted...]
-      <c r="G45">
+      <c r="F55">
         <v>7.47</v>
       </c>
-      <c r="H45" s="1">
-[...478 lines deleted...]
-      <c r="A55" t="s">
+      <c r="G55" s="1">
+        <v>557744.83</v>
+      </c>
+      <c r="H55" s="1">
+        <v>146805.08</v>
+      </c>
+      <c r="I55" s="1">
+        <v>26.321190641964</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>704549.91</v>
+      </c>
+      <c r="M55" s="1">
+        <v>704549.91</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
         <v>144</v>
       </c>
-      <c r="B55" t="s">
-[...45 lines deleted...]
-    <row r="56" spans="1:16">
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
+        <v>147</v>
+      </c>
+      <c r="B56" s="1">
+        <v>6786.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>43.56</v>
+      </c>
+      <c r="D56" s="1">
+        <v>44.2859401709</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>300524.39</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-4926.23</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-1.6392113798151</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>295598.16</v>
+      </c>
+      <c r="M56" s="1">
+        <v>295598.16</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
         <v>146</v>
-      </c>
-[...93 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">