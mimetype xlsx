--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU1209226700</t>
   </si>
   <si>
@@ -121,56 +121,62 @@
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
-    <t>ALCON AG</t>
+    <t>ALCON INC</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
+    <t>BE0974293251</t>
+  </si>
+  <si>
+    <t>ANHEUSER-BUSCH INBEV SA</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
@@ -382,50 +388,56 @@
   <si>
     <t>NEMETSCHEK</t>
   </si>
   <si>
     <t>NO0005052605</t>
   </si>
   <si>
     <t>NORSK HYDRO</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>CH1256740924</t>
@@ -440,50 +452,56 @@
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
+  </si>
+  <si>
+    <t>AT0000937503</t>
+  </si>
+  <si>
+    <t>VOESTALPINE AG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -847,241 +865,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>14088.97</v>
+        <v>14512.79</v>
       </c>
       <c r="D2">
-        <v>159.8</v>
+        <v>162.16</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2251432.89</v>
+        <v>2353419.54</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2251432.89</v>
+        <v>2353419.54</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9.82</v>
       </c>
       <c r="D3">
-        <v>17672.21</v>
+        <v>17942.01</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>173541.06</v>
+        <v>176190.5</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>173541.06</v>
+        <v>176190.5</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2480.05</v>
+        <v>2250.05</v>
       </c>
       <c r="D4">
-        <v>18247.36</v>
+        <v>18528.52</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>45254365.99</v>
+        <v>41690088.86</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>45254365.99</v>
+        <v>41690088.86</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2138.0</v>
+        <v>3043.0</v>
       </c>
       <c r="D5">
-        <v>117.15</v>
+        <v>118.96</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>250457.86</v>
+        <v>361987.88</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>250457.86</v>
+        <v>361987.88</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>114326.65</v>
+        <v>117639.55</v>
       </c>
       <c r="D6">
-        <v>113.79</v>
+        <v>115.49</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13009453.88</v>
+        <v>13585755.63</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13009453.88</v>
+        <v>13585755.63</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>111.71</v>
+        <v>113.42</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11170.51</v>
+        <v>11341.88</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11170.51</v>
+        <v>11341.88</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P53"/>
+  <dimension ref="A1:P56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O53" sqref="O53"/>
+      <selection activeCell="O56" sqref="O56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1103,2636 +1121,2786 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>20000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>60.74</v>
+        <v>66.86</v>
       </c>
       <c r="E2" s="1">
         <v>89.2446605</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H2" s="1">
         <v>1643006.5</v>
       </c>
       <c r="I2" s="1">
-        <v>-317239.83</v>
+        <v>-170400.37</v>
       </c>
       <c r="J2" s="1">
-        <v>-19.308495127682</v>
+        <v>-10.371253552557</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1325766.67</v>
+        <v>1472606.13</v>
       </c>
       <c r="N2" s="1">
-        <v>1325766.67</v>
+        <v>1472606.13</v>
       </c>
       <c r="O2" s="1">
-        <v>2.18</v>
+        <v>2.53</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
-        <v>3150.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1193.8</v>
+        <v>68.82</v>
       </c>
       <c r="E3" s="1">
-        <v>647.6155650794</v>
+        <v>67.3815571429</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>2039989.03</v>
+        <v>943341.8</v>
       </c>
       <c r="I3" s="1">
-        <v>1720480.97</v>
+        <v>20138.2</v>
       </c>
       <c r="J3" s="1">
-        <v>84.337755973129</v>
+        <v>2.134772359287</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3760470.0</v>
+        <v>963480.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3760470.0</v>
+        <v>963480.0</v>
       </c>
       <c r="O3" s="1">
-        <v>6.17</v>
+        <v>1.66</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
-        <v>60000.0</v>
+        <v>2944.0</v>
       </c>
       <c r="D4" s="1">
-        <v>187.95</v>
+        <v>1233.4</v>
       </c>
       <c r="E4" s="1">
-        <v>155.72574</v>
+        <v>647.6155638587</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="G4">
-        <v>10.66</v>
+        <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>839663.22</v>
+        <v>1906580.22</v>
       </c>
       <c r="I4" s="1">
-        <v>218018.27</v>
+        <v>1724549.38</v>
       </c>
       <c r="J4" s="1">
-        <v>25.964966049126</v>
+        <v>90.452495096168</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1057681.49</v>
+        <v>3631129.6</v>
       </c>
       <c r="N4" s="1">
-        <v>1057681.49</v>
+        <v>3631129.6</v>
       </c>
       <c r="O4" s="1">
-        <v>1.74</v>
+        <v>6.24</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" t="s">
         <v>42</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="D5" s="1">
+        <v>195.05</v>
+      </c>
+      <c r="E5" s="1">
+        <v>155.72574</v>
+      </c>
+      <c r="F5" t="s">
         <v>43</v>
       </c>
-      <c r="C5" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G5">
-        <v>1.0</v>
+        <v>10.65</v>
       </c>
       <c r="H5" s="1">
-        <v>1159868.67</v>
+        <v>839663.22</v>
       </c>
       <c r="I5" s="1">
-        <v>402854.31</v>
+        <v>258900.56</v>
       </c>
       <c r="J5" s="1">
-        <v>34.732752114082</v>
+        <v>30.833857412499</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1562722.98</v>
+        <v>1098563.78</v>
       </c>
       <c r="N5" s="1">
-        <v>1562722.98</v>
+        <v>1098563.78</v>
       </c>
       <c r="O5" s="1">
-        <v>2.56</v>
+        <v>1.89</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="1">
-        <v>73000.0</v>
+        <v>39403.0</v>
       </c>
       <c r="D6" s="1">
-        <v>20.19</v>
+        <v>41.46</v>
       </c>
       <c r="E6" s="1">
-        <v>11.9558472603</v>
+        <v>29.4360497932</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>872776.85</v>
+        <v>1159868.67</v>
       </c>
       <c r="I6" s="1">
-        <v>601093.15</v>
+        <v>473779.71</v>
       </c>
       <c r="J6" s="1">
-        <v>68.871344376286</v>
+        <v>40.847703042104</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1473870.0</v>
+        <v>1633648.38</v>
       </c>
       <c r="N6" s="1">
-        <v>1473870.0</v>
+        <v>1633648.38</v>
       </c>
       <c r="O6" s="1">
-        <v>2.42</v>
+        <v>2.81</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
-        <v>13500.0</v>
+        <v>67837.0</v>
       </c>
       <c r="D7" s="1">
-        <v>624.8</v>
+        <v>19.75</v>
       </c>
       <c r="E7" s="1">
-        <v>322.7027696296</v>
+        <v>11.9558472515</v>
       </c>
       <c r="F7" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="G7">
-        <v>10.66</v>
+        <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>387234.94</v>
+        <v>811048.81</v>
       </c>
       <c r="I7" s="1">
-        <v>403873.67</v>
+        <v>528731.94</v>
       </c>
       <c r="J7" s="1">
-        <v>104.29680493191</v>
+        <v>65.191136893475</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>791108.61</v>
+        <v>1339780.75</v>
       </c>
       <c r="N7" s="1">
-        <v>791108.61</v>
+        <v>1339780.75</v>
       </c>
       <c r="O7" s="1">
-        <v>1.3</v>
+        <v>2.3</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>114452.0</v>
+        <v>11113.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.87</v>
+        <v>717.4</v>
       </c>
       <c r="E8" s="1">
-        <v>9.205399993</v>
+        <v>322.7027697291</v>
       </c>
       <c r="F8" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G8">
-        <v>1.0</v>
+        <v>10.65</v>
       </c>
       <c r="H8" s="1">
-        <v>1053576.44</v>
+        <v>318766.07</v>
       </c>
       <c r="I8" s="1">
-        <v>190516.8</v>
+        <v>429611.5</v>
       </c>
       <c r="J8" s="1">
-        <v>18.082864495337</v>
+        <v>134.77328374378</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1244093.24</v>
+        <v>748377.57</v>
       </c>
       <c r="N8" s="1">
-        <v>1244093.24</v>
+        <v>748377.57</v>
       </c>
       <c r="O8" s="1">
-        <v>2.04</v>
+        <v>1.29</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>5400.0</v>
+        <v>114452.0</v>
       </c>
       <c r="D9" s="1">
-        <v>115.4</v>
+        <v>10.52</v>
       </c>
       <c r="E9" s="1">
-        <v>172.892437037</v>
+        <v>9.205399993</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>933619.16</v>
+        <v>1053576.44</v>
       </c>
       <c r="I9" s="1">
-        <v>-310459.16</v>
+        <v>150458.6</v>
       </c>
       <c r="J9" s="1">
-        <v>-33.25329784363</v>
+        <v>14.280748343234</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>623160.0</v>
+        <v>1204035.04</v>
       </c>
       <c r="N9" s="1">
-        <v>623160.0</v>
+        <v>1204035.04</v>
       </c>
       <c r="O9" s="1">
-        <v>1.02</v>
+        <v>2.07</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
-        <v>9200.0</v>
+        <v>5400.0</v>
       </c>
       <c r="D10" s="1">
-        <v>88.34</v>
+        <v>106.95</v>
       </c>
       <c r="E10" s="1">
-        <v>62.054675</v>
+        <v>172.892437037</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>570903.01</v>
+        <v>933619.16</v>
       </c>
       <c r="I10" s="1">
-        <v>241824.99</v>
+        <v>-356089.16</v>
       </c>
       <c r="J10" s="1">
-        <v>42.358331584204</v>
+        <v>-38.140729673971</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>812728.0</v>
+        <v>577530.0</v>
       </c>
       <c r="N10" s="1">
-        <v>812728.0</v>
+        <v>577530.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.33</v>
+        <v>0.99</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>40504.0</v>
+        <v>9200.0</v>
       </c>
       <c r="D11" s="1">
-        <v>21.28</v>
+        <v>86.24</v>
       </c>
       <c r="E11" s="1">
-        <v>24.0253616927</v>
+        <v>62.054675</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>973123.25</v>
+        <v>570903.01</v>
       </c>
       <c r="I11" s="1">
-        <v>-111198.13</v>
+        <v>222504.99</v>
       </c>
       <c r="J11" s="1">
-        <v>-11.426931788959</v>
+        <v>38.974219105974</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>861925.12</v>
+        <v>793408.0</v>
       </c>
       <c r="N11" s="1">
-        <v>861925.12</v>
+        <v>793408.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.41</v>
+        <v>1.36</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>25055.0</v>
+        <v>40504.0</v>
       </c>
       <c r="D12" s="1">
-        <v>69.16</v>
+        <v>22.1</v>
       </c>
       <c r="E12" s="1">
-        <v>62.5046469767</v>
+        <v>24.0253616927</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1566053.93</v>
+        <v>973123.25</v>
       </c>
       <c r="I12" s="1">
-        <v>166749.87</v>
+        <v>-77984.85</v>
       </c>
       <c r="J12" s="1">
-        <v>10.647773158106</v>
+        <v>-8.0138718296989</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1732803.8</v>
+        <v>895138.4</v>
       </c>
       <c r="N12" s="1">
-        <v>1732803.8</v>
+        <v>895138.4</v>
       </c>
       <c r="O12" s="1">
-        <v>2.84</v>
+        <v>1.54</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>18000.0</v>
+        <v>22144.0</v>
       </c>
       <c r="D13" s="1">
-        <v>22.25</v>
+        <v>72.64</v>
       </c>
       <c r="E13" s="1">
-        <v>37.7029705556</v>
+        <v>62.5046468569</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>678653.47</v>
+        <v>1384102.9</v>
       </c>
       <c r="I13" s="1">
-        <v>-278153.47</v>
+        <v>224437.26</v>
       </c>
       <c r="J13" s="1">
-        <v>-40.986082337426</v>
+        <v>16.215359421615</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>400500.0</v>
+        <v>1608540.16</v>
       </c>
       <c r="N13" s="1">
-        <v>400500.0</v>
+        <v>1608540.16</v>
       </c>
       <c r="O13" s="1">
-        <v>0.66</v>
+        <v>2.76</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>5700.0</v>
+        <v>18000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>125.9</v>
+        <v>18.55</v>
       </c>
       <c r="E14" s="1">
-        <v>87.8658894737</v>
+        <v>37.7029705556</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>500835.57</v>
+        <v>678653.47</v>
       </c>
       <c r="I14" s="1">
-        <v>216794.43</v>
+        <v>-344753.47</v>
       </c>
       <c r="J14" s="1">
-        <v>43.286548117978</v>
+        <v>-50.799632690304</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>717630.0</v>
+        <v>333900.0</v>
       </c>
       <c r="N14" s="1">
-        <v>717630.0</v>
+        <v>333900.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.18</v>
+        <v>0.57</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>157000.0</v>
+        <v>5700.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.478</v>
+        <v>134.8</v>
       </c>
       <c r="E15" s="1">
-        <v>6.4660969427</v>
+        <v>87.8658894737</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1015177.22</v>
+        <v>500835.57</v>
       </c>
       <c r="I15" s="1">
-        <v>472868.78</v>
+        <v>267524.43</v>
       </c>
       <c r="J15" s="1">
-        <v>46.579924242193</v>
+        <v>53.41562101909</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1488046.0</v>
+        <v>768360.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1488046.0</v>
+        <v>768360.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.44</v>
+        <v>1.32</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
-        <v>30000.0</v>
+        <v>157000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>269.1</v>
+        <v>10.194</v>
       </c>
       <c r="E16" s="1">
-        <v>227.3515</v>
+        <v>6.4660969427</v>
       </c>
       <c r="F16" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="G16">
-        <v>10.66</v>
+        <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>644146.48</v>
+        <v>1015177.22</v>
       </c>
       <c r="I16" s="1">
-        <v>113028.53</v>
+        <v>585280.78</v>
       </c>
       <c r="J16" s="1">
-        <v>17.547022844866</v>
+        <v>57.653064752576</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>757175.01</v>
+        <v>1600458.0</v>
       </c>
       <c r="N16" s="1">
-        <v>757175.01</v>
+        <v>1600458.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.24</v>
+        <v>2.75</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>13310.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>107.0</v>
+        <v>271.9</v>
       </c>
       <c r="E17" s="1">
-        <v>53.3615845229</v>
+        <v>227.3515</v>
       </c>
       <c r="F17" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G17">
-        <v>1.0</v>
+        <v>10.65</v>
       </c>
       <c r="H17" s="1">
-        <v>710242.69</v>
+        <v>644146.48</v>
       </c>
       <c r="I17" s="1">
-        <v>713927.31</v>
+        <v>121553.32</v>
       </c>
       <c r="J17" s="1">
-        <v>100.5187832345</v>
+        <v>18.870446982804</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1424170.0</v>
+        <v>765699.8</v>
       </c>
       <c r="N17" s="1">
-        <v>1424170.0</v>
+        <v>765699.8</v>
       </c>
       <c r="O17" s="1">
-        <v>2.34</v>
+        <v>1.32</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>4500.0</v>
+        <v>12700.0</v>
       </c>
       <c r="D18" s="1">
-        <v>255.1</v>
+        <v>100.7</v>
       </c>
       <c r="E18" s="1">
-        <v>282.0622</v>
+        <v>53.361584252</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1269279.9</v>
+        <v>677692.12</v>
       </c>
       <c r="I18" s="1">
-        <v>-121329.9</v>
+        <v>601197.88</v>
       </c>
       <c r="J18" s="1">
-        <v>-9.5589554360705</v>
+        <v>88.712538077025</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1147950.0</v>
+        <v>1278890.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1147950.0</v>
+        <v>1278890.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.88</v>
+        <v>2.2</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>48783.0</v>
+        <v>4500.0</v>
       </c>
       <c r="D19" s="1">
-        <v>22.42</v>
+        <v>225.2</v>
       </c>
       <c r="E19" s="1">
-        <v>17.9404999693</v>
+        <v>282.0622</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>875191.41</v>
+        <v>1269279.9</v>
       </c>
       <c r="I19" s="1">
-        <v>218523.45</v>
+        <v>-255879.9</v>
       </c>
       <c r="J19" s="1">
-        <v>24.968646572982</v>
+        <v>-20.15945419131</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1093714.86</v>
+        <v>1013400.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1093714.86</v>
+        <v>1013400.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.79</v>
+        <v>1.74</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>6500.0</v>
+        <v>48783.0</v>
       </c>
       <c r="D20" s="1">
-        <v>86.18</v>
+        <v>19.99</v>
       </c>
       <c r="E20" s="1">
-        <v>124.1734415385</v>
+        <v>17.9404999693</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>807127.37</v>
+        <v>875191.41</v>
       </c>
       <c r="I20" s="1">
-        <v>-246957.37</v>
+        <v>99980.76</v>
       </c>
       <c r="J20" s="1">
-        <v>-30.597075403353</v>
+        <v>11.42387355013</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>560170.0</v>
+        <v>975172.17</v>
       </c>
       <c r="N20" s="1">
-        <v>560170.0</v>
+        <v>975172.17</v>
       </c>
       <c r="O20" s="1">
-        <v>0.92</v>
+        <v>1.68</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>22700.0</v>
+        <v>6500.0</v>
       </c>
       <c r="D21" s="1">
-        <v>42.035</v>
+        <v>81.4</v>
       </c>
       <c r="E21" s="1">
-        <v>33.252476652</v>
+        <v>124.1734415385</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>754831.22</v>
+        <v>807127.37</v>
       </c>
       <c r="I21" s="1">
-        <v>199363.28</v>
+        <v>-278027.37</v>
       </c>
       <c r="J21" s="1">
-        <v>26.411636762984</v>
+        <v>-34.446529796158</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>954194.5</v>
+        <v>529100.0</v>
       </c>
       <c r="N21" s="1">
-        <v>954194.5</v>
+        <v>529100.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.57</v>
+        <v>0.91</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>66000.0</v>
+        <v>22700.0</v>
       </c>
       <c r="D22" s="1">
-        <v>25.345</v>
+        <v>45.825</v>
       </c>
       <c r="E22" s="1">
-        <v>17.1934822727</v>
+        <v>33.252476652</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1134769.83</v>
+        <v>754831.22</v>
       </c>
       <c r="I22" s="1">
-        <v>538000.17</v>
+        <v>285396.28</v>
       </c>
       <c r="J22" s="1">
-        <v>47.410510552611</v>
+        <v>37.809284041007</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1672770.0</v>
+        <v>1040227.5</v>
       </c>
       <c r="N22" s="1">
-        <v>1672770.0</v>
+        <v>1040227.5</v>
       </c>
       <c r="O22" s="1">
-        <v>2.74</v>
+        <v>1.79</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>285000.0</v>
+        <v>59794.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.966</v>
+        <v>24.63</v>
       </c>
       <c r="E23" s="1">
-        <v>3.2505652982</v>
+        <v>17.1934822892</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>926411.11</v>
+        <v>1028067.08</v>
       </c>
       <c r="I23" s="1">
-        <v>773898.89</v>
+        <v>444659.14</v>
       </c>
       <c r="J23" s="1">
-        <v>83.537306671549</v>
+        <v>43.251957839171</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1700310.0</v>
+        <v>1472726.22</v>
       </c>
       <c r="N23" s="1">
-        <v>1700310.0</v>
+        <v>1472726.22</v>
       </c>
       <c r="O23" s="1">
-        <v>2.79</v>
+        <v>2.53</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>10500.0</v>
+        <v>237942.0</v>
       </c>
       <c r="D24" s="1">
-        <v>120.25</v>
+        <v>5.835</v>
       </c>
       <c r="E24" s="1">
-        <v>69.55702</v>
+        <v>3.2505653058</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>730348.71</v>
+        <v>773446.01</v>
       </c>
       <c r="I24" s="1">
-        <v>532276.29</v>
+        <v>614945.56</v>
       </c>
       <c r="J24" s="1">
-        <v>72.879746717154</v>
+        <v>79.507238003594</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1262625.0</v>
+        <v>1388391.57</v>
       </c>
       <c r="N24" s="1">
-        <v>1262625.0</v>
+        <v>1388391.57</v>
       </c>
       <c r="O24" s="1">
-        <v>2.07</v>
+        <v>2.39</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>3000.0</v>
+        <v>9447.0</v>
       </c>
       <c r="D25" s="1">
-        <v>258.05</v>
+        <v>114.8</v>
       </c>
       <c r="E25" s="1">
-        <v>312.78061</v>
+        <v>69.5570202181</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>938341.83</v>
+        <v>657105.17</v>
       </c>
       <c r="I25" s="1">
-        <v>-164191.83</v>
+        <v>427410.43</v>
       </c>
       <c r="J25" s="1">
-        <v>-17.498082761588</v>
+        <v>65.044447907783</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>774150.0</v>
+        <v>1084515.6</v>
       </c>
       <c r="N25" s="1">
-        <v>774150.0</v>
+        <v>1084515.6</v>
       </c>
       <c r="O25" s="1">
-        <v>1.27</v>
+        <v>1.86</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>10000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>77.0</v>
+        <v>285.9</v>
       </c>
       <c r="E26" s="1">
-        <v>78.6121</v>
+        <v>312.78061</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>786121.0</v>
+        <v>938341.83</v>
       </c>
       <c r="I26" s="1">
-        <v>-16121.0</v>
+        <v>-80641.83</v>
       </c>
       <c r="J26" s="1">
-        <v>-2.0507021183762</v>
+        <v>-8.5940781303547</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>770000.0</v>
+        <v>857700.0</v>
       </c>
       <c r="N26" s="1">
-        <v>770000.0</v>
+        <v>857700.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.26</v>
+        <v>1.47</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>8800.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>80.5</v>
+        <v>75.3</v>
       </c>
       <c r="E27" s="1">
-        <v>67.1233568182</v>
+        <v>78.6121</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>590685.54</v>
+        <v>786121.0</v>
       </c>
       <c r="I27" s="1">
-        <v>117714.46</v>
+        <v>-33121.0</v>
       </c>
       <c r="J27" s="1">
-        <v>19.92844788447</v>
+        <v>-4.2132190845938</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>708400.0</v>
+        <v>753000.0</v>
       </c>
       <c r="N27" s="1">
-        <v>708400.0</v>
+        <v>753000.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.16</v>
+        <v>1.29</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>17500.0</v>
+        <v>8800.0</v>
       </c>
       <c r="D28" s="1">
-        <v>61.05</v>
+        <v>84.35</v>
       </c>
       <c r="E28" s="1">
-        <v>44.4449377143</v>
+        <v>67.1233568182</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>777786.41</v>
+        <v>590685.54</v>
       </c>
       <c r="I28" s="1">
-        <v>290588.59</v>
+        <v>151594.46</v>
       </c>
       <c r="J28" s="1">
-        <v>37.360975489402</v>
+        <v>25.664156261553</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1068375.0</v>
+        <v>742280.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1068375.0</v>
+        <v>742280.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.75</v>
+        <v>1.28</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>10020.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>106.8</v>
+        <v>58.0</v>
       </c>
       <c r="E29" s="1">
-        <v>75.4941876248</v>
+        <v>44.444938</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>756451.76</v>
+        <v>444449.38</v>
       </c>
       <c r="I29" s="1">
-        <v>313684.24</v>
+        <v>135550.62</v>
       </c>
       <c r="J29" s="1">
-        <v>41.467844558918</v>
+        <v>30.498550813593</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1070136.0</v>
+        <v>580000.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1070136.0</v>
+        <v>580000.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.76</v>
+        <v>1.0</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>33000.0</v>
+        <v>10020.0</v>
       </c>
       <c r="D30" s="1">
-        <v>371.5</v>
+        <v>111.5</v>
       </c>
       <c r="E30" s="1">
-        <v>308.5741906061</v>
+        <v>75.4941876248</v>
       </c>
       <c r="F30" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="G30">
-        <v>11.44</v>
+        <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>883463.62</v>
+        <v>756451.76</v>
       </c>
       <c r="I30" s="1">
-        <v>188128.84</v>
+        <v>360778.24</v>
       </c>
       <c r="J30" s="1">
-        <v>21.294463715439</v>
+        <v>47.693489403739</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1071592.46</v>
+        <v>1117230.0</v>
       </c>
       <c r="N30" s="1">
-        <v>1071592.46</v>
+        <v>1117230.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.76</v>
+        <v>1.92</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B31" t="s">
         <v>95</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1">
+        <v>24761.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>385.8</v>
+      </c>
+      <c r="E31" s="1">
+        <v>308.5741904608</v>
+      </c>
+      <c r="F31" t="s">
         <v>96</v>
       </c>
-      <c r="C31" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G31">
-        <v>1.0</v>
+        <v>11.23</v>
       </c>
       <c r="H31" s="1">
-        <v>486148.6</v>
+        <v>662892.2</v>
       </c>
       <c r="I31" s="1">
-        <v>113769.4</v>
+        <v>187567.96</v>
       </c>
       <c r="J31" s="1">
-        <v>23.402186080552</v>
+        <v>28.295394032393</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>599918.0</v>
+        <v>850460.16</v>
       </c>
       <c r="N31" s="1">
-        <v>599918.0</v>
+        <v>850460.16</v>
       </c>
       <c r="O31" s="1">
-        <v>0.98</v>
+        <v>1.46</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
-        <v>7500.0</v>
+        <v>134000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>140.85</v>
+        <v>4.801</v>
       </c>
       <c r="E32" s="1">
-        <v>130.817</v>
+        <v>3.6279746269</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>981127.5</v>
+        <v>486148.6</v>
       </c>
       <c r="I32" s="1">
-        <v>75247.5</v>
+        <v>157185.4</v>
       </c>
       <c r="J32" s="1">
-        <v>7.6694924971525</v>
+        <v>32.332788781043</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1056375.0</v>
+        <v>643334.0</v>
       </c>
       <c r="N32" s="1">
-        <v>1056375.0</v>
+        <v>643334.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.73</v>
+        <v>1.11</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>1900.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D33" s="1">
-        <v>517.2</v>
+        <v>153.85</v>
       </c>
       <c r="E33" s="1">
-        <v>528.1253473684</v>
+        <v>130.817</v>
       </c>
       <c r="F33" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G33">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1044010.04</v>
+        <v>981127.5</v>
       </c>
       <c r="I33" s="1">
-        <v>28433.48</v>
+        <v>172747.5</v>
       </c>
       <c r="J33" s="1">
-        <v>2.7234872185712</v>
+        <v>17.607038840518</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1072443.52</v>
+        <v>1153875.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1072443.52</v>
+        <v>1153875.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.76</v>
+        <v>1.98</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>3700.0</v>
+        <v>1900.0</v>
       </c>
       <c r="D34" s="1">
-        <v>394.05</v>
+        <v>536.2</v>
       </c>
       <c r="E34" s="1">
-        <v>343.1355486486</v>
+        <v>528.1253473684</v>
       </c>
       <c r="F34" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G34">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H34" s="1">
-        <v>1269601.53</v>
+        <v>1044010.04</v>
       </c>
       <c r="I34" s="1">
-        <v>188383.47</v>
+        <v>77932.58</v>
       </c>
       <c r="J34" s="1">
-        <v>14.83799960449</v>
+        <v>7.4647347261143</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1457985.0</v>
+        <v>1121942.62</v>
       </c>
       <c r="N34" s="1">
-        <v>1457985.0</v>
+        <v>1121942.62</v>
       </c>
       <c r="O34" s="1">
-        <v>2.39</v>
+        <v>1.93</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>3500.0</v>
+        <v>3700.0</v>
       </c>
       <c r="D35" s="1">
-        <v>536.2</v>
+        <v>397.4</v>
       </c>
       <c r="E35" s="1">
-        <v>633.8577714286</v>
+        <v>343.1355486486</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2218502.2</v>
+        <v>1269601.53</v>
       </c>
       <c r="I35" s="1">
-        <v>-341802.2</v>
+        <v>200778.47</v>
       </c>
       <c r="J35" s="1">
-        <v>-15.406890288412</v>
+        <v>15.81429017339</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1876700.0</v>
+        <v>1470380.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1876700.0</v>
+        <v>1470380.0</v>
       </c>
       <c r="O35" s="1">
-        <v>3.08</v>
+        <v>2.53</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>18763.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D36" s="1">
-        <v>58.78</v>
+        <v>544.1</v>
       </c>
       <c r="E36" s="1">
-        <v>57.6194371902</v>
+        <v>633.8577714286</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1081113.5</v>
+        <v>1774801.76</v>
       </c>
       <c r="I36" s="1">
-        <v>21775.64</v>
+        <v>-251321.76</v>
       </c>
       <c r="J36" s="1">
-        <v>2.0141862995883</v>
+        <v>-14.160553908849</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1102889.14</v>
+        <v>1523480.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1102889.14</v>
+        <v>1523480.0</v>
       </c>
       <c r="O36" s="1">
-        <v>1.81</v>
+        <v>2.62</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>6000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>121.45</v>
+        <v>59.0</v>
       </c>
       <c r="E37" s="1">
-        <v>148.9734166667</v>
+        <v>57.6194371429</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>893840.5</v>
+        <v>806672.12</v>
       </c>
       <c r="I37" s="1">
-        <v>-165140.5</v>
+        <v>19327.88</v>
       </c>
       <c r="J37" s="1">
-        <v>-18.475387946731</v>
+        <v>2.3960019840527</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>728700.0</v>
+        <v>826000.0</v>
       </c>
       <c r="N37" s="1">
-        <v>728700.0</v>
+        <v>826000.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.2</v>
+        <v>1.42</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>46000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>16.965</v>
+        <v>128.3</v>
       </c>
       <c r="E38" s="1">
-        <v>9.8588332609</v>
+        <v>148.9734166667</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>453506.33</v>
+        <v>893840.5</v>
       </c>
       <c r="I38" s="1">
-        <v>326883.67</v>
+        <v>-124040.5</v>
       </c>
       <c r="J38" s="1">
-        <v>72.07918575249</v>
+        <v>-13.877252149573</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>780390.0</v>
+        <v>769800.0</v>
       </c>
       <c r="N38" s="1">
-        <v>780390.0</v>
+        <v>769800.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.28</v>
+        <v>1.32</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>50000.0</v>
+        <v>35885.0</v>
       </c>
       <c r="D39" s="1">
-        <v>189.9</v>
+        <v>17.705</v>
       </c>
       <c r="E39" s="1">
-        <v>166.9427</v>
+        <v>9.8588332172</v>
       </c>
       <c r="F39" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="G39">
-        <v>10.66</v>
+        <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>763341.11</v>
+        <v>353784.23</v>
       </c>
       <c r="I39" s="1">
-        <v>127204.75</v>
+        <v>281559.7</v>
       </c>
       <c r="J39" s="1">
-        <v>16.664207958091</v>
+        <v>79.585147138978</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>890545.86</v>
+        <v>635343.93</v>
       </c>
       <c r="N39" s="1">
-        <v>890545.86</v>
+        <v>635343.93</v>
       </c>
       <c r="O39" s="1">
-        <v>1.46</v>
+        <v>1.09</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>5400.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>70.95</v>
+        <v>189.5</v>
       </c>
       <c r="E40" s="1">
-        <v>109.2755018519</v>
+        <v>166.9427</v>
       </c>
       <c r="F40" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G40">
-        <v>1.0</v>
+        <v>10.65</v>
       </c>
       <c r="H40" s="1">
-        <v>590087.71</v>
+        <v>763341.11</v>
       </c>
       <c r="I40" s="1">
-        <v>-206957.71</v>
+        <v>126079.71</v>
       </c>
       <c r="J40" s="1">
-        <v>-35.072364072792</v>
+        <v>16.516824306764</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>383130.0</v>
+        <v>889420.82</v>
       </c>
       <c r="N40" s="1">
-        <v>383130.0</v>
+        <v>889420.82</v>
       </c>
       <c r="O40" s="1">
-        <v>0.63</v>
+        <v>1.53</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>100000.0</v>
+        <v>5400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>88.28</v>
+        <v>67.8</v>
       </c>
       <c r="E41" s="1">
-        <v>62.6681068</v>
+        <v>109.2755018519</v>
       </c>
       <c r="F41" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="G41">
-        <v>11.44</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>554520.76</v>
+        <v>590087.71</v>
       </c>
       <c r="I41" s="1">
-        <v>217127.21</v>
+        <v>-223967.71</v>
       </c>
       <c r="J41" s="1">
-        <v>39.155830703254</v>
+        <v>-37.954986386685</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>771647.97</v>
+        <v>366120.0</v>
       </c>
       <c r="N41" s="1">
-        <v>771647.97</v>
+        <v>366120.0</v>
       </c>
       <c r="O41" s="1">
-        <v>1.27</v>
+        <v>0.63</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>24000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>295.5</v>
+        <v>88.14</v>
       </c>
       <c r="E42" s="1">
-        <v>413.6543204167</v>
+        <v>62.66810675</v>
       </c>
       <c r="F42" t="s">
-        <v>119</v>
+        <v>96</v>
       </c>
       <c r="G42">
-        <v>7.47</v>
+        <v>11.23</v>
       </c>
       <c r="H42" s="1">
-        <v>1330399.59</v>
+        <v>221808.3</v>
       </c>
       <c r="I42" s="1">
-        <v>-380792.25</v>
+        <v>92066.62</v>
       </c>
       <c r="J42" s="1">
-        <v>-28.622396824401</v>
+        <v>41.507292558484</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>949607.34</v>
+        <v>313874.92</v>
       </c>
       <c r="N42" s="1">
-        <v>949607.34</v>
+        <v>313874.92</v>
       </c>
       <c r="O42" s="1">
-        <v>1.56</v>
+        <v>0.54</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B43" t="s">
         <v>120</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>24000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>237.9</v>
+      </c>
+      <c r="E43" s="1">
+        <v>413.6543204167</v>
+      </c>
+      <c r="F43" t="s">
         <v>121</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
       <c r="G43">
         <v>7.47</v>
       </c>
       <c r="H43" s="1">
-        <v>963715.07</v>
+        <v>1330399.59</v>
       </c>
       <c r="I43" s="1">
-        <v>-66261.15</v>
+        <v>-566215.69</v>
       </c>
       <c r="J43" s="1">
-        <v>-6.8755955014795</v>
+        <v>-42.559821444323</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>897453.92</v>
+        <v>764183.9</v>
       </c>
       <c r="N43" s="1">
-        <v>897453.92</v>
+        <v>764183.9</v>
       </c>
       <c r="O43" s="1">
-        <v>1.47</v>
+        <v>1.31</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="1">
-        <v>48000.0</v>
+        <v>17500.0</v>
       </c>
       <c r="D44" s="1">
-        <v>16.51</v>
+        <v>375.5</v>
       </c>
       <c r="E44" s="1">
-        <v>12.656293125</v>
+        <v>410.8591617143</v>
       </c>
       <c r="F44" t="s">
-        <v>8</v>
+        <v>121</v>
       </c>
       <c r="G44">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H44" s="1">
-        <v>607502.07</v>
+        <v>963715.07</v>
       </c>
       <c r="I44" s="1">
-        <v>184977.93</v>
+        <v>-84206.27</v>
       </c>
       <c r="J44" s="1">
-        <v>30.448938223371</v>
+        <v>-8.7376728476395</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>792480.0</v>
+        <v>879508.8</v>
       </c>
       <c r="N44" s="1">
-        <v>792480.0</v>
+        <v>879508.8</v>
       </c>
       <c r="O44" s="1">
-        <v>1.3</v>
+        <v>1.51</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>14200.0</v>
+        <v>102.0</v>
       </c>
       <c r="D45" s="1">
-        <v>102.95</v>
+        <v>4778.97</v>
       </c>
       <c r="E45" s="1">
-        <v>41.1559992958</v>
+        <v>4778.7</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>584415.19</v>
+        <v>487427.4</v>
       </c>
       <c r="I45" s="1">
-        <v>877474.81</v>
+        <v>27.54</v>
       </c>
       <c r="J45" s="1">
-        <v>150.14579104284</v>
+        <v>0.0056500721953669</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1461890.0</v>
+        <v>487454.94</v>
       </c>
       <c r="N45" s="1">
-        <v>1461890.0</v>
+        <v>487454.94</v>
       </c>
       <c r="O45" s="1">
-        <v>2.4</v>
+        <v>0.84</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>11000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>171.22</v>
+        <v>18.19</v>
       </c>
       <c r="E46" s="1">
-        <v>165.1386854545</v>
+        <v>12.656293125</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1816525.54</v>
+        <v>607502.07</v>
       </c>
       <c r="I46" s="1">
-        <v>66894.46</v>
+        <v>265617.93</v>
       </c>
       <c r="J46" s="1">
-        <v>3.6825499299063</v>
+        <v>43.722967067421</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1883420.0</v>
+        <v>873120.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1883420.0</v>
+        <v>873120.0</v>
       </c>
       <c r="O46" s="1">
-        <v>3.09</v>
+        <v>1.5</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>9500.0</v>
+        <v>14200.0</v>
       </c>
       <c r="D47" s="1">
-        <v>252.9</v>
+        <v>102.5</v>
       </c>
       <c r="E47" s="1">
-        <v>173.5984484211</v>
+        <v>41.1559992958</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1649185.26</v>
+        <v>584415.19</v>
       </c>
       <c r="I47" s="1">
-        <v>753364.74</v>
+        <v>871084.81</v>
       </c>
       <c r="J47" s="1">
-        <v>45.681025550762</v>
+        <v>149.05239030491</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2402550.0</v>
+        <v>1455500.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2402550.0</v>
+        <v>1455500.0</v>
       </c>
       <c r="O47" s="1">
-        <v>3.94</v>
+        <v>2.5</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>14000.0</v>
+        <v>9482.0</v>
       </c>
       <c r="D48" s="1">
-        <v>95.36</v>
+        <v>170.96</v>
       </c>
       <c r="E48" s="1">
-        <v>87.8585664286</v>
+        <v>165.1386859312</v>
       </c>
       <c r="F48" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G48">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1316101.69</v>
+        <v>1565845.02</v>
       </c>
       <c r="I48" s="1">
-        <v>140888.38</v>
+        <v>55197.7</v>
       </c>
       <c r="J48" s="1">
-        <v>10.704976756013</v>
+        <v>3.5251062075096</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1456990.07</v>
+        <v>1621042.72</v>
       </c>
       <c r="N48" s="1">
-        <v>1456990.07</v>
+        <v>1621042.72</v>
       </c>
       <c r="O48" s="1">
-        <v>2.39</v>
+        <v>2.79</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>12255.0</v>
+        <v>6669.0</v>
       </c>
       <c r="D49" s="1">
-        <v>152.0</v>
+        <v>276.7</v>
       </c>
       <c r="E49" s="1">
-        <v>79.0104577723</v>
+        <v>173.5984480432</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>968273.16</v>
+        <v>1157728.05</v>
       </c>
       <c r="I49" s="1">
-        <v>894486.84</v>
+        <v>687584.25</v>
       </c>
       <c r="J49" s="1">
-        <v>92.379596683233</v>
+        <v>59.390825850682</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1862760.0</v>
+        <v>1845312.3</v>
       </c>
       <c r="N49" s="1">
-        <v>1862760.0</v>
+        <v>1845312.3</v>
       </c>
       <c r="O49" s="1">
-        <v>3.06</v>
+        <v>3.17</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>25330.0</v>
+        <v>12067.0</v>
       </c>
       <c r="D50" s="1">
-        <v>24.87</v>
+        <v>97.0</v>
       </c>
       <c r="E50" s="1">
-        <v>25.806399921</v>
+        <v>87.8585663379</v>
       </c>
       <c r="F50" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G50">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H50" s="1">
-        <v>653676.11</v>
+        <v>1134385.65</v>
       </c>
       <c r="I50" s="1">
-        <v>-23719.01</v>
+        <v>154639.18</v>
       </c>
       <c r="J50" s="1">
-        <v>-3.6285569622546</v>
+        <v>13.631976039189</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>629957.1</v>
+        <v>1289024.83</v>
       </c>
       <c r="N50" s="1">
-        <v>629957.1</v>
+        <v>1289024.83</v>
       </c>
       <c r="O50" s="1">
-        <v>1.03</v>
+        <v>2.22</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>9000.0</v>
+        <v>11513.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.6</v>
+        <v>166.45</v>
       </c>
       <c r="E51" s="1">
-        <v>98.9639944444</v>
+        <v>79.0104577434</v>
       </c>
       <c r="F51" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G51">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>959655.96</v>
+        <v>909647.4</v>
       </c>
       <c r="I51" s="1">
-        <v>18626.26</v>
+        <v>1006691.45</v>
       </c>
       <c r="J51" s="1">
-        <v>1.940930997813</v>
+        <v>110.66831499766</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>978282.22</v>
+        <v>1916338.85</v>
       </c>
       <c r="N51" s="1">
-        <v>978282.22</v>
+        <v>1916338.85</v>
       </c>
       <c r="O51" s="1">
-        <v>1.61</v>
+        <v>3.29</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>4200.0</v>
+        <v>25330.0</v>
       </c>
       <c r="D52" s="1">
-        <v>262.0</v>
+        <v>28.405</v>
       </c>
       <c r="E52" s="1">
-        <v>251.04</v>
+        <v>25.806399921</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1054368.0</v>
+        <v>653676.11</v>
       </c>
       <c r="I52" s="1">
-        <v>46032.0</v>
+        <v>65822.54</v>
       </c>
       <c r="J52" s="1">
-        <v>4.3658381134481</v>
+        <v>10.069595475961</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1100400.0</v>
+        <v>719498.65</v>
       </c>
       <c r="N52" s="1">
-        <v>1100400.0</v>
+        <v>719498.65</v>
       </c>
       <c r="O52" s="1">
-        <v>1.81</v>
+        <v>1.24</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
+        <v>9000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>92.6</v>
+      </c>
+      <c r="E53" s="1">
+        <v>98.9639944444</v>
+      </c>
+      <c r="F53" t="s">
+        <v>36</v>
+      </c>
+      <c r="G53">
+        <v>0.91</v>
+      </c>
+      <c r="H53" s="1">
+        <v>959655.96</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-41865.09</v>
+      </c>
+      <c r="J53" s="1">
+        <v>-4.362510289625</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>917790.87</v>
+      </c>
+      <c r="N53" s="1">
+        <v>917790.87</v>
+      </c>
+      <c r="O53" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="P53">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" t="s">
+        <v>142</v>
+      </c>
+      <c r="B54" t="s">
+        <v>143</v>
+      </c>
+      <c r="C54" s="1">
+        <v>3276.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>252.3</v>
+      </c>
+      <c r="E54" s="1">
+        <v>251.04</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>822407.04</v>
+      </c>
+      <c r="I54" s="1">
+        <v>4127.76</v>
+      </c>
+      <c r="J54" s="1">
+        <v>0.5019120458891</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54">
+        <v>0.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>826534.8</v>
+      </c>
+      <c r="N54" s="1">
+        <v>826534.8</v>
+      </c>
+      <c r="O54" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="P54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
+        <v>144</v>
+      </c>
+      <c r="B55" t="s">
+        <v>145</v>
+      </c>
+      <c r="C55" s="1">
         <v>46000.0</v>
       </c>
-      <c r="D53" s="1">
-[...2 lines deleted...]
-      <c r="E53" s="1">
+      <c r="D55" s="1">
+        <v>162.45</v>
+      </c>
+      <c r="E55" s="1">
         <v>139.4397254348</v>
       </c>
-      <c r="F53" t="s">
-[...2 lines deleted...]
-      <c r="G53">
+      <c r="F55" t="s">
+        <v>121</v>
+      </c>
+      <c r="G55">
         <v>7.47</v>
       </c>
-      <c r="H53" s="1">
+      <c r="H55" s="1">
         <v>861394.26</v>
       </c>
-      <c r="I53" s="1">
-[...20 lines deleted...]
-      <c r="P53">
+      <c r="I55" s="1">
+        <v>138766.35</v>
+      </c>
+      <c r="J55" s="1">
+        <v>16.109504839282</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55">
+        <v>0.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1000160.61</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1000160.61</v>
+      </c>
+      <c r="O55" s="1">
+        <v>1.72</v>
+      </c>
+      <c r="P55">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" t="s">
+        <v>146</v>
+      </c>
+      <c r="B56" t="s">
+        <v>147</v>
+      </c>
+      <c r="C56" s="1">
+        <v>9112.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>48.54</v>
+      </c>
+      <c r="E56" s="1">
+        <v>44.9308999122</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>409410.36</v>
+      </c>
+      <c r="I56" s="1">
+        <v>32886.12</v>
+      </c>
+      <c r="J56" s="1">
+        <v>8.0325568703244</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56">
+        <v>0.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>442296.48</v>
+      </c>
+      <c r="N56" s="1">
+        <v>442296.48</v>
+      </c>
+      <c r="O56" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="P56">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>