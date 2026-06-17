--- v1 (2026-05-27)
+++ v2 (2026-06-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU1209226700</t>
   </si>
   <si>
@@ -121,51 +121,51 @@
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
-    <t>ALCON INC</t>
+    <t>ALCON AG</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
@@ -365,50 +365,56 @@
     <t>MERCEDES-BENZ GROUP N AG</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>SE0009806607</t>
   </si>
   <si>
     <t>MUNTERS GROUP</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK</t>
+  </si>
+  <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
   </si>
   <si>
     <t>NO0005052605</t>
   </si>
   <si>
     <t>NORSK HYDRO</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
@@ -865,241 +871,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>14512.79</v>
+        <v>14493.03</v>
       </c>
       <c r="D2">
-        <v>162.16</v>
+        <v>150.76</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2353419.54</v>
+        <v>2184907.78</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2353419.54</v>
+        <v>2184907.78</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9.82</v>
       </c>
       <c r="D3">
-        <v>17942.01</v>
+        <v>16686.88</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>176190.5</v>
+        <v>163865.16</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>176190.5</v>
+        <v>163865.16</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>2250.05</v>
       </c>
       <c r="D4">
-        <v>18528.52</v>
+        <v>17234.4</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>41690088.86</v>
+        <v>38778268.74</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>41690088.86</v>
+        <v>38778268.74</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>3043.0</v>
       </c>
       <c r="D5">
-        <v>118.96</v>
+        <v>110.66</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>361987.88</v>
+        <v>336725.8</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>361987.88</v>
+        <v>336725.8</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>117639.55</v>
+        <v>119333.21</v>
       </c>
       <c r="D6">
-        <v>115.49</v>
+        <v>107.37</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13585755.63</v>
+        <v>12813256.76</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13585755.63</v>
+        <v>12813256.76</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>113.42</v>
+        <v>105.48</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11341.88</v>
+        <v>10547.77</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11341.88</v>
+        <v>10547.77</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P56"/>
+  <dimension ref="A1:P57"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O56" sqref="O56"/>
+      <selection activeCell="O57" sqref="O57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1121,2786 +1127,2836 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>20000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>66.86</v>
+        <v>61.2</v>
       </c>
       <c r="E2" s="1">
         <v>89.2446605</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
         <v>0.91</v>
       </c>
       <c r="H2" s="1">
         <v>1643006.5</v>
       </c>
       <c r="I2" s="1">
-        <v>-170400.37</v>
+        <v>-291192.48</v>
       </c>
       <c r="J2" s="1">
-        <v>-10.371253552557</v>
+        <v>-17.723148386814</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1472606.13</v>
+        <v>1351814.02</v>
       </c>
       <c r="N2" s="1">
-        <v>1472606.13</v>
+        <v>1351814.02</v>
       </c>
       <c r="O2" s="1">
-        <v>2.53</v>
+        <v>2.49</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>14000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>68.82</v>
+        <v>63.44</v>
       </c>
       <c r="E3" s="1">
         <v>67.3815571429</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>943341.8</v>
       </c>
       <c r="I3" s="1">
-        <v>20138.2</v>
+        <v>-55181.8</v>
       </c>
       <c r="J3" s="1">
-        <v>2.134772359287</v>
+        <v>-5.8496082756006</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>963480.0</v>
+        <v>888160.0</v>
       </c>
       <c r="N3" s="1">
-        <v>963480.0</v>
+        <v>888160.0</v>
       </c>
       <c r="O3" s="1">
-        <v>1.66</v>
+        <v>1.64</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>2944.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1233.4</v>
+        <v>1193.8</v>
       </c>
       <c r="E4" s="1">
         <v>647.6155638587</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1906580.22</v>
       </c>
       <c r="I4" s="1">
-        <v>1724549.38</v>
+        <v>1607966.98</v>
       </c>
       <c r="J4" s="1">
-        <v>90.452495096168</v>
+        <v>84.337756320581</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3631129.6</v>
+        <v>3514547.2</v>
       </c>
       <c r="N4" s="1">
-        <v>3631129.6</v>
+        <v>3514547.2</v>
       </c>
       <c r="O4" s="1">
-        <v>6.24</v>
+        <v>6.47</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>60000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>195.05</v>
+        <v>168.2</v>
       </c>
       <c r="E5" s="1">
         <v>155.72574</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
       <c r="G5">
-        <v>10.65</v>
+        <v>10.7</v>
       </c>
       <c r="H5" s="1">
         <v>839663.22</v>
       </c>
       <c r="I5" s="1">
-        <v>258900.56</v>
+        <v>103602.51</v>
       </c>
       <c r="J5" s="1">
-        <v>30.833857412499</v>
+        <v>12.338579031722</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1098563.78</v>
+        <v>943265.73</v>
       </c>
       <c r="N5" s="1">
-        <v>1098563.78</v>
+        <v>943265.73</v>
       </c>
       <c r="O5" s="1">
-        <v>1.89</v>
+        <v>1.74</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="1">
         <v>39403.0</v>
       </c>
       <c r="D6" s="1">
-        <v>41.46</v>
+        <v>39.18</v>
       </c>
       <c r="E6" s="1">
         <v>29.4360497932</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1159868.67</v>
       </c>
       <c r="I6" s="1">
-        <v>473779.71</v>
+        <v>383940.87</v>
       </c>
       <c r="J6" s="1">
-        <v>40.847703042104</v>
+        <v>33.102098533276</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1633648.38</v>
+        <v>1543809.54</v>
       </c>
       <c r="N6" s="1">
-        <v>1633648.38</v>
+        <v>1543809.54</v>
       </c>
       <c r="O6" s="1">
-        <v>2.81</v>
+        <v>2.84</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>67837.0</v>
       </c>
       <c r="D7" s="1">
-        <v>19.75</v>
+        <v>18.13</v>
       </c>
       <c r="E7" s="1">
         <v>11.9558472515</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>811048.81</v>
       </c>
       <c r="I7" s="1">
-        <v>528731.94</v>
+        <v>418836.0</v>
       </c>
       <c r="J7" s="1">
-        <v>65.191136893475</v>
+        <v>51.641281614111</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1339780.75</v>
+        <v>1229884.81</v>
       </c>
       <c r="N7" s="1">
-        <v>1339780.75</v>
+        <v>1229884.81</v>
       </c>
       <c r="O7" s="1">
-        <v>2.3</v>
+        <v>2.27</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
         <v>11113.0</v>
       </c>
       <c r="D8" s="1">
-        <v>717.4</v>
+        <v>622.0</v>
       </c>
       <c r="E8" s="1">
         <v>322.7027697291</v>
       </c>
       <c r="F8" t="s">
         <v>43</v>
       </c>
       <c r="G8">
-        <v>10.65</v>
+        <v>10.7</v>
       </c>
       <c r="H8" s="1">
         <v>318766.07</v>
       </c>
       <c r="I8" s="1">
-        <v>429611.5</v>
+        <v>327302.35</v>
       </c>
       <c r="J8" s="1">
-        <v>134.77328374378</v>
+        <v>102.6779136186</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>748377.57</v>
+        <v>646068.42</v>
       </c>
       <c r="N8" s="1">
-        <v>748377.57</v>
+        <v>646068.42</v>
       </c>
       <c r="O8" s="1">
-        <v>1.29</v>
+        <v>1.19</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
         <v>114452.0</v>
       </c>
       <c r="D9" s="1">
-        <v>10.52</v>
+        <v>9.976</v>
       </c>
       <c r="E9" s="1">
         <v>9.205399993</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1053576.44</v>
       </c>
       <c r="I9" s="1">
-        <v>150458.6</v>
+        <v>88196.71</v>
       </c>
       <c r="J9" s="1">
-        <v>14.280748343234</v>
+        <v>8.3711733341342</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1204035.04</v>
+        <v>1141773.15</v>
       </c>
       <c r="N9" s="1">
-        <v>1204035.04</v>
+        <v>1141773.15</v>
       </c>
       <c r="O9" s="1">
-        <v>2.07</v>
+        <v>2.1</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
         <v>5400.0</v>
       </c>
       <c r="D10" s="1">
-        <v>106.95</v>
+        <v>105.05</v>
       </c>
       <c r="E10" s="1">
         <v>172.892437037</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>933619.16</v>
       </c>
       <c r="I10" s="1">
-        <v>-356089.16</v>
+        <v>-366349.16</v>
       </c>
       <c r="J10" s="1">
-        <v>-38.140729673971</v>
+        <v>-39.239678842923</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>577530.0</v>
+        <v>567270.0</v>
       </c>
       <c r="N10" s="1">
-        <v>577530.0</v>
+        <v>567270.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.99</v>
+        <v>1.04</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>9200.0</v>
       </c>
       <c r="D11" s="1">
-        <v>86.24</v>
+        <v>71.16</v>
       </c>
       <c r="E11" s="1">
         <v>62.054675</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>570903.01</v>
       </c>
       <c r="I11" s="1">
-        <v>222504.99</v>
+        <v>83768.99</v>
       </c>
       <c r="J11" s="1">
-        <v>38.974219105974</v>
+        <v>14.673068548018</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>793408.0</v>
+        <v>654672.0</v>
       </c>
       <c r="N11" s="1">
-        <v>793408.0</v>
+        <v>654672.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.36</v>
+        <v>1.21</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
         <v>40504.0</v>
       </c>
       <c r="D12" s="1">
-        <v>22.1</v>
+        <v>21.48</v>
       </c>
       <c r="E12" s="1">
         <v>24.0253616927</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>973123.25</v>
       </c>
       <c r="I12" s="1">
-        <v>-77984.85</v>
+        <v>-103097.33</v>
       </c>
       <c r="J12" s="1">
-        <v>-8.0138718296989</v>
+        <v>-10.594478140359</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>895138.4</v>
+        <v>870025.92</v>
       </c>
       <c r="N12" s="1">
-        <v>895138.4</v>
+        <v>870025.92</v>
       </c>
       <c r="O12" s="1">
-        <v>1.54</v>
+        <v>1.6</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>22144.0</v>
+        <v>19000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>72.64</v>
+        <v>73.12</v>
       </c>
       <c r="E13" s="1">
-        <v>62.5046468569</v>
+        <v>62.5046468421</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1384102.9</v>
+        <v>1187588.29</v>
       </c>
       <c r="I13" s="1">
-        <v>224437.26</v>
+        <v>201691.71</v>
       </c>
       <c r="J13" s="1">
-        <v>16.215359421615</v>
+        <v>16.98330235304</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1608540.16</v>
+        <v>1389280.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1608540.16</v>
+        <v>1389280.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.76</v>
+        <v>2.56</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>18000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>18.55</v>
+        <v>18.11</v>
       </c>
       <c r="E14" s="1">
         <v>37.7029705556</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>678653.47</v>
       </c>
       <c r="I14" s="1">
-        <v>-344753.47</v>
+        <v>-352673.47</v>
       </c>
       <c r="J14" s="1">
-        <v>-50.799632690304</v>
+        <v>-51.966649489024</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>333900.0</v>
+        <v>325980.0</v>
       </c>
       <c r="N14" s="1">
-        <v>333900.0</v>
+        <v>325980.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.57</v>
+        <v>0.6</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>5700.0</v>
       </c>
       <c r="D15" s="1">
-        <v>134.8</v>
+        <v>136.7</v>
       </c>
       <c r="E15" s="1">
         <v>87.8658894737</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>500835.57</v>
       </c>
       <c r="I15" s="1">
-        <v>267524.43</v>
+        <v>278354.43</v>
       </c>
       <c r="J15" s="1">
-        <v>53.41562101909</v>
+        <v>55.578007368766</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>768360.0</v>
+        <v>779190.0</v>
       </c>
       <c r="N15" s="1">
-        <v>768360.0</v>
+        <v>779190.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.32</v>
+        <v>1.44</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>157000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.194</v>
+        <v>9.916</v>
       </c>
       <c r="E16" s="1">
         <v>6.4660969427</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1015177.22</v>
       </c>
       <c r="I16" s="1">
-        <v>585280.78</v>
+        <v>541634.78</v>
       </c>
       <c r="J16" s="1">
-        <v>57.653064752576</v>
+        <v>53.353716900779</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1600458.0</v>
+        <v>1556812.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1600458.0</v>
+        <v>1556812.0</v>
       </c>
       <c r="O16" s="1">
-        <v>2.75</v>
+        <v>2.87</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>30000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>271.9</v>
+        <v>236.7</v>
       </c>
       <c r="E17" s="1">
         <v>227.3515</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
       <c r="G17">
-        <v>10.65</v>
+        <v>10.7</v>
       </c>
       <c r="H17" s="1">
         <v>644146.48</v>
       </c>
       <c r="I17" s="1">
-        <v>121553.32</v>
+        <v>19560.41</v>
       </c>
       <c r="J17" s="1">
-        <v>18.870446982804</v>
+        <v>3.0366400511884</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>765699.8</v>
+        <v>663706.89</v>
       </c>
       <c r="N17" s="1">
-        <v>765699.8</v>
+        <v>663706.89</v>
       </c>
       <c r="O17" s="1">
-        <v>1.32</v>
+        <v>1.22</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>12700.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.7</v>
+        <v>92.55</v>
       </c>
       <c r="E18" s="1">
         <v>53.361584252</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>677692.12</v>
       </c>
       <c r="I18" s="1">
-        <v>601197.88</v>
+        <v>497692.88</v>
       </c>
       <c r="J18" s="1">
-        <v>88.712538077025</v>
+        <v>73.439378341894</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1278890.0</v>
+        <v>1175385.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1278890.0</v>
+        <v>1175385.0</v>
       </c>
       <c r="O18" s="1">
-        <v>2.2</v>
+        <v>2.17</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>4500.0</v>
       </c>
       <c r="D19" s="1">
-        <v>225.2</v>
+        <v>203.0</v>
       </c>
       <c r="E19" s="1">
         <v>282.0622</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1269279.9</v>
       </c>
       <c r="I19" s="1">
-        <v>-255879.9</v>
+        <v>-355779.9</v>
       </c>
       <c r="J19" s="1">
-        <v>-20.15945419131</v>
+        <v>-28.030058618276</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1013400.0</v>
+        <v>913500.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1013400.0</v>
+        <v>913500.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.74</v>
+        <v>1.68</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
         <v>48783.0</v>
       </c>
       <c r="D20" s="1">
-        <v>19.99</v>
+        <v>18.87</v>
       </c>
       <c r="E20" s="1">
         <v>17.9404999693</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>875191.41</v>
       </c>
       <c r="I20" s="1">
-        <v>99980.76</v>
+        <v>45343.8</v>
       </c>
       <c r="J20" s="1">
-        <v>11.42387355013</v>
+        <v>5.1810152021488</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>975172.17</v>
+        <v>920535.21</v>
       </c>
       <c r="N20" s="1">
-        <v>975172.17</v>
+        <v>920535.21</v>
       </c>
       <c r="O20" s="1">
-        <v>1.68</v>
+        <v>1.7</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
         <v>6500.0</v>
       </c>
       <c r="D21" s="1">
-        <v>81.4</v>
+        <v>73.98</v>
       </c>
       <c r="E21" s="1">
         <v>124.1734415385</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>807127.37</v>
       </c>
       <c r="I21" s="1">
-        <v>-278027.37</v>
+        <v>-326257.37</v>
       </c>
       <c r="J21" s="1">
-        <v>-34.446529796158</v>
+        <v>-40.422042682061</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>529100.0</v>
+        <v>480870.0</v>
       </c>
       <c r="N21" s="1">
-        <v>529100.0</v>
+        <v>480870.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.91</v>
+        <v>0.89</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
         <v>22700.0</v>
       </c>
       <c r="D22" s="1">
-        <v>45.825</v>
+        <v>39.635</v>
       </c>
       <c r="E22" s="1">
         <v>33.252476652</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>754831.22</v>
       </c>
       <c r="I22" s="1">
-        <v>285396.28</v>
+        <v>144883.28</v>
       </c>
       <c r="J22" s="1">
-        <v>37.809284041007</v>
+        <v>19.194129251835</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1040227.5</v>
+        <v>899714.5</v>
       </c>
       <c r="N22" s="1">
-        <v>1040227.5</v>
+        <v>899714.5</v>
       </c>
       <c r="O22" s="1">
-        <v>1.79</v>
+        <v>1.66</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
         <v>59794.0</v>
       </c>
       <c r="D23" s="1">
-        <v>24.63</v>
+        <v>22.565</v>
       </c>
       <c r="E23" s="1">
         <v>17.1934822892</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1028067.08</v>
       </c>
       <c r="I23" s="1">
-        <v>444659.14</v>
+        <v>321184.53</v>
       </c>
       <c r="J23" s="1">
-        <v>43.251957839171</v>
+        <v>31.24159271786</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1472726.22</v>
+        <v>1349251.61</v>
       </c>
       <c r="N23" s="1">
-        <v>1472726.22</v>
+        <v>1349251.61</v>
       </c>
       <c r="O23" s="1">
-        <v>2.53</v>
+        <v>2.49</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
         <v>237942.0</v>
       </c>
       <c r="D24" s="1">
-        <v>5.835</v>
+        <v>5.171</v>
       </c>
       <c r="E24" s="1">
         <v>3.2505653058</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>773446.01</v>
       </c>
       <c r="I24" s="1">
-        <v>614945.56</v>
+        <v>456952.07</v>
       </c>
       <c r="J24" s="1">
-        <v>79.507238003594</v>
+        <v>59.080021629435</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1388391.57</v>
+        <v>1230398.08</v>
       </c>
       <c r="N24" s="1">
-        <v>1388391.57</v>
+        <v>1230398.08</v>
       </c>
       <c r="O24" s="1">
-        <v>2.39</v>
+        <v>2.27</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
         <v>9447.0</v>
       </c>
       <c r="D25" s="1">
-        <v>114.8</v>
+        <v>106.5</v>
       </c>
       <c r="E25" s="1">
         <v>69.5570202181</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>657105.17</v>
       </c>
       <c r="I25" s="1">
-        <v>427410.43</v>
+        <v>349000.33</v>
       </c>
       <c r="J25" s="1">
-        <v>65.044447907783</v>
+        <v>53.111791830827</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1084515.6</v>
+        <v>1006105.5</v>
       </c>
       <c r="N25" s="1">
-        <v>1084515.6</v>
+        <v>1006105.5</v>
       </c>
       <c r="O25" s="1">
-        <v>1.86</v>
+        <v>1.85</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
         <v>3000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>285.9</v>
+        <v>247.6</v>
       </c>
       <c r="E26" s="1">
         <v>312.78061</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>938341.83</v>
       </c>
       <c r="I26" s="1">
-        <v>-80641.83</v>
+        <v>-195541.83</v>
       </c>
       <c r="J26" s="1">
-        <v>-8.5940781303547</v>
+        <v>-20.839082704008</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>857700.0</v>
+        <v>742800.0</v>
       </c>
       <c r="N26" s="1">
-        <v>857700.0</v>
+        <v>742800.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.47</v>
+        <v>1.37</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
         <v>10000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>75.3</v>
+        <v>68.5</v>
       </c>
       <c r="E27" s="1">
         <v>78.6121</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>786121.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-33121.0</v>
+        <v>-101121.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-4.2132190845938</v>
+        <v>-12.863286949465</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>753000.0</v>
+        <v>685000.0</v>
       </c>
       <c r="N27" s="1">
-        <v>753000.0</v>
+        <v>685000.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.29</v>
+        <v>1.26</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
         <v>8800.0</v>
       </c>
       <c r="D28" s="1">
-        <v>84.35</v>
+        <v>72.3</v>
       </c>
       <c r="E28" s="1">
         <v>67.1233568182</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>590685.54</v>
       </c>
       <c r="I28" s="1">
-        <v>151594.46</v>
+        <v>45554.46</v>
       </c>
       <c r="J28" s="1">
-        <v>25.664156261553</v>
+        <v>7.7121339384743</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>742280.0</v>
+        <v>636240.0</v>
       </c>
       <c r="N28" s="1">
-        <v>742280.0</v>
+        <v>636240.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.28</v>
+        <v>1.17</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
         <v>10000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>58.0</v>
+        <v>46.52</v>
       </c>
       <c r="E29" s="1">
         <v>44.444938</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>444449.38</v>
       </c>
       <c r="I29" s="1">
-        <v>135550.62</v>
+        <v>20750.62</v>
       </c>
       <c r="J29" s="1">
-        <v>30.498550813593</v>
+        <v>4.6688376525579</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>580000.0</v>
+        <v>465200.0</v>
       </c>
       <c r="N29" s="1">
-        <v>580000.0</v>
+        <v>465200.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
         <v>10020.0</v>
       </c>
       <c r="D30" s="1">
-        <v>111.5</v>
+        <v>99.45</v>
       </c>
       <c r="E30" s="1">
         <v>75.4941876248</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>756451.76</v>
       </c>
       <c r="I30" s="1">
-        <v>360778.24</v>
+        <v>240037.24</v>
       </c>
       <c r="J30" s="1">
-        <v>47.693489403739</v>
+        <v>31.731995705846</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1117230.0</v>
+        <v>996489.0</v>
       </c>
       <c r="N30" s="1">
-        <v>1117230.0</v>
+        <v>996489.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.92</v>
+        <v>1.84</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
         <v>24761.0</v>
       </c>
       <c r="D31" s="1">
-        <v>385.8</v>
+        <v>408.0</v>
       </c>
       <c r="E31" s="1">
         <v>308.5741904608</v>
       </c>
       <c r="F31" t="s">
         <v>96</v>
       </c>
       <c r="G31">
-        <v>11.23</v>
+        <v>11.06</v>
       </c>
       <c r="H31" s="1">
         <v>662892.2</v>
       </c>
       <c r="I31" s="1">
-        <v>187567.96</v>
+        <v>250624.33</v>
       </c>
       <c r="J31" s="1">
-        <v>28.295394032393</v>
+        <v>37.807705385582</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>850460.16</v>
+        <v>913516.53</v>
       </c>
       <c r="N31" s="1">
-        <v>850460.16</v>
+        <v>913516.53</v>
       </c>
       <c r="O31" s="1">
-        <v>1.46</v>
+        <v>1.68</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
         <v>134000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.801</v>
+        <v>4.868</v>
       </c>
       <c r="E32" s="1">
         <v>3.6279746269</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>486148.6</v>
       </c>
       <c r="I32" s="1">
-        <v>157185.4</v>
+        <v>166163.4</v>
       </c>
       <c r="J32" s="1">
-        <v>32.332788781043</v>
+        <v>34.179549216022</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>643334.0</v>
+        <v>652312.0</v>
       </c>
       <c r="N32" s="1">
-        <v>643334.0</v>
+        <v>652312.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.11</v>
+        <v>1.2</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
         <v>7500.0</v>
       </c>
       <c r="D33" s="1">
-        <v>153.85</v>
+        <v>137.7</v>
       </c>
       <c r="E33" s="1">
         <v>130.817</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>981127.5</v>
       </c>
       <c r="I33" s="1">
-        <v>172747.5</v>
+        <v>51622.5</v>
       </c>
       <c r="J33" s="1">
-        <v>17.607038840518</v>
+        <v>5.261548575491</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1153875.0</v>
+        <v>1032750.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1153875.0</v>
+        <v>1032750.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.98</v>
+        <v>1.9</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
         <v>1900.0</v>
       </c>
       <c r="D34" s="1">
-        <v>536.2</v>
+        <v>488.3</v>
       </c>
       <c r="E34" s="1">
         <v>528.1253473684</v>
       </c>
       <c r="F34" t="s">
         <v>36</v>
       </c>
       <c r="G34">
         <v>0.91</v>
       </c>
       <c r="H34" s="1">
         <v>1044010.04</v>
       </c>
       <c r="I34" s="1">
-        <v>77932.58</v>
+        <v>-19359.31</v>
       </c>
       <c r="J34" s="1">
-        <v>7.4647347261143</v>
+        <v>-1.8543222055604</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1121942.62</v>
+        <v>1024650.73</v>
       </c>
       <c r="N34" s="1">
-        <v>1121942.62</v>
+        <v>1024650.73</v>
       </c>
       <c r="O34" s="1">
-        <v>1.93</v>
+        <v>1.89</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
         <v>3700.0</v>
       </c>
       <c r="D35" s="1">
-        <v>397.4</v>
+        <v>352.4</v>
       </c>
       <c r="E35" s="1">
         <v>343.1355486486</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1269601.53</v>
       </c>
       <c r="I35" s="1">
-        <v>200778.47</v>
+        <v>34278.47</v>
       </c>
       <c r="J35" s="1">
-        <v>15.81429017339</v>
+        <v>2.6999392478678</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1470380.0</v>
+        <v>1303880.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1470380.0</v>
+        <v>1303880.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.53</v>
+        <v>2.4</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
         <v>2800.0</v>
       </c>
       <c r="D36" s="1">
-        <v>544.1</v>
+        <v>472.25</v>
       </c>
       <c r="E36" s="1">
         <v>633.8577714286</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1774801.76</v>
       </c>
       <c r="I36" s="1">
-        <v>-251321.76</v>
+        <v>-452501.76</v>
       </c>
       <c r="J36" s="1">
-        <v>-14.160553908849</v>
+        <v>-25.495904398923</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1523480.0</v>
+        <v>1322300.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1523480.0</v>
+        <v>1322300.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.62</v>
+        <v>2.44</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
         <v>14000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>59.0</v>
+        <v>53.71</v>
       </c>
       <c r="E37" s="1">
         <v>57.6194371429</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>806672.12</v>
       </c>
       <c r="I37" s="1">
-        <v>19327.88</v>
+        <v>-54732.12</v>
       </c>
       <c r="J37" s="1">
-        <v>2.3960019840527</v>
+        <v>-6.7849276853649</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>826000.0</v>
+        <v>751940.0</v>
       </c>
       <c r="N37" s="1">
-        <v>826000.0</v>
+        <v>751940.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.42</v>
+        <v>1.39</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
         <v>6000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>128.3</v>
+        <v>110.9</v>
       </c>
       <c r="E38" s="1">
         <v>148.9734166667</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>893840.5</v>
       </c>
       <c r="I38" s="1">
-        <v>-124040.5</v>
+        <v>-228440.5</v>
       </c>
       <c r="J38" s="1">
-        <v>-13.877252149573</v>
+        <v>-25.557188335055</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>769800.0</v>
+        <v>665400.0</v>
       </c>
       <c r="N38" s="1">
-        <v>769800.0</v>
+        <v>665400.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.32</v>
+        <v>1.23</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
         <v>35885.0</v>
       </c>
       <c r="D39" s="1">
-        <v>17.705</v>
+        <v>15.06</v>
       </c>
       <c r="E39" s="1">
         <v>9.8588332172</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>353784.23</v>
       </c>
       <c r="I39" s="1">
-        <v>281559.7</v>
+        <v>186643.87</v>
       </c>
       <c r="J39" s="1">
-        <v>79.585147138978</v>
+        <v>52.756413139161</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>635343.93</v>
+        <v>540428.1</v>
       </c>
       <c r="N39" s="1">
-        <v>635343.93</v>
+        <v>540428.1</v>
       </c>
       <c r="O39" s="1">
-        <v>1.09</v>
+        <v>1.0</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
         <v>50000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>189.5</v>
+        <v>162.7</v>
       </c>
       <c r="E40" s="1">
         <v>166.9427</v>
       </c>
       <c r="F40" t="s">
         <v>43</v>
       </c>
       <c r="G40">
-        <v>10.65</v>
+        <v>10.7</v>
       </c>
       <c r="H40" s="1">
         <v>763341.11</v>
       </c>
       <c r="I40" s="1">
-        <v>126079.71</v>
+        <v>-2989.68</v>
       </c>
       <c r="J40" s="1">
-        <v>16.516824306764</v>
+        <v>-0.39165714525712</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>889420.82</v>
+        <v>760351.43</v>
       </c>
       <c r="N40" s="1">
-        <v>889420.82</v>
+        <v>760351.43</v>
       </c>
       <c r="O40" s="1">
-        <v>1.53</v>
+        <v>1.4</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
         <v>5400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>67.8</v>
+        <v>69.5</v>
       </c>
       <c r="E41" s="1">
         <v>109.2755018519</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>590087.71</v>
       </c>
       <c r="I41" s="1">
-        <v>-223967.71</v>
+        <v>-214787.71</v>
       </c>
       <c r="J41" s="1">
-        <v>-37.954986386685</v>
+        <v>-36.399285455377</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>366120.0</v>
+        <v>375300.0</v>
       </c>
       <c r="N41" s="1">
-        <v>366120.0</v>
+        <v>375300.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.63</v>
+        <v>0.69</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>40000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>88.14</v>
+        <v>7.464</v>
       </c>
       <c r="E42" s="1">
-        <v>62.66810675</v>
+        <v>6.8528</v>
       </c>
       <c r="F42" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>11.23</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>221808.3</v>
+        <v>890864.0</v>
       </c>
       <c r="I42" s="1">
-        <v>92066.62</v>
+        <v>79456.0</v>
       </c>
       <c r="J42" s="1">
-        <v>41.507292558484</v>
+        <v>8.9189820219472</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>313874.92</v>
+        <v>970320.0</v>
       </c>
       <c r="N42" s="1">
-        <v>313874.92</v>
+        <v>970320.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.54</v>
+        <v>1.79</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>119</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>24000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>237.9</v>
+        <v>93.52</v>
       </c>
       <c r="E43" s="1">
-        <v>413.6543204167</v>
+        <v>62.66810675</v>
       </c>
       <c r="F43" t="s">
-        <v>121</v>
+        <v>96</v>
       </c>
       <c r="G43">
-        <v>7.47</v>
+        <v>11.06</v>
       </c>
       <c r="H43" s="1">
-        <v>1330399.59</v>
+        <v>221808.3</v>
       </c>
       <c r="I43" s="1">
-        <v>-566215.69</v>
+        <v>116453.19</v>
       </c>
       <c r="J43" s="1">
-        <v>-42.559821444323</v>
+        <v>52.501727843367</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>764183.9</v>
+        <v>338261.49</v>
       </c>
       <c r="N43" s="1">
-        <v>764183.9</v>
+        <v>338261.49</v>
       </c>
       <c r="O43" s="1">
-        <v>1.31</v>
+        <v>0.62</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>121</v>
+      </c>
+      <c r="B44" t="s">
         <v>122</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>24000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>249.15</v>
+      </c>
+      <c r="E44" s="1">
+        <v>413.6543204167</v>
+      </c>
+      <c r="F44" t="s">
         <v>123</v>
-      </c>
-[...10 lines deleted...]
-        <v>121</v>
       </c>
       <c r="G44">
         <v>7.47</v>
       </c>
       <c r="H44" s="1">
-        <v>963715.07</v>
+        <v>1330399.59</v>
       </c>
       <c r="I44" s="1">
-        <v>-84206.27</v>
+        <v>-530164.05</v>
       </c>
       <c r="J44" s="1">
-        <v>-8.7376728476395</v>
+        <v>-39.849985973011</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>879508.8</v>
+        <v>800235.54</v>
       </c>
       <c r="N44" s="1">
-        <v>879508.8</v>
+        <v>800235.54</v>
       </c>
       <c r="O44" s="1">
-        <v>1.51</v>
+        <v>1.47</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>102.0</v>
+        <v>17500.0</v>
       </c>
       <c r="D45" s="1">
-        <v>4778.97</v>
+        <v>357.4</v>
       </c>
       <c r="E45" s="1">
-        <v>4778.7</v>
+        <v>410.8591617143</v>
       </c>
       <c r="F45" t="s">
-        <v>8</v>
+        <v>123</v>
       </c>
       <c r="G45">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H45" s="1">
-        <v>487427.4</v>
+        <v>963715.07</v>
       </c>
       <c r="I45" s="1">
-        <v>27.54</v>
+        <v>-126690.33</v>
       </c>
       <c r="J45" s="1">
-        <v>0.0056500721953669</v>
+        <v>-13.146035995888</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>487454.94</v>
+        <v>837024.74</v>
       </c>
       <c r="N45" s="1">
-        <v>487454.94</v>
+        <v>837024.74</v>
       </c>
       <c r="O45" s="1">
-        <v>0.84</v>
+        <v>1.54</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>48000.0</v>
+        <v>11.0</v>
       </c>
       <c r="D46" s="1">
-        <v>18.19</v>
+        <v>4784.08</v>
       </c>
       <c r="E46" s="1">
-        <v>12.656293125</v>
+        <v>4779.2745454545</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>607502.07</v>
+        <v>52572.02</v>
       </c>
       <c r="I46" s="1">
-        <v>265617.93</v>
+        <v>52.86</v>
       </c>
       <c r="J46" s="1">
-        <v>43.722967067421</v>
+        <v>0.10054778188093</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>873120.0</v>
+        <v>52624.88</v>
       </c>
       <c r="N46" s="1">
-        <v>873120.0</v>
+        <v>52624.88</v>
       </c>
       <c r="O46" s="1">
-        <v>1.5</v>
+        <v>0.1</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>14200.0</v>
+        <v>48000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>102.5</v>
+        <v>17.715</v>
       </c>
       <c r="E47" s="1">
-        <v>41.1559992958</v>
+        <v>12.656293125</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>584415.19</v>
+        <v>607502.07</v>
       </c>
       <c r="I47" s="1">
-        <v>871084.81</v>
+        <v>242817.93</v>
       </c>
       <c r="J47" s="1">
-        <v>149.05239030491</v>
+        <v>39.969893435919</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1455500.0</v>
+        <v>850320.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1455500.0</v>
+        <v>850320.0</v>
       </c>
       <c r="O47" s="1">
-        <v>2.5</v>
+        <v>1.57</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>9482.0</v>
+        <v>14200.0</v>
       </c>
       <c r="D48" s="1">
-        <v>170.96</v>
+        <v>98.08</v>
       </c>
       <c r="E48" s="1">
-        <v>165.1386859312</v>
+        <v>41.1559992958</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1565845.02</v>
+        <v>584415.19</v>
       </c>
       <c r="I48" s="1">
-        <v>55197.7</v>
+        <v>808320.81</v>
       </c>
       <c r="J48" s="1">
-        <v>3.5251062075096</v>
+        <v>138.31276527908</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1621042.72</v>
+        <v>1392736.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1621042.72</v>
+        <v>1392736.0</v>
       </c>
       <c r="O48" s="1">
-        <v>2.79</v>
+        <v>2.57</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>6669.0</v>
+        <v>9482.0</v>
       </c>
       <c r="D49" s="1">
-        <v>276.7</v>
+        <v>166.24</v>
       </c>
       <c r="E49" s="1">
-        <v>173.5984480432</v>
+        <v>165.1386859312</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1157728.05</v>
+        <v>1565845.02</v>
       </c>
       <c r="I49" s="1">
-        <v>687584.25</v>
+        <v>10442.66</v>
       </c>
       <c r="J49" s="1">
-        <v>59.390825850682</v>
+        <v>0.66690252653484</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1845312.3</v>
+        <v>1576287.68</v>
       </c>
       <c r="N49" s="1">
-        <v>1845312.3</v>
+        <v>1576287.68</v>
       </c>
       <c r="O49" s="1">
-        <v>3.17</v>
+        <v>2.9</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>12067.0</v>
+        <v>6669.0</v>
       </c>
       <c r="D50" s="1">
-        <v>97.0</v>
+        <v>250.85</v>
       </c>
       <c r="E50" s="1">
-        <v>87.8585663379</v>
+        <v>173.5984480432</v>
       </c>
       <c r="F50" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G50">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1134385.65</v>
+        <v>1157728.05</v>
       </c>
       <c r="I50" s="1">
-        <v>154639.18</v>
+        <v>515190.6</v>
       </c>
       <c r="J50" s="1">
-        <v>13.631976039189</v>
+        <v>44.500139734889</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1289024.83</v>
+        <v>1672918.65</v>
       </c>
       <c r="N50" s="1">
-        <v>1289024.83</v>
+        <v>1672918.65</v>
       </c>
       <c r="O50" s="1">
-        <v>2.22</v>
+        <v>3.08</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>11513.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>166.45</v>
+        <v>88.98</v>
       </c>
       <c r="E51" s="1">
-        <v>79.0104577434</v>
+        <v>87.858566</v>
       </c>
       <c r="F51" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G51">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H51" s="1">
-        <v>909647.4</v>
+        <v>940072.64</v>
       </c>
       <c r="I51" s="1">
-        <v>1006691.45</v>
+        <v>42643.14</v>
       </c>
       <c r="J51" s="1">
-        <v>110.66831499766</v>
+        <v>4.5361537168021</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1916338.85</v>
+        <v>982715.78</v>
       </c>
       <c r="N51" s="1">
-        <v>1916338.85</v>
+        <v>982715.78</v>
       </c>
       <c r="O51" s="1">
-        <v>3.29</v>
+        <v>1.81</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>25330.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>28.405</v>
+        <v>149.85</v>
       </c>
       <c r="E52" s="1">
-        <v>25.806399921</v>
+        <v>79.010458</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>653676.11</v>
+        <v>790104.58</v>
       </c>
       <c r="I52" s="1">
-        <v>65822.54</v>
+        <v>708395.42</v>
       </c>
       <c r="J52" s="1">
-        <v>10.069595475961</v>
+        <v>89.658437367874</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>719498.65</v>
+        <v>1498500.0</v>
       </c>
       <c r="N52" s="1">
-        <v>719498.65</v>
+        <v>1498500.0</v>
       </c>
       <c r="O52" s="1">
-        <v>1.24</v>
+        <v>2.76</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>9000.0</v>
+        <v>25330.0</v>
       </c>
       <c r="D53" s="1">
-        <v>92.6</v>
+        <v>29.235</v>
       </c>
       <c r="E53" s="1">
-        <v>98.9639944444</v>
+        <v>25.806399921</v>
       </c>
       <c r="F53" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>959655.96</v>
+        <v>653676.11</v>
       </c>
       <c r="I53" s="1">
-        <v>-41865.09</v>
+        <v>86846.44</v>
       </c>
       <c r="J53" s="1">
-        <v>-4.362510289625</v>
+        <v>13.285851918315</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>917790.87</v>
+        <v>740522.55</v>
       </c>
       <c r="N53" s="1">
-        <v>917790.87</v>
+        <v>740522.55</v>
       </c>
       <c r="O53" s="1">
-        <v>1.58</v>
+        <v>1.36</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>3276.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>252.3</v>
+        <v>81.96</v>
       </c>
       <c r="E54" s="1">
-        <v>251.04</v>
+        <v>98.9639944444</v>
       </c>
       <c r="F54" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G54">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H54" s="1">
-        <v>822407.04</v>
+        <v>959655.96</v>
       </c>
       <c r="I54" s="1">
-        <v>4127.76</v>
+        <v>-144989.22</v>
       </c>
       <c r="J54" s="1">
-        <v>0.5019120458891</v>
+        <v>-15.108458243723</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>826534.8</v>
+        <v>814666.74</v>
       </c>
       <c r="N54" s="1">
-        <v>826534.8</v>
+        <v>814666.74</v>
       </c>
       <c r="O54" s="1">
-        <v>1.42</v>
+        <v>1.5</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>46000.0</v>
+        <v>3276.0</v>
       </c>
       <c r="D55" s="1">
-        <v>162.45</v>
+        <v>257.9</v>
       </c>
       <c r="E55" s="1">
-        <v>139.4397254348</v>
+        <v>251.04</v>
       </c>
       <c r="F55" t="s">
-        <v>121</v>
+        <v>8</v>
       </c>
       <c r="G55">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>861394.26</v>
+        <v>822407.04</v>
       </c>
       <c r="I55" s="1">
-        <v>138766.35</v>
+        <v>22473.36</v>
       </c>
       <c r="J55" s="1">
-        <v>16.109504839282</v>
+        <v>2.7326322498407</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1000160.61</v>
+        <v>844880.4</v>
       </c>
       <c r="N55" s="1">
-        <v>1000160.61</v>
+        <v>844880.4</v>
       </c>
       <c r="O55" s="1">
-        <v>1.72</v>
+        <v>1.56</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>9112.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>48.54</v>
+        <v>158.85</v>
       </c>
       <c r="E56" s="1">
-        <v>44.9308999122</v>
+        <v>139.4397255</v>
       </c>
       <c r="F56" t="s">
-        <v>8</v>
+        <v>123</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H56" s="1">
-        <v>409410.36</v>
+        <v>749038.49</v>
       </c>
       <c r="I56" s="1">
-        <v>32886.12</v>
+        <v>101302.1</v>
       </c>
       <c r="J56" s="1">
-        <v>8.0325568703244</v>
+        <v>13.524284980335</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>442296.48</v>
+        <v>850340.59</v>
       </c>
       <c r="N56" s="1">
-        <v>442296.48</v>
+        <v>850340.59</v>
       </c>
       <c r="O56" s="1">
-        <v>0.76</v>
+        <v>1.57</v>
       </c>
       <c r="P56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>148</v>
+      </c>
+      <c r="B57" t="s">
+        <v>149</v>
+      </c>
+      <c r="C57" s="1">
+        <v>12000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>39.3</v>
+      </c>
+      <c r="E57" s="1">
+        <v>44.0763166667</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>528915.8</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-57315.8</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-10.836469623331</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>471600.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>471600.0</v>
+      </c>
+      <c r="O57" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="P57">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>