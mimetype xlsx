--- v2 (2026-06-17)
+++ v3 (2026-06-19)
@@ -313,78 +313,78 @@
   <si>
     <t>KION GROUP AG</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NO0013536151</t>
   </si>
   <si>
     <t>KONGSBERG GRUPPEN</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
+  </si>
+  <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
-  </si>
-[...4 lines deleted...]
-    <t>MERCEDES-BENZ GROUP N AG</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>SE0009806607</t>
   </si>
   <si>
     <t>MUNTERS GROUP</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK</t>
   </si>
@@ -871,211 +871,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>14493.03</v>
+        <v>15013.03</v>
       </c>
       <c r="D2">
-        <v>150.76</v>
+        <v>145.78</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2184907.78</v>
+        <v>2188530.75</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2184907.78</v>
+        <v>2188530.75</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9.82</v>
       </c>
       <c r="D3">
-        <v>16686.88</v>
+        <v>16136.36</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>163865.16</v>
+        <v>158459.02</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>163865.16</v>
+        <v>158459.02</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>2250.05</v>
       </c>
       <c r="D4">
-        <v>17234.4</v>
+        <v>16666.04</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>38778268.74</v>
+        <v>37499419.03</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>38778268.74</v>
+        <v>37499419.03</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>3043.0</v>
       </c>
       <c r="D5">
-        <v>110.66</v>
+        <v>107.01</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>336725.8</v>
+        <v>325624.15</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>336725.8</v>
+        <v>325624.15</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>119333.21</v>
+        <v>119573.48</v>
       </c>
       <c r="D6">
-        <v>107.37</v>
+        <v>103.83</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>12813256.76</v>
+        <v>12415076.73</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>12813256.76</v>
+        <v>12415076.73</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>105.48</v>
+        <v>102.0</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10547.77</v>
+        <v>10199.74</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10547.77</v>
+        <v>10199.74</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1127,2834 +1127,2834 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>20000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>61.2</v>
+        <v>59.48</v>
       </c>
       <c r="E2" s="1">
         <v>89.2446605</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
         <v>0.91</v>
       </c>
       <c r="H2" s="1">
         <v>1643006.5</v>
       </c>
       <c r="I2" s="1">
-        <v>-291192.48</v>
+        <v>-339335.27</v>
       </c>
       <c r="J2" s="1">
-        <v>-17.723148386814</v>
+        <v>-20.653312692311</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1351814.02</v>
+        <v>1303671.23</v>
       </c>
       <c r="N2" s="1">
-        <v>1351814.02</v>
+        <v>1303671.23</v>
       </c>
       <c r="O2" s="1">
-        <v>2.49</v>
+        <v>2.48</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
         <v>14000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>63.44</v>
+        <v>60.34</v>
       </c>
       <c r="E3" s="1">
         <v>67.3815571429</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>943341.8</v>
       </c>
       <c r="I3" s="1">
-        <v>-55181.8</v>
+        <v>-98581.8</v>
       </c>
       <c r="J3" s="1">
-        <v>-5.8496082756006</v>
+        <v>-10.45027369719</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>888160.0</v>
+        <v>844760.0</v>
       </c>
       <c r="N3" s="1">
-        <v>888160.0</v>
+        <v>844760.0</v>
       </c>
       <c r="O3" s="1">
-        <v>1.64</v>
+        <v>1.61</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
         <v>2944.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1193.8</v>
+        <v>1168.6</v>
       </c>
       <c r="E4" s="1">
         <v>647.6155638587</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1906580.22</v>
       </c>
       <c r="I4" s="1">
-        <v>1607966.98</v>
+        <v>1533778.18</v>
       </c>
       <c r="J4" s="1">
-        <v>84.337756320581</v>
+        <v>80.446558917935</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3514547.2</v>
+        <v>3440358.4</v>
       </c>
       <c r="N4" s="1">
-        <v>3514547.2</v>
+        <v>3440358.4</v>
       </c>
       <c r="O4" s="1">
-        <v>6.47</v>
+        <v>6.54</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
         <v>60000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>168.2</v>
+        <v>159.75</v>
       </c>
       <c r="E5" s="1">
         <v>155.72574</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
       <c r="G5">
-        <v>10.7</v>
+        <v>10.77</v>
       </c>
       <c r="H5" s="1">
         <v>839663.22</v>
       </c>
       <c r="I5" s="1">
-        <v>103602.51</v>
+        <v>50114.78</v>
       </c>
       <c r="J5" s="1">
-        <v>12.338579031722</v>
+        <v>5.9684381554786</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>943265.73</v>
+        <v>889778.0</v>
       </c>
       <c r="N5" s="1">
-        <v>943265.73</v>
+        <v>889778.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.74</v>
+        <v>1.69</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="1">
         <v>39403.0</v>
       </c>
       <c r="D6" s="1">
-        <v>39.18</v>
+        <v>38.44</v>
       </c>
       <c r="E6" s="1">
         <v>29.4360497932</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1159868.67</v>
       </c>
       <c r="I6" s="1">
-        <v>383940.87</v>
+        <v>354782.65</v>
       </c>
       <c r="J6" s="1">
-        <v>33.102098533276</v>
+        <v>30.588174262867</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1543809.54</v>
+        <v>1514651.32</v>
       </c>
       <c r="N6" s="1">
-        <v>1543809.54</v>
+        <v>1514651.32</v>
       </c>
       <c r="O6" s="1">
-        <v>2.84</v>
+        <v>2.88</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>67837.0</v>
       </c>
       <c r="D7" s="1">
-        <v>18.13</v>
+        <v>17.915</v>
       </c>
       <c r="E7" s="1">
         <v>11.9558472515</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>811048.81</v>
       </c>
       <c r="I7" s="1">
-        <v>418836.0</v>
+        <v>404251.05</v>
       </c>
       <c r="J7" s="1">
-        <v>51.641281614111</v>
+        <v>49.842998968213</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1229884.81</v>
+        <v>1215299.86</v>
       </c>
       <c r="N7" s="1">
-        <v>1229884.81</v>
+        <v>1215299.86</v>
       </c>
       <c r="O7" s="1">
-        <v>2.27</v>
+        <v>2.31</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
         <v>11113.0</v>
       </c>
       <c r="D8" s="1">
-        <v>622.0</v>
+        <v>558.8</v>
       </c>
       <c r="E8" s="1">
         <v>322.7027697291</v>
       </c>
       <c r="F8" t="s">
         <v>43</v>
       </c>
       <c r="G8">
-        <v>10.7</v>
+        <v>10.77</v>
       </c>
       <c r="H8" s="1">
         <v>318766.07</v>
       </c>
       <c r="I8" s="1">
-        <v>327302.35</v>
+        <v>257704.65</v>
       </c>
       <c r="J8" s="1">
-        <v>102.6779136186</v>
+        <v>80.844441819043</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>646068.42</v>
+        <v>576470.72</v>
       </c>
       <c r="N8" s="1">
-        <v>646068.42</v>
+        <v>576470.72</v>
       </c>
       <c r="O8" s="1">
-        <v>1.19</v>
+        <v>1.1</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
         <v>114452.0</v>
       </c>
       <c r="D9" s="1">
-        <v>9.976</v>
+        <v>10.095</v>
       </c>
       <c r="E9" s="1">
         <v>9.205399993</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1053576.44</v>
       </c>
       <c r="I9" s="1">
-        <v>88196.71</v>
+        <v>101816.5</v>
       </c>
       <c r="J9" s="1">
-        <v>8.3711733341342</v>
+        <v>9.6638930156791</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1141773.15</v>
+        <v>1155392.94</v>
       </c>
       <c r="N9" s="1">
-        <v>1141773.15</v>
+        <v>1155392.94</v>
       </c>
       <c r="O9" s="1">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
         <v>5400.0</v>
       </c>
       <c r="D10" s="1">
-        <v>105.05</v>
+        <v>101.1</v>
       </c>
       <c r="E10" s="1">
         <v>172.892437037</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>933619.16</v>
       </c>
       <c r="I10" s="1">
-        <v>-366349.16</v>
+        <v>-387679.16</v>
       </c>
       <c r="J10" s="1">
-        <v>-39.239678842923</v>
+        <v>-41.524336325745</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>567270.0</v>
+        <v>545940.0</v>
       </c>
       <c r="N10" s="1">
-        <v>567270.0</v>
+        <v>545940.0</v>
       </c>
       <c r="O10" s="1">
         <v>1.04</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>9200.0</v>
       </c>
       <c r="D11" s="1">
-        <v>71.16</v>
+        <v>68.32</v>
       </c>
       <c r="E11" s="1">
         <v>62.054675</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>570903.01</v>
       </c>
       <c r="I11" s="1">
-        <v>83768.99</v>
+        <v>57640.99</v>
       </c>
       <c r="J11" s="1">
-        <v>14.673068548018</v>
+        <v>10.096459291746</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>654672.0</v>
+        <v>628544.0</v>
       </c>
       <c r="N11" s="1">
-        <v>654672.0</v>
+        <v>628544.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.21</v>
+        <v>1.2</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>40504.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>21.48</v>
+        <v>20.48</v>
       </c>
       <c r="E12" s="1">
-        <v>24.0253616927</v>
+        <v>24.0253615</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>973123.25</v>
+        <v>480507.23</v>
       </c>
       <c r="I12" s="1">
-        <v>-103097.33</v>
+        <v>-70907.23</v>
       </c>
       <c r="J12" s="1">
-        <v>-10.594478140359</v>
+        <v>-14.756745699747</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>870025.92</v>
+        <v>409600.0</v>
       </c>
       <c r="N12" s="1">
-        <v>870025.92</v>
+        <v>409600.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.6</v>
+        <v>0.78</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>19000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>73.12</v>
+        <v>69.42</v>
       </c>
       <c r="E13" s="1">
         <v>62.5046468421</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1187588.29</v>
       </c>
       <c r="I13" s="1">
-        <v>201691.71</v>
+        <v>131391.71</v>
       </c>
       <c r="J13" s="1">
-        <v>16.98330235304</v>
+        <v>11.063742469202</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1389280.0</v>
+        <v>1318980.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1389280.0</v>
+        <v>1318980.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.56</v>
+        <v>2.51</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>18000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>18.11</v>
+        <v>17.7</v>
       </c>
       <c r="E14" s="1">
         <v>37.7029705556</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>678653.47</v>
       </c>
       <c r="I14" s="1">
-        <v>-352673.47</v>
+        <v>-360053.47</v>
       </c>
       <c r="J14" s="1">
-        <v>-51.966649489024</v>
+        <v>-53.054096960559</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>325980.0</v>
+        <v>318600.0</v>
       </c>
       <c r="N14" s="1">
-        <v>325980.0</v>
+        <v>318600.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>5700.0</v>
       </c>
       <c r="D15" s="1">
-        <v>136.7</v>
+        <v>131.2</v>
       </c>
       <c r="E15" s="1">
         <v>87.8658894737</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>500835.57</v>
       </c>
       <c r="I15" s="1">
-        <v>278354.43</v>
+        <v>247004.43</v>
       </c>
       <c r="J15" s="1">
-        <v>55.578007368766</v>
+        <v>49.318467935494</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>779190.0</v>
+        <v>747840.0</v>
       </c>
       <c r="N15" s="1">
-        <v>779190.0</v>
+        <v>747840.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.44</v>
+        <v>1.42</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>157000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.916</v>
+        <v>9.437</v>
       </c>
       <c r="E16" s="1">
         <v>6.4660969427</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1015177.22</v>
       </c>
       <c r="I16" s="1">
-        <v>541634.78</v>
+        <v>466431.78</v>
       </c>
       <c r="J16" s="1">
-        <v>53.353716900779</v>
+        <v>45.945847760453</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1556812.0</v>
+        <v>1481609.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1556812.0</v>
+        <v>1481609.0</v>
       </c>
       <c r="O16" s="1">
-        <v>2.87</v>
+        <v>2.82</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>30000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>236.7</v>
+        <v>219.6</v>
       </c>
       <c r="E17" s="1">
         <v>227.3515</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
       <c r="G17">
-        <v>10.7</v>
+        <v>10.77</v>
       </c>
       <c r="H17" s="1">
         <v>644146.48</v>
       </c>
       <c r="I17" s="1">
-        <v>19560.41</v>
+        <v>-32580.76</v>
       </c>
       <c r="J17" s="1">
-        <v>3.0366400511884</v>
+        <v>-5.0579737701897</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>663706.89</v>
+        <v>611565.72</v>
       </c>
       <c r="N17" s="1">
-        <v>663706.89</v>
+        <v>611565.72</v>
       </c>
       <c r="O17" s="1">
-        <v>1.22</v>
+        <v>1.16</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>12700.0</v>
       </c>
       <c r="D18" s="1">
-        <v>92.55</v>
+        <v>90.85</v>
       </c>
       <c r="E18" s="1">
         <v>53.361584252</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>677692.12</v>
       </c>
       <c r="I18" s="1">
-        <v>497692.88</v>
+        <v>476102.88</v>
       </c>
       <c r="J18" s="1">
-        <v>73.439378341894</v>
+        <v>70.253565881805</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1175385.0</v>
+        <v>1153795.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1175385.0</v>
+        <v>1153795.0</v>
       </c>
       <c r="O18" s="1">
-        <v>2.17</v>
+        <v>2.19</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>4500.0</v>
       </c>
       <c r="D19" s="1">
-        <v>203.0</v>
+        <v>198.7</v>
       </c>
       <c r="E19" s="1">
         <v>282.0622</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1269279.9</v>
       </c>
       <c r="I19" s="1">
-        <v>-355779.9</v>
+        <v>-375129.9</v>
       </c>
       <c r="J19" s="1">
-        <v>-28.030058618276</v>
+        <v>-29.554545061338</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>913500.0</v>
+        <v>894150.0</v>
       </c>
       <c r="N19" s="1">
-        <v>913500.0</v>
+        <v>894150.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.68</v>
+        <v>1.7</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
         <v>48783.0</v>
       </c>
       <c r="D20" s="1">
-        <v>18.87</v>
+        <v>18.405</v>
       </c>
       <c r="E20" s="1">
         <v>17.9404999693</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>875191.41</v>
       </c>
       <c r="I20" s="1">
-        <v>45343.8</v>
+        <v>22659.71</v>
       </c>
       <c r="J20" s="1">
-        <v>5.1810152021488</v>
+        <v>2.5891147629066</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>920535.21</v>
+        <v>897851.12</v>
       </c>
       <c r="N20" s="1">
-        <v>920535.21</v>
+        <v>897851.12</v>
       </c>
       <c r="O20" s="1">
-        <v>1.7</v>
+        <v>1.71</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
         <v>6500.0</v>
       </c>
       <c r="D21" s="1">
-        <v>73.98</v>
+        <v>70.1</v>
       </c>
       <c r="E21" s="1">
         <v>124.1734415385</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>807127.37</v>
       </c>
       <c r="I21" s="1">
-        <v>-326257.37</v>
+        <v>-351477.37</v>
       </c>
       <c r="J21" s="1">
-        <v>-40.422042682061</v>
+        <v>-43.546704406765</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>480870.0</v>
+        <v>455650.0</v>
       </c>
       <c r="N21" s="1">
-        <v>480870.0</v>
+        <v>455650.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.89</v>
+        <v>0.87</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
         <v>22700.0</v>
       </c>
       <c r="D22" s="1">
-        <v>39.635</v>
+        <v>37.095</v>
       </c>
       <c r="E22" s="1">
         <v>33.252476652</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>754831.22</v>
       </c>
       <c r="I22" s="1">
-        <v>144883.28</v>
+        <v>87225.28</v>
       </c>
       <c r="J22" s="1">
-        <v>19.194129251835</v>
+        <v>11.555600469202</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>899714.5</v>
+        <v>842056.5</v>
       </c>
       <c r="N22" s="1">
-        <v>899714.5</v>
+        <v>842056.5</v>
       </c>
       <c r="O22" s="1">
-        <v>1.66</v>
+        <v>1.6</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
         <v>59794.0</v>
       </c>
       <c r="D23" s="1">
-        <v>22.565</v>
+        <v>22.215</v>
       </c>
       <c r="E23" s="1">
         <v>17.1934822892</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1028067.08</v>
       </c>
       <c r="I23" s="1">
-        <v>321184.53</v>
+        <v>300256.63</v>
       </c>
       <c r="J23" s="1">
-        <v>31.24159271786</v>
+        <v>29.205937612553</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1349251.61</v>
+        <v>1328323.71</v>
       </c>
       <c r="N23" s="1">
-        <v>1349251.61</v>
+        <v>1328323.71</v>
       </c>
       <c r="O23" s="1">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
         <v>237942.0</v>
       </c>
       <c r="D24" s="1">
-        <v>5.171</v>
+        <v>5.078</v>
       </c>
       <c r="E24" s="1">
         <v>3.2505653058</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>773446.01</v>
       </c>
       <c r="I24" s="1">
-        <v>456952.07</v>
+        <v>434823.47</v>
       </c>
       <c r="J24" s="1">
-        <v>59.080021629435</v>
+        <v>56.218981593815</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1230398.08</v>
+        <v>1208269.48</v>
       </c>
       <c r="N24" s="1">
-        <v>1230398.08</v>
+        <v>1208269.48</v>
       </c>
       <c r="O24" s="1">
-        <v>2.27</v>
+        <v>2.3</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
         <v>9447.0</v>
       </c>
       <c r="D25" s="1">
-        <v>106.5</v>
+        <v>105.55</v>
       </c>
       <c r="E25" s="1">
         <v>69.5570202181</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>657105.17</v>
       </c>
       <c r="I25" s="1">
-        <v>349000.33</v>
+        <v>340025.68</v>
       </c>
       <c r="J25" s="1">
-        <v>53.111791830827</v>
+        <v>51.746005894308</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1006105.5</v>
+        <v>997130.85</v>
       </c>
       <c r="N25" s="1">
-        <v>1006105.5</v>
+        <v>997130.85</v>
       </c>
       <c r="O25" s="1">
-        <v>1.85</v>
+        <v>1.9</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
         <v>3000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>247.6</v>
+        <v>232.6</v>
       </c>
       <c r="E26" s="1">
         <v>312.78061</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>938341.83</v>
       </c>
       <c r="I26" s="1">
-        <v>-195541.83</v>
+        <v>-240541.83</v>
       </c>
       <c r="J26" s="1">
-        <v>-20.839082704008</v>
+        <v>-25.634776401261</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>742800.0</v>
+        <v>697800.0</v>
       </c>
       <c r="N26" s="1">
-        <v>742800.0</v>
+        <v>697800.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.37</v>
+        <v>1.33</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
         <v>10000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>68.5</v>
+        <v>66.1</v>
       </c>
       <c r="E27" s="1">
         <v>78.6121</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>786121.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-101121.0</v>
+        <v>-125121.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-12.863286949465</v>
+        <v>-15.916252078242</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>685000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="N27" s="1">
-        <v>685000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="O27" s="1">
         <v>1.26</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
         <v>8800.0</v>
       </c>
       <c r="D28" s="1">
-        <v>72.3</v>
+        <v>68.7</v>
       </c>
       <c r="E28" s="1">
         <v>67.1233568182</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>590685.54</v>
       </c>
       <c r="I28" s="1">
-        <v>45554.46</v>
+        <v>13874.46</v>
       </c>
       <c r="J28" s="1">
-        <v>7.7121339384743</v>
+        <v>2.3488741573054</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>636240.0</v>
+        <v>604560.0</v>
       </c>
       <c r="N28" s="1">
-        <v>636240.0</v>
+        <v>604560.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
         <v>10000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>46.52</v>
+        <v>44.58</v>
       </c>
       <c r="E29" s="1">
         <v>44.444938</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>444449.38</v>
       </c>
       <c r="I29" s="1">
-        <v>20750.62</v>
+        <v>1350.62</v>
       </c>
       <c r="J29" s="1">
-        <v>4.6688376525579</v>
+        <v>0.30388612534458</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>465200.0</v>
+        <v>445800.0</v>
       </c>
       <c r="N29" s="1">
-        <v>465200.0</v>
+        <v>445800.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
         <v>10020.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.45</v>
+        <v>95.7</v>
       </c>
       <c r="E30" s="1">
         <v>75.4941876248</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>756451.76</v>
       </c>
       <c r="I30" s="1">
-        <v>240037.24</v>
+        <v>202462.24</v>
       </c>
       <c r="J30" s="1">
-        <v>31.731995705846</v>
+        <v>26.764725882851</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>996489.0</v>
+        <v>958914.0</v>
       </c>
       <c r="N30" s="1">
-        <v>996489.0</v>
+        <v>958914.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.84</v>
+        <v>1.82</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
         <v>24761.0</v>
       </c>
       <c r="D31" s="1">
-        <v>408.0</v>
+        <v>412.4</v>
       </c>
       <c r="E31" s="1">
         <v>308.5741904608</v>
       </c>
       <c r="F31" t="s">
         <v>96</v>
       </c>
       <c r="G31">
-        <v>11.06</v>
+        <v>10.98</v>
       </c>
       <c r="H31" s="1">
         <v>662892.2</v>
       </c>
       <c r="I31" s="1">
-        <v>250624.33</v>
+        <v>267238.18</v>
       </c>
       <c r="J31" s="1">
-        <v>37.807705385582</v>
+        <v>40.313972618776</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>913516.53</v>
+        <v>930130.38</v>
       </c>
       <c r="N31" s="1">
-        <v>913516.53</v>
+        <v>930130.38</v>
       </c>
       <c r="O31" s="1">
-        <v>1.68</v>
+        <v>1.77</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
         <v>134000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.868</v>
+        <v>4.763</v>
       </c>
       <c r="E32" s="1">
         <v>3.6279746269</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>486148.6</v>
       </c>
       <c r="I32" s="1">
-        <v>166163.4</v>
+        <v>152093.4</v>
       </c>
       <c r="J32" s="1">
-        <v>34.179549216022</v>
+        <v>31.285372414937</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>652312.0</v>
+        <v>638242.0</v>
       </c>
       <c r="N32" s="1">
-        <v>652312.0</v>
+        <v>638242.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.2</v>
+        <v>1.21</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>7500.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>137.7</v>
+        <v>168.28</v>
       </c>
       <c r="E33" s="1">
-        <v>130.817</v>
+        <v>172.6185728571</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>981127.5</v>
+        <v>1208330.01</v>
       </c>
       <c r="I33" s="1">
-        <v>51622.5</v>
+        <v>-30370.01</v>
       </c>
       <c r="J33" s="1">
-        <v>5.261548575491</v>
+        <v>-2.5133870506121</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1032750.0</v>
+        <v>1177960.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1032750.0</v>
+        <v>1177960.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.9</v>
+        <v>2.24</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>1900.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D34" s="1">
-        <v>488.3</v>
+        <v>135.3</v>
       </c>
       <c r="E34" s="1">
-        <v>528.1253473684</v>
+        <v>130.817</v>
       </c>
       <c r="F34" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G34">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1044010.04</v>
+        <v>981127.5</v>
       </c>
       <c r="I34" s="1">
-        <v>-19359.31</v>
+        <v>33622.5</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.8543222055604</v>
+        <v>3.4269246351774</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1024650.73</v>
+        <v>1014750.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1024650.73</v>
+        <v>1014750.0</v>
       </c>
       <c r="O34" s="1">
-        <v>1.89</v>
+        <v>1.93</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>3700.0</v>
+        <v>1900.0</v>
       </c>
       <c r="D35" s="1">
-        <v>352.4</v>
+        <v>473.3</v>
       </c>
       <c r="E35" s="1">
-        <v>343.1355486486</v>
+        <v>528.1253473684</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H35" s="1">
-        <v>1269601.53</v>
+        <v>1044010.04</v>
       </c>
       <c r="I35" s="1">
-        <v>34278.47</v>
+        <v>-58508.67</v>
       </c>
       <c r="J35" s="1">
-        <v>2.6999392478678</v>
+        <v>-5.6042248405964</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1303880.0</v>
+        <v>985501.37</v>
       </c>
       <c r="N35" s="1">
-        <v>1303880.0</v>
+        <v>985501.37</v>
       </c>
       <c r="O35" s="1">
-        <v>2.4</v>
+        <v>1.87</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>2800.0</v>
+        <v>3700.0</v>
       </c>
       <c r="D36" s="1">
-        <v>472.25</v>
+        <v>345.3</v>
       </c>
       <c r="E36" s="1">
-        <v>633.8577714286</v>
+        <v>343.1355486486</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1774801.76</v>
+        <v>1269601.53</v>
       </c>
       <c r="I36" s="1">
-        <v>-452501.76</v>
+        <v>8008.47</v>
       </c>
       <c r="J36" s="1">
-        <v>-25.495904398923</v>
+        <v>0.63078610184095</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1322300.0</v>
+        <v>1277610.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1322300.0</v>
+        <v>1277610.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.44</v>
+        <v>2.43</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>14000.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D37" s="1">
-        <v>53.71</v>
+        <v>460.25</v>
       </c>
       <c r="E37" s="1">
-        <v>57.6194371429</v>
+        <v>633.8577714286</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>806672.12</v>
+        <v>1774801.76</v>
       </c>
       <c r="I37" s="1">
-        <v>-54732.12</v>
+        <v>-486101.76</v>
       </c>
       <c r="J37" s="1">
-        <v>-6.7849276853649</v>
+        <v>-27.389073583069</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>751940.0</v>
+        <v>1288700.0</v>
       </c>
       <c r="N37" s="1">
-        <v>751940.0</v>
+        <v>1288700.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.39</v>
+        <v>2.45</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
         <v>6000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>110.9</v>
+        <v>107.35</v>
       </c>
       <c r="E38" s="1">
         <v>148.9734166667</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>893840.5</v>
       </c>
       <c r="I38" s="1">
-        <v>-228440.5</v>
+        <v>-249740.5</v>
       </c>
       <c r="J38" s="1">
-        <v>-25.557188335055</v>
+        <v>-27.940163821174</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>665400.0</v>
+        <v>644100.0</v>
       </c>
       <c r="N38" s="1">
-        <v>665400.0</v>
+        <v>644100.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.23</v>
+        <v>1.22</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
         <v>35885.0</v>
       </c>
       <c r="D39" s="1">
-        <v>15.06</v>
+        <v>14.265</v>
       </c>
       <c r="E39" s="1">
         <v>9.8588332172</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>353784.23</v>
       </c>
       <c r="I39" s="1">
-        <v>186643.87</v>
+        <v>158115.3</v>
       </c>
       <c r="J39" s="1">
-        <v>52.756413139161</v>
+        <v>44.692579994309</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>540428.1</v>
+        <v>511899.53</v>
       </c>
       <c r="N39" s="1">
-        <v>540428.1</v>
+        <v>511899.53</v>
       </c>
       <c r="O39" s="1">
-        <v>1.0</v>
+        <v>0.97</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
         <v>50000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>162.7</v>
+        <v>157.1</v>
       </c>
       <c r="E40" s="1">
         <v>166.9427</v>
       </c>
       <c r="F40" t="s">
         <v>43</v>
       </c>
       <c r="G40">
-        <v>10.7</v>
+        <v>10.77</v>
       </c>
       <c r="H40" s="1">
         <v>763341.11</v>
       </c>
       <c r="I40" s="1">
-        <v>-2989.68</v>
+        <v>-34159.46</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.39165714525712</v>
+        <v>-4.4749928377367</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>760351.43</v>
+        <v>729181.65</v>
       </c>
       <c r="N40" s="1">
-        <v>760351.43</v>
+        <v>729181.65</v>
       </c>
       <c r="O40" s="1">
-        <v>1.4</v>
+        <v>1.39</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
         <v>5400.0</v>
       </c>
       <c r="D41" s="1">
-        <v>69.5</v>
+        <v>70.45</v>
       </c>
       <c r="E41" s="1">
         <v>109.2755018519</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>590087.71</v>
       </c>
       <c r="I41" s="1">
-        <v>-214787.71</v>
+        <v>-209657.71</v>
       </c>
       <c r="J41" s="1">
-        <v>-36.399285455377</v>
+        <v>-35.529923170235</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>375300.0</v>
+        <v>380430.0</v>
       </c>
       <c r="N41" s="1">
-        <v>375300.0</v>
+        <v>380430.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.69</v>
+        <v>0.72</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
         <v>130000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>7.464</v>
+        <v>7.1</v>
       </c>
       <c r="E42" s="1">
         <v>6.8528</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>890864.0</v>
       </c>
       <c r="I42" s="1">
-        <v>79456.0</v>
+        <v>32136.0</v>
       </c>
       <c r="J42" s="1">
-        <v>8.9189820219472</v>
+        <v>3.6072846135886</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>970320.0</v>
+        <v>923000.0</v>
       </c>
       <c r="N42" s="1">
-        <v>970320.0</v>
+        <v>923000.0</v>
       </c>
       <c r="O42" s="1">
-        <v>1.79</v>
+        <v>1.75</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>119</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1">
         <v>40000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>93.52</v>
+        <v>85.54</v>
       </c>
       <c r="E43" s="1">
         <v>62.66810675</v>
       </c>
       <c r="F43" t="s">
         <v>96</v>
       </c>
       <c r="G43">
-        <v>11.06</v>
+        <v>10.98</v>
       </c>
       <c r="H43" s="1">
         <v>221808.3</v>
       </c>
       <c r="I43" s="1">
-        <v>116453.19</v>
+        <v>89855.41</v>
       </c>
       <c r="J43" s="1">
-        <v>52.501727843367</v>
+        <v>40.510391180132</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>338261.49</v>
+        <v>311663.71</v>
       </c>
       <c r="N43" s="1">
-        <v>338261.49</v>
+        <v>311663.71</v>
       </c>
       <c r="O43" s="1">
-        <v>0.62</v>
+        <v>0.59</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>121</v>
       </c>
       <c r="B44" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="1">
         <v>24000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>249.15</v>
+        <v>237.9</v>
       </c>
       <c r="E44" s="1">
         <v>413.6543204167</v>
       </c>
       <c r="F44" t="s">
         <v>123</v>
       </c>
       <c r="G44">
         <v>7.47</v>
       </c>
       <c r="H44" s="1">
         <v>1330399.59</v>
       </c>
       <c r="I44" s="1">
-        <v>-530164.05</v>
+        <v>-566200.35</v>
       </c>
       <c r="J44" s="1">
-        <v>-39.849985973011</v>
+        <v>-42.558668407287</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>800235.54</v>
+        <v>764199.24</v>
       </c>
       <c r="N44" s="1">
-        <v>800235.54</v>
+        <v>764199.24</v>
       </c>
       <c r="O44" s="1">
-        <v>1.47</v>
+        <v>1.45</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
         <v>17500.0</v>
       </c>
       <c r="D45" s="1">
-        <v>357.4</v>
+        <v>342.0</v>
       </c>
       <c r="E45" s="1">
         <v>410.8591617143</v>
       </c>
       <c r="F45" t="s">
         <v>123</v>
       </c>
       <c r="G45">
         <v>7.47</v>
       </c>
       <c r="H45" s="1">
         <v>963715.07</v>
       </c>
       <c r="I45" s="1">
-        <v>-126690.33</v>
+        <v>-162655.02</v>
       </c>
       <c r="J45" s="1">
-        <v>-13.146035995888</v>
+        <v>-16.877916000629</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>837024.74</v>
+        <v>801060.05</v>
       </c>
       <c r="N45" s="1">
-        <v>837024.74</v>
+        <v>801060.05</v>
       </c>
       <c r="O45" s="1">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>11.0</v>
+        <v>42.0</v>
       </c>
       <c r="D46" s="1">
-        <v>4784.08</v>
+        <v>4784.78</v>
       </c>
       <c r="E46" s="1">
-        <v>4779.2745454545</v>
+        <v>4782.9838095238</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>52572.02</v>
+        <v>200885.32</v>
       </c>
       <c r="I46" s="1">
-        <v>52.86</v>
+        <v>75.44</v>
       </c>
       <c r="J46" s="1">
-        <v>0.10054778188093</v>
+        <v>0.037553764506038</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>52624.88</v>
+        <v>200960.76</v>
       </c>
       <c r="N46" s="1">
-        <v>52624.88</v>
+        <v>200960.76</v>
       </c>
       <c r="O46" s="1">
-        <v>0.1</v>
+        <v>0.38</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
         <v>48000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>17.715</v>
+        <v>17.165</v>
       </c>
       <c r="E47" s="1">
         <v>12.656293125</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>607502.07</v>
       </c>
       <c r="I47" s="1">
-        <v>242817.93</v>
+        <v>216417.93</v>
       </c>
       <c r="J47" s="1">
-        <v>39.969893435919</v>
+        <v>35.624229231021</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>850320.0</v>
+        <v>823920.0</v>
       </c>
       <c r="N47" s="1">
-        <v>850320.0</v>
+        <v>823920.0</v>
       </c>
       <c r="O47" s="1">
         <v>1.57</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
         <v>14200.0</v>
       </c>
       <c r="D48" s="1">
-        <v>98.08</v>
+        <v>94.66</v>
       </c>
       <c r="E48" s="1">
         <v>41.1559992958</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>584415.19</v>
       </c>
       <c r="I48" s="1">
-        <v>808320.81</v>
+        <v>759756.81</v>
       </c>
       <c r="J48" s="1">
-        <v>138.31276527908</v>
+        <v>130.00291967086</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1392736.0</v>
+        <v>1344172.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1392736.0</v>
+        <v>1344172.0</v>
       </c>
       <c r="O48" s="1">
-        <v>2.57</v>
+        <v>2.56</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
         <v>9482.0</v>
       </c>
       <c r="D49" s="1">
-        <v>166.24</v>
+        <v>160.0</v>
       </c>
       <c r="E49" s="1">
         <v>165.1386859312</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1565845.02</v>
       </c>
       <c r="I49" s="1">
-        <v>10442.66</v>
+        <v>-48725.02</v>
       </c>
       <c r="J49" s="1">
-        <v>0.66690252653484</v>
+        <v>-3.1117396279742</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1576287.68</v>
+        <v>1517120.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1576287.68</v>
+        <v>1517120.0</v>
       </c>
       <c r="O49" s="1">
-        <v>2.9</v>
+        <v>2.88</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
         <v>6669.0</v>
       </c>
       <c r="D50" s="1">
-        <v>250.85</v>
+        <v>243.4</v>
       </c>
       <c r="E50" s="1">
         <v>173.5984480432</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>1157728.05</v>
       </c>
       <c r="I50" s="1">
-        <v>515190.6</v>
+        <v>465506.55</v>
       </c>
       <c r="J50" s="1">
-        <v>44.500139734889</v>
+        <v>40.208626715056</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1672918.65</v>
+        <v>1623234.6</v>
       </c>
       <c r="N50" s="1">
-        <v>1672918.65</v>
+        <v>1623234.6</v>
       </c>
       <c r="O50" s="1">
-        <v>3.08</v>
+        <v>3.09</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
         <v>10000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>88.98</v>
+        <v>85.9</v>
       </c>
       <c r="E51" s="1">
         <v>87.858566</v>
       </c>
       <c r="F51" t="s">
         <v>36</v>
       </c>
       <c r="G51">
         <v>0.91</v>
       </c>
       <c r="H51" s="1">
         <v>940072.64</v>
       </c>
       <c r="I51" s="1">
-        <v>42643.14</v>
+        <v>1297.22</v>
       </c>
       <c r="J51" s="1">
-        <v>4.5361537168021</v>
+        <v>0.13799146414898</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>982715.78</v>
+        <v>941369.86</v>
       </c>
       <c r="N51" s="1">
-        <v>982715.78</v>
+        <v>941369.86</v>
       </c>
       <c r="O51" s="1">
-        <v>1.81</v>
+        <v>1.79</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
         <v>10000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>149.85</v>
+        <v>145.7</v>
       </c>
       <c r="E52" s="1">
         <v>79.010458</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>790104.58</v>
       </c>
       <c r="I52" s="1">
-        <v>708395.42</v>
+        <v>666895.42</v>
       </c>
       <c r="J52" s="1">
-        <v>89.658437367874</v>
+        <v>84.405968131459</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1498500.0</v>
+        <v>1457000.0</v>
       </c>
       <c r="N52" s="1">
-        <v>1498500.0</v>
+        <v>1457000.0</v>
       </c>
       <c r="O52" s="1">
-        <v>2.76</v>
+        <v>2.77</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
         <v>25330.0</v>
       </c>
       <c r="D53" s="1">
-        <v>29.235</v>
+        <v>27.79</v>
       </c>
       <c r="E53" s="1">
         <v>25.806399921</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>653676.11</v>
       </c>
       <c r="I53" s="1">
-        <v>86846.44</v>
+        <v>50244.59</v>
       </c>
       <c r="J53" s="1">
-        <v>13.285851918315</v>
+        <v>7.6864657024103</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>740522.55</v>
+        <v>703920.7</v>
       </c>
       <c r="N53" s="1">
-        <v>740522.55</v>
+        <v>703920.7</v>
       </c>
       <c r="O53" s="1">
-        <v>1.36</v>
+        <v>1.34</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
         <v>9000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>81.96</v>
+        <v>76.74</v>
       </c>
       <c r="E54" s="1">
         <v>98.9639944444</v>
       </c>
       <c r="F54" t="s">
         <v>36</v>
       </c>
       <c r="G54">
         <v>0.91</v>
       </c>
       <c r="H54" s="1">
         <v>959655.96</v>
       </c>
       <c r="I54" s="1">
-        <v>-144989.22</v>
+        <v>-202768.29</v>
       </c>
       <c r="J54" s="1">
-        <v>-15.108458243723</v>
+        <v>-21.129269076805</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>814666.74</v>
+        <v>756887.67</v>
       </c>
       <c r="N54" s="1">
-        <v>814666.74</v>
+        <v>756887.67</v>
       </c>
       <c r="O54" s="1">
-        <v>1.5</v>
+        <v>1.44</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
         <v>3276.0</v>
       </c>
       <c r="D55" s="1">
-        <v>257.9</v>
+        <v>252.0</v>
       </c>
       <c r="E55" s="1">
         <v>251.04</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>822407.04</v>
       </c>
       <c r="I55" s="1">
-        <v>22473.36</v>
+        <v>3144.96</v>
       </c>
       <c r="J55" s="1">
-        <v>2.7326322498407</v>
+        <v>0.38240917782027</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>844880.4</v>
+        <v>825552.0</v>
       </c>
       <c r="N55" s="1">
-        <v>844880.4</v>
+        <v>825552.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.56</v>
+        <v>1.57</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
         <v>40000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>158.85</v>
+        <v>153.95</v>
       </c>
       <c r="E56" s="1">
         <v>139.4397255</v>
       </c>
       <c r="F56" t="s">
         <v>123</v>
       </c>
       <c r="G56">
         <v>7.47</v>
       </c>
       <c r="H56" s="1">
         <v>749038.49</v>
       </c>
       <c r="I56" s="1">
-        <v>101302.1</v>
+        <v>75176.68</v>
       </c>
       <c r="J56" s="1">
-        <v>13.524284980335</v>
+        <v>10.036424162929</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>850340.59</v>
+        <v>824215.17</v>
       </c>
       <c r="N56" s="1">
-        <v>850340.59</v>
+        <v>824215.17</v>
       </c>
       <c r="O56" s="1">
         <v>1.57</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>148</v>
       </c>
       <c r="B57" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="1">
         <v>12000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>39.3</v>
+        <v>37.74</v>
       </c>
       <c r="E57" s="1">
         <v>44.0763166667</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>528915.8</v>
       </c>
       <c r="I57" s="1">
-        <v>-57315.8</v>
+        <v>-76035.8</v>
       </c>
       <c r="J57" s="1">
-        <v>-10.836469623331</v>
+        <v>-14.37578533294</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>471600.0</v>
+        <v>452880.0</v>
       </c>
       <c r="N57" s="1">
-        <v>471600.0</v>
+        <v>452880.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>