--- v3 (2026-06-19)
+++ v4 (2026-07-28)
@@ -118,59 +118,65 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>CH0012221716</t>
+  </si>
+  <si>
+    <t>ABB LTD</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON AG</t>
   </si>
   <si>
-    <t>CHF</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
@@ -196,56 +202,50 @@
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>ES0105563003</t>
   </si>
   <si>
     <t>CORPORACION ACCIONA ENERGIAS RENOV</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
-    <t>FR0014003TT8</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0003822393</t>
   </si>
   <si>
     <t>ELIA GROUP SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC CLASS A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
@@ -307,50 +307,56 @@
   <si>
     <t>KINGSPAN GROUP PLC</t>
   </si>
   <si>
     <t>DE000KGX8881</t>
   </si>
   <si>
     <t>KION GROUP AG</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NO0013536151</t>
   </si>
   <si>
     <t>KONGSBERG GRUPPEN</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
+    <t>NO0013697029</t>
+  </si>
+  <si>
+    <t>KONGSBERG MARITIME</t>
+  </si>
+  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
@@ -422,56 +428,50 @@
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
-  </si>
-[...4 lines deleted...]
-    <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
@@ -871,211 +871,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>15013.03</v>
+        <v>15490.15</v>
       </c>
       <c r="D2">
-        <v>145.78</v>
+        <v>157.16</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2188530.75</v>
+        <v>2434396.72</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2188530.75</v>
+        <v>2434396.72</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>9.82</v>
+        <v>23.82</v>
       </c>
       <c r="D3">
-        <v>16136.36</v>
+        <v>17412.27</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>158459.02</v>
+        <v>414760.26</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>158459.02</v>
+        <v>414760.26</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2250.05</v>
+        <v>1783.05</v>
       </c>
       <c r="D4">
-        <v>16666.04</v>
+        <v>17988.66</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>37499419.03</v>
+        <v>32074682.07</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>37499419.03</v>
+        <v>32074682.07</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>3043.0</v>
       </c>
       <c r="D5">
-        <v>107.01</v>
+        <v>115.51</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>325624.15</v>
+        <v>351511.13</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>325624.15</v>
+        <v>351511.13</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>119573.48</v>
+        <v>123405.32</v>
       </c>
       <c r="D6">
-        <v>103.83</v>
+        <v>111.96</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>12415076.73</v>
+        <v>13816387.17</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>12415076.73</v>
+        <v>13816387.17</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>102.0</v>
+        <v>110.05</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10199.74</v>
+        <v>11004.88</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10199.74</v>
+        <v>11004.88</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1124,2837 +1124,2837 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>20000.0</v>
+        <v>17426.0</v>
       </c>
       <c r="D2" s="1">
-        <v>59.48</v>
+        <v>76.42</v>
       </c>
       <c r="E2" s="1">
-        <v>89.2446605</v>
+        <v>71.8510002295</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>1643006.5</v>
+        <v>1352790.8</v>
       </c>
       <c r="I2" s="1">
-        <v>-339335.27</v>
+        <v>87580.1</v>
       </c>
       <c r="J2" s="1">
-        <v>-20.653312692311</v>
+        <v>6.474031313637</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1303671.23</v>
+        <v>1440370.9</v>
       </c>
       <c r="N2" s="1">
-        <v>1303671.23</v>
+        <v>1440370.9</v>
       </c>
       <c r="O2" s="1">
-        <v>2.48</v>
+        <v>2.93</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="1">
-        <v>14000.0</v>
+        <v>18343.0</v>
       </c>
       <c r="D3" s="1">
-        <v>60.34</v>
+        <v>59.48</v>
       </c>
       <c r="E3" s="1">
-        <v>67.3815571429</v>
+        <v>89.2446600883</v>
       </c>
       <c r="F3" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G3">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H3" s="1">
-        <v>943341.8</v>
+        <v>1506883.41</v>
       </c>
       <c r="I3" s="1">
-        <v>-98581.8</v>
+        <v>-326804.84</v>
       </c>
       <c r="J3" s="1">
-        <v>-10.45027369719</v>
+        <v>-21.68746684921</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>844760.0</v>
+        <v>1180078.57</v>
       </c>
       <c r="N3" s="1">
-        <v>844760.0</v>
+        <v>1180078.57</v>
       </c>
       <c r="O3" s="1">
-        <v>1.61</v>
+        <v>2.4</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1">
-        <v>2944.0</v>
+        <v>14539.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1168.6</v>
+        <v>63.84</v>
       </c>
       <c r="E4" s="1">
-        <v>647.6155638587</v>
+        <v>64.7606465369</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1906580.22</v>
+        <v>941555.04</v>
       </c>
       <c r="I4" s="1">
-        <v>1533778.18</v>
+        <v>-13385.28</v>
       </c>
       <c r="J4" s="1">
-        <v>80.446558917935</v>
+        <v>-1.4216141841267</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3440358.4</v>
+        <v>928169.76</v>
       </c>
       <c r="N4" s="1">
-        <v>3440358.4</v>
+        <v>928169.76</v>
       </c>
       <c r="O4" s="1">
-        <v>6.54</v>
+        <v>1.89</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1">
-        <v>60000.0</v>
+        <v>2514.0</v>
       </c>
       <c r="D5" s="1">
-        <v>159.75</v>
+        <v>1171.8</v>
       </c>
       <c r="E5" s="1">
-        <v>155.72574</v>
+        <v>647.6155608592</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G5">
-        <v>10.77</v>
+        <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>839663.22</v>
+        <v>1628105.52</v>
       </c>
       <c r="I5" s="1">
-        <v>50114.78</v>
+        <v>1317799.68</v>
       </c>
       <c r="J5" s="1">
-        <v>5.9684381554786</v>
+        <v>80.940680061081</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>889778.0</v>
+        <v>2945905.2</v>
       </c>
       <c r="N5" s="1">
-        <v>889778.0</v>
+        <v>2945905.2</v>
       </c>
       <c r="O5" s="1">
-        <v>1.69</v>
+        <v>6.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" t="s">
         <v>44</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1">
+        <v>52477.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>175.3</v>
+      </c>
+      <c r="E6" s="1">
+        <v>155.7257398479</v>
+      </c>
+      <c r="F6" t="s">
         <v>45</v>
       </c>
-      <c r="C6" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G6">
-        <v>1.0</v>
+        <v>10.87</v>
       </c>
       <c r="H6" s="1">
-        <v>1159868.67</v>
+        <v>734383.44</v>
       </c>
       <c r="I6" s="1">
-        <v>354782.65</v>
+        <v>111914.67</v>
       </c>
       <c r="J6" s="1">
-        <v>30.588174262867</v>
+        <v>15.239269284177</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1514651.32</v>
+        <v>846298.11</v>
       </c>
       <c r="N6" s="1">
-        <v>1514651.32</v>
+        <v>846298.11</v>
       </c>
       <c r="O6" s="1">
-        <v>2.88</v>
+        <v>1.72</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
-        <v>67837.0</v>
+        <v>26576.0</v>
       </c>
       <c r="D7" s="1">
-        <v>17.915</v>
+        <v>40.98</v>
       </c>
       <c r="E7" s="1">
-        <v>11.9558472515</v>
+        <v>29.4360498194</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>811048.81</v>
+        <v>782292.46</v>
       </c>
       <c r="I7" s="1">
-        <v>404251.05</v>
+        <v>306792.02</v>
       </c>
       <c r="J7" s="1">
-        <v>49.842998968213</v>
+        <v>39.217049337277</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1215299.86</v>
+        <v>1089084.48</v>
       </c>
       <c r="N7" s="1">
-        <v>1215299.86</v>
+        <v>1089084.48</v>
       </c>
       <c r="O7" s="1">
-        <v>2.31</v>
+        <v>2.22</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>11113.0</v>
+        <v>48075.0</v>
       </c>
       <c r="D8" s="1">
-        <v>558.8</v>
+        <v>18.78</v>
       </c>
       <c r="E8" s="1">
-        <v>322.7027697291</v>
+        <v>11.9558473219</v>
       </c>
       <c r="F8" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G8">
-        <v>10.77</v>
+        <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>318766.07</v>
+        <v>574777.36</v>
       </c>
       <c r="I8" s="1">
-        <v>257704.65</v>
+        <v>328071.14</v>
       </c>
       <c r="J8" s="1">
-        <v>80.844441819043</v>
+        <v>57.077951017417</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>576470.72</v>
+        <v>902848.5</v>
       </c>
       <c r="N8" s="1">
-        <v>576470.72</v>
+        <v>902848.5</v>
       </c>
       <c r="O8" s="1">
-        <v>1.1</v>
+        <v>1.84</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>114452.0</v>
+        <v>7074.0</v>
       </c>
       <c r="D9" s="1">
-        <v>10.095</v>
+        <v>498.1</v>
       </c>
       <c r="E9" s="1">
-        <v>9.205399993</v>
+        <v>322.702769296</v>
       </c>
       <c r="F9" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G9">
-        <v>1.0</v>
+        <v>10.87</v>
       </c>
       <c r="H9" s="1">
-        <v>1053576.44</v>
+        <v>202911.11</v>
       </c>
       <c r="I9" s="1">
-        <v>101816.5</v>
+        <v>121244.88</v>
       </c>
       <c r="J9" s="1">
-        <v>9.6638930156791</v>
+        <v>59.752706493006</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1155392.94</v>
+        <v>324155.99</v>
       </c>
       <c r="N9" s="1">
-        <v>1155392.94</v>
+        <v>324155.99</v>
       </c>
       <c r="O9" s="1">
-        <v>2.2</v>
+        <v>0.66</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
-        <v>5400.0</v>
+        <v>87998.0</v>
       </c>
       <c r="D10" s="1">
-        <v>101.1</v>
+        <v>10.61</v>
       </c>
       <c r="E10" s="1">
-        <v>172.892437037</v>
+        <v>9.2054000091</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>933619.16</v>
+        <v>810056.79</v>
       </c>
       <c r="I10" s="1">
-        <v>-387679.16</v>
+        <v>123601.99</v>
       </c>
       <c r="J10" s="1">
-        <v>-41.524336325745</v>
+        <v>15.258435152429</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>545940.0</v>
+        <v>933658.78</v>
       </c>
       <c r="N10" s="1">
-        <v>545940.0</v>
+        <v>933658.78</v>
       </c>
       <c r="O10" s="1">
-        <v>1.04</v>
+        <v>1.9</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>9200.0</v>
+        <v>4008.0</v>
       </c>
       <c r="D11" s="1">
-        <v>68.32</v>
+        <v>99.28</v>
       </c>
       <c r="E11" s="1">
-        <v>62.054675</v>
+        <v>172.8924376248</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>570903.01</v>
+        <v>692952.89</v>
       </c>
       <c r="I11" s="1">
-        <v>57640.99</v>
+        <v>-295038.65</v>
       </c>
       <c r="J11" s="1">
-        <v>10.096459291746</v>
+        <v>-42.57701414594</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>628544.0</v>
+        <v>397914.24</v>
       </c>
       <c r="N11" s="1">
-        <v>628544.0</v>
+        <v>397914.24</v>
       </c>
       <c r="O11" s="1">
-        <v>1.2</v>
+        <v>0.81</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>20000.0</v>
+        <v>8048.0</v>
       </c>
       <c r="D12" s="1">
-        <v>20.48</v>
+        <v>77.34</v>
       </c>
       <c r="E12" s="1">
-        <v>24.0253615</v>
+        <v>62.0546744533</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>480507.23</v>
+        <v>499416.02</v>
       </c>
       <c r="I12" s="1">
-        <v>-70907.23</v>
+        <v>123016.3</v>
       </c>
       <c r="J12" s="1">
-        <v>-14.756745699747</v>
+        <v>24.632029224853</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>409600.0</v>
+        <v>622432.32</v>
       </c>
       <c r="N12" s="1">
-        <v>409600.0</v>
+        <v>622432.32</v>
       </c>
       <c r="O12" s="1">
-        <v>0.78</v>
+        <v>1.27</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>19000.0</v>
+        <v>18343.0</v>
       </c>
       <c r="D13" s="1">
-        <v>69.42</v>
+        <v>22.52</v>
       </c>
       <c r="E13" s="1">
-        <v>62.5046468421</v>
+        <v>24.0253617184</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1187588.29</v>
+        <v>440697.21</v>
       </c>
       <c r="I13" s="1">
-        <v>131391.71</v>
+        <v>-27612.85</v>
       </c>
       <c r="J13" s="1">
-        <v>11.063742469202</v>
+        <v>-6.2657192678846</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1318980.0</v>
+        <v>413084.36</v>
       </c>
       <c r="N13" s="1">
-        <v>1318980.0</v>
+        <v>413084.36</v>
       </c>
       <c r="O13" s="1">
-        <v>2.51</v>
+        <v>0.84</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>18000.0</v>
+        <v>15592.0</v>
       </c>
       <c r="D14" s="1">
-        <v>17.7</v>
+        <v>67.4</v>
       </c>
       <c r="E14" s="1">
-        <v>37.7029705556</v>
+        <v>62.504647255</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>678653.47</v>
+        <v>974572.46</v>
       </c>
       <c r="I14" s="1">
-        <v>-360053.47</v>
+        <v>76328.34</v>
       </c>
       <c r="J14" s="1">
-        <v>-53.054096960559</v>
+        <v>7.8319820365127</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>318600.0</v>
+        <v>1050900.8</v>
       </c>
       <c r="N14" s="1">
-        <v>318600.0</v>
+        <v>1050900.8</v>
       </c>
       <c r="O14" s="1">
-        <v>0.61</v>
+        <v>2.14</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>5700.0</v>
+        <v>5228.0</v>
       </c>
       <c r="D15" s="1">
-        <v>131.2</v>
+        <v>139.0</v>
       </c>
       <c r="E15" s="1">
-        <v>87.8658894737</v>
+        <v>87.8658894415</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>500835.57</v>
+        <v>459362.87</v>
       </c>
       <c r="I15" s="1">
-        <v>247004.43</v>
+        <v>267329.13</v>
       </c>
       <c r="J15" s="1">
-        <v>49.318467935494</v>
+        <v>58.195633007953</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>747840.0</v>
+        <v>726692.0</v>
       </c>
       <c r="N15" s="1">
-        <v>747840.0</v>
+        <v>726692.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.42</v>
+        <v>1.48</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
-        <v>157000.0</v>
+        <v>113708.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.437</v>
+        <v>9.945</v>
       </c>
       <c r="E16" s="1">
-        <v>6.4660969427</v>
+        <v>6.4660969325</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1015177.22</v>
+        <v>735246.95</v>
       </c>
       <c r="I16" s="1">
-        <v>466431.78</v>
+        <v>395579.11</v>
       </c>
       <c r="J16" s="1">
-        <v>45.945847760453</v>
+        <v>53.802210264184</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1481609.0</v>
+        <v>1130826.06</v>
       </c>
       <c r="N16" s="1">
-        <v>1481609.0</v>
+        <v>1130826.06</v>
       </c>
       <c r="O16" s="1">
-        <v>2.82</v>
+        <v>2.3</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>30000.0</v>
+        <v>33225.0</v>
       </c>
       <c r="D17" s="1">
-        <v>219.6</v>
+        <v>241.2</v>
       </c>
       <c r="E17" s="1">
-        <v>227.3515</v>
+        <v>231.7977673439</v>
       </c>
       <c r="F17" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G17">
-        <v>10.77</v>
+        <v>10.87</v>
       </c>
       <c r="H17" s="1">
-        <v>644146.48</v>
+        <v>723415.03</v>
       </c>
       <c r="I17" s="1">
-        <v>-32580.76</v>
+        <v>13834.91</v>
       </c>
       <c r="J17" s="1">
-        <v>-5.0579737701897</v>
+        <v>1.9124443682073</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>611565.72</v>
+        <v>737249.94</v>
       </c>
       <c r="N17" s="1">
-        <v>611565.72</v>
+        <v>737249.94</v>
       </c>
       <c r="O17" s="1">
-        <v>1.16</v>
+        <v>1.5</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>12700.0</v>
+        <v>10263.0</v>
       </c>
       <c r="D18" s="1">
-        <v>90.85</v>
+        <v>100.9</v>
       </c>
       <c r="E18" s="1">
-        <v>53.361584252</v>
+        <v>53.3615843321</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>677692.12</v>
+        <v>547649.94</v>
       </c>
       <c r="I18" s="1">
-        <v>476102.88</v>
+        <v>487886.76</v>
       </c>
       <c r="J18" s="1">
-        <v>70.253565881805</v>
+        <v>89.087339259089</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1153795.0</v>
+        <v>1035536.7</v>
       </c>
       <c r="N18" s="1">
-        <v>1153795.0</v>
+        <v>1035536.7</v>
       </c>
       <c r="O18" s="1">
-        <v>2.19</v>
+        <v>2.11</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>4500.0</v>
+        <v>3937.0</v>
       </c>
       <c r="D19" s="1">
-        <v>198.7</v>
+        <v>182.7</v>
       </c>
       <c r="E19" s="1">
-        <v>282.0622</v>
+        <v>282.0621971044</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1269279.9</v>
+        <v>1110478.87</v>
       </c>
       <c r="I19" s="1">
-        <v>-375129.9</v>
+        <v>-391188.97</v>
       </c>
       <c r="J19" s="1">
-        <v>-29.554545061338</v>
+        <v>-35.2270520915</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>894150.0</v>
+        <v>719289.9</v>
       </c>
       <c r="N19" s="1">
-        <v>894150.0</v>
+        <v>719289.9</v>
       </c>
       <c r="O19" s="1">
-        <v>1.7</v>
+        <v>1.46</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>48783.0</v>
+        <v>26110.0</v>
       </c>
       <c r="D20" s="1">
-        <v>18.405</v>
+        <v>21.25</v>
       </c>
       <c r="E20" s="1">
-        <v>17.9404999693</v>
+        <v>17.9404998085</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>875191.41</v>
+        <v>468426.45</v>
       </c>
       <c r="I20" s="1">
-        <v>22659.71</v>
+        <v>86411.05</v>
       </c>
       <c r="J20" s="1">
-        <v>2.5891147629066</v>
+        <v>18.44709025291</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>897851.12</v>
+        <v>554837.5</v>
       </c>
       <c r="N20" s="1">
-        <v>897851.12</v>
+        <v>554837.5</v>
       </c>
       <c r="O20" s="1">
-        <v>1.71</v>
+        <v>1.13</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>6500.0</v>
+        <v>7797.0</v>
       </c>
       <c r="D21" s="1">
-        <v>70.1</v>
+        <v>97.62</v>
       </c>
       <c r="E21" s="1">
-        <v>124.1734415385</v>
+        <v>114.8940900346</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>807127.37</v>
+        <v>895829.22</v>
       </c>
       <c r="I21" s="1">
-        <v>-351477.37</v>
+        <v>-134686.08</v>
       </c>
       <c r="J21" s="1">
-        <v>-43.546704406765</v>
+        <v>-15.034794243483</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>455650.0</v>
+        <v>761143.14</v>
       </c>
       <c r="N21" s="1">
-        <v>455650.0</v>
+        <v>761143.14</v>
       </c>
       <c r="O21" s="1">
-        <v>0.87</v>
+        <v>1.55</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>22700.0</v>
+        <v>17627.0</v>
       </c>
       <c r="D22" s="1">
-        <v>37.095</v>
+        <v>52.8</v>
       </c>
       <c r="E22" s="1">
-        <v>33.252476652</v>
+        <v>33.2524768821</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>754831.22</v>
+        <v>586141.41</v>
       </c>
       <c r="I22" s="1">
-        <v>87225.28</v>
+        <v>344564.19</v>
       </c>
       <c r="J22" s="1">
-        <v>11.555600469202</v>
+        <v>58.785164146652</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>842056.5</v>
+        <v>930705.6</v>
       </c>
       <c r="N22" s="1">
-        <v>842056.5</v>
+        <v>930705.6</v>
       </c>
       <c r="O22" s="1">
-        <v>1.6</v>
+        <v>1.9</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>59794.0</v>
+        <v>45373.0</v>
       </c>
       <c r="D23" s="1">
-        <v>22.215</v>
+        <v>24.015</v>
       </c>
       <c r="E23" s="1">
-        <v>17.1934822892</v>
+        <v>17.1934824675</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1028067.08</v>
+        <v>780119.88</v>
       </c>
       <c r="I23" s="1">
-        <v>300256.63</v>
+        <v>309512.72</v>
       </c>
       <c r="J23" s="1">
-        <v>29.205937612553</v>
+        <v>39.675020203305</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1328323.71</v>
+        <v>1089632.6</v>
       </c>
       <c r="N23" s="1">
-        <v>1328323.71</v>
+        <v>1089632.6</v>
       </c>
       <c r="O23" s="1">
-        <v>2.53</v>
+        <v>2.22</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>237942.0</v>
+        <v>207249.0</v>
       </c>
       <c r="D24" s="1">
-        <v>5.078</v>
+        <v>5.781</v>
       </c>
       <c r="E24" s="1">
-        <v>3.2505653058</v>
+        <v>3.2505653103</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>773446.01</v>
+        <v>673676.41</v>
       </c>
       <c r="I24" s="1">
-        <v>434823.47</v>
+        <v>524430.06</v>
       </c>
       <c r="J24" s="1">
-        <v>56.218981593815</v>
+        <v>77.845988402652</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1208269.48</v>
+        <v>1198106.47</v>
       </c>
       <c r="N24" s="1">
-        <v>1208269.48</v>
+        <v>1198106.47</v>
       </c>
       <c r="O24" s="1">
-        <v>2.3</v>
+        <v>2.44</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>9447.0</v>
+        <v>7529.0</v>
       </c>
       <c r="D25" s="1">
-        <v>105.55</v>
+        <v>113.45</v>
       </c>
       <c r="E25" s="1">
-        <v>69.5570202181</v>
+        <v>69.5570195245</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>657105.17</v>
+        <v>523694.8</v>
       </c>
       <c r="I25" s="1">
-        <v>340025.68</v>
+        <v>330470.25</v>
       </c>
       <c r="J25" s="1">
-        <v>51.746005894308</v>
+        <v>63.103595834826</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>997130.85</v>
+        <v>854165.05</v>
       </c>
       <c r="N25" s="1">
-        <v>997130.85</v>
+        <v>854165.05</v>
       </c>
       <c r="O25" s="1">
-        <v>1.9</v>
+        <v>1.74</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>3000.0</v>
+        <v>2752.0</v>
       </c>
       <c r="D26" s="1">
-        <v>232.6</v>
+        <v>236.1</v>
       </c>
       <c r="E26" s="1">
-        <v>312.78061</v>
+        <v>312.7806104651</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>938341.83</v>
+        <v>860772.24</v>
       </c>
       <c r="I26" s="1">
-        <v>-240541.83</v>
+        <v>-211025.04</v>
       </c>
       <c r="J26" s="1">
-        <v>-25.634776401261</v>
+        <v>-24.515781317483</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>697800.0</v>
+        <v>649747.2</v>
       </c>
       <c r="N26" s="1">
-        <v>697800.0</v>
+        <v>649747.2</v>
       </c>
       <c r="O26" s="1">
-        <v>1.33</v>
+        <v>1.32</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>10000.0</v>
+        <v>12354.0</v>
       </c>
       <c r="D27" s="1">
-        <v>66.1</v>
+        <v>68.95</v>
       </c>
       <c r="E27" s="1">
-        <v>78.6121</v>
+        <v>75.5654557228</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>786121.0</v>
+        <v>933535.64</v>
       </c>
       <c r="I27" s="1">
-        <v>-125121.0</v>
+        <v>-81727.34</v>
       </c>
       <c r="J27" s="1">
-        <v>-15.916252078242</v>
+        <v>-8.7546030915327</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>661000.0</v>
+        <v>851808.3</v>
       </c>
       <c r="N27" s="1">
-        <v>661000.0</v>
+        <v>851808.3</v>
       </c>
       <c r="O27" s="1">
-        <v>1.26</v>
+        <v>1.73</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>8800.0</v>
+        <v>7699.0</v>
       </c>
       <c r="D28" s="1">
-        <v>68.7</v>
+        <v>78.0</v>
       </c>
       <c r="E28" s="1">
-        <v>67.1233568182</v>
+        <v>67.12335628</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>590685.54</v>
+        <v>516782.72</v>
       </c>
       <c r="I28" s="1">
-        <v>13874.46</v>
+        <v>83739.28</v>
       </c>
       <c r="J28" s="1">
-        <v>2.3488741573054</v>
+        <v>16.203962856962</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>604560.0</v>
+        <v>600522.0</v>
       </c>
       <c r="N28" s="1">
-        <v>604560.0</v>
+        <v>600522.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.15</v>
+        <v>1.22</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>10000.0</v>
+        <v>9171.0</v>
       </c>
       <c r="D29" s="1">
-        <v>44.58</v>
+        <v>43.3</v>
       </c>
       <c r="E29" s="1">
-        <v>44.444938</v>
+        <v>44.4449373024</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>444449.38</v>
+        <v>407604.52</v>
       </c>
       <c r="I29" s="1">
-        <v>1350.62</v>
+        <v>-10500.22</v>
       </c>
       <c r="J29" s="1">
-        <v>0.30388612534458</v>
+        <v>-2.5760803633875</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>445800.0</v>
+        <v>397104.3</v>
       </c>
       <c r="N29" s="1">
-        <v>445800.0</v>
+        <v>397104.3</v>
       </c>
       <c r="O29" s="1">
-        <v>0.85</v>
+        <v>0.81</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>10020.0</v>
+        <v>6998.0</v>
       </c>
       <c r="D30" s="1">
-        <v>95.7</v>
+        <v>99.15</v>
       </c>
       <c r="E30" s="1">
-        <v>75.4941876248</v>
+        <v>75.4941869105</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>756451.76</v>
+        <v>528308.32</v>
       </c>
       <c r="I30" s="1">
-        <v>202462.24</v>
+        <v>165543.38</v>
       </c>
       <c r="J30" s="1">
-        <v>26.764725882851</v>
+        <v>31.334615362484</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>958914.0</v>
+        <v>693851.7</v>
       </c>
       <c r="N30" s="1">
-        <v>958914.0</v>
+        <v>693851.7</v>
       </c>
       <c r="O30" s="1">
-        <v>1.82</v>
+        <v>1.41</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>24761.0</v>
+        <v>22709.0</v>
       </c>
       <c r="D31" s="1">
-        <v>412.4</v>
+        <v>304.0</v>
       </c>
       <c r="E31" s="1">
-        <v>308.5741904608</v>
+        <v>257.197853274</v>
       </c>
       <c r="F31" t="s">
         <v>96</v>
       </c>
       <c r="G31">
-        <v>10.98</v>
+        <v>10.92</v>
       </c>
       <c r="H31" s="1">
-        <v>662892.2</v>
+        <v>506734.51</v>
       </c>
       <c r="I31" s="1">
-        <v>267238.18</v>
+        <v>125376.39</v>
       </c>
       <c r="J31" s="1">
-        <v>40.313972618776</v>
+        <v>24.742027141589</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>930130.38</v>
+        <v>632110.9</v>
       </c>
       <c r="N31" s="1">
-        <v>930130.38</v>
+        <v>632110.9</v>
       </c>
       <c r="O31" s="1">
-        <v>1.77</v>
+        <v>1.29</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1">
-        <v>134000.0</v>
+        <v>24761.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.763</v>
+        <v>57.35</v>
       </c>
       <c r="E32" s="1">
-        <v>3.6279746269</v>
+        <v>51.3763373854</v>
       </c>
       <c r="F32" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="G32">
-        <v>1.0</v>
+        <v>10.92</v>
       </c>
       <c r="H32" s="1">
-        <v>486148.6</v>
+        <v>110368.83</v>
       </c>
       <c r="I32" s="1">
-        <v>152093.4</v>
+        <v>19655.1</v>
       </c>
       <c r="J32" s="1">
-        <v>31.285372414937</v>
+        <v>17.808560623502</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>638242.0</v>
+        <v>130023.93</v>
       </c>
       <c r="N32" s="1">
-        <v>638242.0</v>
+        <v>130023.93</v>
       </c>
       <c r="O32" s="1">
-        <v>1.21</v>
+        <v>0.26</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>7000.0</v>
+        <v>122881.0</v>
       </c>
       <c r="D33" s="1">
-        <v>168.28</v>
+        <v>4.627</v>
       </c>
       <c r="E33" s="1">
-        <v>172.6185728571</v>
+        <v>3.6279746259</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1208330.01</v>
+        <v>445809.15</v>
       </c>
       <c r="I33" s="1">
-        <v>-30370.01</v>
+        <v>122761.24</v>
       </c>
       <c r="J33" s="1">
-        <v>-2.5133870506121</v>
+        <v>27.53672507619</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1177960.0</v>
+        <v>568570.39</v>
       </c>
       <c r="N33" s="1">
-        <v>1177960.0</v>
+        <v>568570.39</v>
       </c>
       <c r="O33" s="1">
-        <v>2.24</v>
+        <v>1.16</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>7500.0</v>
+        <v>7546.0</v>
       </c>
       <c r="D34" s="1">
-        <v>135.3</v>
+        <v>181.62</v>
       </c>
       <c r="E34" s="1">
-        <v>130.817</v>
+        <v>172.6729472568</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>981127.5</v>
+        <v>1302990.06</v>
       </c>
       <c r="I34" s="1">
-        <v>33622.5</v>
+        <v>67514.46</v>
       </c>
       <c r="J34" s="1">
-        <v>3.4269246351774</v>
+        <v>5.181502305551</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1014750.0</v>
+        <v>1370504.52</v>
       </c>
       <c r="N34" s="1">
-        <v>1014750.0</v>
+        <v>1370504.52</v>
       </c>
       <c r="O34" s="1">
-        <v>1.93</v>
+        <v>2.79</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>1900.0</v>
+        <v>5248.0</v>
       </c>
       <c r="D35" s="1">
-        <v>473.3</v>
+        <v>147.9</v>
       </c>
       <c r="E35" s="1">
-        <v>528.1253473684</v>
+        <v>130.8170007622</v>
       </c>
       <c r="F35" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G35">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1044010.04</v>
+        <v>686527.62</v>
       </c>
       <c r="I35" s="1">
-        <v>-58508.67</v>
+        <v>89651.58</v>
       </c>
       <c r="J35" s="1">
-        <v>-5.6042248405964</v>
+        <v>13.058699663096</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>985501.37</v>
+        <v>776179.2</v>
       </c>
       <c r="N35" s="1">
-        <v>985501.37</v>
+        <v>776179.2</v>
       </c>
       <c r="O35" s="1">
-        <v>1.87</v>
+        <v>1.58</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>3700.0</v>
+        <v>1662.0</v>
       </c>
       <c r="D36" s="1">
-        <v>345.3</v>
+        <v>482.7</v>
       </c>
       <c r="E36" s="1">
-        <v>343.1355486486</v>
+        <v>528.1253489771</v>
       </c>
       <c r="F36" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="G36">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H36" s="1">
-        <v>1269601.53</v>
+        <v>913234.05</v>
       </c>
       <c r="I36" s="1">
-        <v>8008.47</v>
+        <v>-45517.43</v>
       </c>
       <c r="J36" s="1">
-        <v>0.63078610184095</v>
+        <v>-4.9842020235667</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1277610.0</v>
+        <v>867716.62</v>
       </c>
       <c r="N36" s="1">
-        <v>1277610.0</v>
+        <v>867716.62</v>
       </c>
       <c r="O36" s="1">
-        <v>2.43</v>
+        <v>1.77</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>2800.0</v>
+        <v>3669.0</v>
       </c>
       <c r="D37" s="1">
-        <v>460.25</v>
+        <v>373.7</v>
       </c>
       <c r="E37" s="1">
-        <v>633.8577714286</v>
+        <v>345.3921668029</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1774801.76</v>
+        <v>1267243.86</v>
       </c>
       <c r="I37" s="1">
-        <v>-486101.76</v>
+        <v>103861.44</v>
       </c>
       <c r="J37" s="1">
-        <v>-27.389073583069</v>
+        <v>8.1958526908941</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1288700.0</v>
+        <v>1371105.3</v>
       </c>
       <c r="N37" s="1">
-        <v>1288700.0</v>
+        <v>1371105.3</v>
       </c>
       <c r="O37" s="1">
-        <v>2.45</v>
+        <v>2.79</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>6000.0</v>
+        <v>2450.0</v>
       </c>
       <c r="D38" s="1">
-        <v>107.35</v>
+        <v>454.75</v>
       </c>
       <c r="E38" s="1">
-        <v>148.9734166667</v>
+        <v>633.8577714286</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>893840.5</v>
+        <v>1552951.54</v>
       </c>
       <c r="I38" s="1">
-        <v>-249740.5</v>
+        <v>-438814.04</v>
       </c>
       <c r="J38" s="1">
-        <v>-27.940163821174</v>
+        <v>-28.256776125802</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>644100.0</v>
+        <v>1114137.5</v>
       </c>
       <c r="N38" s="1">
-        <v>644100.0</v>
+        <v>1114137.5</v>
       </c>
       <c r="O38" s="1">
-        <v>1.22</v>
+        <v>2.27</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>35885.0</v>
+        <v>5248.0</v>
       </c>
       <c r="D39" s="1">
-        <v>14.265</v>
+        <v>111.45</v>
       </c>
       <c r="E39" s="1">
-        <v>9.8588332172</v>
+        <v>148.9734165396</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>353784.23</v>
+        <v>781812.49</v>
       </c>
       <c r="I39" s="1">
-        <v>158115.3</v>
+        <v>-196922.89</v>
       </c>
       <c r="J39" s="1">
-        <v>44.692579994309</v>
+        <v>-25.187994886088</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>511899.53</v>
+        <v>584889.6</v>
       </c>
       <c r="N39" s="1">
-        <v>511899.53</v>
+        <v>584889.6</v>
       </c>
       <c r="O39" s="1">
-        <v>0.97</v>
+        <v>1.19</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>50000.0</v>
+        <v>16612.0</v>
       </c>
       <c r="D40" s="1">
-        <v>157.1</v>
+        <v>14.55</v>
       </c>
       <c r="E40" s="1">
-        <v>166.9427</v>
+        <v>9.8588333735</v>
       </c>
       <c r="F40" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>10.77</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>763341.11</v>
+        <v>163774.94</v>
       </c>
       <c r="I40" s="1">
-        <v>-34159.46</v>
+        <v>77929.66</v>
       </c>
       <c r="J40" s="1">
-        <v>-4.4749928377367</v>
+        <v>47.583384857293</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>729181.65</v>
+        <v>241704.6</v>
       </c>
       <c r="N40" s="1">
-        <v>729181.65</v>
+        <v>241704.6</v>
       </c>
       <c r="O40" s="1">
-        <v>1.39</v>
+        <v>0.49</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>5400.0</v>
+        <v>26624.0</v>
       </c>
       <c r="D41" s="1">
-        <v>70.45</v>
+        <v>192.8</v>
       </c>
       <c r="E41" s="1">
-        <v>109.2755018519</v>
+        <v>166.9426998197</v>
       </c>
       <c r="F41" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G41">
-        <v>1.0</v>
+        <v>10.87</v>
       </c>
       <c r="H41" s="1">
-        <v>590087.71</v>
+        <v>406463.88</v>
       </c>
       <c r="I41" s="1">
-        <v>-209657.71</v>
+        <v>65765.27</v>
       </c>
       <c r="J41" s="1">
-        <v>-35.529923170235</v>
+        <v>16.179855882889</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>380430.0</v>
+        <v>472229.15</v>
       </c>
       <c r="N41" s="1">
-        <v>380430.0</v>
+        <v>472229.15</v>
       </c>
       <c r="O41" s="1">
-        <v>0.72</v>
+        <v>0.96</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>130000.0</v>
+        <v>6201.0</v>
       </c>
       <c r="D42" s="1">
-        <v>7.1</v>
+        <v>62.3</v>
       </c>
       <c r="E42" s="1">
-        <v>6.8528</v>
+        <v>99.1829575875</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>890864.0</v>
+        <v>615033.52</v>
       </c>
       <c r="I42" s="1">
-        <v>32136.0</v>
+        <v>-228711.22</v>
       </c>
       <c r="J42" s="1">
-        <v>3.6072846135886</v>
+        <v>-37.186789428973</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>923000.0</v>
+        <v>386322.3</v>
       </c>
       <c r="N42" s="1">
-        <v>923000.0</v>
+        <v>386322.3</v>
       </c>
       <c r="O42" s="1">
-        <v>1.75</v>
+        <v>0.79</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>119</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>40000.0</v>
+        <v>93681.0</v>
       </c>
       <c r="D43" s="1">
-        <v>85.54</v>
+        <v>9.41</v>
       </c>
       <c r="E43" s="1">
-        <v>62.66810675</v>
+        <v>6.8528000342</v>
       </c>
       <c r="F43" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="G43">
-        <v>10.98</v>
+        <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>221808.3</v>
+        <v>641977.16</v>
       </c>
       <c r="I43" s="1">
-        <v>89855.41</v>
+        <v>239561.05</v>
       </c>
       <c r="J43" s="1">
-        <v>40.510391180132</v>
+        <v>37.316132866783</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>311663.71</v>
+        <v>881538.21</v>
       </c>
       <c r="N43" s="1">
-        <v>311663.71</v>
+        <v>881538.21</v>
       </c>
       <c r="O43" s="1">
-        <v>0.59</v>
+        <v>1.8</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>121</v>
       </c>
       <c r="B44" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="1">
-        <v>24000.0</v>
+        <v>36684.0</v>
       </c>
       <c r="D44" s="1">
-        <v>237.9</v>
+        <v>105.8</v>
       </c>
       <c r="E44" s="1">
-        <v>413.6543204167</v>
+        <v>69.3887743976</v>
       </c>
       <c r="F44" t="s">
-        <v>123</v>
+        <v>96</v>
       </c>
       <c r="G44">
-        <v>7.47</v>
+        <v>10.92</v>
       </c>
       <c r="H44" s="1">
-        <v>1330399.59</v>
+        <v>225777.16</v>
       </c>
       <c r="I44" s="1">
-        <v>-566200.35</v>
+        <v>129595.52</v>
       </c>
       <c r="J44" s="1">
-        <v>-42.558668407287</v>
+        <v>57.399747609546</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>764199.24</v>
+        <v>355372.68</v>
       </c>
       <c r="N44" s="1">
-        <v>764199.24</v>
+        <v>355372.68</v>
       </c>
       <c r="O44" s="1">
-        <v>1.45</v>
+        <v>0.72</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>123</v>
+      </c>
+      <c r="B45" t="s">
         <v>124</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>22011.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>265.15</v>
+      </c>
+      <c r="E45" s="1">
+        <v>413.654320567</v>
+      </c>
+      <c r="F45" t="s">
         <v>125</v>
-      </c>
-[...10 lines deleted...]
-        <v>123</v>
       </c>
       <c r="G45">
         <v>7.47</v>
       </c>
       <c r="H45" s="1">
-        <v>963715.07</v>
+        <v>1220142.73</v>
       </c>
       <c r="I45" s="1">
-        <v>-162655.02</v>
+        <v>-439137.65</v>
       </c>
       <c r="J45" s="1">
-        <v>-16.877916000629</v>
+        <v>-35.990678729856</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>801060.05</v>
+        <v>781005.08</v>
       </c>
       <c r="N45" s="1">
-        <v>801060.05</v>
+        <v>781005.08</v>
       </c>
       <c r="O45" s="1">
-        <v>1.52</v>
+        <v>1.59</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>42.0</v>
+        <v>13120.0</v>
       </c>
       <c r="D46" s="1">
-        <v>4784.78</v>
+        <v>378.0</v>
       </c>
       <c r="E46" s="1">
-        <v>4782.9838095238</v>
+        <v>410.8591615854</v>
       </c>
       <c r="F46" t="s">
-        <v>8</v>
+        <v>125</v>
       </c>
       <c r="G46">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H46" s="1">
-        <v>200885.32</v>
+        <v>722510.96</v>
       </c>
       <c r="I46" s="1">
-        <v>75.44</v>
+        <v>-58847.22</v>
       </c>
       <c r="J46" s="1">
-        <v>0.037553764506038</v>
+        <v>-8.1448203913751</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>200960.76</v>
+        <v>663663.74</v>
       </c>
       <c r="N46" s="1">
-        <v>200960.76</v>
+        <v>663663.74</v>
       </c>
       <c r="O46" s="1">
-        <v>0.38</v>
+        <v>1.35</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>48000.0</v>
+        <v>169.0</v>
       </c>
       <c r="D47" s="1">
-        <v>17.165</v>
+        <v>4795.69</v>
       </c>
       <c r="E47" s="1">
-        <v>12.656293125</v>
+        <v>4792.0523076923</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>607502.07</v>
+        <v>809856.84</v>
       </c>
       <c r="I47" s="1">
-        <v>216417.93</v>
+        <v>614.77</v>
       </c>
       <c r="J47" s="1">
-        <v>35.624229231021</v>
+        <v>0.075910947421275</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>823920.0</v>
+        <v>810471.61</v>
       </c>
       <c r="N47" s="1">
-        <v>823920.0</v>
+        <v>810471.61</v>
       </c>
       <c r="O47" s="1">
-        <v>1.57</v>
+        <v>1.65</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>14200.0</v>
+        <v>37429.0</v>
       </c>
       <c r="D48" s="1">
-        <v>94.66</v>
+        <v>17.515</v>
       </c>
       <c r="E48" s="1">
-        <v>41.1559992958</v>
+        <v>12.6562932486</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>584415.19</v>
+        <v>473712.4</v>
       </c>
       <c r="I48" s="1">
-        <v>759756.81</v>
+        <v>181856.54</v>
       </c>
       <c r="J48" s="1">
-        <v>130.00291967086</v>
+        <v>38.3896516114</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1344172.0</v>
+        <v>655568.94</v>
       </c>
       <c r="N48" s="1">
-        <v>1344172.0</v>
+        <v>655568.94</v>
       </c>
       <c r="O48" s="1">
-        <v>2.56</v>
+        <v>1.34</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>9482.0</v>
+        <v>7865.0</v>
       </c>
       <c r="D49" s="1">
-        <v>160.0</v>
+        <v>123.2</v>
       </c>
       <c r="E49" s="1">
-        <v>165.1386859312</v>
+        <v>41.1559987285</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1565845.02</v>
+        <v>323691.93</v>
       </c>
       <c r="I49" s="1">
-        <v>-48725.02</v>
+        <v>645276.07</v>
       </c>
       <c r="J49" s="1">
-        <v>-3.1117396279742</v>
+        <v>199.34882837518</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1517120.0</v>
+        <v>968968.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1517120.0</v>
+        <v>968968.0</v>
       </c>
       <c r="O49" s="1">
-        <v>2.88</v>
+        <v>1.97</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>6669.0</v>
+        <v>5945.0</v>
       </c>
       <c r="D50" s="1">
-        <v>243.4</v>
+        <v>148.88</v>
       </c>
       <c r="E50" s="1">
-        <v>173.5984480432</v>
+        <v>165.1386846089</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1157728.05</v>
+        <v>981749.48</v>
       </c>
       <c r="I50" s="1">
-        <v>465506.55</v>
+        <v>-96657.88</v>
       </c>
       <c r="J50" s="1">
-        <v>40.208626715056</v>
+        <v>-9.8454730019312</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1623234.6</v>
+        <v>885091.6</v>
       </c>
       <c r="N50" s="1">
-        <v>1623234.6</v>
+        <v>885091.6</v>
       </c>
       <c r="O50" s="1">
-        <v>3.09</v>
+        <v>1.8</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>10000.0</v>
+        <v>5544.0</v>
       </c>
       <c r="D51" s="1">
-        <v>85.9</v>
+        <v>270.8</v>
       </c>
       <c r="E51" s="1">
-        <v>87.858566</v>
+        <v>173.5984469697</v>
       </c>
       <c r="F51" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G51">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>940072.64</v>
+        <v>962429.79</v>
       </c>
       <c r="I51" s="1">
-        <v>1297.22</v>
+        <v>538885.41</v>
       </c>
       <c r="J51" s="1">
-        <v>0.13799146414898</v>
+        <v>55.992178920397</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>941369.86</v>
+        <v>1501315.2</v>
       </c>
       <c r="N51" s="1">
-        <v>941369.86</v>
+        <v>1501315.2</v>
       </c>
       <c r="O51" s="1">
-        <v>1.79</v>
+        <v>3.06</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>10000.0</v>
+        <v>7408.0</v>
       </c>
       <c r="D52" s="1">
-        <v>145.7</v>
+        <v>172.98</v>
       </c>
       <c r="E52" s="1">
-        <v>79.010458</v>
+        <v>79.0104576134</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>790104.58</v>
+        <v>585309.47</v>
       </c>
       <c r="I52" s="1">
-        <v>666895.42</v>
+        <v>696126.37</v>
       </c>
       <c r="J52" s="1">
-        <v>84.405968131459</v>
+        <v>118.93304408692</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1457000.0</v>
+        <v>1281435.84</v>
       </c>
       <c r="N52" s="1">
-        <v>1457000.0</v>
+        <v>1281435.84</v>
       </c>
       <c r="O52" s="1">
-        <v>2.77</v>
+        <v>2.61</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>25330.0</v>
+        <v>16172.0</v>
       </c>
       <c r="D53" s="1">
-        <v>27.79</v>
+        <v>42.195</v>
       </c>
       <c r="E53" s="1">
-        <v>25.806399921</v>
+        <v>25.8064005689</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>653676.11</v>
+        <v>417341.11</v>
       </c>
       <c r="I53" s="1">
-        <v>50244.59</v>
+        <v>265036.43</v>
       </c>
       <c r="J53" s="1">
-        <v>7.6864657024103</v>
+        <v>63.505948407527</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>703920.7</v>
+        <v>682377.54</v>
       </c>
       <c r="N53" s="1">
-        <v>703920.7</v>
+        <v>682377.54</v>
       </c>
       <c r="O53" s="1">
-        <v>1.34</v>
+        <v>1.39</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>9000.0</v>
+        <v>7873.0</v>
       </c>
       <c r="D54" s="1">
-        <v>76.74</v>
+        <v>83.78</v>
       </c>
       <c r="E54" s="1">
-        <v>98.9639944444</v>
+        <v>98.9639933951</v>
       </c>
       <c r="F54" t="s">
         <v>36</v>
       </c>
       <c r="G54">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H54" s="1">
-        <v>959655.96</v>
+        <v>839485.71</v>
       </c>
       <c r="I54" s="1">
-        <v>-202768.29</v>
+        <v>-126057.62</v>
       </c>
       <c r="J54" s="1">
-        <v>-21.129269076805</v>
+        <v>-15.016053102321</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>756887.67</v>
+        <v>713428.09</v>
       </c>
       <c r="N54" s="1">
-        <v>756887.67</v>
+        <v>713428.09</v>
       </c>
       <c r="O54" s="1">
-        <v>1.44</v>
+        <v>1.45</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>3276.0</v>
+        <v>2476.0</v>
       </c>
       <c r="D55" s="1">
-        <v>252.0</v>
+        <v>227.7</v>
       </c>
       <c r="E55" s="1">
         <v>251.04</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>822407.04</v>
+        <v>621575.04</v>
       </c>
       <c r="I55" s="1">
-        <v>3144.96</v>
+        <v>-57789.84</v>
       </c>
       <c r="J55" s="1">
-        <v>0.38240917782027</v>
+        <v>-9.2973231357553</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>825552.0</v>
+        <v>563785.2</v>
       </c>
       <c r="N55" s="1">
-        <v>825552.0</v>
+        <v>563785.2</v>
       </c>
       <c r="O55" s="1">
-        <v>1.57</v>
+        <v>1.15</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>40000.0</v>
+        <v>30265.0</v>
       </c>
       <c r="D56" s="1">
-        <v>153.95</v>
+        <v>191.35</v>
       </c>
       <c r="E56" s="1">
-        <v>139.4397255</v>
+        <v>143.2166631422</v>
       </c>
       <c r="F56" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G56">
         <v>7.47</v>
       </c>
       <c r="H56" s="1">
-        <v>749038.49</v>
+        <v>581872.81</v>
       </c>
       <c r="I56" s="1">
-        <v>75176.68</v>
+        <v>193109.16</v>
       </c>
       <c r="J56" s="1">
-        <v>10.036424162929</v>
+        <v>33.187520826072</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>824215.17</v>
+        <v>774981.97</v>
       </c>
       <c r="N56" s="1">
-        <v>824215.17</v>
+        <v>774981.97</v>
       </c>
       <c r="O56" s="1">
-        <v>1.57</v>
+        <v>1.58</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>148</v>
       </c>
       <c r="B57" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="1">
-        <v>12000.0</v>
+        <v>13998.0</v>
       </c>
       <c r="D57" s="1">
-        <v>37.74</v>
+        <v>41.18</v>
       </c>
       <c r="E57" s="1">
-        <v>44.0763166667</v>
+        <v>43.697768967</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>528915.8</v>
+        <v>611681.37</v>
       </c>
       <c r="I57" s="1">
-        <v>-76035.8</v>
+        <v>-35243.73</v>
       </c>
       <c r="J57" s="1">
-        <v>-14.37578533294</v>
+        <v>-5.7617792086753</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>452880.0</v>
+        <v>576437.64</v>
       </c>
       <c r="N57" s="1">
-        <v>452880.0</v>
+        <v>576437.64</v>
       </c>
       <c r="O57" s="1">
-        <v>0.86</v>
+        <v>1.17</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>