--- v4 (2026-07-28)
+++ v5 (2026-10-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R_EUR</t>
   </si>
   <si>
     <t>LU1209226700</t>
   </si>
   <si>
@@ -178,108 +178,108 @@
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>SE0020050417</t>
   </si>
   <si>
     <t>BOLIDEN</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>ES0105563003</t>
   </si>
   <si>
     <t>CORPORACION ACCIONA ENERGIAS RENOV</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>BE0003822393</t>
   </si>
   <si>
     <t>ELIA GROUP SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC CLASS A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>IT0000072170</t>
-[...2 lines deleted...]
-    <t>FINECOBANK BANCA FINECO</t>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
+  </si>
+  <si>
+    <t>NL0000008977</t>
+  </si>
+  <si>
+    <t>HEINEKEN HOLDING NV</t>
   </si>
   <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD NV</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
@@ -307,195 +307,189 @@
   <si>
     <t>KINGSPAN GROUP PLC</t>
   </si>
   <si>
     <t>DE000KGX8881</t>
   </si>
   <si>
     <t>KION GROUP AG</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NO0013536151</t>
   </si>
   <si>
     <t>KONGSBERG GRUPPEN</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>NO0013697029</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
-    <t>FI0009014575</t>
-[...2 lines deleted...]
-    <t>METSO CORPORATION</t>
+    <t>IT0004965148</t>
+  </si>
+  <si>
+    <t>MONCLER</t>
   </si>
   <si>
     <t>SE0009806607</t>
   </si>
   <si>
     <t>MUNTERS GROUP</t>
   </si>
   <si>
-    <t>DE0006452907</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
-    <t>NO0005052605</t>
-[...4 lines deleted...]
-  <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>DK0060336014</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>FR0000133308</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>DE0007165631</t>
+  </si>
+  <si>
+    <t>SARTORIUS PREF AG</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
-    <t>BE0003739530</t>
-[...2 lines deleted...]
-    <t>UCB SA</t>
+    <t>DE000SYM9999</t>
+  </si>
+  <si>
+    <t>SYMRISE AG</t>
+  </si>
+  <si>
+    <t>CH0012453913</t>
+  </si>
+  <si>
+    <t>TEMENOS AG</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>IT0005239360</t>
+  </si>
+  <si>
+    <t>UNICREDIT</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>AT0000937503</t>
   </si>
   <si>
     <t>VOESTALPINE AG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -816,3148 +810,3098 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>15645.17</v>
+      </c>
+      <c r="C2">
+        <v>170.02</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>2660028.41</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>2660028.41</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>24.38</v>
+      </c>
+      <c r="C3">
+        <v>18870.55</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>460063.93</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>460063.93</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1213.05</v>
+      </c>
+      <c r="C4">
+        <v>19505.07</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>23660622.13</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>23660622.13</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>3890.0</v>
+      </c>
+      <c r="C5">
+        <v>125.28</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>487338.09</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>487338.09</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>124851.82</v>
+      </c>
+      <c r="C6">
+        <v>121.17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>15128786.67</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>15128786.67</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C7">
+        <v>119.06</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>11906.09</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>11906.09</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P57"/>
+  <dimension ref="A1:Z56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O57" sqref="O57"/>
+      <selection activeCell="N56" sqref="N56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="1">
+        <v>11409.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>83.82</v>
+      </c>
+      <c r="D2" s="1">
+        <v>72.1410421597</v>
+      </c>
+      <c r="E2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F2">
+        <v>0.93</v>
+      </c>
+      <c r="G2" s="1">
+        <v>889512.75</v>
+      </c>
+      <c r="H2" s="1">
+        <v>143155.44</v>
+      </c>
+      <c r="I2" s="1">
+        <v>16.093691743036</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1032668.19</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1032668.19</v>
+      </c>
+      <c r="N2" s="1">
+        <v>2.44</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>34</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="1">
+        <v>12435.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>55.9</v>
+      </c>
+      <c r="D3" s="1">
+        <v>89.2446602332</v>
+      </c>
+      <c r="E3" t="s">
         <v>36</v>
       </c>
-      <c r="G2">
+      <c r="F3">
+        <v>0.93</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1021539.29</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-270914.05</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-26.520179170005</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>750625.24</v>
+      </c>
+      <c r="M3" s="1">
+        <v>750625.24</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="1">
+        <v>10498.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>69.64</v>
+      </c>
+      <c r="D4" s="1">
+        <v>64.7606467899</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>679857.27</v>
+      </c>
+      <c r="H4" s="1">
+        <v>51223.45</v>
+      </c>
+      <c r="I4" s="1">
+        <v>7.5344417512811</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>731080.72</v>
+      </c>
+      <c r="M4" s="1">
+        <v>731080.72</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.72</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1986.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>1540.8</v>
+      </c>
+      <c r="D5" s="1">
+        <v>647.6155639476</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1286164.51</v>
+      </c>
+      <c r="H5" s="1">
+        <v>1773864.29</v>
+      </c>
+      <c r="I5" s="1">
+        <v>137.91892687196</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>3060028.8</v>
+      </c>
+      <c r="M5" s="1">
+        <v>3060028.8</v>
+      </c>
+      <c r="N5" s="1">
+        <v>7.22</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="1">
+        <v>34253.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>189.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>155.7257399352</v>
+      </c>
+      <c r="E6" t="s">
+        <v>45</v>
+      </c>
+      <c r="F6">
+        <v>11.04</v>
+      </c>
+      <c r="G6" s="1">
+        <v>479349.74</v>
+      </c>
+      <c r="H6" s="1">
+        <v>107216.75</v>
+      </c>
+      <c r="I6" s="1">
+        <v>22.367123845733</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>586566.49</v>
+      </c>
+      <c r="M6" s="1">
+        <v>586566.49</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="1">
+        <v>23291.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>44.32</v>
+      </c>
+      <c r="D7" s="1">
+        <v>29.4360499764</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>685595.04</v>
+      </c>
+      <c r="H7" s="1">
+        <v>346662.08</v>
+      </c>
+      <c r="I7" s="1">
+        <v>50.563679690565</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1032257.12</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1032257.12</v>
+      </c>
+      <c r="N7" s="1">
+        <v>2.43</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="1">
+        <v>45319.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>22.39</v>
+      </c>
+      <c r="D8" s="1">
+        <v>12.7296014916</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>576892.81</v>
+      </c>
+      <c r="H8" s="1">
+        <v>437799.6</v>
+      </c>
+      <c r="I8" s="1">
+        <v>75.889245352182</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1014692.41</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1014692.41</v>
+      </c>
+      <c r="N8" s="1">
+        <v>2.39</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="1">
+        <v>9590.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>514.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>405.2261564129</v>
+      </c>
+      <c r="E9" t="s">
+        <v>45</v>
+      </c>
+      <c r="F9">
+        <v>11.04</v>
+      </c>
+      <c r="G9" s="1">
+        <v>351064.2</v>
+      </c>
+      <c r="H9" s="1">
+        <v>95556.2</v>
+      </c>
+      <c r="I9" s="1">
+        <v>27.219010084195</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>446620.4</v>
+      </c>
+      <c r="M9" s="1">
+        <v>446620.4</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="1">
+        <v>78684.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>12.41</v>
+      </c>
+      <c r="D10" s="1">
+        <v>9.2053999542</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>724317.69</v>
+      </c>
+      <c r="H10" s="1">
+        <v>252150.75</v>
+      </c>
+      <c r="I10" s="1">
+        <v>34.812176132271</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>976468.44</v>
+      </c>
+      <c r="M10" s="1">
+        <v>976468.44</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.3</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="1">
+        <v>9702.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>74.88</v>
+      </c>
+      <c r="D11" s="1">
+        <v>66.9618542569</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>649663.91</v>
+      </c>
+      <c r="H11" s="1">
+        <v>76821.85</v>
+      </c>
+      <c r="I11" s="1">
+        <v>11.824860334323</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>726485.76</v>
+      </c>
+      <c r="M11" s="1">
+        <v>726485.76</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="1">
+        <v>11549.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>21.96</v>
+      </c>
+      <c r="D12" s="1">
+        <v>22.8259000779</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>263616.32</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-10000.28</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-3.7934980656736</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>253616.04</v>
+      </c>
+      <c r="M12" s="1">
+        <v>253616.04</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="1">
+        <v>13732.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>72.2</v>
+      </c>
+      <c r="D13" s="1">
+        <v>63.08263545</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>866250.75</v>
+      </c>
+      <c r="H13" s="1">
+        <v>125199.65</v>
+      </c>
+      <c r="I13" s="1">
+        <v>14.453049535599</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>991450.4</v>
+      </c>
+      <c r="M13" s="1">
+        <v>991450.4</v>
+      </c>
+      <c r="N13" s="1">
+        <v>2.34</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="1">
+        <v>4582.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>138.7</v>
+      </c>
+      <c r="D14" s="1">
+        <v>87.8658882584</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>402601.5</v>
+      </c>
+      <c r="H14" s="1">
+        <v>232921.9</v>
+      </c>
+      <c r="I14" s="1">
+        <v>57.854205709616</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>635523.4</v>
+      </c>
+      <c r="M14" s="1">
+        <v>635523.4</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="1">
+        <v>99638.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>10.218</v>
+      </c>
+      <c r="D15" s="1">
+        <v>6.4660968707</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>644268.96</v>
+      </c>
+      <c r="H15" s="1">
+        <v>373832.12</v>
+      </c>
+      <c r="I15" s="1">
+        <v>58.024232612417</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1018101.08</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1018101.08</v>
+      </c>
+      <c r="N15" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="1">
+        <v>29117.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>254.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>231.7977676272</v>
+      </c>
+      <c r="E16" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16">
+        <v>11.04</v>
+      </c>
+      <c r="G16" s="1">
+        <v>633970.67</v>
+      </c>
+      <c r="H16" s="1">
+        <v>36125.55</v>
+      </c>
+      <c r="I16" s="1">
+        <v>5.6982998913814</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>670096.22</v>
+      </c>
+      <c r="M16" s="1">
+        <v>670096.22</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="1">
+        <v>7669.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>116.2</v>
+      </c>
+      <c r="D17" s="1">
+        <v>57.4077259095</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>440259.85</v>
+      </c>
+      <c r="H17" s="1">
+        <v>450877.95</v>
+      </c>
+      <c r="I17" s="1">
+        <v>102.41178022479</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>891137.8</v>
+      </c>
+      <c r="M17" s="1">
+        <v>891137.8</v>
+      </c>
+      <c r="N17" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="1">
+        <v>3706.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>169.4</v>
+      </c>
+      <c r="D18" s="1">
+        <v>274.9828116568</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1019086.3</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-391289.9</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-38.396149570453</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>627796.4</v>
+      </c>
+      <c r="M18" s="1">
+        <v>627796.4</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1">
+        <v>7838.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>70.6</v>
+      </c>
+      <c r="D19" s="1">
+        <v>73.5543199796</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>576518.76</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-23155.96</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-4.0165145710089</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>553362.8</v>
+      </c>
+      <c r="M19" s="1">
+        <v>553362.8</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="1">
+        <v>6468.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>69.25</v>
+      </c>
+      <c r="D20" s="1">
+        <v>69.0004993816</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>446295.23</v>
+      </c>
+      <c r="H20" s="1">
+        <v>1613.77</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0.36159248217822</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>447909.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>447909.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="1">
+        <v>4505.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>86.2</v>
+      </c>
+      <c r="D21" s="1">
+        <v>114.8940887902</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>517597.87</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-129266.87</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-24.974382139556</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>388331.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>388331.0</v>
+      </c>
+      <c r="N21" s="1">
         <v>0.92</v>
       </c>
-      <c r="H2" s="1">
-[...43 lines deleted...]
-      <c r="F3" t="s">
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="1">
+        <v>10875.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>70.37</v>
+      </c>
+      <c r="D22" s="1">
+        <v>33.2524772414</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>361620.69</v>
+      </c>
+      <c r="H22" s="1">
+        <v>403653.06</v>
+      </c>
+      <c r="I22" s="1">
+        <v>111.62333106549</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>765273.75</v>
+      </c>
+      <c r="M22" s="1">
+        <v>765273.75</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" s="1">
+        <v>41425.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>28.42</v>
+      </c>
+      <c r="D23" s="1">
+        <v>17.5699097164</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>727833.51</v>
+      </c>
+      <c r="H23" s="1">
+        <v>449464.99</v>
+      </c>
+      <c r="I23" s="1">
+        <v>61.753819221651</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1177298.5</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1177298.5</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.78</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" s="1">
+        <v>185315.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>6.325</v>
+      </c>
+      <c r="D24" s="1">
+        <v>3.2505653077</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>602378.51</v>
+      </c>
+      <c r="H24" s="1">
+        <v>569738.87</v>
+      </c>
+      <c r="I24" s="1">
+        <v>94.581539769737</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1172117.38</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1172117.38</v>
+      </c>
+      <c r="N24" s="1">
+        <v>2.76</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" s="1">
+        <v>7267.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>120.55</v>
+      </c>
+      <c r="D25" s="1">
+        <v>73.4813361772</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>533988.87</v>
+      </c>
+      <c r="H25" s="1">
+        <v>342047.98</v>
+      </c>
+      <c r="I25" s="1">
+        <v>64.055263923385</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>876036.85</v>
+      </c>
+      <c r="M25" s="1">
+        <v>876036.85</v>
+      </c>
+      <c r="N25" s="1">
+        <v>2.07</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1922.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>250.35</v>
+      </c>
+      <c r="D26" s="1">
+        <v>301.8693496358</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>580192.89</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-99020.19</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-17.066770673457</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>481172.7</v>
+      </c>
+      <c r="M26" s="1">
+        <v>481172.7</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="1">
+        <v>10827.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>83.2</v>
+      </c>
+      <c r="D27" s="1">
+        <v>75.5654548813</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>818147.18</v>
+      </c>
+      <c r="H27" s="1">
+        <v>82659.22</v>
+      </c>
+      <c r="I27" s="1">
+        <v>10.103221281041</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>900806.4</v>
+      </c>
+      <c r="M27" s="1">
+        <v>900806.4</v>
+      </c>
+      <c r="N27" s="1">
+        <v>2.12</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="1">
+        <v>5395.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>78.05</v>
+      </c>
+      <c r="D28" s="1">
+        <v>67.1233549583</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>362130.5</v>
+      </c>
+      <c r="H28" s="1">
+        <v>58949.25</v>
+      </c>
+      <c r="I28" s="1">
+        <v>16.278454866409</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>421079.75</v>
+      </c>
+      <c r="M28" s="1">
+        <v>421079.75</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" s="1">
+        <v>11890.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>40.34</v>
+      </c>
+      <c r="D29" s="1">
+        <v>43.5108553406</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>517344.07</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-37701.47</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-7.287504039623</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>479642.6</v>
+      </c>
+      <c r="M29" s="1">
+        <v>479642.6</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" s="1">
+        <v>4764.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>102.6</v>
+      </c>
+      <c r="D30" s="1">
+        <v>75.4941855584</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>359654.3</v>
+      </c>
+      <c r="H30" s="1">
+        <v>129132.1</v>
+      </c>
+      <c r="I30" s="1">
+        <v>35.904506077086</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>488786.4</v>
+      </c>
+      <c r="M30" s="1">
+        <v>488786.4</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" s="1">
+        <v>19902.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>279.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>257.1978529796</v>
+      </c>
+      <c r="E31" t="s">
+        <v>96</v>
+      </c>
+      <c r="F31">
+        <v>11.15</v>
+      </c>
+      <c r="G31" s="1">
+        <v>444098.39</v>
+      </c>
+      <c r="H31" s="1">
+        <v>53830.86</v>
+      </c>
+      <c r="I31" s="1">
+        <v>12.121381480352</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>497929.25</v>
+      </c>
+      <c r="M31" s="1">
+        <v>497929.25</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" s="1">
+        <v>107676.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>4.334</v>
+      </c>
+      <c r="D32" s="1">
+        <v>3.6279745719</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>390645.79</v>
+      </c>
+      <c r="H32" s="1">
+        <v>76021.99</v>
+      </c>
+      <c r="I32" s="1">
+        <v>19.460593700498</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>466667.78</v>
+      </c>
+      <c r="M32" s="1">
+        <v>466667.78</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" s="1">
+        <v>6292.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>176.74</v>
+      </c>
+      <c r="D33" s="1">
+        <v>156.9925222505</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>987796.95</v>
+      </c>
+      <c r="H33" s="1">
+        <v>124251.13</v>
+      </c>
+      <c r="I33" s="1">
+        <v>12.578610411786</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1112048.08</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1112048.08</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.62</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="1">
+        <v>4040.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>139.25</v>
+      </c>
+      <c r="D34" s="1">
+        <v>130.8170024752</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>528500.69</v>
+      </c>
+      <c r="H34" s="1">
+        <v>34069.31</v>
+      </c>
+      <c r="I34" s="1">
+        <v>6.4464078561563</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>562570.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>562570.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1343.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>588.6</v>
+      </c>
+      <c r="D35" s="1">
+        <v>525.6253462398</v>
+      </c>
+      <c r="E35" t="s">
         <v>36</v>
       </c>
-      <c r="G3">
-[...146 lines deleted...]
-      <c r="F6" t="s">
+      <c r="F35">
+        <v>0.93</v>
+      </c>
+      <c r="G35" s="1">
+        <v>734288.07</v>
+      </c>
+      <c r="H35" s="1">
+        <v>119326.53</v>
+      </c>
+      <c r="I35" s="1">
+        <v>16.250642612238</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>853614.6</v>
+      </c>
+      <c r="M35" s="1">
+        <v>853614.6</v>
+      </c>
+      <c r="N35" s="1">
+        <v>2.01</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="1">
+        <v>3216.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>381.8</v>
+      </c>
+      <c r="D36" s="1">
+        <v>345.3921672886</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1110781.21</v>
+      </c>
+      <c r="H36" s="1">
+        <v>117087.59</v>
+      </c>
+      <c r="I36" s="1">
+        <v>10.541012842664</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1227868.8</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1227868.8</v>
+      </c>
+      <c r="N36" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2236.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>491.5</v>
+      </c>
+      <c r="D37" s="1">
+        <v>616.1762209302</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1377770.03</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-278776.03</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-20.233857895719</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1098994.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1098994.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>2.59</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="1">
+        <v>4793.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>139.85</v>
+      </c>
+      <c r="D38" s="1">
+        <v>148.6103630294</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>712289.47</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-41988.42</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-5.8948533943651</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>670301.05</v>
+      </c>
+      <c r="M38" s="1">
+        <v>670301.05</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" s="1">
+        <v>12867.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>50.6</v>
+      </c>
+      <c r="D39" s="1">
+        <v>54.994399627</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>707612.94</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-56542.74</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-7.9906311492834</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>651070.2</v>
+      </c>
+      <c r="M39" s="1">
+        <v>651070.2</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="1">
+        <v>23334.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>164.35</v>
+      </c>
+      <c r="D40" s="1">
+        <v>166.9426999229</v>
+      </c>
+      <c r="E40" t="s">
         <v>45</v>
       </c>
-      <c r="G6">
-[...323 lines deleted...]
-      <c r="O12" s="1">
+      <c r="F40">
+        <v>11.04</v>
+      </c>
+      <c r="G40" s="1">
+        <v>356236.04</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-8767.31</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-2.4610957386569</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>347468.73</v>
+      </c>
+      <c r="M40" s="1">
+        <v>347468.73</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="1">
+        <v>52085.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>10.56</v>
+      </c>
+      <c r="D41" s="1">
+        <v>6.8528000384</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>356928.09</v>
+      </c>
+      <c r="H41" s="1">
+        <v>193089.51</v>
+      </c>
+      <c r="I41" s="1">
+        <v>54.097594280125</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>550017.6</v>
+      </c>
+      <c r="M41" s="1">
+        <v>550017.6</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B42" s="1">
+        <v>19290.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>324.4</v>
+      </c>
+      <c r="D42" s="1">
+        <v>413.6543208917</v>
+      </c>
+      <c r="E42" t="s">
+        <v>119</v>
+      </c>
+      <c r="F42">
+        <v>7.48</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1069308.67</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-232217.37</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-21.716589093026</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>837091.3</v>
+      </c>
+      <c r="M42" s="1">
+        <v>837091.3</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" s="1">
+        <v>199.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>4817.87</v>
+      </c>
+      <c r="D43" s="1">
+        <v>4813.3655778894</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>957859.75</v>
+      </c>
+      <c r="H43" s="1">
+        <v>896.38</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0.093581549908533</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>958756.13</v>
+      </c>
+      <c r="M43" s="1">
+        <v>958756.13</v>
+      </c>
+      <c r="N43" s="1">
+        <v>2.26</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>123</v>
+      </c>
+      <c r="B44" s="1">
+        <v>5542.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>133.35</v>
+      </c>
+      <c r="D44" s="1">
+        <v>41.1559978347</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>228086.54</v>
+      </c>
+      <c r="H44" s="1">
+        <v>510939.16</v>
+      </c>
+      <c r="I44" s="1">
+        <v>224.0110968407</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>739025.7</v>
+      </c>
+      <c r="M44" s="1">
+        <v>739025.7</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1.74</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" s="1">
+        <v>5211.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>140.72</v>
+      </c>
+      <c r="D45" s="1">
+        <v>165.138685473</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>860537.69</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-127245.77</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-14.786774766367</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>733291.92</v>
+      </c>
+      <c r="M45" s="1">
+        <v>733291.92</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.73</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46" s="1">
+        <v>2186.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>249.5</v>
+      </c>
+      <c r="D46" s="1">
+        <v>231.5468389753</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>506161.39</v>
+      </c>
+      <c r="H46" s="1">
+        <v>39245.61</v>
+      </c>
+      <c r="I46" s="1">
+        <v>7.7535763840067</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>545407.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>545407.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47" s="1">
+        <v>4860.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>268.55</v>
+      </c>
+      <c r="D47" s="1">
+        <v>173.5984465021</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>843688.45</v>
+      </c>
+      <c r="H47" s="1">
+        <v>461464.55</v>
+      </c>
+      <c r="I47" s="1">
+        <v>54.696084792911</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1305153.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1305153.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>3.08</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>131</v>
+      </c>
+      <c r="B48" s="1">
+        <v>6492.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>150.68</v>
+      </c>
+      <c r="D48" s="1">
+        <v>79.0104574861</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>512935.89</v>
+      </c>
+      <c r="H48" s="1">
+        <v>465278.67</v>
+      </c>
+      <c r="I48" s="1">
+        <v>90.708932455477</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>978214.56</v>
+      </c>
+      <c r="M48" s="1">
+        <v>978214.56</v>
+      </c>
+      <c r="N48" s="1">
+        <v>2.31</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49" s="1">
+        <v>9431.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>61.55</v>
+      </c>
+      <c r="D49" s="1">
+        <v>25.8064001697</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>243380.16</v>
+      </c>
+      <c r="H49" s="1">
+        <v>337097.89</v>
+      </c>
+      <c r="I49" s="1">
+        <v>138.50672544549</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>580478.05</v>
+      </c>
+      <c r="M49" s="1">
+        <v>580478.05</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>135</v>
+      </c>
+      <c r="B50" s="1">
+        <v>6309.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>106.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>98.9639942939</v>
+      </c>
+      <c r="E50" t="s">
+        <v>36</v>
+      </c>
+      <c r="F50">
+        <v>0.93</v>
+      </c>
+      <c r="G50" s="1">
+        <v>672718.83</v>
+      </c>
+      <c r="H50" s="1">
+        <v>49438.72</v>
+      </c>
+      <c r="I50" s="1">
+        <v>7.3490911500129</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>722157.55</v>
+      </c>
+      <c r="M50" s="1">
+        <v>722157.55</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>137</v>
+      </c>
+      <c r="B51" s="1">
+        <v>6092.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>88.6</v>
+      </c>
+      <c r="D51" s="1">
+        <v>80.0622012475</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>487738.93</v>
+      </c>
+      <c r="H51" s="1">
+        <v>52012.27</v>
+      </c>
+      <c r="I51" s="1">
+        <v>10.663957047677</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>539751.2</v>
+      </c>
+      <c r="M51" s="1">
+        <v>539751.2</v>
+      </c>
+      <c r="N51" s="1">
         <v>1.27</v>
       </c>
-      <c r="P12">
-[...1169 lines deleted...]
-      <c r="F36" t="s">
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>139</v>
+      </c>
+      <c r="B52" s="1">
+        <v>6007.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>70.2</v>
+      </c>
+      <c r="D52" s="1">
+        <v>69.518223739</v>
+      </c>
+      <c r="E52" t="s">
         <v>36</v>
       </c>
-      <c r="G36">
-[...331 lines deleted...]
-      <c r="A43" t="s">
+      <c r="F52">
+        <v>0.93</v>
+      </c>
+      <c r="G52" s="1">
+        <v>454407.72</v>
+      </c>
+      <c r="H52" s="1">
+        <v>957.97</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.21081728100922</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>455365.69</v>
+      </c>
+      <c r="M52" s="1">
+        <v>455365.69</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>141</v>
+      </c>
+      <c r="B53" s="1">
+        <v>2086.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>221.1</v>
+      </c>
+      <c r="D53" s="1">
+        <v>236.3011313519</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>492924.16</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-31709.56</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-6.4329490362168</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>461214.6</v>
+      </c>
+      <c r="M53" s="1">
+        <v>461214.6</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>143</v>
+      </c>
+      <c r="B54" s="1">
+        <v>10721.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>82.57</v>
+      </c>
+      <c r="D54" s="1">
+        <v>78.7805624475</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>844606.41</v>
+      </c>
+      <c r="H54" s="1">
+        <v>40626.56</v>
+      </c>
+      <c r="I54" s="1">
+        <v>4.8101174131511</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>885232.97</v>
+      </c>
+      <c r="M54" s="1">
+        <v>885232.97</v>
+      </c>
+      <c r="N54" s="1">
+        <v>2.09</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>145</v>
+      </c>
+      <c r="B55" s="1">
+        <v>28621.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>177.8</v>
+      </c>
+      <c r="D55" s="1">
+        <v>145.2055316027</v>
+      </c>
+      <c r="E55" t="s">
         <v>119</v>
       </c>
-      <c r="B43" t="s">
-[...596 lines deleted...]
-      <c r="A55" t="s">
+      <c r="F55">
+        <v>7.48</v>
+      </c>
+      <c r="G55" s="1">
+        <v>557744.83</v>
+      </c>
+      <c r="H55" s="1">
+        <v>122987.4</v>
+      </c>
+      <c r="I55" s="1">
+        <v>22.050836401298</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>680732.23</v>
+      </c>
+      <c r="M55" s="1">
+        <v>680732.23</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
         <v>144</v>
       </c>
-      <c r="B55" t="s">
-[...45 lines deleted...]
-    <row r="56" spans="1:16">
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
+        <v>147</v>
+      </c>
+      <c r="B56" s="1">
+        <v>6786.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>43.76</v>
+      </c>
+      <c r="D56" s="1">
+        <v>44.2859401709</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>300524.39</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-3569.03</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-1.1876007800898</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>296955.36</v>
+      </c>
+      <c r="M56" s="1">
+        <v>296955.36</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
         <v>146</v>
-      </c>
-[...93 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">