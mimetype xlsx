--- v1 (2026-05-23)
+++ v2 (2026-06-13)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="261">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0336374540</t>
   </si>
   <si>
@@ -163,666 +163,687 @@
   <si>
     <t>CA784730103N</t>
   </si>
   <si>
     <t>SSR MINING INC</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>OACT01970575</t>
   </si>
   <si>
     <t>EUR/HKD 19/03/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>-4 223.03</t>
+    <t>-6 439.82</t>
   </si>
   <si>
     <t>OVCT01723123</t>
   </si>
   <si>
     <t>EUR/JPY 19/03/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>8 157.00</t>
+    <t>12 475.00</t>
   </si>
   <si>
     <t>OVCT01723204</t>
   </si>
   <si>
     <t>EUR/SEK 19/03/26</t>
   </si>
   <si>
     <t>OVCT01723202</t>
   </si>
   <si>
     <t>EUR/USD 19/03/26</t>
   </si>
   <si>
-    <t>-152 936.72</t>
+    <t>-235 747.54</t>
   </si>
   <si>
     <t>US007973AE02</t>
   </si>
   <si>
     <t>ADVANCED ENERGY INDUSTRIES INC 2.5 15/09/2028</t>
   </si>
   <si>
-    <t>9 302.43</t>
+    <t>10 801.39</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
+    <t>1 499.18</t>
+  </si>
+  <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
+    <t>1 299.81</t>
+  </si>
+  <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
-    <t>3 476.05</t>
+    <t>4 456.48</t>
   </si>
   <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
-    <t>2 896.71</t>
+    <t>3 713.74</t>
   </si>
   <si>
     <t>US00217DAC48</t>
   </si>
   <si>
     <t>AST SPACEMOBILE INC 2.375 15/10/2032</t>
   </si>
   <si>
-    <t>20 538.36</t>
+    <t>23 243.62</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>3 318.49</t>
+    <t>3 947.26</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
     <t>US18452BAC46</t>
   </si>
   <si>
     <t>CLEANSPARK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
-    <t>27 349.16</t>
+    <t>31 756.09</t>
   </si>
   <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
     <t>XS2676374239</t>
   </si>
   <si>
     <t>DAIFUKU CO. LTD. Z 13/09/2030</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>5 625.62</t>
+    <t>6 981.46</t>
   </si>
   <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
   </si>
   <si>
+    <t>1 081.35</t>
+  </si>
+  <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>19 639.73</t>
+    <t>21 821.92</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>3 493.15</t>
+    <t>4 232.88</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>6 488.95</t>
+    <t>7 831.49</t>
   </si>
   <si>
     <t>US30063PAE51</t>
   </si>
   <si>
     <t>EXACT SCIENCES CORP 1.75 15/04/2031</t>
   </si>
   <si>
-    <t>7 912.95</t>
+    <t>9 429.98</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>28 681.32</t>
+    <t>32 241.76</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
-    <t>6 034.81</t>
+    <t>7 736.95</t>
   </si>
   <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
-    <t>9 721.64</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>2 048.89</t>
+    <t>2 839.92</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
+    <t>1 019.46</t>
+  </si>
+  <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>12 246.58</t>
+    <t>13 726.03</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
-    <t>19 605.77</t>
+    <t>22 391.65</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
-    <t>15 116.46</t>
+    <t>17 552.26</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>7 531.94</t>
+    <t>8 004.17</t>
   </si>
   <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>3 012.69</t>
+    <t>4 549.33</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>5 365.38</t>
+    <t>6 923.08</t>
   </si>
   <si>
     <t>XS2523390867</t>
   </si>
   <si>
     <t>LENOVO GROUP LTD 2.5 26/08/2029</t>
   </si>
   <si>
-    <t>10 421.09</t>
+    <t>1 031.60</t>
   </si>
   <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
+    <t>1 529.19</t>
+  </si>
+  <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>3 859.33</t>
+    <t>6 071.23</t>
   </si>
   <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
+    <t>1 638.41</t>
+  </si>
+  <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
+    <t>1 237.92</t>
+  </si>
+  <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
-    <t>14 582.45</t>
+    <t>1 048.58</t>
+  </si>
+  <si>
+    <t>XS3298822258</t>
+  </si>
+  <si>
+    <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
+  </si>
+  <si>
+    <t>XS3298822506</t>
+  </si>
+  <si>
+    <t>NIPPON STEEL CORPORATION Z 14/02/2031</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
-    <t>3 240.54</t>
-[...1 lines deleted...]
-  <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>3 579.67</t>
+    <t>5 631.28</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
-    <t>17 012.86</t>
+    <t>1 223.35</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>16 202.72</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
     <t>XS2809275899</t>
   </si>
   <si>
     <t>RESONAC HOLDINGS CORP Z 29/12/2028</t>
   </si>
   <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
-    <t>27 628.23</t>
+    <t>32 080.13</t>
   </si>
   <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>15 725.14</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>1 268.84</t>
+    <t>1 669.52</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>4 788.95</t>
+    <t>5 768.51</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>2 707.18</t>
+    <t>3 925.41</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>10 306.20</t>
+    <t>12 820.02</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
+    <t>1 987.94</t>
+  </si>
+  <si>
     <t>XS2635167963</t>
   </si>
   <si>
     <t>TOKYU CORP Z 30/09/2030</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
     <t>US90353TAR14</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
-    <t>2 538.74</t>
+    <t>3 150.61</t>
   </si>
   <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>3 915.27</t>
+    <t>6 159.22</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
-    <t>24 629.08</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
   </si>
   <si>
-    <t>3 026.89</t>
+    <t>3 998.52</t>
   </si>
   <si>
     <t>BABA2701CO01</t>
   </si>
   <si>
     <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
     <t>PANW2606CR01</t>
   </si>
   <si>
     <t>JUN26 PANW C @ 185.000000</t>
   </si>
   <si>
     <t>LITE2609CR01</t>
   </si>
   <si>
     <t>SEP26 LITE C @ 540.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1204,212 +1225,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1454279.51</v>
+        <v>1468629.51</v>
       </c>
       <c r="D2">
-        <v>86.56</v>
+        <v>83.77</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>125889139.17</v>
+        <v>123028163.49</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>125889139.17</v>
+        <v>123028163.49</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>176000.0</v>
+        <v>196000.0</v>
       </c>
       <c r="D3">
-        <v>136.24</v>
+        <v>131.57</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>23978328.04</v>
+        <v>25788629.6</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>23978328.04</v>
+        <v>25788629.6</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>100.0</v>
       </c>
       <c r="D4">
-        <v>128.58</v>
+        <v>123.93</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>12858.44</v>
+        <v>12393.45</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>12858.44</v>
+        <v>12393.45</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>100.0</v>
       </c>
       <c r="D5">
-        <v>141.27</v>
+        <v>136.42</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>14127.49</v>
+        <v>13641.88</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>14127.49</v>
+        <v>13641.88</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>100.0</v>
       </c>
       <c r="D6">
-        <v>138.39</v>
+        <v>133.44</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13838.72</v>
+        <v>13344.14</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13838.72</v>
+        <v>13344.14</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P93"/>
+  <dimension ref="A1:P95"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O93" sqref="O93"/>
+      <selection activeCell="O95" sqref="O95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1431,4636 +1452,4736 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>2321.0</v>
       </c>
       <c r="D2" s="1">
-        <v>423.44</v>
+        <v>496.18</v>
       </c>
       <c r="E2" s="1">
         <v>501.8005988798</v>
       </c>
       <c r="F2" t="s">
         <v>34</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H2" s="1">
         <v>1002909.83</v>
       </c>
       <c r="I2" s="1">
-        <v>-169671.81</v>
+        <v>3411.19</v>
       </c>
       <c r="J2" s="1">
-        <v>-16.917952633887</v>
+        <v>0.34012928161249</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>833238.02</v>
+        <v>1006321.02</v>
       </c>
       <c r="N2" s="1">
-        <v>833238.02</v>
+        <v>1006321.02</v>
       </c>
       <c r="O2" s="1">
-        <v>0.56</v>
+        <v>0.68</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>7000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>189.3</v>
+        <v>198.5</v>
       </c>
       <c r="E3" s="1">
         <v>101.4678842857</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>710275.19</v>
       </c>
       <c r="I3" s="1">
-        <v>614824.81</v>
+        <v>679224.81</v>
       </c>
       <c r="J3" s="1">
-        <v>86.561493158729</v>
+        <v>95.628401436914</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1325100.0</v>
+        <v>1389500.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1325100.0</v>
+        <v>1389500.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.88</v>
+        <v>0.93</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>908.0</v>
+        <v>847.0</v>
       </c>
       <c r="D4" s="1">
-        <v>4778.18</v>
+        <v>4782.95</v>
       </c>
       <c r="E4" s="1">
-        <v>4767.1418061674</v>
+        <v>4772.8184887839</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>4328564.76</v>
+        <v>4042577.26</v>
       </c>
       <c r="I4" s="1">
-        <v>10022.68</v>
+        <v>8581.39</v>
       </c>
       <c r="J4" s="1">
-        <v>0.23154741942685</v>
+        <v>0.21227522563168</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4338587.44</v>
+        <v>4051158.65</v>
       </c>
       <c r="N4" s="1">
-        <v>4338587.44</v>
+        <v>4051158.65</v>
       </c>
       <c r="O4" s="1">
-        <v>2.89</v>
+        <v>2.72</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>6255.0</v>
       </c>
       <c r="D5" s="1">
-        <v>346.0</v>
+        <v>304.4</v>
       </c>
       <c r="E5" s="1">
         <v>251.5653717026</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1573541.4</v>
       </c>
       <c r="I5" s="1">
-        <v>590688.6</v>
+        <v>330480.6</v>
       </c>
       <c r="J5" s="1">
-        <v>37.538802601571</v>
+        <v>21.002345410168</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>2164230.0</v>
+        <v>1904022.0</v>
       </c>
       <c r="N5" s="1">
-        <v>2164230.0</v>
+        <v>1904022.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.44</v>
+        <v>1.28</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>85189.0</v>
       </c>
       <c r="D6" s="1">
-        <v>30.46</v>
+        <v>28.18</v>
       </c>
       <c r="E6" s="1">
         <v>29.0302638838</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H6" s="1">
         <v>2098124.33</v>
       </c>
       <c r="I6" s="1">
-        <v>101839.16</v>
+        <v>-408.48</v>
       </c>
       <c r="J6" s="1">
-        <v>4.8538191251993</v>
+        <v>-0.019468817655815</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2199963.49</v>
+        <v>2097715.85</v>
       </c>
       <c r="N6" s="1">
-        <v>2199963.49</v>
+        <v>2097715.85</v>
       </c>
       <c r="O6" s="1">
-        <v>1.47</v>
+        <v>1.41</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>70000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>350.1</v>
+        <v>324.0</v>
       </c>
       <c r="E7" s="1">
         <v>253.272567</v>
       </c>
       <c r="F7" t="s">
         <v>45</v>
       </c>
       <c r="G7">
-        <v>10.68</v>
+        <v>10.78</v>
       </c>
       <c r="H7" s="1">
         <v>1570195.71</v>
       </c>
       <c r="I7" s="1">
-        <v>724563.9</v>
+        <v>533602.82</v>
       </c>
       <c r="J7" s="1">
-        <v>46.144814648615</v>
+        <v>33.983204552253</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2294759.61</v>
+        <v>2103798.53</v>
       </c>
       <c r="N7" s="1">
-        <v>2294759.61</v>
+        <v>2103798.53</v>
       </c>
       <c r="O7" s="1">
-        <v>1.53</v>
+        <v>1.41</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>6887603.93</v>
       </c>
       <c r="D8" s="1">
-        <v>0.10841304</v>
+        <v>0.11164343</v>
       </c>
       <c r="E8" s="1">
         <v>0.1093110974</v>
       </c>
       <c r="F8" t="s">
         <v>48</v>
       </c>
       <c r="G8">
-        <v>9.22</v>
+        <v>8.96</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>58630.03</v>
+        <v>-144852.79</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>62853.06</v>
+        <v>-138412.97</v>
       </c>
       <c r="N8" s="1">
-        <v>58630.03</v>
+        <v>-144852.79</v>
       </c>
       <c r="O8" s="1">
-        <v>0.04</v>
+        <v>-0.1</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
         <v>6461807.49</v>
       </c>
       <c r="D9" s="1">
-        <v>0.005495</v>
+        <v>0.0054775</v>
       </c>
       <c r="E9" s="1">
         <v>0.0054111324</v>
       </c>
       <c r="F9" t="s">
         <v>52</v>
       </c>
       <c r="G9">
-        <v>182.14</v>
+        <v>182.61</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-100157.2</v>
+        <v>-79248.13</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>-108314.2</v>
+        <v>-91723.13</v>
       </c>
       <c r="N9" s="1">
-        <v>-100157.2</v>
+        <v>-79248.13</v>
       </c>
       <c r="O9" s="1">
-        <v>-0.07</v>
+        <v>-0.05</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
         <v>2003017.2</v>
       </c>
       <c r="D10" s="1">
-        <v>0.0936443</v>
+        <v>0.09276425</v>
       </c>
       <c r="E10" s="1">
         <v>0.0933430029</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10">
-        <v>10.68</v>
+        <v>10.78</v>
       </c>
       <c r="H10" s="1">
         <v>0.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-6465.41</v>
+        <v>12419.29</v>
       </c>
       <c r="J10" s="1">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>161.55</v>
+        <v>247.08</v>
       </c>
       <c r="M10" s="1">
-        <v>-6626.96</v>
+        <v>12172.21</v>
       </c>
       <c r="N10" s="1">
-        <v>-6465.4100000001</v>
+        <v>12419.29</v>
       </c>
       <c r="O10" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
         <v>99790227.27</v>
       </c>
       <c r="D11" s="1">
-        <v>0.84683221</v>
+        <v>0.87357255</v>
       </c>
       <c r="E11" s="1">
         <v>0.8467538162</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H11" s="1">
         <v>0.0</v>
       </c>
       <c r="I11" s="1">
-        <v>459493.13</v>
+        <v>-2677063.89</v>
       </c>
       <c r="J11" s="1">
         <v>0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>612429.85000001</v>
+        <v>-2441316.35</v>
       </c>
       <c r="N11" s="1">
-        <v>459493.13000001</v>
+        <v>-2677063.89</v>
       </c>
       <c r="O11" s="1">
-        <v>0.31</v>
+        <v>-1.81</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>243.346</v>
+        <v>225.909</v>
       </c>
       <c r="E12" s="1">
         <v>116.963</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H12" s="1">
         <v>1116645.19</v>
       </c>
       <c r="I12" s="1">
-        <v>946483.26</v>
+        <v>857393.61</v>
       </c>
       <c r="J12" s="1">
-        <v>84.761325126023</v>
+        <v>76.782994068152</v>
       </c>
       <c r="K12">
-        <v>0.93</v>
+        <v>1.08</v>
       </c>
       <c r="L12" t="s">
         <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>2063128.45</v>
+        <v>1974038.8</v>
       </c>
       <c r="N12" s="1">
-        <v>2072430.88</v>
+        <v>1984840.19</v>
       </c>
       <c r="O12" s="1">
-        <v>1.38</v>
+        <v>1.33</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>116.552</v>
+        <v>104.534</v>
       </c>
       <c r="E13" s="1">
         <v>105.565</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H13" s="1">
         <v>1625049.17</v>
       </c>
       <c r="I13" s="1">
-        <v>153616.37</v>
+        <v>19141.67</v>
       </c>
       <c r="J13" s="1">
-        <v>9.4530290428074</v>
+        <v>1.1779132812332</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1778665.54</v>
+        <v>1644190.84</v>
       </c>
       <c r="N13" s="1">
-        <v>1778665.54</v>
+        <v>1644190.84</v>
       </c>
       <c r="O13" s="1">
-        <v>1.19</v>
+        <v>1.1</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>105.808</v>
+        <v>102.858</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1900000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>110352.0</v>
+        <v>54302.0</v>
       </c>
       <c r="J14" s="1">
-        <v>5.808</v>
+        <v>2.858</v>
       </c>
       <c r="K14">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>749.59</v>
+        <v>0.08</v>
+      </c>
+      <c r="L14" t="s">
+        <v>66</v>
       </c>
       <c r="M14" s="1">
-        <v>2010352.0</v>
+        <v>1954302.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2011101.59</v>
+        <v>1955801.18</v>
       </c>
       <c r="O14" s="1">
-        <v>1.34</v>
+        <v>1.31</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C15" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>107.551</v>
+        <v>110.984</v>
       </c>
       <c r="E15" s="1">
         <v>101.11</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
       <c r="G15">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H15" s="1">
         <v>1542555.86</v>
       </c>
       <c r="I15" s="1">
-        <v>7564.53</v>
+        <v>106105.44</v>
       </c>
       <c r="J15" s="1">
-        <v>0.49038937234986</v>
+        <v>6.8785476592076</v>
       </c>
       <c r="K15">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>360.32</v>
+        <v>0.08</v>
+      </c>
+      <c r="L15" t="s">
+        <v>69</v>
       </c>
       <c r="M15" s="1">
-        <v>1550120.39</v>
+        <v>1648661.3</v>
       </c>
       <c r="N15" s="1">
-        <v>1550480.71</v>
+        <v>1649961.11</v>
       </c>
       <c r="O15" s="1">
-        <v>1.03</v>
+        <v>1.11</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C16" s="1">
         <v>800000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>93.693</v>
+        <v>94.091</v>
       </c>
       <c r="E16" s="1">
         <v>99.6476</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
       <c r="G16">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H16" s="1">
         <v>761068.12</v>
       </c>
       <c r="I16" s="1">
-        <v>-125592.07</v>
+        <v>-103319.08</v>
       </c>
       <c r="J16" s="1">
-        <v>-16.50207999778</v>
+        <v>-13.575536444753</v>
       </c>
       <c r="K16">
-        <v>0.43</v>
+        <v>0.56</v>
       </c>
       <c r="L16" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M16" s="1">
-        <v>635476.05</v>
+        <v>657749.04</v>
       </c>
       <c r="N16" s="1">
-        <v>638952.1</v>
+        <v>662205.52</v>
       </c>
       <c r="O16" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C17" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>154.5225</v>
+        <v>136.1025</v>
       </c>
       <c r="E17" s="1">
         <v>101.95</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H17" s="1">
         <v>1834375.42</v>
       </c>
       <c r="I17" s="1">
-        <v>785760.23</v>
+        <v>544207.24</v>
       </c>
       <c r="J17" s="1">
-        <v>42.83530085679</v>
+        <v>29.66716813072</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2620135.65</v>
+        <v>2378582.66</v>
       </c>
       <c r="N17" s="1">
-        <v>2620135.65</v>
+        <v>2378582.66</v>
       </c>
       <c r="O17" s="1">
-        <v>1.75</v>
+        <v>1.6</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C18" s="1">
         <v>13000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>120.251</v>
+        <v>108.141</v>
       </c>
       <c r="E18" s="1">
         <v>108.766</v>
       </c>
       <c r="F18" t="s">
         <v>48</v>
       </c>
       <c r="G18">
-        <v>9.22</v>
+        <v>8.96</v>
       </c>
       <c r="H18" s="1">
         <v>1548084.0</v>
       </c>
       <c r="I18" s="1">
-        <v>146969.4</v>
+        <v>21328.91</v>
       </c>
       <c r="J18" s="1">
-        <v>9.4936321284892</v>
+        <v>1.3777618010392</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1695053.4</v>
+        <v>1569412.91</v>
       </c>
       <c r="N18" s="1">
-        <v>1695053.4</v>
+        <v>1569412.91</v>
       </c>
       <c r="O18" s="1">
-        <v>1.13</v>
+        <v>1.05</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C19" s="1">
         <v>170000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>120.145</v>
+        <v>112.069</v>
       </c>
       <c r="E19" s="1">
         <v>121.16835294</v>
       </c>
       <c r="F19" t="s">
         <v>52</v>
       </c>
       <c r="G19">
-        <v>182.14</v>
+        <v>182.61</v>
       </c>
       <c r="H19" s="1">
         <v>1309804.52</v>
       </c>
       <c r="I19" s="1">
-        <v>-188460.07</v>
+        <v>-266481.24</v>
       </c>
       <c r="J19" s="1">
-        <v>-14.388411944097</v>
+        <v>-20.345115315375</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1121344.45</v>
+        <v>1043323.28</v>
       </c>
       <c r="N19" s="1">
-        <v>1121344.45</v>
+        <v>1043323.28</v>
       </c>
       <c r="O19" s="1">
-        <v>0.75</v>
+        <v>0.7</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B20" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C20" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.6495</v>
+        <v>98.7185</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1400000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>9093.0</v>
+        <v>-17941.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.6495</v>
+        <v>-1.2815</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1409093.0</v>
+        <v>1382059.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1409093.0</v>
+        <v>1382059.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.94</v>
+        <v>0.93</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B21" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C21" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>96.533</v>
+        <v>89.674</v>
       </c>
       <c r="E21" s="1">
         <v>84.3</v>
       </c>
       <c r="F21" t="s">
         <v>34</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H21" s="1">
         <v>1158179.15</v>
       </c>
       <c r="I21" s="1">
-        <v>69455.44</v>
+        <v>17205.33</v>
       </c>
       <c r="J21" s="1">
-        <v>5.9969513352058</v>
+        <v>1.4855499686728</v>
       </c>
       <c r="K21">
-        <v>0.19</v>
+        <v>0.25</v>
       </c>
       <c r="L21" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M21" s="1">
-        <v>1227634.59</v>
+        <v>1175384.48</v>
       </c>
       <c r="N21" s="1">
-        <v>1230531.3</v>
+        <v>1179098.22</v>
       </c>
       <c r="O21" s="1">
-        <v>0.82</v>
+        <v>0.79</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B22" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C22" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>149.376</v>
+        <v>152.691</v>
       </c>
       <c r="E22" s="1">
         <v>106.7746</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H22" s="1">
         <v>1648180.09</v>
       </c>
       <c r="I22" s="1">
-        <v>631402.79</v>
+        <v>753460.95</v>
       </c>
       <c r="J22" s="1">
-        <v>38.30908975487</v>
+        <v>45.714722230384</v>
       </c>
       <c r="K22">
-        <v>1.14</v>
+        <v>1.29</v>
       </c>
       <c r="L22" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M22" s="1">
-        <v>2279582.88</v>
+        <v>2401641.04</v>
       </c>
       <c r="N22" s="1">
-        <v>2300121.24</v>
+        <v>2424884.66</v>
       </c>
       <c r="O22" s="1">
-        <v>1.53</v>
+        <v>1.63</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C23" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>91.892</v>
+        <v>90.2445</v>
       </c>
       <c r="E23" s="1">
         <v>100.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-137836.0</v>
+        <v>-165843.5</v>
       </c>
       <c r="J23" s="1">
-        <v>-8.108</v>
+        <v>-9.7555</v>
       </c>
       <c r="K23">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="L23" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M23" s="1">
-        <v>1562164.0</v>
+        <v>1534156.5</v>
       </c>
       <c r="N23" s="1">
-        <v>1565482.49</v>
+        <v>1538103.76</v>
       </c>
       <c r="O23" s="1">
-        <v>1.04</v>
+        <v>1.03</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B24" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C24" s="1">
         <v>12000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>111.822</v>
+        <v>104.7905</v>
       </c>
       <c r="E24" s="1">
         <v>100.25</v>
       </c>
       <c r="F24" t="s">
         <v>48</v>
       </c>
       <c r="G24">
-        <v>9.22</v>
+        <v>8.96</v>
       </c>
       <c r="H24" s="1">
         <v>1316855.31</v>
       </c>
       <c r="I24" s="1">
-        <v>138134.12</v>
+        <v>86949.24</v>
       </c>
       <c r="J24" s="1">
-        <v>10.489696092732</v>
+        <v>6.6027937420095</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1454989.43</v>
+        <v>1403804.55</v>
       </c>
       <c r="N24" s="1">
-        <v>1454989.43</v>
+        <v>1403804.55</v>
       </c>
       <c r="O24" s="1">
-        <v>0.97</v>
+        <v>0.94</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B25" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C25" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>124.387</v>
+        <v>118.335</v>
       </c>
       <c r="E25" s="1">
         <v>106.49</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H25" s="1">
         <v>1730508.04</v>
       </c>
       <c r="I25" s="1">
-        <v>273182.51</v>
+        <v>234159.03</v>
       </c>
       <c r="J25" s="1">
-        <v>15.78626066366</v>
+        <v>13.531230400987</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2003690.55</v>
+        <v>1964667.07</v>
       </c>
       <c r="N25" s="1">
-        <v>2003690.55</v>
+        <v>1964667.07</v>
       </c>
       <c r="O25" s="1">
-        <v>1.34</v>
+        <v>1.32</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B26" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C26" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>102.11</v>
+        <v>102.294</v>
       </c>
       <c r="E26" s="1">
         <v>91.8498</v>
       </c>
       <c r="F26" t="s">
         <v>34</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H26" s="1">
         <v>1406522.1</v>
       </c>
       <c r="I26" s="1">
-        <v>151748.35</v>
+        <v>202436.31</v>
       </c>
       <c r="J26" s="1">
-        <v>10.788906196355</v>
+        <v>14.392686044535</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1558270.45</v>
+        <v>1608958.41</v>
       </c>
       <c r="N26" s="1">
-        <v>1558270.45</v>
+        <v>1608958.41</v>
       </c>
       <c r="O26" s="1">
-        <v>1.04</v>
+        <v>1.08</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C27" s="1">
         <v>900000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>90.859</v>
+        <v>96.676</v>
       </c>
       <c r="E27" s="1">
         <v>110.2856</v>
       </c>
       <c r="F27" t="s">
         <v>34</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H27" s="1">
         <v>908364.97</v>
       </c>
       <c r="I27" s="1">
-        <v>-215078.83</v>
+        <v>-148067.87</v>
       </c>
       <c r="J27" s="1">
-        <v>-23.677578627894</v>
+        <v>-16.300482172931</v>
       </c>
       <c r="K27">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="L27">
-        <v>752.44</v>
+        <v>884.74</v>
       </c>
       <c r="M27" s="1">
-        <v>693286.14</v>
+        <v>760297.1</v>
       </c>
       <c r="N27" s="1">
-        <v>694038.58</v>
+        <v>761181.84</v>
       </c>
       <c r="O27" s="1">
-        <v>0.46</v>
+        <v>0.51</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C28" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>120.703</v>
+        <v>119.004</v>
       </c>
       <c r="E28" s="1">
         <v>114.7748</v>
       </c>
       <c r="F28" t="s">
         <v>34</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H28" s="1">
         <v>1449046.08</v>
       </c>
       <c r="I28" s="1">
-        <v>-16369.53</v>
+        <v>6787.55</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.1296762902116</v>
+        <v>0.46841505551017</v>
       </c>
       <c r="K28">
-        <v>1.95</v>
+        <v>2.27</v>
       </c>
       <c r="L28" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M28" s="1">
-        <v>1432676.55</v>
+        <v>1455833.63</v>
       </c>
       <c r="N28" s="1">
-        <v>1460025.71</v>
+        <v>1487589.72</v>
       </c>
       <c r="O28" s="1">
-        <v>0.97</v>
+        <v>1.0</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B29" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C29" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.808</v>
+        <v>105.2355</v>
       </c>
       <c r="E29" s="1">
         <v>100.6875</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H29" s="1">
         <v>1856561.16</v>
       </c>
       <c r="I29" s="1">
-        <v>-61759.97</v>
+        <v>74534.17</v>
       </c>
       <c r="J29" s="1">
-        <v>-3.3265788022841</v>
+        <v>4.0146358550343</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1794801.19</v>
+        <v>1931095.33</v>
       </c>
       <c r="N29" s="1">
-        <v>1794801.19</v>
+        <v>1931095.33</v>
       </c>
       <c r="O29" s="1">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B30" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C30" s="1">
         <v>190000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>110.244</v>
+        <v>114.0905</v>
       </c>
       <c r="E30" s="1">
         <v>106.46</v>
       </c>
       <c r="F30" t="s">
         <v>52</v>
       </c>
       <c r="G30">
-        <v>182.14</v>
+        <v>182.61</v>
       </c>
       <c r="H30" s="1">
         <v>1435515.22</v>
       </c>
       <c r="I30" s="1">
-        <v>-285528.09</v>
+        <v>-248414.51</v>
       </c>
       <c r="J30" s="1">
-        <v>-19.890286499366</v>
+        <v>-17.304902556171</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1149987.13</v>
+        <v>1187100.71</v>
       </c>
       <c r="N30" s="1">
-        <v>1149987.13</v>
+        <v>1187100.71</v>
       </c>
       <c r="O30" s="1">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B31" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C31" s="1">
         <v>140000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>187.13</v>
+        <v>171.397</v>
       </c>
       <c r="E31" s="1">
         <v>105.54355571</v>
       </c>
       <c r="F31" t="s">
         <v>52</v>
       </c>
       <c r="G31">
-        <v>182.14</v>
+        <v>182.61</v>
       </c>
       <c r="H31" s="1">
         <v>921204.27</v>
       </c>
       <c r="I31" s="1">
-        <v>517116.89</v>
+        <v>392857.36</v>
       </c>
       <c r="J31" s="1">
-        <v>56.134877663995</v>
+        <v>42.646063722653</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1438321.16</v>
+        <v>1314061.63</v>
       </c>
       <c r="N31" s="1">
-        <v>1438321.16</v>
+        <v>1314061.63</v>
       </c>
       <c r="O31" s="1">
-        <v>0.96</v>
+        <v>0.88</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B32" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C32" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>94.727</v>
+        <v>99.274</v>
       </c>
       <c r="E32" s="1">
         <v>96.32768</v>
       </c>
       <c r="F32" t="s">
         <v>34</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H32" s="1">
         <v>1641226.39</v>
       </c>
       <c r="I32" s="1">
-        <v>-35003.41</v>
+        <v>93726.42</v>
       </c>
       <c r="J32" s="1">
-        <v>-2.1327593934192</v>
+        <v>5.7107551140461</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1606222.98</v>
+        <v>1734952.81</v>
       </c>
       <c r="N32" s="1">
-        <v>1606222.98</v>
+        <v>1734952.81</v>
       </c>
       <c r="O32" s="1">
-        <v>1.07</v>
+        <v>1.17</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B33" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C33" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>105.841</v>
+        <v>106.77</v>
       </c>
       <c r="E33" s="1">
         <v>103.6696</v>
       </c>
       <c r="F33" t="s">
         <v>34</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H33" s="1">
         <v>1292886.42</v>
       </c>
       <c r="I33" s="1">
-        <v>-126347.21</v>
+        <v>-80015.05</v>
       </c>
       <c r="J33" s="1">
-        <v>-9.7724910746607</v>
+        <v>-6.1888692434406</v>
       </c>
       <c r="K33">
-        <v>0.43</v>
+        <v>0.54</v>
       </c>
       <c r="L33" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M33" s="1">
-        <v>1166539.21</v>
+        <v>1212871.37</v>
       </c>
       <c r="N33" s="1">
-        <v>1172164.83</v>
+        <v>1219852.83</v>
       </c>
       <c r="O33" s="1">
-        <v>0.78</v>
+        <v>0.82</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B34" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C34" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>94.745</v>
+        <v>93.643</v>
       </c>
       <c r="E34" s="1">
         <v>100.16421053</v>
       </c>
       <c r="F34" t="s">
         <v>34</v>
       </c>
       <c r="G34">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H34" s="1">
         <v>1683878.96</v>
       </c>
       <c r="I34" s="1">
-        <v>-157677.18</v>
+        <v>-129162.95</v>
       </c>
       <c r="J34" s="1">
-        <v>-9.3639260152048</v>
+        <v>-7.6705602402681</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1526201.78</v>
+        <v>1554716.01</v>
       </c>
       <c r="N34" s="1">
-        <v>1526201.78</v>
+        <v>1554716.01</v>
       </c>
       <c r="O34" s="1">
-        <v>1.02</v>
+        <v>1.04</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B35" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C35" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.554</v>
+        <v>98.997</v>
       </c>
       <c r="E35" s="1">
         <v>100.67268571</v>
       </c>
       <c r="F35" t="s">
         <v>34</v>
       </c>
       <c r="G35">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H35" s="1">
         <v>1269265.37</v>
       </c>
       <c r="I35" s="1">
-        <v>-99484.95</v>
+        <v>-58187.08</v>
       </c>
       <c r="J35" s="1">
-        <v>-7.8379945085873</v>
+        <v>-4.5843116321688</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1169780.42</v>
+        <v>1211078.29</v>
       </c>
       <c r="N35" s="1">
-        <v>1169780.42</v>
+        <v>1211078.29</v>
       </c>
       <c r="O35" s="1">
-        <v>0.78</v>
+        <v>0.81</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B36" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C36" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>134.776</v>
+        <v>114.2695</v>
       </c>
       <c r="E36" s="1">
         <v>128.2777</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H36" s="1">
         <v>1957442.01</v>
       </c>
       <c r="I36" s="1">
-        <v>99334.59</v>
+        <v>-160123.76</v>
       </c>
       <c r="J36" s="1">
-        <v>5.0747143206557</v>
+        <v>-8.1802556184027</v>
       </c>
       <c r="K36">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>837.22</v>
+        <v>0.06</v>
+      </c>
+      <c r="L36" t="s">
+        <v>118</v>
       </c>
       <c r="M36" s="1">
-        <v>2056776.6</v>
+        <v>1797318.25</v>
       </c>
       <c r="N36" s="1">
-        <v>2057613.82</v>
+        <v>1798399.6</v>
       </c>
       <c r="O36" s="1">
-        <v>1.37</v>
+        <v>1.21</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B37" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C37" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>116.0795</v>
+        <v>129.583</v>
       </c>
       <c r="E37" s="1">
         <v>102.37</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1535550.0</v>
       </c>
       <c r="I37" s="1">
-        <v>205642.5</v>
+        <v>408195.0</v>
       </c>
       <c r="J37" s="1">
-        <v>13.392107062616</v>
+        <v>26.582983295887</v>
       </c>
       <c r="K37">
-        <v>1.31</v>
+        <v>1.45</v>
       </c>
       <c r="L37" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M37" s="1">
-        <v>1741192.5</v>
+        <v>1943745.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1760832.23</v>
+        <v>1965566.92</v>
       </c>
       <c r="O37" s="1">
-        <v>1.17</v>
+        <v>1.32</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B38" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C38" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.244</v>
+        <v>102.395</v>
       </c>
       <c r="E38" s="1">
         <v>100.0</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>1000000.0</v>
       </c>
       <c r="I38" s="1">
-        <v>2440.0</v>
+        <v>23950.0</v>
       </c>
       <c r="J38" s="1">
-        <v>0.244</v>
+        <v>2.395</v>
       </c>
       <c r="K38">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="L38" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M38" s="1">
-        <v>1002440.0</v>
+        <v>1023950.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1005933.15</v>
+        <v>1028182.88</v>
       </c>
       <c r="O38" s="1">
-        <v>0.67</v>
+        <v>0.69</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B39" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C39" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>105.831</v>
+        <v>103.142</v>
       </c>
       <c r="E39" s="1">
         <v>107.6</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>1291200.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-21228.0</v>
+        <v>-53496.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-1.6440520446097</v>
+        <v>-4.1431226765799</v>
       </c>
       <c r="K39">
-        <v>0.54</v>
+        <v>0.65</v>
       </c>
       <c r="L39" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="M39" s="1">
-        <v>1269972.0</v>
+        <v>1237704.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1276460.95</v>
+        <v>1245535.49</v>
       </c>
       <c r="O39" s="1">
-        <v>0.85</v>
+        <v>0.84</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B40" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C40" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>123.572</v>
+        <v>123.8</v>
       </c>
       <c r="E40" s="1">
         <v>90.2782</v>
       </c>
       <c r="F40" t="s">
         <v>34</v>
       </c>
       <c r="G40">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H40" s="1">
         <v>1299091.52</v>
       </c>
       <c r="I40" s="1">
-        <v>272404.88</v>
+        <v>323592.86</v>
       </c>
       <c r="J40" s="1">
-        <v>20.968875233671</v>
+        <v>24.909165753003</v>
       </c>
       <c r="K40">
-        <v>0.53</v>
+        <v>0.63</v>
       </c>
       <c r="L40" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="M40" s="1">
-        <v>1571496.4</v>
+        <v>1622684.38</v>
       </c>
       <c r="N40" s="1">
-        <v>1579409.35</v>
+        <v>1632114.36</v>
       </c>
       <c r="O40" s="1">
-        <v>1.05</v>
+        <v>1.1</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B41" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C41" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>136.6035</v>
+        <v>138.654</v>
       </c>
       <c r="E41" s="1">
         <v>104.99305556</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1889875.0</v>
       </c>
       <c r="I41" s="1">
-        <v>568988.0</v>
+        <v>605897.0</v>
       </c>
       <c r="J41" s="1">
-        <v>30.107176400556</v>
+        <v>32.060162709174</v>
       </c>
       <c r="K41">
-        <v>1.59</v>
+        <v>1.79</v>
       </c>
       <c r="L41" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="M41" s="1">
-        <v>2458863.0</v>
+        <v>2495772.0</v>
       </c>
       <c r="N41" s="1">
-        <v>2487544.32</v>
+        <v>2528013.76</v>
       </c>
       <c r="O41" s="1">
-        <v>1.66</v>
+        <v>1.7</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B42" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C42" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>156.165</v>
+        <v>131.982</v>
       </c>
       <c r="E42" s="1">
         <v>133.1139</v>
       </c>
       <c r="F42" t="s">
         <v>34</v>
       </c>
       <c r="G42">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H42" s="1">
         <v>2031239.57</v>
       </c>
       <c r="I42" s="1">
-        <v>351948.23</v>
+        <v>44674.45</v>
       </c>
       <c r="J42" s="1">
-        <v>17.326771061279</v>
+        <v>2.1993688317129</v>
       </c>
       <c r="K42">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="L42">
-        <v>397.41</v>
+        <v>518.83</v>
       </c>
       <c r="M42" s="1">
-        <v>2383187.8</v>
+        <v>2075914.02</v>
       </c>
       <c r="N42" s="1">
-        <v>2383585.21</v>
+        <v>2076432.85</v>
       </c>
       <c r="O42" s="1">
-        <v>1.59</v>
+        <v>1.39</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B43" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C43" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>121.289</v>
+        <v>126.708</v>
       </c>
       <c r="E43" s="1">
         <v>108.5191</v>
       </c>
       <c r="F43" t="s">
         <v>34</v>
       </c>
       <c r="G43">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H43" s="1">
         <v>1295967.09</v>
       </c>
       <c r="I43" s="1">
-        <v>-10581.33</v>
+        <v>88033.26</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.81648138148323</v>
+        <v>6.7928623094897</v>
       </c>
       <c r="K43">
-        <v>0.48</v>
+        <v>0.62</v>
       </c>
       <c r="L43" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="M43" s="1">
-        <v>1285385.76</v>
+        <v>1384000.35</v>
       </c>
       <c r="N43" s="1">
-        <v>1291420.57</v>
+        <v>1391737.3</v>
       </c>
       <c r="O43" s="1">
-        <v>0.86</v>
+        <v>0.93</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B44" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C44" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>92.029</v>
+        <v>88.931</v>
       </c>
       <c r="E44" s="1">
         <v>95.8663</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
       <c r="G44">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H44" s="1">
         <v>1465425.43</v>
       </c>
       <c r="I44" s="1">
-        <v>-217045.61</v>
+        <v>-222069.96</v>
       </c>
       <c r="J44" s="1">
-        <v>-14.811098917534</v>
+        <v>-15.153958396914</v>
       </c>
       <c r="K44">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>0.04</v>
+      </c>
+      <c r="L44">
+        <v>699.06</v>
       </c>
       <c r="M44" s="1">
-        <v>1248379.82</v>
+        <v>1243355.47</v>
       </c>
       <c r="N44" s="1">
-        <v>1258101.46</v>
+        <v>1244054.53</v>
       </c>
       <c r="O44" s="1">
         <v>0.84</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B45" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C45" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>234.719</v>
+        <v>201.47</v>
       </c>
       <c r="E45" s="1">
         <v>102.845</v>
       </c>
       <c r="F45" t="s">
         <v>34</v>
       </c>
       <c r="G45">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H45" s="1">
         <v>1448793.2</v>
       </c>
       <c r="I45" s="1">
-        <v>1536187.73</v>
+        <v>1191935.56</v>
       </c>
       <c r="J45" s="1">
-        <v>106.03222944448</v>
+        <v>82.27092451842</v>
       </c>
       <c r="K45">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="L45" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="M45" s="1">
-        <v>2984980.93</v>
+        <v>2640728.76</v>
       </c>
       <c r="N45" s="1">
-        <v>2987029.82</v>
+        <v>2643568.68</v>
       </c>
       <c r="O45" s="1">
-        <v>1.99</v>
+        <v>1.78</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B46" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C46" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>94.5705</v>
+        <v>94.7775</v>
       </c>
       <c r="E46" s="1">
         <v>100.44</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
       <c r="G46">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H46" s="1">
         <v>1641600.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-118209.16</v>
+        <v>-68048.36</v>
       </c>
       <c r="J46" s="1">
-        <v>-7.2008503898635</v>
+        <v>-4.1452461013645</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1523390.84</v>
+        <v>1573551.64</v>
       </c>
       <c r="N46" s="1">
-        <v>1523390.84</v>
+        <v>1573551.64</v>
       </c>
       <c r="O46" s="1">
-        <v>1.02</v>
+        <v>1.06</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B47" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C47" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>137.122</v>
+        <v>127.59</v>
       </c>
       <c r="E47" s="1">
         <v>100.85333333</v>
       </c>
       <c r="F47" t="s">
         <v>34</v>
       </c>
       <c r="G47">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H47" s="1">
         <v>1389416.89</v>
       </c>
       <c r="I47" s="1">
-        <v>354398.29</v>
+        <v>282944.17</v>
       </c>
       <c r="J47" s="1">
-        <v>25.50698012603</v>
+        <v>20.36423855478</v>
       </c>
       <c r="K47">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>282.6</v>
+        <v>0.07</v>
+      </c>
+      <c r="L47" t="s">
+        <v>148</v>
       </c>
       <c r="M47" s="1">
-        <v>1743815.18</v>
+        <v>1672361.06</v>
       </c>
       <c r="N47" s="1">
-        <v>1744097.78</v>
+        <v>1673380.52</v>
       </c>
       <c r="O47" s="1">
-        <v>1.16</v>
+        <v>1.12</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B48" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C48" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>117.116</v>
+        <v>116.396</v>
       </c>
       <c r="E48" s="1">
         <v>101.876</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2037520.0</v>
       </c>
       <c r="I48" s="1">
-        <v>304800.0</v>
+        <v>290400.0</v>
       </c>
       <c r="J48" s="1">
-        <v>14.959362362087</v>
+        <v>14.25262083317</v>
       </c>
       <c r="K48">
-        <v>0.61</v>
+        <v>0.69</v>
       </c>
       <c r="L48" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="M48" s="1">
-        <v>2342320.0</v>
+        <v>2327920.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2354566.58</v>
+        <v>2341646.03</v>
       </c>
       <c r="O48" s="1">
         <v>1.57</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B49" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C49" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>173.869</v>
+        <v>169.449</v>
       </c>
       <c r="E49" s="1">
         <v>101.25</v>
       </c>
       <c r="F49" t="s">
         <v>34</v>
       </c>
       <c r="G49">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H49" s="1">
         <v>1562901.98</v>
       </c>
       <c r="I49" s="1">
-        <v>1090461.3</v>
+        <v>1102321.71</v>
       </c>
       <c r="J49" s="1">
-        <v>69.771573262707</v>
+        <v>70.530444270088</v>
       </c>
       <c r="K49">
-        <v>1.09</v>
+        <v>1.24</v>
       </c>
       <c r="L49" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="M49" s="1">
-        <v>2653363.28</v>
+        <v>2665223.69</v>
       </c>
       <c r="N49" s="1">
-        <v>2672969.05</v>
+        <v>2687615.34</v>
       </c>
       <c r="O49" s="1">
-        <v>1.78</v>
+        <v>1.81</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B50" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C50" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>80.684</v>
+        <v>79.3295</v>
       </c>
       <c r="E50" s="1">
         <v>108.16</v>
       </c>
       <c r="F50" t="s">
         <v>34</v>
       </c>
       <c r="G50">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H50" s="1">
         <v>2054587.06</v>
       </c>
       <c r="I50" s="1">
-        <v>-549671.42</v>
+        <v>-529552.98</v>
       </c>
       <c r="J50" s="1">
-        <v>-26.753376904846</v>
+        <v>-25.774180627809</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1504915.64</v>
+        <v>1525034.08</v>
       </c>
       <c r="N50" s="1">
-        <v>1504915.64</v>
+        <v>1525034.08</v>
       </c>
       <c r="O50" s="1">
-        <v>1.0</v>
+        <v>1.02</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B51" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C51" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.141</v>
+        <v>93.834</v>
       </c>
       <c r="E51" s="1">
         <v>100.25</v>
       </c>
       <c r="F51" t="s">
         <v>48</v>
       </c>
       <c r="G51">
-        <v>9.22</v>
+        <v>8.96</v>
       </c>
       <c r="H51" s="1">
         <v>438282.5</v>
       </c>
       <c r="I51" s="1">
-        <v>-12623.51</v>
+        <v>-19273.16</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.8802222310952</v>
+        <v>-4.3974285991341</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>425658.99</v>
+        <v>419009.34</v>
       </c>
       <c r="N51" s="1">
-        <v>425658.99</v>
+        <v>419009.34</v>
       </c>
       <c r="O51" s="1">
         <v>0.28</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B52" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C52" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>134.719</v>
+        <v>137.1745</v>
       </c>
       <c r="E52" s="1">
         <v>114.6381</v>
       </c>
       <c r="F52" t="s">
         <v>34</v>
       </c>
       <c r="G52">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H52" s="1">
         <v>1429677.0</v>
       </c>
       <c r="I52" s="1">
-        <v>55144.53</v>
+        <v>128579.29</v>
       </c>
       <c r="J52" s="1">
-        <v>3.8571320654945</v>
+        <v>8.9935901605747</v>
       </c>
       <c r="K52">
-        <v>1.16</v>
+        <v>1.35</v>
       </c>
       <c r="L52" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="M52" s="1">
-        <v>1484821.53</v>
+        <v>1558256.29</v>
       </c>
       <c r="N52" s="1">
-        <v>1499937.99</v>
+        <v>1575808.55</v>
       </c>
       <c r="O52" s="1">
-        <v>1.0</v>
+        <v>1.06</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B53" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C53" s="1">
         <v>2800000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>102.346</v>
+        <v>96.949</v>
       </c>
       <c r="E53" s="1">
         <v>103.5785</v>
       </c>
       <c r="F53" t="s">
         <v>34</v>
       </c>
       <c r="G53">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H53" s="1">
         <v>2437858.19</v>
       </c>
       <c r="I53" s="1">
-        <v>-8279.55</v>
+        <v>-65809.96</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.33962393850317</v>
+        <v>-2.6994991041706</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2429578.64</v>
+        <v>2372048.23</v>
       </c>
       <c r="N53" s="1">
-        <v>2429578.64</v>
+        <v>2372048.23</v>
       </c>
       <c r="O53" s="1">
-        <v>1.62</v>
+        <v>1.59</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B54" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C54" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>110.005</v>
+        <v>104.921</v>
       </c>
       <c r="E54" s="1">
         <v>100.0</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I54" s="1">
-        <v>170085.0</v>
+        <v>83657.0</v>
       </c>
       <c r="J54" s="1">
-        <v>10.005</v>
+        <v>4.921</v>
       </c>
       <c r="K54">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="L54" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="M54" s="1">
-        <v>1870085.0</v>
+        <v>1783657.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1877616.94</v>
+        <v>1791661.17</v>
       </c>
       <c r="O54" s="1">
-        <v>1.25</v>
+        <v>1.2</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B55" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C55" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>95.753</v>
+        <v>95.202</v>
       </c>
       <c r="E55" s="1">
         <v>98.45</v>
       </c>
       <c r="F55" t="s">
         <v>34</v>
       </c>
       <c r="G55">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H55" s="1">
         <v>1512095.23</v>
       </c>
       <c r="I55" s="1">
-        <v>-50837.07</v>
+        <v>-14685.23</v>
       </c>
       <c r="J55" s="1">
-        <v>-3.362028329393</v>
+        <v>-0.97118420246587</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1461258.16</v>
+        <v>1497410.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1461258.16</v>
+        <v>1497410.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.97</v>
+        <v>1.01</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B56" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C56" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>122.9585</v>
+        <v>113.8815</v>
       </c>
       <c r="E56" s="1">
         <v>103.0</v>
       </c>
       <c r="F56" t="s">
         <v>34</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H56" s="1">
         <v>1497477.13</v>
       </c>
       <c r="I56" s="1">
-        <v>274709.82</v>
+        <v>194226.38</v>
       </c>
       <c r="J56" s="1">
-        <v>18.344842435089</v>
+        <v>12.970240153184</v>
       </c>
       <c r="K56">
-        <v>0.18</v>
+        <v>0.27</v>
       </c>
       <c r="L56" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="M56" s="1">
-        <v>1772186.95</v>
+        <v>1691703.51</v>
       </c>
       <c r="N56" s="1">
-        <v>1775199.64</v>
+        <v>1696252.84</v>
       </c>
       <c r="O56" s="1">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B57" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C57" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>119.2805</v>
+        <v>111.2825</v>
       </c>
       <c r="E57" s="1">
         <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>2100000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>404890.5</v>
+        <v>236932.5</v>
       </c>
       <c r="J57" s="1">
-        <v>19.2805</v>
+        <v>11.2825</v>
       </c>
       <c r="K57">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="L57" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="M57" s="1">
-        <v>2504890.5</v>
+        <v>2336932.5</v>
       </c>
       <c r="N57" s="1">
-        <v>2510255.88</v>
+        <v>2343855.58</v>
       </c>
       <c r="O57" s="1">
-        <v>1.67</v>
+        <v>1.57</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B58" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C58" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>123.367</v>
+        <v>122.719</v>
       </c>
       <c r="E58" s="1">
         <v>125.248</v>
       </c>
       <c r="F58" t="s">
         <v>34</v>
       </c>
       <c r="G58">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H58" s="1">
         <v>1151441.04</v>
       </c>
       <c r="I58" s="1">
-        <v>-105514.8</v>
+        <v>-79097.46</v>
       </c>
       <c r="J58" s="1">
-        <v>-9.1637171452565</v>
+        <v>-6.8694320640161</v>
       </c>
       <c r="K58">
-        <v>1.04</v>
+        <v>0.1</v>
       </c>
       <c r="L58" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="M58" s="1">
-        <v>1045926.24</v>
+        <v>1072343.58</v>
       </c>
       <c r="N58" s="1">
-        <v>1056347.33</v>
+        <v>1073375.18</v>
       </c>
       <c r="O58" s="1">
-        <v>0.7</v>
+        <v>0.72</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B59" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C59" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>117.73</v>
+        <v>113.792</v>
       </c>
       <c r="E59" s="1">
         <v>103.5</v>
       </c>
       <c r="F59" t="s">
         <v>34</v>
       </c>
       <c r="G59">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H59" s="1">
         <v>1035828.66</v>
       </c>
       <c r="I59" s="1">
-        <v>-37693.86</v>
+        <v>-41491.02</v>
       </c>
       <c r="J59" s="1">
-        <v>-3.6390053158019</v>
+        <v>-4.005587178868</v>
       </c>
       <c r="K59">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>423.91</v>
+        <v>0.15</v>
+      </c>
+      <c r="L59" t="s">
+        <v>180</v>
       </c>
       <c r="M59" s="1">
-        <v>998134.8</v>
+        <v>994337.64</v>
       </c>
       <c r="N59" s="1">
-        <v>998558.71</v>
+        <v>995866.83</v>
       </c>
       <c r="O59" s="1">
         <v>0.67</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B60" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="C60" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>111.59</v>
+        <v>109.682</v>
       </c>
       <c r="E60" s="1">
         <v>107.4925</v>
       </c>
       <c r="F60" t="s">
         <v>34</v>
       </c>
       <c r="G60">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H60" s="1">
         <v>1374936.05</v>
       </c>
       <c r="I60" s="1">
-        <v>44182.22</v>
+        <v>62699.4</v>
       </c>
       <c r="J60" s="1">
-        <v>3.2134018160336</v>
+        <v>4.5601684529255</v>
       </c>
       <c r="K60">
-        <v>0.26</v>
+        <v>0.4</v>
       </c>
       <c r="L60" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="M60" s="1">
-        <v>1419118.27</v>
+        <v>1437635.45</v>
       </c>
       <c r="N60" s="1">
-        <v>1422977.6</v>
+        <v>1443706.68</v>
       </c>
       <c r="O60" s="1">
-        <v>0.95</v>
+        <v>0.97</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B61" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C61" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>102.582</v>
+        <v>102.8775</v>
       </c>
       <c r="E61" s="1">
         <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>34</v>
       </c>
       <c r="G61">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H61" s="1">
         <v>2314386.22</v>
       </c>
       <c r="I61" s="1">
-        <v>-140117.46</v>
+        <v>-66974.91</v>
       </c>
       <c r="J61" s="1">
-        <v>-6.0541952241662</v>
+        <v>-2.8938519172483</v>
       </c>
       <c r="K61">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>412.13</v>
+        <v>0.07</v>
+      </c>
+      <c r="L61" t="s">
+        <v>186</v>
       </c>
       <c r="M61" s="1">
-        <v>2174268.76</v>
+        <v>2247411.31</v>
       </c>
       <c r="N61" s="1">
-        <v>2174680.89</v>
+        <v>2249049.72</v>
       </c>
       <c r="O61" s="1">
-        <v>1.45</v>
+        <v>1.51</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="B62" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="C62" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>115.584</v>
+        <v>110.125</v>
       </c>
       <c r="E62" s="1">
         <v>111.6684</v>
       </c>
       <c r="F62" t="s">
         <v>34</v>
       </c>
       <c r="G62">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H62" s="1">
         <v>1937510.2</v>
       </c>
       <c r="I62" s="1">
-        <v>22371.11</v>
+        <v>-12920.9</v>
       </c>
       <c r="J62" s="1">
-        <v>1.1546318569058</v>
+        <v>-0.66688165048112</v>
       </c>
       <c r="K62">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>965.57</v>
+        <v>0.06</v>
+      </c>
+      <c r="L62" t="s">
+        <v>189</v>
       </c>
       <c r="M62" s="1">
-        <v>1959881.31</v>
+        <v>1924589.3</v>
       </c>
       <c r="N62" s="1">
-        <v>1960846.88</v>
+        <v>1925827.22</v>
       </c>
       <c r="O62" s="1">
-        <v>1.31</v>
+        <v>1.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B63" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="C63" s="1">
         <v>700000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>102.7345</v>
+        <v>95.2535</v>
       </c>
       <c r="E63" s="1">
         <v>100.0</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>700000.0</v>
       </c>
       <c r="I63" s="1">
-        <v>19141.5</v>
+        <v>-33225.5</v>
       </c>
       <c r="J63" s="1">
-        <v>2.7345</v>
+        <v>-4.7465</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>719141.5</v>
+        <v>666774.5</v>
       </c>
       <c r="N63" s="1">
-        <v>719141.5</v>
+        <v>666774.5</v>
       </c>
       <c r="O63" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="B64" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="C64" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>140.845</v>
+        <v>139.085</v>
       </c>
       <c r="E64" s="1">
         <v>112.1426</v>
       </c>
       <c r="F64" t="s">
         <v>34</v>
       </c>
       <c r="G64">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H64" s="1">
         <v>1285670.4</v>
       </c>
       <c r="I64" s="1">
-        <v>147258.81</v>
+        <v>172753.23</v>
       </c>
       <c r="J64" s="1">
-        <v>11.453853958215</v>
+        <v>13.436820976823</v>
       </c>
       <c r="K64">
-        <v>1.22</v>
+        <v>0.09</v>
       </c>
       <c r="L64" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="M64" s="1">
-        <v>1432929.21</v>
+        <v>1458423.63</v>
       </c>
       <c r="N64" s="1">
-        <v>1447511.66</v>
+        <v>1459472.21</v>
       </c>
       <c r="O64" s="1">
-        <v>0.97</v>
+        <v>0.98</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="B65" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="C65" s="1">
-        <v>1600000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>102.068</v>
+        <v>103.208</v>
       </c>
       <c r="E65" s="1">
-        <v>97.3197</v>
+        <v>103.625</v>
       </c>
       <c r="F65" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G65">
-        <v>1.18</v>
+        <v>182.61</v>
       </c>
       <c r="H65" s="1">
-        <v>1446595.32</v>
+        <v>2026522.28</v>
       </c>
       <c r="I65" s="1">
-        <v>-62035.76</v>
+        <v>8177.53</v>
       </c>
       <c r="J65" s="1">
-        <v>-4.2883976701929</v>
+        <v>0.4035252945751</v>
       </c>
       <c r="K65">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>0.0</v>
+      </c>
+      <c r="L65">
+        <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1384559.56</v>
+        <v>2034699.81</v>
       </c>
       <c r="N65" s="1">
-        <v>1387800.1</v>
+        <v>2034699.81</v>
       </c>
       <c r="O65" s="1">
-        <v>0.93</v>
+        <v>1.37</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="B66" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="C66" s="1">
-        <v>1600000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>137.086</v>
+        <v>103.688</v>
       </c>
       <c r="E66" s="1">
-        <v>97.224375</v>
+        <v>103.7</v>
       </c>
       <c r="F66" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G66">
-        <v>1.18</v>
+        <v>182.61</v>
       </c>
       <c r="H66" s="1">
-        <v>1435796.18</v>
+        <v>2027985.14</v>
       </c>
       <c r="I66" s="1">
-        <v>423785.0</v>
+        <v>16177.65</v>
       </c>
       <c r="J66" s="1">
-        <v>29.515679586221</v>
+        <v>0.79772034227036</v>
       </c>
       <c r="K66">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>0.0</v>
+      </c>
+      <c r="L66">
+        <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1859581.18</v>
+        <v>2044162.79</v>
       </c>
       <c r="N66" s="1">
-        <v>1863160.85</v>
+        <v>2044162.79</v>
       </c>
       <c r="O66" s="1">
-        <v>1.24</v>
+        <v>1.37</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B67" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="C67" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>104.367</v>
+        <v>97.076</v>
       </c>
       <c r="E67" s="1">
-        <v>105.271</v>
+        <v>97.3197</v>
       </c>
       <c r="F67" t="s">
         <v>34</v>
       </c>
       <c r="G67">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H67" s="1">
-        <v>1564786.32</v>
+        <v>1446595.32</v>
       </c>
       <c r="I67" s="1">
-        <v>-149040.66</v>
+        <v>-89363.58</v>
       </c>
       <c r="J67" s="1">
-        <v>-9.5246653229944</v>
+        <v>-6.177510653083</v>
       </c>
       <c r="K67">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>0.01</v>
+      </c>
+      <c r="L67">
+        <v>233.02</v>
       </c>
       <c r="M67" s="1">
-        <v>1415745.66</v>
+        <v>1357231.74</v>
       </c>
       <c r="N67" s="1">
-        <v>1432758.52</v>
+        <v>1357464.76</v>
       </c>
       <c r="O67" s="1">
-        <v>0.96</v>
+        <v>0.91</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B68" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C68" s="1">
-        <v>22000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>137.7015</v>
+        <v>131.481</v>
       </c>
       <c r="E68" s="1">
-        <v>100.95</v>
+        <v>97.224375</v>
       </c>
       <c r="F68" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G68">
-        <v>9.22</v>
+        <v>1.14</v>
       </c>
       <c r="H68" s="1">
-        <v>2475767.93</v>
+        <v>1435796.18</v>
       </c>
       <c r="I68" s="1">
-        <v>809060.48</v>
+        <v>402456.18</v>
       </c>
       <c r="J68" s="1">
-        <v>32.679172801144</v>
+        <v>28.030174867856</v>
       </c>
       <c r="K68">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.35</v>
+      </c>
+      <c r="L68" t="s">
+        <v>203</v>
       </c>
       <c r="M68" s="1">
-        <v>3284828.41</v>
+        <v>1838252.36</v>
       </c>
       <c r="N68" s="1">
-        <v>3284828.41</v>
+        <v>1843883.64</v>
       </c>
       <c r="O68" s="1">
-        <v>2.19</v>
+        <v>1.24</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B69" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C69" s="1">
-        <v>2000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>108.771</v>
+        <v>99.918</v>
       </c>
       <c r="E69" s="1">
-        <v>113.5</v>
+        <v>105.271</v>
       </c>
       <c r="F69" t="s">
         <v>34</v>
       </c>
       <c r="G69">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H69" s="1">
-        <v>1939839.34</v>
+        <v>1564786.32</v>
       </c>
       <c r="I69" s="1">
-        <v>-95481.56</v>
+        <v>-167820.23</v>
       </c>
       <c r="J69" s="1">
-        <v>-4.9221375209351</v>
+        <v>-10.724801709667</v>
       </c>
       <c r="K69">
-        <v>0.81</v>
+        <v>0.08</v>
       </c>
       <c r="L69" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="M69" s="1">
-        <v>1844357.78</v>
+        <v>1396966.09</v>
       </c>
       <c r="N69" s="1">
-        <v>1860560.5</v>
+        <v>1398189.44</v>
       </c>
       <c r="O69" s="1">
-        <v>1.24</v>
+        <v>0.94</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B70" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C70" s="1">
-        <v>1600000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>103.7235</v>
+        <v>122.0535</v>
       </c>
       <c r="E70" s="1">
-        <v>100.25</v>
+        <v>100.95</v>
       </c>
       <c r="F70" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>8.96</v>
       </c>
       <c r="H70" s="1">
-        <v>1452503.85</v>
+        <v>2475767.93</v>
       </c>
       <c r="I70" s="1">
-        <v>-45487.32</v>
+        <v>521850.88</v>
       </c>
       <c r="J70" s="1">
-        <v>-3.1316488421012</v>
+        <v>21.078343962554</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1407016.53</v>
+        <v>2997618.81</v>
       </c>
       <c r="N70" s="1">
-        <v>1407016.53</v>
+        <v>2997618.81</v>
       </c>
       <c r="O70" s="1">
-        <v>0.94</v>
+        <v>2.01</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B71" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C71" s="1">
-        <v>190000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>251.05</v>
+        <v>102.898</v>
       </c>
       <c r="E71" s="1">
-        <v>102.5</v>
+        <v>113.5</v>
       </c>
       <c r="F71" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="G71">
-        <v>182.14</v>
+        <v>1.14</v>
       </c>
       <c r="H71" s="1">
-        <v>1176028.7</v>
+        <v>1939839.34</v>
       </c>
       <c r="I71" s="1">
-        <v>1442746.63</v>
+        <v>-141552.03</v>
       </c>
       <c r="J71" s="1">
-        <v>122.6795425996</v>
+        <v>-7.2971006970093</v>
       </c>
       <c r="K71">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="L71">
-        <v>0.0</v>
+        <v>873.82</v>
       </c>
       <c r="M71" s="1">
-        <v>2618775.33</v>
+        <v>1798287.31</v>
       </c>
       <c r="N71" s="1">
-        <v>2618775.33</v>
+        <v>1799161.13</v>
       </c>
       <c r="O71" s="1">
-        <v>1.75</v>
+        <v>1.21</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B72" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="C72" s="1">
-        <v>1800000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.783</v>
+        <v>102.577</v>
       </c>
       <c r="E72" s="1">
-        <v>105.15</v>
+        <v>100.25</v>
       </c>
       <c r="F72" t="s">
         <v>34</v>
       </c>
       <c r="G72">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H72" s="1">
-        <v>1714402.17</v>
+        <v>1452503.85</v>
       </c>
       <c r="I72" s="1">
-        <v>-191643.37</v>
+        <v>-18361.94</v>
       </c>
       <c r="J72" s="1">
-        <v>-11.178437204148</v>
+        <v>-1.2641577507695</v>
       </c>
       <c r="K72">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>0.0</v>
+      </c>
+      <c r="L72">
+        <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1522758.8</v>
+        <v>1434141.91</v>
       </c>
       <c r="N72" s="1">
-        <v>1550387.03</v>
+        <v>1434141.91</v>
       </c>
       <c r="O72" s="1">
-        <v>1.03</v>
+        <v>0.96</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B73" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C73" s="1">
-        <v>1800000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>87.167</v>
+        <v>248.864</v>
       </c>
       <c r="E73" s="1">
-        <v>104.4789</v>
+        <v>102.5</v>
       </c>
       <c r="F73" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G73">
-        <v>1.18</v>
+        <v>182.61</v>
       </c>
       <c r="H73" s="1">
-        <v>1608329.94</v>
+        <v>1176028.7</v>
       </c>
       <c r="I73" s="1">
-        <v>-278100.18</v>
+        <v>1413377.36</v>
       </c>
       <c r="J73" s="1">
-        <v>-17.291239383382</v>
+        <v>120.18221664148</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1330229.76</v>
+        <v>2589406.06</v>
       </c>
       <c r="N73" s="1">
-        <v>1330229.76</v>
+        <v>2589406.06</v>
       </c>
       <c r="O73" s="1">
-        <v>0.89</v>
+        <v>1.74</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B74" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C74" s="1">
-        <v>1200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>202.725</v>
+        <v>98.977</v>
       </c>
       <c r="E74" s="1">
-        <v>105.6</v>
+        <v>105.15</v>
       </c>
       <c r="F74" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G74">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="H74" s="1">
-        <v>1267200.0</v>
+        <v>1714402.17</v>
       </c>
       <c r="I74" s="1">
-        <v>1165500.0</v>
+        <v>-157616.08</v>
       </c>
       <c r="J74" s="1">
-        <v>91.974431818182</v>
+        <v>-9.193646785923</v>
       </c>
       <c r="K74">
-        <v>1.31</v>
+        <v>1.78</v>
       </c>
       <c r="L74" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="M74" s="1">
-        <v>2432700.0</v>
+        <v>1556786.09</v>
       </c>
       <c r="N74" s="1">
-        <v>2448425.14</v>
+        <v>1588866.22</v>
       </c>
       <c r="O74" s="1">
-        <v>1.63</v>
+        <v>1.07</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B75" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C75" s="1">
-        <v>500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>111.076</v>
+        <v>89.524</v>
       </c>
       <c r="E75" s="1">
-        <v>109.28</v>
+        <v>104.4789</v>
       </c>
       <c r="F75" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G75">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="H75" s="1">
-        <v>546400.0</v>
+        <v>1608329.94</v>
       </c>
       <c r="I75" s="1">
-        <v>8980.0</v>
+        <v>-200227.88</v>
       </c>
       <c r="J75" s="1">
-        <v>1.6434846266471</v>
+        <v>-12.449428131643</v>
       </c>
       <c r="K75">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>0.0</v>
+      </c>
+      <c r="L75">
+        <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>555380.0</v>
+        <v>1408102.06</v>
       </c>
       <c r="N75" s="1">
-        <v>556648.84</v>
+        <v>1408102.06</v>
       </c>
       <c r="O75" s="1">
-        <v>0.37</v>
+        <v>0.95</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B76" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C76" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>134.632</v>
+        <v>199.9645</v>
       </c>
       <c r="E76" s="1">
-        <v>124.766</v>
+        <v>105.6</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>1247660.0</v>
+        <v>1267200.0</v>
       </c>
       <c r="I76" s="1">
-        <v>98660.0</v>
+        <v>1132374.0</v>
       </c>
       <c r="J76" s="1">
-        <v>7.9076030328775</v>
+        <v>89.360321969697</v>
       </c>
       <c r="K76">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>0.02</v>
+      </c>
+      <c r="L76">
+        <v>187.5</v>
       </c>
       <c r="M76" s="1">
-        <v>1346320.0</v>
+        <v>2399574.0</v>
       </c>
       <c r="N76" s="1">
-        <v>1351108.95</v>
+        <v>2399761.5</v>
       </c>
       <c r="O76" s="1">
-        <v>0.9</v>
+        <v>1.61</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B77" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C77" s="1">
-        <v>1400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>104.404</v>
+        <v>107.732</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0</v>
+        <v>109.28</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>1400000.0</v>
+        <v>546400.0</v>
       </c>
       <c r="I77" s="1">
-        <v>61656.0</v>
+        <v>-7740.0</v>
       </c>
       <c r="J77" s="1">
-        <v>4.404</v>
+        <v>-1.4165446559297</v>
       </c>
       <c r="K77">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="L77" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="M77" s="1">
-        <v>1461656.0</v>
+        <v>538660.0</v>
       </c>
       <c r="N77" s="1">
-        <v>1464363.18</v>
+        <v>540329.52</v>
       </c>
       <c r="O77" s="1">
-        <v>0.98</v>
+        <v>0.36</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B78" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C78" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>305.295</v>
+        <v>130.2475</v>
       </c>
       <c r="E78" s="1">
-        <v>99.14</v>
+        <v>124.766</v>
       </c>
       <c r="F78" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G78">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1114660.8</v>
+        <v>1247660.0</v>
       </c>
       <c r="I78" s="1">
-        <v>1991350.22</v>
+        <v>54815.0</v>
       </c>
       <c r="J78" s="1">
-        <v>178.65078057827</v>
+        <v>4.3934244906465</v>
       </c>
       <c r="K78">
-        <v>0.86</v>
+        <v>0.58</v>
       </c>
       <c r="L78" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M78" s="1">
-        <v>3106011.02</v>
+        <v>1302475.0</v>
       </c>
       <c r="N78" s="1">
-        <v>3116317.22</v>
+        <v>1308243.51</v>
       </c>
       <c r="O78" s="1">
-        <v>2.08</v>
+        <v>0.88</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B79" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C79" s="1">
-        <v>1600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>102.269</v>
+        <v>101.2335</v>
       </c>
       <c r="E79" s="1">
         <v>100.0</v>
       </c>
       <c r="F79" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G79">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1438008.36</v>
+        <v>1400000.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-50722.22</v>
+        <v>17269.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-3.5272548763207</v>
+        <v>1.2335</v>
       </c>
       <c r="K79">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.28</v>
+      </c>
+      <c r="L79" t="s">
+        <v>230</v>
       </c>
       <c r="M79" s="1">
-        <v>1387286.14</v>
+        <v>1417269.0</v>
       </c>
       <c r="N79" s="1">
-        <v>1387286.14</v>
+        <v>1421194.41</v>
       </c>
       <c r="O79" s="1">
-        <v>0.93</v>
+        <v>0.95</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B80" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C80" s="1">
-        <v>3200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>105.876</v>
+        <v>238.821</v>
       </c>
       <c r="E80" s="1">
-        <v>103.0</v>
+        <v>99.14</v>
       </c>
       <c r="F80" t="s">
         <v>34</v>
       </c>
       <c r="G80">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H80" s="1">
-        <v>2842604.57</v>
+        <v>1114660.8</v>
       </c>
       <c r="I80" s="1">
-        <v>29826.12</v>
+        <v>1389578.98</v>
       </c>
       <c r="J80" s="1">
-        <v>1.0492532206124</v>
+        <v>124.66384213027</v>
       </c>
       <c r="K80">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.07</v>
+      </c>
+      <c r="L80" t="s">
+        <v>233</v>
       </c>
       <c r="M80" s="1">
-        <v>2872430.69</v>
+        <v>2504239.78</v>
       </c>
       <c r="N80" s="1">
-        <v>2872430.69</v>
+        <v>2517059.8</v>
       </c>
       <c r="O80" s="1">
-        <v>1.92</v>
+        <v>1.69</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B81" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C81" s="1">
-        <v>1400000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>103.6375</v>
+        <v>101.736</v>
       </c>
       <c r="E81" s="1">
-        <v>102.55357143</v>
+        <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>34</v>
       </c>
       <c r="G81">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H81" s="1">
-        <v>1372732.18</v>
+        <v>1438008.36</v>
       </c>
       <c r="I81" s="1">
-        <v>-142613.49</v>
+        <v>-15624.58</v>
       </c>
       <c r="J81" s="1">
-        <v>-10.389025046386</v>
+        <v>-1.0865430573714</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1230118.69</v>
+        <v>1422383.78</v>
       </c>
       <c r="N81" s="1">
-        <v>1230118.69</v>
+        <v>1422383.78</v>
       </c>
       <c r="O81" s="1">
-        <v>0.82</v>
+        <v>0.96</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B82" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C82" s="1">
-        <v>1300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>111.053</v>
+        <v>104.612</v>
       </c>
       <c r="E82" s="1">
-        <v>104.74</v>
+        <v>103.0</v>
       </c>
       <c r="F82" t="s">
         <v>34</v>
       </c>
       <c r="G82">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H82" s="1">
-        <v>1258952.43</v>
+        <v>2842604.57</v>
       </c>
       <c r="I82" s="1">
-        <v>-34968.54</v>
+        <v>82582.43</v>
       </c>
       <c r="J82" s="1">
-        <v>-2.7775902541449</v>
+        <v>2.9051677068119</v>
       </c>
       <c r="K82">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L82">
-        <v>551.08</v>
+        <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>1223983.89</v>
+        <v>2925187.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1224534.97</v>
+        <v>2925187.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.82</v>
+        <v>1.97</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B83" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C83" s="1">
-        <v>180000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>109.5095</v>
+        <v>105.077</v>
       </c>
       <c r="E83" s="1">
-        <v>102.64666667</v>
+        <v>102.55357143</v>
       </c>
       <c r="F83" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="G83">
-        <v>182.14</v>
+        <v>1.14</v>
       </c>
       <c r="H83" s="1">
-        <v>1220823.45</v>
+        <v>1372732.18</v>
       </c>
       <c r="I83" s="1">
-        <v>-138620.49</v>
+        <v>-87274.3</v>
       </c>
       <c r="J83" s="1">
-        <v>-11.354671308124</v>
+        <v>-6.3577077358236</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1082202.96</v>
+        <v>1285457.88</v>
       </c>
       <c r="N83" s="1">
-        <v>1082202.96</v>
+        <v>1285457.88</v>
       </c>
       <c r="O83" s="1">
-        <v>0.72</v>
+        <v>0.86</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B84" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C84" s="1">
-        <v>2600000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>94.194</v>
+        <v>108.039</v>
       </c>
       <c r="E84" s="1">
-        <v>99.90307692</v>
+        <v>104.74</v>
       </c>
       <c r="F84" t="s">
         <v>34</v>
       </c>
       <c r="G84">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H84" s="1">
-        <v>2345717.95</v>
+        <v>1258952.43</v>
       </c>
       <c r="I84" s="1">
-        <v>-269377.13</v>
+        <v>-31665.64</v>
       </c>
       <c r="J84" s="1">
-        <v>-11.483781756455</v>
+        <v>-2.5152372119414</v>
       </c>
       <c r="K84">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.15</v>
+      </c>
+      <c r="L84" t="s">
+        <v>242</v>
       </c>
       <c r="M84" s="1">
-        <v>2076340.82</v>
+        <v>1227286.79</v>
       </c>
       <c r="N84" s="1">
-        <v>2076340.82</v>
+        <v>1229274.73</v>
       </c>
       <c r="O84" s="1">
-        <v>1.39</v>
+        <v>0.83</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B85" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C85" s="1">
-        <v>1400000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>102.458</v>
+        <v>107.4685</v>
       </c>
       <c r="E85" s="1">
-        <v>115.9281</v>
+        <v>102.64666667</v>
       </c>
       <c r="F85" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G85">
-        <v>1.18</v>
+        <v>182.61</v>
       </c>
       <c r="H85" s="1">
-        <v>1391813.22</v>
+        <v>1220823.45</v>
       </c>
       <c r="I85" s="1">
-        <v>-175694.53</v>
+        <v>-161476.62</v>
       </c>
       <c r="J85" s="1">
-        <v>-12.623427301546</v>
+        <v>-13.226860935543</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1216118.69</v>
+        <v>1059346.83</v>
       </c>
       <c r="N85" s="1">
-        <v>1216118.69</v>
+        <v>1059346.83</v>
       </c>
       <c r="O85" s="1">
-        <v>0.81</v>
+        <v>0.71</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B86" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="C86" s="1">
-        <v>1100000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>75.605</v>
+        <v>93.15</v>
       </c>
       <c r="E86" s="1">
-        <v>125.8419</v>
+        <v>99.90307692</v>
       </c>
       <c r="F86" t="s">
         <v>34</v>
       </c>
       <c r="G86">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H86" s="1">
-        <v>1195182.95</v>
+        <v>2345717.95</v>
       </c>
       <c r="I86" s="1">
-        <v>-490091.81</v>
+        <v>-229412.46</v>
       </c>
       <c r="J86" s="1">
-        <v>-41.005589144323</v>
+        <v>-9.780053053693</v>
       </c>
       <c r="K86">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>0.0</v>
+      </c>
+      <c r="L86">
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>705091.14</v>
+        <v>2116305.49</v>
       </c>
       <c r="N86" s="1">
-        <v>707629.88</v>
+        <v>2116305.49</v>
       </c>
       <c r="O86" s="1">
-        <v>0.47</v>
+        <v>1.42</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B87" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C87" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>167.514</v>
+        <v>98.494</v>
       </c>
       <c r="E87" s="1">
-        <v>115.979</v>
+        <v>115.9281</v>
       </c>
       <c r="F87" t="s">
         <v>34</v>
       </c>
       <c r="G87">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H87" s="1">
-        <v>1464249.25</v>
+        <v>1391813.22</v>
       </c>
       <c r="I87" s="1">
-        <v>524047.49</v>
+        <v>-186888.37</v>
       </c>
       <c r="J87" s="1">
-        <v>35.78950031902</v>
+        <v>-13.427690390813</v>
       </c>
       <c r="K87">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1988296.74</v>
+        <v>1204924.85</v>
       </c>
       <c r="N87" s="1">
-        <v>1992212.01</v>
+        <v>1204924.85</v>
       </c>
       <c r="O87" s="1">
-        <v>1.33</v>
+        <v>0.81</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B88" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C88" s="1">
-        <v>200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>92.544</v>
+        <v>69.876</v>
       </c>
       <c r="E88" s="1">
-        <v>100.25</v>
+        <v>125.8419</v>
       </c>
       <c r="F88" t="s">
         <v>34</v>
       </c>
       <c r="G88">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H88" s="1">
-        <v>171705.06</v>
+        <v>1195182.95</v>
       </c>
       <c r="I88" s="1">
-        <v>-14784.33</v>
+        <v>-523533.18</v>
       </c>
       <c r="J88" s="1">
-        <v>-8.6103053689856</v>
+        <v>-43.803601783309</v>
       </c>
       <c r="K88">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.29</v>
+      </c>
+      <c r="L88" t="s">
+        <v>251</v>
       </c>
       <c r="M88" s="1">
-        <v>156920.73</v>
+        <v>671649.77</v>
       </c>
       <c r="N88" s="1">
-        <v>156920.73</v>
+        <v>674800.38</v>
       </c>
       <c r="O88" s="1">
-        <v>0.1</v>
+        <v>0.45</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B89" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C89" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>101.737</v>
+        <v>166.661</v>
       </c>
       <c r="E89" s="1">
-        <v>107.10142857</v>
+        <v>115.979</v>
       </c>
       <c r="F89" t="s">
         <v>34</v>
       </c>
       <c r="G89">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H89" s="1">
-        <v>1390330.62</v>
+        <v>1464249.25</v>
       </c>
       <c r="I89" s="1">
-        <v>-182769.79</v>
+        <v>574595.56</v>
       </c>
       <c r="J89" s="1">
-        <v>-13.145778951484</v>
+        <v>39.24164960303</v>
       </c>
       <c r="K89">
-        <v>1.76</v>
+        <v>0.44</v>
       </c>
       <c r="L89" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="M89" s="1">
-        <v>1207560.83</v>
+        <v>2038844.81</v>
       </c>
       <c r="N89" s="1">
-        <v>1232189.91</v>
+        <v>2045004.03</v>
       </c>
       <c r="O89" s="1">
-        <v>0.82</v>
+        <v>1.37</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="B90" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C90" s="1">
-        <v>1114000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>91.2975</v>
+        <v>91.17</v>
       </c>
       <c r="E90" s="1">
-        <v>100.0</v>
+        <v>100.25</v>
       </c>
       <c r="F90" t="s">
         <v>34</v>
       </c>
       <c r="G90">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H90" s="1">
-        <v>1023897.06</v>
+        <v>171705.06</v>
       </c>
       <c r="I90" s="1">
-        <v>-161621.39</v>
+        <v>-12372.66</v>
       </c>
       <c r="J90" s="1">
-        <v>-15.784925683838</v>
+        <v>-7.2057631848473</v>
       </c>
       <c r="K90">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>862275.67</v>
+        <v>159332.4</v>
       </c>
       <c r="N90" s="1">
-        <v>865302.56</v>
+        <v>159332.4</v>
       </c>
       <c r="O90" s="1">
-        <v>0.58</v>
+        <v>0.11</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B91" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C91" s="1">
-        <v>130.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>23.35</v>
+        <v>100.701</v>
       </c>
       <c r="E91" s="1">
-        <v>25.0081</v>
+        <v>107.10142857</v>
       </c>
       <c r="F91" t="s">
         <v>34</v>
       </c>
       <c r="G91">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H91" s="1">
-        <v>275244.72</v>
+        <v>1390330.62</v>
       </c>
       <c r="I91" s="1">
-        <v>-17889.91</v>
+        <v>-158406.47</v>
       </c>
       <c r="J91" s="1">
-        <v>-6.4996378495471</v>
+        <v>-11.393438921744</v>
       </c>
       <c r="K91">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="L91">
-        <v>0.0</v>
+        <v>917.51</v>
       </c>
       <c r="M91" s="1">
-        <v>257354.81</v>
+        <v>1231924.15</v>
       </c>
       <c r="N91" s="1">
-        <v>257354.81</v>
+        <v>1232841.66</v>
       </c>
       <c r="O91" s="1">
-        <v>0.17</v>
+        <v>0.83</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B92" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C92" s="1">
-        <v>125.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>3.0</v>
+        <v>93.0875</v>
       </c>
       <c r="E92" s="1">
-        <v>32.5933</v>
+        <v>100.0</v>
       </c>
       <c r="F92" t="s">
         <v>34</v>
       </c>
       <c r="G92">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H92" s="1">
-        <v>361232.66</v>
+        <v>1023897.06</v>
       </c>
       <c r="I92" s="1">
-        <v>-329439.53</v>
+        <v>-117749.95</v>
       </c>
       <c r="J92" s="1">
-        <v>-91.198711102147</v>
+        <v>-11.500174636696</v>
       </c>
       <c r="K92">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.36</v>
+      </c>
+      <c r="L92" t="s">
+        <v>261</v>
       </c>
       <c r="M92" s="1">
-        <v>31793.13</v>
+        <v>906147.11</v>
       </c>
       <c r="N92" s="1">
-        <v>31793.13</v>
+        <v>910145.63</v>
       </c>
       <c r="O92" s="1">
-        <v>0.02</v>
+        <v>0.61</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="B93" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="C93" s="1">
-        <v>46.0</v>
+        <v>130.0</v>
       </c>
       <c r="D93" s="1">
-        <v>271.15</v>
+        <v>14.03</v>
       </c>
       <c r="E93" s="1">
-        <v>180.0</v>
+        <v>25.0081</v>
       </c>
       <c r="F93" t="s">
         <v>34</v>
       </c>
       <c r="G93">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H93" s="1">
+        <v>275244.72</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-115868.63</v>
+      </c>
+      <c r="J93" s="1">
+        <v>-42.096585903628</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>159376.09</v>
+      </c>
+      <c r="N93" s="1">
+        <v>159376.09</v>
+      </c>
+      <c r="O93" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P93">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16">
+      <c r="A94" t="s">
+        <v>264</v>
+      </c>
+      <c r="B94" t="s">
+        <v>265</v>
+      </c>
+      <c r="C94" s="1">
+        <v>125.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>7.53</v>
+      </c>
+      <c r="E94" s="1">
+        <v>32.5933</v>
+      </c>
+      <c r="F94" t="s">
+        <v>34</v>
+      </c>
+      <c r="G94">
+        <v>1.14</v>
+      </c>
+      <c r="H94" s="1">
+        <v>361232.66</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-278984.32</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-77.231200523231</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>82248.34</v>
+      </c>
+      <c r="N94" s="1">
+        <v>82248.34</v>
+      </c>
+      <c r="O94" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P94">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16">
+      <c r="A95" t="s">
+        <v>266</v>
+      </c>
+      <c r="B95" t="s">
+        <v>267</v>
+      </c>
+      <c r="C95" s="1">
+        <v>46.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>216.37</v>
+      </c>
+      <c r="E95" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="F95" t="s">
+        <v>34</v>
+      </c>
+      <c r="G95">
+        <v>1.14</v>
+      </c>
+      <c r="H95" s="1">
         <v>701011.73</v>
       </c>
-      <c r="I93" s="1">
-[...20 lines deleted...]
-      <c r="P93">
+      <c r="I95" s="1">
+        <v>168703.4</v>
+      </c>
+      <c r="J95" s="1">
+        <v>24.065702866341</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>869715.13</v>
+      </c>
+      <c r="N95" s="1">
+        <v>869715.13</v>
+      </c>
+      <c r="O95" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="P95">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>