--- v2 (2026-06-13)
+++ v3 (2026-07-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0336374540</t>
   </si>
   <si>
@@ -154,696 +154,693 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CA784730103N</t>
   </si>
   <si>
     <t>SSR MINING INC</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OACT01970575</t>
-[...2 lines deleted...]
-    <t>EUR/HKD 19/03/26</t>
+    <t>OVCT01737420</t>
+  </si>
+  <si>
+    <t>EUR/HKD 21/05/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>-6 439.82</t>
-[...5 lines deleted...]
-    <t>EUR/JPY 19/03/26</t>
+    <t>OVCT01737459</t>
+  </si>
+  <si>
+    <t>EUR/JPY 21/05/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>12 475.00</t>
-[...14 lines deleted...]
-    <t>-235 747.54</t>
+    <t>8 537.00</t>
+  </si>
+  <si>
+    <t>OVCT01737422</t>
+  </si>
+  <si>
+    <t>EUR/SEK 21/05/26</t>
+  </si>
+  <si>
+    <t>OVCT01737456</t>
+  </si>
+  <si>
+    <t>EUR/USD 21/05/26</t>
+  </si>
+  <si>
+    <t>-90 010.90</t>
   </si>
   <si>
     <t>US007973AE02</t>
   </si>
   <si>
     <t>ADVANCED ENERGY INDUSTRIES INC 2.5 15/09/2028</t>
   </si>
   <si>
-    <t>10 801.39</t>
+    <t>1 320.12</t>
+  </si>
+  <si>
+    <t>XS3304376851</t>
+  </si>
+  <si>
+    <t>ADVANTEST CORPORATION Z 28/03/2031</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>1 499.18</t>
+    <t>2 540.27</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
-    <t>1 299.81</t>
+    <t>2 387.02</t>
   </si>
   <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
-    <t>4 456.48</t>
+    <t>5 443.71</t>
   </si>
   <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
-    <t>3 713.74</t>
+    <t>4 536.42</t>
   </si>
   <si>
     <t>US00217DAC48</t>
   </si>
   <si>
     <t>AST SPACEMOBILE INC 2.375 15/10/2032</t>
   </si>
   <si>
-    <t>23 243.62</t>
+    <t>25 447.16</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>3 947.26</t>
+    <t>4 820.55</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
     <t>US18452BAC46</t>
   </si>
   <si>
     <t>CLEANSPARK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
-    <t>31 756.09</t>
+    <t>3 881.16</t>
   </si>
   <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
     <t>XS2676374239</t>
   </si>
   <si>
     <t>DAIFUKU CO. LTD. Z 13/09/2030</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>6 981.46</t>
+    <t>8 307.77</t>
   </si>
   <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
   </si>
   <si>
-    <t>1 081.35</t>
+    <t>1 328.52</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>21 821.92</t>
+    <t>24 852.74</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>4 232.88</t>
+    <t>5 260.27</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>7 831.49</t>
-[...8 lines deleted...]
-    <t>9 429.98</t>
+    <t>9 696.13</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>32 241.76</t>
+    <t>1 180.33</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
-    <t>7 736.95</t>
+    <t>9 450.88</t>
   </si>
   <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
+    <t>2 073.79</t>
+  </si>
+  <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>2 839.92</t>
+    <t>3 672.34</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
-    <t>1 019.46</t>
+    <t>1 872.18</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>13 726.03</t>
-[...1 lines deleted...]
-  <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
-    <t>22 391.65</t>
-[...1 lines deleted...]
-  <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
-    <t>17 552.26</t>
+    <t>2 145.20</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>8 004.17</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>4 549.33</t>
+    <t>6 212.37</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>6 923.08</t>
+    <t>9 086.54</t>
   </si>
   <si>
     <t>XS2523390867</t>
   </si>
   <si>
     <t>LENOVO GROUP LTD 2.5 26/08/2029</t>
   </si>
   <si>
-    <t>1 031.60</t>
+    <t>2 460.23</t>
   </si>
   <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
-    <t>1 529.19</t>
+    <t>2 808.26</t>
   </si>
   <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>6 071.23</t>
+    <t>8 487.79</t>
   </si>
   <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
-    <t>1 638.41</t>
+    <t>3 060.29</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
-    <t>1 237.92</t>
+    <t>1 512.14</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
+    <t>US63954QAJ58</t>
+  </si>
+  <si>
+    <t>NEBIUS GROUP NV 1.25 15/03/2031</t>
+  </si>
+  <si>
+    <t>1 887.18</t>
+  </si>
+  <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
-    <t>1 048.58</t>
+    <t>3 110.69</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2031</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>5 631.28</t>
+    <t>7 872.73</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
-    <t>1 223.35</t>
+    <t>3 629.14</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
+    <t>3 168.30</t>
+  </si>
+  <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
-    <t>XS2809275899</t>
-[...4 lines deleted...]
-  <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
-    <t>32 080.13</t>
+    <t>3 920.76</t>
   </si>
   <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
+    <t>2 531.25</t>
+  </si>
+  <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>1 669.52</t>
+    <t>2 226.03</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>5 768.51</t>
+    <t>7 129.01</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>3 925.41</t>
+    <t>5 617.40</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>12 820.02</t>
+    <t>15 695.48</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
-    <t>1 987.94</t>
+    <t>3 650.74</t>
   </si>
   <si>
     <t>XS2635167963</t>
   </si>
   <si>
     <t>TOKYU CORP Z 30/09/2030</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
     <t>US90353TAR14</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
-    <t>3 150.61</t>
+    <t>3 749.15</t>
   </si>
   <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>6 159.22</t>
+    <t>8 610.80</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
   </si>
   <si>
-    <t>3 998.52</t>
+    <t>4 996.75</t>
   </si>
   <si>
     <t>BABA2701CO01</t>
   </si>
   <si>
     <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
     <t>PANW2606CR01</t>
   </si>
   <si>
     <t>JUN26 PANW C @ 185.000000</t>
   </si>
   <si>
     <t>LITE2609CR01</t>
   </si>
   <si>
     <t>SEP26 LITE C @ 540.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1228,179 +1225,179 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>1468629.51</v>
       </c>
       <c r="D2">
-        <v>83.77</v>
+        <v>83.82</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>123028163.49</v>
+        <v>123106213.91</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>123028163.49</v>
+        <v>123106213.91</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>196000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="D3">
-        <v>131.57</v>
+        <v>130.25</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>25788629.6</v>
+        <v>28264952.86</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>25788629.6</v>
+        <v>28264952.86</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>100.0</v>
       </c>
       <c r="D4">
-        <v>123.93</v>
+        <v>124.11</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>12393.45</v>
+        <v>12411.36</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>12393.45</v>
+        <v>12411.36</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>100.0</v>
       </c>
       <c r="D5">
-        <v>136.42</v>
+        <v>136.69</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>13641.88</v>
+        <v>13668.96</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>13641.88</v>
+        <v>13668.96</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>100.0</v>
       </c>
       <c r="D6">
-        <v>133.44</v>
+        <v>133.71</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13344.14</v>
+        <v>13370.96</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13344.14</v>
+        <v>13370.96</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1452,4734 +1449,4734 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>2321.0</v>
       </c>
       <c r="D2" s="1">
-        <v>496.18</v>
+        <v>372.87</v>
       </c>
       <c r="E2" s="1">
         <v>501.8005988798</v>
       </c>
       <c r="F2" t="s">
         <v>34</v>
       </c>
       <c r="G2">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
         <v>1002909.83</v>
       </c>
       <c r="I2" s="1">
-        <v>3411.19</v>
+        <v>-255107.82</v>
       </c>
       <c r="J2" s="1">
-        <v>0.34012928161249</v>
+        <v>-25.436765337119</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1006321.02</v>
+        <v>747802.01</v>
       </c>
       <c r="N2" s="1">
-        <v>1006321.02</v>
+        <v>747802.01</v>
       </c>
       <c r="O2" s="1">
-        <v>0.68</v>
+        <v>0.49</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>7000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>198.5</v>
+        <v>202.4</v>
       </c>
       <c r="E3" s="1">
         <v>101.4678842857</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>710275.19</v>
       </c>
       <c r="I3" s="1">
-        <v>679224.81</v>
+        <v>706524.81</v>
       </c>
       <c r="J3" s="1">
-        <v>95.628401436914</v>
+        <v>99.471982120057</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1389500.0</v>
+        <v>1416800.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1389500.0</v>
+        <v>1416800.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.93</v>
+        <v>0.94</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>847.0</v>
+        <v>2481.0</v>
       </c>
       <c r="D4" s="1">
-        <v>4782.95</v>
+        <v>4789.82</v>
       </c>
       <c r="E4" s="1">
-        <v>4772.8184887839</v>
+        <v>4781.7316606207</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>4042577.26</v>
+        <v>11863476.25</v>
       </c>
       <c r="I4" s="1">
-        <v>8581.39</v>
+        <v>20067.17</v>
       </c>
       <c r="J4" s="1">
-        <v>0.21227522563168</v>
+        <v>0.16915084227526</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4051158.65</v>
+        <v>11883543.42</v>
       </c>
       <c r="N4" s="1">
-        <v>4051158.65</v>
+        <v>11883543.42</v>
       </c>
       <c r="O4" s="1">
-        <v>2.72</v>
+        <v>7.85</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>6255.0</v>
       </c>
       <c r="D5" s="1">
-        <v>304.4</v>
+        <v>283.0</v>
       </c>
       <c r="E5" s="1">
         <v>251.5653717026</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1573541.4</v>
       </c>
       <c r="I5" s="1">
-        <v>330480.6</v>
+        <v>196623.6</v>
       </c>
       <c r="J5" s="1">
-        <v>21.002345410168</v>
+        <v>12.49561022036</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1904022.0</v>
+        <v>1770165.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1904022.0</v>
+        <v>1770165.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.28</v>
+        <v>1.17</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>85189.0</v>
       </c>
       <c r="D6" s="1">
-        <v>28.18</v>
+        <v>32.59</v>
       </c>
       <c r="E6" s="1">
         <v>29.0302638838</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
         <v>2098124.33</v>
       </c>
       <c r="I6" s="1">
-        <v>-408.48</v>
+        <v>300829.71</v>
       </c>
       <c r="J6" s="1">
-        <v>-0.019468817655815</v>
+        <v>14.33803067333</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2097715.85</v>
+        <v>2398954.04</v>
       </c>
       <c r="N6" s="1">
-        <v>2097715.85</v>
+        <v>2398954.04</v>
       </c>
       <c r="O6" s="1">
-        <v>1.41</v>
+        <v>1.58</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>70000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>324.0</v>
+        <v>308.8</v>
       </c>
       <c r="E7" s="1">
         <v>253.272567</v>
       </c>
       <c r="F7" t="s">
         <v>45</v>
       </c>
       <c r="G7">
-        <v>10.78</v>
+        <v>11.03</v>
       </c>
       <c r="H7" s="1">
         <v>1570195.71</v>
       </c>
       <c r="I7" s="1">
-        <v>533602.82</v>
+        <v>390439.21</v>
       </c>
       <c r="J7" s="1">
-        <v>33.983204552253</v>
+        <v>24.865639837979</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2103798.53</v>
+        <v>1960634.92</v>
       </c>
       <c r="N7" s="1">
-        <v>2103798.53</v>
+        <v>1960634.92</v>
       </c>
       <c r="O7" s="1">
-        <v>1.41</v>
+        <v>1.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
-        <v>6887603.93</v>
+        <v>6365111.79</v>
       </c>
       <c r="D8" s="1">
-        <v>0.11164343</v>
+        <v>0.11028281</v>
       </c>
       <c r="E8" s="1">
-        <v>0.1093110974</v>
+        <v>0.1107562481</v>
       </c>
       <c r="F8" t="s">
         <v>48</v>
       </c>
       <c r="G8">
-        <v>8.96</v>
+        <v>9.07</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-144852.79</v>
+        <v>27208.53</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8" t="s">
-        <v>49</v>
+      <c r="L8">
+        <v>221.82</v>
       </c>
       <c r="M8" s="1">
-        <v>-138412.97</v>
+        <v>26986.71</v>
       </c>
       <c r="N8" s="1">
-        <v>-144852.79</v>
+        <v>27208.53</v>
       </c>
       <c r="O8" s="1">
-        <v>-0.1</v>
+        <v>0.01</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" t="s">
         <v>50</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" s="1">
+        <v>11201168.95</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.00541059</v>
+      </c>
+      <c r="E9" s="1">
+        <v>0.0054710042</v>
+      </c>
+      <c r="F9" t="s">
         <v>51</v>
       </c>
-      <c r="C9" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G9">
-        <v>182.61</v>
+        <v>185.13</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-79248.13</v>
+        <v>123693.95</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>-91723.13</v>
+        <v>115156.95</v>
       </c>
       <c r="N9" s="1">
-        <v>-79248.13</v>
+        <v>123693.95</v>
       </c>
       <c r="O9" s="1">
-        <v>-0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" t="s">
         <v>54</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="1">
-        <v>2003017.2</v>
+        <v>2098414.39</v>
       </c>
       <c r="D10" s="1">
-        <v>0.09276425</v>
+        <v>0.09071926</v>
       </c>
       <c r="E10" s="1">
-        <v>0.0933430029</v>
+        <v>0.0935768558</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10">
-        <v>10.78</v>
+        <v>11.03</v>
       </c>
       <c r="H10" s="1">
         <v>0.0</v>
       </c>
       <c r="I10" s="1">
-        <v>12419.29</v>
+        <v>64080.11</v>
       </c>
       <c r="J10" s="1">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>247.08</v>
+        <v>202.75</v>
       </c>
       <c r="M10" s="1">
-        <v>12172.21</v>
+        <v>63877.36</v>
       </c>
       <c r="N10" s="1">
-        <v>12419.29</v>
+        <v>64080.11</v>
       </c>
       <c r="O10" s="1">
-        <v>0.01</v>
+        <v>0.05</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
         <v>56</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="1">
-        <v>99790227.27</v>
+        <v>92179677.65</v>
       </c>
       <c r="D11" s="1">
-        <v>0.87357255</v>
+        <v>0.86227467</v>
       </c>
       <c r="E11" s="1">
-        <v>0.8467538162</v>
+        <v>0.8651469496</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
         <v>0.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-2677063.89</v>
+        <v>306035.72</v>
       </c>
       <c r="J11" s="1">
         <v>0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M11" s="1">
-        <v>-2441316.35</v>
+        <v>396046.62000001</v>
       </c>
       <c r="N11" s="1">
-        <v>-2677063.89</v>
+        <v>306035.72</v>
       </c>
       <c r="O11" s="1">
-        <v>-1.81</v>
+        <v>0.2</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C12" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>225.909</v>
+        <v>253.004</v>
       </c>
       <c r="E12" s="1">
         <v>116.963</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H12" s="1">
         <v>1116645.19</v>
       </c>
       <c r="I12" s="1">
-        <v>857393.61</v>
+        <v>1069512.25</v>
       </c>
       <c r="J12" s="1">
-        <v>76.782994068152</v>
+        <v>95.779058520818</v>
       </c>
       <c r="K12">
-        <v>1.08</v>
+        <v>0.13</v>
       </c>
       <c r="L12" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M12" s="1">
-        <v>1974038.8</v>
+        <v>2186157.44</v>
       </c>
       <c r="N12" s="1">
-        <v>1984840.19</v>
+        <v>2187477.56</v>
       </c>
       <c r="O12" s="1">
-        <v>1.33</v>
+        <v>1.44</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
         <v>62</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>1800000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>104.534</v>
+        <v>106.645</v>
       </c>
       <c r="E13" s="1">
-        <v>105.565</v>
+        <v>102.5</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G13">
-        <v>1.14</v>
+        <v>185.13</v>
       </c>
       <c r="H13" s="1">
-        <v>1625049.17</v>
+        <v>945964.91</v>
       </c>
       <c r="I13" s="1">
-        <v>19141.67</v>
+        <v>33341.24</v>
       </c>
       <c r="J13" s="1">
-        <v>1.1779132812332</v>
+        <v>3.5245747117618</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1644190.84</v>
+        <v>979306.15</v>
       </c>
       <c r="N13" s="1">
-        <v>1644190.84</v>
+        <v>979306.15</v>
       </c>
       <c r="O13" s="1">
-        <v>1.1</v>
+        <v>0.65</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
         <v>64</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1">
-        <v>1900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>102.858</v>
+        <v>99.413</v>
       </c>
       <c r="E14" s="1">
-        <v>100.0</v>
+        <v>105.565</v>
       </c>
       <c r="F14" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G14">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
-        <v>1900000.0</v>
+        <v>1625049.17</v>
       </c>
       <c r="I14" s="1">
-        <v>54302.0</v>
+        <v>-78834.71</v>
       </c>
       <c r="J14" s="1">
-        <v>2.858</v>
+        <v>-4.8512199787776</v>
       </c>
       <c r="K14">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1954302.0</v>
+        <v>1546214.46</v>
       </c>
       <c r="N14" s="1">
-        <v>1955801.18</v>
+        <v>1546214.46</v>
       </c>
       <c r="O14" s="1">
-        <v>1.31</v>
+        <v>1.02</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C15" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>101.897</v>
+      </c>
+      <c r="E15" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>36043.0</v>
+      </c>
+      <c r="J15" s="1">
+        <v>1.897</v>
+      </c>
+      <c r="K15">
+        <v>0.13</v>
+      </c>
+      <c r="L15" t="s">
         <v>67</v>
       </c>
-      <c r="B15" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>1648661.3</v>
+        <v>1936043.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1649961.11</v>
+        <v>1938583.27</v>
       </c>
       <c r="O15" s="1">
-        <v>1.11</v>
+        <v>1.28</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>94.091</v>
+        <v>114.475</v>
       </c>
       <c r="E16" s="1">
-        <v>99.6476</v>
+        <v>101.11</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
       <c r="G16">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H16" s="1">
-        <v>761068.12</v>
+        <v>1542555.86</v>
       </c>
       <c r="I16" s="1">
-        <v>-103319.08</v>
+        <v>139008.99</v>
       </c>
       <c r="J16" s="1">
-        <v>-13.575536444753</v>
+        <v>9.0116016933092</v>
       </c>
       <c r="K16">
-        <v>0.56</v>
+        <v>0.14</v>
       </c>
       <c r="L16" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="M16" s="1">
-        <v>657749.04</v>
+        <v>1681564.85</v>
       </c>
       <c r="N16" s="1">
-        <v>662205.52</v>
+        <v>1683951.87</v>
       </c>
       <c r="O16" s="1">
-        <v>0.44</v>
+        <v>1.11</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C17" s="1">
-        <v>2000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>136.1025</v>
+        <v>93.103</v>
       </c>
       <c r="E17" s="1">
-        <v>101.95</v>
+        <v>99.6476</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
-        <v>1834375.42</v>
+        <v>761068.12</v>
       </c>
       <c r="I17" s="1">
-        <v>544207.24</v>
+        <v>-117480.46</v>
       </c>
       <c r="J17" s="1">
-        <v>29.66716813072</v>
+        <v>-15.436260817231</v>
       </c>
       <c r="K17">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.68</v>
+      </c>
+      <c r="L17" t="s">
+        <v>73</v>
       </c>
       <c r="M17" s="1">
-        <v>2378582.66</v>
+        <v>643587.66</v>
       </c>
       <c r="N17" s="1">
-        <v>2378582.66</v>
+        <v>649031.37</v>
       </c>
       <c r="O17" s="1">
-        <v>1.6</v>
+        <v>0.43</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" t="s">
         <v>75</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="1">
-        <v>13000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>108.141</v>
+        <v>124.4965</v>
       </c>
       <c r="E18" s="1">
-        <v>108.766</v>
+        <v>101.95</v>
       </c>
       <c r="F18" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G18">
-        <v>8.96</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
-        <v>1548084.0</v>
+        <v>1834375.42</v>
       </c>
       <c r="I18" s="1">
-        <v>21328.91</v>
+        <v>317123.76</v>
       </c>
       <c r="J18" s="1">
-        <v>1.3777618010392</v>
+        <v>17.287833043467</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1569412.91</v>
+        <v>2151499.18</v>
       </c>
       <c r="N18" s="1">
-        <v>1569412.91</v>
+        <v>2151499.18</v>
       </c>
       <c r="O18" s="1">
-        <v>1.05</v>
+        <v>1.42</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" t="s">
         <v>77</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1">
-        <v>170000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>112.069</v>
+        <v>104.439</v>
       </c>
       <c r="E19" s="1">
-        <v>121.16835294</v>
+        <v>108.766</v>
       </c>
       <c r="F19" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="G19">
-        <v>182.61</v>
+        <v>9.07</v>
       </c>
       <c r="H19" s="1">
-        <v>1309804.52</v>
+        <v>1548084.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-266481.24</v>
+        <v>-51031.34</v>
       </c>
       <c r="J19" s="1">
-        <v>-20.345115315375</v>
+        <v>-3.2964193157477</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1043323.28</v>
+        <v>1497052.66</v>
       </c>
       <c r="N19" s="1">
-        <v>1043323.28</v>
+        <v>1497052.66</v>
       </c>
       <c r="O19" s="1">
-        <v>0.7</v>
+        <v>0.99</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" t="s">
         <v>79</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>1400000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.7185</v>
+        <v>112.4765</v>
       </c>
       <c r="E20" s="1">
-        <v>100.0</v>
+        <v>121.16835294</v>
       </c>
       <c r="F20" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G20">
-        <v>1.0</v>
+        <v>185.13</v>
       </c>
       <c r="H20" s="1">
-        <v>1400000.0</v>
+        <v>1309804.52</v>
       </c>
       <c r="I20" s="1">
-        <v>-17941.0</v>
+        <v>-276948.52</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.2815</v>
+        <v>-21.14426357301</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1382059.0</v>
+        <v>1032856.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1382059.0</v>
+        <v>1032856.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.93</v>
+        <v>0.68</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" t="s">
         <v>81</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="1">
-        <v>1500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>89.674</v>
+        <v>98.437</v>
       </c>
       <c r="E21" s="1">
-        <v>84.3</v>
+        <v>100.0</v>
       </c>
       <c r="F21" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G21">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1158179.15</v>
+        <v>1400000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>17205.33</v>
+        <v>-21882.0</v>
       </c>
       <c r="J21" s="1">
-        <v>1.4855499686728</v>
+        <v>-1.563</v>
       </c>
       <c r="K21">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1175384.48</v>
+        <v>1378118.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1179098.22</v>
+        <v>1378118.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.79</v>
+        <v>0.91</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C22" s="1">
-        <v>1800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>152.691</v>
+        <v>89.534</v>
       </c>
       <c r="E22" s="1">
-        <v>106.7746</v>
+        <v>84.3</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
       <c r="G22">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
-        <v>1648180.09</v>
+        <v>1158179.15</v>
       </c>
       <c r="I22" s="1">
-        <v>753460.95</v>
+        <v>2289.18</v>
       </c>
       <c r="J22" s="1">
-        <v>45.714722230384</v>
+        <v>0.19765335958604</v>
       </c>
       <c r="K22">
-        <v>1.29</v>
+        <v>0.3</v>
       </c>
       <c r="L22" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M22" s="1">
-        <v>2401641.04</v>
+        <v>1160468.33</v>
       </c>
       <c r="N22" s="1">
-        <v>2424884.66</v>
+        <v>1165004.75</v>
       </c>
       <c r="O22" s="1">
-        <v>1.63</v>
+        <v>0.77</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" t="s">
+        <v>86</v>
+      </c>
+      <c r="C23" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>160.94</v>
+      </c>
+      <c r="E23" s="1">
+        <v>106.7746</v>
+      </c>
+      <c r="F23" t="s">
+        <v>34</v>
+      </c>
+      <c r="G23">
+        <v>1.16</v>
+      </c>
+      <c r="H23" s="1">
+        <v>1648180.09</v>
+      </c>
+      <c r="I23" s="1">
+        <v>854991.09</v>
+      </c>
+      <c r="J23" s="1">
+        <v>51.874858529568</v>
+      </c>
+      <c r="K23">
+        <v>1.41</v>
+      </c>
+      <c r="L23" t="s">
         <v>87</v>
       </c>
-      <c r="B23" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>1534156.5</v>
+        <v>2503171.18</v>
       </c>
       <c r="N23" s="1">
-        <v>1538103.76</v>
+        <v>2528618.34</v>
       </c>
       <c r="O23" s="1">
-        <v>1.03</v>
+        <v>1.67</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>88</v>
+      </c>
+      <c r="B24" t="s">
+        <v>89</v>
+      </c>
+      <c r="C24" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>89.1655</v>
+      </c>
+      <c r="E24" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-184186.5</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-10.8345</v>
+      </c>
+      <c r="K24">
+        <v>0.28</v>
+      </c>
+      <c r="L24" t="s">
         <v>90</v>
       </c>
-      <c r="B24" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>1403804.55</v>
+        <v>1515813.5</v>
       </c>
       <c r="N24" s="1">
-        <v>1403804.55</v>
+        <v>1520634.05</v>
       </c>
       <c r="O24" s="1">
-        <v>0.94</v>
+        <v>1.0</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" t="s">
         <v>92</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="1">
-        <v>1900000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>118.335</v>
+        <v>103.437</v>
       </c>
       <c r="E25" s="1">
-        <v>106.49</v>
+        <v>100.25</v>
       </c>
       <c r="F25" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G25">
-        <v>1.14</v>
+        <v>9.07</v>
       </c>
       <c r="H25" s="1">
-        <v>1730508.04</v>
+        <v>1316855.31</v>
       </c>
       <c r="I25" s="1">
-        <v>234159.03</v>
+        <v>51781.39</v>
       </c>
       <c r="J25" s="1">
-        <v>13.531230400987</v>
+        <v>3.9322004176753</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1964667.07</v>
+        <v>1368636.7</v>
       </c>
       <c r="N25" s="1">
-        <v>1964667.07</v>
+        <v>1368636.7</v>
       </c>
       <c r="O25" s="1">
-        <v>1.32</v>
+        <v>0.9</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" t="s">
         <v>94</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="1">
-        <v>1800000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>102.294</v>
+        <v>117.619</v>
       </c>
       <c r="E26" s="1">
-        <v>91.8498</v>
+        <v>106.49</v>
       </c>
       <c r="F26" t="s">
         <v>34</v>
       </c>
       <c r="G26">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H26" s="1">
-        <v>1406522.1</v>
+        <v>1730508.04</v>
       </c>
       <c r="I26" s="1">
-        <v>202436.31</v>
+        <v>200504.66</v>
       </c>
       <c r="J26" s="1">
-        <v>14.392686044535</v>
+        <v>11.586462204475</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1608958.41</v>
+        <v>1931012.7</v>
       </c>
       <c r="N26" s="1">
-        <v>1608958.41</v>
+        <v>1931012.7</v>
       </c>
       <c r="O26" s="1">
-        <v>1.08</v>
+        <v>1.28</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" t="s">
         <v>96</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>96.676</v>
+        <v>101.495</v>
       </c>
       <c r="E27" s="1">
-        <v>110.2856</v>
+        <v>91.8498</v>
       </c>
       <c r="F27" t="s">
         <v>34</v>
       </c>
       <c r="G27">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
-        <v>908364.97</v>
+        <v>1406522.1</v>
       </c>
       <c r="I27" s="1">
-        <v>-148067.87</v>
+        <v>172074.63</v>
       </c>
       <c r="J27" s="1">
-        <v>-16.300482172931</v>
+        <v>12.234050926039</v>
       </c>
       <c r="K27">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="L27">
-        <v>884.74</v>
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>760297.1</v>
+        <v>1578596.73</v>
       </c>
       <c r="N27" s="1">
-        <v>761181.84</v>
+        <v>1578596.73</v>
       </c>
       <c r="O27" s="1">
-        <v>0.51</v>
+        <v>1.04</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" t="s">
         <v>98</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>119.004</v>
+        <v>93.059</v>
       </c>
       <c r="E28" s="1">
-        <v>114.7748</v>
+        <v>110.2856</v>
       </c>
       <c r="F28" t="s">
         <v>34</v>
       </c>
       <c r="G28">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H28" s="1">
-        <v>1449046.08</v>
+        <v>908364.97</v>
       </c>
       <c r="I28" s="1">
-        <v>6787.55</v>
+        <v>-184671.02</v>
       </c>
       <c r="J28" s="1">
-        <v>0.46841505551017</v>
+        <v>-20.330046412952</v>
       </c>
       <c r="K28">
-        <v>2.27</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>0.0</v>
+      </c>
+      <c r="L28">
+        <v>32.4</v>
       </c>
       <c r="M28" s="1">
-        <v>1455833.63</v>
+        <v>723693.95</v>
       </c>
       <c r="N28" s="1">
-        <v>1487589.72</v>
+        <v>723726.35</v>
       </c>
       <c r="O28" s="1">
-        <v>1.0</v>
+        <v>0.48</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B29" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C29" s="1">
-        <v>2100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>105.2355</v>
+        <v>118.41</v>
       </c>
       <c r="E29" s="1">
-        <v>100.6875</v>
+        <v>114.7748</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
-        <v>1856561.16</v>
+        <v>1449046.08</v>
       </c>
       <c r="I29" s="1">
-        <v>74534.17</v>
+        <v>-16625.79</v>
       </c>
       <c r="J29" s="1">
-        <v>4.0146358550343</v>
+        <v>-1.147361028022</v>
       </c>
       <c r="K29">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.28</v>
+      </c>
+      <c r="L29" t="s">
+        <v>101</v>
       </c>
       <c r="M29" s="1">
-        <v>1931095.33</v>
+        <v>1432420.29</v>
       </c>
       <c r="N29" s="1">
-        <v>1931095.33</v>
+        <v>1436301.45</v>
       </c>
       <c r="O29" s="1">
-        <v>1.3</v>
+        <v>0.95</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>102</v>
+      </c>
+      <c r="B30" t="s">
         <v>103</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1">
-        <v>190000000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>114.0905</v>
+        <v>105.3035</v>
       </c>
       <c r="E30" s="1">
-        <v>106.46</v>
+        <v>100.6875</v>
       </c>
       <c r="F30" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="G30">
-        <v>182.61</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>1435515.22</v>
+        <v>1856561.16</v>
       </c>
       <c r="I30" s="1">
-        <v>-248414.51</v>
+        <v>54242.87</v>
       </c>
       <c r="J30" s="1">
-        <v>-17.304902556171</v>
+        <v>2.9216850577656</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1187100.71</v>
+        <v>1910804.03</v>
       </c>
       <c r="N30" s="1">
-        <v>1187100.71</v>
+        <v>1910804.03</v>
       </c>
       <c r="O30" s="1">
-        <v>0.8</v>
+        <v>1.26</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>104</v>
+      </c>
+      <c r="B31" t="s">
         <v>105</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>140000000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>171.397</v>
+        <v>110.743</v>
       </c>
       <c r="E31" s="1">
-        <v>105.54355571</v>
+        <v>106.46</v>
       </c>
       <c r="F31" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G31">
-        <v>182.61</v>
+        <v>185.13</v>
       </c>
       <c r="H31" s="1">
-        <v>921204.27</v>
+        <v>1435515.22</v>
       </c>
       <c r="I31" s="1">
-        <v>392857.36</v>
+        <v>-298938.0</v>
       </c>
       <c r="J31" s="1">
-        <v>42.646063722653</v>
+        <v>-20.824439604339</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1314061.63</v>
+        <v>1136577.22</v>
       </c>
       <c r="N31" s="1">
-        <v>1314061.63</v>
+        <v>1136577.22</v>
       </c>
       <c r="O31" s="1">
-        <v>0.88</v>
+        <v>0.75</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>106</v>
+      </c>
+      <c r="B32" t="s">
         <v>107</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>2000000.0</v>
+        <v>140000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.274</v>
+        <v>173.847</v>
       </c>
       <c r="E32" s="1">
-        <v>96.32768</v>
+        <v>105.54355571</v>
       </c>
       <c r="F32" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G32">
-        <v>1.14</v>
+        <v>185.13</v>
       </c>
       <c r="H32" s="1">
-        <v>1641226.39</v>
+        <v>921204.27</v>
       </c>
       <c r="I32" s="1">
-        <v>93726.42</v>
+        <v>393488.58</v>
       </c>
       <c r="J32" s="1">
-        <v>5.7107551140461</v>
+        <v>42.714584898743</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1734952.81</v>
+        <v>1314692.85</v>
       </c>
       <c r="N32" s="1">
-        <v>1734952.81</v>
+        <v>1314692.85</v>
       </c>
       <c r="O32" s="1">
-        <v>1.17</v>
+        <v>0.87</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>108</v>
+      </c>
+      <c r="B33" t="s">
         <v>109</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>1300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>106.77</v>
+        <v>96.167</v>
       </c>
       <c r="E33" s="1">
-        <v>103.6696</v>
+        <v>96.32768</v>
       </c>
       <c r="F33" t="s">
         <v>34</v>
       </c>
       <c r="G33">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
-        <v>1292886.42</v>
+        <v>1641226.39</v>
       </c>
       <c r="I33" s="1">
-        <v>-80015.05</v>
+        <v>20693.6</v>
       </c>
       <c r="J33" s="1">
-        <v>-6.1888692434406</v>
+        <v>1.2608620069776</v>
       </c>
       <c r="K33">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.0</v>
+      </c>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1212871.37</v>
+        <v>1661919.99</v>
       </c>
       <c r="N33" s="1">
-        <v>1219852.83</v>
+        <v>1661919.99</v>
       </c>
       <c r="O33" s="1">
-        <v>0.82</v>
+        <v>1.1</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B34" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C34" s="1">
-        <v>1900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>93.643</v>
+        <v>106.66</v>
       </c>
       <c r="E34" s="1">
-        <v>100.16421053</v>
+        <v>103.6696</v>
       </c>
       <c r="F34" t="s">
         <v>34</v>
       </c>
       <c r="G34">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
-        <v>1683878.96</v>
+        <v>1292886.42</v>
       </c>
       <c r="I34" s="1">
-        <v>-129162.95</v>
+        <v>-94770.12</v>
       </c>
       <c r="J34" s="1">
-        <v>-7.6705602402681</v>
+        <v>-7.3301195320777</v>
       </c>
       <c r="K34">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.64</v>
+      </c>
+      <c r="L34" t="s">
+        <v>112</v>
       </c>
       <c r="M34" s="1">
-        <v>1554716.01</v>
+        <v>1198116.3</v>
       </c>
       <c r="N34" s="1">
-        <v>1554716.01</v>
+        <v>1206424.07</v>
       </c>
       <c r="O34" s="1">
-        <v>1.04</v>
+        <v>0.8</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>113</v>
+      </c>
+      <c r="B35" t="s">
         <v>114</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>1400000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.997</v>
+        <v>92.584</v>
       </c>
       <c r="E35" s="1">
-        <v>100.67268571</v>
+        <v>100.16421053</v>
       </c>
       <c r="F35" t="s">
         <v>34</v>
       </c>
       <c r="G35">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
-        <v>1269265.37</v>
+        <v>1683878.96</v>
       </c>
       <c r="I35" s="1">
-        <v>-58187.08</v>
+        <v>-163878.96</v>
       </c>
       <c r="J35" s="1">
-        <v>-4.5843116321688</v>
+        <v>-9.7322292096339</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1211078.29</v>
+        <v>1520000.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1211078.29</v>
+        <v>1520000.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.81</v>
+        <v>1.0</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>115</v>
+      </c>
+      <c r="B36" t="s">
         <v>116</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>1800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>114.2695</v>
+        <v>95.931</v>
       </c>
       <c r="E36" s="1">
-        <v>128.2777</v>
+        <v>100.67268571</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>1957442.01</v>
+        <v>1269265.37</v>
       </c>
       <c r="I36" s="1">
-        <v>-160123.76</v>
+        <v>-108776.3</v>
       </c>
       <c r="J36" s="1">
-        <v>-8.1802556184027</v>
+        <v>-8.5700203102524</v>
       </c>
       <c r="K36">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>0.0</v>
+      </c>
+      <c r="L36">
+        <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1797318.25</v>
+        <v>1160489.07</v>
       </c>
       <c r="N36" s="1">
-        <v>1798399.6</v>
+        <v>1160489.07</v>
       </c>
       <c r="O36" s="1">
-        <v>1.21</v>
+        <v>0.77</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>117</v>
+      </c>
+      <c r="B37" t="s">
+        <v>118</v>
+      </c>
+      <c r="C37" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>111.423</v>
+      </c>
+      <c r="E37" s="1">
+        <v>128.2777</v>
+      </c>
+      <c r="F37" t="s">
+        <v>34</v>
+      </c>
+      <c r="G37">
+        <v>1.16</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1957442.01</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-224430.69</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-11.465509008872</v>
+      </c>
+      <c r="K37">
+        <v>0.07</v>
+      </c>
+      <c r="L37" t="s">
         <v>119</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>1943745.0</v>
+        <v>1733011.32</v>
       </c>
       <c r="N37" s="1">
-        <v>1965566.92</v>
+        <v>1734339.84</v>
       </c>
       <c r="O37" s="1">
-        <v>1.32</v>
+        <v>1.15</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B38" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C38" s="1">
-        <v>1000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>102.395</v>
+        <v>144.1795</v>
       </c>
       <c r="E38" s="1">
-        <v>100.0</v>
+        <v>102.37</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1000000.0</v>
+        <v>1535550.0</v>
       </c>
       <c r="I38" s="1">
-        <v>23950.0</v>
+        <v>627142.5</v>
       </c>
       <c r="J38" s="1">
-        <v>2.395</v>
+        <v>40.841555143108</v>
       </c>
       <c r="K38">
-        <v>0.42</v>
+        <v>1.66</v>
       </c>
       <c r="L38" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="M38" s="1">
-        <v>1023950.0</v>
+        <v>2162692.5</v>
       </c>
       <c r="N38" s="1">
-        <v>1028182.88</v>
+        <v>2187545.24</v>
       </c>
       <c r="O38" s="1">
-        <v>0.69</v>
+        <v>1.44</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B39" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C39" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>103.142</v>
+        <v>101.976</v>
       </c>
       <c r="E39" s="1">
-        <v>107.6</v>
+        <v>100.0</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1291200.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-53496.0</v>
+        <v>19760.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-4.1431226765799</v>
+        <v>1.976</v>
       </c>
       <c r="K39">
-        <v>0.65</v>
+        <v>0.53</v>
       </c>
       <c r="L39" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="M39" s="1">
-        <v>1237704.0</v>
+        <v>1019760.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1245535.49</v>
+        <v>1025020.27</v>
       </c>
       <c r="O39" s="1">
-        <v>0.84</v>
+        <v>0.68</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>126</v>
+      </c>
+      <c r="B40" t="s">
+        <v>127</v>
+      </c>
+      <c r="C40" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>109.876</v>
+      </c>
+      <c r="E40" s="1">
+        <v>107.6</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>1291200.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>27312.0</v>
+      </c>
+      <c r="J40" s="1">
+        <v>2.1152416356877</v>
+      </c>
+      <c r="K40">
+        <v>0.81</v>
+      </c>
+      <c r="L40" t="s">
         <v>128</v>
       </c>
-      <c r="B40" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>1622684.38</v>
+        <v>1318512.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1632114.36</v>
+        <v>1328208.13</v>
       </c>
       <c r="O40" s="1">
-        <v>1.1</v>
+        <v>0.88</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B41" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C41" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>138.654</v>
+        <v>139.1305</v>
       </c>
       <c r="E41" s="1">
         <v>104.99305556</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1889875.0</v>
       </c>
       <c r="I41" s="1">
-        <v>605897.0</v>
+        <v>614474.0</v>
       </c>
       <c r="J41" s="1">
-        <v>32.060162709174</v>
+        <v>32.514002248826</v>
       </c>
       <c r="K41">
-        <v>1.79</v>
+        <v>0.07</v>
       </c>
       <c r="L41" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="M41" s="1">
-        <v>2495772.0</v>
+        <v>2504349.0</v>
       </c>
       <c r="N41" s="1">
-        <v>2528013.76</v>
+        <v>2505529.33</v>
       </c>
       <c r="O41" s="1">
-        <v>1.7</v>
+        <v>1.65</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C42" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>131.982</v>
+        <v>127.887</v>
       </c>
       <c r="E42" s="1">
         <v>133.1139</v>
       </c>
       <c r="F42" t="s">
         <v>34</v>
       </c>
       <c r="G42">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H42" s="1">
         <v>2031239.57</v>
       </c>
       <c r="I42" s="1">
-        <v>44674.45</v>
+        <v>-42156.36</v>
       </c>
       <c r="J42" s="1">
-        <v>2.1993688317129</v>
+        <v>-2.0754006874728</v>
       </c>
       <c r="K42">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="L42">
-        <v>518.83</v>
+        <v>642.66</v>
       </c>
       <c r="M42" s="1">
-        <v>2075914.02</v>
+        <v>1989083.21</v>
       </c>
       <c r="N42" s="1">
-        <v>2076432.85</v>
+        <v>1989725.87</v>
       </c>
       <c r="O42" s="1">
-        <v>1.39</v>
+        <v>1.31</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B43" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C43" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>126.708</v>
+        <v>114.737</v>
       </c>
       <c r="E43" s="1">
         <v>108.5191</v>
       </c>
       <c r="F43" t="s">
         <v>34</v>
       </c>
       <c r="G43">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H43" s="1">
         <v>1295967.09</v>
       </c>
       <c r="I43" s="1">
-        <v>88033.26</v>
+        <v>-56692.49</v>
       </c>
       <c r="J43" s="1">
-        <v>6.7928623094897</v>
+        <v>-4.3745316094408</v>
       </c>
       <c r="K43">
-        <v>0.62</v>
+        <v>0.76</v>
       </c>
       <c r="L43" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="M43" s="1">
-        <v>1384000.35</v>
+        <v>1239274.6</v>
       </c>
       <c r="N43" s="1">
-        <v>1391737.3</v>
+        <v>1248725.48</v>
       </c>
       <c r="O43" s="1">
-        <v>0.93</v>
+        <v>0.82</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B44" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C44" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>88.931</v>
+        <v>87.665</v>
       </c>
       <c r="E44" s="1">
         <v>95.8663</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
       <c r="G44">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
         <v>1465425.43</v>
       </c>
       <c r="I44" s="1">
-        <v>-222069.96</v>
+        <v>-253431.99</v>
       </c>
       <c r="J44" s="1">
-        <v>-15.153958396914</v>
+        <v>-17.29408981254</v>
       </c>
       <c r="K44">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>699.06</v>
+        <v>0.13</v>
+      </c>
+      <c r="L44" t="s">
+        <v>139</v>
       </c>
       <c r="M44" s="1">
-        <v>1243355.47</v>
+        <v>1211993.44</v>
       </c>
       <c r="N44" s="1">
-        <v>1244054.53</v>
+        <v>1214067.23</v>
       </c>
       <c r="O44" s="1">
-        <v>0.84</v>
+        <v>0.8</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>140</v>
+      </c>
+      <c r="B45" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C45" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>201.47</v>
+        <v>187.085</v>
       </c>
       <c r="E45" s="1">
         <v>102.845</v>
       </c>
       <c r="F45" t="s">
         <v>34</v>
       </c>
       <c r="G45">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H45" s="1">
         <v>1448793.2</v>
       </c>
       <c r="I45" s="1">
-        <v>1191935.56</v>
+        <v>976053.43</v>
       </c>
       <c r="J45" s="1">
-        <v>82.27092451842</v>
+        <v>67.370100163364</v>
       </c>
       <c r="K45">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="L45" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="M45" s="1">
-        <v>2640728.76</v>
+        <v>2424846.63</v>
       </c>
       <c r="N45" s="1">
-        <v>2643568.68</v>
+        <v>2428518.97</v>
       </c>
       <c r="O45" s="1">
-        <v>1.78</v>
+        <v>1.6</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>143</v>
+      </c>
+      <c r="B46" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="C46" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>94.7775</v>
+        <v>93.914</v>
       </c>
       <c r="E46" s="1">
         <v>100.44</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
       <c r="G46">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H46" s="1">
         <v>1641600.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-68048.36</v>
+        <v>-99764.69</v>
       </c>
       <c r="J46" s="1">
-        <v>-4.1452461013645</v>
+        <v>-6.0772837475634</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1573551.64</v>
+        <v>1541835.31</v>
       </c>
       <c r="N46" s="1">
-        <v>1573551.64</v>
+        <v>1541835.31</v>
       </c>
       <c r="O46" s="1">
-        <v>1.06</v>
+        <v>1.02</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>145</v>
+      </c>
+      <c r="B47" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="C47" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>127.59</v>
+        <v>127.363</v>
       </c>
       <c r="E47" s="1">
         <v>100.85333333</v>
       </c>
       <c r="F47" t="s">
         <v>34</v>
       </c>
       <c r="G47">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
         <v>1389416.89</v>
       </c>
       <c r="I47" s="1">
-        <v>282944.17</v>
+        <v>261360.78</v>
       </c>
       <c r="J47" s="1">
-        <v>20.36423855478</v>
+        <v>18.810825021711</v>
       </c>
       <c r="K47">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="L47" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="M47" s="1">
-        <v>1672361.06</v>
+        <v>1650777.67</v>
       </c>
       <c r="N47" s="1">
-        <v>1673380.52</v>
+        <v>1652649.85</v>
       </c>
       <c r="O47" s="1">
-        <v>1.12</v>
+        <v>1.09</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>148</v>
+      </c>
+      <c r="B48" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="C48" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>116.396</v>
+        <v>117.875</v>
       </c>
       <c r="E48" s="1">
         <v>101.876</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2037520.0</v>
       </c>
       <c r="I48" s="1">
-        <v>290400.0</v>
+        <v>319980.0</v>
       </c>
       <c r="J48" s="1">
-        <v>14.25262083317</v>
+        <v>15.704385723821</v>
       </c>
       <c r="K48">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>0.05</v>
+      </c>
+      <c r="L48">
+        <v>904.11</v>
       </c>
       <c r="M48" s="1">
-        <v>2327920.0</v>
+        <v>2357500.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2341646.03</v>
+        <v>2358404.11</v>
       </c>
       <c r="O48" s="1">
-        <v>1.57</v>
+        <v>1.56</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B49" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C49" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>169.449</v>
+        <v>205.838</v>
       </c>
       <c r="E49" s="1">
         <v>101.25</v>
       </c>
       <c r="F49" t="s">
         <v>34</v>
       </c>
       <c r="G49">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H49" s="1">
         <v>1562901.98</v>
       </c>
       <c r="I49" s="1">
-        <v>1102321.71</v>
+        <v>1638587.69</v>
       </c>
       <c r="J49" s="1">
-        <v>70.530444270088</v>
+        <v>104.84263958767</v>
       </c>
       <c r="K49">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>0.04</v>
+      </c>
+      <c r="L49">
+        <v>648.06</v>
       </c>
       <c r="M49" s="1">
-        <v>2665223.69</v>
+        <v>3201489.67</v>
       </c>
       <c r="N49" s="1">
-        <v>2687615.34</v>
+        <v>3202137.73</v>
       </c>
       <c r="O49" s="1">
-        <v>1.81</v>
+        <v>2.11</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B50" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C50" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>79.3295</v>
+        <v>75.649</v>
       </c>
       <c r="E50" s="1">
         <v>108.16</v>
       </c>
       <c r="F50" t="s">
         <v>34</v>
       </c>
       <c r="G50">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
         <v>2054587.06</v>
       </c>
       <c r="I50" s="1">
-        <v>-529552.98</v>
+        <v>-616517.42</v>
       </c>
       <c r="J50" s="1">
-        <v>-25.774180627809</v>
+        <v>-30.006877391703</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1525034.08</v>
+        <v>1438069.64</v>
       </c>
       <c r="N50" s="1">
-        <v>1525034.08</v>
+        <v>1438069.64</v>
       </c>
       <c r="O50" s="1">
-        <v>1.02</v>
+        <v>0.95</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B51" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C51" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>93.834</v>
+        <v>95.3115</v>
       </c>
       <c r="E51" s="1">
         <v>100.25</v>
       </c>
       <c r="F51" t="s">
         <v>48</v>
       </c>
       <c r="G51">
-        <v>8.96</v>
+        <v>9.07</v>
       </c>
       <c r="H51" s="1">
         <v>438282.5</v>
       </c>
       <c r="I51" s="1">
-        <v>-19273.16</v>
+        <v>-17908.05</v>
       </c>
       <c r="J51" s="1">
-        <v>-4.3974285991341</v>
+        <v>-4.08596053915</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>419009.34</v>
+        <v>420374.45</v>
       </c>
       <c r="N51" s="1">
-        <v>419009.34</v>
+        <v>420374.45</v>
       </c>
       <c r="O51" s="1">
         <v>0.28</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B52" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C52" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>137.1745</v>
+        <v>142.5495</v>
       </c>
       <c r="E52" s="1">
         <v>114.6381</v>
       </c>
       <c r="F52" t="s">
         <v>34</v>
       </c>
       <c r="G52">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H52" s="1">
         <v>1429677.0</v>
       </c>
       <c r="I52" s="1">
-        <v>128579.29</v>
+        <v>171587.58</v>
       </c>
       <c r="J52" s="1">
-        <v>8.9935901605747</v>
+        <v>12.001842374187</v>
       </c>
       <c r="K52">
-        <v>1.35</v>
+        <v>0.17</v>
       </c>
       <c r="L52" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="M52" s="1">
-        <v>1558256.29</v>
+        <v>1601264.58</v>
       </c>
       <c r="N52" s="1">
-        <v>1575808.55</v>
+        <v>1603409.78</v>
       </c>
       <c r="O52" s="1">
         <v>1.06</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B53" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C53" s="1">
         <v>2800000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>96.949</v>
+        <v>93.597</v>
       </c>
       <c r="E53" s="1">
         <v>103.5785</v>
       </c>
       <c r="F53" t="s">
         <v>34</v>
       </c>
       <c r="G53">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H53" s="1">
         <v>2437858.19</v>
       </c>
       <c r="I53" s="1">
-        <v>-65809.96</v>
+        <v>-173349.42</v>
       </c>
       <c r="J53" s="1">
-        <v>-2.6994991041706</v>
+        <v>-7.1107261575375</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2372048.23</v>
+        <v>2264508.77</v>
       </c>
       <c r="N53" s="1">
-        <v>2372048.23</v>
+        <v>2264508.77</v>
       </c>
       <c r="O53" s="1">
-        <v>1.59</v>
+        <v>1.5</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B54" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C54" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>104.921</v>
+        <v>106.048</v>
       </c>
       <c r="E54" s="1">
         <v>100.0</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I54" s="1">
-        <v>83657.0</v>
+        <v>102816.0</v>
       </c>
       <c r="J54" s="1">
-        <v>4.921</v>
+        <v>6.048</v>
       </c>
       <c r="K54">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>0.01</v>
+      </c>
+      <c r="L54">
+        <v>236.11</v>
       </c>
       <c r="M54" s="1">
-        <v>1783657.0</v>
+        <v>1802816.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1791661.17</v>
+        <v>1803052.11</v>
       </c>
       <c r="O54" s="1">
-        <v>1.2</v>
+        <v>1.19</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B55" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C55" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>95.202</v>
+        <v>95.522</v>
       </c>
       <c r="E55" s="1">
         <v>98.45</v>
       </c>
       <c r="F55" t="s">
         <v>34</v>
       </c>
       <c r="G55">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
         <v>1512095.23</v>
       </c>
       <c r="I55" s="1">
-        <v>-14685.23</v>
+        <v>-26399.21</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.97118420246587</v>
+        <v>-1.7458695375952</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1497410.0</v>
+        <v>1485696.02</v>
       </c>
       <c r="N55" s="1">
-        <v>1497410.0</v>
+        <v>1485696.02</v>
       </c>
       <c r="O55" s="1">
-        <v>1.01</v>
+        <v>0.98</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B56" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C56" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>113.8815</v>
+        <v>108.4365</v>
       </c>
       <c r="E56" s="1">
         <v>103.0</v>
       </c>
       <c r="F56" t="s">
         <v>34</v>
       </c>
       <c r="G56">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H56" s="1">
         <v>1497477.13</v>
       </c>
       <c r="I56" s="1">
-        <v>194226.38</v>
+        <v>95386.0</v>
       </c>
       <c r="J56" s="1">
-        <v>12.970240153184</v>
+        <v>6.3697800847216</v>
       </c>
       <c r="K56">
-        <v>0.27</v>
+        <v>0.37</v>
       </c>
       <c r="L56" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="M56" s="1">
-        <v>1691703.51</v>
+        <v>1592863.13</v>
       </c>
       <c r="N56" s="1">
-        <v>1696252.84</v>
+        <v>1599075.5</v>
       </c>
       <c r="O56" s="1">
-        <v>1.14</v>
+        <v>1.06</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="B57" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="C57" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>111.2825</v>
+        <v>109.822</v>
       </c>
       <c r="E57" s="1">
         <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>2100000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>236932.5</v>
+        <v>206262.0</v>
       </c>
       <c r="J57" s="1">
-        <v>11.2825</v>
+        <v>9.822</v>
       </c>
       <c r="K57">
-        <v>0.33</v>
+        <v>0.43</v>
       </c>
       <c r="L57" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="M57" s="1">
-        <v>2336932.5</v>
+        <v>2306262.0</v>
       </c>
       <c r="N57" s="1">
-        <v>2343855.58</v>
+        <v>2315348.54</v>
       </c>
       <c r="O57" s="1">
-        <v>1.57</v>
+        <v>1.53</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B58" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C58" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>122.719</v>
+        <v>124.398</v>
       </c>
       <c r="E58" s="1">
         <v>125.248</v>
       </c>
       <c r="F58" t="s">
         <v>34</v>
       </c>
       <c r="G58">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H58" s="1">
         <v>1151441.04</v>
       </c>
       <c r="I58" s="1">
-        <v>-79097.46</v>
+        <v>-76542.57</v>
       </c>
       <c r="J58" s="1">
-        <v>-6.8694320640161</v>
+        <v>-6.6475457570976</v>
       </c>
       <c r="K58">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="L58" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="M58" s="1">
-        <v>1072343.58</v>
+        <v>1074898.47</v>
       </c>
       <c r="N58" s="1">
-        <v>1073375.18</v>
+        <v>1077358.7</v>
       </c>
       <c r="O58" s="1">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B59" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="C59" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>113.792</v>
+        <v>117.135</v>
       </c>
       <c r="E59" s="1">
         <v>103.5</v>
       </c>
       <c r="F59" t="s">
         <v>34</v>
       </c>
       <c r="G59">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H59" s="1">
         <v>1035828.66</v>
       </c>
       <c r="I59" s="1">
-        <v>-41491.02</v>
+        <v>-23688.33</v>
       </c>
       <c r="J59" s="1">
-        <v>-4.005587178868</v>
+        <v>-2.2868965606725</v>
       </c>
       <c r="K59">
-        <v>0.15</v>
+        <v>0.28</v>
       </c>
       <c r="L59" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="M59" s="1">
-        <v>994337.64</v>
+        <v>1012140.33</v>
       </c>
       <c r="N59" s="1">
-        <v>995866.83</v>
+        <v>1014948.59</v>
       </c>
       <c r="O59" s="1">
         <v>0.67</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="B60" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="C60" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>109.682</v>
+        <v>110.548</v>
       </c>
       <c r="E60" s="1">
         <v>107.4925</v>
       </c>
       <c r="F60" t="s">
         <v>34</v>
       </c>
       <c r="G60">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H60" s="1">
         <v>1374936.05</v>
       </c>
       <c r="I60" s="1">
-        <v>62699.4</v>
+        <v>57899.0</v>
       </c>
       <c r="J60" s="1">
-        <v>4.5601684529255</v>
+        <v>4.2110322149165</v>
       </c>
       <c r="K60">
-        <v>0.4</v>
+        <v>0.57</v>
       </c>
       <c r="L60" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="M60" s="1">
-        <v>1437635.45</v>
+        <v>1432835.05</v>
       </c>
       <c r="N60" s="1">
-        <v>1443706.68</v>
+        <v>1441322.84</v>
       </c>
       <c r="O60" s="1">
-        <v>0.97</v>
+        <v>0.95</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B61" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="C61" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>102.8775</v>
+        <v>100.412</v>
       </c>
       <c r="E61" s="1">
         <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>34</v>
       </c>
       <c r="G61">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H61" s="1">
         <v>2314386.22</v>
       </c>
       <c r="I61" s="1">
-        <v>-66974.91</v>
+        <v>-145285.73</v>
       </c>
       <c r="J61" s="1">
-        <v>-2.8938519172483</v>
+        <v>-6.2775058347867</v>
       </c>
       <c r="K61">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="L61" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="M61" s="1">
-        <v>2247411.31</v>
+        <v>2169100.49</v>
       </c>
       <c r="N61" s="1">
-        <v>2249049.72</v>
+        <v>2172160.78</v>
       </c>
       <c r="O61" s="1">
-        <v>1.51</v>
+        <v>1.43</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="B62" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="C62" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>110.125</v>
+        <v>110.188</v>
       </c>
       <c r="E62" s="1">
         <v>111.6684</v>
       </c>
       <c r="F62" t="s">
         <v>34</v>
       </c>
       <c r="G62">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H62" s="1">
         <v>1937510.2</v>
       </c>
       <c r="I62" s="1">
-        <v>-12920.9</v>
+        <v>-33284.85</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.66688165048112</v>
+        <v>-1.7179186979248</v>
       </c>
       <c r="K62">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="L62" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="M62" s="1">
-        <v>1924589.3</v>
+        <v>1904225.35</v>
       </c>
       <c r="N62" s="1">
-        <v>1925827.22</v>
+        <v>1905737.49</v>
       </c>
       <c r="O62" s="1">
-        <v>1.29</v>
+        <v>1.26</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="B63" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="C63" s="1">
         <v>700000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>95.2535</v>
+        <v>93.33</v>
       </c>
       <c r="E63" s="1">
         <v>100.0</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>700000.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-33225.5</v>
+        <v>-46690.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-4.7465</v>
+        <v>-6.67</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>666774.5</v>
+        <v>653310.0</v>
       </c>
       <c r="N63" s="1">
-        <v>666774.5</v>
+        <v>653310.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B64" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C64" s="1">
-        <v>1200000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>139.085</v>
+        <v>102.293</v>
       </c>
       <c r="E64" s="1">
-        <v>112.1426</v>
+        <v>101.92972973</v>
       </c>
       <c r="F64" t="s">
         <v>34</v>
       </c>
       <c r="G64">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H64" s="1">
-        <v>1285670.4</v>
+        <v>3275917.48</v>
       </c>
       <c r="I64" s="1">
-        <v>172753.23</v>
+        <v>-5511.37</v>
       </c>
       <c r="J64" s="1">
-        <v>13.436820976823</v>
+        <v>-0.16823897529922</v>
       </c>
       <c r="K64">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="L64" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="M64" s="1">
-        <v>1458423.63</v>
+        <v>3270406.11</v>
       </c>
       <c r="N64" s="1">
-        <v>1459472.21</v>
+        <v>3272293.29</v>
       </c>
       <c r="O64" s="1">
-        <v>0.98</v>
+        <v>2.16</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="B65" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="C65" s="1">
-        <v>360000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>103.208</v>
+        <v>139.837</v>
       </c>
       <c r="E65" s="1">
-        <v>103.625</v>
+        <v>112.1426</v>
       </c>
       <c r="F65" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="G65">
-        <v>182.61</v>
+        <v>1.16</v>
       </c>
       <c r="H65" s="1">
-        <v>2026522.28</v>
+        <v>1285670.4</v>
       </c>
       <c r="I65" s="1">
-        <v>8177.53</v>
+        <v>164294.17</v>
       </c>
       <c r="J65" s="1">
-        <v>0.4035252945751</v>
+        <v>12.778871629929</v>
       </c>
       <c r="K65">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.26</v>
+      </c>
+      <c r="L65" t="s">
+        <v>193</v>
       </c>
       <c r="M65" s="1">
-        <v>2034699.81</v>
+        <v>1449964.57</v>
       </c>
       <c r="N65" s="1">
-        <v>2034699.81</v>
+        <v>1453075.26</v>
       </c>
       <c r="O65" s="1">
-        <v>1.37</v>
+        <v>0.96</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B66" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="C66" s="1">
         <v>360000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>103.688</v>
+        <v>102.605</v>
       </c>
       <c r="E66" s="1">
-        <v>103.7</v>
+        <v>103.625</v>
       </c>
       <c r="F66" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G66">
-        <v>182.61</v>
+        <v>185.13</v>
       </c>
       <c r="H66" s="1">
-        <v>2027985.14</v>
+        <v>2026522.28</v>
       </c>
       <c r="I66" s="1">
-        <v>16177.65</v>
+        <v>-31259.56</v>
       </c>
       <c r="J66" s="1">
-        <v>0.79772034227036</v>
+        <v>-1.5425223945724</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2044162.79</v>
+        <v>1995262.72</v>
       </c>
       <c r="N66" s="1">
-        <v>2044162.79</v>
+        <v>1995262.72</v>
       </c>
       <c r="O66" s="1">
-        <v>1.37</v>
+        <v>1.32</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B67" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="C67" s="1">
-        <v>1600000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>97.076</v>
+        <v>103.2295</v>
       </c>
       <c r="E67" s="1">
-        <v>97.3197</v>
+        <v>103.7</v>
       </c>
       <c r="F67" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G67">
-        <v>1.14</v>
+        <v>185.13</v>
       </c>
       <c r="H67" s="1">
-        <v>1446595.32</v>
+        <v>2027985.14</v>
       </c>
       <c r="I67" s="1">
-        <v>-89363.58</v>
+        <v>-20578.35</v>
       </c>
       <c r="J67" s="1">
-        <v>-6.177510653083</v>
+        <v>-1.0147189737298</v>
       </c>
       <c r="K67">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L67">
-        <v>233.02</v>
+        <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1357231.74</v>
+        <v>2007406.79</v>
       </c>
       <c r="N67" s="1">
-        <v>1357464.76</v>
+        <v>2007406.79</v>
       </c>
       <c r="O67" s="1">
-        <v>0.91</v>
+        <v>1.33</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B68" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="C68" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>131.481</v>
+        <v>98.763</v>
       </c>
       <c r="E68" s="1">
-        <v>97.224375</v>
+        <v>97.3197</v>
       </c>
       <c r="F68" t="s">
         <v>34</v>
       </c>
       <c r="G68">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H68" s="1">
-        <v>1435796.18</v>
+        <v>1446595.32</v>
       </c>
       <c r="I68" s="1">
-        <v>402456.18</v>
+        <v>-81168.89</v>
       </c>
       <c r="J68" s="1">
-        <v>28.030174867856</v>
+        <v>-5.6110294895742</v>
       </c>
       <c r="K68">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>0.04</v>
+      </c>
+      <c r="L68">
+        <v>691.26</v>
       </c>
       <c r="M68" s="1">
-        <v>1838252.36</v>
+        <v>1365426.43</v>
       </c>
       <c r="N68" s="1">
-        <v>1843883.64</v>
+        <v>1366117.69</v>
       </c>
       <c r="O68" s="1">
-        <v>1.24</v>
+        <v>0.9</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="B69" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="C69" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.918</v>
+        <v>131.311</v>
       </c>
       <c r="E69" s="1">
-        <v>105.271</v>
+        <v>97.224375</v>
       </c>
       <c r="F69" t="s">
         <v>34</v>
       </c>
       <c r="G69">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="1">
-        <v>1564786.32</v>
+        <v>1435796.18</v>
       </c>
       <c r="I69" s="1">
-        <v>-167820.23</v>
+        <v>379615.55</v>
       </c>
       <c r="J69" s="1">
-        <v>-10.724801709667</v>
+        <v>26.439375956551</v>
       </c>
       <c r="K69">
-        <v>0.08</v>
+        <v>0.49</v>
       </c>
       <c r="L69" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="M69" s="1">
-        <v>1396966.09</v>
+        <v>1815411.73</v>
       </c>
       <c r="N69" s="1">
-        <v>1398189.44</v>
+        <v>1823284.46</v>
       </c>
       <c r="O69" s="1">
-        <v>0.94</v>
+        <v>1.2</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="B70" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C70" s="1">
-        <v>22000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>122.0535</v>
+        <v>99.975</v>
       </c>
       <c r="E70" s="1">
-        <v>100.95</v>
+        <v>105.271</v>
       </c>
       <c r="F70" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G70">
-        <v>8.96</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="1">
-        <v>2475767.93</v>
+        <v>1564786.32</v>
       </c>
       <c r="I70" s="1">
-        <v>521850.88</v>
+        <v>-182603.66</v>
       </c>
       <c r="J70" s="1">
-        <v>21.078343962554</v>
+        <v>-11.66955881874</v>
       </c>
       <c r="K70">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.23</v>
+      </c>
+      <c r="L70" t="s">
+        <v>205</v>
       </c>
       <c r="M70" s="1">
-        <v>2997618.81</v>
+        <v>1382182.66</v>
       </c>
       <c r="N70" s="1">
-        <v>2997618.81</v>
+        <v>1385811.8</v>
       </c>
       <c r="O70" s="1">
-        <v>2.01</v>
+        <v>0.92</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B71" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C71" s="1">
-        <v>2000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>102.898</v>
+        <v>118.6415</v>
       </c>
       <c r="E71" s="1">
-        <v>113.5</v>
+        <v>100.95</v>
       </c>
       <c r="F71" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G71">
-        <v>1.14</v>
+        <v>9.07</v>
       </c>
       <c r="H71" s="1">
-        <v>1939839.34</v>
+        <v>2475767.93</v>
       </c>
       <c r="I71" s="1">
-        <v>-141552.03</v>
+        <v>402229.03</v>
       </c>
       <c r="J71" s="1">
-        <v>-7.2971006970093</v>
+        <v>16.246637058587</v>
       </c>
       <c r="K71">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L71">
-        <v>873.82</v>
+        <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1798287.31</v>
+        <v>2877996.96</v>
       </c>
       <c r="N71" s="1">
-        <v>1799161.13</v>
+        <v>2877996.96</v>
       </c>
       <c r="O71" s="1">
-        <v>1.21</v>
+        <v>1.9</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B72" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C72" s="1">
-        <v>1600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>102.577</v>
+        <v>101.4245</v>
       </c>
       <c r="E72" s="1">
-        <v>100.25</v>
+        <v>113.5</v>
       </c>
       <c r="F72" t="s">
         <v>34</v>
       </c>
       <c r="G72">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H72" s="1">
-        <v>1452503.85</v>
+        <v>1939839.34</v>
       </c>
       <c r="I72" s="1">
-        <v>-18361.94</v>
+        <v>-187061.33</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.2641577507695</v>
+        <v>-9.643135188711</v>
       </c>
       <c r="K72">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.16</v>
+      </c>
+      <c r="L72" t="s">
+        <v>210</v>
       </c>
       <c r="M72" s="1">
-        <v>1434141.91</v>
+        <v>1752778.01</v>
       </c>
       <c r="N72" s="1">
-        <v>1434141.91</v>
+        <v>1755946.31</v>
       </c>
       <c r="O72" s="1">
-        <v>0.96</v>
+        <v>1.16</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="B73" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C73" s="1">
-        <v>190000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>248.864</v>
+        <v>101.321</v>
       </c>
       <c r="E73" s="1">
-        <v>102.5</v>
+        <v>100.25</v>
       </c>
       <c r="F73" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="G73">
-        <v>182.61</v>
+        <v>1.16</v>
       </c>
       <c r="H73" s="1">
-        <v>1176028.7</v>
+        <v>1452503.85</v>
       </c>
       <c r="I73" s="1">
-        <v>1413377.36</v>
+        <v>-51712.35</v>
       </c>
       <c r="J73" s="1">
-        <v>120.18221664148</v>
+        <v>-3.5602212001022</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>2589406.06</v>
+        <v>1400791.5</v>
       </c>
       <c r="N73" s="1">
-        <v>2589406.06</v>
+        <v>1400791.5</v>
       </c>
       <c r="O73" s="1">
-        <v>1.74</v>
+        <v>0.93</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B74" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C74" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.977</v>
+        <v>98.126</v>
       </c>
       <c r="E74" s="1">
         <v>105.15</v>
       </c>
       <c r="F74" t="s">
         <v>34</v>
       </c>
       <c r="G74">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H74" s="1">
         <v>1714402.17</v>
       </c>
       <c r="I74" s="1">
-        <v>-157616.08</v>
+        <v>-188204.98</v>
       </c>
       <c r="J74" s="1">
-        <v>-9.193646785923</v>
+        <v>-10.977878078631</v>
       </c>
       <c r="K74">
-        <v>1.78</v>
+        <v>0.22</v>
       </c>
       <c r="L74" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="M74" s="1">
-        <v>1556786.09</v>
+        <v>1526197.19</v>
       </c>
       <c r="N74" s="1">
-        <v>1588866.22</v>
+        <v>1530117.95</v>
       </c>
       <c r="O74" s="1">
-        <v>1.07</v>
+        <v>1.01</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="B75" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="C75" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>89.524</v>
+        <v>87.91</v>
       </c>
       <c r="E75" s="1">
         <v>104.4789</v>
       </c>
       <c r="F75" t="s">
         <v>34</v>
       </c>
       <c r="G75">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H75" s="1">
         <v>1608329.94</v>
       </c>
       <c r="I75" s="1">
-        <v>-200227.88</v>
+        <v>-241026.73</v>
       </c>
       <c r="J75" s="1">
-        <v>-12.449428131643</v>
+        <v>-14.986149545907</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1408102.06</v>
+        <v>1367303.21</v>
       </c>
       <c r="N75" s="1">
-        <v>1408102.06</v>
+        <v>1367303.21</v>
       </c>
       <c r="O75" s="1">
-        <v>0.95</v>
+        <v>0.9</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="B76" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="C76" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>199.9645</v>
+        <v>233.0815</v>
       </c>
       <c r="E76" s="1">
         <v>105.6</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>1267200.0</v>
       </c>
       <c r="I76" s="1">
-        <v>1132374.0</v>
+        <v>1529778.0</v>
       </c>
       <c r="J76" s="1">
-        <v>89.360321969697</v>
+        <v>120.72111742424</v>
       </c>
       <c r="K76">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>187.5</v>
+        <v>0.21</v>
+      </c>
+      <c r="L76" t="s">
+        <v>220</v>
       </c>
       <c r="M76" s="1">
-        <v>2399574.0</v>
+        <v>2796978.0</v>
       </c>
       <c r="N76" s="1">
-        <v>2399761.5</v>
+        <v>2799509.25</v>
       </c>
       <c r="O76" s="1">
-        <v>1.61</v>
+        <v>1.85</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>221</v>
+      </c>
+      <c r="B77" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="C77" s="1">
         <v>500000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>107.732</v>
+        <v>105.107</v>
       </c>
       <c r="E77" s="1">
         <v>109.28</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>546400.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-7740.0</v>
+        <v>-20865.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.4165446559297</v>
+        <v>-3.8186310395315</v>
       </c>
       <c r="K77">
-        <v>0.33</v>
+        <v>0.45</v>
       </c>
       <c r="L77" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="M77" s="1">
-        <v>538660.0</v>
+        <v>525535.0</v>
       </c>
       <c r="N77" s="1">
-        <v>540329.52</v>
+        <v>527761.03</v>
       </c>
       <c r="O77" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>224</v>
+      </c>
+      <c r="B78" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="C78" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>130.2475</v>
+        <v>125.6295</v>
       </c>
       <c r="E78" s="1">
         <v>124.766</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>1247660.0</v>
       </c>
       <c r="I78" s="1">
-        <v>54815.0</v>
+        <v>8635.0</v>
       </c>
       <c r="J78" s="1">
-        <v>4.3934244906465</v>
+        <v>0.69209560296876</v>
       </c>
       <c r="K78">
-        <v>0.58</v>
+        <v>0.71</v>
       </c>
       <c r="L78" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="M78" s="1">
-        <v>1302475.0</v>
+        <v>1256295.0</v>
       </c>
       <c r="N78" s="1">
-        <v>1308243.51</v>
+        <v>1263424.01</v>
       </c>
       <c r="O78" s="1">
-        <v>0.88</v>
+        <v>0.83</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>227</v>
+      </c>
+      <c r="B79" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="C79" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>101.2335</v>
+        <v>101.1105</v>
       </c>
       <c r="E79" s="1">
         <v>100.0</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>1400000.0</v>
       </c>
       <c r="I79" s="1">
-        <v>17269.0</v>
+        <v>15547.0</v>
       </c>
       <c r="J79" s="1">
-        <v>1.2335</v>
+        <v>1.1105</v>
       </c>
       <c r="K79">
-        <v>0.28</v>
+        <v>0.4</v>
       </c>
       <c r="L79" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="M79" s="1">
-        <v>1417269.0</v>
+        <v>1415547.0</v>
       </c>
       <c r="N79" s="1">
-        <v>1421194.41</v>
+        <v>1421164.4</v>
       </c>
       <c r="O79" s="1">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>230</v>
+      </c>
+      <c r="B80" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="C80" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>238.821</v>
+        <v>235.58</v>
       </c>
       <c r="E80" s="1">
         <v>99.14</v>
       </c>
       <c r="F80" t="s">
         <v>34</v>
       </c>
       <c r="G80">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H80" s="1">
         <v>1114660.8</v>
       </c>
       <c r="I80" s="1">
-        <v>1389578.98</v>
+        <v>1328059.33</v>
       </c>
       <c r="J80" s="1">
-        <v>124.66384213027</v>
+        <v>119.14470572572</v>
       </c>
       <c r="K80">
-        <v>1.07</v>
+        <v>1.31</v>
       </c>
       <c r="L80" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="M80" s="1">
-        <v>2504239.78</v>
+        <v>2442720.13</v>
       </c>
       <c r="N80" s="1">
-        <v>2517059.8</v>
+        <v>2458415.61</v>
       </c>
       <c r="O80" s="1">
-        <v>1.69</v>
+        <v>1.62</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>233</v>
+      </c>
+      <c r="B81" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="C81" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>101.736</v>
+        <v>103.8355</v>
       </c>
       <c r="E81" s="1">
         <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>34</v>
       </c>
       <c r="G81">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H81" s="1">
         <v>1438008.36</v>
       </c>
       <c r="I81" s="1">
-        <v>-15624.58</v>
+        <v>-2453.19</v>
       </c>
       <c r="J81" s="1">
-        <v>-1.0865430573714</v>
+        <v>-0.17059636565673</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1422383.78</v>
+        <v>1435555.17</v>
       </c>
       <c r="N81" s="1">
-        <v>1422383.78</v>
+        <v>1435555.17</v>
       </c>
       <c r="O81" s="1">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>235</v>
+      </c>
+      <c r="B82" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="C82" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>104.612</v>
+        <v>104.288</v>
       </c>
       <c r="E82" s="1">
         <v>103.0</v>
       </c>
       <c r="F82" t="s">
         <v>34</v>
       </c>
       <c r="G82">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H82" s="1">
         <v>2842604.57</v>
       </c>
       <c r="I82" s="1">
-        <v>82582.43</v>
+        <v>41017.65</v>
       </c>
       <c r="J82" s="1">
-        <v>2.9051677068119</v>
+        <v>1.4429601089398</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>2925187.0</v>
+        <v>2883622.22</v>
       </c>
       <c r="N82" s="1">
-        <v>2925187.0</v>
+        <v>2883622.22</v>
       </c>
       <c r="O82" s="1">
-        <v>1.97</v>
+        <v>1.9</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>237</v>
+      </c>
+      <c r="B83" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="C83" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>105.077</v>
+        <v>100.7055</v>
       </c>
       <c r="E83" s="1">
         <v>102.55357143</v>
       </c>
       <c r="F83" t="s">
         <v>34</v>
       </c>
       <c r="G83">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H83" s="1">
         <v>1372732.18</v>
       </c>
       <c r="I83" s="1">
-        <v>-87274.3</v>
+        <v>-154485.4</v>
       </c>
       <c r="J83" s="1">
-        <v>-6.3577077358236</v>
+        <v>-11.253863080561</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1285457.88</v>
+        <v>1218246.78</v>
       </c>
       <c r="N83" s="1">
-        <v>1285457.88</v>
+        <v>1218246.78</v>
       </c>
       <c r="O83" s="1">
-        <v>0.86</v>
+        <v>0.8</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>239</v>
+      </c>
+      <c r="B84" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="C84" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>108.039</v>
+        <v>106.217</v>
       </c>
       <c r="E84" s="1">
         <v>104.74</v>
       </c>
       <c r="F84" t="s">
         <v>34</v>
       </c>
       <c r="G84">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H84" s="1">
         <v>1258952.43</v>
       </c>
       <c r="I84" s="1">
-        <v>-31665.64</v>
+        <v>-65812.36</v>
       </c>
       <c r="J84" s="1">
-        <v>-2.5152372119414</v>
+        <v>-5.2275493840542</v>
       </c>
       <c r="K84">
-        <v>0.15</v>
+        <v>0.28</v>
       </c>
       <c r="L84" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="M84" s="1">
-        <v>1227286.79</v>
+        <v>1193140.07</v>
       </c>
       <c r="N84" s="1">
-        <v>1229274.73</v>
+        <v>1196790.81</v>
       </c>
       <c r="O84" s="1">
-        <v>0.83</v>
+        <v>0.79</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>242</v>
+      </c>
+      <c r="B85" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="C85" s="1">
         <v>180000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>107.4685</v>
+        <v>109.1215</v>
       </c>
       <c r="E85" s="1">
         <v>102.64666667</v>
       </c>
       <c r="F85" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G85">
-        <v>182.61</v>
+        <v>185.13</v>
       </c>
       <c r="H85" s="1">
         <v>1220823.45</v>
       </c>
       <c r="I85" s="1">
-        <v>-161476.62</v>
+        <v>-159831.97</v>
       </c>
       <c r="J85" s="1">
-        <v>-13.226860935543</v>
+        <v>-13.092144486576</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1059346.83</v>
+        <v>1060991.48</v>
       </c>
       <c r="N85" s="1">
-        <v>1059346.83</v>
+        <v>1060991.48</v>
       </c>
       <c r="O85" s="1">
-        <v>0.71</v>
+        <v>0.7</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>244</v>
+      </c>
+      <c r="B86" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="C86" s="1">
         <v>2600000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>93.15</v>
+        <v>92.117</v>
       </c>
       <c r="E86" s="1">
         <v>99.90307692</v>
       </c>
       <c r="F86" t="s">
         <v>34</v>
       </c>
       <c r="G86">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H86" s="1">
         <v>2345717.95</v>
       </c>
       <c r="I86" s="1">
-        <v>-229412.46</v>
+        <v>-276209.61</v>
       </c>
       <c r="J86" s="1">
-        <v>-9.780053053693</v>
+        <v>-11.7750563319</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>2116305.49</v>
+        <v>2069508.34</v>
       </c>
       <c r="N86" s="1">
-        <v>2116305.49</v>
+        <v>2069508.34</v>
       </c>
       <c r="O86" s="1">
-        <v>1.42</v>
+        <v>1.37</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>246</v>
+      </c>
+      <c r="B87" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="C87" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.494</v>
+        <v>97.911</v>
       </c>
       <c r="E87" s="1">
         <v>115.9281</v>
       </c>
       <c r="F87" t="s">
         <v>34</v>
       </c>
       <c r="G87">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H87" s="1">
         <v>1391813.22</v>
       </c>
       <c r="I87" s="1">
-        <v>-186888.37</v>
+        <v>-207371.85</v>
       </c>
       <c r="J87" s="1">
-        <v>-13.427690390813</v>
+        <v>-14.899402234446</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1204924.85</v>
+        <v>1184441.37</v>
       </c>
       <c r="N87" s="1">
-        <v>1204924.85</v>
+        <v>1184441.37</v>
       </c>
       <c r="O87" s="1">
-        <v>0.81</v>
+        <v>0.78</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>248</v>
+      </c>
+      <c r="B88" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="C88" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>69.876</v>
+        <v>72.471</v>
       </c>
       <c r="E88" s="1">
         <v>125.8419</v>
       </c>
       <c r="F88" t="s">
         <v>34</v>
       </c>
       <c r="G88">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H88" s="1">
         <v>1195182.95</v>
       </c>
       <c r="I88" s="1">
-        <v>-523533.18</v>
+        <v>-506354.64</v>
       </c>
       <c r="J88" s="1">
-        <v>-43.803601783309</v>
+        <v>-42.36628710274</v>
       </c>
       <c r="K88">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="L88" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="M88" s="1">
-        <v>671649.77</v>
+        <v>688828.31</v>
       </c>
       <c r="N88" s="1">
-        <v>674800.38</v>
+        <v>692577.46</v>
       </c>
       <c r="O88" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>251</v>
+      </c>
+      <c r="B89" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="C89" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>166.661</v>
+        <v>161.76</v>
       </c>
       <c r="E89" s="1">
         <v>115.979</v>
       </c>
       <c r="F89" t="s">
         <v>34</v>
       </c>
       <c r="G89">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H89" s="1">
         <v>1464249.25</v>
       </c>
       <c r="I89" s="1">
-        <v>574595.56</v>
+        <v>492581.3</v>
       </c>
       <c r="J89" s="1">
-        <v>39.24164960303</v>
+        <v>33.640536267989</v>
       </c>
       <c r="K89">
-        <v>0.44</v>
+        <v>0.62</v>
       </c>
       <c r="L89" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="M89" s="1">
-        <v>2038844.81</v>
+        <v>1956830.55</v>
       </c>
       <c r="N89" s="1">
-        <v>2045004.03</v>
+        <v>1965441.35</v>
       </c>
       <c r="O89" s="1">
-        <v>1.37</v>
+        <v>1.3</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>254</v>
+      </c>
+      <c r="B90" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="C90" s="1">
         <v>200000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>91.17</v>
+        <v>87.693</v>
       </c>
       <c r="E90" s="1">
         <v>100.25</v>
       </c>
       <c r="F90" t="s">
         <v>34</v>
       </c>
       <c r="G90">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H90" s="1">
         <v>171705.06</v>
       </c>
       <c r="I90" s="1">
-        <v>-12372.66</v>
+        <v>-20157.49</v>
       </c>
       <c r="J90" s="1">
-        <v>-7.2057631848473</v>
+        <v>-11.739601616866</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>159332.4</v>
+        <v>151547.57</v>
       </c>
       <c r="N90" s="1">
-        <v>159332.4</v>
+        <v>151547.57</v>
       </c>
       <c r="O90" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>256</v>
+      </c>
+      <c r="B91" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="C91" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.701</v>
+        <v>100.02</v>
       </c>
       <c r="E91" s="1">
         <v>107.10142857</v>
       </c>
       <c r="F91" t="s">
         <v>34</v>
       </c>
       <c r="G91">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H91" s="1">
         <v>1390330.62</v>
       </c>
       <c r="I91" s="1">
-        <v>-158406.47</v>
+        <v>-180376.42</v>
       </c>
       <c r="J91" s="1">
-        <v>-11.393438921744</v>
+        <v>-12.973635004888</v>
       </c>
       <c r="K91">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>917.51</v>
+        <v>0.32</v>
+      </c>
+      <c r="L91" t="s">
+        <v>84</v>
       </c>
       <c r="M91" s="1">
-        <v>1231924.15</v>
+        <v>1209954.2</v>
       </c>
       <c r="N91" s="1">
-        <v>1232841.66</v>
+        <v>1214490.62</v>
       </c>
       <c r="O91" s="1">
-        <v>0.83</v>
+        <v>0.8</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>258</v>
+      </c>
+      <c r="B92" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="C92" s="1">
         <v>1114000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>93.0875</v>
+        <v>91.3855</v>
       </c>
       <c r="E92" s="1">
         <v>100.0</v>
       </c>
       <c r="F92" t="s">
         <v>34</v>
       </c>
       <c r="G92">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H92" s="1">
         <v>1023897.06</v>
       </c>
       <c r="I92" s="1">
-        <v>-117749.95</v>
+        <v>-144233.64</v>
       </c>
       <c r="J92" s="1">
-        <v>-11.500174636696</v>
+        <v>-14.086732508051</v>
       </c>
       <c r="K92">
-        <v>0.36</v>
+        <v>0.45</v>
       </c>
       <c r="L92" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="M92" s="1">
-        <v>906147.11</v>
+        <v>879663.42</v>
       </c>
       <c r="N92" s="1">
-        <v>910145.63</v>
+        <v>884660.17</v>
       </c>
       <c r="O92" s="1">
-        <v>0.61</v>
+        <v>0.58</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>261</v>
+      </c>
+      <c r="B93" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="C93" s="1">
         <v>130.0</v>
       </c>
       <c r="D93" s="1">
-        <v>14.03</v>
+        <v>7.6</v>
       </c>
       <c r="E93" s="1">
         <v>25.0081</v>
       </c>
       <c r="F93" t="s">
         <v>34</v>
       </c>
       <c r="G93">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H93" s="1">
         <v>275244.72</v>
       </c>
       <c r="I93" s="1">
-        <v>-115868.63</v>
+        <v>-189873.6</v>
       </c>
       <c r="J93" s="1">
-        <v>-42.096585903628</v>
+        <v>-68.983557613748</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>159376.09</v>
+        <v>85371.12</v>
       </c>
       <c r="N93" s="1">
-        <v>159376.09</v>
+        <v>85371.12</v>
       </c>
       <c r="O93" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>263</v>
+      </c>
+      <c r="B94" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="C94" s="1">
         <v>125.0</v>
       </c>
       <c r="D94" s="1">
-        <v>7.53</v>
+        <v>7.47</v>
       </c>
       <c r="E94" s="1">
         <v>32.5933</v>
       </c>
       <c r="F94" t="s">
         <v>34</v>
       </c>
       <c r="G94">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H94" s="1">
         <v>361232.66</v>
       </c>
       <c r="I94" s="1">
-        <v>-278984.32</v>
+        <v>-280549.17</v>
       </c>
       <c r="J94" s="1">
-        <v>-77.231200523231</v>
+        <v>-77.664397787288</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>82248.34</v>
+        <v>80683.49</v>
       </c>
       <c r="N94" s="1">
-        <v>82248.34</v>
+        <v>80683.49</v>
       </c>
       <c r="O94" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>265</v>
+      </c>
+      <c r="B95" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="C95" s="1">
         <v>46.0</v>
       </c>
       <c r="D95" s="1">
-        <v>216.37</v>
+        <v>365.25</v>
       </c>
       <c r="E95" s="1">
         <v>180.0</v>
       </c>
       <c r="F95" t="s">
         <v>34</v>
       </c>
       <c r="G95">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H95" s="1">
         <v>701011.73</v>
       </c>
       <c r="I95" s="1">
-        <v>168703.4</v>
+        <v>750772.6</v>
       </c>
       <c r="J95" s="1">
-        <v>24.065702866341</v>
+        <v>107.09843614172</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>869715.13</v>
+        <v>1451784.33</v>
       </c>
       <c r="N95" s="1">
-        <v>869715.13</v>
+        <v>1451784.33</v>
       </c>
       <c r="O95" s="1">
-        <v>0.58</v>
+        <v>0.96</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>