--- v3 (2026-07-07)
+++ v4 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0336374540</t>
   </si>
   <si>
@@ -154,711 +154,777 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CA784730103N</t>
   </si>
   <si>
     <t>SSR MINING INC</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01737420</t>
-[...2 lines deleted...]
-    <t>EUR/HKD 21/05/26</t>
+    <t>OACT02010443</t>
+  </si>
+  <si>
+    <t>EUR/HKD 09/07/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>OVCT01737459</t>
-[...2 lines deleted...]
-    <t>EUR/JPY 21/05/26</t>
+    <t>-3 309.38</t>
+  </si>
+  <si>
+    <t>OVCT01762318</t>
+  </si>
+  <si>
+    <t>EUR/HKD 17/09/26</t>
+  </si>
+  <si>
+    <t>OVCT01751631</t>
+  </si>
+  <si>
+    <t>EUR/JPY 09/07/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>8 537.00</t>
-[...23 lines deleted...]
-    <t>1 320.12</t>
+    <t>18 219.00</t>
+  </si>
+  <si>
+    <t>OVCT01762322</t>
+  </si>
+  <si>
+    <t>EUR/JPY 17/09/26</t>
+  </si>
+  <si>
+    <t>OVCT01751630</t>
+  </si>
+  <si>
+    <t>EUR/SEK 09/07/26</t>
+  </si>
+  <si>
+    <t>OVCT01762319</t>
+  </si>
+  <si>
+    <t>EUR/SEK 17/09/26</t>
+  </si>
+  <si>
+    <t>OVCT01751628</t>
+  </si>
+  <si>
+    <t>EUR/USD 09/07/26</t>
+  </si>
+  <si>
+    <t>-218 816.40</t>
+  </si>
+  <si>
+    <t>OVCT01762390</t>
+  </si>
+  <si>
+    <t>EUR/USD 17/09/26</t>
+  </si>
+  <si>
+    <t>US007973AF76</t>
+  </si>
+  <si>
+    <t>ADVANCED ENERGY INDUSTRIES INC Z 15/05/2031</t>
   </si>
   <si>
     <t>XS3304376851</t>
   </si>
   <si>
     <t>ADVANTEST CORPORATION Z 28/03/2031</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>2 540.27</t>
+    <t>6 329.86</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
-    <t>2 387.02</t>
+    <t>6 597.94</t>
   </si>
   <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
-    <t>5 443.71</t>
+    <t>1 574.32</t>
   </si>
   <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
-    <t>4 536.42</t>
-[...8 lines deleted...]
-    <t>25 447.16</t>
+    <t>1 311.93</t>
+  </si>
+  <si>
+    <t>US00217DAG51</t>
+  </si>
+  <si>
+    <t>AST SPACEMOBILE INC 2.25 15/04/2036</t>
+  </si>
+  <si>
+    <t>18 367.08</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>4 820.55</t>
+    <t>7 999.32</t>
+  </si>
+  <si>
+    <t>US15643UAF12</t>
+  </si>
+  <si>
+    <t>CENTRUS ENERGY CORP Z 15/08/2032</t>
+  </si>
+  <si>
+    <t>XS3359531186</t>
+  </si>
+  <si>
+    <t>CHINA HONGQIAO GROUP LIMITED Z 03/05/2027</t>
+  </si>
+  <si>
+    <t>CNY</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
-    <t>US18452BAC46</t>
-[...2 lines deleted...]
-    <t>CLEANSPARK INC Z 15/06/2030</t>
+    <t>US18452BAD29</t>
+  </si>
+  <si>
+    <t>CLEANSPARK INC Z 15/02/2032</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
-    <t>3 881.16</t>
-[...2 lines deleted...]
-    <t>US23248VAC90</t>
+    <t>19 999.71</t>
+  </si>
+  <si>
+    <t>US23248VAD73</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
-    <t>XS2676374239</t>
-[...4 lines deleted...]
-  <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>8 307.77</t>
-[...2 lines deleted...]
-    <t>US25809KAA34</t>
+    <t>3 079.40</t>
+  </si>
+  <si>
+    <t>US25809KAB17</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
   </si>
   <si>
-    <t>1 328.52</t>
+    <t>2 328.68</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>24 852.74</t>
+    <t>35 884.93</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>5 260.27</t>
+    <t>1 561.64</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>9 696.13</t>
+    <t>2 934.78</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>1 180.33</t>
+    <t>19 081.97</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
+    <t>1 142.48</t>
+  </si>
+  <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
-    <t>9 450.88</t>
+    <t>2 733.20</t>
   </si>
   <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
-    <t>2 073.79</t>
+    <t>7 346.83</t>
   </si>
   <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>3 672.34</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
-    <t>1 872.18</t>
+    <t>5 174.85</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
+    <t>8 383.56</t>
+  </si>
+  <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
+    <t>5 830.82</t>
+  </si>
+  <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
+    <t>US465741AQ90</t>
+  </si>
+  <si>
+    <t>ITRON INC 1.375 15/07/2030</t>
+  </si>
+  <si>
+    <t>16 088.20</t>
+  </si>
+  <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
-    <t>2 145.20</t>
+    <t>11 054.26</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
+    <t>2 361.11</t>
+  </si>
+  <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
+    <t>XS3353961116</t>
+  </si>
+  <si>
+    <t>JX ADVANCED METALS CORP Z 03/06/2031</t>
+  </si>
+  <si>
+    <t>XS3353961033</t>
+  </si>
+  <si>
+    <t>JX ADVANCED METALS CORP Z 04/06/2029</t>
+  </si>
+  <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>6 212.37</t>
+    <t>12 793.18</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>9 086.54</t>
-[...8 lines deleted...]
-    <t>2 460.23</t>
+    <t>1 204.92</t>
+  </si>
+  <si>
+    <t>XS3389097646</t>
+  </si>
+  <si>
+    <t>LENOVO GROUP LTD Z 25/06/2033</t>
   </si>
   <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
-    <t>2 808.26</t>
+    <t>7 762.28</t>
   </si>
   <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>8 487.79</t>
+    <t>18 020.88</t>
   </si>
   <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
-    <t>3 060.29</t>
+    <t>8 564.02</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
-    <t>1 512.14</t>
+    <t>XS3250338608</t>
+  </si>
+  <si>
+    <t>MITAC HOLDINGS CORP Z 01/06/2031</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>US63954QAJ58</t>
   </si>
   <si>
     <t>NEBIUS GROUP NV 1.25 15/03/2031</t>
   </si>
   <si>
-    <t>1 887.18</t>
+    <t>5 199.14</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
-    <t>3 110.69</t>
+    <t>11 020.25</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2031</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
+    <t>2 448.94</t>
+  </si>
+  <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>7 872.73</t>
+    <t>16 715.01</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
-    <t>3 629.14</t>
+    <t>12 856.96</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>3 168.30</t>
+    <t>11 953.18</t>
   </si>
   <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
-    <t>3 920.76</t>
-[...2 lines deleted...]
-    <t>US781154AC39</t>
+    <t>20 203.79</t>
+  </si>
+  <si>
+    <t>US781154AD12</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>2 531.25</t>
+    <t>11 062.50</t>
+  </si>
+  <si>
+    <t>FR00140190M5</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC SE 0.25 30/09/2034</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>2 226.03</t>
-[...8 lines deleted...]
-    <t>7 129.01</t>
+    <t>US82982TAA43</t>
+  </si>
+  <si>
+    <t>SITIME CORP Z 15/06/2031</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>5 617.40</t>
+    <t>11 776.24</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>15 695.48</t>
-[...5 lines deleted...]
-    <t>STMICROELECTRONICS NV Z 04/08/2027</t>
+    <t>4 888.30</t>
+  </si>
+  <si>
+    <t>XS3416917709</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV 0.625 23/06/2033</t>
+  </si>
+  <si>
+    <t>XS3416917022</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV Z 23/06/2031</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
-    <t>3 650.74</t>
-[...5 lines deleted...]
-    <t>TOKYU CORP Z 30/09/2030</t>
+    <t>10 090.96</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
-    <t>US90353TAR14</t>
+    <t>US90353TAS96</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
-    <t>3 749.15</t>
+    <t>1 389.68</t>
   </si>
   <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>8 610.80</t>
+    <t>18 282.05</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
   </si>
   <si>
-    <t>4 996.75</t>
+    <t>1 099.51</t>
   </si>
   <si>
     <t>BABA2701CO01</t>
   </si>
   <si>
     <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
-    <t>PANW2606CR01</t>
-[...8 lines deleted...]
-    <t>SEP26 LITE C @ 540.000000</t>
+    <t>LITE2701CO01</t>
+  </si>
+  <si>
+    <t>JAN27 LITE C @ 900.000000</t>
+  </si>
+  <si>
+    <t>PANW2701CO01</t>
+  </si>
+  <si>
+    <t>JAN27 PANW C @ 280.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1167,5019 +1233,5519 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1478411.51</v>
+      </c>
+      <c r="C2">
+        <v>89.64</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>132523147.29</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>132523147.29</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>212500.0</v>
+      </c>
+      <c r="C3">
+        <v>139.17</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>29573106.09</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>29573106.09</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...8 lines deleted...]
-      <c r="E3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C4">
+        <v>132.28</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="E4">
+        <v>13227.6</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>13227.6</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
         <v>100.0</v>
       </c>
-      <c r="D4">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="C5">
+        <v>145.94</v>
+      </c>
+      <c r="D5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="E5">
+        <v>14593.51</v>
+      </c>
+      <c r="F5" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="G5">
+        <v>14593.51</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
         <v>100.0</v>
       </c>
-      <c r="D5">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="C6">
+        <v>142.77</v>
+      </c>
+      <c r="D6" t="s">
         <v>8</v>
       </c>
-      <c r="F5">
-[...2 lines deleted...]
-      <c r="G5" t="s">
+      <c r="E6">
+        <v>14276.6</v>
+      </c>
+      <c r="F6" t="s">
         <v>8</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5" t="s">
+      <c r="G6">
+        <v>14276.6</v>
+      </c>
+      <c r="H6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P95"/>
+  <dimension ref="A1:Z105"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O95" sqref="O95"/>
+      <selection activeCell="N105" sqref="N105"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="1">
+        <v>2321.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>640.46</v>
+      </c>
+      <c r="D2" s="1">
+        <v>501.8005988798</v>
+      </c>
+      <c r="E2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F2">
+        <v>1.14</v>
+      </c>
+      <c r="G2" s="1">
+        <v>1002909.83</v>
+      </c>
+      <c r="H2" s="1">
+        <v>297223.69</v>
+      </c>
+      <c r="I2" s="1">
+        <v>29.636132891429</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1300133.52</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1300133.52</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>32</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="1">
+        <v>7000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>187.0</v>
+      </c>
+      <c r="D3" s="1">
+        <v>101.4678842857</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>710275.19</v>
+      </c>
+      <c r="H3" s="1">
+        <v>598724.81</v>
+      </c>
+      <c r="I3" s="1">
+        <v>84.294766089183</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1309000.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1309000.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="1">
+        <v>747.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>4816.33</v>
+      </c>
+      <c r="D4" s="1">
+        <v>4801.5185542169</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>3586734.36</v>
+      </c>
+      <c r="H4" s="1">
+        <v>11064.15</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.30847419656693</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>3597798.51</v>
+      </c>
+      <c r="M4" s="1">
+        <v>3597798.51</v>
+      </c>
+      <c r="N4" s="1">
+        <v>2.22</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>6255.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>347.2</v>
+      </c>
+      <c r="D5" s="1">
+        <v>251.5653717026</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1573541.4</v>
+      </c>
+      <c r="H5" s="1">
+        <v>598194.6</v>
+      </c>
+      <c r="I5" s="1">
+        <v>38.015815789785</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>2171736.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>2171736.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1">
+        <v>45000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>29.91</v>
+      </c>
+      <c r="D6" s="1">
+        <v>29.0302637778</v>
+      </c>
+      <c r="E6" t="s">
         <v>34</v>
       </c>
-      <c r="G2">
-[...181 lines deleted...]
-      <c r="A6" t="s">
+      <c r="F6">
+        <v>1.14</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1108307.35</v>
+      </c>
+      <c r="H6" s="1">
+        <v>68891.23</v>
+      </c>
+      <c r="I6" s="1">
+        <v>6.2158957982188</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>1177198.58</v>
+      </c>
+      <c r="M6" s="1">
+        <v>1177198.58</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>41</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>340.2</v>
+      </c>
+      <c r="D7" s="1">
+        <v>253.272567</v>
+      </c>
+      <c r="E7" t="s">
+        <v>45</v>
+      </c>
+      <c r="F7">
+        <v>11.05</v>
+      </c>
+      <c r="G7" s="1">
+        <v>897254.69</v>
+      </c>
+      <c r="H7" s="1">
+        <v>333815.17</v>
+      </c>
+      <c r="I7" s="1">
+        <v>37.204059641081</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1231069.86</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1231069.86</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>43</v>
       </c>
-      <c r="B7" t="s">
-[...45 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="1">
+        <v>4982451.21</v>
+      </c>
+      <c r="C8" s="1">
+        <v>0.1115227</v>
+      </c>
+      <c r="D8" s="1">
+        <v>0.1098555742</v>
+      </c>
+      <c r="E8" t="s">
+        <v>48</v>
+      </c>
+      <c r="F8">
+        <v>8.97</v>
+      </c>
+      <c r="G8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-83345.88</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8" t="s">
+        <v>49</v>
+      </c>
+      <c r="L8" s="1">
+        <v>-80036.5</v>
+      </c>
+      <c r="M8" s="1">
+        <v>-83345.88</v>
+      </c>
+      <c r="N8" s="1">
+        <v>-0.06</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>46</v>
       </c>
-      <c r="B8" t="s">
-[...11 lines deleted...]
-      <c r="F8" t="s">
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="1">
+        <v>4903562.17</v>
+      </c>
+      <c r="C9" s="1">
+        <v>0.11147382</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.1115474972</v>
+      </c>
+      <c r="E9" t="s">
         <v>48</v>
       </c>
-      <c r="G8">
-[...8 lines deleted...]
-      <c r="J8" s="1">
+      <c r="F9">
+        <v>8.97</v>
+      </c>
+      <c r="G9" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>3238.81</v>
+      </c>
+      <c r="I9" s="1">
         <v>0</v>
       </c>
-      <c r="K8">
-[...22 lines deleted...]
-      <c r="B9" t="s">
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>3238.8099999996</v>
+      </c>
+      <c r="M9" s="1">
+        <v>3238.8099999996</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>50</v>
       </c>
-      <c r="C9" s="1">
-[...42 lines deleted...]
-    <row r="10" spans="1:16">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>53</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1">
+        <v>10442211.54</v>
+      </c>
+      <c r="C10" s="1">
+        <v>0.00540182</v>
+      </c>
+      <c r="D10" s="1">
+        <v>0.0053831599</v>
+      </c>
+      <c r="E10" t="s">
         <v>54</v>
       </c>
-      <c r="C10" s="1">
-[...8 lines deleted...]
-      <c r="F10" t="s">
+      <c r="F10">
+        <v>185.14</v>
+      </c>
+      <c r="G10" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>29807.69</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10" t="s">
+        <v>55</v>
+      </c>
+      <c r="L10" s="1">
+        <v>11588.69</v>
+      </c>
+      <c r="M10" s="1">
+        <v>29807.69</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="1">
+        <v>10765567.7</v>
+      </c>
+      <c r="C11" s="1">
+        <v>0.00541629</v>
+      </c>
+      <c r="D11" s="1">
+        <v>0.0054169485</v>
+      </c>
+      <c r="E11" t="s">
+        <v>54</v>
+      </c>
+      <c r="F11">
+        <v>185.14</v>
+      </c>
+      <c r="G11" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1316.41</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1316.4100000001</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1316.4100000001</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="1">
+        <v>2007127.16</v>
+      </c>
+      <c r="C12" s="1">
+        <v>0.09046982</v>
+      </c>
+      <c r="D12" s="1">
+        <v>0.09147451</v>
+      </c>
+      <c r="E12" t="s">
         <v>45</v>
       </c>
-      <c r="G10">
-[...8 lines deleted...]
-      <c r="J10" s="1">
+      <c r="F12">
+        <v>11.05</v>
+      </c>
+      <c r="G12" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>22044.77</v>
+      </c>
+      <c r="I12" s="1">
         <v>0</v>
       </c>
-      <c r="K10">
-[...69 lines deleted...]
-      <c r="A12" t="s">
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>779.87</v>
+      </c>
+      <c r="L12" s="1">
+        <v>21264.9</v>
+      </c>
+      <c r="M12" s="1">
+        <v>22044.77</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>58</v>
       </c>
-      <c r="B12" t="s">
-[...45 lines deleted...]
-    <row r="13" spans="1:16">
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>61</v>
       </c>
-      <c r="B13" t="s">
-        <v>62</v>
+      <c r="B13" s="1">
+        <v>1240532.75</v>
       </c>
       <c r="C13" s="1">
-        <v>170000000.0</v>
+        <v>0.09054819</v>
       </c>
       <c r="D13" s="1">
-        <v>106.645</v>
-[...8 lines deleted...]
-        <v>185.13</v>
+        <v>0.0905613926</v>
+      </c>
+      <c r="E13" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13">
+        <v>11.05</v>
+      </c>
+      <c r="G13" s="1">
+        <v>0.0</v>
       </c>
       <c r="H13" s="1">
-        <v>945964.91</v>
+        <v>180.85</v>
       </c>
       <c r="I13" s="1">
-        <v>33341.24</v>
-[...2 lines deleted...]
-        <v>3.5245747117618</v>
+        <v>0</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="L13">
-        <v>0.0</v>
+      <c r="L13" s="1">
+        <v>180.85000000009</v>
       </c>
       <c r="M13" s="1">
-        <v>979306.15</v>
+        <v>180.85000000009</v>
       </c>
       <c r="N13" s="1">
-        <v>979306.15</v>
-[...8 lines deleted...]
-    <row r="14" spans="1:16">
+        <v>0.01</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>63</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1">
+        <v>105254038.05</v>
+      </c>
+      <c r="C14" s="1">
+        <v>0.87455335</v>
+      </c>
+      <c r="D14" s="1">
+        <v>0.8588379579</v>
+      </c>
+      <c r="E14" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14">
+        <v>1.14</v>
+      </c>
+      <c r="G14" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-1925984.25</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14" t="s">
         <v>64</v>
       </c>
-      <c r="C14" s="1">
-[...8 lines deleted...]
-      <c r="F14" t="s">
+      <c r="L14" s="1">
+        <v>-1707167.85</v>
+      </c>
+      <c r="M14" s="1">
+        <v>-1925984.25</v>
+      </c>
+      <c r="N14" s="1">
+        <v>-1.18</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="1">
+        <v>103557346.13</v>
+      </c>
+      <c r="C15" s="1">
+        <v>0.87201897</v>
+      </c>
+      <c r="D15" s="1">
+        <v>0.8726504541</v>
+      </c>
+      <c r="E15" t="s">
         <v>34</v>
       </c>
-      <c r="G14">
-[...31 lines deleted...]
-      <c r="A15" t="s">
+      <c r="F15">
+        <v>1.14</v>
+      </c>
+      <c r="G15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>74937.68</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>74937.679999992</v>
+      </c>
+      <c r="M15" s="1">
+        <v>74937.679999992</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>65</v>
       </c>
-      <c r="B15" t="s">
-[...45 lines deleted...]
-    <row r="16" spans="1:16">
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>68</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>98.887</v>
+      </c>
+      <c r="D16" s="1">
+        <v>101.2855</v>
+      </c>
+      <c r="E16" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16">
+        <v>1.14</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2177901.78</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-15681.11</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-0.72000997216688</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>2162220.67</v>
+      </c>
+      <c r="M16" s="1">
+        <v>2162220.67</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="1">
+        <v>170000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>121.2745</v>
+      </c>
+      <c r="D17" s="1">
+        <v>102.5</v>
+      </c>
+      <c r="E17" t="s">
+        <v>54</v>
+      </c>
+      <c r="F17">
+        <v>185.14</v>
+      </c>
+      <c r="G17" s="1">
+        <v>945964.91</v>
+      </c>
+      <c r="H17" s="1">
+        <v>167625.06</v>
+      </c>
+      <c r="I17" s="1">
+        <v>17.720008240052</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1113589.97</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1113589.97</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>69</v>
       </c>
-      <c r="C16" s="1">
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>95.169</v>
+      </c>
+      <c r="D18" s="1">
+        <v>105.565</v>
+      </c>
+      <c r="E18" t="s">
+        <v>34</v>
+      </c>
+      <c r="F18">
+        <v>1.14</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1625049.17</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-126783.55</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-7.8018285440557</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1498265.62</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1498265.62</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>112.018</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>228342.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>12.018</v>
+      </c>
+      <c r="J19">
+        <v>0.33</v>
+      </c>
+      <c r="K19" t="s">
+        <v>75</v>
+      </c>
+      <c r="L19" s="1">
+        <v>2128342.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>2134671.86</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="1">
         <v>1700000.0</v>
       </c>
-      <c r="D16" s="1">
-[...2 lines deleted...]
-      <c r="E16" s="1">
+      <c r="C20" s="1">
+        <v>117.558</v>
+      </c>
+      <c r="D20" s="1">
         <v>101.11</v>
       </c>
-      <c r="F16" t="s">
+      <c r="E20" t="s">
         <v>34</v>
       </c>
-      <c r="G16">
-[...2 lines deleted...]
-      <c r="H16" s="1">
+      <c r="F20">
+        <v>1.14</v>
+      </c>
+      <c r="G20" s="1">
         <v>1542555.86</v>
       </c>
-      <c r="I16" s="1">
-[...125 lines deleted...]
-      <c r="A19" t="s">
+      <c r="H20" s="1">
+        <v>205365.59</v>
+      </c>
+      <c r="I20" s="1">
+        <v>13.313332458508</v>
+      </c>
+      <c r="J20">
+        <v>0.39</v>
+      </c>
+      <c r="K20" t="s">
+        <v>78</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1747921.45</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1754519.39</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>76</v>
       </c>
-      <c r="B19" t="s">
-[...95 lines deleted...]
-    <row r="21" spans="1:16">
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>80</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>96.29</v>
+      </c>
+      <c r="D21" s="1">
+        <v>99.6476</v>
+      </c>
+      <c r="E21" t="s">
+        <v>34</v>
+      </c>
+      <c r="F21">
+        <v>1.14</v>
+      </c>
+      <c r="G21" s="1">
+        <v>761068.12</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-87328.67</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-11.4744879867</v>
+      </c>
+      <c r="J21">
+        <v>0.2</v>
+      </c>
+      <c r="K21" t="s">
         <v>81</v>
       </c>
-      <c r="C21" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L21" s="1">
+        <v>673739.45</v>
       </c>
       <c r="M21" s="1">
-        <v>1378118.0</v>
+        <v>675313.77</v>
       </c>
       <c r="N21" s="1">
-        <v>1378118.0</v>
-[...8 lines deleted...]
-    <row r="22" spans="1:16">
+        <v>0.42</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>107.945</v>
+      </c>
+      <c r="D22" s="1">
+        <v>101.95</v>
+      </c>
+      <c r="E22" t="s">
+        <v>34</v>
+      </c>
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1834375.42</v>
+      </c>
+      <c r="H22" s="1">
+        <v>53847.78</v>
+      </c>
+      <c r="I22" s="1">
+        <v>2.9354830757599</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1888223.2</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1888223.2</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>82</v>
       </c>
-      <c r="B22" t="s">
-[...45 lines deleted...]
-    <row r="23" spans="1:16">
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>85</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>90.878</v>
+      </c>
+      <c r="D23" s="1">
+        <v>108.766</v>
+      </c>
+      <c r="E23" t="s">
+        <v>48</v>
+      </c>
+      <c r="F23">
+        <v>8.97</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1548084.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-230526.82</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-14.891105392214</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1317557.18</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1317557.18</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>87</v>
+      </c>
+      <c r="B24" s="1">
+        <v>170000000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>119.1975</v>
+      </c>
+      <c r="D24" s="1">
+        <v>121.16835294</v>
+      </c>
+      <c r="E24" t="s">
+        <v>54</v>
+      </c>
+      <c r="F24">
+        <v>185.14</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1309804.52</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-215286.38</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-16.436527490377</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1094518.14</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1094518.14</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>86</v>
       </c>
-      <c r="C23" s="1">
-[...8 lines deleted...]
-      <c r="F23" t="s">
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>97.4445</v>
+      </c>
+      <c r="D25" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-35777.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-2.5555</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1364223.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1364223.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>92.479</v>
+      </c>
+      <c r="D26" s="1">
+        <v>84.3</v>
+      </c>
+      <c r="E26" t="s">
         <v>34</v>
       </c>
-      <c r="G23">
-[...64 lines deleted...]
-      <c r="L24" t="s">
+      <c r="F26">
+        <v>1.14</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1158179.15</v>
+      </c>
+      <c r="H26" s="1">
+        <v>55084.51</v>
+      </c>
+      <c r="I26" s="1">
+        <v>4.7561303447744</v>
+      </c>
+      <c r="J26">
+        <v>0.09</v>
+      </c>
+      <c r="K26" t="s">
+        <v>92</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1213263.66</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1214575.59</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>90</v>
       </c>
-      <c r="M24" s="1">
-[...63 lines deleted...]
-      <c r="A26" t="s">
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>94</v>
+      </c>
+      <c r="B27" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>97.438</v>
+      </c>
+      <c r="D27" s="1">
+        <v>135.2616</v>
+      </c>
+      <c r="E27" t="s">
+        <v>34</v>
+      </c>
+      <c r="F27">
+        <v>1.14</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2792617.66</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-747301.7</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-26.759900243559</v>
+      </c>
+      <c r="J27">
+        <v>0.77</v>
+      </c>
+      <c r="K27" t="s">
+        <v>95</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2045315.96</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2063683.04</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>93</v>
       </c>
-      <c r="B26" t="s">
-[...95 lines deleted...]
-    <row r="28" spans="1:16">
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>97</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>90.839</v>
+      </c>
+      <c r="D28" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-155737.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-9.161</v>
+      </c>
+      <c r="J28">
+        <v>0.47</v>
+      </c>
+      <c r="K28" t="s">
         <v>98</v>
       </c>
-      <c r="C28" s="1">
-[...8 lines deleted...]
-      <c r="F28" t="s">
+      <c r="L28" s="1">
+        <v>1544263.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1552262.32</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>100</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>103.565</v>
+      </c>
+      <c r="D29" s="1">
+        <v>119.3027</v>
+      </c>
+      <c r="E29" t="s">
         <v>34</v>
       </c>
-      <c r="G28">
-[...31 lines deleted...]
-      <c r="A29" t="s">
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2036142.85</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-224536.61</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-11.027547011252</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>1811606.24</v>
+      </c>
+      <c r="M29" s="1">
+        <v>1811606.24</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>99</v>
       </c>
-      <c r="B29" t="s">
-[...45 lines deleted...]
-    <row r="30" spans="1:16">
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>102</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>97.038</v>
+      </c>
+      <c r="D30" s="1">
+        <v>100.85077821</v>
+      </c>
+      <c r="E30" t="s">
         <v>103</v>
       </c>
-      <c r="C30" s="1">
-[...8 lines deleted...]
-      <c r="F30" t="s">
+      <c r="F30">
+        <v>7.77</v>
+      </c>
+      <c r="G30" s="1">
+        <v>1764910.68</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-16433.24</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.93110887628602</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>1748477.44</v>
+      </c>
+      <c r="M30" s="1">
+        <v>1748477.44</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>105</v>
+      </c>
+      <c r="B31" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>96.946</v>
+      </c>
+      <c r="D31" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E31" t="s">
+        <v>48</v>
+      </c>
+      <c r="F31">
+        <v>8.97</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1316855.31</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-19441.55</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-1.4763618943071</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1297413.76</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1297413.76</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>107</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>155.04</v>
+      </c>
+      <c r="D32" s="1">
+        <v>106.49</v>
+      </c>
+      <c r="E32" t="s">
         <v>34</v>
       </c>
-      <c r="G30">
-[...81 lines deleted...]
-      <c r="A32" t="s">
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1730508.04</v>
+      </c>
+      <c r="H32" s="1">
+        <v>845920.88</v>
+      </c>
+      <c r="I32" s="1">
+        <v>48.882805537269</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>2576428.92</v>
+      </c>
+      <c r="M32" s="1">
+        <v>2576428.92</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
         <v>106</v>
       </c>
-      <c r="B32" t="s">
-[...45 lines deleted...]
-    <row r="33" spans="1:16">
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
+        <v>109</v>
+      </c>
+      <c r="B33" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>92.925</v>
+      </c>
+      <c r="D33" s="1">
+        <v>114.4687</v>
+      </c>
+      <c r="E33" t="s">
+        <v>34</v>
+      </c>
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1975386.34</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-349899.83</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-17.712982160239</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1625486.51</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1625486.51</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
         <v>108</v>
       </c>
-      <c r="B33" t="s">
-[...11 lines deleted...]
-      <c r="F33" t="s">
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>111</v>
+      </c>
+      <c r="B34" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>92.785</v>
+      </c>
+      <c r="D34" s="1">
+        <v>110.2856</v>
+      </c>
+      <c r="E34" t="s">
         <v>34</v>
       </c>
-      <c r="G33">
-[...31 lines deleted...]
-      <c r="A34" t="s">
+      <c r="F34">
+        <v>1.14</v>
+      </c>
+      <c r="G34" s="1">
+        <v>908364.97</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-177998.06</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-19.595434200859</v>
+      </c>
+      <c r="J34">
+        <v>0.06</v>
+      </c>
+      <c r="K34">
+        <v>524.77</v>
+      </c>
+      <c r="L34" s="1">
+        <v>730366.91</v>
+      </c>
+      <c r="M34" s="1">
+        <v>730891.68</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
         <v>110</v>
       </c>
-      <c r="B34" t="s">
-[...45 lines deleted...]
-    <row r="35" spans="1:16">
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>113</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>129.414</v>
+      </c>
+      <c r="D35" s="1">
+        <v>114.7748</v>
+      </c>
+      <c r="E35" t="s">
+        <v>34</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1449046.08</v>
+      </c>
+      <c r="H35" s="1">
+        <v>135592.05</v>
+      </c>
+      <c r="I35" s="1">
+        <v>9.3573318248099</v>
+      </c>
+      <c r="J35">
+        <v>1.43</v>
+      </c>
+      <c r="K35" t="s">
         <v>114</v>
       </c>
-      <c r="C35" s="1">
-[...8 lines deleted...]
-      <c r="F35" t="s">
+      <c r="L35" s="1">
+        <v>1584638.13</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1604637.84</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>116</v>
+      </c>
+      <c r="B36" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>165.0985</v>
+      </c>
+      <c r="D36" s="1">
+        <v>100.6875</v>
+      </c>
+      <c r="E36" t="s">
         <v>34</v>
       </c>
-      <c r="G35">
-[...31 lines deleted...]
-      <c r="A36" t="s">
+      <c r="F36">
+        <v>1.14</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1830285.65</v>
+      </c>
+      <c r="H36" s="1">
+        <v>1202091.57</v>
+      </c>
+      <c r="I36" s="1">
+        <v>65.677812094522</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>3032377.22</v>
+      </c>
+      <c r="M36" s="1">
+        <v>3032377.22</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
         <v>115</v>
       </c>
-      <c r="B36" t="s">
-[...45 lines deleted...]
-    <row r="37" spans="1:16">
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
+        <v>118</v>
+      </c>
+      <c r="B37" s="1">
+        <v>190000000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>120.028</v>
+      </c>
+      <c r="D37" s="1">
+        <v>106.46</v>
+      </c>
+      <c r="E37" t="s">
+        <v>54</v>
+      </c>
+      <c r="F37">
+        <v>185.14</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1435515.22</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-203707.09</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-14.190521086917</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1231808.13</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1231808.13</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
         <v>117</v>
       </c>
-      <c r="B37" t="s">
-[...45 lines deleted...]
-    <row r="38" spans="1:16">
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>120</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>140.771</v>
+      </c>
+      <c r="D38" s="1">
+        <v>96.32768</v>
+      </c>
+      <c r="E38" t="s">
+        <v>34</v>
+      </c>
+      <c r="F38">
+        <v>1.14</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1641226.39</v>
+      </c>
+      <c r="H38" s="1">
+        <v>821204.19</v>
+      </c>
+      <c r="I38" s="1">
+        <v>50.036009352738</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>2462430.58</v>
+      </c>
+      <c r="M38" s="1">
+        <v>2462430.58</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>122</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>106.462</v>
+      </c>
+      <c r="D39" s="1">
+        <v>103.6696</v>
+      </c>
+      <c r="E39" t="s">
+        <v>34</v>
+      </c>
+      <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1292886.42</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-82403.19</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-6.3735830715895</v>
+      </c>
+      <c r="J39">
+        <v>0.24</v>
+      </c>
+      <c r="K39" t="s">
+        <v>123</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1210483.23</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1213562.63</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>121</v>
       </c>
-      <c r="C38" s="1">
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>125</v>
+      </c>
+      <c r="B40" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>100.87</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.1642</v>
+      </c>
+      <c r="E40" t="s">
+        <v>34</v>
+      </c>
+      <c r="F40">
+        <v>1.14</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1647366.2</v>
+      </c>
+      <c r="H40" s="1">
+        <v>28874.67</v>
+      </c>
+      <c r="I40" s="1">
+        <v>1.7527778583778</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1676240.87</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1676240.87</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>127</v>
+      </c>
+      <c r="B41" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>102.462</v>
+      </c>
+      <c r="D41" s="1">
+        <v>100.67268571</v>
+      </c>
+      <c r="E41" t="s">
+        <v>34</v>
+      </c>
+      <c r="F41">
+        <v>1.14</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1269265.37</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-14646.92</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-1.1539682990012</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>1254618.45</v>
+      </c>
+      <c r="M41" s="1">
+        <v>1254618.45</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>129</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>102.9715</v>
+      </c>
+      <c r="D42" s="1">
+        <v>128.2777</v>
+      </c>
+      <c r="E42" t="s">
+        <v>34</v>
+      </c>
+      <c r="F42">
+        <v>1.14</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1957442.01</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-336339.98</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-17.182628056501</v>
+      </c>
+      <c r="J42">
+        <v>0.13</v>
+      </c>
+      <c r="K42" t="s">
+        <v>130</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1621102.03</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1623430.71</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>132</v>
+      </c>
+      <c r="B43" s="1">
         <v>1500000.0</v>
       </c>
-      <c r="D38" s="1">
-[...2 lines deleted...]
-      <c r="E38" s="1">
+      <c r="C43" s="1">
+        <v>124.2725</v>
+      </c>
+      <c r="D43" s="1">
         <v>102.37</v>
       </c>
-      <c r="F38" t="s">
+      <c r="E43" t="s">
         <v>8</v>
       </c>
-      <c r="G38">
+      <c r="F43">
         <v>1.0</v>
       </c>
-      <c r="H38" s="1">
+      <c r="G43" s="1">
         <v>1535550.0</v>
       </c>
-      <c r="I38" s="1">
-[...31 lines deleted...]
-      <c r="C39" s="1">
+      <c r="H43" s="1">
+        <v>328537.5</v>
+      </c>
+      <c r="I43" s="1">
+        <v>21.395428348149</v>
+      </c>
+      <c r="J43">
+        <v>2.39</v>
+      </c>
+      <c r="K43" t="s">
+        <v>133</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1864087.5</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1899972.43</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>135</v>
+      </c>
+      <c r="B44" s="1">
         <v>1000000.0</v>
       </c>
-      <c r="D39" s="1">
-[...2 lines deleted...]
-      <c r="E39" s="1">
+      <c r="C44" s="1">
+        <v>106.2165</v>
+      </c>
+      <c r="D44" s="1">
         <v>100.0</v>
       </c>
-      <c r="F39" t="s">
+      <c r="E44" t="s">
         <v>8</v>
       </c>
-      <c r="G39">
+      <c r="F44">
         <v>1.0</v>
       </c>
-      <c r="H39" s="1">
+      <c r="G44" s="1">
         <v>1000000.0</v>
       </c>
-      <c r="I39" s="1">
-[...31 lines deleted...]
-      <c r="C40" s="1">
+      <c r="H44" s="1">
+        <v>62165.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>6.2165</v>
+      </c>
+      <c r="J44">
+        <v>0.16</v>
+      </c>
+      <c r="K44" t="s">
+        <v>136</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1062165.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1063726.64</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>138</v>
+      </c>
+      <c r="B45" s="1">
         <v>1200000.0</v>
       </c>
-      <c r="D40" s="1">
-[...2 lines deleted...]
-      <c r="E40" s="1">
+      <c r="C45" s="1">
+        <v>111.622</v>
+      </c>
+      <c r="D45" s="1">
         <v>107.6</v>
       </c>
-      <c r="F40" t="s">
+      <c r="E45" t="s">
         <v>8</v>
       </c>
-      <c r="G40">
+      <c r="F45">
         <v>1.0</v>
       </c>
-      <c r="H40" s="1">
+      <c r="G45" s="1">
         <v>1291200.0</v>
       </c>
-      <c r="I40" s="1">
-[...31 lines deleted...]
-      <c r="C41" s="1">
+      <c r="H45" s="1">
+        <v>48264.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>3.7379182156134</v>
+      </c>
+      <c r="J45">
+        <v>0.24</v>
+      </c>
+      <c r="K45" t="s">
+        <v>139</v>
+      </c>
+      <c r="L45" s="1">
+        <v>1339464.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>1342398.78</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>141</v>
+      </c>
+      <c r="B46" s="1">
         <v>1800000.0</v>
       </c>
-      <c r="D41" s="1">
-[...2 lines deleted...]
-      <c r="E41" s="1">
+      <c r="C46" s="1">
+        <v>137.879</v>
+      </c>
+      <c r="D46" s="1">
         <v>104.99305556</v>
       </c>
-      <c r="F41" t="s">
+      <c r="E46" t="s">
         <v>8</v>
       </c>
-      <c r="G41">
+      <c r="F46">
         <v>1.0</v>
       </c>
-      <c r="H41" s="1">
+      <c r="G46" s="1">
         <v>1889875.0</v>
       </c>
-      <c r="I41" s="1">
-[...31 lines deleted...]
-      <c r="C42" s="1">
+      <c r="H46" s="1">
+        <v>591947.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>31.322018652027</v>
+      </c>
+      <c r="J46">
+        <v>1.06</v>
+      </c>
+      <c r="K46" t="s">
+        <v>142</v>
+      </c>
+      <c r="L46" s="1">
+        <v>2481822.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>2500903.97</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>144</v>
+      </c>
+      <c r="B47" s="1">
         <v>1800000.0</v>
       </c>
-      <c r="D42" s="1">
-[...2 lines deleted...]
-      <c r="E42" s="1">
+      <c r="C47" s="1">
+        <v>111.68</v>
+      </c>
+      <c r="D47" s="1">
         <v>133.1139</v>
       </c>
-      <c r="F42" t="s">
+      <c r="E47" t="s">
         <v>34</v>
       </c>
-      <c r="G42">
-[...2 lines deleted...]
-      <c r="H42" s="1">
+      <c r="F47">
+        <v>1.14</v>
+      </c>
+      <c r="G47" s="1">
         <v>2031239.57</v>
       </c>
-      <c r="I42" s="1">
-[...31 lines deleted...]
-      <c r="C43" s="1">
+      <c r="H47" s="1">
+        <v>-273037.8</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-13.441929944285</v>
+      </c>
+      <c r="J47">
+        <v>0.06</v>
+      </c>
+      <c r="K47" t="s">
+        <v>145</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1758201.77</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1759344.25</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>147</v>
+      </c>
+      <c r="B48" s="1">
         <v>1250000.0</v>
       </c>
-      <c r="D43" s="1">
-[...2 lines deleted...]
-      <c r="E43" s="1">
+      <c r="C48" s="1">
+        <v>136.622</v>
+      </c>
+      <c r="D48" s="1">
         <v>108.5191</v>
       </c>
-      <c r="F43" t="s">
+      <c r="E48" t="s">
         <v>34</v>
       </c>
-      <c r="G43">
-[...2 lines deleted...]
-      <c r="H43" s="1">
+      <c r="F48">
+        <v>1.14</v>
+      </c>
+      <c r="G48" s="1">
         <v>1295967.09</v>
       </c>
-      <c r="I43" s="1">
-[...178 lines deleted...]
-      <c r="B47" t="s">
+      <c r="H48" s="1">
+        <v>197691.89</v>
+      </c>
+      <c r="I48" s="1">
+        <v>15.254391220691</v>
+      </c>
+      <c r="J48">
+        <v>0.22</v>
+      </c>
+      <c r="K48" t="s">
+        <v>148</v>
+      </c>
+      <c r="L48" s="1">
+        <v>1493658.98</v>
+      </c>
+      <c r="M48" s="1">
+        <v>1496392.18</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>146</v>
       </c>
-      <c r="C47" s="1">
-[...92 lines deleted...]
-    <row r="49" spans="1:16">
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>150</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>91.263</v>
+      </c>
+      <c r="D49" s="1">
+        <v>95.8663</v>
+      </c>
+      <c r="E49" t="s">
+        <v>34</v>
+      </c>
+      <c r="F49">
+        <v>1.14</v>
+      </c>
+      <c r="G49" s="1">
+        <v>1465425.43</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-188294.19</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-12.84911440359</v>
+      </c>
+      <c r="J49">
+        <v>0.46</v>
+      </c>
+      <c r="K49" t="s">
         <v>151</v>
       </c>
-      <c r="C49" s="1">
+      <c r="L49" s="1">
+        <v>1277131.24</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1284478.07</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>153</v>
+      </c>
+      <c r="B50" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>163.548</v>
+      </c>
+      <c r="D50" s="1">
+        <v>102.845</v>
+      </c>
+      <c r="E50" t="s">
+        <v>34</v>
+      </c>
+      <c r="F50">
+        <v>1.14</v>
+      </c>
+      <c r="G50" s="1">
+        <v>1448793.2</v>
+      </c>
+      <c r="H50" s="1">
+        <v>696848.99</v>
+      </c>
+      <c r="I50" s="1">
+        <v>48.09858232355</v>
+      </c>
+      <c r="J50">
+        <v>0.03</v>
+      </c>
+      <c r="K50">
+        <v>437.31</v>
+      </c>
+      <c r="L50" s="1">
+        <v>2145642.19</v>
+      </c>
+      <c r="M50" s="1">
+        <v>2146079.5</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B51" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>94.917</v>
+      </c>
+      <c r="D51" s="1">
+        <v>100.44</v>
+      </c>
+      <c r="E51" t="s">
+        <v>34</v>
+      </c>
+      <c r="F51">
+        <v>1.14</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1641600.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-64285.09</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-3.9160020711501</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1577314.91</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1577314.91</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>157</v>
+      </c>
+      <c r="B52" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>151.397</v>
+      </c>
+      <c r="D52" s="1">
+        <v>100.85333333</v>
+      </c>
+      <c r="E52" t="s">
+        <v>34</v>
+      </c>
+      <c r="F52">
+        <v>1.14</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1389416.89</v>
+      </c>
+      <c r="H52" s="1">
+        <v>596812.18</v>
+      </c>
+      <c r="I52" s="1">
+        <v>42.954147476932</v>
+      </c>
+      <c r="J52">
+        <v>0.34</v>
+      </c>
+      <c r="K52" t="s">
+        <v>158</v>
+      </c>
+      <c r="L52" s="1">
+        <v>1986229.07</v>
+      </c>
+      <c r="M52" s="1">
+        <v>1991403.92</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>160</v>
+      </c>
+      <c r="B53" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>123.1765</v>
+      </c>
+      <c r="D53" s="1">
+        <v>101.876</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>2037520.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>426010.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>20.908261023205</v>
+      </c>
+      <c r="J53">
+        <v>0.42</v>
+      </c>
+      <c r="K53" t="s">
+        <v>161</v>
+      </c>
+      <c r="L53" s="1">
+        <v>2463530.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>2471913.56</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>163</v>
+      </c>
+      <c r="B54" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>170.207</v>
+      </c>
+      <c r="D54" s="1">
+        <v>101.25</v>
+      </c>
+      <c r="E54" t="s">
+        <v>34</v>
+      </c>
+      <c r="F54">
+        <v>1.14</v>
+      </c>
+      <c r="G54" s="1">
+        <v>868278.88</v>
+      </c>
+      <c r="H54" s="1">
+        <v>620390.38</v>
+      </c>
+      <c r="I54" s="1">
+        <v>71.450589699936</v>
+      </c>
+      <c r="J54">
+        <v>0.58</v>
+      </c>
+      <c r="K54" t="s">
+        <v>164</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1488669.26</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1494500.08</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>166</v>
+      </c>
+      <c r="B55" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>81.648</v>
+      </c>
+      <c r="D55" s="1">
+        <v>108.16</v>
+      </c>
+      <c r="E55" t="s">
+        <v>34</v>
+      </c>
+      <c r="F55">
+        <v>1.14</v>
+      </c>
+      <c r="G55" s="1">
+        <v>2054587.06</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-483540.57</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-23.534683898963</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>1571046.49</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1571046.49</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>168</v>
+      </c>
+      <c r="B56" s="1">
+        <v>2800000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>99.06</v>
+      </c>
+      <c r="D56" s="1">
+        <v>106.4661</v>
+      </c>
+      <c r="E56" t="s">
+        <v>34</v>
+      </c>
+      <c r="F56">
+        <v>1.14</v>
+      </c>
+      <c r="G56" s="1">
+        <v>2523320.47</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-97396.65</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-3.8598604956429</v>
+      </c>
+      <c r="J56">
+        <v>0.57</v>
+      </c>
+      <c r="K56" t="s">
+        <v>169</v>
+      </c>
+      <c r="L56" s="1">
+        <v>2425923.82</v>
+      </c>
+      <c r="M56" s="1">
+        <v>2442012.02</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>171</v>
+      </c>
+      <c r="B57" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>92.762</v>
+      </c>
+      <c r="D57" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E57" t="s">
+        <v>48</v>
+      </c>
+      <c r="F57">
+        <v>8.97</v>
+      </c>
+      <c r="G57" s="1">
+        <v>438282.5</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-24475.86</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-5.5844940192684</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>413806.64</v>
+      </c>
+      <c r="M57" s="1">
+        <v>413806.64</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>173</v>
+      </c>
+      <c r="B58" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>174.0895</v>
+      </c>
+      <c r="D58" s="1">
+        <v>114.6381</v>
+      </c>
+      <c r="E58" t="s">
+        <v>34</v>
+      </c>
+      <c r="F58">
+        <v>1.14</v>
+      </c>
+      <c r="G58" s="1">
+        <v>1429677.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>549737.44</v>
+      </c>
+      <c r="I58" s="1">
+        <v>38.451862903299</v>
+      </c>
+      <c r="J58">
+        <v>0.85</v>
+      </c>
+      <c r="K58" t="s">
+        <v>174</v>
+      </c>
+      <c r="L58" s="1">
+        <v>1979414.44</v>
+      </c>
+      <c r="M58" s="1">
+        <v>1990468.7</v>
+      </c>
+      <c r="N58" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>176</v>
+      </c>
+      <c r="B59" s="1">
+        <v>2800000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>91.763</v>
+      </c>
+      <c r="D59" s="1">
+        <v>103.5785</v>
+      </c>
+      <c r="E59" t="s">
+        <v>34</v>
+      </c>
+      <c r="F59">
+        <v>1.14</v>
+      </c>
+      <c r="G59" s="1">
+        <v>2437858.19</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-190633.81</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-7.8197251498046</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>2247224.38</v>
+      </c>
+      <c r="M59" s="1">
+        <v>2247224.38</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>178</v>
+      </c>
+      <c r="B60" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>122.186</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>377162.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>22.186</v>
+      </c>
+      <c r="J60">
+        <v>0.14</v>
+      </c>
+      <c r="K60" t="s">
+        <v>179</v>
+      </c>
+      <c r="L60" s="1">
+        <v>2077162.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>2079523.11</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>181</v>
+      </c>
+      <c r="B61" s="1">
         <v>1800000.0</v>
       </c>
-      <c r="D49" s="1">
-[...5 lines deleted...]
-      <c r="F49" t="s">
+      <c r="C61" s="1">
+        <v>94.07</v>
+      </c>
+      <c r="D61" s="1">
+        <v>98.45</v>
+      </c>
+      <c r="E61" t="s">
         <v>34</v>
       </c>
-      <c r="G49">
-[...302 lines deleted...]
-      <c r="H55" s="1">
+      <c r="F61">
+        <v>1.14</v>
+      </c>
+      <c r="G61" s="1">
         <v>1512095.23</v>
       </c>
-      <c r="I55" s="1">
-[...275 lines deleted...]
-      <c r="A61" t="s">
+      <c r="H61" s="1">
+        <v>-31131.4</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-2.0588253558607</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>1480963.83</v>
+      </c>
+      <c r="M61" s="1">
+        <v>1480963.83</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
         <v>180</v>
       </c>
-      <c r="B61" t="s">
-[...45 lines deleted...]
-    <row r="62" spans="1:16">
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>183</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B62" s="1">
+        <v>250000000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>116.5665</v>
+      </c>
+      <c r="D62" s="1">
+        <v>114.0</v>
+      </c>
+      <c r="E62" t="s">
+        <v>54</v>
+      </c>
+      <c r="F62">
+        <v>185.14</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1541145.75</v>
+      </c>
+      <c r="H62" s="1">
+        <v>32911.99</v>
+      </c>
+      <c r="I62" s="1">
+        <v>2.1355533699522</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>1574057.74</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1574057.74</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>185</v>
+      </c>
+      <c r="B63" s="1">
+        <v>270000000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>117.009</v>
+      </c>
+      <c r="D63" s="1">
+        <v>113.25</v>
+      </c>
+      <c r="E63" t="s">
+        <v>54</v>
+      </c>
+      <c r="F63">
+        <v>185.14</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1653487.17</v>
+      </c>
+      <c r="H63" s="1">
+        <v>52948.53</v>
+      </c>
+      <c r="I63" s="1">
+        <v>3.2022341001896</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1706435.7</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1706435.7</v>
+      </c>
+      <c r="N63" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>184</v>
       </c>
-      <c r="C62" s="1">
-[...8 lines deleted...]
-      <c r="F62" t="s">
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>187</v>
+      </c>
+      <c r="B64" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>108.2645</v>
+      </c>
+      <c r="D64" s="1">
+        <v>103.0</v>
+      </c>
+      <c r="E64" t="s">
         <v>34</v>
       </c>
-      <c r="G62">
-[...31 lines deleted...]
-      <c r="A63" t="s">
+      <c r="F64">
+        <v>1.14</v>
+      </c>
+      <c r="G64" s="1">
+        <v>1497477.13</v>
+      </c>
+      <c r="H64" s="1">
+        <v>112263.1</v>
+      </c>
+      <c r="I64" s="1">
+        <v>7.4968156608843</v>
+      </c>
+      <c r="J64">
+        <v>0.75</v>
+      </c>
+      <c r="K64" t="s">
+        <v>188</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1609740.23</v>
+      </c>
+      <c r="M64" s="1">
+        <v>1622533.41</v>
+      </c>
+      <c r="N64" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>186</v>
       </c>
-      <c r="B63" t="s">
-[...8 lines deleted...]
-      <c r="E63" s="1">
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>190</v>
+      </c>
+      <c r="B65" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>113.7235</v>
+      </c>
+      <c r="D65" s="1">
         <v>100.0</v>
       </c>
-      <c r="F63" t="s">
+      <c r="E65" t="s">
         <v>8</v>
       </c>
-      <c r="G63">
+      <c r="F65">
         <v>1.0</v>
       </c>
-      <c r="H63" s="1">
-[...31 lines deleted...]
-      <c r="B64" t="s">
+      <c r="G65" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>288193.5</v>
+      </c>
+      <c r="I65" s="1">
+        <v>13.7235</v>
+      </c>
+      <c r="J65">
+        <v>0.06</v>
+      </c>
+      <c r="K65" t="s">
+        <v>191</v>
+      </c>
+      <c r="L65" s="1">
+        <v>2388193.5</v>
+      </c>
+      <c r="M65" s="1">
+        <v>2389398.42</v>
+      </c>
+      <c r="N65" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
         <v>189</v>
       </c>
-      <c r="C64" s="1">
-[...8 lines deleted...]
-      <c r="F64" t="s">
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>193</v>
+      </c>
+      <c r="B66" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>93.495</v>
+      </c>
+      <c r="D66" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E66" t="s">
         <v>34</v>
       </c>
-      <c r="G64">
-[...34 lines deleted...]
-      <c r="B65" t="s">
+      <c r="F66">
+        <v>1.14</v>
+      </c>
+      <c r="G66" s="1">
+        <v>1557012.81</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-85101.32</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-5.4656788597648</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>1471911.49</v>
+      </c>
+      <c r="M66" s="1">
+        <v>1471911.49</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
         <v>192</v>
       </c>
-      <c r="C65" s="1">
-[...8 lines deleted...]
-      <c r="F65" t="s">
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>195</v>
+      </c>
+      <c r="B67" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>127.865</v>
+      </c>
+      <c r="D67" s="1">
+        <v>103.5</v>
+      </c>
+      <c r="E67" t="s">
         <v>34</v>
       </c>
-      <c r="G65">
-[...31 lines deleted...]
-      <c r="A66" t="s">
+      <c r="F67">
+        <v>1.14</v>
+      </c>
+      <c r="G67" s="1">
+        <v>1035828.66</v>
+      </c>
+      <c r="H67" s="1">
+        <v>82507.8</v>
+      </c>
+      <c r="I67" s="1">
+        <v>7.9653907239832</v>
+      </c>
+      <c r="J67">
+        <v>0.78</v>
+      </c>
+      <c r="K67" t="s">
+        <v>196</v>
+      </c>
+      <c r="L67" s="1">
+        <v>1118336.46</v>
+      </c>
+      <c r="M67" s="1">
+        <v>1126098.74</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
         <v>194</v>
       </c>
-      <c r="B66" t="s">
-[...95 lines deleted...]
-    <row r="68" spans="1:16">
+    </row>
+    <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>198</v>
       </c>
-      <c r="B68" t="s">
+      <c r="B68" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>120.073</v>
+      </c>
+      <c r="D68" s="1">
+        <v>107.4925</v>
+      </c>
+      <c r="E68" t="s">
+        <v>34</v>
+      </c>
+      <c r="F68">
+        <v>1.14</v>
+      </c>
+      <c r="G68" s="1">
+        <v>1374936.05</v>
+      </c>
+      <c r="H68" s="1">
+        <v>200342.73</v>
+      </c>
+      <c r="I68" s="1">
+        <v>14.5710580503</v>
+      </c>
+      <c r="J68">
+        <v>1.2</v>
+      </c>
+      <c r="K68" t="s">
         <v>199</v>
       </c>
-      <c r="C68" s="1">
-[...8 lines deleted...]
-      <c r="F68" t="s">
+      <c r="L68" s="1">
+        <v>1575278.78</v>
+      </c>
+      <c r="M68" s="1">
+        <v>1593299.66</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>201</v>
+      </c>
+      <c r="B69" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>101.226</v>
+      </c>
+      <c r="D69" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E69" t="s">
         <v>34</v>
       </c>
-      <c r="G68">
-[...31 lines deleted...]
-      <c r="A69" t="s">
+      <c r="F69">
+        <v>1.14</v>
+      </c>
+      <c r="G69" s="1">
+        <v>2314386.22</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-101021.99</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-4.3649581529223</v>
+      </c>
+      <c r="J69">
+        <v>0.34</v>
+      </c>
+      <c r="K69" t="s">
+        <v>202</v>
+      </c>
+      <c r="L69" s="1">
+        <v>2213364.23</v>
+      </c>
+      <c r="M69" s="1">
+        <v>2221928.25</v>
+      </c>
+      <c r="N69" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
         <v>200</v>
       </c>
-      <c r="B69" t="s">
-[...11 lines deleted...]
-      <c r="F69" t="s">
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>204</v>
+      </c>
+      <c r="B70" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>101.958</v>
+      </c>
+      <c r="D70" s="1">
+        <v>111.6684</v>
+      </c>
+      <c r="E70" t="s">
         <v>34</v>
       </c>
-      <c r="G69">
-[...31 lines deleted...]
-      <c r="A70" t="s">
+      <c r="F70">
+        <v>1.14</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1937510.2</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-154014.33</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-7.949084861592</v>
+      </c>
+      <c r="J70">
+        <v>0.02</v>
+      </c>
+      <c r="K70">
+        <v>437.31</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1783495.87</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1783933.18</v>
+      </c>
+      <c r="N70" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>203</v>
       </c>
-      <c r="B70" t="s">
-[...45 lines deleted...]
-    <row r="71" spans="1:16">
+    </row>
+    <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>206</v>
       </c>
-      <c r="B71" t="s">
-        <v>207</v>
+      <c r="B71" s="1">
+        <v>1000000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>22000000.0</v>
+        <v>100.6455</v>
       </c>
       <c r="D71" s="1">
-        <v>118.6415</v>
-[...8 lines deleted...]
-        <v>9.07</v>
+        <v>100.25</v>
+      </c>
+      <c r="E71" t="s">
+        <v>34</v>
+      </c>
+      <c r="F71">
+        <v>1.14</v>
+      </c>
+      <c r="G71" s="1">
+        <v>862402.68</v>
       </c>
       <c r="H71" s="1">
-        <v>2475767.93</v>
+        <v>17865.83</v>
       </c>
       <c r="I71" s="1">
-        <v>402229.03</v>
-[...2 lines deleted...]
-        <v>16.246637058587</v>
+        <v>2.0716343321197</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71">
-        <v>0.0</v>
+      <c r="L71" s="1">
+        <v>880268.51</v>
       </c>
       <c r="M71" s="1">
-        <v>2877996.96</v>
+        <v>880268.51</v>
       </c>
       <c r="N71" s="1">
-        <v>2877996.96</v>
-[...8 lines deleted...]
-    <row r="72" spans="1:16">
+        <v>0.54</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>208</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B72" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>102.373</v>
+      </c>
+      <c r="D72" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>16611.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>2.373</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>716611.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>716611.0</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>210</v>
+      </c>
+      <c r="B73" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>137.387</v>
+      </c>
+      <c r="D73" s="1">
+        <v>101.92973</v>
+      </c>
+      <c r="E73" t="s">
+        <v>34</v>
+      </c>
+      <c r="F73">
+        <v>1.14</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1416612.96</v>
+      </c>
+      <c r="H73" s="1">
+        <v>505975.93</v>
+      </c>
+      <c r="I73" s="1">
+        <v>35.717302063931</v>
+      </c>
+      <c r="J73">
+        <v>0.32</v>
+      </c>
+      <c r="K73" t="s">
+        <v>211</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1922588.89</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1927788.03</v>
+      </c>
+      <c r="N73" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
         <v>209</v>
       </c>
-      <c r="C72" s="1">
-[...92 lines deleted...]
-    <row r="74" spans="1:16">
+    </row>
+    <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>213</v>
       </c>
-      <c r="B74" t="s">
+      <c r="B74" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>132.226</v>
+      </c>
+      <c r="D74" s="1">
+        <v>112.1426</v>
+      </c>
+      <c r="E74" t="s">
+        <v>34</v>
+      </c>
+      <c r="F74">
+        <v>1.14</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1285670.4</v>
+      </c>
+      <c r="H74" s="1">
+        <v>102104.12</v>
+      </c>
+      <c r="I74" s="1">
+        <v>7.9417026323387</v>
+      </c>
+      <c r="J74">
+        <v>0.92</v>
+      </c>
+      <c r="K74" t="s">
         <v>214</v>
       </c>
-      <c r="C74" s="1">
-[...27 lines deleted...]
-        <v>215</v>
+      <c r="L74" s="1">
+        <v>1387774.52</v>
       </c>
       <c r="M74" s="1">
-        <v>1526197.19</v>
+        <v>1398794.77</v>
       </c>
       <c r="N74" s="1">
-        <v>1530117.95</v>
-[...8 lines deleted...]
-    <row r="75" spans="1:16">
+        <v>0.86</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>216</v>
       </c>
-      <c r="B75" t="s">
-        <v>217</v>
+      <c r="B75" s="1">
+        <v>360000000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>1800000.0</v>
+        <v>101.403</v>
       </c>
       <c r="D75" s="1">
-        <v>87.91</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>103.625</v>
+      </c>
+      <c r="E75" t="s">
+        <v>54</v>
+      </c>
+      <c r="F75">
+        <v>185.14</v>
+      </c>
+      <c r="G75" s="1">
+        <v>2026522.28</v>
       </c>
       <c r="H75" s="1">
-        <v>1608329.94</v>
+        <v>-54734.37</v>
       </c>
       <c r="I75" s="1">
-        <v>-241026.73</v>
-[...2 lines deleted...]
-        <v>-14.986149545907</v>
+        <v>-2.7009014675131</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75">
-        <v>0.0</v>
+      <c r="L75" s="1">
+        <v>1971787.91</v>
       </c>
       <c r="M75" s="1">
-        <v>1367303.21</v>
+        <v>1971787.91</v>
       </c>
       <c r="N75" s="1">
-        <v>1367303.21</v>
-[...8 lines deleted...]
-    <row r="76" spans="1:16">
+        <v>1.22</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>218</v>
       </c>
-      <c r="B76" t="s">
+      <c r="B76" s="1">
+        <v>360000000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>101.502</v>
+      </c>
+      <c r="D76" s="1">
+        <v>103.7</v>
+      </c>
+      <c r="E76" t="s">
+        <v>54</v>
+      </c>
+      <c r="F76">
+        <v>185.14</v>
+      </c>
+      <c r="G76" s="1">
+        <v>2027985.14</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-54272.17</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-2.6761621142845</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>1973712.97</v>
+      </c>
+      <c r="M76" s="1">
+        <v>1973712.97</v>
+      </c>
+      <c r="N76" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>220</v>
+      </c>
+      <c r="B77" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>119.305</v>
+      </c>
+      <c r="D77" s="1">
+        <v>97.3197</v>
+      </c>
+      <c r="E77" t="s">
+        <v>34</v>
+      </c>
+      <c r="F77">
+        <v>1.14</v>
+      </c>
+      <c r="G77" s="1">
+        <v>1446595.32</v>
+      </c>
+      <c r="H77" s="1">
+        <v>222954.69</v>
+      </c>
+      <c r="I77" s="1">
+        <v>15.412374623195</v>
+      </c>
+      <c r="J77">
+        <v>0.15</v>
+      </c>
+      <c r="K77" t="s">
+        <v>221</v>
+      </c>
+      <c r="L77" s="1">
+        <v>1669550.01</v>
+      </c>
+      <c r="M77" s="1">
+        <v>1671998.95</v>
+      </c>
+      <c r="N77" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
         <v>219</v>
       </c>
-      <c r="C76" s="1">
-[...46 lines deleted...]
-      <c r="B77" t="s">
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>223</v>
+      </c>
+      <c r="B78" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>127.793</v>
+      </c>
+      <c r="D78" s="1">
+        <v>97.224375</v>
+      </c>
+      <c r="E78" t="s">
+        <v>34</v>
+      </c>
+      <c r="F78">
+        <v>1.14</v>
+      </c>
+      <c r="G78" s="1">
+        <v>1435796.18</v>
+      </c>
+      <c r="H78" s="1">
+        <v>352534.61</v>
+      </c>
+      <c r="I78" s="1">
+        <v>24.553248915873</v>
+      </c>
+      <c r="J78">
+        <v>1.04</v>
+      </c>
+      <c r="K78" t="s">
+        <v>224</v>
+      </c>
+      <c r="L78" s="1">
+        <v>1788330.79</v>
+      </c>
+      <c r="M78" s="1">
+        <v>1805045.8</v>
+      </c>
+      <c r="N78" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
         <v>222</v>
       </c>
-      <c r="C77" s="1">
-[...46 lines deleted...]
-      <c r="B78" t="s">
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>226</v>
+      </c>
+      <c r="B79" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>100.335</v>
+      </c>
+      <c r="D79" s="1">
+        <v>105.271</v>
+      </c>
+      <c r="E79" t="s">
+        <v>34</v>
+      </c>
+      <c r="F79">
+        <v>1.14</v>
+      </c>
+      <c r="G79" s="1">
+        <v>1564786.32</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-160701.84</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-10.269890396281</v>
+      </c>
+      <c r="J79">
+        <v>0.8</v>
+      </c>
+      <c r="K79" t="s">
+        <v>227</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1404084.48</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1416941.44</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
         <v>225</v>
       </c>
-      <c r="C78" s="1">
-[...46 lines deleted...]
-      <c r="B79" t="s">
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>229</v>
+      </c>
+      <c r="B80" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>109.944</v>
+      </c>
+      <c r="D80" s="1">
+        <v>100.95</v>
+      </c>
+      <c r="E80" t="s">
+        <v>48</v>
+      </c>
+      <c r="F80">
+        <v>8.97</v>
+      </c>
+      <c r="G80" s="1">
+        <v>1688023.59</v>
+      </c>
+      <c r="H80" s="1">
+        <v>151181.47</v>
+      </c>
+      <c r="I80" s="1">
+        <v>8.9561230598679</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>1839205.06</v>
+      </c>
+      <c r="M80" s="1">
+        <v>1839205.06</v>
+      </c>
+      <c r="N80" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
         <v>228</v>
       </c>
-      <c r="C79" s="1">
-[...43 lines deleted...]
-      <c r="A80" t="s">
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>231</v>
+      </c>
+      <c r="B81" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>98.5735</v>
+      </c>
+      <c r="D81" s="1">
+        <v>113.5</v>
+      </c>
+      <c r="E81" t="s">
+        <v>34</v>
+      </c>
+      <c r="F81">
+        <v>1.14</v>
+      </c>
+      <c r="G81" s="1">
+        <v>1939839.34</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-215546.69</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-11.111574322438</v>
+      </c>
+      <c r="J81">
+        <v>0.6</v>
+      </c>
+      <c r="K81" t="s">
+        <v>232</v>
+      </c>
+      <c r="L81" s="1">
+        <v>1724292.65</v>
+      </c>
+      <c r="M81" s="1">
+        <v>1736245.83</v>
+      </c>
+      <c r="N81" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
         <v>230</v>
       </c>
-      <c r="B80" t="s">
-[...11 lines deleted...]
-      <c r="F80" t="s">
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>234</v>
+      </c>
+      <c r="B82" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>117.751</v>
+      </c>
+      <c r="D82" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E82" t="s">
         <v>34</v>
       </c>
-      <c r="G80">
-[...31 lines deleted...]
-      <c r="A81" t="s">
+      <c r="F82">
+        <v>1.14</v>
+      </c>
+      <c r="G82" s="1">
+        <v>1452503.85</v>
+      </c>
+      <c r="H82" s="1">
+        <v>195299.53</v>
+      </c>
+      <c r="I82" s="1">
+        <v>13.445715135282</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>1647803.38</v>
+      </c>
+      <c r="M82" s="1">
+        <v>1647803.38</v>
+      </c>
+      <c r="N82" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
         <v>233</v>
       </c>
-      <c r="B81" t="s">
-[...11 lines deleted...]
-      <c r="F81" t="s">
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>236</v>
+      </c>
+      <c r="B83" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>98.522</v>
+      </c>
+      <c r="D83" s="1">
+        <v>105.15</v>
+      </c>
+      <c r="E83" t="s">
         <v>34</v>
       </c>
-      <c r="G81">
-[...31 lines deleted...]
-      <c r="A82" t="s">
+      <c r="F83">
+        <v>1.14</v>
+      </c>
+      <c r="G83" s="1">
+        <v>1714402.17</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-163349.56</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-9.528077067238</v>
+      </c>
+      <c r="J83">
+        <v>1.12</v>
+      </c>
+      <c r="K83" t="s">
+        <v>237</v>
+      </c>
+      <c r="L83" s="1">
+        <v>1551052.61</v>
+      </c>
+      <c r="M83" s="1">
+        <v>1571256.4</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
         <v>235</v>
       </c>
-      <c r="B82" t="s">
-[...95 lines deleted...]
-    <row r="84" spans="1:16">
+    </row>
+    <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>239</v>
       </c>
-      <c r="B84" t="s">
+      <c r="B84" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>105.896</v>
+      </c>
+      <c r="D84" s="1">
+        <v>104.4789</v>
+      </c>
+      <c r="E84" t="s">
+        <v>34</v>
+      </c>
+      <c r="F84">
+        <v>1.14</v>
+      </c>
+      <c r="G84" s="1">
+        <v>1620176.78</v>
+      </c>
+      <c r="H84" s="1">
+        <v>46966.26</v>
+      </c>
+      <c r="I84" s="1">
+        <v>2.8988355208991</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>1667143.04</v>
+      </c>
+      <c r="M84" s="1">
+        <v>1667143.04</v>
+      </c>
+      <c r="N84" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>241</v>
+      </c>
+      <c r="B85" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>277.431</v>
+      </c>
+      <c r="D85" s="1">
+        <v>105.6</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>1267200.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>2061972.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>162.71875</v>
+      </c>
+      <c r="J85">
+        <v>0.92</v>
+      </c>
+      <c r="K85" t="s">
+        <v>242</v>
+      </c>
+      <c r="L85" s="1">
+        <v>3329172.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>3340234.5</v>
+      </c>
+      <c r="N85" s="1">
+        <v>2.06</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
         <v>240</v>
       </c>
-      <c r="C84" s="1">
-[...92 lines deleted...]
-    <row r="86" spans="1:16">
+    </row>
+    <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>244</v>
       </c>
-      <c r="B86" t="s">
-        <v>245</v>
+      <c r="B86" s="1">
+        <v>2700000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>2600000.0</v>
+        <v>99.0265</v>
       </c>
       <c r="D86" s="1">
-        <v>92.117</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>100.0</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>2700000.0</v>
       </c>
       <c r="H86" s="1">
-        <v>2345717.95</v>
+        <v>-26284.5</v>
       </c>
       <c r="I86" s="1">
-        <v>-276209.61</v>
-[...2 lines deleted...]
-        <v>-11.7750563319</v>
+        <v>-0.9735</v>
+      </c>
+      <c r="J86">
+        <v>0.02</v>
       </c>
       <c r="K86">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>480.82</v>
+      </c>
+      <c r="L86" s="1">
+        <v>2673715.5</v>
       </c>
       <c r="M86" s="1">
-        <v>2069508.34</v>
+        <v>2674196.32</v>
       </c>
       <c r="N86" s="1">
-        <v>2069508.34</v>
-[...8 lines deleted...]
-    <row r="87" spans="1:16">
+        <v>1.65</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>246</v>
       </c>
-      <c r="B87" t="s">
-        <v>247</v>
+      <c r="B87" s="1">
+        <v>500000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>1400000.0</v>
+        <v>114.3565</v>
       </c>
       <c r="D87" s="1">
-        <v>97.911</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>109.28</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>546400.0</v>
       </c>
       <c r="H87" s="1">
-        <v>1391813.22</v>
+        <v>25382.5</v>
       </c>
       <c r="I87" s="1">
-        <v>-207371.85</v>
-[...2 lines deleted...]
-        <v>-14.899402234446</v>
+        <v>4.645406295754</v>
+      </c>
+      <c r="J87">
+        <v>0.04</v>
       </c>
       <c r="K87">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>200.34</v>
+      </c>
+      <c r="L87" s="1">
+        <v>571782.5</v>
       </c>
       <c r="M87" s="1">
-        <v>1184441.37</v>
+        <v>571982.84</v>
       </c>
       <c r="N87" s="1">
-        <v>1184441.37</v>
-[...8 lines deleted...]
-    <row r="88" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>248</v>
       </c>
-      <c r="B88" t="s">
+      <c r="B88" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>100.137</v>
+      </c>
+      <c r="D88" s="1">
+        <v>109.1586</v>
+      </c>
+      <c r="E88" t="s">
+        <v>34</v>
+      </c>
+      <c r="F88">
+        <v>1.14</v>
+      </c>
+      <c r="G88" s="1">
+        <v>2159789.93</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-145401.51</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-6.7322061271024</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>2014388.42</v>
+      </c>
+      <c r="M88" s="1">
+        <v>2014388.42</v>
+      </c>
+      <c r="N88" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>250</v>
+      </c>
+      <c r="B89" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>101.7295</v>
+      </c>
+      <c r="D89" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>24213.0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>1.7295</v>
+      </c>
+      <c r="J89">
+        <v>0.84</v>
+      </c>
+      <c r="K89" t="s">
+        <v>251</v>
+      </c>
+      <c r="L89" s="1">
+        <v>1424213.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>1435989.24</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
         <v>249</v>
       </c>
-      <c r="C88" s="1">
-[...8 lines deleted...]
-      <c r="F88" t="s">
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>253</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>169.701</v>
+      </c>
+      <c r="D90" s="1">
+        <v>99.14</v>
+      </c>
+      <c r="E90" t="s">
         <v>34</v>
       </c>
-      <c r="G88">
-[...34 lines deleted...]
-      <c r="B89" t="s">
+      <c r="F90">
+        <v>1.14</v>
+      </c>
+      <c r="G90" s="1">
+        <v>1114660.8</v>
+      </c>
+      <c r="H90" s="1">
+        <v>666431.61</v>
+      </c>
+      <c r="I90" s="1">
+        <v>59.787839493414</v>
+      </c>
+      <c r="J90">
+        <v>0.41</v>
+      </c>
+      <c r="K90" t="s">
+        <v>254</v>
+      </c>
+      <c r="L90" s="1">
+        <v>1781092.41</v>
+      </c>
+      <c r="M90" s="1">
+        <v>1785980.71</v>
+      </c>
+      <c r="N90" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
         <v>252</v>
       </c>
-      <c r="C89" s="1">
-[...92 lines deleted...]
-    <row r="91" spans="1:16">
+    </row>
+    <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>256</v>
       </c>
-      <c r="B91" t="s">
-        <v>257</v>
+      <c r="B91" s="1">
+        <v>1400000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>1400000.0</v>
+        <v>96.3745</v>
       </c>
       <c r="D91" s="1">
-        <v>100.02</v>
-[...4 lines deleted...]
-      <c r="F91" t="s">
+        <v>100.0</v>
+      </c>
+      <c r="E91" t="s">
         <v>34</v>
       </c>
-      <c r="G91">
-        <v>1.16</v>
+      <c r="F91">
+        <v>1.14</v>
+      </c>
+      <c r="G91" s="1">
+        <v>1206116.73</v>
       </c>
       <c r="H91" s="1">
-        <v>1390330.62</v>
+        <v>-26038.02</v>
       </c>
       <c r="I91" s="1">
-        <v>-180376.42</v>
-[...2 lines deleted...]
-        <v>-12.973635004888</v>
+        <v>-2.158830845502</v>
+      </c>
+      <c r="J91">
+        <v>0.02</v>
       </c>
       <c r="K91">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>297.62</v>
+      </c>
+      <c r="L91" s="1">
+        <v>1180078.71</v>
       </c>
       <c r="M91" s="1">
-        <v>1209954.2</v>
+        <v>1180376.33</v>
       </c>
       <c r="N91" s="1">
-        <v>1214490.62</v>
-[...8 lines deleted...]
-    <row r="92" spans="1:16">
+        <v>0.73</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>258</v>
       </c>
-      <c r="B92" t="s">
+      <c r="B92" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>97.9245</v>
+      </c>
+      <c r="D92" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E92" t="s">
+        <v>34</v>
+      </c>
+      <c r="F92">
+        <v>1.14</v>
+      </c>
+      <c r="G92" s="1">
+        <v>1206116.73</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-7058.7</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-0.58524186129149</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>1199058.03</v>
+      </c>
+      <c r="M92" s="1">
+        <v>1199058.03</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>260</v>
+      </c>
+      <c r="B93" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>119.332</v>
+      </c>
+      <c r="D93" s="1">
+        <v>103.0</v>
+      </c>
+      <c r="E93" t="s">
+        <v>34</v>
+      </c>
+      <c r="F93">
+        <v>1.14</v>
+      </c>
+      <c r="G93" s="1">
+        <v>2842604.57</v>
+      </c>
+      <c r="H93" s="1">
+        <v>497251.12</v>
+      </c>
+      <c r="I93" s="1">
+        <v>17.492799570079</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>3339855.69</v>
+      </c>
+      <c r="M93" s="1">
+        <v>3339855.69</v>
+      </c>
+      <c r="N93" s="1">
+        <v>2.06</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
         <v>259</v>
       </c>
-      <c r="C92" s="1">
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>262</v>
+      </c>
+      <c r="B94" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>99.673</v>
+      </c>
+      <c r="D94" s="1">
+        <v>102.55357143</v>
+      </c>
+      <c r="E94" t="s">
+        <v>34</v>
+      </c>
+      <c r="F94">
+        <v>1.14</v>
+      </c>
+      <c r="G94" s="1">
+        <v>1372732.18</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-152264.26</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-11.092058758322</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>1220467.92</v>
+      </c>
+      <c r="M94" s="1">
+        <v>1220467.92</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>264</v>
+      </c>
+      <c r="B95" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>107.382</v>
+      </c>
+      <c r="D95" s="1">
+        <v>104.74</v>
+      </c>
+      <c r="E95" t="s">
+        <v>34</v>
+      </c>
+      <c r="F95">
+        <v>1.14</v>
+      </c>
+      <c r="G95" s="1">
+        <v>1258952.43</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-38008.71</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-3.0190743585125</v>
+      </c>
+      <c r="J95">
+        <v>0.78</v>
+      </c>
+      <c r="K95" t="s">
+        <v>265</v>
+      </c>
+      <c r="L95" s="1">
+        <v>1220943.72</v>
+      </c>
+      <c r="M95" s="1">
+        <v>1231034.68</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>267</v>
+      </c>
+      <c r="B96" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>89.304</v>
+      </c>
+      <c r="D96" s="1">
+        <v>99.90307692</v>
+      </c>
+      <c r="E96" t="s">
+        <v>34</v>
+      </c>
+      <c r="F96">
+        <v>1.14</v>
+      </c>
+      <c r="G96" s="1">
+        <v>2345717.95</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-314927.73</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-13.425643522061</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>2030790.22</v>
+      </c>
+      <c r="M96" s="1">
+        <v>2030790.22</v>
+      </c>
+      <c r="N96" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>269</v>
+      </c>
+      <c r="B97" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>112.902</v>
+      </c>
+      <c r="D97" s="1">
+        <v>115.9281</v>
+      </c>
+      <c r="E97" t="s">
+        <v>34</v>
+      </c>
+      <c r="F97">
+        <v>1.14</v>
+      </c>
+      <c r="G97" s="1">
+        <v>1391813.22</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-9359.9</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-0.67249684551782</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>1382453.32</v>
+      </c>
+      <c r="M97" s="1">
+        <v>1382453.32</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>271</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>80.603</v>
+      </c>
+      <c r="D98" s="1">
+        <v>125.8419</v>
+      </c>
+      <c r="E98" t="s">
+        <v>34</v>
+      </c>
+      <c r="F98">
+        <v>1.14</v>
+      </c>
+      <c r="G98" s="1">
+        <v>1195182.95</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-419713.5</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-35.117092324652</v>
+      </c>
+      <c r="J98">
+        <v>0.13</v>
+      </c>
+      <c r="K98" t="s">
+        <v>272</v>
+      </c>
+      <c r="L98" s="1">
+        <v>775469.45</v>
+      </c>
+      <c r="M98" s="1">
+        <v>776859.13</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>274</v>
+      </c>
+      <c r="B99" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>187.379</v>
+      </c>
+      <c r="D99" s="1">
+        <v>115.979</v>
+      </c>
+      <c r="E99" t="s">
+        <v>34</v>
+      </c>
+      <c r="F99">
+        <v>1.14</v>
+      </c>
+      <c r="G99" s="1">
+        <v>1464249.25</v>
+      </c>
+      <c r="H99" s="1">
+        <v>830154.04</v>
+      </c>
+      <c r="I99" s="1">
+        <v>56.694858474403</v>
+      </c>
+      <c r="J99">
+        <v>1.31</v>
+      </c>
+      <c r="K99" t="s">
+        <v>275</v>
+      </c>
+      <c r="L99" s="1">
+        <v>2294403.29</v>
+      </c>
+      <c r="M99" s="1">
+        <v>2312685.34</v>
+      </c>
+      <c r="N99" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>277</v>
+      </c>
+      <c r="B100" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>98.2425</v>
+      </c>
+      <c r="D100" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E100" t="s">
+        <v>34</v>
+      </c>
+      <c r="F100">
+        <v>1.14</v>
+      </c>
+      <c r="G100" s="1">
+        <v>171705.06</v>
+      </c>
+      <c r="H100" s="1">
+        <v>145.2</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0.084563611579065</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>171850.26</v>
+      </c>
+      <c r="M100" s="1">
+        <v>171850.26</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>279</v>
+      </c>
+      <c r="B101" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>99.712</v>
+      </c>
+      <c r="D101" s="1">
+        <v>107.10142857</v>
+      </c>
+      <c r="E101" t="s">
+        <v>34</v>
+      </c>
+      <c r="F101">
+        <v>1.14</v>
+      </c>
+      <c r="G101" s="1">
+        <v>1390330.62</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-169385.15</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-12.183084193312</v>
+      </c>
+      <c r="J101">
+        <v>1.31</v>
+      </c>
+      <c r="K101" t="s">
+        <v>95</v>
+      </c>
+      <c r="L101" s="1">
+        <v>1220945.47</v>
+      </c>
+      <c r="M101" s="1">
+        <v>1239312.55</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>281</v>
+      </c>
+      <c r="B102" s="1">
         <v>1114000.0</v>
       </c>
-      <c r="D92" s="1">
-[...2 lines deleted...]
-      <c r="E92" s="1">
+      <c r="C102" s="1">
+        <v>91.535</v>
+      </c>
+      <c r="D102" s="1">
         <v>100.0</v>
       </c>
-      <c r="F92" t="s">
+      <c r="E102" t="s">
         <v>34</v>
       </c>
-      <c r="G92">
-[...2 lines deleted...]
-      <c r="H92" s="1">
+      <c r="F102">
+        <v>1.14</v>
+      </c>
+      <c r="G102" s="1">
         <v>1023897.06</v>
       </c>
-      <c r="I92" s="1">
-[...17 lines deleted...]
-      <c r="O92" s="1">
+      <c r="H102" s="1">
+        <v>-132044.26</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-12.896243690748</v>
+      </c>
+      <c r="J102">
+        <v>0.1</v>
+      </c>
+      <c r="K102" t="s">
+        <v>282</v>
+      </c>
+      <c r="L102" s="1">
+        <v>891852.8</v>
+      </c>
+      <c r="M102" s="1">
+        <v>892952.31</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>284</v>
+      </c>
+      <c r="B103" s="1">
+        <v>130.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="D103" s="1">
+        <v>25.0081</v>
+      </c>
+      <c r="E103" t="s">
+        <v>34</v>
+      </c>
+      <c r="F103">
+        <v>1.14</v>
+      </c>
+      <c r="G103" s="1">
+        <v>275244.72</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-253641.54</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-92.151282684006</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>21603.18</v>
+      </c>
+      <c r="M103" s="1">
+        <v>21603.18</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>286</v>
+      </c>
+      <c r="B104" s="1">
+        <v>27.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>133.9</v>
+      </c>
+      <c r="D104" s="1">
+        <v>265.7</v>
+      </c>
+      <c r="E104" t="s">
+        <v>34</v>
+      </c>
+      <c r="F104">
+        <v>1.14</v>
+      </c>
+      <c r="G104" s="1">
+        <v>620472.24</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-304269.85</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-49.038430792649</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>316202.39</v>
+      </c>
+      <c r="M104" s="1">
+        <v>316202.39</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>288</v>
+      </c>
+      <c r="B105" s="1">
+        <v>110.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>97.5</v>
+      </c>
+      <c r="D105" s="1">
+        <v>42.7592</v>
+      </c>
+      <c r="E105" t="s">
+        <v>34</v>
+      </c>
+      <c r="F105">
+        <v>1.14</v>
+      </c>
+      <c r="G105" s="1">
+        <v>407512.74</v>
+      </c>
+      <c r="H105" s="1">
+        <v>530520.23</v>
+      </c>
+      <c r="I105" s="1">
+        <v>130.18494342042</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>938032.97</v>
+      </c>
+      <c r="M105" s="1">
+        <v>938032.97</v>
+      </c>
+      <c r="N105" s="1">
         <v>0.58</v>
       </c>
-      <c r="P92">
-[...150 lines deleted...]
-        <v>1</v>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">