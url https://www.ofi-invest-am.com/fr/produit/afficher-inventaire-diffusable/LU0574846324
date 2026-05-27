--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0574846324</t>
   </si>
   <si>
@@ -88,462 +88,453 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>TYH6COM</t>
-[...2 lines deleted...]
-    <t>US 10YR NOTE MAR 26</t>
+    <t>TYM6COM</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE JUN 26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>WNH6COM</t>
-[...2 lines deleted...]
-    <t>US ULTRA T-BOND MAR 26</t>
+    <t>WNM6COM</t>
+  </si>
+  <si>
+    <t>US ULTRA T-BOND JUN 26</t>
   </si>
   <si>
     <t>XS2177363665</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 0.125 09/07/2030</t>
   </si>
   <si>
     <t>XS2200244072</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 0.5 09/07/2029</t>
   </si>
   <si>
     <t>US040114HT09</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 09/07/2035</t>
   </si>
   <si>
-    <t>2 617.50</t>
+    <t>4 658.25</t>
   </si>
   <si>
     <t>XS3198652847</t>
   </si>
   <si>
     <t>BAHRAIN (KINGDOM OF) 6.625 06/10/2037</t>
   </si>
   <si>
-    <t>14 947.05</t>
+    <t>17 581.38</t>
   </si>
   <si>
     <t>XS3282969008</t>
   </si>
   <si>
     <t>BAHRAIN (KINGDOM OF) 7.1 03/02/2038</t>
   </si>
   <si>
+    <t>6 414.27</t>
+  </si>
+  <si>
     <t>US105756CA66</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 4.5 30/05/2029</t>
   </si>
   <si>
-    <t>12 096.32</t>
+    <t>15 962.03</t>
   </si>
   <si>
     <t>US105756CF53</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 6 20/10/2033</t>
   </si>
   <si>
-    <t>25 305.36</t>
+    <t>30 350.78</t>
   </si>
   <si>
     <t>US168863DN50</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 2.55 27/01/2032</t>
   </si>
   <si>
-    <t>1 240.53</t>
+    <t>4 139.49</t>
   </si>
   <si>
     <t>US168863DL94</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 3.5 25/01/2050</t>
   </si>
   <si>
+    <t>2 634.97</t>
+  </si>
+  <si>
     <t>US168863DV76</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 3.5 31/01/2034</t>
   </si>
   <si>
+    <t>2 112.09</t>
+  </si>
+  <si>
     <t>US195325DP79</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 4.5 15/03/2029</t>
   </si>
   <si>
-    <t>23 411.52</t>
+    <t>26 926.82</t>
   </si>
   <si>
     <t>XS3239891503</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 6.5 26/11/2038</t>
   </si>
   <si>
-    <t>12 821.92</t>
+    <t>33 123.29</t>
   </si>
   <si>
     <t>US195325EL56</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 8 14/11/2035</t>
   </si>
   <si>
-    <t>21 892.26</t>
+    <t>27 527.92</t>
   </si>
   <si>
     <t>USP3579ECH82</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 4.875 23/09/2032</t>
   </si>
   <si>
-    <t>22 856.82</t>
+    <t>26 493.82</t>
   </si>
   <si>
     <t>USP3579ECB13</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC INTERNATIONAL B 6 19/07/2028</t>
   </si>
   <si>
-    <t>1 678.02</t>
+    <t>3 754.83</t>
   </si>
   <si>
     <t>XS2079842642</t>
   </si>
   <si>
     <t>EGYPT (ARAB REPUBLIC OF) 7.0529 15/01/2032</t>
   </si>
   <si>
-    <t>3 480.85</t>
+    <t>6 969.07</t>
   </si>
   <si>
     <t>US298785KG01</t>
   </si>
   <si>
     <t>EUROPEAN INVESTMENT BANK 4.5 14/03/2030</t>
   </si>
   <si>
-    <t>45 052.67</t>
+    <t>51 770.14</t>
   </si>
   <si>
     <t>XS2010026305</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 5.25 16/06/2029</t>
   </si>
   <si>
-    <t>12 338.36</t>
+    <t>17 539.03</t>
   </si>
   <si>
     <t>XS2574267188</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 6.125 22/05/2028</t>
   </si>
   <si>
-    <t>5 677.58</t>
+    <t>7 296.50</t>
   </si>
   <si>
     <t>US455780EE28</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 4.35 21/02/2031</t>
   </si>
   <si>
-    <t>1 533.48</t>
+    <t>3 684.26</t>
   </si>
   <si>
     <t>US455780DU78</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 4.7 10/02/2034</t>
   </si>
   <si>
-    <t>19 440.57</t>
+    <t>1 879.77</t>
   </si>
   <si>
     <t>USY20721BB49</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 5.25 17/01/2042</t>
   </si>
   <si>
-    <t>2 344.29</t>
+    <t>4 940.57</t>
   </si>
   <si>
     <t>XS3218674136</t>
   </si>
   <si>
     <t>JORDAN (HASHEMITE KINGDOM OF) 5.75 12/11/2032</t>
   </si>
   <si>
-    <t>18 162.08</t>
+    <t>22 726.63</t>
   </si>
   <si>
     <t>USY57542AA32</t>
   </si>
   <si>
     <t>MALAYSIA WAKALA SUKUK BHD 2.07 28/04/2031</t>
   </si>
   <si>
-    <t>3 814.04</t>
+    <t>4 636.23</t>
   </si>
   <si>
     <t>USY57542AB15</t>
   </si>
   <si>
     <t>MALAYSIA WAKALA SUKUK BHD 3.075 28/04/2051</t>
   </si>
   <si>
-    <t>15 580.89</t>
+    <t>18 939.68</t>
   </si>
   <si>
     <t>US91087BAR15</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 3.5 12/02/2034</t>
   </si>
   <si>
-    <t>19 236.01</t>
+    <t>1 660.03</t>
   </si>
   <si>
     <t>US91087BBL36</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 5.625 22/09/2035</t>
   </si>
   <si>
-    <t>17 714.37</t>
+    <t>20 512.20</t>
   </si>
   <si>
     <t>US91087BBC37</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 6.875 13/05/2037</t>
   </si>
   <si>
-    <t>24 554.86</t>
+    <t>30 800.11</t>
   </si>
   <si>
     <t>XS3218072919</t>
   </si>
   <si>
     <t>NIGERIA (FEDERAL REPUBLIC OF) 8.6308 13/01/2036</t>
   </si>
   <si>
-    <t>16 835.56</t>
+    <t>21 117.50</t>
   </si>
   <si>
     <t>XS2288905370</t>
   </si>
   <si>
     <t>OMAN GOVERNMENT INTERNATIONAL BOND 6.25 25/01/2031</t>
   </si>
   <si>
-    <t>1 943.74</t>
+    <t>5 660.48</t>
   </si>
   <si>
     <t>US68205LAS25</t>
   </si>
   <si>
-    <t>2 423.61</t>
-[...8 lines deleted...]
-    <t>31 011.25</t>
+    <t>7 057.96</t>
   </si>
   <si>
     <t>US698299BT07</t>
   </si>
   <si>
     <t>PANAMA REPUBLIC OF (GOVERNMENT) 6.4 14/02/2035</t>
   </si>
   <si>
-    <t>51 741.24</t>
+    <t>3 914.81</t>
   </si>
   <si>
     <t>US715638DU38</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 3 15/01/2034</t>
   </si>
   <si>
-    <t>3 029.32</t>
+    <t>6 065.05</t>
   </si>
   <si>
     <t>US715638BU55</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 4.125 25/08/2027</t>
   </si>
   <si>
-    <t>11 144.13</t>
-[...1 lines deleted...]
-  <si>
     <t>US731011AU68</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 3.25 06/04/2026</t>
   </si>
   <si>
-    <t>9 165.64</t>
+    <t>10 781.04</t>
   </si>
   <si>
     <t>US731011AY80</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5.125 18/09/2034</t>
   </si>
   <si>
-    <t>17 552.35</t>
+    <t>20 244.77</t>
   </si>
   <si>
     <t>US731011AZ55</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5.5 18/03/2054</t>
   </si>
   <si>
-    <t>19 336.12</t>
-[...2 lines deleted...]
-    <t>8 562.12</t>
+    <t>22 302.17</t>
+  </si>
+  <si>
+    <t>9 875.50</t>
   </si>
   <si>
     <t>XS1959337582</t>
   </si>
   <si>
     <t>QATAR (STATE OF) 4 14/03/2029</t>
   </si>
   <si>
-    <t>16 018.72</t>
+    <t>18 407.16</t>
   </si>
   <si>
     <t>US77586RAH30</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 14/02/2031</t>
   </si>
   <si>
-    <t>6 063.43</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>12 331.32</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3198384813</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 6.125 07/10/2037</t>
   </si>
   <si>
-    <t>40 945.21</t>
+    <t>47 993.15</t>
   </si>
   <si>
     <t>XS2747599095</t>
   </si>
   <si>
     <t>SAUDI ARABIA (KINGDOM OF) 5 16/01/2034</t>
   </si>
   <si>
-    <t>2 350.17</t>
+    <t>4 822.94</t>
   </si>
   <si>
     <t>XS2747599509</t>
   </si>
   <si>
     <t>SAUDI ARABIA (KINGDOM OF) 5.75 16/01/2054</t>
   </si>
   <si>
-    <t>4 108.09</t>
+    <t>8 430.50</t>
   </si>
   <si>
     <t>XS2850662631</t>
   </si>
   <si>
     <t>UNITED ARAB EMIRATES (GOVERNMENT O 4.857 02/07/2034</t>
   </si>
   <si>
-    <t>3 531.72</t>
+    <t>5 719.13</t>
   </si>
   <si>
     <t>XS2492385203</t>
   </si>
   <si>
     <t>UNITED ARAB EMIRATES (GOVERNMENT O 4.951 07/07/2052</t>
   </si>
   <si>
-    <t>3 813.01</t>
+    <t>6 581.11</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -916,93 +907,93 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>530050.71</v>
       </c>
       <c r="D2">
-        <v>98.11</v>
+        <v>99.27</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>52005075.65</v>
+        <v>52615975.17</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>52005075.65</v>
+        <v>52615975.17</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P51"/>
+  <dimension ref="A1:P50"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O51" sqref="O51"/>
+      <selection activeCell="O50" sqref="O50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -1024,2536 +1015,2486 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>19.0</v>
       </c>
       <c r="D2" s="1">
-        <v>112.1094</v>
+        <v>113.8125</v>
       </c>
       <c r="E2" s="1">
         <v>0.0</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2">
         <v>1.18</v>
       </c>
       <c r="H2" s="1">
         <v>0.0</v>
       </c>
       <c r="I2" s="1">
-        <v>-19591.56</v>
+        <v>11817.67</v>
       </c>
       <c r="J2" s="1">
         <v>0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>-19591.56</v>
+        <v>11817.67</v>
       </c>
       <c r="N2" s="1">
-        <v>-19591.56</v>
+        <v>11817.67</v>
       </c>
       <c r="O2" s="1">
-        <v>-0.04</v>
+        <v>0.02</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="1">
-        <v>19.0</v>
+        <v>10.0</v>
       </c>
       <c r="D3" s="1">
-        <v>117.7813</v>
+        <v>121.5938</v>
       </c>
       <c r="E3" s="1">
         <v>0.0</v>
       </c>
       <c r="F3" t="s">
         <v>26</v>
       </c>
       <c r="G3">
         <v>1.18</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-49858.03</v>
+        <v>11314.79</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-49858.03</v>
+        <v>11314.79</v>
       </c>
       <c r="N3" s="1">
-        <v>-49858.03</v>
+        <v>11314.79</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.1</v>
+        <v>0.02</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="1">
         <v>230472.0</v>
       </c>
       <c r="D4" s="1">
-        <v>83.3926</v>
+        <v>84.5194</v>
       </c>
       <c r="E4" s="1">
-        <v>89.67142212503</v>
+        <v>89.805820229789</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>206667.52</v>
+        <v>206977.27</v>
       </c>
       <c r="I4" s="1">
-        <v>-14470.88</v>
+        <v>-12183.65</v>
       </c>
       <c r="J4" s="1">
-        <v>-7.0020097981531</v>
+        <v>-5.8864676299963</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
-        <v>21.61</v>
+        <v>38.41</v>
       </c>
       <c r="M4" s="1">
-        <v>192196.64</v>
+        <v>194793.62</v>
       </c>
       <c r="N4" s="1">
-        <v>192218.25</v>
+        <v>194832.03</v>
       </c>
       <c r="O4" s="1">
         <v>0.37</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="1">
         <v>7275.1</v>
       </c>
       <c r="D5" s="1">
-        <v>88.8228</v>
+        <v>89.1169</v>
       </c>
       <c r="E5" s="1">
-        <v>92.252477629173</v>
+        <v>92.38237275089</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>6711.46</v>
+        <v>6720.91</v>
       </c>
       <c r="I5" s="1">
-        <v>-249.51</v>
+        <v>-237.57</v>
       </c>
       <c r="J5" s="1">
-        <v>-3.7176709687609</v>
+        <v>-3.5347891877737</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
-        <v>2.73</v>
+        <v>4.85</v>
       </c>
       <c r="M5" s="1">
-        <v>6461.95</v>
+        <v>6483.34</v>
       </c>
       <c r="N5" s="1">
-        <v>6464.68</v>
+        <v>6488.19</v>
       </c>
       <c r="O5" s="1">
         <v>0.01</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>77.05</v>
+        <v>75.63</v>
       </c>
       <c r="E6" s="1">
-        <v>71.890296</v>
+        <v>72.06189</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
       <c r="G6">
         <v>1.18</v>
       </c>
       <c r="H6" s="1">
-        <v>695784.88</v>
+        <v>697234.65</v>
       </c>
       <c r="I6" s="1">
-        <v>-43896.05</v>
+        <v>-56682.44</v>
       </c>
       <c r="J6" s="1">
-        <v>-6.3088536790279</v>
+        <v>-8.1296074427741</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" t="s">
         <v>35</v>
       </c>
       <c r="M6" s="1">
-        <v>651888.83</v>
+        <v>640552.21</v>
       </c>
       <c r="N6" s="1">
-        <v>654506.33</v>
+        <v>645210.46</v>
       </c>
       <c r="O6" s="1">
-        <v>1.26</v>
+        <v>1.23</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="1">
         <v>800000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>97.331</v>
+        <v>97.7995</v>
       </c>
       <c r="E7" s="1">
-        <v>98.83628625</v>
+        <v>98.84203125</v>
       </c>
       <c r="F7" t="s">
         <v>26</v>
       </c>
       <c r="G7">
         <v>1.18</v>
       </c>
       <c r="H7" s="1">
-        <v>678121.58</v>
+        <v>678160.41</v>
       </c>
       <c r="I7" s="1">
-        <v>-19339.06</v>
+        <v>-15506.05</v>
       </c>
       <c r="J7" s="1">
-        <v>-2.8518573321321</v>
+        <v>-2.2864870569487</v>
       </c>
       <c r="K7">
         <v>0.02</v>
       </c>
       <c r="L7" t="s">
         <v>38</v>
       </c>
       <c r="M7" s="1">
-        <v>658782.52</v>
+        <v>662654.36</v>
       </c>
       <c r="N7" s="1">
-        <v>673729.57</v>
+        <v>680235.74</v>
       </c>
       <c r="O7" s="1">
-        <v>1.3</v>
+        <v>1.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.438</v>
+        <v>100.67</v>
       </c>
       <c r="E8" s="1">
         <v>100.0</v>
       </c>
       <c r="F8" t="s">
         <v>26</v>
       </c>
       <c r="G8">
         <v>1.18</v>
       </c>
       <c r="H8" s="1">
         <v>1338688.09</v>
       </c>
       <c r="I8" s="1">
-        <v>20936.26</v>
+        <v>25519.58</v>
       </c>
       <c r="J8" s="1">
-        <v>1.5639386169485</v>
+        <v>1.9063126198426</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8">
-        <v>800.94</v>
+      <c r="L8" t="s">
+        <v>41</v>
       </c>
       <c r="M8" s="1">
-        <v>1359624.35</v>
+        <v>1364207.67</v>
       </c>
       <c r="N8" s="1">
-        <v>1360425.29</v>
+        <v>1370621.94</v>
       </c>
       <c r="O8" s="1">
-        <v>2.62</v>
+        <v>2.6</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>1733000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.5</v>
+        <v>99.71</v>
       </c>
       <c r="E9" s="1">
-        <v>96.143617426428</v>
+        <v>96.210602423543</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
       <c r="G9">
         <v>1.18</v>
       </c>
       <c r="H9" s="1">
-        <v>1566607.38</v>
+        <v>1567588.16</v>
       </c>
       <c r="I9" s="1">
-        <v>-107717.41</v>
+        <v>-104071.35</v>
       </c>
       <c r="J9" s="1">
-        <v>-6.8758395610265</v>
+        <v>-6.6389471836787</v>
       </c>
       <c r="K9">
         <v>0.01</v>
       </c>
       <c r="L9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M9" s="1">
-        <v>1458889.97</v>
+        <v>1463516.81</v>
       </c>
       <c r="N9" s="1">
-        <v>1470986.29</v>
+        <v>1479478.84</v>
       </c>
       <c r="O9" s="1">
-        <v>2.83</v>
+        <v>2.81</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C10" s="1">
         <v>1693000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>101.33</v>
+        <v>102.36</v>
       </c>
       <c r="E10" s="1">
-        <v>96.060887773184</v>
+        <v>96.090295924395</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
       <c r="G10">
         <v>1.18</v>
       </c>
       <c r="H10" s="1">
-        <v>1530202.61</v>
+        <v>1530623.27</v>
       </c>
       <c r="I10" s="1">
-        <v>-78773.28</v>
+        <v>-62888.2</v>
       </c>
       <c r="J10" s="1">
-        <v>-5.147898682515</v>
+        <v>-4.1086661383372</v>
       </c>
       <c r="K10">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M10" s="1">
-        <v>1451429.33</v>
+        <v>1467735.07</v>
       </c>
       <c r="N10" s="1">
-        <v>1476734.69</v>
+        <v>1498085.85</v>
       </c>
       <c r="O10" s="1">
-        <v>2.84</v>
+        <v>2.85</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>89.77</v>
+        <v>90.585</v>
       </c>
       <c r="E11" s="1">
-        <v>88.643349130435</v>
+        <v>88.752696521739</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
       <c r="G11">
         <v>1.18</v>
       </c>
       <c r="H11" s="1">
-        <v>1961303.79</v>
+        <v>1963428.67</v>
       </c>
       <c r="I11" s="1">
-        <v>-214436.33</v>
+        <v>-198835.63</v>
       </c>
       <c r="J11" s="1">
-        <v>-10.933356224229</v>
+        <v>-10.126959692404</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M11" s="1">
-        <v>1746867.46</v>
+        <v>1764593.04</v>
       </c>
       <c r="N11" s="1">
-        <v>1748107.99</v>
+        <v>1768732.53</v>
       </c>
       <c r="O11" s="1">
         <v>3.36</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C12" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>73.74</v>
+        <v>75.96</v>
       </c>
       <c r="E12" s="1">
-        <v>72.626959</v>
+        <v>72.692626</v>
       </c>
       <c r="F12" t="s">
         <v>26</v>
       </c>
       <c r="G12">
         <v>1.18</v>
       </c>
       <c r="H12" s="1">
-        <v>690363.06</v>
+        <v>690917.86</v>
       </c>
       <c r="I12" s="1">
-        <v>-66478.8</v>
+        <v>-47570.69</v>
       </c>
       <c r="J12" s="1">
-        <v>-9.6295418819193</v>
+        <v>-6.8851440603953</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
-      <c r="L12">
-        <v>904.81</v>
+      <c r="L12" t="s">
+        <v>53</v>
       </c>
       <c r="M12" s="1">
-        <v>623884.26</v>
+        <v>643347.17</v>
       </c>
       <c r="N12" s="1">
-        <v>624789.07</v>
+        <v>645982.14</v>
       </c>
       <c r="O12" s="1">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C13" s="1">
         <v>950000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>92.105</v>
+        <v>93.375</v>
       </c>
       <c r="E13" s="1">
-        <v>89.366874736842</v>
+        <v>89.443447368421</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
       <c r="G13">
         <v>1.18</v>
       </c>
       <c r="H13" s="1">
-        <v>807064.23</v>
+        <v>807678.84</v>
       </c>
       <c r="I13" s="1">
-        <v>-66764.3</v>
+        <v>-56376.65</v>
       </c>
       <c r="J13" s="1">
-        <v>-8.2724890434061</v>
+        <v>-6.9800825783674</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="L13">
-        <v>468.86</v>
+      <c r="L13" t="s">
+        <v>56</v>
       </c>
       <c r="M13" s="1">
-        <v>740299.93</v>
+        <v>751302.19</v>
       </c>
       <c r="N13" s="1">
-        <v>740768.79</v>
+        <v>753414.28</v>
       </c>
       <c r="O13" s="1">
-        <v>1.42</v>
+        <v>1.43</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>1570000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>97.615</v>
+        <v>97.425</v>
       </c>
       <c r="E14" s="1">
-        <v>95.406104458599</v>
+        <v>95.491252866242</v>
       </c>
       <c r="F14" t="s">
         <v>26</v>
       </c>
       <c r="G14">
         <v>1.18</v>
       </c>
       <c r="H14" s="1">
-        <v>1400347.74</v>
+        <v>1401477.21</v>
       </c>
       <c r="I14" s="1">
-        <v>-103714.63</v>
+        <v>-105997.83</v>
       </c>
       <c r="J14" s="1">
-        <v>-7.4063482260485</v>
+        <v>-7.563293162648</v>
       </c>
       <c r="K14">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L14" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M14" s="1">
-        <v>1296633.11</v>
+        <v>1295479.38</v>
       </c>
       <c r="N14" s="1">
-        <v>1320044.63</v>
+        <v>1322406.2</v>
       </c>
       <c r="O14" s="1">
-        <v>2.54</v>
+        <v>2.51</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C15" s="1">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.968</v>
+        <v>98.9463</v>
       </c>
       <c r="E15" s="1">
-        <v>98.750801</v>
+        <v>99.597405</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>987508.01</v>
+        <v>1991948.1</v>
       </c>
       <c r="I15" s="1">
-        <v>12171.99</v>
+        <v>-13023.1</v>
       </c>
       <c r="J15" s="1">
-        <v>1.2325965842039</v>
+        <v>-0.65378711423254</v>
       </c>
       <c r="K15">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L15" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M15" s="1">
-        <v>999680.0</v>
+        <v>1978925.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1012501.92</v>
+        <v>2012048.29</v>
       </c>
       <c r="O15" s="1">
-        <v>1.95</v>
+        <v>3.82</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C16" s="1">
         <v>1420000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>107.85</v>
+        <v>106.83</v>
       </c>
       <c r="E16" s="1">
-        <v>101.08170704225</v>
+        <v>101.07534084507</v>
       </c>
       <c r="F16" t="s">
         <v>26</v>
       </c>
       <c r="G16">
         <v>1.18</v>
       </c>
       <c r="H16" s="1">
-        <v>1346012.09</v>
+        <v>1345935.7</v>
       </c>
       <c r="I16" s="1">
-        <v>-50297.38</v>
+        <v>-61116.49</v>
       </c>
       <c r="J16" s="1">
-        <v>-3.7367702989949</v>
+        <v>-4.5408179603231</v>
       </c>
       <c r="K16">
         <v>0.02</v>
       </c>
       <c r="L16" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M16" s="1">
-        <v>1295714.71</v>
+        <v>1284819.21</v>
       </c>
       <c r="N16" s="1">
-        <v>1317606.97</v>
+        <v>1312347.13</v>
       </c>
       <c r="O16" s="1">
-        <v>2.53</v>
+        <v>2.49</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>96.5</v>
+        <v>96.447</v>
       </c>
       <c r="E17" s="1">
-        <v>94.722996</v>
+        <v>94.768774</v>
       </c>
       <c r="F17" t="s">
         <v>26</v>
       </c>
       <c r="G17">
         <v>1.18</v>
       </c>
       <c r="H17" s="1">
-        <v>1260922.46</v>
+        <v>1261502.61</v>
       </c>
       <c r="I17" s="1">
-        <v>-36251.37</v>
+        <v>-36208.29</v>
       </c>
       <c r="J17" s="1">
-        <v>-2.8749880464497</v>
+        <v>-2.8702508986486</v>
       </c>
       <c r="K17">
         <v>0.02</v>
       </c>
       <c r="L17" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M17" s="1">
-        <v>1224671.09</v>
+        <v>1225294.32</v>
       </c>
       <c r="N17" s="1">
-        <v>1247527.91</v>
+        <v>1251788.14</v>
       </c>
       <c r="O17" s="1">
-        <v>2.4</v>
+        <v>2.38</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C18" s="1">
         <v>700000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>102.85</v>
+        <v>102.88</v>
       </c>
       <c r="E18" s="1">
         <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>26</v>
       </c>
       <c r="G18">
         <v>1.18</v>
       </c>
       <c r="H18" s="1">
         <v>666222.52</v>
       </c>
       <c r="I18" s="1">
-        <v>-57102.0</v>
+        <v>-56279.27</v>
       </c>
       <c r="J18" s="1">
-        <v>-8.5710101784011</v>
+        <v>-8.4475184057123</v>
       </c>
       <c r="K18">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L18" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M18" s="1">
-        <v>609120.52</v>
+        <v>609943.25</v>
       </c>
       <c r="N18" s="1">
-        <v>610798.54</v>
+        <v>613698.08</v>
       </c>
       <c r="O18" s="1">
         <v>1.17</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>101.25</v>
+        <v>101.0</v>
       </c>
       <c r="E19" s="1">
-        <v>101.985358</v>
+        <v>101.96614</v>
       </c>
       <c r="F19" t="s">
         <v>26</v>
       </c>
       <c r="G19">
         <v>1.18</v>
       </c>
       <c r="H19" s="1">
-        <v>871522.23</v>
+        <v>871359.86</v>
       </c>
       <c r="I19" s="1">
-        <v>-14887.01</v>
+        <v>-15935.11</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.708161821644</v>
+        <v>-1.8287633768211</v>
       </c>
       <c r="K19">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L19" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M19" s="1">
-        <v>856635.22</v>
+        <v>855424.75</v>
       </c>
       <c r="N19" s="1">
-        <v>860116.07</v>
+        <v>862393.82</v>
       </c>
       <c r="O19" s="1">
-        <v>1.65</v>
+        <v>1.64</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B20" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C20" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>103.0425</v>
+        <v>103.7886</v>
       </c>
       <c r="E20" s="1">
-        <v>102.70531233333</v>
+        <v>102.66736433333</v>
       </c>
       <c r="F20" t="s">
         <v>26</v>
       </c>
       <c r="G20">
         <v>1.18</v>
       </c>
       <c r="H20" s="1">
-        <v>2640129.16</v>
+        <v>2639167.3</v>
       </c>
       <c r="I20" s="1">
-        <v>-24726.49</v>
+        <v>-2038.91</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.93656364902996</v>
+        <v>-0.077255807163115</v>
       </c>
       <c r="K20">
         <v>0.02</v>
       </c>
       <c r="L20" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M20" s="1">
-        <v>2615402.67</v>
+        <v>2637128.39</v>
       </c>
       <c r="N20" s="1">
-        <v>2660455.34</v>
+        <v>2688898.53</v>
       </c>
       <c r="O20" s="1">
-        <v>5.12</v>
+        <v>5.11</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B21" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C21" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>102.0495</v>
+        <v>102.5955</v>
       </c>
       <c r="E21" s="1">
-        <v>100.914568</v>
+        <v>100.898902</v>
       </c>
       <c r="F21" t="s">
         <v>26</v>
       </c>
       <c r="G21">
         <v>1.18</v>
       </c>
       <c r="H21" s="1">
-        <v>1799586.06</v>
+        <v>1799321.35</v>
       </c>
       <c r="I21" s="1">
-        <v>-72787.13</v>
+        <v>-61445.51</v>
       </c>
       <c r="J21" s="1">
-        <v>-4.0446595813262</v>
+        <v>-3.41492696677</v>
       </c>
       <c r="K21">
         <v>0.01</v>
       </c>
       <c r="L21" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M21" s="1">
-        <v>1726798.93</v>
+        <v>1737875.84</v>
       </c>
       <c r="N21" s="1">
-        <v>1739137.29</v>
+        <v>1755414.87</v>
       </c>
       <c r="O21" s="1">
         <v>3.34</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C22" s="1">
         <v>533000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>103.775</v>
+        <v>104.0724</v>
       </c>
       <c r="E22" s="1">
-        <v>101.1708217636</v>
+        <v>101.14142401501</v>
       </c>
       <c r="F22" t="s">
         <v>26</v>
       </c>
       <c r="G22">
         <v>1.18</v>
       </c>
       <c r="H22" s="1">
-        <v>518811.66</v>
+        <v>518679.26</v>
       </c>
       <c r="I22" s="1">
-        <v>-50838.61</v>
+        <v>-48868.16</v>
       </c>
       <c r="J22" s="1">
-        <v>-9.7990492349382</v>
+        <v>-9.4216529883998</v>
       </c>
       <c r="K22">
         <v>0.01</v>
       </c>
       <c r="L22" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M22" s="1">
-        <v>467973.05</v>
+        <v>469811.1</v>
       </c>
       <c r="N22" s="1">
-        <v>473650.63</v>
+        <v>477107.6</v>
       </c>
       <c r="O22" s="1">
         <v>0.91</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C23" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.8518</v>
+        <v>100.1855</v>
       </c>
       <c r="E23" s="1">
-        <v>99.634176</v>
+        <v>99.638352</v>
       </c>
       <c r="F23" t="s">
         <v>26</v>
       </c>
       <c r="G23">
         <v>1.18</v>
       </c>
       <c r="H23" s="1">
-        <v>859285.06</v>
+        <v>859320.34</v>
       </c>
       <c r="I23" s="1">
-        <v>-14479.67</v>
+        <v>-10794.47</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.685083411086</v>
+        <v>-1.2561636793096</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="M23" s="1">
-        <v>844805.39</v>
+        <v>848525.87</v>
       </c>
       <c r="N23" s="1">
-        <v>846338.87</v>
+        <v>852210.13</v>
       </c>
       <c r="O23" s="1">
-        <v>1.63</v>
+        <v>1.62</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C24" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>98.8977</v>
+        <v>99.6974</v>
       </c>
       <c r="E24" s="1">
-        <v>95.513266</v>
+        <v>95.545462</v>
       </c>
       <c r="F24" t="s">
         <v>26</v>
       </c>
       <c r="G24">
         <v>1.18</v>
       </c>
       <c r="H24" s="1">
-        <v>929012.59</v>
+        <v>929284.61</v>
       </c>
       <c r="I24" s="1">
-        <v>-92279.21</v>
+        <v>-84892.35</v>
       </c>
       <c r="J24" s="1">
-        <v>-9.9330419192704</v>
+        <v>-9.1352368355697</v>
       </c>
       <c r="K24">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L24" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="M24" s="1">
-        <v>836733.38</v>
+        <v>844392.26</v>
       </c>
       <c r="N24" s="1">
-        <v>856173.95</v>
+        <v>846272.03</v>
       </c>
       <c r="O24" s="1">
-        <v>1.65</v>
+        <v>1.61</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B25" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C25" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.5079</v>
+        <v>100.0964</v>
       </c>
       <c r="E25" s="1">
-        <v>96.607867</v>
+        <v>96.620092</v>
       </c>
       <c r="F25" t="s">
         <v>26</v>
       </c>
       <c r="G25">
         <v>1.18</v>
       </c>
       <c r="H25" s="1">
-        <v>940011.05</v>
+        <v>940114.34</v>
       </c>
       <c r="I25" s="1">
-        <v>-106575.41</v>
+        <v>-92342.43</v>
       </c>
       <c r="J25" s="1">
-        <v>-11.337676296465</v>
+        <v>-9.8224679776717</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="M25" s="1">
-        <v>833435.64</v>
+        <v>847771.91</v>
       </c>
       <c r="N25" s="1">
-        <v>835779.93</v>
+        <v>852712.48</v>
       </c>
       <c r="O25" s="1">
-        <v>1.61</v>
+        <v>1.62</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B26" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C26" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.5</v>
+        <v>98.525</v>
       </c>
       <c r="E26" s="1">
-        <v>98.69217375</v>
+        <v>98.70328875</v>
       </c>
       <c r="F26" t="s">
         <v>26</v>
       </c>
       <c r="G26">
         <v>1.18</v>
       </c>
       <c r="H26" s="1">
-        <v>1354264.77</v>
+        <v>1354415.02</v>
       </c>
       <c r="I26" s="1">
-        <v>-20875.03</v>
+        <v>-19274.85</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.5414290072686</v>
+        <v>-1.4231125404974</v>
       </c>
       <c r="K26">
         <v>0.01</v>
       </c>
       <c r="L26" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="M26" s="1">
-        <v>1333389.74</v>
+        <v>1335140.17</v>
       </c>
       <c r="N26" s="1">
-        <v>1351551.82</v>
+        <v>1357866.8</v>
       </c>
       <c r="O26" s="1">
-        <v>2.6</v>
+        <v>2.58</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B27" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C27" s="1">
         <v>800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>91.3673</v>
+        <v>92.3941</v>
       </c>
       <c r="E27" s="1">
-        <v>87.7028375</v>
+        <v>87.8382575</v>
       </c>
       <c r="F27" t="s">
         <v>26</v>
       </c>
       <c r="G27">
         <v>1.18</v>
       </c>
       <c r="H27" s="1">
-        <v>682622.7</v>
+        <v>683538.02</v>
       </c>
       <c r="I27" s="1">
-        <v>-64205.14</v>
+        <v>-57508.93</v>
       </c>
       <c r="J27" s="1">
-        <v>-9.4056555693211</v>
+        <v>-8.4134208072288</v>
       </c>
       <c r="K27">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L27" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="M27" s="1">
-        <v>618417.56</v>
+        <v>626029.09</v>
       </c>
       <c r="N27" s="1">
-        <v>622231.6</v>
+        <v>630665.32</v>
       </c>
       <c r="O27" s="1">
         <v>1.2</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C28" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>71.8901</v>
+        <v>74.3212</v>
       </c>
       <c r="E28" s="1">
-        <v>70.081855</v>
+        <v>70.150057272727</v>
       </c>
       <c r="F28" t="s">
         <v>26</v>
       </c>
       <c r="G28">
         <v>1.18</v>
       </c>
       <c r="H28" s="1">
-        <v>1499920.16</v>
+        <v>1501187.88</v>
       </c>
       <c r="I28" s="1">
-        <v>-161807.07</v>
+        <v>-116359.9</v>
       </c>
       <c r="J28" s="1">
-        <v>-10.787712193961</v>
+        <v>-7.751188345592</v>
       </c>
       <c r="K28">
         <v>0.01</v>
       </c>
       <c r="L28" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="M28" s="1">
-        <v>1338113.09</v>
+        <v>1384827.98</v>
       </c>
       <c r="N28" s="1">
-        <v>1353693.98</v>
+        <v>1403767.66</v>
       </c>
       <c r="O28" s="1">
-        <v>2.6</v>
+        <v>2.67</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B29" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C29" s="1">
         <v>1344000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>86.7</v>
+        <v>87.59</v>
       </c>
       <c r="E29" s="1">
-        <v>82.571333333333</v>
+        <v>82.696333333333</v>
       </c>
       <c r="F29" t="s">
         <v>26</v>
       </c>
       <c r="G29">
         <v>1.18</v>
       </c>
       <c r="H29" s="1">
-        <v>1064695.02</v>
+        <v>1066114.44</v>
       </c>
       <c r="I29" s="1">
-        <v>-78825.91</v>
+        <v>-69070.65</v>
       </c>
       <c r="J29" s="1">
-        <v>-7.4036140415121</v>
+        <v>-6.4787275557397</v>
       </c>
       <c r="K29">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L29" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="M29" s="1">
-        <v>985869.11</v>
+        <v>997043.79</v>
       </c>
       <c r="N29" s="1">
-        <v>1005105.12</v>
+        <v>998703.82</v>
       </c>
       <c r="O29" s="1">
-        <v>1.93</v>
+        <v>1.9</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B30" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C30" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.55</v>
+        <v>99.85</v>
       </c>
       <c r="E30" s="1">
-        <v>98.989284</v>
+        <v>98.995329</v>
       </c>
       <c r="F30" t="s">
         <v>26</v>
       </c>
       <c r="G30">
         <v>1.18</v>
       </c>
       <c r="H30" s="1">
-        <v>851153.11</v>
+        <v>851204.19</v>
       </c>
       <c r="I30" s="1">
-        <v>-17361.49</v>
+        <v>-5519.43</v>
       </c>
       <c r="J30" s="1">
-        <v>-2.0397610953921</v>
+        <v>-0.64842608446277</v>
       </c>
       <c r="K30">
         <v>0.02</v>
       </c>
       <c r="L30" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="M30" s="1">
-        <v>833791.62</v>
+        <v>845684.76</v>
       </c>
       <c r="N30" s="1">
-        <v>851505.99</v>
+        <v>866196.96</v>
       </c>
       <c r="O30" s="1">
-        <v>1.64</v>
+        <v>1.65</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B31" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C31" s="1">
         <v>1831000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>106.415</v>
+        <v>108.025</v>
       </c>
       <c r="E31" s="1">
-        <v>102.56298470781</v>
+        <v>102.54990005461</v>
       </c>
       <c r="F31" t="s">
         <v>26</v>
       </c>
       <c r="G31">
         <v>1.18</v>
       </c>
       <c r="H31" s="1">
-        <v>1702368.7</v>
+        <v>1702166.28</v>
       </c>
       <c r="I31" s="1">
-        <v>-53856.79</v>
+        <v>-26941.63</v>
       </c>
       <c r="J31" s="1">
-        <v>-3.1636384057108</v>
+        <v>-1.5827848499031</v>
       </c>
       <c r="K31">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L31" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="M31" s="1">
-        <v>1648511.91</v>
+        <v>1675224.65</v>
       </c>
       <c r="N31" s="1">
-        <v>1673066.77</v>
+        <v>1706024.76</v>
       </c>
       <c r="O31" s="1">
-        <v>3.22</v>
+        <v>3.24</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B32" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C32" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>106.975</v>
+        <v>107.7025</v>
       </c>
       <c r="E32" s="1">
-        <v>107.463145</v>
+        <v>107.419948</v>
       </c>
       <c r="F32" t="s">
         <v>26</v>
       </c>
       <c r="G32">
         <v>1.18</v>
       </c>
       <c r="H32" s="1">
-        <v>915868.68</v>
+        <v>915503.72</v>
       </c>
       <c r="I32" s="1">
-        <v>-10796.55</v>
+        <v>-3311.8</v>
       </c>
       <c r="J32" s="1">
-        <v>-1.1788316639455</v>
+        <v>-0.36174620896134</v>
       </c>
       <c r="K32">
         <v>0.02</v>
       </c>
       <c r="L32" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="M32" s="1">
-        <v>905072.13</v>
+        <v>912191.92</v>
       </c>
       <c r="N32" s="1">
-        <v>921907.69</v>
+        <v>933309.42</v>
       </c>
       <c r="O32" s="1">
         <v>1.77</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B33" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C33" s="1">
         <v>1203000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>106.5975</v>
+        <v>107.4875</v>
       </c>
       <c r="E33" s="1">
-        <v>102.93637988362</v>
+        <v>102.90238985869</v>
       </c>
       <c r="F33" t="s">
         <v>26</v>
       </c>
       <c r="G33">
         <v>1.18</v>
       </c>
       <c r="H33" s="1">
-        <v>1191485.38</v>
+        <v>1191139.91</v>
       </c>
       <c r="I33" s="1">
-        <v>-106525.84</v>
+        <v>-95963.63</v>
       </c>
       <c r="J33" s="1">
-        <v>-8.9405914489694</v>
+        <v>-8.0564532507353</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="M33" s="1">
-        <v>1084959.54</v>
+        <v>1095176.28</v>
       </c>
       <c r="N33" s="1">
-        <v>1086903.28</v>
+        <v>1100836.76</v>
       </c>
       <c r="O33" s="1">
         <v>2.09</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B34" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C34" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>106.5555</v>
+        <v>107.3606</v>
       </c>
       <c r="E34" s="1">
-        <v>106.84323066667</v>
+        <v>106.76400666667</v>
       </c>
       <c r="F34" t="s">
         <v>26</v>
       </c>
       <c r="G34">
         <v>1.18</v>
       </c>
       <c r="H34" s="1">
-        <v>1374495.8</v>
+        <v>1373491.76</v>
       </c>
       <c r="I34" s="1">
-        <v>-22211.67</v>
+        <v>-9547.98</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.6159867494684</v>
+        <v>-0.69516106889495</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M34" s="1">
-        <v>1352284.13</v>
+        <v>1363943.78</v>
       </c>
       <c r="N34" s="1">
-        <v>1354707.74</v>
+        <v>1371001.74</v>
       </c>
       <c r="O34" s="1">
-        <v>2.6</v>
+        <v>2.61</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B35" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C35" s="1">
-        <v>1180000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>107.305</v>
+        <v>106.99</v>
       </c>
       <c r="E35" s="1">
-        <v>105.28599830509</v>
+        <v>104.392381</v>
       </c>
       <c r="F35" t="s">
         <v>26</v>
       </c>
       <c r="G35">
         <v>1.18</v>
       </c>
       <c r="H35" s="1">
-        <v>1152953.87</v>
+        <v>1788095.61</v>
       </c>
       <c r="I35" s="1">
-        <v>-81674.21</v>
+        <v>24219.12</v>
       </c>
       <c r="J35" s="1">
-        <v>-7.0839096103646</v>
+        <v>1.3544644852632</v>
       </c>
       <c r="K35">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L35" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M35" s="1">
-        <v>1071279.66</v>
+        <v>1812314.73</v>
       </c>
       <c r="N35" s="1">
-        <v>1102290.91</v>
+        <v>1816229.54</v>
       </c>
       <c r="O35" s="1">
-        <v>2.12</v>
+        <v>3.45</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B36" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C36" s="1">
-        <v>2000000.0</v>
+        <v>2046000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>106.075</v>
+        <v>88.16</v>
       </c>
       <c r="E36" s="1">
-        <v>104.420554</v>
+        <v>85.229278592375</v>
       </c>
       <c r="F36" t="s">
         <v>26</v>
       </c>
       <c r="G36">
         <v>1.18</v>
       </c>
       <c r="H36" s="1">
-        <v>1788571.66</v>
+        <v>1615732.08</v>
       </c>
       <c r="I36" s="1">
-        <v>6343.52</v>
+        <v>-88033.6</v>
       </c>
       <c r="J36" s="1">
-        <v>0.35466960267055</v>
+        <v>-5.4485270850103</v>
       </c>
       <c r="K36">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M36" s="1">
-        <v>1794915.18</v>
+        <v>1527698.48</v>
       </c>
       <c r="N36" s="1">
-        <v>1846656.42</v>
+        <v>1533763.53</v>
       </c>
       <c r="O36" s="1">
-        <v>3.55</v>
+        <v>2.92</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B37" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C37" s="1">
-        <v>2046000.0</v>
+        <v>714000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>86.98</v>
+        <v>100.535</v>
       </c>
       <c r="E37" s="1">
-        <v>85.121538123167</v>
+        <v>99.09774929972</v>
       </c>
       <c r="F37" t="s">
         <v>26</v>
       </c>
       <c r="G37">
         <v>1.18</v>
       </c>
       <c r="H37" s="1">
-        <v>1613869.63</v>
+        <v>674210.05</v>
       </c>
       <c r="I37" s="1">
-        <v>-108213.05</v>
+        <v>-66248.76</v>
       </c>
       <c r="J37" s="1">
-        <v>-6.7051915463581</v>
+        <v>-9.8261305953538</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37" t="s">
-        <v>124</v>
+      <c r="L37">
+        <v>138.58</v>
       </c>
       <c r="M37" s="1">
-        <v>1505656.58</v>
+        <v>607961.29</v>
       </c>
       <c r="N37" s="1">
-        <v>1508685.9</v>
+        <v>608099.87</v>
       </c>
       <c r="O37" s="1">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B38" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C38" s="1">
-        <v>714000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.51</v>
+        <v>100.0102</v>
       </c>
       <c r="E38" s="1">
-        <v>99.062921568627</v>
+        <v>99.881041</v>
       </c>
       <c r="F38" t="s">
         <v>26</v>
       </c>
       <c r="G38">
         <v>1.18</v>
       </c>
       <c r="H38" s="1">
-        <v>673999.95</v>
+        <v>973245.02</v>
       </c>
       <c r="I38" s="1">
-        <v>-66832.64</v>
+        <v>-126203.21</v>
       </c>
       <c r="J38" s="1">
-        <v>-9.9158226940521</v>
+        <v>-12.967259775961</v>
       </c>
       <c r="K38">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="L38" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="M38" s="1">
-        <v>607167.31</v>
+        <v>847041.81</v>
       </c>
       <c r="N38" s="1">
-        <v>618311.44</v>
+        <v>857822.85</v>
       </c>
       <c r="O38" s="1">
-        <v>1.19</v>
+        <v>1.63</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B39" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C39" s="1">
-        <v>1000000.0</v>
+        <v>1056000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.966</v>
+        <v>104.0846</v>
       </c>
       <c r="E39" s="1">
-        <v>99.815294</v>
+        <v>99.611767992424</v>
       </c>
       <c r="F39" t="s">
         <v>26</v>
       </c>
       <c r="G39">
         <v>1.18</v>
       </c>
       <c r="H39" s="1">
-        <v>972689.54</v>
+        <v>1002820.38</v>
       </c>
       <c r="I39" s="1">
-        <v>-126917.4</v>
+        <v>-71904.08</v>
       </c>
       <c r="J39" s="1">
-        <v>-13.048089321491</v>
+        <v>-7.1701853526351</v>
       </c>
       <c r="K39">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L39" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="M39" s="1">
-        <v>845772.14</v>
+        <v>930916.3</v>
       </c>
       <c r="N39" s="1">
-        <v>854937.78</v>
+        <v>951161.07</v>
       </c>
       <c r="O39" s="1">
-        <v>1.64</v>
+        <v>1.81</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B40" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C40" s="1">
-        <v>1056000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>102.0293</v>
+        <v>98.3644</v>
       </c>
       <c r="E40" s="1">
-        <v>99.609160037879</v>
+        <v>97.074923431734</v>
       </c>
       <c r="F40" t="s">
         <v>26</v>
       </c>
       <c r="G40">
         <v>1.18</v>
       </c>
       <c r="H40" s="1">
-        <v>1002797.12</v>
+        <v>1003139.66</v>
       </c>
       <c r="I40" s="1">
-        <v>-91228.12</v>
+        <v>-100056.68</v>
       </c>
       <c r="J40" s="1">
-        <v>-9.0973655767978</v>
+        <v>-9.9743519262313</v>
       </c>
       <c r="K40">
         <v>0.02</v>
       </c>
       <c r="L40" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="M40" s="1">
-        <v>911569.0</v>
+        <v>903082.98</v>
       </c>
       <c r="N40" s="1">
-        <v>929121.35</v>
+        <v>925385.15</v>
       </c>
       <c r="O40" s="1">
-        <v>1.79</v>
+        <v>1.76</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>133</v>
+      </c>
+      <c r="B41" t="s">
         <v>134</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>1084000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>95.7077</v>
+        <v>98.3644</v>
       </c>
       <c r="E41" s="1">
-        <v>97.068934501845</v>
+        <v>96.246902083333</v>
       </c>
       <c r="F41" t="s">
         <v>26</v>
       </c>
       <c r="G41">
         <v>1.18</v>
       </c>
       <c r="H41" s="1">
-        <v>1003084.8</v>
+        <v>415488.47</v>
       </c>
       <c r="I41" s="1">
-        <v>-125322.01</v>
+        <v>-15599.33</v>
       </c>
       <c r="J41" s="1">
-        <v>-12.493660555917</v>
+        <v>-3.7544555688874</v>
       </c>
       <c r="K41">
         <v>0.02</v>
       </c>
       <c r="L41" t="s">
         <v>136</v>
       </c>
       <c r="M41" s="1">
-        <v>877762.79</v>
+        <v>399889.14</v>
       </c>
       <c r="N41" s="1">
-        <v>897098.91</v>
+        <v>409764.64</v>
       </c>
       <c r="O41" s="1">
-        <v>1.73</v>
+        <v>0.78</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B42" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C42" s="1">
-        <v>480000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>95.7077</v>
+        <v>100.5</v>
       </c>
       <c r="E42" s="1">
-        <v>96.239208333333</v>
+        <v>98.137901666667</v>
       </c>
       <c r="F42" t="s">
         <v>26</v>
       </c>
       <c r="G42">
         <v>1.18</v>
       </c>
       <c r="H42" s="1">
-        <v>415457.27</v>
+        <v>1143802.91</v>
       </c>
       <c r="I42" s="1">
-        <v>-26780.02</v>
+        <v>-122374.94</v>
       </c>
       <c r="J42" s="1">
-        <v>-6.4459144017386</v>
+        <v>-10.698953371259</v>
       </c>
       <c r="K42">
         <v>0.02</v>
       </c>
       <c r="L42" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="M42" s="1">
-        <v>388677.25</v>
+        <v>1021427.97</v>
       </c>
       <c r="N42" s="1">
-        <v>397239.37</v>
+        <v>1039835.13</v>
       </c>
       <c r="O42" s="1">
-        <v>0.76</v>
+        <v>1.98</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B43" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C43" s="1">
-        <v>1200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.296</v>
+        <v>92.2621</v>
       </c>
       <c r="E43" s="1">
-        <v>98.102706666667</v>
+        <v>84.962598</v>
       </c>
       <c r="F43" t="s">
         <v>26</v>
       </c>
       <c r="G43">
         <v>1.18</v>
       </c>
       <c r="H43" s="1">
-        <v>1143446.08</v>
+        <v>407117.52</v>
       </c>
       <c r="I43" s="1">
-        <v>-125169.5</v>
+        <v>-16408.13</v>
       </c>
       <c r="J43" s="1">
-        <v>-10.946690201605</v>
+        <v>-4.0303178305861</v>
       </c>
       <c r="K43">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>0.0</v>
+      </c>
+      <c r="L43">
+        <v>458.77</v>
       </c>
       <c r="M43" s="1">
-        <v>1018276.58</v>
+        <v>390709.39</v>
       </c>
       <c r="N43" s="1">
-        <v>1034295.3</v>
+        <v>391168.16</v>
       </c>
       <c r="O43" s="1">
-        <v>1.99</v>
+        <v>0.74</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B44" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C44" s="1">
-        <v>500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>91.6306</v>
+        <v>98.9505</v>
       </c>
       <c r="E44" s="1">
-        <v>84.788424</v>
+        <v>97.374339090909</v>
       </c>
       <c r="F44" t="s">
         <v>26</v>
       </c>
       <c r="G44">
         <v>1.18</v>
       </c>
       <c r="H44" s="1">
-        <v>406381.72</v>
+        <v>984030.58</v>
       </c>
       <c r="I44" s="1">
-        <v>-18756.98</v>
+        <v>-62157.19</v>
       </c>
       <c r="J44" s="1">
-        <v>-4.6156062334694</v>
+        <v>-6.3165912994289</v>
       </c>
       <c r="K44">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>0.0</v>
+      </c>
+      <c r="L44">
+        <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>387624.74</v>
+        <v>921873.39</v>
       </c>
       <c r="N44" s="1">
-        <v>393688.17</v>
+        <v>921873.39</v>
       </c>
       <c r="O44" s="1">
-        <v>0.76</v>
+        <v>1.75</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>144</v>
       </c>
       <c r="B45" t="s">
         <v>145</v>
       </c>
       <c r="C45" s="1">
-        <v>1100000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.7204</v>
+        <v>104.9563</v>
       </c>
       <c r="E45" s="1">
-        <v>97.223272727273</v>
+        <v>101.075794</v>
       </c>
       <c r="F45" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="G45">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>982626.63</v>
+        <v>2021515.88</v>
       </c>
       <c r="I45" s="1">
-        <v>-63869.81</v>
+        <v>77609.12</v>
       </c>
       <c r="J45" s="1">
-        <v>-6.4999062767106</v>
+        <v>3.8391546051075</v>
       </c>
       <c r="K45">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L45" t="s">
         <v>146</v>
       </c>
       <c r="M45" s="1">
-        <v>918756.82</v>
+        <v>2099125.0</v>
       </c>
       <c r="N45" s="1">
-        <v>931088.14</v>
+        <v>2147118.15</v>
       </c>
       <c r="O45" s="1">
-        <v>1.79</v>
+        <v>4.08</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>147</v>
       </c>
       <c r="B46" t="s">
         <v>148</v>
       </c>
       <c r="C46" s="1">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>103.9128</v>
+        <v>102.8418</v>
       </c>
       <c r="E46" s="1">
-        <v>101.081119</v>
+        <v>97.944522</v>
       </c>
       <c r="F46" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="G46">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H46" s="1">
-        <v>2021622.38</v>
+        <v>943430.48</v>
       </c>
       <c r="I46" s="1">
-        <v>56633.62</v>
+        <v>-72406.6</v>
       </c>
       <c r="J46" s="1">
-        <v>2.8013945908137</v>
+        <v>-7.6748209364616</v>
       </c>
       <c r="K46">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L46" t="s">
         <v>149</v>
       </c>
       <c r="M46" s="1">
-        <v>2078256.0</v>
+        <v>871023.88</v>
       </c>
       <c r="N46" s="1">
-        <v>2119201.21</v>
+        <v>875846.82</v>
       </c>
       <c r="O46" s="1">
-        <v>4.07</v>
+        <v>1.66</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>150</v>
       </c>
       <c r="B47" t="s">
         <v>151</v>
       </c>
       <c r="C47" s="1">
-        <v>1000000.0</v>
+        <v>1520000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>101.9336</v>
+        <v>100.07</v>
       </c>
       <c r="E47" s="1">
-        <v>97.929531</v>
+        <v>95.669477631579</v>
       </c>
       <c r="F47" t="s">
         <v>26</v>
       </c>
       <c r="G47">
         <v>1.18</v>
       </c>
       <c r="H47" s="1">
-        <v>943303.83</v>
+        <v>1368361.82</v>
       </c>
       <c r="I47" s="1">
-        <v>-80885.27</v>
+        <v>-80088.76</v>
       </c>
       <c r="J47" s="1">
-        <v>-8.57467842572</v>
+        <v>-5.8528934985924</v>
       </c>
       <c r="K47">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L47" t="s">
         <v>152</v>
       </c>
       <c r="M47" s="1">
-        <v>862418.56</v>
+        <v>1288273.06</v>
       </c>
       <c r="N47" s="1">
-        <v>864768.73</v>
+        <v>1296703.56</v>
       </c>
       <c r="O47" s="1">
-        <v>1.66</v>
+        <v>2.46</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>153</v>
       </c>
       <c r="B48" t="s">
         <v>154</v>
       </c>
       <c r="C48" s="1">
-        <v>1520000.0</v>
+        <v>910000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>97.6315</v>
+        <v>104.9689</v>
       </c>
       <c r="E48" s="1">
-        <v>95.660550657895</v>
+        <v>100.4761956044</v>
       </c>
       <c r="F48" t="s">
         <v>26</v>
       </c>
       <c r="G48">
         <v>1.18</v>
       </c>
       <c r="H48" s="1">
-        <v>1368247.17</v>
+        <v>865159.13</v>
       </c>
       <c r="I48" s="1">
-        <v>-112695.92</v>
+        <v>-56132.98</v>
       </c>
       <c r="J48" s="1">
-        <v>-8.2365176753846</v>
+        <v>-6.4881682517758</v>
       </c>
       <c r="K48">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L48" t="s">
         <v>155</v>
       </c>
       <c r="M48" s="1">
-        <v>1255551.25</v>
+        <v>809026.15</v>
       </c>
       <c r="N48" s="1">
-        <v>1259659.34</v>
+        <v>814745.28</v>
       </c>
       <c r="O48" s="1">
-        <v>2.42</v>
+        <v>1.55</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>156</v>
       </c>
       <c r="B49" t="s">
         <v>157</v>
       </c>
       <c r="C49" s="1">
-        <v>910000.0</v>
+        <v>1130000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>103.9913</v>
+        <v>96.425</v>
       </c>
       <c r="E49" s="1">
-        <v>100.47947582418</v>
+        <v>93.324190265487</v>
       </c>
       <c r="F49" t="s">
         <v>26</v>
       </c>
       <c r="G49">
         <v>1.18</v>
       </c>
       <c r="H49" s="1">
-        <v>865184.33</v>
+        <v>990993.51</v>
       </c>
       <c r="I49" s="1">
-        <v>-64540.39</v>
+        <v>-68149.01</v>
       </c>
       <c r="J49" s="1">
-        <v>-7.459727108095</v>
+        <v>-6.8768371651596</v>
       </c>
       <c r="K49">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L49" t="s">
         <v>158</v>
       </c>
       <c r="M49" s="1">
-        <v>800643.94</v>
+        <v>922844.5</v>
       </c>
       <c r="N49" s="1">
-        <v>804175.66</v>
+        <v>929425.61</v>
       </c>
       <c r="O49" s="1">
-        <v>1.55</v>
+        <v>1.77</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>159</v>
       </c>
       <c r="B50" t="s">
         <v>160</v>
       </c>
       <c r="C50" s="1">
-        <v>1130000.0</v>
+        <v>1.8</v>
       </c>
       <c r="D50" s="1">
-        <v>95.1166</v>
+        <v>4778.9673</v>
       </c>
       <c r="E50" s="1">
-        <v>93.30962300885</v>
+        <v>4309.4444444444</v>
       </c>
       <c r="F50" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="G50">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>990854.43</v>
+        <v>7757.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-81495.21</v>
+        <v>831.76</v>
       </c>
       <c r="J50" s="1">
-        <v>-8.2247409440355</v>
+        <v>10.722702075545</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50" t="s">
-        <v>161</v>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>909359.22</v>
+        <v>8588.76</v>
       </c>
       <c r="N50" s="1">
-        <v>913172.23</v>
+        <v>8588.76</v>
       </c>
       <c r="O50" s="1">
-        <v>1.76</v>
+        <v>0.02</v>
       </c>
       <c r="P50">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P51">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>