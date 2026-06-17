--- v1 (2026-05-27)
+++ v2 (2026-06-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0574846324</t>
   </si>
   <si>
@@ -121,420 +121,417 @@
   <si>
     <t>WNM6COM</t>
   </si>
   <si>
     <t>US ULTRA T-BOND JUN 26</t>
   </si>
   <si>
     <t>XS2177363665</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 0.125 09/07/2030</t>
   </si>
   <si>
     <t>XS2200244072</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 0.5 09/07/2029</t>
   </si>
   <si>
     <t>US040114HT09</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 09/07/2035</t>
   </si>
   <si>
-    <t>4 658.25</t>
+    <t>6 761.25</t>
   </si>
   <si>
     <t>XS3198652847</t>
   </si>
   <si>
     <t>BAHRAIN (KINGDOM OF) 6.625 06/10/2037</t>
   </si>
   <si>
-    <t>17 581.38</t>
+    <t>20 568.19</t>
   </si>
   <si>
     <t>XS3282969008</t>
   </si>
   <si>
     <t>BAHRAIN (KINGDOM OF) 7.1 03/02/2038</t>
   </si>
   <si>
-    <t>6 414.27</t>
+    <t>12 048.28</t>
   </si>
   <si>
     <t>US105756CA66</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 4.5 30/05/2029</t>
   </si>
   <si>
-    <t>15 962.03</t>
+    <t>20 113.56</t>
   </si>
   <si>
     <t>US105756CF53</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 6 20/10/2033</t>
   </si>
   <si>
-    <t>30 350.78</t>
+    <t>35 993.14</t>
   </si>
   <si>
     <t>US168863DN50</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 2.55 27/01/2032</t>
   </si>
   <si>
-    <t>4 139.49</t>
+    <t>7 068.58</t>
   </si>
   <si>
     <t>US168863DL94</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 3.5 25/01/2050</t>
   </si>
   <si>
-    <t>2 634.97</t>
+    <t>4 386.98</t>
   </si>
   <si>
     <t>US168863DV76</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 3.5 31/01/2034</t>
   </si>
   <si>
-    <t>2 112.09</t>
+    <t>3 766.90</t>
   </si>
   <si>
     <t>US195325DP79</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 4.5 15/03/2029</t>
   </si>
   <si>
-    <t>26 926.82</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3239891503</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 6.5 26/11/2038</t>
   </si>
   <si>
-    <t>33 123.29</t>
+    <t>39 534.25</t>
   </si>
   <si>
     <t>US195325EL56</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 8 14/11/2035</t>
   </si>
   <si>
-    <t>27 527.92</t>
+    <t>33 680.43</t>
   </si>
   <si>
     <t>USP3579ECH82</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 4.875 23/09/2032</t>
   </si>
   <si>
-    <t>26 493.82</t>
+    <t>30 669.69</t>
   </si>
   <si>
     <t>USP3579ECB13</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC INTERNATIONAL B 6 19/07/2028</t>
   </si>
   <si>
-    <t>3 754.83</t>
+    <t>5 871.81</t>
   </si>
   <si>
     <t>XS2079842642</t>
   </si>
   <si>
     <t>EGYPT (ARAB REPUBLIC OF) 7.0529 15/01/2032</t>
   </si>
   <si>
-    <t>6 969.07</t>
+    <t>10 540.32</t>
   </si>
   <si>
     <t>US298785KG01</t>
   </si>
   <si>
     <t>EUROPEAN INVESTMENT BANK 4.5 14/03/2030</t>
   </si>
   <si>
-    <t>51 770.14</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2010026305</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 5.25 16/06/2029</t>
   </si>
   <si>
-    <t>17 539.03</t>
+    <t>23 031.65</t>
   </si>
   <si>
     <t>XS2574267188</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 6.125 22/05/2028</t>
   </si>
   <si>
-    <t>7 296.50</t>
+    <t>9 049.51</t>
   </si>
   <si>
     <t>US455780EE28</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 4.35 21/02/2031</t>
   </si>
   <si>
-    <t>3 684.26</t>
-[...8 lines deleted...]
-    <t>1 879.77</t>
+    <t>XS3304516027</t>
+  </si>
+  <si>
+    <t>INDONESIA (REPUBLIC OF) 4.46 04/03/2038</t>
+  </si>
+  <si>
+    <t>3 176.99</t>
   </si>
   <si>
     <t>USY20721BB49</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 5.25 17/01/2042</t>
   </si>
   <si>
-    <t>4 940.57</t>
+    <t>7 592.85</t>
   </si>
   <si>
     <t>XS3218674136</t>
   </si>
   <si>
     <t>JORDAN (HASHEMITE KINGDOM OF) 5.75 12/11/2032</t>
   </si>
   <si>
-    <t>22 726.63</t>
+    <t>27 719.92</t>
   </si>
   <si>
     <t>USY57542AA32</t>
   </si>
   <si>
     <t>MALAYSIA WAKALA SUKUK BHD 2.07 28/04/2031</t>
   </si>
   <si>
-    <t>4 636.23</t>
+    <t>5 548.42</t>
   </si>
   <si>
     <t>USY57542AB15</t>
   </si>
   <si>
     <t>MALAYSIA WAKALA SUKUK BHD 3.075 28/04/2051</t>
   </si>
   <si>
-    <t>18 939.68</t>
+    <t>22 666.11</t>
   </si>
   <si>
     <t>US91087BAR15</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 3.5 12/02/2034</t>
   </si>
   <si>
-    <t>1 660.03</t>
+    <t>3 968.53</t>
   </si>
   <si>
     <t>US91087BBL36</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 5.625 22/09/2035</t>
   </si>
   <si>
-    <t>20 512.20</t>
+    <t>23 727.66</t>
   </si>
   <si>
     <t>US91087BBC37</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 6.875 13/05/2037</t>
   </si>
   <si>
-    <t>30 800.11</t>
+    <t>37 625.04</t>
   </si>
   <si>
     <t>XS3218072919</t>
   </si>
   <si>
     <t>NIGERIA (FEDERAL REPUBLIC OF) 8.6308 13/01/2036</t>
   </si>
   <si>
-    <t>21 117.50</t>
+    <t>25 796.87</t>
+  </si>
+  <si>
+    <t>US68205LAS25</t>
+  </si>
+  <si>
+    <t>OMAN GOVERNMENT INTERNATIONAL BOND 6.25 25/01/2031</t>
+  </si>
+  <si>
+    <t>11 750.84</t>
   </si>
   <si>
     <t>XS2288905370</t>
   </si>
   <si>
-    <t>OMAN GOVERNMENT INTERNATIONAL BOND 6.25 25/01/2031</t>
-[...8 lines deleted...]
-    <t>7 057.96</t>
+    <t>9 424.18</t>
   </si>
   <si>
     <t>US698299BT07</t>
   </si>
   <si>
     <t>PANAMA REPUBLIC OF (GOVERNMENT) 6.4 14/02/2035</t>
   </si>
   <si>
-    <t>3 914.81</t>
+    <t>10 181.65</t>
   </si>
   <si>
     <t>US715638DU38</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 3 15/01/2034</t>
   </si>
   <si>
-    <t>6 065.05</t>
+    <t>9 173.03</t>
   </si>
   <si>
     <t>US715638BU55</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 4.125 25/08/2027</t>
   </si>
   <si>
+    <t>1 561.84</t>
+  </si>
+  <si>
     <t>US731011AU68</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 3.25 06/04/2026</t>
   </si>
   <si>
-    <t>10 781.04</t>
+    <t>12 612.57</t>
   </si>
   <si>
     <t>US731011AY80</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5.125 18/09/2034</t>
   </si>
   <si>
-    <t>20 244.77</t>
+    <t>23 350.98</t>
   </si>
   <si>
     <t>US731011AZ55</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5.5 18/03/2054</t>
   </si>
   <si>
-    <t>22 302.17</t>
-[...2 lines deleted...]
-    <t>9 875.50</t>
+    <t>11 390.72</t>
+  </si>
+  <si>
+    <t>25 724.05</t>
   </si>
   <si>
     <t>XS1959337582</t>
   </si>
   <si>
     <t>QATAR (STATE OF) 4 14/03/2029</t>
   </si>
   <si>
-    <t>18 407.16</t>
-[...1 lines deleted...]
-  <si>
     <t>US77586RAH30</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 14/02/2031</t>
   </si>
   <si>
+    <t>1 193.16</t>
+  </si>
+  <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
+    <t>1 590.88</t>
+  </si>
+  <si>
     <t>XS3198384813</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 6.125 07/10/2037</t>
   </si>
   <si>
-    <t>47 993.15</t>
+    <t>54 034.25</t>
   </si>
   <si>
     <t>XS2747599095</t>
   </si>
   <si>
     <t>SAUDI ARABIA (KINGDOM OF) 5 16/01/2034</t>
   </si>
   <si>
-    <t>4 822.94</t>
+    <t>7 351.80</t>
   </si>
   <si>
     <t>XS2747599509</t>
   </si>
   <si>
     <t>SAUDI ARABIA (KINGDOM OF) 5.75 16/01/2054</t>
   </si>
   <si>
-    <t>8 430.50</t>
+    <t>12 850.95</t>
   </si>
   <si>
     <t>XS2850662631</t>
   </si>
   <si>
     <t>UNITED ARAB EMIRATES (GOVERNMENT O 4.857 02/07/2034</t>
   </si>
   <si>
-    <t>5 719.13</t>
+    <t>7 990.33</t>
   </si>
   <si>
     <t>XS2492385203</t>
   </si>
   <si>
     <t>UNITED ARAB EMIRATES (GOVERNMENT O 4.951 07/07/2052</t>
   </si>
   <si>
-    <t>6 581.11</t>
+    <t>9 439.82</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -907,63 +904,63 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>530050.71</v>
       </c>
       <c r="D2">
-        <v>99.27</v>
+        <v>99.48</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>52615975.17</v>
+        <v>52730261.97</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>52615975.17</v>
+        <v>52730261.97</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1015,2481 +1012,2481 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>19.0</v>
       </c>
       <c r="D2" s="1">
-        <v>113.8125</v>
+        <v>112.0</v>
       </c>
       <c r="E2" s="1">
         <v>0.0</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H2" s="1">
         <v>0.0</v>
       </c>
       <c r="I2" s="1">
-        <v>11817.67</v>
+        <v>-17775.41</v>
       </c>
       <c r="J2" s="1">
         <v>0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>11817.67</v>
+        <v>-17775.41</v>
       </c>
       <c r="N2" s="1">
-        <v>11817.67</v>
+        <v>-17775.41</v>
       </c>
       <c r="O2" s="1">
-        <v>0.02</v>
+        <v>-0.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="1">
         <v>10.0</v>
       </c>
       <c r="D3" s="1">
-        <v>121.5938</v>
+        <v>117.4375</v>
       </c>
       <c r="E3" s="1">
         <v>0.0</v>
       </c>
       <c r="F3" t="s">
         <v>26</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>11314.79</v>
+        <v>-24473.39</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>11314.79</v>
+        <v>-24473.39</v>
       </c>
       <c r="N3" s="1">
-        <v>11314.79</v>
+        <v>-24473.39</v>
       </c>
       <c r="O3" s="1">
-        <v>0.02</v>
+        <v>-0.05</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="1">
         <v>230472.0</v>
       </c>
       <c r="D4" s="1">
-        <v>84.5194</v>
+        <v>83.5815</v>
       </c>
       <c r="E4" s="1">
-        <v>89.805820229789</v>
+        <v>89.921018605297</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>206977.27</v>
+        <v>207242.77</v>
       </c>
       <c r="I4" s="1">
-        <v>-12183.65</v>
+        <v>-14610.79</v>
       </c>
       <c r="J4" s="1">
-        <v>-5.8864676299963</v>
+        <v>-7.0500843045092</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
-        <v>38.41</v>
+        <v>54.42</v>
       </c>
       <c r="M4" s="1">
-        <v>194793.62</v>
+        <v>192631.98</v>
       </c>
       <c r="N4" s="1">
-        <v>194832.03</v>
+        <v>192686.4</v>
       </c>
       <c r="O4" s="1">
         <v>0.37</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="1">
         <v>7275.1</v>
       </c>
       <c r="D5" s="1">
-        <v>89.1169</v>
+        <v>88.5281</v>
       </c>
       <c r="E5" s="1">
-        <v>92.38237275089</v>
+        <v>92.493711426647</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>6720.91</v>
+        <v>6729.01</v>
       </c>
       <c r="I5" s="1">
-        <v>-237.57</v>
+        <v>-288.5</v>
       </c>
       <c r="J5" s="1">
-        <v>-3.5347891877737</v>
+        <v>-4.2874063198004</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
-        <v>4.85</v>
+        <v>6.87</v>
       </c>
       <c r="M5" s="1">
-        <v>6483.34</v>
+        <v>6440.51</v>
       </c>
       <c r="N5" s="1">
-        <v>6488.19</v>
+        <v>6447.38</v>
       </c>
       <c r="O5" s="1">
         <v>0.01</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>75.63</v>
+        <v>74.1</v>
       </c>
       <c r="E6" s="1">
-        <v>72.06189</v>
+        <v>72.208971</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H6" s="1">
-        <v>697234.65</v>
+        <v>698505.36</v>
       </c>
       <c r="I6" s="1">
-        <v>-56682.44</v>
+        <v>-55499.46</v>
       </c>
       <c r="J6" s="1">
-        <v>-8.1296074427741</v>
+        <v>-7.9454594306907</v>
       </c>
       <c r="K6">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L6" t="s">
         <v>35</v>
       </c>
       <c r="M6" s="1">
-        <v>640552.21</v>
+        <v>643005.9</v>
       </c>
       <c r="N6" s="1">
-        <v>645210.46</v>
+        <v>649767.15</v>
       </c>
       <c r="O6" s="1">
         <v>1.23</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="1">
         <v>800000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>97.7995</v>
+        <v>92.689</v>
       </c>
       <c r="E7" s="1">
-        <v>98.84203125</v>
+        <v>98.846955</v>
       </c>
       <c r="F7" t="s">
         <v>26</v>
       </c>
       <c r="G7">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H7" s="1">
-        <v>678160.41</v>
+        <v>678194.43</v>
       </c>
       <c r="I7" s="1">
-        <v>-15506.05</v>
+        <v>-34744.24</v>
       </c>
       <c r="J7" s="1">
-        <v>-2.2864870569487</v>
+        <v>-5.1230500374354</v>
       </c>
       <c r="K7">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="L7" t="s">
         <v>38</v>
       </c>
       <c r="M7" s="1">
-        <v>662654.36</v>
+        <v>643450.19</v>
       </c>
       <c r="N7" s="1">
-        <v>680235.74</v>
+        <v>664018.38</v>
       </c>
       <c r="O7" s="1">
-        <v>1.29</v>
+        <v>1.26</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.67</v>
+        <v>95.875</v>
       </c>
       <c r="E8" s="1">
         <v>100.0</v>
       </c>
       <c r="F8" t="s">
         <v>26</v>
       </c>
       <c r="G8">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H8" s="1">
         <v>1338688.09</v>
       </c>
       <c r="I8" s="1">
-        <v>25519.58</v>
+        <v>-7553.07</v>
       </c>
       <c r="J8" s="1">
-        <v>1.9063126198426</v>
+        <v>-0.56421432717759</v>
       </c>
       <c r="K8">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L8" t="s">
         <v>41</v>
       </c>
       <c r="M8" s="1">
-        <v>1364207.67</v>
+        <v>1331135.02</v>
       </c>
       <c r="N8" s="1">
-        <v>1370621.94</v>
+        <v>1343183.3</v>
       </c>
       <c r="O8" s="1">
-        <v>2.6</v>
+        <v>2.55</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>1733000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.71</v>
+        <v>99.415</v>
       </c>
       <c r="E9" s="1">
-        <v>96.210602423543</v>
+        <v>96.268017888055</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H9" s="1">
-        <v>1567588.16</v>
+        <v>1568447.79</v>
       </c>
       <c r="I9" s="1">
-        <v>-104071.35</v>
+        <v>-73427.01</v>
       </c>
       <c r="J9" s="1">
-        <v>-6.6389471836787</v>
+        <v>-4.6815080787611</v>
       </c>
       <c r="K9">
         <v>0.01</v>
       </c>
       <c r="L9" t="s">
         <v>44</v>
       </c>
       <c r="M9" s="1">
-        <v>1463516.81</v>
+        <v>1495020.78</v>
       </c>
       <c r="N9" s="1">
-        <v>1479478.84</v>
+        <v>1515134.34</v>
       </c>
       <c r="O9" s="1">
-        <v>2.81</v>
+        <v>2.87</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
         <v>1693000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>102.36</v>
+        <v>101.0</v>
       </c>
       <c r="E10" s="1">
-        <v>96.090295924395</v>
+        <v>96.115502658004</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
       <c r="G10">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H10" s="1">
-        <v>1530623.27</v>
+        <v>1530991.97</v>
       </c>
       <c r="I10" s="1">
-        <v>-62888.2</v>
+        <v>-47192.94</v>
       </c>
       <c r="J10" s="1">
-        <v>-4.1086661383372</v>
+        <v>-3.0825073497936</v>
       </c>
       <c r="K10">
         <v>0.02</v>
       </c>
       <c r="L10" t="s">
         <v>47</v>
       </c>
       <c r="M10" s="1">
-        <v>1467735.07</v>
+        <v>1483799.03</v>
       </c>
       <c r="N10" s="1">
-        <v>1498085.85</v>
+        <v>1519792.17</v>
       </c>
       <c r="O10" s="1">
-        <v>2.85</v>
+        <v>2.88</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>90.585</v>
+        <v>89.47</v>
       </c>
       <c r="E11" s="1">
-        <v>88.752696521739</v>
+        <v>88.846423043478</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H11" s="1">
-        <v>1963428.67</v>
+        <v>1965291.1</v>
       </c>
       <c r="I11" s="1">
-        <v>-198835.63</v>
+        <v>-179617.72</v>
       </c>
       <c r="J11" s="1">
-        <v>-10.126959692404</v>
+        <v>-9.1394969427175</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>50</v>
       </c>
       <c r="M11" s="1">
-        <v>1764593.04</v>
+        <v>1785673.38</v>
       </c>
       <c r="N11" s="1">
-        <v>1768732.53</v>
+        <v>1792741.96</v>
       </c>
       <c r="O11" s="1">
-        <v>3.36</v>
+        <v>3.4</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>75.96</v>
+        <v>72.665</v>
       </c>
       <c r="E12" s="1">
-        <v>72.692626</v>
+        <v>72.748912</v>
       </c>
       <c r="F12" t="s">
         <v>26</v>
       </c>
       <c r="G12">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H12" s="1">
-        <v>690917.86</v>
+        <v>691404.15</v>
       </c>
       <c r="I12" s="1">
-        <v>-47570.69</v>
+        <v>-60850.52</v>
       </c>
       <c r="J12" s="1">
-        <v>-6.8851440603953</v>
+        <v>-8.8010058950326</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>53</v>
       </c>
       <c r="M12" s="1">
-        <v>643347.17</v>
+        <v>630553.63</v>
       </c>
       <c r="N12" s="1">
-        <v>645982.14</v>
+        <v>634940.61</v>
       </c>
       <c r="O12" s="1">
-        <v>1.23</v>
+        <v>1.2</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
         <v>950000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>93.375</v>
+        <v>91.535</v>
       </c>
       <c r="E13" s="1">
-        <v>89.443447368421</v>
+        <v>89.509081052632</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H13" s="1">
-        <v>807678.84</v>
+        <v>808217.53</v>
       </c>
       <c r="I13" s="1">
-        <v>-56376.65</v>
+        <v>-53633.62</v>
       </c>
       <c r="J13" s="1">
-        <v>-6.9800825783674</v>
+        <v>-6.6360377013847</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
         <v>56</v>
       </c>
       <c r="M13" s="1">
-        <v>751302.19</v>
+        <v>754583.91</v>
       </c>
       <c r="N13" s="1">
-        <v>753414.28</v>
+        <v>758350.81</v>
       </c>
       <c r="O13" s="1">
-        <v>1.43</v>
+        <v>1.44</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>1570000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>97.425</v>
+        <v>97.21</v>
       </c>
       <c r="E14" s="1">
-        <v>95.491252866242</v>
+        <v>95.564236942675</v>
       </c>
       <c r="F14" t="s">
         <v>26</v>
       </c>
       <c r="G14">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H14" s="1">
-        <v>1401477.21</v>
+        <v>1402467.17</v>
       </c>
       <c r="I14" s="1">
-        <v>-105997.83</v>
+        <v>-78103.23</v>
       </c>
       <c r="J14" s="1">
-        <v>-7.563293162648</v>
+        <v>-5.5689881139963</v>
       </c>
       <c r="K14">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>340.59</v>
       </c>
       <c r="M14" s="1">
-        <v>1295479.38</v>
+        <v>1324363.94</v>
       </c>
       <c r="N14" s="1">
-        <v>1322406.2</v>
+        <v>1324704.53</v>
       </c>
       <c r="O14" s="1">
         <v>2.51</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C15" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.9463</v>
+        <v>97.2438</v>
       </c>
       <c r="E15" s="1">
-        <v>99.597405</v>
+        <v>99.598962</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1991948.1</v>
+        <v>1991979.24</v>
       </c>
       <c r="I15" s="1">
-        <v>-13023.1</v>
+        <v>-47104.24</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.65378711423254</v>
+        <v>-2.3646953268449</v>
       </c>
       <c r="K15">
         <v>0.02</v>
       </c>
       <c r="L15" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M15" s="1">
-        <v>1978925.0</v>
+        <v>1944875.0</v>
       </c>
       <c r="N15" s="1">
-        <v>2012048.29</v>
+        <v>1984409.25</v>
       </c>
       <c r="O15" s="1">
-        <v>3.82</v>
+        <v>3.76</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C16" s="1">
         <v>1420000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>106.83</v>
+        <v>106.61</v>
       </c>
       <c r="E16" s="1">
-        <v>101.07534084507</v>
+        <v>101.06988380282</v>
       </c>
       <c r="F16" t="s">
         <v>26</v>
       </c>
       <c r="G16">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H16" s="1">
-        <v>1345935.7</v>
+        <v>1345868.77</v>
       </c>
       <c r="I16" s="1">
-        <v>-61116.49</v>
+        <v>-32208.58</v>
       </c>
       <c r="J16" s="1">
-        <v>-4.5408179603231</v>
+        <v>-2.3931441696206</v>
       </c>
       <c r="K16">
         <v>0.02</v>
       </c>
       <c r="L16" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M16" s="1">
-        <v>1284819.21</v>
+        <v>1313660.19</v>
       </c>
       <c r="N16" s="1">
-        <v>1312347.13</v>
+        <v>1347340.62</v>
       </c>
       <c r="O16" s="1">
-        <v>2.49</v>
+        <v>2.56</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>96.447</v>
+        <v>94.2</v>
       </c>
       <c r="E17" s="1">
-        <v>94.768774</v>
+        <v>94.808012</v>
       </c>
       <c r="F17" t="s">
         <v>26</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H17" s="1">
-        <v>1261502.61</v>
+        <v>1262011.1</v>
       </c>
       <c r="I17" s="1">
-        <v>-36208.29</v>
+        <v>-35874.34</v>
       </c>
       <c r="J17" s="1">
-        <v>-2.8702508986486</v>
+        <v>-2.8426326836586</v>
       </c>
       <c r="K17">
         <v>0.02</v>
       </c>
       <c r="L17" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M17" s="1">
-        <v>1225294.32</v>
+        <v>1226136.76</v>
       </c>
       <c r="N17" s="1">
-        <v>1251788.14</v>
+        <v>1256806.45</v>
       </c>
       <c r="O17" s="1">
         <v>2.38</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C18" s="1">
         <v>700000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>102.88</v>
+        <v>101.9</v>
       </c>
       <c r="E18" s="1">
         <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>26</v>
       </c>
       <c r="G18">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H18" s="1">
         <v>666222.52</v>
       </c>
       <c r="I18" s="1">
-        <v>-56279.27</v>
+        <v>-47253.41</v>
       </c>
       <c r="J18" s="1">
-        <v>-8.4475184057123</v>
+        <v>-7.0927368231263</v>
       </c>
       <c r="K18">
         <v>0.01</v>
       </c>
       <c r="L18" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M18" s="1">
-        <v>609943.25</v>
+        <v>618969.11</v>
       </c>
       <c r="N18" s="1">
-        <v>613698.08</v>
+        <v>624840.92</v>
       </c>
       <c r="O18" s="1">
-        <v>1.17</v>
+        <v>1.18</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C19" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>101.0</v>
+        <v>97.209</v>
       </c>
       <c r="E19" s="1">
-        <v>101.96614</v>
+        <v>101.949667</v>
       </c>
       <c r="F19" t="s">
         <v>26</v>
       </c>
       <c r="G19">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H19" s="1">
-        <v>871359.86</v>
+        <v>871217.53</v>
       </c>
       <c r="I19" s="1">
-        <v>-15935.11</v>
+        <v>-27682.3</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.8287633768211</v>
+        <v>-3.1774268821244</v>
       </c>
       <c r="K19">
         <v>0.01</v>
       </c>
       <c r="L19" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M19" s="1">
-        <v>855424.75</v>
+        <v>843535.23</v>
       </c>
       <c r="N19" s="1">
-        <v>862393.82</v>
+        <v>854075.55</v>
       </c>
       <c r="O19" s="1">
-        <v>1.64</v>
+        <v>1.62</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C20" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>103.7886</v>
+        <v>102.7278</v>
       </c>
       <c r="E20" s="1">
-        <v>102.66736433333</v>
+        <v>102.63483733333</v>
       </c>
       <c r="F20" t="s">
         <v>26</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H20" s="1">
-        <v>2639167.3</v>
+        <v>2638324.24</v>
       </c>
       <c r="I20" s="1">
-        <v>-2038.91</v>
+        <v>35949.9</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.077255807163115</v>
+        <v>1.3626035592957</v>
       </c>
       <c r="K20">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>0.0</v>
+      </c>
+      <c r="L20">
+        <v>976.22</v>
       </c>
       <c r="M20" s="1">
-        <v>2637128.39</v>
+        <v>2674274.14</v>
       </c>
       <c r="N20" s="1">
-        <v>2688898.53</v>
+        <v>2675250.36</v>
       </c>
       <c r="O20" s="1">
-        <v>5.11</v>
+        <v>5.07</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B21" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C21" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>102.5955</v>
+        <v>101.4</v>
       </c>
       <c r="E21" s="1">
-        <v>100.898902</v>
+        <v>100.885474</v>
       </c>
       <c r="F21" t="s">
         <v>26</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H21" s="1">
-        <v>1799321.35</v>
+        <v>1799089.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-61445.51</v>
+        <v>-39283.7</v>
       </c>
       <c r="J21" s="1">
-        <v>-3.41492696677</v>
+        <v>-2.1835324996538</v>
       </c>
       <c r="K21">
         <v>0.01</v>
       </c>
       <c r="L21" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="M21" s="1">
-        <v>1737875.84</v>
+        <v>1759805.62</v>
       </c>
       <c r="N21" s="1">
-        <v>1755414.87</v>
+        <v>1782837.27</v>
       </c>
       <c r="O21" s="1">
-        <v>3.34</v>
+        <v>3.38</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C22" s="1">
         <v>533000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>104.0724</v>
+        <v>103.075</v>
       </c>
       <c r="E22" s="1">
-        <v>101.14142401501</v>
+        <v>101.11622514071</v>
       </c>
       <c r="F22" t="s">
         <v>26</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H22" s="1">
-        <v>518679.26</v>
+        <v>518563.23</v>
       </c>
       <c r="I22" s="1">
-        <v>-48868.16</v>
+        <v>-41827.94</v>
       </c>
       <c r="J22" s="1">
-        <v>-9.4216529883998</v>
+        <v>-8.0661214641077</v>
       </c>
       <c r="K22">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L22" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="M22" s="1">
-        <v>469811.1</v>
+        <v>476735.29</v>
       </c>
       <c r="N22" s="1">
-        <v>477107.6</v>
+        <v>485784.8</v>
       </c>
       <c r="O22" s="1">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C23" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.1855</v>
+        <v>98.4738</v>
       </c>
       <c r="E23" s="1">
-        <v>99.638352</v>
+        <v>99.641931</v>
       </c>
       <c r="F23" t="s">
         <v>26</v>
       </c>
       <c r="G23">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H23" s="1">
-        <v>859320.34</v>
+        <v>859351.27</v>
       </c>
       <c r="I23" s="1">
-        <v>-10794.47</v>
+        <v>-4840.67</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.2561636793096</v>
+        <v>-0.56329351791148</v>
       </c>
       <c r="K23">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L23" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="M23" s="1">
-        <v>848525.87</v>
+        <v>854510.6</v>
       </c>
       <c r="N23" s="1">
-        <v>852210.13</v>
+        <v>860382.41</v>
       </c>
       <c r="O23" s="1">
-        <v>1.62</v>
+        <v>1.63</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C24" s="1">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.6974</v>
+        <v>96.4754</v>
       </c>
       <c r="E24" s="1">
-        <v>95.545462</v>
+        <v>99.581343</v>
       </c>
       <c r="F24" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="G24">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>929284.61</v>
+        <v>1991626.86</v>
       </c>
       <c r="I24" s="1">
-        <v>-84892.35</v>
+        <v>-62119.74</v>
       </c>
       <c r="J24" s="1">
-        <v>-9.1352368355697</v>
+        <v>-3.119045100647</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="M24" s="1">
-        <v>844392.26</v>
+        <v>1929507.12</v>
       </c>
       <c r="N24" s="1">
-        <v>846272.03</v>
+        <v>1932684.11</v>
       </c>
       <c r="O24" s="1">
-        <v>1.61</v>
+        <v>3.67</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="B25" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C25" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>100.0964</v>
+        <v>96.8323</v>
       </c>
       <c r="E25" s="1">
-        <v>96.620092</v>
+        <v>96.630571</v>
       </c>
       <c r="F25" t="s">
         <v>26</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H25" s="1">
-        <v>940114.34</v>
+        <v>940204.89</v>
       </c>
       <c r="I25" s="1">
-        <v>-92342.43</v>
+        <v>-99938.09</v>
       </c>
       <c r="J25" s="1">
-        <v>-9.8224679776717</v>
+        <v>-10.62939483329</v>
       </c>
       <c r="K25">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L25" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="M25" s="1">
-        <v>847771.91</v>
+        <v>840266.8</v>
       </c>
       <c r="N25" s="1">
-        <v>852712.48</v>
+        <v>847859.65</v>
       </c>
       <c r="O25" s="1">
-        <v>1.62</v>
+        <v>1.61</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B26" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C26" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.525</v>
+        <v>97.75</v>
       </c>
       <c r="E26" s="1">
-        <v>98.70328875</v>
+        <v>98.712815625</v>
       </c>
       <c r="F26" t="s">
         <v>26</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H26" s="1">
-        <v>1354415.02</v>
+        <v>1354546.72</v>
       </c>
       <c r="I26" s="1">
-        <v>-19274.85</v>
+        <v>2620.93</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.4231125404974</v>
+        <v>0.19349129574504</v>
       </c>
       <c r="K26">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L26" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="M26" s="1">
-        <v>1335140.17</v>
+        <v>1357167.65</v>
       </c>
       <c r="N26" s="1">
-        <v>1357866.8</v>
+        <v>1384887.57</v>
       </c>
       <c r="O26" s="1">
-        <v>2.58</v>
+        <v>2.63</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B27" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C27" s="1">
         <v>800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>92.3941</v>
+        <v>91.1305</v>
       </c>
       <c r="E27" s="1">
-        <v>87.8382575</v>
+        <v>87.95433125</v>
       </c>
       <c r="F27" t="s">
         <v>26</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H27" s="1">
-        <v>683538.02</v>
+        <v>684340.27</v>
       </c>
       <c r="I27" s="1">
-        <v>-57508.93</v>
+        <v>-51709.37</v>
       </c>
       <c r="J27" s="1">
-        <v>-8.4134208072288</v>
+        <v>-7.5560904811286</v>
       </c>
       <c r="K27">
         <v>0.01</v>
       </c>
       <c r="L27" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="M27" s="1">
-        <v>626029.09</v>
+        <v>632630.9</v>
       </c>
       <c r="N27" s="1">
-        <v>630665.32</v>
+        <v>638179.32</v>
       </c>
       <c r="O27" s="1">
-        <v>1.2</v>
+        <v>1.21</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B28" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C28" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>74.3212</v>
+        <v>71.3968</v>
       </c>
       <c r="E28" s="1">
-        <v>70.150057272727</v>
+        <v>70.208516363636</v>
       </c>
       <c r="F28" t="s">
         <v>26</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H28" s="1">
-        <v>1501187.88</v>
+        <v>1502299.02</v>
       </c>
       <c r="I28" s="1">
-        <v>-116359.9</v>
+        <v>-139291.18</v>
       </c>
       <c r="J28" s="1">
-        <v>-7.751188345592</v>
+        <v>-9.2718678602346</v>
       </c>
       <c r="K28">
         <v>0.01</v>
       </c>
       <c r="L28" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="M28" s="1">
-        <v>1384827.98</v>
+        <v>1363007.84</v>
       </c>
       <c r="N28" s="1">
-        <v>1403767.66</v>
+        <v>1385673.95</v>
       </c>
       <c r="O28" s="1">
-        <v>2.67</v>
+        <v>2.63</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B29" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C29" s="1">
         <v>1344000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>87.59</v>
+        <v>86.4</v>
       </c>
       <c r="E29" s="1">
-        <v>82.696333333333</v>
+        <v>82.803476190476</v>
       </c>
       <c r="F29" t="s">
         <v>26</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H29" s="1">
-        <v>1066114.44</v>
+        <v>1067358.54</v>
       </c>
       <c r="I29" s="1">
-        <v>-69070.65</v>
+        <v>-59708.42</v>
       </c>
       <c r="J29" s="1">
-        <v>-6.4787275557397</v>
+        <v>-5.5940359084961</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="M29" s="1">
-        <v>997043.79</v>
+        <v>1007650.12</v>
       </c>
       <c r="N29" s="1">
-        <v>998703.82</v>
+        <v>1011618.65</v>
       </c>
       <c r="O29" s="1">
-        <v>1.9</v>
+        <v>1.92</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B30" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C30" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.85</v>
+        <v>98.1</v>
       </c>
       <c r="E30" s="1">
-        <v>98.995329</v>
+        <v>99.00051</v>
       </c>
       <c r="F30" t="s">
         <v>26</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H30" s="1">
-        <v>851204.19</v>
+        <v>851248.95</v>
       </c>
       <c r="I30" s="1">
-        <v>-5519.43</v>
+        <v>17.97</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.64842608446277</v>
+        <v>0.0021110158197552</v>
       </c>
       <c r="K30">
         <v>0.02</v>
       </c>
       <c r="L30" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="M30" s="1">
-        <v>845684.76</v>
+        <v>851266.92</v>
       </c>
       <c r="N30" s="1">
-        <v>866196.96</v>
+        <v>874994.58</v>
       </c>
       <c r="O30" s="1">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B31" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C31" s="1">
         <v>1831000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>108.025</v>
+        <v>106.015</v>
       </c>
       <c r="E31" s="1">
-        <v>102.54990005461</v>
+        <v>102.53868487165</v>
       </c>
       <c r="F31" t="s">
         <v>26</v>
       </c>
       <c r="G31">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H31" s="1">
-        <v>1702166.28</v>
+        <v>1701988.87</v>
       </c>
       <c r="I31" s="1">
-        <v>-26941.63</v>
+        <v>-17561.02</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.5827848499031</v>
+        <v>-1.0317940563266</v>
       </c>
       <c r="K31">
         <v>0.02</v>
       </c>
       <c r="L31" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="M31" s="1">
-        <v>1675224.65</v>
+        <v>1684427.85</v>
       </c>
       <c r="N31" s="1">
-        <v>1706024.76</v>
+        <v>1722052.89</v>
       </c>
       <c r="O31" s="1">
-        <v>3.24</v>
+        <v>3.27</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B32" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C32" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>107.7025</v>
+        <v>106.618</v>
       </c>
       <c r="E32" s="1">
-        <v>107.419948</v>
+        <v>107.382922</v>
       </c>
       <c r="F32" t="s">
         <v>26</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H32" s="1">
-        <v>915503.72</v>
+        <v>915183.85</v>
       </c>
       <c r="I32" s="1">
-        <v>-3311.8</v>
+        <v>9998.38</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.36174620896134</v>
+        <v>1.0924996108705</v>
       </c>
       <c r="K32">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="L32" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="M32" s="1">
-        <v>912191.92</v>
+        <v>925182.23</v>
       </c>
       <c r="N32" s="1">
-        <v>933309.42</v>
+        <v>950979.1</v>
       </c>
       <c r="O32" s="1">
-        <v>1.77</v>
+        <v>1.8</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B33" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C33" s="1">
-        <v>1203000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>107.4875</v>
+        <v>105.6159</v>
       </c>
       <c r="E33" s="1">
-        <v>102.90238985869</v>
+        <v>106.69610066667</v>
       </c>
       <c r="F33" t="s">
         <v>26</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H33" s="1">
-        <v>1191139.91</v>
+        <v>1372611.73</v>
       </c>
       <c r="I33" s="1">
-        <v>-95963.63</v>
+        <v>2118.32</v>
       </c>
       <c r="J33" s="1">
-        <v>-8.0564532507353</v>
+        <v>0.15432769177923</v>
       </c>
       <c r="K33">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L33" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="M33" s="1">
-        <v>1095176.28</v>
+        <v>1374730.05</v>
       </c>
       <c r="N33" s="1">
-        <v>1100836.76</v>
+        <v>1386480.89</v>
       </c>
       <c r="O33" s="1">
-        <v>2.09</v>
+        <v>2.63</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B34" t="s">
+        <v>112</v>
+      </c>
+      <c r="C34" s="1">
+        <v>1203000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>105.5</v>
+      </c>
+      <c r="E34" s="1">
+        <v>102.87325519534</v>
+      </c>
+      <c r="F34" t="s">
+        <v>26</v>
+      </c>
+      <c r="G34">
+        <v>1.15</v>
+      </c>
+      <c r="H34" s="1">
+        <v>1190837.09</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-89513.76</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-7.5168770566258</v>
+      </c>
+      <c r="K34">
+        <v>0.01</v>
+      </c>
+      <c r="L34" t="s">
         <v>115</v>
       </c>
-      <c r="C34" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>1363943.78</v>
+        <v>1101323.33</v>
       </c>
       <c r="N34" s="1">
-        <v>1371001.74</v>
+        <v>1110747.51</v>
       </c>
       <c r="O34" s="1">
-        <v>2.61</v>
+        <v>2.11</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B35" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C35" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>106.99</v>
+        <v>105.61</v>
       </c>
       <c r="E35" s="1">
-        <v>104.392381</v>
+        <v>104.3682325</v>
       </c>
       <c r="F35" t="s">
         <v>26</v>
       </c>
       <c r="G35">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H35" s="1">
-        <v>1788095.61</v>
+        <v>1787678.35</v>
       </c>
       <c r="I35" s="1">
-        <v>24219.12</v>
+        <v>45192.18</v>
       </c>
       <c r="J35" s="1">
-        <v>1.3544644852632</v>
+        <v>2.5279816136947</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L35" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="M35" s="1">
-        <v>1812314.73</v>
+        <v>1832870.53</v>
       </c>
       <c r="N35" s="1">
-        <v>1816229.54</v>
+        <v>1843052.18</v>
       </c>
       <c r="O35" s="1">
-        <v>3.45</v>
+        <v>3.5</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B36" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C36" s="1">
         <v>2046000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>88.16</v>
+        <v>86.55</v>
       </c>
       <c r="E36" s="1">
-        <v>85.229278592375</v>
+        <v>85.321627565982</v>
       </c>
       <c r="F36" t="s">
         <v>26</v>
       </c>
       <c r="G36">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H36" s="1">
-        <v>1615732.08</v>
+        <v>1617364.48</v>
       </c>
       <c r="I36" s="1">
-        <v>-88033.6</v>
+        <v>-80733.97</v>
       </c>
       <c r="J36" s="1">
-        <v>-5.4485270850103</v>
+        <v>-4.9916992117942</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="M36" s="1">
-        <v>1527698.48</v>
+        <v>1536630.51</v>
       </c>
       <c r="N36" s="1">
-        <v>1533763.53</v>
+        <v>1545803.54</v>
       </c>
       <c r="O36" s="1">
-        <v>2.92</v>
+        <v>2.93</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B37" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C37" s="1">
         <v>714000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.535</v>
+        <v>100.04</v>
       </c>
       <c r="E37" s="1">
-        <v>99.09774929972</v>
+        <v>99.127602240896</v>
       </c>
       <c r="F37" t="s">
         <v>26</v>
       </c>
       <c r="G37">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H37" s="1">
-        <v>674210.05</v>
+        <v>674394.22</v>
       </c>
       <c r="I37" s="1">
-        <v>-66248.76</v>
+        <v>-54569.85</v>
       </c>
       <c r="J37" s="1">
-        <v>-9.8261305953538</v>
+        <v>-8.0916841191195</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37">
-        <v>138.58</v>
+      <c r="L37" t="s">
+        <v>124</v>
       </c>
       <c r="M37" s="1">
-        <v>607961.29</v>
+        <v>619824.37</v>
       </c>
       <c r="N37" s="1">
-        <v>608099.87</v>
+        <v>621386.21</v>
       </c>
       <c r="O37" s="1">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B38" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C38" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.0102</v>
+        <v>100.019</v>
       </c>
       <c r="E38" s="1">
-        <v>99.881041</v>
+        <v>99.93739</v>
       </c>
       <c r="F38" t="s">
         <v>26</v>
       </c>
       <c r="G38">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H38" s="1">
-        <v>973245.02</v>
+        <v>973731.84</v>
       </c>
       <c r="I38" s="1">
-        <v>-126203.21</v>
+        <v>-105812.97</v>
       </c>
       <c r="J38" s="1">
-        <v>-12.967259775961</v>
+        <v>-10.866746434008</v>
       </c>
       <c r="K38">
         <v>0.01</v>
       </c>
       <c r="L38" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="M38" s="1">
-        <v>847041.81</v>
+        <v>867918.87</v>
       </c>
       <c r="N38" s="1">
-        <v>857822.85</v>
+        <v>880531.44</v>
       </c>
       <c r="O38" s="1">
-        <v>1.63</v>
+        <v>1.67</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B39" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C39" s="1">
         <v>1056000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>104.0846</v>
+        <v>101.7892</v>
       </c>
       <c r="E39" s="1">
-        <v>99.611767992424</v>
+        <v>99.614003787879</v>
       </c>
       <c r="F39" t="s">
         <v>26</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H39" s="1">
-        <v>1002820.38</v>
+        <v>1002840.77</v>
       </c>
       <c r="I39" s="1">
-        <v>-71904.08</v>
+        <v>-70097.08</v>
       </c>
       <c r="J39" s="1">
-        <v>-7.1701853526351</v>
+        <v>-6.9898514397256</v>
       </c>
       <c r="K39">
         <v>0.02</v>
       </c>
       <c r="L39" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="M39" s="1">
-        <v>930916.3</v>
+        <v>932743.69</v>
       </c>
       <c r="N39" s="1">
-        <v>951161.07</v>
+        <v>956094.67</v>
       </c>
       <c r="O39" s="1">
         <v>1.81</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B40" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C40" s="1">
-        <v>1084000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.3644</v>
+        <v>94.1725</v>
       </c>
       <c r="E40" s="1">
-        <v>97.074923431734</v>
+        <v>96.253495833333</v>
       </c>
       <c r="F40" t="s">
         <v>26</v>
       </c>
       <c r="G40">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H40" s="1">
-        <v>1003139.66</v>
+        <v>415515.82</v>
       </c>
       <c r="I40" s="1">
-        <v>-100056.68</v>
+        <v>-23266.71</v>
       </c>
       <c r="J40" s="1">
-        <v>-9.9743519262313</v>
+        <v>-5.5994763328145</v>
       </c>
       <c r="K40">
         <v>0.02</v>
       </c>
       <c r="L40" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="M40" s="1">
-        <v>903082.98</v>
+        <v>392249.11</v>
       </c>
       <c r="N40" s="1">
-        <v>925385.15</v>
+        <v>403639.83</v>
       </c>
       <c r="O40" s="1">
-        <v>1.76</v>
+        <v>0.77</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B41" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C41" s="1">
-        <v>480000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.3644</v>
+        <v>94.1725</v>
       </c>
       <c r="E41" s="1">
-        <v>96.246902083333</v>
+        <v>97.080057195572</v>
       </c>
       <c r="F41" t="s">
         <v>26</v>
       </c>
       <c r="G41">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H41" s="1">
-        <v>415488.47</v>
+        <v>1003187.73</v>
       </c>
       <c r="I41" s="1">
-        <v>-15599.33</v>
+        <v>-117358.49</v>
       </c>
       <c r="J41" s="1">
-        <v>-3.7544555688874</v>
+        <v>-11.698557158389</v>
       </c>
       <c r="K41">
         <v>0.02</v>
       </c>
       <c r="L41" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="M41" s="1">
-        <v>399889.14</v>
+        <v>885829.24</v>
       </c>
       <c r="N41" s="1">
-        <v>409764.64</v>
+        <v>911553.29</v>
       </c>
       <c r="O41" s="1">
-        <v>0.78</v>
+        <v>1.73</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B42" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C42" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.5</v>
+        <v>99.3205</v>
       </c>
       <c r="E42" s="1">
-        <v>98.137901666667</v>
+        <v>98.168069166667</v>
       </c>
       <c r="F42" t="s">
         <v>26</v>
       </c>
       <c r="G42">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H42" s="1">
-        <v>1143802.91</v>
+        <v>1144115.68</v>
       </c>
       <c r="I42" s="1">
-        <v>-122374.94</v>
+        <v>-109886.25</v>
       </c>
       <c r="J42" s="1">
-        <v>-10.698953371259</v>
+        <v>-9.604470240282</v>
       </c>
       <c r="K42">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>0.0</v>
+      </c>
+      <c r="L42">
+        <v>347.1</v>
       </c>
       <c r="M42" s="1">
-        <v>1021427.97</v>
+        <v>1034229.43</v>
       </c>
       <c r="N42" s="1">
-        <v>1039835.13</v>
+        <v>1034576.53</v>
       </c>
       <c r="O42" s="1">
-        <v>1.98</v>
+        <v>1.96</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B43" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C43" s="1">
         <v>500000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>92.2621</v>
+        <v>90.0025</v>
       </c>
       <c r="E43" s="1">
-        <v>84.962598</v>
+        <v>85.11189</v>
       </c>
       <c r="F43" t="s">
         <v>26</v>
       </c>
       <c r="G43">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H43" s="1">
-        <v>407117.52</v>
+        <v>407762.44</v>
       </c>
       <c r="I43" s="1">
-        <v>-16408.13</v>
+        <v>-17262.08</v>
       </c>
       <c r="J43" s="1">
-        <v>-4.0303178305861</v>
+        <v>-4.23336685939</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43">
-        <v>458.77</v>
+      <c r="L43" t="s">
+        <v>139</v>
       </c>
       <c r="M43" s="1">
-        <v>390709.39</v>
+        <v>390500.36</v>
       </c>
       <c r="N43" s="1">
-        <v>391168.16</v>
+        <v>391693.52</v>
       </c>
       <c r="O43" s="1">
         <v>0.74</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B44" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C44" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.9505</v>
+        <v>98.3698</v>
       </c>
       <c r="E44" s="1">
-        <v>97.374339090909</v>
+        <v>97.503824545455</v>
       </c>
       <c r="F44" t="s">
         <v>26</v>
       </c>
       <c r="G44">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H44" s="1">
-        <v>984030.58</v>
+        <v>985261.14</v>
       </c>
       <c r="I44" s="1">
-        <v>-62157.19</v>
+        <v>-46292.12</v>
       </c>
       <c r="J44" s="1">
-        <v>-6.3165912994289</v>
+        <v>-4.6984619732389</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44">
-        <v>0.0</v>
+      <c r="L44" t="s">
+        <v>142</v>
       </c>
       <c r="M44" s="1">
-        <v>921873.39</v>
+        <v>938969.02</v>
       </c>
       <c r="N44" s="1">
-        <v>921873.39</v>
+        <v>940559.9</v>
       </c>
       <c r="O44" s="1">
-        <v>1.75</v>
+        <v>1.78</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>143</v>
+      </c>
+      <c r="B45" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="C45" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>104.9563</v>
+        <v>100.6793</v>
       </c>
       <c r="E45" s="1">
-        <v>101.075794</v>
+        <v>101.0712295</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>2021515.88</v>
+        <v>2021424.59</v>
       </c>
       <c r="I45" s="1">
-        <v>77609.12</v>
+        <v>-7838.79</v>
       </c>
       <c r="J45" s="1">
-        <v>3.8391546051075</v>
+        <v>-0.38778542809752</v>
       </c>
       <c r="K45">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="L45" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="M45" s="1">
-        <v>2099125.0</v>
+        <v>2013585.8</v>
       </c>
       <c r="N45" s="1">
-        <v>2147118.15</v>
+        <v>2067620.05</v>
       </c>
       <c r="O45" s="1">
-        <v>4.08</v>
+        <v>3.92</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>146</v>
+      </c>
+      <c r="B46" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C46" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>102.8418</v>
+        <v>100.753</v>
       </c>
       <c r="E46" s="1">
-        <v>97.944522</v>
+        <v>97.957371</v>
       </c>
       <c r="F46" t="s">
         <v>26</v>
       </c>
       <c r="G46">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H46" s="1">
-        <v>943430.48</v>
+        <v>943541.49</v>
       </c>
       <c r="I46" s="1">
-        <v>-72406.6</v>
+        <v>-69253.2</v>
       </c>
       <c r="J46" s="1">
-        <v>-7.6748209364616</v>
+        <v>-7.3397090360065</v>
       </c>
       <c r="K46">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L46" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="M46" s="1">
-        <v>871023.88</v>
+        <v>874288.29</v>
       </c>
       <c r="N46" s="1">
-        <v>875846.82</v>
+        <v>881640.09</v>
       </c>
       <c r="O46" s="1">
-        <v>1.66</v>
+        <v>1.67</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>149</v>
+      </c>
+      <c r="B47" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="C47" s="1">
         <v>1520000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.07</v>
+        <v>96.125</v>
       </c>
       <c r="E47" s="1">
-        <v>95.669477631579</v>
+        <v>95.677129605263</v>
       </c>
       <c r="F47" t="s">
         <v>26</v>
       </c>
       <c r="G47">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H47" s="1">
-        <v>1368361.82</v>
+        <v>1368462.32</v>
       </c>
       <c r="I47" s="1">
-        <v>-80088.76</v>
+        <v>-100586.58</v>
       </c>
       <c r="J47" s="1">
-        <v>-5.8528934985924</v>
+        <v>-7.3503361057102</v>
       </c>
       <c r="K47">
         <v>0.01</v>
       </c>
       <c r="L47" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="M47" s="1">
-        <v>1288273.06</v>
+        <v>1267875.74</v>
       </c>
       <c r="N47" s="1">
-        <v>1296703.56</v>
+        <v>1280726.69</v>
       </c>
       <c r="O47" s="1">
-        <v>2.46</v>
+        <v>2.43</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>152</v>
+      </c>
+      <c r="B48" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="C48" s="1">
         <v>910000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>104.9689</v>
+        <v>102.446</v>
       </c>
       <c r="E48" s="1">
-        <v>100.4761956044</v>
+        <v>100.47338351648</v>
       </c>
       <c r="F48" t="s">
         <v>26</v>
       </c>
       <c r="G48">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H48" s="1">
-        <v>865159.13</v>
+        <v>865137.01</v>
       </c>
       <c r="I48" s="1">
-        <v>-56132.98</v>
+        <v>-56165.65</v>
       </c>
       <c r="J48" s="1">
-        <v>-6.4881682517758</v>
+        <v>-6.4921104230647</v>
       </c>
       <c r="K48">
         <v>0.01</v>
       </c>
       <c r="L48" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="M48" s="1">
-        <v>809026.15</v>
+        <v>808971.36</v>
       </c>
       <c r="N48" s="1">
-        <v>814745.28</v>
+        <v>816961.69</v>
       </c>
       <c r="O48" s="1">
         <v>1.55</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>155</v>
+      </c>
+      <c r="B49" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="C49" s="1">
         <v>1130000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>96.425</v>
+        <v>91.725</v>
       </c>
       <c r="E49" s="1">
-        <v>93.324190265487</v>
+        <v>93.336676106195</v>
       </c>
       <c r="F49" t="s">
         <v>26</v>
       </c>
       <c r="G49">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H49" s="1">
-        <v>990993.51</v>
+        <v>991115.4</v>
       </c>
       <c r="I49" s="1">
-        <v>-68149.01</v>
+        <v>-91694.63</v>
       </c>
       <c r="J49" s="1">
-        <v>-6.8768371651596</v>
+        <v>-9.2516603011113</v>
       </c>
       <c r="K49">
         <v>0.01</v>
       </c>
       <c r="L49" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="M49" s="1">
-        <v>922844.5</v>
+        <v>899420.77</v>
       </c>
       <c r="N49" s="1">
-        <v>929425.61</v>
+        <v>908860.59</v>
       </c>
       <c r="O49" s="1">
-        <v>1.77</v>
+        <v>1.72</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>158</v>
+      </c>
+      <c r="B50" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="C50" s="1">
         <v>1.8</v>
       </c>
       <c r="D50" s="1">
-        <v>4778.9673</v>
+        <v>4784.0808</v>
       </c>
       <c r="E50" s="1">
         <v>4309.4444444444</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>7757.0</v>
       </c>
       <c r="I50" s="1">
-        <v>831.76</v>
+        <v>840.95</v>
       </c>
       <c r="J50" s="1">
-        <v>10.722702075545</v>
+        <v>10.84117571226</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>8588.76</v>
+        <v>8597.95</v>
       </c>
       <c r="N50" s="1">
-        <v>8588.76</v>
+        <v>8597.95</v>
       </c>
       <c r="O50" s="1">
         <v>0.02</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>