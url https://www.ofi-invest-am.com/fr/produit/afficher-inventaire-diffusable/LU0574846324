--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -121,417 +121,417 @@
   <si>
     <t>WNM6COM</t>
   </si>
   <si>
     <t>US ULTRA T-BOND JUN 26</t>
   </si>
   <si>
     <t>XS2177363665</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 0.125 09/07/2030</t>
   </si>
   <si>
     <t>XS2200244072</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 0.5 09/07/2029</t>
   </si>
   <si>
     <t>US040114HT09</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 09/07/2035</t>
   </si>
   <si>
-    <t>6 761.25</t>
+    <t>8 712.81</t>
   </si>
   <si>
     <t>XS3198652847</t>
   </si>
   <si>
     <t>BAHRAIN (KINGDOM OF) 6.625 06/10/2037</t>
   </si>
   <si>
-    <t>20 568.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3282969008</t>
   </si>
   <si>
     <t>BAHRAIN (KINGDOM OF) 7.1 03/02/2038</t>
   </si>
   <si>
-    <t>12 048.28</t>
+    <t>17 450.58</t>
   </si>
   <si>
     <t>US105756CA66</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 4.5 30/05/2029</t>
   </si>
   <si>
-    <t>20 113.56</t>
+    <t>23 772.03</t>
   </si>
   <si>
     <t>US105756CF53</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 6 20/10/2033</t>
   </si>
   <si>
-    <t>35 993.14</t>
+    <t>40 717.04</t>
   </si>
   <si>
     <t>US168863DN50</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 2.55 27/01/2032</t>
   </si>
   <si>
-    <t>7 068.58</t>
+    <t>9 854.12</t>
   </si>
   <si>
     <t>US168863DL94</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 3.5 25/01/2050</t>
   </si>
   <si>
-    <t>4 386.98</t>
+    <t>6 048.56</t>
   </si>
   <si>
     <t>US168863DV76</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 3.5 31/01/2034</t>
   </si>
   <si>
-    <t>3 766.90</t>
+    <t>5 347.09</t>
   </si>
   <si>
     <t>US195325DP79</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 4.5 15/03/2029</t>
   </si>
   <si>
+    <t>3 730.67</t>
+  </si>
+  <si>
     <t>XS3239891503</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 6.5 26/11/2038</t>
   </si>
   <si>
-    <t>39 534.25</t>
+    <t>47 013.70</t>
   </si>
   <si>
     <t>US195325EL56</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 8 14/11/2035</t>
   </si>
   <si>
-    <t>33 680.43</t>
+    <t>38 991.13</t>
   </si>
   <si>
     <t>USP3579ECH82</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 4.875 23/09/2032</t>
   </si>
   <si>
-    <t>30 669.69</t>
+    <t>2 457.23</t>
   </si>
   <si>
     <t>USP3579ECB13</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC INTERNATIONAL B 6 19/07/2028</t>
   </si>
   <si>
-    <t>5 871.81</t>
+    <t>7 863.13</t>
   </si>
   <si>
     <t>XS2079842642</t>
   </si>
   <si>
     <t>EGYPT (ARAB REPUBLIC OF) 7.0529 15/01/2032</t>
   </si>
   <si>
-    <t>10 540.32</t>
+    <t>13 881.40</t>
   </si>
   <si>
     <t>US298785KG01</t>
   </si>
   <si>
     <t>EUROPEAN INVESTMENT BANK 4.5 14/03/2030</t>
   </si>
   <si>
+    <t>7 452.69</t>
+  </si>
+  <si>
     <t>XS2010026305</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 5.25 16/06/2029</t>
   </si>
   <si>
-    <t>23 031.65</t>
+    <t>27 974.60</t>
   </si>
   <si>
     <t>XS2574267188</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 6.125 22/05/2028</t>
   </si>
   <si>
-    <t>9 049.51</t>
+    <t>10 578.36</t>
   </si>
   <si>
     <t>US455780EE28</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 4.35 21/02/2031</t>
   </si>
   <si>
+    <t>7 935.13</t>
+  </si>
+  <si>
     <t>XS3304516027</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 4.46 04/03/2038</t>
   </si>
   <si>
-    <t>3 176.99</t>
+    <t>8 309.04</t>
   </si>
   <si>
     <t>USY20721BB49</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 5.25 17/01/2042</t>
   </si>
   <si>
-    <t>7 592.85</t>
+    <t>10 080.94</t>
   </si>
   <si>
     <t>XS3218674136</t>
   </si>
   <si>
     <t>JORDAN (HASHEMITE KINGDOM OF) 5.75 12/11/2032</t>
   </si>
   <si>
-    <t>27 719.92</t>
+    <t>32 018.98</t>
   </si>
   <si>
     <t>USY57542AA32</t>
   </si>
   <si>
     <t>MALAYSIA WAKALA SUKUK BHD 2.07 28/04/2031</t>
   </si>
   <si>
-    <t>5 548.42</t>
+    <t>6 319.88</t>
   </si>
   <si>
     <t>USY57542AB15</t>
   </si>
   <si>
     <t>MALAYSIA WAKALA SUKUK BHD 3.075 28/04/2051</t>
   </si>
   <si>
-    <t>22 666.11</t>
+    <t>25 817.64</t>
   </si>
   <si>
     <t>US91087BAR15</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 3.5 12/02/2034</t>
   </si>
   <si>
-    <t>3 968.53</t>
+    <t>6 209.86</t>
   </si>
   <si>
     <t>US91087BBL36</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 5.625 22/09/2035</t>
   </si>
   <si>
-    <t>23 727.66</t>
+    <t>2 025.19</t>
   </si>
   <si>
     <t>US91087BBC37</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 6.875 13/05/2037</t>
   </si>
   <si>
-    <t>37 625.04</t>
+    <t>43 508.60</t>
   </si>
   <si>
     <t>XS3218072919</t>
   </si>
   <si>
     <t>NIGERIA (FEDERAL REPUBLIC OF) 8.6308 13/01/2036</t>
   </si>
   <si>
-    <t>25 796.87</t>
+    <t>29 830.81</t>
   </si>
   <si>
     <t>US68205LAS25</t>
   </si>
   <si>
     <t>OMAN GOVERNMENT INTERNATIONAL BOND 6.25 25/01/2031</t>
   </si>
   <si>
-    <t>11 750.84</t>
+    <t>16 201.50</t>
   </si>
   <si>
     <t>XS2288905370</t>
   </si>
   <si>
-    <t>9 424.18</t>
+    <t>12 993.61</t>
   </si>
   <si>
     <t>US698299BT07</t>
   </si>
   <si>
     <t>PANAMA REPUBLIC OF (GOVERNMENT) 6.4 14/02/2035</t>
   </si>
   <si>
-    <t>10 181.65</t>
+    <t>16 283.11</t>
   </si>
   <si>
     <t>US715638DU38</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 3 15/01/2034</t>
   </si>
   <si>
-    <t>9 173.03</t>
+    <t>12 080.71</t>
   </si>
   <si>
     <t>US715638BU55</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 4.125 25/08/2027</t>
   </si>
   <si>
-    <t>1 561.84</t>
-[...8 lines deleted...]
-    <t>12 612.57</t>
+    <t>2 969.08</t>
   </si>
   <si>
     <t>US731011AY80</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5.125 18/09/2034</t>
   </si>
   <si>
-    <t>23 350.98</t>
+    <t>2 468.10</t>
   </si>
   <si>
     <t>US731011AZ55</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5.5 18/03/2054</t>
   </si>
   <si>
-    <t>11 390.72</t>
-[...2 lines deleted...]
-    <t>25 724.05</t>
+    <t>2 718.92</t>
+  </si>
+  <si>
+    <t>1 203.95</t>
   </si>
   <si>
     <t>XS1959337582</t>
   </si>
   <si>
     <t>QATAR (STATE OF) 4 14/03/2029</t>
   </si>
   <si>
+    <t>2 649.85</t>
+  </si>
+  <si>
     <t>US77586RAH30</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 14/02/2031</t>
   </si>
   <si>
-    <t>1 193.16</t>
+    <t>1 908.17</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>1 590.88</t>
+    <t>3 168.30</t>
   </si>
   <si>
     <t>XS3198384813</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 6.125 07/10/2037</t>
   </si>
   <si>
-    <t>54 034.25</t>
+    <t>61 082.19</t>
   </si>
   <si>
     <t>XS2747599095</t>
   </si>
   <si>
     <t>SAUDI ARABIA (KINGDOM OF) 5 16/01/2034</t>
   </si>
   <si>
-    <t>7 351.80</t>
+    <t>9 720.90</t>
   </si>
   <si>
     <t>XS2747599509</t>
   </si>
   <si>
     <t>SAUDI ARABIA (KINGDOM OF) 5.75 16/01/2054</t>
   </si>
   <si>
-    <t>12 850.95</t>
+    <t>16 992.14</t>
   </si>
   <si>
     <t>XS2850662631</t>
   </si>
   <si>
     <t>UNITED ARAB EMIRATES (GOVERNMENT O 4.857 02/07/2034</t>
   </si>
   <si>
-    <t>7 990.33</t>
+    <t>10 078.24</t>
   </si>
   <si>
     <t>XS2492385203</t>
   </si>
   <si>
     <t>UNITED ARAB EMIRATES (GOVERNMENT O 4.951 07/07/2052</t>
   </si>
   <si>
-    <t>9 439.82</t>
+    <t>12 085.53</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -904,93 +904,93 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>530050.71</v>
       </c>
       <c r="D2">
-        <v>99.48</v>
+        <v>98.24</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>52730261.97</v>
+        <v>52073456.98</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>52730261.97</v>
+        <v>52073456.98</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P50"/>
+  <dimension ref="A1:P49"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O50" sqref="O50"/>
+      <selection activeCell="O49" sqref="O49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -1012,2486 +1012,2436 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>19.0</v>
       </c>
       <c r="D2" s="1">
-        <v>112.0</v>
+        <v>110.8594</v>
       </c>
       <c r="E2" s="1">
         <v>0.0</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
         <v>0.0</v>
       </c>
       <c r="I2" s="1">
-        <v>-17775.41</v>
+        <v>-36426.38</v>
       </c>
       <c r="J2" s="1">
         <v>0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>-17775.41</v>
+        <v>-36426.38</v>
       </c>
       <c r="N2" s="1">
-        <v>-17775.41</v>
+        <v>-36426.38</v>
       </c>
       <c r="O2" s="1">
-        <v>-0.03</v>
+        <v>-0.07</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="1">
         <v>10.0</v>
       </c>
       <c r="D3" s="1">
-        <v>117.4375</v>
+        <v>116.125</v>
       </c>
       <c r="E3" s="1">
         <v>0.0</v>
       </c>
       <c r="F3" t="s">
         <v>26</v>
       </c>
       <c r="G3">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-24473.39</v>
+        <v>-35710.82</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-24473.39</v>
+        <v>-35710.82</v>
       </c>
       <c r="N3" s="1">
-        <v>-24473.39</v>
+        <v>-35710.82</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.05</v>
+        <v>-0.07</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="1">
         <v>230472.0</v>
       </c>
       <c r="D4" s="1">
-        <v>83.5815</v>
+        <v>82.1616</v>
       </c>
       <c r="E4" s="1">
-        <v>89.921018605297</v>
+        <v>90.055412371134</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>207242.77</v>
+        <v>207552.51</v>
       </c>
       <c r="I4" s="1">
-        <v>-14610.79</v>
+        <v>-18193.04</v>
       </c>
       <c r="J4" s="1">
-        <v>-7.0500843045092</v>
+        <v>-8.7655119179238</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
-        <v>54.42</v>
+        <v>70.42</v>
       </c>
       <c r="M4" s="1">
-        <v>192631.98</v>
+        <v>189359.47</v>
       </c>
       <c r="N4" s="1">
-        <v>192686.4</v>
+        <v>189429.89</v>
       </c>
       <c r="O4" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="1">
         <v>7275.1</v>
       </c>
       <c r="D5" s="1">
-        <v>88.5281</v>
+        <v>86.7732</v>
       </c>
       <c r="E5" s="1">
-        <v>92.493711426647</v>
+        <v>92.623744003519</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>6729.01</v>
+        <v>6738.47</v>
       </c>
       <c r="I5" s="1">
-        <v>-288.5</v>
+        <v>-425.63</v>
       </c>
       <c r="J5" s="1">
-        <v>-4.2874063198004</v>
+        <v>-6.3164190090629</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
-        <v>6.87</v>
+        <v>8.89</v>
       </c>
       <c r="M5" s="1">
-        <v>6440.51</v>
+        <v>6312.84</v>
       </c>
       <c r="N5" s="1">
-        <v>6447.38</v>
+        <v>6321.73</v>
       </c>
       <c r="O5" s="1">
         <v>0.01</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>74.1</v>
+        <v>72.55</v>
       </c>
       <c r="E6" s="1">
-        <v>72.208971</v>
+        <v>72.380566</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
       <c r="G6">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
-        <v>698505.36</v>
+        <v>699991.41</v>
       </c>
       <c r="I6" s="1">
-        <v>-55499.46</v>
+        <v>-73101.23</v>
       </c>
       <c r="J6" s="1">
-        <v>-7.9454594306907</v>
+        <v>-10.443161009647</v>
       </c>
       <c r="K6">
         <v>0.01</v>
       </c>
       <c r="L6" t="s">
         <v>35</v>
       </c>
       <c r="M6" s="1">
-        <v>643005.9</v>
+        <v>626890.18</v>
       </c>
       <c r="N6" s="1">
-        <v>649767.15</v>
+        <v>635602.99</v>
       </c>
       <c r="O6" s="1">
-        <v>1.23</v>
+        <v>1.22</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="1">
         <v>800000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>92.689</v>
+        <v>92.06</v>
       </c>
       <c r="E7" s="1">
-        <v>98.846955</v>
+        <v>98.85269875</v>
       </c>
       <c r="F7" t="s">
         <v>26</v>
       </c>
       <c r="G7">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H7" s="1">
-        <v>678194.43</v>
+        <v>678234.21</v>
       </c>
       <c r="I7" s="1">
-        <v>-34744.24</v>
+        <v>-41856.43</v>
       </c>
       <c r="J7" s="1">
-        <v>-5.1230500374354</v>
+        <v>-6.1713828914646</v>
       </c>
       <c r="K7">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
+      </c>
+      <c r="L7">
+        <v>127.21</v>
       </c>
       <c r="M7" s="1">
-        <v>643450.19</v>
+        <v>636377.78</v>
       </c>
       <c r="N7" s="1">
-        <v>664018.38</v>
+        <v>636504.99</v>
       </c>
       <c r="O7" s="1">
-        <v>1.26</v>
+        <v>1.22</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="C8" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>95.875</v>
+        <v>94.908</v>
       </c>
       <c r="E8" s="1">
         <v>100.0</v>
       </c>
       <c r="F8" t="s">
         <v>26</v>
       </c>
       <c r="G8">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H8" s="1">
         <v>1338688.09</v>
       </c>
       <c r="I8" s="1">
-        <v>-7553.07</v>
+        <v>-26558.13</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.56421432717759</v>
+        <v>-1.983892304592</v>
       </c>
       <c r="K8">
         <v>0.01</v>
       </c>
       <c r="L8" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="M8" s="1">
-        <v>1331135.02</v>
+        <v>1312129.96</v>
       </c>
       <c r="N8" s="1">
-        <v>1343183.3</v>
+        <v>1329580.54</v>
       </c>
       <c r="O8" s="1">
         <v>2.55</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>1733000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.415</v>
+        <v>99.29</v>
       </c>
       <c r="E9" s="1">
-        <v>96.268017888055</v>
+        <v>96.33500288517</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
       <c r="G9">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
-        <v>1568447.79</v>
+        <v>1569453.1</v>
       </c>
       <c r="I9" s="1">
-        <v>-73427.01</v>
+        <v>-82634.04</v>
       </c>
       <c r="J9" s="1">
-        <v>-4.6815080787611</v>
+        <v>-5.2651487323833</v>
       </c>
       <c r="K9">
         <v>0.01</v>
       </c>
       <c r="L9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="M9" s="1">
-        <v>1495020.78</v>
+        <v>1486819.06</v>
       </c>
       <c r="N9" s="1">
-        <v>1515134.34</v>
+        <v>1510591.09</v>
       </c>
       <c r="O9" s="1">
-        <v>2.87</v>
+        <v>2.9</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C10" s="1">
         <v>1693000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>101.0</v>
+        <v>100.25</v>
       </c>
       <c r="E10" s="1">
-        <v>96.115502658004</v>
+        <v>96.144910809214</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
       <c r="G10">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H10" s="1">
-        <v>1530991.97</v>
+        <v>1531423.15</v>
       </c>
       <c r="I10" s="1">
-        <v>-47192.94</v>
+        <v>-64878.17</v>
       </c>
       <c r="J10" s="1">
-        <v>-3.0825073497936</v>
+        <v>-4.2364626654625</v>
       </c>
       <c r="K10">
         <v>0.02</v>
       </c>
       <c r="L10" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="M10" s="1">
-        <v>1483799.03</v>
+        <v>1466544.98</v>
       </c>
       <c r="N10" s="1">
-        <v>1519792.17</v>
+        <v>1507262.02</v>
       </c>
       <c r="O10" s="1">
-        <v>2.88</v>
+        <v>2.89</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>89.47</v>
+        <v>88.801</v>
       </c>
       <c r="E11" s="1">
-        <v>88.846423043478</v>
+        <v>88.955770434783</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
       <c r="G11">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
-        <v>1965291.1</v>
+        <v>1967469.11</v>
       </c>
       <c r="I11" s="1">
-        <v>-179617.72</v>
+        <v>-202651.86</v>
       </c>
       <c r="J11" s="1">
-        <v>-9.1394969427175</v>
+        <v>-10.300129184747</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="M11" s="1">
-        <v>1785673.38</v>
+        <v>1764817.25</v>
       </c>
       <c r="N11" s="1">
-        <v>1792741.96</v>
+        <v>1774671.37</v>
       </c>
       <c r="O11" s="1">
-        <v>3.4</v>
+        <v>3.41</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C12" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>72.665</v>
+        <v>71.48</v>
       </c>
       <c r="E12" s="1">
-        <v>72.748912</v>
+        <v>72.814579</v>
       </c>
       <c r="F12" t="s">
         <v>26</v>
       </c>
       <c r="G12">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H12" s="1">
-        <v>691404.15</v>
+        <v>691972.83</v>
       </c>
       <c r="I12" s="1">
-        <v>-60850.52</v>
+        <v>-74328.31</v>
       </c>
       <c r="J12" s="1">
-        <v>-8.8010058950326</v>
+        <v>-10.741507003967</v>
       </c>
       <c r="K12">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L12" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M12" s="1">
-        <v>630553.63</v>
+        <v>617644.52</v>
       </c>
       <c r="N12" s="1">
-        <v>634940.61</v>
+        <v>623693.08</v>
       </c>
       <c r="O12" s="1">
         <v>1.2</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C13" s="1">
         <v>950000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>91.535</v>
+        <v>90.225</v>
       </c>
       <c r="E13" s="1">
-        <v>89.509081052632</v>
+        <v>89.585654736842</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
       <c r="G13">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H13" s="1">
-        <v>808217.53</v>
+        <v>808847.51</v>
       </c>
       <c r="I13" s="1">
-        <v>-53633.62</v>
+        <v>-68211.98</v>
       </c>
       <c r="J13" s="1">
-        <v>-6.6360377013847</v>
+        <v>-8.4332311290666</v>
       </c>
       <c r="K13">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M13" s="1">
-        <v>754583.91</v>
+        <v>740635.53</v>
       </c>
       <c r="N13" s="1">
-        <v>758350.81</v>
+        <v>745982.62</v>
       </c>
       <c r="O13" s="1">
-        <v>1.44</v>
+        <v>1.43</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>1570000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>97.21</v>
+        <v>96.625</v>
       </c>
       <c r="E14" s="1">
-        <v>95.564236942675</v>
+        <v>95.649385350318</v>
       </c>
       <c r="F14" t="s">
         <v>26</v>
       </c>
       <c r="G14">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
-        <v>1402467.17</v>
+        <v>1403624.88</v>
       </c>
       <c r="I14" s="1">
-        <v>-78103.23</v>
+        <v>-92804.44</v>
       </c>
       <c r="J14" s="1">
-        <v>-5.5689881139963</v>
+        <v>-6.6117693781547</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14">
-        <v>340.59</v>
+      <c r="L14" t="s">
+        <v>58</v>
       </c>
       <c r="M14" s="1">
-        <v>1324363.94</v>
+        <v>1310820.44</v>
       </c>
       <c r="N14" s="1">
-        <v>1324704.53</v>
+        <v>1314551.11</v>
       </c>
       <c r="O14" s="1">
-        <v>2.51</v>
+        <v>2.52</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.2438</v>
+        <v>95.8556</v>
       </c>
       <c r="E15" s="1">
-        <v>99.598962</v>
+        <v>99.6007785</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1991979.24</v>
+        <v>1992015.57</v>
       </c>
       <c r="I15" s="1">
-        <v>-47104.24</v>
+        <v>-74903.07</v>
       </c>
       <c r="J15" s="1">
-        <v>-2.3646953268449</v>
+        <v>-3.760164886663</v>
       </c>
       <c r="K15">
         <v>0.02</v>
       </c>
       <c r="L15" t="s">
         <v>61</v>
       </c>
       <c r="M15" s="1">
-        <v>1944875.0</v>
+        <v>1917112.5</v>
       </c>
       <c r="N15" s="1">
-        <v>1984409.25</v>
+        <v>1964126.2</v>
       </c>
       <c r="O15" s="1">
-        <v>3.76</v>
+        <v>3.77</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="1">
         <v>1420000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>106.61</v>
+        <v>105.25</v>
       </c>
       <c r="E16" s="1">
-        <v>101.06988380282</v>
+        <v>101.06351690141</v>
       </c>
       <c r="F16" t="s">
         <v>26</v>
       </c>
       <c r="G16">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H16" s="1">
-        <v>1345868.77</v>
+        <v>1345790.49</v>
       </c>
       <c r="I16" s="1">
-        <v>-32208.58</v>
+        <v>-54379.45</v>
       </c>
       <c r="J16" s="1">
-        <v>-2.3931441696206</v>
+        <v>-4.0407069602639</v>
       </c>
       <c r="K16">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="L16" t="s">
         <v>64</v>
       </c>
       <c r="M16" s="1">
-        <v>1313660.19</v>
+        <v>1291411.04</v>
       </c>
       <c r="N16" s="1">
-        <v>1347340.62</v>
+        <v>1330402.17</v>
       </c>
       <c r="O16" s="1">
-        <v>2.56</v>
+        <v>2.55</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>94.2</v>
+        <v>92.995</v>
       </c>
       <c r="E17" s="1">
-        <v>94.808012</v>
+        <v>94.853789333333</v>
       </c>
       <c r="F17" t="s">
         <v>26</v>
       </c>
       <c r="G17">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
-        <v>1262011.1</v>
+        <v>1262605.73</v>
       </c>
       <c r="I17" s="1">
-        <v>-35874.34</v>
+        <v>-57278.68</v>
       </c>
       <c r="J17" s="1">
-        <v>-2.8426326836586</v>
+        <v>-4.5365452285727</v>
       </c>
       <c r="K17">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>67</v>
       </c>
       <c r="M17" s="1">
-        <v>1226136.76</v>
+        <v>1205327.05</v>
       </c>
       <c r="N17" s="1">
-        <v>1256806.45</v>
+        <v>1207784.28</v>
       </c>
       <c r="O17" s="1">
-        <v>2.38</v>
+        <v>2.32</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>700000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.9</v>
+        <v>101.16</v>
       </c>
       <c r="E18" s="1">
         <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>26</v>
       </c>
       <c r="G18">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
         <v>666222.52</v>
       </c>
       <c r="I18" s="1">
-        <v>-47253.41</v>
+        <v>-54350.06</v>
       </c>
       <c r="J18" s="1">
-        <v>-7.0927368231263</v>
+        <v>-8.157943985442</v>
       </c>
       <c r="K18">
         <v>0.01</v>
       </c>
       <c r="L18" t="s">
         <v>70</v>
       </c>
       <c r="M18" s="1">
-        <v>618969.11</v>
+        <v>611872.46</v>
       </c>
       <c r="N18" s="1">
-        <v>624840.92</v>
+        <v>619735.59</v>
       </c>
       <c r="O18" s="1">
-        <v>1.18</v>
+        <v>1.19</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" t="s">
         <v>72</v>
       </c>
       <c r="C19" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.209</v>
+        <v>95.2055</v>
       </c>
       <c r="E19" s="1">
-        <v>101.949667</v>
+        <v>101.930448</v>
       </c>
       <c r="F19" t="s">
         <v>26</v>
       </c>
       <c r="G19">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H19" s="1">
-        <v>871217.53</v>
+        <v>871051.09</v>
       </c>
       <c r="I19" s="1">
-        <v>-27682.3</v>
+        <v>-48399.23</v>
       </c>
       <c r="J19" s="1">
-        <v>-3.1774268821244</v>
+        <v>-5.5564169031693</v>
       </c>
       <c r="K19">
         <v>0.01</v>
       </c>
       <c r="L19" t="s">
         <v>73</v>
       </c>
       <c r="M19" s="1">
-        <v>843535.23</v>
+        <v>822651.86</v>
       </c>
       <c r="N19" s="1">
-        <v>854075.55</v>
+        <v>836533.26</v>
       </c>
       <c r="O19" s="1">
-        <v>1.62</v>
+        <v>1.61</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>102.7278</v>
+        <v>102.1551</v>
       </c>
       <c r="E20" s="1">
-        <v>102.63483733333</v>
+        <v>102.596889</v>
       </c>
       <c r="F20" t="s">
         <v>26</v>
       </c>
       <c r="G20">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
-        <v>2638324.24</v>
+        <v>2637338.33</v>
       </c>
       <c r="I20" s="1">
-        <v>35949.9</v>
+        <v>10767.58</v>
       </c>
       <c r="J20" s="1">
-        <v>1.3626035592957</v>
+        <v>0.40827450454565</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20">
-        <v>976.22</v>
+      <c r="L20" t="s">
+        <v>76</v>
       </c>
       <c r="M20" s="1">
-        <v>2674274.14</v>
+        <v>2648105.91</v>
       </c>
       <c r="N20" s="1">
-        <v>2675250.36</v>
+        <v>2655558.6</v>
       </c>
       <c r="O20" s="1">
-        <v>5.07</v>
+        <v>5.1</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C21" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>101.4</v>
+        <v>100.475</v>
       </c>
       <c r="E21" s="1">
-        <v>100.885474</v>
+        <v>100.869808</v>
       </c>
       <c r="F21" t="s">
         <v>26</v>
       </c>
       <c r="G21">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
-        <v>1799089.32</v>
+        <v>1798817.97</v>
       </c>
       <c r="I21" s="1">
-        <v>-39283.7</v>
+        <v>-62448.83</v>
       </c>
       <c r="J21" s="1">
-        <v>-2.1835324996538</v>
+        <v>-3.4716592251966</v>
       </c>
       <c r="K21">
         <v>0.01</v>
       </c>
       <c r="L21" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M21" s="1">
-        <v>1759805.62</v>
+        <v>1736369.14</v>
       </c>
       <c r="N21" s="1">
-        <v>1782837.27</v>
+        <v>1764343.74</v>
       </c>
       <c r="O21" s="1">
-        <v>3.38</v>
+        <v>3.39</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C22" s="1">
         <v>533000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>103.075</v>
+        <v>102.4975</v>
       </c>
       <c r="E22" s="1">
-        <v>101.11622514071</v>
+        <v>101.08682551595</v>
       </c>
       <c r="F22" t="s">
         <v>26</v>
       </c>
       <c r="G22">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
-        <v>518563.23</v>
+        <v>518427.52</v>
       </c>
       <c r="I22" s="1">
-        <v>-41827.94</v>
+        <v>-46370.42</v>
       </c>
       <c r="J22" s="1">
-        <v>-8.0661214641077</v>
+        <v>-8.9444364373249</v>
       </c>
       <c r="K22">
         <v>0.02</v>
       </c>
       <c r="L22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M22" s="1">
-        <v>476735.29</v>
+        <v>472057.1</v>
       </c>
       <c r="N22" s="1">
-        <v>485784.8</v>
+        <v>482635.46</v>
       </c>
       <c r="O22" s="1">
-        <v>0.92</v>
+        <v>0.93</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C23" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.4738</v>
+        <v>97.9803</v>
       </c>
       <c r="E23" s="1">
-        <v>99.641931</v>
+        <v>99.646107</v>
       </c>
       <c r="F23" t="s">
         <v>26</v>
       </c>
       <c r="G23">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H23" s="1">
-        <v>859351.27</v>
+        <v>859387.43</v>
       </c>
       <c r="I23" s="1">
-        <v>-4840.67</v>
+        <v>-12758.98</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.56329351791148</v>
+        <v>-1.4846598349711</v>
       </c>
       <c r="K23">
         <v>0.01</v>
       </c>
       <c r="L23" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="M23" s="1">
-        <v>854510.6</v>
+        <v>846628.45</v>
       </c>
       <c r="N23" s="1">
-        <v>860382.41</v>
+        <v>854563.58</v>
       </c>
       <c r="O23" s="1">
-        <v>1.63</v>
+        <v>1.64</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C24" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>96.4754</v>
+        <v>94.816</v>
       </c>
       <c r="E24" s="1">
-        <v>99.581343</v>
+        <v>99.583357</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1991626.86</v>
+        <v>1991667.14</v>
       </c>
       <c r="I24" s="1">
-        <v>-62119.74</v>
+        <v>-95348.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-3.119045100647</v>
+        <v>-4.7873461425889</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M24" s="1">
-        <v>1929507.12</v>
+        <v>1896319.14</v>
       </c>
       <c r="N24" s="1">
-        <v>1932684.11</v>
+        <v>1904628.18</v>
       </c>
       <c r="O24" s="1">
-        <v>3.67</v>
+        <v>3.66</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B25" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C25" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>96.8323</v>
+        <v>96.6559</v>
       </c>
       <c r="E25" s="1">
-        <v>96.630571</v>
+        <v>96.642797</v>
       </c>
       <c r="F25" t="s">
         <v>26</v>
       </c>
       <c r="G25">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
-        <v>940204.89</v>
+        <v>940310.77</v>
       </c>
       <c r="I25" s="1">
-        <v>-99938.09</v>
+        <v>-105125.94</v>
       </c>
       <c r="J25" s="1">
-        <v>-10.62939483329</v>
+        <v>-11.179914487207</v>
       </c>
       <c r="K25">
         <v>0.01</v>
       </c>
       <c r="L25" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M25" s="1">
-        <v>840266.8</v>
+        <v>835184.83</v>
       </c>
       <c r="N25" s="1">
-        <v>847859.65</v>
+        <v>845265.77</v>
       </c>
       <c r="O25" s="1">
-        <v>1.61</v>
+        <v>1.62</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C26" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>97.75</v>
+        <v>96.65</v>
       </c>
       <c r="E26" s="1">
-        <v>98.712815625</v>
+        <v>98.723930625</v>
       </c>
       <c r="F26" t="s">
         <v>26</v>
       </c>
       <c r="G26">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H26" s="1">
-        <v>1354546.72</v>
+        <v>1354700.74</v>
       </c>
       <c r="I26" s="1">
-        <v>2620.93</v>
+        <v>-18487.14</v>
       </c>
       <c r="J26" s="1">
-        <v>0.19349129574504</v>
+        <v>-1.3646659704342</v>
       </c>
       <c r="K26">
         <v>0.02</v>
       </c>
       <c r="L26" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M26" s="1">
-        <v>1357167.65</v>
+        <v>1336213.6</v>
       </c>
       <c r="N26" s="1">
-        <v>1384887.57</v>
+        <v>1368232.58</v>
       </c>
       <c r="O26" s="1">
         <v>2.63</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B27" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C27" s="1">
         <v>800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>91.1305</v>
+        <v>90.6983</v>
       </c>
       <c r="E27" s="1">
-        <v>87.95433125</v>
+        <v>88.08975125</v>
       </c>
       <c r="F27" t="s">
         <v>26</v>
       </c>
       <c r="G27">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
-        <v>684340.27</v>
+        <v>685278.47</v>
       </c>
       <c r="I27" s="1">
-        <v>-51709.37</v>
+        <v>-58313.52</v>
       </c>
       <c r="J27" s="1">
-        <v>-7.5560904811286</v>
+        <v>-8.5094633135052</v>
       </c>
       <c r="K27">
         <v>0.01</v>
       </c>
       <c r="L27" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M27" s="1">
-        <v>632630.9</v>
+        <v>626964.95</v>
       </c>
       <c r="N27" s="1">
-        <v>638179.32</v>
+        <v>633284.83</v>
       </c>
       <c r="O27" s="1">
-        <v>1.21</v>
+        <v>1.22</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C28" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>71.3968</v>
+        <v>70.9137</v>
       </c>
       <c r="E28" s="1">
-        <v>70.208516363636</v>
+        <v>70.276718636364</v>
       </c>
       <c r="F28" t="s">
         <v>26</v>
       </c>
       <c r="G28">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H28" s="1">
-        <v>1502299.02</v>
+        <v>1503598.42</v>
       </c>
       <c r="I28" s="1">
-        <v>-139291.18</v>
+        <v>-155545.69</v>
       </c>
       <c r="J28" s="1">
-        <v>-9.2718678602346</v>
+        <v>-10.344895813338</v>
       </c>
       <c r="K28">
         <v>0.01</v>
       </c>
       <c r="L28" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M28" s="1">
-        <v>1363007.84</v>
+        <v>1348052.73</v>
       </c>
       <c r="N28" s="1">
-        <v>1385673.95</v>
+        <v>1373870.37</v>
       </c>
       <c r="O28" s="1">
-        <v>2.63</v>
+        <v>2.64</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B29" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C29" s="1">
         <v>1344000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>86.4</v>
+        <v>85.0</v>
       </c>
       <c r="E29" s="1">
-        <v>82.803476190476</v>
+        <v>82.928476190476</v>
       </c>
       <c r="F29" t="s">
         <v>26</v>
       </c>
       <c r="G29">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
-        <v>1067358.54</v>
+        <v>1068813.43</v>
       </c>
       <c r="I29" s="1">
-        <v>-59708.42</v>
+        <v>-81688.22</v>
       </c>
       <c r="J29" s="1">
-        <v>-5.5940359084961</v>
+        <v>-7.6428886190174</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M29" s="1">
-        <v>1007650.12</v>
+        <v>987125.21</v>
       </c>
       <c r="N29" s="1">
-        <v>1011618.65</v>
+        <v>993335.07</v>
       </c>
       <c r="O29" s="1">
-        <v>1.92</v>
+        <v>1.91</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B30" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C30" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.1</v>
+        <v>97.05</v>
       </c>
       <c r="E30" s="1">
-        <v>99.00051</v>
+        <v>99.006554</v>
       </c>
       <c r="F30" t="s">
         <v>26</v>
       </c>
       <c r="G30">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>851248.95</v>
+        <v>851301.3</v>
       </c>
       <c r="I30" s="1">
-        <v>17.97</v>
+        <v>-12711.48</v>
       </c>
       <c r="J30" s="1">
-        <v>0.0021110158197552</v>
+        <v>-1.4931822610866</v>
       </c>
       <c r="K30">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L30" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="M30" s="1">
-        <v>851266.92</v>
+        <v>838589.82</v>
       </c>
       <c r="N30" s="1">
-        <v>874994.58</v>
+        <v>840615.01</v>
       </c>
       <c r="O30" s="1">
-        <v>1.66</v>
+        <v>1.61</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B31" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C31" s="1">
         <v>1831000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>106.015</v>
+        <v>104.7</v>
       </c>
       <c r="E31" s="1">
-        <v>102.53868487165</v>
+        <v>102.52560076461</v>
       </c>
       <c r="F31" t="s">
         <v>26</v>
       </c>
       <c r="G31">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
-        <v>1701988.87</v>
+        <v>1701781.4</v>
       </c>
       <c r="I31" s="1">
-        <v>-17561.02</v>
+        <v>-45290.43</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.0317940563266</v>
+        <v>-2.6613541551224</v>
       </c>
       <c r="K31">
         <v>0.02</v>
       </c>
       <c r="L31" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M31" s="1">
-        <v>1684427.85</v>
+        <v>1656490.97</v>
       </c>
       <c r="N31" s="1">
-        <v>1722052.89</v>
+        <v>1699999.57</v>
       </c>
       <c r="O31" s="1">
-        <v>3.27</v>
+        <v>3.26</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B32" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C32" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>106.618</v>
+        <v>104.875</v>
       </c>
       <c r="E32" s="1">
-        <v>107.382922</v>
+        <v>107.339725</v>
       </c>
       <c r="F32" t="s">
         <v>26</v>
       </c>
       <c r="G32">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
-        <v>915183.85</v>
+        <v>914809.75</v>
       </c>
       <c r="I32" s="1">
-        <v>9998.38</v>
+        <v>-8605.65</v>
       </c>
       <c r="J32" s="1">
-        <v>1.0924996108705</v>
+        <v>-0.94070379114346</v>
       </c>
       <c r="K32">
         <v>0.03</v>
       </c>
       <c r="L32" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="M32" s="1">
-        <v>925182.23</v>
+        <v>906204.1</v>
       </c>
       <c r="N32" s="1">
-        <v>950979.1</v>
+        <v>936034.91</v>
       </c>
       <c r="O32" s="1">
         <v>1.8</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B33" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C33" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>105.6159</v>
+        <v>104.7028</v>
       </c>
       <c r="E33" s="1">
-        <v>106.69610066667</v>
+        <v>106.61687733333</v>
       </c>
       <c r="F33" t="s">
         <v>26</v>
       </c>
       <c r="G33">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
-        <v>1372611.73</v>
+        <v>1371582.61</v>
       </c>
       <c r="I33" s="1">
-        <v>2118.32</v>
+        <v>-14508.68</v>
       </c>
       <c r="J33" s="1">
-        <v>0.15432769177923</v>
+        <v>-1.0578057708095</v>
       </c>
       <c r="K33">
         <v>0.01</v>
       </c>
       <c r="L33" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M33" s="1">
-        <v>1374730.05</v>
+        <v>1357073.93</v>
       </c>
       <c r="N33" s="1">
-        <v>1386480.89</v>
+        <v>1373275.43</v>
       </c>
       <c r="O33" s="1">
-        <v>2.63</v>
+        <v>2.64</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>116</v>
+      </c>
+      <c r="B34" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="C34" s="1">
         <v>1203000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>105.5</v>
+        <v>104.9095</v>
       </c>
       <c r="E34" s="1">
-        <v>102.87325519534</v>
+        <v>102.83926433915</v>
       </c>
       <c r="F34" t="s">
         <v>26</v>
       </c>
       <c r="G34">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
-        <v>1190837.09</v>
+        <v>1190482.96</v>
       </c>
       <c r="I34" s="1">
-        <v>-89513.76</v>
+        <v>-99960.8</v>
       </c>
       <c r="J34" s="1">
-        <v>-7.5168770566258</v>
+        <v>-8.3966594532357</v>
       </c>
       <c r="K34">
         <v>0.01</v>
       </c>
       <c r="L34" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M34" s="1">
-        <v>1101323.33</v>
+        <v>1090522.16</v>
       </c>
       <c r="N34" s="1">
-        <v>1110747.51</v>
+        <v>1103515.77</v>
       </c>
       <c r="O34" s="1">
-        <v>2.11</v>
+        <v>2.12</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B35" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C35" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>105.61</v>
+        <v>104.152</v>
       </c>
       <c r="E35" s="1">
-        <v>104.3682325</v>
+        <v>104.3400595</v>
       </c>
       <c r="F35" t="s">
         <v>26</v>
       </c>
       <c r="G35">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
-        <v>1787678.35</v>
+        <v>1787190.39</v>
       </c>
       <c r="I35" s="1">
-        <v>45192.18</v>
+        <v>12723.2</v>
       </c>
       <c r="J35" s="1">
-        <v>2.5279816136947</v>
+        <v>0.71191072149845</v>
       </c>
       <c r="K35">
         <v>0.01</v>
       </c>
       <c r="L35" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="M35" s="1">
-        <v>1832870.53</v>
+        <v>1799913.59</v>
       </c>
       <c r="N35" s="1">
-        <v>1843052.18</v>
+        <v>1816196.7</v>
       </c>
       <c r="O35" s="1">
-        <v>3.5</v>
+        <v>3.49</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B36" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C36" s="1">
         <v>2046000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>86.55</v>
+        <v>85.7</v>
       </c>
       <c r="E36" s="1">
-        <v>85.321627565982</v>
+        <v>85.429368035191</v>
       </c>
       <c r="F36" t="s">
         <v>26</v>
       </c>
       <c r="G36">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>1617364.48</v>
+        <v>1619273.48</v>
       </c>
       <c r="I36" s="1">
-        <v>-80733.97</v>
+        <v>-104176.27</v>
       </c>
       <c r="J36" s="1">
-        <v>-4.9916992117942</v>
+        <v>-6.4335191854065</v>
       </c>
       <c r="K36">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L36" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="M36" s="1">
-        <v>1536630.51</v>
+        <v>1515097.21</v>
       </c>
       <c r="N36" s="1">
-        <v>1545803.54</v>
+        <v>1527177.92</v>
       </c>
       <c r="O36" s="1">
         <v>2.93</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B37" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C37" s="1">
         <v>714000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.04</v>
+        <v>99.945</v>
       </c>
       <c r="E37" s="1">
-        <v>99.127602240896</v>
+        <v>99.162429971989</v>
       </c>
       <c r="F37" t="s">
         <v>26</v>
       </c>
       <c r="G37">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H37" s="1">
-        <v>674394.22</v>
+        <v>674609.58</v>
       </c>
       <c r="I37" s="1">
-        <v>-54569.85</v>
+        <v>-57995.65</v>
       </c>
       <c r="J37" s="1">
-        <v>-8.0916841191195</v>
+        <v>-8.5969206070273</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M37" s="1">
-        <v>619824.37</v>
+        <v>616613.93</v>
       </c>
       <c r="N37" s="1">
-        <v>621386.21</v>
+        <v>619583.01</v>
       </c>
       <c r="O37" s="1">
-        <v>1.18</v>
+        <v>1.19</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B38" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C38" s="1">
-        <v>1000000.0</v>
+        <v>1056000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.019</v>
+        <v>100.7145</v>
       </c>
       <c r="E38" s="1">
-        <v>99.93739</v>
+        <v>99.616611742424</v>
       </c>
       <c r="F38" t="s">
         <v>26</v>
       </c>
       <c r="G38">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H38" s="1">
-        <v>973731.84</v>
+        <v>1002864.63</v>
       </c>
       <c r="I38" s="1">
-        <v>-105812.97</v>
+        <v>-83876.23</v>
       </c>
       <c r="J38" s="1">
-        <v>-10.866746434008</v>
+        <v>-8.3636641966324</v>
       </c>
       <c r="K38">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L38" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="M38" s="1">
-        <v>867918.87</v>
+        <v>918988.4</v>
       </c>
       <c r="N38" s="1">
-        <v>880531.44</v>
+        <v>921456.5</v>
       </c>
       <c r="O38" s="1">
-        <v>1.67</v>
+        <v>1.77</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B39" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C39" s="1">
-        <v>1056000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>101.7892</v>
+        <v>92.8871</v>
       </c>
       <c r="E39" s="1">
-        <v>99.614003787879</v>
+        <v>97.08604704797</v>
       </c>
       <c r="F39" t="s">
         <v>26</v>
       </c>
       <c r="G39">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H39" s="1">
-        <v>1002840.77</v>
+        <v>1003243.96</v>
       </c>
       <c r="I39" s="1">
-        <v>-70097.08</v>
+        <v>-133204.53</v>
       </c>
       <c r="J39" s="1">
-        <v>-6.9898514397256</v>
+        <v>-13.277381704845</v>
       </c>
       <c r="K39">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L39" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="M39" s="1">
-        <v>932743.69</v>
+        <v>870039.43</v>
       </c>
       <c r="N39" s="1">
-        <v>956094.67</v>
+        <v>872758.35</v>
       </c>
       <c r="O39" s="1">
-        <v>1.81</v>
+        <v>1.68</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>130</v>
+      </c>
+      <c r="B40" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C40" s="1">
         <v>480000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>94.1725</v>
+        <v>92.8871</v>
       </c>
       <c r="E40" s="1">
-        <v>96.253495833333</v>
+        <v>96.261189583333</v>
       </c>
       <c r="F40" t="s">
         <v>26</v>
       </c>
       <c r="G40">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H40" s="1">
-        <v>415515.82</v>
+        <v>415547.8</v>
       </c>
       <c r="I40" s="1">
-        <v>-23266.71</v>
+        <v>-30290.49</v>
       </c>
       <c r="J40" s="1">
-        <v>-5.5994763328145</v>
+        <v>-7.2892913883794</v>
       </c>
       <c r="K40">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L40" t="s">
         <v>133</v>
       </c>
       <c r="M40" s="1">
-        <v>392249.11</v>
+        <v>385257.31</v>
       </c>
       <c r="N40" s="1">
-        <v>403639.83</v>
+        <v>386461.26</v>
       </c>
       <c r="O40" s="1">
-        <v>0.77</v>
+        <v>0.74</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B41" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C41" s="1">
-        <v>1084000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>94.1725</v>
+        <v>98.644</v>
       </c>
       <c r="E41" s="1">
-        <v>97.080057195572</v>
+        <v>98.203264166667</v>
       </c>
       <c r="F41" t="s">
         <v>26</v>
       </c>
       <c r="G41">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H41" s="1">
-        <v>1003187.73</v>
+        <v>1144481.43</v>
       </c>
       <c r="I41" s="1">
-        <v>-117358.49</v>
+        <v>-121645.52</v>
       </c>
       <c r="J41" s="1">
-        <v>-11.698557158389</v>
+        <v>-10.62887669571</v>
       </c>
       <c r="K41">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L41" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="M41" s="1">
-        <v>885829.24</v>
+        <v>1022835.91</v>
       </c>
       <c r="N41" s="1">
-        <v>911553.29</v>
+        <v>1025485.76</v>
       </c>
       <c r="O41" s="1">
-        <v>1.73</v>
+        <v>1.97</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B42" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C42" s="1">
-        <v>1200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.3205</v>
+        <v>89.0908</v>
       </c>
       <c r="E42" s="1">
-        <v>98.168069166667</v>
+        <v>85.286066</v>
       </c>
       <c r="F42" t="s">
         <v>26</v>
       </c>
       <c r="G42">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H42" s="1">
-        <v>1144115.68</v>
+        <v>408516.63</v>
       </c>
       <c r="I42" s="1">
-        <v>-109886.25</v>
+        <v>-23608.68</v>
       </c>
       <c r="J42" s="1">
-        <v>-9.604470240282</v>
+        <v>-5.7791233615141</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42">
-        <v>347.1</v>
+      <c r="L42" t="s">
+        <v>139</v>
       </c>
       <c r="M42" s="1">
-        <v>1034229.43</v>
+        <v>384907.95</v>
       </c>
       <c r="N42" s="1">
-        <v>1034576.53</v>
+        <v>386816.12</v>
       </c>
       <c r="O42" s="1">
-        <v>1.96</v>
+        <v>0.74</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B43" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C43" s="1">
-        <v>500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>90.0025</v>
+        <v>98.3475</v>
       </c>
       <c r="E43" s="1">
-        <v>85.11189</v>
+        <v>97.654890909091</v>
       </c>
       <c r="F43" t="s">
         <v>26</v>
       </c>
       <c r="G43">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H43" s="1">
-        <v>407762.44</v>
+        <v>986700.21</v>
       </c>
       <c r="I43" s="1">
-        <v>-17262.08</v>
+        <v>-51919.02</v>
       </c>
       <c r="J43" s="1">
-        <v>-4.23336685939</v>
+        <v>-5.2618839515601</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="M43" s="1">
-        <v>390500.36</v>
+        <v>934781.19</v>
       </c>
       <c r="N43" s="1">
-        <v>391693.52</v>
+        <v>937949.49</v>
       </c>
       <c r="O43" s="1">
-        <v>0.74</v>
+        <v>1.8</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B44" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C44" s="1">
-        <v>1100000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.3698</v>
+        <v>98.1489</v>
       </c>
       <c r="E44" s="1">
-        <v>97.503824545455</v>
+        <v>101.065904</v>
       </c>
       <c r="F44" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="G44">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>985261.14</v>
+        <v>2021318.08</v>
       </c>
       <c r="I44" s="1">
-        <v>-46292.12</v>
+        <v>-58340.08</v>
       </c>
       <c r="J44" s="1">
-        <v>-4.6984619732389</v>
+        <v>-2.8862394581658</v>
       </c>
       <c r="K44">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="L44" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="M44" s="1">
-        <v>938969.02</v>
+        <v>1962978.0</v>
       </c>
       <c r="N44" s="1">
-        <v>940559.9</v>
+        <v>2024060.19</v>
       </c>
       <c r="O44" s="1">
-        <v>1.78</v>
+        <v>3.89</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B45" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C45" s="1">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.6793</v>
+        <v>99.4014</v>
       </c>
       <c r="E45" s="1">
-        <v>101.0712295</v>
+        <v>97.972362</v>
       </c>
       <c r="F45" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="G45">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H45" s="1">
-        <v>2021424.59</v>
+        <v>943671.31</v>
       </c>
       <c r="I45" s="1">
-        <v>-7838.79</v>
+        <v>-84763.75</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.38778542809752</v>
+        <v>-8.9823383525351</v>
       </c>
       <c r="K45">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="L45" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="M45" s="1">
-        <v>2013585.8</v>
+        <v>858907.56</v>
       </c>
       <c r="N45" s="1">
-        <v>2067620.05</v>
+        <v>868628.46</v>
       </c>
       <c r="O45" s="1">
-        <v>3.92</v>
+        <v>1.67</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B46" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C46" s="1">
-        <v>1000000.0</v>
+        <v>1520000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.753</v>
+        <v>94.4515</v>
       </c>
       <c r="E46" s="1">
-        <v>97.957371</v>
+        <v>95.686056578947</v>
       </c>
       <c r="F46" t="s">
         <v>26</v>
       </c>
       <c r="G46">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H46" s="1">
-        <v>943541.49</v>
+        <v>1368579.84</v>
       </c>
       <c r="I46" s="1">
-        <v>-69253.2</v>
+        <v>-128052.06</v>
       </c>
       <c r="J46" s="1">
-        <v>-7.3397090360065</v>
+        <v>-9.3565648314679</v>
       </c>
       <c r="K46">
         <v>0.01</v>
       </c>
       <c r="L46" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="M46" s="1">
-        <v>874288.29</v>
+        <v>1240527.78</v>
       </c>
       <c r="N46" s="1">
-        <v>881640.09</v>
+        <v>1257519.92</v>
       </c>
       <c r="O46" s="1">
-        <v>1.67</v>
+        <v>2.41</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B47" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C47" s="1">
-        <v>1520000.0</v>
+        <v>910000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>96.125</v>
+        <v>100.766</v>
       </c>
       <c r="E47" s="1">
-        <v>95.677129605263</v>
+        <v>100.4701032967</v>
       </c>
       <c r="F47" t="s">
         <v>26</v>
       </c>
       <c r="G47">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>1368462.32</v>
+        <v>865111.17</v>
       </c>
       <c r="I47" s="1">
-        <v>-100586.58</v>
+        <v>-72775.04</v>
       </c>
       <c r="J47" s="1">
-        <v>-7.3503361057102</v>
+        <v>-8.4122182817267</v>
       </c>
       <c r="K47">
         <v>0.01</v>
       </c>
       <c r="L47" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="M47" s="1">
-        <v>1267875.74</v>
+        <v>792336.13</v>
       </c>
       <c r="N47" s="1">
-        <v>1280726.69</v>
+        <v>802414.37</v>
       </c>
       <c r="O47" s="1">
-        <v>2.43</v>
+        <v>1.54</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B48" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C48" s="1">
-        <v>910000.0</v>
+        <v>1130000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>102.446</v>
+        <v>89.467</v>
       </c>
       <c r="E48" s="1">
-        <v>100.47338351648</v>
+        <v>93.351242477876</v>
       </c>
       <c r="F48" t="s">
         <v>26</v>
       </c>
       <c r="G48">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H48" s="1">
-        <v>865137.01</v>
+        <v>991257.93</v>
       </c>
       <c r="I48" s="1">
-        <v>-56165.65</v>
+        <v>-117692.65</v>
       </c>
       <c r="J48" s="1">
-        <v>-6.4921104230647</v>
+        <v>-11.873060122707</v>
       </c>
       <c r="K48">
         <v>0.01</v>
       </c>
       <c r="L48" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="M48" s="1">
-        <v>808971.36</v>
+        <v>873565.28</v>
       </c>
       <c r="N48" s="1">
-        <v>816961.69</v>
+        <v>885650.81</v>
       </c>
       <c r="O48" s="1">
-        <v>1.55</v>
+        <v>1.7</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B49" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C49" s="1">
-        <v>1130000.0</v>
+        <v>1.8</v>
       </c>
       <c r="D49" s="1">
-        <v>91.725</v>
+        <v>4789.8175</v>
       </c>
       <c r="E49" s="1">
-        <v>93.336676106195</v>
+        <v>4309.4444444444</v>
       </c>
       <c r="F49" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>991115.4</v>
+        <v>7757.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-91694.63</v>
+        <v>851.26</v>
       </c>
       <c r="J49" s="1">
-        <v>-9.2516603011113</v>
+        <v>10.974087920588</v>
       </c>
       <c r="K49">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>0.0</v>
+      </c>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>899420.77</v>
+        <v>8608.26</v>
       </c>
       <c r="N49" s="1">
-        <v>908860.59</v>
+        <v>8608.26</v>
       </c>
       <c r="O49" s="1">
-        <v>1.72</v>
+        <v>0.02</v>
       </c>
       <c r="P49">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P50">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>