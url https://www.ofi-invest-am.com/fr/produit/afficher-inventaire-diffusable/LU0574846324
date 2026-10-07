--- v3 (2026-07-07)
+++ v4 (2026-10-07)
@@ -14,524 +14,554 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0574846324</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
+    <t>IXL_E</t>
+  </si>
+  <si>
+    <t>LU3371826077</t>
+  </si>
+  <si>
     <t>CodeTitre</t>
   </si>
   <si>
     <t>LibTitre</t>
   </si>
   <si>
     <t>Quantite</t>
   </si>
   <si>
     <t>Cours</t>
   </si>
   <si>
     <t>Prix de revient unitaire</t>
   </si>
   <si>
     <t>Cours Dev</t>
   </si>
   <si>
     <t>Prix de revient total (EUR)</t>
   </si>
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>TYM6COM</t>
-[...2 lines deleted...]
-    <t>US 10YR NOTE JUN 26</t>
+    <t>EUR-00035005</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-07-31</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>WNM6COM</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2177363665</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 0.125 09/07/2030</t>
   </si>
   <si>
     <t>XS2200244072</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 0.5 09/07/2029</t>
   </si>
   <si>
     <t>US040114HT09</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 09/07/2035</t>
   </si>
   <si>
-    <t>8 712.81</t>
+    <t>17 838.66</t>
   </si>
   <si>
     <t>XS3198652847</t>
   </si>
   <si>
     <t>BAHRAIN (KINGDOM OF) 6.625 06/10/2037</t>
   </si>
   <si>
+    <t>11 717.51</t>
+  </si>
+  <si>
     <t>XS3282969008</t>
   </si>
   <si>
     <t>BAHRAIN (KINGDOM OF) 7.1 03/02/2038</t>
   </si>
   <si>
-    <t>17 450.58</t>
+    <t>42 502.79</t>
   </si>
   <si>
     <t>US105756CA66</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 4.5 30/05/2029</t>
   </si>
   <si>
-    <t>23 772.03</t>
+    <t>7 010.21</t>
+  </si>
+  <si>
+    <t>XS3344411726</t>
+  </si>
+  <si>
+    <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 5.5 23/04/2036</t>
+  </si>
+  <si>
+    <t>11 301.37</t>
   </si>
   <si>
     <t>US105756CF53</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 6 20/10/2033</t>
   </si>
   <si>
-    <t>40 717.04</t>
+    <t>19 002.78</t>
   </si>
   <si>
     <t>US168863DN50</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 2.55 27/01/2032</t>
   </si>
   <si>
-    <t>9 854.12</t>
+    <t>22 798.50</t>
   </si>
   <si>
     <t>US168863DL94</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 3.5 25/01/2050</t>
   </si>
   <si>
-    <t>6 048.56</t>
+    <t>13 775.31</t>
   </si>
   <si>
     <t>US168863DV76</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 3.5 31/01/2034</t>
   </si>
   <si>
-    <t>5 347.09</t>
+    <t>12 682.63</t>
   </si>
   <si>
     <t>US195325DP79</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 4.5 15/03/2029</t>
   </si>
   <si>
-    <t>3 730.67</t>
+    <t>19 224.21</t>
   </si>
   <si>
     <t>XS3239891503</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 6.5 26/11/2038</t>
   </si>
   <si>
-    <t>47 013.70</t>
-[...8 lines deleted...]
-    <t>38 991.13</t>
+    <t>99 280.82</t>
+  </si>
+  <si>
+    <t>USP3699PGK77</t>
+  </si>
+  <si>
+    <t>COSTA RICA (REPUBLIC OF) 6.125 19/02/2031</t>
+  </si>
+  <si>
+    <t>71 873.95</t>
   </si>
   <si>
     <t>USP3579ECH82</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 4.875 23/09/2032</t>
   </si>
   <si>
-    <t>2 457.23</t>
+    <t>18 476.41</t>
   </si>
   <si>
     <t>USP3579ECB13</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC INTERNATIONAL B 6 19/07/2028</t>
   </si>
   <si>
-    <t>7 863.13</t>
+    <t>17 142.61</t>
   </si>
   <si>
     <t>XS2079842642</t>
   </si>
   <si>
     <t>EGYPT (ARAB REPUBLIC OF) 7.0529 15/01/2032</t>
   </si>
   <si>
-    <t>13 881.40</t>
+    <t>58 944.66</t>
   </si>
   <si>
     <t>US298785KG01</t>
   </si>
   <si>
     <t>EUROPEAN INVESTMENT BANK 4.5 14/03/2030</t>
   </si>
   <si>
-    <t>7 452.69</t>
+    <t>37 062.14</t>
   </si>
   <si>
     <t>XS2010026305</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 5.25 16/06/2029</t>
   </si>
   <si>
-    <t>27 974.60</t>
+    <t>5 357.06</t>
   </si>
   <si>
     <t>XS2574267188</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 6.125 22/05/2028</t>
   </si>
   <si>
-    <t>10 578.36</t>
+    <t>16 961.81</t>
   </si>
   <si>
     <t>US455780EE28</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 4.35 21/02/2031</t>
   </si>
   <si>
-    <t>7 935.13</t>
+    <t>17 543.47</t>
   </si>
   <si>
     <t>XS3304516027</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 4.46 04/03/2038</t>
   </si>
   <si>
-    <t>8 309.04</t>
+    <t>30 547.95</t>
+  </si>
+  <si>
+    <t>XS3385337996</t>
+  </si>
+  <si>
+    <t>INDONESIA (REPUBLIC OF) 5.125 29/05/2038</t>
+  </si>
+  <si>
+    <t>5 476.03</t>
   </si>
   <si>
     <t>USY20721BB49</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 5.25 17/01/2042</t>
   </si>
   <si>
-    <t>10 080.94</t>
+    <t>21 683.36</t>
   </si>
   <si>
     <t>XS3218674136</t>
   </si>
   <si>
     <t>JORDAN (HASHEMITE KINGDOM OF) 5.75 12/11/2032</t>
   </si>
   <si>
-    <t>32 018.98</t>
+    <t>12 293.31</t>
   </si>
   <si>
     <t>USY57542AA32</t>
   </si>
   <si>
     <t>MALAYSIA WAKALA SUKUK BHD 2.07 28/04/2031</t>
   </si>
   <si>
-    <t>6 319.88</t>
+    <t>2 776.05</t>
   </si>
   <si>
     <t>USY57542AB15</t>
   </si>
   <si>
     <t>MALAYSIA WAKALA SUKUK BHD 3.075 28/04/2051</t>
   </si>
   <si>
-    <t>25 817.64</t>
+    <t>11 340.58</t>
   </si>
   <si>
     <t>US91087BAR15</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 3.5 12/02/2034</t>
   </si>
   <si>
-    <t>6 209.86</t>
+    <t>49 319.01</t>
+  </si>
+  <si>
+    <t>30 824.38</t>
   </si>
   <si>
     <t>US91087BBL36</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 5.625 22/09/2035</t>
   </si>
   <si>
-    <t>2 025.19</t>
+    <t>14 349.28</t>
   </si>
   <si>
     <t>US91087BBC37</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 6.875 13/05/2037</t>
   </si>
   <si>
-    <t>43 508.60</t>
+    <t>39 063.66</t>
+  </si>
+  <si>
+    <t>6 034.08</t>
   </si>
   <si>
     <t>XS3218072919</t>
   </si>
   <si>
     <t>NIGERIA (FEDERAL REPUBLIC OF) 8.6308 13/01/2036</t>
   </si>
   <si>
-    <t>29 830.81</t>
+    <t>98 133.03</t>
   </si>
   <si>
     <t>US68205LAS25</t>
   </si>
   <si>
     <t>OMAN GOVERNMENT INTERNATIONAL BOND 6.25 25/01/2031</t>
   </si>
   <si>
-    <t>16 201.50</t>
+    <t>36 898.15</t>
   </si>
   <si>
     <t>XS2288905370</t>
   </si>
   <si>
-    <t>12 993.61</t>
+    <t>29 592.32</t>
   </si>
   <si>
     <t>US698299BT07</t>
   </si>
   <si>
     <t>PANAMA REPUBLIC OF (GOVERNMENT) 6.4 14/02/2035</t>
   </si>
   <si>
-    <t>16 283.11</t>
+    <t>44 469.71</t>
   </si>
   <si>
     <t>US715638DU38</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 3 15/01/2034</t>
   </si>
   <si>
-    <t>12 080.71</t>
+    <t>25 649.19</t>
   </si>
   <si>
     <t>US715638BU55</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 4.125 25/08/2027</t>
   </si>
   <si>
-    <t>2 969.08</t>
+    <t>9 445.27</t>
   </si>
   <si>
     <t>US731011AY80</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5.125 18/09/2034</t>
   </si>
   <si>
-    <t>2 468.10</t>
+    <t>14 331.86</t>
   </si>
   <si>
     <t>US731011AZ55</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5.5 18/03/2054</t>
   </si>
   <si>
-    <t>2 718.92</t>
-[...11 lines deleted...]
-    <t>2 649.85</t>
+    <t>6 991.15</t>
+  </si>
+  <si>
+    <t>15 788.35</t>
   </si>
   <si>
     <t>US77586RAH30</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 14/02/2031</t>
   </si>
   <si>
-    <t>1 908.17</t>
+    <t>5 211.29</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>3 168.30</t>
+    <t>10 422.59</t>
   </si>
   <si>
     <t>XS3198384813</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 6.125 07/10/2037</t>
   </si>
   <si>
-    <t>61 082.19</t>
+    <t>137 434.93</t>
   </si>
   <si>
     <t>XS2747599095</t>
   </si>
   <si>
     <t>SAUDI ARABIA (KINGDOM OF) 5 16/01/2034</t>
   </si>
   <si>
-    <t>9 720.90</t>
-[...8 lines deleted...]
-    <t>16 992.14</t>
+    <t>103 861.46</t>
+  </si>
+  <si>
+    <t>XS3250317867</t>
+  </si>
+  <si>
+    <t>SOUTH AFRICA (REPUBLIC OF) 7.25 11/12/2055</t>
+  </si>
+  <si>
+    <t>2 289.82</t>
+  </si>
+  <si>
+    <t>US900123CM05</t>
+  </si>
+  <si>
+    <t>TURKEY (REPUBLIC OF) 5.75 11/05/2047</t>
+  </si>
+  <si>
+    <t>31 292.06</t>
+  </si>
+  <si>
+    <t>US900123DS65</t>
+  </si>
+  <si>
+    <t>TURKEY (REPUBLIC OF) 6.8 04/11/2036</t>
+  </si>
+  <si>
+    <t>31 224.03</t>
   </si>
   <si>
     <t>XS2850662631</t>
   </si>
   <si>
     <t>UNITED ARAB EMIRATES (GOVERNMENT O 4.857 02/07/2034</t>
   </si>
   <si>
-    <t>10 078.24</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2492385203</t>
   </si>
   <si>
     <t>UNITED ARAB EMIRATES (GOVERNMENT O 4.951 07/07/2052</t>
-  </si>
-[...1 lines deleted...]
-    <t>12 085.53</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -846,2603 +876,2932 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>530050.71</v>
+      </c>
+      <c r="C2">
+        <v>101.6</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>53854380.07</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>53854380.07</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>23434.0</v>
+      </c>
+      <c r="C3">
+        <v>1004.71</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>23544462.17</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>23544462.17</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P49"/>
+  <dimension ref="A1:Z55"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O49" sqref="O49"/>
+      <selection activeCell="N55" sqref="N55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1" t="s">
+        <v>19</v>
+      </c>
+      <c r="J1" t="s">
+        <v>20</v>
+      </c>
+      <c r="K1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L1" t="s">
+        <v>22</v>
+      </c>
+      <c r="M1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1" t="s">
+        <v>24</v>
+      </c>
+      <c r="O1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z1" t="s">
         <v>11</v>
       </c>
-      <c r="D1" t="s">
-[...39 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>27</v>
+      </c>
+      <c r="B2" s="1">
+        <v>20043839.08</v>
       </c>
       <c r="C2" s="1">
-        <v>19.0</v>
+        <v>1.1444</v>
       </c>
       <c r="D2" s="1">
-        <v>110.8594</v>
-[...1 lines deleted...]
-      <c r="E2" s="1">
         <v>0.0</v>
       </c>
-      <c r="F2" t="s">
-[...3 lines deleted...]
-        <v>1.16</v>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2">
+        <v>1.14</v>
+      </c>
+      <c r="G2" s="1">
+        <v>0.0</v>
       </c>
       <c r="H2" s="1">
+        <v>148179.1</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0</v>
+      </c>
+      <c r="J2">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>148179.1</v>
+      </c>
+      <c r="M2" s="1">
+        <v>148179.1</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="1">
+        <v>230472.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>86.2924</v>
+      </c>
+      <c r="D3" s="1">
+        <v>90.637795480579</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>208894.74</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-10015.01</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-4.7942853898571</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...25 lines deleted...]
-      <c r="E3" s="1">
+      <c r="K3">
+        <v>142.44</v>
+      </c>
+      <c r="L3" s="1">
+        <v>198879.73</v>
+      </c>
+      <c r="M3" s="1">
+        <v>199022.17</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="1">
+        <v>7275.1</v>
+      </c>
+      <c r="C4" s="1">
+        <v>90.5556</v>
+      </c>
+      <c r="D4" s="1">
+        <v>93.186897774601</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>6779.44</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-191.43</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-2.8236845521164</v>
+      </c>
+      <c r="J4">
         <v>0.0</v>
       </c>
-      <c r="F3" t="s">
-[...2 lines deleted...]
-      <c r="G3">
+      <c r="K4">
+        <v>17.99</v>
+      </c>
+      <c r="L4" s="1">
+        <v>6588.01</v>
+      </c>
+      <c r="M4" s="1">
+        <v>6606.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>81.0</v>
+      </c>
+      <c r="D5" s="1">
+        <v>79.861845</v>
+      </c>
+      <c r="E5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
+        <v>697760.23</v>
+      </c>
+      <c r="H5" s="1">
+        <v>10684.25</v>
+      </c>
+      <c r="I5" s="1">
+        <v>1.5312208321188</v>
+      </c>
+      <c r="J5">
+        <v>0.02</v>
+      </c>
+      <c r="K5" t="s">
+        <v>35</v>
+      </c>
+      <c r="L5" s="1">
+        <v>708444.48</v>
+      </c>
+      <c r="M5" s="1">
+        <v>726283.14</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>81.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>73.124144</v>
+      </c>
+      <c r="E6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6">
+        <v>1.14</v>
+      </c>
+      <c r="G6" s="1">
+        <v>706392.64</v>
+      </c>
+      <c r="H6" s="1">
+        <v>2051.84</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.29046735254773</v>
+      </c>
+      <c r="J6">
+        <v>0.02</v>
+      </c>
+      <c r="K6" t="s">
+        <v>35</v>
+      </c>
+      <c r="L6" s="1">
+        <v>708444.48</v>
+      </c>
+      <c r="M6" s="1">
+        <v>726283.14</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>92.795</v>
+      </c>
+      <c r="D7" s="1">
+        <v>98.87758875</v>
+      </c>
+      <c r="E7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7">
+        <v>1.14</v>
+      </c>
+      <c r="G7" s="1">
+        <v>678405.6</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-29120.6</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-4.2925058401641</v>
+      </c>
+      <c r="J7">
+        <v>0.01</v>
+      </c>
+      <c r="K7" t="s">
+        <v>38</v>
+      </c>
+      <c r="L7" s="1">
+        <v>649285.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>661002.51</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>95.8</v>
+      </c>
+      <c r="D8" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E8" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8">
+        <v>1.14</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1338688.09</v>
+      </c>
+      <c r="H8" s="1">
+        <v>1933.77</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.14445261853342</v>
+      </c>
+      <c r="J8">
+        <v>0.03</v>
+      </c>
+      <c r="K8" t="s">
+        <v>41</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1340621.86</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1383124.65</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.79</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="1">
+        <v>1733000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>99.25</v>
+      </c>
+      <c r="D9" s="1">
+        <v>96.625271206001</v>
+      </c>
+      <c r="E9" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1573783.53</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-69430.09</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-4.4116670861335</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1504353.44</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1511363.65</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.95</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>100.7021</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.070317</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>990703.17</v>
+      </c>
+      <c r="H10" s="1">
+        <v>16317.67</v>
+      </c>
+      <c r="I10" s="1">
+        <v>1.6470796192163</v>
+      </c>
+      <c r="J10">
+        <v>0.01</v>
+      </c>
+      <c r="K10" t="s">
+        <v>47</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1007020.84</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1018322.21</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1693000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>100.2</v>
+      </c>
+      <c r="D11" s="1">
+        <v>96.272344949793</v>
+      </c>
+      <c r="E11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11">
+        <v>1.14</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1533280.44</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-49582.53</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-3.2337548113508</v>
+      </c>
+      <c r="J11">
+        <v>0.01</v>
+      </c>
+      <c r="K11" t="s">
+        <v>50</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1483697.91</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1502700.69</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>88.8</v>
+      </c>
+      <c r="D12" s="1">
+        <v>89.42961</v>
+      </c>
+      <c r="E12" t="s">
+        <v>28</v>
+      </c>
+      <c r="F12">
+        <v>1.14</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1976851.09</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-190521.44</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-9.6376222247473</v>
+      </c>
+      <c r="J12">
+        <v>0.01</v>
+      </c>
+      <c r="K12" t="s">
+        <v>53</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1786329.65</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1809128.15</v>
+      </c>
+      <c r="N12" s="1">
+        <v>2.34</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>71.8</v>
+      </c>
+      <c r="D13" s="1">
+        <v>73.099136</v>
+      </c>
+      <c r="E13" t="s">
+        <v>28</v>
+      </c>
+      <c r="F13">
+        <v>1.14</v>
+      </c>
+      <c r="G13" s="1">
+        <v>694422.52</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-66443.34</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-9.5681430377575</v>
+      </c>
+      <c r="J13">
+        <v>0.01</v>
+      </c>
+      <c r="K13" t="s">
+        <v>56</v>
+      </c>
+      <c r="L13" s="1">
+        <v>627979.18</v>
+      </c>
+      <c r="M13" s="1">
+        <v>641754.49</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="1">
+        <v>950000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>90.55</v>
+      </c>
+      <c r="D14" s="1">
+        <v>89.917471578947</v>
+      </c>
+      <c r="E14" t="s">
+        <v>28</v>
+      </c>
+      <c r="F14">
+        <v>1.14</v>
+      </c>
+      <c r="G14" s="1">
+        <v>811561.18</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-59188.77</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-7.293198770301</v>
+      </c>
+      <c r="J14">
+        <v>0.01</v>
+      </c>
+      <c r="K14" t="s">
+        <v>59</v>
+      </c>
+      <c r="L14" s="1">
+        <v>752372.41</v>
+      </c>
+      <c r="M14" s="1">
+        <v>765055.04</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="1">
+        <v>1570000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>97.385</v>
+      </c>
+      <c r="D15" s="1">
+        <v>96.01836178344</v>
+      </c>
+      <c r="E15" t="s">
+        <v>28</v>
+      </c>
+      <c r="F15">
+        <v>1.14</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1408611.79</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-71362.04</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-5.0661254226759</v>
+      </c>
+      <c r="J15">
+        <v>0.01</v>
+      </c>
+      <c r="K15" t="s">
+        <v>62</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1337249.75</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1356473.96</v>
+      </c>
+      <c r="N15" s="1">
+        <v>1.75</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>105.6071</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.544828</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2488620.7</v>
+      </c>
+      <c r="H16" s="1">
+        <v>151556.45</v>
+      </c>
+      <c r="I16" s="1">
+        <v>6.089977874089</v>
+      </c>
+      <c r="J16">
+        <v>0.04</v>
+      </c>
+      <c r="K16" t="s">
+        <v>65</v>
+      </c>
+      <c r="L16" s="1">
+        <v>2640177.15</v>
+      </c>
+      <c r="M16" s="1">
+        <v>2739457.97</v>
+      </c>
+      <c r="N16" s="1">
+        <v>3.54</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>103.281</v>
+      </c>
+      <c r="D17" s="1">
+        <v>103.083976</v>
+      </c>
+      <c r="E17" t="s">
+        <v>28</v>
+      </c>
+      <c r="F17">
+        <v>1.14</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3108623.91</v>
+      </c>
+      <c r="H17" s="1">
+        <v>52993.27</v>
+      </c>
+      <c r="I17" s="1">
+        <v>1.7047179566987</v>
+      </c>
+      <c r="J17">
+        <v>0.02</v>
+      </c>
+      <c r="K17" t="s">
+        <v>68</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3161617.18</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3233491.13</v>
+      </c>
+      <c r="N17" s="1">
+        <v>4.18</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>95.05</v>
+      </c>
+      <c r="D18" s="1">
+        <v>95.052156666667</v>
+      </c>
+      <c r="E18" t="s">
+        <v>28</v>
+      </c>
+      <c r="F18">
+        <v>1.14</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1265167.26</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-18173.78</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-1.4364725182661</v>
+      </c>
+      <c r="J18">
+        <v>0.01</v>
+      </c>
+      <c r="K18" t="s">
+        <v>71</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1246993.48</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1265469.89</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>73</v>
+      </c>
+      <c r="B19" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>101.3</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E19" t="s">
+        <v>28</v>
+      </c>
+      <c r="F19">
+        <v>1.14</v>
+      </c>
+      <c r="G19" s="1">
+        <v>666222.52</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-46027.48</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-6.90872473059</v>
+      </c>
+      <c r="J19">
+        <v>0.02</v>
+      </c>
+      <c r="K19" t="s">
+        <v>74</v>
+      </c>
+      <c r="L19" s="1">
+        <v>620195.04</v>
+      </c>
+      <c r="M19" s="1">
+        <v>637337.65</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>100.2125</v>
+      </c>
+      <c r="D20" s="1">
+        <v>100.9848675</v>
+      </c>
+      <c r="E20" t="s">
+        <v>28</v>
+      </c>
+      <c r="F20">
+        <v>1.14</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1731492.21</v>
+      </c>
+      <c r="H20" s="1">
+        <v>21470.57</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1.2400038461623</v>
+      </c>
+      <c r="J20">
+        <v>0.03</v>
+      </c>
+      <c r="K20" t="s">
+        <v>77</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1752962.78</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1811907.44</v>
+      </c>
+      <c r="N20" s="1">
+        <v>2.34</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>100.8827</v>
+      </c>
+      <c r="D21" s="1">
+        <v>102.43244633333</v>
+      </c>
+      <c r="E21" t="s">
+        <v>28</v>
+      </c>
+      <c r="F21">
+        <v>1.14</v>
+      </c>
+      <c r="G21" s="1">
+        <v>2633091.45</v>
+      </c>
+      <c r="H21" s="1">
+        <v>13939.15</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0.52938343634058</v>
+      </c>
+      <c r="J21">
+        <v>0.01</v>
+      </c>
+      <c r="K21" t="s">
+        <v>80</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2647030.6</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2684092.74</v>
+      </c>
+      <c r="N21" s="1">
+        <v>3.47</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>101.213</v>
+      </c>
+      <c r="D22" s="1">
+        <v>100.801922</v>
+      </c>
+      <c r="E22" t="s">
+        <v>28</v>
+      </c>
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1797649.16</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-27185.17</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-1.5122622703531</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22" t="s">
+        <v>83</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1770463.99</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1775821.05</v>
+      </c>
+      <c r="N22" s="1">
+        <v>2.29</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" s="1">
+        <v>2533000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>102.45</v>
+      </c>
+      <c r="D23" s="1">
+        <v>102.2017114094</v>
+      </c>
+      <c r="E23" t="s">
+        <v>28</v>
+      </c>
+      <c r="F23">
+        <v>1.14</v>
+      </c>
+      <c r="G23" s="1">
+        <v>2275084.76</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-5387.38</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-0.2367990896304</v>
+      </c>
+      <c r="J23">
+        <v>0.01</v>
+      </c>
+      <c r="K23" t="s">
+        <v>86</v>
+      </c>
+      <c r="L23" s="1">
+        <v>2269697.38</v>
+      </c>
+      <c r="M23" s="1">
+        <v>2286659.19</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.95</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>88</v>
+      </c>
+      <c r="B24" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>97.9837</v>
+      </c>
+      <c r="D24" s="1">
+        <v>99.664201</v>
+      </c>
+      <c r="E24" t="s">
+        <v>28</v>
+      </c>
+      <c r="F24">
+        <v>1.14</v>
+      </c>
+      <c r="G24" s="1">
+        <v>859543.21</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-2555.17</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-0.2972706863684</v>
+      </c>
+      <c r="J24">
+        <v>0.02</v>
+      </c>
+      <c r="K24" t="s">
+        <v>89</v>
+      </c>
+      <c r="L24" s="1">
+        <v>856988.04</v>
+      </c>
+      <c r="M24" s="1">
+        <v>874531.51</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>97.0319</v>
+      </c>
+      <c r="D25" s="1">
+        <v>99.5920845</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>1991841.69</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-51203.69</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-2.5706706640928</v>
+      </c>
+      <c r="J25">
+        <v>0.02</v>
+      </c>
+      <c r="K25" t="s">
+        <v>92</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1940638.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1971185.95</v>
+      </c>
+      <c r="N25" s="1">
+        <v>2.55</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>94</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>102.7935</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.618452</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1006184.52</v>
+      </c>
+      <c r="H26" s="1">
+        <v>21750.75</v>
+      </c>
+      <c r="I26" s="1">
+        <v>2.1617058867095</v>
+      </c>
+      <c r="J26">
+        <v>0.01</v>
+      </c>
+      <c r="K26" t="s">
+        <v>95</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1027935.27</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1033411.3</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B27" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>96.0856</v>
+      </c>
+      <c r="D27" s="1">
+        <v>96.695776</v>
+      </c>
+      <c r="E27" t="s">
+        <v>28</v>
+      </c>
+      <c r="F27">
+        <v>1.14</v>
+      </c>
+      <c r="G27" s="1">
+        <v>940766.85</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-100380.35</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-10.670056029291</v>
+      </c>
+      <c r="J27">
+        <v>0.02</v>
+      </c>
+      <c r="K27" t="s">
+        <v>98</v>
+      </c>
+      <c r="L27" s="1">
+        <v>840386.5</v>
+      </c>
+      <c r="M27" s="1">
+        <v>862069.86</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>96.0856</v>
+      </c>
+      <c r="D28" s="1">
+        <v>96.453126</v>
+      </c>
+      <c r="E28" t="s">
+        <v>28</v>
+      </c>
+      <c r="F28">
+        <v>1.14</v>
+      </c>
+      <c r="G28" s="1">
+        <v>842900.73</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-2514.23</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-0.29828304929811</v>
+      </c>
+      <c r="J28">
+        <v>0.02</v>
+      </c>
+      <c r="K28" t="s">
+        <v>98</v>
+      </c>
+      <c r="L28" s="1">
+        <v>840386.5</v>
+      </c>
+      <c r="M28" s="1">
+        <v>862069.86</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>100</v>
+      </c>
+      <c r="B29" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>98.65</v>
+      </c>
+      <c r="D29" s="1">
+        <v>98.772095625</v>
+      </c>
+      <c r="E29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1355364.16</v>
+      </c>
+      <c r="H29" s="1">
+        <v>25140.5</v>
+      </c>
+      <c r="I29" s="1">
+        <v>1.8548889473365</v>
+      </c>
+      <c r="J29">
+        <v>0.01</v>
+      </c>
+      <c r="K29" t="s">
+        <v>101</v>
+      </c>
+      <c r="L29" s="1">
+        <v>1380504.66</v>
+      </c>
+      <c r="M29" s="1">
+        <v>1392797.97</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>103</v>
+      </c>
+      <c r="B30" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>90.363</v>
+      </c>
+      <c r="D30" s="1">
+        <v>88.67656875</v>
+      </c>
+      <c r="E30" t="s">
+        <v>28</v>
+      </c>
+      <c r="F30">
+        <v>1.14</v>
+      </c>
+      <c r="G30" s="1">
+        <v>689319.83</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-57051.6</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-8.2765064222801</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30" t="s">
+        <v>104</v>
+      </c>
+      <c r="L30" s="1">
+        <v>632268.23</v>
+      </c>
+      <c r="M30" s="1">
+        <v>635044.28</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>106</v>
+      </c>
+      <c r="B31" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>70.4526</v>
+      </c>
+      <c r="D31" s="1">
+        <v>70.572261818182</v>
+      </c>
+      <c r="E31" t="s">
+        <v>28</v>
+      </c>
+      <c r="F31">
+        <v>1.14</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1509195.69</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-153567.48</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-10.17545179976</v>
+      </c>
+      <c r="J31">
+        <v>0.01</v>
+      </c>
+      <c r="K31" t="s">
+        <v>107</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1355628.21</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1366968.79</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>109</v>
+      </c>
+      <c r="B32" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>84.7</v>
+      </c>
+      <c r="D32" s="1">
+        <v>84.5919385</v>
+      </c>
+      <c r="E32" t="s">
+        <v>28</v>
+      </c>
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>2917528.3</v>
+      </c>
+      <c r="H32" s="1">
+        <v>45693.81</v>
+      </c>
+      <c r="I32" s="1">
+        <v>1.566182237204</v>
+      </c>
+      <c r="J32">
+        <v>0.01</v>
+      </c>
+      <c r="K32" t="s">
+        <v>110</v>
+      </c>
+      <c r="L32" s="1">
+        <v>2963222.11</v>
+      </c>
+      <c r="M32" s="1">
+        <v>3012541.12</v>
+      </c>
+      <c r="N32" s="1">
+        <v>3.89</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>109</v>
+      </c>
+      <c r="B33" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>84.7</v>
+      </c>
+      <c r="D33" s="1">
+        <v>84.9992012</v>
+      </c>
+      <c r="E33" t="s">
+        <v>28</v>
+      </c>
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1926926.72</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-74912.9</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-3.8876880590456</v>
+      </c>
+      <c r="J33">
+        <v>0.01</v>
+      </c>
+      <c r="K33" t="s">
+        <v>111</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1852013.82</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1882838.2</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.43</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>113</v>
+      </c>
+      <c r="B34" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>97.08</v>
+      </c>
+      <c r="D34" s="1">
+        <v>99.032745</v>
+      </c>
+      <c r="E34" t="s">
+        <v>28</v>
+      </c>
+      <c r="F34">
+        <v>1.14</v>
+      </c>
+      <c r="G34" s="1">
+        <v>851526.78</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-2442.95</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-0.28689056614285</v>
+      </c>
+      <c r="J34">
+        <v>0.01</v>
+      </c>
+      <c r="K34" t="s">
+        <v>114</v>
+      </c>
+      <c r="L34" s="1">
+        <v>849083.83</v>
+      </c>
+      <c r="M34" s="1">
+        <v>863433.11</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>116</v>
+      </c>
+      <c r="B35" s="1">
+        <v>4331000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>104.37</v>
+      </c>
+      <c r="D35" s="1">
+        <v>104.20976656661</v>
+      </c>
+      <c r="E35" t="s">
+        <v>28</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>4015166.18</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-61639.53</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-1.5351675929886</v>
+      </c>
+      <c r="J35">
+        <v>0.01</v>
+      </c>
+      <c r="K35" t="s">
+        <v>117</v>
+      </c>
+      <c r="L35" s="1">
+        <v>3953526.65</v>
+      </c>
+      <c r="M35" s="1">
+        <v>3992590.31</v>
+      </c>
+      <c r="N35" s="1">
+        <v>5.16</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>116</v>
+      </c>
+      <c r="B36" s="1">
+        <v>669000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>104.37</v>
+      </c>
+      <c r="D36" s="1">
+        <v>105.92677877429</v>
+      </c>
+      <c r="E36" t="s">
+        <v>28</v>
+      </c>
+      <c r="F36">
+        <v>1.14</v>
+      </c>
+      <c r="G36" s="1">
+        <v>605677.68</v>
+      </c>
+      <c r="H36" s="1">
+        <v>5014.85</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0.82797338676902</v>
+      </c>
+      <c r="J36">
+        <v>0.01</v>
+      </c>
+      <c r="K36" t="s">
+        <v>118</v>
+      </c>
+      <c r="L36" s="1">
+        <v>610692.53</v>
+      </c>
+      <c r="M36" s="1">
+        <v>616726.61</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>120</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>109.182</v>
+      </c>
+      <c r="D37" s="1">
+        <v>108.2191815</v>
+      </c>
+      <c r="E37" t="s">
+        <v>28</v>
+      </c>
+      <c r="F37">
+        <v>1.14</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1853322.35</v>
+      </c>
+      <c r="H37" s="1">
+        <v>56539.02</v>
+      </c>
+      <c r="I37" s="1">
+        <v>3.0506846259098</v>
+      </c>
+      <c r="J37">
+        <v>0.05</v>
+      </c>
+      <c r="K37" t="s">
+        <v>121</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1909861.37</v>
+      </c>
+      <c r="M37" s="1">
+        <v>2007994.4</v>
+      </c>
+      <c r="N37" s="1">
+        <v>2.59</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>123</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>105.0418</v>
+      </c>
+      <c r="D38" s="1">
+        <v>106.27357466667</v>
+      </c>
+      <c r="E38" t="s">
+        <v>28</v>
+      </c>
+      <c r="F38">
+        <v>1.14</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1367149.56</v>
+      </c>
+      <c r="H38" s="1">
+        <v>10930.1</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0.79948092877271</v>
+      </c>
+      <c r="J38">
+        <v>0.02</v>
+      </c>
+      <c r="K38" t="s">
+        <v>124</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1378079.66</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1414977.81</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.83</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>123</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1203000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>105.237</v>
+      </c>
+      <c r="D39" s="1">
+        <v>102.69197256858</v>
+      </c>
+      <c r="E39" t="s">
+        <v>28</v>
+      </c>
+      <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1188957.57</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-81684.11</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-6.8702291874049</v>
+      </c>
+      <c r="J39">
+        <v>0.02</v>
+      </c>
+      <c r="K39" t="s">
+        <v>126</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1107273.46</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1136865.78</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>128</v>
+      </c>
+      <c r="B40" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>105.25</v>
+      </c>
+      <c r="D40" s="1">
+        <v>104.2179765</v>
+      </c>
+      <c r="E40" t="s">
+        <v>28</v>
+      </c>
+      <c r="F40">
+        <v>1.14</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1785088.45</v>
+      </c>
+      <c r="H40" s="1">
+        <v>55992.58</v>
+      </c>
+      <c r="I40" s="1">
+        <v>3.1366837872936</v>
+      </c>
+      <c r="J40">
+        <v>0.02</v>
+      </c>
+      <c r="K40" t="s">
+        <v>129</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1841081.03</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1885550.74</v>
+      </c>
+      <c r="N40" s="1">
+        <v>2.44</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>131</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2046000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>86.35</v>
+      </c>
+      <c r="D41" s="1">
+        <v>85.89624340176</v>
+      </c>
+      <c r="E41" t="s">
+        <v>28</v>
+      </c>
+      <c r="F41">
+        <v>1.14</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1627496.72</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-82282.22</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-5.0557533535306</v>
+      </c>
+      <c r="J41">
+        <v>0.01</v>
+      </c>
+      <c r="K41" t="s">
+        <v>132</v>
+      </c>
+      <c r="L41" s="1">
+        <v>1545214.5</v>
+      </c>
+      <c r="M41" s="1">
+        <v>1570863.69</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>134</v>
+      </c>
+      <c r="B42" s="1">
+        <v>714000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>100.1</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.313350140056</v>
+      </c>
+      <c r="E42" t="s">
+        <v>28</v>
+      </c>
+      <c r="F42">
+        <v>1.14</v>
+      </c>
+      <c r="G42" s="1">
+        <v>675537.22</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-50432.05</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-7.465473182958</v>
+      </c>
+      <c r="J42">
+        <v>0.01</v>
+      </c>
+      <c r="K42" t="s">
+        <v>135</v>
+      </c>
+      <c r="L42" s="1">
+        <v>625105.17</v>
+      </c>
+      <c r="M42" s="1">
+        <v>634550.44</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>137</v>
+      </c>
+      <c r="B43" s="1">
+        <v>1056000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>99.9474</v>
+      </c>
+      <c r="D43" s="1">
+        <v>99.627912878788</v>
+      </c>
+      <c r="E43" t="s">
+        <v>28</v>
+      </c>
+      <c r="F43">
+        <v>1.14</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1002967.34</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-79851.7</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-7.9615453879086</v>
+      </c>
+      <c r="J43">
+        <v>0.01</v>
+      </c>
+      <c r="K43" t="s">
+        <v>138</v>
+      </c>
+      <c r="L43" s="1">
+        <v>923115.64</v>
+      </c>
+      <c r="M43" s="1">
+        <v>937447.5</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>140</v>
+      </c>
+      <c r="B44" s="1">
+        <v>480000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>93.4699</v>
+      </c>
+      <c r="D44" s="1">
+        <v>96.294529166667</v>
+      </c>
+      <c r="E44" t="s">
+        <v>28</v>
+      </c>
+      <c r="F44">
+        <v>1.14</v>
+      </c>
+      <c r="G44" s="1">
+        <v>415685.53</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-23281.16</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-5.6006664460993</v>
+      </c>
+      <c r="J44">
+        <v>0.01</v>
+      </c>
+      <c r="K44" t="s">
+        <v>141</v>
+      </c>
+      <c r="L44" s="1">
+        <v>392404.37</v>
+      </c>
+      <c r="M44" s="1">
+        <v>399395.52</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>140</v>
+      </c>
+      <c r="B45" s="1">
+        <v>1084000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>93.4699</v>
+      </c>
+      <c r="D45" s="1">
+        <v>97.112002767528</v>
+      </c>
+      <c r="E45" t="s">
+        <v>28</v>
+      </c>
+      <c r="F45">
+        <v>1.14</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1003486.13</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-117306.25</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-11.689872584487</v>
+      </c>
+      <c r="J45">
+        <v>0.01</v>
+      </c>
+      <c r="K45" t="s">
+        <v>142</v>
+      </c>
+      <c r="L45" s="1">
+        <v>886179.88</v>
+      </c>
+      <c r="M45" s="1">
+        <v>901968.23</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>144</v>
+      </c>
+      <c r="B46" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>89.4883</v>
+      </c>
+      <c r="D46" s="1">
+        <v>86.04082</v>
+      </c>
+      <c r="E46" t="s">
+        <v>28</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>411765.35</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-20422.6</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-4.9597665272224</v>
+      </c>
+      <c r="J46">
+        <v>0.01</v>
+      </c>
+      <c r="K46" t="s">
+        <v>145</v>
+      </c>
+      <c r="L46" s="1">
+        <v>391342.75</v>
+      </c>
+      <c r="M46" s="1">
+        <v>396554.04</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>147</v>
+      </c>
+      <c r="B47" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>98.8207</v>
+      </c>
+      <c r="D47" s="1">
+        <v>98.309511818182</v>
+      </c>
+      <c r="E47" t="s">
+        <v>28</v>
+      </c>
+      <c r="F47">
+        <v>1.14</v>
+      </c>
+      <c r="G47" s="1">
+        <v>992899.2</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-42159.77</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-4.246127905028</v>
+      </c>
+      <c r="J47">
+        <v>0.01</v>
+      </c>
+      <c r="K47" t="s">
+        <v>148</v>
+      </c>
+      <c r="L47" s="1">
+        <v>950739.43</v>
+      </c>
+      <c r="M47" s="1">
+        <v>961162.02</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>150</v>
+      </c>
+      <c r="B48" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>101.8333</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.24511533333</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>3007353.46</v>
+      </c>
+      <c r="H48" s="1">
+        <v>47646.59</v>
+      </c>
+      <c r="I48" s="1">
+        <v>1.5843362156705</v>
+      </c>
+      <c r="J48">
+        <v>0.05</v>
+      </c>
+      <c r="K48" t="s">
+        <v>151</v>
+      </c>
+      <c r="L48" s="1">
+        <v>3055000.05</v>
+      </c>
+      <c r="M48" s="1">
+        <v>3192434.98</v>
+      </c>
+      <c r="N48" s="1">
+        <v>4.12</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>153</v>
+      </c>
+      <c r="B49" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>99.6252</v>
+      </c>
+      <c r="D49" s="1">
+        <v>99.2219134</v>
+      </c>
+      <c r="E49" t="s">
+        <v>28</v>
+      </c>
+      <c r="F49">
+        <v>1.14</v>
+      </c>
+      <c r="G49" s="1">
+        <v>4376481.47</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-19759.42</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-0.45149100105752</v>
+      </c>
+      <c r="J49">
+        <v>0.02</v>
+      </c>
+      <c r="K49" t="s">
+        <v>154</v>
+      </c>
+      <c r="L49" s="1">
+        <v>4356722.05</v>
+      </c>
+      <c r="M49" s="1">
+        <v>4460583.51</v>
+      </c>
+      <c r="N49" s="1">
+        <v>5.76</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>156</v>
+      </c>
+      <c r="B50" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>99.49</v>
+      </c>
+      <c r="D50" s="1">
+        <v>99.24935</v>
+      </c>
+      <c r="E50" t="s">
+        <v>28</v>
+      </c>
+      <c r="F50">
+        <v>1.14</v>
+      </c>
+      <c r="G50" s="1">
+        <v>433668.41</v>
+      </c>
+      <c r="H50" s="1">
+        <v>1412.71</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.32575810629139</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50" t="s">
+        <v>157</v>
+      </c>
+      <c r="L50" s="1">
+        <v>435081.12</v>
+      </c>
+      <c r="M50" s="1">
+        <v>437370.94</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>159</v>
+      </c>
+      <c r="B51" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>80.8549</v>
+      </c>
+      <c r="D51" s="1">
+        <v>77.57350025</v>
+      </c>
+      <c r="E51" t="s">
+        <v>28</v>
+      </c>
+      <c r="F51">
+        <v>1.14</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2670450.14</v>
+      </c>
+      <c r="H51" s="1">
+        <v>158252.95</v>
+      </c>
+      <c r="I51" s="1">
+        <v>5.9260776911566</v>
+      </c>
+      <c r="J51">
+        <v>0.01</v>
+      </c>
+      <c r="K51" t="s">
+        <v>160</v>
+      </c>
+      <c r="L51" s="1">
+        <v>2828703.09</v>
+      </c>
+      <c r="M51" s="1">
+        <v>2859995.15</v>
+      </c>
+      <c r="N51" s="1">
+        <v>3.7</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>162</v>
+      </c>
+      <c r="B52" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>98.8722</v>
+      </c>
+      <c r="D52" s="1">
+        <v>98.835906333333</v>
+      </c>
+      <c r="E52" t="s">
+        <v>28</v>
+      </c>
+      <c r="F52">
+        <v>1.14</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2594434.8</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-158.41</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-0.0061057614552503</v>
+      </c>
+      <c r="J52">
+        <v>0.01</v>
+      </c>
+      <c r="K52" t="s">
+        <v>163</v>
+      </c>
+      <c r="L52" s="1">
+        <v>2594276.39</v>
+      </c>
+      <c r="M52" s="1">
+        <v>2625500.42</v>
+      </c>
+      <c r="N52" s="1">
+        <v>3.39</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>165</v>
+      </c>
+      <c r="B53" s="1">
+        <v>910000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>100.688</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.45588901099</v>
+      </c>
+      <c r="E53" t="s">
+        <v>28</v>
+      </c>
+      <c r="F53">
+        <v>1.14</v>
+      </c>
+      <c r="G53" s="1">
+        <v>864999.83</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-63617.23</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-7.3545945089955</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>536.9</v>
+      </c>
+      <c r="L53" s="1">
+        <v>801382.6</v>
+      </c>
+      <c r="M53" s="1">
+        <v>801919.5</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>167</v>
+      </c>
+      <c r="B54" s="1">
+        <v>1130000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>90.875</v>
+      </c>
+      <c r="D54" s="1">
+        <v>93.414363716814</v>
+      </c>
+      <c r="E54" t="s">
+        <v>28</v>
+      </c>
+      <c r="F54">
+        <v>1.14</v>
+      </c>
+      <c r="G54" s="1">
+        <v>991871.95</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-93732.71</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-9.4500817368613</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>898139.24</v>
+      </c>
+      <c r="M54" s="1">
+        <v>898139.24</v>
+      </c>
+      <c r="N54" s="1">
         <v>1.16</v>
       </c>
-      <c r="H3" s="1">
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>169</v>
+      </c>
+      <c r="B55" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="C55" s="1">
+        <v>4816.331</v>
+      </c>
+      <c r="D55" s="1">
+        <v>4309.4444444444</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>7757.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>898.91</v>
+      </c>
+      <c r="I55" s="1">
+        <v>11.588371793219</v>
+      </c>
+      <c r="J55">
         <v>0.0</v>
       </c>
-      <c r="I3" s="1">
-[...5 lines deleted...]
-      <c r="K3">
+      <c r="K55">
         <v>0.0</v>
       </c>
-      <c r="L3">
-[...108 lines deleted...]
-      <c r="O5" s="1">
+      <c r="L55" s="1">
+        <v>8655.91</v>
+      </c>
+      <c r="M55" s="1">
+        <v>8655.91</v>
+      </c>
+      <c r="N55" s="1">
         <v>0.01</v>
       </c>
-      <c r="P5">
-[...2200 lines deleted...]
-        <v>1</v>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">