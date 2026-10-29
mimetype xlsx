--- v4 (2026-10-07)
+++ v5 (2026-10-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0574846324</t>
   </si>
   <si>
@@ -94,474 +94,468 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>EUR-00035005</t>
+    <t>USD-00035115</t>
   </si>
   <si>
     <t>EUR/USD 2026-07-31</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
+    <t>EUR-00035116</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-08-31</t>
+  </si>
+  <si>
     <t>XS2177363665</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 0.125 09/07/2030</t>
   </si>
   <si>
     <t>XS2200244072</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 0.5 09/07/2029</t>
   </si>
   <si>
     <t>US040114HT09</t>
   </si>
   <si>
     <t>ARGENTINA REPUBLIC OF GOVERNMENT 09/07/2035</t>
   </si>
   <si>
-    <t>17 838.66</t>
+    <t>2 013.50</t>
   </si>
   <si>
     <t>XS3198652847</t>
   </si>
   <si>
     <t>BAHRAIN (KINGDOM OF) 6.625 06/10/2037</t>
   </si>
   <si>
-    <t>11 717.51</t>
+    <t>14 616.80</t>
   </si>
   <si>
     <t>XS3282969008</t>
   </si>
   <si>
     <t>BAHRAIN (KINGDOM OF) 7.1 03/02/2038</t>
   </si>
   <si>
-    <t>42 502.79</t>
+    <t>48 796.54</t>
   </si>
   <si>
     <t>US105756CA66</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 4.5 30/05/2029</t>
   </si>
   <si>
-    <t>7 010.21</t>
+    <t>11 229.51</t>
   </si>
   <si>
     <t>XS3344411726</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 5.5 23/04/2036</t>
   </si>
   <si>
-    <t>11 301.37</t>
+    <t>14 616.44</t>
   </si>
   <si>
     <t>US105756CF53</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 6 20/10/2033</t>
   </si>
   <si>
-    <t>19 002.78</t>
+    <t>24 543.78</t>
   </si>
   <si>
     <t>US168863DN50</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 2.55 27/01/2032</t>
   </si>
   <si>
-    <t>22 798.50</t>
-[...1 lines deleted...]
-  <si>
     <t>US168863DL94</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 3.5 25/01/2050</t>
   </si>
   <si>
-    <t>13 775.31</t>
-[...1 lines deleted...]
-  <si>
     <t>US168863DV76</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 3.5 31/01/2034</t>
   </si>
   <si>
-    <t>12 682.63</t>
+    <t>14 525.89</t>
   </si>
   <si>
     <t>US195325DP79</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 4.5 15/03/2029</t>
   </si>
   <si>
-    <t>19 224.21</t>
+    <t>23 105.48</t>
   </si>
   <si>
     <t>XS3239891503</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 6.5 26/11/2038</t>
   </si>
   <si>
-    <t>99 280.82</t>
+    <t>109 075.34</t>
   </si>
   <si>
     <t>USP3699PGK77</t>
   </si>
   <si>
     <t>COSTA RICA (REPUBLIC OF) 6.125 19/02/2031</t>
   </si>
   <si>
-    <t>71 873.95</t>
+    <t>83 712.85</t>
   </si>
   <si>
     <t>USP3579ECH82</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 4.875 23/09/2032</t>
   </si>
   <si>
-    <t>18 476.41</t>
+    <t>22 487.15</t>
   </si>
   <si>
     <t>USP3579ECB13</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC INTERNATIONAL B 6 19/07/2028</t>
   </si>
   <si>
-    <t>17 142.61</t>
+    <t>1 025.06</t>
   </si>
   <si>
     <t>XS2079842642</t>
   </si>
   <si>
     <t>EGYPT (ARAB REPUBLIC OF) 7.0529 15/01/2032</t>
   </si>
   <si>
-    <t>58 944.66</t>
+    <t>4 819.74</t>
   </si>
   <si>
     <t>US298785KG01</t>
   </si>
   <si>
     <t>EUROPEAN INVESTMENT BANK 4.5 14/03/2030</t>
   </si>
   <si>
-    <t>37 062.14</t>
+    <t>44 480.08</t>
   </si>
   <si>
     <t>XS2010026305</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 5.25 16/06/2029</t>
   </si>
   <si>
-    <t>5 357.06</t>
+    <t>11 019.35</t>
   </si>
   <si>
     <t>XS2574267188</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 6.125 22/05/2028</t>
   </si>
   <si>
-    <t>16 961.81</t>
+    <t>25 369.63</t>
   </si>
   <si>
     <t>US455780EE28</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 4.35 21/02/2031</t>
   </si>
   <si>
-    <t>17 543.47</t>
+    <t>19 959.29</t>
   </si>
   <si>
     <t>XS3304516027</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 4.46 04/03/2038</t>
   </si>
   <si>
-    <t>30 547.95</t>
+    <t>35 924.38</t>
   </si>
   <si>
     <t>XS3385337996</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 5.125 29/05/2038</t>
   </si>
   <si>
-    <t>5 476.03</t>
+    <t>8 565.07</t>
   </si>
   <si>
     <t>USY20721BB49</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 5.25 17/01/2042</t>
   </si>
   <si>
-    <t>21 683.36</t>
+    <t>1 537.58</t>
   </si>
   <si>
     <t>XS3218674136</t>
   </si>
   <si>
     <t>JORDAN (HASHEMITE KINGDOM OF) 5.75 12/11/2032</t>
   </si>
   <si>
-    <t>12 293.31</t>
+    <t>17 289.27</t>
   </si>
   <si>
     <t>USY57542AA32</t>
   </si>
   <si>
     <t>MALAYSIA WAKALA SUKUK BHD 2.07 28/04/2031</t>
   </si>
   <si>
-    <t>2 776.05</t>
+    <t>3 677.90</t>
   </si>
   <si>
     <t>USY57542AB15</t>
   </si>
   <si>
     <t>MALAYSIA WAKALA SUKUK BHD 3.075 28/04/2051</t>
   </si>
   <si>
-    <t>11 340.58</t>
+    <t>15 024.75</t>
   </si>
   <si>
     <t>US91087BAR15</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 3.5 12/02/2034</t>
   </si>
   <si>
-    <t>49 319.01</t>
-[...2 lines deleted...]
-    <t>30 824.38</t>
+    <t>57 061.41</t>
+  </si>
+  <si>
+    <t>35 663.38</t>
   </si>
   <si>
     <t>US91087BBL36</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 5.625 22/09/2035</t>
   </si>
   <si>
-    <t>14 349.28</t>
+    <t>17 435.09</t>
   </si>
   <si>
     <t>US91087BBC37</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 6.875 13/05/2037</t>
   </si>
   <si>
-    <t>39 063.66</t>
-[...2 lines deleted...]
-    <t>6 034.08</t>
+    <t>55 229.67</t>
+  </si>
+  <si>
+    <t>8 531.20</t>
   </si>
   <si>
     <t>XS3218072919</t>
   </si>
   <si>
     <t>NIGERIA (FEDERAL REPUBLIC OF) 8.6308 13/01/2036</t>
   </si>
   <si>
-    <t>98 133.03</t>
+    <t>6 740.61</t>
   </si>
   <si>
     <t>US68205LAS25</t>
   </si>
   <si>
     <t>OMAN GOVERNMENT INTERNATIONAL BOND 6.25 25/01/2031</t>
   </si>
   <si>
-    <t>36 898.15</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2288905370</t>
   </si>
   <si>
-    <t>29 592.32</t>
-[...1 lines deleted...]
-  <si>
     <t>US698299BT07</t>
   </si>
   <si>
     <t>PANAMA REPUBLIC OF (GOVERNMENT) 6.4 14/02/2035</t>
   </si>
   <si>
-    <t>44 469.71</t>
+    <t>51 545.64</t>
   </si>
   <si>
     <t>US715638DU38</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 3 15/01/2034</t>
   </si>
   <si>
-    <t>25 649.19</t>
-[...8 lines deleted...]
-    <t>9 445.27</t>
+    <t>2 097.26</t>
+  </si>
+  <si>
+    <t>1 490.43</t>
   </si>
   <si>
     <t>US731011AY80</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5.125 18/09/2034</t>
   </si>
   <si>
-    <t>14 331.86</t>
+    <t>17 303.23</t>
   </si>
   <si>
     <t>US731011AZ55</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5.5 18/03/2054</t>
   </si>
   <si>
-    <t>6 991.15</t>
-[...2 lines deleted...]
-    <t>15 788.35</t>
+    <t>8 440.60</t>
+  </si>
+  <si>
+    <t>19 061.69</t>
   </si>
   <si>
     <t>US77586RAH30</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 14/02/2031</t>
   </si>
   <si>
-    <t>5 211.29</t>
+    <t>6 040.50</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>10 422.59</t>
+    <t>12 242.09</t>
   </si>
   <si>
     <t>XS3198384813</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 6.125 07/10/2037</t>
   </si>
   <si>
-    <t>137 434.93</t>
+    <t>148 510.27</t>
   </si>
   <si>
     <t>XS2747599095</t>
   </si>
   <si>
     <t>SAUDI ARABIA (KINGDOM OF) 5 16/01/2034</t>
   </si>
   <si>
-    <t>103 861.46</t>
+    <t>7 931.98</t>
   </si>
   <si>
     <t>XS3250317867</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7.25 11/12/2055</t>
   </si>
   <si>
-    <t>2 289.82</t>
+    <t>4 246.65</t>
   </si>
   <si>
     <t>US900123CM05</t>
   </si>
   <si>
     <t>TURKEY (REPUBLIC OF) 5.75 11/05/2047</t>
   </si>
   <si>
-    <t>31 292.06</t>
+    <t>43 784.50</t>
   </si>
   <si>
     <t>US900123DS65</t>
   </si>
   <si>
     <t>TURKEY (REPUBLIC OF) 6.8 04/11/2036</t>
   </si>
   <si>
-    <t>31 224.03</t>
+    <t>42 320.14</t>
   </si>
   <si>
     <t>XS2850662631</t>
   </si>
   <si>
     <t>UNITED ARAB EMIRATES (GOVERNMENT O 4.857 02/07/2034</t>
   </si>
   <si>
+    <t>2 912.53</t>
+  </si>
+  <si>
     <t>XS2492385203</t>
   </si>
   <si>
     <t>UNITED ARAB EMIRATES (GOVERNMENT O 4.951 07/07/2052</t>
+  </si>
+  <si>
+    <t>3 003.94</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -886,170 +880,170 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>1</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>530050.71</v>
       </c>
       <c r="C2">
-        <v>101.6</v>
+        <v>100.92</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>53854380.07</v>
+        <v>53493026.21</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>53854380.07</v>
+        <v>53493026.21</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>23434.0</v>
       </c>
       <c r="C3">
-        <v>1004.71</v>
+        <v>993.45</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>23544462.17</v>
+        <v>23280391.93</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>23544462.17</v>
+        <v>23280391.93</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z55"/>
+  <dimension ref="A1:Z56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N55" sqref="N55"/>
+      <selection activeCell="N56" sqref="N56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>12</v>
       </c>
       <c r="B1" t="s">
         <v>13</v>
       </c>
       <c r="C1" t="s">
         <v>14</v>
       </c>
       <c r="D1" t="s">
         <v>15</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
       </c>
       <c r="G1" t="s">
         <v>17</v>
@@ -1065,2743 +1059,2793 @@
       </c>
       <c r="K1" t="s">
         <v>21</v>
       </c>
       <c r="L1" t="s">
         <v>22</v>
       </c>
       <c r="M1" t="s">
         <v>23</v>
       </c>
       <c r="N1" t="s">
         <v>24</v>
       </c>
       <c r="O1" t="s">
         <v>25</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="1">
-        <v>20043839.08</v>
+        <v>-1139.0900000036</v>
       </c>
       <c r="C2" s="1">
-        <v>1.1444</v>
+        <v>1.1382</v>
       </c>
       <c r="D2" s="1">
         <v>0.0</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2">
         <v>1.14</v>
       </c>
       <c r="G2" s="1">
         <v>0.0</v>
       </c>
       <c r="H2" s="1">
-        <v>148179.1</v>
+        <v>-1139.09</v>
       </c>
       <c r="I2" s="1">
         <v>0</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>148179.1</v>
+        <v>-1139.0900000036</v>
       </c>
       <c r="M2" s="1">
-        <v>148179.1</v>
+        <v>-1139.0900000036</v>
       </c>
       <c r="N2" s="1">
-        <v>0.19</v>
+        <v>0.0</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="1">
-        <v>230472.0</v>
+        <v>20015147.73</v>
       </c>
       <c r="C3" s="1">
-        <v>86.2924</v>
+        <v>1.1397</v>
       </c>
       <c r="D3" s="1">
-        <v>90.637795480579</v>
+        <v>0.0</v>
       </c>
       <c r="E3" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F3">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G3" s="1">
-        <v>208894.74</v>
+        <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>-10015.01</v>
+        <v>36847.61</v>
       </c>
       <c r="I3" s="1">
-        <v>-4.7942853898571</v>
+        <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
-        <v>142.44</v>
+        <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>198879.73</v>
+        <v>36847.609999999</v>
       </c>
       <c r="M3" s="1">
-        <v>199022.17</v>
+        <v>36847.609999999</v>
       </c>
       <c r="N3" s="1">
-        <v>0.26</v>
+        <v>0.05</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="1">
-        <v>7275.1</v>
+        <v>204864.0</v>
       </c>
       <c r="C4" s="1">
-        <v>90.5556</v>
+        <v>85.5348</v>
       </c>
       <c r="D4" s="1">
-        <v>93.186897774601</v>
+        <v>90.778589698532</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>6779.44</v>
+        <v>185972.65</v>
       </c>
       <c r="H4" s="1">
-        <v>-191.43</v>
+        <v>-10742.63</v>
       </c>
       <c r="I4" s="1">
-        <v>-2.8236845521164</v>
+        <v>-5.7764569144979</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
-        <v>17.99</v>
+        <v>14.23</v>
       </c>
       <c r="L4" s="1">
-        <v>6588.01</v>
+        <v>175230.02</v>
       </c>
       <c r="M4" s="1">
-        <v>6606.0</v>
+        <v>175244.25</v>
       </c>
       <c r="N4" s="1">
-        <v>0.01</v>
+        <v>0.23</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="1">
-        <v>1000000.0</v>
+        <v>6235.8</v>
       </c>
       <c r="C5" s="1">
-        <v>81.0</v>
+        <v>89.1164</v>
       </c>
       <c r="D5" s="1">
-        <v>79.861845</v>
+        <v>93.323551108118</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F5">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>697760.23</v>
+        <v>5819.47</v>
       </c>
       <c r="H5" s="1">
-        <v>10684.25</v>
+        <v>-262.35</v>
       </c>
       <c r="I5" s="1">
-        <v>1.5312208321188</v>
+        <v>-4.5081424940759</v>
       </c>
       <c r="J5">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>1.73</v>
       </c>
       <c r="L5" s="1">
-        <v>708444.48</v>
+        <v>5557.12</v>
       </c>
       <c r="M5" s="1">
-        <v>726283.14</v>
+        <v>5558.85</v>
       </c>
       <c r="N5" s="1">
-        <v>0.94</v>
+        <v>0.01</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B6" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>81.0</v>
+        <v>78.6</v>
       </c>
       <c r="D6" s="1">
-        <v>73.124144</v>
+        <v>73.303909</v>
       </c>
       <c r="E6" t="s">
         <v>28</v>
       </c>
       <c r="F6">
         <v>1.14</v>
       </c>
       <c r="G6" s="1">
-        <v>706392.64</v>
+        <v>707968.83</v>
       </c>
       <c r="H6" s="1">
-        <v>2051.84</v>
+        <v>-17374.44</v>
       </c>
       <c r="I6" s="1">
-        <v>0.29046735254773</v>
+        <v>-2.4541249930452</v>
       </c>
       <c r="J6">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="K6" t="s">
+        <v>37</v>
+      </c>
+      <c r="L6" s="1">
+        <v>690594.39</v>
+      </c>
+      <c r="M6" s="1">
+        <v>692607.89</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>35</v>
-      </c>
-[...13 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>78.6</v>
+      </c>
+      <c r="D7" s="1">
+        <v>79.996551</v>
+      </c>
+      <c r="E7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7">
+        <v>1.14</v>
+      </c>
+      <c r="G7" s="1">
+        <v>698941.35</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-8346.96</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-1.1942289578374</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7" t="s">
         <v>37</v>
       </c>
-      <c r="B7" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L7" s="1">
-        <v>649285.0</v>
+        <v>690594.39</v>
       </c>
       <c r="M7" s="1">
-        <v>661002.51</v>
+        <v>692607.89</v>
       </c>
       <c r="N7" s="1">
-        <v>0.85</v>
+        <v>0.9</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>90.76</v>
+      </c>
+      <c r="D8" s="1">
+        <v>98.8836075</v>
+      </c>
+      <c r="E8" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8">
+        <v>1.14</v>
+      </c>
+      <c r="G8" s="1">
+        <v>678447.8</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-40500.25</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-5.9695454830865</v>
+      </c>
+      <c r="J8">
+        <v>0.02</v>
+      </c>
+      <c r="K8" t="s">
         <v>40</v>
       </c>
-      <c r="B8" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L8" s="1">
-        <v>1340621.86</v>
+        <v>637947.55</v>
       </c>
       <c r="M8" s="1">
-        <v>1383124.65</v>
+        <v>652564.35</v>
       </c>
       <c r="N8" s="1">
-        <v>1.79</v>
+        <v>0.85</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="D9" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E9" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1338688.09</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-22868.56</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-1.7082814264823</v>
+      </c>
+      <c r="J9">
+        <v>0.03</v>
+      </c>
+      <c r="K9" t="s">
         <v>43</v>
       </c>
-      <c r="B9" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L9" s="1">
-        <v>1504353.44</v>
+        <v>1315819.53</v>
       </c>
       <c r="M9" s="1">
-        <v>1511363.65</v>
+        <v>1364616.07</v>
       </c>
       <c r="N9" s="1">
-        <v>1.95</v>
+        <v>1.78</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B10" s="1">
-        <v>1000000.0</v>
+        <v>1733000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>100.7021</v>
+        <v>99.2</v>
       </c>
       <c r="D10" s="1">
-        <v>99.070317</v>
+        <v>96.695446047317</v>
       </c>
       <c r="E10" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F10">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G10" s="1">
-        <v>990703.17</v>
+        <v>1574849.84</v>
       </c>
       <c r="H10" s="1">
-        <v>16317.67</v>
+        <v>-64384.61</v>
       </c>
       <c r="I10" s="1">
-        <v>1.6470796192163</v>
+        <v>-4.0883015234011</v>
       </c>
       <c r="J10">
         <v>0.01</v>
       </c>
       <c r="K10" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L10" s="1">
-        <v>1007020.84</v>
+        <v>1510465.23</v>
       </c>
       <c r="M10" s="1">
-        <v>1018322.21</v>
+        <v>1521694.74</v>
       </c>
       <c r="N10" s="1">
-        <v>1.32</v>
+        <v>1.98</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B11" s="1">
-        <v>1693000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>100.2</v>
+        <v>98.8608</v>
       </c>
       <c r="D11" s="1">
-        <v>96.272344949793</v>
+        <v>99.076034</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F11">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>1533280.44</v>
+        <v>990760.34</v>
       </c>
       <c r="H11" s="1">
-        <v>-49582.53</v>
+        <v>-2152.83</v>
       </c>
       <c r="I11" s="1">
-        <v>-3.2337548113508</v>
+        <v>-0.21729069211632</v>
       </c>
       <c r="J11">
         <v>0.01</v>
       </c>
       <c r="K11" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="L11" s="1">
-        <v>1483697.91</v>
+        <v>988607.51</v>
       </c>
       <c r="M11" s="1">
-        <v>1502700.69</v>
+        <v>1003223.95</v>
       </c>
       <c r="N11" s="1">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B12" s="1">
-        <v>2300000.0</v>
+        <v>1693000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>88.8</v>
+        <v>99.5</v>
       </c>
       <c r="D12" s="1">
-        <v>89.42961</v>
+        <v>96.303153573538</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12">
         <v>1.14</v>
       </c>
       <c r="G12" s="1">
-        <v>1976851.09</v>
+        <v>1533737.79</v>
       </c>
       <c r="H12" s="1">
-        <v>-190521.44</v>
+        <v>-53673.65</v>
       </c>
       <c r="I12" s="1">
-        <v>-9.6376222247473</v>
+        <v>-3.4995323418353</v>
       </c>
       <c r="J12">
         <v>0.01</v>
       </c>
       <c r="K12" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="L12" s="1">
-        <v>1786329.65</v>
+        <v>1480064.14</v>
       </c>
       <c r="M12" s="1">
-        <v>1809128.15</v>
+        <v>1504607.92</v>
       </c>
       <c r="N12" s="1">
-        <v>2.34</v>
+        <v>1.96</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B13" s="1">
-        <v>1000000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>71.8</v>
+        <v>87.95</v>
       </c>
       <c r="D13" s="1">
-        <v>73.099136</v>
+        <v>89.544164347826</v>
       </c>
       <c r="E13" t="s">
         <v>28</v>
       </c>
       <c r="F13">
         <v>1.14</v>
       </c>
       <c r="G13" s="1">
-        <v>694422.52</v>
+        <v>1979161.27</v>
       </c>
       <c r="H13" s="1">
-        <v>-66443.34</v>
+        <v>-201847.21</v>
       </c>
       <c r="I13" s="1">
-        <v>-9.5681430377575</v>
+        <v>-10.198623682647</v>
       </c>
       <c r="J13">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>286.28</v>
       </c>
       <c r="L13" s="1">
-        <v>627979.18</v>
+        <v>1777314.06</v>
       </c>
       <c r="M13" s="1">
-        <v>641754.49</v>
+        <v>1777600.34</v>
       </c>
       <c r="N13" s="1">
-        <v>0.83</v>
+        <v>2.32</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B14" s="1">
-        <v>950000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>90.55</v>
+        <v>69.83</v>
       </c>
       <c r="D14" s="1">
-        <v>89.917471578947</v>
+        <v>73.16793</v>
       </c>
       <c r="E14" t="s">
         <v>28</v>
       </c>
       <c r="F14">
         <v>1.14</v>
       </c>
       <c r="G14" s="1">
-        <v>811561.18</v>
+        <v>695025.7</v>
       </c>
       <c r="H14" s="1">
-        <v>-59188.77</v>
+        <v>-81486.18</v>
       </c>
       <c r="I14" s="1">
-        <v>-7.293198770301</v>
+        <v>-11.724196673591</v>
       </c>
       <c r="J14">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>341.69</v>
       </c>
       <c r="L14" s="1">
-        <v>752372.41</v>
+        <v>613539.52</v>
       </c>
       <c r="M14" s="1">
-        <v>765055.04</v>
+        <v>613881.21</v>
       </c>
       <c r="N14" s="1">
-        <v>0.99</v>
+        <v>0.8</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B15" s="1">
-        <v>1570000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>97.385</v>
+        <v>89.5</v>
       </c>
       <c r="D15" s="1">
-        <v>96.01836178344</v>
+        <v>89.997690526316</v>
       </c>
       <c r="E15" t="s">
         <v>28</v>
       </c>
       <c r="F15">
         <v>1.14</v>
       </c>
       <c r="G15" s="1">
-        <v>1408611.79</v>
+        <v>812229.38</v>
       </c>
       <c r="H15" s="1">
-        <v>-71362.04</v>
+        <v>-65183.74</v>
       </c>
       <c r="I15" s="1">
-        <v>-5.0661254226759</v>
+        <v>-8.025287142408</v>
       </c>
       <c r="J15">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K15" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="L15" s="1">
-        <v>1337249.75</v>
+        <v>747045.64</v>
       </c>
       <c r="M15" s="1">
-        <v>1356473.96</v>
+        <v>761571.53</v>
       </c>
       <c r="N15" s="1">
-        <v>1.75</v>
+        <v>0.99</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B16" s="1">
-        <v>2500000.0</v>
+        <v>1570000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>105.6071</v>
+        <v>97.7</v>
       </c>
       <c r="D16" s="1">
-        <v>99.544828</v>
+        <v>96.107564968153</v>
       </c>
       <c r="E16" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F16">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G16" s="1">
-        <v>2488620.7</v>
+        <v>1409839.74</v>
       </c>
       <c r="H16" s="1">
-        <v>151556.45</v>
+        <v>-62135.13</v>
       </c>
       <c r="I16" s="1">
-        <v>6.089977874089</v>
+        <v>-4.4072477344127</v>
       </c>
       <c r="J16">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="K16" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="L16" s="1">
-        <v>2640177.15</v>
+        <v>1347704.61</v>
       </c>
       <c r="M16" s="1">
-        <v>2739457.97</v>
+        <v>1370810.09</v>
       </c>
       <c r="N16" s="1">
-        <v>3.54</v>
+        <v>1.79</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B17" s="1">
-        <v>3500000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>103.281</v>
+        <v>103.4776</v>
       </c>
       <c r="D17" s="1">
-        <v>103.083976</v>
+        <v>99.547038</v>
       </c>
       <c r="E17" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F17">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>3108623.91</v>
+        <v>2488675.95</v>
       </c>
       <c r="H17" s="1">
-        <v>52993.27</v>
+        <v>98264.55</v>
       </c>
       <c r="I17" s="1">
-        <v>1.7047179566987</v>
+        <v>3.9484670553432</v>
       </c>
       <c r="J17">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="K17" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="L17" s="1">
-        <v>3161617.18</v>
+        <v>2586940.5</v>
       </c>
       <c r="M17" s="1">
-        <v>3233491.13</v>
+        <v>2696015.84</v>
       </c>
       <c r="N17" s="1">
-        <v>4.18</v>
+        <v>3.51</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B18" s="1">
-        <v>1500000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>95.05</v>
+        <v>102.531</v>
       </c>
       <c r="D18" s="1">
-        <v>95.052156666667</v>
+        <v>103.043782</v>
       </c>
       <c r="E18" t="s">
         <v>28</v>
       </c>
       <c r="F18">
         <v>1.14</v>
       </c>
       <c r="G18" s="1">
-        <v>1265167.26</v>
+        <v>3107390.41</v>
       </c>
       <c r="H18" s="1">
-        <v>-18173.78</v>
+        <v>45607.88</v>
       </c>
       <c r="I18" s="1">
-        <v>-1.4364725182661</v>
+        <v>1.4677228794048</v>
       </c>
       <c r="J18">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K18" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="L18" s="1">
-        <v>1246993.48</v>
+        <v>3152998.29</v>
       </c>
       <c r="M18" s="1">
-        <v>1265469.89</v>
+        <v>3236711.14</v>
       </c>
       <c r="N18" s="1">
-        <v>1.63</v>
+        <v>4.22</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B19" s="1">
-        <v>700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>101.3</v>
+        <v>93.853</v>
       </c>
       <c r="D19" s="1">
-        <v>100.0</v>
+        <v>95.100109333333</v>
       </c>
       <c r="E19" t="s">
         <v>28</v>
       </c>
       <c r="F19">
         <v>1.14</v>
       </c>
       <c r="G19" s="1">
-        <v>666222.52</v>
+        <v>1265797.94</v>
       </c>
       <c r="H19" s="1">
-        <v>-46027.48</v>
+        <v>-28882.77</v>
       </c>
       <c r="I19" s="1">
-        <v>-6.90872473059</v>
+        <v>-2.2817836154797</v>
       </c>
       <c r="J19">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="K19" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="L19" s="1">
-        <v>620195.04</v>
+        <v>1236915.17</v>
       </c>
       <c r="M19" s="1">
-        <v>637337.65</v>
+        <v>1259402.32</v>
       </c>
       <c r="N19" s="1">
-        <v>0.82</v>
+        <v>1.64</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B20" s="1">
-        <v>2000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>100.2125</v>
+        <v>101.191</v>
       </c>
       <c r="D20" s="1">
-        <v>100.9848675</v>
+        <v>100.0</v>
       </c>
       <c r="E20" t="s">
         <v>28</v>
       </c>
       <c r="F20">
         <v>1.14</v>
       </c>
       <c r="G20" s="1">
-        <v>1731492.21</v>
+        <v>666222.52</v>
       </c>
       <c r="H20" s="1">
-        <v>21470.57</v>
+        <v>-43864.31</v>
       </c>
       <c r="I20" s="1">
-        <v>1.2400038461623</v>
+        <v>-6.5840329144082</v>
       </c>
       <c r="J20">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="K20" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="L20" s="1">
-        <v>1752962.78</v>
+        <v>622358.21</v>
       </c>
       <c r="M20" s="1">
-        <v>1811907.44</v>
+        <v>623383.27</v>
       </c>
       <c r="N20" s="1">
-        <v>2.34</v>
+        <v>0.81</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B21" s="1">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>100.8827</v>
+        <v>98.75</v>
       </c>
       <c r="D21" s="1">
-        <v>102.43244633333</v>
+        <v>100.9741315</v>
       </c>
       <c r="E21" t="s">
         <v>28</v>
       </c>
       <c r="F21">
         <v>1.14</v>
       </c>
       <c r="G21" s="1">
-        <v>2633091.45</v>
+        <v>1731303.94</v>
       </c>
       <c r="H21" s="1">
-        <v>13939.15</v>
+        <v>3968.21</v>
       </c>
       <c r="I21" s="1">
-        <v>0.52938343634058</v>
+        <v>0.22920354469938</v>
       </c>
       <c r="J21">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="K21" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="L21" s="1">
-        <v>2647030.6</v>
+        <v>1735272.15</v>
       </c>
       <c r="M21" s="1">
-        <v>2684092.74</v>
+        <v>1740091.89</v>
       </c>
       <c r="N21" s="1">
-        <v>3.47</v>
+        <v>2.27</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B22" s="1">
-        <v>2000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>101.213</v>
+        <v>100.4913</v>
       </c>
       <c r="D22" s="1">
-        <v>100.801922</v>
+        <v>102.39268866667</v>
       </c>
       <c r="E22" t="s">
         <v>28</v>
       </c>
       <c r="F22">
         <v>1.14</v>
       </c>
       <c r="G22" s="1">
-        <v>1797649.16</v>
+        <v>2632045.65</v>
       </c>
       <c r="H22" s="1">
-        <v>-27185.17</v>
+        <v>16760.32</v>
       </c>
       <c r="I22" s="1">
-        <v>-1.5122622703531</v>
+        <v>0.63677922911405</v>
       </c>
       <c r="J22">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="K22" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="L22" s="1">
-        <v>1770463.99</v>
+        <v>2648805.97</v>
       </c>
       <c r="M22" s="1">
-        <v>1775821.05</v>
+        <v>2693286.05</v>
       </c>
       <c r="N22" s="1">
-        <v>2.29</v>
+        <v>3.51</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B23" s="1">
-        <v>2533000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>102.45</v>
+        <v>100.825</v>
       </c>
       <c r="D23" s="1">
-        <v>102.2017114094</v>
+        <v>100.78551</v>
       </c>
       <c r="E23" t="s">
         <v>28</v>
       </c>
       <c r="F23">
         <v>1.14</v>
       </c>
       <c r="G23" s="1">
-        <v>2275084.76</v>
+        <v>1797361.35</v>
       </c>
       <c r="H23" s="1">
-        <v>-5387.38</v>
+        <v>-25626.52</v>
       </c>
       <c r="I23" s="1">
-        <v>-0.2367990896304</v>
+        <v>-1.4257856384861</v>
       </c>
       <c r="J23">
         <v>0.01</v>
       </c>
       <c r="K23" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="L23" s="1">
-        <v>2269697.38</v>
+        <v>1771734.83</v>
       </c>
       <c r="M23" s="1">
-        <v>2286659.19</v>
+        <v>1782754.18</v>
       </c>
       <c r="N23" s="1">
-        <v>2.95</v>
+        <v>2.32</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B24" s="1">
-        <v>1000000.0</v>
+        <v>2533000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>97.9837</v>
+        <v>102.25</v>
       </c>
       <c r="D24" s="1">
-        <v>99.664201</v>
+        <v>102.1309964469</v>
       </c>
       <c r="E24" t="s">
         <v>28</v>
       </c>
       <c r="F24">
         <v>1.14</v>
       </c>
       <c r="G24" s="1">
-        <v>859543.21</v>
+        <v>2273514.21</v>
       </c>
       <c r="H24" s="1">
-        <v>-2555.17</v>
+        <v>2101.92</v>
       </c>
       <c r="I24" s="1">
-        <v>-0.2972706863684</v>
+        <v>0.092452468111031</v>
       </c>
       <c r="J24">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="K24" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="L24" s="1">
-        <v>856988.04</v>
+        <v>2275616.13</v>
       </c>
       <c r="M24" s="1">
-        <v>874531.51</v>
+        <v>2300985.76</v>
       </c>
       <c r="N24" s="1">
-        <v>1.13</v>
+        <v>3.0</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B25" s="1">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>97.0319</v>
+        <v>97.338</v>
       </c>
       <c r="D25" s="1">
-        <v>99.5920845</v>
+        <v>99.668576</v>
       </c>
       <c r="E25" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F25">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G25" s="1">
-        <v>1991841.69</v>
+        <v>859581.56</v>
       </c>
       <c r="H25" s="1">
-        <v>-51203.69</v>
+        <v>-4351.9</v>
       </c>
       <c r="I25" s="1">
-        <v>-2.5706706640928</v>
+        <v>-0.50628121896891</v>
       </c>
       <c r="J25">
         <v>0.02</v>
       </c>
       <c r="K25" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="L25" s="1">
-        <v>1940638.0</v>
+        <v>855229.66</v>
       </c>
       <c r="M25" s="1">
-        <v>1971185.95</v>
+        <v>875188.95</v>
       </c>
       <c r="N25" s="1">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B26" s="1">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>102.7935</v>
+        <v>94.7185</v>
       </c>
       <c r="D26" s="1">
-        <v>100.618452</v>
+        <v>99.594195</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>1006184.52</v>
+        <v>1991883.9</v>
       </c>
       <c r="H26" s="1">
-        <v>21750.75</v>
+        <v>-97513.72</v>
       </c>
       <c r="I26" s="1">
-        <v>2.1617058867095</v>
+        <v>-4.8955523964022</v>
       </c>
       <c r="J26">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K26" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="L26" s="1">
-        <v>1027935.27</v>
+        <v>1894370.18</v>
       </c>
       <c r="M26" s="1">
-        <v>1033411.3</v>
+        <v>1930294.56</v>
       </c>
       <c r="N26" s="1">
-        <v>1.34</v>
+        <v>2.51</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B27" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>96.0856</v>
+        <v>100.1083</v>
       </c>
       <c r="D27" s="1">
-        <v>96.695776</v>
+        <v>100.615325</v>
       </c>
       <c r="E27" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F27">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>940766.85</v>
+        <v>1006153.25</v>
       </c>
       <c r="H27" s="1">
-        <v>-100380.35</v>
+        <v>-5070.61</v>
       </c>
       <c r="I27" s="1">
-        <v>-10.670056029291</v>
+        <v>-0.50396000808028</v>
       </c>
       <c r="J27">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="K27" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="L27" s="1">
-        <v>840386.5</v>
+        <v>1001082.64</v>
       </c>
       <c r="M27" s="1">
-        <v>862069.86</v>
+        <v>1009647.71</v>
       </c>
       <c r="N27" s="1">
-        <v>1.11</v>
+        <v>1.32</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>97</v>
       </c>
       <c r="B28" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>96.0856</v>
+        <v>92.1077</v>
       </c>
       <c r="D28" s="1">
-        <v>96.453126</v>
+        <v>96.466879</v>
       </c>
       <c r="E28" t="s">
         <v>28</v>
       </c>
       <c r="F28">
         <v>1.14</v>
       </c>
       <c r="G28" s="1">
-        <v>842900.73</v>
+        <v>843021.32</v>
       </c>
       <c r="H28" s="1">
-        <v>-2514.23</v>
+        <v>-33745.64</v>
       </c>
       <c r="I28" s="1">
-        <v>-0.29828304929811</v>
+        <v>-4.0029402815103</v>
       </c>
       <c r="J28">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="K28" t="s">
         <v>98</v>
       </c>
       <c r="L28" s="1">
-        <v>840386.5</v>
+        <v>809275.68</v>
       </c>
       <c r="M28" s="1">
-        <v>862069.86</v>
+        <v>810813.26</v>
       </c>
       <c r="N28" s="1">
-        <v>1.11</v>
+        <v>1.06</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B29" s="1">
-        <v>1600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>98.65</v>
+        <v>92.1077</v>
       </c>
       <c r="D29" s="1">
-        <v>98.772095625</v>
+        <v>96.708583</v>
       </c>
       <c r="E29" t="s">
         <v>28</v>
       </c>
       <c r="F29">
         <v>1.14</v>
       </c>
       <c r="G29" s="1">
-        <v>1355364.16</v>
+        <v>940879.14</v>
       </c>
       <c r="H29" s="1">
-        <v>25140.5</v>
+        <v>-131603.46</v>
       </c>
       <c r="I29" s="1">
-        <v>1.8548889473365</v>
+        <v>-13.987286401099</v>
       </c>
       <c r="J29">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="K29" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="L29" s="1">
-        <v>1380504.66</v>
+        <v>809275.68</v>
       </c>
       <c r="M29" s="1">
-        <v>1392797.97</v>
+        <v>810813.26</v>
       </c>
       <c r="N29" s="1">
-        <v>1.8</v>
+        <v>1.06</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B30" s="1">
-        <v>800000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>90.363</v>
+        <v>97.625</v>
       </c>
       <c r="D30" s="1">
-        <v>88.67656875</v>
+        <v>98.78374</v>
       </c>
       <c r="E30" t="s">
         <v>28</v>
       </c>
       <c r="F30">
         <v>1.14</v>
       </c>
       <c r="G30" s="1">
-        <v>689319.83</v>
+        <v>1355527.52</v>
       </c>
       <c r="H30" s="1">
-        <v>-57051.6</v>
+        <v>16875.06</v>
       </c>
       <c r="I30" s="1">
-        <v>-8.2765064222801</v>
+        <v>1.2449072225402</v>
       </c>
       <c r="J30">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="K30" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="L30" s="1">
-        <v>632268.23</v>
+        <v>1372402.58</v>
       </c>
       <c r="M30" s="1">
-        <v>635044.28</v>
+        <v>1389691.85</v>
       </c>
       <c r="N30" s="1">
-        <v>0.82</v>
+        <v>1.81</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B31" s="1">
-        <v>2200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>70.4526</v>
+        <v>89.8074</v>
       </c>
       <c r="D31" s="1">
-        <v>70.572261818182</v>
+        <v>88.8184375</v>
       </c>
       <c r="E31" t="s">
         <v>28</v>
       </c>
       <c r="F31">
         <v>1.14</v>
       </c>
       <c r="G31" s="1">
-        <v>1509195.69</v>
+        <v>690314.96</v>
       </c>
       <c r="H31" s="1">
-        <v>-153567.48</v>
+        <v>-59063.22</v>
       </c>
       <c r="I31" s="1">
-        <v>-10.17545179976</v>
+        <v>-8.5559814609841</v>
       </c>
       <c r="J31">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="K31" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="L31" s="1">
-        <v>1355628.21</v>
+        <v>631251.74</v>
       </c>
       <c r="M31" s="1">
-        <v>1366968.79</v>
+        <v>634929.64</v>
       </c>
       <c r="N31" s="1">
-        <v>1.77</v>
+        <v>0.83</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B32" s="1">
-        <v>4000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>84.7</v>
+        <v>67.8446</v>
       </c>
       <c r="D32" s="1">
-        <v>84.5919385</v>
+        <v>70.643711818182</v>
       </c>
       <c r="E32" t="s">
         <v>28</v>
       </c>
       <c r="F32">
         <v>1.14</v>
       </c>
       <c r="G32" s="1">
-        <v>2917528.3</v>
+        <v>1510573.97</v>
       </c>
       <c r="H32" s="1">
-        <v>45693.81</v>
+        <v>-199163.37</v>
       </c>
       <c r="I32" s="1">
-        <v>1.566182237204</v>
+        <v>-13.184615514062</v>
       </c>
       <c r="J32">
         <v>0.01</v>
       </c>
       <c r="K32" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="L32" s="1">
-        <v>2963222.11</v>
+        <v>1311410.6</v>
       </c>
       <c r="M32" s="1">
-        <v>3012541.12</v>
+        <v>1326435.35</v>
       </c>
       <c r="N32" s="1">
-        <v>3.89</v>
+        <v>1.73</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>109</v>
       </c>
       <c r="B33" s="1">
-        <v>2500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>84.7</v>
+        <v>84.09</v>
       </c>
       <c r="D33" s="1">
-        <v>84.9992012</v>
+        <v>84.71400475</v>
       </c>
       <c r="E33" t="s">
         <v>28</v>
       </c>
       <c r="F33">
         <v>1.14</v>
       </c>
       <c r="G33" s="1">
-        <v>1926926.72</v>
+        <v>2921809.45</v>
       </c>
       <c r="H33" s="1">
-        <v>-74912.9</v>
+        <v>33512.78</v>
       </c>
       <c r="I33" s="1">
-        <v>-3.8876880590456</v>
+        <v>1.1469871863136</v>
       </c>
       <c r="J33">
         <v>0.01</v>
       </c>
       <c r="K33" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="L33" s="1">
-        <v>1852013.82</v>
+        <v>2955322.23</v>
       </c>
       <c r="M33" s="1">
-        <v>1882838.2</v>
+        <v>3012383.64</v>
       </c>
       <c r="N33" s="1">
-        <v>2.43</v>
+        <v>3.92</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B34" s="1">
-        <v>1000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>97.08</v>
+        <v>84.09</v>
       </c>
       <c r="D34" s="1">
-        <v>99.032745</v>
+        <v>85.1180412</v>
       </c>
       <c r="E34" t="s">
         <v>28</v>
       </c>
       <c r="F34">
         <v>1.14</v>
       </c>
       <c r="G34" s="1">
-        <v>851526.78</v>
+        <v>1929531.74</v>
       </c>
       <c r="H34" s="1">
-        <v>-2442.95</v>
+        <v>-82455.34</v>
       </c>
       <c r="I34" s="1">
-        <v>-0.28689056614285</v>
+        <v>-4.2733342132014</v>
       </c>
       <c r="J34">
         <v>0.01</v>
       </c>
       <c r="K34" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="L34" s="1">
-        <v>849083.83</v>
+        <v>1847076.4</v>
       </c>
       <c r="M34" s="1">
-        <v>863433.11</v>
+        <v>1882739.78</v>
       </c>
       <c r="N34" s="1">
-        <v>1.12</v>
+        <v>2.45</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B35" s="1">
-        <v>4331000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>104.37</v>
+        <v>95.65</v>
       </c>
       <c r="D35" s="1">
-        <v>104.20976656661</v>
+        <v>99.039078</v>
       </c>
       <c r="E35" t="s">
         <v>28</v>
       </c>
       <c r="F35">
         <v>1.14</v>
       </c>
       <c r="G35" s="1">
-        <v>4015166.18</v>
+        <v>851582.32</v>
       </c>
       <c r="H35" s="1">
-        <v>-61639.53</v>
+        <v>-11183.43</v>
       </c>
       <c r="I35" s="1">
-        <v>-1.5351675929886</v>
+        <v>-1.3132529571539</v>
       </c>
       <c r="J35">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K35" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="L35" s="1">
-        <v>3953526.65</v>
+        <v>840398.89</v>
       </c>
       <c r="M35" s="1">
-        <v>3992590.31</v>
+        <v>857833.98</v>
       </c>
       <c r="N35" s="1">
-        <v>5.16</v>
+        <v>1.12</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>116</v>
       </c>
       <c r="B36" s="1">
-        <v>669000.0</v>
+        <v>4331000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>104.37</v>
+        <v>102.87</v>
       </c>
       <c r="D36" s="1">
-        <v>105.92677877429</v>
+        <v>104.18639575156</v>
       </c>
       <c r="E36" t="s">
         <v>28</v>
       </c>
       <c r="F36">
         <v>1.14</v>
       </c>
       <c r="G36" s="1">
-        <v>605677.68</v>
+        <v>4014278.69</v>
       </c>
       <c r="H36" s="1">
-        <v>5014.85</v>
+        <v>-99768.56</v>
       </c>
       <c r="I36" s="1">
-        <v>0.82797338676902</v>
+        <v>-2.4853421425008</v>
       </c>
       <c r="J36">
         <v>0.01</v>
       </c>
       <c r="K36" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="L36" s="1">
-        <v>610692.53</v>
+        <v>3914510.13</v>
       </c>
       <c r="M36" s="1">
-        <v>616726.61</v>
+        <v>3969739.8</v>
       </c>
       <c r="N36" s="1">
-        <v>0.8</v>
+        <v>5.17</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B37" s="1">
-        <v>2000000.0</v>
+        <v>669000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>109.182</v>
+        <v>102.87</v>
       </c>
       <c r="D37" s="1">
-        <v>108.2191815</v>
+        <v>105.89386547085</v>
       </c>
       <c r="E37" t="s">
         <v>28</v>
       </c>
       <c r="F37">
         <v>1.14</v>
       </c>
       <c r="G37" s="1">
-        <v>1853322.35</v>
+        <v>605484.61</v>
       </c>
       <c r="H37" s="1">
-        <v>56539.02</v>
+        <v>-818.88</v>
       </c>
       <c r="I37" s="1">
-        <v>3.0506846259098</v>
+        <v>-0.13524373476644</v>
       </c>
       <c r="J37">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="K37" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="L37" s="1">
-        <v>1909861.37</v>
+        <v>604665.73</v>
       </c>
       <c r="M37" s="1">
-        <v>2007994.4</v>
+        <v>613196.93</v>
       </c>
       <c r="N37" s="1">
-        <v>2.59</v>
+        <v>0.8</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B38" s="1">
-        <v>1500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>105.0418</v>
+        <v>109.205</v>
       </c>
       <c r="D38" s="1">
-        <v>106.27357466667</v>
+        <v>108.167175</v>
       </c>
       <c r="E38" t="s">
         <v>28</v>
       </c>
       <c r="F38">
         <v>1.14</v>
       </c>
       <c r="G38" s="1">
-        <v>1367149.56</v>
+        <v>1852410.35</v>
       </c>
       <c r="H38" s="1">
-        <v>10930.1</v>
+        <v>66581.0</v>
       </c>
       <c r="I38" s="1">
-        <v>0.79948092877271</v>
+        <v>3.5942900016727</v>
       </c>
       <c r="J38">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="K38" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="L38" s="1">
-        <v>1378079.66</v>
+        <v>1918991.35</v>
       </c>
       <c r="M38" s="1">
-        <v>1414977.81</v>
+        <v>1925731.96</v>
       </c>
       <c r="N38" s="1">
-        <v>1.83</v>
+        <v>2.51</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>123</v>
       </c>
       <c r="B39" s="1">
-        <v>1203000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>105.237</v>
+        <v>103.9116</v>
       </c>
       <c r="D39" s="1">
-        <v>102.69197256858</v>
+        <v>106.190578</v>
       </c>
       <c r="E39" t="s">
         <v>28</v>
       </c>
       <c r="F39">
         <v>1.14</v>
       </c>
       <c r="G39" s="1">
-        <v>1188957.57</v>
+        <v>1366057.96</v>
       </c>
       <c r="H39" s="1">
-        <v>-81684.11</v>
+        <v>3422.15</v>
       </c>
       <c r="I39" s="1">
-        <v>-6.8702291874049</v>
+        <v>0.25051279668983</v>
       </c>
       <c r="J39">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>915.23</v>
       </c>
       <c r="L39" s="1">
-        <v>1107273.46</v>
+        <v>1369480.11</v>
       </c>
       <c r="M39" s="1">
-        <v>1136865.78</v>
+        <v>1370395.34</v>
       </c>
       <c r="N39" s="1">
-        <v>1.47</v>
+        <v>1.78</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="B40" s="1">
-        <v>2000000.0</v>
+        <v>1203000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>105.25</v>
+        <v>104.1571</v>
       </c>
       <c r="D40" s="1">
-        <v>104.2179765</v>
+        <v>102.65636408978</v>
       </c>
       <c r="E40" t="s">
         <v>28</v>
       </c>
       <c r="F40">
         <v>1.14</v>
       </c>
       <c r="G40" s="1">
-        <v>1785088.45</v>
+        <v>1188582.0</v>
       </c>
       <c r="H40" s="1">
-        <v>55992.58</v>
+        <v>-87663.66</v>
       </c>
       <c r="I40" s="1">
-        <v>3.1366837872936</v>
+        <v>-7.3754827180624</v>
       </c>
       <c r="J40">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>734.02</v>
       </c>
       <c r="L40" s="1">
-        <v>1841081.03</v>
+        <v>1100918.34</v>
       </c>
       <c r="M40" s="1">
-        <v>1885550.74</v>
+        <v>1101652.36</v>
       </c>
       <c r="N40" s="1">
-        <v>2.44</v>
+        <v>1.43</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="B41" s="1">
-        <v>2046000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>86.35</v>
+        <v>103.94</v>
       </c>
       <c r="D41" s="1">
-        <v>85.89624340176</v>
+        <v>104.188462</v>
       </c>
       <c r="E41" t="s">
         <v>28</v>
       </c>
       <c r="F41">
         <v>1.14</v>
       </c>
       <c r="G41" s="1">
-        <v>1627496.72</v>
+        <v>1784570.89</v>
       </c>
       <c r="H41" s="1">
-        <v>-82282.22</v>
+        <v>41901.89</v>
       </c>
       <c r="I41" s="1">
-        <v>-5.0557533535306</v>
+        <v>2.348009274095</v>
       </c>
       <c r="J41">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="K41" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="L41" s="1">
-        <v>1545214.5</v>
+        <v>1826472.78</v>
       </c>
       <c r="M41" s="1">
-        <v>1570863.69</v>
+        <v>1878018.42</v>
       </c>
       <c r="N41" s="1">
-        <v>2.03</v>
+        <v>2.45</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="B42" s="1">
-        <v>714000.0</v>
+        <v>2046000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>100.1</v>
+        <v>85.3</v>
       </c>
       <c r="D42" s="1">
-        <v>99.313350140056</v>
+        <v>86.009114369502</v>
       </c>
       <c r="E42" t="s">
         <v>28</v>
       </c>
       <c r="F42">
         <v>1.14</v>
       </c>
       <c r="G42" s="1">
-        <v>675537.22</v>
+        <v>1629521.58</v>
       </c>
       <c r="H42" s="1">
-        <v>-50432.05</v>
+        <v>-96122.64</v>
       </c>
       <c r="I42" s="1">
-        <v>-7.465473182958</v>
+        <v>-5.8988258381948</v>
       </c>
       <c r="J42">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="K42" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="L42" s="1">
-        <v>625105.17</v>
+        <v>1533398.94</v>
       </c>
       <c r="M42" s="1">
-        <v>634550.44</v>
+        <v>1535496.2</v>
       </c>
       <c r="N42" s="1">
-        <v>0.82</v>
+        <v>2.0</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="B43" s="1">
-        <v>1056000.0</v>
+        <v>1454000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>99.9474</v>
+        <v>85.3</v>
       </c>
       <c r="D43" s="1">
-        <v>99.627912878788</v>
+        <v>86.332159559835</v>
       </c>
       <c r="E43" t="s">
         <v>28</v>
       </c>
       <c r="F43">
         <v>1.14</v>
       </c>
       <c r="G43" s="1">
-        <v>1002967.34</v>
+        <v>1097602.6</v>
       </c>
       <c r="H43" s="1">
-        <v>-79851.7</v>
+        <v>-7885.08</v>
       </c>
       <c r="I43" s="1">
-        <v>-7.9615453879086</v>
+        <v>-0.71839115541454</v>
       </c>
       <c r="J43">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="K43" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="L43" s="1">
-        <v>923115.64</v>
+        <v>1089717.52</v>
       </c>
       <c r="M43" s="1">
-        <v>937447.5</v>
+        <v>1091207.95</v>
       </c>
       <c r="N43" s="1">
-        <v>1.21</v>
+        <v>1.42</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="B44" s="1">
-        <v>480000.0</v>
+        <v>1056000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>93.4699</v>
+        <v>99.1111</v>
       </c>
       <c r="D44" s="1">
-        <v>96.294529166667</v>
+        <v>99.630644886364</v>
       </c>
       <c r="E44" t="s">
         <v>28</v>
       </c>
       <c r="F44">
         <v>1.14</v>
       </c>
       <c r="G44" s="1">
-        <v>415685.53</v>
+        <v>1002992.63</v>
       </c>
       <c r="H44" s="1">
-        <v>-23281.16</v>
+        <v>-83418.73</v>
       </c>
       <c r="I44" s="1">
-        <v>-5.6006664460993</v>
+        <v>-8.3169833461289</v>
       </c>
       <c r="J44">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K44" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="L44" s="1">
-        <v>392404.37</v>
+        <v>919573.9</v>
       </c>
       <c r="M44" s="1">
-        <v>399395.52</v>
+        <v>936877.13</v>
       </c>
       <c r="N44" s="1">
-        <v>0.52</v>
+        <v>1.22</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="B45" s="1">
-        <v>1084000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>93.4699</v>
+        <v>91.1308</v>
       </c>
       <c r="D45" s="1">
-        <v>97.112002767528</v>
+        <v>96.302589583333</v>
       </c>
       <c r="E45" t="s">
         <v>28</v>
       </c>
       <c r="F45">
         <v>1.14</v>
       </c>
       <c r="G45" s="1">
-        <v>1003486.13</v>
+        <v>415719.46</v>
       </c>
       <c r="H45" s="1">
-        <v>-117306.25</v>
+        <v>-31387.06</v>
       </c>
       <c r="I45" s="1">
-        <v>-11.689872584487</v>
+        <v>-7.5500579164613</v>
       </c>
       <c r="J45">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K45" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="L45" s="1">
-        <v>886179.88</v>
+        <v>384332.4</v>
       </c>
       <c r="M45" s="1">
-        <v>901968.23</v>
+        <v>392773.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1.17</v>
+        <v>0.51</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="B46" s="1">
-        <v>500000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>89.4883</v>
+        <v>91.1308</v>
       </c>
       <c r="D46" s="1">
-        <v>86.04082</v>
+        <v>97.118276752767</v>
       </c>
       <c r="E46" t="s">
         <v>28</v>
       </c>
       <c r="F46">
         <v>1.14</v>
       </c>
       <c r="G46" s="1">
-        <v>411765.35</v>
+        <v>1003545.77</v>
       </c>
       <c r="H46" s="1">
-        <v>-20422.6</v>
+        <v>-135595.1</v>
       </c>
       <c r="I46" s="1">
-        <v>-4.9597665272224</v>
+        <v>-13.511600970626</v>
       </c>
       <c r="J46">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K46" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="L46" s="1">
-        <v>391342.75</v>
+        <v>867950.67</v>
       </c>
       <c r="M46" s="1">
-        <v>396554.04</v>
+        <v>887012.36</v>
       </c>
       <c r="N46" s="1">
-        <v>0.51</v>
+        <v>1.16</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="B47" s="1">
-        <v>1100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>98.8207</v>
+        <v>89.1243</v>
       </c>
       <c r="D47" s="1">
-        <v>98.309511818182</v>
+        <v>86.223288</v>
       </c>
       <c r="E47" t="s">
         <v>28</v>
       </c>
       <c r="F47">
         <v>1.14</v>
       </c>
       <c r="G47" s="1">
-        <v>992899.2</v>
+        <v>412565.29</v>
       </c>
       <c r="H47" s="1">
-        <v>-42159.77</v>
+        <v>-21033.79</v>
       </c>
       <c r="I47" s="1">
-        <v>-4.246127905028</v>
+        <v>-5.0982936543208</v>
       </c>
       <c r="J47">
         <v>0.01</v>
       </c>
       <c r="K47" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="L47" s="1">
-        <v>950739.43</v>
+        <v>391531.5</v>
       </c>
       <c r="M47" s="1">
-        <v>961162.02</v>
+        <v>397572.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1.24</v>
+        <v>0.52</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="B48" s="1">
-        <v>3000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>101.8333</v>
+        <v>99.0785</v>
       </c>
       <c r="D48" s="1">
-        <v>100.24511533333</v>
+        <v>98.467771818182</v>
       </c>
       <c r="E48" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F48">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G48" s="1">
-        <v>3007353.46</v>
+        <v>994425.61</v>
       </c>
       <c r="H48" s="1">
-        <v>47646.59</v>
+        <v>-36851.26</v>
       </c>
       <c r="I48" s="1">
-        <v>1.5843362156705</v>
+        <v>-3.7057834823864</v>
       </c>
       <c r="J48">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="K48" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="L48" s="1">
-        <v>3055000.05</v>
+        <v>957574.35</v>
       </c>
       <c r="M48" s="1">
-        <v>3192434.98</v>
+        <v>969816.44</v>
       </c>
       <c r="N48" s="1">
-        <v>4.12</v>
+        <v>1.26</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="B49" s="1">
-        <v>5000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>99.6252</v>
+        <v>100.437</v>
       </c>
       <c r="D49" s="1">
-        <v>99.2219134</v>
+        <v>100.24380266667</v>
       </c>
       <c r="E49" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F49">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>4376481.47</v>
+        <v>3007314.08</v>
       </c>
       <c r="H49" s="1">
-        <v>-19759.42</v>
+        <v>5796.52</v>
       </c>
       <c r="I49" s="1">
-        <v>-0.45149100105752</v>
+        <v>0.1927474100078</v>
       </c>
       <c r="J49">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="K49" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="L49" s="1">
-        <v>4356722.05</v>
+        <v>3013110.6</v>
       </c>
       <c r="M49" s="1">
-        <v>4460583.51</v>
+        <v>3161620.87</v>
       </c>
       <c r="N49" s="1">
-        <v>5.76</v>
+        <v>4.12</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="B50" s="1">
-        <v>500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>99.49</v>
+        <v>98.5398</v>
       </c>
       <c r="D50" s="1">
-        <v>99.24935</v>
+        <v>99.2281388</v>
       </c>
       <c r="E50" t="s">
         <v>28</v>
       </c>
       <c r="F50">
         <v>1.14</v>
       </c>
       <c r="G50" s="1">
-        <v>433668.41</v>
+        <v>4376754.4</v>
       </c>
       <c r="H50" s="1">
-        <v>1412.71</v>
+        <v>-47806.9</v>
       </c>
       <c r="I50" s="1">
-        <v>0.32575810629139</v>
+        <v>-1.0922911278732</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="L50" s="1">
-        <v>435081.12</v>
+        <v>4328947.5</v>
       </c>
       <c r="M50" s="1">
-        <v>437370.94</v>
+        <v>4336879.48</v>
       </c>
       <c r="N50" s="1">
-        <v>0.57</v>
+        <v>5.65</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="B51" s="1">
-        <v>4000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>80.8549</v>
+        <v>96.4</v>
       </c>
       <c r="D51" s="1">
-        <v>77.57350025</v>
+        <v>99.25089</v>
       </c>
       <c r="E51" t="s">
         <v>28</v>
       </c>
       <c r="F51">
         <v>1.14</v>
       </c>
       <c r="G51" s="1">
-        <v>2670450.14</v>
+        <v>433675.2</v>
       </c>
       <c r="H51" s="1">
-        <v>158252.95</v>
+        <v>-10180.93</v>
       </c>
       <c r="I51" s="1">
-        <v>5.9260776911566</v>
+        <v>-2.3475933140747</v>
       </c>
       <c r="J51">
         <v>0.01</v>
       </c>
       <c r="K51" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="L51" s="1">
-        <v>2828703.09</v>
+        <v>423494.27</v>
       </c>
       <c r="M51" s="1">
-        <v>2859995.15</v>
+        <v>427740.92</v>
       </c>
       <c r="N51" s="1">
-        <v>3.7</v>
+        <v>0.56</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="B52" s="1">
-        <v>3000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>98.8722</v>
+        <v>78.2263</v>
       </c>
       <c r="D52" s="1">
-        <v>98.835906333333</v>
+        <v>77.6383075</v>
       </c>
       <c r="E52" t="s">
         <v>28</v>
       </c>
       <c r="F52">
         <v>1.14</v>
       </c>
       <c r="G52" s="1">
-        <v>2594434.8</v>
+        <v>2672723.1</v>
       </c>
       <c r="H52" s="1">
-        <v>-158.41</v>
+        <v>76519.58</v>
       </c>
       <c r="I52" s="1">
-        <v>-0.0061057614552503</v>
+        <v>2.8629819527507</v>
       </c>
       <c r="J52">
         <v>0.01</v>
       </c>
       <c r="K52" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="L52" s="1">
-        <v>2594276.39</v>
+        <v>2749242.68</v>
       </c>
       <c r="M52" s="1">
-        <v>2625500.42</v>
+        <v>2793027.18</v>
       </c>
       <c r="N52" s="1">
-        <v>3.39</v>
+        <v>3.64</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="B53" s="1">
-        <v>910000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>100.688</v>
+        <v>96.586</v>
       </c>
       <c r="D53" s="1">
-        <v>100.45588901099</v>
+        <v>98.842696</v>
       </c>
       <c r="E53" t="s">
         <v>28</v>
       </c>
       <c r="F53">
         <v>1.14</v>
       </c>
       <c r="G53" s="1">
-        <v>864999.83</v>
+        <v>2594613.4</v>
       </c>
       <c r="H53" s="1">
-        <v>-63617.23</v>
+        <v>-48746.08</v>
       </c>
       <c r="I53" s="1">
-        <v>-7.3545945089955</v>
+        <v>-1.8787415497045</v>
       </c>
       <c r="J53">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>536.9</v>
+        <v>0.01</v>
+      </c>
+      <c r="K53" t="s">
+        <v>159</v>
       </c>
       <c r="L53" s="1">
-        <v>801382.6</v>
+        <v>2545867.32</v>
       </c>
       <c r="M53" s="1">
-        <v>801919.5</v>
+        <v>2588187.46</v>
       </c>
       <c r="N53" s="1">
-        <v>1.04</v>
+        <v>3.37</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="B54" s="1">
-        <v>1130000.0</v>
+        <v>910000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>90.875</v>
+        <v>99.1485</v>
       </c>
       <c r="D54" s="1">
-        <v>93.414363716814</v>
+        <v>100.45245274725</v>
       </c>
       <c r="E54" t="s">
         <v>28</v>
       </c>
       <c r="F54">
         <v>1.14</v>
       </c>
       <c r="G54" s="1">
-        <v>991871.95</v>
+        <v>864972.42</v>
       </c>
       <c r="H54" s="1">
-        <v>-93732.71</v>
+        <v>-72237.41</v>
       </c>
       <c r="I54" s="1">
-        <v>-9.4500817368613</v>
+        <v>-8.351411944441</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
-      <c r="K54">
-        <v>0.0</v>
+      <c r="K54" t="s">
+        <v>162</v>
       </c>
       <c r="L54" s="1">
-        <v>898139.24</v>
+        <v>792735.01</v>
       </c>
       <c r="M54" s="1">
-        <v>898139.24</v>
+        <v>795647.54</v>
       </c>
       <c r="N54" s="1">
-        <v>1.16</v>
+        <v>1.04</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="B55" s="1">
-        <v>1.8</v>
+        <v>1130000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>4816.331</v>
+        <v>88.27</v>
       </c>
       <c r="D55" s="1">
-        <v>4309.4444444444</v>
+        <v>93.429624778761</v>
       </c>
       <c r="E55" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F55">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G55" s="1">
-        <v>7757.0</v>
+        <v>992023.14</v>
       </c>
       <c r="H55" s="1">
-        <v>898.91</v>
+        <v>-115643.93</v>
       </c>
       <c r="I55" s="1">
-        <v>11.588371793219</v>
+        <v>-11.657382306626</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
-      <c r="K55">
+      <c r="K55" t="s">
+        <v>165</v>
+      </c>
+      <c r="L55" s="1">
+        <v>876379.21</v>
+      </c>
+      <c r="M55" s="1">
+        <v>879383.15</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>167</v>
+      </c>
+      <c r="B56" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="C56" s="1">
+        <v>4823.2807</v>
+      </c>
+      <c r="D56" s="1">
+        <v>4309.4444444444</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>7757.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>911.4</v>
+      </c>
+      <c r="I56" s="1">
+        <v>11.749387649865</v>
+      </c>
+      <c r="J56">
         <v>0.0</v>
       </c>
-      <c r="L55" s="1">
-[...5 lines deleted...]
-      <c r="N55" s="1">
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>8668.4</v>
+      </c>
+      <c r="M56" s="1">
+        <v>8668.4</v>
+      </c>
+      <c r="N56" s="1">
         <v>0.01</v>
       </c>
-      <c r="O55">
-[...3 lines deleted...]
-        <v>168</v>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>166</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">