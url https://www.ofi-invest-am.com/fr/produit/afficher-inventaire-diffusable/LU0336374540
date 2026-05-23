--- v0 (2026-05-01)
+++ v1 (2026-05-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="261">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0336374540</t>
   </si>
   <si>
@@ -139,729 +139,708 @@
   <si>
     <t>AXON ENTERPRISE INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
+    <t>CA784730103N</t>
+  </si>
+  <si>
+    <t>SSR MINING INC</t>
+  </si>
+  <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01723125</t>
+    <t>OACT01970575</t>
   </si>
   <si>
     <t>EUR/HKD 19/03/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>-1 257.08</t>
+    <t>-4 223.03</t>
   </si>
   <si>
     <t>OVCT01723123</t>
   </si>
   <si>
     <t>EUR/JPY 19/03/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>2 399.00</t>
+    <t>8 157.00</t>
   </si>
   <si>
     <t>OVCT01723204</t>
   </si>
   <si>
     <t>EUR/SEK 19/03/26</t>
   </si>
   <si>
     <t>OVCT01723202</t>
   </si>
   <si>
     <t>EUR/USD 19/03/26</t>
   </si>
   <si>
-    <t>-43 661.94</t>
+    <t>-152 936.72</t>
   </si>
   <si>
     <t>US007973AE02</t>
   </si>
   <si>
     <t>ADVANCED ENERGY INDUSTRIES INC 2.5 15/09/2028</t>
   </si>
   <si>
-    <t>7 880.47</t>
+    <t>9 302.43</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>14 950.14</t>
-[...1 lines deleted...]
-  <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
-    <t>7 368.24</t>
-[...1 lines deleted...]
-  <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
-    <t>2 479.72</t>
+    <t>3 476.05</t>
   </si>
   <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
-    <t>USG01719AP11</t>
-[...13 lines deleted...]
-  <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
-    <t>2 066.43</t>
+    <t>2 896.71</t>
   </si>
   <si>
     <t>US00217DAC48</t>
   </si>
   <si>
     <t>AST SPACEMOBILE INC 2.375 15/10/2032</t>
   </si>
   <si>
-    <t>18 067.29</t>
+    <t>20 538.36</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>2 480.14</t>
+    <t>3 318.49</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
     <t>US18452BAC46</t>
   </si>
   <si>
     <t>CLEANSPARK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
-    <t>23 168.58</t>
+    <t>27 349.16</t>
   </si>
   <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
     <t>XS2676374239</t>
   </si>
   <si>
     <t>DAIFUKU CO. LTD. Z 13/09/2030</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
-    <t>XS2740429589</t>
-[...4 lines deleted...]
-  <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>4 268.59</t>
+    <t>5 625.62</t>
   </si>
   <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
+    <t>US29258YAA10</t>
+  </si>
+  <si>
+    <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
+  </si>
+  <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>16 730.14</t>
+    <t>19 639.73</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>2 506.85</t>
+    <t>3 493.15</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>4 698.90</t>
+    <t>6 488.95</t>
   </si>
   <si>
     <t>US30063PAE51</t>
   </si>
   <si>
     <t>EXACT SCIENCES CORP 1.75 15/04/2031</t>
   </si>
   <si>
-    <t>6 435.72</t>
+    <t>7 912.95</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>23 934.07</t>
+    <t>28 681.32</t>
+  </si>
+  <si>
+    <t>US32076VAE39</t>
+  </si>
+  <si>
+    <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
-    <t>4 305.07</t>
+    <t>6 034.81</t>
   </si>
   <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
-    <t>8 349.79</t>
+    <t>9 721.64</t>
   </si>
   <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>1 225.85</t>
+    <t>2 048.89</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
-    <t>5 779.01</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>10 273.97</t>
+    <t>12 246.58</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
-    <t>17 021.81</t>
+    <t>19 605.77</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
-    <t>12 805.77</t>
+    <t>15 116.46</t>
+  </si>
+  <si>
+    <t>XS3257747207</t>
+  </si>
+  <si>
+    <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>6 988.89</t>
+    <t>7 531.94</t>
   </si>
   <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>1 389.30</t>
+    <t>3 012.69</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>3 288.46</t>
+    <t>5 365.38</t>
   </si>
   <si>
     <t>XS2523390867</t>
   </si>
   <si>
     <t>LENOVO GROUP LTD 2.5 26/08/2029</t>
   </si>
   <si>
-    <t>8 989.57</t>
+    <t>10 421.09</t>
   </si>
   <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
-    <t>8 668.52</t>
-[...1 lines deleted...]
-  <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>1 510.43</t>
-[...5 lines deleted...]
-    <t>LUMENTUM HOLDINGS INC 0.5 15/12/2026</t>
+    <t>3 859.33</t>
   </si>
   <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
-    <t>9 573.31</t>
-[...1 lines deleted...]
-  <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
-    <t>12 524.69</t>
+    <t>14 582.45</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
-    <t>2 783.26</t>
+    <t>3 240.54</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>1 400.98</t>
+    <t>3 579.67</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
-    <t>14 612.14</t>
+    <t>17 012.86</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>13 822.92</t>
+    <t>16 202.72</t>
   </si>
   <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
     <t>XS2809275899</t>
   </si>
   <si>
     <t>RESONAC HOLDINGS CORP Z 29/12/2028</t>
   </si>
   <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
-    <t>23 404.99</t>
+    <t>27 628.23</t>
   </si>
   <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>13 437.85</t>
+    <t>15 725.14</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
+    <t>1 268.84</t>
+  </si>
+  <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>3 482.87</t>
+    <t>4 788.95</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>1 082.87</t>
-[...8 lines deleted...]
-    <t>10 419.73</t>
+    <t>2 707.18</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>7 399.44</t>
+    <t>10 306.20</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
-    <t>11 269.07</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2635167963</t>
   </si>
   <si>
     <t>TOKYU CORP Z 30/09/2030</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
     <t>US90353TAR14</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
-    <t>1 926.34</t>
+    <t>2 538.74</t>
   </si>
   <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>1 532.32</t>
+    <t>3 915.27</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
-    <t>21 035.60</t>
+    <t>24 629.08</t>
   </si>
   <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
   </si>
   <si>
-    <t>2 028.89</t>
+    <t>3 026.89</t>
+  </si>
+  <si>
+    <t>BABA2701CO01</t>
+  </si>
+  <si>
+    <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
     <t>PANW2606CR01</t>
   </si>
   <si>
     <t>JUN26 PANW C @ 185.000000</t>
+  </si>
+  <si>
+    <t>LITE2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 LITE C @ 540.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1225,182 +1204,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1453404.51</v>
+        <v>1454279.51</v>
       </c>
       <c r="D2">
-        <v>85.38</v>
+        <v>86.56</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>124098876.69</v>
+        <v>125889139.17</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>124098876.69</v>
+        <v>125889139.17</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>176000.0</v>
       </c>
       <c r="D3">
-        <v>134.2</v>
+        <v>136.24</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>23619981.21</v>
+        <v>23978328.04</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>23619981.21</v>
+        <v>23978328.04</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>100.0</v>
       </c>
       <c r="D4">
-        <v>126.58</v>
+        <v>128.58</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>12658.12</v>
+        <v>12858.44</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>12658.12</v>
+        <v>12858.44</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>100.0</v>
       </c>
       <c r="D5">
-        <v>139.19</v>
+        <v>141.27</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>13919.14</v>
+        <v>14127.49</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>13919.14</v>
+        <v>14127.49</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>100.0</v>
       </c>
       <c r="D6">
-        <v>136.15</v>
+        <v>138.39</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13615.28</v>
+        <v>13838.72</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13615.28</v>
+        <v>13838.72</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1452,4634 +1431,4634 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>2321.0</v>
       </c>
       <c r="D2" s="1">
-        <v>483.58</v>
+        <v>423.44</v>
       </c>
       <c r="E2" s="1">
         <v>501.8005988798</v>
       </c>
       <c r="F2" t="s">
         <v>34</v>
       </c>
       <c r="G2">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H2" s="1">
         <v>1002909.83</v>
       </c>
       <c r="I2" s="1">
-        <v>-59448.16</v>
+        <v>-169671.81</v>
       </c>
       <c r="J2" s="1">
-        <v>-5.9275677854309</v>
+        <v>-16.917952633887</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>943461.67</v>
+        <v>833238.02</v>
       </c>
       <c r="N2" s="1">
-        <v>943461.67</v>
+        <v>833238.02</v>
       </c>
       <c r="O2" s="1">
-        <v>0.64</v>
+        <v>0.56</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>7000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>181.5</v>
+        <v>189.3</v>
       </c>
       <c r="E3" s="1">
         <v>101.4678842857</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>710275.19</v>
       </c>
       <c r="I3" s="1">
-        <v>560224.81</v>
+        <v>614824.81</v>
       </c>
       <c r="J3" s="1">
-        <v>78.874331792442</v>
+        <v>86.561493158729</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1270500.0</v>
+        <v>1325100.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1270500.0</v>
+        <v>1325100.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.86</v>
+        <v>0.88</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>2743.0</v>
+        <v>908.0</v>
       </c>
       <c r="D4" s="1">
-        <v>4771.34</v>
+        <v>4778.18</v>
       </c>
       <c r="E4" s="1">
-        <v>4767.1418155304</v>
+        <v>4767.1418061674</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>13076270.0</v>
+        <v>4328564.76</v>
       </c>
       <c r="I4" s="1">
-        <v>11515.62</v>
+        <v>10022.68</v>
       </c>
       <c r="J4" s="1">
-        <v>0.088065021600196</v>
+        <v>0.23154741942685</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>13087785.62</v>
+        <v>4338587.44</v>
       </c>
       <c r="N4" s="1">
-        <v>13087785.62</v>
+        <v>4338587.44</v>
       </c>
       <c r="O4" s="1">
-        <v>8.86</v>
+        <v>2.89</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>6255.0</v>
       </c>
       <c r="D5" s="1">
-        <v>301.0</v>
+        <v>346.0</v>
       </c>
       <c r="E5" s="1">
         <v>251.5653717026</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1573541.4</v>
       </c>
       <c r="I5" s="1">
-        <v>309213.6</v>
+        <v>590688.6</v>
       </c>
       <c r="J5" s="1">
-        <v>19.650808043563</v>
+        <v>37.538802601571</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1882755.0</v>
+        <v>2164230.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1882755.0</v>
+        <v>2164230.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.27</v>
+        <v>1.44</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>70000.0</v>
+        <v>85189.0</v>
       </c>
       <c r="D6" s="1">
-        <v>324.0</v>
+        <v>30.46</v>
       </c>
       <c r="E6" s="1">
-        <v>253.272567</v>
+        <v>29.0302638838</v>
       </c>
       <c r="F6" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G6">
-        <v>10.53</v>
+        <v>1.18</v>
       </c>
       <c r="H6" s="1">
-        <v>1570195.71</v>
+        <v>2098124.33</v>
       </c>
       <c r="I6" s="1">
-        <v>583425.47</v>
+        <v>101839.16</v>
       </c>
       <c r="J6" s="1">
-        <v>37.156226213355</v>
+        <v>4.8538191251993</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2153621.18</v>
+        <v>2199963.49</v>
       </c>
       <c r="N6" s="1">
-        <v>2153621.18</v>
+        <v>2199963.49</v>
       </c>
       <c r="O6" s="1">
-        <v>1.46</v>
+        <v>1.47</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" t="s">
         <v>44</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>70000.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>350.1</v>
+      </c>
+      <c r="E7" s="1">
+        <v>253.272567</v>
+      </c>
+      <c r="F7" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G7">
-        <v>9.29</v>
+        <v>10.68</v>
       </c>
       <c r="H7" s="1">
-        <v>0.0</v>
+        <v>1570195.71</v>
       </c>
       <c r="I7" s="1">
-        <v>115064.42</v>
+        <v>724563.9</v>
       </c>
       <c r="J7" s="1">
-        <v>0</v>
+        <v>46.144814648615</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7" t="s">
-        <v>47</v>
+      <c r="L7">
+        <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>116321.5</v>
+        <v>2294759.61</v>
       </c>
       <c r="N7" s="1">
-        <v>115064.42</v>
+        <v>2294759.61</v>
       </c>
       <c r="O7" s="1">
-        <v>0.08</v>
+        <v>1.53</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" s="1">
+        <v>6887603.93</v>
+      </c>
+      <c r="D8" s="1">
+        <v>0.10841304</v>
+      </c>
+      <c r="E8" s="1">
+        <v>0.1093110974</v>
+      </c>
+      <c r="F8" t="s">
         <v>48</v>
       </c>
-      <c r="B8" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G8">
-        <v>183.52</v>
+        <v>9.22</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-57646.68</v>
+        <v>58630.03</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>-60045.68</v>
+        <v>62853.06</v>
       </c>
       <c r="N8" s="1">
-        <v>-57646.68</v>
+        <v>58630.03</v>
       </c>
       <c r="O8" s="1">
-        <v>-0.04</v>
+        <v>0.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" s="1">
+        <v>6461807.49</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.005495</v>
+      </c>
+      <c r="E9" s="1">
+        <v>0.0054111324</v>
+      </c>
+      <c r="F9" t="s">
         <v>52</v>
       </c>
-      <c r="B9" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G9">
-        <v>10.53</v>
+        <v>182.14</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-34935.71</v>
+        <v>-100157.2</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
-      <c r="L9">
-        <v>47.52</v>
+      <c r="L9" t="s">
+        <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>-34983.23</v>
+        <v>-108314.2</v>
       </c>
       <c r="N9" s="1">
-        <v>-34935.71</v>
+        <v>-100157.2</v>
       </c>
       <c r="O9" s="1">
-        <v>-0.02</v>
+        <v>-0.07</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>94466781.4</v>
+        <v>2003017.2</v>
       </c>
       <c r="D10" s="1">
-        <v>0.83868753</v>
+        <v>0.0936443</v>
       </c>
       <c r="E10" s="1">
-        <v>0.8509901738</v>
+        <v>0.0933430029</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G10">
-        <v>1.19</v>
+        <v>10.68</v>
       </c>
       <c r="H10" s="1">
         <v>0.0</v>
       </c>
       <c r="I10" s="1">
-        <v>1365692.33</v>
+        <v>-6465.41</v>
       </c>
       <c r="J10" s="1">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10" t="s">
-        <v>56</v>
+      <c r="L10">
+        <v>161.55</v>
       </c>
       <c r="M10" s="1">
-        <v>1409354.27</v>
+        <v>-6626.96</v>
       </c>
       <c r="N10" s="1">
-        <v>1365692.33</v>
+        <v>-6465.4100000001</v>
       </c>
       <c r="O10" s="1">
-        <v>0.92</v>
+        <v>0.0</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" t="s">
         <v>57</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="1">
-        <v>1000000.0</v>
+        <v>99790227.27</v>
       </c>
       <c r="D11" s="1">
-        <v>194.322</v>
+        <v>0.84683221</v>
       </c>
       <c r="E11" s="1">
-        <v>116.963</v>
+        <v>0.8467538162</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H11" s="1">
-        <v>1116645.19</v>
+        <v>0.0</v>
       </c>
       <c r="I11" s="1">
-        <v>516793.22</v>
+        <v>459493.13</v>
       </c>
       <c r="J11" s="1">
-        <v>46.280879963312</v>
+        <v>0</v>
       </c>
       <c r="K11">
-        <v>0.79</v>
+        <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>1633438.41</v>
+        <v>612429.85000001</v>
       </c>
       <c r="N11" s="1">
-        <v>1641318.88</v>
+        <v>459493.13000001</v>
       </c>
       <c r="O11" s="1">
-        <v>1.11</v>
+        <v>0.31</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" t="s">
         <v>60</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1">
-        <v>1800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>118.243</v>
+        <v>243.346</v>
       </c>
       <c r="E12" s="1">
-        <v>105.565</v>
+        <v>116.963</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H12" s="1">
-        <v>1625049.17</v>
+        <v>1116645.19</v>
       </c>
       <c r="I12" s="1">
-        <v>164026.61</v>
+        <v>946483.26</v>
       </c>
       <c r="J12" s="1">
-        <v>10.093639812757</v>
+        <v>84.761325126023</v>
       </c>
       <c r="K12">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.93</v>
+      </c>
+      <c r="L12" t="s">
+        <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>1789075.78</v>
+        <v>2063128.45</v>
       </c>
       <c r="N12" s="1">
-        <v>1789075.78</v>
+        <v>2072430.88</v>
       </c>
       <c r="O12" s="1">
-        <v>1.21</v>
+        <v>1.38</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>1900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>108.253</v>
+        <v>116.552</v>
       </c>
       <c r="E13" s="1">
-        <v>100.0</v>
+        <v>105.565</v>
       </c>
       <c r="F13" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G13">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H13" s="1">
-        <v>1900000.0</v>
+        <v>1625049.17</v>
       </c>
       <c r="I13" s="1">
-        <v>156807.0</v>
+        <v>153616.37</v>
       </c>
       <c r="J13" s="1">
-        <v>8.253</v>
+        <v>9.4530290428074</v>
       </c>
       <c r="K13">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>0.0</v>
+      </c>
+      <c r="L13">
+        <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2056807.0</v>
+        <v>1778665.54</v>
       </c>
       <c r="N13" s="1">
-        <v>2071757.14</v>
+        <v>1778665.54</v>
       </c>
       <c r="O13" s="1">
-        <v>1.4</v>
+        <v>1.19</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1">
-        <v>1700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>104.897</v>
+        <v>105.808</v>
       </c>
       <c r="E14" s="1">
-        <v>101.11</v>
+        <v>100.0</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G14">
-        <v>1.19</v>
+        <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1542555.86</v>
+        <v>1900000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-43586.41</v>
+        <v>110352.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-2.8255968636364</v>
+        <v>5.808</v>
       </c>
       <c r="K14">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.04</v>
+      </c>
+      <c r="L14">
+        <v>749.59</v>
       </c>
       <c r="M14" s="1">
-        <v>1498969.45</v>
+        <v>2010352.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1506337.69</v>
+        <v>2011101.59</v>
       </c>
       <c r="O14" s="1">
-        <v>1.02</v>
+        <v>1.34</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>94.857</v>
+        <v>107.551</v>
       </c>
       <c r="E15" s="1">
-        <v>99.6476</v>
+        <v>101.11</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
       <c r="G15">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H15" s="1">
-        <v>761068.12</v>
+        <v>1542555.86</v>
       </c>
       <c r="I15" s="1">
-        <v>-123186.39</v>
+        <v>7564.53</v>
       </c>
       <c r="J15" s="1">
-        <v>-16.185987398868</v>
+        <v>0.49038937234986</v>
       </c>
       <c r="K15">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>0.02</v>
+      </c>
+      <c r="L15">
+        <v>360.32</v>
       </c>
       <c r="M15" s="1">
-        <v>637881.73</v>
+        <v>1550120.39</v>
       </c>
       <c r="N15" s="1">
-        <v>640361.45</v>
+        <v>1550480.71</v>
       </c>
       <c r="O15" s="1">
-        <v>0.43</v>
+        <v>1.03</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>2000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>169.561</v>
+        <v>93.693</v>
       </c>
       <c r="E16" s="1">
-        <v>101.95</v>
+        <v>99.6476</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
       <c r="G16">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H16" s="1">
-        <v>1834375.42</v>
+        <v>761068.12</v>
       </c>
       <c r="I16" s="1">
-        <v>1016227.7</v>
+        <v>-125592.07</v>
       </c>
       <c r="J16" s="1">
-        <v>55.399112358363</v>
+        <v>-16.50207999778</v>
       </c>
       <c r="K16">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.43</v>
+      </c>
+      <c r="L16" t="s">
+        <v>70</v>
       </c>
       <c r="M16" s="1">
-        <v>2850603.12</v>
+        <v>635476.05</v>
       </c>
       <c r="N16" s="1">
-        <v>2850603.12</v>
+        <v>638952.1</v>
       </c>
       <c r="O16" s="1">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C17" s="1">
-        <v>13000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>125.25</v>
+        <v>154.5225</v>
       </c>
       <c r="E17" s="1">
-        <v>108.766</v>
+        <v>101.95</v>
       </c>
       <c r="F17" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G17">
-        <v>9.29</v>
+        <v>1.18</v>
       </c>
       <c r="H17" s="1">
-        <v>1548084.0</v>
+        <v>1834375.42</v>
       </c>
       <c r="I17" s="1">
-        <v>204456.15</v>
+        <v>785760.23</v>
       </c>
       <c r="J17" s="1">
-        <v>13.207044966552</v>
+        <v>42.83530085679</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1752540.15</v>
+        <v>2620135.65</v>
       </c>
       <c r="N17" s="1">
-        <v>1752540.15</v>
+        <v>2620135.65</v>
       </c>
       <c r="O17" s="1">
-        <v>1.19</v>
+        <v>1.75</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C18" s="1">
-        <v>2200000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>111.876</v>
+        <v>120.251</v>
       </c>
       <c r="E18" s="1">
-        <v>101.19063636</v>
+        <v>108.766</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G18">
-        <v>1.19</v>
+        <v>9.22</v>
       </c>
       <c r="H18" s="1">
-        <v>1898187.25</v>
+        <v>1548084.0</v>
       </c>
       <c r="I18" s="1">
-        <v>170717.05</v>
+        <v>146969.4</v>
       </c>
       <c r="J18" s="1">
-        <v>8.9936885836737</v>
+        <v>9.4936321284892</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2068904.3</v>
+        <v>1695053.4</v>
       </c>
       <c r="N18" s="1">
-        <v>2068904.3</v>
+        <v>1695053.4</v>
       </c>
       <c r="O18" s="1">
-        <v>1.4</v>
+        <v>1.13</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B19" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C19" s="1">
-        <v>1500000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.826</v>
+        <v>120.145</v>
       </c>
       <c r="E19" s="1">
-        <v>99.37</v>
+        <v>121.16835294</v>
       </c>
       <c r="F19" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G19">
-        <v>1.19</v>
+        <v>182.14</v>
       </c>
       <c r="H19" s="1">
-        <v>1384754.74</v>
+        <v>1309804.52</v>
       </c>
       <c r="I19" s="1">
-        <v>-126073.61</v>
+        <v>-188460.07</v>
       </c>
       <c r="J19" s="1">
-        <v>-9.1043999603858</v>
+        <v>-14.388411944097</v>
       </c>
       <c r="K19">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>0.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1258681.13</v>
+        <v>1121344.45</v>
       </c>
       <c r="N19" s="1">
-        <v>1264394.47</v>
+        <v>1121344.45</v>
       </c>
       <c r="O19" s="1">
-        <v>0.86</v>
+        <v>0.75</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B20" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C20" s="1">
-        <v>170000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>113.2625</v>
+        <v>100.6495</v>
       </c>
       <c r="E20" s="1">
-        <v>121.16835294</v>
+        <v>100.0</v>
       </c>
       <c r="F20" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="G20">
-        <v>183.52</v>
+        <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1309804.52</v>
+        <v>1400000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-260594.21</v>
+        <v>9093.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-19.895656643481</v>
+        <v>0.6495</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1049210.31</v>
+        <v>1409093.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1049210.31</v>
+        <v>1409093.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.71</v>
+        <v>0.94</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C21" s="1">
-        <v>1400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.5815</v>
+        <v>96.533</v>
       </c>
       <c r="E21" s="1">
-        <v>100.0</v>
+        <v>84.3</v>
       </c>
       <c r="F21" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G21">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H21" s="1">
-        <v>1400000.0</v>
+        <v>1158179.15</v>
       </c>
       <c r="I21" s="1">
-        <v>-19859.0</v>
+        <v>69455.44</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.4185</v>
+        <v>5.9969513352058</v>
       </c>
       <c r="K21">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.19</v>
+      </c>
+      <c r="L21" t="s">
+        <v>81</v>
       </c>
       <c r="M21" s="1">
-        <v>1380141.0</v>
+        <v>1227634.59</v>
       </c>
       <c r="N21" s="1">
-        <v>1380141.0</v>
+        <v>1230531.3</v>
       </c>
       <c r="O21" s="1">
-        <v>0.93</v>
+        <v>0.82</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C22" s="1">
-        <v>1500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.861</v>
+        <v>149.376</v>
       </c>
       <c r="E22" s="1">
-        <v>84.3</v>
+        <v>106.7746</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
       <c r="G22">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H22" s="1">
-        <v>1158179.15</v>
+        <v>1648180.09</v>
       </c>
       <c r="I22" s="1">
-        <v>75725.78</v>
+        <v>631402.79</v>
       </c>
       <c r="J22" s="1">
-        <v>6.5383477158952</v>
+        <v>38.30908975487</v>
       </c>
       <c r="K22">
-        <v>0.14</v>
+        <v>1.14</v>
       </c>
       <c r="L22" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M22" s="1">
-        <v>1233904.93</v>
+        <v>2279582.88</v>
       </c>
       <c r="N22" s="1">
-        <v>1235971.36</v>
+        <v>2300121.24</v>
       </c>
       <c r="O22" s="1">
-        <v>0.84</v>
+        <v>1.53</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" t="s">
+        <v>86</v>
+      </c>
+      <c r="C23" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>91.892</v>
+      </c>
+      <c r="E23" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-137836.0</v>
+      </c>
+      <c r="J23" s="1">
+        <v>-8.108</v>
+      </c>
+      <c r="K23">
+        <v>0.2</v>
+      </c>
+      <c r="L23" t="s">
         <v>87</v>
       </c>
-      <c r="B23" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>2758123.82</v>
+        <v>1562164.0</v>
       </c>
       <c r="N23" s="1">
-        <v>2776191.11</v>
+        <v>1565482.49</v>
       </c>
       <c r="O23" s="1">
-        <v>1.88</v>
+        <v>1.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B24" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C24" s="1">
-        <v>1700000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>90.678</v>
+        <v>111.822</v>
       </c>
       <c r="E24" s="1">
-        <v>100.0</v>
+        <v>100.25</v>
       </c>
       <c r="F24" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="G24">
-        <v>1.0</v>
+        <v>9.22</v>
       </c>
       <c r="H24" s="1">
-        <v>1700000.0</v>
+        <v>1316855.31</v>
       </c>
       <c r="I24" s="1">
-        <v>-158474.0</v>
+        <v>138134.12</v>
       </c>
       <c r="J24" s="1">
-        <v>-9.322</v>
+        <v>10.489696092732</v>
       </c>
       <c r="K24">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>0.0</v>
+      </c>
+      <c r="L24">
+        <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1541526.0</v>
+        <v>1454989.43</v>
       </c>
       <c r="N24" s="1">
-        <v>1544006.14</v>
+        <v>1454989.43</v>
       </c>
       <c r="O24" s="1">
-        <v>1.04</v>
+        <v>0.97</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B25" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C25" s="1">
-        <v>12000000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>113.554</v>
+        <v>124.387</v>
       </c>
       <c r="E25" s="1">
-        <v>100.25</v>
+        <v>106.49</v>
       </c>
       <c r="F25" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G25">
-        <v>9.29</v>
+        <v>1.18</v>
       </c>
       <c r="H25" s="1">
-        <v>1316855.31</v>
+        <v>1730508.04</v>
       </c>
       <c r="I25" s="1">
-        <v>149808.49</v>
+        <v>273182.51</v>
       </c>
       <c r="J25" s="1">
-        <v>11.376230088634</v>
+        <v>15.78626066366</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1466663.8</v>
+        <v>2003690.55</v>
       </c>
       <c r="N25" s="1">
-        <v>1466663.8</v>
+        <v>2003690.55</v>
       </c>
       <c r="O25" s="1">
-        <v>0.99</v>
+        <v>1.34</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C26" s="1">
-        <v>1900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>128.357</v>
+        <v>102.11</v>
       </c>
       <c r="E26" s="1">
-        <v>106.49</v>
+        <v>91.8498</v>
       </c>
       <c r="F26" t="s">
         <v>34</v>
       </c>
       <c r="G26">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H26" s="1">
-        <v>1730508.04</v>
+        <v>1406522.1</v>
       </c>
       <c r="I26" s="1">
-        <v>319492.38</v>
+        <v>151748.35</v>
       </c>
       <c r="J26" s="1">
-        <v>18.462345890054</v>
+        <v>10.788906196355</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2050000.42</v>
+        <v>1558270.45</v>
       </c>
       <c r="N26" s="1">
-        <v>2050000.42</v>
+        <v>1558270.45</v>
       </c>
       <c r="O26" s="1">
-        <v>1.39</v>
+        <v>1.04</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B27" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C27" s="1">
-        <v>1800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>114.582</v>
+        <v>90.859</v>
       </c>
       <c r="E27" s="1">
-        <v>91.8498</v>
+        <v>110.2856</v>
       </c>
       <c r="F27" t="s">
         <v>34</v>
       </c>
       <c r="G27">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H27" s="1">
-        <v>1406522.1</v>
+        <v>908364.97</v>
       </c>
       <c r="I27" s="1">
-        <v>327160.92</v>
+        <v>-215078.83</v>
       </c>
       <c r="J27" s="1">
-        <v>23.26027582503</v>
+        <v>-23.677578627894</v>
       </c>
       <c r="K27">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L27">
-        <v>0.0</v>
+        <v>752.44</v>
       </c>
       <c r="M27" s="1">
-        <v>1733683.02</v>
+        <v>693286.14</v>
       </c>
       <c r="N27" s="1">
-        <v>1733683.02</v>
+        <v>694038.58</v>
       </c>
       <c r="O27" s="1">
-        <v>1.17</v>
+        <v>0.46</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B28" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C28" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>98.279</v>
+        <v>120.703</v>
       </c>
       <c r="E28" s="1">
-        <v>110.2856</v>
+        <v>114.7748</v>
       </c>
       <c r="F28" t="s">
         <v>34</v>
       </c>
       <c r="G28">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H28" s="1">
-        <v>908364.97</v>
+        <v>1449046.08</v>
       </c>
       <c r="I28" s="1">
-        <v>-164859.73</v>
+        <v>-16369.53</v>
       </c>
       <c r="J28" s="1">
-        <v>-18.149062925665</v>
+        <v>-1.1296762902116</v>
       </c>
       <c r="K28">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>625.18</v>
+        <v>1.95</v>
+      </c>
+      <c r="L28" t="s">
+        <v>98</v>
       </c>
       <c r="M28" s="1">
-        <v>743505.24</v>
+        <v>1432676.55</v>
       </c>
       <c r="N28" s="1">
-        <v>744130.42</v>
+        <v>1460025.71</v>
       </c>
       <c r="O28" s="1">
-        <v>0.5</v>
+        <v>0.97</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B29" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C29" s="1">
-        <v>1400000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>117.179</v>
+        <v>100.808</v>
       </c>
       <c r="E29" s="1">
-        <v>114.7748</v>
+        <v>100.6875</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H29" s="1">
-        <v>1449046.08</v>
+        <v>1856561.16</v>
       </c>
       <c r="I29" s="1">
-        <v>-70064.03</v>
+        <v>-61759.97</v>
       </c>
       <c r="J29" s="1">
-        <v>-4.8351830191625</v>
+        <v>-3.3265788022841</v>
       </c>
       <c r="K29">
-        <v>1.65</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>0.0</v>
+      </c>
+      <c r="L29">
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1378982.05</v>
+        <v>1794801.19</v>
       </c>
       <c r="N29" s="1">
-        <v>1402150.63</v>
+        <v>1794801.19</v>
       </c>
       <c r="O29" s="1">
-        <v>0.95</v>
+        <v>1.2</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B30" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C30" s="1">
-        <v>2100000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>105.264</v>
+        <v>110.244</v>
       </c>
       <c r="E30" s="1">
-        <v>100.6875</v>
+        <v>106.46</v>
       </c>
       <c r="F30" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G30">
-        <v>1.19</v>
+        <v>182.14</v>
       </c>
       <c r="H30" s="1">
-        <v>1856561.16</v>
+        <v>1435515.22</v>
       </c>
       <c r="I30" s="1">
-        <v>1585.35</v>
+        <v>-285528.09</v>
       </c>
       <c r="J30" s="1">
-        <v>0.085391746534221</v>
+        <v>-19.890286499366</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1858146.51</v>
+        <v>1149987.13</v>
       </c>
       <c r="N30" s="1">
-        <v>1858146.51</v>
+        <v>1149987.13</v>
       </c>
       <c r="O30" s="1">
-        <v>1.26</v>
+        <v>0.77</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B31" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C31" s="1">
-        <v>190000000.0</v>
+        <v>140000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>114.0875</v>
+        <v>187.13</v>
       </c>
       <c r="E31" s="1">
-        <v>106.46</v>
+        <v>105.54355571</v>
       </c>
       <c r="F31" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G31">
-        <v>183.52</v>
+        <v>182.14</v>
       </c>
       <c r="H31" s="1">
-        <v>1435515.22</v>
+        <v>921204.27</v>
       </c>
       <c r="I31" s="1">
-        <v>-254326.88</v>
+        <v>517116.89</v>
       </c>
       <c r="J31" s="1">
-        <v>-17.716766527909</v>
+        <v>56.134877663995</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1181188.34</v>
+        <v>1438321.16</v>
       </c>
       <c r="N31" s="1">
-        <v>1181188.34</v>
+        <v>1438321.16</v>
       </c>
       <c r="O31" s="1">
-        <v>0.8</v>
+        <v>0.96</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B32" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C32" s="1">
-        <v>140000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>166.73</v>
+        <v>94.727</v>
       </c>
       <c r="E32" s="1">
-        <v>105.54355571</v>
+        <v>96.32768</v>
       </c>
       <c r="F32" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="G32">
-        <v>183.52</v>
+        <v>1.18</v>
       </c>
       <c r="H32" s="1">
-        <v>921204.27</v>
+        <v>1641226.39</v>
       </c>
       <c r="I32" s="1">
-        <v>350743.48</v>
+        <v>-35003.41</v>
       </c>
       <c r="J32" s="1">
-        <v>38.074452260192</v>
+        <v>-2.1327593934192</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1271947.75</v>
+        <v>1606222.98</v>
       </c>
       <c r="N32" s="1">
-        <v>1271947.75</v>
+        <v>1606222.98</v>
       </c>
       <c r="O32" s="1">
-        <v>0.86</v>
+        <v>1.07</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B33" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C33" s="1">
-        <v>2000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.546</v>
+        <v>105.841</v>
       </c>
       <c r="E33" s="1">
-        <v>96.32768</v>
+        <v>103.6696</v>
       </c>
       <c r="F33" t="s">
         <v>34</v>
       </c>
       <c r="G33">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H33" s="1">
-        <v>1641226.39</v>
+        <v>1292886.42</v>
       </c>
       <c r="I33" s="1">
-        <v>15496.18</v>
+        <v>-126347.21</v>
       </c>
       <c r="J33" s="1">
-        <v>0.94418296552007</v>
+        <v>-9.7724910746607</v>
       </c>
       <c r="K33">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.43</v>
+      </c>
+      <c r="L33" t="s">
+        <v>109</v>
       </c>
       <c r="M33" s="1">
-        <v>1656722.57</v>
+        <v>1166539.21</v>
       </c>
       <c r="N33" s="1">
-        <v>1656722.57</v>
+        <v>1172164.83</v>
       </c>
       <c r="O33" s="1">
-        <v>1.12</v>
+        <v>0.78</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B34" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C34" s="1">
-        <v>900000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.2185</v>
+        <v>94.745</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>100.16421053</v>
       </c>
       <c r="F34" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G34">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H34" s="1">
-        <v>900000.0</v>
+        <v>1683878.96</v>
       </c>
       <c r="I34" s="1">
-        <v>-16033.5</v>
+        <v>-157677.18</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.7815</v>
+        <v>-9.3639260152048</v>
       </c>
       <c r="K34">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="L34">
-        <v>767.61</v>
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>883966.5</v>
+        <v>1526201.78</v>
       </c>
       <c r="N34" s="1">
-        <v>884734.11</v>
+        <v>1526201.78</v>
       </c>
       <c r="O34" s="1">
-        <v>0.6</v>
+        <v>1.02</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B35" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C35" s="1">
-        <v>1300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>103.685</v>
+        <v>98.554</v>
       </c>
       <c r="E35" s="1">
-        <v>103.6696</v>
+        <v>100.67268571</v>
       </c>
       <c r="F35" t="s">
         <v>34</v>
       </c>
       <c r="G35">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H35" s="1">
-        <v>1292886.42</v>
+        <v>1269265.37</v>
       </c>
       <c r="I35" s="1">
-        <v>-159859.9</v>
+        <v>-99484.95</v>
       </c>
       <c r="J35" s="1">
-        <v>-12.364574144108</v>
+        <v>-7.8379945085873</v>
       </c>
       <c r="K35">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>0.0</v>
+      </c>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1133026.52</v>
+        <v>1169780.42</v>
       </c>
       <c r="N35" s="1">
-        <v>1137295.11</v>
+        <v>1169780.42</v>
       </c>
       <c r="O35" s="1">
-        <v>0.77</v>
+        <v>0.78</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B36" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C36" s="1">
-        <v>1900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.227</v>
+        <v>134.776</v>
       </c>
       <c r="E36" s="1">
-        <v>100.16421053</v>
+        <v>128.2777</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H36" s="1">
-        <v>1683878.96</v>
+        <v>1957442.01</v>
       </c>
       <c r="I36" s="1">
-        <v>-83145.13</v>
+        <v>99334.59</v>
       </c>
       <c r="J36" s="1">
-        <v>-4.9377141691942</v>
+        <v>5.0747143206557</v>
       </c>
       <c r="K36">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="L36">
-        <v>0.0</v>
+        <v>837.22</v>
       </c>
       <c r="M36" s="1">
-        <v>1600733.83</v>
+        <v>2056776.6</v>
       </c>
       <c r="N36" s="1">
-        <v>1600733.83</v>
+        <v>2057613.82</v>
       </c>
       <c r="O36" s="1">
-        <v>1.08</v>
+        <v>1.37</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B37" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C37" s="1">
-        <v>1400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.457</v>
+        <v>116.0795</v>
       </c>
       <c r="E37" s="1">
-        <v>100.67268571</v>
+        <v>102.37</v>
       </c>
       <c r="F37" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G37">
-        <v>1.19</v>
+        <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1269265.37</v>
+        <v>1535550.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-98838.77</v>
+        <v>205642.5</v>
       </c>
       <c r="J37" s="1">
-        <v>-7.787084744934</v>
+        <v>13.392107062616</v>
       </c>
       <c r="K37">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.31</v>
+      </c>
+      <c r="L37" t="s">
+        <v>118</v>
       </c>
       <c r="M37" s="1">
-        <v>1170426.6</v>
+        <v>1741192.5</v>
       </c>
       <c r="N37" s="1">
-        <v>1170426.6</v>
+        <v>1760832.23</v>
       </c>
       <c r="O37" s="1">
-        <v>0.79</v>
+        <v>1.17</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B38" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C38" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>110.5805</v>
+        <v>100.244</v>
       </c>
       <c r="E38" s="1">
-        <v>102.37</v>
+        <v>100.0</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1535550.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="I38" s="1">
-        <v>123157.5</v>
+        <v>2440.0</v>
       </c>
       <c r="J38" s="1">
-        <v>8.0204161375403</v>
+        <v>0.244</v>
       </c>
       <c r="K38">
-        <v>1.12</v>
+        <v>0.35</v>
       </c>
       <c r="L38" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="M38" s="1">
-        <v>1658707.5</v>
+        <v>1002440.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1675437.64</v>
+        <v>1005933.15</v>
       </c>
       <c r="O38" s="1">
-        <v>1.13</v>
+        <v>0.67</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B39" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C39" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>97.1225</v>
+        <v>105.831</v>
       </c>
       <c r="E39" s="1">
-        <v>100.0</v>
+        <v>107.6</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1000000.0</v>
+        <v>1291200.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-28775.0</v>
+        <v>-21228.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-2.8775</v>
+        <v>-1.6440520446097</v>
       </c>
       <c r="K39">
-        <v>0.25</v>
+        <v>0.54</v>
       </c>
       <c r="L39" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="M39" s="1">
-        <v>971225.0</v>
+        <v>1269972.0</v>
       </c>
       <c r="N39" s="1">
-        <v>973731.85</v>
+        <v>1276460.95</v>
       </c>
       <c r="O39" s="1">
-        <v>0.66</v>
+        <v>0.85</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>125</v>
+      </c>
+      <c r="B40" t="s">
+        <v>126</v>
+      </c>
+      <c r="C40" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>123.572</v>
+      </c>
+      <c r="E40" s="1">
+        <v>90.2782</v>
+      </c>
+      <c r="F40" t="s">
+        <v>34</v>
+      </c>
+      <c r="G40">
+        <v>1.18</v>
+      </c>
+      <c r="H40" s="1">
+        <v>1299091.52</v>
+      </c>
+      <c r="I40" s="1">
+        <v>272404.88</v>
+      </c>
+      <c r="J40" s="1">
+        <v>20.968875233671</v>
+      </c>
+      <c r="K40">
+        <v>0.53</v>
+      </c>
+      <c r="L40" t="s">
         <v>127</v>
       </c>
-      <c r="B40" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>1205718.0</v>
+        <v>1571496.4</v>
       </c>
       <c r="N40" s="1">
-        <v>1210416.9</v>
+        <v>1579409.35</v>
       </c>
       <c r="O40" s="1">
-        <v>0.82</v>
+        <v>1.05</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>128</v>
+      </c>
+      <c r="B41" t="s">
+        <v>129</v>
+      </c>
+      <c r="C41" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>136.6035</v>
+      </c>
+      <c r="E41" s="1">
+        <v>104.99305556</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1889875.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>568988.0</v>
+      </c>
+      <c r="J41" s="1">
+        <v>30.107176400556</v>
+      </c>
+      <c r="K41">
+        <v>1.59</v>
+      </c>
+      <c r="L41" t="s">
         <v>130</v>
       </c>
-      <c r="B41" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>1551229.35</v>
+        <v>2458863.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1557665.07</v>
+        <v>2487544.32</v>
       </c>
       <c r="O41" s="1">
-        <v>1.05</v>
+        <v>1.66</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B42" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C42" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>130.6375</v>
+        <v>156.165</v>
       </c>
       <c r="E42" s="1">
-        <v>104.99305556</v>
+        <v>133.1139</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H42" s="1">
-        <v>1889875.0</v>
+        <v>2031239.57</v>
       </c>
       <c r="I42" s="1">
-        <v>461600.0</v>
+        <v>351948.23</v>
       </c>
       <c r="J42" s="1">
-        <v>24.424895826444</v>
+        <v>17.326771061279</v>
       </c>
       <c r="K42">
-        <v>1.33</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>0.02</v>
+      </c>
+      <c r="L42">
+        <v>397.41</v>
       </c>
       <c r="M42" s="1">
-        <v>2351475.0</v>
+        <v>2383187.8</v>
       </c>
       <c r="N42" s="1">
-        <v>2375409.07</v>
+        <v>2383585.21</v>
       </c>
       <c r="O42" s="1">
-        <v>1.61</v>
+        <v>1.59</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="B43" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C43" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>146.933</v>
+        <v>121.289</v>
       </c>
       <c r="E43" s="1">
         <v>108.5191</v>
       </c>
       <c r="F43" t="s">
         <v>34</v>
       </c>
       <c r="G43">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H43" s="1">
         <v>1295967.09</v>
       </c>
       <c r="I43" s="1">
-        <v>247900.86</v>
+        <v>-10581.33</v>
       </c>
       <c r="J43" s="1">
-        <v>19.128638521214</v>
+        <v>-0.81648138148323</v>
       </c>
       <c r="K43">
-        <v>0.34</v>
+        <v>0.48</v>
       </c>
       <c r="L43" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="M43" s="1">
-        <v>1543867.95</v>
+        <v>1285385.76</v>
       </c>
       <c r="N43" s="1">
-        <v>1548173.02</v>
+        <v>1291420.57</v>
       </c>
       <c r="O43" s="1">
-        <v>1.05</v>
+        <v>0.86</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B44" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C44" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>88.627</v>
+        <v>92.029</v>
       </c>
       <c r="E44" s="1">
         <v>95.8663</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
       <c r="G44">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H44" s="1">
         <v>1465425.43</v>
       </c>
       <c r="I44" s="1">
-        <v>-273451.32</v>
+        <v>-217045.61</v>
       </c>
       <c r="J44" s="1">
-        <v>-18.660200266895</v>
+        <v>-14.811098917534</v>
       </c>
       <c r="K44">
-        <v>0.52</v>
+        <v>0.61</v>
       </c>
       <c r="L44" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="M44" s="1">
-        <v>1191974.11</v>
+        <v>1248379.82</v>
       </c>
       <c r="N44" s="1">
-        <v>1200323.9</v>
+        <v>1258101.46</v>
       </c>
       <c r="O44" s="1">
-        <v>0.81</v>
+        <v>0.84</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="B45" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C45" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>219.971</v>
+        <v>234.719</v>
       </c>
       <c r="E45" s="1">
         <v>102.845</v>
       </c>
       <c r="F45" t="s">
         <v>34</v>
       </c>
       <c r="G45">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H45" s="1">
         <v>1448793.2</v>
       </c>
       <c r="I45" s="1">
-        <v>1324766.25</v>
+        <v>1536187.73</v>
       </c>
       <c r="J45" s="1">
-        <v>91.439292371058</v>
+        <v>106.03222944448</v>
       </c>
       <c r="K45">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="L45" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="M45" s="1">
-        <v>2773559.45</v>
+        <v>2984980.93</v>
       </c>
       <c r="N45" s="1">
-        <v>2774785.3</v>
+        <v>2987029.82</v>
       </c>
       <c r="O45" s="1">
-        <v>1.88</v>
+        <v>1.99</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B46" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C46" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>95.5145</v>
+        <v>94.5705</v>
       </c>
       <c r="E46" s="1">
         <v>100.44</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
       <c r="G46">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H46" s="1">
         <v>1641600.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-116129.9</v>
+        <v>-118209.16</v>
       </c>
       <c r="J46" s="1">
-        <v>-7.0741898148148</v>
+        <v>-7.2008503898635</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1525470.1</v>
+        <v>1523390.84</v>
       </c>
       <c r="N46" s="1">
-        <v>1525470.1</v>
+        <v>1523390.84</v>
       </c>
       <c r="O46" s="1">
-        <v>1.03</v>
+        <v>1.02</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B47" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="C47" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>139.923</v>
+        <v>137.122</v>
       </c>
       <c r="E47" s="1">
         <v>100.85333333</v>
       </c>
       <c r="F47" t="s">
         <v>34</v>
       </c>
       <c r="G47">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H47" s="1">
         <v>1389416.89</v>
       </c>
       <c r="I47" s="1">
-        <v>374837.3</v>
+        <v>354398.29</v>
       </c>
       <c r="J47" s="1">
-        <v>26.978029610681</v>
+        <v>25.50698012603</v>
       </c>
       <c r="K47">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>0.02</v>
+      </c>
+      <c r="L47">
+        <v>282.6</v>
       </c>
       <c r="M47" s="1">
-        <v>1764254.19</v>
+        <v>1743815.18</v>
       </c>
       <c r="N47" s="1">
-        <v>1770033.2</v>
+        <v>1744097.78</v>
       </c>
       <c r="O47" s="1">
-        <v>1.2</v>
+        <v>1.16</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B48" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="C48" s="1">
-        <v>1800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>83.878</v>
+        <v>117.116</v>
       </c>
       <c r="E48" s="1">
-        <v>104.2779</v>
+        <v>101.876</v>
       </c>
       <c r="F48" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G48">
-        <v>1.19</v>
+        <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1605235.78</v>
+        <v>2037520.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-336119.65</v>
+        <v>304800.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-20.93895826319</v>
+        <v>14.959362362087</v>
       </c>
       <c r="K48">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.61</v>
+      </c>
+      <c r="L48" t="s">
+        <v>148</v>
       </c>
       <c r="M48" s="1">
-        <v>1269116.13</v>
+        <v>2342320.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1269116.13</v>
+        <v>2354566.58</v>
       </c>
       <c r="O48" s="1">
-        <v>0.86</v>
+        <v>1.57</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B49" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C49" s="1">
-        <v>2000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>114.16</v>
+        <v>173.869</v>
       </c>
       <c r="E49" s="1">
-        <v>101.876</v>
+        <v>101.25</v>
       </c>
       <c r="F49" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G49">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H49" s="1">
-        <v>2037520.0</v>
+        <v>1562901.98</v>
       </c>
       <c r="I49" s="1">
-        <v>245680.0</v>
+        <v>1090461.3</v>
       </c>
       <c r="J49" s="1">
-        <v>12.057795751698</v>
+        <v>69.771573262707</v>
       </c>
       <c r="K49">
-        <v>0.51</v>
+        <v>1.09</v>
       </c>
       <c r="L49" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="M49" s="1">
-        <v>2283200.0</v>
+        <v>2653363.28</v>
       </c>
       <c r="N49" s="1">
-        <v>2293473.97</v>
+        <v>2672969.05</v>
       </c>
       <c r="O49" s="1">
-        <v>1.55</v>
+        <v>1.78</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B50" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C50" s="1">
-        <v>1800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>180.683</v>
+        <v>80.684</v>
       </c>
       <c r="E50" s="1">
-        <v>101.25</v>
+        <v>108.16</v>
       </c>
       <c r="F50" t="s">
         <v>34</v>
       </c>
       <c r="G50">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H50" s="1">
-        <v>1562901.98</v>
+        <v>2054587.06</v>
       </c>
       <c r="I50" s="1">
-        <v>1170922.26</v>
+        <v>-549671.42</v>
       </c>
       <c r="J50" s="1">
-        <v>74.91975024563</v>
+        <v>-26.753376904846</v>
       </c>
       <c r="K50">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>0.0</v>
+      </c>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2733824.24</v>
+        <v>1504915.64</v>
       </c>
       <c r="N50" s="1">
-        <v>2750846.05</v>
+        <v>1504915.64</v>
       </c>
       <c r="O50" s="1">
-        <v>1.86</v>
+        <v>1.0</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B51" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C51" s="1">
-        <v>2200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>92.5315</v>
+        <v>98.141</v>
       </c>
       <c r="E51" s="1">
-        <v>108.16</v>
+        <v>100.25</v>
       </c>
       <c r="F51" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G51">
-        <v>1.19</v>
+        <v>9.22</v>
       </c>
       <c r="H51" s="1">
-        <v>2054587.06</v>
+        <v>438282.5</v>
       </c>
       <c r="I51" s="1">
-        <v>-343417.39</v>
+        <v>-12623.51</v>
       </c>
       <c r="J51" s="1">
-        <v>-16.714667228557</v>
+        <v>-2.8802222310952</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1711169.67</v>
+        <v>425658.99</v>
       </c>
       <c r="N51" s="1">
-        <v>1711169.67</v>
+        <v>425658.99</v>
       </c>
       <c r="O51" s="1">
-        <v>1.16</v>
+        <v>0.28</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B52" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C52" s="1">
-        <v>4000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>97.251</v>
+        <v>134.719</v>
       </c>
       <c r="E52" s="1">
-        <v>100.25</v>
+        <v>114.6381</v>
       </c>
       <c r="F52" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G52">
-        <v>9.29</v>
+        <v>1.18</v>
       </c>
       <c r="H52" s="1">
-        <v>438282.5</v>
+        <v>1429677.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-19584.43</v>
+        <v>55144.53</v>
       </c>
       <c r="J52" s="1">
-        <v>-4.468449002641</v>
+        <v>3.8571320654945</v>
       </c>
       <c r="K52">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.16</v>
+      </c>
+      <c r="L52" t="s">
+        <v>158</v>
       </c>
       <c r="M52" s="1">
-        <v>418698.07</v>
+        <v>1484821.53</v>
       </c>
       <c r="N52" s="1">
-        <v>418698.07</v>
+        <v>1499937.99</v>
       </c>
       <c r="O52" s="1">
-        <v>0.28</v>
+        <v>1.0</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B53" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C53" s="1">
-        <v>1300000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>130.819</v>
+        <v>102.346</v>
       </c>
       <c r="E53" s="1">
-        <v>114.6381</v>
+        <v>103.5785</v>
       </c>
       <c r="F53" t="s">
         <v>34</v>
       </c>
       <c r="G53">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H53" s="1">
-        <v>1429677.0</v>
+        <v>2437858.19</v>
       </c>
       <c r="I53" s="1">
-        <v>-141.43</v>
+        <v>-8279.55</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.0098924442374047</v>
+        <v>-0.33962393850317</v>
       </c>
       <c r="K53">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1429535.57</v>
+        <v>2429578.64</v>
       </c>
       <c r="N53" s="1">
-        <v>1442341.34</v>
+        <v>2429578.64</v>
       </c>
       <c r="O53" s="1">
-        <v>0.98</v>
+        <v>1.62</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="B54" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C54" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>107.2</v>
+        <v>110.005</v>
       </c>
       <c r="E54" s="1">
         <v>100.0</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I54" s="1">
-        <v>122400.0</v>
+        <v>170085.0</v>
       </c>
       <c r="J54" s="1">
-        <v>7.2</v>
+        <v>10.005</v>
       </c>
       <c r="K54">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="L54" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="M54" s="1">
-        <v>1822400.0</v>
+        <v>1870085.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1829388.89</v>
+        <v>1877616.94</v>
       </c>
       <c r="O54" s="1">
-        <v>1.24</v>
+        <v>1.25</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="B55" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C55" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>96.095</v>
+        <v>95.753</v>
       </c>
       <c r="E55" s="1">
         <v>98.45</v>
       </c>
       <c r="F55" t="s">
         <v>34</v>
       </c>
       <c r="G55">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H55" s="1">
         <v>1512095.23</v>
       </c>
       <c r="I55" s="1">
-        <v>-58129.78</v>
+        <v>-50837.07</v>
       </c>
       <c r="J55" s="1">
-        <v>-3.8443200432555</v>
+        <v>-3.362028329393</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1453965.45</v>
+        <v>1461258.16</v>
       </c>
       <c r="N55" s="1">
-        <v>1453965.45</v>
+        <v>1461258.16</v>
       </c>
       <c r="O55" s="1">
-        <v>0.98</v>
+        <v>0.97</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B56" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="C56" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>114.95</v>
+        <v>122.9585</v>
       </c>
       <c r="E56" s="1">
         <v>103.0</v>
       </c>
       <c r="F56" t="s">
         <v>34</v>
       </c>
       <c r="G56">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H56" s="1">
         <v>1497477.13</v>
       </c>
       <c r="I56" s="1">
-        <v>145148.85</v>
+        <v>274709.82</v>
       </c>
       <c r="J56" s="1">
-        <v>9.6928926053114</v>
+        <v>18.344842435089</v>
       </c>
       <c r="K56">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="L56" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="M56" s="1">
-        <v>1642625.98</v>
+        <v>1772186.95</v>
       </c>
       <c r="N56" s="1">
-        <v>1644015.28</v>
+        <v>1775199.64</v>
       </c>
       <c r="O56" s="1">
-        <v>1.11</v>
+        <v>1.18</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B57" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C57" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>110.16</v>
+        <v>119.2805</v>
       </c>
       <c r="E57" s="1">
         <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>2100000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>213360.0</v>
+        <v>404890.5</v>
       </c>
       <c r="J57" s="1">
-        <v>10.16</v>
+        <v>19.2805</v>
       </c>
       <c r="K57">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="L57" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="M57" s="1">
-        <v>2313360.0</v>
+        <v>2504890.5</v>
       </c>
       <c r="N57" s="1">
-        <v>2316648.46</v>
+        <v>2510255.88</v>
       </c>
       <c r="O57" s="1">
-        <v>1.57</v>
+        <v>1.67</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B58" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C58" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>120.267</v>
+        <v>123.367</v>
       </c>
       <c r="E58" s="1">
         <v>125.248</v>
       </c>
       <c r="F58" t="s">
         <v>34</v>
       </c>
       <c r="G58">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H58" s="1">
         <v>1151441.04</v>
       </c>
       <c r="I58" s="1">
-        <v>-140496.65</v>
+        <v>-105514.8</v>
       </c>
       <c r="J58" s="1">
-        <v>-12.201810176924</v>
+        <v>-9.1637171452565</v>
       </c>
       <c r="K58">
-        <v>0.9</v>
+        <v>1.04</v>
       </c>
       <c r="L58" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="M58" s="1">
-        <v>1010944.39</v>
+        <v>1045926.24</v>
       </c>
       <c r="N58" s="1">
-        <v>1019933.96</v>
+        <v>1056347.33</v>
       </c>
       <c r="O58" s="1">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="B59" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="C59" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>116.858</v>
+        <v>117.73</v>
       </c>
       <c r="E59" s="1">
         <v>103.5</v>
       </c>
       <c r="F59" t="s">
         <v>34</v>
       </c>
       <c r="G59">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H59" s="1">
         <v>1035828.66</v>
       </c>
       <c r="I59" s="1">
-        <v>-53539.76</v>
+        <v>-37693.86</v>
       </c>
       <c r="J59" s="1">
-        <v>-5.1687853471828</v>
+        <v>-3.6390053158019</v>
       </c>
       <c r="K59">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>0.04</v>
+      </c>
+      <c r="L59">
+        <v>423.91</v>
       </c>
       <c r="M59" s="1">
-        <v>982288.9</v>
+        <v>998134.8</v>
       </c>
       <c r="N59" s="1">
-        <v>990957.42</v>
+        <v>998558.71</v>
       </c>
       <c r="O59" s="1">
         <v>0.67</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="B60" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="C60" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>106.334</v>
+        <v>111.59</v>
       </c>
       <c r="E60" s="1">
         <v>107.4925</v>
       </c>
       <c r="F60" t="s">
         <v>34</v>
       </c>
       <c r="G60">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H60" s="1">
         <v>1374936.05</v>
       </c>
       <c r="I60" s="1">
-        <v>-34197.18</v>
+        <v>44182.22</v>
       </c>
       <c r="J60" s="1">
-        <v>-2.4871833129984</v>
+        <v>3.2134018160336</v>
       </c>
       <c r="K60">
-        <v>0.1</v>
+        <v>0.26</v>
       </c>
       <c r="L60" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="M60" s="1">
-        <v>1340738.87</v>
+        <v>1419118.27</v>
       </c>
       <c r="N60" s="1">
-        <v>1342249.3</v>
+        <v>1422977.6</v>
       </c>
       <c r="O60" s="1">
-        <v>0.91</v>
+        <v>0.95</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="B61" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="C61" s="1">
-        <v>1000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>394.61</v>
+        <v>102.582</v>
       </c>
       <c r="E61" s="1">
-        <v>104.85</v>
+        <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>34</v>
       </c>
       <c r="G61">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H61" s="1">
-        <v>862785.44</v>
+        <v>2314386.22</v>
       </c>
       <c r="I61" s="1">
-        <v>2454240.58</v>
+        <v>-140117.46</v>
       </c>
       <c r="J61" s="1">
-        <v>284.45549336113</v>
+        <v>-6.0541952241662</v>
       </c>
       <c r="K61">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="L61">
-        <v>525.36</v>
+        <v>412.13</v>
       </c>
       <c r="M61" s="1">
-        <v>3317026.02</v>
+        <v>2174268.76</v>
       </c>
       <c r="N61" s="1">
-        <v>3317551.38</v>
+        <v>2174680.89</v>
       </c>
       <c r="O61" s="1">
-        <v>2.25</v>
+        <v>1.45</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="B62" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="C62" s="1">
-        <v>2500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>103.267</v>
+        <v>115.584</v>
       </c>
       <c r="E62" s="1">
-        <v>100.0</v>
+        <v>111.6684</v>
       </c>
       <c r="F62" t="s">
         <v>34</v>
       </c>
       <c r="G62">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H62" s="1">
-        <v>2314386.22</v>
+        <v>1937510.2</v>
       </c>
       <c r="I62" s="1">
-        <v>-144273.16</v>
+        <v>22371.11</v>
       </c>
       <c r="J62" s="1">
-        <v>-6.2337547101365</v>
+        <v>1.1546318569058</v>
       </c>
       <c r="K62">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>0.05</v>
+      </c>
+      <c r="L62">
+        <v>965.57</v>
       </c>
       <c r="M62" s="1">
-        <v>2170113.06</v>
+        <v>1959881.31</v>
       </c>
       <c r="N62" s="1">
-        <v>2179686.37</v>
+        <v>1960846.88</v>
       </c>
       <c r="O62" s="1">
-        <v>1.48</v>
+        <v>1.31</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="B63" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C63" s="1">
-        <v>2000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>129.658</v>
+        <v>102.7345</v>
       </c>
       <c r="E63" s="1">
-        <v>111.6684</v>
+        <v>100.0</v>
       </c>
       <c r="F63" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G63">
-        <v>1.19</v>
+        <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1937510.2</v>
+        <v>700000.0</v>
       </c>
       <c r="I63" s="1">
-        <v>242256.96</v>
+        <v>19141.5</v>
       </c>
       <c r="J63" s="1">
-        <v>12.50351920728</v>
+        <v>2.7345</v>
       </c>
       <c r="K63">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L63">
-        <v>688.81</v>
+        <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2179767.16</v>
+        <v>719141.5</v>
       </c>
       <c r="N63" s="1">
-        <v>2180455.97</v>
+        <v>719141.5</v>
       </c>
       <c r="O63" s="1">
-        <v>1.48</v>
+        <v>0.48</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="B64" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="C64" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>100.8375</v>
+        <v>140.845</v>
       </c>
       <c r="E64" s="1">
-        <v>100.0</v>
+        <v>112.1426</v>
       </c>
       <c r="F64" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G64">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H64" s="1">
-        <v>700000.0</v>
+        <v>1285670.4</v>
       </c>
       <c r="I64" s="1">
-        <v>5862.5</v>
+        <v>147258.81</v>
       </c>
       <c r="J64" s="1">
-        <v>0.8375</v>
+        <v>11.453853958215</v>
       </c>
       <c r="K64">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.22</v>
+      </c>
+      <c r="L64" t="s">
+        <v>188</v>
       </c>
       <c r="M64" s="1">
-        <v>705862.5</v>
+        <v>1432929.21</v>
       </c>
       <c r="N64" s="1">
-        <v>705862.5</v>
+        <v>1447511.66</v>
       </c>
       <c r="O64" s="1">
-        <v>0.48</v>
+        <v>0.97</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B65" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="C65" s="1">
-        <v>1200000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>133.15</v>
+        <v>102.068</v>
       </c>
       <c r="E65" s="1">
-        <v>112.1426</v>
+        <v>97.3197</v>
       </c>
       <c r="F65" t="s">
         <v>34</v>
       </c>
       <c r="G65">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H65" s="1">
-        <v>1285670.4</v>
+        <v>1446595.32</v>
       </c>
       <c r="I65" s="1">
-        <v>57413.7</v>
+        <v>-62035.76</v>
       </c>
       <c r="J65" s="1">
-        <v>4.4656624279442</v>
+        <v>-4.2883976701929</v>
       </c>
       <c r="K65">
-        <v>1.04</v>
+        <v>0.2</v>
       </c>
       <c r="L65" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="M65" s="1">
-        <v>1343084.1</v>
+        <v>1384559.56</v>
       </c>
       <c r="N65" s="1">
-        <v>1355608.79</v>
+        <v>1387800.1</v>
       </c>
       <c r="O65" s="1">
-        <v>0.92</v>
+        <v>0.93</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="B66" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="C66" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>97.897</v>
+        <v>137.086</v>
       </c>
       <c r="E66" s="1">
-        <v>97.3197</v>
+        <v>97.224375</v>
       </c>
       <c r="F66" t="s">
         <v>34</v>
       </c>
       <c r="G66">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H66" s="1">
-        <v>1446595.32</v>
+        <v>1435796.18</v>
       </c>
       <c r="I66" s="1">
-        <v>-129945.88</v>
+        <v>423785.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-8.9828771186679</v>
+        <v>29.515679586221</v>
       </c>
       <c r="K66">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="L66" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="M66" s="1">
-        <v>1316649.44</v>
+        <v>1859581.18</v>
       </c>
       <c r="N66" s="1">
-        <v>1319432.7</v>
+        <v>1863160.85</v>
       </c>
       <c r="O66" s="1">
-        <v>0.89</v>
+        <v>1.24</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="B67" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="C67" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>149.943</v>
+        <v>104.367</v>
       </c>
       <c r="E67" s="1">
-        <v>97.224375</v>
+        <v>105.271</v>
       </c>
       <c r="F67" t="s">
         <v>34</v>
       </c>
       <c r="G67">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H67" s="1">
-        <v>1435796.18</v>
+        <v>1564786.32</v>
       </c>
       <c r="I67" s="1">
-        <v>580837.28</v>
+        <v>-149040.66</v>
       </c>
       <c r="J67" s="1">
-        <v>40.454020430671</v>
+        <v>-9.5246653229944</v>
       </c>
       <c r="K67">
-        <v>0.09</v>
+        <v>1.06</v>
       </c>
       <c r="L67" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="M67" s="1">
-        <v>2016633.46</v>
+        <v>1415745.66</v>
       </c>
       <c r="N67" s="1">
-        <v>2018034.44</v>
+        <v>1432758.52</v>
       </c>
       <c r="O67" s="1">
-        <v>1.37</v>
+        <v>0.96</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B68" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="C68" s="1">
-        <v>1600000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>107.251</v>
+        <v>137.7015</v>
       </c>
       <c r="E68" s="1">
-        <v>105.271</v>
+        <v>100.95</v>
       </c>
       <c r="F68" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G68">
-        <v>1.19</v>
+        <v>9.22</v>
       </c>
       <c r="H68" s="1">
-        <v>1564786.32</v>
+        <v>2475767.93</v>
       </c>
       <c r="I68" s="1">
-        <v>-122331.82</v>
+        <v>809060.48</v>
       </c>
       <c r="J68" s="1">
-        <v>-7.8177971290035</v>
+        <v>32.679172801144</v>
       </c>
       <c r="K68">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>0.0</v>
+      </c>
+      <c r="L68">
+        <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1442454.5</v>
+        <v>3284828.41</v>
       </c>
       <c r="N68" s="1">
-        <v>1457066.64</v>
+        <v>3284828.41</v>
       </c>
       <c r="O68" s="1">
-        <v>0.99</v>
+        <v>2.19</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="B69" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="C69" s="1">
-        <v>22000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>137.7885</v>
+        <v>108.771</v>
       </c>
       <c r="E69" s="1">
-        <v>100.95</v>
+        <v>113.5</v>
       </c>
       <c r="F69" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G69">
-        <v>9.29</v>
+        <v>1.18</v>
       </c>
       <c r="H69" s="1">
-        <v>2475767.93</v>
+        <v>1939839.34</v>
       </c>
       <c r="I69" s="1">
-        <v>786972.63</v>
+        <v>-95481.56</v>
       </c>
       <c r="J69" s="1">
-        <v>31.787011232511</v>
+        <v>-4.9221375209351</v>
       </c>
       <c r="K69">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.81</v>
+      </c>
+      <c r="L69" t="s">
+        <v>202</v>
       </c>
       <c r="M69" s="1">
-        <v>3262740.56</v>
+        <v>1844357.78</v>
       </c>
       <c r="N69" s="1">
-        <v>3262740.56</v>
+        <v>1860560.5</v>
       </c>
       <c r="O69" s="1">
-        <v>2.21</v>
+        <v>1.24</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="B70" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="C70" s="1">
-        <v>2000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>115.38</v>
+        <v>103.7235</v>
       </c>
       <c r="E70" s="1">
-        <v>113.5</v>
+        <v>100.25</v>
       </c>
       <c r="F70" t="s">
         <v>34</v>
       </c>
       <c r="G70">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H70" s="1">
-        <v>1939839.34</v>
+        <v>1452503.85</v>
       </c>
       <c r="I70" s="1">
-        <v>-109.16</v>
+        <v>-45487.32</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.0056272701428975</v>
+        <v>-3.1316488421012</v>
       </c>
       <c r="K70">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>0.0</v>
+      </c>
+      <c r="L70">
+        <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1939730.18</v>
+        <v>1407016.53</v>
       </c>
       <c r="N70" s="1">
-        <v>1953553.1</v>
+        <v>1407016.53</v>
       </c>
       <c r="O70" s="1">
-        <v>1.32</v>
+        <v>0.94</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="B71" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="C71" s="1">
-        <v>1600000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>103.1795</v>
+        <v>251.05</v>
       </c>
       <c r="E71" s="1">
-        <v>100.25</v>
+        <v>102.5</v>
       </c>
       <c r="F71" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G71">
-        <v>1.19</v>
+        <v>182.14</v>
       </c>
       <c r="H71" s="1">
-        <v>1452503.85</v>
+        <v>1176028.7</v>
       </c>
       <c r="I71" s="1">
-        <v>-64808.31</v>
+        <v>1442746.63</v>
       </c>
       <c r="J71" s="1">
-        <v>-4.4618339565847</v>
+        <v>122.6795425996</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1387695.54</v>
+        <v>2618775.33</v>
       </c>
       <c r="N71" s="1">
-        <v>1387695.54</v>
+        <v>2618775.33</v>
       </c>
       <c r="O71" s="1">
-        <v>0.94</v>
+        <v>1.75</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="B72" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="C72" s="1">
-        <v>190000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>203.316</v>
+        <v>99.783</v>
       </c>
       <c r="E72" s="1">
-        <v>102.5</v>
+        <v>105.15</v>
       </c>
       <c r="F72" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="G72">
-        <v>183.52</v>
+        <v>1.18</v>
       </c>
       <c r="H72" s="1">
-        <v>1176028.7</v>
+        <v>1714402.17</v>
       </c>
       <c r="I72" s="1">
-        <v>928973.93</v>
+        <v>-191643.37</v>
       </c>
       <c r="J72" s="1">
-        <v>78.992454010689</v>
+        <v>-11.178437204148</v>
       </c>
       <c r="K72">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.53</v>
+      </c>
+      <c r="L72" t="s">
+        <v>209</v>
       </c>
       <c r="M72" s="1">
-        <v>2105002.63</v>
+        <v>1522758.8</v>
       </c>
       <c r="N72" s="1">
-        <v>2105002.63</v>
+        <v>1550387.03</v>
       </c>
       <c r="O72" s="1">
-        <v>1.42</v>
+        <v>1.03</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="B73" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="C73" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.461</v>
+        <v>87.167</v>
       </c>
       <c r="E73" s="1">
-        <v>105.15</v>
+        <v>104.4789</v>
       </c>
       <c r="F73" t="s">
         <v>34</v>
       </c>
       <c r="G73">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H73" s="1">
-        <v>1714402.17</v>
+        <v>1608329.94</v>
       </c>
       <c r="I73" s="1">
-        <v>-194376.95</v>
+        <v>-278100.18</v>
       </c>
       <c r="J73" s="1">
-        <v>-11.33788520578</v>
+        <v>-17.291239383382</v>
       </c>
       <c r="K73">
-        <v>1.3</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>0.0</v>
+      </c>
+      <c r="L73">
+        <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1520025.22</v>
+        <v>1330229.76</v>
       </c>
       <c r="N73" s="1">
-        <v>1543430.21</v>
+        <v>1330229.76</v>
       </c>
       <c r="O73" s="1">
-        <v>1.04</v>
+        <v>0.89</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="B74" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="C74" s="1">
-        <v>1800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>90.175</v>
+        <v>202.725</v>
       </c>
       <c r="E74" s="1">
-        <v>104.4789</v>
+        <v>105.6</v>
       </c>
       <c r="F74" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G74">
-        <v>1.19</v>
+        <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1608329.94</v>
+        <v>1267200.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-243937.05</v>
+        <v>1165500.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-15.16710246655</v>
+        <v>91.974431818182</v>
       </c>
       <c r="K74">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.31</v>
+      </c>
+      <c r="L74" t="s">
+        <v>214</v>
       </c>
       <c r="M74" s="1">
-        <v>1364392.89</v>
+        <v>2432700.0</v>
       </c>
       <c r="N74" s="1">
-        <v>1364392.89</v>
+        <v>2448425.14</v>
       </c>
       <c r="O74" s="1">
-        <v>0.92</v>
+        <v>1.63</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="B75" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="C75" s="1">
-        <v>1200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>187.53</v>
+        <v>111.076</v>
       </c>
       <c r="E75" s="1">
-        <v>105.6</v>
+        <v>109.28</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1267200.0</v>
+        <v>546400.0</v>
       </c>
       <c r="I75" s="1">
-        <v>983160.0</v>
+        <v>8980.0</v>
       </c>
       <c r="J75" s="1">
-        <v>77.585227272727</v>
+        <v>1.6434846266471</v>
       </c>
       <c r="K75">
-        <v>1.12</v>
+        <v>0.25</v>
       </c>
       <c r="L75" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="M75" s="1">
-        <v>2250360.0</v>
+        <v>555380.0</v>
       </c>
       <c r="N75" s="1">
-        <v>2263797.85</v>
+        <v>556648.84</v>
       </c>
       <c r="O75" s="1">
-        <v>1.53</v>
+        <v>0.37</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="B76" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="C76" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>107.142</v>
+        <v>134.632</v>
       </c>
       <c r="E76" s="1">
-        <v>109.28</v>
+        <v>124.766</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>546400.0</v>
+        <v>1247660.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-10690.0</v>
+        <v>98660.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-1.9564421669107</v>
+        <v>7.9076030328775</v>
       </c>
       <c r="K76">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>734.59</v>
+        <v>0.48</v>
+      </c>
+      <c r="L76" t="s">
+        <v>220</v>
       </c>
       <c r="M76" s="1">
-        <v>535710.0</v>
+        <v>1346320.0</v>
       </c>
       <c r="N76" s="1">
-        <v>536444.59</v>
+        <v>1351108.95</v>
       </c>
       <c r="O76" s="1">
-        <v>0.36</v>
+        <v>0.9</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="B77" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="C77" s="1">
-        <v>1000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>128.7115</v>
+        <v>104.404</v>
       </c>
       <c r="E77" s="1">
-        <v>124.766</v>
+        <v>100.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>1247660.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>39455.0</v>
+        <v>61656.0</v>
       </c>
       <c r="J77" s="1">
-        <v>3.1623198627831</v>
+        <v>4.404</v>
       </c>
       <c r="K77">
-        <v>0.35</v>
+        <v>0.19</v>
       </c>
       <c r="L77" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="M77" s="1">
-        <v>1287115.0</v>
+        <v>1461656.0</v>
       </c>
       <c r="N77" s="1">
-        <v>1290597.87</v>
+        <v>1464363.18</v>
       </c>
       <c r="O77" s="1">
-        <v>0.87</v>
+        <v>0.98</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B78" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="C78" s="1">
-        <v>1400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.661</v>
+        <v>305.295</v>
       </c>
       <c r="E78" s="1">
-        <v>100.0</v>
+        <v>99.14</v>
       </c>
       <c r="F78" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G78">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H78" s="1">
-        <v>1400000.0</v>
+        <v>1114660.8</v>
       </c>
       <c r="I78" s="1">
-        <v>9254.0</v>
+        <v>1991350.22</v>
       </c>
       <c r="J78" s="1">
-        <v>0.661</v>
+        <v>178.65078057827</v>
       </c>
       <c r="K78">
-        <v>0.08</v>
+        <v>0.86</v>
       </c>
       <c r="L78" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M78" s="1">
-        <v>1409254.0</v>
+        <v>3106011.02</v>
       </c>
       <c r="N78" s="1">
-        <v>1410336.87</v>
+        <v>3116317.22</v>
       </c>
       <c r="O78" s="1">
-        <v>0.95</v>
+        <v>2.08</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="B79" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="C79" s="1">
-        <v>1500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>138.833</v>
+        <v>102.269</v>
       </c>
       <c r="E79" s="1">
-        <v>121.5</v>
+        <v>100.0</v>
       </c>
       <c r="F79" t="s">
         <v>34</v>
       </c>
       <c r="G79">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H79" s="1">
-        <v>1560426.38</v>
+        <v>1438008.36</v>
       </c>
       <c r="I79" s="1">
-        <v>190084.27</v>
+        <v>-50722.22</v>
       </c>
       <c r="J79" s="1">
-        <v>12.181559632438</v>
+        <v>-3.5272548763207</v>
       </c>
       <c r="K79">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>0.0</v>
+      </c>
+      <c r="L79">
+        <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>1750510.65</v>
+        <v>1387286.14</v>
       </c>
       <c r="N79" s="1">
-        <v>1760930.38</v>
+        <v>1387286.14</v>
       </c>
       <c r="O79" s="1">
-        <v>1.19</v>
+        <v>0.93</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="B80" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="C80" s="1">
-        <v>1200000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>345.262</v>
+        <v>105.876</v>
       </c>
       <c r="E80" s="1">
-        <v>99.14</v>
+        <v>103.0</v>
       </c>
       <c r="F80" t="s">
         <v>34</v>
       </c>
       <c r="G80">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H80" s="1">
-        <v>1114660.8</v>
+        <v>2842604.57</v>
       </c>
       <c r="I80" s="1">
-        <v>2367997.12</v>
+        <v>29826.12</v>
       </c>
       <c r="J80" s="1">
-        <v>212.44105112515</v>
+        <v>1.0492532206124</v>
       </c>
       <c r="K80">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>0.0</v>
+      </c>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>3482657.92</v>
+        <v>2872430.69</v>
       </c>
       <c r="N80" s="1">
-        <v>3490057.36</v>
+        <v>2872430.69</v>
       </c>
       <c r="O80" s="1">
-        <v>2.36</v>
+        <v>1.92</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="B81" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="C81" s="1">
-        <v>1600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.1675</v>
+        <v>103.6375</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0</v>
+        <v>102.55357143</v>
       </c>
       <c r="F81" t="s">
         <v>34</v>
       </c>
       <c r="G81">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H81" s="1">
-        <v>1438008.36</v>
+        <v>1372732.18</v>
       </c>
       <c r="I81" s="1">
-        <v>-117720.88</v>
+        <v>-142613.49</v>
       </c>
       <c r="J81" s="1">
-        <v>-8.1863835617757</v>
+        <v>-10.389025046386</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1320287.48</v>
+        <v>1230118.69</v>
       </c>
       <c r="N81" s="1">
-        <v>1320287.48</v>
+        <v>1230118.69</v>
       </c>
       <c r="O81" s="1">
-        <v>0.89</v>
+        <v>0.82</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="B82" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="C82" s="1">
-        <v>3200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>104.477</v>
+        <v>111.053</v>
       </c>
       <c r="E82" s="1">
-        <v>103.0</v>
+        <v>104.74</v>
       </c>
       <c r="F82" t="s">
         <v>34</v>
       </c>
       <c r="G82">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H82" s="1">
-        <v>2842604.57</v>
+        <v>1258952.43</v>
       </c>
       <c r="I82" s="1">
-        <v>-32312.47</v>
+        <v>-34968.54</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.1367205393608</v>
+        <v>-2.7775902541449</v>
       </c>
       <c r="K82">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="L82">
-        <v>0.0</v>
+        <v>551.08</v>
       </c>
       <c r="M82" s="1">
-        <v>2810292.1</v>
+        <v>1223983.89</v>
       </c>
       <c r="N82" s="1">
-        <v>2810292.1</v>
+        <v>1224534.97</v>
       </c>
       <c r="O82" s="1">
-        <v>1.9</v>
+        <v>0.82</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B83" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="C83" s="1">
-        <v>1400000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>109.4995</v>
+        <v>109.5095</v>
       </c>
       <c r="E83" s="1">
-        <v>102.55357143</v>
+        <v>102.64666667</v>
       </c>
       <c r="F83" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G83">
-        <v>1.19</v>
+        <v>182.14</v>
       </c>
       <c r="H83" s="1">
-        <v>1372732.18</v>
+        <v>1220823.45</v>
       </c>
       <c r="I83" s="1">
-        <v>-84123.77</v>
+        <v>-138620.49</v>
       </c>
       <c r="J83" s="1">
-        <v>-6.1281997483296</v>
+        <v>-11.354671308124</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1288608.41</v>
+        <v>1082202.96</v>
       </c>
       <c r="N83" s="1">
-        <v>1288608.41</v>
+        <v>1082202.96</v>
       </c>
       <c r="O83" s="1">
-        <v>0.87</v>
+        <v>0.72</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="B84" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="C84" s="1">
-        <v>1300000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>116.393</v>
+        <v>94.194</v>
       </c>
       <c r="E84" s="1">
-        <v>104.74</v>
+        <v>99.90307692</v>
       </c>
       <c r="F84" t="s">
         <v>34</v>
       </c>
       <c r="G84">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H84" s="1">
-        <v>1258952.43</v>
+        <v>2345717.95</v>
       </c>
       <c r="I84" s="1">
-        <v>12941.83</v>
+        <v>-269377.13</v>
       </c>
       <c r="J84" s="1">
-        <v>1.027984035902</v>
+        <v>-11.483781756455</v>
       </c>
       <c r="K84">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1271894.26</v>
+        <v>2076340.82</v>
       </c>
       <c r="N84" s="1">
-        <v>1283163.33</v>
+        <v>2076340.82</v>
       </c>
       <c r="O84" s="1">
-        <v>0.87</v>
+        <v>1.39</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="B85" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="C85" s="1">
-        <v>180000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>104.671</v>
+        <v>102.458</v>
       </c>
       <c r="E85" s="1">
-        <v>102.64666667</v>
+        <v>115.9281</v>
       </c>
       <c r="F85" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="G85">
-        <v>183.52</v>
+        <v>1.18</v>
       </c>
       <c r="H85" s="1">
-        <v>1220823.45</v>
+        <v>1391813.22</v>
       </c>
       <c r="I85" s="1">
-        <v>-194164.11</v>
+        <v>-175694.53</v>
       </c>
       <c r="J85" s="1">
-        <v>-15.904356194993</v>
+        <v>-12.623427301546</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1026659.34</v>
+        <v>1216118.69</v>
       </c>
       <c r="N85" s="1">
-        <v>1026659.34</v>
+        <v>1216118.69</v>
       </c>
       <c r="O85" s="1">
-        <v>0.69</v>
+        <v>0.81</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="B86" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="C86" s="1">
-        <v>2600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>97.871</v>
+        <v>75.605</v>
       </c>
       <c r="E86" s="1">
-        <v>99.90307692</v>
+        <v>125.8419</v>
       </c>
       <c r="F86" t="s">
         <v>34</v>
       </c>
       <c r="G86">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H86" s="1">
-        <v>2345717.95</v>
+        <v>1195182.95</v>
       </c>
       <c r="I86" s="1">
-        <v>-206730.85</v>
+        <v>-490091.81</v>
       </c>
       <c r="J86" s="1">
-        <v>-8.8131162572209</v>
+        <v>-41.005589144323</v>
       </c>
       <c r="K86">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.23</v>
+      </c>
+      <c r="L86" t="s">
+        <v>243</v>
       </c>
       <c r="M86" s="1">
-        <v>2138987.1</v>
+        <v>705091.14</v>
       </c>
       <c r="N86" s="1">
-        <v>2138987.1</v>
+        <v>707629.88</v>
       </c>
       <c r="O86" s="1">
-        <v>1.45</v>
+        <v>0.47</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B87" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="C87" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.54</v>
+        <v>167.514</v>
       </c>
       <c r="E87" s="1">
-        <v>115.9281</v>
+        <v>115.979</v>
       </c>
       <c r="F87" t="s">
         <v>34</v>
       </c>
       <c r="G87">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H87" s="1">
-        <v>1391813.22</v>
+        <v>1464249.25</v>
       </c>
       <c r="I87" s="1">
-        <v>-208641.7</v>
+        <v>524047.49</v>
       </c>
       <c r="J87" s="1">
-        <v>-14.990639333056</v>
+        <v>35.78950031902</v>
       </c>
       <c r="K87">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.28</v>
+      </c>
+      <c r="L87" t="s">
+        <v>246</v>
       </c>
       <c r="M87" s="1">
-        <v>1183171.52</v>
+        <v>1988296.74</v>
       </c>
       <c r="N87" s="1">
-        <v>1183171.52</v>
+        <v>1992212.01</v>
       </c>
       <c r="O87" s="1">
-        <v>0.8</v>
+        <v>1.33</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="B88" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="C88" s="1">
-        <v>1100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>85.703</v>
+        <v>92.544</v>
       </c>
       <c r="E88" s="1">
-        <v>125.8419</v>
+        <v>100.25</v>
       </c>
       <c r="F88" t="s">
         <v>34</v>
       </c>
       <c r="G88">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H88" s="1">
-        <v>1195182.95</v>
+        <v>171705.06</v>
       </c>
       <c r="I88" s="1">
-        <v>-402737.27</v>
+        <v>-14784.33</v>
       </c>
       <c r="J88" s="1">
-        <v>-33.696704759719</v>
+        <v>-8.6103053689856</v>
       </c>
       <c r="K88">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>792445.68</v>
+        <v>156920.73</v>
       </c>
       <c r="N88" s="1">
-        <v>794372.02</v>
+        <v>156920.73</v>
       </c>
       <c r="O88" s="1">
-        <v>0.54</v>
+        <v>0.1</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="B89" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="C89" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>152.611</v>
+        <v>101.737</v>
       </c>
       <c r="E89" s="1">
-        <v>115.979</v>
+        <v>107.10142857</v>
       </c>
       <c r="F89" t="s">
         <v>34</v>
       </c>
       <c r="G89">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H89" s="1">
-        <v>1464249.25</v>
+        <v>1390330.62</v>
       </c>
       <c r="I89" s="1">
-        <v>331702.5</v>
+        <v>-182769.79</v>
       </c>
       <c r="J89" s="1">
-        <v>22.653417783892</v>
+        <v>-13.145778951484</v>
       </c>
       <c r="K89">
-        <v>0.11</v>
+        <v>1.76</v>
       </c>
       <c r="L89" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="M89" s="1">
-        <v>1795951.75</v>
+        <v>1207560.83</v>
       </c>
       <c r="N89" s="1">
-        <v>1797484.07</v>
+        <v>1232189.91</v>
       </c>
       <c r="O89" s="1">
-        <v>1.22</v>
+        <v>0.82</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="B90" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="C90" s="1">
-        <v>200000.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>93.222</v>
+        <v>91.2975</v>
       </c>
       <c r="E90" s="1">
-        <v>100.25</v>
+        <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>34</v>
       </c>
       <c r="G90">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H90" s="1">
-        <v>171705.06</v>
+        <v>1023897.06</v>
       </c>
       <c r="I90" s="1">
-        <v>-14983.34</v>
+        <v>-161621.39</v>
       </c>
       <c r="J90" s="1">
-        <v>-8.7262076027346</v>
+        <v>-15.784925683838</v>
       </c>
       <c r="K90">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.27</v>
+      </c>
+      <c r="L90" t="s">
+        <v>254</v>
       </c>
       <c r="M90" s="1">
-        <v>156721.72</v>
+        <v>862275.67</v>
       </c>
       <c r="N90" s="1">
-        <v>156721.72</v>
+        <v>865302.56</v>
       </c>
       <c r="O90" s="1">
-        <v>0.11</v>
+        <v>0.58</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="B91" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="C91" s="1">
-        <v>1400000.0</v>
+        <v>130.0</v>
       </c>
       <c r="D91" s="1">
-        <v>101.582</v>
+        <v>23.35</v>
       </c>
       <c r="E91" s="1">
-        <v>107.10142857</v>
+        <v>25.0081</v>
       </c>
       <c r="F91" t="s">
         <v>34</v>
       </c>
       <c r="G91">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H91" s="1">
-        <v>1390330.62</v>
+        <v>275244.72</v>
       </c>
       <c r="I91" s="1">
-        <v>-194896.67</v>
+        <v>-17889.91</v>
       </c>
       <c r="J91" s="1">
-        <v>-14.01800889633</v>
+        <v>-6.4996378495471</v>
       </c>
       <c r="K91">
-        <v>1.5</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1195433.95</v>
+        <v>257354.81</v>
       </c>
       <c r="N91" s="1">
-        <v>1216469.55</v>
+        <v>257354.81</v>
       </c>
       <c r="O91" s="1">
-        <v>0.82</v>
+        <v>0.17</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="B92" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="C92" s="1">
-        <v>1114000.0</v>
+        <v>125.0</v>
       </c>
       <c r="D92" s="1">
-        <v>95.102</v>
+        <v>3.0</v>
       </c>
       <c r="E92" s="1">
-        <v>100.0</v>
+        <v>32.5933</v>
       </c>
       <c r="F92" t="s">
         <v>34</v>
       </c>
       <c r="G92">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H92" s="1">
-        <v>1023897.06</v>
+        <v>361232.66</v>
       </c>
       <c r="I92" s="1">
-        <v>-133352.55</v>
+        <v>-329439.53</v>
       </c>
       <c r="J92" s="1">
-        <v>-13.024019230996</v>
+        <v>-91.198711102147</v>
       </c>
       <c r="K92">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>890544.51</v>
+        <v>31793.13</v>
       </c>
       <c r="N92" s="1">
-        <v>892573.4</v>
+        <v>31793.13</v>
       </c>
       <c r="O92" s="1">
-        <v>0.6</v>
+        <v>0.02</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="B93" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="C93" s="1">
-        <v>125.0</v>
+        <v>46.0</v>
       </c>
       <c r="D93" s="1">
-        <v>14.45</v>
+        <v>271.15</v>
       </c>
       <c r="E93" s="1">
-        <v>32.5933</v>
+        <v>180.0</v>
       </c>
       <c r="F93" t="s">
         <v>34</v>
       </c>
       <c r="G93">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H93" s="1">
-        <v>361232.66</v>
+        <v>701011.73</v>
       </c>
       <c r="I93" s="1">
-        <v>-209402.29</v>
+        <v>356461.78</v>
       </c>
       <c r="J93" s="1">
-        <v>-57.968814336998</v>
+        <v>50.84961702424</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>151830.37</v>
+        <v>1057473.51</v>
       </c>
       <c r="N93" s="1">
-        <v>151830.37</v>
+        <v>1057473.51</v>
       </c>
       <c r="O93" s="1">
-        <v>0.1</v>
+        <v>0.71</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>