--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="261">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="265">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0336374540</t>
   </si>
   <si>
@@ -163,666 +163,678 @@
   <si>
     <t>CA784730103N</t>
   </si>
   <si>
     <t>SSR MINING INC</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>OACT01970575</t>
   </si>
   <si>
     <t>EUR/HKD 19/03/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>-4 223.03</t>
+    <t>-6 316.66</t>
   </si>
   <si>
     <t>OVCT01723123</t>
   </si>
   <si>
     <t>EUR/JPY 19/03/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>8 157.00</t>
+    <t>12 235.00</t>
   </si>
   <si>
     <t>OVCT01723204</t>
   </si>
   <si>
     <t>EUR/SEK 19/03/26</t>
   </si>
   <si>
     <t>OVCT01723202</t>
   </si>
   <si>
     <t>EUR/USD 19/03/26</t>
   </si>
   <si>
-    <t>-152 936.72</t>
+    <t>-231 146.94</t>
   </si>
   <si>
     <t>US007973AE02</t>
   </si>
   <si>
     <t>ADVANCED ENERGY INDUSTRIES INC 2.5 15/09/2028</t>
   </si>
   <si>
-    <t>9 302.43</t>
+    <t>10 667.54</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
+    <t>1 457.53</t>
+  </si>
+  <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
+    <t>1 244.85</t>
+  </si>
+  <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
-    <t>3 476.05</t>
+    <t>4 382.73</t>
   </si>
   <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
-    <t>2 896.71</t>
+    <t>3 652.27</t>
   </si>
   <si>
     <t>US00217DAC48</t>
   </si>
   <si>
     <t>AST SPACEMOBILE INC 2.375 15/10/2032</t>
   </si>
   <si>
-    <t>20 538.36</t>
+    <t>22 982.21</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>3 318.49</t>
+    <t>3 912.33</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
     <t>US18452BAC46</t>
   </si>
   <si>
     <t>CLEANSPARK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
-    <t>27 349.16</t>
+    <t>31 362.55</t>
   </si>
   <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
     <t>XS2676374239</t>
   </si>
   <si>
     <t>DAIFUKU CO. LTD. Z 13/09/2030</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>5 625.62</t>
+    <t>6 875.14</t>
   </si>
   <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
   </si>
   <si>
+    <t>1 063.14</t>
+  </si>
+  <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>19 639.73</t>
+    <t>21 700.68</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>3 493.15</t>
+    <t>4 191.78</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>6 488.95</t>
+    <t>7 756.91</t>
   </si>
   <si>
     <t>US30063PAE51</t>
   </si>
   <si>
     <t>EXACT SCIENCES CORP 1.75 15/04/2031</t>
   </si>
   <si>
-    <t>7 912.95</t>
+    <t>9 302.45</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>28 681.32</t>
+    <t>32 043.96</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
-    <t>6 034.81</t>
+    <t>7 608.90</t>
   </si>
   <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
-    <t>9 721.64</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>2 048.89</t>
+    <t>2 784.40</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>12 246.58</t>
+    <t>13 643.84</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
-    <t>19 605.77</t>
+    <t>22 130.61</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
-    <t>15 116.46</t>
+    <t>17 334.75</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>7 531.94</t>
+    <t>7 980.56</t>
   </si>
   <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>3 012.69</t>
+    <t>4 446.61</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>5 365.38</t>
+    <t>6 836.54</t>
   </si>
   <si>
     <t>XS2523390867</t>
   </si>
   <si>
     <t>LENOVO GROUP LTD 2.5 26/08/2029</t>
   </si>
   <si>
-    <t>10 421.09</t>
-[...1 lines deleted...]
-  <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
+    <t>1 464.53</t>
+  </si>
+  <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>3 859.33</t>
+    <t>5 925.91</t>
   </si>
   <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
+    <t>1 566.99</t>
+  </si>
+  <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
+    <t>1 217.43</t>
+  </si>
+  <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
-    <t>14 582.45</t>
+    <t>XS3298822258</t>
+  </si>
+  <si>
+    <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
+  </si>
+  <si>
+    <t>XS3298822506</t>
+  </si>
+  <si>
+    <t>NIPPON STEEL CORPORATION Z 14/02/2031</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
-    <t>3 240.54</t>
-[...1 lines deleted...]
-  <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>3 579.67</t>
+    <t>5 496.49</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
-    <t>17 012.86</t>
+    <t>1 113.76</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>16 202.72</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
     <t>XS2809275899</t>
   </si>
   <si>
     <t>RESONAC HOLDINGS CORP Z 29/12/2028</t>
   </si>
   <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
-    <t>27 628.23</t>
+    <t>31 682.58</t>
   </si>
   <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>15 725.14</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>1 268.84</t>
+    <t>1 647.26</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>4 788.95</t>
+    <t>5 714.09</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>2 707.18</t>
+    <t>3 857.73</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>10 306.20</t>
+    <t>12 611.42</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
+    <t>1 903.88</t>
+  </si>
+  <si>
     <t>XS2635167963</t>
   </si>
   <si>
     <t>TOKYU CORP Z 30/09/2030</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
     <t>US90353TAR14</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
-    <t>2 538.74</t>
+    <t>3 102.63</t>
   </si>
   <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>3 915.27</t>
+    <t>6 011.79</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
-    <t>24 629.08</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
   </si>
   <si>
-    <t>3 026.89</t>
+    <t>3 927.65</t>
   </si>
   <si>
     <t>BABA2701CO01</t>
   </si>
   <si>
     <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
     <t>PANW2606CR01</t>
   </si>
   <si>
     <t>JUN26 PANW C @ 185.000000</t>
   </si>
   <si>
     <t>LITE2609CR01</t>
   </si>
   <si>
     <t>SEP26 LITE C @ 540.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1204,212 +1216,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1454279.51</v>
+        <v>1468629.51</v>
       </c>
       <c r="D2">
-        <v>86.56</v>
+        <v>84.38</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>125889139.17</v>
+        <v>123919993.93</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>125889139.17</v>
+        <v>123919993.93</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>176000.0</v>
+        <v>196000.0</v>
       </c>
       <c r="D3">
-        <v>136.24</v>
+        <v>132.66</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>23978328.04</v>
+        <v>26001676.55</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>23978328.04</v>
+        <v>26001676.55</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>100.0</v>
       </c>
       <c r="D4">
-        <v>128.58</v>
+        <v>124.96</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>12858.44</v>
+        <v>12496.21</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>12858.44</v>
+        <v>12496.21</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>100.0</v>
       </c>
       <c r="D5">
-        <v>141.27</v>
+        <v>137.55</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>14127.49</v>
+        <v>13754.67</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>14127.49</v>
+        <v>13754.67</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>100.0</v>
       </c>
       <c r="D6">
-        <v>138.39</v>
+        <v>134.54</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13838.72</v>
+        <v>13454.47</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13838.72</v>
+        <v>13454.47</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P93"/>
+  <dimension ref="A1:P95"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O93" sqref="O93"/>
+      <selection activeCell="O95" sqref="O95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1431,4636 +1443,4736 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>2321.0</v>
       </c>
       <c r="D2" s="1">
-        <v>423.44</v>
+        <v>499.4</v>
       </c>
       <c r="E2" s="1">
         <v>501.8005988798</v>
       </c>
       <c r="F2" t="s">
         <v>34</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H2" s="1">
         <v>1002909.83</v>
       </c>
       <c r="I2" s="1">
-        <v>-169671.81</v>
+        <v>3041.48</v>
       </c>
       <c r="J2" s="1">
-        <v>-16.917952633887</v>
+        <v>0.30326554880811</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>833238.02</v>
+        <v>1005951.31</v>
       </c>
       <c r="N2" s="1">
-        <v>833238.02</v>
+        <v>1005951.31</v>
       </c>
       <c r="O2" s="1">
-        <v>0.56</v>
+        <v>0.67</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>7000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>189.3</v>
+        <v>200.4</v>
       </c>
       <c r="E3" s="1">
         <v>101.4678842857</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>710275.19</v>
       </c>
       <c r="I3" s="1">
-        <v>614824.81</v>
+        <v>692524.81</v>
       </c>
       <c r="J3" s="1">
-        <v>86.561493158729</v>
+        <v>97.50091510306</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1325100.0</v>
+        <v>1402800.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1325100.0</v>
+        <v>1402800.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.88</v>
+        <v>0.94</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>908.0</v>
+        <v>989.0</v>
       </c>
       <c r="D4" s="1">
-        <v>4778.18</v>
+        <v>4782.95</v>
       </c>
       <c r="E4" s="1">
-        <v>4767.1418061674</v>
+        <v>4772.8184934277</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>4328564.76</v>
+        <v>4720317.49</v>
       </c>
       <c r="I4" s="1">
-        <v>10022.68</v>
+        <v>10020.06</v>
       </c>
       <c r="J4" s="1">
-        <v>0.23154741942685</v>
+        <v>0.21227512812915</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4338587.44</v>
+        <v>4730337.55</v>
       </c>
       <c r="N4" s="1">
-        <v>4338587.44</v>
+        <v>4730337.55</v>
       </c>
       <c r="O4" s="1">
-        <v>2.89</v>
+        <v>3.15</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>6255.0</v>
       </c>
       <c r="D5" s="1">
-        <v>346.0</v>
+        <v>308.1</v>
       </c>
       <c r="E5" s="1">
         <v>251.5653717026</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1573541.4</v>
       </c>
       <c r="I5" s="1">
-        <v>590688.6</v>
+        <v>353624.1</v>
       </c>
       <c r="J5" s="1">
-        <v>37.538802601571</v>
+        <v>22.473136073827</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>2164230.0</v>
+        <v>1927165.5</v>
       </c>
       <c r="N5" s="1">
-        <v>2164230.0</v>
+        <v>1927165.5</v>
       </c>
       <c r="O5" s="1">
-        <v>1.44</v>
+        <v>1.29</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>85189.0</v>
       </c>
       <c r="D6" s="1">
-        <v>30.46</v>
+        <v>29.47</v>
       </c>
       <c r="E6" s="1">
         <v>29.0302638838</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H6" s="1">
         <v>2098124.33</v>
       </c>
       <c r="I6" s="1">
-        <v>101839.16</v>
+        <v>80673.53</v>
       </c>
       <c r="J6" s="1">
-        <v>4.8538191251993</v>
+        <v>3.8450309567689</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2199963.49</v>
+        <v>2178797.86</v>
       </c>
       <c r="N6" s="1">
-        <v>2199963.49</v>
+        <v>2178797.86</v>
       </c>
       <c r="O6" s="1">
-        <v>1.47</v>
+        <v>1.45</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>70000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>350.1</v>
+        <v>334.1</v>
       </c>
       <c r="E7" s="1">
         <v>253.272567</v>
       </c>
       <c r="F7" t="s">
         <v>45</v>
       </c>
       <c r="G7">
-        <v>10.68</v>
+        <v>10.75</v>
       </c>
       <c r="H7" s="1">
         <v>1570195.71</v>
       </c>
       <c r="I7" s="1">
-        <v>724563.9</v>
+        <v>605490.97</v>
       </c>
       <c r="J7" s="1">
-        <v>46.144814648615</v>
+        <v>38.561496897734</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2294759.61</v>
+        <v>2175686.68</v>
       </c>
       <c r="N7" s="1">
-        <v>2294759.61</v>
+        <v>2175686.68</v>
       </c>
       <c r="O7" s="1">
-        <v>1.53</v>
+        <v>1.45</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>6887603.93</v>
       </c>
       <c r="D8" s="1">
-        <v>0.10841304</v>
+        <v>0.11088553</v>
       </c>
       <c r="E8" s="1">
         <v>0.1093110974</v>
       </c>
       <c r="F8" t="s">
         <v>48</v>
       </c>
       <c r="G8">
-        <v>9.22</v>
+        <v>9.02</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>58630.03</v>
+        <v>-97112.6</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>62853.06</v>
+        <v>-90795.939999999</v>
       </c>
       <c r="N8" s="1">
-        <v>58630.03</v>
+        <v>-97112.6</v>
       </c>
       <c r="O8" s="1">
-        <v>0.04</v>
+        <v>-0.07</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
         <v>6461807.49</v>
       </c>
       <c r="D9" s="1">
-        <v>0.005495</v>
+        <v>0.00545265</v>
       </c>
       <c r="E9" s="1">
         <v>0.0054111324</v>
       </c>
       <c r="F9" t="s">
         <v>52</v>
       </c>
       <c r="G9">
-        <v>182.14</v>
+        <v>183.44</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-100157.2</v>
+        <v>-49583.65</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>-108314.2</v>
+        <v>-61818.649999999</v>
       </c>
       <c r="N9" s="1">
-        <v>-100157.2</v>
+        <v>-49583.649999999</v>
       </c>
       <c r="O9" s="1">
-        <v>-0.07</v>
+        <v>-0.03</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
         <v>2003017.2</v>
       </c>
       <c r="D10" s="1">
-        <v>0.0936443</v>
+        <v>0.09303466</v>
       </c>
       <c r="E10" s="1">
         <v>0.0933430029</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10">
-        <v>10.68</v>
+        <v>10.75</v>
       </c>
       <c r="H10" s="1">
         <v>0.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-6465.41</v>
+        <v>6616.64</v>
       </c>
       <c r="J10" s="1">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>161.55</v>
+        <v>242.33</v>
       </c>
       <c r="M10" s="1">
-        <v>-6626.96</v>
+        <v>6374.3100000001</v>
       </c>
       <c r="N10" s="1">
-        <v>-6465.4100000001</v>
+        <v>6616.6399999999</v>
       </c>
       <c r="O10" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
         <v>99790227.27</v>
       </c>
       <c r="D11" s="1">
-        <v>0.84683221</v>
+        <v>0.86757886</v>
       </c>
       <c r="E11" s="1">
         <v>0.8467538162</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H11" s="1">
         <v>0.0</v>
       </c>
       <c r="I11" s="1">
-        <v>459493.13</v>
+        <v>-1974022.91</v>
       </c>
       <c r="J11" s="1">
         <v>0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>612429.85000001</v>
+        <v>-1742875.97</v>
       </c>
       <c r="N11" s="1">
-        <v>459493.13000001</v>
+        <v>-1974022.91</v>
       </c>
       <c r="O11" s="1">
-        <v>0.31</v>
+        <v>-1.32</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>243.346</v>
+        <v>228.122</v>
       </c>
       <c r="E12" s="1">
         <v>116.963</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H12" s="1">
         <v>1116645.19</v>
       </c>
       <c r="I12" s="1">
-        <v>946483.26</v>
+        <v>863150.86</v>
       </c>
       <c r="J12" s="1">
-        <v>84.761325126023</v>
+        <v>77.29857861117</v>
       </c>
       <c r="K12">
-        <v>0.93</v>
+        <v>1.07</v>
       </c>
       <c r="L12" t="s">
         <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>2063128.45</v>
+        <v>1979796.05</v>
       </c>
       <c r="N12" s="1">
-        <v>2072430.88</v>
+        <v>1990463.59</v>
       </c>
       <c r="O12" s="1">
-        <v>1.38</v>
+        <v>1.33</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>116.552</v>
+        <v>105.813</v>
       </c>
       <c r="E13" s="1">
         <v>105.565</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H13" s="1">
         <v>1625049.17</v>
       </c>
       <c r="I13" s="1">
-        <v>153616.37</v>
+        <v>27920.24</v>
       </c>
       <c r="J13" s="1">
-        <v>9.4530290428074</v>
+        <v>1.7181166278187</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1778665.54</v>
+        <v>1652969.41</v>
       </c>
       <c r="N13" s="1">
-        <v>1778665.54</v>
+        <v>1652969.41</v>
       </c>
       <c r="O13" s="1">
-        <v>1.19</v>
+        <v>1.1</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>105.808</v>
+        <v>103.635</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1900000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>110352.0</v>
+        <v>69065.0</v>
       </c>
       <c r="J14" s="1">
-        <v>5.808</v>
+        <v>3.635</v>
       </c>
       <c r="K14">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>749.59</v>
+        <v>0.08</v>
+      </c>
+      <c r="L14" t="s">
+        <v>66</v>
       </c>
       <c r="M14" s="1">
-        <v>2010352.0</v>
+        <v>1969065.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2011101.59</v>
+        <v>1970522.53</v>
       </c>
       <c r="O14" s="1">
-        <v>1.34</v>
+        <v>1.31</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C15" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>107.551</v>
+        <v>110.154</v>
       </c>
       <c r="E15" s="1">
         <v>101.11</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
       <c r="G15">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H15" s="1">
         <v>1542555.86</v>
       </c>
       <c r="I15" s="1">
-        <v>7564.53</v>
+        <v>82627.91</v>
       </c>
       <c r="J15" s="1">
-        <v>0.49038937234986</v>
+        <v>5.3565586921436</v>
       </c>
       <c r="K15">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>360.32</v>
+        <v>0.07</v>
+      </c>
+      <c r="L15" t="s">
+        <v>69</v>
       </c>
       <c r="M15" s="1">
-        <v>1550120.39</v>
+        <v>1625183.77</v>
       </c>
       <c r="N15" s="1">
-        <v>1550480.71</v>
+        <v>1626428.62</v>
       </c>
       <c r="O15" s="1">
-        <v>1.03</v>
+        <v>1.08</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C16" s="1">
         <v>800000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>93.693</v>
+        <v>94.158</v>
       </c>
       <c r="E16" s="1">
         <v>99.6476</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
       <c r="G16">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H16" s="1">
         <v>761068.12</v>
       </c>
       <c r="I16" s="1">
-        <v>-125592.07</v>
+        <v>-107334.99</v>
       </c>
       <c r="J16" s="1">
-        <v>-16.50207999778</v>
+        <v>-14.103204060104</v>
       </c>
       <c r="K16">
-        <v>0.43</v>
+        <v>0.55</v>
       </c>
       <c r="L16" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M16" s="1">
-        <v>635476.05</v>
+        <v>653733.13</v>
       </c>
       <c r="N16" s="1">
-        <v>638952.1</v>
+        <v>658115.86</v>
       </c>
       <c r="O16" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C17" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>154.5225</v>
+        <v>135.3475</v>
       </c>
       <c r="E17" s="1">
         <v>101.95</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H17" s="1">
         <v>1834375.42</v>
       </c>
       <c r="I17" s="1">
-        <v>785760.23</v>
+        <v>514897.74</v>
       </c>
       <c r="J17" s="1">
-        <v>42.83530085679</v>
+        <v>28.069376333008</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2620135.65</v>
+        <v>2349273.16</v>
       </c>
       <c r="N17" s="1">
-        <v>2620135.65</v>
+        <v>2349273.16</v>
       </c>
       <c r="O17" s="1">
-        <v>1.75</v>
+        <v>1.57</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C18" s="1">
         <v>13000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>120.251</v>
+        <v>109.043</v>
       </c>
       <c r="E18" s="1">
         <v>108.766</v>
       </c>
       <c r="F18" t="s">
         <v>48</v>
       </c>
       <c r="G18">
-        <v>9.22</v>
+        <v>9.02</v>
       </c>
       <c r="H18" s="1">
         <v>1548084.0</v>
       </c>
       <c r="I18" s="1">
-        <v>146969.4</v>
+        <v>23654.71</v>
       </c>
       <c r="J18" s="1">
-        <v>9.4936321284892</v>
+        <v>1.5279991266624</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1695053.4</v>
+        <v>1571738.71</v>
       </c>
       <c r="N18" s="1">
-        <v>1695053.4</v>
+        <v>1571738.71</v>
       </c>
       <c r="O18" s="1">
-        <v>1.13</v>
+        <v>1.05</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C19" s="1">
         <v>170000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>120.145</v>
+        <v>113.6965</v>
       </c>
       <c r="E19" s="1">
         <v>121.16835294</v>
       </c>
       <c r="F19" t="s">
         <v>52</v>
       </c>
       <c r="G19">
-        <v>182.14</v>
+        <v>183.44</v>
       </c>
       <c r="H19" s="1">
         <v>1309804.52</v>
       </c>
       <c r="I19" s="1">
-        <v>-188460.07</v>
+        <v>-256163.9</v>
       </c>
       <c r="J19" s="1">
-        <v>-14.388411944097</v>
+        <v>-19.557414567481</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1121344.45</v>
+        <v>1053640.62</v>
       </c>
       <c r="N19" s="1">
-        <v>1121344.45</v>
+        <v>1053640.62</v>
       </c>
       <c r="O19" s="1">
-        <v>0.75</v>
+        <v>0.7</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B20" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C20" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.6495</v>
+        <v>99.2085</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1400000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>9093.0</v>
+        <v>-11081.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.6495</v>
+        <v>-0.7915</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1409093.0</v>
+        <v>1388919.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1409093.0</v>
+        <v>1388919.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.94</v>
+        <v>0.93</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B21" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C21" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>96.533</v>
+        <v>89.283</v>
       </c>
       <c r="E21" s="1">
         <v>84.3</v>
       </c>
       <c r="F21" t="s">
         <v>34</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H21" s="1">
         <v>1158179.15</v>
       </c>
       <c r="I21" s="1">
-        <v>69455.44</v>
+        <v>4107.68</v>
       </c>
       <c r="J21" s="1">
-        <v>5.9969513352058</v>
+        <v>0.35466706510819</v>
       </c>
       <c r="K21">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="L21" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M21" s="1">
-        <v>1227634.59</v>
+        <v>1162286.83</v>
       </c>
       <c r="N21" s="1">
-        <v>1230531.3</v>
+        <v>1165939.1</v>
       </c>
       <c r="O21" s="1">
-        <v>0.82</v>
+        <v>0.78</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B22" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C22" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>149.376</v>
+        <v>153.668</v>
       </c>
       <c r="E22" s="1">
         <v>106.7746</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H22" s="1">
         <v>1648180.09</v>
       </c>
       <c r="I22" s="1">
-        <v>631402.79</v>
+        <v>752361.46</v>
       </c>
       <c r="J22" s="1">
-        <v>38.30908975487</v>
+        <v>45.648012894028</v>
       </c>
       <c r="K22">
-        <v>1.14</v>
+        <v>1.28</v>
       </c>
       <c r="L22" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M22" s="1">
-        <v>2279582.88</v>
+        <v>2400541.55</v>
       </c>
       <c r="N22" s="1">
-        <v>2300121.24</v>
+        <v>2423523.76</v>
       </c>
       <c r="O22" s="1">
-        <v>1.53</v>
+        <v>1.62</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C23" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>91.892</v>
+        <v>90.4015</v>
       </c>
       <c r="E23" s="1">
         <v>100.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-137836.0</v>
+        <v>-163174.5</v>
       </c>
       <c r="J23" s="1">
-        <v>-8.108</v>
+        <v>-9.5985</v>
       </c>
       <c r="K23">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="L23" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M23" s="1">
-        <v>1562164.0</v>
+        <v>1536825.5</v>
       </c>
       <c r="N23" s="1">
-        <v>1565482.49</v>
+        <v>1540737.83</v>
       </c>
       <c r="O23" s="1">
-        <v>1.04</v>
+        <v>1.03</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B24" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C24" s="1">
         <v>12000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>111.822</v>
+        <v>105.58</v>
       </c>
       <c r="E24" s="1">
         <v>100.25</v>
       </c>
       <c r="F24" t="s">
         <v>48</v>
       </c>
       <c r="G24">
-        <v>9.22</v>
+        <v>9.02</v>
       </c>
       <c r="H24" s="1">
         <v>1316855.31</v>
       </c>
       <c r="I24" s="1">
-        <v>138134.12</v>
+        <v>87904.61</v>
       </c>
       <c r="J24" s="1">
-        <v>10.489696092732</v>
+        <v>6.6753430944513</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1454989.43</v>
+        <v>1404759.92</v>
       </c>
       <c r="N24" s="1">
-        <v>1454989.43</v>
+        <v>1404759.92</v>
       </c>
       <c r="O24" s="1">
-        <v>0.97</v>
+        <v>0.94</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B25" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C25" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>124.387</v>
+        <v>116.308</v>
       </c>
       <c r="E25" s="1">
         <v>106.49</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H25" s="1">
         <v>1730508.04</v>
       </c>
       <c r="I25" s="1">
-        <v>273182.51</v>
+        <v>187350.06</v>
       </c>
       <c r="J25" s="1">
-        <v>15.78626066366</v>
+        <v>10.826303933266</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2003690.55</v>
+        <v>1917858.1</v>
       </c>
       <c r="N25" s="1">
-        <v>2003690.55</v>
+        <v>1917858.1</v>
       </c>
       <c r="O25" s="1">
-        <v>1.34</v>
+        <v>1.28</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B26" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C26" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>102.11</v>
+        <v>101.116</v>
       </c>
       <c r="E26" s="1">
         <v>91.8498</v>
       </c>
       <c r="F26" t="s">
         <v>34</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H26" s="1">
         <v>1406522.1</v>
       </c>
       <c r="I26" s="1">
-        <v>151748.35</v>
+        <v>173072.61</v>
       </c>
       <c r="J26" s="1">
-        <v>10.788906196355</v>
+        <v>12.305004663631</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1558270.45</v>
+        <v>1579594.71</v>
       </c>
       <c r="N26" s="1">
-        <v>1558270.45</v>
+        <v>1579594.71</v>
       </c>
       <c r="O26" s="1">
-        <v>1.04</v>
+        <v>1.05</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C27" s="1">
         <v>900000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>90.859</v>
+        <v>96.195</v>
       </c>
       <c r="E27" s="1">
         <v>110.2856</v>
       </c>
       <c r="F27" t="s">
         <v>34</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H27" s="1">
         <v>908364.97</v>
       </c>
       <c r="I27" s="1">
-        <v>-215078.83</v>
+        <v>-157004.59</v>
       </c>
       <c r="J27" s="1">
-        <v>-23.677578627894</v>
+        <v>-17.284306989513</v>
       </c>
       <c r="K27">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="L27">
-        <v>752.44</v>
+        <v>873.29</v>
       </c>
       <c r="M27" s="1">
-        <v>693286.14</v>
+        <v>751360.38</v>
       </c>
       <c r="N27" s="1">
-        <v>694038.58</v>
+        <v>752233.67</v>
       </c>
       <c r="O27" s="1">
-        <v>0.46</v>
+        <v>0.5</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C28" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>120.703</v>
+        <v>119.02</v>
       </c>
       <c r="E28" s="1">
         <v>114.7748</v>
       </c>
       <c r="F28" t="s">
         <v>34</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H28" s="1">
         <v>1449046.08</v>
       </c>
       <c r="I28" s="1">
-        <v>-16369.53</v>
+        <v>-2936.29</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.1296762902116</v>
+        <v>-0.20263606799861</v>
       </c>
       <c r="K28">
-        <v>1.95</v>
+        <v>2.24</v>
       </c>
       <c r="L28" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M28" s="1">
-        <v>1432676.55</v>
+        <v>1446109.79</v>
       </c>
       <c r="N28" s="1">
-        <v>1460025.71</v>
+        <v>1477472.34</v>
       </c>
       <c r="O28" s="1">
-        <v>0.97</v>
+        <v>0.99</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B29" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C29" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.808</v>
+        <v>105.454</v>
       </c>
       <c r="E29" s="1">
         <v>100.6875</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H29" s="1">
         <v>1856561.16</v>
       </c>
       <c r="I29" s="1">
-        <v>-61759.97</v>
+        <v>65360.3</v>
       </c>
       <c r="J29" s="1">
-        <v>-3.3265788022841</v>
+        <v>3.5205034667428</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1794801.19</v>
+        <v>1921921.46</v>
       </c>
       <c r="N29" s="1">
-        <v>1794801.19</v>
+        <v>1921921.46</v>
       </c>
       <c r="O29" s="1">
-        <v>1.2</v>
+        <v>1.28</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B30" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C30" s="1">
         <v>190000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>110.244</v>
+        <v>113.149</v>
       </c>
       <c r="E30" s="1">
         <v>106.46</v>
       </c>
       <c r="F30" t="s">
         <v>52</v>
       </c>
       <c r="G30">
-        <v>182.14</v>
+        <v>183.44</v>
       </c>
       <c r="H30" s="1">
         <v>1435515.22</v>
       </c>
       <c r="I30" s="1">
-        <v>-285528.09</v>
+        <v>-263587.55</v>
       </c>
       <c r="J30" s="1">
-        <v>-19.890286499366</v>
+        <v>-18.361877765392</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1149987.13</v>
+        <v>1171927.67</v>
       </c>
       <c r="N30" s="1">
-        <v>1149987.13</v>
+        <v>1171927.67</v>
       </c>
       <c r="O30" s="1">
-        <v>0.77</v>
+        <v>0.78</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B31" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C31" s="1">
         <v>140000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>187.13</v>
+        <v>175.508</v>
       </c>
       <c r="E31" s="1">
         <v>105.54355571</v>
       </c>
       <c r="F31" t="s">
         <v>52</v>
       </c>
       <c r="G31">
-        <v>182.14</v>
+        <v>183.44</v>
       </c>
       <c r="H31" s="1">
         <v>921204.27</v>
       </c>
       <c r="I31" s="1">
-        <v>517116.89</v>
+        <v>418230.11</v>
       </c>
       <c r="J31" s="1">
-        <v>56.134877663995</v>
+        <v>45.400365979632</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1438321.16</v>
+        <v>1339434.38</v>
       </c>
       <c r="N31" s="1">
-        <v>1438321.16</v>
+        <v>1339434.38</v>
       </c>
       <c r="O31" s="1">
-        <v>0.96</v>
+        <v>0.89</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B32" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C32" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>94.727</v>
+        <v>99.923</v>
       </c>
       <c r="E32" s="1">
         <v>96.32768</v>
       </c>
       <c r="F32" t="s">
         <v>34</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H32" s="1">
         <v>1641226.39</v>
       </c>
       <c r="I32" s="1">
-        <v>-35003.41</v>
+        <v>93171.53</v>
       </c>
       <c r="J32" s="1">
-        <v>-2.1327593934192</v>
+        <v>5.6769456406316</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1606222.98</v>
+        <v>1734397.92</v>
       </c>
       <c r="N32" s="1">
-        <v>1606222.98</v>
+        <v>1734397.92</v>
       </c>
       <c r="O32" s="1">
-        <v>1.07</v>
+        <v>1.16</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B33" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C33" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>105.841</v>
+        <v>106.314</v>
       </c>
       <c r="E33" s="1">
         <v>103.6696</v>
       </c>
       <c r="F33" t="s">
         <v>34</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H33" s="1">
         <v>1292886.42</v>
       </c>
       <c r="I33" s="1">
-        <v>-126347.21</v>
+        <v>-93422.76</v>
       </c>
       <c r="J33" s="1">
-        <v>-9.7724910746607</v>
+        <v>-7.2259062014125</v>
       </c>
       <c r="K33">
-        <v>0.43</v>
+        <v>0.53</v>
       </c>
       <c r="L33" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M33" s="1">
-        <v>1166539.21</v>
+        <v>1199463.66</v>
       </c>
       <c r="N33" s="1">
-        <v>1172164.83</v>
+        <v>1206338.8</v>
       </c>
       <c r="O33" s="1">
-        <v>0.78</v>
+        <v>0.8</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B34" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C34" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>94.745</v>
+        <v>93.767</v>
       </c>
       <c r="E34" s="1">
         <v>100.16421053</v>
       </c>
       <c r="F34" t="s">
         <v>34</v>
       </c>
       <c r="G34">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H34" s="1">
         <v>1683878.96</v>
       </c>
       <c r="I34" s="1">
-        <v>-157677.18</v>
+        <v>-137710.16</v>
       </c>
       <c r="J34" s="1">
-        <v>-9.3639260152048</v>
+        <v>-8.1781507620952</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1526201.78</v>
+        <v>1546168.8</v>
       </c>
       <c r="N34" s="1">
-        <v>1526201.78</v>
+        <v>1546168.8</v>
       </c>
       <c r="O34" s="1">
-        <v>1.02</v>
+        <v>1.03</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B35" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C35" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.554</v>
+        <v>99.084</v>
       </c>
       <c r="E35" s="1">
         <v>100.67268571</v>
       </c>
       <c r="F35" t="s">
         <v>34</v>
       </c>
       <c r="G35">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H35" s="1">
         <v>1269265.37</v>
       </c>
       <c r="I35" s="1">
-        <v>-99484.95</v>
+        <v>-65380.8</v>
       </c>
       <c r="J35" s="1">
-        <v>-7.8379945085873</v>
+        <v>-5.1510741209303</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1169780.42</v>
+        <v>1203884.57</v>
       </c>
       <c r="N35" s="1">
-        <v>1169780.42</v>
+        <v>1203884.57</v>
       </c>
       <c r="O35" s="1">
-        <v>0.78</v>
+        <v>0.8</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B36" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C36" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>134.776</v>
+        <v>118.316</v>
       </c>
       <c r="E36" s="1">
         <v>128.2777</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H36" s="1">
         <v>1957442.01</v>
       </c>
       <c r="I36" s="1">
-        <v>99334.59</v>
+        <v>-109155.62</v>
       </c>
       <c r="J36" s="1">
-        <v>5.0747143206557</v>
+        <v>-5.5764420832063</v>
       </c>
       <c r="K36">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>837.22</v>
+        <v>0.06</v>
+      </c>
+      <c r="L36" t="s">
+        <v>118</v>
       </c>
       <c r="M36" s="1">
-        <v>2056776.6</v>
+        <v>1848286.39</v>
       </c>
       <c r="N36" s="1">
-        <v>2057613.82</v>
+        <v>1849349.53</v>
       </c>
       <c r="O36" s="1">
-        <v>1.37</v>
+        <v>1.23</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B37" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C37" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>116.0795</v>
+        <v>127.163</v>
       </c>
       <c r="E37" s="1">
         <v>102.37</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1535550.0</v>
       </c>
       <c r="I37" s="1">
-        <v>205642.5</v>
+        <v>371895.0</v>
       </c>
       <c r="J37" s="1">
-        <v>13.392107062616</v>
+        <v>24.219009475432</v>
       </c>
       <c r="K37">
-        <v>1.31</v>
+        <v>1.45</v>
       </c>
       <c r="L37" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M37" s="1">
-        <v>1741192.5</v>
+        <v>1907445.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1760832.23</v>
+        <v>1929145.68</v>
       </c>
       <c r="O37" s="1">
-        <v>1.17</v>
+        <v>1.29</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B38" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C38" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.244</v>
+        <v>102.151</v>
       </c>
       <c r="E38" s="1">
         <v>100.0</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>1000000.0</v>
       </c>
       <c r="I38" s="1">
-        <v>2440.0</v>
+        <v>21510.0</v>
       </c>
       <c r="J38" s="1">
-        <v>0.244</v>
+        <v>2.151</v>
       </c>
       <c r="K38">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="L38" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M38" s="1">
-        <v>1002440.0</v>
+        <v>1021510.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1005933.15</v>
+        <v>1025701.78</v>
       </c>
       <c r="O38" s="1">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B39" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C39" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>105.831</v>
+        <v>103.5455</v>
       </c>
       <c r="E39" s="1">
         <v>107.6</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>1291200.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-21228.0</v>
+        <v>-48654.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-1.6440520446097</v>
+        <v>-3.7681226765799</v>
       </c>
       <c r="K39">
-        <v>0.54</v>
+        <v>0.65</v>
       </c>
       <c r="L39" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="M39" s="1">
-        <v>1269972.0</v>
+        <v>1242546.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1276460.95</v>
+        <v>1250302.91</v>
       </c>
       <c r="O39" s="1">
-        <v>0.85</v>
+        <v>0.83</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B40" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C40" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>123.572</v>
+        <v>123.612</v>
       </c>
       <c r="E40" s="1">
         <v>90.2782</v>
       </c>
       <c r="F40" t="s">
         <v>34</v>
       </c>
       <c r="G40">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H40" s="1">
         <v>1299091.52</v>
       </c>
       <c r="I40" s="1">
-        <v>272404.88</v>
+        <v>310090.52</v>
       </c>
       <c r="J40" s="1">
-        <v>20.968875233671</v>
+        <v>23.869797872285</v>
       </c>
       <c r="K40">
-        <v>0.53</v>
+        <v>0.62</v>
       </c>
       <c r="L40" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="M40" s="1">
-        <v>1571496.4</v>
+        <v>1609182.04</v>
       </c>
       <c r="N40" s="1">
-        <v>1579409.35</v>
+        <v>1618484.49</v>
       </c>
       <c r="O40" s="1">
-        <v>1.05</v>
+        <v>1.08</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B41" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C41" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>136.6035</v>
+        <v>139.027</v>
       </c>
       <c r="E41" s="1">
         <v>104.99305556</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1889875.0</v>
       </c>
       <c r="I41" s="1">
-        <v>568988.0</v>
+        <v>612611.0</v>
       </c>
       <c r="J41" s="1">
-        <v>30.107176400556</v>
+        <v>32.415424300549</v>
       </c>
       <c r="K41">
-        <v>1.59</v>
+        <v>1.78</v>
       </c>
       <c r="L41" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="M41" s="1">
-        <v>2458863.0</v>
+        <v>2502486.0</v>
       </c>
       <c r="N41" s="1">
-        <v>2487544.32</v>
+        <v>2534529.96</v>
       </c>
       <c r="O41" s="1">
-        <v>1.66</v>
+        <v>1.69</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B42" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C42" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>156.165</v>
+        <v>139.119</v>
       </c>
       <c r="E42" s="1">
         <v>133.1139</v>
       </c>
       <c r="F42" t="s">
         <v>34</v>
       </c>
       <c r="G42">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H42" s="1">
         <v>2031239.57</v>
       </c>
       <c r="I42" s="1">
-        <v>351948.23</v>
+        <v>142023.18</v>
       </c>
       <c r="J42" s="1">
-        <v>17.326771061279</v>
+        <v>6.9919463020307</v>
       </c>
       <c r="K42">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="L42">
-        <v>397.41</v>
+        <v>509.87</v>
       </c>
       <c r="M42" s="1">
-        <v>2383187.8</v>
+        <v>2173262.75</v>
       </c>
       <c r="N42" s="1">
-        <v>2383585.21</v>
+        <v>2173772.62</v>
       </c>
       <c r="O42" s="1">
-        <v>1.59</v>
+        <v>1.45</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B43" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C43" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>121.289</v>
+        <v>121.967</v>
       </c>
       <c r="E43" s="1">
         <v>108.5191</v>
       </c>
       <c r="F43" t="s">
         <v>34</v>
       </c>
       <c r="G43">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H43" s="1">
         <v>1295967.09</v>
       </c>
       <c r="I43" s="1">
-        <v>-10581.33</v>
+        <v>27172.42</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.81648138148323</v>
+        <v>2.0966905880303</v>
       </c>
       <c r="K43">
-        <v>0.48</v>
+        <v>0.61</v>
       </c>
       <c r="L43" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="M43" s="1">
-        <v>1285385.76</v>
+        <v>1323139.51</v>
       </c>
       <c r="N43" s="1">
-        <v>1291420.57</v>
+        <v>1330748.41</v>
       </c>
       <c r="O43" s="1">
-        <v>0.86</v>
+        <v>0.89</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B44" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C44" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>92.029</v>
+        <v>89.498</v>
       </c>
       <c r="E44" s="1">
         <v>95.8663</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
       <c r="G44">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H44" s="1">
         <v>1465425.43</v>
       </c>
       <c r="I44" s="1">
-        <v>-217045.61</v>
+        <v>-222667.34</v>
       </c>
       <c r="J44" s="1">
-        <v>-14.811098917534</v>
+        <v>-15.194723350747</v>
       </c>
       <c r="K44">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>0.04</v>
+      </c>
+      <c r="L44">
+        <v>636.43</v>
       </c>
       <c r="M44" s="1">
-        <v>1248379.82</v>
+        <v>1242758.09</v>
       </c>
       <c r="N44" s="1">
-        <v>1258101.46</v>
+        <v>1243394.52</v>
       </c>
       <c r="O44" s="1">
-        <v>0.84</v>
+        <v>0.83</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B45" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C45" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>234.719</v>
+        <v>208.642</v>
       </c>
       <c r="E45" s="1">
         <v>102.845</v>
       </c>
       <c r="F45" t="s">
         <v>34</v>
       </c>
       <c r="G45">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H45" s="1">
         <v>1448793.2</v>
       </c>
       <c r="I45" s="1">
-        <v>1536187.73</v>
+        <v>1267310.08</v>
       </c>
       <c r="J45" s="1">
-        <v>106.03222944448</v>
+        <v>87.473497252748</v>
       </c>
       <c r="K45">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="L45" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="M45" s="1">
-        <v>2984980.93</v>
+        <v>2716103.28</v>
       </c>
       <c r="N45" s="1">
-        <v>2987029.82</v>
+        <v>2718887.68</v>
       </c>
       <c r="O45" s="1">
-        <v>1.99</v>
+        <v>1.81</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B46" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C46" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>94.5705</v>
+        <v>94.9045</v>
       </c>
       <c r="E46" s="1">
         <v>100.44</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
       <c r="G46">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H46" s="1">
         <v>1641600.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-118209.16</v>
+        <v>-76674.42</v>
       </c>
       <c r="J46" s="1">
-        <v>-7.2008503898635</v>
+        <v>-4.6707127192982</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1523390.84</v>
+        <v>1564925.58</v>
       </c>
       <c r="N46" s="1">
-        <v>1523390.84</v>
+        <v>1564925.58</v>
       </c>
       <c r="O46" s="1">
-        <v>1.02</v>
+        <v>1.04</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B47" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C47" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>137.122</v>
+        <v>127.462</v>
       </c>
       <c r="E47" s="1">
         <v>100.85333333</v>
       </c>
       <c r="F47" t="s">
         <v>34</v>
       </c>
       <c r="G47">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H47" s="1">
         <v>1389416.89</v>
       </c>
       <c r="I47" s="1">
-        <v>354398.29</v>
+        <v>269884.48</v>
       </c>
       <c r="J47" s="1">
-        <v>25.50698012603</v>
+        <v>19.424298203256</v>
       </c>
       <c r="K47">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="L47">
-        <v>282.6</v>
+        <v>976.35</v>
       </c>
       <c r="M47" s="1">
-        <v>1743815.18</v>
+        <v>1659301.37</v>
       </c>
       <c r="N47" s="1">
-        <v>1744097.78</v>
+        <v>1660277.72</v>
       </c>
       <c r="O47" s="1">
-        <v>1.16</v>
+        <v>1.11</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B48" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C48" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>117.116</v>
+        <v>115.4505</v>
       </c>
       <c r="E48" s="1">
         <v>101.876</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2037520.0</v>
       </c>
       <c r="I48" s="1">
-        <v>304800.0</v>
+        <v>271490.0</v>
       </c>
       <c r="J48" s="1">
-        <v>14.959362362087</v>
+        <v>13.324531783737</v>
       </c>
       <c r="K48">
-        <v>0.61</v>
+        <v>0.68</v>
       </c>
       <c r="L48" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="M48" s="1">
-        <v>2342320.0</v>
+        <v>2309010.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2354566.58</v>
+        <v>2322653.84</v>
       </c>
       <c r="O48" s="1">
-        <v>1.57</v>
+        <v>1.55</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B49" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C49" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>173.869</v>
+        <v>169.637</v>
       </c>
       <c r="E49" s="1">
         <v>101.25</v>
       </c>
       <c r="F49" t="s">
         <v>34</v>
       </c>
       <c r="G49">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H49" s="1">
         <v>1562901.98</v>
       </c>
       <c r="I49" s="1">
-        <v>1090461.3</v>
+        <v>1087101.06</v>
       </c>
       <c r="J49" s="1">
-        <v>69.771573262707</v>
+        <v>69.556573215167</v>
       </c>
       <c r="K49">
-        <v>1.09</v>
+        <v>1.23</v>
       </c>
       <c r="L49" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="M49" s="1">
-        <v>2653363.28</v>
+        <v>2650003.04</v>
       </c>
       <c r="N49" s="1">
-        <v>2672969.05</v>
+        <v>2672133.65</v>
       </c>
       <c r="O49" s="1">
         <v>1.78</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B50" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C50" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>80.684</v>
+        <v>79.4925</v>
       </c>
       <c r="E50" s="1">
         <v>108.16</v>
       </c>
       <c r="F50" t="s">
         <v>34</v>
       </c>
       <c r="G50">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H50" s="1">
         <v>2054587.06</v>
       </c>
       <c r="I50" s="1">
-        <v>-549671.42</v>
+        <v>-536830.5</v>
       </c>
       <c r="J50" s="1">
-        <v>-26.753376904846</v>
+        <v>-26.128389030154</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1504915.64</v>
+        <v>1517756.56</v>
       </c>
       <c r="N50" s="1">
-        <v>1504915.64</v>
+        <v>1517756.56</v>
       </c>
       <c r="O50" s="1">
-        <v>1.0</v>
+        <v>1.01</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B51" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C51" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.141</v>
+        <v>94.8185</v>
       </c>
       <c r="E51" s="1">
         <v>100.25</v>
       </c>
       <c r="F51" t="s">
         <v>48</v>
       </c>
       <c r="G51">
-        <v>9.22</v>
+        <v>9.02</v>
       </c>
       <c r="H51" s="1">
         <v>438282.5</v>
       </c>
       <c r="I51" s="1">
-        <v>-12623.51</v>
+        <v>-17757.06</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.8802222310952</v>
+        <v>-4.0515101561208</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>425658.99</v>
+        <v>420525.44</v>
       </c>
       <c r="N51" s="1">
-        <v>425658.99</v>
+        <v>420525.44</v>
       </c>
       <c r="O51" s="1">
         <v>0.28</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B52" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C52" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>134.719</v>
+        <v>137.9765</v>
       </c>
       <c r="E52" s="1">
         <v>114.6381</v>
       </c>
       <c r="F52" t="s">
         <v>34</v>
       </c>
       <c r="G52">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H52" s="1">
         <v>1429677.0</v>
       </c>
       <c r="I52" s="1">
-        <v>55144.53</v>
+        <v>127011.65</v>
       </c>
       <c r="J52" s="1">
-        <v>3.8571320654945</v>
+        <v>8.8839402186648</v>
       </c>
       <c r="K52">
-        <v>1.16</v>
+        <v>1.33</v>
       </c>
       <c r="L52" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="M52" s="1">
-        <v>1484821.53</v>
+        <v>1556688.65</v>
       </c>
       <c r="N52" s="1">
-        <v>1499937.99</v>
+        <v>1574023.4</v>
       </c>
       <c r="O52" s="1">
-        <v>1.0</v>
+        <v>1.05</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B53" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C53" s="1">
         <v>2800000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>102.346</v>
+        <v>98.148</v>
       </c>
       <c r="E53" s="1">
         <v>103.5785</v>
       </c>
       <c r="F53" t="s">
         <v>34</v>
       </c>
       <c r="G53">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H53" s="1">
         <v>2437858.19</v>
       </c>
       <c r="I53" s="1">
-        <v>-8279.55</v>
+        <v>-52834.11</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.33962393850317</v>
+        <v>-2.1672347561775</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2429578.64</v>
+        <v>2385024.08</v>
       </c>
       <c r="N53" s="1">
-        <v>2429578.64</v>
+        <v>2385024.08</v>
       </c>
       <c r="O53" s="1">
-        <v>1.62</v>
+        <v>1.59</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B54" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C54" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>110.005</v>
+        <v>105.926</v>
       </c>
       <c r="E54" s="1">
         <v>100.0</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I54" s="1">
-        <v>170085.0</v>
+        <v>100742.0</v>
       </c>
       <c r="J54" s="1">
-        <v>10.005</v>
+        <v>5.926</v>
       </c>
       <c r="K54">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="L54" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="M54" s="1">
-        <v>1870085.0</v>
+        <v>1800742.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1877616.94</v>
+        <v>1808722.56</v>
       </c>
       <c r="O54" s="1">
-        <v>1.25</v>
+        <v>1.21</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B55" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C55" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>95.753</v>
+        <v>95.391</v>
       </c>
       <c r="E55" s="1">
         <v>98.45</v>
       </c>
       <c r="F55" t="s">
         <v>34</v>
       </c>
       <c r="G55">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H55" s="1">
         <v>1512095.23</v>
       </c>
       <c r="I55" s="1">
-        <v>-50837.07</v>
+        <v>-21934.24</v>
       </c>
       <c r="J55" s="1">
-        <v>-3.362028329393</v>
+        <v>-1.4505858867103</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1461258.16</v>
+        <v>1490160.99</v>
       </c>
       <c r="N55" s="1">
-        <v>1461258.16</v>
+        <v>1490160.99</v>
       </c>
       <c r="O55" s="1">
-        <v>0.97</v>
+        <v>0.99</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B56" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C56" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>122.9585</v>
+        <v>115.951</v>
       </c>
       <c r="E56" s="1">
         <v>103.0</v>
       </c>
       <c r="F56" t="s">
         <v>34</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H56" s="1">
         <v>1497477.13</v>
       </c>
       <c r="I56" s="1">
-        <v>274709.82</v>
+        <v>213234.09</v>
       </c>
       <c r="J56" s="1">
-        <v>18.344842435089</v>
+        <v>14.23955569859</v>
       </c>
       <c r="K56">
-        <v>0.18</v>
+        <v>0.26</v>
       </c>
       <c r="L56" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="M56" s="1">
-        <v>1772186.95</v>
+        <v>1710711.22</v>
       </c>
       <c r="N56" s="1">
-        <v>1775199.64</v>
+        <v>1715157.83</v>
       </c>
       <c r="O56" s="1">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B57" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C57" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>119.2805</v>
+        <v>112.087</v>
       </c>
       <c r="E57" s="1">
         <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>2100000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>404890.5</v>
+        <v>253827.0</v>
       </c>
       <c r="J57" s="1">
-        <v>19.2805</v>
+        <v>12.087</v>
       </c>
       <c r="K57">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="L57" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="M57" s="1">
-        <v>2504890.5</v>
+        <v>2353827.0</v>
       </c>
       <c r="N57" s="1">
-        <v>2510255.88</v>
+        <v>2360663.54</v>
       </c>
       <c r="O57" s="1">
-        <v>1.67</v>
+        <v>1.57</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B58" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C58" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>123.367</v>
+        <v>124.215</v>
       </c>
       <c r="E58" s="1">
         <v>125.248</v>
       </c>
       <c r="F58" t="s">
         <v>34</v>
       </c>
       <c r="G58">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H58" s="1">
         <v>1151441.04</v>
       </c>
       <c r="I58" s="1">
-        <v>-105514.8</v>
+        <v>-73419.78</v>
       </c>
       <c r="J58" s="1">
-        <v>-9.1637171452565</v>
+        <v>-6.376338644313</v>
       </c>
       <c r="K58">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>0.1</v>
+      </c>
+      <c r="L58">
+        <v>964.3</v>
       </c>
       <c r="M58" s="1">
-        <v>1045926.24</v>
+        <v>1078021.26</v>
       </c>
       <c r="N58" s="1">
-        <v>1056347.33</v>
+        <v>1078985.56</v>
       </c>
       <c r="O58" s="1">
-        <v>0.7</v>
+        <v>0.72</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B59" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C59" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>117.73</v>
+        <v>115.45</v>
       </c>
       <c r="E59" s="1">
         <v>103.5</v>
       </c>
       <c r="F59" t="s">
         <v>34</v>
       </c>
       <c r="G59">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H59" s="1">
         <v>1035828.66</v>
       </c>
       <c r="I59" s="1">
-        <v>-37693.86</v>
+        <v>-33875.96</v>
       </c>
       <c r="J59" s="1">
-        <v>-3.6390053158019</v>
+        <v>-3.2704211910877</v>
       </c>
       <c r="K59">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>423.91</v>
+        <v>0.15</v>
+      </c>
+      <c r="L59" t="s">
+        <v>178</v>
       </c>
       <c r="M59" s="1">
-        <v>998134.8</v>
+        <v>1001952.7</v>
       </c>
       <c r="N59" s="1">
-        <v>998558.71</v>
+        <v>1003417.23</v>
       </c>
       <c r="O59" s="1">
         <v>0.67</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B60" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C60" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>111.59</v>
+        <v>110.968</v>
       </c>
       <c r="E60" s="1">
         <v>107.4925</v>
       </c>
       <c r="F60" t="s">
         <v>34</v>
       </c>
       <c r="G60">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H60" s="1">
         <v>1374936.05</v>
       </c>
       <c r="I60" s="1">
-        <v>44182.22</v>
+        <v>69646.29</v>
       </c>
       <c r="J60" s="1">
-        <v>3.2134018160336</v>
+        <v>5.0654203153667</v>
       </c>
       <c r="K60">
-        <v>0.26</v>
+        <v>0.4</v>
       </c>
       <c r="L60" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="M60" s="1">
-        <v>1419118.27</v>
+        <v>1444582.34</v>
       </c>
       <c r="N60" s="1">
-        <v>1422977.6</v>
+        <v>1450508.25</v>
       </c>
       <c r="O60" s="1">
-        <v>0.95</v>
+        <v>0.97</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B61" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C61" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>102.582</v>
+        <v>103.5005</v>
       </c>
       <c r="E61" s="1">
         <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>34</v>
       </c>
       <c r="G61">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H61" s="1">
         <v>2314386.22</v>
       </c>
       <c r="I61" s="1">
-        <v>-140117.46</v>
+        <v>-68768.95</v>
       </c>
       <c r="J61" s="1">
-        <v>-6.0541952241662</v>
+        <v>-2.9713687977282</v>
       </c>
       <c r="K61">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>412.13</v>
+        <v>0.06</v>
+      </c>
+      <c r="L61" t="s">
+        <v>184</v>
       </c>
       <c r="M61" s="1">
-        <v>2174268.76</v>
+        <v>2245617.27</v>
       </c>
       <c r="N61" s="1">
-        <v>2174680.89</v>
+        <v>2247184.26</v>
       </c>
       <c r="O61" s="1">
-        <v>1.45</v>
+        <v>1.5</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B62" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C62" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>115.584</v>
+        <v>114.167</v>
       </c>
       <c r="E62" s="1">
         <v>111.6684</v>
       </c>
       <c r="F62" t="s">
         <v>34</v>
       </c>
       <c r="G62">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H62" s="1">
         <v>1937510.2</v>
       </c>
       <c r="I62" s="1">
-        <v>22371.11</v>
+        <v>44125.73</v>
       </c>
       <c r="J62" s="1">
-        <v>1.1546318569058</v>
+        <v>2.2774450426119</v>
       </c>
       <c r="K62">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>965.57</v>
+        <v>0.06</v>
+      </c>
+      <c r="L62" t="s">
+        <v>187</v>
       </c>
       <c r="M62" s="1">
-        <v>1959881.31</v>
+        <v>1981635.93</v>
       </c>
       <c r="N62" s="1">
-        <v>1960846.88</v>
+        <v>1982853.36</v>
       </c>
       <c r="O62" s="1">
-        <v>1.31</v>
+        <v>1.32</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B63" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="C63" s="1">
         <v>700000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>102.7345</v>
+        <v>95.9705</v>
       </c>
       <c r="E63" s="1">
         <v>100.0</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>700000.0</v>
       </c>
       <c r="I63" s="1">
-        <v>19141.5</v>
+        <v>-28206.5</v>
       </c>
       <c r="J63" s="1">
-        <v>2.7345</v>
+        <v>-4.0295</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>719141.5</v>
+        <v>671793.5</v>
       </c>
       <c r="N63" s="1">
-        <v>719141.5</v>
+        <v>671793.5</v>
       </c>
       <c r="O63" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B64" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C64" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>140.845</v>
+        <v>137.736</v>
       </c>
       <c r="E64" s="1">
         <v>112.1426</v>
       </c>
       <c r="F64" t="s">
         <v>34</v>
       </c>
       <c r="G64">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H64" s="1">
         <v>1285670.4</v>
       </c>
       <c r="I64" s="1">
-        <v>147258.81</v>
+        <v>148768.31</v>
       </c>
       <c r="J64" s="1">
-        <v>11.453853958215</v>
+        <v>11.57126352135</v>
       </c>
       <c r="K64">
-        <v>1.22</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>0.08</v>
+      </c>
+      <c r="L64">
+        <v>954.65</v>
       </c>
       <c r="M64" s="1">
-        <v>1432929.21</v>
+        <v>1434438.71</v>
       </c>
       <c r="N64" s="1">
-        <v>1447511.66</v>
+        <v>1435393.36</v>
       </c>
       <c r="O64" s="1">
-        <v>0.97</v>
+        <v>0.96</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B65" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C65" s="1">
-        <v>1600000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>102.068</v>
+        <v>103.691</v>
       </c>
       <c r="E65" s="1">
-        <v>97.3197</v>
+        <v>103.625</v>
       </c>
       <c r="F65" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G65">
-        <v>1.18</v>
+        <v>183.44</v>
       </c>
       <c r="H65" s="1">
-        <v>1446595.32</v>
+        <v>2026522.28</v>
       </c>
       <c r="I65" s="1">
-        <v>-62035.76</v>
+        <v>8363.57</v>
       </c>
       <c r="J65" s="1">
-        <v>-4.2883976701929</v>
+        <v>0.41270555387133</v>
       </c>
       <c r="K65">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>0.0</v>
+      </c>
+      <c r="L65">
+        <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1384559.56</v>
+        <v>2034885.85</v>
       </c>
       <c r="N65" s="1">
-        <v>1387800.1</v>
+        <v>2034885.85</v>
       </c>
       <c r="O65" s="1">
-        <v>0.93</v>
+        <v>1.36</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B66" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C66" s="1">
-        <v>1600000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>137.086</v>
+        <v>104.17</v>
       </c>
       <c r="E66" s="1">
-        <v>97.224375</v>
+        <v>103.7</v>
       </c>
       <c r="F66" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G66">
-        <v>1.18</v>
+        <v>183.44</v>
       </c>
       <c r="H66" s="1">
-        <v>1435796.18</v>
+        <v>2027985.14</v>
       </c>
       <c r="I66" s="1">
-        <v>423785.0</v>
+        <v>16300.85</v>
       </c>
       <c r="J66" s="1">
-        <v>29.515679586221</v>
+        <v>0.80379533747471</v>
       </c>
       <c r="K66">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>0.0</v>
+      </c>
+      <c r="L66">
+        <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1859581.18</v>
+        <v>2044285.99</v>
       </c>
       <c r="N66" s="1">
-        <v>1863160.85</v>
+        <v>2044285.99</v>
       </c>
       <c r="O66" s="1">
-        <v>1.24</v>
+        <v>1.36</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B67" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C67" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>104.367</v>
+        <v>96.728</v>
       </c>
       <c r="E67" s="1">
-        <v>105.271</v>
+        <v>97.3197</v>
       </c>
       <c r="F67" t="s">
         <v>34</v>
       </c>
       <c r="G67">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H67" s="1">
-        <v>1564786.32</v>
+        <v>1446595.32</v>
       </c>
       <c r="I67" s="1">
-        <v>-149040.66</v>
+        <v>-103442.36</v>
       </c>
       <c r="J67" s="1">
-        <v>-9.5246653229944</v>
+        <v>-7.1507462086909</v>
       </c>
       <c r="K67">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>0.01</v>
+      </c>
+      <c r="L67">
+        <v>212.14</v>
       </c>
       <c r="M67" s="1">
-        <v>1415745.66</v>
+        <v>1343152.96</v>
       </c>
       <c r="N67" s="1">
-        <v>1432758.52</v>
+        <v>1343365.1</v>
       </c>
       <c r="O67" s="1">
-        <v>0.96</v>
+        <v>0.9</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>198</v>
       </c>
       <c r="B68" t="s">
         <v>199</v>
       </c>
       <c r="C68" s="1">
-        <v>22000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>137.7015</v>
+        <v>131.032</v>
       </c>
       <c r="E68" s="1">
-        <v>100.95</v>
+        <v>97.224375</v>
       </c>
       <c r="F68" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G68">
-        <v>9.22</v>
+        <v>1.15</v>
       </c>
       <c r="H68" s="1">
-        <v>2475767.93</v>
+        <v>1435796.18</v>
       </c>
       <c r="I68" s="1">
-        <v>809060.48</v>
+        <v>383697.85</v>
       </c>
       <c r="J68" s="1">
-        <v>32.679172801144</v>
+        <v>26.723699042019</v>
       </c>
       <c r="K68">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.34</v>
+      </c>
+      <c r="L68" t="s">
+        <v>200</v>
       </c>
       <c r="M68" s="1">
-        <v>3284828.41</v>
+        <v>1819494.03</v>
       </c>
       <c r="N68" s="1">
-        <v>3284828.41</v>
+        <v>1824990.52</v>
       </c>
       <c r="O68" s="1">
-        <v>2.19</v>
+        <v>1.22</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B69" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C69" s="1">
-        <v>2000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>108.771</v>
+        <v>100.754</v>
       </c>
       <c r="E69" s="1">
-        <v>113.5</v>
+        <v>105.271</v>
       </c>
       <c r="F69" t="s">
         <v>34</v>
       </c>
       <c r="G69">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H69" s="1">
-        <v>1939839.34</v>
+        <v>1564786.32</v>
       </c>
       <c r="I69" s="1">
-        <v>-95481.56</v>
+        <v>-165728.82</v>
       </c>
       <c r="J69" s="1">
-        <v>-4.9221375209351</v>
+        <v>-10.591147039169</v>
       </c>
       <c r="K69">
-        <v>0.81</v>
+        <v>0.07</v>
       </c>
       <c r="L69" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="M69" s="1">
-        <v>1844357.78</v>
+        <v>1399057.5</v>
       </c>
       <c r="N69" s="1">
-        <v>1860560.5</v>
+        <v>1400171.26</v>
       </c>
       <c r="O69" s="1">
-        <v>1.24</v>
+        <v>0.93</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B70" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C70" s="1">
-        <v>1600000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>103.7235</v>
+        <v>123.044</v>
       </c>
       <c r="E70" s="1">
-        <v>100.25</v>
+        <v>100.95</v>
       </c>
       <c r="F70" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>9.02</v>
       </c>
       <c r="H70" s="1">
-        <v>1452503.85</v>
+        <v>2475767.93</v>
       </c>
       <c r="I70" s="1">
-        <v>-45487.32</v>
+        <v>525621.35</v>
       </c>
       <c r="J70" s="1">
-        <v>-3.1316488421012</v>
+        <v>21.230638931493</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1407016.53</v>
+        <v>3001389.28</v>
       </c>
       <c r="N70" s="1">
-        <v>1407016.53</v>
+        <v>3001389.28</v>
       </c>
       <c r="O70" s="1">
-        <v>0.94</v>
+        <v>2.0</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B71" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C71" s="1">
-        <v>190000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>251.05</v>
+        <v>103.289</v>
       </c>
       <c r="E71" s="1">
-        <v>102.5</v>
+        <v>113.5</v>
       </c>
       <c r="F71" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="G71">
-        <v>182.14</v>
+        <v>1.15</v>
       </c>
       <c r="H71" s="1">
-        <v>1176028.7</v>
+        <v>1939839.34</v>
       </c>
       <c r="I71" s="1">
-        <v>1442746.63</v>
+        <v>-147016.6</v>
       </c>
       <c r="J71" s="1">
-        <v>122.6795425996</v>
+        <v>-7.5788028919962</v>
       </c>
       <c r="K71">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="L71">
-        <v>0.0</v>
+        <v>771.44</v>
       </c>
       <c r="M71" s="1">
-        <v>2618775.33</v>
+        <v>1792822.74</v>
       </c>
       <c r="N71" s="1">
-        <v>2618775.33</v>
+        <v>1793594.18</v>
       </c>
       <c r="O71" s="1">
-        <v>1.75</v>
+        <v>1.2</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B72" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C72" s="1">
-        <v>1800000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.783</v>
+        <v>102.7585</v>
       </c>
       <c r="E72" s="1">
-        <v>105.15</v>
+        <v>100.25</v>
       </c>
       <c r="F72" t="s">
         <v>34</v>
       </c>
       <c r="G72">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H72" s="1">
-        <v>1714402.17</v>
+        <v>1452503.85</v>
       </c>
       <c r="I72" s="1">
-        <v>-191643.37</v>
+        <v>-25612.12</v>
       </c>
       <c r="J72" s="1">
-        <v>-11.178437204148</v>
+        <v>-1.7633082349489</v>
       </c>
       <c r="K72">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>0.0</v>
+      </c>
+      <c r="L72">
+        <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1522758.8</v>
+        <v>1426891.73</v>
       </c>
       <c r="N72" s="1">
-        <v>1550387.03</v>
+        <v>1426891.73</v>
       </c>
       <c r="O72" s="1">
-        <v>1.03</v>
+        <v>0.95</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>210</v>
       </c>
       <c r="B73" t="s">
         <v>211</v>
       </c>
       <c r="C73" s="1">
-        <v>1800000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>87.167</v>
+        <v>257.9575</v>
       </c>
       <c r="E73" s="1">
-        <v>104.4789</v>
+        <v>102.5</v>
       </c>
       <c r="F73" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G73">
-        <v>1.18</v>
+        <v>183.44</v>
       </c>
       <c r="H73" s="1">
-        <v>1608329.94</v>
+        <v>1176028.7</v>
       </c>
       <c r="I73" s="1">
-        <v>-278100.18</v>
+        <v>1495736.25</v>
       </c>
       <c r="J73" s="1">
-        <v>-17.291239383382</v>
+        <v>127.1853527044</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1330229.76</v>
+        <v>2671764.95</v>
       </c>
       <c r="N73" s="1">
-        <v>1330229.76</v>
+        <v>2671764.95</v>
       </c>
       <c r="O73" s="1">
-        <v>0.89</v>
+        <v>1.78</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>212</v>
       </c>
       <c r="B74" t="s">
         <v>213</v>
       </c>
       <c r="C74" s="1">
-        <v>1200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>202.725</v>
+        <v>98.939</v>
       </c>
       <c r="E74" s="1">
-        <v>105.6</v>
+        <v>105.15</v>
       </c>
       <c r="F74" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G74">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H74" s="1">
-        <v>1267200.0</v>
+        <v>1714402.17</v>
       </c>
       <c r="I74" s="1">
-        <v>1165500.0</v>
+        <v>-168815.71</v>
       </c>
       <c r="J74" s="1">
-        <v>91.974431818182</v>
+        <v>-9.8469141578373</v>
       </c>
       <c r="K74">
-        <v>1.31</v>
+        <v>1.76</v>
       </c>
       <c r="L74" t="s">
         <v>214</v>
       </c>
       <c r="M74" s="1">
-        <v>2432700.0</v>
+        <v>1545586.46</v>
       </c>
       <c r="N74" s="1">
-        <v>2448425.14</v>
+        <v>1577269.04</v>
       </c>
       <c r="O74" s="1">
-        <v>1.63</v>
+        <v>1.05</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>215</v>
       </c>
       <c r="B75" t="s">
         <v>216</v>
       </c>
       <c r="C75" s="1">
-        <v>500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>111.076</v>
+        <v>89.83</v>
       </c>
       <c r="E75" s="1">
-        <v>109.28</v>
+        <v>104.4789</v>
       </c>
       <c r="F75" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G75">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H75" s="1">
-        <v>546400.0</v>
+        <v>1608329.94</v>
       </c>
       <c r="I75" s="1">
-        <v>8980.0</v>
+        <v>-205040.72</v>
       </c>
       <c r="J75" s="1">
-        <v>1.6434846266471</v>
+        <v>-12.748672700827</v>
       </c>
       <c r="K75">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>0.0</v>
+      </c>
+      <c r="L75">
+        <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>555380.0</v>
+        <v>1403289.22</v>
       </c>
       <c r="N75" s="1">
-        <v>556648.84</v>
+        <v>1403289.22</v>
       </c>
       <c r="O75" s="1">
-        <v>0.37</v>
+        <v>0.94</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>217</v>
+      </c>
+      <c r="B76" t="s">
         <v>218</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>134.632</v>
+        <v>195.9995</v>
       </c>
       <c r="E76" s="1">
-        <v>124.766</v>
+        <v>105.6</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>1247660.0</v>
+        <v>1267200.0</v>
       </c>
       <c r="I76" s="1">
-        <v>98660.0</v>
+        <v>1084794.0</v>
       </c>
       <c r="J76" s="1">
-        <v>7.9076030328775</v>
+        <v>85.605587121212</v>
       </c>
       <c r="K76">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>0.01</v>
+      </c>
+      <c r="L76">
+        <v>93.75</v>
       </c>
       <c r="M76" s="1">
-        <v>1346320.0</v>
+        <v>2351994.0</v>
       </c>
       <c r="N76" s="1">
-        <v>1351108.95</v>
+        <v>2352087.75</v>
       </c>
       <c r="O76" s="1">
-        <v>0.9</v>
+        <v>1.57</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B77" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="C77" s="1">
-        <v>1400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>104.404</v>
+        <v>109.0005</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0</v>
+        <v>109.28</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>1400000.0</v>
+        <v>546400.0</v>
       </c>
       <c r="I77" s="1">
-        <v>61656.0</v>
+        <v>-1397.5</v>
       </c>
       <c r="J77" s="1">
-        <v>4.404</v>
+        <v>-0.25576500732064</v>
       </c>
       <c r="K77">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="L77" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="M77" s="1">
-        <v>1461656.0</v>
+        <v>545002.5</v>
       </c>
       <c r="N77" s="1">
-        <v>1464363.18</v>
+        <v>546649.76</v>
       </c>
       <c r="O77" s="1">
-        <v>0.98</v>
+        <v>0.36</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>222</v>
+      </c>
+      <c r="B78" t="s">
+        <v>223</v>
+      </c>
+      <c r="C78" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>132.3975</v>
+      </c>
+      <c r="E78" s="1">
+        <v>124.766</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>1247660.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>76315.0</v>
+      </c>
+      <c r="J78" s="1">
+        <v>6.1166503694917</v>
+      </c>
+      <c r="K78">
+        <v>0.57</v>
+      </c>
+      <c r="L78" t="s">
         <v>224</v>
       </c>
-      <c r="B78" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>3106011.02</v>
+        <v>1323975.0</v>
       </c>
       <c r="N78" s="1">
-        <v>3116317.22</v>
+        <v>1329689.09</v>
       </c>
       <c r="O78" s="1">
-        <v>2.08</v>
+        <v>0.89</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B79" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C79" s="1">
-        <v>1600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>102.269</v>
+        <v>101.143</v>
       </c>
       <c r="E79" s="1">
         <v>100.0</v>
       </c>
       <c r="F79" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G79">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1438008.36</v>
+        <v>1400000.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-50722.22</v>
+        <v>16002.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-3.5272548763207</v>
+        <v>1.143</v>
       </c>
       <c r="K79">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.28</v>
+      </c>
+      <c r="L79" t="s">
+        <v>227</v>
       </c>
       <c r="M79" s="1">
-        <v>1387286.14</v>
+        <v>1416002.0</v>
       </c>
       <c r="N79" s="1">
-        <v>1387286.14</v>
+        <v>1419859.73</v>
       </c>
       <c r="O79" s="1">
-        <v>0.93</v>
+        <v>0.95</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>228</v>
+      </c>
+      <c r="B80" t="s">
         <v>229</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="1">
-        <v>3200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>105.876</v>
+        <v>262.106</v>
       </c>
       <c r="E80" s="1">
-        <v>103.0</v>
+        <v>99.14</v>
       </c>
       <c r="F80" t="s">
         <v>34</v>
       </c>
       <c r="G80">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H80" s="1">
-        <v>2842604.57</v>
+        <v>1114660.8</v>
       </c>
       <c r="I80" s="1">
-        <v>29826.12</v>
+        <v>1615017.66</v>
       </c>
       <c r="J80" s="1">
-        <v>1.0492532206124</v>
+        <v>144.88871053867</v>
       </c>
       <c r="K80">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.05</v>
+      </c>
+      <c r="L80" t="s">
+        <v>230</v>
       </c>
       <c r="M80" s="1">
-        <v>2872430.69</v>
+        <v>2729678.46</v>
       </c>
       <c r="N80" s="1">
-        <v>2872430.69</v>
+        <v>2742289.88</v>
       </c>
       <c r="O80" s="1">
-        <v>1.92</v>
+        <v>1.83</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>231</v>
       </c>
       <c r="B81" t="s">
         <v>232</v>
       </c>
       <c r="C81" s="1">
-        <v>1400000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>103.6375</v>
+        <v>102.187</v>
       </c>
       <c r="E81" s="1">
-        <v>102.55357143</v>
+        <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>34</v>
       </c>
       <c r="G81">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H81" s="1">
-        <v>1372732.18</v>
+        <v>1438008.36</v>
       </c>
       <c r="I81" s="1">
-        <v>-142613.49</v>
+        <v>-19052.4</v>
       </c>
       <c r="J81" s="1">
-        <v>-10.389025046386</v>
+        <v>-1.3249158022976</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1230118.69</v>
+        <v>1418955.96</v>
       </c>
       <c r="N81" s="1">
-        <v>1230118.69</v>
+        <v>1418955.96</v>
       </c>
       <c r="O81" s="1">
-        <v>0.82</v>
+        <v>0.95</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>233</v>
       </c>
       <c r="B82" t="s">
         <v>234</v>
       </c>
       <c r="C82" s="1">
-        <v>1300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>111.053</v>
+        <v>105.135</v>
       </c>
       <c r="E82" s="1">
-        <v>104.74</v>
+        <v>103.0</v>
       </c>
       <c r="F82" t="s">
         <v>34</v>
       </c>
       <c r="G82">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H82" s="1">
-        <v>1258952.43</v>
+        <v>2842604.57</v>
       </c>
       <c r="I82" s="1">
-        <v>-34968.54</v>
+        <v>77178.46</v>
       </c>
       <c r="J82" s="1">
-        <v>-2.7775902541449</v>
+        <v>2.7150614198865</v>
       </c>
       <c r="K82">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L82">
-        <v>551.08</v>
+        <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>1223983.89</v>
+        <v>2919783.03</v>
       </c>
       <c r="N82" s="1">
-        <v>1224534.97</v>
+        <v>2919783.03</v>
       </c>
       <c r="O82" s="1">
-        <v>0.82</v>
+        <v>1.95</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>235</v>
       </c>
       <c r="B83" t="s">
         <v>236</v>
       </c>
       <c r="C83" s="1">
-        <v>180000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>109.5095</v>
+        <v>104.8375</v>
       </c>
       <c r="E83" s="1">
-        <v>102.64666667</v>
+        <v>102.55357143</v>
       </c>
       <c r="F83" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="G83">
-        <v>182.14</v>
+        <v>1.15</v>
       </c>
       <c r="H83" s="1">
-        <v>1220823.45</v>
+        <v>1372732.18</v>
       </c>
       <c r="I83" s="1">
-        <v>-138620.49</v>
+        <v>-98941.77</v>
       </c>
       <c r="J83" s="1">
-        <v>-11.354671308124</v>
+        <v>-7.2076528431059</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1082202.96</v>
+        <v>1273790.41</v>
       </c>
       <c r="N83" s="1">
-        <v>1082202.96</v>
+        <v>1273790.41</v>
       </c>
       <c r="O83" s="1">
-        <v>0.72</v>
+        <v>0.85</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>237</v>
       </c>
       <c r="B84" t="s">
         <v>238</v>
       </c>
       <c r="C84" s="1">
-        <v>2600000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>94.194</v>
+        <v>109.752</v>
       </c>
       <c r="E84" s="1">
-        <v>99.90307692</v>
+        <v>104.74</v>
       </c>
       <c r="F84" t="s">
         <v>34</v>
       </c>
       <c r="G84">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H84" s="1">
-        <v>2345717.95</v>
+        <v>1258952.43</v>
       </c>
       <c r="I84" s="1">
-        <v>-269377.13</v>
+        <v>-20700.31</v>
       </c>
       <c r="J84" s="1">
-        <v>-11.483781756455</v>
+        <v>-1.6442487822991</v>
       </c>
       <c r="K84">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.15</v>
+      </c>
+      <c r="L84" t="s">
+        <v>239</v>
       </c>
       <c r="M84" s="1">
-        <v>2076340.82</v>
+        <v>1238252.12</v>
       </c>
       <c r="N84" s="1">
-        <v>2076340.82</v>
+        <v>1240156.0</v>
       </c>
       <c r="O84" s="1">
-        <v>1.39</v>
+        <v>0.83</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B85" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C85" s="1">
-        <v>1400000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>102.458</v>
+        <v>107.9965</v>
       </c>
       <c r="E85" s="1">
-        <v>115.9281</v>
+        <v>102.64666667</v>
       </c>
       <c r="F85" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G85">
-        <v>1.18</v>
+        <v>183.44</v>
       </c>
       <c r="H85" s="1">
-        <v>1391813.22</v>
+        <v>1220823.45</v>
       </c>
       <c r="I85" s="1">
-        <v>-175694.53</v>
+        <v>-161133.84</v>
       </c>
       <c r="J85" s="1">
-        <v>-12.623427301546</v>
+        <v>-13.198783165576</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1216118.69</v>
+        <v>1059689.61</v>
       </c>
       <c r="N85" s="1">
-        <v>1216118.69</v>
+        <v>1059689.61</v>
       </c>
       <c r="O85" s="1">
-        <v>0.81</v>
+        <v>0.71</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B86" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C86" s="1">
-        <v>1100000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>75.605</v>
+        <v>93.547</v>
       </c>
       <c r="E86" s="1">
-        <v>125.8419</v>
+        <v>99.90307692</v>
       </c>
       <c r="F86" t="s">
         <v>34</v>
       </c>
       <c r="G86">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H86" s="1">
-        <v>1195182.95</v>
+        <v>2345717.95</v>
       </c>
       <c r="I86" s="1">
-        <v>-490091.81</v>
+        <v>-234872.21</v>
       </c>
       <c r="J86" s="1">
-        <v>-41.005589144323</v>
+        <v>-10.012806953197</v>
       </c>
       <c r="K86">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>0.0</v>
+      </c>
+      <c r="L86">
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>705091.14</v>
+        <v>2110845.74</v>
       </c>
       <c r="N86" s="1">
-        <v>707629.88</v>
+        <v>2110845.74</v>
       </c>
       <c r="O86" s="1">
-        <v>0.47</v>
+        <v>1.41</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>244</v>
       </c>
       <c r="B87" t="s">
         <v>245</v>
       </c>
       <c r="C87" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>167.514</v>
+        <v>99.263</v>
       </c>
       <c r="E87" s="1">
-        <v>115.979</v>
+        <v>115.9281</v>
       </c>
       <c r="F87" t="s">
         <v>34</v>
       </c>
       <c r="G87">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H87" s="1">
-        <v>1464249.25</v>
+        <v>1391813.22</v>
       </c>
       <c r="I87" s="1">
-        <v>524047.49</v>
+        <v>-185753.77</v>
       </c>
       <c r="J87" s="1">
-        <v>35.78950031902</v>
+        <v>-13.346170831744</v>
       </c>
       <c r="K87">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1988296.74</v>
+        <v>1206059.45</v>
       </c>
       <c r="N87" s="1">
-        <v>1992212.01</v>
+        <v>1206059.45</v>
       </c>
       <c r="O87" s="1">
-        <v>1.33</v>
+        <v>0.8</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>246</v>
+      </c>
+      <c r="B88" t="s">
         <v>247</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>92.544</v>
+        <v>72.441</v>
       </c>
       <c r="E88" s="1">
-        <v>100.25</v>
+        <v>125.8419</v>
       </c>
       <c r="F88" t="s">
         <v>34</v>
       </c>
       <c r="G88">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H88" s="1">
-        <v>171705.06</v>
+        <v>1195182.95</v>
       </c>
       <c r="I88" s="1">
-        <v>-14784.33</v>
+        <v>-503622.1</v>
       </c>
       <c r="J88" s="1">
-        <v>-8.6103053689856</v>
+        <v>-42.137657669899</v>
       </c>
       <c r="K88">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.28</v>
+      </c>
+      <c r="L88" t="s">
+        <v>248</v>
       </c>
       <c r="M88" s="1">
-        <v>156920.73</v>
+        <v>691560.85</v>
       </c>
       <c r="N88" s="1">
-        <v>156920.73</v>
+        <v>694663.48</v>
       </c>
       <c r="O88" s="1">
-        <v>0.1</v>
+        <v>0.46</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>249</v>
       </c>
       <c r="B89" t="s">
         <v>250</v>
       </c>
       <c r="C89" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>101.737</v>
+        <v>165.516</v>
       </c>
       <c r="E89" s="1">
-        <v>107.10142857</v>
+        <v>115.979</v>
       </c>
       <c r="F89" t="s">
         <v>34</v>
       </c>
       <c r="G89">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H89" s="1">
-        <v>1390330.62</v>
+        <v>1464249.25</v>
       </c>
       <c r="I89" s="1">
-        <v>-182769.79</v>
+        <v>546793.49</v>
       </c>
       <c r="J89" s="1">
-        <v>-13.145778951484</v>
+        <v>37.342924368921</v>
       </c>
       <c r="K89">
-        <v>1.76</v>
+        <v>0.43</v>
       </c>
       <c r="L89" t="s">
         <v>251</v>
       </c>
       <c r="M89" s="1">
-        <v>1207560.83</v>
+        <v>2011042.74</v>
       </c>
       <c r="N89" s="1">
-        <v>1232189.91</v>
+        <v>2017054.53</v>
       </c>
       <c r="O89" s="1">
-        <v>0.82</v>
+        <v>1.35</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>252</v>
       </c>
       <c r="B90" t="s">
         <v>253</v>
       </c>
       <c r="C90" s="1">
-        <v>1114000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>91.2975</v>
+        <v>92.044</v>
       </c>
       <c r="E90" s="1">
-        <v>100.0</v>
+        <v>100.25</v>
       </c>
       <c r="F90" t="s">
         <v>34</v>
       </c>
       <c r="G90">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H90" s="1">
-        <v>1023897.06</v>
+        <v>171705.06</v>
       </c>
       <c r="I90" s="1">
-        <v>-161621.39</v>
+        <v>-11941.12</v>
       </c>
       <c r="J90" s="1">
-        <v>-15.784925683838</v>
+        <v>-6.9544368698278</v>
       </c>
       <c r="K90">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>862275.67</v>
+        <v>159763.94</v>
       </c>
       <c r="N90" s="1">
-        <v>865302.56</v>
+        <v>159763.94</v>
       </c>
       <c r="O90" s="1">
-        <v>0.58</v>
+        <v>0.11</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>254</v>
+      </c>
+      <c r="B91" t="s">
         <v>255</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="1">
-        <v>130.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>23.35</v>
+        <v>100.965</v>
       </c>
       <c r="E91" s="1">
-        <v>25.0081</v>
+        <v>107.10142857</v>
       </c>
       <c r="F91" t="s">
         <v>34</v>
       </c>
       <c r="G91">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H91" s="1">
-        <v>275244.72</v>
+        <v>1390330.62</v>
       </c>
       <c r="I91" s="1">
-        <v>-17889.91</v>
+        <v>-163591.63</v>
       </c>
       <c r="J91" s="1">
-        <v>-6.4996378495471</v>
+        <v>-11.766383308166</v>
       </c>
       <c r="K91">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="L91">
-        <v>0.0</v>
+        <v>759.38</v>
       </c>
       <c r="M91" s="1">
-        <v>257354.81</v>
+        <v>1226738.99</v>
       </c>
       <c r="N91" s="1">
-        <v>257354.81</v>
+        <v>1227498.37</v>
       </c>
       <c r="O91" s="1">
-        <v>0.17</v>
+        <v>0.82</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>256</v>
+      </c>
+      <c r="B92" t="s">
         <v>257</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>125.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>3.0</v>
+        <v>92.8495</v>
       </c>
       <c r="E92" s="1">
-        <v>32.5933</v>
+        <v>100.0</v>
       </c>
       <c r="F92" t="s">
         <v>34</v>
       </c>
       <c r="G92">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H92" s="1">
-        <v>361232.66</v>
+        <v>1023897.06</v>
       </c>
       <c r="I92" s="1">
-        <v>-329439.53</v>
+        <v>-126224.31</v>
       </c>
       <c r="J92" s="1">
-        <v>-91.198711102147</v>
+        <v>-12.327832057648</v>
       </c>
       <c r="K92">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.35</v>
+      </c>
+      <c r="L92" t="s">
+        <v>258</v>
       </c>
       <c r="M92" s="1">
-        <v>31793.13</v>
+        <v>897672.75</v>
       </c>
       <c r="N92" s="1">
-        <v>31793.13</v>
+        <v>901600.4</v>
       </c>
       <c r="O92" s="1">
-        <v>0.02</v>
+        <v>0.6</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>259</v>
       </c>
       <c r="B93" t="s">
         <v>260</v>
       </c>
       <c r="C93" s="1">
-        <v>46.0</v>
+        <v>130.0</v>
       </c>
       <c r="D93" s="1">
-        <v>271.15</v>
+        <v>14.33</v>
       </c>
       <c r="E93" s="1">
-        <v>180.0</v>
+        <v>25.0081</v>
       </c>
       <c r="F93" t="s">
         <v>34</v>
       </c>
       <c r="G93">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H93" s="1">
+        <v>275244.72</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-113569.74</v>
+      </c>
+      <c r="J93" s="1">
+        <v>-41.261369155419</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>161674.98</v>
+      </c>
+      <c r="N93" s="1">
+        <v>161674.98</v>
+      </c>
+      <c r="O93" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P93">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16">
+      <c r="A94" t="s">
+        <v>261</v>
+      </c>
+      <c r="B94" t="s">
+        <v>262</v>
+      </c>
+      <c r="C94" s="1">
+        <v>125.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>8.0</v>
+      </c>
+      <c r="E94" s="1">
+        <v>32.5933</v>
+      </c>
+      <c r="F94" t="s">
+        <v>34</v>
+      </c>
+      <c r="G94">
+        <v>1.15</v>
+      </c>
+      <c r="H94" s="1">
+        <v>361232.66</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-274445.94</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-75.974841256048</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>86786.72</v>
+      </c>
+      <c r="N94" s="1">
+        <v>86786.72</v>
+      </c>
+      <c r="O94" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P94">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16">
+      <c r="A95" t="s">
+        <v>263</v>
+      </c>
+      <c r="B95" t="s">
+        <v>264</v>
+      </c>
+      <c r="C95" s="1">
+        <v>46.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>234.06</v>
+      </c>
+      <c r="E95" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="F95" t="s">
+        <v>34</v>
+      </c>
+      <c r="G95">
+        <v>1.15</v>
+      </c>
+      <c r="H95" s="1">
         <v>701011.73</v>
       </c>
-      <c r="I93" s="1">
-[...20 lines deleted...]
-      <c r="P93">
+      <c r="I95" s="1">
+        <v>233400.07</v>
+      </c>
+      <c r="J95" s="1">
+        <v>33.294745296202</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>934411.8</v>
+      </c>
+      <c r="N95" s="1">
+        <v>934411.8</v>
+      </c>
+      <c r="O95" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="P95">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>