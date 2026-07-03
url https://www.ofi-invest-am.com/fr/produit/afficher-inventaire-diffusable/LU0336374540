--- v2 (2026-06-12)
+++ v3 (2026-07-03)
@@ -154,687 +154,687 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CA784730103N</t>
   </si>
   <si>
     <t>SSR MINING INC</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OACT01970575</t>
-[...2 lines deleted...]
-    <t>EUR/HKD 19/03/26</t>
+    <t>OVCT01737420</t>
+  </si>
+  <si>
+    <t>EUR/HKD 21/05/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>-6 316.66</t>
-[...5 lines deleted...]
-    <t>EUR/JPY 19/03/26</t>
+    <t>OVCT01737459</t>
+  </si>
+  <si>
+    <t>EUR/JPY 21/05/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>12 235.00</t>
-[...14 lines deleted...]
-    <t>-231 146.94</t>
+    <t>6 504.00</t>
+  </si>
+  <si>
+    <t>OVCT01737422</t>
+  </si>
+  <si>
+    <t>EUR/SEK 21/05/26</t>
+  </si>
+  <si>
+    <t>OVCT01737456</t>
+  </si>
+  <si>
+    <t>EUR/USD 21/05/26</t>
+  </si>
+  <si>
+    <t>-68 579.73</t>
   </si>
   <si>
     <t>US007973AE02</t>
   </si>
   <si>
     <t>ADVANCED ENERGY INDUSTRIES INC 2.5 15/09/2028</t>
   </si>
   <si>
-    <t>10 667.54</t>
+    <t>1 022.04</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>1 457.53</t>
+    <t>2 332.05</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
-    <t>1 244.85</t>
+    <t>2 161.61</t>
   </si>
   <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
-    <t>4 382.73</t>
+    <t>5 237.64</t>
   </si>
   <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
-    <t>3 652.27</t>
+    <t>4 364.70</t>
   </si>
   <si>
     <t>US00217DAC48</t>
   </si>
   <si>
     <t>AST SPACEMOBILE INC 2.375 15/10/2032</t>
   </si>
   <si>
-    <t>22 982.21</t>
+    <t>24 981.60</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>3 912.33</t>
+    <t>4 645.89</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
     <t>US18452BAC46</t>
   </si>
   <si>
     <t>CLEANSPARK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
-    <t>31 362.55</t>
+    <t>3 004.79</t>
   </si>
   <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
     <t>XS2676374239</t>
   </si>
   <si>
     <t>DAIFUKU CO. LTD. Z 13/09/2030</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>6 875.14</t>
+    <t>8 030.51</t>
   </si>
   <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
   </si>
   <si>
-    <t>1 063.14</t>
+    <t>1 276.95</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>21 700.68</t>
+    <t>24 246.58</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>4 191.78</t>
+    <t>5 054.79</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>7 756.91</t>
-[...8 lines deleted...]
-    <t>9 302.45</t>
+    <t>9 323.20</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>32 043.96</t>
-[...1 lines deleted...]
-  <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
-    <t>7 608.90</t>
+    <t>9 093.13</t>
   </si>
   <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
+    <t>1 789.17</t>
+  </si>
+  <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>2 784.40</t>
+    <t>3 498.98</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
+    <t>1 695.38</t>
+  </si>
+  <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>13 643.84</t>
-[...1 lines deleted...]
-  <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
-    <t>22 130.61</t>
-[...1 lines deleted...]
-  <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
-    <t>17 334.75</t>
+    <t>1 660.81</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>7 980.56</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>4 446.61</t>
+    <t>5 866.50</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>6 836.54</t>
+    <t>8 653.85</t>
   </si>
   <si>
     <t>XS2523390867</t>
   </si>
   <si>
     <t>LENOVO GROUP LTD 2.5 26/08/2029</t>
   </si>
   <si>
+    <t>2 164.31</t>
+  </si>
+  <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
-    <t>1 464.53</t>
+    <t>2 543.07</t>
   </si>
   <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>5 925.91</t>
+    <t>7 985.42</t>
   </si>
   <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
-    <t>1 566.99</t>
+    <t>2 765.51</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
-    <t>1 217.43</t>
+    <t>1 454.90</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
+    <t>US63954QAJ58</t>
+  </si>
+  <si>
+    <t>NEBIUS GROUP NV 1.25 15/03/2031</t>
+  </si>
+  <si>
+    <t>1 334.66</t>
+  </si>
+  <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
+    <t>2 683.75</t>
+  </si>
+  <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2031</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>5 496.49</t>
+    <t>7 406.77</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
-    <t>1 113.76</t>
+    <t>3 131.04</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
+    <t>2 693.37</t>
+  </si>
+  <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
-    <t>XS2809275899</t>
-[...4 lines deleted...]
-  <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
-    <t>31 682.58</t>
+    <t>3 035.45</t>
   </si>
   <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
+    <t>2 062.50</t>
+  </si>
+  <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>1 647.26</t>
+    <t>2 114.73</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>5 714.09</t>
+    <t>6 856.91</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>3 857.73</t>
+    <t>5 279.01</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>12 611.42</t>
+    <t>15 120.55</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
-    <t>1 903.88</t>
+    <t>3 305.99</t>
   </si>
   <si>
     <t>XS2635167963</t>
   </si>
   <si>
     <t>TOKYU CORP Z 30/09/2030</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
     <t>US90353TAR14</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
-    <t>3 102.63</t>
+    <t>3 624.02</t>
   </si>
   <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>6 011.79</t>
+    <t>8 101.15</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
+    <t>3 787.55</t>
+  </si>
+  <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
   </si>
   <si>
-    <t>3 927.65</t>
+    <t>4 788.61</t>
   </si>
   <si>
     <t>BABA2701CO01</t>
   </si>
   <si>
     <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
     <t>PANW2606CR01</t>
   </si>
   <si>
     <t>JUN26 PANW C @ 185.000000</t>
   </si>
   <si>
     <t>LITE2609CR01</t>
   </si>
   <si>
     <t>SEP26 LITE C @ 540.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1219,209 +1219,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>1468629.51</v>
       </c>
       <c r="D2">
-        <v>84.38</v>
+        <v>83.72</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>123919993.93</v>
+        <v>122950875.33</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>123919993.93</v>
+        <v>122950875.33</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>196000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D3">
-        <v>132.66</v>
+        <v>130.11</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>26001676.55</v>
+        <v>26933266.17</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>26001676.55</v>
+        <v>26933266.17</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>100.0</v>
       </c>
       <c r="D4">
-        <v>124.96</v>
+        <v>124.0</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>12496.21</v>
+        <v>12399.75</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>12496.21</v>
+        <v>12399.75</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>100.0</v>
       </c>
       <c r="D5">
-        <v>137.55</v>
+        <v>136.55</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>13754.67</v>
+        <v>13654.76</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>13754.67</v>
+        <v>13654.76</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>100.0</v>
       </c>
       <c r="D6">
-        <v>134.54</v>
+        <v>133.57</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13454.47</v>
+        <v>13357.0</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13454.47</v>
+        <v>13357.0</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P95"/>
+  <dimension ref="A1:P94"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O95" sqref="O95"/>
+      <selection activeCell="O94" sqref="O94"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1443,4736 +1443,4686 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>2321.0</v>
       </c>
       <c r="D2" s="1">
-        <v>499.4</v>
+        <v>412.81</v>
       </c>
       <c r="E2" s="1">
         <v>501.8005988798</v>
       </c>
       <c r="F2" t="s">
         <v>34</v>
       </c>
       <c r="G2">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
         <v>1002909.83</v>
       </c>
       <c r="I2" s="1">
-        <v>3041.48</v>
+        <v>-173430.12</v>
       </c>
       <c r="J2" s="1">
-        <v>0.30326554880811</v>
+        <v>-17.292693202538</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1005951.31</v>
+        <v>829479.71</v>
       </c>
       <c r="N2" s="1">
-        <v>1005951.31</v>
+        <v>829479.71</v>
       </c>
       <c r="O2" s="1">
-        <v>0.67</v>
+        <v>0.55</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>7000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>200.4</v>
+        <v>203.6</v>
       </c>
       <c r="E3" s="1">
         <v>101.4678842857</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>710275.19</v>
       </c>
       <c r="I3" s="1">
-        <v>692524.81</v>
+        <v>714924.81</v>
       </c>
       <c r="J3" s="1">
-        <v>97.50091510306</v>
+        <v>100.65462233025</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1402800.0</v>
+        <v>1425200.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1402800.0</v>
+        <v>1425200.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.94</v>
+        <v>0.95</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>989.0</v>
+        <v>2286.0</v>
       </c>
       <c r="D4" s="1">
-        <v>4782.95</v>
+        <v>4788.12</v>
       </c>
       <c r="E4" s="1">
-        <v>4772.8184934277</v>
+        <v>4781.0613298338</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>4720317.49</v>
+        <v>10929506.2</v>
       </c>
       <c r="I4" s="1">
-        <v>10020.06</v>
+        <v>16136.12</v>
       </c>
       <c r="J4" s="1">
-        <v>0.21227512812915</v>
+        <v>0.14763814306634</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4730337.55</v>
+        <v>10945642.32</v>
       </c>
       <c r="N4" s="1">
-        <v>4730337.55</v>
+        <v>10945642.32</v>
       </c>
       <c r="O4" s="1">
-        <v>3.15</v>
+        <v>7.3</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>6255.0</v>
       </c>
       <c r="D5" s="1">
-        <v>308.1</v>
+        <v>287.3</v>
       </c>
       <c r="E5" s="1">
         <v>251.5653717026</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1573541.4</v>
       </c>
       <c r="I5" s="1">
-        <v>353624.1</v>
+        <v>223520.1</v>
       </c>
       <c r="J5" s="1">
-        <v>22.473136073827</v>
+        <v>14.204907478125</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1927165.5</v>
+        <v>1797061.5</v>
       </c>
       <c r="N5" s="1">
-        <v>1927165.5</v>
+        <v>1797061.5</v>
       </c>
       <c r="O5" s="1">
-        <v>1.29</v>
+        <v>1.2</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>85189.0</v>
       </c>
       <c r="D6" s="1">
-        <v>29.47</v>
+        <v>31.58</v>
       </c>
       <c r="E6" s="1">
         <v>29.0302638838</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
         <v>2098124.33</v>
       </c>
       <c r="I6" s="1">
-        <v>80673.53</v>
+        <v>230910.92</v>
       </c>
       <c r="J6" s="1">
-        <v>3.8450309567689</v>
+        <v>11.005588024424</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2178797.86</v>
+        <v>2329035.25</v>
       </c>
       <c r="N6" s="1">
-        <v>2178797.86</v>
+        <v>2329035.25</v>
       </c>
       <c r="O6" s="1">
-        <v>1.45</v>
+        <v>1.55</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>70000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>334.1</v>
+        <v>308.6</v>
       </c>
       <c r="E7" s="1">
         <v>253.272567</v>
       </c>
       <c r="F7" t="s">
         <v>45</v>
       </c>
       <c r="G7">
-        <v>10.75</v>
+        <v>10.89</v>
       </c>
       <c r="H7" s="1">
         <v>1570195.71</v>
       </c>
       <c r="I7" s="1">
-        <v>605490.97</v>
+        <v>413759.62</v>
       </c>
       <c r="J7" s="1">
-        <v>38.561496897734</v>
+        <v>26.350831133018</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2175686.68</v>
+        <v>1983955.33</v>
       </c>
       <c r="N7" s="1">
-        <v>2175686.68</v>
+        <v>1983955.33</v>
       </c>
       <c r="O7" s="1">
-        <v>1.45</v>
+        <v>1.32</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
-        <v>6887603.93</v>
+        <v>6365111.79</v>
       </c>
       <c r="D8" s="1">
-        <v>0.11088553</v>
+        <v>0.11047547</v>
       </c>
       <c r="E8" s="1">
-        <v>0.1093110974</v>
+        <v>0.1107562481</v>
       </c>
       <c r="F8" t="s">
         <v>48</v>
       </c>
       <c r="G8">
-        <v>9.02</v>
+        <v>9.05</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-97112.6</v>
+        <v>16135.92</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8" t="s">
-        <v>49</v>
+      <c r="L8">
+        <v>169.0</v>
       </c>
       <c r="M8" s="1">
-        <v>-90795.939999999</v>
+        <v>15966.92</v>
       </c>
       <c r="N8" s="1">
-        <v>-97112.6</v>
+        <v>16135.92</v>
       </c>
       <c r="O8" s="1">
-        <v>-0.07</v>
+        <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" t="s">
         <v>50</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" s="1">
+        <v>11201168.95</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.00544274</v>
+      </c>
+      <c r="E9" s="1">
+        <v>0.0054710042</v>
+      </c>
+      <c r="F9" t="s">
         <v>51</v>
       </c>
-      <c r="C9" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G9">
-        <v>183.44</v>
+        <v>184.08</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-49583.65</v>
+        <v>57862.82</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>-61818.649999999</v>
+        <v>51358.819999998</v>
       </c>
       <c r="N9" s="1">
-        <v>-49583.649999999</v>
+        <v>57862.819999998</v>
       </c>
       <c r="O9" s="1">
-        <v>-0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" t="s">
         <v>54</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="1">
-        <v>2003017.2</v>
+        <v>2098414.39</v>
       </c>
       <c r="D10" s="1">
-        <v>0.09303466</v>
+        <v>0.09185468</v>
       </c>
       <c r="E10" s="1">
-        <v>0.0933430029</v>
+        <v>0.0935768558</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10">
-        <v>10.75</v>
+        <v>10.89</v>
       </c>
       <c r="H10" s="1">
         <v>0.0</v>
       </c>
       <c r="I10" s="1">
-        <v>6616.64</v>
+        <v>38618.91</v>
       </c>
       <c r="J10" s="1">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>242.33</v>
+        <v>154.48</v>
       </c>
       <c r="M10" s="1">
-        <v>6374.3100000001</v>
+        <v>38464.43</v>
       </c>
       <c r="N10" s="1">
-        <v>6616.6399999999</v>
+        <v>38618.91</v>
       </c>
       <c r="O10" s="1">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
         <v>56</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="1">
-        <v>99790227.27</v>
+        <v>92179677.65</v>
       </c>
       <c r="D11" s="1">
-        <v>0.86757886</v>
+        <v>0.86379664</v>
       </c>
       <c r="E11" s="1">
-        <v>0.8467538162</v>
+        <v>0.8651469496</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
         <v>0.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-1974022.91</v>
+        <v>143873.16</v>
       </c>
       <c r="J11" s="1">
         <v>0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M11" s="1">
-        <v>-1742875.97</v>
+        <v>212452.89</v>
       </c>
       <c r="N11" s="1">
-        <v>-1974022.91</v>
+        <v>143873.16000001</v>
       </c>
       <c r="O11" s="1">
-        <v>-1.32</v>
+        <v>0.09</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C12" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>228.122</v>
+        <v>247.606</v>
       </c>
       <c r="E12" s="1">
         <v>116.963</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H12" s="1">
         <v>1116645.19</v>
       </c>
       <c r="I12" s="1">
-        <v>863150.86</v>
+        <v>1026944.11</v>
       </c>
       <c r="J12" s="1">
-        <v>77.29857861117</v>
+        <v>91.966912963642</v>
       </c>
       <c r="K12">
-        <v>1.07</v>
+        <v>0.1</v>
       </c>
       <c r="L12" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M12" s="1">
-        <v>1979796.05</v>
+        <v>2143589.3</v>
       </c>
       <c r="N12" s="1">
-        <v>1990463.59</v>
+        <v>2144611.34</v>
       </c>
       <c r="O12" s="1">
-        <v>1.33</v>
+        <v>1.43</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C13" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>105.813</v>
+        <v>98.581</v>
       </c>
       <c r="E13" s="1">
         <v>105.565</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
       <c r="G13">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H13" s="1">
         <v>1625049.17</v>
       </c>
       <c r="I13" s="1">
-        <v>27920.24</v>
+        <v>-88854.9</v>
       </c>
       <c r="J13" s="1">
-        <v>1.7181166278187</v>
+        <v>-5.4678283980786</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1652969.41</v>
+        <v>1536194.27</v>
       </c>
       <c r="N13" s="1">
-        <v>1652969.41</v>
+        <v>1536194.27</v>
       </c>
       <c r="O13" s="1">
-        <v>1.1</v>
+        <v>1.02</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="C14" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>103.635</v>
+        <v>102.157</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1900000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>69065.0</v>
+        <v>40983.0</v>
       </c>
       <c r="J14" s="1">
-        <v>3.635</v>
+        <v>2.157</v>
       </c>
       <c r="K14">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="L14" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M14" s="1">
-        <v>1969065.0</v>
+        <v>1940983.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1970522.53</v>
+        <v>1943315.05</v>
       </c>
       <c r="O14" s="1">
-        <v>1.31</v>
+        <v>1.3</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C15" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>110.154</v>
+        <v>116.132</v>
       </c>
       <c r="E15" s="1">
         <v>101.11</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
       <c r="G15">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
         <v>1542555.86</v>
       </c>
       <c r="I15" s="1">
-        <v>82627.91</v>
+        <v>166598.33</v>
       </c>
       <c r="J15" s="1">
-        <v>5.3565586921436</v>
+        <v>10.800148916487</v>
       </c>
       <c r="K15">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="L15" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="M15" s="1">
-        <v>1625183.77</v>
+        <v>1709154.19</v>
       </c>
       <c r="N15" s="1">
-        <v>1626428.62</v>
+        <v>1711315.8</v>
       </c>
       <c r="O15" s="1">
-        <v>1.08</v>
+        <v>1.14</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="C16" s="1">
         <v>800000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>94.158</v>
+        <v>92.57</v>
       </c>
       <c r="E16" s="1">
         <v>99.6476</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
       <c r="G16">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H16" s="1">
         <v>761068.12</v>
       </c>
       <c r="I16" s="1">
-        <v>-107334.99</v>
+        <v>-119946.14</v>
       </c>
       <c r="J16" s="1">
-        <v>-14.103204060104</v>
+        <v>-15.760237073128</v>
       </c>
       <c r="K16">
-        <v>0.55</v>
+        <v>0.65</v>
       </c>
       <c r="L16" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="M16" s="1">
-        <v>653733.13</v>
+        <v>641121.98</v>
       </c>
       <c r="N16" s="1">
-        <v>658115.86</v>
+        <v>646359.62</v>
       </c>
       <c r="O16" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C17" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>135.3475</v>
+        <v>124.567</v>
       </c>
       <c r="E17" s="1">
         <v>101.95</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
         <v>1834375.42</v>
       </c>
       <c r="I17" s="1">
-        <v>514897.74</v>
+        <v>322442.17</v>
       </c>
       <c r="J17" s="1">
-        <v>28.069376333008</v>
+        <v>17.577763334836</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2349273.16</v>
+        <v>2156817.59</v>
       </c>
       <c r="N17" s="1">
-        <v>2349273.16</v>
+        <v>2156817.59</v>
       </c>
       <c r="O17" s="1">
-        <v>1.57</v>
+        <v>1.44</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C18" s="1">
         <v>13000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>109.043</v>
+        <v>104.409</v>
       </c>
       <c r="E18" s="1">
         <v>108.766</v>
       </c>
       <c r="F18" t="s">
         <v>48</v>
       </c>
       <c r="G18">
-        <v>9.02</v>
+        <v>9.05</v>
       </c>
       <c r="H18" s="1">
         <v>1548084.0</v>
       </c>
       <c r="I18" s="1">
-        <v>23654.71</v>
+        <v>-48774.93</v>
       </c>
       <c r="J18" s="1">
-        <v>1.5279991266624</v>
+        <v>-3.1506643050377</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1571738.71</v>
+        <v>1499309.07</v>
       </c>
       <c r="N18" s="1">
-        <v>1571738.71</v>
+        <v>1499309.07</v>
       </c>
       <c r="O18" s="1">
-        <v>1.05</v>
+        <v>1.0</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C19" s="1">
         <v>170000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>113.6965</v>
+        <v>112.964</v>
       </c>
       <c r="E19" s="1">
         <v>121.16835294</v>
       </c>
       <c r="F19" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G19">
-        <v>183.44</v>
+        <v>184.08</v>
       </c>
       <c r="H19" s="1">
         <v>1309804.52</v>
       </c>
       <c r="I19" s="1">
-        <v>-256163.9</v>
+        <v>-266583.42</v>
       </c>
       <c r="J19" s="1">
-        <v>-19.557414567481</v>
+        <v>-20.352916479476</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1053640.62</v>
+        <v>1043221.1</v>
       </c>
       <c r="N19" s="1">
-        <v>1053640.62</v>
+        <v>1043221.1</v>
       </c>
       <c r="O19" s="1">
         <v>0.7</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="C20" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.2085</v>
+        <v>98.57</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1400000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-11081.0</v>
+        <v>-20020.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.7915</v>
+        <v>-1.43</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1388919.0</v>
+        <v>1379980.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1388919.0</v>
+        <v>1379980.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="C21" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>89.283</v>
+        <v>90.724</v>
       </c>
       <c r="E21" s="1">
         <v>84.3</v>
       </c>
       <c r="F21" t="s">
         <v>34</v>
       </c>
       <c r="G21">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
         <v>1158179.15</v>
       </c>
       <c r="I21" s="1">
-        <v>4107.68</v>
+        <v>19952.62</v>
       </c>
       <c r="J21" s="1">
-        <v>0.35466706510819</v>
+        <v>1.7227576580014</v>
       </c>
       <c r="K21">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="L21" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="M21" s="1">
-        <v>1162286.83</v>
+        <v>1178131.77</v>
       </c>
       <c r="N21" s="1">
-        <v>1165939.1</v>
+        <v>1182496.47</v>
       </c>
       <c r="O21" s="1">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="C22" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>153.668</v>
+        <v>160.189</v>
       </c>
       <c r="E22" s="1">
         <v>106.7746</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
       <c r="G22">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
         <v>1648180.09</v>
       </c>
       <c r="I22" s="1">
-        <v>752361.46</v>
+        <v>848055.74</v>
       </c>
       <c r="J22" s="1">
-        <v>45.648012894028</v>
+        <v>51.454070167781</v>
       </c>
       <c r="K22">
-        <v>1.28</v>
+        <v>1.39</v>
       </c>
       <c r="L22" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="M22" s="1">
-        <v>2400541.55</v>
+        <v>2496235.83</v>
       </c>
       <c r="N22" s="1">
-        <v>2423523.76</v>
+        <v>2521217.43</v>
       </c>
       <c r="O22" s="1">
-        <v>1.62</v>
+        <v>1.68</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="C23" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>90.4015</v>
+        <v>89.282</v>
       </c>
       <c r="E23" s="1">
         <v>100.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-163174.5</v>
+        <v>-182206.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-9.5985</v>
+        <v>-10.718</v>
       </c>
       <c r="K23">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="L23" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M23" s="1">
-        <v>1536825.5</v>
+        <v>1517794.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1540737.83</v>
+        <v>1522439.89</v>
       </c>
       <c r="O23" s="1">
-        <v>1.03</v>
+        <v>1.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="C24" s="1">
         <v>12000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>105.58</v>
+        <v>103.474</v>
       </c>
       <c r="E24" s="1">
         <v>100.25</v>
       </c>
       <c r="F24" t="s">
         <v>48</v>
       </c>
       <c r="G24">
-        <v>9.02</v>
+        <v>9.05</v>
       </c>
       <c r="H24" s="1">
         <v>1316855.31</v>
       </c>
       <c r="I24" s="1">
-        <v>87904.61</v>
+        <v>54728.54</v>
       </c>
       <c r="J24" s="1">
-        <v>6.6753430944513</v>
+        <v>4.156002529997</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1404759.92</v>
+        <v>1371583.85</v>
       </c>
       <c r="N24" s="1">
-        <v>1404759.92</v>
+        <v>1371583.85</v>
       </c>
       <c r="O24" s="1">
-        <v>0.94</v>
+        <v>0.91</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="C25" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>116.308</v>
+        <v>111.737</v>
       </c>
       <c r="E25" s="1">
         <v>106.49</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
       <c r="G25">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
         <v>1730508.04</v>
       </c>
       <c r="I25" s="1">
-        <v>187350.06</v>
+        <v>107430.67</v>
       </c>
       <c r="J25" s="1">
-        <v>10.826303933266</v>
+        <v>6.208042234811</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1917858.1</v>
+        <v>1837938.71</v>
       </c>
       <c r="N25" s="1">
-        <v>1917858.1</v>
+        <v>1837938.71</v>
       </c>
       <c r="O25" s="1">
-        <v>1.28</v>
+        <v>1.23</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C26" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>101.116</v>
+        <v>99.379</v>
       </c>
       <c r="E26" s="1">
         <v>91.8498</v>
       </c>
       <c r="F26" t="s">
         <v>34</v>
       </c>
       <c r="G26">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H26" s="1">
         <v>1406522.1</v>
       </c>
       <c r="I26" s="1">
-        <v>173072.61</v>
+        <v>142107.46</v>
       </c>
       <c r="J26" s="1">
-        <v>12.305004663631</v>
+        <v>10.103464424768</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1579594.71</v>
+        <v>1548629.56</v>
       </c>
       <c r="N26" s="1">
-        <v>1579594.71</v>
+        <v>1548629.56</v>
       </c>
       <c r="O26" s="1">
-        <v>1.05</v>
+        <v>1.03</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="C27" s="1">
         <v>900000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>96.195</v>
+        <v>92.34</v>
       </c>
       <c r="E27" s="1">
         <v>110.2856</v>
       </c>
       <c r="F27" t="s">
         <v>34</v>
       </c>
       <c r="G27">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
         <v>908364.97</v>
       </c>
       <c r="I27" s="1">
-        <v>-157004.59</v>
+        <v>-188894.79</v>
       </c>
       <c r="J27" s="1">
-        <v>-17.284306989513</v>
+        <v>-20.795032419623</v>
       </c>
       <c r="K27">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="L27">
-        <v>873.29</v>
+        <v>5.41</v>
       </c>
       <c r="M27" s="1">
-        <v>751360.38</v>
+        <v>719470.18</v>
       </c>
       <c r="N27" s="1">
-        <v>752233.67</v>
+        <v>719475.59</v>
       </c>
       <c r="O27" s="1">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="C28" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>119.02</v>
+        <v>118.531</v>
       </c>
       <c r="E28" s="1">
         <v>114.7748</v>
       </c>
       <c r="F28" t="s">
         <v>34</v>
       </c>
       <c r="G28">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H28" s="1">
         <v>1449046.08</v>
       </c>
       <c r="I28" s="1">
-        <v>-2936.29</v>
+        <v>-12431.07</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.20263606799861</v>
+        <v>-0.85787955066274</v>
       </c>
       <c r="K28">
-        <v>2.24</v>
+        <v>0.21</v>
       </c>
       <c r="L28" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="M28" s="1">
-        <v>1446109.79</v>
+        <v>1436615.01</v>
       </c>
       <c r="N28" s="1">
-        <v>1477472.34</v>
+        <v>1439619.8</v>
       </c>
       <c r="O28" s="1">
-        <v>0.99</v>
+        <v>0.96</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>100</v>
+      </c>
+      <c r="B29" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C29" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>105.454</v>
+        <v>103.661</v>
       </c>
       <c r="E29" s="1">
         <v>100.6875</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
         <v>1856561.16</v>
       </c>
       <c r="I29" s="1">
-        <v>65360.3</v>
+        <v>28021.13</v>
       </c>
       <c r="J29" s="1">
-        <v>3.5205034667428</v>
+        <v>1.5093028230753</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1921921.46</v>
+        <v>1884582.29</v>
       </c>
       <c r="N29" s="1">
-        <v>1921921.46</v>
+        <v>1884582.29</v>
       </c>
       <c r="O29" s="1">
-        <v>1.28</v>
+        <v>1.26</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>102</v>
+      </c>
+      <c r="B30" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C30" s="1">
         <v>190000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>113.149</v>
+        <v>110.1875</v>
       </c>
       <c r="E30" s="1">
         <v>106.46</v>
       </c>
       <c r="F30" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G30">
-        <v>183.44</v>
+        <v>184.08</v>
       </c>
       <c r="H30" s="1">
         <v>1435515.22</v>
       </c>
       <c r="I30" s="1">
-        <v>-263587.55</v>
+        <v>-298219.75</v>
       </c>
       <c r="J30" s="1">
-        <v>-18.361877765392</v>
+        <v>-20.774405303763</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1171927.67</v>
+        <v>1137295.47</v>
       </c>
       <c r="N30" s="1">
-        <v>1171927.67</v>
+        <v>1137295.47</v>
       </c>
       <c r="O30" s="1">
-        <v>0.78</v>
+        <v>0.76</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>104</v>
+      </c>
+      <c r="B31" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="C31" s="1">
         <v>140000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>175.508</v>
+        <v>171.942</v>
       </c>
       <c r="E31" s="1">
         <v>105.54355571</v>
       </c>
       <c r="F31" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G31">
-        <v>183.44</v>
+        <v>184.08</v>
       </c>
       <c r="H31" s="1">
         <v>921204.27</v>
       </c>
       <c r="I31" s="1">
-        <v>418230.11</v>
+        <v>386463.4</v>
       </c>
       <c r="J31" s="1">
-        <v>45.400365979632</v>
+        <v>41.951976622948</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1339434.38</v>
+        <v>1307667.67</v>
       </c>
       <c r="N31" s="1">
-        <v>1339434.38</v>
+        <v>1307667.67</v>
       </c>
       <c r="O31" s="1">
-        <v>0.89</v>
+        <v>0.87</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>106</v>
+      </c>
+      <c r="B32" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="C32" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.923</v>
+        <v>97.257</v>
       </c>
       <c r="E32" s="1">
         <v>96.32768</v>
       </c>
       <c r="F32" t="s">
         <v>34</v>
       </c>
       <c r="G32">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
         <v>1641226.39</v>
       </c>
       <c r="I32" s="1">
-        <v>93171.53</v>
+        <v>42731.71</v>
       </c>
       <c r="J32" s="1">
-        <v>5.6769456406316</v>
+        <v>2.6036450705621</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1734397.92</v>
+        <v>1683958.1</v>
       </c>
       <c r="N32" s="1">
-        <v>1734397.92</v>
+        <v>1683958.1</v>
       </c>
       <c r="O32" s="1">
-        <v>1.16</v>
+        <v>1.12</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>108</v>
+      </c>
+      <c r="B33" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="C33" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>106.314</v>
+        <v>106.575</v>
       </c>
       <c r="E33" s="1">
         <v>103.6696</v>
       </c>
       <c r="F33" t="s">
         <v>34</v>
       </c>
       <c r="G33">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
         <v>1292886.42</v>
       </c>
       <c r="I33" s="1">
-        <v>-93422.76</v>
+        <v>-93444.82</v>
       </c>
       <c r="J33" s="1">
-        <v>-7.2259062014125</v>
+        <v>-7.2276124611163</v>
       </c>
       <c r="K33">
-        <v>0.53</v>
+        <v>0.62</v>
       </c>
       <c r="L33" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="M33" s="1">
-        <v>1199463.66</v>
+        <v>1199441.6</v>
       </c>
       <c r="N33" s="1">
-        <v>1206338.8</v>
+        <v>1207472.11</v>
       </c>
       <c r="O33" s="1">
-        <v>0.8</v>
+        <v>0.81</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>111</v>
+      </c>
+      <c r="B34" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C34" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>93.767</v>
+        <v>92.578</v>
       </c>
       <c r="E34" s="1">
         <v>100.16421053</v>
       </c>
       <c r="F34" t="s">
         <v>34</v>
       </c>
       <c r="G34">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
         <v>1683878.96</v>
       </c>
       <c r="I34" s="1">
-        <v>-137710.16</v>
+        <v>-161082.67</v>
       </c>
       <c r="J34" s="1">
-        <v>-8.1781507620952</v>
+        <v>-9.5661667985922</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1546168.8</v>
+        <v>1522796.29</v>
       </c>
       <c r="N34" s="1">
-        <v>1546168.8</v>
+        <v>1522796.29</v>
       </c>
       <c r="O34" s="1">
-        <v>1.03</v>
+        <v>1.02</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>113</v>
+      </c>
+      <c r="B35" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C35" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.084</v>
+        <v>95.594</v>
       </c>
       <c r="E35" s="1">
         <v>100.67268571</v>
       </c>
       <c r="F35" t="s">
         <v>34</v>
       </c>
       <c r="G35">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
         <v>1269265.37</v>
       </c>
       <c r="I35" s="1">
-        <v>-65380.8</v>
+        <v>-110650.53</v>
       </c>
       <c r="J35" s="1">
-        <v>-5.1510741209303</v>
+        <v>-8.7176828908521</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1203884.57</v>
+        <v>1158614.84</v>
       </c>
       <c r="N35" s="1">
-        <v>1203884.57</v>
+        <v>1158614.84</v>
       </c>
       <c r="O35" s="1">
-        <v>0.8</v>
+        <v>0.77</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>115</v>
+      </c>
+      <c r="B36" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="C36" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>118.316</v>
+        <v>110.788</v>
       </c>
       <c r="E36" s="1">
         <v>128.2777</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
         <v>1957442.01</v>
       </c>
       <c r="I36" s="1">
-        <v>-109155.62</v>
+        <v>-231025.25</v>
       </c>
       <c r="J36" s="1">
-        <v>-5.5764420832063</v>
+        <v>-11.802405834746</v>
       </c>
       <c r="K36">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="L36" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="M36" s="1">
-        <v>1848286.39</v>
+        <v>1726416.76</v>
       </c>
       <c r="N36" s="1">
-        <v>1849349.53</v>
+        <v>1727693.71</v>
       </c>
       <c r="O36" s="1">
-        <v>1.23</v>
+        <v>1.15</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>118</v>
+      </c>
+      <c r="B37" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="C37" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>127.163</v>
+        <v>143.133</v>
       </c>
       <c r="E37" s="1">
         <v>102.37</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1535550.0</v>
       </c>
       <c r="I37" s="1">
-        <v>371895.0</v>
+        <v>611445.0</v>
       </c>
       <c r="J37" s="1">
-        <v>24.219009475432</v>
+        <v>39.819282993064</v>
       </c>
       <c r="K37">
+        <v>1.62</v>
+      </c>
+      <c r="L37" t="s">
+        <v>120</v>
+      </c>
+      <c r="M37" s="1">
+        <v>2146995.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>2171241.58</v>
+      </c>
+      <c r="O37" s="1">
         <v>1.45</v>
-      </c>
-[...10 lines deleted...]
-        <v>1.29</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>121</v>
+      </c>
+      <c r="B38" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="C38" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>102.151</v>
+        <v>101.88</v>
       </c>
       <c r="E38" s="1">
         <v>100.0</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>1000000.0</v>
       </c>
       <c r="I38" s="1">
-        <v>21510.0</v>
+        <v>18800.0</v>
       </c>
       <c r="J38" s="1">
-        <v>2.151</v>
+        <v>1.88</v>
       </c>
       <c r="K38">
-        <v>0.42</v>
+        <v>0.51</v>
       </c>
       <c r="L38" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="M38" s="1">
-        <v>1021510.0</v>
+        <v>1018800.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1025701.78</v>
+        <v>1023854.79</v>
       </c>
       <c r="O38" s="1">
         <v>0.68</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>124</v>
+      </c>
+      <c r="B39" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C39" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>103.5455</v>
+        <v>108.679</v>
       </c>
       <c r="E39" s="1">
         <v>107.6</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>1291200.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-48654.0</v>
+        <v>12948.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-3.7681226765799</v>
+        <v>1.0027881040892</v>
       </c>
       <c r="K39">
-        <v>0.65</v>
+        <v>0.78</v>
       </c>
       <c r="L39" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="M39" s="1">
-        <v>1242546.0</v>
+        <v>1304148.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1250302.91</v>
+        <v>1313471.2</v>
       </c>
       <c r="O39" s="1">
-        <v>0.83</v>
+        <v>0.88</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>127</v>
+      </c>
+      <c r="B40" t="s">
         <v>128</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>1500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>123.612</v>
+        <v>143.4675</v>
       </c>
       <c r="E40" s="1">
-        <v>90.2782</v>
+        <v>104.99305556</v>
       </c>
       <c r="F40" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1299091.52</v>
+        <v>1889875.0</v>
       </c>
       <c r="I40" s="1">
-        <v>310090.52</v>
+        <v>692540.0</v>
       </c>
       <c r="J40" s="1">
-        <v>23.869797872285</v>
+        <v>36.644751637013</v>
       </c>
       <c r="K40">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>0.01</v>
+      </c>
+      <c r="L40">
+        <v>196.72</v>
       </c>
       <c r="M40" s="1">
-        <v>1609182.04</v>
+        <v>2582415.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1618484.49</v>
+        <v>2582611.72</v>
       </c>
       <c r="O40" s="1">
-        <v>1.08</v>
+        <v>1.72</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B41" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C41" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>139.027</v>
+        <v>129.7845</v>
       </c>
       <c r="E41" s="1">
-        <v>104.99305556</v>
+        <v>133.1139</v>
       </c>
       <c r="F41" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G41">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H41" s="1">
-        <v>1889875.0</v>
+        <v>2031239.57</v>
       </c>
       <c r="I41" s="1">
-        <v>612611.0</v>
+        <v>-8799.09</v>
       </c>
       <c r="J41" s="1">
-        <v>32.415424300549</v>
+        <v>-0.43318819355218</v>
       </c>
       <c r="K41">
-        <v>1.78</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>0.03</v>
+      </c>
+      <c r="L41">
+        <v>616.83</v>
       </c>
       <c r="M41" s="1">
-        <v>2502486.0</v>
+        <v>2022440.48</v>
       </c>
       <c r="N41" s="1">
-        <v>2534529.96</v>
+        <v>2023057.31</v>
       </c>
       <c r="O41" s="1">
-        <v>1.69</v>
+        <v>1.35</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="B42" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C42" s="1">
-        <v>1800000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>139.119</v>
+        <v>111.754</v>
       </c>
       <c r="E42" s="1">
-        <v>133.1139</v>
+        <v>108.5191</v>
       </c>
       <c r="F42" t="s">
         <v>34</v>
       </c>
       <c r="G42">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H42" s="1">
-        <v>2031239.57</v>
+        <v>1295967.09</v>
       </c>
       <c r="I42" s="1">
-        <v>142023.18</v>
+        <v>-86612.93</v>
       </c>
       <c r="J42" s="1">
-        <v>6.9919463020307</v>
+        <v>-6.6832661622603</v>
       </c>
       <c r="K42">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>509.87</v>
+        <v>0.73</v>
+      </c>
+      <c r="L42" t="s">
+        <v>133</v>
       </c>
       <c r="M42" s="1">
-        <v>2173262.75</v>
+        <v>1209354.16</v>
       </c>
       <c r="N42" s="1">
-        <v>2173772.62</v>
+        <v>1218447.29</v>
       </c>
       <c r="O42" s="1">
-        <v>1.45</v>
+        <v>0.81</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B43" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C43" s="1">
-        <v>1250000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>121.967</v>
+        <v>87.851</v>
       </c>
       <c r="E43" s="1">
-        <v>108.5191</v>
+        <v>95.8663</v>
       </c>
       <c r="F43" t="s">
         <v>34</v>
       </c>
       <c r="G43">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H43" s="1">
-        <v>1295967.09</v>
+        <v>1465425.43</v>
       </c>
       <c r="I43" s="1">
-        <v>27172.42</v>
+        <v>-248547.24</v>
       </c>
       <c r="J43" s="1">
-        <v>2.0966905880303</v>
+        <v>-16.960756577017</v>
       </c>
       <c r="K43">
-        <v>0.61</v>
+        <v>0.11</v>
       </c>
       <c r="L43" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="M43" s="1">
-        <v>1323139.51</v>
+        <v>1216878.19</v>
       </c>
       <c r="N43" s="1">
-        <v>1330748.41</v>
+        <v>1218667.36</v>
       </c>
       <c r="O43" s="1">
-        <v>0.89</v>
+        <v>0.81</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B44" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C44" s="1">
-        <v>1600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>89.498</v>
+        <v>187.25</v>
       </c>
       <c r="E44" s="1">
-        <v>95.8663</v>
+        <v>102.845</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
       <c r="G44">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>1465425.43</v>
+        <v>1448793.2</v>
       </c>
       <c r="I44" s="1">
-        <v>-222667.34</v>
+        <v>982814.45</v>
       </c>
       <c r="J44" s="1">
-        <v>-15.194723350747</v>
+        <v>67.836765799287</v>
       </c>
       <c r="K44">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>636.43</v>
+        <v>0.23</v>
+      </c>
+      <c r="L44" t="s">
+        <v>139</v>
       </c>
       <c r="M44" s="1">
-        <v>1242758.09</v>
+        <v>2431607.65</v>
       </c>
       <c r="N44" s="1">
-        <v>1243394.52</v>
+        <v>2435106.63</v>
       </c>
       <c r="O44" s="1">
-        <v>0.83</v>
+        <v>1.62</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>140</v>
+      </c>
+      <c r="B45" t="s">
         <v>141</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="1">
-        <v>1500000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>208.642</v>
+        <v>94.1175</v>
       </c>
       <c r="E45" s="1">
-        <v>102.845</v>
+        <v>100.44</v>
       </c>
       <c r="F45" t="s">
         <v>34</v>
       </c>
       <c r="G45">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H45" s="1">
-        <v>1448793.2</v>
+        <v>1641600.0</v>
       </c>
       <c r="I45" s="1">
-        <v>1267310.08</v>
+        <v>-93480.79</v>
       </c>
       <c r="J45" s="1">
-        <v>87.473497252748</v>
+        <v>-5.6944925682261</v>
       </c>
       <c r="K45">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>0.0</v>
+      </c>
+      <c r="L45">
+        <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2716103.28</v>
+        <v>1548119.21</v>
       </c>
       <c r="N45" s="1">
-        <v>2718887.68</v>
+        <v>1548119.21</v>
       </c>
       <c r="O45" s="1">
-        <v>1.81</v>
+        <v>1.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B46" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C46" s="1">
-        <v>1900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>94.9045</v>
+        <v>128.712</v>
       </c>
       <c r="E46" s="1">
-        <v>100.44</v>
+        <v>100.85333333</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
       <c r="G46">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H46" s="1">
-        <v>1641600.0</v>
+        <v>1389416.89</v>
       </c>
       <c r="I46" s="1">
-        <v>-76674.42</v>
+        <v>282022.81</v>
       </c>
       <c r="J46" s="1">
-        <v>-4.6707127192982</v>
+        <v>20.297925844273</v>
       </c>
       <c r="K46">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.11</v>
+      </c>
+      <c r="L46" t="s">
+        <v>144</v>
       </c>
       <c r="M46" s="1">
-        <v>1564925.58</v>
+        <v>1671439.7</v>
       </c>
       <c r="N46" s="1">
-        <v>1564925.58</v>
+        <v>1673135.08</v>
       </c>
       <c r="O46" s="1">
-        <v>1.04</v>
+        <v>1.12</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>145</v>
+      </c>
+      <c r="B47" t="s">
         <v>146</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="1">
-        <v>1500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>127.462</v>
+        <v>118.327</v>
       </c>
       <c r="E47" s="1">
-        <v>100.85333333</v>
+        <v>101.876</v>
       </c>
       <c r="F47" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G47">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1389416.89</v>
+        <v>2037520.0</v>
       </c>
       <c r="I47" s="1">
-        <v>269884.48</v>
+        <v>329020.0</v>
       </c>
       <c r="J47" s="1">
-        <v>19.424298203256</v>
+        <v>16.148062350308</v>
       </c>
       <c r="K47">
-        <v>0.07</v>
+        <v>0.02</v>
       </c>
       <c r="L47">
-        <v>976.35</v>
+        <v>493.15</v>
       </c>
       <c r="M47" s="1">
-        <v>1659301.37</v>
+        <v>2366540.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1660277.72</v>
+        <v>2367033.15</v>
       </c>
       <c r="O47" s="1">
-        <v>1.11</v>
+        <v>1.58</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>147</v>
+      </c>
+      <c r="B48" t="s">
         <v>148</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="1">
-        <v>2000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>115.4505</v>
+        <v>214.244</v>
       </c>
       <c r="E48" s="1">
-        <v>101.876</v>
+        <v>101.25</v>
       </c>
       <c r="F48" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G48">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H48" s="1">
-        <v>2037520.0</v>
+        <v>1562901.98</v>
       </c>
       <c r="I48" s="1">
-        <v>271490.0</v>
+        <v>1775676.49</v>
       </c>
       <c r="J48" s="1">
-        <v>13.324531783737</v>
+        <v>113.61406618731</v>
       </c>
       <c r="K48">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>0.01</v>
+      </c>
+      <c r="L48">
+        <v>108.22</v>
       </c>
       <c r="M48" s="1">
-        <v>2309010.0</v>
+        <v>3338578.47</v>
       </c>
       <c r="N48" s="1">
-        <v>2322653.84</v>
+        <v>3338686.69</v>
       </c>
       <c r="O48" s="1">
-        <v>1.55</v>
+        <v>2.23</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B49" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C49" s="1">
-        <v>1800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>169.637</v>
+        <v>74.213</v>
       </c>
       <c r="E49" s="1">
-        <v>101.25</v>
+        <v>108.16</v>
       </c>
       <c r="F49" t="s">
         <v>34</v>
       </c>
       <c r="G49">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H49" s="1">
-        <v>1562901.98</v>
+        <v>2054587.06</v>
       </c>
       <c r="I49" s="1">
-        <v>1087101.06</v>
+        <v>-641128.48</v>
       </c>
       <c r="J49" s="1">
-        <v>69.556573215167</v>
+        <v>-31.204736585852</v>
       </c>
       <c r="K49">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>0.0</v>
+      </c>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2650003.04</v>
+        <v>1413458.58</v>
       </c>
       <c r="N49" s="1">
-        <v>2672133.65</v>
+        <v>1413458.58</v>
       </c>
       <c r="O49" s="1">
-        <v>1.78</v>
+        <v>0.94</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B50" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C50" s="1">
-        <v>2200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>79.4925</v>
+        <v>95.295</v>
       </c>
       <c r="E50" s="1">
-        <v>108.16</v>
+        <v>100.25</v>
       </c>
       <c r="F50" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G50">
-        <v>1.15</v>
+        <v>9.05</v>
       </c>
       <c r="H50" s="1">
-        <v>2054587.06</v>
+        <v>438282.5</v>
       </c>
       <c r="I50" s="1">
-        <v>-536830.5</v>
+        <v>-17226.38</v>
       </c>
       <c r="J50" s="1">
-        <v>-26.128389030154</v>
+        <v>-3.9304284337157</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1517756.56</v>
+        <v>421056.12</v>
       </c>
       <c r="N50" s="1">
-        <v>1517756.56</v>
+        <v>421056.12</v>
       </c>
       <c r="O50" s="1">
-        <v>1.01</v>
+        <v>0.28</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B51" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C51" s="1">
-        <v>4000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>94.8185</v>
+        <v>140.733</v>
       </c>
       <c r="E51" s="1">
-        <v>100.25</v>
+        <v>114.6381</v>
       </c>
       <c r="F51" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G51">
-        <v>9.02</v>
+        <v>1.16</v>
       </c>
       <c r="H51" s="1">
-        <v>438282.5</v>
+        <v>1429677.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-17757.06</v>
+        <v>154193.66</v>
       </c>
       <c r="J51" s="1">
-        <v>-4.0515101561208</v>
+        <v>10.785209526348</v>
       </c>
       <c r="K51">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.13</v>
+      </c>
+      <c r="L51" t="s">
+        <v>155</v>
       </c>
       <c r="M51" s="1">
-        <v>420525.44</v>
+        <v>1583870.66</v>
       </c>
       <c r="N51" s="1">
-        <v>420525.44</v>
+        <v>1585531.47</v>
       </c>
       <c r="O51" s="1">
-        <v>0.28</v>
+        <v>1.06</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B52" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C52" s="1">
-        <v>1300000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>137.9765</v>
+        <v>93.801</v>
       </c>
       <c r="E52" s="1">
-        <v>114.6381</v>
+        <v>103.5785</v>
       </c>
       <c r="F52" t="s">
         <v>34</v>
       </c>
       <c r="G52">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H52" s="1">
-        <v>1429677.0</v>
+        <v>2437858.19</v>
       </c>
       <c r="I52" s="1">
-        <v>127011.65</v>
+        <v>-164091.42</v>
       </c>
       <c r="J52" s="1">
-        <v>8.8839402186648</v>
+        <v>-6.7309665784949</v>
       </c>
       <c r="K52">
-        <v>1.33</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>0.0</v>
+      </c>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1556688.65</v>
+        <v>2273766.77</v>
       </c>
       <c r="N52" s="1">
-        <v>1574023.4</v>
+        <v>2273766.77</v>
       </c>
       <c r="O52" s="1">
-        <v>1.05</v>
+        <v>1.52</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B53" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="C53" s="1">
-        <v>2800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.148</v>
+        <v>105.922</v>
       </c>
       <c r="E53" s="1">
-        <v>103.5785</v>
+        <v>100.0</v>
       </c>
       <c r="F53" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>2437858.19</v>
+        <v>1700000.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-52834.11</v>
+        <v>100674.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-2.1672347561775</v>
+        <v>5.922</v>
       </c>
       <c r="K53">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L53">
-        <v>0.0</v>
+        <v>118.06</v>
       </c>
       <c r="M53" s="1">
-        <v>2385024.08</v>
+        <v>1800674.0</v>
       </c>
       <c r="N53" s="1">
-        <v>2385024.08</v>
+        <v>1800792.06</v>
       </c>
       <c r="O53" s="1">
-        <v>1.59</v>
+        <v>1.2</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="B54" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="C54" s="1">
-        <v>1700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>105.926</v>
+        <v>95.674</v>
       </c>
       <c r="E54" s="1">
-        <v>100.0</v>
+        <v>98.45</v>
       </c>
       <c r="F54" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G54">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H54" s="1">
-        <v>1700000.0</v>
+        <v>1512095.23</v>
       </c>
       <c r="I54" s="1">
-        <v>100742.0</v>
+        <v>-21200.94</v>
       </c>
       <c r="J54" s="1">
-        <v>5.926</v>
+        <v>-1.402090263852</v>
       </c>
       <c r="K54">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>0.0</v>
+      </c>
+      <c r="L54">
+        <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1800742.0</v>
+        <v>1490894.29</v>
       </c>
       <c r="N54" s="1">
-        <v>1808722.56</v>
+        <v>1490894.29</v>
       </c>
       <c r="O54" s="1">
-        <v>1.21</v>
+        <v>0.99</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B55" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="C55" s="1">
-        <v>1800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>95.391</v>
+        <v>105.017</v>
       </c>
       <c r="E55" s="1">
-        <v>98.45</v>
+        <v>103.0</v>
       </c>
       <c r="F55" t="s">
         <v>34</v>
       </c>
       <c r="G55">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
-        <v>1512095.23</v>
+        <v>1497477.13</v>
       </c>
       <c r="I55" s="1">
-        <v>-21934.24</v>
+        <v>48093.81</v>
       </c>
       <c r="J55" s="1">
-        <v>-1.4505858867103</v>
+        <v>3.2116557265886</v>
       </c>
       <c r="K55">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.35</v>
+      </c>
+      <c r="L55" t="s">
+        <v>164</v>
       </c>
       <c r="M55" s="1">
-        <v>1490160.99</v>
+        <v>1545570.94</v>
       </c>
       <c r="N55" s="1">
-        <v>1490160.99</v>
+        <v>1551437.44</v>
       </c>
       <c r="O55" s="1">
-        <v>0.99</v>
+        <v>1.03</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B56" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C56" s="1">
-        <v>1700000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>115.951</v>
+        <v>110.001</v>
       </c>
       <c r="E56" s="1">
-        <v>103.0</v>
+        <v>100.0</v>
       </c>
       <c r="F56" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1497477.13</v>
+        <v>2100000.0</v>
       </c>
       <c r="I56" s="1">
-        <v>213234.09</v>
+        <v>210021.0</v>
       </c>
       <c r="J56" s="1">
-        <v>14.23955569859</v>
+        <v>10.001</v>
       </c>
       <c r="K56">
-        <v>0.26</v>
+        <v>0.41</v>
       </c>
       <c r="L56" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="M56" s="1">
-        <v>1710711.22</v>
+        <v>2310021.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1715157.83</v>
+        <v>2318674.85</v>
       </c>
       <c r="O56" s="1">
-        <v>1.14</v>
+        <v>1.55</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B57" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C57" s="1">
-        <v>2100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>112.087</v>
+        <v>124.48</v>
       </c>
       <c r="E57" s="1">
-        <v>100.0</v>
+        <v>125.248</v>
       </c>
       <c r="F57" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G57">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>2100000.0</v>
+        <v>1151441.04</v>
       </c>
       <c r="I57" s="1">
-        <v>253827.0</v>
+        <v>-73785.42</v>
       </c>
       <c r="J57" s="1">
-        <v>12.087</v>
+        <v>-6.4080936354327</v>
       </c>
       <c r="K57">
-        <v>0.33</v>
+        <v>0.22</v>
       </c>
       <c r="L57" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="M57" s="1">
-        <v>2353827.0</v>
+        <v>1077655.62</v>
       </c>
       <c r="N57" s="1">
-        <v>2360663.54</v>
+        <v>1079819.93</v>
       </c>
       <c r="O57" s="1">
-        <v>1.57</v>
+        <v>0.72</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B58" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C58" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>124.215</v>
+        <v>117.671</v>
       </c>
       <c r="E58" s="1">
-        <v>125.248</v>
+        <v>103.5</v>
       </c>
       <c r="F58" t="s">
         <v>34</v>
       </c>
       <c r="G58">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H58" s="1">
-        <v>1151441.04</v>
+        <v>1035828.66</v>
       </c>
       <c r="I58" s="1">
-        <v>-73419.78</v>
+        <v>-17120.32</v>
       </c>
       <c r="J58" s="1">
-        <v>-6.376338644313</v>
+        <v>-1.652813892985</v>
       </c>
       <c r="K58">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>964.3</v>
+        <v>0.25</v>
+      </c>
+      <c r="L58" t="s">
+        <v>173</v>
       </c>
       <c r="M58" s="1">
-        <v>1078021.26</v>
+        <v>1018708.34</v>
       </c>
       <c r="N58" s="1">
-        <v>1078985.56</v>
+        <v>1021251.41</v>
       </c>
       <c r="O58" s="1">
-        <v>0.72</v>
+        <v>0.68</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B59" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C59" s="1">
-        <v>1000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>115.45</v>
+        <v>109.542</v>
       </c>
       <c r="E59" s="1">
-        <v>103.5</v>
+        <v>107.4925</v>
       </c>
       <c r="F59" t="s">
         <v>34</v>
       </c>
       <c r="G59">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H59" s="1">
-        <v>1035828.66</v>
+        <v>1374936.05</v>
       </c>
       <c r="I59" s="1">
-        <v>-33875.96</v>
+        <v>47564.17</v>
       </c>
       <c r="J59" s="1">
-        <v>-3.2704211910877</v>
+        <v>3.4593732559416</v>
       </c>
       <c r="K59">
-        <v>0.15</v>
+        <v>0.53</v>
       </c>
       <c r="L59" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="M59" s="1">
-        <v>1001952.7</v>
+        <v>1422500.22</v>
       </c>
       <c r="N59" s="1">
-        <v>1003417.23</v>
+        <v>1430485.64</v>
       </c>
       <c r="O59" s="1">
-        <v>0.67</v>
+        <v>0.95</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B60" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C60" s="1">
-        <v>1500000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>110.968</v>
+        <v>100.7375</v>
       </c>
       <c r="E60" s="1">
-        <v>107.4925</v>
+        <v>100.0</v>
       </c>
       <c r="F60" t="s">
         <v>34</v>
       </c>
       <c r="G60">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H60" s="1">
-        <v>1374936.05</v>
+        <v>2314386.22</v>
       </c>
       <c r="I60" s="1">
-        <v>69646.29</v>
+        <v>-134109.62</v>
       </c>
       <c r="J60" s="1">
-        <v>5.0654203153667</v>
+        <v>-5.7946084729108</v>
       </c>
       <c r="K60">
-        <v>0.4</v>
+        <v>0.11</v>
       </c>
       <c r="L60" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="M60" s="1">
-        <v>1444582.34</v>
+        <v>2180276.6</v>
       </c>
       <c r="N60" s="1">
-        <v>1450508.25</v>
+        <v>2183042.11</v>
       </c>
       <c r="O60" s="1">
-        <v>0.97</v>
+        <v>1.46</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B61" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C61" s="1">
-        <v>2500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>103.5005</v>
+        <v>109.864</v>
       </c>
       <c r="E61" s="1">
-        <v>100.0</v>
+        <v>111.6684</v>
       </c>
       <c r="F61" t="s">
         <v>34</v>
       </c>
       <c r="G61">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H61" s="1">
-        <v>2314386.22</v>
+        <v>1937510.2</v>
       </c>
       <c r="I61" s="1">
-        <v>-68768.95</v>
+        <v>-35267.97</v>
       </c>
       <c r="J61" s="1">
-        <v>-2.9713687977282</v>
+        <v>-1.8202727397254</v>
       </c>
       <c r="K61">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="L61" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="M61" s="1">
-        <v>2245617.27</v>
+        <v>1902242.23</v>
       </c>
       <c r="N61" s="1">
-        <v>2247184.26</v>
+        <v>1903697.13</v>
       </c>
       <c r="O61" s="1">
-        <v>1.5</v>
+        <v>1.27</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B62" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="C62" s="1">
-        <v>2000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>114.167</v>
+        <v>93.5015</v>
       </c>
       <c r="E62" s="1">
-        <v>111.6684</v>
+        <v>100.0</v>
       </c>
       <c r="F62" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G62">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1937510.2</v>
+        <v>700000.0</v>
       </c>
       <c r="I62" s="1">
-        <v>44125.73</v>
+        <v>-45489.5</v>
       </c>
       <c r="J62" s="1">
-        <v>2.2774450426119</v>
+        <v>-6.4985</v>
       </c>
       <c r="K62">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>0.0</v>
+      </c>
+      <c r="L62">
+        <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1981635.93</v>
+        <v>654510.5</v>
       </c>
       <c r="N62" s="1">
-        <v>1982853.36</v>
+        <v>654510.5</v>
       </c>
       <c r="O62" s="1">
-        <v>1.32</v>
+        <v>0.44</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="B63" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="C63" s="1">
-        <v>700000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>95.9705</v>
+        <v>98.595</v>
       </c>
       <c r="E63" s="1">
-        <v>100.0</v>
+        <v>101.92972973</v>
       </c>
       <c r="F63" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G63">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H63" s="1">
-        <v>700000.0</v>
+        <v>3275917.48</v>
       </c>
       <c r="I63" s="1">
-        <v>-28206.5</v>
+        <v>-117736.37</v>
       </c>
       <c r="J63" s="1">
-        <v>-4.0295</v>
+        <v>-3.5939968182593</v>
       </c>
       <c r="K63">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.04</v>
+      </c>
+      <c r="L63" t="s">
+        <v>187</v>
       </c>
       <c r="M63" s="1">
-        <v>671793.5</v>
+        <v>3158181.11</v>
       </c>
       <c r="N63" s="1">
-        <v>671793.5</v>
+        <v>3159515.77</v>
       </c>
       <c r="O63" s="1">
-        <v>0.45</v>
+        <v>2.11</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B64" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="C64" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>137.736</v>
+        <v>139.351</v>
       </c>
       <c r="E64" s="1">
         <v>112.1426</v>
       </c>
       <c r="F64" t="s">
         <v>34</v>
       </c>
       <c r="G64">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H64" s="1">
         <v>1285670.4</v>
       </c>
       <c r="I64" s="1">
-        <v>148768.31</v>
+        <v>162006.86</v>
       </c>
       <c r="J64" s="1">
-        <v>11.57126352135</v>
+        <v>12.600963668449</v>
       </c>
       <c r="K64">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>954.65</v>
+        <v>0.22</v>
+      </c>
+      <c r="L64" t="s">
+        <v>190</v>
       </c>
       <c r="M64" s="1">
-        <v>1434438.71</v>
+        <v>1447677.26</v>
       </c>
       <c r="N64" s="1">
-        <v>1435393.36</v>
+        <v>1450361.01</v>
       </c>
       <c r="O64" s="1">
-        <v>0.96</v>
+        <v>0.97</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>191</v>
+      </c>
+      <c r="B65" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="C65" s="1">
         <v>360000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>103.691</v>
+        <v>102.4655</v>
       </c>
       <c r="E65" s="1">
         <v>103.625</v>
       </c>
       <c r="F65" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G65">
-        <v>183.44</v>
+        <v>184.08</v>
       </c>
       <c r="H65" s="1">
         <v>2026522.28</v>
       </c>
       <c r="I65" s="1">
-        <v>8363.57</v>
+        <v>-22661.51</v>
       </c>
       <c r="J65" s="1">
-        <v>0.41270555387133</v>
+        <v>-1.1182462795326</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>2034885.85</v>
+        <v>2003860.77</v>
       </c>
       <c r="N65" s="1">
-        <v>2034885.85</v>
+        <v>2003860.77</v>
       </c>
       <c r="O65" s="1">
-        <v>1.36</v>
+        <v>1.34</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>193</v>
+      </c>
+      <c r="B66" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C66" s="1">
         <v>360000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>104.17</v>
+        <v>103.0975</v>
       </c>
       <c r="E66" s="1">
         <v>103.7</v>
       </c>
       <c r="F66" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G66">
-        <v>183.44</v>
+        <v>184.08</v>
       </c>
       <c r="H66" s="1">
         <v>2027985.14</v>
       </c>
       <c r="I66" s="1">
-        <v>16300.85</v>
+        <v>-11764.7</v>
       </c>
       <c r="J66" s="1">
-        <v>0.80379533747471</v>
+        <v>-0.58011766299234</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2044285.99</v>
+        <v>2016220.44</v>
       </c>
       <c r="N66" s="1">
-        <v>2044285.99</v>
+        <v>2016220.44</v>
       </c>
       <c r="O66" s="1">
-        <v>1.36</v>
+        <v>1.34</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>195</v>
+      </c>
+      <c r="B67" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="C67" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>96.728</v>
+        <v>97.998</v>
       </c>
       <c r="E67" s="1">
         <v>97.3197</v>
       </c>
       <c r="F67" t="s">
         <v>34</v>
       </c>
       <c r="G67">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
         <v>1446595.32</v>
       </c>
       <c r="I67" s="1">
-        <v>-103442.36</v>
+        <v>-89164.79</v>
       </c>
       <c r="J67" s="1">
-        <v>-7.1507462086909</v>
+        <v>-6.1637687311196</v>
       </c>
       <c r="K67">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="L67">
-        <v>212.14</v>
+        <v>596.39</v>
       </c>
       <c r="M67" s="1">
-        <v>1343152.96</v>
+        <v>1357430.53</v>
       </c>
       <c r="N67" s="1">
-        <v>1343365.1</v>
+        <v>1358026.92</v>
       </c>
       <c r="O67" s="1">
-        <v>0.9</v>
+        <v>0.91</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>197</v>
+      </c>
+      <c r="B68" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="C68" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>131.032</v>
+        <v>131.704</v>
       </c>
       <c r="E68" s="1">
         <v>97.224375</v>
       </c>
       <c r="F68" t="s">
         <v>34</v>
       </c>
       <c r="G68">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H68" s="1">
         <v>1435796.18</v>
       </c>
       <c r="I68" s="1">
-        <v>383697.85</v>
+        <v>388516.87</v>
       </c>
       <c r="J68" s="1">
-        <v>26.723699042019</v>
+        <v>27.059333031517</v>
       </c>
       <c r="K68">
-        <v>0.34</v>
+        <v>0.46</v>
       </c>
       <c r="L68" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="M68" s="1">
-        <v>1819494.03</v>
+        <v>1824313.05</v>
       </c>
       <c r="N68" s="1">
-        <v>1824990.52</v>
+        <v>1831719.82</v>
       </c>
       <c r="O68" s="1">
         <v>1.22</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>200</v>
+      </c>
+      <c r="B69" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="C69" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.754</v>
+        <v>99.717</v>
       </c>
       <c r="E69" s="1">
         <v>105.271</v>
       </c>
       <c r="F69" t="s">
         <v>34</v>
       </c>
       <c r="G69">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="1">
         <v>1564786.32</v>
       </c>
       <c r="I69" s="1">
-        <v>-165728.82</v>
+        <v>-183544.86</v>
       </c>
       <c r="J69" s="1">
-        <v>-10.591147039169</v>
+        <v>-11.72970760634</v>
       </c>
       <c r="K69">
-        <v>0.07</v>
+        <v>0.2</v>
       </c>
       <c r="L69" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="M69" s="1">
-        <v>1399057.5</v>
+        <v>1381241.46</v>
       </c>
       <c r="N69" s="1">
-        <v>1400171.26</v>
+        <v>1384372.5</v>
       </c>
       <c r="O69" s="1">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>203</v>
+      </c>
+      <c r="B70" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="C70" s="1">
         <v>22000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>123.044</v>
+        <v>118.7625</v>
       </c>
       <c r="E70" s="1">
         <v>100.95</v>
       </c>
       <c r="F70" t="s">
         <v>48</v>
       </c>
       <c r="G70">
-        <v>9.02</v>
+        <v>9.05</v>
       </c>
       <c r="H70" s="1">
         <v>2475767.93</v>
       </c>
       <c r="I70" s="1">
-        <v>525621.35</v>
+        <v>410335.49</v>
       </c>
       <c r="J70" s="1">
-        <v>21.230638931493</v>
+        <v>16.574069202035</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>3001389.28</v>
+        <v>2886103.42</v>
       </c>
       <c r="N70" s="1">
-        <v>3001389.28</v>
+        <v>2886103.42</v>
       </c>
       <c r="O70" s="1">
-        <v>2.0</v>
+        <v>1.93</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>205</v>
+      </c>
+      <c r="B71" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="C71" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>103.289</v>
+        <v>102.488</v>
       </c>
       <c r="E71" s="1">
         <v>113.5</v>
       </c>
       <c r="F71" t="s">
         <v>34</v>
       </c>
       <c r="G71">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H71" s="1">
         <v>1939839.34</v>
       </c>
       <c r="I71" s="1">
-        <v>-147016.6</v>
+        <v>-165309.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-7.5788028919962</v>
+        <v>-8.5217882012848</v>
       </c>
       <c r="K71">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>771.44</v>
+        <v>0.13</v>
+      </c>
+      <c r="L71" t="s">
+        <v>207</v>
       </c>
       <c r="M71" s="1">
-        <v>1792822.74</v>
+        <v>1774530.34</v>
       </c>
       <c r="N71" s="1">
-        <v>1793594.18</v>
+        <v>1777223.71</v>
       </c>
       <c r="O71" s="1">
-        <v>1.2</v>
+        <v>1.19</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>208</v>
       </c>
       <c r="B72" t="s">
         <v>209</v>
       </c>
       <c r="C72" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>102.7585</v>
+        <v>100.6565</v>
       </c>
       <c r="E72" s="1">
         <v>100.25</v>
       </c>
       <c r="F72" t="s">
         <v>34</v>
       </c>
       <c r="G72">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H72" s="1">
         <v>1452503.85</v>
       </c>
       <c r="I72" s="1">
-        <v>-25612.12</v>
+        <v>-58248.81</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.7633082349489</v>
+        <v>-4.0102344651272</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1426891.73</v>
+        <v>1394255.04</v>
       </c>
       <c r="N72" s="1">
-        <v>1426891.73</v>
+        <v>1394255.04</v>
       </c>
       <c r="O72" s="1">
-        <v>0.95</v>
+        <v>0.93</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>210</v>
       </c>
       <c r="B73" t="s">
         <v>211</v>
       </c>
       <c r="C73" s="1">
-        <v>190000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>257.9575</v>
+        <v>98.183</v>
       </c>
       <c r="E73" s="1">
-        <v>102.5</v>
+        <v>105.15</v>
       </c>
       <c r="F73" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="G73">
-        <v>183.44</v>
+        <v>1.16</v>
       </c>
       <c r="H73" s="1">
-        <v>1176028.7</v>
+        <v>1714402.17</v>
       </c>
       <c r="I73" s="1">
-        <v>1495736.25</v>
+        <v>-184409.96</v>
       </c>
       <c r="J73" s="1">
-        <v>127.1853527044</v>
+        <v>-10.756516949579</v>
       </c>
       <c r="K73">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.17</v>
+      </c>
+      <c r="L73" t="s">
+        <v>212</v>
       </c>
       <c r="M73" s="1">
-        <v>2671764.95</v>
+        <v>1529992.21</v>
       </c>
       <c r="N73" s="1">
-        <v>2671764.95</v>
+        <v>1533027.66</v>
       </c>
       <c r="O73" s="1">
-        <v>1.78</v>
+        <v>1.02</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B74" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C74" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.939</v>
+        <v>87.255</v>
       </c>
       <c r="E74" s="1">
-        <v>105.15</v>
+        <v>104.4789</v>
       </c>
       <c r="F74" t="s">
         <v>34</v>
       </c>
       <c r="G74">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H74" s="1">
-        <v>1714402.17</v>
+        <v>1608329.94</v>
       </c>
       <c r="I74" s="1">
-        <v>-168815.71</v>
+        <v>-248629.48</v>
       </c>
       <c r="J74" s="1">
-        <v>-9.8469141578373</v>
+        <v>-15.458860387813</v>
       </c>
       <c r="K74">
-        <v>1.76</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>0.0</v>
+      </c>
+      <c r="L74">
+        <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1545586.46</v>
+        <v>1359700.46</v>
       </c>
       <c r="N74" s="1">
-        <v>1577269.04</v>
+        <v>1359700.46</v>
       </c>
       <c r="O74" s="1">
-        <v>1.05</v>
+        <v>0.91</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>215</v>
       </c>
       <c r="B75" t="s">
         <v>216</v>
       </c>
       <c r="C75" s="1">
-        <v>1800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>89.83</v>
+        <v>236.002</v>
       </c>
       <c r="E75" s="1">
-        <v>104.4789</v>
+        <v>105.6</v>
       </c>
       <c r="F75" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G75">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1608329.94</v>
+        <v>1267200.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-205040.72</v>
+        <v>1564824.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-12.748672700827</v>
+        <v>123.48674242424</v>
       </c>
       <c r="K75">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.17</v>
+      </c>
+      <c r="L75" t="s">
+        <v>217</v>
       </c>
       <c r="M75" s="1">
-        <v>1403289.22</v>
+        <v>2832024.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1403289.22</v>
+        <v>2834086.5</v>
       </c>
       <c r="O75" s="1">
-        <v>0.94</v>
+        <v>1.89</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B76" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C76" s="1">
-        <v>1200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>195.9995</v>
+        <v>105.635</v>
       </c>
       <c r="E76" s="1">
-        <v>105.6</v>
+        <v>109.28</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>1267200.0</v>
+        <v>546400.0</v>
       </c>
       <c r="I76" s="1">
-        <v>1084794.0</v>
+        <v>-18225.0</v>
       </c>
       <c r="J76" s="1">
-        <v>85.605587121212</v>
+        <v>-3.3354685212299</v>
       </c>
       <c r="K76">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>93.75</v>
+        <v>0.42</v>
+      </c>
+      <c r="L76" t="s">
+        <v>220</v>
       </c>
       <c r="M76" s="1">
-        <v>2351994.0</v>
+        <v>528175.0</v>
       </c>
       <c r="N76" s="1">
-        <v>2352087.75</v>
+        <v>530289.73</v>
       </c>
       <c r="O76" s="1">
-        <v>1.57</v>
+        <v>0.35</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B77" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C77" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>109.0005</v>
+        <v>126.5325</v>
       </c>
       <c r="E77" s="1">
-        <v>109.28</v>
+        <v>124.766</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>546400.0</v>
+        <v>1247660.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-1397.5</v>
+        <v>17665.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.25576500732064</v>
+        <v>1.4158504720837</v>
       </c>
       <c r="K77">
-        <v>0.33</v>
+        <v>0.69</v>
       </c>
       <c r="L77" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="M77" s="1">
-        <v>545002.5</v>
+        <v>1265325.0</v>
       </c>
       <c r="N77" s="1">
-        <v>546649.76</v>
+        <v>1272181.91</v>
       </c>
       <c r="O77" s="1">
-        <v>0.36</v>
+        <v>0.85</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B78" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C78" s="1">
-        <v>1000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>132.3975</v>
+        <v>101.3725</v>
       </c>
       <c r="E78" s="1">
-        <v>124.766</v>
+        <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1247660.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>76315.0</v>
+        <v>19215.0</v>
       </c>
       <c r="J78" s="1">
-        <v>6.1166503694917</v>
+        <v>1.3725</v>
       </c>
       <c r="K78">
-        <v>0.57</v>
+        <v>0.38</v>
       </c>
       <c r="L78" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="M78" s="1">
-        <v>1323975.0</v>
+        <v>1419215.0</v>
       </c>
       <c r="N78" s="1">
-        <v>1329689.09</v>
+        <v>1424494.01</v>
       </c>
       <c r="O78" s="1">
-        <v>0.89</v>
+        <v>0.95</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B79" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C79" s="1">
-        <v>1400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>101.143</v>
+        <v>237.932</v>
       </c>
       <c r="E79" s="1">
-        <v>100.0</v>
+        <v>99.14</v>
       </c>
       <c r="F79" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G79">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H79" s="1">
-        <v>1400000.0</v>
+        <v>1114660.8</v>
       </c>
       <c r="I79" s="1">
-        <v>16002.0</v>
+        <v>1357145.97</v>
       </c>
       <c r="J79" s="1">
-        <v>1.143</v>
+        <v>121.75416682815</v>
       </c>
       <c r="K79">
-        <v>0.28</v>
+        <v>1.26</v>
       </c>
       <c r="L79" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="M79" s="1">
-        <v>1416002.0</v>
+        <v>2471806.77</v>
       </c>
       <c r="N79" s="1">
-        <v>1419859.73</v>
+        <v>2486927.32</v>
       </c>
       <c r="O79" s="1">
-        <v>0.95</v>
+        <v>1.66</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B80" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C80" s="1">
-        <v>1200000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>262.106</v>
+        <v>102.4315</v>
       </c>
       <c r="E80" s="1">
-        <v>99.14</v>
+        <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>34</v>
       </c>
       <c r="G80">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H80" s="1">
-        <v>1114660.8</v>
+        <v>1438008.36</v>
       </c>
       <c r="I80" s="1">
-        <v>1615017.66</v>
+        <v>-19166.7</v>
       </c>
       <c r="J80" s="1">
-        <v>144.88871053867</v>
+        <v>-1.3328642957263</v>
       </c>
       <c r="K80">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>0.0</v>
+      </c>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>2729678.46</v>
+        <v>1418841.66</v>
       </c>
       <c r="N80" s="1">
-        <v>2742289.88</v>
+        <v>1418841.66</v>
       </c>
       <c r="O80" s="1">
-        <v>1.83</v>
+        <v>0.95</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B81" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C81" s="1">
-        <v>1600000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>102.187</v>
+        <v>103.465</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0</v>
+        <v>103.0</v>
       </c>
       <c r="F81" t="s">
         <v>34</v>
       </c>
       <c r="G81">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H81" s="1">
-        <v>1438008.36</v>
+        <v>2842604.57</v>
       </c>
       <c r="I81" s="1">
-        <v>-19052.4</v>
+        <v>23710.03</v>
       </c>
       <c r="J81" s="1">
-        <v>-1.3249158022976</v>
+        <v>0.83409526074181</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1418955.96</v>
+        <v>2866314.6</v>
       </c>
       <c r="N81" s="1">
-        <v>1418955.96</v>
+        <v>2866314.6</v>
       </c>
       <c r="O81" s="1">
-        <v>0.95</v>
+        <v>1.91</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B82" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C82" s="1">
-        <v>3200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>105.135</v>
+        <v>100.5965</v>
       </c>
       <c r="E82" s="1">
-        <v>103.0</v>
+        <v>102.55357143</v>
       </c>
       <c r="F82" t="s">
         <v>34</v>
       </c>
       <c r="G82">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H82" s="1">
-        <v>2842604.57</v>
+        <v>1372732.18</v>
       </c>
       <c r="I82" s="1">
-        <v>77178.46</v>
+        <v>-153486.23</v>
       </c>
       <c r="J82" s="1">
-        <v>2.7150614198865</v>
+        <v>-11.181076122219</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>2919783.03</v>
+        <v>1219245.95</v>
       </c>
       <c r="N82" s="1">
-        <v>2919783.03</v>
+        <v>1219245.95</v>
       </c>
       <c r="O82" s="1">
-        <v>1.95</v>
+        <v>0.81</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B83" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C83" s="1">
-        <v>1400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>104.8375</v>
+        <v>106.407</v>
       </c>
       <c r="E83" s="1">
-        <v>102.55357143</v>
+        <v>104.74</v>
       </c>
       <c r="F83" t="s">
         <v>34</v>
       </c>
       <c r="G83">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H83" s="1">
-        <v>1372732.18</v>
+        <v>1258952.43</v>
       </c>
       <c r="I83" s="1">
-        <v>-98941.77</v>
+        <v>-61401.57</v>
       </c>
       <c r="J83" s="1">
-        <v>-7.2076528431059</v>
+        <v>-4.8771953996705</v>
       </c>
       <c r="K83">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.25</v>
+      </c>
+      <c r="L83" t="s">
+        <v>238</v>
       </c>
       <c r="M83" s="1">
-        <v>1273790.41</v>
+        <v>1197550.86</v>
       </c>
       <c r="N83" s="1">
-        <v>1273790.41</v>
+        <v>1200856.85</v>
       </c>
       <c r="O83" s="1">
-        <v>0.85</v>
+        <v>0.8</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B84" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C84" s="1">
-        <v>1300000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>109.752</v>
+        <v>108.6665</v>
       </c>
       <c r="E84" s="1">
-        <v>104.74</v>
+        <v>102.64666667</v>
       </c>
       <c r="F84" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G84">
-        <v>1.15</v>
+        <v>184.08</v>
       </c>
       <c r="H84" s="1">
-        <v>1258952.43</v>
+        <v>1220823.45</v>
       </c>
       <c r="I84" s="1">
-        <v>-20700.31</v>
+        <v>-158258.31</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.6442487822991</v>
+        <v>-12.96324296523</v>
       </c>
       <c r="K84">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1238252.12</v>
+        <v>1062565.14</v>
       </c>
       <c r="N84" s="1">
-        <v>1240156.0</v>
+        <v>1062565.14</v>
       </c>
       <c r="O84" s="1">
-        <v>0.83</v>
+        <v>0.71</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B85" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C85" s="1">
-        <v>180000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>107.9965</v>
+        <v>92.033</v>
       </c>
       <c r="E85" s="1">
-        <v>102.64666667</v>
+        <v>99.90307692</v>
       </c>
       <c r="F85" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="G85">
-        <v>183.44</v>
+        <v>1.16</v>
       </c>
       <c r="H85" s="1">
-        <v>1220823.45</v>
+        <v>2345717.95</v>
       </c>
       <c r="I85" s="1">
-        <v>-161133.84</v>
+        <v>-274158.78</v>
       </c>
       <c r="J85" s="1">
-        <v>-13.198783165576</v>
+        <v>-11.687627662141</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1059689.61</v>
+        <v>2071559.17</v>
       </c>
       <c r="N85" s="1">
-        <v>1059689.61</v>
+        <v>2071559.17</v>
       </c>
       <c r="O85" s="1">
-        <v>0.71</v>
+        <v>1.38</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B86" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C86" s="1">
-        <v>2600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>93.547</v>
+        <v>98.229</v>
       </c>
       <c r="E86" s="1">
-        <v>99.90307692</v>
+        <v>115.9281</v>
       </c>
       <c r="F86" t="s">
         <v>34</v>
       </c>
       <c r="G86">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H86" s="1">
-        <v>2345717.95</v>
+        <v>1391813.22</v>
       </c>
       <c r="I86" s="1">
-        <v>-234872.21</v>
+        <v>-201261.75</v>
       </c>
       <c r="J86" s="1">
-        <v>-10.012806953197</v>
+        <v>-14.46039936307</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>2110845.74</v>
+        <v>1190551.47</v>
       </c>
       <c r="N86" s="1">
-        <v>2110845.74</v>
+        <v>1190551.47</v>
       </c>
       <c r="O86" s="1">
-        <v>1.41</v>
+        <v>0.79</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B87" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C87" s="1">
-        <v>1400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.263</v>
+        <v>72.731</v>
       </c>
       <c r="E87" s="1">
-        <v>115.9281</v>
+        <v>125.8419</v>
       </c>
       <c r="F87" t="s">
         <v>34</v>
       </c>
       <c r="G87">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H87" s="1">
-        <v>1391813.22</v>
+        <v>1195182.95</v>
       </c>
       <c r="I87" s="1">
-        <v>-185753.77</v>
+        <v>-502566.72</v>
       </c>
       <c r="J87" s="1">
-        <v>-13.346170831744</v>
+        <v>-42.049354870733</v>
       </c>
       <c r="K87">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.33</v>
+      </c>
+      <c r="L87" t="s">
+        <v>247</v>
       </c>
       <c r="M87" s="1">
-        <v>1206059.45</v>
+        <v>692616.23</v>
       </c>
       <c r="N87" s="1">
-        <v>1206059.45</v>
+        <v>696240.25</v>
       </c>
       <c r="O87" s="1">
-        <v>0.8</v>
+        <v>0.46</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B88" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C88" s="1">
-        <v>1100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>72.441</v>
+        <v>162.421</v>
       </c>
       <c r="E88" s="1">
-        <v>125.8419</v>
+        <v>115.979</v>
       </c>
       <c r="F88" t="s">
         <v>34</v>
       </c>
       <c r="G88">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H88" s="1">
-        <v>1195182.95</v>
+        <v>1464249.25</v>
       </c>
       <c r="I88" s="1">
-        <v>-503622.1</v>
+        <v>504319.71</v>
       </c>
       <c r="J88" s="1">
-        <v>-42.137657669899</v>
+        <v>34.442203743659</v>
       </c>
       <c r="K88">
-        <v>0.28</v>
+        <v>0.58</v>
       </c>
       <c r="L88" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="M88" s="1">
-        <v>691560.85</v>
+        <v>1968568.96</v>
       </c>
       <c r="N88" s="1">
-        <v>694663.48</v>
+        <v>1976670.11</v>
       </c>
       <c r="O88" s="1">
-        <v>0.46</v>
+        <v>1.32</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B89" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C89" s="1">
-        <v>1400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>165.516</v>
+        <v>88.3485</v>
       </c>
       <c r="E89" s="1">
-        <v>115.979</v>
+        <v>100.25</v>
       </c>
       <c r="F89" t="s">
         <v>34</v>
       </c>
       <c r="G89">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H89" s="1">
-        <v>1464249.25</v>
+        <v>171705.06</v>
       </c>
       <c r="I89" s="1">
-        <v>546793.49</v>
+        <v>-18733.89</v>
       </c>
       <c r="J89" s="1">
-        <v>37.342924368921</v>
+        <v>-10.910505491218</v>
       </c>
       <c r="K89">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>2011042.74</v>
+        <v>152971.17</v>
       </c>
       <c r="N89" s="1">
-        <v>2017054.53</v>
+        <v>152971.17</v>
       </c>
       <c r="O89" s="1">
-        <v>1.35</v>
+        <v>0.1</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B90" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C90" s="1">
-        <v>200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>92.044</v>
+        <v>100.136</v>
       </c>
       <c r="E90" s="1">
-        <v>100.25</v>
+        <v>107.10142857</v>
       </c>
       <c r="F90" t="s">
         <v>34</v>
       </c>
       <c r="G90">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H90" s="1">
-        <v>171705.06</v>
+        <v>1390330.62</v>
       </c>
       <c r="I90" s="1">
-        <v>-11941.12</v>
+        <v>-176666.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-6.9544368698278</v>
+        <v>-12.706761791667</v>
       </c>
       <c r="K90">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.27</v>
+      </c>
+      <c r="L90" t="s">
+        <v>255</v>
       </c>
       <c r="M90" s="1">
-        <v>159763.94</v>
+        <v>1213664.62</v>
       </c>
       <c r="N90" s="1">
-        <v>159763.94</v>
+        <v>1217452.17</v>
       </c>
       <c r="O90" s="1">
-        <v>0.11</v>
+        <v>0.81</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B91" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C91" s="1">
-        <v>1400000.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.965</v>
+        <v>91.0775</v>
       </c>
       <c r="E91" s="1">
-        <v>107.10142857</v>
+        <v>100.0</v>
       </c>
       <c r="F91" t="s">
         <v>34</v>
       </c>
       <c r="G91">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H91" s="1">
-        <v>1390330.62</v>
+        <v>1023897.06</v>
       </c>
       <c r="I91" s="1">
-        <v>-163591.63</v>
+        <v>-145528.65</v>
       </c>
       <c r="J91" s="1">
-        <v>-11.766383308166</v>
+        <v>-14.213211042915</v>
       </c>
       <c r="K91">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>759.38</v>
+        <v>0.43</v>
+      </c>
+      <c r="L91" t="s">
+        <v>258</v>
       </c>
       <c r="M91" s="1">
-        <v>1226738.99</v>
+        <v>878368.41</v>
       </c>
       <c r="N91" s="1">
-        <v>1227498.37</v>
+        <v>883157.02</v>
       </c>
       <c r="O91" s="1">
-        <v>0.82</v>
+        <v>0.59</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="B92" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="C92" s="1">
-        <v>1114000.0</v>
+        <v>130.0</v>
       </c>
       <c r="D92" s="1">
-        <v>92.8495</v>
+        <v>8.12</v>
       </c>
       <c r="E92" s="1">
-        <v>100.0</v>
+        <v>25.0081</v>
       </c>
       <c r="F92" t="s">
         <v>34</v>
       </c>
       <c r="G92">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H92" s="1">
-        <v>1023897.06</v>
+        <v>275244.72</v>
       </c>
       <c r="I92" s="1">
-        <v>-126224.31</v>
+        <v>-183858.69</v>
       </c>
       <c r="J92" s="1">
-        <v>-12.327832057648</v>
+        <v>-66.798262288192</v>
       </c>
       <c r="K92">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>897672.75</v>
+        <v>91386.03</v>
       </c>
       <c r="N92" s="1">
-        <v>901600.4</v>
+        <v>91386.03</v>
       </c>
       <c r="O92" s="1">
-        <v>0.6</v>
+        <v>0.06</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B93" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C93" s="1">
-        <v>130.0</v>
+        <v>125.0</v>
       </c>
       <c r="D93" s="1">
-        <v>14.33</v>
+        <v>4.92</v>
       </c>
       <c r="E93" s="1">
-        <v>25.0081</v>
+        <v>32.5933</v>
       </c>
       <c r="F93" t="s">
         <v>34</v>
       </c>
       <c r="G93">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H93" s="1">
-        <v>275244.72</v>
+        <v>361232.66</v>
       </c>
       <c r="I93" s="1">
-        <v>-113569.74</v>
+        <v>-307990.52</v>
       </c>
       <c r="J93" s="1">
-        <v>-41.261369155419</v>
+        <v>-85.260983876707</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>161674.98</v>
+        <v>53242.14</v>
       </c>
       <c r="N93" s="1">
-        <v>161674.98</v>
+        <v>53242.14</v>
       </c>
       <c r="O93" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B94" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C94" s="1">
-        <v>125.0</v>
+        <v>46.0</v>
       </c>
       <c r="D94" s="1">
-        <v>8.0</v>
+        <v>372.5</v>
       </c>
       <c r="E94" s="1">
-        <v>32.5933</v>
+        <v>180.0</v>
       </c>
       <c r="F94" t="s">
         <v>34</v>
       </c>
       <c r="G94">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H94" s="1">
-        <v>361232.66</v>
+        <v>701011.73</v>
       </c>
       <c r="I94" s="1">
-        <v>-274445.94</v>
+        <v>782409.62</v>
       </c>
       <c r="J94" s="1">
-        <v>-75.974841256048</v>
+        <v>111.61148758524</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>86786.72</v>
+        <v>1483421.35</v>
       </c>
       <c r="N94" s="1">
-        <v>86786.72</v>
+        <v>1483421.35</v>
       </c>
       <c r="O94" s="1">
-        <v>0.06</v>
+        <v>0.99</v>
       </c>
       <c r="P94">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P95">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>