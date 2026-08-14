--- v3 (2026-07-03)
+++ v4 (2026-08-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="265">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0336374540</t>
   </si>
   <si>
@@ -163,678 +163,723 @@
   <si>
     <t>CA784730103N</t>
   </si>
   <si>
     <t>SSR MINING INC</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>OVCT01737420</t>
   </si>
   <si>
     <t>EUR/HKD 21/05/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>OVCT01737459</t>
+    <t>OACT01993157</t>
   </si>
   <si>
     <t>EUR/JPY 21/05/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>6 504.00</t>
+    <t>19 193.00</t>
   </si>
   <si>
     <t>OVCT01737422</t>
   </si>
   <si>
     <t>EUR/SEK 21/05/26</t>
   </si>
   <si>
     <t>OVCT01737456</t>
   </si>
   <si>
     <t>EUR/USD 21/05/26</t>
   </si>
   <si>
-    <t>-68 579.73</t>
+    <t>-254 954.49</t>
   </si>
   <si>
     <t>US007973AE02</t>
   </si>
   <si>
     <t>ADVANCED ENERGY INDUSTRIES INC 2.5 15/09/2028</t>
   </si>
   <si>
-    <t>1 022.04</t>
+    <t>3 440.05</t>
+  </si>
+  <si>
+    <t>XS3304376851</t>
+  </si>
+  <si>
+    <t>ADVANTEST CORPORATION Z 28/03/2031</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>2 332.05</t>
+    <t>4 039.45</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
-    <t>2 161.61</t>
+    <t>3 992.83</t>
   </si>
   <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
-    <t>5 237.64</t>
+    <t>6 918.05</t>
   </si>
   <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
-    <t>4 364.70</t>
+    <t>5 765.04</t>
   </si>
   <si>
     <t>US00217DAC48</t>
   </si>
   <si>
     <t>AST SPACEMOBILE INC 2.375 15/10/2032</t>
   </si>
   <si>
-    <t>24 981.60</t>
+    <t>2 839.82</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>4 645.89</t>
+    <t>6 078.08</t>
+  </si>
+  <si>
+    <t>US15643UAF12</t>
+  </si>
+  <si>
+    <t>CENTRUS ENERGY CORP Z 15/08/2032</t>
+  </si>
+  <si>
+    <t>XS3359531186</t>
+  </si>
+  <si>
+    <t>CHINA HONGQIAO GROUP LIMITED Z 03/05/2027</t>
+  </si>
+  <si>
+    <t>CNY</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
     <t>US18452BAC46</t>
   </si>
   <si>
     <t>CLEANSPARK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
-    <t>3 004.79</t>
+    <t>10 113.74</t>
   </si>
   <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
     <t>XS2676374239</t>
   </si>
   <si>
     <t>DAIFUKU CO. LTD. Z 13/09/2030</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>8 030.51</t>
+    <t>10 293.44</t>
   </si>
   <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
   </si>
   <si>
-    <t>1 276.95</t>
+    <t>1 697.48</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>24 246.58</t>
+    <t>29 217.12</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>5 054.79</t>
+    <t>6 739.73</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>9 323.20</t>
+    <t>12 381.22</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
+    <t>8 262.30</t>
+  </si>
+  <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
-    <t>9 093.13</t>
+    <t>12 010.51</t>
   </si>
   <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
-    <t>1 789.17</t>
+    <t>4 099.59</t>
   </si>
   <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>3 498.98</t>
+    <t>4 910.96</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
-    <t>1 695.38</t>
+    <t>3 131.63</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
+    <t>3 863.01</t>
+  </si>
+  <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
+    <t>4 483.92</t>
+  </si>
+  <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
+    <t>US465741AQ90</t>
+  </si>
+  <si>
+    <t>ITRON INC 1.375 15/07/2030</t>
+  </si>
+  <si>
+    <t>10 778.02</t>
+  </si>
+  <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
-    <t>1 660.81</t>
+    <t>5 590.08</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
+    <t>1 086.11</t>
+  </si>
+  <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>5 866.50</t>
+    <t>8 681.37</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>8 653.85</t>
+    <t>12 201.92</t>
   </si>
   <si>
     <t>XS2523390867</t>
   </si>
   <si>
     <t>LENOVO GROUP LTD 2.5 26/08/2029</t>
   </si>
   <si>
-    <t>2 164.31</t>
+    <t>4 566.96</t>
   </si>
   <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
-    <t>2 543.07</t>
+    <t>4 697.44</t>
   </si>
   <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>7 985.42</t>
+    <t>12 072.78</t>
   </si>
   <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
-    <t>2 765.51</t>
+    <t>5 160.07</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
-    <t>1 454.90</t>
+    <t>1 921.68</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>US63954QAJ58</t>
   </si>
   <si>
     <t>NEBIUS GROUP NV 1.25 15/03/2031</t>
   </si>
   <si>
-    <t>1 334.66</t>
+    <t>5 815.46</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
-    <t>2 683.75</t>
+    <t>6 149.38</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2031</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
+    <t>1 366.53</t>
+  </si>
+  <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>7 406.77</t>
+    <t>11 197.94</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
-    <t>3 131.04</t>
+    <t>7 174.28</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>2 693.37</t>
+    <t>6 547.95</t>
   </si>
   <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
-    <t>3 035.45</t>
+    <t>10 216.94</t>
   </si>
   <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>2 062.50</t>
+    <t>5 906.25</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>2 114.73</t>
+    <t>3 027.40</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>6 856.91</t>
+    <t>9 088.12</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>5 279.01</t>
+    <t>8 053.87</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>15 120.55</t>
+    <t>19 809.98</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
-    <t>3 305.99</t>
+    <t>6 106.67</t>
   </si>
   <si>
     <t>XS2635167963</t>
   </si>
   <si>
     <t>TOKYU CORP Z 30/09/2030</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
     <t>US90353TAR14</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
-    <t>3 624.02</t>
+    <t>4 645.25</t>
   </si>
   <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>8 101.15</t>
+    <t>12 247.75</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
-    <t>3 787.55</t>
+    <t>9 864.63</t>
   </si>
   <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
   </si>
   <si>
-    <t>4 788.61</t>
+    <t>6 485.02</t>
   </si>
   <si>
     <t>BABA2701CO01</t>
   </si>
   <si>
     <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
     <t>PANW2606CR01</t>
   </si>
   <si>
     <t>JUN26 PANW C @ 185.000000</t>
   </si>
   <si>
     <t>LITE2609CR01</t>
   </si>
   <si>
     <t>SEP26 LITE C @ 540.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1216,212 +1261,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1468629.51</v>
+        <v>1473751.51</v>
       </c>
       <c r="D2">
-        <v>83.72</v>
+        <v>90.25</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>122950875.33</v>
+        <v>133012771.07</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>122950875.33</v>
+        <v>133012771.07</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>207000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="D3">
-        <v>130.11</v>
+        <v>140.36</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>26933266.17</v>
+        <v>30458266.81</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>26933266.17</v>
+        <v>30458266.81</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>100.0</v>
       </c>
       <c r="D4">
-        <v>124.0</v>
+        <v>133.61</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>12399.75</v>
+        <v>13361.18</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>12399.75</v>
+        <v>13361.18</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>100.0</v>
       </c>
       <c r="D5">
-        <v>136.55</v>
+        <v>147.19</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>13654.76</v>
+        <v>14718.81</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>13654.76</v>
+        <v>14718.81</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>100.0</v>
       </c>
       <c r="D6">
-        <v>133.57</v>
+        <v>144.05</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13357.0</v>
+        <v>14404.8</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13357.0</v>
+        <v>14404.8</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P94"/>
+  <dimension ref="A1:P98"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O94" sqref="O94"/>
+      <selection activeCell="O98" sqref="O98"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1443,4686 +1488,4886 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>2321.0</v>
       </c>
       <c r="D2" s="1">
-        <v>412.81</v>
+        <v>376.82</v>
       </c>
       <c r="E2" s="1">
         <v>501.8005988798</v>
       </c>
       <c r="F2" t="s">
         <v>34</v>
       </c>
       <c r="G2">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H2" s="1">
         <v>1002909.83</v>
       </c>
       <c r="I2" s="1">
-        <v>-173430.12</v>
+        <v>-255931.81</v>
       </c>
       <c r="J2" s="1">
-        <v>-17.292693202538</v>
+        <v>-25.518925265694</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>829479.71</v>
+        <v>746978.02</v>
       </c>
       <c r="N2" s="1">
-        <v>829479.71</v>
+        <v>746978.02</v>
       </c>
       <c r="O2" s="1">
-        <v>0.55</v>
+        <v>0.46</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>7000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>203.6</v>
+        <v>207.0</v>
       </c>
       <c r="E3" s="1">
         <v>101.4678842857</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>710275.19</v>
       </c>
       <c r="I3" s="1">
-        <v>714924.81</v>
+        <v>738724.81</v>
       </c>
       <c r="J3" s="1">
-        <v>100.65462233025</v>
+        <v>104.00543625915</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1425200.0</v>
+        <v>1449000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1425200.0</v>
+        <v>1449000.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.95</v>
+        <v>0.89</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>2286.0</v>
+        <v>1239.0</v>
       </c>
       <c r="D4" s="1">
-        <v>4788.12</v>
+        <v>4799.78</v>
       </c>
       <c r="E4" s="1">
-        <v>4781.0613298338</v>
+        <v>4782.8131799839</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>10929506.2</v>
+        <v>5925905.53</v>
       </c>
       <c r="I4" s="1">
-        <v>16136.12</v>
+        <v>21021.89</v>
       </c>
       <c r="J4" s="1">
-        <v>0.14763814306634</v>
+        <v>0.35474561471789</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>10945642.32</v>
+        <v>5946927.42</v>
       </c>
       <c r="N4" s="1">
-        <v>10945642.32</v>
+        <v>5946927.42</v>
       </c>
       <c r="O4" s="1">
-        <v>7.3</v>
+        <v>3.64</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>6255.0</v>
       </c>
       <c r="D5" s="1">
-        <v>287.3</v>
+        <v>281.5</v>
       </c>
       <c r="E5" s="1">
         <v>251.5653717026</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1573541.4</v>
       </c>
       <c r="I5" s="1">
-        <v>223520.1</v>
+        <v>187241.1</v>
       </c>
       <c r="J5" s="1">
-        <v>14.204907478125</v>
+        <v>11.899343735093</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1797061.5</v>
+        <v>1760782.5</v>
       </c>
       <c r="N5" s="1">
-        <v>1797061.5</v>
+        <v>1760782.5</v>
       </c>
       <c r="O5" s="1">
-        <v>1.2</v>
+        <v>1.08</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>85189.0</v>
       </c>
       <c r="D6" s="1">
-        <v>31.58</v>
+        <v>34.75</v>
       </c>
       <c r="E6" s="1">
         <v>29.0302638838</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H6" s="1">
         <v>2098124.33</v>
       </c>
       <c r="I6" s="1">
-        <v>230910.92</v>
+        <v>430224.95</v>
       </c>
       <c r="J6" s="1">
-        <v>11.005588024424</v>
+        <v>20.505217152694</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2329035.25</v>
+        <v>2528349.28</v>
       </c>
       <c r="N6" s="1">
-        <v>2329035.25</v>
+        <v>2528349.28</v>
       </c>
       <c r="O6" s="1">
         <v>1.55</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>70000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>308.6</v>
+        <v>318.0</v>
       </c>
       <c r="E7" s="1">
         <v>253.272567</v>
       </c>
       <c r="F7" t="s">
         <v>45</v>
       </c>
       <c r="G7">
-        <v>10.89</v>
+        <v>10.92</v>
       </c>
       <c r="H7" s="1">
         <v>1570195.71</v>
       </c>
       <c r="I7" s="1">
-        <v>413759.62</v>
+        <v>469180.93</v>
       </c>
       <c r="J7" s="1">
-        <v>26.350831133018</v>
+        <v>29.880410894767</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1983955.33</v>
+        <v>2039376.64</v>
       </c>
       <c r="N7" s="1">
-        <v>1983955.33</v>
+        <v>2039376.64</v>
       </c>
       <c r="O7" s="1">
-        <v>1.32</v>
+        <v>1.25</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>6365111.79</v>
       </c>
       <c r="D8" s="1">
-        <v>0.11047547</v>
+        <v>0.10905452</v>
       </c>
       <c r="E8" s="1">
         <v>0.1107562481</v>
       </c>
       <c r="F8" t="s">
         <v>48</v>
       </c>
       <c r="G8">
-        <v>9.05</v>
+        <v>9.17</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>16135.92</v>
+        <v>97797.43</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>169.0</v>
+        <v>602.07</v>
       </c>
       <c r="M8" s="1">
-        <v>15966.92</v>
+        <v>97195.36</v>
       </c>
       <c r="N8" s="1">
-        <v>16135.92</v>
+        <v>97797.43</v>
       </c>
       <c r="O8" s="1">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
-        <v>11201168.95</v>
+        <v>9902542.6</v>
       </c>
       <c r="D9" s="1">
-        <v>0.00544274</v>
+        <v>0.00541181</v>
       </c>
       <c r="E9" s="1">
-        <v>0.0054710042</v>
+        <v>0.0053613899</v>
       </c>
       <c r="F9" t="s">
         <v>51</v>
       </c>
       <c r="G9">
-        <v>184.08</v>
+        <v>184.84</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>57862.82</v>
+        <v>94608.67</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>51358.819999998</v>
+        <v>75415.669999999</v>
       </c>
       <c r="N9" s="1">
-        <v>57862.819999998</v>
+        <v>94608.669999999</v>
       </c>
       <c r="O9" s="1">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
         <v>2098414.39</v>
       </c>
       <c r="D10" s="1">
-        <v>0.09185468</v>
+        <v>0.09162149</v>
       </c>
       <c r="E10" s="1">
         <v>0.0935768558</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10">
-        <v>10.89</v>
+        <v>10.92</v>
       </c>
       <c r="H10" s="1">
         <v>0.0</v>
       </c>
       <c r="I10" s="1">
-        <v>38618.91</v>
+        <v>43848.04</v>
       </c>
       <c r="J10" s="1">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>154.48</v>
+        <v>550.33</v>
       </c>
       <c r="M10" s="1">
-        <v>38464.43</v>
+        <v>43297.71</v>
       </c>
       <c r="N10" s="1">
-        <v>38618.91</v>
+        <v>43848.04</v>
       </c>
       <c r="O10" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="1">
-        <v>92179677.65</v>
+        <v>103846265.03</v>
       </c>
       <c r="D11" s="1">
-        <v>0.86379664</v>
+        <v>0.85376272</v>
       </c>
       <c r="E11" s="1">
-        <v>0.8651469496</v>
+        <v>0.854666303</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H11" s="1">
         <v>0.0</v>
       </c>
       <c r="I11" s="1">
-        <v>143873.16</v>
+        <v>1234901.59</v>
       </c>
       <c r="J11" s="1">
         <v>0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>57</v>
       </c>
       <c r="M11" s="1">
-        <v>212452.89</v>
+        <v>1489856.08</v>
       </c>
       <c r="N11" s="1">
-        <v>143873.16000001</v>
+        <v>1234901.59</v>
       </c>
       <c r="O11" s="1">
-        <v>0.09</v>
+        <v>0.76</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>247.606</v>
+        <v>253.393</v>
       </c>
       <c r="E12" s="1">
         <v>116.963</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H12" s="1">
         <v>1116645.19</v>
       </c>
       <c r="I12" s="1">
-        <v>1026944.11</v>
+        <v>1047534.68</v>
       </c>
       <c r="J12" s="1">
-        <v>91.966912963642</v>
+        <v>93.81088007015</v>
       </c>
       <c r="K12">
-        <v>0.1</v>
+        <v>0.34</v>
       </c>
       <c r="L12" t="s">
         <v>60</v>
       </c>
       <c r="M12" s="1">
-        <v>2143589.3</v>
+        <v>2164179.87</v>
       </c>
       <c r="N12" s="1">
-        <v>2144611.34</v>
+        <v>2167619.92</v>
       </c>
       <c r="O12" s="1">
-        <v>1.43</v>
+        <v>1.33</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>1800000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.581</v>
+        <v>119.1795</v>
       </c>
       <c r="E13" s="1">
-        <v>105.565</v>
+        <v>102.5</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G13">
-        <v>1.16</v>
+        <v>184.84</v>
       </c>
       <c r="H13" s="1">
-        <v>1625049.17</v>
+        <v>945964.91</v>
       </c>
       <c r="I13" s="1">
-        <v>-88854.9</v>
+        <v>150168.29</v>
       </c>
       <c r="J13" s="1">
-        <v>-5.4678283980786</v>
+        <v>15.874615264534</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1536194.27</v>
+        <v>1096133.2</v>
       </c>
       <c r="N13" s="1">
-        <v>1536194.27</v>
+        <v>1096133.2</v>
       </c>
       <c r="O13" s="1">
-        <v>1.02</v>
+        <v>0.67</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>1900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>102.157</v>
+        <v>93.744</v>
       </c>
       <c r="E14" s="1">
-        <v>100.0</v>
+        <v>105.565</v>
       </c>
       <c r="F14" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G14">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H14" s="1">
-        <v>1900000.0</v>
+        <v>1625049.17</v>
       </c>
       <c r="I14" s="1">
-        <v>40983.0</v>
+        <v>-183880.79</v>
       </c>
       <c r="J14" s="1">
-        <v>2.157</v>
+        <v>-11.315398536526</v>
       </c>
       <c r="K14">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1940983.0</v>
+        <v>1441168.38</v>
       </c>
       <c r="N14" s="1">
-        <v>1943315.05</v>
+        <v>1441168.38</v>
       </c>
       <c r="O14" s="1">
-        <v>1.3</v>
+        <v>0.88</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
         <v>66</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>104.62</v>
+      </c>
+      <c r="E15" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>87780.0</v>
+      </c>
+      <c r="J15" s="1">
+        <v>4.62</v>
+      </c>
+      <c r="K15">
+        <v>0.21</v>
+      </c>
+      <c r="L15" t="s">
         <v>67</v>
       </c>
-      <c r="C15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>1709154.19</v>
+        <v>1987780.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1711315.8</v>
+        <v>1991819.45</v>
       </c>
       <c r="O15" s="1">
-        <v>1.14</v>
+        <v>1.22</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
         <v>69</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1">
-        <v>800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>92.57</v>
+        <v>145.469</v>
       </c>
       <c r="E16" s="1">
-        <v>99.6476</v>
+        <v>101.11</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
       <c r="G16">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H16" s="1">
-        <v>761068.12</v>
+        <v>1542555.86</v>
       </c>
       <c r="I16" s="1">
-        <v>-119946.14</v>
+        <v>569561.83</v>
       </c>
       <c r="J16" s="1">
-        <v>-15.760237073128</v>
+        <v>36.923254759798</v>
       </c>
       <c r="K16">
-        <v>0.65</v>
+        <v>0.23</v>
       </c>
       <c r="L16" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M16" s="1">
-        <v>641121.98</v>
+        <v>2112117.69</v>
       </c>
       <c r="N16" s="1">
-        <v>646359.62</v>
+        <v>2116110.52</v>
       </c>
       <c r="O16" s="1">
-        <v>0.43</v>
+        <v>1.29</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
         <v>72</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>2000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>124.567</v>
+        <v>93.898</v>
       </c>
       <c r="E17" s="1">
-        <v>101.95</v>
+        <v>99.6476</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H17" s="1">
-        <v>1834375.42</v>
+        <v>761068.12</v>
       </c>
       <c r="I17" s="1">
-        <v>322442.17</v>
+        <v>-119496.61</v>
       </c>
       <c r="J17" s="1">
-        <v>17.577763334836</v>
+        <v>-15.701171401057</v>
       </c>
       <c r="K17">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.86</v>
+      </c>
+      <c r="L17" t="s">
+        <v>73</v>
       </c>
       <c r="M17" s="1">
-        <v>2156817.59</v>
+        <v>641571.51</v>
       </c>
       <c r="N17" s="1">
-        <v>2156817.59</v>
+        <v>648489.56</v>
       </c>
       <c r="O17" s="1">
-        <v>1.44</v>
+        <v>0.4</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>74</v>
       </c>
       <c r="B18" t="s">
         <v>75</v>
       </c>
       <c r="C18" s="1">
-        <v>13000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>104.409</v>
+        <v>135.8485</v>
       </c>
       <c r="E18" s="1">
-        <v>108.766</v>
+        <v>101.95</v>
       </c>
       <c r="F18" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G18">
-        <v>9.05</v>
+        <v>1.17</v>
       </c>
       <c r="H18" s="1">
-        <v>1548084.0</v>
+        <v>1834375.42</v>
       </c>
       <c r="I18" s="1">
-        <v>-48774.93</v>
+        <v>486135.32</v>
       </c>
       <c r="J18" s="1">
-        <v>-3.1506643050377</v>
+        <v>26.50140831041</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1499309.07</v>
+        <v>2320510.74</v>
       </c>
       <c r="N18" s="1">
-        <v>1499309.07</v>
+        <v>2320510.74</v>
       </c>
       <c r="O18" s="1">
-        <v>1.0</v>
+        <v>1.42</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>76</v>
       </c>
       <c r="B19" t="s">
         <v>77</v>
       </c>
       <c r="C19" s="1">
-        <v>170000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>112.964</v>
+        <v>102.74</v>
       </c>
       <c r="E19" s="1">
-        <v>121.16835294</v>
+        <v>108.766</v>
       </c>
       <c r="F19" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G19">
-        <v>184.08</v>
+        <v>9.17</v>
       </c>
       <c r="H19" s="1">
-        <v>1309804.52</v>
+        <v>1548084.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-266583.42</v>
+        <v>-91351.24</v>
       </c>
       <c r="J19" s="1">
-        <v>-20.352916479476</v>
+        <v>-5.9009226889497</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1043221.1</v>
+        <v>1456732.76</v>
       </c>
       <c r="N19" s="1">
-        <v>1043221.1</v>
+        <v>1456732.76</v>
       </c>
       <c r="O19" s="1">
-        <v>0.7</v>
+        <v>0.89</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>78</v>
       </c>
       <c r="B20" t="s">
         <v>79</v>
       </c>
       <c r="C20" s="1">
-        <v>1400000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.57</v>
+        <v>110.1655</v>
       </c>
       <c r="E20" s="1">
-        <v>100.0</v>
+        <v>121.16835294</v>
       </c>
       <c r="F20" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G20">
-        <v>1.0</v>
+        <v>184.84</v>
       </c>
       <c r="H20" s="1">
-        <v>1400000.0</v>
+        <v>1309804.52</v>
       </c>
       <c r="I20" s="1">
-        <v>-20020.0</v>
+        <v>-296576.05</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.43</v>
+        <v>-22.642771915308</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1379980.0</v>
+        <v>1013228.47</v>
       </c>
       <c r="N20" s="1">
-        <v>1379980.0</v>
+        <v>1013228.47</v>
       </c>
       <c r="O20" s="1">
-        <v>0.92</v>
+        <v>0.62</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>80</v>
       </c>
       <c r="B21" t="s">
         <v>81</v>
       </c>
       <c r="C21" s="1">
-        <v>1500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>90.724</v>
+        <v>97.367</v>
       </c>
       <c r="E21" s="1">
-        <v>84.3</v>
+        <v>100.0</v>
       </c>
       <c r="F21" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G21">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1158179.15</v>
+        <v>1400000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>19952.62</v>
+        <v>-36862.0</v>
       </c>
       <c r="J21" s="1">
-        <v>1.7227576580014</v>
+        <v>-2.633</v>
       </c>
       <c r="K21">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1178131.77</v>
+        <v>1363138.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1182496.47</v>
+        <v>1363138.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.79</v>
+        <v>0.83</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" t="s">
         <v>83</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1">
-        <v>1800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>160.189</v>
+        <v>93.981</v>
       </c>
       <c r="E22" s="1">
-        <v>106.7746</v>
+        <v>84.3</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
       <c r="G22">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H22" s="1">
-        <v>1648180.09</v>
+        <v>1158179.15</v>
       </c>
       <c r="I22" s="1">
-        <v>848055.74</v>
+        <v>45830.76</v>
       </c>
       <c r="J22" s="1">
-        <v>51.454070167781</v>
+        <v>3.9571391006305</v>
       </c>
       <c r="K22">
-        <v>1.39</v>
+        <v>0.38</v>
       </c>
       <c r="L22" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="M22" s="1">
-        <v>2496235.83</v>
+        <v>1204009.91</v>
       </c>
       <c r="N22" s="1">
-        <v>2521217.43</v>
+        <v>1209774.95</v>
       </c>
       <c r="O22" s="1">
-        <v>1.68</v>
+        <v>0.74</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" t="s">
         <v>86</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>141.174</v>
+      </c>
+      <c r="E23" s="1">
+        <v>106.7746</v>
+      </c>
+      <c r="F23" t="s">
+        <v>34</v>
+      </c>
+      <c r="G23">
+        <v>1.17</v>
+      </c>
+      <c r="H23" s="1">
+        <v>1648180.09</v>
+      </c>
+      <c r="I23" s="1">
+        <v>522150.86</v>
+      </c>
+      <c r="J23" s="1">
+        <v>31.680449434382</v>
+      </c>
+      <c r="K23">
+        <v>0.16</v>
+      </c>
+      <c r="L23" t="s">
         <v>87</v>
       </c>
-      <c r="C23" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>1517794.0</v>
+        <v>2170330.95</v>
       </c>
       <c r="N23" s="1">
-        <v>1522439.89</v>
+        <v>2173170.77</v>
       </c>
       <c r="O23" s="1">
-        <v>1.02</v>
+        <v>1.33</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>88</v>
+      </c>
+      <c r="B24" t="s">
         <v>89</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>89.7665</v>
+      </c>
+      <c r="E24" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-173969.5</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-10.2335</v>
+      </c>
+      <c r="K24">
+        <v>0.36</v>
+      </c>
+      <c r="L24" t="s">
         <v>90</v>
       </c>
-      <c r="C24" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>1371583.85</v>
+        <v>1526030.5</v>
       </c>
       <c r="N24" s="1">
-        <v>1371583.85</v>
+        <v>1532108.58</v>
       </c>
       <c r="O24" s="1">
-        <v>0.91</v>
+        <v>0.94</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>91</v>
       </c>
       <c r="B25" t="s">
         <v>92</v>
       </c>
       <c r="C25" s="1">
-        <v>1900000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>111.737</v>
+        <v>113.405</v>
       </c>
       <c r="E25" s="1">
-        <v>106.49</v>
+        <v>119.3027</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
       <c r="G25">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H25" s="1">
-        <v>1730508.04</v>
+        <v>2036142.85</v>
       </c>
       <c r="I25" s="1">
-        <v>107430.67</v>
+        <v>-99003.17</v>
       </c>
       <c r="J25" s="1">
-        <v>6.208042234811</v>
+        <v>-4.8622899910976</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1837938.71</v>
+        <v>1937139.68</v>
       </c>
       <c r="N25" s="1">
-        <v>1837938.71</v>
+        <v>1937139.68</v>
       </c>
       <c r="O25" s="1">
-        <v>1.23</v>
+        <v>1.18</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>93</v>
       </c>
       <c r="B26" t="s">
         <v>94</v>
       </c>
       <c r="C26" s="1">
-        <v>1800000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.379</v>
+        <v>100.756</v>
       </c>
       <c r="E26" s="1">
-        <v>91.8498</v>
+        <v>100.85077821</v>
       </c>
       <c r="F26" t="s">
-        <v>34</v>
+        <v>95</v>
       </c>
       <c r="G26">
-        <v>1.16</v>
+        <v>7.95</v>
       </c>
       <c r="H26" s="1">
-        <v>1406522.1</v>
+        <v>1764910.68</v>
       </c>
       <c r="I26" s="1">
-        <v>142107.46</v>
+        <v>9252.6</v>
       </c>
       <c r="J26" s="1">
-        <v>10.103464424768</v>
+        <v>0.52425315937235</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1548629.56</v>
+        <v>1774163.28</v>
       </c>
       <c r="N26" s="1">
-        <v>1548629.56</v>
+        <v>1774163.28</v>
       </c>
       <c r="O26" s="1">
-        <v>1.03</v>
+        <v>1.09</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B27" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C27" s="1">
-        <v>900000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>92.34</v>
+        <v>104.89</v>
       </c>
       <c r="E27" s="1">
-        <v>110.2856</v>
+        <v>100.25</v>
       </c>
       <c r="F27" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G27">
-        <v>1.16</v>
+        <v>9.17</v>
       </c>
       <c r="H27" s="1">
-        <v>908364.97</v>
+        <v>1316855.31</v>
       </c>
       <c r="I27" s="1">
-        <v>-188894.79</v>
+        <v>55960.61</v>
       </c>
       <c r="J27" s="1">
-        <v>-20.795032419623</v>
+        <v>4.2495640618254</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
-        <v>5.41</v>
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>719470.18</v>
+        <v>1372815.92</v>
       </c>
       <c r="N27" s="1">
-        <v>719475.59</v>
+        <v>1372815.92</v>
       </c>
       <c r="O27" s="1">
-        <v>0.48</v>
+        <v>0.84</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B28" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C28" s="1">
-        <v>1400000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>118.531</v>
+        <v>157.477</v>
       </c>
       <c r="E28" s="1">
-        <v>114.7748</v>
+        <v>106.49</v>
       </c>
       <c r="F28" t="s">
         <v>34</v>
       </c>
       <c r="G28">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H28" s="1">
-        <v>1449046.08</v>
+        <v>1730508.04</v>
       </c>
       <c r="I28" s="1">
-        <v>-12431.07</v>
+        <v>824954.23</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.85787955066274</v>
+        <v>47.671216251616</v>
       </c>
       <c r="K28">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>0.0</v>
+      </c>
+      <c r="L28">
+        <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1436615.01</v>
+        <v>2555462.27</v>
       </c>
       <c r="N28" s="1">
-        <v>1439619.8</v>
+        <v>2555462.27</v>
       </c>
       <c r="O28" s="1">
-        <v>0.96</v>
+        <v>1.56</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>100</v>
       </c>
       <c r="B29" t="s">
         <v>101</v>
       </c>
       <c r="C29" s="1">
-        <v>2100000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>103.661</v>
+        <v>124.045</v>
       </c>
       <c r="E29" s="1">
-        <v>100.6875</v>
+        <v>91.8498</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H29" s="1">
-        <v>1856561.16</v>
+        <v>1406522.1</v>
       </c>
       <c r="I29" s="1">
-        <v>28021.13</v>
+        <v>500477.09</v>
       </c>
       <c r="J29" s="1">
-        <v>1.5093028230753</v>
+        <v>35.582596960261</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1884582.29</v>
+        <v>1906999.19</v>
       </c>
       <c r="N29" s="1">
-        <v>1884582.29</v>
+        <v>1906999.19</v>
       </c>
       <c r="O29" s="1">
-        <v>1.26</v>
+        <v>1.17</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>102</v>
       </c>
       <c r="B30" t="s">
         <v>103</v>
       </c>
       <c r="C30" s="1">
-        <v>190000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>110.1875</v>
+        <v>99.995</v>
       </c>
       <c r="E30" s="1">
-        <v>106.46</v>
+        <v>110.2856</v>
       </c>
       <c r="F30" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G30">
-        <v>184.08</v>
+        <v>1.17</v>
       </c>
       <c r="H30" s="1">
-        <v>1435515.22</v>
+        <v>908364.97</v>
       </c>
       <c r="I30" s="1">
-        <v>-298219.75</v>
+        <v>-139731.08</v>
       </c>
       <c r="J30" s="1">
-        <v>-20.774405303763</v>
+        <v>-15.382702395492</v>
       </c>
       <c r="K30">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="L30">
-        <v>0.0</v>
+        <v>224.2</v>
       </c>
       <c r="M30" s="1">
-        <v>1137295.47</v>
+        <v>768633.89</v>
       </c>
       <c r="N30" s="1">
-        <v>1137295.47</v>
+        <v>768858.09</v>
       </c>
       <c r="O30" s="1">
-        <v>0.76</v>
+        <v>0.47</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>104</v>
       </c>
       <c r="B31" t="s">
         <v>105</v>
       </c>
       <c r="C31" s="1">
-        <v>140000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>171.942</v>
+        <v>118.834</v>
       </c>
       <c r="E31" s="1">
-        <v>105.54355571</v>
+        <v>114.7748</v>
       </c>
       <c r="F31" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G31">
-        <v>184.08</v>
+        <v>1.17</v>
       </c>
       <c r="H31" s="1">
-        <v>921204.27</v>
+        <v>1449046.08</v>
       </c>
       <c r="I31" s="1">
-        <v>386463.4</v>
+        <v>-28133.07</v>
       </c>
       <c r="J31" s="1">
-        <v>41.951976622948</v>
+        <v>-1.9414889828762</v>
       </c>
       <c r="K31">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.72</v>
+      </c>
+      <c r="L31" t="s">
+        <v>106</v>
       </c>
       <c r="M31" s="1">
-        <v>1307667.67</v>
+        <v>1420913.01</v>
       </c>
       <c r="N31" s="1">
-        <v>1307667.67</v>
+        <v>1431026.75</v>
       </c>
       <c r="O31" s="1">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B32" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C32" s="1">
-        <v>2000000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.257</v>
+        <v>122.582</v>
       </c>
       <c r="E32" s="1">
-        <v>96.32768</v>
+        <v>100.6875</v>
       </c>
       <c r="F32" t="s">
         <v>34</v>
       </c>
       <c r="G32">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H32" s="1">
-        <v>1641226.39</v>
+        <v>1856561.16</v>
       </c>
       <c r="I32" s="1">
-        <v>42731.71</v>
+        <v>342031.32</v>
       </c>
       <c r="J32" s="1">
-        <v>2.6036450705621</v>
+        <v>18.422841507683</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1683958.1</v>
+        <v>2198592.48</v>
       </c>
       <c r="N32" s="1">
-        <v>1683958.1</v>
+        <v>2198592.48</v>
       </c>
       <c r="O32" s="1">
-        <v>1.12</v>
+        <v>1.34</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B33" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C33" s="1">
-        <v>1300000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>106.575</v>
+        <v>107.8775</v>
       </c>
       <c r="E33" s="1">
-        <v>103.6696</v>
+        <v>106.46</v>
       </c>
       <c r="F33" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G33">
-        <v>1.16</v>
+        <v>184.84</v>
       </c>
       <c r="H33" s="1">
-        <v>1292886.42</v>
+        <v>1435515.22</v>
       </c>
       <c r="I33" s="1">
-        <v>-93444.82</v>
+        <v>-326602.6</v>
       </c>
       <c r="J33" s="1">
-        <v>-7.2276124611163</v>
+        <v>-22.75159437181</v>
       </c>
       <c r="K33">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>0.0</v>
+      </c>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1199441.6</v>
+        <v>1108912.62</v>
       </c>
       <c r="N33" s="1">
-        <v>1207472.11</v>
+        <v>1108912.62</v>
       </c>
       <c r="O33" s="1">
-        <v>0.81</v>
+        <v>0.68</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>111</v>
       </c>
       <c r="B34" t="s">
         <v>112</v>
       </c>
       <c r="C34" s="1">
-        <v>1900000.0</v>
+        <v>140000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>92.578</v>
+        <v>226.787</v>
       </c>
       <c r="E34" s="1">
-        <v>100.16421053</v>
+        <v>105.54355571</v>
       </c>
       <c r="F34" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G34">
-        <v>1.16</v>
+        <v>184.84</v>
       </c>
       <c r="H34" s="1">
-        <v>1683878.96</v>
+        <v>921204.27</v>
       </c>
       <c r="I34" s="1">
-        <v>-161082.67</v>
+        <v>796542.11</v>
       </c>
       <c r="J34" s="1">
-        <v>-9.5661667985922</v>
+        <v>86.467479140104</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1522796.29</v>
+        <v>1717746.38</v>
       </c>
       <c r="N34" s="1">
-        <v>1522796.29</v>
+        <v>1717746.38</v>
       </c>
       <c r="O34" s="1">
-        <v>1.02</v>
+        <v>1.05</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>113</v>
       </c>
       <c r="B35" t="s">
         <v>114</v>
       </c>
       <c r="C35" s="1">
-        <v>1400000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>95.594</v>
+        <v>123.361</v>
       </c>
       <c r="E35" s="1">
-        <v>100.67268571</v>
+        <v>96.32768</v>
       </c>
       <c r="F35" t="s">
         <v>34</v>
       </c>
       <c r="G35">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H35" s="1">
-        <v>1269265.37</v>
+        <v>1641226.39</v>
       </c>
       <c r="I35" s="1">
-        <v>-110650.53</v>
+        <v>465977.78</v>
       </c>
       <c r="J35" s="1">
-        <v>-8.7176828908521</v>
+        <v>28.392047729625</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1158614.84</v>
+        <v>2107204.17</v>
       </c>
       <c r="N35" s="1">
-        <v>1158614.84</v>
+        <v>2107204.17</v>
       </c>
       <c r="O35" s="1">
-        <v>0.77</v>
+        <v>1.29</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>115</v>
       </c>
       <c r="B36" t="s">
         <v>116</v>
       </c>
       <c r="C36" s="1">
-        <v>1800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>110.788</v>
+        <v>110.851</v>
       </c>
       <c r="E36" s="1">
-        <v>128.2777</v>
+        <v>103.6696</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H36" s="1">
-        <v>1957442.01</v>
+        <v>1292886.42</v>
       </c>
       <c r="I36" s="1">
-        <v>-231025.25</v>
+        <v>-62102.8</v>
       </c>
       <c r="J36" s="1">
-        <v>-11.802405834746</v>
+        <v>-4.8034227167457</v>
       </c>
       <c r="K36">
-        <v>0.07</v>
+        <v>0.79</v>
       </c>
       <c r="L36" t="s">
         <v>117</v>
       </c>
       <c r="M36" s="1">
-        <v>1726416.76</v>
+        <v>1230783.62</v>
       </c>
       <c r="N36" s="1">
-        <v>1727693.71</v>
+        <v>1241077.06</v>
       </c>
       <c r="O36" s="1">
-        <v>1.15</v>
+        <v>0.76</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>118</v>
       </c>
       <c r="B37" t="s">
         <v>119</v>
       </c>
       <c r="C37" s="1">
-        <v>1500000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>143.133</v>
+        <v>92.62</v>
       </c>
       <c r="E37" s="1">
-        <v>102.37</v>
+        <v>100.16421053</v>
       </c>
       <c r="F37" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G37">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H37" s="1">
-        <v>1535550.0</v>
+        <v>1683878.96</v>
       </c>
       <c r="I37" s="1">
-        <v>611445.0</v>
+        <v>-180885.41</v>
       </c>
       <c r="J37" s="1">
-        <v>39.819282993064</v>
+        <v>-10.742186006054</v>
       </c>
       <c r="K37">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>0.0</v>
+      </c>
+      <c r="L37">
+        <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2146995.0</v>
+        <v>1502993.55</v>
       </c>
       <c r="N37" s="1">
-        <v>2171241.58</v>
+        <v>1502993.55</v>
       </c>
       <c r="O37" s="1">
-        <v>1.45</v>
+        <v>0.92</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>120</v>
+      </c>
+      <c r="B38" t="s">
         <v>121</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>1000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>101.88</v>
+        <v>98.929</v>
       </c>
       <c r="E38" s="1">
-        <v>100.0</v>
+        <v>100.67268571</v>
       </c>
       <c r="F38" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G38">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H38" s="1">
-        <v>1000000.0</v>
+        <v>1269265.37</v>
       </c>
       <c r="I38" s="1">
-        <v>18800.0</v>
+        <v>-86358.93</v>
       </c>
       <c r="J38" s="1">
-        <v>1.88</v>
+        <v>-6.8038514278539</v>
       </c>
       <c r="K38">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>0.0</v>
+      </c>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1018800.0</v>
+        <v>1182906.44</v>
       </c>
       <c r="N38" s="1">
-        <v>1023854.79</v>
+        <v>1182906.44</v>
       </c>
       <c r="O38" s="1">
-        <v>0.68</v>
+        <v>0.72</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>122</v>
+      </c>
+      <c r="B39" t="s">
+        <v>123</v>
+      </c>
+      <c r="C39" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>122.7575</v>
+      </c>
+      <c r="E39" s="1">
+        <v>128.2777</v>
+      </c>
+      <c r="F39" t="s">
+        <v>34</v>
+      </c>
+      <c r="G39">
+        <v>1.17</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1957442.01</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-70236.13</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-3.5881589156248</v>
+      </c>
+      <c r="K39">
+        <v>0.09</v>
+      </c>
+      <c r="L39" t="s">
         <v>124</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>1304148.0</v>
+        <v>1887205.88</v>
       </c>
       <c r="N39" s="1">
-        <v>1313471.2</v>
+        <v>1888903.36</v>
       </c>
       <c r="O39" s="1">
-        <v>0.88</v>
+        <v>1.16</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B40" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C40" s="1">
-        <v>1800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>143.4675</v>
+        <v>137.8005</v>
       </c>
       <c r="E40" s="1">
-        <v>104.99305556</v>
+        <v>102.37</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1889875.0</v>
+        <v>1535550.0</v>
       </c>
       <c r="I40" s="1">
-        <v>692540.0</v>
+        <v>531457.5</v>
       </c>
       <c r="J40" s="1">
-        <v>36.644751637013</v>
+        <v>34.610237374231</v>
       </c>
       <c r="K40">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>196.72</v>
+        <v>1.95</v>
+      </c>
+      <c r="L40" t="s">
+        <v>127</v>
       </c>
       <c r="M40" s="1">
-        <v>2582415.0</v>
+        <v>2067007.5</v>
       </c>
       <c r="N40" s="1">
-        <v>2582611.72</v>
+        <v>2096224.62</v>
       </c>
       <c r="O40" s="1">
-        <v>1.72</v>
+        <v>1.28</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>128</v>
+      </c>
+      <c r="B41" t="s">
         <v>129</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>101.021</v>
+      </c>
+      <c r="E41" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>10210.0</v>
+      </c>
+      <c r="J41" s="1">
+        <v>1.021</v>
+      </c>
+      <c r="K41">
+        <v>0.67</v>
+      </c>
+      <c r="L41" t="s">
         <v>130</v>
       </c>
-      <c r="C41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>2022440.48</v>
+        <v>1010210.0</v>
       </c>
       <c r="N41" s="1">
-        <v>2023057.31</v>
+        <v>1016949.73</v>
       </c>
       <c r="O41" s="1">
-        <v>1.35</v>
+        <v>0.62</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>131</v>
       </c>
       <c r="B42" t="s">
         <v>132</v>
       </c>
       <c r="C42" s="1">
-        <v>1250000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>111.754</v>
+        <v>113.573</v>
       </c>
       <c r="E42" s="1">
-        <v>108.5191</v>
+        <v>107.6</v>
       </c>
       <c r="F42" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1295967.09</v>
+        <v>1291200.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-86612.93</v>
+        <v>71676.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-6.6832661622603</v>
+        <v>5.5511152416357</v>
       </c>
       <c r="K42">
-        <v>0.73</v>
+        <v>1.03</v>
       </c>
       <c r="L42" t="s">
         <v>133</v>
       </c>
       <c r="M42" s="1">
-        <v>1209354.16</v>
+        <v>1362876.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1218447.29</v>
+        <v>1375257.22</v>
       </c>
       <c r="O42" s="1">
-        <v>0.81</v>
+        <v>0.84</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>134</v>
       </c>
       <c r="B43" t="s">
         <v>135</v>
       </c>
       <c r="C43" s="1">
-        <v>1600000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>87.851</v>
+        <v>128.7965</v>
       </c>
       <c r="E43" s="1">
-        <v>95.8663</v>
+        <v>104.99305556</v>
       </c>
       <c r="F43" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G43">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1465425.43</v>
+        <v>1889875.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-248547.24</v>
+        <v>428462.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-16.960756577017</v>
+        <v>22.671446524241</v>
       </c>
       <c r="K43">
-        <v>0.11</v>
+        <v>0.46</v>
       </c>
       <c r="L43" t="s">
         <v>136</v>
       </c>
       <c r="M43" s="1">
-        <v>1216878.19</v>
+        <v>2318337.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1218667.36</v>
+        <v>2326599.3</v>
       </c>
       <c r="O43" s="1">
-        <v>0.81</v>
+        <v>1.42</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>137</v>
       </c>
       <c r="B44" t="s">
         <v>138</v>
       </c>
       <c r="C44" s="1">
-        <v>1500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>187.25</v>
+        <v>137.8845</v>
       </c>
       <c r="E44" s="1">
-        <v>102.845</v>
+        <v>133.1139</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
       <c r="G44">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H44" s="1">
-        <v>1448793.2</v>
+        <v>2031239.57</v>
       </c>
       <c r="I44" s="1">
-        <v>982814.45</v>
+        <v>88520.43</v>
       </c>
       <c r="J44" s="1">
-        <v>67.836765799287</v>
+        <v>4.3579512386124</v>
       </c>
       <c r="K44">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>0.05</v>
+      </c>
+      <c r="L44">
+        <v>827.39</v>
       </c>
       <c r="M44" s="1">
-        <v>2431607.65</v>
+        <v>2119760.0</v>
       </c>
       <c r="N44" s="1">
-        <v>2435106.63</v>
+        <v>2120587.39</v>
       </c>
       <c r="O44" s="1">
-        <v>1.62</v>
+        <v>1.3</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>139</v>
+      </c>
+      <c r="B45" t="s">
         <v>140</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="1">
-        <v>1900000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>94.1175</v>
+        <v>155.695</v>
       </c>
       <c r="E45" s="1">
-        <v>100.44</v>
+        <v>108.5191</v>
       </c>
       <c r="F45" t="s">
         <v>34</v>
       </c>
       <c r="G45">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H45" s="1">
-        <v>1641600.0</v>
+        <v>1295967.09</v>
       </c>
       <c r="I45" s="1">
-        <v>-93480.79</v>
+        <v>366233.44</v>
       </c>
       <c r="J45" s="1">
-        <v>-5.6944925682261</v>
+        <v>28.259470693812</v>
       </c>
       <c r="K45">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.96</v>
+      </c>
+      <c r="L45" t="s">
+        <v>141</v>
       </c>
       <c r="M45" s="1">
-        <v>1548119.21</v>
+        <v>1662200.53</v>
       </c>
       <c r="N45" s="1">
-        <v>1548119.21</v>
+        <v>1674211.04</v>
       </c>
       <c r="O45" s="1">
-        <v>1.03</v>
+        <v>1.02</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>142</v>
       </c>
       <c r="B46" t="s">
         <v>143</v>
       </c>
       <c r="C46" s="1">
-        <v>1500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>128.712</v>
+        <v>88.705</v>
       </c>
       <c r="E46" s="1">
-        <v>100.85333333</v>
+        <v>95.8663</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
       <c r="G46">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H46" s="1">
-        <v>1389416.89</v>
+        <v>1465425.43</v>
       </c>
       <c r="I46" s="1">
-        <v>282022.81</v>
+        <v>-253246.25</v>
       </c>
       <c r="J46" s="1">
-        <v>20.297925844273</v>
+        <v>-17.281414994962</v>
       </c>
       <c r="K46">
-        <v>0.11</v>
+        <v>0.26</v>
       </c>
       <c r="L46" t="s">
         <v>144</v>
       </c>
       <c r="M46" s="1">
-        <v>1671439.7</v>
+        <v>1212179.18</v>
       </c>
       <c r="N46" s="1">
-        <v>1673135.08</v>
+        <v>1216278.77</v>
       </c>
       <c r="O46" s="1">
-        <v>1.12</v>
+        <v>0.74</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>145</v>
       </c>
       <c r="B47" t="s">
         <v>146</v>
       </c>
       <c r="C47" s="1">
-        <v>2000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>118.327</v>
+        <v>203.521</v>
       </c>
       <c r="E47" s="1">
-        <v>101.876</v>
+        <v>102.845</v>
       </c>
       <c r="F47" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G47">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H47" s="1">
-        <v>2037520.0</v>
+        <v>1448793.2</v>
       </c>
       <c r="I47" s="1">
-        <v>329020.0</v>
+        <v>1158556.16</v>
       </c>
       <c r="J47" s="1">
-        <v>16.148062350308</v>
+        <v>79.966979414315</v>
       </c>
       <c r="K47">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>493.15</v>
+        <v>0.33</v>
+      </c>
+      <c r="L47" t="s">
+        <v>147</v>
       </c>
       <c r="M47" s="1">
-        <v>2366540.0</v>
+        <v>2607349.36</v>
       </c>
       <c r="N47" s="1">
-        <v>2367033.15</v>
+        <v>2612260.32</v>
       </c>
       <c r="O47" s="1">
-        <v>1.58</v>
+        <v>1.6</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B48" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C48" s="1">
-        <v>1800000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>214.244</v>
+        <v>95.9525</v>
       </c>
       <c r="E48" s="1">
-        <v>101.25</v>
+        <v>100.44</v>
       </c>
       <c r="F48" t="s">
         <v>34</v>
       </c>
       <c r="G48">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H48" s="1">
-        <v>1562901.98</v>
+        <v>1641600.0</v>
       </c>
       <c r="I48" s="1">
-        <v>1775676.49</v>
+        <v>-84528.21</v>
       </c>
       <c r="J48" s="1">
-        <v>113.61406618731</v>
+        <v>-5.1491355994152</v>
       </c>
       <c r="K48">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L48">
-        <v>108.22</v>
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>3338578.47</v>
+        <v>1557071.79</v>
       </c>
       <c r="N48" s="1">
-        <v>3338686.69</v>
+        <v>1557071.79</v>
       </c>
       <c r="O48" s="1">
-        <v>2.23</v>
+        <v>0.95</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B49" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C49" s="1">
-        <v>2200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>74.213</v>
+        <v>136.316</v>
       </c>
       <c r="E49" s="1">
-        <v>108.16</v>
+        <v>100.85333333</v>
       </c>
       <c r="F49" t="s">
         <v>34</v>
       </c>
       <c r="G49">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H49" s="1">
-        <v>2054587.06</v>
+        <v>1389416.89</v>
       </c>
       <c r="I49" s="1">
-        <v>-641128.48</v>
+        <v>356955.4</v>
       </c>
       <c r="J49" s="1">
-        <v>-31.204736585852</v>
+        <v>25.691022080493</v>
       </c>
       <c r="K49">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.21</v>
+      </c>
+      <c r="L49" t="s">
+        <v>152</v>
       </c>
       <c r="M49" s="1">
-        <v>1413458.58</v>
+        <v>1746372.29</v>
       </c>
       <c r="N49" s="1">
-        <v>1413458.58</v>
+        <v>1749503.92</v>
       </c>
       <c r="O49" s="1">
-        <v>0.94</v>
+        <v>1.07</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B50" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C50" s="1">
-        <v>4000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>95.295</v>
+        <v>114.6695</v>
       </c>
       <c r="E50" s="1">
-        <v>100.25</v>
+        <v>101.876</v>
       </c>
       <c r="F50" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G50">
-        <v>9.05</v>
+        <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>438282.5</v>
+        <v>2037520.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-17226.38</v>
+        <v>255870.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-3.9304284337157</v>
+        <v>12.557913541953</v>
       </c>
       <c r="K50">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.19</v>
+      </c>
+      <c r="L50" t="s">
+        <v>155</v>
       </c>
       <c r="M50" s="1">
-        <v>421056.12</v>
+        <v>2293390.0</v>
       </c>
       <c r="N50" s="1">
-        <v>421056.12</v>
+        <v>2297253.01</v>
       </c>
       <c r="O50" s="1">
-        <v>0.28</v>
+        <v>1.4</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B51" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C51" s="1">
-        <v>1300000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>140.733</v>
+        <v>298.102</v>
       </c>
       <c r="E51" s="1">
-        <v>114.6381</v>
+        <v>101.25</v>
       </c>
       <c r="F51" t="s">
         <v>34</v>
       </c>
       <c r="G51">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H51" s="1">
-        <v>1429677.0</v>
+        <v>1562901.98</v>
       </c>
       <c r="I51" s="1">
-        <v>154193.66</v>
+        <v>3019953.21</v>
       </c>
       <c r="J51" s="1">
-        <v>10.785209526348</v>
+        <v>193.22729439501</v>
       </c>
       <c r="K51">
-        <v>0.13</v>
+        <v>0.25</v>
       </c>
       <c r="L51" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="M51" s="1">
-        <v>1583870.66</v>
+        <v>4582855.19</v>
       </c>
       <c r="N51" s="1">
-        <v>1585531.47</v>
+        <v>4587339.11</v>
       </c>
       <c r="O51" s="1">
-        <v>1.06</v>
+        <v>2.81</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B52" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C52" s="1">
-        <v>2800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>93.801</v>
+        <v>96.2505</v>
       </c>
       <c r="E52" s="1">
-        <v>103.5785</v>
+        <v>108.16</v>
       </c>
       <c r="F52" t="s">
         <v>34</v>
       </c>
       <c r="G52">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H52" s="1">
-        <v>2437858.19</v>
+        <v>2054587.06</v>
       </c>
       <c r="I52" s="1">
-        <v>-164091.42</v>
+        <v>-246062.48</v>
       </c>
       <c r="J52" s="1">
-        <v>-6.7309665784949</v>
+        <v>-11.976249865022</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2273766.77</v>
+        <v>1808524.58</v>
       </c>
       <c r="N52" s="1">
-        <v>2273766.77</v>
+        <v>1808524.58</v>
       </c>
       <c r="O52" s="1">
-        <v>1.52</v>
+        <v>1.11</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B53" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="C53" s="1">
-        <v>1700000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>105.922</v>
+        <v>98.018</v>
       </c>
       <c r="E53" s="1">
-        <v>100.0</v>
+        <v>106.4661</v>
       </c>
       <c r="F53" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G53">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H53" s="1">
-        <v>1700000.0</v>
+        <v>2523320.47</v>
       </c>
       <c r="I53" s="1">
-        <v>100674.0</v>
+        <v>-179293.49</v>
       </c>
       <c r="J53" s="1">
-        <v>5.922</v>
+        <v>-7.1054585468488</v>
       </c>
       <c r="K53">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>118.06</v>
+        <v>0.38</v>
+      </c>
+      <c r="L53" t="s">
+        <v>163</v>
       </c>
       <c r="M53" s="1">
-        <v>1800674.0</v>
+        <v>2344026.98</v>
       </c>
       <c r="N53" s="1">
-        <v>1800792.06</v>
+        <v>2354805.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.2</v>
+        <v>1.44</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B54" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C54" s="1">
-        <v>1800000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>95.674</v>
+        <v>93.807</v>
       </c>
       <c r="E54" s="1">
-        <v>98.45</v>
+        <v>100.25</v>
       </c>
       <c r="F54" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G54">
-        <v>1.16</v>
+        <v>9.17</v>
       </c>
       <c r="H54" s="1">
-        <v>1512095.23</v>
+        <v>438282.5</v>
       </c>
       <c r="I54" s="1">
-        <v>-21200.94</v>
+        <v>-29029.18</v>
       </c>
       <c r="J54" s="1">
-        <v>-1.402090263852</v>
+        <v>-6.623394728286</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1490894.29</v>
+        <v>409253.32</v>
       </c>
       <c r="N54" s="1">
-        <v>1490894.29</v>
+        <v>409253.32</v>
       </c>
       <c r="O54" s="1">
-        <v>0.99</v>
+        <v>0.25</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B55" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C55" s="1">
-        <v>1700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>105.017</v>
+        <v>165.0845</v>
       </c>
       <c r="E55" s="1">
-        <v>103.0</v>
+        <v>114.6381</v>
       </c>
       <c r="F55" t="s">
         <v>34</v>
       </c>
       <c r="G55">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H55" s="1">
-        <v>1497477.13</v>
+        <v>1429677.0</v>
       </c>
       <c r="I55" s="1">
-        <v>48093.81</v>
+        <v>403263.59</v>
       </c>
       <c r="J55" s="1">
-        <v>3.2116557265886</v>
+        <v>28.206622195083</v>
       </c>
       <c r="K55">
-        <v>0.35</v>
+        <v>0.43</v>
       </c>
       <c r="L55" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="M55" s="1">
-        <v>1545570.94</v>
+        <v>1832940.59</v>
       </c>
       <c r="N55" s="1">
-        <v>1551437.44</v>
+        <v>1838530.67</v>
       </c>
       <c r="O55" s="1">
-        <v>1.03</v>
+        <v>1.12</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B56" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C56" s="1">
-        <v>2100000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>110.001</v>
+        <v>95.957</v>
       </c>
       <c r="E56" s="1">
-        <v>100.0</v>
+        <v>103.5785</v>
       </c>
       <c r="F56" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H56" s="1">
-        <v>2100000.0</v>
+        <v>2437858.19</v>
       </c>
       <c r="I56" s="1">
-        <v>210021.0</v>
+        <v>-143118.47</v>
       </c>
       <c r="J56" s="1">
-        <v>10.001</v>
+        <v>-5.8706642817481</v>
       </c>
       <c r="K56">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>0.0</v>
+      </c>
+      <c r="L56">
+        <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2310021.0</v>
+        <v>2294739.72</v>
       </c>
       <c r="N56" s="1">
-        <v>2318674.85</v>
+        <v>2294739.72</v>
       </c>
       <c r="O56" s="1">
-        <v>1.55</v>
+        <v>1.4</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B57" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C57" s="1">
-        <v>1000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>124.48</v>
+        <v>109.589</v>
       </c>
       <c r="E57" s="1">
-        <v>125.248</v>
+        <v>100.0</v>
       </c>
       <c r="F57" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G57">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1151441.04</v>
+        <v>1700000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-73785.42</v>
+        <v>163013.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-6.4080936354327</v>
+        <v>9.589</v>
       </c>
       <c r="K57">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="L57" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="M57" s="1">
-        <v>1077655.62</v>
+        <v>1863013.0</v>
       </c>
       <c r="N57" s="1">
-        <v>1079819.93</v>
+        <v>1864099.11</v>
       </c>
       <c r="O57" s="1">
-        <v>0.72</v>
+        <v>1.14</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B58" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C58" s="1">
-        <v>1000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>117.671</v>
+        <v>95.815</v>
       </c>
       <c r="E58" s="1">
-        <v>103.5</v>
+        <v>98.45</v>
       </c>
       <c r="F58" t="s">
         <v>34</v>
       </c>
       <c r="G58">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H58" s="1">
-        <v>1035828.66</v>
+        <v>1512095.23</v>
       </c>
       <c r="I58" s="1">
-        <v>-17120.32</v>
+        <v>-39088.44</v>
       </c>
       <c r="J58" s="1">
-        <v>-1.652813892985</v>
+        <v>-2.5850514719235</v>
       </c>
       <c r="K58">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1018708.34</v>
+        <v>1473006.79</v>
       </c>
       <c r="N58" s="1">
-        <v>1021251.41</v>
+        <v>1473006.79</v>
       </c>
       <c r="O58" s="1">
-        <v>0.68</v>
+        <v>0.9</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B59" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C59" s="1">
-        <v>1500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>109.542</v>
+        <v>121.2305</v>
       </c>
       <c r="E59" s="1">
-        <v>107.4925</v>
+        <v>103.0</v>
       </c>
       <c r="F59" t="s">
         <v>34</v>
       </c>
       <c r="G59">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H59" s="1">
-        <v>1374936.05</v>
+        <v>1497477.13</v>
       </c>
       <c r="I59" s="1">
-        <v>47564.17</v>
+        <v>262712.9</v>
       </c>
       <c r="J59" s="1">
-        <v>3.4593732559416</v>
+        <v>17.543700316812</v>
       </c>
       <c r="K59">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="L59" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="M59" s="1">
-        <v>1422500.22</v>
+        <v>1760190.03</v>
       </c>
       <c r="N59" s="1">
-        <v>1430485.64</v>
+        <v>1768871.4</v>
       </c>
       <c r="O59" s="1">
-        <v>0.95</v>
+        <v>1.08</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B60" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C60" s="1">
-        <v>2500000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>100.7375</v>
+        <v>117.5935</v>
       </c>
       <c r="E60" s="1">
         <v>100.0</v>
       </c>
       <c r="F60" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G60">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>2314386.22</v>
+        <v>2100000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-134109.62</v>
+        <v>369463.5</v>
       </c>
       <c r="J60" s="1">
-        <v>-5.7946084729108</v>
+        <v>17.5935</v>
       </c>
       <c r="K60">
-        <v>0.11</v>
+        <v>0.58</v>
       </c>
       <c r="L60" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="M60" s="1">
-        <v>2180276.6</v>
+        <v>2469463.5</v>
       </c>
       <c r="N60" s="1">
-        <v>2183042.11</v>
+        <v>2481665.42</v>
       </c>
       <c r="O60" s="1">
-        <v>1.46</v>
+        <v>1.52</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B61" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C61" s="1">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>109.864</v>
+        <v>153.217</v>
       </c>
       <c r="E61" s="1">
-        <v>111.6684</v>
+        <v>125.248</v>
       </c>
       <c r="F61" t="s">
         <v>34</v>
       </c>
       <c r="G61">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H61" s="1">
-        <v>1937510.2</v>
+        <v>1151441.04</v>
       </c>
       <c r="I61" s="1">
-        <v>-35267.97</v>
+        <v>157155.27</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.8202727397254</v>
+        <v>13.648572922153</v>
       </c>
       <c r="K61">
-        <v>0.07</v>
+        <v>0.46</v>
       </c>
       <c r="L61" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="M61" s="1">
-        <v>1902242.23</v>
+        <v>1308596.31</v>
       </c>
       <c r="N61" s="1">
-        <v>1903697.13</v>
+        <v>1313163.27</v>
       </c>
       <c r="O61" s="1">
-        <v>1.27</v>
+        <v>0.8</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B62" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C62" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>93.5015</v>
+        <v>121.833</v>
       </c>
       <c r="E62" s="1">
-        <v>100.0</v>
+        <v>103.5</v>
       </c>
       <c r="F62" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G62">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H62" s="1">
-        <v>700000.0</v>
+        <v>1035828.66</v>
       </c>
       <c r="I62" s="1">
-        <v>-45489.5</v>
+        <v>4723.08</v>
       </c>
       <c r="J62" s="1">
-        <v>-6.4985</v>
+        <v>0.45597116418849</v>
       </c>
       <c r="K62">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.47</v>
+      </c>
+      <c r="L62" t="s">
+        <v>187</v>
       </c>
       <c r="M62" s="1">
-        <v>654510.5</v>
+        <v>1040551.74</v>
       </c>
       <c r="N62" s="1">
-        <v>654510.5</v>
+        <v>1045249.18</v>
       </c>
       <c r="O62" s="1">
-        <v>0.44</v>
+        <v>0.64</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B63" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C63" s="1">
-        <v>3700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.595</v>
+        <v>115.284</v>
       </c>
       <c r="E63" s="1">
-        <v>101.92972973</v>
+        <v>107.4925</v>
       </c>
       <c r="F63" t="s">
         <v>34</v>
       </c>
       <c r="G63">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H63" s="1">
-        <v>3275917.48</v>
+        <v>1374936.05</v>
       </c>
       <c r="I63" s="1">
-        <v>-117736.37</v>
+        <v>101990.97</v>
       </c>
       <c r="J63" s="1">
-        <v>-3.5939968182593</v>
+        <v>7.4178700893034</v>
       </c>
       <c r="K63">
-        <v>0.04</v>
+        <v>0.8</v>
       </c>
       <c r="L63" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="M63" s="1">
-        <v>3158181.11</v>
+        <v>1476927.02</v>
       </c>
       <c r="N63" s="1">
-        <v>3159515.77</v>
+        <v>1488999.8</v>
       </c>
       <c r="O63" s="1">
-        <v>2.11</v>
+        <v>0.91</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B64" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C64" s="1">
-        <v>1200000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>139.351</v>
+        <v>102.8545</v>
       </c>
       <c r="E64" s="1">
-        <v>112.1426</v>
+        <v>100.0</v>
       </c>
       <c r="F64" t="s">
         <v>34</v>
       </c>
       <c r="G64">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H64" s="1">
-        <v>1285670.4</v>
+        <v>2314386.22</v>
       </c>
       <c r="I64" s="1">
-        <v>162006.86</v>
+        <v>-118235.99</v>
       </c>
       <c r="J64" s="1">
-        <v>12.600963668449</v>
+        <v>-5.1087406664563</v>
       </c>
       <c r="K64">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="L64" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="M64" s="1">
-        <v>1447677.26</v>
+        <v>2196150.23</v>
       </c>
       <c r="N64" s="1">
-        <v>1450361.01</v>
+        <v>2201310.3</v>
       </c>
       <c r="O64" s="1">
-        <v>0.97</v>
+        <v>1.35</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B65" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C65" s="1">
-        <v>360000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>102.4655</v>
+        <v>109.795</v>
       </c>
       <c r="E65" s="1">
-        <v>103.625</v>
+        <v>111.6684</v>
       </c>
       <c r="F65" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G65">
-        <v>184.08</v>
+        <v>1.17</v>
       </c>
       <c r="H65" s="1">
-        <v>2026522.28</v>
+        <v>1937510.2</v>
       </c>
       <c r="I65" s="1">
-        <v>-22661.51</v>
+        <v>-62035.12</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.1182462795326</v>
+        <v>-3.2017957892557</v>
       </c>
       <c r="K65">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.1</v>
+      </c>
+      <c r="L65" t="s">
+        <v>196</v>
       </c>
       <c r="M65" s="1">
-        <v>2003860.77</v>
+        <v>1875475.08</v>
       </c>
       <c r="N65" s="1">
-        <v>2003860.77</v>
+        <v>1877396.76</v>
       </c>
       <c r="O65" s="1">
-        <v>1.34</v>
+        <v>1.15</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B66" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C66" s="1">
-        <v>360000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>103.0975</v>
+        <v>92.394</v>
       </c>
       <c r="E66" s="1">
-        <v>103.7</v>
+        <v>100.0</v>
       </c>
       <c r="F66" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G66">
-        <v>184.08</v>
+        <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>2027985.14</v>
+        <v>700000.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-11764.7</v>
+        <v>-53242.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.58011766299234</v>
+        <v>-7.606</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2016220.44</v>
+        <v>646758.0</v>
       </c>
       <c r="N66" s="1">
-        <v>2016220.44</v>
+        <v>646758.0</v>
       </c>
       <c r="O66" s="1">
-        <v>1.34</v>
+        <v>0.4</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B67" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="C67" s="1">
-        <v>1600000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>97.998</v>
+        <v>141.3775</v>
       </c>
       <c r="E67" s="1">
-        <v>97.3197</v>
+        <v>101.92972973</v>
       </c>
       <c r="F67" t="s">
         <v>34</v>
       </c>
       <c r="G67">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H67" s="1">
-        <v>1446595.32</v>
+        <v>3275917.48</v>
       </c>
       <c r="I67" s="1">
-        <v>-89164.79</v>
+        <v>1191749.17</v>
       </c>
       <c r="J67" s="1">
-        <v>-6.1637687311196</v>
+        <v>36.379096154766</v>
       </c>
       <c r="K67">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>596.39</v>
+        <v>0.16</v>
+      </c>
+      <c r="L67" t="s">
+        <v>201</v>
       </c>
       <c r="M67" s="1">
-        <v>1357430.53</v>
+        <v>4467666.65</v>
       </c>
       <c r="N67" s="1">
-        <v>1358026.92</v>
+        <v>4473482.11</v>
       </c>
       <c r="O67" s="1">
-        <v>0.91</v>
+        <v>2.74</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B68" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="C68" s="1">
-        <v>1600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>131.704</v>
+        <v>141.345</v>
       </c>
       <c r="E68" s="1">
-        <v>97.224375</v>
+        <v>112.1426</v>
       </c>
       <c r="F68" t="s">
         <v>34</v>
       </c>
       <c r="G68">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H68" s="1">
-        <v>1435796.18</v>
+        <v>1285670.4</v>
       </c>
       <c r="I68" s="1">
-        <v>388516.87</v>
+        <v>162969.48</v>
       </c>
       <c r="J68" s="1">
-        <v>27.059333031517</v>
+        <v>12.675836668558</v>
       </c>
       <c r="K68">
-        <v>0.46</v>
+        <v>0.51</v>
       </c>
       <c r="L68" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="M68" s="1">
-        <v>1824313.05</v>
+        <v>1448639.88</v>
       </c>
       <c r="N68" s="1">
-        <v>1831719.82</v>
+        <v>1454789.26</v>
       </c>
       <c r="O68" s="1">
-        <v>1.22</v>
+        <v>0.89</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="B69" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="C69" s="1">
-        <v>1600000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.717</v>
+        <v>100.8525</v>
       </c>
       <c r="E69" s="1">
-        <v>105.271</v>
+        <v>103.625</v>
       </c>
       <c r="F69" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G69">
-        <v>1.16</v>
+        <v>184.84</v>
       </c>
       <c r="H69" s="1">
-        <v>1564786.32</v>
+        <v>2026522.28</v>
       </c>
       <c r="I69" s="1">
-        <v>-183544.86</v>
+        <v>-62248.5</v>
       </c>
       <c r="J69" s="1">
-        <v>-11.72970760634</v>
+        <v>-3.0716908772402</v>
       </c>
       <c r="K69">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>0.0</v>
+      </c>
+      <c r="L69">
+        <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1381241.46</v>
+        <v>1964273.78</v>
       </c>
       <c r="N69" s="1">
-        <v>1384372.5</v>
+        <v>1964273.78</v>
       </c>
       <c r="O69" s="1">
-        <v>0.92</v>
+        <v>1.2</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B70" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C70" s="1">
-        <v>22000000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>118.7625</v>
+        <v>101.217</v>
       </c>
       <c r="E70" s="1">
-        <v>100.95</v>
+        <v>103.7</v>
       </c>
       <c r="F70" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G70">
-        <v>9.05</v>
+        <v>184.84</v>
       </c>
       <c r="H70" s="1">
-        <v>2475767.93</v>
+        <v>2027985.14</v>
       </c>
       <c r="I70" s="1">
-        <v>410335.49</v>
+        <v>-56612.1</v>
       </c>
       <c r="J70" s="1">
-        <v>16.574069202035</v>
+        <v>-2.7915441234446</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2886103.42</v>
+        <v>1971373.04</v>
       </c>
       <c r="N70" s="1">
-        <v>2886103.42</v>
+        <v>1971373.04</v>
       </c>
       <c r="O70" s="1">
-        <v>1.93</v>
+        <v>1.21</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B71" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C71" s="1">
-        <v>2000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>102.488</v>
+        <v>131.722</v>
       </c>
       <c r="E71" s="1">
-        <v>113.5</v>
+        <v>97.3197</v>
       </c>
       <c r="F71" t="s">
         <v>34</v>
       </c>
       <c r="G71">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H71" s="1">
-        <v>1939839.34</v>
+        <v>1446595.32</v>
       </c>
       <c r="I71" s="1">
-        <v>-165309.0</v>
+        <v>353423.47</v>
       </c>
       <c r="J71" s="1">
-        <v>-8.5217882012848</v>
+        <v>24.431398685847</v>
       </c>
       <c r="K71">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="L71" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="M71" s="1">
-        <v>1774530.34</v>
+        <v>1800018.79</v>
       </c>
       <c r="N71" s="1">
-        <v>1777223.71</v>
+        <v>1801385.32</v>
       </c>
       <c r="O71" s="1">
-        <v>1.19</v>
+        <v>1.1</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B72" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C72" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.6565</v>
+        <v>150.593</v>
       </c>
       <c r="E72" s="1">
-        <v>100.25</v>
+        <v>97.224375</v>
       </c>
       <c r="F72" t="s">
         <v>34</v>
       </c>
       <c r="G72">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H72" s="1">
-        <v>1452503.85</v>
+        <v>1435796.18</v>
       </c>
       <c r="I72" s="1">
-        <v>-58248.81</v>
+        <v>622100.22</v>
       </c>
       <c r="J72" s="1">
-        <v>-4.0102344651272</v>
+        <v>43.327892124633</v>
       </c>
       <c r="K72">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.7</v>
+      </c>
+      <c r="L72" t="s">
+        <v>214</v>
       </c>
       <c r="M72" s="1">
-        <v>1394255.04</v>
+        <v>2057896.4</v>
       </c>
       <c r="N72" s="1">
-        <v>1394255.04</v>
+        <v>2069094.34</v>
       </c>
       <c r="O72" s="1">
-        <v>0.93</v>
+        <v>1.27</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="B73" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="C73" s="1">
-        <v>1800000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.183</v>
+        <v>97.681</v>
       </c>
       <c r="E73" s="1">
-        <v>105.15</v>
+        <v>105.271</v>
       </c>
       <c r="F73" t="s">
         <v>34</v>
       </c>
       <c r="G73">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H73" s="1">
-        <v>1714402.17</v>
+        <v>1564786.32</v>
       </c>
       <c r="I73" s="1">
-        <v>-184409.96</v>
+        <v>-229947.53</v>
       </c>
       <c r="J73" s="1">
-        <v>-10.756516949579</v>
+        <v>-14.695139333785</v>
       </c>
       <c r="K73">
-        <v>0.17</v>
+        <v>0.45</v>
       </c>
       <c r="L73" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="M73" s="1">
-        <v>1529992.21</v>
+        <v>1334838.79</v>
       </c>
       <c r="N73" s="1">
-        <v>1533027.66</v>
+        <v>1342013.07</v>
       </c>
       <c r="O73" s="1">
-        <v>1.02</v>
+        <v>0.82</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="B74" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="C74" s="1">
-        <v>1800000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>87.255</v>
+        <v>124.36</v>
       </c>
       <c r="E74" s="1">
-        <v>104.4789</v>
+        <v>100.95</v>
       </c>
       <c r="F74" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G74">
-        <v>1.16</v>
+        <v>9.17</v>
       </c>
       <c r="H74" s="1">
-        <v>1608329.94</v>
+        <v>2475767.93</v>
       </c>
       <c r="I74" s="1">
-        <v>-248629.48</v>
+        <v>508242.72</v>
       </c>
       <c r="J74" s="1">
-        <v>-15.458860387813</v>
+        <v>20.528689859877</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1359700.46</v>
+        <v>2984010.65</v>
       </c>
       <c r="N74" s="1">
-        <v>1359700.46</v>
+        <v>2984010.65</v>
       </c>
       <c r="O74" s="1">
-        <v>0.91</v>
+        <v>1.82</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="B75" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="C75" s="1">
-        <v>1200000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>236.002</v>
+        <v>95.4255</v>
       </c>
       <c r="E75" s="1">
-        <v>105.6</v>
+        <v>113.5</v>
       </c>
       <c r="F75" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G75">
+        <v>1.17</v>
+      </c>
+      <c r="H75" s="1">
+        <v>1939839.34</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-309818.41</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-15.971343791801</v>
+      </c>
+      <c r="K75">
+        <v>0.33</v>
+      </c>
+      <c r="L75" t="s">
+        <v>222</v>
+      </c>
+      <c r="M75" s="1">
+        <v>1630020.93</v>
+      </c>
+      <c r="N75" s="1">
+        <v>1636568.88</v>
+      </c>
+      <c r="O75" s="1">
         <v>1.0</v>
-      </c>
-[...22 lines deleted...]
-        <v>1.89</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="B76" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="C76" s="1">
-        <v>500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>105.635</v>
+        <v>112.3205</v>
       </c>
       <c r="E76" s="1">
-        <v>109.28</v>
+        <v>100.25</v>
       </c>
       <c r="F76" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G76">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H76" s="1">
-        <v>546400.0</v>
+        <v>1452503.85</v>
       </c>
       <c r="I76" s="1">
-        <v>-18225.0</v>
+        <v>82387.9</v>
       </c>
       <c r="J76" s="1">
-        <v>-3.3354685212299</v>
+        <v>5.672129543753</v>
       </c>
       <c r="K76">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>0.0</v>
+      </c>
+      <c r="L76">
+        <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>528175.0</v>
+        <v>1534891.75</v>
       </c>
       <c r="N76" s="1">
-        <v>530289.73</v>
+        <v>1534891.75</v>
       </c>
       <c r="O76" s="1">
-        <v>0.35</v>
+        <v>0.94</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B77" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C77" s="1">
-        <v>1000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>126.5325</v>
+        <v>99.207</v>
       </c>
       <c r="E77" s="1">
-        <v>124.766</v>
+        <v>105.15</v>
       </c>
       <c r="F77" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G77">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H77" s="1">
-        <v>1247660.0</v>
+        <v>1714402.17</v>
       </c>
       <c r="I77" s="1">
-        <v>17665.0</v>
+        <v>-189248.65</v>
       </c>
       <c r="J77" s="1">
-        <v>1.4158504720837</v>
+        <v>-11.03875469313</v>
       </c>
       <c r="K77">
-        <v>0.69</v>
+        <v>0.57</v>
       </c>
       <c r="L77" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="M77" s="1">
-        <v>1265325.0</v>
+        <v>1525153.52</v>
       </c>
       <c r="N77" s="1">
-        <v>1272181.91</v>
+        <v>1535370.46</v>
       </c>
       <c r="O77" s="1">
-        <v>0.85</v>
+        <v>0.94</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="B78" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C78" s="1">
-        <v>1400000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>101.3725</v>
+        <v>92.913</v>
       </c>
       <c r="E78" s="1">
-        <v>100.0</v>
+        <v>104.4789</v>
       </c>
       <c r="F78" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G78">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H78" s="1">
-        <v>1400000.0</v>
+        <v>1608329.94</v>
       </c>
       <c r="I78" s="1">
-        <v>19215.0</v>
+        <v>-179936.89</v>
       </c>
       <c r="J78" s="1">
-        <v>1.3725</v>
+        <v>-11.187809511275</v>
       </c>
       <c r="K78">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>0.0</v>
+      </c>
+      <c r="L78">
+        <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1419215.0</v>
+        <v>1428393.05</v>
       </c>
       <c r="N78" s="1">
-        <v>1424494.01</v>
+        <v>1428393.05</v>
       </c>
       <c r="O78" s="1">
-        <v>0.95</v>
+        <v>0.87</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B79" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="C79" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>237.932</v>
+        <v>270.484</v>
       </c>
       <c r="E79" s="1">
-        <v>99.14</v>
+        <v>105.6</v>
       </c>
       <c r="F79" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G79">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1114660.8</v>
+        <v>1267200.0</v>
       </c>
       <c r="I79" s="1">
-        <v>1357145.97</v>
+        <v>1978608.0</v>
       </c>
       <c r="J79" s="1">
-        <v>121.75416682815</v>
+        <v>156.14015151515</v>
       </c>
       <c r="K79">
-        <v>1.26</v>
+        <v>0.49</v>
       </c>
       <c r="L79" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="M79" s="1">
-        <v>2471806.77</v>
+        <v>3245808.0</v>
       </c>
       <c r="N79" s="1">
-        <v>2486927.32</v>
+        <v>3251714.25</v>
       </c>
       <c r="O79" s="1">
-        <v>1.66</v>
+        <v>1.99</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B80" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C80" s="1">
-        <v>1600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>102.4315</v>
+        <v>112.7835</v>
       </c>
       <c r="E80" s="1">
-        <v>100.0</v>
+        <v>109.28</v>
       </c>
       <c r="F80" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G80">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>1438008.36</v>
+        <v>546400.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-19166.7</v>
+        <v>17517.5</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.3328642957263</v>
+        <v>3.2059846266471</v>
       </c>
       <c r="K80">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.61</v>
+      </c>
+      <c r="L80" t="s">
+        <v>235</v>
       </c>
       <c r="M80" s="1">
-        <v>1418841.66</v>
+        <v>563917.5</v>
       </c>
       <c r="N80" s="1">
-        <v>1418841.66</v>
+        <v>566944.9</v>
       </c>
       <c r="O80" s="1">
-        <v>0.95</v>
+        <v>0.35</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B81" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C81" s="1">
-        <v>3200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>103.465</v>
+        <v>137.7635</v>
       </c>
       <c r="E81" s="1">
-        <v>103.0</v>
+        <v>124.766</v>
       </c>
       <c r="F81" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G81">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>2842604.57</v>
+        <v>1247660.0</v>
       </c>
       <c r="I81" s="1">
-        <v>23710.03</v>
+        <v>129975.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.83409526074181</v>
+        <v>10.417501562926</v>
       </c>
       <c r="K81">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.91</v>
+      </c>
+      <c r="L81" t="s">
+        <v>238</v>
       </c>
       <c r="M81" s="1">
-        <v>2866314.6</v>
+        <v>1377635.0</v>
       </c>
       <c r="N81" s="1">
-        <v>2866314.6</v>
+        <v>1386723.12</v>
       </c>
       <c r="O81" s="1">
-        <v>1.91</v>
+        <v>0.85</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="B82" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="C82" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.5965</v>
+        <v>101.385</v>
       </c>
       <c r="E82" s="1">
-        <v>102.55357143</v>
+        <v>100.0</v>
       </c>
       <c r="F82" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G82">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1372732.18</v>
+        <v>1400000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-153486.23</v>
+        <v>19390.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-11.181076122219</v>
+        <v>1.385</v>
       </c>
       <c r="K82">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.58</v>
+      </c>
+      <c r="L82" t="s">
+        <v>241</v>
       </c>
       <c r="M82" s="1">
-        <v>1219245.95</v>
+        <v>1419390.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1219245.95</v>
+        <v>1427443.87</v>
       </c>
       <c r="O82" s="1">
-        <v>0.81</v>
+        <v>0.87</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="B83" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="C83" s="1">
-        <v>1300000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>106.407</v>
+        <v>262.178</v>
       </c>
       <c r="E83" s="1">
-        <v>104.74</v>
+        <v>99.14</v>
       </c>
       <c r="F83" t="s">
         <v>34</v>
       </c>
       <c r="G83">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H83" s="1">
-        <v>1258952.43</v>
+        <v>1114660.8</v>
       </c>
       <c r="I83" s="1">
-        <v>-61401.57</v>
+        <v>1572392.2</v>
       </c>
       <c r="J83" s="1">
-        <v>-4.8771953996705</v>
+        <v>141.06463598612</v>
       </c>
       <c r="K83">
-        <v>0.25</v>
+        <v>1.65</v>
       </c>
       <c r="L83" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="M83" s="1">
-        <v>1197550.86</v>
+        <v>2687053.0</v>
       </c>
       <c r="N83" s="1">
-        <v>1200856.85</v>
+        <v>2706862.98</v>
       </c>
       <c r="O83" s="1">
-        <v>0.8</v>
+        <v>1.66</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="B84" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="C84" s="1">
-        <v>180000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>108.6665</v>
+        <v>138.886</v>
       </c>
       <c r="E84" s="1">
-        <v>102.64666667</v>
+        <v>100.0</v>
       </c>
       <c r="F84" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G84">
-        <v>184.08</v>
+        <v>1.17</v>
       </c>
       <c r="H84" s="1">
-        <v>1220823.45</v>
+        <v>1438008.36</v>
       </c>
       <c r="I84" s="1">
-        <v>-158258.31</v>
+        <v>459908.54</v>
       </c>
       <c r="J84" s="1">
-        <v>-12.96324296523</v>
+        <v>31.982327279377</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1062565.14</v>
+        <v>1897916.9</v>
       </c>
       <c r="N84" s="1">
-        <v>1062565.14</v>
+        <v>1897916.9</v>
       </c>
       <c r="O84" s="1">
-        <v>0.71</v>
+        <v>1.16</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="B85" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="C85" s="1">
-        <v>2600000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>92.033</v>
+        <v>113.239</v>
       </c>
       <c r="E85" s="1">
-        <v>99.90307692</v>
+        <v>103.0</v>
       </c>
       <c r="F85" t="s">
         <v>34</v>
       </c>
       <c r="G85">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H85" s="1">
-        <v>2345717.95</v>
+        <v>2842604.57</v>
       </c>
       <c r="I85" s="1">
-        <v>-274158.78</v>
+        <v>252282.05</v>
       </c>
       <c r="J85" s="1">
-        <v>-11.687627662141</v>
+        <v>8.8750314645417</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>2071559.17</v>
+        <v>3094886.62</v>
       </c>
       <c r="N85" s="1">
-        <v>2071559.17</v>
+        <v>3094886.62</v>
       </c>
       <c r="O85" s="1">
-        <v>1.38</v>
+        <v>1.89</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="B86" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="C86" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.229</v>
+        <v>99.45</v>
       </c>
       <c r="E86" s="1">
-        <v>115.9281</v>
+        <v>102.55357143</v>
       </c>
       <c r="F86" t="s">
         <v>34</v>
       </c>
       <c r="G86">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H86" s="1">
-        <v>1391813.22</v>
+        <v>1372732.18</v>
       </c>
       <c r="I86" s="1">
-        <v>-201261.75</v>
+        <v>-183596.08</v>
       </c>
       <c r="J86" s="1">
-        <v>-14.46039936307</v>
+        <v>-13.374501062545</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1190551.47</v>
+        <v>1189136.1</v>
       </c>
       <c r="N86" s="1">
-        <v>1190551.47</v>
+        <v>1189136.1</v>
       </c>
       <c r="O86" s="1">
-        <v>0.79</v>
+        <v>0.73</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="B87" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="C87" s="1">
-        <v>1100000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>72.731</v>
+        <v>103.81</v>
       </c>
       <c r="E87" s="1">
-        <v>125.8419</v>
+        <v>104.74</v>
       </c>
       <c r="F87" t="s">
         <v>34</v>
       </c>
       <c r="G87">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H87" s="1">
-        <v>1195182.95</v>
+        <v>1258952.43</v>
       </c>
       <c r="I87" s="1">
-        <v>-502566.72</v>
+        <v>-106345.35</v>
       </c>
       <c r="J87" s="1">
-        <v>-42.049354870733</v>
+        <v>-8.4471301270692</v>
       </c>
       <c r="K87">
-        <v>0.33</v>
+        <v>0.47</v>
       </c>
       <c r="L87" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="M87" s="1">
-        <v>692616.23</v>
+        <v>1152607.08</v>
       </c>
       <c r="N87" s="1">
-        <v>696240.25</v>
+        <v>1158713.75</v>
       </c>
       <c r="O87" s="1">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="B88" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="C88" s="1">
-        <v>1400000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>162.421</v>
+        <v>101.477</v>
       </c>
       <c r="E88" s="1">
-        <v>115.979</v>
+        <v>102.64666667</v>
       </c>
       <c r="F88" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G88">
-        <v>1.16</v>
+        <v>184.84</v>
       </c>
       <c r="H88" s="1">
-        <v>1464249.25</v>
+        <v>1220823.45</v>
       </c>
       <c r="I88" s="1">
-        <v>504319.71</v>
+        <v>-232604.96</v>
       </c>
       <c r="J88" s="1">
-        <v>34.442203743659</v>
+        <v>-19.053120252564</v>
       </c>
       <c r="K88">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>1968568.96</v>
+        <v>988218.49</v>
       </c>
       <c r="N88" s="1">
-        <v>1976670.11</v>
+        <v>988218.49</v>
       </c>
       <c r="O88" s="1">
-        <v>1.32</v>
+        <v>0.6</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="B89" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="C89" s="1">
-        <v>200000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>88.3485</v>
+        <v>93.266</v>
       </c>
       <c r="E89" s="1">
-        <v>100.25</v>
+        <v>99.90307692</v>
       </c>
       <c r="F89" t="s">
         <v>34</v>
       </c>
       <c r="G89">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H89" s="1">
-        <v>171705.06</v>
+        <v>2345717.95</v>
       </c>
       <c r="I89" s="1">
-        <v>-18733.89</v>
+        <v>-274644.8</v>
       </c>
       <c r="J89" s="1">
-        <v>-10.910505491218</v>
+        <v>-11.708347118203</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>152971.17</v>
+        <v>2071073.15</v>
       </c>
       <c r="N89" s="1">
-        <v>152971.17</v>
+        <v>2071073.15</v>
       </c>
       <c r="O89" s="1">
-        <v>0.1</v>
+        <v>1.27</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="B90" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="C90" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.136</v>
+        <v>128.391</v>
       </c>
       <c r="E90" s="1">
-        <v>107.10142857</v>
+        <v>115.9281</v>
       </c>
       <c r="F90" t="s">
         <v>34</v>
       </c>
       <c r="G90">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H90" s="1">
-        <v>1390330.62</v>
+        <v>1391813.22</v>
       </c>
       <c r="I90" s="1">
-        <v>-176666.0</v>
+        <v>143374.04</v>
       </c>
       <c r="J90" s="1">
-        <v>-12.706761791667</v>
+        <v>10.301241426633</v>
       </c>
       <c r="K90">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>1213664.62</v>
+        <v>1535187.26</v>
       </c>
       <c r="N90" s="1">
-        <v>1217452.17</v>
+        <v>1535187.26</v>
       </c>
       <c r="O90" s="1">
-        <v>0.81</v>
+        <v>0.94</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="B91" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C91" s="1">
-        <v>1114000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>91.0775</v>
+        <v>76.594</v>
       </c>
       <c r="E91" s="1">
-        <v>100.0</v>
+        <v>125.8419</v>
       </c>
       <c r="F91" t="s">
         <v>34</v>
       </c>
       <c r="G91">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H91" s="1">
-        <v>1023897.06</v>
+        <v>1195182.95</v>
       </c>
       <c r="I91" s="1">
-        <v>-145528.65</v>
+        <v>-475591.2</v>
       </c>
       <c r="J91" s="1">
-        <v>-14.213211042915</v>
+        <v>-39.792334721642</v>
       </c>
       <c r="K91">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="L91" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="M91" s="1">
-        <v>878368.41</v>
+        <v>719591.75</v>
       </c>
       <c r="N91" s="1">
-        <v>883157.02</v>
+        <v>724237.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.59</v>
+        <v>0.44</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B92" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C92" s="1">
-        <v>130.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>8.12</v>
+        <v>175.249</v>
       </c>
       <c r="E92" s="1">
-        <v>25.0081</v>
+        <v>115.979</v>
       </c>
       <c r="F92" t="s">
         <v>34</v>
       </c>
       <c r="G92">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H92" s="1">
-        <v>275244.72</v>
+        <v>1464249.25</v>
       </c>
       <c r="I92" s="1">
-        <v>-183858.69</v>
+        <v>631224.98</v>
       </c>
       <c r="J92" s="1">
-        <v>-66.798262288192</v>
+        <v>43.10912093689</v>
       </c>
       <c r="K92">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.87</v>
+      </c>
+      <c r="L92" t="s">
+        <v>265</v>
       </c>
       <c r="M92" s="1">
-        <v>91386.03</v>
+        <v>2095474.23</v>
       </c>
       <c r="N92" s="1">
-        <v>91386.03</v>
+        <v>2107721.98</v>
       </c>
       <c r="O92" s="1">
-        <v>0.06</v>
+        <v>1.29</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="B93" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="C93" s="1">
-        <v>125.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>4.92</v>
+        <v>94.757</v>
       </c>
       <c r="E93" s="1">
-        <v>32.5933</v>
+        <v>100.25</v>
       </c>
       <c r="F93" t="s">
         <v>34</v>
       </c>
       <c r="G93">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H93" s="1">
-        <v>361232.66</v>
+        <v>171705.06</v>
       </c>
       <c r="I93" s="1">
-        <v>-307990.52</v>
+        <v>-9844.87</v>
       </c>
       <c r="J93" s="1">
-        <v>-85.260983876707</v>
+        <v>-5.7335934072065</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>53242.14</v>
+        <v>161860.19</v>
       </c>
       <c r="N93" s="1">
-        <v>53242.14</v>
+        <v>161860.19</v>
       </c>
       <c r="O93" s="1">
-        <v>0.04</v>
+        <v>0.1</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="B94" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="C94" s="1">
-        <v>46.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>372.5</v>
+        <v>100.306</v>
       </c>
       <c r="E94" s="1">
-        <v>180.0</v>
+        <v>107.10142857</v>
       </c>
       <c r="F94" t="s">
         <v>34</v>
       </c>
       <c r="G94">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H94" s="1">
+        <v>1390330.62</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-190959.22</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-13.734806473585</v>
+      </c>
+      <c r="K94">
+        <v>0.7</v>
+      </c>
+      <c r="L94" t="s">
+        <v>270</v>
+      </c>
+      <c r="M94" s="1">
+        <v>1199371.4</v>
+      </c>
+      <c r="N94" s="1">
+        <v>1209236.03</v>
+      </c>
+      <c r="O94" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="P94">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16">
+      <c r="A95" t="s">
+        <v>271</v>
+      </c>
+      <c r="B95" t="s">
+        <v>272</v>
+      </c>
+      <c r="C95" s="1">
+        <v>1114000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>93.7555</v>
+      </c>
+      <c r="E95" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F95" t="s">
+        <v>34</v>
+      </c>
+      <c r="G95">
+        <v>1.17</v>
+      </c>
+      <c r="H95" s="1">
+        <v>1023897.06</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-131864.54</v>
+      </c>
+      <c r="J95" s="1">
+        <v>-12.878691144987</v>
+      </c>
+      <c r="K95">
+        <v>0.58</v>
+      </c>
+      <c r="L95" t="s">
+        <v>273</v>
+      </c>
+      <c r="M95" s="1">
+        <v>892032.52</v>
+      </c>
+      <c r="N95" s="1">
+        <v>898517.54</v>
+      </c>
+      <c r="O95" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="P95">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16">
+      <c r="A96" t="s">
+        <v>274</v>
+      </c>
+      <c r="B96" t="s">
+        <v>275</v>
+      </c>
+      <c r="C96" s="1">
+        <v>130.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>17.25</v>
+      </c>
+      <c r="E96" s="1">
+        <v>25.0081</v>
+      </c>
+      <c r="F96" t="s">
+        <v>34</v>
+      </c>
+      <c r="G96">
+        <v>1.17</v>
+      </c>
+      <c r="H96" s="1">
+        <v>275244.72</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-83717.2</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-30.415551658902</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>191527.52</v>
+      </c>
+      <c r="N96" s="1">
+        <v>191527.52</v>
+      </c>
+      <c r="O96" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P96">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16">
+      <c r="A97" t="s">
+        <v>276</v>
+      </c>
+      <c r="B97" t="s">
+        <v>277</v>
+      </c>
+      <c r="C97" s="1">
+        <v>125.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>44.35</v>
+      </c>
+      <c r="E97" s="1">
+        <v>32.5933</v>
+      </c>
+      <c r="F97" t="s">
+        <v>34</v>
+      </c>
+      <c r="G97">
+        <v>1.17</v>
+      </c>
+      <c r="H97" s="1">
+        <v>361232.66</v>
+      </c>
+      <c r="I97" s="1">
+        <v>112248.14</v>
+      </c>
+      <c r="J97" s="1">
+        <v>31.073641015738</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>473480.8</v>
+      </c>
+      <c r="N97" s="1">
+        <v>473480.8</v>
+      </c>
+      <c r="O97" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="P97">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16">
+      <c r="A98" t="s">
+        <v>278</v>
+      </c>
+      <c r="B98" t="s">
+        <v>279</v>
+      </c>
+      <c r="C98" s="1">
+        <v>46.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>530.15</v>
+      </c>
+      <c r="E98" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="F98" t="s">
+        <v>34</v>
+      </c>
+      <c r="G98">
+        <v>1.17</v>
+      </c>
+      <c r="H98" s="1">
         <v>701011.73</v>
       </c>
-      <c r="I94" s="1">
-[...20 lines deleted...]
-      <c r="P94">
+      <c r="I98" s="1">
+        <v>1381825.52</v>
+      </c>
+      <c r="J98" s="1">
+        <v>197.1187443611</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>2082837.25</v>
+      </c>
+      <c r="N98" s="1">
+        <v>2082837.25</v>
+      </c>
+      <c r="O98" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="P98">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>