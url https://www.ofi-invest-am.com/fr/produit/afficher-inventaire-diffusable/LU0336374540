--- v4 (2026-08-14)
+++ v5 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0336374540</t>
   </si>
   <si>
@@ -154,732 +154,714 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CA784730103N</t>
   </si>
   <si>
     <t>SSR MINING INC</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01737420</t>
-[...2 lines deleted...]
-    <t>EUR/HKD 21/05/26</t>
+    <t>OVCT01751629</t>
+  </si>
+  <si>
+    <t>EUR/HKD 09/07/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>OACT01993157</t>
-[...2 lines deleted...]
-    <t>EUR/JPY 21/05/26</t>
+    <t>-1 233.77</t>
+  </si>
+  <si>
+    <t>OVCT01751631</t>
+  </si>
+  <si>
+    <t>EUR/JPY 09/07/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>19 193.00</t>
-[...23 lines deleted...]
-    <t>3 440.05</t>
+    <t>6 049.00</t>
+  </si>
+  <si>
+    <t>OVCT01751630</t>
+  </si>
+  <si>
+    <t>EUR/SEK 09/07/26</t>
+  </si>
+  <si>
+    <t>OVCT01751628</t>
+  </si>
+  <si>
+    <t>EUR/USD 09/07/26</t>
+  </si>
+  <si>
+    <t>-75 915.90</t>
+  </si>
+  <si>
+    <t>US007973AF76</t>
+  </si>
+  <si>
+    <t>ADVANCED ENERGY INDUSTRIES INC Z 15/05/2031</t>
   </si>
   <si>
     <t>XS3304376851</t>
   </si>
   <si>
     <t>ADVANTEST CORPORATION Z 28/03/2031</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>4 039.45</t>
+    <t>4 997.26</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
-    <t>3 992.83</t>
+    <t>5 055.58</t>
   </si>
   <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
-    <t>6 918.05</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
-    <t>5 765.04</t>
-[...8 lines deleted...]
-    <t>2 839.82</t>
+    <t>US00217DAG51</t>
+  </si>
+  <si>
+    <t>AST SPACEMOBILE INC 2.25 15/04/2036</t>
+  </si>
+  <si>
+    <t>14 015.05</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>6 078.08</t>
+    <t>6 881.51</t>
   </si>
   <si>
     <t>US15643UAF12</t>
   </si>
   <si>
     <t>CENTRUS ENERGY CORP Z 15/08/2032</t>
   </si>
   <si>
     <t>XS3359531186</t>
   </si>
   <si>
     <t>CHINA HONGQIAO GROUP LIMITED Z 03/05/2027</t>
   </si>
   <si>
     <t>CNY</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
     <t>US18452BAC46</t>
   </si>
   <si>
     <t>CLEANSPARK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
-    <t>10 113.74</t>
+    <t>14 130.40</t>
   </si>
   <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
-    <t>XS2676374239</t>
-[...4 lines deleted...]
-  <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>10 293.44</t>
+    <t>1 171.53</t>
   </si>
   <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
   </si>
   <si>
-    <t>1 697.48</t>
+    <t>1 957.35</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>29 217.12</t>
+    <t>32 005.48</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>6 739.73</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>12 381.22</t>
-[...1 lines deleted...]
-  <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>8 262.30</t>
+    <t>12 786.89</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
-    <t>12 010.51</t>
-[...1 lines deleted...]
-  <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
-    <t>4 099.59</t>
+    <t>5 421.46</t>
   </si>
   <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>4 910.96</t>
+    <t>5 767.51</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
-    <t>3 131.63</t>
+    <t>3 965.16</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>3 863.01</t>
+    <t>5 753.42</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
-    <t>4 483.92</t>
+    <t>3 845.00</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
     <t>US465741AQ90</t>
   </si>
   <si>
     <t>ITRON INC 1.375 15/07/2030</t>
   </si>
   <si>
-    <t>10 778.02</t>
+    <t>12 952.87</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
-    <t>5 590.08</t>
+    <t>7 810.17</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>1 086.11</t>
+    <t>1 605.56</t>
   </si>
   <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
+    <t>XS3353961116</t>
+  </si>
+  <si>
+    <t>JX ADVANCED METALS CORP Z 03/06/2031</t>
+  </si>
+  <si>
+    <t>XS3353961033</t>
+  </si>
+  <si>
+    <t>JX ADVANCED METALS CORP Z 04/06/2029</t>
+  </si>
+  <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>8 681.37</t>
+    <t>10 366.50</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>12 201.92</t>
+    <t>14 192.31</t>
   </si>
   <si>
     <t>XS2523390867</t>
   </si>
   <si>
     <t>LENOVO GROUP LTD 2.5 26/08/2029</t>
   </si>
   <si>
-    <t>4 566.96</t>
+    <t>5 947.75</t>
   </si>
   <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
-    <t>4 697.44</t>
-[...1 lines deleted...]
-  <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>12 072.78</t>
+    <t>14 508.89</t>
   </si>
   <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
-    <t>5 160.07</t>
+    <t>6 548.52</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
-    <t>1 921.68</t>
+    <t>XS3250338608</t>
+  </si>
+  <si>
+    <t>MITAC HOLDINGS CORP Z 01/06/2031</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>US63954QAJ58</t>
   </si>
   <si>
     <t>NEBIUS GROUP NV 1.25 15/03/2031</t>
   </si>
   <si>
-    <t>5 815.46</t>
+    <t>8 335.86</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
-    <t>6 149.38</t>
+    <t>8 132.19</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2031</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
-    <t>1 366.53</t>
+    <t>1 807.15</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>11 197.94</t>
+    <t>13 457.53</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
-    <t>7 174.28</t>
+    <t>9 487.56</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>6 547.95</t>
+    <t>8 747.39</t>
   </si>
   <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
-    <t>10 216.94</t>
+    <t>14 274.59</t>
   </si>
   <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>5 906.25</t>
+    <t>8 062.50</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>3 027.40</t>
+    <t>3 539.38</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>9 088.12</t>
+    <t>US82982TAA43</t>
+  </si>
+  <si>
+    <t>SITIME CORP Z 15/06/2031</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>8 053.87</t>
+    <t>9 610.50</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>19 809.98</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
-    <t>6 106.67</t>
-[...5 lines deleted...]
-    <t>TOKYU CORP Z 30/09/2030</t>
+    <t>7 732.07</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
-    <t>US90353TAR14</t>
+    <t>US90353TAS96</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
-    <t>4 645.25</t>
-[...1 lines deleted...]
-  <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>12 247.75</t>
+    <t>14 719.17</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
-    <t>9 864.63</t>
+    <t>13 322.95</t>
   </si>
   <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
   </si>
   <si>
-    <t>6 485.02</t>
+    <t>7 525.96</t>
   </si>
   <si>
     <t>BABA2701CO01</t>
   </si>
   <si>
     <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
     <t>PANW2606CR01</t>
   </si>
   <si>
     <t>JUN26 PANW C @ 185.000000</t>
   </si>
   <si>
     <t>LITE2609CR01</t>
   </si>
   <si>
     <t>SEP26 LITE C @ 540.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1261,212 +1243,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1473751.51</v>
+        <v>1478411.51</v>
       </c>
       <c r="D2">
         <v>90.25</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>133012771.07</v>
+        <v>133433960.75</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>133012771.07</v>
+        <v>133433960.75</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>217000.0</v>
       </c>
       <c r="D3">
-        <v>140.36</v>
+        <v>140.11</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>30458266.81</v>
+        <v>30404124.6</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>30458266.81</v>
+        <v>30404124.6</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>100.0</v>
       </c>
       <c r="D4">
-        <v>133.61</v>
+        <v>133.29</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>13361.18</v>
+        <v>13329.08</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>13361.18</v>
+        <v>13329.08</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>100.0</v>
       </c>
       <c r="D5">
-        <v>147.19</v>
+        <v>146.96</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>14718.81</v>
+        <v>14696.43</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>14718.81</v>
+        <v>14696.43</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>100.0</v>
       </c>
       <c r="D6">
-        <v>144.05</v>
+        <v>143.77</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>14404.8</v>
+        <v>14376.81</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>14404.8</v>
+        <v>14376.81</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P98"/>
+  <dimension ref="A1:P100"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O98" sqref="O98"/>
+      <selection activeCell="O100" sqref="O100"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1488,4886 +1470,4986 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>2321.0</v>
       </c>
       <c r="D2" s="1">
-        <v>376.82</v>
+        <v>486.12</v>
       </c>
       <c r="E2" s="1">
         <v>501.8005988798</v>
       </c>
       <c r="F2" t="s">
         <v>34</v>
       </c>
       <c r="G2">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
         <v>1002909.83</v>
       </c>
       <c r="I2" s="1">
-        <v>-255931.81</v>
+        <v>-26800.72</v>
       </c>
       <c r="J2" s="1">
-        <v>-25.518925265694</v>
+        <v>-2.6722960727187</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>746978.02</v>
+        <v>976109.11</v>
       </c>
       <c r="N2" s="1">
-        <v>746978.02</v>
+        <v>976109.11</v>
       </c>
       <c r="O2" s="1">
-        <v>0.46</v>
+        <v>0.6</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>7000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>207.0</v>
+        <v>203.4</v>
       </c>
       <c r="E3" s="1">
         <v>101.4678842857</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>710275.19</v>
       </c>
       <c r="I3" s="1">
-        <v>738724.81</v>
+        <v>713524.81</v>
       </c>
       <c r="J3" s="1">
-        <v>104.00543625915</v>
+        <v>100.45751562856</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1449000.0</v>
+        <v>1423800.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1449000.0</v>
+        <v>1423800.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.89</v>
+        <v>0.87</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>1239.0</v>
+        <v>1349.0</v>
       </c>
       <c r="D4" s="1">
-        <v>4799.78</v>
+        <v>4806.42</v>
       </c>
       <c r="E4" s="1">
-        <v>4782.8131799839</v>
+        <v>4787.689340252</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>5925905.53</v>
+        <v>6458592.92</v>
       </c>
       <c r="I4" s="1">
-        <v>21021.89</v>
+        <v>25267.66</v>
       </c>
       <c r="J4" s="1">
-        <v>0.35474561471789</v>
+        <v>0.39122546215531</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>5946927.42</v>
+        <v>6483860.58</v>
       </c>
       <c r="N4" s="1">
-        <v>5946927.42</v>
+        <v>6483860.58</v>
       </c>
       <c r="O4" s="1">
-        <v>3.64</v>
+        <v>3.96</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>6255.0</v>
       </c>
       <c r="D5" s="1">
-        <v>281.5</v>
+        <v>298.5</v>
       </c>
       <c r="E5" s="1">
         <v>251.5653717026</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1573541.4</v>
       </c>
       <c r="I5" s="1">
-        <v>187241.1</v>
+        <v>293576.1</v>
       </c>
       <c r="J5" s="1">
-        <v>11.899343735093</v>
+        <v>18.657030568119</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1760782.5</v>
+        <v>1867117.5</v>
       </c>
       <c r="N5" s="1">
-        <v>1760782.5</v>
+        <v>1867117.5</v>
       </c>
       <c r="O5" s="1">
-        <v>1.08</v>
+        <v>1.14</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>85189.0</v>
       </c>
       <c r="D6" s="1">
-        <v>34.75</v>
+        <v>26.73</v>
       </c>
       <c r="E6" s="1">
         <v>29.0302638838</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
         <v>2098124.33</v>
       </c>
       <c r="I6" s="1">
-        <v>430224.95</v>
+        <v>-128142.52</v>
       </c>
       <c r="J6" s="1">
-        <v>20.505217152694</v>
+        <v>-6.1074798174615</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2528349.28</v>
+        <v>1969981.81</v>
       </c>
       <c r="N6" s="1">
-        <v>2528349.28</v>
+        <v>1969981.81</v>
       </c>
       <c r="O6" s="1">
-        <v>1.55</v>
+        <v>1.2</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>70000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>318.0</v>
+        <v>321.5</v>
       </c>
       <c r="E7" s="1">
         <v>253.272567</v>
       </c>
       <c r="F7" t="s">
         <v>45</v>
       </c>
       <c r="G7">
-        <v>10.92</v>
+        <v>10.9</v>
       </c>
       <c r="H7" s="1">
         <v>1570195.71</v>
       </c>
       <c r="I7" s="1">
-        <v>469180.93</v>
+        <v>494265.38</v>
       </c>
       <c r="J7" s="1">
-        <v>29.880410894767</v>
+        <v>31.477947420962</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2039376.64</v>
+        <v>2064461.09</v>
       </c>
       <c r="N7" s="1">
-        <v>2039376.64</v>
+        <v>2064461.09</v>
       </c>
       <c r="O7" s="1">
-        <v>1.25</v>
+        <v>1.26</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
-        <v>6365111.79</v>
+        <v>6099128.53</v>
       </c>
       <c r="D8" s="1">
-        <v>0.10905452</v>
+        <v>0.11037096</v>
       </c>
       <c r="E8" s="1">
-        <v>0.1107562481</v>
+        <v>0.1098555742</v>
       </c>
       <c r="F8" t="s">
         <v>48</v>
       </c>
       <c r="G8">
-        <v>9.17</v>
+        <v>9.06</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>97797.43</v>
+        <v>-28613.87</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8">
-        <v>602.07</v>
+      <c r="L8" t="s">
+        <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>97195.36</v>
+        <v>-27380.1</v>
       </c>
       <c r="N8" s="1">
-        <v>97797.43</v>
+        <v>-28613.87</v>
       </c>
       <c r="O8" s="1">
-        <v>0.06</v>
+        <v>-0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>9902542.6</v>
+        <v>10442211.54</v>
       </c>
       <c r="D9" s="1">
-        <v>0.00541181</v>
+        <v>0.00540506</v>
       </c>
       <c r="E9" s="1">
-        <v>0.0053613899</v>
+        <v>0.0053831599</v>
       </c>
       <c r="F9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G9">
-        <v>184.84</v>
+        <v>185.25</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>94608.67</v>
+        <v>23562.54</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>75415.669999999</v>
+        <v>17513.539999999</v>
       </c>
       <c r="N9" s="1">
-        <v>94608.669999999</v>
+        <v>23562.539999999</v>
       </c>
       <c r="O9" s="1">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>2098414.39</v>
+        <v>2007127.16</v>
       </c>
       <c r="D10" s="1">
-        <v>0.09162149</v>
+        <v>0.09176155</v>
       </c>
       <c r="E10" s="1">
-        <v>0.0935768558</v>
+        <v>0.09147451</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10">
-        <v>10.92</v>
+        <v>10.9</v>
       </c>
       <c r="H10" s="1">
         <v>0.0</v>
       </c>
       <c r="I10" s="1">
-        <v>43848.04</v>
+        <v>-6298.19</v>
       </c>
       <c r="J10" s="1">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>550.33</v>
+        <v>270.57</v>
       </c>
       <c r="M10" s="1">
-        <v>43297.71</v>
+        <v>-6568.76</v>
       </c>
       <c r="N10" s="1">
-        <v>43848.04</v>
+        <v>-6298.1900000002</v>
       </c>
       <c r="O10" s="1">
-        <v>0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>103846265.03</v>
+        <v>105254038.05</v>
       </c>
       <c r="D11" s="1">
-        <v>0.85376272</v>
+        <v>0.86387286</v>
       </c>
       <c r="E11" s="1">
-        <v>0.854666303</v>
+        <v>0.8588379579</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
         <v>0.0</v>
       </c>
       <c r="I11" s="1">
-        <v>1234901.59</v>
+        <v>-617047.67</v>
       </c>
       <c r="J11" s="1">
         <v>0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>1489856.08</v>
+        <v>-541131.77</v>
       </c>
       <c r="N11" s="1">
-        <v>1234901.59</v>
+        <v>-617047.67</v>
       </c>
       <c r="O11" s="1">
-        <v>0.76</v>
+        <v>-0.37</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>1000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>253.393</v>
+        <v>97.255</v>
       </c>
       <c r="E12" s="1">
-        <v>116.963</v>
+        <v>101.2855</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H12" s="1">
-        <v>1116645.19</v>
+        <v>2177901.78</v>
       </c>
       <c r="I12" s="1">
-        <v>1047534.68</v>
+        <v>-74454.25</v>
       </c>
       <c r="J12" s="1">
-        <v>93.81088007015</v>
+        <v>-3.4186229463479</v>
       </c>
       <c r="K12">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2164179.87</v>
+        <v>2103447.53</v>
       </c>
       <c r="N12" s="1">
-        <v>2167619.92</v>
+        <v>2103447.53</v>
       </c>
       <c r="O12" s="1">
-        <v>1.33</v>
+        <v>1.28</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
         <v>170000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>119.1795</v>
+        <v>116.742</v>
       </c>
       <c r="E13" s="1">
         <v>102.5</v>
       </c>
       <c r="F13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G13">
-        <v>184.84</v>
+        <v>185.25</v>
       </c>
       <c r="H13" s="1">
         <v>945964.91</v>
       </c>
       <c r="I13" s="1">
-        <v>150168.29</v>
+        <v>125349.95</v>
       </c>
       <c r="J13" s="1">
-        <v>15.874615264534</v>
+        <v>13.251014776013</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1096133.2</v>
+        <v>1071314.86</v>
       </c>
       <c r="N13" s="1">
-        <v>1096133.2</v>
+        <v>1071314.86</v>
       </c>
       <c r="O13" s="1">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>93.744</v>
+        <v>100.881</v>
       </c>
       <c r="E14" s="1">
         <v>105.565</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
       <c r="G14">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
         <v>1625049.17</v>
       </c>
       <c r="I14" s="1">
-        <v>-183880.79</v>
+        <v>-54101.86</v>
       </c>
       <c r="J14" s="1">
-        <v>-11.315398536526</v>
+        <v>-3.3292444929528</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1441168.38</v>
+        <v>1570947.31</v>
       </c>
       <c r="N14" s="1">
-        <v>1441168.38</v>
+        <v>1570947.31</v>
       </c>
       <c r="O14" s="1">
-        <v>0.88</v>
+        <v>0.96</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>104.62</v>
+        <v>106.138</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1900000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>87780.0</v>
+        <v>116622.0</v>
       </c>
       <c r="J15" s="1">
-        <v>4.62</v>
+        <v>6.138</v>
       </c>
       <c r="K15">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="L15" t="s">
         <v>67</v>
       </c>
       <c r="M15" s="1">
-        <v>1987780.0</v>
+        <v>2016622.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1991819.45</v>
+        <v>2021619.26</v>
       </c>
       <c r="O15" s="1">
-        <v>1.22</v>
+        <v>1.23</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>145.469</v>
+        <v>137.508</v>
       </c>
       <c r="E16" s="1">
         <v>101.11</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
       <c r="G16">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H16" s="1">
         <v>1542555.86</v>
       </c>
       <c r="I16" s="1">
-        <v>569561.83</v>
+        <v>479795.56</v>
       </c>
       <c r="J16" s="1">
-        <v>36.923254759798</v>
+        <v>31.103934219925</v>
       </c>
       <c r="K16">
-        <v>0.23</v>
+        <v>0.3</v>
       </c>
       <c r="L16" t="s">
         <v>70</v>
       </c>
       <c r="M16" s="1">
-        <v>2112117.69</v>
+        <v>2022351.42</v>
       </c>
       <c r="N16" s="1">
-        <v>2116110.52</v>
+        <v>2027407.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
       <c r="C17" s="1">
         <v>800000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>93.898</v>
+        <v>94.634</v>
       </c>
       <c r="E17" s="1">
         <v>99.6476</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
         <v>761068.12</v>
       </c>
       <c r="I17" s="1">
-        <v>-119496.61</v>
+        <v>-106104.89</v>
       </c>
       <c r="J17" s="1">
-        <v>-15.701171401057</v>
+        <v>-13.941575952492</v>
       </c>
       <c r="K17">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>0.02</v>
+      </c>
+      <c r="L17">
+        <v>173.03</v>
       </c>
       <c r="M17" s="1">
-        <v>641571.51</v>
+        <v>654963.23</v>
       </c>
       <c r="N17" s="1">
-        <v>648489.56</v>
+        <v>655136.26</v>
       </c>
       <c r="O17" s="1">
         <v>0.4</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="C18" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>135.8485</v>
+        <v>126.9475</v>
       </c>
       <c r="E18" s="1">
         <v>101.95</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
       <c r="G18">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
         <v>1834375.42</v>
       </c>
       <c r="I18" s="1">
-        <v>486135.32</v>
+        <v>362138.12</v>
       </c>
       <c r="J18" s="1">
-        <v>26.50140831041</v>
+        <v>19.74176692795</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2320510.74</v>
+        <v>2196513.54</v>
       </c>
       <c r="N18" s="1">
-        <v>2320510.74</v>
+        <v>2196513.54</v>
       </c>
       <c r="O18" s="1">
-        <v>1.42</v>
+        <v>1.34</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="C19" s="1">
         <v>13000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>102.74</v>
+        <v>93.983</v>
       </c>
       <c r="E19" s="1">
         <v>108.766</v>
       </c>
       <c r="F19" t="s">
         <v>48</v>
       </c>
       <c r="G19">
-        <v>9.17</v>
+        <v>9.06</v>
       </c>
       <c r="H19" s="1">
         <v>1548084.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-91351.24</v>
+        <v>-198991.1</v>
       </c>
       <c r="J19" s="1">
-        <v>-5.9009226889497</v>
+        <v>-12.854024717005</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1456732.76</v>
+        <v>1349092.9</v>
       </c>
       <c r="N19" s="1">
-        <v>1456732.76</v>
+        <v>1349092.9</v>
       </c>
       <c r="O19" s="1">
-        <v>0.89</v>
+        <v>0.82</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C20" s="1">
         <v>170000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>110.1655</v>
+        <v>111.4755</v>
       </c>
       <c r="E20" s="1">
         <v>121.16835294</v>
       </c>
       <c r="F20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G20">
-        <v>184.84</v>
+        <v>185.25</v>
       </c>
       <c r="H20" s="1">
         <v>1309804.52</v>
       </c>
       <c r="I20" s="1">
-        <v>-296576.05</v>
+        <v>-286819.13</v>
       </c>
       <c r="J20" s="1">
-        <v>-22.642771915308</v>
+        <v>-21.897857704751</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1013228.47</v>
+        <v>1022985.39</v>
       </c>
       <c r="N20" s="1">
-        <v>1013228.47</v>
+        <v>1022985.39</v>
       </c>
       <c r="O20" s="1">
         <v>0.62</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C21" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.367</v>
+        <v>96.6945</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1400000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-36862.0</v>
+        <v>-46277.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-2.633</v>
+        <v>-3.3055</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1363138.0</v>
+        <v>1353723.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1363138.0</v>
+        <v>1353723.0</v>
       </c>
       <c r="O21" s="1">
         <v>0.83</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C22" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>93.981</v>
+        <v>93.969</v>
       </c>
       <c r="E22" s="1">
         <v>84.3</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
       <c r="G22">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
         <v>1158179.15</v>
       </c>
       <c r="I22" s="1">
-        <v>45830.76</v>
+        <v>61247.27</v>
       </c>
       <c r="J22" s="1">
-        <v>3.9571391006305</v>
+        <v>5.2882380070475</v>
       </c>
       <c r="K22">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>0.01</v>
+      </c>
+      <c r="L22">
+        <v>144.19</v>
       </c>
       <c r="M22" s="1">
-        <v>1204009.91</v>
+        <v>1219426.42</v>
       </c>
       <c r="N22" s="1">
-        <v>1209774.95</v>
+        <v>1219570.61</v>
       </c>
       <c r="O22" s="1">
         <v>0.74</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C23" s="1">
-        <v>1800000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>141.174</v>
+        <v>111.874</v>
       </c>
       <c r="E23" s="1">
-        <v>106.7746</v>
+        <v>135.2616</v>
       </c>
       <c r="F23" t="s">
         <v>34</v>
       </c>
       <c r="G23">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H23" s="1">
-        <v>1648180.09</v>
+        <v>2792617.66</v>
       </c>
       <c r="I23" s="1">
-        <v>522150.86</v>
+        <v>-469773.12</v>
       </c>
       <c r="J23" s="1">
-        <v>31.680449434382</v>
+        <v>-16.821963376111</v>
       </c>
       <c r="K23">
-        <v>0.16</v>
+        <v>0.58</v>
       </c>
       <c r="L23" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="M23" s="1">
-        <v>2170330.95</v>
+        <v>2322844.54</v>
       </c>
       <c r="N23" s="1">
-        <v>2173170.77</v>
+        <v>2336859.59</v>
       </c>
       <c r="O23" s="1">
-        <v>1.33</v>
+        <v>1.43</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C24" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>89.7665</v>
+        <v>90.482</v>
       </c>
       <c r="E24" s="1">
         <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-173969.5</v>
+        <v>-161806.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-10.2335</v>
+        <v>-9.518</v>
       </c>
       <c r="K24">
-        <v>0.36</v>
+        <v>0.4</v>
       </c>
       <c r="L24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="M24" s="1">
-        <v>1526030.5</v>
+        <v>1538194.0</v>
       </c>
       <c r="N24" s="1">
-        <v>1532108.58</v>
+        <v>1545075.51</v>
       </c>
       <c r="O24" s="1">
         <v>0.94</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B25" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C25" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>113.405</v>
+        <v>102.05</v>
       </c>
       <c r="E25" s="1">
         <v>119.3027</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
       <c r="G25">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
         <v>2036142.85</v>
       </c>
       <c r="I25" s="1">
-        <v>-99003.17</v>
+        <v>-270419.17</v>
       </c>
       <c r="J25" s="1">
-        <v>-4.8622899910976</v>
+        <v>-13.2809527583</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1937139.68</v>
+        <v>1765723.68</v>
       </c>
       <c r="N25" s="1">
-        <v>1937139.68</v>
+        <v>1765723.68</v>
       </c>
       <c r="O25" s="1">
-        <v>1.18</v>
+        <v>1.08</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B26" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C26" s="1">
         <v>14000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.756</v>
+        <v>98.262</v>
       </c>
       <c r="E26" s="1">
         <v>100.85077821</v>
       </c>
       <c r="F26" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="G26">
-        <v>7.95</v>
+        <v>7.83</v>
       </c>
       <c r="H26" s="1">
         <v>1764910.68</v>
       </c>
       <c r="I26" s="1">
-        <v>9252.6</v>
+        <v>-7182.99</v>
       </c>
       <c r="J26" s="1">
-        <v>0.52425315937235</v>
+        <v>-0.40698886812788</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1774163.28</v>
+        <v>1757727.69</v>
       </c>
       <c r="N26" s="1">
-        <v>1774163.28</v>
+        <v>1757727.69</v>
       </c>
       <c r="O26" s="1">
-        <v>1.09</v>
+        <v>1.07</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B27" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C27" s="1">
         <v>12000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>104.89</v>
+        <v>99.818</v>
       </c>
       <c r="E27" s="1">
         <v>100.25</v>
       </c>
       <c r="F27" t="s">
         <v>48</v>
       </c>
       <c r="G27">
-        <v>9.17</v>
+        <v>9.06</v>
       </c>
       <c r="H27" s="1">
         <v>1316855.31</v>
       </c>
       <c r="I27" s="1">
-        <v>55960.61</v>
+        <v>5777.55</v>
       </c>
       <c r="J27" s="1">
-        <v>4.2495640618254</v>
+        <v>0.43873840627183</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1372815.92</v>
+        <v>1322632.86</v>
       </c>
       <c r="N27" s="1">
-        <v>1372815.92</v>
+        <v>1322632.86</v>
       </c>
       <c r="O27" s="1">
-        <v>0.84</v>
+        <v>0.81</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B28" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C28" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>157.477</v>
+        <v>165.26</v>
       </c>
       <c r="E28" s="1">
         <v>106.49</v>
       </c>
       <c r="F28" t="s">
         <v>34</v>
       </c>
       <c r="G28">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H28" s="1">
         <v>1730508.04</v>
       </c>
       <c r="I28" s="1">
-        <v>824954.23</v>
+        <v>985938.02</v>
       </c>
       <c r="J28" s="1">
-        <v>47.671216251616</v>
+        <v>56.973905767002</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2555462.27</v>
+        <v>2716446.06</v>
       </c>
       <c r="N28" s="1">
-        <v>2555462.27</v>
+        <v>2716446.06</v>
       </c>
       <c r="O28" s="1">
-        <v>1.56</v>
+        <v>1.66</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B29" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C29" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>124.045</v>
+        <v>136.588</v>
       </c>
       <c r="E29" s="1">
         <v>91.8498</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
         <v>1406522.1</v>
       </c>
       <c r="I29" s="1">
-        <v>500477.09</v>
+        <v>720464.66</v>
       </c>
       <c r="J29" s="1">
-        <v>35.582596960261</v>
+        <v>51.223131154498</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1906999.19</v>
+        <v>2126986.76</v>
       </c>
       <c r="N29" s="1">
-        <v>1906999.19</v>
+        <v>2126986.76</v>
       </c>
       <c r="O29" s="1">
-        <v>1.17</v>
+        <v>1.3</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B30" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C30" s="1">
         <v>900000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.995</v>
+        <v>91.88</v>
       </c>
       <c r="E30" s="1">
         <v>110.2856</v>
       </c>
       <c r="F30" t="s">
         <v>34</v>
       </c>
       <c r="G30">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
         <v>908364.97</v>
       </c>
       <c r="I30" s="1">
-        <v>-139731.08</v>
+        <v>-192974.36</v>
       </c>
       <c r="J30" s="1">
-        <v>-15.382702395492</v>
+        <v>-21.244143749841</v>
       </c>
       <c r="K30">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="L30">
-        <v>224.2</v>
+        <v>346.05</v>
       </c>
       <c r="M30" s="1">
-        <v>768633.89</v>
+        <v>715390.61</v>
       </c>
       <c r="N30" s="1">
-        <v>768858.09</v>
+        <v>715736.66</v>
       </c>
       <c r="O30" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B31" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C31" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>118.834</v>
+        <v>119.761</v>
       </c>
       <c r="E31" s="1">
         <v>114.7748</v>
       </c>
       <c r="F31" t="s">
         <v>34</v>
       </c>
       <c r="G31">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
         <v>1449046.08</v>
       </c>
       <c r="I31" s="1">
-        <v>-28133.07</v>
+        <v>1472.13</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.9414889828762</v>
+        <v>0.10159304250697</v>
       </c>
       <c r="K31">
-        <v>0.72</v>
+        <v>1.01</v>
       </c>
       <c r="L31" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="M31" s="1">
-        <v>1420913.01</v>
+        <v>1450518.21</v>
       </c>
       <c r="N31" s="1">
-        <v>1431026.75</v>
+        <v>1464648.61</v>
       </c>
       <c r="O31" s="1">
-        <v>0.88</v>
+        <v>0.89</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B32" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C32" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>122.582</v>
+        <v>140.255</v>
       </c>
       <c r="E32" s="1">
         <v>100.6875</v>
       </c>
       <c r="F32" t="s">
         <v>34</v>
       </c>
       <c r="G32">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
         <v>1856561.16</v>
       </c>
       <c r="I32" s="1">
-        <v>342031.32</v>
+        <v>691544.21</v>
       </c>
       <c r="J32" s="1">
-        <v>18.422841507683</v>
+        <v>37.248663006609</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2198592.48</v>
+        <v>2548105.37</v>
       </c>
       <c r="N32" s="1">
-        <v>2198592.48</v>
+        <v>2548105.37</v>
       </c>
       <c r="O32" s="1">
-        <v>1.34</v>
+        <v>1.55</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B33" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C33" s="1">
         <v>190000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>107.8775</v>
+        <v>113.33</v>
       </c>
       <c r="E33" s="1">
         <v>106.46</v>
       </c>
       <c r="F33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G33">
-        <v>184.84</v>
+        <v>185.25</v>
       </c>
       <c r="H33" s="1">
         <v>1435515.22</v>
       </c>
       <c r="I33" s="1">
-        <v>-326602.6</v>
+        <v>-273158.13</v>
       </c>
       <c r="J33" s="1">
-        <v>-22.75159437181</v>
+        <v>-19.028577767361</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1108912.62</v>
+        <v>1162357.09</v>
       </c>
       <c r="N33" s="1">
-        <v>1108912.62</v>
+        <v>1162357.09</v>
       </c>
       <c r="O33" s="1">
-        <v>0.68</v>
+        <v>0.71</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B34" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C34" s="1">
-        <v>140000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>226.787</v>
+        <v>134.149</v>
       </c>
       <c r="E34" s="1">
-        <v>105.54355571</v>
+        <v>96.32768</v>
       </c>
       <c r="F34" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G34">
-        <v>184.84</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
-        <v>921204.27</v>
+        <v>1641226.39</v>
       </c>
       <c r="I34" s="1">
-        <v>796542.11</v>
+        <v>679891.35</v>
       </c>
       <c r="J34" s="1">
-        <v>86.467479140104</v>
+        <v>41.425811462854</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1717746.38</v>
+        <v>2321117.74</v>
       </c>
       <c r="N34" s="1">
-        <v>1717746.38</v>
+        <v>2321117.74</v>
       </c>
       <c r="O34" s="1">
-        <v>1.05</v>
+        <v>1.42</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B35" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C35" s="1">
-        <v>2000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>123.361</v>
+        <v>109.165</v>
       </c>
       <c r="E35" s="1">
-        <v>96.32768</v>
+        <v>103.6696</v>
       </c>
       <c r="F35" t="s">
         <v>34</v>
       </c>
       <c r="G35">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
-        <v>1641226.39</v>
+        <v>1292886.42</v>
       </c>
       <c r="I35" s="1">
-        <v>465977.78</v>
+        <v>-65146.13</v>
       </c>
       <c r="J35" s="1">
-        <v>28.392047729625</v>
+        <v>-5.0388130768672</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.09</v>
+      </c>
+      <c r="L35" t="s">
+        <v>113</v>
       </c>
       <c r="M35" s="1">
-        <v>2107204.17</v>
+        <v>1227740.29</v>
       </c>
       <c r="N35" s="1">
-        <v>2107204.17</v>
+        <v>1228911.82</v>
       </c>
       <c r="O35" s="1">
-        <v>1.29</v>
+        <v>0.75</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>114</v>
+      </c>
+      <c r="B36" t="s">
         <v>115</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>1300000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>110.851</v>
+        <v>93.511</v>
       </c>
       <c r="E36" s="1">
-        <v>103.6696</v>
+        <v>100.16421053</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>1292886.42</v>
+        <v>1683878.96</v>
       </c>
       <c r="I36" s="1">
-        <v>-62102.8</v>
+        <v>-146800.49</v>
       </c>
       <c r="J36" s="1">
-        <v>-4.8034227167457</v>
+        <v>-8.7179953837062</v>
       </c>
       <c r="K36">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>0.0</v>
+      </c>
+      <c r="L36">
+        <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1230783.62</v>
+        <v>1537078.47</v>
       </c>
       <c r="N36" s="1">
-        <v>1241077.06</v>
+        <v>1537078.47</v>
       </c>
       <c r="O36" s="1">
-        <v>0.76</v>
+        <v>0.94</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B37" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C37" s="1">
-        <v>1900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>92.62</v>
+        <v>101.087</v>
       </c>
       <c r="E37" s="1">
-        <v>100.16421053</v>
+        <v>100.67268571</v>
       </c>
       <c r="F37" t="s">
         <v>34</v>
       </c>
       <c r="G37">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H37" s="1">
-        <v>1683878.96</v>
+        <v>1269265.37</v>
       </c>
       <c r="I37" s="1">
-        <v>-180885.41</v>
+        <v>-44922.43</v>
       </c>
       <c r="J37" s="1">
-        <v>-10.742186006054</v>
+        <v>-3.5392464855478</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1502993.55</v>
+        <v>1224342.94</v>
       </c>
       <c r="N37" s="1">
-        <v>1502993.55</v>
+        <v>1224342.94</v>
       </c>
       <c r="O37" s="1">
-        <v>0.92</v>
+        <v>0.75</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B38" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C38" s="1">
-        <v>1400000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>98.929</v>
+        <v>103.476</v>
       </c>
       <c r="E38" s="1">
-        <v>100.67268571</v>
+        <v>128.2777</v>
       </c>
       <c r="F38" t="s">
         <v>34</v>
       </c>
       <c r="G38">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H38" s="1">
-        <v>1269265.37</v>
+        <v>1957442.01</v>
       </c>
       <c r="I38" s="1">
-        <v>-86358.93</v>
+        <v>-346084.63</v>
       </c>
       <c r="J38" s="1">
-        <v>-6.8038514278539</v>
+        <v>-17.680453787747</v>
       </c>
       <c r="K38">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.11</v>
+      </c>
+      <c r="L38" t="s">
+        <v>120</v>
       </c>
       <c r="M38" s="1">
-        <v>1182906.44</v>
+        <v>1611357.38</v>
       </c>
       <c r="N38" s="1">
-        <v>1182906.44</v>
+        <v>1613314.73</v>
       </c>
       <c r="O38" s="1">
-        <v>0.72</v>
+        <v>0.98</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>121</v>
+      </c>
+      <c r="B39" t="s">
         <v>122</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>139.1905</v>
+      </c>
+      <c r="E39" s="1">
+        <v>102.37</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1535550.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>552307.5</v>
+      </c>
+      <c r="J39" s="1">
+        <v>35.968057047963</v>
+      </c>
+      <c r="K39">
+        <v>2.13</v>
+      </c>
+      <c r="L39" t="s">
         <v>123</v>
       </c>
-      <c r="C39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>1887205.88</v>
+        <v>2087857.5</v>
       </c>
       <c r="N39" s="1">
-        <v>1888903.36</v>
+        <v>2119862.98</v>
       </c>
       <c r="O39" s="1">
-        <v>1.16</v>
+        <v>1.29</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>124</v>
+      </c>
+      <c r="B40" t="s">
         <v>125</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>137.8005</v>
+        <v>103.9755</v>
       </c>
       <c r="E40" s="1">
-        <v>102.37</v>
+        <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1535550.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>531457.5</v>
+        <v>39755.0</v>
       </c>
       <c r="J40" s="1">
-        <v>34.610237374231</v>
+        <v>3.9755</v>
       </c>
       <c r="K40">
-        <v>1.95</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>0.02</v>
+      </c>
+      <c r="L40">
+        <v>246.58</v>
       </c>
       <c r="M40" s="1">
-        <v>2067007.5</v>
+        <v>1039755.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2096224.62</v>
+        <v>1040001.58</v>
       </c>
       <c r="O40" s="1">
-        <v>1.28</v>
+        <v>0.63</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B41" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C41" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>101.021</v>
+        <v>109.9765</v>
       </c>
       <c r="E41" s="1">
-        <v>100.0</v>
+        <v>107.6</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1000000.0</v>
+        <v>1291200.0</v>
       </c>
       <c r="I41" s="1">
-        <v>10210.0</v>
+        <v>28518.0</v>
       </c>
       <c r="J41" s="1">
-        <v>1.021</v>
+        <v>2.2086431226766</v>
       </c>
       <c r="K41">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>0.05</v>
+      </c>
+      <c r="L41">
+        <v>586.96</v>
       </c>
       <c r="M41" s="1">
-        <v>1010210.0</v>
+        <v>1319718.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1016949.73</v>
+        <v>1320304.96</v>
       </c>
       <c r="O41" s="1">
-        <v>0.62</v>
+        <v>0.81</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B42" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C42" s="1">
-        <v>1200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>113.573</v>
+        <v>143.8345</v>
       </c>
       <c r="E42" s="1">
-        <v>107.6</v>
+        <v>104.99305556</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1291200.0</v>
+        <v>1889875.0</v>
       </c>
       <c r="I42" s="1">
-        <v>71676.0</v>
+        <v>699146.0</v>
       </c>
       <c r="J42" s="1">
-        <v>5.5511152416357</v>
+        <v>36.99429856472</v>
       </c>
       <c r="K42">
-        <v>1.03</v>
+        <v>0.71</v>
       </c>
       <c r="L42" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="M42" s="1">
-        <v>1362876.0</v>
+        <v>2589021.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1375257.22</v>
+        <v>2601807.89</v>
       </c>
       <c r="O42" s="1">
-        <v>0.84</v>
+        <v>1.59</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="B43" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C43" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>128.7965</v>
+        <v>113.2515</v>
       </c>
       <c r="E43" s="1">
-        <v>104.99305556</v>
+        <v>133.1139</v>
       </c>
       <c r="F43" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G43">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H43" s="1">
-        <v>1889875.0</v>
+        <v>2031239.57</v>
       </c>
       <c r="I43" s="1">
-        <v>428462.0</v>
+        <v>-267655.35</v>
       </c>
       <c r="J43" s="1">
-        <v>22.671446524241</v>
+        <v>-13.17694642981</v>
       </c>
       <c r="K43">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>0.05</v>
+      </c>
+      <c r="L43">
+        <v>957.05</v>
       </c>
       <c r="M43" s="1">
-        <v>2318337.0</v>
+        <v>1763584.22</v>
       </c>
       <c r="N43" s="1">
-        <v>2326599.3</v>
+        <v>1764541.27</v>
       </c>
       <c r="O43" s="1">
-        <v>1.42</v>
+        <v>1.08</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B44" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="C44" s="1">
-        <v>1800000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>137.8845</v>
+        <v>138.409</v>
       </c>
       <c r="E44" s="1">
-        <v>133.1139</v>
+        <v>108.5191</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
       <c r="G44">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>2031239.57</v>
+        <v>1295967.09</v>
       </c>
       <c r="I44" s="1">
-        <v>88520.43</v>
+        <v>200799.5</v>
       </c>
       <c r="J44" s="1">
-        <v>4.3579512386124</v>
+        <v>15.494182032045</v>
       </c>
       <c r="K44">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="L44">
-        <v>827.39</v>
+        <v>300.39</v>
       </c>
       <c r="M44" s="1">
-        <v>2119760.0</v>
+        <v>1496766.59</v>
       </c>
       <c r="N44" s="1">
-        <v>2120587.39</v>
+        <v>1497066.98</v>
       </c>
       <c r="O44" s="1">
-        <v>1.3</v>
+        <v>0.91</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="B45" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C45" s="1">
-        <v>1250000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>155.695</v>
+        <v>88.364</v>
       </c>
       <c r="E45" s="1">
-        <v>108.5191</v>
+        <v>95.8663</v>
       </c>
       <c r="F45" t="s">
         <v>34</v>
       </c>
       <c r="G45">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H45" s="1">
-        <v>1295967.09</v>
+        <v>1465425.43</v>
       </c>
       <c r="I45" s="1">
-        <v>366233.44</v>
+        <v>-242288.48</v>
       </c>
       <c r="J45" s="1">
-        <v>28.259470693812</v>
+        <v>-16.533661491052</v>
       </c>
       <c r="K45">
-        <v>0.96</v>
+        <v>0.34</v>
       </c>
       <c r="L45" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="M45" s="1">
-        <v>1662200.53</v>
+        <v>1223136.95</v>
       </c>
       <c r="N45" s="1">
-        <v>1674211.04</v>
+        <v>1228558.41</v>
       </c>
       <c r="O45" s="1">
-        <v>1.02</v>
+        <v>0.75</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B46" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C46" s="1">
-        <v>1600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>88.705</v>
+        <v>174.784</v>
       </c>
       <c r="E46" s="1">
-        <v>95.8663</v>
+        <v>102.845</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
       <c r="G46">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H46" s="1">
-        <v>1465425.43</v>
+        <v>1448793.2</v>
       </c>
       <c r="I46" s="1">
-        <v>-253246.25</v>
+        <v>819361.49</v>
       </c>
       <c r="J46" s="1">
-        <v>-17.281414994962</v>
+        <v>56.55475812559</v>
       </c>
       <c r="K46">
-        <v>0.26</v>
+        <v>0.38</v>
       </c>
       <c r="L46" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="M46" s="1">
-        <v>1212179.18</v>
+        <v>2268154.69</v>
       </c>
       <c r="N46" s="1">
-        <v>1216278.77</v>
+        <v>2273922.2</v>
       </c>
       <c r="O46" s="1">
-        <v>0.74</v>
+        <v>1.39</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="B47" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="C47" s="1">
-        <v>1500000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>203.521</v>
+        <v>95.254</v>
       </c>
       <c r="E47" s="1">
-        <v>102.845</v>
+        <v>100.44</v>
       </c>
       <c r="F47" t="s">
         <v>34</v>
       </c>
       <c r="G47">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>1448793.2</v>
+        <v>1641600.0</v>
       </c>
       <c r="I47" s="1">
-        <v>1158556.16</v>
+        <v>-75871.13</v>
       </c>
       <c r="J47" s="1">
-        <v>79.966979414315</v>
+        <v>-4.6217793615984</v>
       </c>
       <c r="K47">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>0.0</v>
+      </c>
+      <c r="L47">
+        <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2607349.36</v>
+        <v>1565728.87</v>
       </c>
       <c r="N47" s="1">
-        <v>2612260.32</v>
+        <v>1565728.87</v>
       </c>
       <c r="O47" s="1">
-        <v>1.6</v>
+        <v>0.96</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="B48" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="C48" s="1">
-        <v>1900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>95.9525</v>
+        <v>137.625</v>
       </c>
       <c r="E48" s="1">
-        <v>100.44</v>
+        <v>100.85333333</v>
       </c>
       <c r="F48" t="s">
         <v>34</v>
       </c>
       <c r="G48">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H48" s="1">
-        <v>1641600.0</v>
+        <v>1389416.89</v>
       </c>
       <c r="I48" s="1">
-        <v>-84528.21</v>
+        <v>396529.13</v>
       </c>
       <c r="J48" s="1">
-        <v>-5.1491355994152</v>
+        <v>28.539247856703</v>
       </c>
       <c r="K48">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.26</v>
+      </c>
+      <c r="L48" t="s">
+        <v>145</v>
       </c>
       <c r="M48" s="1">
-        <v>1557071.79</v>
+        <v>1785946.02</v>
       </c>
       <c r="N48" s="1">
-        <v>1557071.79</v>
+        <v>1789911.18</v>
       </c>
       <c r="O48" s="1">
-        <v>0.95</v>
+        <v>1.09</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B49" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="C49" s="1">
-        <v>1500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>136.316</v>
+        <v>116.924</v>
       </c>
       <c r="E49" s="1">
-        <v>100.85333333</v>
+        <v>101.876</v>
       </c>
       <c r="F49" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1389416.89</v>
+        <v>2037520.0</v>
       </c>
       <c r="I49" s="1">
-        <v>356955.4</v>
+        <v>300960.0</v>
       </c>
       <c r="J49" s="1">
-        <v>25.691022080493</v>
+        <v>14.770897954376</v>
       </c>
       <c r="K49">
-        <v>0.21</v>
+        <v>0.29</v>
       </c>
       <c r="L49" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="M49" s="1">
-        <v>1746372.29</v>
+        <v>2338480.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1749503.92</v>
+        <v>2344233.42</v>
       </c>
       <c r="O49" s="1">
-        <v>1.07</v>
+        <v>1.43</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="B50" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C50" s="1">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>114.6695</v>
+        <v>252.208</v>
       </c>
       <c r="E50" s="1">
-        <v>101.876</v>
+        <v>101.25</v>
       </c>
       <c r="F50" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G50">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
-        <v>2037520.0</v>
+        <v>868278.88</v>
       </c>
       <c r="I50" s="1">
-        <v>255870.0</v>
+        <v>1313639.98</v>
       </c>
       <c r="J50" s="1">
-        <v>12.557913541953</v>
+        <v>151.29240273586</v>
       </c>
       <c r="K50">
-        <v>0.19</v>
+        <v>0.38</v>
       </c>
       <c r="L50" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="M50" s="1">
-        <v>2293390.0</v>
+        <v>2181918.86</v>
       </c>
       <c r="N50" s="1">
-        <v>2297253.01</v>
+        <v>2185763.86</v>
       </c>
       <c r="O50" s="1">
-        <v>1.4</v>
+        <v>1.33</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="B51" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C51" s="1">
-        <v>1800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>298.102</v>
+        <v>96.6555</v>
       </c>
       <c r="E51" s="1">
-        <v>101.25</v>
+        <v>108.16</v>
       </c>
       <c r="F51" t="s">
         <v>34</v>
       </c>
       <c r="G51">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H51" s="1">
-        <v>1562901.98</v>
+        <v>2054587.06</v>
       </c>
       <c r="I51" s="1">
-        <v>3019953.21</v>
+        <v>-214963.39</v>
       </c>
       <c r="J51" s="1">
-        <v>193.22729439501</v>
+        <v>-10.462607994815</v>
       </c>
       <c r="K51">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>0.0</v>
+      </c>
+      <c r="L51">
+        <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>4582855.19</v>
+        <v>1839623.67</v>
       </c>
       <c r="N51" s="1">
-        <v>4587339.11</v>
+        <v>1839623.67</v>
       </c>
       <c r="O51" s="1">
-        <v>2.81</v>
+        <v>1.12</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="B52" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="C52" s="1">
-        <v>2200000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>96.2505</v>
+        <v>96.872</v>
       </c>
       <c r="E52" s="1">
-        <v>108.16</v>
+        <v>106.4661</v>
       </c>
       <c r="F52" t="s">
         <v>34</v>
       </c>
       <c r="G52">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H52" s="1">
-        <v>2054587.06</v>
+        <v>2523320.47</v>
       </c>
       <c r="I52" s="1">
-        <v>-246062.48</v>
+        <v>-176736.86</v>
       </c>
       <c r="J52" s="1">
-        <v>-11.976249865022</v>
+        <v>-7.0041384794853</v>
       </c>
       <c r="K52">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.46</v>
+      </c>
+      <c r="L52" t="s">
+        <v>156</v>
       </c>
       <c r="M52" s="1">
-        <v>1808524.58</v>
+        <v>2346583.61</v>
       </c>
       <c r="N52" s="1">
-        <v>1808524.58</v>
+        <v>2359536.48</v>
       </c>
       <c r="O52" s="1">
-        <v>1.11</v>
+        <v>1.44</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="B53" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C53" s="1">
-        <v>2800000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.018</v>
+        <v>91.7735</v>
       </c>
       <c r="E53" s="1">
-        <v>106.4661</v>
+        <v>100.25</v>
       </c>
       <c r="F53" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G53">
-        <v>1.17</v>
+        <v>9.06</v>
       </c>
       <c r="H53" s="1">
-        <v>2523320.47</v>
+        <v>438282.5</v>
       </c>
       <c r="I53" s="1">
-        <v>-179293.49</v>
+        <v>-32935.95</v>
       </c>
       <c r="J53" s="1">
-        <v>-7.1054585468488</v>
+        <v>-7.5147764284451</v>
       </c>
       <c r="K53">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2344026.98</v>
+        <v>405346.55</v>
       </c>
       <c r="N53" s="1">
-        <v>2354805.0</v>
+        <v>405346.55</v>
       </c>
       <c r="O53" s="1">
-        <v>1.44</v>
+        <v>0.25</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="B54" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="C54" s="1">
-        <v>4000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>93.807</v>
+        <v>168.616</v>
       </c>
       <c r="E54" s="1">
-        <v>100.25</v>
+        <v>114.6381</v>
       </c>
       <c r="F54" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G54">
-        <v>9.17</v>
+        <v>1.16</v>
       </c>
       <c r="H54" s="1">
-        <v>438282.5</v>
+        <v>1429677.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-29029.18</v>
+        <v>466687.74</v>
       </c>
       <c r="J54" s="1">
-        <v>-6.623394728286</v>
+        <v>32.642879475574</v>
       </c>
       <c r="K54">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.6</v>
+      </c>
+      <c r="L54" t="s">
+        <v>161</v>
       </c>
       <c r="M54" s="1">
-        <v>409253.32</v>
+        <v>1896364.74</v>
       </c>
       <c r="N54" s="1">
-        <v>409253.32</v>
+        <v>1904174.91</v>
       </c>
       <c r="O54" s="1">
-        <v>0.25</v>
+        <v>1.16</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B55" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="C55" s="1">
-        <v>1300000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>165.0845</v>
+        <v>92.208</v>
       </c>
       <c r="E55" s="1">
-        <v>114.6381</v>
+        <v>103.5785</v>
       </c>
       <c r="F55" t="s">
         <v>34</v>
       </c>
       <c r="G55">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
-        <v>1429677.0</v>
+        <v>2437858.19</v>
       </c>
       <c r="I55" s="1">
-        <v>403263.59</v>
+        <v>-204253.21</v>
       </c>
       <c r="J55" s="1">
-        <v>28.206622195083</v>
+        <v>-8.3783876698751</v>
       </c>
       <c r="K55">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>0.0</v>
+      </c>
+      <c r="L55">
+        <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1832940.59</v>
+        <v>2233604.98</v>
       </c>
       <c r="N55" s="1">
-        <v>1838530.67</v>
+        <v>2233604.98</v>
       </c>
       <c r="O55" s="1">
-        <v>1.12</v>
+        <v>1.36</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="B56" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="C56" s="1">
-        <v>2800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>95.957</v>
+        <v>115.877</v>
       </c>
       <c r="E56" s="1">
-        <v>103.5785</v>
+        <v>100.0</v>
       </c>
       <c r="F56" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>2437858.19</v>
+        <v>1700000.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-143118.47</v>
+        <v>269909.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-5.8706642817481</v>
+        <v>15.877</v>
       </c>
       <c r="K56">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.09</v>
+      </c>
+      <c r="L56" t="s">
+        <v>166</v>
       </c>
       <c r="M56" s="1">
-        <v>2294739.72</v>
+        <v>1969909.0</v>
       </c>
       <c r="N56" s="1">
-        <v>2294739.72</v>
+        <v>1971514.56</v>
       </c>
       <c r="O56" s="1">
-        <v>1.4</v>
+        <v>1.2</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="B57" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C57" s="1">
-        <v>1700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>109.589</v>
+        <v>94.712</v>
       </c>
       <c r="E57" s="1">
-        <v>100.0</v>
+        <v>98.45</v>
       </c>
       <c r="F57" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G57">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>1700000.0</v>
+        <v>1512095.23</v>
       </c>
       <c r="I57" s="1">
-        <v>163013.0</v>
+        <v>-37213.32</v>
       </c>
       <c r="J57" s="1">
-        <v>9.589</v>
+        <v>-2.4610434092832</v>
       </c>
       <c r="K57">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1863013.0</v>
+        <v>1474881.91</v>
       </c>
       <c r="N57" s="1">
-        <v>1864099.11</v>
+        <v>1474881.91</v>
       </c>
       <c r="O57" s="1">
-        <v>1.14</v>
+        <v>0.9</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="B58" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C58" s="1">
-        <v>1800000.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>95.815</v>
+        <v>112.7045</v>
       </c>
       <c r="E58" s="1">
-        <v>98.45</v>
+        <v>114.0</v>
       </c>
       <c r="F58" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G58">
-        <v>1.17</v>
+        <v>185.25</v>
       </c>
       <c r="H58" s="1">
-        <v>1512095.23</v>
+        <v>1541145.75</v>
       </c>
       <c r="I58" s="1">
-        <v>-39088.44</v>
+        <v>-20169.81</v>
       </c>
       <c r="J58" s="1">
-        <v>-2.5850514719235</v>
+        <v>-1.3087542174386</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1473006.79</v>
+        <v>1520975.94</v>
       </c>
       <c r="N58" s="1">
-        <v>1473006.79</v>
+        <v>1520975.94</v>
       </c>
       <c r="O58" s="1">
-        <v>0.9</v>
+        <v>0.93</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="B59" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C59" s="1">
-        <v>1700000.0</v>
+        <v>270000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>121.2305</v>
+        <v>113.374</v>
       </c>
       <c r="E59" s="1">
-        <v>103.0</v>
+        <v>113.25</v>
       </c>
       <c r="F59" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G59">
-        <v>1.17</v>
+        <v>185.25</v>
       </c>
       <c r="H59" s="1">
-        <v>1497477.13</v>
+        <v>1653487.17</v>
       </c>
       <c r="I59" s="1">
-        <v>262712.9</v>
+        <v>-1075.27</v>
       </c>
       <c r="J59" s="1">
-        <v>17.543700316812</v>
+        <v>-0.065030441088938</v>
       </c>
       <c r="K59">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1760190.03</v>
+        <v>1652411.9</v>
       </c>
       <c r="N59" s="1">
-        <v>1768871.4</v>
+        <v>1652411.9</v>
       </c>
       <c r="O59" s="1">
-        <v>1.08</v>
+        <v>1.01</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="B60" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="C60" s="1">
-        <v>2100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>117.5935</v>
+        <v>109.6425</v>
       </c>
       <c r="E60" s="1">
-        <v>100.0</v>
+        <v>103.0</v>
       </c>
       <c r="F60" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G60">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H60" s="1">
-        <v>2100000.0</v>
+        <v>1497477.13</v>
       </c>
       <c r="I60" s="1">
-        <v>369463.5</v>
+        <v>115052.07</v>
       </c>
       <c r="J60" s="1">
-        <v>17.5935</v>
+        <v>7.6830602414609</v>
       </c>
       <c r="K60">
-        <v>0.58</v>
+        <v>0.61</v>
       </c>
       <c r="L60" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="M60" s="1">
-        <v>2469463.5</v>
+        <v>1612529.2</v>
       </c>
       <c r="N60" s="1">
-        <v>2481665.42</v>
+        <v>1622895.7</v>
       </c>
       <c r="O60" s="1">
-        <v>1.52</v>
+        <v>0.99</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="B61" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="C61" s="1">
-        <v>1000000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>153.217</v>
+        <v>115.5765</v>
       </c>
       <c r="E61" s="1">
-        <v>125.248</v>
+        <v>100.0</v>
       </c>
       <c r="F61" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G61">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1151441.04</v>
+        <v>2100000.0</v>
       </c>
       <c r="I61" s="1">
-        <v>157155.27</v>
+        <v>327106.5</v>
       </c>
       <c r="J61" s="1">
-        <v>13.648572922153</v>
+        <v>15.5765</v>
       </c>
       <c r="K61">
-        <v>0.46</v>
+        <v>0.68</v>
       </c>
       <c r="L61" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="M61" s="1">
-        <v>1308596.31</v>
+        <v>2427106.5</v>
       </c>
       <c r="N61" s="1">
-        <v>1313163.27</v>
+        <v>2441298.81</v>
       </c>
       <c r="O61" s="1">
-        <v>0.8</v>
+        <v>1.49</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="B62" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="C62" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>121.833</v>
+        <v>291.939</v>
       </c>
       <c r="E62" s="1">
-        <v>103.5</v>
+        <v>125.248</v>
       </c>
       <c r="F62" t="s">
         <v>34</v>
       </c>
       <c r="G62">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H62" s="1">
-        <v>1035828.66</v>
+        <v>1151441.04</v>
       </c>
       <c r="I62" s="1">
-        <v>4723.08</v>
+        <v>1374201.31</v>
       </c>
       <c r="J62" s="1">
-        <v>0.45597116418849</v>
+        <v>119.34621593825</v>
       </c>
       <c r="K62">
-        <v>0.47</v>
+        <v>0.59</v>
       </c>
       <c r="L62" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="M62" s="1">
-        <v>1040551.74</v>
+        <v>2525642.35</v>
       </c>
       <c r="N62" s="1">
-        <v>1045249.18</v>
+        <v>2531590.1</v>
       </c>
       <c r="O62" s="1">
-        <v>0.64</v>
+        <v>1.54</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="B63" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="C63" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>115.284</v>
+        <v>118.112</v>
       </c>
       <c r="E63" s="1">
-        <v>107.4925</v>
+        <v>103.5</v>
       </c>
       <c r="F63" t="s">
         <v>34</v>
       </c>
       <c r="G63">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H63" s="1">
-        <v>1374936.05</v>
+        <v>1035828.66</v>
       </c>
       <c r="I63" s="1">
-        <v>101990.97</v>
+        <v>-14010.17</v>
       </c>
       <c r="J63" s="1">
-        <v>7.4178700893034</v>
+        <v>-1.3525567056621</v>
       </c>
       <c r="K63">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="L63" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="M63" s="1">
-        <v>1476927.02</v>
+        <v>1021818.49</v>
       </c>
       <c r="N63" s="1">
-        <v>1488999.8</v>
+        <v>1027766.24</v>
       </c>
       <c r="O63" s="1">
-        <v>0.91</v>
+        <v>0.63</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="B64" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="C64" s="1">
-        <v>2500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>102.8545</v>
+        <v>111.937</v>
       </c>
       <c r="E64" s="1">
-        <v>100.0</v>
+        <v>107.4925</v>
       </c>
       <c r="F64" t="s">
         <v>34</v>
       </c>
       <c r="G64">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H64" s="1">
-        <v>2314386.22</v>
+        <v>1374936.05</v>
       </c>
       <c r="I64" s="1">
-        <v>-118235.99</v>
+        <v>77659.33</v>
       </c>
       <c r="J64" s="1">
-        <v>-5.1087406664563</v>
+        <v>5.6482139660241</v>
       </c>
       <c r="K64">
-        <v>0.21</v>
+        <v>0.97</v>
       </c>
       <c r="L64" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="M64" s="1">
-        <v>2196150.23</v>
+        <v>1452595.38</v>
       </c>
       <c r="N64" s="1">
-        <v>2201310.3</v>
+        <v>1467104.27</v>
       </c>
       <c r="O64" s="1">
-        <v>1.35</v>
+        <v>0.9</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="B65" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="C65" s="1">
-        <v>2000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>109.795</v>
+        <v>104.141</v>
       </c>
       <c r="E65" s="1">
-        <v>111.6684</v>
+        <v>100.0</v>
       </c>
       <c r="F65" t="s">
         <v>34</v>
       </c>
       <c r="G65">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H65" s="1">
-        <v>1937510.2</v>
+        <v>2314386.22</v>
       </c>
       <c r="I65" s="1">
-        <v>-62035.12</v>
+        <v>-62007.12</v>
       </c>
       <c r="J65" s="1">
-        <v>-3.2017957892557</v>
+        <v>-2.6792036464856</v>
       </c>
       <c r="K65">
-        <v>0.1</v>
+        <v>0.26</v>
       </c>
       <c r="L65" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="M65" s="1">
-        <v>1875475.08</v>
+        <v>2252379.1</v>
       </c>
       <c r="N65" s="1">
-        <v>1877396.76</v>
+        <v>2258927.62</v>
       </c>
       <c r="O65" s="1">
-        <v>1.15</v>
+        <v>1.38</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="B66" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="C66" s="1">
-        <v>700000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>92.394</v>
+        <v>105.083</v>
       </c>
       <c r="E66" s="1">
-        <v>100.0</v>
+        <v>111.6684</v>
       </c>
       <c r="F66" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G66">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H66" s="1">
-        <v>700000.0</v>
+        <v>1937510.2</v>
       </c>
       <c r="I66" s="1">
-        <v>-53242.0</v>
+        <v>-119307.94</v>
       </c>
       <c r="J66" s="1">
-        <v>-7.606</v>
+        <v>-6.15779674347</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
-        <v>0.0</v>
+        <v>48.07</v>
       </c>
       <c r="M66" s="1">
-        <v>646758.0</v>
+        <v>1818202.26</v>
       </c>
       <c r="N66" s="1">
-        <v>646758.0</v>
+        <v>1818250.33</v>
       </c>
       <c r="O66" s="1">
-        <v>0.4</v>
+        <v>1.11</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="B67" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="C67" s="1">
-        <v>3700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>141.3775</v>
+        <v>102.8655</v>
       </c>
       <c r="E67" s="1">
-        <v>101.92972973</v>
+        <v>100.25</v>
       </c>
       <c r="F67" t="s">
         <v>34</v>
       </c>
       <c r="G67">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
-        <v>3275917.48</v>
+        <v>862402.68</v>
       </c>
       <c r="I67" s="1">
-        <v>1191749.17</v>
+        <v>27514.27</v>
       </c>
       <c r="J67" s="1">
-        <v>36.379096154766</v>
+        <v>3.1904202802338</v>
       </c>
       <c r="K67">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>0.0</v>
+      </c>
+      <c r="L67">
+        <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>4467666.65</v>
+        <v>889916.95</v>
       </c>
       <c r="N67" s="1">
-        <v>4473482.11</v>
+        <v>889916.95</v>
       </c>
       <c r="O67" s="1">
-        <v>2.74</v>
+        <v>0.54</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="B68" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="C68" s="1">
-        <v>1200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>141.345</v>
+        <v>96.48</v>
       </c>
       <c r="E68" s="1">
-        <v>112.1426</v>
+        <v>100.0</v>
       </c>
       <c r="F68" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G68">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1285670.4</v>
+        <v>700000.0</v>
       </c>
       <c r="I68" s="1">
-        <v>162969.48</v>
+        <v>-24640.0</v>
       </c>
       <c r="J68" s="1">
-        <v>12.675836668558</v>
+        <v>-3.52</v>
       </c>
       <c r="K68">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>0.0</v>
+      </c>
+      <c r="L68">
+        <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1448639.88</v>
+        <v>675360.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1454789.26</v>
+        <v>675360.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.89</v>
+        <v>0.41</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="B69" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="C69" s="1">
-        <v>360000000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.8525</v>
+        <v>151.72</v>
       </c>
       <c r="E69" s="1">
-        <v>103.625</v>
+        <v>101.92972973</v>
       </c>
       <c r="F69" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G69">
-        <v>184.84</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="1">
-        <v>2026522.28</v>
+        <v>3275917.48</v>
       </c>
       <c r="I69" s="1">
-        <v>-62248.5</v>
+        <v>1580592.6</v>
       </c>
       <c r="J69" s="1">
-        <v>-3.0716908772402</v>
+        <v>48.248852715301</v>
       </c>
       <c r="K69">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.23</v>
+      </c>
+      <c r="L69" t="s">
+        <v>198</v>
       </c>
       <c r="M69" s="1">
-        <v>1964273.78</v>
+        <v>4856510.08</v>
       </c>
       <c r="N69" s="1">
-        <v>1964273.78</v>
+        <v>4864845.94</v>
       </c>
       <c r="O69" s="1">
-        <v>1.2</v>
+        <v>2.97</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="B70" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="C70" s="1">
-        <v>360000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>101.217</v>
+        <v>129.348</v>
       </c>
       <c r="E70" s="1">
-        <v>103.7</v>
+        <v>112.1426</v>
       </c>
       <c r="F70" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G70">
-        <v>184.84</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="1">
-        <v>2027985.14</v>
+        <v>1285670.4</v>
       </c>
       <c r="I70" s="1">
-        <v>-56612.1</v>
+        <v>57158.57</v>
       </c>
       <c r="J70" s="1">
-        <v>-2.7915441234446</v>
+        <v>4.4458183061537</v>
       </c>
       <c r="K70">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.68</v>
+      </c>
+      <c r="L70" t="s">
+        <v>201</v>
       </c>
       <c r="M70" s="1">
-        <v>1971373.04</v>
+        <v>1342828.97</v>
       </c>
       <c r="N70" s="1">
-        <v>1971373.04</v>
+        <v>1350961.16</v>
       </c>
       <c r="O70" s="1">
-        <v>1.21</v>
+        <v>0.82</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="B71" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="C71" s="1">
-        <v>1600000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>131.722</v>
+        <v>100.8665</v>
       </c>
       <c r="E71" s="1">
-        <v>97.3197</v>
+        <v>103.625</v>
       </c>
       <c r="F71" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G71">
-        <v>1.17</v>
+        <v>185.25</v>
       </c>
       <c r="H71" s="1">
-        <v>1446595.32</v>
+        <v>2026522.28</v>
       </c>
       <c r="I71" s="1">
-        <v>353423.47</v>
+        <v>-66366.75</v>
       </c>
       <c r="J71" s="1">
-        <v>24.431398685847</v>
+        <v>-3.2749084801574</v>
       </c>
       <c r="K71">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>0.0</v>
+      </c>
+      <c r="L71">
+        <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1800018.79</v>
+        <v>1960155.53</v>
       </c>
       <c r="N71" s="1">
-        <v>1801385.32</v>
+        <v>1960155.53</v>
       </c>
       <c r="O71" s="1">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B72" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="C72" s="1">
-        <v>1600000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>150.593</v>
+        <v>100.909</v>
       </c>
       <c r="E72" s="1">
-        <v>97.224375</v>
+        <v>103.7</v>
       </c>
       <c r="F72" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G72">
-        <v>1.17</v>
+        <v>185.25</v>
       </c>
       <c r="H72" s="1">
-        <v>1435796.18</v>
+        <v>2027985.14</v>
       </c>
       <c r="I72" s="1">
-        <v>622100.22</v>
+        <v>-67003.7</v>
       </c>
       <c r="J72" s="1">
-        <v>43.327892124633</v>
+        <v>-3.3039541897235</v>
       </c>
       <c r="K72">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>0.0</v>
+      </c>
+      <c r="L72">
+        <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>2057896.4</v>
+        <v>1960981.44</v>
       </c>
       <c r="N72" s="1">
-        <v>2069094.34</v>
+        <v>1960981.44</v>
       </c>
       <c r="O72" s="1">
-        <v>1.27</v>
+        <v>1.2</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="B73" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="C73" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.681</v>
+        <v>133.575</v>
       </c>
       <c r="E73" s="1">
-        <v>105.271</v>
+        <v>97.3197</v>
       </c>
       <c r="F73" t="s">
         <v>34</v>
       </c>
       <c r="G73">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H73" s="1">
-        <v>1564786.32</v>
+        <v>1446595.32</v>
       </c>
       <c r="I73" s="1">
-        <v>-229947.53</v>
+        <v>402353.56</v>
       </c>
       <c r="J73" s="1">
-        <v>-14.695139333785</v>
+        <v>27.813829786204</v>
       </c>
       <c r="K73">
-        <v>0.45</v>
+        <v>0.11</v>
       </c>
       <c r="L73" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="M73" s="1">
-        <v>1334838.79</v>
+        <v>1848948.88</v>
       </c>
       <c r="N73" s="1">
-        <v>1342013.07</v>
+        <v>1850756.03</v>
       </c>
       <c r="O73" s="1">
-        <v>0.82</v>
+        <v>1.13</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="B74" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="C74" s="1">
-        <v>22000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>124.36</v>
+        <v>157.004</v>
       </c>
       <c r="E74" s="1">
-        <v>100.95</v>
+        <v>97.224375</v>
       </c>
       <c r="F74" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G74">
-        <v>9.17</v>
+        <v>1.16</v>
       </c>
       <c r="H74" s="1">
-        <v>2475767.93</v>
+        <v>1435796.18</v>
       </c>
       <c r="I74" s="1">
-        <v>508242.72</v>
+        <v>737457.56</v>
       </c>
       <c r="J74" s="1">
-        <v>20.528689859877</v>
+        <v>51.362273439117</v>
       </c>
       <c r="K74">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.84</v>
+      </c>
+      <c r="L74" t="s">
+        <v>211</v>
       </c>
       <c r="M74" s="1">
-        <v>2984010.65</v>
+        <v>2173253.74</v>
       </c>
       <c r="N74" s="1">
-        <v>2984010.65</v>
+        <v>2186711.27</v>
       </c>
       <c r="O74" s="1">
-        <v>1.82</v>
+        <v>1.33</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="B75" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="C75" s="1">
-        <v>2000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>95.4255</v>
+        <v>100.913</v>
       </c>
       <c r="E75" s="1">
-        <v>113.5</v>
+        <v>105.271</v>
       </c>
       <c r="F75" t="s">
         <v>34</v>
       </c>
       <c r="G75">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H75" s="1">
-        <v>1939839.34</v>
+        <v>1564786.32</v>
       </c>
       <c r="I75" s="1">
-        <v>-309818.41</v>
+        <v>-167945.76</v>
       </c>
       <c r="J75" s="1">
-        <v>-15.971343791801</v>
+        <v>-10.732823891252</v>
       </c>
       <c r="K75">
-        <v>0.33</v>
+        <v>0.59</v>
       </c>
       <c r="L75" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="M75" s="1">
-        <v>1630020.93</v>
+        <v>1396840.56</v>
       </c>
       <c r="N75" s="1">
-        <v>1636568.88</v>
+        <v>1406328.12</v>
       </c>
       <c r="O75" s="1">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="B76" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="C76" s="1">
-        <v>1600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>112.3205</v>
+        <v>116.2065</v>
       </c>
       <c r="E76" s="1">
-        <v>100.25</v>
+        <v>100.95</v>
       </c>
       <c r="F76" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G76">
+        <v>9.06</v>
+      </c>
+      <c r="H76" s="1">
+        <v>1688023.59</v>
+      </c>
+      <c r="I76" s="1">
+        <v>236711.13</v>
+      </c>
+      <c r="J76" s="1">
+        <v>14.02297523579</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76">
+        <v>0.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>1924734.72</v>
+      </c>
+      <c r="N76" s="1">
+        <v>1924734.72</v>
+      </c>
+      <c r="O76" s="1">
         <v>1.17</v>
-      </c>
-[...22 lines deleted...]
-        <v>0.94</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="B77" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="C77" s="1">
-        <v>1800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.207</v>
+        <v>97.836</v>
       </c>
       <c r="E77" s="1">
-        <v>105.15</v>
+        <v>113.5</v>
       </c>
       <c r="F77" t="s">
         <v>34</v>
       </c>
       <c r="G77">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H77" s="1">
-        <v>1714402.17</v>
+        <v>1939839.34</v>
       </c>
       <c r="I77" s="1">
-        <v>-189248.65</v>
+        <v>-247028.54</v>
       </c>
       <c r="J77" s="1">
-        <v>-11.03875469313</v>
+        <v>-12.73448449602</v>
       </c>
       <c r="K77">
-        <v>0.57</v>
+        <v>0.44</v>
       </c>
       <c r="L77" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="M77" s="1">
-        <v>1525153.52</v>
+        <v>1692810.8</v>
       </c>
       <c r="N77" s="1">
-        <v>1535370.46</v>
+        <v>1701558.19</v>
       </c>
       <c r="O77" s="1">
-        <v>0.94</v>
+        <v>1.04</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="B78" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="C78" s="1">
-        <v>1800000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>92.913</v>
+        <v>124.3085</v>
       </c>
       <c r="E78" s="1">
-        <v>104.4789</v>
+        <v>100.25</v>
       </c>
       <c r="F78" t="s">
         <v>34</v>
       </c>
       <c r="G78">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H78" s="1">
-        <v>1608329.94</v>
+        <v>1452503.85</v>
       </c>
       <c r="I78" s="1">
-        <v>-179936.89</v>
+        <v>268177.87</v>
       </c>
       <c r="J78" s="1">
-        <v>-11.187809511275</v>
+        <v>18.463143488398</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1428393.05</v>
+        <v>1720681.72</v>
       </c>
       <c r="N78" s="1">
-        <v>1428393.05</v>
+        <v>1720681.72</v>
       </c>
       <c r="O78" s="1">
-        <v>0.87</v>
+        <v>1.05</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="B79" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="C79" s="1">
-        <v>1200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>270.484</v>
+        <v>98.502</v>
       </c>
       <c r="E79" s="1">
-        <v>105.6</v>
+        <v>105.15</v>
       </c>
       <c r="F79" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G79">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H79" s="1">
-        <v>1267200.0</v>
+        <v>1714402.17</v>
       </c>
       <c r="I79" s="1">
-        <v>1978608.0</v>
+        <v>-180501.31</v>
       </c>
       <c r="J79" s="1">
-        <v>156.14015151515</v>
+        <v>-10.528527854115</v>
       </c>
       <c r="K79">
-        <v>0.49</v>
+        <v>0.79</v>
       </c>
       <c r="L79" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="M79" s="1">
-        <v>3245808.0</v>
+        <v>1533900.86</v>
       </c>
       <c r="N79" s="1">
-        <v>3251714.25</v>
+        <v>1548175.45</v>
       </c>
       <c r="O79" s="1">
-        <v>1.99</v>
+        <v>0.94</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="B80" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="C80" s="1">
-        <v>500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>112.7835</v>
+        <v>99.004</v>
       </c>
       <c r="E80" s="1">
-        <v>109.28</v>
+        <v>104.4789</v>
       </c>
       <c r="F80" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G80">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H80" s="1">
-        <v>546400.0</v>
+        <v>1608329.94</v>
       </c>
       <c r="I80" s="1">
-        <v>17517.5</v>
+        <v>-66611.8</v>
       </c>
       <c r="J80" s="1">
-        <v>3.2059846266471</v>
+        <v>-4.1416750595341</v>
       </c>
       <c r="K80">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>0.0</v>
+      </c>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>563917.5</v>
+        <v>1541718.14</v>
       </c>
       <c r="N80" s="1">
-        <v>566944.9</v>
+        <v>1541718.14</v>
       </c>
       <c r="O80" s="1">
-        <v>0.35</v>
+        <v>0.94</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
       <c r="B81" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="C81" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>137.7635</v>
+        <v>275.0885</v>
       </c>
       <c r="E81" s="1">
-        <v>124.766</v>
+        <v>105.6</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1247660.0</v>
+        <v>1267200.0</v>
       </c>
       <c r="I81" s="1">
-        <v>129975.0</v>
+        <v>2033862.0</v>
       </c>
       <c r="J81" s="1">
-        <v>10.417501562926</v>
+        <v>160.50047348485</v>
       </c>
       <c r="K81">
-        <v>0.91</v>
+        <v>0.67</v>
       </c>
       <c r="L81" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="M81" s="1">
-        <v>1377635.0</v>
+        <v>3301062.0</v>
       </c>
       <c r="N81" s="1">
-        <v>1386723.12</v>
+        <v>3309124.5</v>
       </c>
       <c r="O81" s="1">
-        <v>0.85</v>
+        <v>2.02</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="B82" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="C82" s="1">
-        <v>1400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>101.385</v>
+        <v>115.274</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0</v>
+        <v>109.28</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1400000.0</v>
+        <v>546400.0</v>
       </c>
       <c r="I82" s="1">
-        <v>19390.0</v>
+        <v>29970.0</v>
       </c>
       <c r="J82" s="1">
-        <v>1.385</v>
+        <v>5.4849926793558</v>
       </c>
       <c r="K82">
-        <v>0.58</v>
+        <v>0.71</v>
       </c>
       <c r="L82" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="M82" s="1">
-        <v>1419390.0</v>
+        <v>576370.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1427443.87</v>
+        <v>579909.38</v>
       </c>
       <c r="O82" s="1">
-        <v>0.87</v>
+        <v>0.35</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="B83" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="C83" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>262.178</v>
+        <v>140.6935</v>
       </c>
       <c r="E83" s="1">
-        <v>99.14</v>
+        <v>124.766</v>
       </c>
       <c r="F83" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G83">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1114660.8</v>
+        <v>1247660.0</v>
       </c>
       <c r="I83" s="1">
-        <v>1572392.2</v>
+        <v>159275.0</v>
       </c>
       <c r="J83" s="1">
-        <v>141.06463598612</v>
+        <v>12.765897760608</v>
       </c>
       <c r="K83">
-        <v>1.65</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>0.05</v>
+      </c>
+      <c r="L83">
+        <v>481.79</v>
       </c>
       <c r="M83" s="1">
-        <v>2687053.0</v>
+        <v>1406935.0</v>
       </c>
       <c r="N83" s="1">
-        <v>2706862.98</v>
+        <v>1407416.79</v>
       </c>
       <c r="O83" s="1">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="B84" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="C84" s="1">
-        <v>1600000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>138.886</v>
+        <v>102.059</v>
       </c>
       <c r="E84" s="1">
-        <v>100.0</v>
+        <v>109.1586</v>
       </c>
       <c r="F84" t="s">
         <v>34</v>
       </c>
       <c r="G84">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H84" s="1">
-        <v>1438008.36</v>
+        <v>2159789.93</v>
       </c>
       <c r="I84" s="1">
-        <v>459908.54</v>
+        <v>-129028.62</v>
       </c>
       <c r="J84" s="1">
-        <v>31.982327279377</v>
+        <v>-5.974128233851</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1897916.9</v>
+        <v>2030761.31</v>
       </c>
       <c r="N84" s="1">
-        <v>1897916.9</v>
+        <v>2030761.31</v>
       </c>
       <c r="O84" s="1">
-        <v>1.16</v>
+        <v>1.24</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="B85" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="C85" s="1">
-        <v>3200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>113.239</v>
+        <v>102.9495</v>
       </c>
       <c r="E85" s="1">
-        <v>103.0</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G85">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>2842604.57</v>
+        <v>1400000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>252282.05</v>
+        <v>41293.0</v>
       </c>
       <c r="J85" s="1">
-        <v>8.8750314645417</v>
+        <v>2.9495</v>
       </c>
       <c r="K85">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.69</v>
+      </c>
+      <c r="L85" t="s">
+        <v>239</v>
       </c>
       <c r="M85" s="1">
-        <v>3094886.62</v>
+        <v>1441293.0</v>
       </c>
       <c r="N85" s="1">
-        <v>3094886.62</v>
+        <v>1450903.5</v>
       </c>
       <c r="O85" s="1">
-        <v>1.89</v>
+        <v>0.89</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="B86" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="C86" s="1">
-        <v>1400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.45</v>
+        <v>200.63</v>
       </c>
       <c r="E86" s="1">
-        <v>102.55357143</v>
+        <v>99.14</v>
       </c>
       <c r="F86" t="s">
         <v>34</v>
       </c>
       <c r="G86">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H86" s="1">
-        <v>1372732.18</v>
+        <v>1114660.8</v>
       </c>
       <c r="I86" s="1">
-        <v>-183596.08</v>
+        <v>968183.73</v>
       </c>
       <c r="J86" s="1">
-        <v>-13.374501062545</v>
+        <v>86.859045370574</v>
       </c>
       <c r="K86">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L86">
-        <v>0.0</v>
+        <v>967.05</v>
       </c>
       <c r="M86" s="1">
-        <v>1189136.1</v>
+        <v>2082844.53</v>
       </c>
       <c r="N86" s="1">
-        <v>1189136.1</v>
+        <v>2083811.58</v>
       </c>
       <c r="O86" s="1">
-        <v>0.73</v>
+        <v>1.27</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
       <c r="B87" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="C87" s="1">
-        <v>1300000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>103.81</v>
+        <v>160.368</v>
       </c>
       <c r="E87" s="1">
-        <v>104.74</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>34</v>
       </c>
       <c r="G87">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H87" s="1">
-        <v>1258952.43</v>
+        <v>1438008.36</v>
       </c>
       <c r="I87" s="1">
-        <v>-106345.35</v>
+        <v>781809.96</v>
       </c>
       <c r="J87" s="1">
-        <v>-8.4471301270692</v>
+        <v>54.367553190025</v>
       </c>
       <c r="K87">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1152607.08</v>
+        <v>2219818.32</v>
       </c>
       <c r="N87" s="1">
-        <v>1158713.75</v>
+        <v>2219818.32</v>
       </c>
       <c r="O87" s="1">
-        <v>0.71</v>
+        <v>1.35</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="B88" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="C88" s="1">
-        <v>180000000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>101.477</v>
+        <v>116.035</v>
       </c>
       <c r="E88" s="1">
-        <v>102.64666667</v>
+        <v>103.0</v>
       </c>
       <c r="F88" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G88">
-        <v>184.84</v>
+        <v>1.16</v>
       </c>
       <c r="H88" s="1">
-        <v>1220823.45</v>
+        <v>2842604.57</v>
       </c>
       <c r="I88" s="1">
-        <v>-232604.96</v>
+        <v>369714.83</v>
       </c>
       <c r="J88" s="1">
-        <v>-19.053120252564</v>
+        <v>13.006199803584</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>988218.49</v>
+        <v>3212319.4</v>
       </c>
       <c r="N88" s="1">
-        <v>988218.49</v>
+        <v>3212319.4</v>
       </c>
       <c r="O88" s="1">
-        <v>0.6</v>
+        <v>1.96</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
       <c r="B89" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="C89" s="1">
-        <v>2600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>93.266</v>
+        <v>99.175</v>
       </c>
       <c r="E89" s="1">
-        <v>99.90307692</v>
+        <v>102.55357143</v>
       </c>
       <c r="F89" t="s">
         <v>34</v>
       </c>
       <c r="G89">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H89" s="1">
-        <v>2345717.95</v>
+        <v>1372732.18</v>
       </c>
       <c r="I89" s="1">
-        <v>-274644.8</v>
+        <v>-171546.96</v>
       </c>
       <c r="J89" s="1">
-        <v>-11.708347118203</v>
+        <v>-12.49675373677</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>2071073.15</v>
+        <v>1201185.22</v>
       </c>
       <c r="N89" s="1">
-        <v>2071073.15</v>
+        <v>1201185.22</v>
       </c>
       <c r="O89" s="1">
-        <v>1.27</v>
+        <v>0.73</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="B90" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="C90" s="1">
-        <v>1400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>128.391</v>
+        <v>104.499</v>
       </c>
       <c r="E90" s="1">
-        <v>115.9281</v>
+        <v>104.74</v>
       </c>
       <c r="F90" t="s">
         <v>34</v>
       </c>
       <c r="G90">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H90" s="1">
-        <v>1391813.22</v>
+        <v>1258952.43</v>
       </c>
       <c r="I90" s="1">
-        <v>143374.04</v>
+        <v>-83689.0</v>
       </c>
       <c r="J90" s="1">
-        <v>10.301241426633</v>
+        <v>-6.6475108992005</v>
       </c>
       <c r="K90">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.59</v>
+      </c>
+      <c r="L90" t="s">
+        <v>250</v>
       </c>
       <c r="M90" s="1">
-        <v>1535187.26</v>
+        <v>1175263.43</v>
       </c>
       <c r="N90" s="1">
-        <v>1535187.26</v>
+        <v>1182995.5</v>
       </c>
       <c r="O90" s="1">
-        <v>0.94</v>
+        <v>0.72</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="B91" t="s">
-        <v>261</v>
+        <v>252</v>
       </c>
       <c r="C91" s="1">
-        <v>1100000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>76.594</v>
+        <v>91.09</v>
       </c>
       <c r="E91" s="1">
-        <v>125.8419</v>
+        <v>99.90307692</v>
       </c>
       <c r="F91" t="s">
         <v>34</v>
       </c>
       <c r="G91">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H91" s="1">
-        <v>1195182.95</v>
+        <v>2345717.95</v>
       </c>
       <c r="I91" s="1">
-        <v>-475591.2</v>
+        <v>-296803.68</v>
       </c>
       <c r="J91" s="1">
-        <v>-39.792334721642</v>
+        <v>-12.652999479328</v>
       </c>
       <c r="K91">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>719591.75</v>
+        <v>2048914.27</v>
       </c>
       <c r="N91" s="1">
-        <v>724237.0</v>
+        <v>2048914.27</v>
       </c>
       <c r="O91" s="1">
-        <v>0.44</v>
+        <v>1.25</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="B92" t="s">
-        <v>264</v>
+        <v>254</v>
       </c>
       <c r="C92" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>175.249</v>
+        <v>114.007</v>
       </c>
       <c r="E92" s="1">
-        <v>115.979</v>
+        <v>115.9281</v>
       </c>
       <c r="F92" t="s">
         <v>34</v>
       </c>
       <c r="G92">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H92" s="1">
-        <v>1464249.25</v>
+        <v>1391813.22</v>
       </c>
       <c r="I92" s="1">
-        <v>631224.98</v>
+        <v>-10986.16</v>
       </c>
       <c r="J92" s="1">
-        <v>43.10912093689</v>
+        <v>-0.78934154684922</v>
       </c>
       <c r="K92">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>2095474.23</v>
+        <v>1380827.06</v>
       </c>
       <c r="N92" s="1">
-        <v>2107721.98</v>
+        <v>1380827.06</v>
       </c>
       <c r="O92" s="1">
-        <v>1.29</v>
+        <v>0.84</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>266</v>
+        <v>255</v>
       </c>
       <c r="B93" t="s">
-        <v>267</v>
+        <v>256</v>
       </c>
       <c r="C93" s="1">
-        <v>200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>94.757</v>
+        <v>79.824</v>
       </c>
       <c r="E93" s="1">
-        <v>100.25</v>
+        <v>125.8419</v>
       </c>
       <c r="F93" t="s">
         <v>34</v>
       </c>
       <c r="G93">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H93" s="1">
-        <v>171705.06</v>
+        <v>1195182.95</v>
       </c>
       <c r="I93" s="1">
-        <v>-9844.87</v>
+        <v>-435546.31</v>
       </c>
       <c r="J93" s="1">
-        <v>-5.7335934072065</v>
+        <v>-36.441810854146</v>
       </c>
       <c r="K93">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="L93">
-        <v>0.0</v>
+        <v>528.69</v>
       </c>
       <c r="M93" s="1">
-        <v>161860.19</v>
+        <v>759636.64</v>
       </c>
       <c r="N93" s="1">
-        <v>161860.19</v>
+        <v>760165.33</v>
       </c>
       <c r="O93" s="1">
-        <v>0.1</v>
+        <v>0.46</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>268</v>
+        <v>257</v>
       </c>
       <c r="B94" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="C94" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.306</v>
+        <v>166.596</v>
       </c>
       <c r="E94" s="1">
-        <v>107.10142857</v>
+        <v>115.979</v>
       </c>
       <c r="F94" t="s">
         <v>34</v>
       </c>
       <c r="G94">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H94" s="1">
-        <v>1390330.62</v>
+        <v>1464249.25</v>
       </c>
       <c r="I94" s="1">
-        <v>-190959.22</v>
+        <v>553523.91</v>
       </c>
       <c r="J94" s="1">
-        <v>-13.734806473585</v>
+        <v>37.802574254349</v>
       </c>
       <c r="K94">
-        <v>0.7</v>
+        <v>1.05</v>
       </c>
       <c r="L94" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
       <c r="M94" s="1">
-        <v>1199371.4</v>
+        <v>2017773.16</v>
       </c>
       <c r="N94" s="1">
-        <v>1209236.03</v>
+        <v>2032492.33</v>
       </c>
       <c r="O94" s="1">
-        <v>0.74</v>
+        <v>1.24</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="B95" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="C95" s="1">
-        <v>1114000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>93.7555</v>
+        <v>104.7055</v>
       </c>
       <c r="E95" s="1">
-        <v>100.0</v>
+        <v>100.25</v>
       </c>
       <c r="F95" t="s">
         <v>34</v>
       </c>
       <c r="G95">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H95" s="1">
-        <v>1023897.06</v>
+        <v>171705.06</v>
       </c>
       <c r="I95" s="1">
-        <v>-131864.54</v>
+        <v>9462.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-12.878691144987</v>
+        <v>5.5106122090986</v>
       </c>
       <c r="K95">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>892032.52</v>
+        <v>181167.06</v>
       </c>
       <c r="N95" s="1">
-        <v>898517.54</v>
+        <v>181167.06</v>
       </c>
       <c r="O95" s="1">
-        <v>0.55</v>
+        <v>0.11</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>274</v>
+        <v>262</v>
       </c>
       <c r="B96" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
       <c r="C96" s="1">
-        <v>130.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>17.25</v>
+        <v>100.31</v>
       </c>
       <c r="E96" s="1">
-        <v>25.0081</v>
+        <v>107.10142857</v>
       </c>
       <c r="F96" t="s">
         <v>34</v>
       </c>
       <c r="G96">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H96" s="1">
-        <v>275244.72</v>
+        <v>1390330.62</v>
       </c>
       <c r="I96" s="1">
-        <v>-83717.2</v>
+        <v>-175398.53</v>
       </c>
       <c r="J96" s="1">
-        <v>-30.415551658902</v>
+        <v>-12.615598583307</v>
       </c>
       <c r="K96">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.95</v>
+      </c>
+      <c r="L96" t="s">
+        <v>264</v>
       </c>
       <c r="M96" s="1">
-        <v>191527.52</v>
+        <v>1214932.09</v>
       </c>
       <c r="N96" s="1">
-        <v>191527.52</v>
+        <v>1228255.04</v>
       </c>
       <c r="O96" s="1">
-        <v>0.12</v>
+        <v>0.75</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
       <c r="B97" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
       <c r="C97" s="1">
-        <v>125.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>44.35</v>
+        <v>93.063</v>
       </c>
       <c r="E97" s="1">
-        <v>32.5933</v>
+        <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>34</v>
       </c>
       <c r="G97">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H97" s="1">
-        <v>361232.66</v>
+        <v>1023897.06</v>
       </c>
       <c r="I97" s="1">
-        <v>112248.14</v>
+        <v>-127001.29</v>
       </c>
       <c r="J97" s="1">
-        <v>31.073641015738</v>
+        <v>-12.403716639249</v>
       </c>
       <c r="K97">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.68</v>
+      </c>
+      <c r="L97" t="s">
+        <v>267</v>
       </c>
       <c r="M97" s="1">
-        <v>473480.8</v>
+        <v>896895.77</v>
       </c>
       <c r="N97" s="1">
-        <v>473480.8</v>
+        <v>904421.73</v>
       </c>
       <c r="O97" s="1">
-        <v>0.29</v>
+        <v>0.55</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
       <c r="B98" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="C98" s="1">
-        <v>46.0</v>
+        <v>130.0</v>
       </c>
       <c r="D98" s="1">
-        <v>530.15</v>
+        <v>6.65</v>
       </c>
       <c r="E98" s="1">
-        <v>180.0</v>
+        <v>25.0081</v>
       </c>
       <c r="F98" t="s">
         <v>34</v>
       </c>
       <c r="G98">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H98" s="1">
+        <v>275244.72</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-200454.51</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-72.827740346845</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>74790.21</v>
+      </c>
+      <c r="N98" s="1">
+        <v>74790.21</v>
+      </c>
+      <c r="O98" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P98">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16">
+      <c r="A99" t="s">
+        <v>270</v>
+      </c>
+      <c r="B99" t="s">
+        <v>271</v>
+      </c>
+      <c r="C99" s="1">
+        <v>125.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>86.67</v>
+      </c>
+      <c r="E99" s="1">
+        <v>32.5933</v>
+      </c>
+      <c r="F99" t="s">
+        <v>34</v>
+      </c>
+      <c r="G99">
+        <v>1.16</v>
+      </c>
+      <c r="H99" s="1">
+        <v>361232.66</v>
+      </c>
+      <c r="I99" s="1">
+        <v>576024.02</v>
+      </c>
+      <c r="J99" s="1">
+        <v>159.46067002912</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>937256.68</v>
+      </c>
+      <c r="N99" s="1">
+        <v>937256.68</v>
+      </c>
+      <c r="O99" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="P99">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16">
+      <c r="A100" t="s">
+        <v>272</v>
+      </c>
+      <c r="B100" t="s">
+        <v>273</v>
+      </c>
+      <c r="C100" s="1">
+        <v>46.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>372.1</v>
+      </c>
+      <c r="E100" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="F100" t="s">
+        <v>34</v>
+      </c>
+      <c r="G100">
+        <v>1.16</v>
+      </c>
+      <c r="H100" s="1">
         <v>701011.73</v>
       </c>
-      <c r="I98" s="1">
-[...20 lines deleted...]
-      <c r="P98">
+      <c r="I100" s="1">
+        <v>779791.11</v>
+      </c>
+      <c r="J100" s="1">
+        <v>111.23795460598</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>1480802.84</v>
+      </c>
+      <c r="N100" s="1">
+        <v>1480802.84</v>
+      </c>
+      <c r="O100" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="P100">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>