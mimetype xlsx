--- v5 (2026-09-05)
+++ v6 (2026-09-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0336374540</t>
   </si>
   <si>
@@ -154,732 +154,750 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CA784730103N</t>
   </si>
   <si>
     <t>SSR MINING INC</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01751629</t>
+    <t>OACT02010443</t>
   </si>
   <si>
     <t>EUR/HKD 09/07/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>-1 233.77</t>
+    <t>-2 604.67</t>
   </si>
   <si>
     <t>OVCT01751631</t>
   </si>
   <si>
     <t>EUR/JPY 09/07/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>6 049.00</t>
+    <t>14 035.00</t>
   </si>
   <si>
     <t>OVCT01751630</t>
   </si>
   <si>
     <t>EUR/SEK 09/07/26</t>
   </si>
   <si>
     <t>OVCT01751628</t>
   </si>
   <si>
     <t>EUR/USD 09/07/26</t>
   </si>
   <si>
-    <t>-75 915.90</t>
+    <t>-169 694.35</t>
   </si>
   <si>
     <t>US007973AF76</t>
   </si>
   <si>
     <t>ADVANCED ENERGY INDUSTRIES INC Z 15/05/2031</t>
   </si>
   <si>
     <t>XS3304376851</t>
   </si>
   <si>
     <t>ADVANTEST CORPORATION Z 28/03/2031</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>4 997.26</t>
+    <t>5 871.78</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
-    <t>5 055.58</t>
+    <t>6 107.40</t>
   </si>
   <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
+    <t>1 096.97</t>
+  </si>
+  <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
     <t>US00217DAG51</t>
   </si>
   <si>
     <t>AST SPACEMOBILE INC 2.25 15/04/2036</t>
   </si>
   <si>
-    <t>14 015.05</t>
+    <t>16 981.13</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>6 881.51</t>
+    <t>7 615.07</t>
   </si>
   <si>
     <t>US15643UAF12</t>
   </si>
   <si>
     <t>CENTRUS ENERGY CORP Z 15/08/2032</t>
   </si>
   <si>
     <t>XS3359531186</t>
   </si>
   <si>
     <t>CHINA HONGQIAO GROUP LIMITED Z 03/05/2027</t>
   </si>
   <si>
     <t>CNY</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
-    <t>US18452BAC46</t>
-[...2 lines deleted...]
-    <t>CLEANSPARK INC Z 15/06/2030</t>
+    <t>US18452BAD29</t>
+  </si>
+  <si>
+    <t>CLEANSPARK INC Z 15/02/2032</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
-    <t>14 130.40</t>
-[...2 lines deleted...]
-    <t>US23248VAC90</t>
+    <t>18 096.38</t>
+  </si>
+  <si>
+    <t>US23248VAD73</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>1 171.53</t>
-[...2 lines deleted...]
-    <t>US25809KAA34</t>
+    <t>2 436.19</t>
+  </si>
+  <si>
+    <t>US25809KAB17</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
   </si>
   <si>
-    <t>1 957.35</t>
+    <t>2 215.88</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>32 005.48</t>
+    <t>34 551.37</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
+    <t>1 109.59</t>
+  </si>
+  <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
+    <t>2 127.72</t>
+  </si>
+  <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>12 786.89</t>
+    <t>16 918.03</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
+    <t>1 086.00</t>
+  </si>
+  <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
+    <t>1 904.47</t>
+  </si>
+  <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
-    <t>5 421.46</t>
+    <t>6 728.10</t>
   </si>
   <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>5 767.51</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
-    <t>3 965.16</t>
+    <t>4 790.11</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>5 753.42</t>
+    <t>7 479.45</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
-    <t>3 845.00</t>
+    <t>5 180.15</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
     <t>US465741AQ90</t>
   </si>
   <si>
     <t>ITRON INC 1.375 15/07/2030</t>
   </si>
   <si>
-    <t>12 952.87</t>
+    <t>15 110.19</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
-    <t>7 810.17</t>
+    <t>10 002.26</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>1 605.56</t>
+    <t>2 101.39</t>
   </si>
   <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
     <t>XS3353961116</t>
   </si>
   <si>
     <t>JX ADVANCED METALS CORP Z 03/06/2031</t>
   </si>
   <si>
     <t>XS3353961033</t>
   </si>
   <si>
     <t>JX ADVANCED METALS CORP Z 04/06/2029</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>10 366.50</t>
+    <t>12 038.67</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>14 192.31</t>
-[...8 lines deleted...]
-    <t>5 947.75</t>
+    <t>XS3389097646</t>
+  </si>
+  <si>
+    <t>LENOVO GROUP LTD Z 25/06/2033</t>
   </si>
   <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
+    <t>7 185.17</t>
+  </si>
+  <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>14 508.89</t>
+    <t>16 925.37</t>
   </si>
   <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
-    <t>6 548.52</t>
+    <t>7 922.58</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
     <t>XS3250338608</t>
   </si>
   <si>
     <t>MITAC HOLDINGS CORP Z 01/06/2031</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>US63954QAJ58</t>
   </si>
   <si>
     <t>NEBIUS GROUP NV 1.25 15/03/2031</t>
   </si>
   <si>
-    <t>8 335.86</t>
+    <t>4 680.41</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
-    <t>8 132.19</t>
+    <t>10 092.15</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2031</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
-    <t>1 807.15</t>
+    <t>2 242.70</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>13 457.53</t>
+    <t>15 698.89</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
-    <t>9 487.56</t>
+    <t>11 774.17</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>8 747.39</t>
+    <t>10 920.97</t>
   </si>
   <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
-    <t>14 274.59</t>
-[...2 lines deleted...]
-    <t>US781154AC39</t>
+    <t>18 281.04</t>
+  </si>
+  <si>
+    <t>US781154AD12</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>8 062.50</t>
+    <t>10 031.25</t>
+  </si>
+  <si>
+    <t>FR00140190M5</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC SE 0.25 30/09/2034</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>3 539.38</t>
-[...5 lines deleted...]
-    <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
+    <t>4 006.85</t>
   </si>
   <si>
     <t>US82982TAA43</t>
   </si>
   <si>
     <t>SITIME CORP Z 15/06/2031</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>9 610.50</t>
+    <t>11 031.77</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>XS2211997239</t>
-[...2 lines deleted...]
-    <t>STMICROELECTRONICS NV Z 04/08/2027</t>
+    <t>3 555.99</t>
+  </si>
+  <si>
+    <t>XS3416917709</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV 0.625 23/06/2033</t>
+  </si>
+  <si>
+    <t>XS3416917022</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV Z 23/06/2031</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
-    <t>7 732.07</t>
+    <t>9 340.72</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
     <t>US90353TAS96</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
+    <t>1 099.41</t>
+  </si>
+  <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>14 719.17</t>
+    <t>17 170.66</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
-    <t>13 322.95</t>
+    <t>16 739.80</t>
   </si>
   <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
   </si>
   <si>
-    <t>7 525.96</t>
-[...1 lines deleted...]
-  <si>
     <t>BABA2701CO01</t>
   </si>
   <si>
     <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
-    <t>PANW2606CR01</t>
-[...8 lines deleted...]
-    <t>SEP26 LITE C @ 540.000000</t>
+    <t>LITE2701CO01</t>
+  </si>
+  <si>
+    <t>JAN27 LITE C @ 900.000000</t>
+  </si>
+  <si>
+    <t>PANW2701CO01</t>
+  </si>
+  <si>
+    <t>JAN27 PANW C @ 280.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1188,5269 +1206,5319 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1478411.51</v>
+      </c>
+      <c r="C2">
+        <v>89.28</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>131999398.06</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>131999398.06</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>212500.0</v>
+      </c>
+      <c r="C3">
+        <v>138.58</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>29448229.68</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>29448229.68</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...8 lines deleted...]
-      <c r="E3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C4">
+        <v>131.76</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="E4">
+        <v>13175.79</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>13175.79</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
         <v>100.0</v>
       </c>
-      <c r="D4">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="C5">
+        <v>145.33</v>
+      </c>
+      <c r="D5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="E5">
+        <v>14533.27</v>
+      </c>
+      <c r="F5" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="G5">
+        <v>14533.27</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
         <v>100.0</v>
       </c>
-      <c r="D5">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="C6">
+        <v>142.17</v>
+      </c>
+      <c r="D6" t="s">
         <v>8</v>
       </c>
-      <c r="F5">
-[...2 lines deleted...]
-      <c r="G5" t="s">
+      <c r="E6">
+        <v>14217.49</v>
+      </c>
+      <c r="F6" t="s">
         <v>8</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5" t="s">
+      <c r="G6">
+        <v>14217.49</v>
+      </c>
+      <c r="H6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P100"/>
+  <dimension ref="A1:Z101"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O100" sqref="O100"/>
+      <selection activeCell="N101" sqref="N101"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="1">
+        <v>2321.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>464.83</v>
+      </c>
+      <c r="D2" s="1">
+        <v>501.8005988798</v>
+      </c>
+      <c r="E2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F2">
+        <v>1.14</v>
+      </c>
+      <c r="G2" s="1">
+        <v>1002909.83</v>
+      </c>
+      <c r="H2" s="1">
+        <v>-56117.0</v>
+      </c>
+      <c r="I2" s="1">
+        <v>-5.5954182840146</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>946792.83</v>
+      </c>
+      <c r="M2" s="1">
+        <v>946792.83</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>32</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="1">
+        <v>7000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>183.4</v>
+      </c>
+      <c r="D3" s="1">
+        <v>101.4678842857</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>710275.19</v>
+      </c>
+      <c r="H3" s="1">
+        <v>573524.81</v>
+      </c>
+      <c r="I3" s="1">
+        <v>80.746845458589</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1283800.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1283800.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="1">
+        <v>557.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>4812.52</v>
+      </c>
+      <c r="D4" s="1">
+        <v>4795.6545960503</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>2671179.61</v>
+      </c>
+      <c r="H4" s="1">
+        <v>9394.03</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.35168095641461</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>2680573.64</v>
+      </c>
+      <c r="M4" s="1">
+        <v>2680573.64</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>6255.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>332.7</v>
+      </c>
+      <c r="D5" s="1">
+        <v>251.5653717026</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1573541.4</v>
+      </c>
+      <c r="H5" s="1">
+        <v>507497.1</v>
+      </c>
+      <c r="I5" s="1">
+        <v>32.251906432204</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>2081038.5</v>
+      </c>
+      <c r="M5" s="1">
+        <v>2081038.5</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1">
+        <v>85189.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>29.38</v>
+      </c>
+      <c r="D6" s="1">
+        <v>29.0302638838</v>
+      </c>
+      <c r="E6" t="s">
         <v>34</v>
       </c>
-      <c r="G2">
+      <c r="F6">
+        <v>1.14</v>
+      </c>
+      <c r="G6" s="1">
+        <v>2098124.33</v>
+      </c>
+      <c r="H6" s="1">
+        <v>98323.95</v>
+      </c>
+      <c r="I6" s="1">
+        <v>4.6862785295474</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>2196448.28</v>
+      </c>
+      <c r="M6" s="1">
+        <v>2196448.28</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>324.6</v>
+      </c>
+      <c r="D7" s="1">
+        <v>253.272567</v>
+      </c>
+      <c r="E7" t="s">
+        <v>45</v>
+      </c>
+      <c r="F7">
+        <v>11.08</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1345882.04</v>
+      </c>
+      <c r="H7" s="1">
+        <v>411324.62</v>
+      </c>
+      <c r="I7" s="1">
+        <v>30.561714011727</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1757206.66</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1757206.66</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="1">
+        <v>4982451.21</v>
+      </c>
+      <c r="C8" s="1">
+        <v>0.11189725</v>
+      </c>
+      <c r="D8" s="1">
+        <v>0.1098555742</v>
+      </c>
+      <c r="E8" t="s">
+        <v>48</v>
+      </c>
+      <c r="F8">
+        <v>8.94</v>
+      </c>
+      <c r="G8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-100359.44</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8" t="s">
+        <v>49</v>
+      </c>
+      <c r="L8" s="1">
+        <v>-97754.77</v>
+      </c>
+      <c r="M8" s="1">
+        <v>-100359.44</v>
+      </c>
+      <c r="N8" s="1">
+        <v>-0.06</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="1">
+        <v>10442211.54</v>
+      </c>
+      <c r="C9" s="1">
+        <v>0.00542889</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.0053831599</v>
+      </c>
+      <c r="E9" t="s">
+        <v>52</v>
+      </c>
+      <c r="F9">
+        <v>184.3</v>
+      </c>
+      <c r="G9" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-22384.87</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>53</v>
+      </c>
+      <c r="L9" s="1">
+        <v>-36419.87</v>
+      </c>
+      <c r="M9" s="1">
+        <v>-22384.87</v>
+      </c>
+      <c r="N9" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="1">
+        <v>2007127.16</v>
+      </c>
+      <c r="C10" s="1">
+        <v>0.09023959</v>
+      </c>
+      <c r="D10" s="1">
+        <v>0.09147451</v>
+      </c>
+      <c r="E10" t="s">
+        <v>45</v>
+      </c>
+      <c r="F10">
+        <v>11.08</v>
+      </c>
+      <c r="G10" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>27096.49</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>604.8</v>
+      </c>
+      <c r="L10" s="1">
+        <v>26491.69</v>
+      </c>
+      <c r="M10" s="1">
+        <v>27096.49</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="1">
+        <v>105254038.05</v>
+      </c>
+      <c r="C11" s="1">
+        <v>0.87711899</v>
+      </c>
+      <c r="D11" s="1">
+        <v>0.8588379579</v>
+      </c>
+      <c r="E11" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11">
+        <v>1.14</v>
+      </c>
+      <c r="G11" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-2240413.98</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11" t="s">
+        <v>58</v>
+      </c>
+      <c r="L11" s="1">
+        <v>-2070719.63</v>
+      </c>
+      <c r="M11" s="1">
+        <v>-2240413.98</v>
+      </c>
+      <c r="N11" s="1">
+        <v>-1.38</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>106.186</v>
+      </c>
+      <c r="D12" s="1">
+        <v>101.2855</v>
+      </c>
+      <c r="E12" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12">
+        <v>1.14</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2177901.78</v>
+      </c>
+      <c r="H12" s="1">
+        <v>151760.35</v>
+      </c>
+      <c r="I12" s="1">
+        <v>6.9681907326418</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>2329662.13</v>
+      </c>
+      <c r="M12" s="1">
+        <v>2329662.13</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="1">
+        <v>170000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>128.344</v>
+      </c>
+      <c r="D13" s="1">
+        <v>102.5</v>
+      </c>
+      <c r="E13" t="s">
+        <v>52</v>
+      </c>
+      <c r="F13">
+        <v>184.3</v>
+      </c>
+      <c r="G13" s="1">
+        <v>945964.91</v>
+      </c>
+      <c r="H13" s="1">
+        <v>237910.8</v>
+      </c>
+      <c r="I13" s="1">
+        <v>25.150066084375</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1183875.71</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1183875.71</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>89.579</v>
+      </c>
+      <c r="D14" s="1">
+        <v>105.565</v>
+      </c>
+      <c r="E14" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14">
+        <v>1.14</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1625049.17</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-210023.28</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-12.92411847452</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1415025.89</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1415025.89</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>108.949</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>170031.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>8.949</v>
+      </c>
+      <c r="J15">
+        <v>0.31</v>
+      </c>
+      <c r="K15" t="s">
+        <v>67</v>
+      </c>
+      <c r="L15" s="1">
+        <v>2070031.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>2075902.78</v>
+      </c>
+      <c r="N15" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>116.654</v>
+      </c>
+      <c r="D16" s="1">
+        <v>101.11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16">
+        <v>1.14</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1542555.86</v>
+      </c>
+      <c r="H16" s="1">
+        <v>197784.64</v>
+      </c>
+      <c r="I16" s="1">
+        <v>12.821878619034</v>
+      </c>
+      <c r="J16">
+        <v>0.36</v>
+      </c>
+      <c r="K16" t="s">
+        <v>70</v>
+      </c>
+      <c r="L16" s="1">
+        <v>1740340.5</v>
+      </c>
+      <c r="M16" s="1">
+        <v>1746447.9</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>94.945</v>
+      </c>
+      <c r="D17" s="1">
+        <v>99.6476</v>
+      </c>
+      <c r="E17" t="s">
+        <v>34</v>
+      </c>
+      <c r="F17">
+        <v>1.14</v>
+      </c>
+      <c r="G17" s="1">
+        <v>761068.12</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-94495.06</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-12.416110662998</v>
+      </c>
+      <c r="J17">
+        <v>0.14</v>
+      </c>
+      <c r="K17" t="s">
+        <v>73</v>
+      </c>
+      <c r="L17" s="1">
+        <v>666573.06</v>
+      </c>
+      <c r="M17" s="1">
+        <v>667670.03</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>104.2195</v>
+      </c>
+      <c r="D18" s="1">
+        <v>101.95</v>
+      </c>
+      <c r="E18" t="s">
+        <v>34</v>
+      </c>
+      <c r="F18">
+        <v>1.14</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1834375.42</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-5160.85</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-0.28134099180199</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1829214.57</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1829214.57</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>77</v>
+      </c>
+      <c r="B19" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>89.309</v>
+      </c>
+      <c r="D19" s="1">
+        <v>108.766</v>
+      </c>
+      <c r="E19" t="s">
+        <v>48</v>
+      </c>
+      <c r="F19">
+        <v>8.94</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1548084.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-248775.05</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-16.06986765576</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>1299308.95</v>
+      </c>
+      <c r="M19" s="1">
+        <v>1299308.95</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>79</v>
+      </c>
+      <c r="B20" s="1">
+        <v>170000000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>115.0685</v>
+      </c>
+      <c r="D20" s="1">
+        <v>121.16835294</v>
+      </c>
+      <c r="E20" t="s">
+        <v>52</v>
+      </c>
+      <c r="F20">
+        <v>184.3</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1309804.52</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-248385.2</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-18.963532054386</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1061419.32</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1061419.32</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>96.2515</v>
+      </c>
+      <c r="D21" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-52479.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-3.7485</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1347521.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1347521.0</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>92.778</v>
+      </c>
+      <c r="D22" s="1">
+        <v>84.3</v>
+      </c>
+      <c r="E22" t="s">
+        <v>34</v>
+      </c>
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1158179.15</v>
+      </c>
+      <c r="H22" s="1">
+        <v>63119.66</v>
+      </c>
+      <c r="I22" s="1">
+        <v>5.4499047060207</v>
+      </c>
+      <c r="J22">
+        <v>0.06</v>
+      </c>
+      <c r="K22">
+        <v>914.15</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1221298.81</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1222212.96</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>94.614</v>
+      </c>
+      <c r="D23" s="1">
+        <v>135.2616</v>
+      </c>
+      <c r="E23" t="s">
+        <v>34</v>
+      </c>
+      <c r="F23">
+        <v>1.14</v>
+      </c>
+      <c r="G23" s="1">
+        <v>2792617.66</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-799869.96</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-28.642301144798</v>
+      </c>
+      <c r="J23">
+        <v>0.71</v>
+      </c>
+      <c r="K23" t="s">
+        <v>86</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1992747.7</v>
+      </c>
+      <c r="M23" s="1">
+        <v>2009728.83</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>88</v>
+      </c>
+      <c r="B24" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>90.813</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-156179.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-9.187</v>
+      </c>
+      <c r="J24">
+        <v>0.45</v>
+      </c>
+      <c r="K24" t="s">
+        <v>89</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1543821.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1551436.07</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>102.84</v>
+      </c>
+      <c r="D25" s="1">
+        <v>119.3027</v>
+      </c>
+      <c r="E25" t="s">
+        <v>34</v>
+      </c>
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>2036142.85</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-231140.66</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-11.351888203718</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1805002.19</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1805002.19</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>97.035</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.85077821</v>
+      </c>
+      <c r="E26" t="s">
+        <v>94</v>
+      </c>
+      <c r="F26">
+        <v>7.75</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1764910.68</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-11828.08</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-0.67018009092675</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1753082.6</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1753082.6</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>96</v>
+      </c>
+      <c r="B27" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>96.064</v>
+      </c>
+      <c r="D27" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E27" t="s">
+        <v>48</v>
+      </c>
+      <c r="F27">
+        <v>8.94</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1316855.31</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-26777.92</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-2.0334747330745</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1290077.39</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1290077.39</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>98</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>183.954</v>
+      </c>
+      <c r="D28" s="1">
+        <v>106.49</v>
+      </c>
+      <c r="E28" t="s">
+        <v>34</v>
+      </c>
+      <c r="F28">
+        <v>1.14</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1730508.04</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1336737.24</v>
+      </c>
+      <c r="I28" s="1">
+        <v>77.245364315094</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>3067245.28</v>
+      </c>
+      <c r="M28" s="1">
+        <v>3067245.28</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>100</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>108.936</v>
+      </c>
+      <c r="D29" s="1">
+        <v>114.4687</v>
+      </c>
+      <c r="E29" t="s">
+        <v>34</v>
+      </c>
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1975386.34</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-63389.85</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-3.2089849320311</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>1911996.49</v>
+      </c>
+      <c r="M29" s="1">
+        <v>1911996.49</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>102</v>
+      </c>
+      <c r="B30" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>89.772</v>
+      </c>
+      <c r="D30" s="1">
+        <v>110.2856</v>
+      </c>
+      <c r="E30" t="s">
+        <v>34</v>
+      </c>
+      <c r="F30">
+        <v>1.14</v>
+      </c>
+      <c r="G30" s="1">
+        <v>908364.97</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-199327.67</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-21.943566361878</v>
+      </c>
+      <c r="J30">
+        <v>0.05</v>
+      </c>
+      <c r="K30">
+        <v>466.21</v>
+      </c>
+      <c r="L30" s="1">
+        <v>709037.3</v>
+      </c>
+      <c r="M30" s="1">
+        <v>709503.51</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>104</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>127.817</v>
+      </c>
+      <c r="D31" s="1">
+        <v>114.7748</v>
+      </c>
+      <c r="E31" t="s">
+        <v>34</v>
+      </c>
+      <c r="F31">
+        <v>1.14</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1449046.08</v>
+      </c>
+      <c r="H31" s="1">
+        <v>121325.14</v>
+      </c>
+      <c r="I31" s="1">
+        <v>8.3727592707059</v>
+      </c>
+      <c r="J31">
+        <v>1.29</v>
+      </c>
+      <c r="K31" t="s">
+        <v>105</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1570371.22</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1588467.6</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>107</v>
+      </c>
+      <c r="B32" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>152.4915</v>
+      </c>
+      <c r="D32" s="1">
+        <v>100.6875</v>
+      </c>
+      <c r="E32" t="s">
+        <v>34</v>
+      </c>
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1830285.65</v>
+      </c>
+      <c r="H32" s="1">
+        <v>980000.88</v>
+      </c>
+      <c r="I32" s="1">
+        <v>53.543602879693</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>2810286.53</v>
+      </c>
+      <c r="M32" s="1">
+        <v>2810286.53</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.74</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>109</v>
+      </c>
+      <c r="B33" s="1">
+        <v>190000000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>109.311</v>
+      </c>
+      <c r="D33" s="1">
+        <v>106.46</v>
+      </c>
+      <c r="E33" t="s">
+        <v>52</v>
+      </c>
+      <c r="F33">
+        <v>184.3</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1435515.22</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-308579.66</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-21.496091138623</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1126935.56</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1126935.56</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>111</v>
+      </c>
+      <c r="B34" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>135.005</v>
+      </c>
+      <c r="D34" s="1">
+        <v>96.32768</v>
+      </c>
+      <c r="E34" t="s">
+        <v>34</v>
+      </c>
+      <c r="F34">
+        <v>1.14</v>
+      </c>
+      <c r="G34" s="1">
+        <v>1641226.39</v>
+      </c>
+      <c r="H34" s="1">
+        <v>728321.66</v>
+      </c>
+      <c r="I34" s="1">
+        <v>44.376672495499</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>2369548.05</v>
+      </c>
+      <c r="M34" s="1">
+        <v>2369548.05</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>113</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>111.086</v>
+      </c>
+      <c r="D35" s="1">
+        <v>103.6696</v>
+      </c>
+      <c r="E35" t="s">
+        <v>34</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1292886.42</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-25560.4</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-1.9770027439843</v>
+      </c>
+      <c r="J35">
+        <v>0.19</v>
+      </c>
+      <c r="K35" t="s">
+        <v>114</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1267326.02</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1269762.21</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>116</v>
+      </c>
+      <c r="B36" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>98.262</v>
+      </c>
+      <c r="D36" s="1">
+        <v>100.1642</v>
+      </c>
+      <c r="E36" t="s">
+        <v>34</v>
+      </c>
+      <c r="F36">
+        <v>1.14</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1647366.2</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-8947.6</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.54314578021572</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1638418.6</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1638418.6</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>118</v>
+      </c>
+      <c r="B37" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>100.12</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.67268571</v>
+      </c>
+      <c r="E37" t="s">
+        <v>34</v>
+      </c>
+      <c r="F37">
+        <v>1.14</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1269265.37</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-39182.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-3.0869825117816</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1230083.37</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1230083.37</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>120</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>103.271</v>
+      </c>
+      <c r="D38" s="1">
+        <v>128.2777</v>
+      </c>
+      <c r="E38" t="s">
+        <v>34</v>
+      </c>
+      <c r="F38">
+        <v>1.14</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1957442.01</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-326131.78</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-16.661120908507</v>
+      </c>
+      <c r="J38">
+        <v>0.12</v>
+      </c>
+      <c r="K38" t="s">
+        <v>121</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1631310.23</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1633526.11</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>123</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>123.1885</v>
+      </c>
+      <c r="D39" s="1">
+        <v>102.37</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1535550.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>312277.5</v>
+      </c>
+      <c r="I39" s="1">
+        <v>20.336524372375</v>
+      </c>
+      <c r="J39">
+        <v>2.3</v>
+      </c>
+      <c r="K39" t="s">
+        <v>124</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1847827.5</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1882378.87</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>126</v>
+      </c>
+      <c r="B40" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>104.1225</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>41225.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>4.1225</v>
+      </c>
+      <c r="J40">
+        <v>0.11</v>
+      </c>
+      <c r="K40" t="s">
+        <v>127</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1041225.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1042334.59</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>129</v>
+      </c>
+      <c r="B41" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>110.93</v>
+      </c>
+      <c r="D41" s="1">
+        <v>107.6</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1291200.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>39960.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>3.0947955390335</v>
+      </c>
+      <c r="J41">
+        <v>0.18</v>
+      </c>
+      <c r="K41" t="s">
+        <v>130</v>
+      </c>
+      <c r="L41" s="1">
+        <v>1331160.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>1333287.72</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>132</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>134.8315</v>
+      </c>
+      <c r="D42" s="1">
+        <v>104.99305556</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1889875.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>537092.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>28.419445730538</v>
+      </c>
+      <c r="J42">
+        <v>0.94</v>
+      </c>
+      <c r="K42" t="s">
+        <v>133</v>
+      </c>
+      <c r="L42" s="1">
+        <v>2426967.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>2443885.03</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>135</v>
+      </c>
+      <c r="B43" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>113.236</v>
+      </c>
+      <c r="D43" s="1">
+        <v>133.1139</v>
+      </c>
+      <c r="E43" t="s">
+        <v>34</v>
+      </c>
+      <c r="F43">
+        <v>1.14</v>
+      </c>
+      <c r="G43" s="1">
+        <v>2031239.57</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-242518.2</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-11.939418844622</v>
+      </c>
+      <c r="J43">
+        <v>0.06</v>
+      </c>
+      <c r="K43" t="s">
+        <v>136</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1788721.37</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1789807.37</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>138</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>150.069</v>
+      </c>
+      <c r="D44" s="1">
+        <v>108.5191</v>
+      </c>
+      <c r="E44" t="s">
+        <v>34</v>
+      </c>
+      <c r="F44">
+        <v>1.14</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1295967.09</v>
+      </c>
+      <c r="H44" s="1">
+        <v>350248.35</v>
+      </c>
+      <c r="I44" s="1">
+        <v>27.026021933937</v>
+      </c>
+      <c r="J44">
+        <v>0.15</v>
+      </c>
+      <c r="K44" t="s">
+        <v>139</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1646215.44</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1648119.91</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>141</v>
+      </c>
+      <c r="B45" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>89.379</v>
+      </c>
+      <c r="D45" s="1">
+        <v>95.8663</v>
+      </c>
+      <c r="E45" t="s">
+        <v>34</v>
+      </c>
+      <c r="F45">
+        <v>1.14</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1465425.43</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-210432.89</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-14.359849753665</v>
+      </c>
+      <c r="J45">
+        <v>0.42</v>
+      </c>
+      <c r="K45" t="s">
+        <v>142</v>
+      </c>
+      <c r="L45" s="1">
+        <v>1254992.54</v>
+      </c>
+      <c r="M45" s="1">
+        <v>1261720.64</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>144</v>
+      </c>
+      <c r="B46" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>150.926</v>
+      </c>
+      <c r="D46" s="1">
+        <v>102.845</v>
+      </c>
+      <c r="E46" t="s">
+        <v>34</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1448793.2</v>
+      </c>
+      <c r="H46" s="1">
+        <v>537946.6</v>
+      </c>
+      <c r="I46" s="1">
+        <v>37.130668476357</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>36.57</v>
+      </c>
+      <c r="L46" s="1">
+        <v>1986739.8</v>
+      </c>
+      <c r="M46" s="1">
+        <v>1986776.37</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>146</v>
+      </c>
+      <c r="B47" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>93.8545</v>
+      </c>
+      <c r="D47" s="1">
+        <v>100.44</v>
+      </c>
+      <c r="E47" t="s">
+        <v>34</v>
+      </c>
+      <c r="F47">
+        <v>1.14</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1641600.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-76671.96</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-4.6705628654971</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1564928.04</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1564928.04</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>148</v>
+      </c>
+      <c r="B48" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>141.818</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.85333333</v>
+      </c>
+      <c r="E48" t="s">
+        <v>34</v>
+      </c>
+      <c r="F48">
+        <v>1.14</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1389416.89</v>
+      </c>
+      <c r="H48" s="1">
+        <v>477428.22</v>
+      </c>
+      <c r="I48" s="1">
+        <v>34.361768842467</v>
+      </c>
+      <c r="J48">
+        <v>0.32</v>
+      </c>
+      <c r="K48" t="s">
+        <v>149</v>
+      </c>
+      <c r="L48" s="1">
+        <v>1866845.11</v>
+      </c>
+      <c r="M48" s="1">
+        <v>1871635.22</v>
+      </c>
+      <c r="N48" s="1">
         <v>1.16</v>
       </c>
-      <c r="H2" s="1">
-[...43 lines deleted...]
-      <c r="F3" t="s">
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>151</v>
+      </c>
+      <c r="B49" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>124.381</v>
+      </c>
+      <c r="D49" s="1">
+        <v>101.876</v>
+      </c>
+      <c r="E49" t="s">
         <v>8</v>
       </c>
-      <c r="G3">
+      <c r="F49">
         <v>1.0</v>
       </c>
-      <c r="H3" s="1">
-[...20 lines deleted...]
-      <c r="O3" s="1">
+      <c r="G49" s="1">
+        <v>2037520.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>450100.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>22.090580705956</v>
+      </c>
+      <c r="J49">
+        <v>0.37</v>
+      </c>
+      <c r="K49" t="s">
+        <v>152</v>
+      </c>
+      <c r="L49" s="1">
+        <v>2487620.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>2495099.45</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>154</v>
+      </c>
+      <c r="B50" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>182.256</v>
+      </c>
+      <c r="D50" s="1">
+        <v>101.25</v>
+      </c>
+      <c r="E50" t="s">
+        <v>34</v>
+      </c>
+      <c r="F50">
+        <v>1.14</v>
+      </c>
+      <c r="G50" s="1">
+        <v>868278.88</v>
+      </c>
+      <c r="H50" s="1">
+        <v>731159.47</v>
+      </c>
+      <c r="I50" s="1">
+        <v>84.207906796028</v>
+      </c>
+      <c r="J50">
+        <v>0.52</v>
+      </c>
+      <c r="K50" t="s">
+        <v>155</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1599438.35</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1604618.5</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>157</v>
+      </c>
+      <c r="B51" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>88.918</v>
+      </c>
+      <c r="D51" s="1">
+        <v>108.16</v>
+      </c>
+      <c r="E51" t="s">
+        <v>34</v>
+      </c>
+      <c r="F51">
+        <v>1.14</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2054587.06</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-337872.71</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-16.444798888201</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1716714.35</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1716714.35</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>159</v>
+      </c>
+      <c r="B52" s="1">
+        <v>2800000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>98.87</v>
+      </c>
+      <c r="D52" s="1">
+        <v>106.4661</v>
+      </c>
+      <c r="E52" t="s">
+        <v>34</v>
+      </c>
+      <c r="F52">
+        <v>1.14</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2523320.47</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-93868.96</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-3.7200570088507</v>
+      </c>
+      <c r="J52">
+        <v>0.54</v>
+      </c>
+      <c r="K52" t="s">
+        <v>160</v>
+      </c>
+      <c r="L52" s="1">
+        <v>2429451.51</v>
+      </c>
+      <c r="M52" s="1">
+        <v>2444561.7</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>162</v>
+      </c>
+      <c r="B53" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>89.6165</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E53" t="s">
+        <v>48</v>
+      </c>
+      <c r="F53">
+        <v>8.94</v>
+      </c>
+      <c r="G53" s="1">
+        <v>438282.5</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-37118.62</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-8.4691083946998</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>401163.88</v>
+      </c>
+      <c r="M53" s="1">
+        <v>401163.88</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>164</v>
+      </c>
+      <c r="B54" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>164.3295</v>
+      </c>
+      <c r="D54" s="1">
+        <v>114.6381</v>
+      </c>
+      <c r="E54" t="s">
+        <v>34</v>
+      </c>
+      <c r="F54">
+        <v>1.14</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1429677.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>445078.15</v>
+      </c>
+      <c r="I54" s="1">
+        <v>31.131377926623</v>
+      </c>
+      <c r="J54">
+        <v>0.77</v>
+      </c>
+      <c r="K54" t="s">
+        <v>165</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1874755.15</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1884757.41</v>
+      </c>
+      <c r="N54" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>167</v>
+      </c>
+      <c r="B55" s="1">
+        <v>2800000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>90.03</v>
+      </c>
+      <c r="D55" s="1">
+        <v>103.5785</v>
+      </c>
+      <c r="E55" t="s">
+        <v>34</v>
+      </c>
+      <c r="F55">
+        <v>1.14</v>
+      </c>
+      <c r="G55" s="1">
+        <v>2437858.19</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-225624.75</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-9.2550399742489</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>2212233.44</v>
+      </c>
+      <c r="M55" s="1">
+        <v>2212233.44</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>169</v>
+      </c>
+      <c r="B56" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>116.288</v>
+      </c>
+      <c r="D56" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>276896.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>16.288</v>
+      </c>
+      <c r="J56">
+        <v>0.12</v>
+      </c>
+      <c r="K56" t="s">
+        <v>170</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1976896.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1978997.39</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>172</v>
+      </c>
+      <c r="B57" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>93.568</v>
+      </c>
+      <c r="D57" s="1">
+        <v>98.45</v>
+      </c>
+      <c r="E57" t="s">
+        <v>34</v>
+      </c>
+      <c r="F57">
+        <v>1.14</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1512095.23</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-34057.49</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-2.2523376388139</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>1478037.74</v>
+      </c>
+      <c r="M57" s="1">
+        <v>1478037.74</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>174</v>
+      </c>
+      <c r="B58" s="1">
+        <v>250000000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>126.254</v>
+      </c>
+      <c r="D58" s="1">
+        <v>114.0</v>
+      </c>
+      <c r="E58" t="s">
+        <v>52</v>
+      </c>
+      <c r="F58">
+        <v>184.3</v>
+      </c>
+      <c r="G58" s="1">
+        <v>1541145.75</v>
+      </c>
+      <c r="H58" s="1">
+        <v>171496.96</v>
+      </c>
+      <c r="I58" s="1">
+        <v>11.12788715798</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>1712642.71</v>
+      </c>
+      <c r="M58" s="1">
+        <v>1712642.71</v>
+      </c>
+      <c r="N58" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>176</v>
+      </c>
+      <c r="B59" s="1">
+        <v>270000000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>125.923</v>
+      </c>
+      <c r="D59" s="1">
+        <v>113.25</v>
+      </c>
+      <c r="E59" t="s">
+        <v>52</v>
+      </c>
+      <c r="F59">
+        <v>184.3</v>
+      </c>
+      <c r="G59" s="1">
+        <v>1653487.17</v>
+      </c>
+      <c r="H59" s="1">
+        <v>191317.73</v>
+      </c>
+      <c r="I59" s="1">
+        <v>11.570560296516</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>1844804.9</v>
+      </c>
+      <c r="M59" s="1">
+        <v>1844804.9</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>178</v>
+      </c>
+      <c r="B60" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>105.4275</v>
+      </c>
+      <c r="D60" s="1">
+        <v>103.0</v>
+      </c>
+      <c r="E60" t="s">
+        <v>34</v>
+      </c>
+      <c r="F60">
+        <v>1.14</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1497477.13</v>
+      </c>
+      <c r="H60" s="1">
+        <v>75377.19</v>
+      </c>
+      <c r="I60" s="1">
+        <v>5.0336120993046</v>
+      </c>
+      <c r="J60">
+        <v>0.71</v>
+      </c>
+      <c r="K60" t="s">
+        <v>179</v>
+      </c>
+      <c r="L60" s="1">
+        <v>1572854.32</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1584892.99</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>181</v>
+      </c>
+      <c r="B61" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>115.0705</v>
+      </c>
+      <c r="D61" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>316480.5</v>
+      </c>
+      <c r="I61" s="1">
+        <v>15.0705</v>
+      </c>
+      <c r="J61">
+        <v>0.01</v>
+      </c>
+      <c r="K61">
+        <v>258.2</v>
+      </c>
+      <c r="L61" s="1">
+        <v>2416480.5</v>
+      </c>
+      <c r="M61" s="1">
+        <v>2416738.7</v>
+      </c>
+      <c r="N61" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>183</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>97.11</v>
+      </c>
+      <c r="D62" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E62" t="s">
+        <v>34</v>
+      </c>
+      <c r="F62">
+        <v>1.14</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1557012.81</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-23024.22</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-1.4787431324987</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>1533988.59</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1533988.59</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>185</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>121.268</v>
+      </c>
+      <c r="D63" s="1">
+        <v>103.5</v>
+      </c>
+      <c r="E63" t="s">
+        <v>34</v>
+      </c>
+      <c r="F63">
+        <v>1.14</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1035828.66</v>
+      </c>
+      <c r="H63" s="1">
+        <v>28392.49</v>
+      </c>
+      <c r="I63" s="1">
+        <v>2.7410411679476</v>
+      </c>
+      <c r="J63">
+        <v>0.72</v>
+      </c>
+      <c r="K63" t="s">
+        <v>186</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1064221.15</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1071406.32</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>188</v>
+      </c>
+      <c r="B64" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>118.122</v>
+      </c>
+      <c r="D64" s="1">
+        <v>107.4925</v>
+      </c>
+      <c r="E64" t="s">
+        <v>34</v>
+      </c>
+      <c r="F64">
+        <v>1.14</v>
+      </c>
+      <c r="G64" s="1">
+        <v>1374936.05</v>
+      </c>
+      <c r="H64" s="1">
+        <v>179982.77</v>
+      </c>
+      <c r="I64" s="1">
+        <v>13.090264816316</v>
+      </c>
+      <c r="J64">
+        <v>1.13</v>
+      </c>
+      <c r="K64" t="s">
+        <v>189</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1554918.82</v>
+      </c>
+      <c r="M64" s="1">
+        <v>1571844.19</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>191</v>
+      </c>
+      <c r="B65" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>98.305</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E65" t="s">
+        <v>34</v>
+      </c>
+      <c r="F65">
+        <v>1.14</v>
+      </c>
+      <c r="G65" s="1">
+        <v>2314386.22</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-157628.87</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-6.8108282290067</v>
+      </c>
+      <c r="J65">
+        <v>0.32</v>
+      </c>
+      <c r="K65" t="s">
+        <v>192</v>
+      </c>
+      <c r="L65" s="1">
+        <v>2156757.35</v>
+      </c>
+      <c r="M65" s="1">
+        <v>2164679.93</v>
+      </c>
+      <c r="N65" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>194</v>
+      </c>
+      <c r="B66" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>109.043</v>
+      </c>
+      <c r="D66" s="1">
+        <v>111.6684</v>
+      </c>
+      <c r="E66" t="s">
+        <v>34</v>
+      </c>
+      <c r="F66">
+        <v>1.14</v>
+      </c>
+      <c r="G66" s="1">
+        <v>1937510.2</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-23635.69</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-1.2199001584611</v>
+      </c>
+      <c r="J66">
+        <v>0.02</v>
+      </c>
+      <c r="K66">
+        <v>304.71</v>
+      </c>
+      <c r="L66" s="1">
+        <v>1913874.51</v>
+      </c>
+      <c r="M66" s="1">
+        <v>1914179.22</v>
+      </c>
+      <c r="N66" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>196</v>
+      </c>
+      <c r="B67" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>99.176</v>
+      </c>
+      <c r="D67" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E67" t="s">
+        <v>34</v>
+      </c>
+      <c r="F67">
+        <v>1.14</v>
+      </c>
+      <c r="G67" s="1">
+        <v>862402.68</v>
+      </c>
+      <c r="H67" s="1">
+        <v>7943.96</v>
+      </c>
+      <c r="I67" s="1">
+        <v>0.92114277752476</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>870346.64</v>
+      </c>
+      <c r="M67" s="1">
+        <v>870346.64</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>198</v>
+      </c>
+      <c r="B68" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>101.443</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>10101.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>1.443</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>710101.0</v>
+      </c>
+      <c r="M68" s="1">
+        <v>710101.0</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>200</v>
+      </c>
+      <c r="B69" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>157.8635</v>
+      </c>
+      <c r="D69" s="1">
+        <v>101.92973</v>
+      </c>
+      <c r="E69" t="s">
+        <v>34</v>
+      </c>
+      <c r="F69">
+        <v>1.14</v>
+      </c>
+      <c r="G69" s="1">
+        <v>1416612.96</v>
+      </c>
+      <c r="H69" s="1">
+        <v>799987.31</v>
+      </c>
+      <c r="I69" s="1">
+        <v>56.471833351009</v>
+      </c>
+      <c r="J69">
+        <v>0.29</v>
+      </c>
+      <c r="K69" t="s">
+        <v>201</v>
+      </c>
+      <c r="L69" s="1">
+        <v>2216600.27</v>
+      </c>
+      <c r="M69" s="1">
+        <v>2221280.68</v>
+      </c>
+      <c r="N69" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>203</v>
+      </c>
+      <c r="B70" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>131.865</v>
+      </c>
+      <c r="D70" s="1">
+        <v>112.1426</v>
+      </c>
+      <c r="E70" t="s">
+        <v>34</v>
+      </c>
+      <c r="F70">
+        <v>1.14</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1285670.4</v>
+      </c>
+      <c r="H70" s="1">
+        <v>102991.29</v>
+      </c>
+      <c r="I70" s="1">
+        <v>8.0107070988023</v>
+      </c>
+      <c r="J70">
+        <v>0.84</v>
+      </c>
+      <c r="K70" t="s">
+        <v>204</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1388661.69</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1398753.84</v>
+      </c>
+      <c r="N70" s="1">
         <v>0.87</v>
       </c>
-      <c r="P3">
-[...19 lines deleted...]
-      <c r="F4" t="s">
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>206</v>
+      </c>
+      <c r="B71" s="1">
+        <v>360000000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>100.882</v>
+      </c>
+      <c r="D71" s="1">
+        <v>103.625</v>
+      </c>
+      <c r="E71" t="s">
+        <v>52</v>
+      </c>
+      <c r="F71">
+        <v>184.3</v>
+      </c>
+      <c r="G71" s="1">
+        <v>2026522.28</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-55925.36</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-2.7596716084464</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>1970596.92</v>
+      </c>
+      <c r="M71" s="1">
+        <v>1970596.92</v>
+      </c>
+      <c r="N71" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>208</v>
+      </c>
+      <c r="B72" s="1">
+        <v>360000000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>100.9405</v>
+      </c>
+      <c r="D72" s="1">
+        <v>103.7</v>
+      </c>
+      <c r="E72" t="s">
+        <v>52</v>
+      </c>
+      <c r="F72">
+        <v>184.3</v>
+      </c>
+      <c r="G72" s="1">
+        <v>2027985.14</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-56245.49</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-2.7734665748093</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>1971739.65</v>
+      </c>
+      <c r="M72" s="1">
+        <v>1971739.65</v>
+      </c>
+      <c r="N72" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>210</v>
+      </c>
+      <c r="B73" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>118.44</v>
+      </c>
+      <c r="D73" s="1">
+        <v>97.3197</v>
+      </c>
+      <c r="E73" t="s">
+        <v>34</v>
+      </c>
+      <c r="F73">
+        <v>1.14</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1446595.32</v>
+      </c>
+      <c r="H73" s="1">
+        <v>216449.88</v>
+      </c>
+      <c r="I73" s="1">
+        <v>14.962711202467</v>
+      </c>
+      <c r="J73">
+        <v>0.14</v>
+      </c>
+      <c r="K73" t="s">
+        <v>211</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1663045.2</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1665287.9</v>
+      </c>
+      <c r="N73" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>213</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>133.301</v>
+      </c>
+      <c r="D74" s="1">
+        <v>97.224375</v>
+      </c>
+      <c r="E74" t="s">
+        <v>34</v>
+      </c>
+      <c r="F74">
+        <v>1.14</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1435796.18</v>
+      </c>
+      <c r="H74" s="1">
+        <v>435915.98</v>
+      </c>
+      <c r="I74" s="1">
+        <v>30.360575273295</v>
+      </c>
+      <c r="J74">
+        <v>0.98</v>
+      </c>
+      <c r="K74" t="s">
+        <v>214</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1871712.16</v>
+      </c>
+      <c r="M74" s="1">
+        <v>1887411.05</v>
+      </c>
+      <c r="N74" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>216</v>
+      </c>
+      <c r="B75" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>98.175</v>
+      </c>
+      <c r="D75" s="1">
+        <v>105.271</v>
+      </c>
+      <c r="E75" t="s">
+        <v>34</v>
+      </c>
+      <c r="F75">
+        <v>1.14</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1564786.32</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-186286.98</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-11.904946868401</v>
+      </c>
+      <c r="J75">
+        <v>0.74</v>
+      </c>
+      <c r="K75" t="s">
+        <v>217</v>
+      </c>
+      <c r="L75" s="1">
+        <v>1378499.34</v>
+      </c>
+      <c r="M75" s="1">
+        <v>1390273.51</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>219</v>
+      </c>
+      <c r="B76" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>107.785</v>
+      </c>
+      <c r="D76" s="1">
+        <v>100.95</v>
+      </c>
+      <c r="E76" t="s">
+        <v>48</v>
+      </c>
+      <c r="F76">
+        <v>8.94</v>
+      </c>
+      <c r="G76" s="1">
+        <v>1688023.59</v>
+      </c>
+      <c r="H76" s="1">
+        <v>121329.95</v>
+      </c>
+      <c r="I76" s="1">
+        <v>7.187692797587</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>1809353.54</v>
+      </c>
+      <c r="M76" s="1">
+        <v>1809353.54</v>
+      </c>
+      <c r="N76" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>221</v>
+      </c>
+      <c r="B77" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>98.652</v>
+      </c>
+      <c r="D77" s="1">
+        <v>113.5</v>
+      </c>
+      <c r="E77" t="s">
+        <v>34</v>
+      </c>
+      <c r="F77">
+        <v>1.14</v>
+      </c>
+      <c r="G77" s="1">
+        <v>1939839.34</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-208343.07</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-10.740222950628</v>
+      </c>
+      <c r="J77">
+        <v>0.55</v>
+      </c>
+      <c r="K77" t="s">
+        <v>222</v>
+      </c>
+      <c r="L77" s="1">
+        <v>1731496.27</v>
+      </c>
+      <c r="M77" s="1">
+        <v>1742417.24</v>
+      </c>
+      <c r="N77" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>224</v>
+      </c>
+      <c r="B78" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>116.4805</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E78" t="s">
+        <v>34</v>
+      </c>
+      <c r="F78">
+        <v>1.14</v>
+      </c>
+      <c r="G78" s="1">
+        <v>1452503.85</v>
+      </c>
+      <c r="H78" s="1">
+        <v>183027.52</v>
+      </c>
+      <c r="I78" s="1">
+        <v>12.600828562348</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>1635531.37</v>
+      </c>
+      <c r="M78" s="1">
+        <v>1635531.37</v>
+      </c>
+      <c r="N78" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>226</v>
+      </c>
+      <c r="B79" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>98.272</v>
+      </c>
+      <c r="D79" s="1">
+        <v>105.15</v>
+      </c>
+      <c r="E79" t="s">
+        <v>34</v>
+      </c>
+      <c r="F79">
+        <v>1.14</v>
+      </c>
+      <c r="G79" s="1">
+        <v>1714402.17</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-162058.16</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-9.4527505176921</v>
+      </c>
+      <c r="J79">
+        <v>1.02</v>
+      </c>
+      <c r="K79" t="s">
+        <v>227</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1552344.01</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1570625.05</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>229</v>
+      </c>
+      <c r="B80" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>98.23</v>
+      </c>
+      <c r="D80" s="1">
+        <v>104.4789</v>
+      </c>
+      <c r="E80" t="s">
+        <v>34</v>
+      </c>
+      <c r="F80">
+        <v>1.14</v>
+      </c>
+      <c r="G80" s="1">
+        <v>1620176.78</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-68496.22</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-4.2277003871145</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>1551680.56</v>
+      </c>
+      <c r="M80" s="1">
+        <v>1551680.56</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>231</v>
+      </c>
+      <c r="B81" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>263.6545</v>
+      </c>
+      <c r="D81" s="1">
+        <v>105.6</v>
+      </c>
+      <c r="E81" t="s">
         <v>8</v>
       </c>
-      <c r="G4">
+      <c r="F81">
         <v>1.0</v>
       </c>
-      <c r="H4" s="1">
-[...43 lines deleted...]
-      <c r="F5" t="s">
+      <c r="G81" s="1">
+        <v>1267200.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>1896654.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>149.6728219697</v>
+      </c>
+      <c r="J81">
+        <v>0.84</v>
+      </c>
+      <c r="K81" t="s">
+        <v>232</v>
+      </c>
+      <c r="L81" s="1">
+        <v>3163854.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>3173885.25</v>
+      </c>
+      <c r="N81" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>234</v>
+      </c>
+      <c r="B82" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>100.514</v>
+      </c>
+      <c r="D82" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E82" t="s">
         <v>8</v>
       </c>
-      <c r="G5">
+      <c r="F82">
         <v>1.0</v>
       </c>
-      <c r="H5" s="1">
-[...43 lines deleted...]
-      <c r="F6" t="s">
+      <c r="G82" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>13878.0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0.514</v>
+      </c>
+      <c r="J82">
+        <v>0.01</v>
+      </c>
+      <c r="K82">
+        <v>277.4</v>
+      </c>
+      <c r="L82" s="1">
+        <v>2713878.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>2714155.4</v>
+      </c>
+      <c r="N82" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>236</v>
+      </c>
+      <c r="B83" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>116.025</v>
+      </c>
+      <c r="D83" s="1">
+        <v>109.28</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>546400.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>33725.0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>6.1722181551977</v>
+      </c>
+      <c r="J83">
+        <v>0.8</v>
+      </c>
+      <c r="K83" t="s">
+        <v>237</v>
+      </c>
+      <c r="L83" s="1">
+        <v>580125.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>584131.85</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>239</v>
+      </c>
+      <c r="B84" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>105.383</v>
+      </c>
+      <c r="D84" s="1">
+        <v>109.1586</v>
+      </c>
+      <c r="E84" t="s">
         <v>34</v>
       </c>
-      <c r="G6">
-[...23 lines deleted...]
-      <c r="O6" s="1">
+      <c r="F84">
+        <v>1.14</v>
+      </c>
+      <c r="G84" s="1">
+        <v>2159789.93</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-32708.75</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-1.5144412679061</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>2127081.18</v>
+      </c>
+      <c r="M84" s="1">
+        <v>2127081.18</v>
+      </c>
+      <c r="N84" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>241</v>
+      </c>
+      <c r="B85" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>102.8735</v>
+      </c>
+      <c r="D85" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>40229.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>2.8735</v>
+      </c>
+      <c r="J85">
+        <v>0.79</v>
+      </c>
+      <c r="K85" t="s">
+        <v>242</v>
+      </c>
+      <c r="L85" s="1">
+        <v>1440229.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>1451260.77</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>244</v>
+      </c>
+      <c r="B86" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>176.649</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.14</v>
+      </c>
+      <c r="E86" t="s">
+        <v>34</v>
+      </c>
+      <c r="F86">
+        <v>1.14</v>
+      </c>
+      <c r="G86" s="1">
+        <v>1114660.8</v>
+      </c>
+      <c r="H86" s="1">
+        <v>745618.27</v>
+      </c>
+      <c r="I86" s="1">
+        <v>66.891943270993</v>
+      </c>
+      <c r="J86">
+        <v>0.3</v>
+      </c>
+      <c r="K86" t="s">
+        <v>245</v>
+      </c>
+      <c r="L86" s="1">
+        <v>1860279.07</v>
+      </c>
+      <c r="M86" s="1">
+        <v>1863835.06</v>
+      </c>
+      <c r="N86" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>247</v>
+      </c>
+      <c r="B87" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>98.757</v>
+      </c>
+      <c r="D87" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E87" t="s">
+        <v>34</v>
+      </c>
+      <c r="F87">
+        <v>1.14</v>
+      </c>
+      <c r="G87" s="1">
+        <v>1206116.73</v>
+      </c>
+      <c r="H87" s="1">
+        <v>7220.7</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.59867339706</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>63.99</v>
+      </c>
+      <c r="L87" s="1">
+        <v>1213337.43</v>
+      </c>
+      <c r="M87" s="1">
+        <v>1213401.42</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>249</v>
+      </c>
+      <c r="B88" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>99.772</v>
+      </c>
+      <c r="D88" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E88" t="s">
+        <v>34</v>
+      </c>
+      <c r="F88">
+        <v>1.14</v>
+      </c>
+      <c r="G88" s="1">
+        <v>1206116.73</v>
+      </c>
+      <c r="H88" s="1">
+        <v>19691.08</v>
+      </c>
+      <c r="I88" s="1">
+        <v>1.6326015144488</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>1225807.81</v>
+      </c>
+      <c r="M88" s="1">
+        <v>1225807.81</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>251</v>
+      </c>
+      <c r="B89" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>117.361</v>
+      </c>
+      <c r="D89" s="1">
+        <v>103.0</v>
+      </c>
+      <c r="E89" t="s">
+        <v>34</v>
+      </c>
+      <c r="F89">
+        <v>1.14</v>
+      </c>
+      <c r="G89" s="1">
+        <v>2842604.57</v>
+      </c>
+      <c r="H89" s="1">
+        <v>453184.81</v>
+      </c>
+      <c r="I89" s="1">
+        <v>15.942590636164</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>3295789.38</v>
+      </c>
+      <c r="M89" s="1">
+        <v>3295789.38</v>
+      </c>
+      <c r="N89" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>253</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>96.279</v>
+      </c>
+      <c r="D90" s="1">
+        <v>102.55357143</v>
+      </c>
+      <c r="E90" t="s">
+        <v>34</v>
+      </c>
+      <c r="F90">
+        <v>1.14</v>
+      </c>
+      <c r="G90" s="1">
+        <v>1372732.18</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-189839.68</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-13.829331224682</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>1182892.5</v>
+      </c>
+      <c r="M90" s="1">
+        <v>1182892.5</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>255</v>
+      </c>
+      <c r="B91" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>105.807</v>
+      </c>
+      <c r="D91" s="1">
+        <v>104.74</v>
+      </c>
+      <c r="E91" t="s">
+        <v>34</v>
+      </c>
+      <c r="F91">
+        <v>1.14</v>
+      </c>
+      <c r="G91" s="1">
+        <v>1258952.43</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-51851.95</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-4.1186583991899</v>
+      </c>
+      <c r="J91">
+        <v>0.72</v>
+      </c>
+      <c r="K91" t="s">
+        <v>256</v>
+      </c>
+      <c r="L91" s="1">
+        <v>1207100.48</v>
+      </c>
+      <c r="M91" s="1">
+        <v>1216441.2</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>258</v>
+      </c>
+      <c r="B92" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>88.652</v>
+      </c>
+      <c r="D92" s="1">
+        <v>99.90307692</v>
+      </c>
+      <c r="E92" t="s">
+        <v>34</v>
+      </c>
+      <c r="F92">
+        <v>1.14</v>
+      </c>
+      <c r="G92" s="1">
+        <v>2345717.95</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-322943.05</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-13.767343597298</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>2022774.9</v>
+      </c>
+      <c r="M92" s="1">
+        <v>2022774.9</v>
+      </c>
+      <c r="N92" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>260</v>
+      </c>
+      <c r="B93" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>112.845</v>
+      </c>
+      <c r="D93" s="1">
+        <v>115.9281</v>
+      </c>
+      <c r="E93" t="s">
+        <v>34</v>
+      </c>
+      <c r="F93">
+        <v>1.14</v>
+      </c>
+      <c r="G93" s="1">
+        <v>1391813.22</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-5389.35</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-0.387217905575</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>1386423.87</v>
+      </c>
+      <c r="M93" s="1">
+        <v>1386423.87</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>262</v>
+      </c>
+      <c r="B94" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>80.89</v>
+      </c>
+      <c r="D94" s="1">
+        <v>125.8419</v>
+      </c>
+      <c r="E94" t="s">
+        <v>34</v>
+      </c>
+      <c r="F94">
+        <v>1.14</v>
+      </c>
+      <c r="G94" s="1">
+        <v>1195182.95</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-414322.92</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-34.66606681429</v>
+      </c>
+      <c r="J94">
+        <v>0.1</v>
+      </c>
+      <c r="K94" t="s">
+        <v>263</v>
+      </c>
+      <c r="L94" s="1">
+        <v>780860.03</v>
+      </c>
+      <c r="M94" s="1">
+        <v>781959.44</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>265</v>
+      </c>
+      <c r="B95" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>178.317</v>
+      </c>
+      <c r="D95" s="1">
+        <v>115.979</v>
+      </c>
+      <c r="E95" t="s">
+        <v>34</v>
+      </c>
+      <c r="F95">
+        <v>1.14</v>
+      </c>
+      <c r="G95" s="1">
+        <v>1464249.25</v>
+      </c>
+      <c r="H95" s="1">
+        <v>726569.53</v>
+      </c>
+      <c r="I95" s="1">
+        <v>49.620618211005</v>
+      </c>
+      <c r="J95">
+        <v>1.23</v>
+      </c>
+      <c r="K95" t="s">
+        <v>266</v>
+      </c>
+      <c r="L95" s="1">
+        <v>2190818.78</v>
+      </c>
+      <c r="M95" s="1">
+        <v>2207989.44</v>
+      </c>
+      <c r="N95" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>268</v>
+      </c>
+      <c r="B96" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>98.1405</v>
+      </c>
+      <c r="D96" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E96" t="s">
+        <v>34</v>
+      </c>
+      <c r="F96">
+        <v>1.14</v>
+      </c>
+      <c r="G96" s="1">
+        <v>171705.06</v>
+      </c>
+      <c r="H96" s="1">
+        <v>546.8</v>
+      </c>
+      <c r="I96" s="1">
+        <v>0.31845304966551</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>172251.86</v>
+      </c>
+      <c r="M96" s="1">
+        <v>172251.86</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>270</v>
+      </c>
+      <c r="B97" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>99.476</v>
+      </c>
+      <c r="D97" s="1">
+        <v>107.10142857</v>
+      </c>
+      <c r="E97" t="s">
+        <v>34</v>
+      </c>
+      <c r="F97">
+        <v>1.14</v>
+      </c>
+      <c r="G97" s="1">
+        <v>1390330.62</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-168159.49</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-12.094928183341</v>
+      </c>
+      <c r="J97">
         <v>1.2</v>
       </c>
-      <c r="P6">
-[...219 lines deleted...]
-      <c r="F11" t="s">
+      <c r="K97" t="s">
+        <v>271</v>
+      </c>
+      <c r="L97" s="1">
+        <v>1222171.13</v>
+      </c>
+      <c r="M97" s="1">
+        <v>1238910.93</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>273</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1114000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>90.4625</v>
+      </c>
+      <c r="D98" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E98" t="s">
         <v>34</v>
       </c>
-      <c r="G11">
-[...46 lines deleted...]
-      <c r="F12" t="s">
+      <c r="F98">
+        <v>1.14</v>
+      </c>
+      <c r="G98" s="1">
+        <v>1023897.06</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-139515.98</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-13.625977205169</v>
+      </c>
+      <c r="J98">
+        <v>0.06</v>
+      </c>
+      <c r="K98">
+        <v>617.81</v>
+      </c>
+      <c r="L98" s="1">
+        <v>884381.08</v>
+      </c>
+      <c r="M98" s="1">
+        <v>884998.89</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>275</v>
+      </c>
+      <c r="B99" s="1">
+        <v>130.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>1.81</v>
+      </c>
+      <c r="D99" s="1">
+        <v>25.0081</v>
+      </c>
+      <c r="E99" t="s">
         <v>34</v>
       </c>
-      <c r="G12">
-[...96 lines deleted...]
-      <c r="F14" t="s">
+      <c r="F99">
+        <v>1.14</v>
+      </c>
+      <c r="G99" s="1">
+        <v>275244.72</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-254595.31</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-92.497799776141</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>20649.41</v>
+      </c>
+      <c r="M99" s="1">
+        <v>20649.41</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>277</v>
+      </c>
+      <c r="B100" s="1">
+        <v>27.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>200.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>265.7</v>
+      </c>
+      <c r="E100" t="s">
         <v>34</v>
       </c>
-      <c r="G14">
-[...96 lines deleted...]
-      <c r="F16" t="s">
+      <c r="F100">
+        <v>1.14</v>
+      </c>
+      <c r="G100" s="1">
+        <v>620472.24</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-146580.18</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-23.623970671113</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>473892.06</v>
+      </c>
+      <c r="M100" s="1">
+        <v>473892.06</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>279</v>
+      </c>
+      <c r="B101" s="1">
+        <v>110.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>61.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>42.7592</v>
+      </c>
+      <c r="E101" t="s">
         <v>34</v>
       </c>
-      <c r="G16">
-[...4227 lines deleted...]
-        <v>1</v>
+      <c r="F101">
+        <v>1.14</v>
+      </c>
+      <c r="G101" s="1">
+        <v>407512.74</v>
+      </c>
+      <c r="H101" s="1">
+        <v>181342.02</v>
+      </c>
+      <c r="I101" s="1">
+        <v>44.499717972007</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>588854.76</v>
+      </c>
+      <c r="M101" s="1">
+        <v>588854.76</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">