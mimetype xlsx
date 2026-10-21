--- v6 (2026-09-27)
+++ v7 (2026-10-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0336374540</t>
   </si>
   <si>
@@ -154,732 +154,717 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CA784730103N</t>
   </si>
   <si>
     <t>SSR MINING INC</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OACT02010443</t>
-[...2 lines deleted...]
-    <t>EUR/HKD 09/07/26</t>
+    <t>OVCT01762318</t>
+  </si>
+  <si>
+    <t>EUR/HKD 17/09/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>-2 604.67</t>
-[...5 lines deleted...]
-    <t>EUR/JPY 09/07/26</t>
+    <t>OVCT01762322</t>
+  </si>
+  <si>
+    <t>EUR/JPY 17/09/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>14 035.00</t>
-[...14 lines deleted...]
-    <t>-169 694.35</t>
+    <t>5 578.00</t>
+  </si>
+  <si>
+    <t>OVCT01762319</t>
+  </si>
+  <si>
+    <t>EUR/SEK 17/09/26</t>
+  </si>
+  <si>
+    <t>OVCT01762390</t>
+  </si>
+  <si>
+    <t>EUR/USD 17/09/26</t>
+  </si>
+  <si>
+    <t>-59 278.37</t>
   </si>
   <si>
     <t>US007973AF76</t>
   </si>
   <si>
     <t>ADVANCED ENERGY INDUSTRIES INC Z 15/05/2031</t>
   </si>
   <si>
     <t>XS3304376851</t>
   </si>
   <si>
     <t>ADVANTEST CORPORATION Z 28/03/2031</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>5 871.78</t>
+    <t>6 912.88</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
-    <t>6 107.40</t>
+    <t>7 266.23</t>
   </si>
   <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
-    <t>1 096.97</t>
+    <t>2 191.92</t>
   </si>
   <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
+    <t>1 826.60</t>
+  </si>
+  <si>
     <t>US00217DAG51</t>
   </si>
   <si>
     <t>AST SPACEMOBILE INC 2.25 15/04/2036</t>
   </si>
   <si>
-    <t>16 981.13</t>
+    <t>20 253.39</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>7 615.07</t>
+    <t>8 488.36</t>
   </si>
   <si>
     <t>US15643UAF12</t>
   </si>
   <si>
     <t>CENTRUS ENERGY CORP Z 15/08/2032</t>
   </si>
   <si>
     <t>XS3359531186</t>
   </si>
   <si>
     <t>CHINA HONGQIAO GROUP LIMITED Z 03/05/2027</t>
   </si>
   <si>
     <t>CNY</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
+    <t>US171779AM36</t>
+  </si>
+  <si>
+    <t>CIENA CORPORATION Z 15/09/2031</t>
+  </si>
+  <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
     <t>US18452BAD29</t>
   </si>
   <si>
     <t>CLEANSPARK INC Z 15/02/2032</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
-    <t>18 096.38</t>
+    <t>22 554.91</t>
   </si>
   <si>
     <t>US23248VAD73</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>2 436.19</t>
+    <t>3 918.07</t>
   </si>
   <si>
     <t>US25809KAB17</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
   </si>
   <si>
-    <t>2 215.88</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>34 551.37</t>
+    <t>37 582.19</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>1 109.59</t>
+    <t>2 136.99</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>2 127.72</t>
+    <t>3 961.96</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>16 918.03</t>
+    <t>21 836.07</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
-    <t>1 086.00</t>
-[...1 lines deleted...]
-  <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
-    <t>1 904.47</t>
+    <t>3 805.43</t>
   </si>
   <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
-    <t>6 728.10</t>
+    <t>8 183.18</t>
   </si>
   <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
-    <t>4 790.11</t>
+    <t>5 699.00</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>7 479.45</t>
+    <t>9 534.25</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
-    <t>5 180.15</t>
+    <t>6 697.55</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
     <t>US465741AQ90</t>
   </si>
   <si>
     <t>ITRON INC 1.375 15/07/2030</t>
   </si>
   <si>
-    <t>15 110.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
-    <t>10 002.26</t>
+    <t>12 466.57</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>2 101.39</t>
+    <t>2 691.67</t>
   </si>
   <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
     <t>XS3353961116</t>
   </si>
   <si>
     <t>JX ADVANCED METALS CORP Z 03/06/2031</t>
   </si>
   <si>
     <t>XS3353961033</t>
   </si>
   <si>
     <t>JX ADVANCED METALS CORP Z 04/06/2029</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>12 038.67</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
+    <t>2 409.84</t>
+  </si>
+  <si>
     <t>XS3389097646</t>
   </si>
   <si>
     <t>LENOVO GROUP LTD Z 25/06/2033</t>
   </si>
   <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
-    <t>7 185.17</t>
+    <t>8 548.51</t>
   </si>
   <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>16 925.37</t>
-[...1 lines deleted...]
-  <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
-    <t>7 922.58</t>
+    <t>9 437.46</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
     <t>XS3250338608</t>
   </si>
   <si>
     <t>MITAC HOLDINGS CORP Z 01/06/2031</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>US63954QAJ58</t>
   </si>
   <si>
     <t>NEBIUS GROUP NV 1.25 15/03/2031</t>
   </si>
   <si>
-    <t>4 680.41</t>
+    <t>5 893.84</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
-    <t>10 092.15</t>
+    <t>12 274.78</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2031</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
-    <t>2 242.70</t>
+    <t>2 727.73</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>15 698.89</t>
-[...1 lines deleted...]
-  <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
-    <t>11 774.17</t>
+    <t>14 320.57</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>10 920.97</t>
+    <t>13 346.39</t>
   </si>
   <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
-    <t>18 281.04</t>
+    <t>22 785.06</t>
   </si>
   <si>
     <t>US781154AD12</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>10 031.25</t>
+    <t>12 375.00</t>
   </si>
   <si>
     <t>FR00140190M5</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 0.25 30/09/2034</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>4 006.85</t>
-[...1 lines deleted...]
-  <si>
     <t>US82982TAA43</t>
   </si>
   <si>
     <t>SITIME CORP Z 15/06/2031</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>11 031.77</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>3 555.99</t>
+    <t>6 615.41</t>
   </si>
   <si>
     <t>XS3416917709</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV 0.625 23/06/2033</t>
   </si>
   <si>
     <t>XS3416917022</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 23/06/2031</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
-    <t>9 340.72</t>
+    <t>11 113.06</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
     <t>US90353TAS96</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
-    <t>1 099.41</t>
+    <t>1 768.16</t>
   </si>
   <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>17 170.66</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
-    <t>16 739.80</t>
+    <t>20 560.26</t>
   </si>
   <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
+  </si>
+  <si>
+    <t>1 719.43</t>
   </si>
   <si>
     <t>BABA2701CO01</t>
   </si>
   <si>
     <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
     <t>LITE2701CO01</t>
   </si>
   <si>
     <t>JAN27 LITE C @ 900.000000</t>
   </si>
   <si>
     <t>PANW2701CO01</t>
   </si>
   <si>
     <t>JAN27 PANW C @ 280.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1261,212 +1246,212 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>1478411.51</v>
       </c>
       <c r="C2">
-        <v>89.28</v>
+        <v>89.62</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>131999398.06</v>
+        <v>132488404.89</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>131999398.06</v>
+        <v>132488404.89</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>212500.0</v>
       </c>
       <c r="C3">
-        <v>138.58</v>
+        <v>139.22</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>29448229.68</v>
+        <v>29584760.82</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>29448229.68</v>
+        <v>29584760.82</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
         <v>100.0</v>
       </c>
       <c r="C4">
-        <v>131.76</v>
+        <v>132.28</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>13175.79</v>
+        <v>13227.69</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>13175.79</v>
+        <v>13227.69</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>100.0</v>
       </c>
       <c r="C5">
-        <v>145.33</v>
+        <v>145.98</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>14533.27</v>
+        <v>14597.52</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>14533.27</v>
+        <v>14597.52</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>100.0</v>
       </c>
       <c r="C6">
-        <v>142.17</v>
+        <v>142.81</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>14217.49</v>
+        <v>14280.73</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>14217.49</v>
+        <v>14280.73</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z101"/>
+  <dimension ref="A1:Z102"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N101" sqref="N101"/>
+      <selection activeCell="N102" sqref="N102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -1485,5040 +1470,5090 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
         <v>2321.0</v>
       </c>
       <c r="C2" s="1">
-        <v>464.83</v>
+        <v>511.17</v>
       </c>
       <c r="D2" s="1">
         <v>501.8005988798</v>
       </c>
       <c r="E2" t="s">
         <v>34</v>
       </c>
       <c r="F2">
         <v>1.14</v>
       </c>
       <c r="G2" s="1">
         <v>1002909.83</v>
       </c>
       <c r="H2" s="1">
-        <v>-56117.0</v>
+        <v>37312.49</v>
       </c>
       <c r="I2" s="1">
-        <v>-5.5954182840146</v>
+        <v>3.7204232009572</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>946792.83</v>
+        <v>1040222.32</v>
       </c>
       <c r="M2" s="1">
-        <v>946792.83</v>
+        <v>1040222.32</v>
       </c>
       <c r="N2" s="1">
-        <v>0.59</v>
+        <v>0.64</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>7000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>183.4</v>
+        <v>189.6</v>
       </c>
       <c r="D3" s="1">
         <v>101.4678842857</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>710275.19</v>
       </c>
       <c r="H3" s="1">
-        <v>573524.81</v>
+        <v>616924.81</v>
       </c>
       <c r="I3" s="1">
-        <v>80.746845458589</v>
+        <v>86.857153211279</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>1283800.0</v>
+        <v>1327200.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1283800.0</v>
+        <v>1327200.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.79</v>
+        <v>0.82</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" s="1">
-        <v>557.0</v>
+        <v>1731.0</v>
       </c>
       <c r="C4" s="1">
-        <v>4812.52</v>
+        <v>4820.67</v>
       </c>
       <c r="D4" s="1">
-        <v>4795.6545960503</v>
+        <v>4810.3971808203</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>2671179.61</v>
+        <v>8326797.52</v>
       </c>
       <c r="H4" s="1">
-        <v>9394.03</v>
+        <v>17782.25</v>
       </c>
       <c r="I4" s="1">
-        <v>0.35168095641461</v>
+        <v>0.21355449027419</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>2680573.64</v>
+        <v>8344579.77</v>
       </c>
       <c r="M4" s="1">
-        <v>2680573.64</v>
+        <v>8344579.77</v>
       </c>
       <c r="N4" s="1">
-        <v>1.66</v>
+        <v>5.15</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="1">
         <v>6255.0</v>
       </c>
       <c r="C5" s="1">
-        <v>332.7</v>
+        <v>322.9</v>
       </c>
       <c r="D5" s="1">
         <v>251.5653717026</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>1573541.4</v>
       </c>
       <c r="H5" s="1">
-        <v>507497.1</v>
+        <v>446198.1</v>
       </c>
       <c r="I5" s="1">
-        <v>32.251906432204</v>
+        <v>28.356298728461</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>2081038.5</v>
+        <v>2019739.5</v>
       </c>
       <c r="M5" s="1">
-        <v>2081038.5</v>
+        <v>2019739.5</v>
       </c>
       <c r="N5" s="1">
-        <v>1.29</v>
+        <v>1.25</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="1">
-        <v>85189.0</v>
+        <v>45000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>29.38</v>
+        <v>27.21</v>
       </c>
       <c r="D6" s="1">
-        <v>29.0302638838</v>
+        <v>29.0302637778</v>
       </c>
       <c r="E6" t="s">
         <v>34</v>
       </c>
       <c r="F6">
         <v>1.14</v>
       </c>
       <c r="G6" s="1">
-        <v>2098124.33</v>
+        <v>1108307.35</v>
       </c>
       <c r="H6" s="1">
-        <v>98323.95</v>
+        <v>-34746.35</v>
       </c>
       <c r="I6" s="1">
-        <v>4.6862785295474</v>
+        <v>-3.1350825202052</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>2196448.28</v>
+        <v>1073561.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2196448.28</v>
+        <v>1073561.0</v>
       </c>
       <c r="N6" s="1">
-        <v>1.36</v>
+        <v>0.66</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="1">
-        <v>60000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>324.6</v>
+        <v>339.5</v>
       </c>
       <c r="D7" s="1">
         <v>253.272567</v>
       </c>
       <c r="E7" t="s">
         <v>45</v>
       </c>
       <c r="F7">
-        <v>11.08</v>
+        <v>11.07</v>
       </c>
       <c r="G7" s="1">
-        <v>1345882.04</v>
+        <v>897254.69</v>
       </c>
       <c r="H7" s="1">
-        <v>411324.62</v>
+        <v>329927.67</v>
       </c>
       <c r="I7" s="1">
-        <v>30.561714011727</v>
+        <v>36.770793585933</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1757206.66</v>
+        <v>1227182.36</v>
       </c>
       <c r="M7" s="1">
-        <v>1757206.66</v>
+        <v>1227182.36</v>
       </c>
       <c r="N7" s="1">
-        <v>1.09</v>
+        <v>0.76</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="1">
-        <v>4982451.21</v>
+        <v>4903562.17</v>
       </c>
       <c r="C8" s="1">
-        <v>0.11189725</v>
+        <v>0.1117575</v>
       </c>
       <c r="D8" s="1">
-        <v>0.1098555742</v>
+        <v>0.1115474972</v>
       </c>
       <c r="E8" t="s">
         <v>48</v>
       </c>
       <c r="F8">
         <v>8.94</v>
       </c>
       <c r="G8" s="1">
         <v>0.0</v>
       </c>
       <c r="H8" s="1">
-        <v>-100359.44</v>
+        <v>-9231.73</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
-      <c r="K8" t="s">
-        <v>49</v>
+      <c r="K8">
+        <v>-453.4</v>
       </c>
       <c r="L8" s="1">
-        <v>-97754.77</v>
+        <v>-8778.3300000001</v>
       </c>
       <c r="M8" s="1">
-        <v>-100359.44</v>
+        <v>-9231.7300000005</v>
       </c>
       <c r="N8" s="1">
-        <v>-0.06</v>
+        <v>-0.01</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="1">
+        <v>10765567.7</v>
+      </c>
+      <c r="C9" s="1">
+        <v>0.00539105</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.0054169485</v>
+      </c>
+      <c r="E9" t="s">
         <v>51</v>
       </c>
-      <c r="B9" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="F9">
-        <v>184.3</v>
+        <v>185.93</v>
       </c>
       <c r="G9" s="1">
         <v>0.0</v>
       </c>
       <c r="H9" s="1">
-        <v>-22384.87</v>
+        <v>51466.7</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="L9" s="1">
-        <v>-36419.87</v>
+        <v>45888.699999999</v>
       </c>
       <c r="M9" s="1">
-        <v>-22384.87</v>
+        <v>51466.699999999</v>
       </c>
       <c r="N9" s="1">
-        <v>-0.01</v>
+        <v>0.03</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B10" s="1">
-        <v>2007127.16</v>
+        <v>1240532.75</v>
       </c>
       <c r="C10" s="1">
-        <v>0.09023959</v>
+        <v>0.09043402</v>
       </c>
       <c r="D10" s="1">
-        <v>0.09147451</v>
+        <v>0.0905613926</v>
       </c>
       <c r="E10" t="s">
         <v>45</v>
       </c>
       <c r="F10">
-        <v>11.08</v>
+        <v>11.07</v>
       </c>
       <c r="G10" s="1">
         <v>0.0</v>
       </c>
       <c r="H10" s="1">
-        <v>27096.49</v>
+        <v>1744.79</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
-        <v>604.8</v>
+        <v>221.89</v>
       </c>
       <c r="L10" s="1">
-        <v>26491.69</v>
+        <v>1522.8999999999</v>
       </c>
       <c r="M10" s="1">
-        <v>27096.49</v>
+        <v>1744.79</v>
       </c>
       <c r="N10" s="1">
         <v>0.01</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B11" s="1">
-        <v>105254038.05</v>
+        <v>105642475.05</v>
       </c>
       <c r="C11" s="1">
-        <v>0.87711899</v>
+        <v>0.87466423</v>
       </c>
       <c r="D11" s="1">
-        <v>0.8588379579</v>
+        <v>0.8724388787</v>
       </c>
       <c r="E11" t="s">
         <v>34</v>
       </c>
       <c r="F11">
         <v>1.14</v>
       </c>
       <c r="G11" s="1">
         <v>0.0</v>
       </c>
       <c r="H11" s="1">
-        <v>-2240413.98</v>
+        <v>-244293.3</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="L11" s="1">
-        <v>-2070719.63</v>
+        <v>-185014.93000001</v>
       </c>
       <c r="M11" s="1">
-        <v>-2240413.98</v>
+        <v>-244293.30000001</v>
       </c>
       <c r="N11" s="1">
-        <v>-1.38</v>
+        <v>-0.15</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B12" s="1">
         <v>2500000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>106.186</v>
+        <v>99.527</v>
       </c>
       <c r="D12" s="1">
         <v>101.2855</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
       <c r="F12">
         <v>1.14</v>
       </c>
       <c r="G12" s="1">
         <v>2177901.78</v>
       </c>
       <c r="H12" s="1">
-        <v>151760.35</v>
+        <v>3655.36</v>
       </c>
       <c r="I12" s="1">
-        <v>6.9681907326418</v>
+        <v>0.1678386065693</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>2329662.13</v>
+        <v>2181557.14</v>
       </c>
       <c r="M12" s="1">
-        <v>2329662.13</v>
+        <v>2181557.14</v>
       </c>
       <c r="N12" s="1">
-        <v>1.44</v>
+        <v>1.35</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B13" s="1">
         <v>170000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>128.344</v>
+        <v>122.761</v>
       </c>
       <c r="D13" s="1">
         <v>102.5</v>
       </c>
       <c r="E13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F13">
-        <v>184.3</v>
+        <v>185.93</v>
       </c>
       <c r="G13" s="1">
         <v>945964.91</v>
       </c>
       <c r="H13" s="1">
-        <v>237910.8</v>
+        <v>176486.27</v>
       </c>
       <c r="I13" s="1">
-        <v>25.150066084375</v>
+        <v>18.656745946316</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>1183875.71</v>
+        <v>1122451.18</v>
       </c>
       <c r="M13" s="1">
-        <v>1183875.71</v>
+        <v>1122451.18</v>
       </c>
       <c r="N13" s="1">
-        <v>0.73</v>
+        <v>0.69</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B14" s="1">
         <v>1800000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>89.579</v>
+        <v>91.238</v>
       </c>
       <c r="D14" s="1">
         <v>105.565</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
       <c r="F14">
         <v>1.14</v>
       </c>
       <c r="G14" s="1">
         <v>1625049.17</v>
       </c>
       <c r="H14" s="1">
-        <v>-210023.28</v>
+        <v>-185143.86</v>
       </c>
       <c r="I14" s="1">
-        <v>-12.92411847452</v>
+        <v>-11.393123569301</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>1415025.89</v>
+        <v>1439905.31</v>
       </c>
       <c r="M14" s="1">
-        <v>1415025.89</v>
+        <v>1439905.31</v>
       </c>
       <c r="N14" s="1">
-        <v>0.88</v>
+        <v>0.89</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B15" s="1">
         <v>1900000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>108.949</v>
+        <v>109.897</v>
       </c>
       <c r="D15" s="1">
         <v>100.0</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>1900000.0</v>
       </c>
       <c r="H15" s="1">
-        <v>170031.0</v>
+        <v>188043.0</v>
       </c>
       <c r="I15" s="1">
-        <v>8.949</v>
+        <v>9.897</v>
       </c>
       <c r="J15">
-        <v>0.31</v>
+        <v>0.36</v>
       </c>
       <c r="K15" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="L15" s="1">
-        <v>2070031.0</v>
+        <v>2088043.0</v>
       </c>
       <c r="M15" s="1">
-        <v>2075902.78</v>
+        <v>2094955.88</v>
       </c>
       <c r="N15" s="1">
         <v>1.29</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B16" s="1">
         <v>1700000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>116.654</v>
+        <v>124.087</v>
       </c>
       <c r="D16" s="1">
         <v>101.11</v>
       </c>
       <c r="E16" t="s">
         <v>34</v>
       </c>
       <c r="F16">
         <v>1.14</v>
       </c>
       <c r="G16" s="1">
         <v>1542555.86</v>
       </c>
       <c r="H16" s="1">
-        <v>197784.64</v>
+        <v>306972.0</v>
       </c>
       <c r="I16" s="1">
-        <v>12.821878619034</v>
+        <v>19.900219367096</v>
       </c>
       <c r="J16">
-        <v>0.36</v>
+        <v>0.43</v>
       </c>
       <c r="K16" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L16" s="1">
-        <v>1740340.5</v>
+        <v>1849527.86</v>
       </c>
       <c r="M16" s="1">
-        <v>1746447.9</v>
+        <v>1856794.09</v>
       </c>
       <c r="N16" s="1">
-        <v>1.08</v>
+        <v>1.15</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B17" s="1">
         <v>800000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>94.945</v>
+        <v>97.057</v>
       </c>
       <c r="D17" s="1">
         <v>99.6476</v>
       </c>
       <c r="E17" t="s">
         <v>34</v>
       </c>
       <c r="F17">
         <v>1.14</v>
       </c>
       <c r="G17" s="1">
         <v>761068.12</v>
       </c>
       <c r="H17" s="1">
-        <v>-94495.06</v>
+        <v>-80294.8</v>
       </c>
       <c r="I17" s="1">
-        <v>-12.416110662998</v>
+        <v>-10.550277680794</v>
       </c>
       <c r="J17">
-        <v>0.14</v>
+        <v>0.27</v>
       </c>
       <c r="K17" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="L17" s="1">
-        <v>666573.06</v>
+        <v>680773.32</v>
       </c>
       <c r="M17" s="1">
-        <v>667670.03</v>
+        <v>682965.24</v>
       </c>
       <c r="N17" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B18" s="1">
         <v>2000000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>104.2195</v>
+        <v>122.637</v>
       </c>
       <c r="D18" s="1">
         <v>101.95</v>
       </c>
       <c r="E18" t="s">
         <v>34</v>
       </c>
       <c r="F18">
         <v>1.14</v>
       </c>
       <c r="G18" s="1">
         <v>1834375.42</v>
       </c>
       <c r="H18" s="1">
-        <v>-5160.85</v>
+        <v>316113.38</v>
       </c>
       <c r="I18" s="1">
-        <v>-0.28134099180199</v>
+        <v>17.232752715363</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>1829214.57</v>
+        <v>2150488.8</v>
       </c>
       <c r="M18" s="1">
-        <v>1829214.57</v>
+        <v>2150488.8</v>
       </c>
       <c r="N18" s="1">
-        <v>1.13</v>
+        <v>1.33</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B19" s="1">
         <v>13000000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>89.309</v>
+        <v>92.834</v>
       </c>
       <c r="D19" s="1">
         <v>108.766</v>
       </c>
       <c r="E19" t="s">
         <v>48</v>
       </c>
       <c r="F19">
         <v>8.94</v>
       </c>
       <c r="G19" s="1">
         <v>1548084.0</v>
       </c>
       <c r="H19" s="1">
-        <v>-248775.05</v>
+        <v>-198692.26</v>
       </c>
       <c r="I19" s="1">
-        <v>-16.06986765576</v>
+        <v>-12.834720854941</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>1299308.95</v>
+        <v>1349391.74</v>
       </c>
       <c r="M19" s="1">
-        <v>1299308.95</v>
+        <v>1349391.74</v>
       </c>
       <c r="N19" s="1">
-        <v>0.8</v>
+        <v>0.83</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B20" s="1">
         <v>170000000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>115.0685</v>
+        <v>116.412</v>
       </c>
       <c r="D20" s="1">
         <v>121.16835294</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F20">
-        <v>184.3</v>
+        <v>185.93</v>
       </c>
       <c r="G20" s="1">
         <v>1309804.52</v>
       </c>
       <c r="H20" s="1">
-        <v>-248385.2</v>
+        <v>-245404.7</v>
       </c>
       <c r="I20" s="1">
-        <v>-18.963532054386</v>
+        <v>-18.73597901464</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>1061419.32</v>
+        <v>1064399.82</v>
       </c>
       <c r="M20" s="1">
-        <v>1061419.32</v>
+        <v>1064399.82</v>
       </c>
       <c r="N20" s="1">
         <v>0.66</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B21" s="1">
         <v>1400000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>96.2515</v>
+        <v>98.3605</v>
       </c>
       <c r="D21" s="1">
         <v>100.0</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>1400000.0</v>
       </c>
       <c r="H21" s="1">
-        <v>-52479.0</v>
+        <v>-22953.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-3.7485</v>
+        <v>-1.6395</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>1347521.0</v>
+        <v>1377047.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1347521.0</v>
+        <v>1377047.0</v>
       </c>
       <c r="N21" s="1">
-        <v>0.83</v>
+        <v>0.85</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B22" s="1">
         <v>1500000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>92.778</v>
+        <v>90.89</v>
       </c>
       <c r="D22" s="1">
         <v>84.3</v>
       </c>
       <c r="E22" t="s">
         <v>34</v>
       </c>
       <c r="F22">
         <v>1.14</v>
       </c>
       <c r="G22" s="1">
         <v>1158179.15</v>
       </c>
       <c r="H22" s="1">
-        <v>63119.66</v>
+        <v>37165.2</v>
       </c>
       <c r="I22" s="1">
-        <v>5.4499047060207</v>
+        <v>3.208933609278</v>
       </c>
       <c r="J22">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>914.15</v>
+        <v>0.12</v>
+      </c>
+      <c r="K22" t="s">
+        <v>83</v>
       </c>
       <c r="L22" s="1">
-        <v>1221298.81</v>
+        <v>1195344.35</v>
       </c>
       <c r="M22" s="1">
-        <v>1222212.96</v>
+        <v>1197170.95</v>
       </c>
       <c r="N22" s="1">
-        <v>0.76</v>
+        <v>0.74</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>85</v>
       </c>
       <c r="B23" s="1">
         <v>2400000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>94.614</v>
+        <v>84.855</v>
       </c>
       <c r="D23" s="1">
         <v>135.2616</v>
       </c>
       <c r="E23" t="s">
         <v>34</v>
       </c>
       <c r="F23">
         <v>1.14</v>
       </c>
       <c r="G23" s="1">
         <v>2792617.66</v>
       </c>
       <c r="H23" s="1">
-        <v>-799869.96</v>
+        <v>-1007058.07</v>
       </c>
       <c r="I23" s="1">
-        <v>-28.642301144798</v>
+        <v>-36.061437425702</v>
       </c>
       <c r="J23">
-        <v>0.71</v>
+        <v>0.84</v>
       </c>
       <c r="K23" t="s">
         <v>86</v>
       </c>
       <c r="L23" s="1">
-        <v>1992747.7</v>
+        <v>1785559.59</v>
       </c>
       <c r="M23" s="1">
-        <v>2009728.83</v>
+        <v>1805812.98</v>
       </c>
       <c r="N23" s="1">
-        <v>1.24</v>
+        <v>1.11</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>88</v>
       </c>
       <c r="B24" s="1">
         <v>1700000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>90.813</v>
+        <v>90.233</v>
       </c>
       <c r="D24" s="1">
         <v>100.0</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>1700000.0</v>
       </c>
       <c r="H24" s="1">
-        <v>-156179.0</v>
+        <v>-166039.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-9.187</v>
+        <v>-9.767</v>
       </c>
       <c r="J24">
-        <v>0.45</v>
+        <v>0.5</v>
       </c>
       <c r="K24" t="s">
         <v>89</v>
       </c>
       <c r="L24" s="1">
-        <v>1543821.0</v>
+        <v>1533961.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1551436.07</v>
+        <v>1542449.36</v>
       </c>
       <c r="N24" s="1">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>91</v>
       </c>
       <c r="B25" s="1">
         <v>2000000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>102.84</v>
+        <v>104.749</v>
       </c>
       <c r="D25" s="1">
         <v>119.3027</v>
       </c>
       <c r="E25" t="s">
         <v>34</v>
       </c>
       <c r="F25">
         <v>1.14</v>
       </c>
       <c r="G25" s="1">
         <v>2036142.85</v>
       </c>
       <c r="H25" s="1">
-        <v>-231140.66</v>
+        <v>-199327.28</v>
       </c>
       <c r="I25" s="1">
-        <v>-11.351888203718</v>
+        <v>-9.7894546053092</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>1805002.19</v>
+        <v>1836815.57</v>
       </c>
       <c r="M25" s="1">
-        <v>1805002.19</v>
+        <v>1836815.57</v>
       </c>
       <c r="N25" s="1">
-        <v>1.12</v>
+        <v>1.13</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="1">
         <v>14000000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>97.035</v>
+        <v>97.382</v>
       </c>
       <c r="D26" s="1">
         <v>100.85077821</v>
       </c>
       <c r="E26" t="s">
         <v>94</v>
       </c>
       <c r="F26">
-        <v>7.75</v>
+        <v>7.72</v>
       </c>
       <c r="G26" s="1">
         <v>1764910.68</v>
       </c>
       <c r="H26" s="1">
-        <v>-11828.08</v>
+        <v>1621.88</v>
       </c>
       <c r="I26" s="1">
-        <v>-0.67018009092675</v>
+        <v>0.091895868633987</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>1753082.6</v>
+        <v>1766532.56</v>
       </c>
       <c r="M26" s="1">
-        <v>1753082.6</v>
+        <v>1766532.56</v>
       </c>
       <c r="N26" s="1">
         <v>1.09</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>96</v>
       </c>
       <c r="B27" s="1">
         <v>12000000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>96.064</v>
+        <v>99.5785</v>
       </c>
       <c r="D27" s="1">
         <v>100.25</v>
       </c>
       <c r="E27" t="s">
         <v>48</v>
       </c>
       <c r="F27">
         <v>8.94</v>
       </c>
       <c r="G27" s="1">
         <v>1316855.31</v>
       </c>
       <c r="H27" s="1">
-        <v>-26777.92</v>
+        <v>19230.83</v>
       </c>
       <c r="I27" s="1">
-        <v>-2.0334747330745</v>
+        <v>1.4603601363008</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>1290077.39</v>
+        <v>1336086.14</v>
       </c>
       <c r="M27" s="1">
-        <v>1290077.39</v>
+        <v>1336086.14</v>
       </c>
       <c r="N27" s="1">
-        <v>0.8</v>
+        <v>0.82</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>98</v>
       </c>
       <c r="B28" s="1">
-        <v>1900000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>183.954</v>
+        <v>98.315</v>
       </c>
       <c r="D28" s="1">
-        <v>106.49</v>
+        <v>104.54</v>
       </c>
       <c r="E28" t="s">
         <v>34</v>
       </c>
       <c r="F28">
         <v>1.14</v>
       </c>
       <c r="G28" s="1">
-        <v>1730508.04</v>
+        <v>2103144.54</v>
       </c>
       <c r="H28" s="1">
-        <v>1336737.24</v>
+        <v>-120552.81</v>
       </c>
       <c r="I28" s="1">
-        <v>77.245364315094</v>
+        <v>-5.7320268629754</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>3067245.28</v>
+        <v>1982591.73</v>
       </c>
       <c r="M28" s="1">
-        <v>3067245.28</v>
+        <v>1982591.73</v>
       </c>
       <c r="N28" s="1">
-        <v>1.9</v>
+        <v>1.22</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>100</v>
       </c>
       <c r="B29" s="1">
-        <v>2000000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>108.936</v>
+        <v>175.561</v>
       </c>
       <c r="D29" s="1">
-        <v>114.4687</v>
+        <v>106.49</v>
       </c>
       <c r="E29" t="s">
         <v>34</v>
       </c>
       <c r="F29">
         <v>1.14</v>
       </c>
       <c r="G29" s="1">
-        <v>1975386.34</v>
+        <v>1730508.04</v>
       </c>
       <c r="H29" s="1">
-        <v>-63389.85</v>
+        <v>1194097.63</v>
       </c>
       <c r="I29" s="1">
-        <v>-3.2089849320311</v>
+        <v>69.00272072703</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>1911996.49</v>
+        <v>2924605.67</v>
       </c>
       <c r="M29" s="1">
-        <v>1911996.49</v>
+        <v>2924605.67</v>
       </c>
       <c r="N29" s="1">
-        <v>1.18</v>
+        <v>1.8</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>102</v>
       </c>
       <c r="B30" s="1">
-        <v>900000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>89.772</v>
+        <v>107.058</v>
       </c>
       <c r="D30" s="1">
-        <v>110.2856</v>
+        <v>114.4687</v>
       </c>
       <c r="E30" t="s">
         <v>34</v>
       </c>
       <c r="F30">
         <v>1.14</v>
       </c>
       <c r="G30" s="1">
-        <v>908364.97</v>
+        <v>1975386.34</v>
       </c>
       <c r="H30" s="1">
-        <v>-199327.67</v>
+        <v>-98081.53</v>
       </c>
       <c r="I30" s="1">
-        <v>-21.943566361878</v>
+        <v>-4.965182152672</v>
       </c>
       <c r="J30">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="K30">
-        <v>466.21</v>
+        <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>709037.3</v>
+        <v>1877304.81</v>
       </c>
       <c r="M30" s="1">
-        <v>709503.51</v>
+        <v>1877304.81</v>
       </c>
       <c r="N30" s="1">
-        <v>0.44</v>
+        <v>1.16</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="1">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>127.817</v>
+        <v>94.152</v>
       </c>
       <c r="D31" s="1">
-        <v>114.7748</v>
+        <v>110.2856</v>
       </c>
       <c r="E31" t="s">
         <v>34</v>
       </c>
       <c r="F31">
         <v>1.14</v>
       </c>
       <c r="G31" s="1">
-        <v>1449046.08</v>
+        <v>908364.97</v>
       </c>
       <c r="H31" s="1">
-        <v>121325.14</v>
+        <v>-165418.15</v>
       </c>
       <c r="I31" s="1">
-        <v>8.3727592707059</v>
+        <v>-18.210538215713</v>
       </c>
       <c r="J31">
-        <v>1.29</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>0.07</v>
+      </c>
+      <c r="K31">
+        <v>602.78</v>
       </c>
       <c r="L31" s="1">
-        <v>1570371.22</v>
+        <v>742946.82</v>
       </c>
       <c r="M31" s="1">
-        <v>1588467.6</v>
+        <v>743549.6</v>
       </c>
       <c r="N31" s="1">
-        <v>0.98</v>
+        <v>0.46</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
+        <v>106</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>131.194</v>
+      </c>
+      <c r="D32" s="1">
+        <v>114.7748</v>
+      </c>
+      <c r="E32" t="s">
+        <v>34</v>
+      </c>
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1449046.08</v>
+      </c>
+      <c r="H32" s="1">
+        <v>161331.37</v>
+      </c>
+      <c r="I32" s="1">
+        <v>11.133625923062</v>
+      </c>
+      <c r="J32">
+        <v>1.61</v>
+      </c>
+      <c r="K32" t="s">
         <v>107</v>
       </c>
-      <c r="B32" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L32" s="1">
-        <v>2810286.53</v>
+        <v>1610377.45</v>
       </c>
       <c r="M32" s="1">
-        <v>2810286.53</v>
+        <v>1632932.36</v>
       </c>
       <c r="N32" s="1">
-        <v>1.74</v>
+        <v>1.01</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>109</v>
       </c>
       <c r="B33" s="1">
-        <v>190000000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>109.311</v>
+        <v>167.9625</v>
       </c>
       <c r="D33" s="1">
-        <v>106.46</v>
+        <v>100.6875</v>
       </c>
       <c r="E33" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="F33">
-        <v>184.3</v>
+        <v>1.14</v>
       </c>
       <c r="G33" s="1">
-        <v>1435515.22</v>
+        <v>1830285.65</v>
       </c>
       <c r="H33" s="1">
-        <v>-308579.66</v>
+        <v>1262268.38</v>
       </c>
       <c r="I33" s="1">
-        <v>-21.496091138623</v>
+        <v>68.965649159736</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>1126935.56</v>
+        <v>3092554.03</v>
       </c>
       <c r="M33" s="1">
-        <v>1126935.56</v>
+        <v>3092554.03</v>
       </c>
       <c r="N33" s="1">
-        <v>0.7</v>
+        <v>1.91</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>111</v>
       </c>
       <c r="B34" s="1">
-        <v>2000000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>135.005</v>
+        <v>115.3675</v>
       </c>
       <c r="D34" s="1">
-        <v>96.32768</v>
+        <v>106.46</v>
       </c>
       <c r="E34" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="F34">
-        <v>1.14</v>
+        <v>185.93</v>
       </c>
       <c r="G34" s="1">
-        <v>1641226.39</v>
+        <v>1435515.22</v>
       </c>
       <c r="H34" s="1">
-        <v>728321.66</v>
+        <v>-256565.71</v>
       </c>
       <c r="I34" s="1">
-        <v>44.376672495499</v>
+        <v>-17.872726560154</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>2369548.05</v>
+        <v>1178949.51</v>
       </c>
       <c r="M34" s="1">
-        <v>2369548.05</v>
+        <v>1178949.51</v>
       </c>
       <c r="N34" s="1">
-        <v>1.47</v>
+        <v>0.73</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>113</v>
       </c>
       <c r="B35" s="1">
-        <v>1300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>111.086</v>
+        <v>140.714</v>
       </c>
       <c r="D35" s="1">
-        <v>103.6696</v>
+        <v>96.32768</v>
       </c>
       <c r="E35" t="s">
         <v>34</v>
       </c>
       <c r="F35">
         <v>1.14</v>
       </c>
       <c r="G35" s="1">
-        <v>1292886.42</v>
+        <v>1641226.39</v>
       </c>
       <c r="H35" s="1">
-        <v>-25560.4</v>
+        <v>826249.83</v>
       </c>
       <c r="I35" s="1">
-        <v>-1.9770027439843</v>
+        <v>50.343440431762</v>
       </c>
       <c r="J35">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>1267326.02</v>
+        <v>2467476.22</v>
       </c>
       <c r="M35" s="1">
-        <v>1269762.21</v>
+        <v>2467476.22</v>
       </c>
       <c r="N35" s="1">
-        <v>0.79</v>
+        <v>1.52</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
+        <v>115</v>
+      </c>
+      <c r="B36" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>107.563</v>
+      </c>
+      <c r="D36" s="1">
+        <v>103.6696</v>
+      </c>
+      <c r="E36" t="s">
+        <v>34</v>
+      </c>
+      <c r="F36">
+        <v>1.14</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1292886.42</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-66882.3</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-5.1730994281771</v>
+      </c>
+      <c r="J36">
+        <v>0.3</v>
+      </c>
+      <c r="K36" t="s">
         <v>116</v>
       </c>
-      <c r="B36" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L36" s="1">
-        <v>1638418.6</v>
+        <v>1226004.12</v>
       </c>
       <c r="M36" s="1">
-        <v>1638418.6</v>
+        <v>1229922.19</v>
       </c>
       <c r="N36" s="1">
-        <v>1.01</v>
+        <v>0.76</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>118</v>
       </c>
       <c r="B37" s="1">
-        <v>1400000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>100.12</v>
+        <v>99.351</v>
       </c>
       <c r="D37" s="1">
-        <v>100.67268571</v>
+        <v>100.1642</v>
       </c>
       <c r="E37" t="s">
         <v>34</v>
       </c>
       <c r="F37">
         <v>1.14</v>
       </c>
       <c r="G37" s="1">
-        <v>1269265.37</v>
+        <v>1647366.2</v>
       </c>
       <c r="H37" s="1">
-        <v>-39182.0</v>
+        <v>7685.31</v>
       </c>
       <c r="I37" s="1">
-        <v>-3.0869825117816</v>
+        <v>0.46652104431911</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>1230083.37</v>
+        <v>1655051.51</v>
       </c>
       <c r="M37" s="1">
-        <v>1230083.37</v>
+        <v>1655051.51</v>
       </c>
       <c r="N37" s="1">
-        <v>0.76</v>
+        <v>1.02</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>120</v>
       </c>
       <c r="B38" s="1">
-        <v>1800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>103.271</v>
+        <v>104.319</v>
       </c>
       <c r="D38" s="1">
-        <v>128.2777</v>
+        <v>100.67268571</v>
       </c>
       <c r="E38" t="s">
         <v>34</v>
       </c>
       <c r="F38">
         <v>1.14</v>
       </c>
       <c r="G38" s="1">
-        <v>1957442.01</v>
+        <v>1269265.37</v>
       </c>
       <c r="H38" s="1">
-        <v>-326131.78</v>
+        <v>11227.37</v>
       </c>
       <c r="I38" s="1">
-        <v>-16.661120908507</v>
+        <v>0.88455655258285</v>
       </c>
       <c r="J38">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>1631310.23</v>
+        <v>1280492.74</v>
       </c>
       <c r="M38" s="1">
-        <v>1633526.11</v>
+        <v>1280492.74</v>
       </c>
       <c r="N38" s="1">
-        <v>1.01</v>
+        <v>0.79</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B39" s="1">
-        <v>1500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>123.1885</v>
+        <v>102.4405</v>
       </c>
       <c r="D39" s="1">
-        <v>102.37</v>
+        <v>128.2777</v>
       </c>
       <c r="E39" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1957442.01</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-340740.42</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-17.407433694549</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>65.76</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1616701.59</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1616767.35</v>
+      </c>
+      <c r="N39" s="1">
         <v>1.0</v>
       </c>
-      <c r="G39" s="1">
-[...22 lines deleted...]
-      </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B40" s="1">
-        <v>1000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>104.1225</v>
+        <v>130.278</v>
       </c>
       <c r="D40" s="1">
-        <v>100.0</v>
+        <v>102.37</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>1000000.0</v>
+        <v>1535550.0</v>
       </c>
       <c r="H40" s="1">
-        <v>41225.0</v>
+        <v>418620.0</v>
       </c>
       <c r="I40" s="1">
-        <v>4.1225</v>
+        <v>27.261893132754</v>
       </c>
       <c r="J40">
-        <v>0.11</v>
+        <v>2.51</v>
       </c>
       <c r="K40" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L40" s="1">
-        <v>1041225.0</v>
+        <v>1954170.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1042334.59</v>
+        <v>1991752.19</v>
       </c>
       <c r="N40" s="1">
-        <v>0.65</v>
+        <v>1.23</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B41" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>110.93</v>
+        <v>104.976</v>
       </c>
       <c r="D41" s="1">
-        <v>107.6</v>
+        <v>100.0</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>1291200.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="H41" s="1">
-        <v>39960.0</v>
+        <v>49760.0</v>
       </c>
       <c r="I41" s="1">
-        <v>3.0947955390335</v>
+        <v>4.976</v>
       </c>
       <c r="J41">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="K41" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L41" s="1">
-        <v>1331160.0</v>
+        <v>1049760.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1333287.72</v>
+        <v>1051896.99</v>
       </c>
       <c r="N41" s="1">
-        <v>0.83</v>
+        <v>0.65</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B42" s="1">
-        <v>1800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>134.8315</v>
+        <v>113.116</v>
       </c>
       <c r="D42" s="1">
-        <v>104.99305556</v>
+        <v>107.6</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>1889875.0</v>
+        <v>1291200.0</v>
       </c>
       <c r="H42" s="1">
-        <v>537092.0</v>
+        <v>66192.0</v>
       </c>
       <c r="I42" s="1">
-        <v>28.419445730538</v>
+        <v>5.1263940520446</v>
       </c>
       <c r="J42">
-        <v>0.94</v>
+        <v>0.33</v>
       </c>
       <c r="K42" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="L42" s="1">
-        <v>2426967.0</v>
+        <v>1357392.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2443885.03</v>
+        <v>1361353.96</v>
       </c>
       <c r="N42" s="1">
-        <v>1.51</v>
+        <v>0.84</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B43" s="1">
         <v>1800000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>113.236</v>
+        <v>137.4355</v>
       </c>
       <c r="D43" s="1">
-        <v>133.1139</v>
+        <v>104.99305556</v>
       </c>
       <c r="E43" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="F43">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>2031239.57</v>
+        <v>1889875.0</v>
       </c>
       <c r="H43" s="1">
-        <v>-242518.2</v>
+        <v>583964.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-11.939418844622</v>
+        <v>30.89960976255</v>
       </c>
       <c r="J43">
-        <v>0.06</v>
+        <v>1.21</v>
       </c>
       <c r="K43" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="L43" s="1">
-        <v>1788721.37</v>
+        <v>2473839.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1789807.37</v>
+        <v>2495675.07</v>
       </c>
       <c r="N43" s="1">
-        <v>1.11</v>
+        <v>1.54</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B44" s="1">
-        <v>1250000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>150.069</v>
+        <v>112.042</v>
       </c>
       <c r="D44" s="1">
-        <v>108.5191</v>
+        <v>133.1139</v>
       </c>
       <c r="E44" t="s">
         <v>34</v>
       </c>
       <c r="F44">
         <v>1.14</v>
       </c>
       <c r="G44" s="1">
-        <v>1295967.09</v>
+        <v>2031239.57</v>
       </c>
       <c r="H44" s="1">
-        <v>350248.35</v>
+        <v>-263008.45</v>
       </c>
       <c r="I44" s="1">
-        <v>27.026021933937</v>
+        <v>-12.948174793582</v>
       </c>
       <c r="J44">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>32.88</v>
       </c>
       <c r="L44" s="1">
-        <v>1646215.44</v>
+        <v>1768231.12</v>
       </c>
       <c r="M44" s="1">
-        <v>1648119.91</v>
+        <v>1768264.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1.02</v>
+        <v>1.09</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B45" s="1">
-        <v>1600000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>89.379</v>
+        <v>138.69</v>
       </c>
       <c r="D45" s="1">
-        <v>95.8663</v>
+        <v>108.5191</v>
       </c>
       <c r="E45" t="s">
         <v>34</v>
       </c>
       <c r="F45">
         <v>1.14</v>
       </c>
       <c r="G45" s="1">
-        <v>1465425.43</v>
+        <v>1295967.09</v>
       </c>
       <c r="H45" s="1">
-        <v>-210432.89</v>
+        <v>224023.26</v>
       </c>
       <c r="I45" s="1">
-        <v>-14.359849753665</v>
+        <v>17.286184327412</v>
       </c>
       <c r="J45">
-        <v>0.42</v>
+        <v>0.3</v>
       </c>
       <c r="K45" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="L45" s="1">
-        <v>1254992.54</v>
+        <v>1519990.35</v>
       </c>
       <c r="M45" s="1">
-        <v>1261720.64</v>
+        <v>1523795.78</v>
       </c>
       <c r="N45" s="1">
-        <v>0.78</v>
+        <v>0.94</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B46" s="1">
-        <v>1500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>150.926</v>
+        <v>92.284</v>
       </c>
       <c r="D46" s="1">
-        <v>102.845</v>
+        <v>95.8663</v>
       </c>
       <c r="E46" t="s">
         <v>34</v>
       </c>
       <c r="F46">
         <v>1.14</v>
       </c>
       <c r="G46" s="1">
-        <v>1448793.2</v>
+        <v>1465425.43</v>
       </c>
       <c r="H46" s="1">
-        <v>537946.6</v>
+        <v>-170835.97</v>
       </c>
       <c r="I46" s="1">
-        <v>37.130668476357</v>
+        <v>-11.657772992243</v>
       </c>
       <c r="J46">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>36.57</v>
+        <v>0.51</v>
+      </c>
+      <c r="K46" t="s">
+        <v>142</v>
       </c>
       <c r="L46" s="1">
-        <v>1986739.8</v>
+        <v>1294589.46</v>
       </c>
       <c r="M46" s="1">
-        <v>1986776.37</v>
+        <v>1302772.64</v>
       </c>
       <c r="N46" s="1">
-        <v>1.23</v>
+        <v>0.8</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B47" s="1">
-        <v>1900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>93.8545</v>
+        <v>169.779</v>
       </c>
       <c r="D47" s="1">
-        <v>100.44</v>
+        <v>102.845</v>
       </c>
       <c r="E47" t="s">
         <v>34</v>
       </c>
       <c r="F47">
         <v>1.14</v>
       </c>
       <c r="G47" s="1">
-        <v>1641600.0</v>
+        <v>1448793.2</v>
       </c>
       <c r="H47" s="1">
-        <v>-76671.96</v>
+        <v>784063.76</v>
       </c>
       <c r="I47" s="1">
-        <v>-4.6705628654971</v>
+        <v>54.11840420013</v>
       </c>
       <c r="J47">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="K47">
-        <v>0.0</v>
+        <v>949.83</v>
       </c>
       <c r="L47" s="1">
-        <v>1564928.04</v>
+        <v>2232856.96</v>
       </c>
       <c r="M47" s="1">
-        <v>1564928.04</v>
+        <v>2233806.79</v>
       </c>
       <c r="N47" s="1">
-        <v>0.97</v>
+        <v>1.38</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B48" s="1">
-        <v>1500000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>141.818</v>
+        <v>94.4925</v>
       </c>
       <c r="D48" s="1">
-        <v>100.85333333</v>
+        <v>100.44</v>
       </c>
       <c r="E48" t="s">
         <v>34</v>
       </c>
       <c r="F48">
         <v>1.14</v>
       </c>
       <c r="G48" s="1">
-        <v>1389416.89</v>
+        <v>1641600.0</v>
       </c>
       <c r="H48" s="1">
-        <v>477428.22</v>
+        <v>-67484.44</v>
       </c>
       <c r="I48" s="1">
-        <v>34.361768842467</v>
+        <v>-4.1108942495127</v>
       </c>
       <c r="J48">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>1866845.11</v>
+        <v>1574115.56</v>
       </c>
       <c r="M48" s="1">
-        <v>1871635.22</v>
+        <v>1574115.56</v>
       </c>
       <c r="N48" s="1">
-        <v>1.16</v>
+        <v>0.97</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="B49" s="1">
-        <v>2000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>124.381</v>
+        <v>146.358</v>
       </c>
       <c r="D49" s="1">
-        <v>101.876</v>
+        <v>100.85333333</v>
       </c>
       <c r="E49" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="F49">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G49" s="1">
-        <v>2037520.0</v>
+        <v>1389416.89</v>
       </c>
       <c r="H49" s="1">
-        <v>450100.0</v>
+        <v>535417.62</v>
       </c>
       <c r="I49" s="1">
-        <v>22.090580705956</v>
+        <v>38.535418984291</v>
       </c>
       <c r="J49">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="K49" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="L49" s="1">
-        <v>2487620.0</v>
+        <v>1924834.51</v>
       </c>
       <c r="M49" s="1">
-        <v>2495099.45</v>
+        <v>1930533.51</v>
       </c>
       <c r="N49" s="1">
-        <v>1.55</v>
+        <v>1.19</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B50" s="1">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>182.256</v>
+        <v>124.2155</v>
       </c>
       <c r="D50" s="1">
-        <v>101.25</v>
+        <v>101.876</v>
       </c>
       <c r="E50" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="F50">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>868278.88</v>
+        <v>2037520.0</v>
       </c>
       <c r="H50" s="1">
-        <v>731159.47</v>
+        <v>446790.0</v>
       </c>
       <c r="I50" s="1">
-        <v>84.207906796028</v>
+        <v>21.928128312851</v>
       </c>
       <c r="J50">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="K50" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="L50" s="1">
-        <v>1599438.35</v>
+        <v>2484310.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1604618.5</v>
+        <v>2493844.25</v>
       </c>
       <c r="N50" s="1">
-        <v>0.99</v>
+        <v>1.54</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B51" s="1">
-        <v>2200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>88.918</v>
+        <v>146.57</v>
       </c>
       <c r="D51" s="1">
-        <v>108.16</v>
+        <v>101.25</v>
       </c>
       <c r="E51" t="s">
         <v>34</v>
       </c>
       <c r="F51">
         <v>1.14</v>
       </c>
       <c r="G51" s="1">
-        <v>2054587.06</v>
+        <v>868278.88</v>
       </c>
       <c r="H51" s="1">
-        <v>-337872.71</v>
+        <v>416802.88</v>
       </c>
       <c r="I51" s="1">
-        <v>-16.444798888201</v>
+        <v>48.003341967733</v>
       </c>
       <c r="J51">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.67</v>
+      </c>
+      <c r="K51" t="s">
+        <v>155</v>
       </c>
       <c r="L51" s="1">
-        <v>1716714.35</v>
+        <v>1285081.76</v>
       </c>
       <c r="M51" s="1">
-        <v>1716714.35</v>
+        <v>1291779.31</v>
       </c>
       <c r="N51" s="1">
-        <v>1.06</v>
+        <v>0.8</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B52" s="1">
-        <v>2800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>98.87</v>
+        <v>82.3865</v>
       </c>
       <c r="D52" s="1">
-        <v>106.4661</v>
+        <v>108.16</v>
       </c>
       <c r="E52" t="s">
         <v>34</v>
       </c>
       <c r="F52">
         <v>1.14</v>
       </c>
       <c r="G52" s="1">
-        <v>2523320.47</v>
+        <v>2054587.06</v>
       </c>
       <c r="H52" s="1">
-        <v>-93868.96</v>
+        <v>-465438.84</v>
       </c>
       <c r="I52" s="1">
-        <v>-3.7200570088507</v>
+        <v>-22.653644085542</v>
       </c>
       <c r="J52">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>2429451.51</v>
+        <v>1589148.22</v>
       </c>
       <c r="M52" s="1">
-        <v>2444561.7</v>
+        <v>1589148.22</v>
       </c>
       <c r="N52" s="1">
-        <v>1.51</v>
+        <v>0.98</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B53" s="1">
-        <v>4000000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>89.6165</v>
+        <v>98.658</v>
       </c>
       <c r="D53" s="1">
-        <v>100.25</v>
+        <v>106.4661</v>
       </c>
       <c r="E53" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="F53">
-        <v>8.94</v>
+        <v>1.14</v>
       </c>
       <c r="G53" s="1">
-        <v>438282.5</v>
+        <v>2523320.47</v>
       </c>
       <c r="H53" s="1">
-        <v>-37118.62</v>
+        <v>-101310.04</v>
       </c>
       <c r="I53" s="1">
-        <v>-8.4691083946998</v>
+        <v>-4.0149493972123</v>
       </c>
       <c r="J53">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="K53">
-        <v>0.0</v>
+        <v>562.6</v>
       </c>
       <c r="L53" s="1">
-        <v>401163.88</v>
+        <v>2422010.43</v>
       </c>
       <c r="M53" s="1">
-        <v>401163.88</v>
+        <v>2422573.03</v>
       </c>
       <c r="N53" s="1">
-        <v>0.25</v>
+        <v>1.49</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B54" s="1">
-        <v>1300000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>164.3295</v>
+        <v>93.1905</v>
       </c>
       <c r="D54" s="1">
-        <v>114.6381</v>
+        <v>100.25</v>
       </c>
       <c r="E54" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="F54">
-        <v>1.14</v>
+        <v>8.94</v>
       </c>
       <c r="G54" s="1">
-        <v>1429677.0</v>
+        <v>438282.5</v>
       </c>
       <c r="H54" s="1">
-        <v>445078.15</v>
+        <v>-21490.6</v>
       </c>
       <c r="I54" s="1">
-        <v>31.131377926623</v>
+        <v>-4.9033671205216</v>
       </c>
       <c r="J54">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>1874755.15</v>
+        <v>416791.9</v>
       </c>
       <c r="M54" s="1">
-        <v>1884757.41</v>
+        <v>416791.9</v>
       </c>
       <c r="N54" s="1">
-        <v>1.17</v>
+        <v>0.26</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B55" s="1">
-        <v>2800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>90.03</v>
+        <v>177.9255</v>
       </c>
       <c r="D55" s="1">
-        <v>103.5785</v>
+        <v>114.6381</v>
       </c>
       <c r="E55" t="s">
         <v>34</v>
       </c>
       <c r="F55">
         <v>1.14</v>
       </c>
       <c r="G55" s="1">
-        <v>2437858.19</v>
+        <v>1429677.0</v>
       </c>
       <c r="H55" s="1">
-        <v>-225624.75</v>
+        <v>598319.58</v>
       </c>
       <c r="I55" s="1">
-        <v>-9.2550399742489</v>
+        <v>41.849982898235</v>
       </c>
       <c r="J55">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.96</v>
+      </c>
+      <c r="K55" t="s">
+        <v>164</v>
       </c>
       <c r="L55" s="1">
-        <v>2212233.44</v>
+        <v>2027996.58</v>
       </c>
       <c r="M55" s="1">
-        <v>2212233.44</v>
+        <v>2040463.15</v>
       </c>
       <c r="N55" s="1">
-        <v>1.37</v>
+        <v>1.26</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B56" s="1">
-        <v>1700000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>116.288</v>
+        <v>93.313</v>
       </c>
       <c r="D56" s="1">
-        <v>100.0</v>
+        <v>103.5785</v>
       </c>
       <c r="E56" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="F56">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G56" s="1">
-        <v>1700000.0</v>
+        <v>2437858.19</v>
       </c>
       <c r="H56" s="1">
-        <v>276896.0</v>
+        <v>-147065.15</v>
       </c>
       <c r="I56" s="1">
-        <v>16.288</v>
+        <v>-6.032555568788</v>
       </c>
       <c r="J56">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>1976896.0</v>
+        <v>2290793.04</v>
       </c>
       <c r="M56" s="1">
-        <v>1978997.39</v>
+        <v>2290793.04</v>
       </c>
       <c r="N56" s="1">
-        <v>1.23</v>
+        <v>1.41</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="B57" s="1">
-        <v>1800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>93.568</v>
+        <v>123.349</v>
       </c>
       <c r="D57" s="1">
-        <v>98.45</v>
+        <v>100.0</v>
       </c>
       <c r="E57" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="F57">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>1512095.23</v>
+        <v>1700000.0</v>
       </c>
       <c r="H57" s="1">
-        <v>-34057.49</v>
+        <v>396933.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-2.2523376388139</v>
+        <v>23.349</v>
       </c>
       <c r="J57">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.16</v>
+      </c>
+      <c r="K57" t="s">
+        <v>169</v>
       </c>
       <c r="L57" s="1">
-        <v>1478037.74</v>
+        <v>2096933.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1478037.74</v>
+        <v>2099624.67</v>
       </c>
       <c r="N57" s="1">
-        <v>0.92</v>
+        <v>1.3</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B58" s="1">
-        <v>250000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>126.254</v>
+        <v>94.374</v>
       </c>
       <c r="D58" s="1">
-        <v>114.0</v>
+        <v>98.45</v>
       </c>
       <c r="E58" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="F58">
-        <v>184.3</v>
+        <v>1.14</v>
       </c>
       <c r="G58" s="1">
-        <v>1541145.75</v>
+        <v>1512095.23</v>
       </c>
       <c r="H58" s="1">
-        <v>171496.96</v>
+        <v>-22698.01</v>
       </c>
       <c r="I58" s="1">
-        <v>11.12788715798</v>
+        <v>-1.5010965942932</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>1712642.71</v>
+        <v>1489397.22</v>
       </c>
       <c r="M58" s="1">
-        <v>1712642.71</v>
+        <v>1489397.22</v>
       </c>
       <c r="N58" s="1">
-        <v>1.06</v>
+        <v>0.92</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B59" s="1">
-        <v>270000000.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>125.923</v>
+        <v>114.615</v>
       </c>
       <c r="D59" s="1">
-        <v>113.25</v>
+        <v>114.0</v>
       </c>
       <c r="E59" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F59">
-        <v>184.3</v>
+        <v>185.93</v>
       </c>
       <c r="G59" s="1">
-        <v>1653487.17</v>
+        <v>1541145.75</v>
       </c>
       <c r="H59" s="1">
-        <v>191317.73</v>
+        <v>-14.63</v>
       </c>
       <c r="I59" s="1">
-        <v>11.570560296516</v>
+        <v>-0.00094929373162791</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>1844804.9</v>
+        <v>1541131.12</v>
       </c>
       <c r="M59" s="1">
-        <v>1844804.9</v>
+        <v>1541131.12</v>
       </c>
       <c r="N59" s="1">
-        <v>1.14</v>
+        <v>0.95</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B60" s="1">
-        <v>1700000.0</v>
+        <v>270000000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>105.4275</v>
+        <v>115.136</v>
       </c>
       <c r="D60" s="1">
-        <v>103.0</v>
+        <v>113.25</v>
       </c>
       <c r="E60" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="F60">
-        <v>1.14</v>
+        <v>185.93</v>
       </c>
       <c r="G60" s="1">
-        <v>1497477.13</v>
+        <v>1653487.17</v>
       </c>
       <c r="H60" s="1">
-        <v>75377.19</v>
+        <v>18500.32</v>
       </c>
       <c r="I60" s="1">
-        <v>5.0336120993046</v>
+        <v>1.1188668612409</v>
       </c>
       <c r="J60">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>1572854.32</v>
+        <v>1671987.49</v>
       </c>
       <c r="M60" s="1">
-        <v>1584892.99</v>
+        <v>1671987.49</v>
       </c>
       <c r="N60" s="1">
-        <v>0.98</v>
+        <v>1.03</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="B61" s="1">
-        <v>2100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>115.0705</v>
+        <v>106.826</v>
       </c>
       <c r="D61" s="1">
-        <v>100.0</v>
+        <v>103.0</v>
       </c>
       <c r="E61" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="F61">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G61" s="1">
-        <v>2100000.0</v>
+        <v>1497477.13</v>
       </c>
       <c r="H61" s="1">
-        <v>316480.5</v>
+        <v>94773.98</v>
       </c>
       <c r="I61" s="1">
-        <v>15.0705</v>
+        <v>6.3289100114671</v>
       </c>
       <c r="J61">
-        <v>0.01</v>
+        <v>0.05</v>
       </c>
       <c r="K61">
-        <v>258.2</v>
+        <v>797.01</v>
       </c>
       <c r="L61" s="1">
-        <v>2416480.5</v>
+        <v>1592251.11</v>
       </c>
       <c r="M61" s="1">
-        <v>2416738.7</v>
+        <v>1593048.12</v>
       </c>
       <c r="N61" s="1">
-        <v>1.5</v>
+        <v>0.98</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="B62" s="1">
-        <v>1800000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>97.11</v>
+        <v>112.5555</v>
       </c>
       <c r="D62" s="1">
-        <v>100.25</v>
+        <v>100.0</v>
       </c>
       <c r="E62" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="F62">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>1557012.81</v>
+        <v>2100000.0</v>
       </c>
       <c r="H62" s="1">
-        <v>-23024.22</v>
+        <v>263665.5</v>
       </c>
       <c r="I62" s="1">
-        <v>-1.4787431324987</v>
+        <v>12.5555</v>
       </c>
       <c r="J62">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.11</v>
+      </c>
+      <c r="K62" t="s">
+        <v>180</v>
       </c>
       <c r="L62" s="1">
-        <v>1533988.59</v>
+        <v>2363665.5</v>
       </c>
       <c r="M62" s="1">
-        <v>1533988.59</v>
+        <v>2366075.34</v>
       </c>
       <c r="N62" s="1">
-        <v>0.95</v>
+        <v>1.46</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B63" s="1">
-        <v>1000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>121.268</v>
+        <v>97.529</v>
       </c>
       <c r="D63" s="1">
-        <v>103.5</v>
+        <v>100.25</v>
       </c>
       <c r="E63" t="s">
         <v>34</v>
       </c>
       <c r="F63">
         <v>1.14</v>
       </c>
       <c r="G63" s="1">
-        <v>1035828.66</v>
+        <v>1557012.81</v>
       </c>
       <c r="H63" s="1">
-        <v>28392.49</v>
+        <v>-17823.82</v>
       </c>
       <c r="I63" s="1">
-        <v>2.7410411679476</v>
+        <v>-1.1447445959035</v>
       </c>
       <c r="J63">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>1064221.15</v>
+        <v>1539188.99</v>
       </c>
       <c r="M63" s="1">
-        <v>1071406.32</v>
+        <v>1539188.99</v>
       </c>
       <c r="N63" s="1">
-        <v>0.66</v>
+        <v>0.95</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="B64" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>118.122</v>
+        <v>126.125</v>
       </c>
       <c r="D64" s="1">
-        <v>107.4925</v>
+        <v>103.5</v>
       </c>
       <c r="E64" t="s">
         <v>34</v>
       </c>
       <c r="F64">
         <v>1.14</v>
       </c>
       <c r="G64" s="1">
-        <v>1374936.05</v>
+        <v>1035828.66</v>
       </c>
       <c r="H64" s="1">
-        <v>179982.77</v>
+        <v>69997.47</v>
       </c>
       <c r="I64" s="1">
-        <v>13.090264816316</v>
+        <v>6.7576301663636</v>
       </c>
       <c r="J64">
-        <v>1.13</v>
+        <v>0.85</v>
       </c>
       <c r="K64" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="L64" s="1">
-        <v>1554918.82</v>
+        <v>1105826.13</v>
       </c>
       <c r="M64" s="1">
-        <v>1571844.19</v>
+        <v>1114374.64</v>
       </c>
       <c r="N64" s="1">
-        <v>0.97</v>
+        <v>0.69</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="B65" s="1">
-        <v>2500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>98.305</v>
+        <v>117.797</v>
       </c>
       <c r="D65" s="1">
-        <v>100.0</v>
+        <v>107.4925</v>
       </c>
       <c r="E65" t="s">
         <v>34</v>
       </c>
       <c r="F65">
         <v>1.14</v>
       </c>
       <c r="G65" s="1">
-        <v>2314386.22</v>
+        <v>1374936.05</v>
       </c>
       <c r="H65" s="1">
-        <v>-157628.87</v>
+        <v>174277.05</v>
       </c>
       <c r="I65" s="1">
-        <v>-6.8108282290067</v>
+        <v>12.675284061393</v>
       </c>
       <c r="J65">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>0.04</v>
+      </c>
+      <c r="K65">
+        <v>630.18</v>
       </c>
       <c r="L65" s="1">
-        <v>2156757.35</v>
+        <v>1549213.1</v>
       </c>
       <c r="M65" s="1">
-        <v>2164679.93</v>
+        <v>1549843.28</v>
       </c>
       <c r="N65" s="1">
-        <v>1.34</v>
+        <v>0.96</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B66" s="1">
-        <v>2000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>109.043</v>
+        <v>102.3895</v>
       </c>
       <c r="D66" s="1">
-        <v>111.6684</v>
+        <v>100.0</v>
       </c>
       <c r="E66" t="s">
         <v>34</v>
       </c>
       <c r="F66">
         <v>1.14</v>
       </c>
       <c r="G66" s="1">
-        <v>1937510.2</v>
+        <v>2314386.22</v>
       </c>
       <c r="H66" s="1">
-        <v>-23635.69</v>
+        <v>-70085.23</v>
       </c>
       <c r="I66" s="1">
-        <v>-1.2199001584611</v>
+        <v>-3.0282426240854</v>
       </c>
       <c r="J66">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>304.71</v>
+        <v>0.38</v>
+      </c>
+      <c r="K66" t="s">
+        <v>190</v>
       </c>
       <c r="L66" s="1">
-        <v>1913874.51</v>
+        <v>2244300.99</v>
       </c>
       <c r="M66" s="1">
-        <v>1914179.22</v>
+        <v>2253738.45</v>
       </c>
       <c r="N66" s="1">
-        <v>1.19</v>
+        <v>1.39</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="B67" s="1">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>99.176</v>
+        <v>101.507</v>
       </c>
       <c r="D67" s="1">
-        <v>100.25</v>
+        <v>111.6684</v>
       </c>
       <c r="E67" t="s">
         <v>34</v>
       </c>
       <c r="F67">
         <v>1.14</v>
       </c>
       <c r="G67" s="1">
-        <v>862402.68</v>
+        <v>1937510.2</v>
       </c>
       <c r="H67" s="1">
-        <v>7943.96</v>
+        <v>-157544.39</v>
       </c>
       <c r="I67" s="1">
-        <v>0.92114277752476</v>
+        <v>-8.1312805475811</v>
       </c>
       <c r="J67">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="K67">
-        <v>0.0</v>
+        <v>608.86</v>
       </c>
       <c r="L67" s="1">
-        <v>870346.64</v>
+        <v>1779965.81</v>
       </c>
       <c r="M67" s="1">
-        <v>870346.64</v>
+        <v>1780574.67</v>
       </c>
       <c r="N67" s="1">
-        <v>0.54</v>
+        <v>1.1</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B68" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>101.443</v>
+        <v>101.203</v>
       </c>
       <c r="D68" s="1">
-        <v>100.0</v>
+        <v>100.25</v>
       </c>
       <c r="E68" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="F68">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G68" s="1">
-        <v>700000.0</v>
+        <v>862402.68</v>
       </c>
       <c r="H68" s="1">
-        <v>10101.0</v>
+        <v>24914.84</v>
       </c>
       <c r="I68" s="1">
-        <v>1.443</v>
+        <v>2.8890030814839</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>710101.0</v>
+        <v>887317.52</v>
       </c>
       <c r="M68" s="1">
-        <v>710101.0</v>
+        <v>887317.52</v>
       </c>
       <c r="N68" s="1">
-        <v>0.44</v>
+        <v>0.55</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B69" s="1">
-        <v>1600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>157.8635</v>
+        <v>98.851</v>
       </c>
       <c r="D69" s="1">
-        <v>101.92973</v>
+        <v>100.0</v>
       </c>
       <c r="E69" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="F69">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>1416612.96</v>
+        <v>700000.0</v>
       </c>
       <c r="H69" s="1">
-        <v>799987.31</v>
+        <v>-8043.0</v>
       </c>
       <c r="I69" s="1">
-        <v>56.471833351009</v>
+        <v>-1.149</v>
       </c>
       <c r="J69">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>2216600.27</v>
+        <v>691957.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2221280.68</v>
+        <v>691957.0</v>
       </c>
       <c r="N69" s="1">
-        <v>1.38</v>
+        <v>0.43</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B70" s="1">
-        <v>1200000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>131.865</v>
+        <v>145.726</v>
       </c>
       <c r="D70" s="1">
-        <v>112.1426</v>
+        <v>101.92973</v>
       </c>
       <c r="E70" t="s">
         <v>34</v>
       </c>
       <c r="F70">
         <v>1.14</v>
       </c>
       <c r="G70" s="1">
-        <v>1285670.4</v>
+        <v>1416612.96</v>
       </c>
       <c r="H70" s="1">
-        <v>102991.29</v>
+        <v>627677.95</v>
       </c>
       <c r="I70" s="1">
-        <v>8.0107070988023</v>
+        <v>44.308358579467</v>
       </c>
       <c r="J70">
-        <v>0.84</v>
+        <v>0.37</v>
       </c>
       <c r="K70" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="L70" s="1">
-        <v>1388661.69</v>
+        <v>2044290.91</v>
       </c>
       <c r="M70" s="1">
-        <v>1398753.84</v>
+        <v>2050184.75</v>
       </c>
       <c r="N70" s="1">
-        <v>0.87</v>
+        <v>1.26</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="B71" s="1">
-        <v>360000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>100.882</v>
+        <v>131.445</v>
       </c>
       <c r="D71" s="1">
-        <v>103.625</v>
+        <v>112.1426</v>
       </c>
       <c r="E71" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="F71">
-        <v>184.3</v>
+        <v>1.14</v>
       </c>
       <c r="G71" s="1">
-        <v>2026522.28</v>
+        <v>1285670.4</v>
       </c>
       <c r="H71" s="1">
-        <v>-55925.36</v>
+        <v>97293.96</v>
       </c>
       <c r="I71" s="1">
-        <v>-2.7596716084464</v>
+        <v>7.5675663062633</v>
       </c>
       <c r="J71">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.02</v>
+      </c>
+      <c r="K71" t="s">
+        <v>202</v>
       </c>
       <c r="L71" s="1">
-        <v>1970596.92</v>
+        <v>1382964.36</v>
       </c>
       <c r="M71" s="1">
-        <v>1970596.92</v>
+        <v>1395239.14</v>
       </c>
       <c r="N71" s="1">
-        <v>1.22</v>
+        <v>0.86</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="B72" s="1">
         <v>360000000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>100.9405</v>
+        <v>102.91</v>
       </c>
       <c r="D72" s="1">
-        <v>103.7</v>
+        <v>103.625</v>
       </c>
       <c r="E72" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F72">
-        <v>184.3</v>
+        <v>185.93</v>
       </c>
       <c r="G72" s="1">
-        <v>2027985.14</v>
+        <v>2026522.28</v>
       </c>
       <c r="H72" s="1">
-        <v>-56245.49</v>
+        <v>-33931.11</v>
       </c>
       <c r="I72" s="1">
-        <v>-2.7734665748093</v>
+        <v>-1.6743516878581</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>1971739.65</v>
+        <v>1992591.17</v>
       </c>
       <c r="M72" s="1">
-        <v>1971739.65</v>
+        <v>1992591.17</v>
       </c>
       <c r="N72" s="1">
-        <v>1.22</v>
+        <v>1.23</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B73" s="1">
-        <v>1600000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>118.44</v>
+        <v>103.4345</v>
       </c>
       <c r="D73" s="1">
-        <v>97.3197</v>
+        <v>103.7</v>
       </c>
       <c r="E73" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="F73">
-        <v>1.14</v>
+        <v>185.93</v>
       </c>
       <c r="G73" s="1">
-        <v>1446595.32</v>
+        <v>2027985.14</v>
       </c>
       <c r="H73" s="1">
-        <v>216449.88</v>
+        <v>-25238.36</v>
       </c>
       <c r="I73" s="1">
-        <v>14.962711202467</v>
+        <v>-1.2445041880336</v>
       </c>
       <c r="J73">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>1663045.2</v>
+        <v>2002746.78</v>
       </c>
       <c r="M73" s="1">
-        <v>1665287.9</v>
+        <v>2002746.78</v>
       </c>
       <c r="N73" s="1">
-        <v>1.03</v>
+        <v>1.24</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="B74" s="1">
         <v>1600000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>133.301</v>
+        <v>119.327</v>
       </c>
       <c r="D74" s="1">
-        <v>97.224375</v>
+        <v>97.3197</v>
       </c>
       <c r="E74" t="s">
         <v>34</v>
       </c>
       <c r="F74">
         <v>1.14</v>
       </c>
       <c r="G74" s="1">
-        <v>1435796.18</v>
+        <v>1446595.32</v>
       </c>
       <c r="H74" s="1">
-        <v>435915.98</v>
+        <v>227361.98</v>
       </c>
       <c r="I74" s="1">
-        <v>30.360575273295</v>
+        <v>15.717041031213</v>
       </c>
       <c r="J74">
-        <v>0.98</v>
+        <v>0.17</v>
       </c>
       <c r="K74" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="L74" s="1">
-        <v>1871712.16</v>
+        <v>1673957.3</v>
       </c>
       <c r="M74" s="1">
-        <v>1887411.05</v>
+        <v>1676685.03</v>
       </c>
       <c r="N74" s="1">
-        <v>1.17</v>
+        <v>1.03</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B75" s="1">
         <v>1600000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>98.175</v>
+        <v>123.338</v>
       </c>
       <c r="D75" s="1">
-        <v>105.271</v>
+        <v>97.224375</v>
       </c>
       <c r="E75" t="s">
         <v>34</v>
       </c>
       <c r="F75">
         <v>1.14</v>
       </c>
       <c r="G75" s="1">
-        <v>1564786.32</v>
+        <v>1435796.18</v>
       </c>
       <c r="H75" s="1">
-        <v>-186286.98</v>
+        <v>294428.71</v>
       </c>
       <c r="I75" s="1">
-        <v>-11.904946868401</v>
+        <v>20.506302642482</v>
       </c>
       <c r="J75">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>0.04</v>
+      </c>
+      <c r="K75">
+        <v>584.52</v>
       </c>
       <c r="L75" s="1">
-        <v>1378499.34</v>
+        <v>1730224.89</v>
       </c>
       <c r="M75" s="1">
-        <v>1390273.51</v>
+        <v>1730809.41</v>
       </c>
       <c r="N75" s="1">
-        <v>0.86</v>
+        <v>1.07</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="B76" s="1">
-        <v>15000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>107.785</v>
+        <v>99.318</v>
       </c>
       <c r="D76" s="1">
-        <v>100.95</v>
+        <v>105.271</v>
       </c>
       <c r="E76" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="F76">
-        <v>8.94</v>
+        <v>1.14</v>
       </c>
       <c r="G76" s="1">
-        <v>1688023.59</v>
+        <v>1564786.32</v>
       </c>
       <c r="H76" s="1">
-        <v>121329.95</v>
+        <v>-171521.66</v>
       </c>
       <c r="I76" s="1">
-        <v>7.187692797587</v>
+        <v>-10.961347105846</v>
       </c>
       <c r="J76">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.9</v>
+      </c>
+      <c r="K76" t="s">
+        <v>214</v>
       </c>
       <c r="L76" s="1">
-        <v>1809353.54</v>
+        <v>1393264.66</v>
       </c>
       <c r="M76" s="1">
-        <v>1809353.54</v>
+        <v>1407585.23</v>
       </c>
       <c r="N76" s="1">
-        <v>1.12</v>
+        <v>0.87</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B77" s="1">
-        <v>2000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>98.652</v>
+        <v>114.835</v>
       </c>
       <c r="D77" s="1">
-        <v>113.5</v>
+        <v>100.95</v>
       </c>
       <c r="E77" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="F77">
-        <v>1.14</v>
+        <v>8.94</v>
       </c>
       <c r="G77" s="1">
-        <v>1939839.34</v>
+        <v>1688023.59</v>
       </c>
       <c r="H77" s="1">
-        <v>-208343.07</v>
+        <v>237962.59</v>
       </c>
       <c r="I77" s="1">
-        <v>-10.740222950628</v>
+        <v>14.097112825301</v>
       </c>
       <c r="J77">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>1731496.27</v>
+        <v>1925986.18</v>
       </c>
       <c r="M77" s="1">
-        <v>1742417.24</v>
+        <v>1925986.18</v>
       </c>
       <c r="N77" s="1">
-        <v>1.08</v>
+        <v>1.19</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="B78" s="1">
-        <v>1600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>116.4805</v>
+        <v>101.5385</v>
       </c>
       <c r="D78" s="1">
-        <v>100.25</v>
+        <v>113.5</v>
       </c>
       <c r="E78" t="s">
         <v>34</v>
       </c>
       <c r="F78">
         <v>1.14</v>
       </c>
       <c r="G78" s="1">
-        <v>1452503.85</v>
+        <v>1939839.34</v>
       </c>
       <c r="H78" s="1">
-        <v>183027.52</v>
+        <v>-159321.17</v>
       </c>
       <c r="I78" s="1">
-        <v>12.600828562348</v>
+        <v>-8.2131116074798</v>
       </c>
       <c r="J78">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.67</v>
+      </c>
+      <c r="K78" t="s">
+        <v>219</v>
       </c>
       <c r="L78" s="1">
-        <v>1635531.37</v>
+        <v>1780518.17</v>
       </c>
       <c r="M78" s="1">
-        <v>1635531.37</v>
+        <v>1793864.56</v>
       </c>
       <c r="N78" s="1">
-        <v>1.01</v>
+        <v>1.11</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="B79" s="1">
-        <v>1800000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>98.272</v>
+        <v>109.425</v>
       </c>
       <c r="D79" s="1">
-        <v>105.15</v>
+        <v>100.25</v>
       </c>
       <c r="E79" t="s">
         <v>34</v>
       </c>
       <c r="F79">
         <v>1.14</v>
       </c>
       <c r="G79" s="1">
-        <v>1714402.17</v>
+        <v>1452503.85</v>
       </c>
       <c r="H79" s="1">
-        <v>-162058.16</v>
+        <v>82545.03</v>
       </c>
       <c r="I79" s="1">
-        <v>-9.4527505176921</v>
+        <v>5.6829474152513</v>
       </c>
       <c r="J79">
-        <v>1.02</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>1552344.01</v>
+        <v>1535048.88</v>
       </c>
       <c r="M79" s="1">
-        <v>1570625.05</v>
+        <v>1535048.88</v>
       </c>
       <c r="N79" s="1">
-        <v>0.97</v>
+        <v>0.95</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="B80" s="1">
         <v>1800000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>98.23</v>
+        <v>98.934</v>
       </c>
       <c r="D80" s="1">
-        <v>104.4789</v>
+        <v>105.15</v>
       </c>
       <c r="E80" t="s">
         <v>34</v>
       </c>
       <c r="F80">
         <v>1.14</v>
       </c>
       <c r="G80" s="1">
-        <v>1620176.78</v>
+        <v>1714402.17</v>
       </c>
       <c r="H80" s="1">
-        <v>-68496.22</v>
+        <v>-153039.67</v>
       </c>
       <c r="I80" s="1">
-        <v>-4.2277003871145</v>
+        <v>-8.9267076697646</v>
       </c>
       <c r="J80">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.27</v>
+      </c>
+      <c r="K80" t="s">
+        <v>224</v>
       </c>
       <c r="L80" s="1">
-        <v>1551680.56</v>
+        <v>1561362.5</v>
       </c>
       <c r="M80" s="1">
-        <v>1551680.56</v>
+        <v>1584147.56</v>
       </c>
       <c r="N80" s="1">
-        <v>0.96</v>
+        <v>0.98</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="B81" s="1">
-        <v>1200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>263.6545</v>
+        <v>100.917</v>
       </c>
       <c r="D81" s="1">
-        <v>105.6</v>
+        <v>104.4789</v>
       </c>
       <c r="E81" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="F81">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G81" s="1">
-        <v>1267200.0</v>
+        <v>1620176.78</v>
       </c>
       <c r="H81" s="1">
-        <v>1896654.0</v>
+        <v>-27518.85</v>
       </c>
       <c r="I81" s="1">
-        <v>149.6728219697</v>
+        <v>-1.6985090972604</v>
       </c>
       <c r="J81">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>3163854.0</v>
+        <v>1592657.93</v>
       </c>
       <c r="M81" s="1">
-        <v>3173885.25</v>
+        <v>1592657.93</v>
       </c>
       <c r="N81" s="1">
-        <v>1.97</v>
+        <v>0.98</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="B82" s="1">
-        <v>2700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>100.514</v>
+        <v>269.8555</v>
       </c>
       <c r="D82" s="1">
-        <v>100.0</v>
+        <v>105.6</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>2700000.0</v>
+        <v>1267200.0</v>
       </c>
       <c r="H82" s="1">
-        <v>13878.0</v>
+        <v>1971066.0</v>
       </c>
       <c r="I82" s="1">
-        <v>0.514</v>
+        <v>155.54498106061</v>
       </c>
       <c r="J82">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>277.4</v>
+        <v>1.03</v>
+      </c>
+      <c r="K82" t="s">
+        <v>229</v>
       </c>
       <c r="L82" s="1">
-        <v>2713878.0</v>
+        <v>3238266.0</v>
       </c>
       <c r="M82" s="1">
-        <v>2714155.4</v>
+        <v>3250641.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1.68</v>
+        <v>2.01</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="B83" s="1">
-        <v>500000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>116.025</v>
+        <v>97.9195</v>
       </c>
       <c r="D83" s="1">
-        <v>109.28</v>
+        <v>100.0</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>546400.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="H83" s="1">
-        <v>33725.0</v>
+        <v>-56173.5</v>
       </c>
       <c r="I83" s="1">
-        <v>6.1722181551977</v>
+        <v>-2.0805</v>
       </c>
       <c r="J83">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>0.03</v>
+      </c>
+      <c r="K83">
+        <v>739.73</v>
       </c>
       <c r="L83" s="1">
-        <v>580125.0</v>
+        <v>2643826.5</v>
       </c>
       <c r="M83" s="1">
-        <v>584131.85</v>
+        <v>2644566.23</v>
       </c>
       <c r="N83" s="1">
-        <v>0.36</v>
+        <v>1.63</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="B84" s="1">
-        <v>2300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>105.383</v>
+        <v>113.991</v>
       </c>
       <c r="D84" s="1">
-        <v>109.1586</v>
+        <v>109.28</v>
       </c>
       <c r="E84" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="F84">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>2159789.93</v>
+        <v>546400.0</v>
       </c>
       <c r="H84" s="1">
-        <v>-32708.75</v>
+        <v>23555.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-1.5144412679061</v>
+        <v>4.310944363104</v>
       </c>
       <c r="J84">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="K84">
-        <v>0.0</v>
+        <v>511.99</v>
       </c>
       <c r="L84" s="1">
-        <v>2127081.18</v>
+        <v>569955.0</v>
       </c>
       <c r="M84" s="1">
-        <v>2127081.18</v>
+        <v>570466.99</v>
       </c>
       <c r="N84" s="1">
-        <v>1.32</v>
+        <v>0.35</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B85" s="1">
-        <v>1400000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>102.8735</v>
+        <v>100.074</v>
       </c>
       <c r="D85" s="1">
-        <v>100.0</v>
+        <v>109.1586</v>
       </c>
       <c r="E85" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="F85">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G85" s="1">
-        <v>1400000.0</v>
+        <v>2159789.93</v>
       </c>
       <c r="H85" s="1">
-        <v>40229.0</v>
+        <v>-141726.71</v>
       </c>
       <c r="I85" s="1">
-        <v>2.8735</v>
+        <v>-6.5620599499693</v>
       </c>
       <c r="J85">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>1440229.0</v>
+        <v>2018063.22</v>
       </c>
       <c r="M85" s="1">
-        <v>1451260.77</v>
+        <v>2018063.22</v>
       </c>
       <c r="N85" s="1">
-        <v>0.9</v>
+        <v>1.24</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="B86" s="1">
-        <v>1200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>176.649</v>
+        <v>100.3265</v>
       </c>
       <c r="D86" s="1">
-        <v>99.14</v>
+        <v>100.0</v>
       </c>
       <c r="E86" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="F86">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>1114660.8</v>
+        <v>1400000.0</v>
       </c>
       <c r="H86" s="1">
-        <v>745618.27</v>
+        <v>4571.0</v>
       </c>
       <c r="I86" s="1">
-        <v>66.891943270993</v>
+        <v>0.3265</v>
       </c>
       <c r="J86">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>0.03</v>
+      </c>
+      <c r="K86">
+        <v>466.03</v>
       </c>
       <c r="L86" s="1">
-        <v>1860279.07</v>
+        <v>1404571.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1863835.06</v>
+        <v>1405037.03</v>
       </c>
       <c r="N86" s="1">
-        <v>1.15</v>
+        <v>0.87</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="B87" s="1">
-        <v>1400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>98.757</v>
+        <v>165.378</v>
       </c>
       <c r="D87" s="1">
-        <v>100.0</v>
+        <v>99.14</v>
       </c>
       <c r="E87" t="s">
         <v>34</v>
       </c>
       <c r="F87">
         <v>1.14</v>
       </c>
       <c r="G87" s="1">
-        <v>1206116.73</v>
+        <v>1114660.8</v>
       </c>
       <c r="H87" s="1">
-        <v>7220.7</v>
+        <v>625320.79</v>
       </c>
       <c r="I87" s="1">
-        <v>0.59867339706</v>
+        <v>56.099648431164</v>
       </c>
       <c r="J87">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>63.99</v>
+        <v>0.55</v>
+      </c>
+      <c r="K87" t="s">
+        <v>240</v>
       </c>
       <c r="L87" s="1">
-        <v>1213337.43</v>
+        <v>1739981.59</v>
       </c>
       <c r="M87" s="1">
-        <v>1213401.42</v>
+        <v>1746597.0</v>
       </c>
       <c r="N87" s="1">
-        <v>0.75</v>
+        <v>1.08</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="B88" s="1">
         <v>1400000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>99.772</v>
+        <v>95.543</v>
       </c>
       <c r="D88" s="1">
         <v>100.0</v>
       </c>
       <c r="E88" t="s">
         <v>34</v>
       </c>
       <c r="F88">
         <v>1.14</v>
       </c>
       <c r="G88" s="1">
         <v>1206116.73</v>
       </c>
       <c r="H88" s="1">
-        <v>19691.08</v>
+        <v>-33347.45</v>
       </c>
       <c r="I88" s="1">
-        <v>1.6326015144488</v>
+        <v>-2.7648609102703</v>
       </c>
       <c r="J88">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="K88">
-        <v>0.0</v>
+        <v>596.69</v>
       </c>
       <c r="L88" s="1">
-        <v>1225807.81</v>
+        <v>1172769.28</v>
       </c>
       <c r="M88" s="1">
-        <v>1225807.81</v>
+        <v>1173365.97</v>
       </c>
       <c r="N88" s="1">
-        <v>0.76</v>
+        <v>0.72</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="B89" s="1">
-        <v>3200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>117.361</v>
+        <v>97.4065</v>
       </c>
       <c r="D89" s="1">
-        <v>103.0</v>
+        <v>100.0</v>
       </c>
       <c r="E89" t="s">
         <v>34</v>
       </c>
       <c r="F89">
         <v>1.14</v>
       </c>
       <c r="G89" s="1">
-        <v>2842604.57</v>
+        <v>1206116.73</v>
       </c>
       <c r="H89" s="1">
-        <v>453184.81</v>
+        <v>-10473.4</v>
       </c>
       <c r="I89" s="1">
-        <v>15.942590636164</v>
+        <v>-0.86835707850599</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>3295789.38</v>
+        <v>1195643.33</v>
       </c>
       <c r="M89" s="1">
-        <v>3295789.38</v>
+        <v>1195643.33</v>
       </c>
       <c r="N89" s="1">
-        <v>2.04</v>
+        <v>0.74</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="B90" s="1">
-        <v>1400000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>96.279</v>
+        <v>118.306</v>
       </c>
       <c r="D90" s="1">
-        <v>102.55357143</v>
+        <v>103.0</v>
       </c>
       <c r="E90" t="s">
         <v>34</v>
       </c>
       <c r="F90">
         <v>1.14</v>
       </c>
       <c r="G90" s="1">
-        <v>1372732.18</v>
+        <v>2842604.57</v>
       </c>
       <c r="H90" s="1">
-        <v>-189839.68</v>
+        <v>476664.2</v>
       </c>
       <c r="I90" s="1">
-        <v>-13.829331224682</v>
+        <v>16.768572211224</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>1182892.5</v>
+        <v>3319268.77</v>
       </c>
       <c r="M90" s="1">
-        <v>1182892.5</v>
+        <v>3319268.77</v>
       </c>
       <c r="N90" s="1">
-        <v>0.73</v>
+        <v>2.05</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="B91" s="1">
-        <v>1300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>105.807</v>
+        <v>100.5145</v>
       </c>
       <c r="D91" s="1">
-        <v>104.74</v>
+        <v>102.55357143</v>
       </c>
       <c r="E91" t="s">
         <v>34</v>
       </c>
       <c r="F91">
         <v>1.14</v>
       </c>
       <c r="G91" s="1">
-        <v>1258952.43</v>
+        <v>1372732.18</v>
       </c>
       <c r="H91" s="1">
-        <v>-51851.95</v>
+        <v>-138938.83</v>
       </c>
       <c r="I91" s="1">
-        <v>-4.1186583991899</v>
+        <v>-10.121335539755</v>
       </c>
       <c r="J91">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>1207100.48</v>
+        <v>1233793.35</v>
       </c>
       <c r="M91" s="1">
-        <v>1216441.2</v>
+        <v>1233793.35</v>
       </c>
       <c r="N91" s="1">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="B92" s="1">
-        <v>2600000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>88.652</v>
+        <v>106.929</v>
       </c>
       <c r="D92" s="1">
-        <v>99.90307692</v>
+        <v>104.74</v>
       </c>
       <c r="E92" t="s">
         <v>34</v>
       </c>
       <c r="F92">
         <v>1.14</v>
       </c>
       <c r="G92" s="1">
-        <v>2345717.95</v>
+        <v>1258952.43</v>
       </c>
       <c r="H92" s="1">
-        <v>-322943.05</v>
+        <v>-40174.65</v>
       </c>
       <c r="I92" s="1">
-        <v>-13.767343597298</v>
+        <v>-3.191117395913</v>
       </c>
       <c r="J92">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.85</v>
+      </c>
+      <c r="K92" t="s">
+        <v>251</v>
       </c>
       <c r="L92" s="1">
-        <v>2022774.9</v>
+        <v>1218777.78</v>
       </c>
       <c r="M92" s="1">
-        <v>2022774.9</v>
+        <v>1229890.84</v>
       </c>
       <c r="N92" s="1">
-        <v>1.25</v>
+        <v>0.76</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="B93" s="1">
-        <v>1400000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>112.845</v>
+        <v>90.809</v>
       </c>
       <c r="D93" s="1">
-        <v>115.9281</v>
+        <v>99.90307692</v>
       </c>
       <c r="E93" t="s">
         <v>34</v>
       </c>
       <c r="F93">
         <v>1.14</v>
       </c>
       <c r="G93" s="1">
-        <v>1391813.22</v>
+        <v>2345717.95</v>
       </c>
       <c r="H93" s="1">
-        <v>-5389.35</v>
+        <v>-275634.22</v>
       </c>
       <c r="I93" s="1">
-        <v>-0.387217905575</v>
+        <v>-11.750526954871</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>1386423.87</v>
+        <v>2070083.73</v>
       </c>
       <c r="M93" s="1">
-        <v>1386423.87</v>
+        <v>2070083.73</v>
       </c>
       <c r="N93" s="1">
-        <v>0.86</v>
+        <v>1.28</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="B94" s="1">
-        <v>1100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>80.89</v>
+        <v>111.439</v>
       </c>
       <c r="D94" s="1">
-        <v>125.8419</v>
+        <v>115.9281</v>
       </c>
       <c r="E94" t="s">
         <v>34</v>
       </c>
       <c r="F94">
         <v>1.14</v>
       </c>
       <c r="G94" s="1">
-        <v>1195182.95</v>
+        <v>1391813.22</v>
       </c>
       <c r="H94" s="1">
-        <v>-414322.92</v>
+        <v>-23924.04</v>
       </c>
       <c r="I94" s="1">
-        <v>-34.66606681429</v>
+        <v>-1.7189116798301</v>
       </c>
       <c r="J94">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>780860.03</v>
+        <v>1367889.18</v>
       </c>
       <c r="M94" s="1">
-        <v>781959.44</v>
+        <v>1367889.18</v>
       </c>
       <c r="N94" s="1">
-        <v>0.48</v>
+        <v>0.84</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="B95" s="1">
-        <v>1400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>178.317</v>
+        <v>78.006</v>
       </c>
       <c r="D95" s="1">
-        <v>115.979</v>
+        <v>125.8419</v>
       </c>
       <c r="E95" t="s">
         <v>34</v>
       </c>
       <c r="F95">
         <v>1.14</v>
       </c>
       <c r="G95" s="1">
-        <v>1464249.25</v>
+        <v>1195182.95</v>
       </c>
       <c r="H95" s="1">
-        <v>726569.53</v>
+        <v>-442856.45</v>
       </c>
       <c r="I95" s="1">
-        <v>49.620618211005</v>
+        <v>-37.053444412004</v>
       </c>
       <c r="J95">
-        <v>1.23</v>
+        <v>0.16</v>
       </c>
       <c r="K95" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="L95" s="1">
-        <v>2190818.78</v>
+        <v>752326.5</v>
       </c>
       <c r="M95" s="1">
-        <v>2207989.44</v>
+        <v>754094.66</v>
       </c>
       <c r="N95" s="1">
-        <v>1.37</v>
+        <v>0.47</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="B96" s="1">
-        <v>200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>98.1405</v>
+        <v>193.728</v>
       </c>
       <c r="D96" s="1">
-        <v>100.25</v>
+        <v>115.979</v>
       </c>
       <c r="E96" t="s">
         <v>34</v>
       </c>
       <c r="F96">
         <v>1.14</v>
       </c>
       <c r="G96" s="1">
-        <v>171705.06</v>
+        <v>1464249.25</v>
       </c>
       <c r="H96" s="1">
-        <v>546.8</v>
+        <v>913719.28</v>
       </c>
       <c r="I96" s="1">
-        <v>0.31845304966551</v>
+        <v>62.401895032557</v>
       </c>
       <c r="J96">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="K96">
-        <v>0.0</v>
+        <v>639.31</v>
       </c>
       <c r="L96" s="1">
-        <v>172251.86</v>
+        <v>2377968.53</v>
       </c>
       <c r="M96" s="1">
-        <v>172251.86</v>
+        <v>2378607.84</v>
       </c>
       <c r="N96" s="1">
-        <v>0.11</v>
+        <v>1.47</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="B97" s="1">
-        <v>1400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>99.476</v>
+        <v>96.3745</v>
       </c>
       <c r="D97" s="1">
-        <v>107.10142857</v>
+        <v>100.25</v>
       </c>
       <c r="E97" t="s">
         <v>34</v>
       </c>
       <c r="F97">
         <v>1.14</v>
       </c>
       <c r="G97" s="1">
-        <v>1390330.62</v>
+        <v>171705.06</v>
       </c>
       <c r="H97" s="1">
-        <v>-168159.49</v>
+        <v>-2708.52</v>
       </c>
       <c r="I97" s="1">
-        <v>-12.094928183341</v>
+        <v>-1.5774258487199</v>
       </c>
       <c r="J97">
-        <v>1.2</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>1222171.13</v>
+        <v>168996.54</v>
       </c>
       <c r="M97" s="1">
-        <v>1238910.93</v>
+        <v>168996.54</v>
       </c>
       <c r="N97" s="1">
-        <v>0.77</v>
+        <v>0.1</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="B98" s="1">
-        <v>1114000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>90.4625</v>
+        <v>99.708</v>
       </c>
       <c r="D98" s="1">
-        <v>100.0</v>
+        <v>107.10142857</v>
       </c>
       <c r="E98" t="s">
         <v>34</v>
       </c>
       <c r="F98">
         <v>1.14</v>
       </c>
       <c r="G98" s="1">
-        <v>1023897.06</v>
+        <v>1390330.62</v>
       </c>
       <c r="H98" s="1">
-        <v>-139515.98</v>
+        <v>-166436.89</v>
       </c>
       <c r="I98" s="1">
-        <v>-13.625977205169</v>
+        <v>-11.971029595824</v>
       </c>
       <c r="J98">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>617.81</v>
+        <v>1.47</v>
+      </c>
+      <c r="K98" t="s">
+        <v>265</v>
       </c>
       <c r="L98" s="1">
-        <v>884381.08</v>
+        <v>1223893.73</v>
       </c>
       <c r="M98" s="1">
-        <v>884998.89</v>
+        <v>1244453.99</v>
       </c>
       <c r="N98" s="1">
-        <v>0.55</v>
+        <v>0.77</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="B99" s="1">
-        <v>130.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>1.81</v>
+        <v>91.017</v>
       </c>
       <c r="D99" s="1">
-        <v>25.0081</v>
+        <v>100.0</v>
       </c>
       <c r="E99" t="s">
         <v>34</v>
       </c>
       <c r="F99">
         <v>1.14</v>
       </c>
       <c r="G99" s="1">
-        <v>275244.72</v>
+        <v>1023897.06</v>
       </c>
       <c r="H99" s="1">
-        <v>-254595.31</v>
+        <v>-134914.21</v>
       </c>
       <c r="I99" s="1">
-        <v>-92.497799776141</v>
+        <v>-13.176540422921</v>
       </c>
       <c r="J99">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.15</v>
+      </c>
+      <c r="K99" t="s">
+        <v>268</v>
       </c>
       <c r="L99" s="1">
-        <v>20649.41</v>
+        <v>888982.85</v>
       </c>
       <c r="M99" s="1">
-        <v>20649.41</v>
+        <v>890702.28</v>
       </c>
       <c r="N99" s="1">
-        <v>0.01</v>
+        <v>0.55</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="B100" s="1">
-        <v>27.0</v>
+        <v>130.0</v>
       </c>
       <c r="C100" s="1">
-        <v>200.0</v>
+        <v>4.75</v>
       </c>
       <c r="D100" s="1">
-        <v>265.7</v>
+        <v>25.0081</v>
       </c>
       <c r="E100" t="s">
         <v>34</v>
       </c>
       <c r="F100">
         <v>1.14</v>
       </c>
       <c r="G100" s="1">
-        <v>620472.24</v>
+        <v>275244.72</v>
       </c>
       <c r="H100" s="1">
-        <v>-146580.18</v>
+        <v>-221104.17</v>
       </c>
       <c r="I100" s="1">
-        <v>-23.623970671113</v>
+        <v>-80.330031398967</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>473892.06</v>
+        <v>54140.55</v>
       </c>
       <c r="M100" s="1">
-        <v>473892.06</v>
+        <v>54140.55</v>
       </c>
       <c r="N100" s="1">
-        <v>0.29</v>
+        <v>0.03</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="B101" s="1">
+        <v>27.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>215.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>265.7</v>
+      </c>
+      <c r="E101" t="s">
+        <v>34</v>
+      </c>
+      <c r="F101">
+        <v>1.14</v>
+      </c>
+      <c r="G101" s="1">
+        <v>620472.24</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-111507.27</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-17.971355172957</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>508964.97</v>
+      </c>
+      <c r="M101" s="1">
+        <v>508964.97</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>274</v>
+      </c>
+      <c r="B102" s="1">
         <v>110.0</v>
       </c>
-      <c r="C101" s="1">
-[...2 lines deleted...]
-      <c r="D101" s="1">
+      <c r="C102" s="1">
+        <v>94.45</v>
+      </c>
+      <c r="D102" s="1">
         <v>42.7592</v>
       </c>
-      <c r="E101" t="s">
-[...5 lines deleted...]
-      <c r="G101" s="1">
+      <c r="E102" t="s">
+        <v>34</v>
+      </c>
+      <c r="F102">
+        <v>1.14</v>
+      </c>
+      <c r="G102" s="1">
         <v>407512.74</v>
       </c>
-      <c r="H101" s="1">
-[...24 lines deleted...]
-        <v>278</v>
+      <c r="H102" s="1">
+        <v>503407.43</v>
+      </c>
+      <c r="I102" s="1">
+        <v>123.53170357324</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>910920.17</v>
+      </c>
+      <c r="M102" s="1">
+        <v>910920.17</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>273</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">