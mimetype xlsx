--- v0 (2026-05-21)
+++ v1 (2026-07-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -151,530 +151,506 @@
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
+    <t>1 993.66</t>
+  </si>
+  <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
-    <t>1 306.91</t>
-[...1 lines deleted...]
-  <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
-    <t>US00206R1023</t>
-[...4 lines deleted...]
-  <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
-    <t>3 095.98</t>
-[...1 lines deleted...]
-  <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
-    <t>4 733.42</t>
-[...1 lines deleted...]
-  <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
-    <t>US23331A1097</t>
-[...2 lines deleted...]
-    <t>D R HORTON INC</t>
+    <t>KYG254571055</t>
+  </si>
+  <si>
+    <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
   </si>
   <si>
     <t>US2358511028</t>
   </si>
   <si>
     <t>DANAHER CORP</t>
   </si>
   <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
+    <t>1 367.46</t>
+  </si>
+  <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
-    <t>3 815.77</t>
-[...1 lines deleted...]
-  <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
-    <t>2 615.06</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
+    <t>7 679.79</t>
+  </si>
+  <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
+    <t>2 636.45</t>
+  </si>
+  <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
+    <t>9 966.66</t>
+  </si>
+  <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
+    <t>5 054.66</t>
+  </si>
+  <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
-    <t>1 543.52</t>
-[...1 lines deleted...]
-  <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
-    <t>3 630.00</t>
-[...1 lines deleted...]
-  <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US5738741041</t>
   </si>
   <si>
     <t>MARVELL TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
+    <t>1 361.91</t>
+  </si>
+  <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
-    <t>2 926.04</t>
-[...1 lines deleted...]
-  <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
-    <t>13 219.36</t>
-[...1 lines deleted...]
-  <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
-    <t>US64119N6085</t>
-[...4 lines deleted...]
-  <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
-    <t>ON HOLDING LTD CLASS A</t>
+    <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
+    <t>4 048.31</t>
+  </si>
+  <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
-    <t>1 432.42</t>
-[...1 lines deleted...]
-  <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
+    <t>US75734B1008</t>
+  </si>
+  <si>
+    <t>REDDIT INC CLASS A</t>
+  </si>
+  <si>
     <t>US7607591002</t>
   </si>
   <si>
     <t>REPUBLIC SERVICES INC</t>
   </si>
   <si>
+    <t>1 644.49</t>
+  </si>
+  <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
-    <t>1 628.26</t>
-[...7 lines deleted...]
-  <si>
     <t>US79466L3024</t>
   </si>
   <si>
     <t>SALESFORCE INC</t>
   </si>
   <si>
-    <t>US81762P1021</t>
-[...2 lines deleted...]
-    <t>SERVICENOW INC</t>
+    <t>1 939.81</t>
   </si>
   <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
-    <t>6 113.74</t>
-[...1 lines deleted...]
-  <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8835561023</t>
@@ -685,129 +661,108 @@
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
-    <t>1 969.00</t>
-[...1 lines deleted...]
-  <si>
     <t>US91913Y1001</t>
   </si>
   <si>
     <t>VALERO ENERGY CORP</t>
   </si>
   <si>
-    <t>3 891.77</t>
-[...1 lines deleted...]
-  <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
-    <t>1 662.41</t>
-[...1 lines deleted...]
-  <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
-    <t>2 794.02</t>
-[...1 lines deleted...]
-  <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>US98978V1035</t>
-[...7 lines deleted...]
-  <si>
     <t>US98980G1022</t>
   </si>
   <si>
     <t>ZSCALER INC</t>
   </si>
   <si>
-    <t>EUR-00007063</t>
-[...2 lines deleted...]
-    <t>EUR/USD 2026-02-27</t>
+    <t>EUR-00009161</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-04-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1171,270 +1126,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>102463.94</v>
+        <v>98563.58</v>
       </c>
       <c r="D2">
-        <v>199.93</v>
+        <v>196.81</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>20486106.73</v>
+        <v>19398689.98</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>20486106.73</v>
+        <v>19398689.98</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>2711.7</v>
       </c>
       <c r="D3">
-        <v>244.33</v>
+        <v>238.42</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>662544.28757479</v>
+        <v>646528.56490494</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>562097.47</v>
+        <v>553321.55</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
-        <v>75057.54</v>
+        <v>87356.54</v>
       </c>
       <c r="D4">
-        <v>262.6</v>
+        <v>258.79</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>19710236.77</v>
+        <v>22606595.97</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>19710236.77</v>
+        <v>22606595.97</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
         <v>239328.0</v>
       </c>
       <c r="D5">
-        <v>318.79</v>
+        <v>311.43</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>76295366.906163</v>
+        <v>74532837.653164</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>64728401.58</v>
+        <v>63787785.25</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>317474.0</v>
+        <v>318924.0</v>
       </c>
       <c r="D6">
-        <v>136.31</v>
+        <v>132.58</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>43274585.94</v>
+        <v>42284117.24</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>43274585.94</v>
+        <v>42284117.24</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>107.57</v>
+        <v>106.0</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10756.94</v>
+        <v>10600.05</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10756.94</v>
+        <v>10600.05</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>6775.0</v>
+        <v>9910.0</v>
       </c>
       <c r="D8">
-        <v>97.85</v>
+        <v>96.38</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>662939.45</v>
+        <v>955166.55</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>662939.45</v>
+        <v>955166.55</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P105"/>
+  <dimension ref="A1:P101"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O105" sqref="O105"/>
+      <selection activeCell="O101" sqref="O101"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -1453,5239 +1408,5039 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>9868.0</v>
+        <v>9592.0</v>
       </c>
       <c r="D2" s="1">
-        <v>224.81</v>
+        <v>212.4</v>
       </c>
       <c r="E2" s="1">
-        <v>207.40586745034</v>
+        <v>207.40586738949</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H2" s="1">
-        <v>1750328.42</v>
+        <v>1701373.14</v>
       </c>
       <c r="I2" s="1">
-        <v>131766.33</v>
+        <v>42253.72</v>
       </c>
       <c r="J2" s="1">
-        <v>7.5280917851977</v>
+        <v>2.4835069395771</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1882094.75</v>
+        <v>1743626.86</v>
       </c>
       <c r="N2" s="1">
-        <v>1882094.75</v>
+        <v>1743626.86</v>
       </c>
       <c r="O2" s="1">
-        <v>1.26</v>
+        <v>1.17</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="1">
-        <v>4884.0</v>
+        <v>8885.0</v>
       </c>
       <c r="D3" s="1">
-        <v>200.15</v>
+        <v>236.64</v>
       </c>
       <c r="E3" s="1">
-        <v>256.3204033579</v>
+        <v>236.10999549803</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H3" s="1">
-        <v>1082965.78</v>
+        <v>1799418.94</v>
       </c>
       <c r="I3" s="1">
-        <v>-253634.65</v>
+        <v>13.13</v>
       </c>
       <c r="J3" s="1">
-        <v>-23.4203752957</v>
+        <v>0.00072967999325382</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>829331.13</v>
+        <v>1799432.07</v>
       </c>
       <c r="N3" s="1">
-        <v>829331.13</v>
+        <v>1799432.07</v>
       </c>
       <c r="O3" s="1">
-        <v>0.55</v>
+        <v>1.2</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
-        <v>34235.0</v>
+        <v>34256.0</v>
       </c>
       <c r="D4" s="1">
-        <v>314.98</v>
+        <v>318.49</v>
       </c>
       <c r="E4" s="1">
-        <v>185.67666043523</v>
+        <v>188.67867205745</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
-        <v>5429760.24</v>
+        <v>5523810.45</v>
       </c>
       <c r="I4" s="1">
-        <v>3718742.61</v>
+        <v>3813511.17</v>
       </c>
       <c r="J4" s="1">
-        <v>68.4881550129</v>
+        <v>69.037690639801</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9148502.85</v>
+        <v>9337321.62</v>
       </c>
       <c r="N4" s="1">
-        <v>9148502.85</v>
+        <v>9337321.62</v>
       </c>
       <c r="O4" s="1">
-        <v>6.12</v>
+        <v>6.24</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>43</v>
       </c>
       <c r="B5" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="1">
-        <v>3604.0</v>
+        <v>3503.0</v>
       </c>
       <c r="D5" s="1">
-        <v>346.18</v>
+        <v>317.77</v>
       </c>
       <c r="E5" s="1">
-        <v>323.71191731409</v>
+        <v>323.711915501</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H5" s="1">
-        <v>996165.13</v>
+        <v>968248.18</v>
       </c>
       <c r="I5" s="1">
-        <v>62316.86</v>
+        <v>-15577.28</v>
       </c>
       <c r="J5" s="1">
-        <v>6.2556757030835</v>
+        <v>-1.6088106667032</v>
       </c>
       <c r="K5">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.57</v>
+      </c>
+      <c r="L5" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="1">
-        <v>1058481.99</v>
+        <v>952670.9</v>
       </c>
       <c r="N5" s="1">
-        <v>1058481.99</v>
+        <v>954664.56</v>
       </c>
       <c r="O5" s="1">
-        <v>0.71</v>
+        <v>0.64</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C6" s="1">
-        <v>3553.0</v>
+        <v>5524.0</v>
       </c>
       <c r="D6" s="1">
-        <v>355.03</v>
+        <v>351.36</v>
       </c>
       <c r="E6" s="1">
-        <v>337.77300309598</v>
+        <v>332.29211440985</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H6" s="1">
-        <v>1016050.02</v>
+        <v>1562061.77</v>
       </c>
       <c r="I6" s="1">
-        <v>54130.34</v>
+        <v>99038.53</v>
       </c>
       <c r="J6" s="1">
-        <v>5.3275270837552</v>
+        <v>6.3402441505242</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1070180.36</v>
+        <v>1661100.3</v>
       </c>
       <c r="N6" s="1">
-        <v>1070180.36</v>
+        <v>1661100.3</v>
       </c>
       <c r="O6" s="1">
-        <v>0.72</v>
+        <v>1.11</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C7" s="1">
-        <v>8781.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D7" s="1">
-        <v>114.25</v>
+        <v>108.55</v>
       </c>
       <c r="E7" s="1">
-        <v>100.02905819383</v>
+        <v>103.58708368816</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H7" s="1">
-        <v>743549.62</v>
+        <v>1143238.91</v>
       </c>
       <c r="I7" s="1">
-        <v>107582.35</v>
+        <v>56761.39</v>
       </c>
       <c r="J7" s="1">
-        <v>14.468751930772</v>
+        <v>4.9649630976958</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>851131.97</v>
+        <v>1200000.3</v>
       </c>
       <c r="N7" s="1">
-        <v>851131.97</v>
+        <v>1200000.3</v>
       </c>
       <c r="O7" s="1">
-        <v>0.57</v>
+        <v>0.8</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C8" s="1">
-        <v>44052.0</v>
+        <v>42821.0</v>
       </c>
       <c r="D8" s="1">
-        <v>264.58</v>
+        <v>260.49</v>
       </c>
       <c r="E8" s="1">
-        <v>210.72832016707</v>
+        <v>210.72832021672</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H8" s="1">
-        <v>7926689.68</v>
+        <v>7705184.3</v>
       </c>
       <c r="I8" s="1">
-        <v>1961558.53</v>
+        <v>1841173.95</v>
       </c>
       <c r="J8" s="1">
-        <v>24.746251073121</v>
+        <v>23.895261661684</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>9888248.21</v>
+        <v>9546358.25</v>
       </c>
       <c r="N8" s="1">
-        <v>9888248.21</v>
+        <v>9546358.25</v>
       </c>
       <c r="O8" s="1">
-        <v>6.62</v>
+        <v>6.38</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C9" s="1">
-        <v>4784.0</v>
+        <v>5160.0</v>
       </c>
       <c r="D9" s="1">
-        <v>375.38</v>
+        <v>397.81</v>
       </c>
       <c r="E9" s="1">
-        <v>304.78011705686</v>
+        <v>308.79477325581</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H9" s="1">
-        <v>1251473.1</v>
+        <v>1367662.96</v>
       </c>
       <c r="I9" s="1">
-        <v>272084.99</v>
+        <v>389108.49</v>
       </c>
       <c r="J9" s="1">
-        <v>21.741177656955</v>
+        <v>28.45061256905</v>
       </c>
       <c r="K9">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>0.0</v>
+      </c>
+      <c r="L9">
+        <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1523558.09</v>
+        <v>1756771.45</v>
       </c>
       <c r="N9" s="1">
-        <v>1524865.0</v>
+        <v>1756771.45</v>
       </c>
       <c r="O9" s="1">
-        <v>1.02</v>
+        <v>1.17</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>9288.0</v>
+        <v>12534.0</v>
       </c>
       <c r="D10" s="1">
-        <v>132.79</v>
+        <v>146.05</v>
       </c>
       <c r="E10" s="1">
-        <v>126.43052433247</v>
+        <v>130.28996968246</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H10" s="1">
-        <v>1005702.63</v>
+        <v>1399666.91</v>
       </c>
       <c r="I10" s="1">
-        <v>40665.0</v>
+        <v>167016.05</v>
       </c>
       <c r="J10" s="1">
-        <v>4.0434417477858</v>
+        <v>11.932556868119</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1046367.63</v>
+        <v>1566682.96</v>
       </c>
       <c r="N10" s="1">
-        <v>1046367.63</v>
+        <v>1566682.96</v>
       </c>
       <c r="O10" s="1">
-        <v>0.7</v>
+        <v>1.05</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>21124.0</v>
+        <v>22032.0</v>
       </c>
       <c r="D11" s="1">
-        <v>27.98</v>
+        <v>63.42</v>
       </c>
       <c r="E11" s="1">
-        <v>26.428810357887</v>
+        <v>43.717838598402</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H11" s="1">
-        <v>478459.47</v>
+        <v>826006.3</v>
       </c>
       <c r="I11" s="1">
-        <v>22982.39</v>
+        <v>369825.31</v>
       </c>
       <c r="J11" s="1">
-        <v>4.8034141742455</v>
+        <v>44.772698464891</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>501441.86</v>
+        <v>1195831.61</v>
       </c>
       <c r="N11" s="1">
-        <v>501441.86</v>
+        <v>1195831.61</v>
       </c>
       <c r="O11" s="1">
-        <v>0.34</v>
+        <v>0.8</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="1">
-        <v>22666.0</v>
+        <v>46564.0</v>
       </c>
       <c r="D12" s="1">
-        <v>62.21</v>
+        <v>52.71</v>
       </c>
       <c r="E12" s="1">
-        <v>43.7178386129</v>
+        <v>50.156161197492</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H12" s="1">
-        <v>849775.72</v>
+        <v>1994389.12</v>
       </c>
       <c r="I12" s="1">
-        <v>346501.42</v>
+        <v>106161.56</v>
       </c>
       <c r="J12" s="1">
-        <v>40.775631951452</v>
+        <v>5.3230113890714</v>
       </c>
       <c r="K12">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1196277.14</v>
+        <v>2100550.68</v>
       </c>
       <c r="N12" s="1">
-        <v>1199373.12</v>
+        <v>2100550.68</v>
       </c>
       <c r="O12" s="1">
-        <v>0.8</v>
+        <v>1.4</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
         <v>61</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>47903.0</v>
+        <v>1403.0</v>
       </c>
       <c r="D13" s="1">
-        <v>53.06</v>
+        <v>1001.62</v>
       </c>
       <c r="E13" s="1">
-        <v>50.15616120076</v>
+        <v>1049.9053243051</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H13" s="1">
-        <v>2051740.01</v>
+        <v>1257641.36</v>
       </c>
       <c r="I13" s="1">
-        <v>104646.84</v>
+        <v>-54960.15</v>
       </c>
       <c r="J13" s="1">
-        <v>5.100394762005</v>
+        <v>-4.3700972111795</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2156386.85</v>
+        <v>1202681.21</v>
       </c>
       <c r="N13" s="1">
-        <v>2156386.85</v>
+        <v>1202681.21</v>
       </c>
       <c r="O13" s="1">
-        <v>1.44</v>
+        <v>0.8</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
         <v>63</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1">
-        <v>1443.0</v>
+        <v>28390.0</v>
       </c>
       <c r="D14" s="1">
-        <v>1093.64</v>
+        <v>61.28</v>
       </c>
       <c r="E14" s="1">
-        <v>1049.9053291753</v>
+        <v>85.907039450511</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H14" s="1">
-        <v>1293497.14</v>
+        <v>2094234.51</v>
       </c>
       <c r="I14" s="1">
-        <v>45369.85</v>
+        <v>-605305.42</v>
       </c>
       <c r="J14" s="1">
-        <v>3.5075338473497</v>
+        <v>-28.903421135964</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1338866.99</v>
+        <v>1488929.09</v>
       </c>
       <c r="N14" s="1">
-        <v>1338866.99</v>
+        <v>1488929.09</v>
       </c>
       <c r="O14" s="1">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
         <v>65</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>21963.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D15" s="1">
-        <v>74.58</v>
+        <v>354.91</v>
       </c>
       <c r="E15" s="1">
-        <v>91.391942357601</v>
+        <v>194.64047683412</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H15" s="1">
-        <v>1720754.75</v>
+        <v>2286736.68</v>
       </c>
       <c r="I15" s="1">
-        <v>-331087.71</v>
+        <v>1758225.85</v>
       </c>
       <c r="J15" s="1">
-        <v>-19.240842426848</v>
+        <v>76.887989132181</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1389667.04</v>
+        <v>4044962.53</v>
       </c>
       <c r="N15" s="1">
-        <v>1389667.04</v>
+        <v>4044962.53</v>
       </c>
       <c r="O15" s="1">
-        <v>0.93</v>
+        <v>2.7</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C16" s="1">
-        <v>13317.0</v>
+        <v>3903.0</v>
       </c>
       <c r="D16" s="1">
-        <v>332.65</v>
+        <v>354.91</v>
       </c>
       <c r="E16" s="1">
-        <v>194.64047683412</v>
+        <v>317.0499513195</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H16" s="1">
-        <v>2286736.68</v>
+        <v>1059521.93</v>
       </c>
       <c r="I16" s="1">
-        <v>1471556.4</v>
+        <v>125991.98</v>
       </c>
       <c r="J16" s="1">
-        <v>64.351808097118</v>
+        <v>11.891398982181</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3758293.08</v>
+        <v>1185513.91</v>
       </c>
       <c r="N16" s="1">
-        <v>3758293.08</v>
+        <v>1185513.91</v>
       </c>
       <c r="O16" s="1">
-        <v>2.51</v>
+        <v>0.79</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" t="s">
         <v>67</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>4398.0</v>
+        <v>10819.0</v>
       </c>
       <c r="D17" s="1">
-        <v>332.65</v>
+        <v>194.73</v>
       </c>
       <c r="E17" s="1">
-        <v>317.04995225102</v>
+        <v>211.82877715131</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H17" s="1">
-        <v>1193896.35</v>
+        <v>1951529.65</v>
       </c>
       <c r="I17" s="1">
-        <v>47297.08</v>
+        <v>-148471.01</v>
       </c>
       <c r="J17" s="1">
-        <v>3.9615733811398</v>
+        <v>-7.6079300153088</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1241193.43</v>
+        <v>1803058.64</v>
       </c>
       <c r="N17" s="1">
-        <v>1241193.43</v>
+        <v>1803058.64</v>
       </c>
       <c r="O17" s="1">
-        <v>0.83</v>
+        <v>1.21</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" t="s">
         <v>69</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="1">
-        <v>9963.0</v>
+        <v>1378.0</v>
       </c>
       <c r="D18" s="1">
-        <v>208.42</v>
+        <v>787.07</v>
       </c>
       <c r="E18" s="1">
-        <v>214.83139415839</v>
+        <v>403.13397677794</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H18" s="1">
-        <v>1819825.11</v>
+        <v>474432.46</v>
       </c>
       <c r="I18" s="1">
-        <v>-58148.3</v>
+        <v>453790.79</v>
       </c>
       <c r="J18" s="1">
-        <v>-3.1952685827046</v>
+        <v>95.649186819974</v>
       </c>
       <c r="K18">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>0.0</v>
+      </c>
+      <c r="L18">
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1761676.81</v>
+        <v>928223.25</v>
       </c>
       <c r="N18" s="1">
-        <v>1766410.23</v>
+        <v>928223.25</v>
       </c>
       <c r="O18" s="1">
-        <v>1.18</v>
+        <v>0.62</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>1418.0</v>
+        <v>17065.0</v>
       </c>
       <c r="D19" s="1">
-        <v>759.74</v>
+        <v>36.38</v>
       </c>
       <c r="E19" s="1">
-        <v>403.133977433</v>
+        <v>42.269673014943</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H19" s="1">
-        <v>488204.08</v>
+        <v>618554.52</v>
       </c>
       <c r="I19" s="1">
-        <v>425778.55</v>
+        <v>-87231.23</v>
       </c>
       <c r="J19" s="1">
-        <v>87.213230581768</v>
+        <v>-14.102431908508</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>913982.63</v>
+        <v>531323.29</v>
       </c>
       <c r="N19" s="1">
-        <v>913982.63</v>
+        <v>531323.29</v>
       </c>
       <c r="O19" s="1">
-        <v>0.61</v>
+        <v>0.36</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>20776.0</v>
+        <v>11314.0</v>
       </c>
       <c r="D20" s="1">
-        <v>48.32</v>
+        <v>78.18</v>
       </c>
       <c r="E20" s="1">
-        <v>42.269672699268</v>
+        <v>69.85108096164</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H20" s="1">
-        <v>753067.02</v>
+        <v>677223.0</v>
       </c>
       <c r="I20" s="1">
-        <v>98630.88</v>
+        <v>79787.16</v>
       </c>
       <c r="J20" s="1">
-        <v>13.097224733066</v>
+        <v>11.781519529018</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>851697.9</v>
+        <v>757010.16</v>
       </c>
       <c r="N20" s="1">
-        <v>851697.9</v>
+        <v>757010.16</v>
       </c>
       <c r="O20" s="1">
-        <v>0.57</v>
+        <v>0.51</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>11640.0</v>
+        <v>4217.0</v>
       </c>
       <c r="D21" s="1">
-        <v>79.84</v>
+        <v>284.17</v>
       </c>
       <c r="E21" s="1">
-        <v>69.851080756014</v>
+        <v>160.9592103391</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H21" s="1">
-        <v>696736.4</v>
+        <v>588722.05</v>
       </c>
       <c r="I21" s="1">
-        <v>91706.46</v>
+        <v>436863.03</v>
       </c>
       <c r="J21" s="1">
-        <v>13.162289210094</v>
+        <v>74.205311317964</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>788442.86</v>
+        <v>1025585.08</v>
       </c>
       <c r="N21" s="1">
-        <v>788442.86</v>
+        <v>1025585.08</v>
       </c>
       <c r="O21" s="1">
-        <v>0.53</v>
+        <v>0.69</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>5643.0</v>
+        <v>5071.0</v>
       </c>
       <c r="D22" s="1">
-        <v>248.18</v>
+        <v>280.25</v>
       </c>
       <c r="E22" s="1">
-        <v>135.77008151692</v>
+        <v>287.62378031946</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H22" s="1">
-        <v>664269.45</v>
+        <v>1239121.82</v>
       </c>
       <c r="I22" s="1">
-        <v>523886.77</v>
+        <v>-22854.33</v>
       </c>
       <c r="J22" s="1">
-        <v>78.866606013569</v>
+        <v>-1.8443973490839</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1188156.22</v>
+        <v>1216267.49</v>
       </c>
       <c r="N22" s="1">
-        <v>1188156.22</v>
+        <v>1216267.49</v>
       </c>
       <c r="O22" s="1">
-        <v>0.8</v>
+        <v>0.81</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>3544.0</v>
+        <v>1339.0</v>
       </c>
       <c r="D23" s="1">
-        <v>294.84</v>
+        <v>1032.03</v>
       </c>
       <c r="E23" s="1">
-        <v>273.83539503386</v>
+        <v>983.84093353249</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H23" s="1">
-        <v>818308.23</v>
+        <v>1124718.77</v>
       </c>
       <c r="I23" s="1">
-        <v>68187.88</v>
+        <v>57949.01</v>
       </c>
       <c r="J23" s="1">
-        <v>8.3327867788889</v>
+        <v>5.1523110972888</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>886496.11</v>
+        <v>1182667.78</v>
       </c>
       <c r="N23" s="1">
-        <v>886496.11</v>
+        <v>1182667.78</v>
       </c>
       <c r="O23" s="1">
-        <v>0.59</v>
+        <v>0.79</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>1418.0</v>
+        <v>8960.0</v>
       </c>
       <c r="D24" s="1">
-        <v>985.27</v>
+        <v>107.93</v>
       </c>
       <c r="E24" s="1">
-        <v>983.84093088858</v>
+        <v>112.5151015625</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H24" s="1">
-        <v>1191076.34</v>
+        <v>860023.06</v>
       </c>
       <c r="I24" s="1">
-        <v>-5776.55</v>
+        <v>-32385.76</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.48498570628983</v>
+        <v>-3.7656850736072</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1185299.79</v>
+        <v>827637.3</v>
       </c>
       <c r="N24" s="1">
-        <v>1185299.79</v>
+        <v>827637.3</v>
       </c>
       <c r="O24" s="1">
-        <v>0.79</v>
+        <v>0.55</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>3664.0</v>
+        <v>3657.0</v>
       </c>
       <c r="D25" s="1">
-        <v>164.12</v>
+        <v>192.99</v>
       </c>
       <c r="E25" s="1">
-        <v>131.94393558952</v>
+        <v>236.35743505606</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H25" s="1">
-        <v>412781.43</v>
+        <v>740889.85</v>
       </c>
       <c r="I25" s="1">
-        <v>97387.13</v>
+        <v>-136872.19</v>
       </c>
       <c r="J25" s="1">
-        <v>23.59290484555</v>
+        <v>-18.474026874575</v>
       </c>
       <c r="K25">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="L25">
-        <v>0.0</v>
+        <v>876.34</v>
       </c>
       <c r="M25" s="1">
-        <v>510168.56</v>
+        <v>604017.66</v>
       </c>
       <c r="N25" s="1">
-        <v>510168.56</v>
+        <v>604894.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.34</v>
+        <v>0.4</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>3763.0</v>
+        <v>8584.0</v>
       </c>
       <c r="D26" s="1">
-        <v>209.5</v>
+        <v>108.98</v>
       </c>
       <c r="E26" s="1">
-        <v>236.35743555674</v>
+        <v>113.54906686859</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H26" s="1">
-        <v>762364.92</v>
+        <v>818220.51</v>
       </c>
       <c r="I26" s="1">
-        <v>-93536.13</v>
+        <v>-17600.61</v>
       </c>
       <c r="J26" s="1">
-        <v>-12.269206982924</v>
+        <v>-2.1510839419071</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>668828.79</v>
+        <v>800619.9</v>
       </c>
       <c r="N26" s="1">
-        <v>668828.79</v>
+        <v>800619.9</v>
       </c>
       <c r="O26" s="1">
-        <v>0.45</v>
+        <v>0.54</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>86</v>
+      </c>
+      <c r="B27" t="s">
+        <v>87</v>
+      </c>
+      <c r="C27" s="1">
+        <v>1409.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>618.0</v>
+      </c>
+      <c r="E27" s="1">
+        <v>478.22217175302</v>
+      </c>
+      <c r="F27" t="s">
+        <v>11</v>
+      </c>
+      <c r="G27">
+        <v>1.17</v>
+      </c>
+      <c r="H27" s="1">
+        <v>579250.61</v>
+      </c>
+      <c r="I27" s="1">
+        <v>165977.68</v>
+      </c>
+      <c r="J27" s="1">
+        <v>28.653863653247</v>
+      </c>
+      <c r="K27">
+        <v>0.97</v>
+      </c>
+      <c r="L27" t="s">
         <v>88</v>
       </c>
-      <c r="B27" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>866542.34</v>
+        <v>745228.29</v>
       </c>
       <c r="N27" s="1">
-        <v>866542.34</v>
+        <v>746595.75</v>
       </c>
       <c r="O27" s="1">
-        <v>0.58</v>
+        <v>0.5</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" t="s">
         <v>90</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>2099.0</v>
+        <v>5461.0</v>
       </c>
       <c r="D28" s="1">
-        <v>662.49</v>
+        <v>188.15</v>
       </c>
       <c r="E28" s="1">
-        <v>478.2221676989</v>
+        <v>172.77700421168</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H28" s="1">
-        <v>862914.85</v>
+        <v>805020.67</v>
       </c>
       <c r="I28" s="1">
-        <v>316831.07</v>
+        <v>74338.44</v>
       </c>
       <c r="J28" s="1">
-        <v>36.716377056207</v>
+        <v>9.2343517092549</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1179745.92</v>
+        <v>879359.11</v>
       </c>
       <c r="N28" s="1">
-        <v>1179745.92</v>
+        <v>879359.11</v>
       </c>
       <c r="O28" s="1">
-        <v>0.79</v>
+        <v>0.59</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" t="s">
         <v>92</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="1">
-        <v>5618.0</v>
+        <v>3870.0</v>
       </c>
       <c r="D29" s="1">
-        <v>175.68</v>
+        <v>400.44</v>
       </c>
       <c r="E29" s="1">
-        <v>172.77700427198</v>
+        <v>358.96101033592</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H29" s="1">
-        <v>828164.46</v>
+        <v>1185614.36</v>
       </c>
       <c r="I29" s="1">
-        <v>9173.49</v>
+        <v>140675.0</v>
       </c>
       <c r="J29" s="1">
-        <v>1.107689407488</v>
+        <v>11.865156559001</v>
       </c>
       <c r="K29">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="L29">
-        <v>0.0</v>
+        <v>806.09</v>
       </c>
       <c r="M29" s="1">
-        <v>837337.95</v>
+        <v>1326289.36</v>
       </c>
       <c r="N29" s="1">
-        <v>837337.95</v>
+        <v>1327095.45</v>
       </c>
       <c r="O29" s="1">
-        <v>0.56</v>
+        <v>0.89</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" t="s">
         <v>94</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1">
-        <v>3524.0</v>
+        <v>18707.0</v>
       </c>
       <c r="D30" s="1">
-        <v>373.38</v>
+        <v>79.15</v>
       </c>
       <c r="E30" s="1">
-        <v>356.96124858116</v>
+        <v>77.917094670444</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H30" s="1">
-        <v>1071741.17</v>
+        <v>1243649.33</v>
       </c>
       <c r="I30" s="1">
-        <v>44565.88</v>
+        <v>23549.99</v>
       </c>
       <c r="J30" s="1">
-        <v>4.1582689223369</v>
+        <v>1.8936198035824</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1116307.05</v>
+        <v>1267199.32</v>
       </c>
       <c r="N30" s="1">
-        <v>1116307.05</v>
+        <v>1267199.32</v>
       </c>
       <c r="O30" s="1">
-        <v>0.75</v>
+        <v>0.85</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" t="s">
         <v>96</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>19245.0</v>
+        <v>19.0</v>
       </c>
       <c r="D31" s="1">
-        <v>79.78</v>
+        <v>955.19</v>
       </c>
       <c r="E31" s="1">
-        <v>77.917094829826</v>
+        <v>945.38736842105</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H31" s="1">
-        <v>1279415.8</v>
+        <v>15431.11</v>
       </c>
       <c r="I31" s="1">
-        <v>23176.97</v>
+        <v>101.1</v>
       </c>
       <c r="J31" s="1">
-        <v>1.8115275737567</v>
+        <v>0.65516997805083</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1302592.77</v>
+        <v>15532.21</v>
       </c>
       <c r="N31" s="1">
-        <v>1302592.77</v>
+        <v>15532.21</v>
       </c>
       <c r="O31" s="1">
-        <v>0.87</v>
+        <v>0.01</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B32" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C32" s="1">
-        <v>60.0</v>
+        <v>3577.0</v>
       </c>
       <c r="D32" s="1">
-        <v>1009.52</v>
+        <v>955.19</v>
       </c>
       <c r="E32" s="1">
-        <v>945.38733333333</v>
+        <v>593.83701984904</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H32" s="1">
-        <v>48729.82</v>
+        <v>1939539.89</v>
       </c>
       <c r="I32" s="1">
-        <v>2658.32</v>
+        <v>984602.89</v>
       </c>
       <c r="J32" s="1">
-        <v>5.455222284835</v>
+        <v>50.764766173487</v>
       </c>
       <c r="K32">
-        <v>1.03</v>
+        <v>0.0</v>
       </c>
       <c r="L32">
-        <v>61.64</v>
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>51388.14</v>
+        <v>2924142.78</v>
       </c>
       <c r="N32" s="1">
-        <v>51449.78</v>
+        <v>2924142.78</v>
       </c>
       <c r="O32" s="1">
-        <v>0.03</v>
+        <v>1.95</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>97</v>
+      </c>
+      <c r="B33" t="s">
         <v>98</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>3714.0</v>
+        <v>9309.0</v>
       </c>
       <c r="D33" s="1">
-        <v>1009.52</v>
+        <v>144.67</v>
       </c>
       <c r="E33" s="1">
-        <v>593.83701938611</v>
+        <v>141.98567944999</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H33" s="1">
-        <v>2013824.75</v>
+        <v>1136523.21</v>
       </c>
       <c r="I33" s="1">
-        <v>1167101.09</v>
+        <v>16057.59</v>
       </c>
       <c r="J33" s="1">
-        <v>57.954451597638</v>
+        <v>1.4128695180805</v>
       </c>
       <c r="K33">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>0.0</v>
+      </c>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3180925.84</v>
+        <v>1152580.8</v>
       </c>
       <c r="N33" s="1">
-        <v>3184741.61</v>
+        <v>1152580.8</v>
       </c>
       <c r="O33" s="1">
-        <v>2.13</v>
+        <v>0.77</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B34" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C34" s="1">
-        <v>7934.0</v>
+        <v>2828.0</v>
       </c>
       <c r="D34" s="1">
-        <v>148.62</v>
+        <v>352.22</v>
       </c>
       <c r="E34" s="1">
-        <v>144.29944794555</v>
+        <v>395.36653465347</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H34" s="1">
-        <v>983482.37</v>
+        <v>962027.37</v>
       </c>
       <c r="I34" s="1">
-        <v>16900.32</v>
+        <v>-109549.16</v>
       </c>
       <c r="J34" s="1">
-        <v>1.7184161623558</v>
+        <v>-11.387322587298</v>
       </c>
       <c r="K34">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>0.0</v>
+      </c>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1000382.69</v>
+        <v>852478.21</v>
       </c>
       <c r="N34" s="1">
-        <v>1002997.75</v>
+        <v>852478.21</v>
       </c>
       <c r="O34" s="1">
-        <v>0.67</v>
+        <v>0.57</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B35" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C35" s="1">
-        <v>3467.0</v>
+        <v>32048.0</v>
       </c>
       <c r="D35" s="1">
-        <v>366.95</v>
+        <v>50.22</v>
       </c>
       <c r="E35" s="1">
-        <v>395.36653591001</v>
+        <v>42.827194520719</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H35" s="1">
-        <v>1179402.01</v>
+        <v>1180670.9</v>
       </c>
       <c r="I35" s="1">
-        <v>-100064.05</v>
+        <v>196752.66</v>
       </c>
       <c r="J35" s="1">
-        <v>-8.4843038380102</v>
+        <v>16.664479492126</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.24</v>
+      </c>
+      <c r="L35" t="s">
+        <v>103</v>
       </c>
       <c r="M35" s="1">
-        <v>1079337.96</v>
+        <v>1377423.56</v>
       </c>
       <c r="N35" s="1">
-        <v>1079337.96</v>
+        <v>1385103.35</v>
       </c>
       <c r="O35" s="1">
-        <v>0.72</v>
+        <v>0.93</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B36" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C36" s="1">
-        <v>32970.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D36" s="1">
-        <v>53.62</v>
+        <v>66.45</v>
       </c>
       <c r="E36" s="1">
-        <v>42.827194722475</v>
+        <v>64.118153488023</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H36" s="1">
-        <v>1214638.03</v>
+        <v>722815.07</v>
       </c>
       <c r="I36" s="1">
-        <v>285193.48</v>
+        <v>34525.55</v>
       </c>
       <c r="J36" s="1">
-        <v>23.479709424214</v>
+        <v>4.7765398693195</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1499831.51</v>
+        <v>757340.62</v>
       </c>
       <c r="N36" s="1">
-        <v>1499831.51</v>
+        <v>757340.62</v>
       </c>
       <c r="O36" s="1">
-        <v>1.0</v>
+        <v>0.51</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B37" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C37" s="1">
-        <v>13700.0</v>
+        <v>3079.0</v>
       </c>
       <c r="D37" s="1">
-        <v>64.34</v>
+        <v>313.02</v>
       </c>
       <c r="E37" s="1">
-        <v>64.118153284671</v>
+        <v>313.75960701526</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H37" s="1">
-        <v>743603.4</v>
+        <v>822078.74</v>
       </c>
       <c r="I37" s="1">
-        <v>4218.78</v>
+        <v>2764.92</v>
       </c>
       <c r="J37" s="1">
-        <v>0.56734275287068</v>
+        <v>0.33633274593623</v>
       </c>
       <c r="K37">
-        <v>0.0</v>
+        <v>0.28</v>
       </c>
       <c r="L37">
-        <v>0.0</v>
+        <v>866.95</v>
       </c>
       <c r="M37" s="1">
-        <v>747822.18</v>
+        <v>824843.66</v>
       </c>
       <c r="N37" s="1">
-        <v>747822.18</v>
+        <v>825710.61</v>
       </c>
       <c r="O37" s="1">
-        <v>0.5</v>
+        <v>0.55</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B38" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C38" s="1">
-        <v>3168.0</v>
+        <v>13492.0</v>
       </c>
       <c r="D38" s="1">
-        <v>343.22</v>
+        <v>76.73</v>
       </c>
       <c r="E38" s="1">
-        <v>313.75960858586</v>
+        <v>84.162429587904</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H38" s="1">
-        <v>845841.33</v>
+        <v>973017.84</v>
       </c>
       <c r="I38" s="1">
-        <v>76633.4</v>
+        <v>-87022.58</v>
       </c>
       <c r="J38" s="1">
-        <v>9.0600207488088</v>
+        <v>-8.9435749708351</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>922474.73</v>
+        <v>885995.26</v>
       </c>
       <c r="N38" s="1">
-        <v>922474.73</v>
+        <v>885995.26</v>
       </c>
       <c r="O38" s="1">
-        <v>0.62</v>
+        <v>0.59</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B39" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C39" s="1">
-        <v>13881.0</v>
+        <v>10834.0</v>
       </c>
       <c r="D39" s="1">
-        <v>81.51</v>
+        <v>142.09</v>
       </c>
       <c r="E39" s="1">
-        <v>84.162429219797</v>
+        <v>112.2113716079</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H39" s="1">
-        <v>1001071.79</v>
+        <v>1035569.07</v>
       </c>
       <c r="I39" s="1">
-        <v>-41166.55</v>
+        <v>281905.41</v>
       </c>
       <c r="J39" s="1">
-        <v>-4.1122475342153</v>
+        <v>27.222270166875</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>959905.24</v>
+        <v>1317474.48</v>
       </c>
       <c r="N39" s="1">
-        <v>959905.24</v>
+        <v>1317474.48</v>
       </c>
       <c r="O39" s="1">
-        <v>0.64</v>
+        <v>0.88</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B40" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C40" s="1">
-        <v>11570.0</v>
+        <v>891.0</v>
       </c>
       <c r="D40" s="1">
-        <v>151.4</v>
+        <v>903.72</v>
       </c>
       <c r="E40" s="1">
-        <v>112.21137165082</v>
+        <v>707.01785634119</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H40" s="1">
-        <v>1105919.71</v>
+        <v>537930.75</v>
       </c>
       <c r="I40" s="1">
-        <v>380207.38</v>
+        <v>151199.74</v>
       </c>
       <c r="J40" s="1">
-        <v>34.379293230971</v>
+        <v>28.107658838986</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1486127.09</v>
+        <v>689130.49</v>
       </c>
       <c r="N40" s="1">
-        <v>1486127.09</v>
+        <v>689130.49</v>
       </c>
       <c r="O40" s="1">
-        <v>0.99</v>
+        <v>0.46</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B41" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C41" s="1">
-        <v>916.0</v>
+        <v>8090.0</v>
       </c>
       <c r="D41" s="1">
-        <v>922.24</v>
+        <v>339.58</v>
       </c>
       <c r="E41" s="1">
-        <v>707.01786026201</v>
+        <v>367.85395426452</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H41" s="1">
-        <v>553024.2</v>
+        <v>2542320.44</v>
       </c>
       <c r="I41" s="1">
-        <v>163673.72</v>
+        <v>-191169.6</v>
       </c>
       <c r="J41" s="1">
-        <v>29.596122556662</v>
+        <v>-7.5194927040747</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>716697.92</v>
+        <v>2351150.84</v>
       </c>
       <c r="N41" s="1">
-        <v>716697.92</v>
+        <v>2351150.84</v>
       </c>
       <c r="O41" s="1">
-        <v>0.48</v>
+        <v>1.57</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B42" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C42" s="1">
-        <v>8323.0</v>
+        <v>2294.0</v>
       </c>
       <c r="D42" s="1">
-        <v>382.25</v>
+        <v>534.67</v>
       </c>
       <c r="E42" s="1">
-        <v>367.85395410309</v>
+        <v>455.56277680907</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H42" s="1">
-        <v>2615541.78</v>
+        <v>895079.49</v>
       </c>
       <c r="I42" s="1">
-        <v>83590.1</v>
+        <v>154629.94</v>
       </c>
       <c r="J42" s="1">
-        <v>3.1959000096722</v>
+        <v>17.275553928735</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2699131.88</v>
+        <v>1049709.43</v>
       </c>
       <c r="N42" s="1">
-        <v>2699131.88</v>
+        <v>1049709.43</v>
       </c>
       <c r="O42" s="1">
-        <v>1.81</v>
+        <v>0.7</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>118</v>
+      </c>
+      <c r="B43" t="s">
+        <v>119</v>
+      </c>
+      <c r="C43" s="1">
+        <v>6872.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>73.13</v>
+      </c>
+      <c r="E43" s="1">
+        <v>73.231701105937</v>
+      </c>
+      <c r="F43" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43">
+        <v>1.17</v>
+      </c>
+      <c r="H43" s="1">
+        <v>431986.29</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-1887.13</v>
+      </c>
+      <c r="J43" s="1">
+        <v>-0.4368495120528</v>
+      </c>
+      <c r="K43">
+        <v>0.38</v>
+      </c>
+      <c r="L43" t="s">
         <v>120</v>
       </c>
-      <c r="B43" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>928603.5</v>
+        <v>430099.16</v>
       </c>
       <c r="N43" s="1">
-        <v>928603.5</v>
+        <v>432735.61</v>
       </c>
       <c r="O43" s="1">
-        <v>0.62</v>
+        <v>0.29</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>121</v>
+      </c>
+      <c r="B44" t="s">
         <v>122</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1">
-        <v>11318.0</v>
+        <v>647.0</v>
       </c>
       <c r="D44" s="1">
-        <v>81.39</v>
+        <v>454.94</v>
       </c>
       <c r="E44" s="1">
-        <v>73.231699946987</v>
+        <v>466.98123647604</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H44" s="1">
-        <v>711469.84</v>
+        <v>260723.54</v>
       </c>
       <c r="I44" s="1">
-        <v>70045.41</v>
+        <v>-8811.88</v>
       </c>
       <c r="J44" s="1">
-        <v>9.8451692625509</v>
+        <v>-3.3797792098097</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>781515.25</v>
+        <v>251911.66</v>
       </c>
       <c r="N44" s="1">
-        <v>781515.25</v>
+        <v>251911.66</v>
       </c>
       <c r="O44" s="1">
-        <v>0.52</v>
+        <v>0.17</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="B45" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C45" s="1">
-        <v>761.0</v>
+        <v>3332.0</v>
       </c>
       <c r="D45" s="1">
-        <v>504.05</v>
+        <v>454.94</v>
       </c>
       <c r="E45" s="1">
-        <v>466.98124835742</v>
+        <v>254.3075210084</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H45" s="1">
-        <v>306662.47</v>
+        <v>764809.79</v>
       </c>
       <c r="I45" s="1">
-        <v>18765.59</v>
+        <v>532515.8</v>
       </c>
       <c r="J45" s="1">
-        <v>6.1192978716959</v>
+        <v>69.62722064528</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>325428.06</v>
+        <v>1297325.59</v>
       </c>
       <c r="N45" s="1">
-        <v>325428.06</v>
+        <v>1297325.59</v>
       </c>
       <c r="O45" s="1">
-        <v>0.22</v>
+        <v>0.87</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>123</v>
+      </c>
+      <c r="B46" t="s">
         <v>124</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>11091.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>310.33</v>
+      </c>
+      <c r="E46" s="1">
+        <v>290.08747993869</v>
+      </c>
+      <c r="F46" t="s">
+        <v>11</v>
+      </c>
+      <c r="G46">
+        <v>1.17</v>
+      </c>
+      <c r="H46" s="1">
+        <v>2749681.98</v>
+      </c>
+      <c r="I46" s="1">
+        <v>195989.66</v>
+      </c>
+      <c r="J46" s="1">
+        <v>7.1277210028485</v>
+      </c>
+      <c r="K46">
+        <v>0.9</v>
+      </c>
+      <c r="L46" t="s">
         <v>125</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>1424870.28</v>
+        <v>2945671.64</v>
       </c>
       <c r="N46" s="1">
-        <v>1424870.28</v>
+        <v>2955638.3</v>
       </c>
       <c r="O46" s="1">
-        <v>0.95</v>
+        <v>1.98</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
-        <v>9576.0</v>
+        <v>36684.0</v>
       </c>
       <c r="D47" s="1">
-        <v>310.79</v>
+        <v>26.42</v>
       </c>
       <c r="E47" s="1">
-        <v>289.93163847118</v>
+        <v>32.147454476066</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H47" s="1">
-        <v>2370699.27</v>
+        <v>1006823.62</v>
       </c>
       <c r="I47" s="1">
-        <v>154222.29</v>
+        <v>-177356.14</v>
       </c>
       <c r="J47" s="1">
-        <v>6.5053502125556</v>
+        <v>-17.615413114762</v>
       </c>
       <c r="K47">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.14</v>
+      </c>
+      <c r="L47" t="s">
+        <v>128</v>
       </c>
       <c r="M47" s="1">
-        <v>2524921.56</v>
+        <v>829467.48</v>
       </c>
       <c r="N47" s="1">
-        <v>2524921.56</v>
+        <v>834522.14</v>
       </c>
       <c r="O47" s="1">
-        <v>1.69</v>
+        <v>0.56</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B48" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C48" s="1">
-        <v>37739.0</v>
+        <v>6580.0</v>
       </c>
       <c r="D48" s="1">
-        <v>29.54</v>
+        <v>92.83</v>
       </c>
       <c r="E48" s="1">
-        <v>32.147454622539</v>
+        <v>133.66261854103</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H48" s="1">
-        <v>1035778.99</v>
+        <v>749599.76</v>
       </c>
       <c r="I48" s="1">
-        <v>-89982.72</v>
+        <v>-226837.64</v>
       </c>
       <c r="J48" s="1">
-        <v>-8.6874440270313</v>
+        <v>-30.261167639648</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>945796.27</v>
+        <v>522762.12</v>
       </c>
       <c r="N48" s="1">
-        <v>945796.27</v>
+        <v>522762.12</v>
       </c>
       <c r="O48" s="1">
-        <v>0.63</v>
+        <v>0.35</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B49" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C49" s="1">
-        <v>14049.0</v>
+        <v>38080.0</v>
       </c>
       <c r="D49" s="1">
-        <v>101.18</v>
+        <v>22.76</v>
       </c>
       <c r="E49" s="1">
-        <v>133.66261869172</v>
+        <v>18.909090336135</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H49" s="1">
-        <v>1600475.23</v>
+        <v>614819.25</v>
       </c>
       <c r="I49" s="1">
-        <v>-394504.4</v>
+        <v>126933.33</v>
       </c>
       <c r="J49" s="1">
-        <v>-24.649203724321</v>
+        <v>20.645633655745</v>
       </c>
       <c r="K49">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>0.0</v>
+      </c>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1205970.83</v>
+        <v>741752.58</v>
       </c>
       <c r="N49" s="1">
-        <v>1207514.35</v>
+        <v>741752.58</v>
       </c>
       <c r="O49" s="1">
-        <v>0.81</v>
+        <v>0.5</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>133</v>
       </c>
       <c r="B50" t="s">
         <v>134</v>
       </c>
       <c r="C50" s="1">
-        <v>39175.0</v>
+        <v>2776.0</v>
       </c>
       <c r="D50" s="1">
-        <v>22.88</v>
+        <v>503.3</v>
       </c>
       <c r="E50" s="1">
-        <v>18.909090491385</v>
+        <v>460.85609510086</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H50" s="1">
-        <v>632498.54</v>
+        <v>1092218.34</v>
       </c>
       <c r="I50" s="1">
-        <v>127935.84</v>
+        <v>103520.29</v>
       </c>
       <c r="J50" s="1">
-        <v>20.227056966803</v>
+        <v>9.4779849604064</v>
       </c>
       <c r="K50">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>0.0</v>
+      </c>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>760434.38</v>
+        <v>1195738.63</v>
       </c>
       <c r="N50" s="1">
-        <v>764064.38</v>
+        <v>1195738.63</v>
       </c>
       <c r="O50" s="1">
-        <v>0.51</v>
+        <v>0.8</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>135</v>
+      </c>
+      <c r="B51" t="s">
         <v>136</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="1">
-        <v>2856.0</v>
+        <v>1449.0</v>
       </c>
       <c r="D51" s="1">
-        <v>496.51</v>
+        <v>625.5</v>
       </c>
       <c r="E51" s="1">
-        <v>460.85609243698</v>
+        <v>556.13495514148</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H51" s="1">
-        <v>1123694.37</v>
+        <v>688059.87</v>
       </c>
       <c r="I51" s="1">
-        <v>79353.53</v>
+        <v>87625.44</v>
       </c>
       <c r="J51" s="1">
-        <v>7.061842803395</v>
+        <v>12.735147596967</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1203047.9</v>
+        <v>775685.31</v>
       </c>
       <c r="N51" s="1">
-        <v>1203047.9</v>
+        <v>775685.31</v>
       </c>
       <c r="O51" s="1">
-        <v>0.81</v>
+        <v>0.52</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>137</v>
+      </c>
+      <c r="B52" t="s">
         <v>138</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>1490.0</v>
+        <v>7688.0</v>
       </c>
       <c r="D52" s="1">
-        <v>685.94</v>
+        <v>119.93</v>
       </c>
       <c r="E52" s="1">
-        <v>556.13495302013</v>
+        <v>77.340401925078</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H52" s="1">
-        <v>707528.78</v>
+        <v>508574.32</v>
       </c>
       <c r="I52" s="1">
-        <v>159571.08</v>
+        <v>280523.92</v>
       </c>
       <c r="J52" s="1">
-        <v>22.553298821286</v>
+        <v>55.158884152861</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>867099.86</v>
+        <v>789098.24</v>
       </c>
       <c r="N52" s="1">
-        <v>867099.86</v>
+        <v>789098.24</v>
       </c>
       <c r="O52" s="1">
-        <v>0.58</v>
+        <v>0.53</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>139</v>
+      </c>
+      <c r="B53" t="s">
         <v>140</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" s="1">
+        <v>2613.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>503.57</v>
+      </c>
+      <c r="E53" s="1">
+        <v>556.62815920398</v>
+      </c>
+      <c r="F53" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53">
+        <v>1.17</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1241801.12</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-115669.57</v>
+      </c>
+      <c r="J53" s="1">
+        <v>-9.3146614330643</v>
+      </c>
+      <c r="K53">
+        <v>0.52</v>
+      </c>
+      <c r="L53" t="s">
         <v>141</v>
       </c>
-      <c r="C53" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>533305.61</v>
+        <v>1126131.55</v>
       </c>
       <c r="N53" s="1">
-        <v>533305.61</v>
+        <v>1127493.46</v>
       </c>
       <c r="O53" s="1">
-        <v>0.36</v>
+        <v>0.75</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>2688.0</v>
+        <v>16665.0</v>
       </c>
       <c r="D54" s="1">
-        <v>526.41</v>
+        <v>122.68</v>
       </c>
       <c r="E54" s="1">
-        <v>556.62815848214</v>
+        <v>80.401531953195</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H54" s="1">
-        <v>1277444.09</v>
+        <v>1144181.93</v>
       </c>
       <c r="I54" s="1">
-        <v>-76977.41</v>
+        <v>605539.67</v>
       </c>
       <c r="J54" s="1">
-        <v>-6.0258926870138</v>
+        <v>52.923372946468</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1200466.68</v>
+        <v>1749721.6</v>
       </c>
       <c r="N54" s="1">
-        <v>1200466.68</v>
+        <v>1749721.6</v>
       </c>
       <c r="O54" s="1">
-        <v>0.8</v>
+        <v>1.17</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>18977.0</v>
+        <v>8786.0</v>
       </c>
       <c r="D55" s="1">
-        <v>122.26</v>
+        <v>628.39</v>
       </c>
       <c r="E55" s="1">
-        <v>80.40153185435</v>
+        <v>713.46106419303</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H55" s="1">
-        <v>1302918.72</v>
+        <v>5348254.55</v>
       </c>
       <c r="I55" s="1">
-        <v>665460.02</v>
+        <v>-623161.87</v>
       </c>
       <c r="J55" s="1">
-        <v>51.074561274244</v>
+        <v>-11.651686810606</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1968378.74</v>
+        <v>4725092.68</v>
       </c>
       <c r="N55" s="1">
-        <v>1968378.74</v>
+        <v>4725092.68</v>
       </c>
       <c r="O55" s="1">
-        <v>1.32</v>
+        <v>3.16</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>8855.0</v>
+        <v>8394.0</v>
       </c>
       <c r="D56" s="1">
-        <v>655.66</v>
+        <v>74.65</v>
       </c>
       <c r="E56" s="1">
-        <v>716.39081084133</v>
+        <v>80.395493209435</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H56" s="1">
-        <v>5410840.4</v>
+        <v>576162.99</v>
       </c>
       <c r="I56" s="1">
-        <v>-485185.61</v>
+        <v>-39886.64</v>
       </c>
       <c r="J56" s="1">
-        <v>-8.9669177823097</v>
+        <v>-6.9228049514253</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>4925654.79</v>
+        <v>536276.35</v>
       </c>
       <c r="N56" s="1">
-        <v>4925654.79</v>
+        <v>536276.35</v>
       </c>
       <c r="O56" s="1">
-        <v>3.3</v>
+        <v>0.36</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>148</v>
       </c>
       <c r="B57" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="1">
-        <v>8636.0</v>
+        <v>5900.0</v>
       </c>
       <c r="D57" s="1">
-        <v>79.1</v>
+        <v>421.51</v>
       </c>
       <c r="E57" s="1">
-        <v>80.395493283928</v>
+        <v>389.64555254237</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H57" s="1">
-        <v>592773.84</v>
+        <v>1966418.08</v>
       </c>
       <c r="I57" s="1">
-        <v>-13230.61</v>
+        <v>161964.82</v>
       </c>
       <c r="J57" s="1">
-        <v>-2.2319827744085</v>
+        <v>8.2365404207431</v>
       </c>
       <c r="K57">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>0.08</v>
+      </c>
+      <c r="L57">
+        <v>461.26</v>
       </c>
       <c r="M57" s="1">
-        <v>579543.23</v>
+        <v>2128382.9</v>
       </c>
       <c r="N57" s="1">
-        <v>582469.27</v>
+        <v>2128844.16</v>
       </c>
       <c r="O57" s="1">
-        <v>0.39</v>
+        <v>1.42</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>150</v>
+      </c>
+      <c r="B58" t="s">
         <v>151</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>3333.0</v>
+        <v>24997.0</v>
       </c>
       <c r="D58" s="1">
-        <v>428.17</v>
+        <v>373.07</v>
       </c>
       <c r="E58" s="1">
-        <v>378.80079507951</v>
+        <v>493.7785658279</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H58" s="1">
-        <v>1070632.22</v>
+        <v>10549951.33</v>
       </c>
       <c r="I58" s="1">
-        <v>140100.46</v>
+        <v>-2568753.34</v>
       </c>
       <c r="J58" s="1">
-        <v>13.085769079507</v>
+        <v>-24.348485217135</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1210732.68</v>
+        <v>7981197.99</v>
       </c>
       <c r="N58" s="1">
-        <v>1210732.68</v>
+        <v>7981197.99</v>
       </c>
       <c r="O58" s="1">
-        <v>0.81</v>
+        <v>5.34</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>152</v>
+      </c>
+      <c r="B59" t="s">
         <v>153</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1">
-        <v>24461.0</v>
+        <v>6070.0</v>
       </c>
       <c r="D59" s="1">
-        <v>397.23</v>
+        <v>178.16</v>
       </c>
       <c r="E59" s="1">
-        <v>500.1057372961</v>
+        <v>144.26844481054</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H59" s="1">
-        <v>10449894.64</v>
+        <v>747796.83</v>
       </c>
       <c r="I59" s="1">
-        <v>-2206369.54</v>
+        <v>177729.47</v>
       </c>
       <c r="J59" s="1">
-        <v>-21.113796990397</v>
+        <v>23.767079889868</v>
       </c>
       <c r="K59">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>8243525.1</v>
+        <v>925526.3</v>
       </c>
       <c r="N59" s="1">
-        <v>8256744.46</v>
+        <v>925526.3</v>
       </c>
       <c r="O59" s="1">
-        <v>5.53</v>
+        <v>0.62</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B60" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C60" s="1">
-        <v>6244.0</v>
+        <v>11501.0</v>
       </c>
       <c r="D60" s="1">
-        <v>175.41</v>
+        <v>102.05</v>
       </c>
       <c r="E60" s="1">
-        <v>144.26844490711</v>
+        <v>94.119698287106</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H60" s="1">
-        <v>769232.85</v>
+        <v>928403.56</v>
       </c>
       <c r="I60" s="1">
-        <v>159977.33</v>
+        <v>76069.93</v>
       </c>
       <c r="J60" s="1">
-        <v>20.796996644124</v>
+        <v>8.193627564289</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>929210.18</v>
+        <v>1004473.49</v>
       </c>
       <c r="N60" s="1">
-        <v>929210.18</v>
+        <v>1004473.49</v>
       </c>
       <c r="O60" s="1">
-        <v>0.62</v>
+        <v>0.67</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B61" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C61" s="1">
-        <v>10799.0</v>
+        <v>11660.0</v>
       </c>
       <c r="D61" s="1">
-        <v>78.67</v>
+        <v>102.05</v>
       </c>
       <c r="E61" s="1">
-        <v>91.115345865358</v>
+        <v>43.225473413379</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H61" s="1">
-        <v>842206.54</v>
+        <v>457315.67</v>
       </c>
       <c r="I61" s="1">
-        <v>-121448.65</v>
+        <v>561044.55</v>
       </c>
       <c r="J61" s="1">
-        <v>-14.420292912947</v>
+        <v>122.68211802145</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>720757.89</v>
+        <v>1018360.22</v>
       </c>
       <c r="N61" s="1">
-        <v>720757.89</v>
+        <v>1018360.22</v>
       </c>
       <c r="O61" s="1">
-        <v>0.48</v>
+        <v>0.68</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B62" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C62" s="1">
-        <v>11660.0</v>
+        <v>3206.0</v>
       </c>
       <c r="D62" s="1">
-        <v>78.67</v>
+        <v>119.01</v>
       </c>
       <c r="E62" s="1">
-        <v>43.225473413379</v>
+        <v>116.83629756706</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H62" s="1">
-        <v>457315.67</v>
+        <v>317088.95</v>
       </c>
       <c r="I62" s="1">
-        <v>320907.97</v>
+        <v>9451.39</v>
       </c>
       <c r="J62" s="1">
-        <v>70.172091413356</v>
+        <v>2.9806746655789</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>778223.64</v>
+        <v>326540.34</v>
       </c>
       <c r="N62" s="1">
-        <v>778223.64</v>
+        <v>326540.34</v>
       </c>
       <c r="O62" s="1">
-        <v>0.52</v>
+        <v>0.22</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B63" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C63" s="1">
-        <v>38071.0</v>
+        <v>22781.0</v>
       </c>
       <c r="D63" s="1">
-        <v>10.53</v>
+        <v>94.48</v>
       </c>
       <c r="E63" s="1">
-        <v>23.423891413412</v>
+        <v>74.798555814056</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H63" s="1">
-        <v>766910.56</v>
+        <v>1457853.94</v>
       </c>
       <c r="I63" s="1">
-        <v>-426800.58</v>
+        <v>384200.82</v>
       </c>
       <c r="J63" s="1">
-        <v>-55.651936778651</v>
+        <v>26.353862308044</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>340109.98</v>
+        <v>1842054.76</v>
       </c>
       <c r="N63" s="1">
-        <v>340109.98</v>
+        <v>1842054.76</v>
       </c>
       <c r="O63" s="1">
-        <v>0.23</v>
+        <v>1.23</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B64" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C64" s="1">
-        <v>3298.0</v>
+        <v>30757.0</v>
       </c>
       <c r="D64" s="1">
-        <v>122.13</v>
+        <v>183.91</v>
       </c>
       <c r="E64" s="1">
-        <v>116.83629775622</v>
+        <v>85.334505966121</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H64" s="1">
-        <v>326188.19</v>
+        <v>2465459.21</v>
       </c>
       <c r="I64" s="1">
-        <v>15531.28</v>
+        <v>2375586.51</v>
       </c>
       <c r="J64" s="1">
-        <v>4.7614476784092</v>
+        <v>96.354727766922</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>341719.47</v>
+        <v>4841045.72</v>
       </c>
       <c r="N64" s="1">
-        <v>341719.47</v>
+        <v>4841045.72</v>
       </c>
       <c r="O64" s="1">
-        <v>0.23</v>
+        <v>3.24</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B65" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C65" s="1">
-        <v>25018.0</v>
+        <v>49373.0</v>
       </c>
       <c r="D65" s="1">
-        <v>92.18</v>
+        <v>183.91</v>
       </c>
       <c r="E65" s="1">
-        <v>74.798555839795</v>
+        <v>148.50698114354</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H65" s="1">
-        <v>1601009.18</v>
+        <v>6269871.91</v>
       </c>
       <c r="I65" s="1">
-        <v>355518.55</v>
+        <v>1501268.0</v>
       </c>
       <c r="J65" s="1">
-        <v>22.205903279081</v>
+        <v>23.944157417404</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1956527.73</v>
+        <v>7771139.91</v>
       </c>
       <c r="N65" s="1">
-        <v>1956527.73</v>
+        <v>7771139.91</v>
       </c>
       <c r="O65" s="1">
-        <v>1.31</v>
+        <v>5.19</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B66" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="C66" s="1">
-        <v>30757.0</v>
+        <v>17164.0</v>
       </c>
       <c r="D66" s="1">
-        <v>189.82</v>
+        <v>67.76</v>
       </c>
       <c r="E66" s="1">
-        <v>85.334505966121</v>
+        <v>90.717896760662</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H66" s="1">
-        <v>2465459.21</v>
+        <v>1326331.16</v>
       </c>
       <c r="I66" s="1">
-        <v>2487704.23</v>
+        <v>-330967.52</v>
       </c>
       <c r="J66" s="1">
-        <v>100.90226680327</v>
+        <v>-24.953611132834</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>4953163.44</v>
+        <v>995363.64</v>
       </c>
       <c r="N66" s="1">
-        <v>4953163.44</v>
+        <v>995363.64</v>
       </c>
       <c r="O66" s="1">
-        <v>3.31</v>
+        <v>0.67</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B67" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C67" s="1">
-        <v>51678.0</v>
+        <v>25001.0</v>
       </c>
       <c r="D67" s="1">
-        <v>189.82</v>
+        <v>34.44</v>
       </c>
       <c r="E67" s="1">
-        <v>148.50698111382</v>
+        <v>47.665141394344</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H67" s="1">
-        <v>6562583.61</v>
+        <v>1017241.82</v>
       </c>
       <c r="I67" s="1">
-        <v>1759735.86</v>
+        <v>-280338.71</v>
       </c>
       <c r="J67" s="1">
-        <v>26.814680994213</v>
+        <v>-27.558708705075</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>8322319.47</v>
+        <v>736903.11</v>
       </c>
       <c r="N67" s="1">
-        <v>8322319.47</v>
+        <v>736903.11</v>
       </c>
       <c r="O67" s="1">
-        <v>5.57</v>
+        <v>0.49</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>166</v>
+      </c>
+      <c r="B68" t="s">
+        <v>167</v>
+      </c>
+      <c r="C68" s="1">
+        <v>13515.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>137.86</v>
+      </c>
+      <c r="E68" s="1">
+        <v>178.75728079911</v>
+      </c>
+      <c r="F68" t="s">
+        <v>11</v>
+      </c>
+      <c r="G68">
+        <v>1.17</v>
+      </c>
+      <c r="H68" s="1">
+        <v>2059415.61</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-464843.4</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-22.571616809295</v>
+      </c>
+      <c r="K68">
+        <v>0.3</v>
+      </c>
+      <c r="L68" t="s">
         <v>168</v>
       </c>
-      <c r="B68" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>1112868.86</v>
+        <v>1594572.21</v>
       </c>
       <c r="N68" s="1">
-        <v>1112868.86</v>
+        <v>1598620.52</v>
       </c>
       <c r="O68" s="1">
-        <v>0.74</v>
+        <v>1.07</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>169</v>
+      </c>
+      <c r="B69" t="s">
         <v>170</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="1">
-        <v>19476.0</v>
+        <v>8708.0</v>
       </c>
       <c r="D69" s="1">
-        <v>49.42</v>
+        <v>166.99</v>
       </c>
       <c r="E69" s="1">
-        <v>49.440751694393</v>
+        <v>180.36083027102</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H69" s="1">
-        <v>819219.28</v>
+        <v>1349565.88</v>
       </c>
       <c r="I69" s="1">
-        <v>-2638.37</v>
+        <v>-105054.84</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.32205907068007</v>
+        <v>-7.7843432141305</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>816580.91</v>
+        <v>1244511.04</v>
       </c>
       <c r="N69" s="1">
-        <v>816580.91</v>
+        <v>1244511.04</v>
       </c>
       <c r="O69" s="1">
-        <v>0.55</v>
+        <v>0.83</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>171</v>
+      </c>
+      <c r="B70" t="s">
         <v>172</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="1">
-        <v>10615.0</v>
+        <v>2183.0</v>
       </c>
       <c r="D70" s="1">
-        <v>148.08</v>
+        <v>982.99</v>
       </c>
       <c r="E70" s="1">
-        <v>187.29264060292</v>
+        <v>931.29937242327</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H70" s="1">
-        <v>1691690.36</v>
+        <v>1743469.99</v>
       </c>
       <c r="I70" s="1">
-        <v>-358128.64</v>
+        <v>93037.49</v>
       </c>
       <c r="J70" s="1">
-        <v>-21.169869408016</v>
+        <v>5.3363402027929</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1333561.72</v>
+        <v>1836507.48</v>
       </c>
       <c r="N70" s="1">
-        <v>1333561.72</v>
+        <v>1836507.48</v>
       </c>
       <c r="O70" s="1">
-        <v>0.89</v>
+        <v>1.23</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>173</v>
+      </c>
+      <c r="B71" t="s">
         <v>174</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>6052.0</v>
+        <v>5371.0</v>
       </c>
       <c r="D71" s="1">
-        <v>148.7</v>
+        <v>161.07</v>
       </c>
       <c r="E71" s="1">
-        <v>189.9227924653</v>
+        <v>121.23546453174</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H71" s="1">
-        <v>983641.68</v>
+        <v>556009.5</v>
       </c>
       <c r="I71" s="1">
-        <v>-220145.96</v>
+        <v>184379.02</v>
       </c>
       <c r="J71" s="1">
-        <v>-22.380706763056</v>
+        <v>33.161127642603</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>763495.72</v>
+        <v>740388.52</v>
       </c>
       <c r="N71" s="1">
-        <v>763495.72</v>
+        <v>740388.52</v>
       </c>
       <c r="O71" s="1">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>175</v>
+      </c>
+      <c r="B72" t="s">
         <v>176</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>1340.0</v>
+        <v>11997.0</v>
       </c>
       <c r="D72" s="1">
-        <v>1022.23</v>
+        <v>146.66</v>
       </c>
       <c r="E72" s="1">
-        <v>927.82956716418</v>
+        <v>158.59507210136</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H72" s="1">
-        <v>1063005.83</v>
+        <v>1624440.8</v>
       </c>
       <c r="I72" s="1">
-        <v>99111.93</v>
+        <v>-118616.83</v>
       </c>
       <c r="J72" s="1">
-        <v>9.3237428434424</v>
+        <v>-7.3020100209254</v>
       </c>
       <c r="K72">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>0.0</v>
+      </c>
+      <c r="L72">
+        <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1162117.76</v>
+        <v>1505823.97</v>
       </c>
       <c r="N72" s="1">
-        <v>1163550.18</v>
+        <v>1505823.97</v>
       </c>
       <c r="O72" s="1">
-        <v>0.78</v>
+        <v>1.01</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B73" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C73" s="1">
-        <v>7394.0</v>
+        <v>4395.0</v>
       </c>
       <c r="D73" s="1">
-        <v>155.75</v>
+        <v>199.88</v>
       </c>
       <c r="E73" s="1">
-        <v>121.23546524209</v>
+        <v>254.02156769056</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H73" s="1">
-        <v>765431.8</v>
+        <v>954413.28</v>
       </c>
       <c r="I73" s="1">
-        <v>211589.92</v>
+        <v>-202585.99</v>
       </c>
       <c r="J73" s="1">
-        <v>27.643210015576</v>
+        <v>-21.226233356686</v>
       </c>
       <c r="K73">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="L73">
-        <v>0.0</v>
+        <v>263.3</v>
       </c>
       <c r="M73" s="1">
-        <v>977021.72</v>
+        <v>751827.29</v>
       </c>
       <c r="N73" s="1">
-        <v>977021.72</v>
+        <v>752090.59</v>
       </c>
       <c r="O73" s="1">
-        <v>0.65</v>
+        <v>0.5</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B74" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C74" s="1">
-        <v>12343.0</v>
+        <v>8844.0</v>
       </c>
       <c r="D74" s="1">
-        <v>160.78</v>
+        <v>138.02</v>
       </c>
       <c r="E74" s="1">
-        <v>158.59507170056</v>
+        <v>108.40553143374</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H74" s="1">
-        <v>1671290.56</v>
+        <v>818667.5</v>
       </c>
       <c r="I74" s="1">
-        <v>12350.35</v>
+        <v>226006.11</v>
       </c>
       <c r="J74" s="1">
-        <v>0.73897084657739</v>
+        <v>27.606581426525</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1683640.91</v>
+        <v>1044673.61</v>
       </c>
       <c r="N74" s="1">
-        <v>1683640.91</v>
+        <v>1044673.61</v>
       </c>
       <c r="O74" s="1">
-        <v>1.13</v>
+        <v>0.7</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B75" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C75" s="1">
-        <v>6013.0</v>
+        <v>13984.0</v>
       </c>
       <c r="D75" s="1">
-        <v>204.08</v>
+        <v>83.93</v>
       </c>
       <c r="E75" s="1">
-        <v>254.02156826875</v>
+        <v>83.484711813501</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H75" s="1">
-        <v>1305776.36</v>
+        <v>1007065.77</v>
       </c>
       <c r="I75" s="1">
-        <v>-264686.14</v>
+        <v>-2592.22</v>
       </c>
       <c r="J75" s="1">
-        <v>-20.27040373131</v>
+        <v>-0.25740324785341</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1041090.22</v>
+        <v>1004473.55</v>
       </c>
       <c r="N75" s="1">
-        <v>1041090.22</v>
+        <v>1004473.55</v>
       </c>
       <c r="O75" s="1">
-        <v>0.7</v>
+        <v>0.67</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B76" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="C76" s="1">
-        <v>9099.0</v>
+        <v>6501.0</v>
       </c>
       <c r="D76" s="1">
-        <v>141.51</v>
+        <v>138.38</v>
       </c>
       <c r="E76" s="1">
-        <v>108.40553137707</v>
+        <v>134.75772035072</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H76" s="1">
-        <v>842272.22</v>
+        <v>760336.7</v>
       </c>
       <c r="I76" s="1">
-        <v>250117.27</v>
+        <v>9579.33</v>
       </c>
       <c r="J76" s="1">
-        <v>29.69553833795</v>
+        <v>1.2598799979009</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>1092389.49</v>
+        <v>769916.03</v>
       </c>
       <c r="N76" s="1">
-        <v>1092389.49</v>
+        <v>769916.03</v>
       </c>
       <c r="O76" s="1">
-        <v>0.73</v>
+        <v>0.51</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>185</v>
+      </c>
+      <c r="B77" t="s">
+        <v>186</v>
+      </c>
+      <c r="C77" s="1">
+        <v>4392.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>217.0</v>
+      </c>
+      <c r="E77" s="1">
+        <v>241.86243169399</v>
+      </c>
+      <c r="F77" t="s">
+        <v>11</v>
+      </c>
+      <c r="G77">
+        <v>1.17</v>
+      </c>
+      <c r="H77" s="1">
+        <v>906901.14</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-91235.94</v>
+      </c>
+      <c r="J77" s="1">
+        <v>-10.060185832383</v>
+      </c>
+      <c r="K77">
+        <v>0.37</v>
+      </c>
+      <c r="L77" t="s">
         <v>187</v>
       </c>
-      <c r="B77" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M77" s="1">
-        <v>1044379.42</v>
+        <v>815665.2</v>
       </c>
       <c r="N77" s="1">
-        <v>1044379.42</v>
+        <v>817309.69</v>
       </c>
       <c r="O77" s="1">
-        <v>0.7</v>
+        <v>0.55</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>188</v>
+      </c>
+      <c r="B78" t="s">
         <v>189</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1">
-        <v>4518.0</v>
+        <v>10350.0</v>
       </c>
       <c r="D78" s="1">
-        <v>219.5</v>
+        <v>70.12</v>
       </c>
       <c r="E78" s="1">
-        <v>241.86243027888</v>
+        <v>114.07628115942</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H78" s="1">
-        <v>932918.8</v>
+        <v>1002645.92</v>
       </c>
       <c r="I78" s="1">
-        <v>-91567.31</v>
+        <v>-381530.77</v>
       </c>
       <c r="J78" s="1">
-        <v>-9.8151425397366</v>
+        <v>-38.052393411225</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>841351.49</v>
+        <v>621115.15</v>
       </c>
       <c r="N78" s="1">
-        <v>841351.49</v>
+        <v>621115.15</v>
       </c>
       <c r="O78" s="1">
-        <v>0.56</v>
+        <v>0.42</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>190</v>
+      </c>
+      <c r="B79" t="s">
         <v>191</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>10648.0</v>
+        <v>7986.0</v>
       </c>
       <c r="D79" s="1">
-        <v>76.11</v>
+        <v>203.19</v>
       </c>
       <c r="E79" s="1">
-        <v>114.07628099174</v>
+        <v>199.22094164788</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H79" s="1">
-        <v>1031514.37</v>
+        <v>1357478.89</v>
       </c>
       <c r="I79" s="1">
-        <v>-343960.9</v>
+        <v>31262.9</v>
       </c>
       <c r="J79" s="1">
-        <v>-33.345235898168</v>
+        <v>2.3030118722509</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>687553.47</v>
+        <v>1388741.79</v>
       </c>
       <c r="N79" s="1">
-        <v>687553.47</v>
+        <v>1388741.79</v>
       </c>
       <c r="O79" s="1">
-        <v>0.46</v>
+        <v>0.93</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>192</v>
+      </c>
+      <c r="B80" t="s">
         <v>193</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="1">
-        <v>6173.0</v>
+        <v>7359.0</v>
       </c>
       <c r="D80" s="1">
-        <v>204.92</v>
+        <v>170.85</v>
       </c>
       <c r="E80" s="1">
-        <v>195.08031751174</v>
+        <v>242.66786248132</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H80" s="1">
-        <v>1026225.41</v>
+        <v>1522677.87</v>
       </c>
       <c r="I80" s="1">
-        <v>46966.38</v>
+        <v>-446649.67</v>
       </c>
       <c r="J80" s="1">
-        <v>4.5766144106683</v>
+        <v>-29.333168807399</v>
       </c>
       <c r="K80">
         <v>0.26</v>
       </c>
       <c r="L80" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="M80" s="1">
-        <v>1073191.79</v>
+        <v>1076028.2</v>
       </c>
       <c r="N80" s="1">
-        <v>1074820.05</v>
+        <v>1077968.01</v>
       </c>
       <c r="O80" s="1">
         <v>0.72</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>195</v>
+      </c>
+      <c r="B81" t="s">
         <v>196</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81" s="1">
-        <v>33002.0</v>
+        <v>23745.0</v>
       </c>
       <c r="D81" s="1">
-        <v>14.19</v>
+        <v>52.54</v>
       </c>
       <c r="E81" s="1">
-        <v>21.984159747894</v>
+        <v>34.260741208675</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H81" s="1">
-        <v>620097.23</v>
+        <v>694630.15</v>
       </c>
       <c r="I81" s="1">
-        <v>-222796.49</v>
+        <v>373076.9</v>
       </c>
       <c r="J81" s="1">
-        <v>-35.92928321902</v>
+        <v>53.708711031331</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>397300.74</v>
+        <v>1067707.05</v>
       </c>
       <c r="N81" s="1">
-        <v>397300.74</v>
+        <v>1067707.05</v>
       </c>
       <c r="O81" s="1">
-        <v>0.27</v>
+        <v>0.71</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>197</v>
+      </c>
+      <c r="B82" t="s">
         <v>198</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="1">
-        <v>5125.0</v>
+        <v>7884.0</v>
       </c>
       <c r="D82" s="1">
-        <v>185.16</v>
+        <v>132.24</v>
       </c>
       <c r="E82" s="1">
-        <v>270.09595707317</v>
+        <v>165.08086504312</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H82" s="1">
-        <v>1181784.06</v>
+        <v>1104084.03</v>
       </c>
       <c r="I82" s="1">
-        <v>-376706.43</v>
+        <v>-211807.8</v>
       </c>
       <c r="J82" s="1">
-        <v>-31.876079797522</v>
+        <v>-19.184028954753</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>805077.63</v>
+        <v>892276.23</v>
       </c>
       <c r="N82" s="1">
-        <v>805077.63</v>
+        <v>892276.23</v>
       </c>
       <c r="O82" s="1">
-        <v>0.54</v>
+        <v>0.6</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>199</v>
+      </c>
+      <c r="B83" t="s">
         <v>200</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="1">
-        <v>7262.0</v>
+        <v>1537.0</v>
       </c>
       <c r="D83" s="1">
-        <v>104.27</v>
+        <v>197.54</v>
       </c>
       <c r="E83" s="1">
-        <v>166.9577609474</v>
+        <v>233.9553415745</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H83" s="1">
-        <v>1035991.03</v>
+        <v>306993.98</v>
       </c>
       <c r="I83" s="1">
-        <v>-393580.97</v>
+        <v>-47146.34</v>
       </c>
       <c r="J83" s="1">
-        <v>-37.990770055219</v>
+        <v>-15.357415151919</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>642410.06</v>
+        <v>259847.64</v>
       </c>
       <c r="N83" s="1">
-        <v>642410.06</v>
+        <v>259847.64</v>
       </c>
       <c r="O83" s="1">
-        <v>0.43</v>
+        <v>0.17</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>201</v>
+      </c>
+      <c r="B84" t="s">
         <v>202</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1">
-        <v>24428.0</v>
+        <v>7519.0</v>
       </c>
       <c r="D84" s="1">
-        <v>50.85</v>
+        <v>244.75</v>
       </c>
       <c r="E84" s="1">
-        <v>34.260741362371</v>
+        <v>172.12817927916</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H84" s="1">
-        <v>714610.46</v>
+        <v>1104796.65</v>
       </c>
       <c r="I84" s="1">
-        <v>339231.74</v>
+        <v>470174.68</v>
       </c>
       <c r="J84" s="1">
-        <v>47.470861257754</v>
+        <v>42.557576545874</v>
       </c>
       <c r="K84">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1053842.2</v>
+        <v>1574971.33</v>
       </c>
       <c r="N84" s="1">
-        <v>1059955.94</v>
+        <v>1574971.33</v>
       </c>
       <c r="O84" s="1">
-        <v>0.71</v>
+        <v>1.05</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="B85" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C85" s="1">
-        <v>5190.0</v>
+        <v>7810.0</v>
       </c>
       <c r="D85" s="1">
-        <v>172.5</v>
+        <v>345.62</v>
       </c>
       <c r="E85" s="1">
-        <v>166.7150655106</v>
+        <v>335.33270550576</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H85" s="1">
-        <v>733512.37</v>
+        <v>2236316.74</v>
       </c>
       <c r="I85" s="1">
-        <v>26032.04</v>
+        <v>73831.06</v>
       </c>
       <c r="J85" s="1">
-        <v>3.5489571907288</v>
+        <v>3.3014580930964</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>759544.41</v>
+        <v>2310147.8</v>
       </c>
       <c r="N85" s="1">
-        <v>759544.41</v>
+        <v>2310147.8</v>
       </c>
       <c r="O85" s="1">
-        <v>0.51</v>
+        <v>1.54</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B86" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C86" s="1">
-        <v>1581.0</v>
+        <v>3414.0</v>
       </c>
       <c r="D86" s="1">
-        <v>215.46</v>
+        <v>500.46</v>
       </c>
       <c r="E86" s="1">
-        <v>233.95533839342</v>
+        <v>427.74191857059</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H86" s="1">
-        <v>315782.36</v>
+        <v>1247143.46</v>
       </c>
       <c r="I86" s="1">
-        <v>-26784.09</v>
+        <v>215110.33</v>
       </c>
       <c r="J86" s="1">
-        <v>-8.4818195671221</v>
+        <v>17.248242636016</v>
       </c>
       <c r="K86">
-        <v>0.0</v>
+        <v>0.28</v>
       </c>
       <c r="L86">
-        <v>0.0</v>
+        <v>961.29</v>
       </c>
       <c r="M86" s="1">
-        <v>288998.27</v>
+        <v>1462253.79</v>
       </c>
       <c r="N86" s="1">
-        <v>288998.27</v>
+        <v>1463215.08</v>
       </c>
       <c r="O86" s="1">
-        <v>0.19</v>
+        <v>0.98</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B87" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C87" s="1">
-        <v>8381.0</v>
+        <v>3215.0</v>
       </c>
       <c r="D87" s="1">
-        <v>231.35</v>
+        <v>165.0</v>
       </c>
       <c r="E87" s="1">
-        <v>172.12817921489</v>
+        <v>148.79794401244</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H87" s="1">
-        <v>1231453.74</v>
+        <v>402122.79</v>
       </c>
       <c r="I87" s="1">
-        <v>413531.71</v>
+        <v>51876.1</v>
       </c>
       <c r="J87" s="1">
-        <v>33.580775027733</v>
+        <v>12.900562039769</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1644985.45</v>
+        <v>453998.89</v>
       </c>
       <c r="N87" s="1">
-        <v>1644985.45</v>
+        <v>453998.89</v>
       </c>
       <c r="O87" s="1">
-        <v>1.1</v>
+        <v>0.3</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B88" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C88" s="1">
-        <v>8494.0</v>
+        <v>2662.0</v>
       </c>
       <c r="D88" s="1">
-        <v>411.82</v>
+        <v>460.11</v>
       </c>
       <c r="E88" s="1">
-        <v>335.33270543913</v>
+        <v>418.9253606311</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H88" s="1">
-        <v>2432173.42</v>
+        <v>949979.1</v>
       </c>
       <c r="I88" s="1">
-        <v>535502.05</v>
+        <v>98258.15</v>
       </c>
       <c r="J88" s="1">
-        <v>22.017428757198</v>
+        <v>10.34319070809</v>
       </c>
       <c r="K88">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="L88">
-        <v>0.0</v>
+        <v>598.04</v>
       </c>
       <c r="M88" s="1">
-        <v>2967675.47</v>
+        <v>1048237.25</v>
       </c>
       <c r="N88" s="1">
-        <v>2967675.47</v>
+        <v>1048835.29</v>
       </c>
       <c r="O88" s="1">
-        <v>1.99</v>
+        <v>0.7</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="B89" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C89" s="1">
-        <v>3512.0</v>
+        <v>20036.0</v>
       </c>
       <c r="D89" s="1">
-        <v>510.93</v>
+        <v>71.81</v>
       </c>
       <c r="E89" s="1">
-        <v>427.74191628702</v>
+        <v>84.314065182671</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H89" s="1">
-        <v>1282943.13</v>
+        <v>1456938.97</v>
       </c>
       <c r="I89" s="1">
-        <v>239400.27</v>
+        <v>-225576.77</v>
       </c>
       <c r="J89" s="1">
-        <v>18.660240224366</v>
+        <v>-15.482925135841</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1522343.4</v>
+        <v>1231362.2</v>
       </c>
       <c r="N89" s="1">
-        <v>1522343.4</v>
+        <v>1231362.2</v>
       </c>
       <c r="O89" s="1">
-        <v>1.02</v>
+        <v>0.82</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B90" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C90" s="1">
-        <v>3308.0</v>
+        <v>1636.0</v>
       </c>
       <c r="D90" s="1">
-        <v>158.23</v>
+        <v>767.36</v>
       </c>
       <c r="E90" s="1">
-        <v>148.79794135429</v>
+        <v>869.17824572127</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H90" s="1">
-        <v>413754.96</v>
+        <v>1225500.9</v>
       </c>
       <c r="I90" s="1">
-        <v>30314.64</v>
+        <v>-151085.26</v>
       </c>
       <c r="J90" s="1">
-        <v>7.326713376439</v>
+        <v>-12.32844953439</v>
       </c>
       <c r="K90">
-        <v>0.25</v>
+        <v>0.0</v>
       </c>
       <c r="L90">
-        <v>834.92</v>
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>444069.6</v>
+        <v>1074415.64</v>
       </c>
       <c r="N90" s="1">
-        <v>444904.52</v>
+        <v>1074415.64</v>
       </c>
       <c r="O90" s="1">
-        <v>0.3</v>
+        <v>0.72</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="B91" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="C91" s="1">
-        <v>2738.0</v>
+        <v>4388.0</v>
       </c>
       <c r="D91" s="1">
-        <v>467.12</v>
+        <v>235.1</v>
       </c>
       <c r="E91" s="1">
-        <v>418.92536157779</v>
+        <v>185.43332497721</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H91" s="1">
-        <v>977100.97</v>
+        <v>698978.99</v>
       </c>
       <c r="I91" s="1">
-        <v>107971.19</v>
+        <v>183916.13</v>
       </c>
       <c r="J91" s="1">
-        <v>11.050156873757</v>
+        <v>26.312111326837</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1085072.16</v>
+        <v>882895.12</v>
       </c>
       <c r="N91" s="1">
-        <v>1085072.16</v>
+        <v>882895.12</v>
       </c>
       <c r="O91" s="1">
-        <v>0.73</v>
+        <v>0.59</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B92" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C92" s="1">
-        <v>17065.0</v>
+        <v>4564.0</v>
       </c>
       <c r="D92" s="1">
-        <v>73.86</v>
+        <v>287.64</v>
       </c>
       <c r="E92" s="1">
-        <v>86.876270143569</v>
+        <v>182.33972173532</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H92" s="1">
-        <v>1277214.28</v>
+        <v>717021.57</v>
       </c>
       <c r="I92" s="1">
-        <v>-207882.9</v>
+        <v>406508.71</v>
       </c>
       <c r="J92" s="1">
-        <v>-16.276274330412</v>
+        <v>56.694069886907</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>1069331.38</v>
+        <v>1123530.28</v>
       </c>
       <c r="N92" s="1">
-        <v>1069331.38</v>
+        <v>1123530.28</v>
       </c>
       <c r="O92" s="1">
-        <v>0.72</v>
+        <v>0.75</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B93" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="C93" s="1">
-        <v>1683.0</v>
+        <v>4178.0</v>
       </c>
       <c r="D93" s="1">
-        <v>909.11</v>
+        <v>308.29</v>
       </c>
       <c r="E93" s="1">
-        <v>869.17824717766</v>
+        <v>194.01785543322</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H93" s="1">
-        <v>1260707.83</v>
+        <v>727356.65</v>
       </c>
       <c r="I93" s="1">
-        <v>37359.64</v>
+        <v>374988.87</v>
       </c>
       <c r="J93" s="1">
-        <v>2.9633860527383</v>
+        <v>51.555020497853</v>
       </c>
       <c r="K93">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>1298067.47</v>
+        <v>1102345.52</v>
       </c>
       <c r="N93" s="1">
-        <v>1300036.47</v>
+        <v>1102345.52</v>
       </c>
       <c r="O93" s="1">
-        <v>0.87</v>
+        <v>0.74</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B94" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="C94" s="1">
-        <v>5432.0</v>
+        <v>745.0</v>
       </c>
       <c r="D94" s="1">
-        <v>200.76</v>
+        <v>308.29</v>
       </c>
       <c r="E94" s="1">
-        <v>185.43332658321</v>
+        <v>303.38377181208</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H94" s="1">
-        <v>865281.19</v>
+        <v>195088.16</v>
       </c>
       <c r="I94" s="1">
-        <v>59914.64</v>
+        <v>1476.56</v>
       </c>
       <c r="J94" s="1">
-        <v>6.9242970600112</v>
+        <v>0.75686807441313</v>
       </c>
       <c r="K94">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>925195.83</v>
+        <v>196564.72</v>
       </c>
       <c r="N94" s="1">
-        <v>929087.6</v>
+        <v>196564.72</v>
       </c>
       <c r="O94" s="1">
-        <v>0.62</v>
+        <v>0.13</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="B95" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="C95" s="1">
-        <v>2988.0</v>
+        <v>5540.0</v>
       </c>
       <c r="D95" s="1">
-        <v>243.75</v>
+        <v>129.13</v>
       </c>
       <c r="E95" s="1">
-        <v>143.25428380187</v>
+        <v>98.554954873646</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H95" s="1">
-        <v>366103.83</v>
+        <v>466196.78</v>
       </c>
       <c r="I95" s="1">
-        <v>251801.49</v>
+        <v>146050.39</v>
       </c>
       <c r="J95" s="1">
-        <v>68.778709580831</v>
+        <v>31.328056362809</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>617905.32</v>
+        <v>612247.17</v>
       </c>
       <c r="N95" s="1">
-        <v>617905.32</v>
+        <v>612247.17</v>
       </c>
       <c r="O95" s="1">
         <v>0.41</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="B96" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="C96" s="1">
-        <v>4178.0</v>
+        <v>5124.0</v>
       </c>
       <c r="D96" s="1">
-        <v>320.95</v>
+        <v>73.06</v>
       </c>
       <c r="E96" s="1">
-        <v>194.01785543322</v>
+        <v>83.288977361436</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H96" s="1">
-        <v>727356.65</v>
+        <v>362070.69</v>
       </c>
       <c r="I96" s="1">
-        <v>410277.27</v>
+        <v>-41680.91</v>
       </c>
       <c r="J96" s="1">
-        <v>56.406615654095</v>
+        <v>-11.511815551819</v>
       </c>
       <c r="K96">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1137633.92</v>
+        <v>320389.78</v>
       </c>
       <c r="N96" s="1">
-        <v>1139296.33</v>
+        <v>320389.78</v>
       </c>
       <c r="O96" s="1">
-        <v>0.76</v>
+        <v>0.21</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B97" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C97" s="1">
-        <v>887.0</v>
+        <v>10162.0</v>
       </c>
       <c r="D97" s="1">
-        <v>320.95</v>
+        <v>86.02</v>
       </c>
       <c r="E97" s="1">
-        <v>303.38376550169</v>
+        <v>80.722160007873</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H97" s="1">
-        <v>232272.74</v>
+        <v>700394.79</v>
       </c>
       <c r="I97" s="1">
-        <v>9249.83</v>
+        <v>47720.44</v>
       </c>
       <c r="J97" s="1">
-        <v>3.9823140675053</v>
+        <v>6.8133630748453</v>
       </c>
       <c r="K97">
-        <v>0.4</v>
+        <v>0.0</v>
       </c>
       <c r="L97">
-        <v>352.93</v>
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>241522.57</v>
+        <v>748115.23</v>
       </c>
       <c r="N97" s="1">
-        <v>241875.5</v>
+        <v>748115.23</v>
       </c>
       <c r="O97" s="1">
-        <v>0.16</v>
+        <v>0.5</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="B98" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="C98" s="1">
-        <v>5699.0</v>
+        <v>4624.0</v>
       </c>
       <c r="D98" s="1">
-        <v>122.99</v>
+        <v>206.34</v>
       </c>
       <c r="E98" s="1">
-        <v>98.554955255308</v>
+        <v>185.86096885813</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H98" s="1">
-        <v>479576.8</v>
+        <v>734799.18</v>
       </c>
       <c r="I98" s="1">
-        <v>115078.34</v>
+        <v>81766.49</v>
       </c>
       <c r="J98" s="1">
-        <v>23.9958104729</v>
+        <v>11.127732886147</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>594655.14</v>
+        <v>816565.67</v>
       </c>
       <c r="N98" s="1">
-        <v>594655.14</v>
+        <v>816565.67</v>
       </c>
       <c r="O98" s="1">
-        <v>0.4</v>
+        <v>0.55</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="B99" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="C99" s="1">
-        <v>5271.0</v>
+        <v>6490.0</v>
       </c>
       <c r="D99" s="1">
-        <v>81.43</v>
+        <v>129.4</v>
       </c>
       <c r="E99" s="1">
-        <v>83.288977423639</v>
+        <v>130.36173189522</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H99" s="1">
-        <v>372457.96</v>
+        <v>722391.77</v>
       </c>
       <c r="I99" s="1">
-        <v>-8313.11</v>
+        <v>-3656.69</v>
       </c>
       <c r="J99" s="1">
-        <v>-2.2319592793775</v>
+        <v>-0.50619209020058</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>364144.85</v>
+        <v>718735.08</v>
       </c>
       <c r="N99" s="1">
-        <v>364144.85</v>
+        <v>718735.08</v>
       </c>
       <c r="O99" s="1">
-        <v>0.24</v>
+        <v>0.48</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="B100" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="C100" s="1">
-        <v>10455.0</v>
+        <v>3534.0</v>
       </c>
       <c r="D100" s="1">
-        <v>88.7</v>
+        <v>122.23</v>
       </c>
       <c r="E100" s="1">
-        <v>80.722159732186</v>
+        <v>242.99338709677</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H100" s="1">
-        <v>720589.21</v>
+        <v>736384.66</v>
       </c>
       <c r="I100" s="1">
-        <v>66174.6</v>
+        <v>-366697.62</v>
       </c>
       <c r="J100" s="1">
-        <v>9.1834014555949</v>
+        <v>-49.797020486548</v>
       </c>
       <c r="K100">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>786763.81</v>
+        <v>369687.04</v>
       </c>
       <c r="N100" s="1">
-        <v>789557.83</v>
+        <v>369687.04</v>
       </c>
       <c r="O100" s="1">
-        <v>0.53</v>
+        <v>0.25</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="B101" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="C101" s="1">
-        <v>4757.0</v>
+        <v>42139240.06</v>
       </c>
       <c r="D101" s="1">
-        <v>208.19</v>
+        <v>1.1694</v>
       </c>
       <c r="E101" s="1">
-        <v>185.86096909817</v>
+        <v>0.0</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H101" s="1">
-        <v>755934.19</v>
+        <v>0.0</v>
       </c>
       <c r="I101" s="1">
-        <v>84279.46</v>
+        <v>516363.61</v>
       </c>
       <c r="J101" s="1">
-        <v>11.149047247089</v>
+        <v>0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>840213.65</v>
+        <v>516363.60999999</v>
       </c>
       <c r="N101" s="1">
-        <v>840213.65</v>
+        <v>516363.60999999</v>
       </c>
       <c r="O101" s="1">
-        <v>0.56</v>
+        <v>0.35</v>
       </c>
       <c r="P101">
-        <v>1</v>
-[...198 lines deleted...]
-      <c r="P105">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>