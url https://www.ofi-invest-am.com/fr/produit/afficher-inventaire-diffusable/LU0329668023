--- v1 (2026-07-09)
+++ v2 (2026-08-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -133,636 +133,672 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
+    <t>9 920.92</t>
+  </si>
+  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
-    <t>1 993.66</t>
-[...1 lines deleted...]
-  <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
+    <t>6 589.05</t>
+  </si>
+  <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
+    <t>3 312.68</t>
+  </si>
+  <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
+    <t>US0970231058</t>
+  </si>
+  <si>
+    <t>BOEING</t>
+  </si>
+  <si>
+    <t>US09857L1089</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC</t>
+  </si>
+  <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
+    <t>1 244.01</t>
+  </si>
+  <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
+    <t>US1729674242</t>
+  </si>
+  <si>
+    <t>CITIGROUP INC</t>
+  </si>
+  <si>
+    <t>1 751.59</t>
+  </si>
+  <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
+    <t>1 097.68</t>
+  </si>
+  <si>
     <t>KYG254571055</t>
   </si>
   <si>
     <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
   </si>
   <si>
-    <t>US2358511028</t>
-[...2 lines deleted...]
-    <t>DANAHER CORP</t>
+    <t>US22788C1053</t>
+  </si>
+  <si>
+    <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
-    <t>1 367.46</t>
-[...1 lines deleted...]
-  <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
+    <t>4 163.11</t>
+  </si>
+  <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
-    <t>7 679.79</t>
-[...1 lines deleted...]
-  <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
-    <t>2 636.45</t>
-[...1 lines deleted...]
-  <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
-    <t>9 966.66</t>
-[...1 lines deleted...]
-  <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
-    <t>5 054.66</t>
-[...1 lines deleted...]
-  <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
-    <t>US5738741041</t>
-[...4 lines deleted...]
-  <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
-    <t>1 361.91</t>
-[...1 lines deleted...]
-  <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
+    <t>3 385.66</t>
+  </si>
+  <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
-    <t>4 048.31</t>
+    <t>US69608A1088</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
+    <t>2 300.55</t>
+  </si>
+  <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
+    <t>7 284.04</t>
+  </si>
+  <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
-    <t>US75734B1008</t>
-[...13 lines deleted...]
-  <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
-    <t>US79466L3024</t>
-[...5 lines deleted...]
-    <t>1 939.81</t>
+    <t>IE00BKVD2N49</t>
+  </si>
+  <si>
+    <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
   </si>
   <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
+    <t>US8636671013</t>
+  </si>
+  <si>
+    <t>STRYKER CORP</t>
+  </si>
+  <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
+    <t>3 195.54</t>
+  </si>
+  <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENT INC</t>
+  </si>
+  <si>
+    <t>2 128.33</t>
+  </si>
+  <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
-    <t>US91913Y1001</t>
-[...2 lines deleted...]
-    <t>VALERO ENERGY CORP</t>
+    <t>US91324P1021</t>
+  </si>
+  <si>
+    <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
+    <t>1 673.55</t>
+  </si>
+  <si>
+    <t>1 265.38</t>
+  </si>
+  <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
+    <t>2 322.04</t>
+  </si>
+  <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
-    <t>US98419M1009</t>
-[...14 lines deleted...]
-    <t>EUR/USD 2026-04-30</t>
+    <t>1 889.56</t>
+  </si>
+  <si>
+    <t>US9694571004</t>
+  </si>
+  <si>
+    <t>WILLIAMS INC</t>
+  </si>
+  <si>
+    <t>US9741551033</t>
+  </si>
+  <si>
+    <t>WINGSTOP INC</t>
+  </si>
+  <si>
+    <t>EUR-00009988</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-05-29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1082,314 +1118,314 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>98563.58</v>
+        <v>95889.42</v>
       </c>
       <c r="D2">
-        <v>196.81</v>
+        <v>216.09</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>19398689.98</v>
+        <v>20720993.32</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>19398689.98</v>
+        <v>20720993.32</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2711.7</v>
+        <v>2732.7</v>
       </c>
       <c r="D3">
-        <v>238.42</v>
+        <v>262.31</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>646528.56490494</v>
+        <v>716823.98</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>553321.55</v>
+        <v>612225.29</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
-        <v>87356.54</v>
+        <v>87284.54</v>
       </c>
       <c r="D4">
-        <v>258.79</v>
+        <v>284.36</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>22606595.97</v>
+        <v>24820000.6</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>22606595.97</v>
+        <v>24820000.6</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
-        <v>239328.0</v>
+        <v>192337.0</v>
       </c>
       <c r="D5">
-        <v>311.43</v>
+        <v>342.9</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>74532837.653164</v>
+        <v>65952850.87</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>63787785.25</v>
+        <v>56329035.21</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>318924.0</v>
       </c>
       <c r="D6">
-        <v>132.58</v>
+        <v>145.72</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>42284117.24</v>
+        <v>46473130.47</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>42284117.24</v>
+        <v>46473130.47</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>106.0</v>
+        <v>116.47</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10600.05</v>
+        <v>11646.99</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10600.05</v>
+        <v>11646.99</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>9910.0</v>
+        <v>10760.0</v>
       </c>
       <c r="D8">
-        <v>96.38</v>
+        <v>105.87</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>955166.55</v>
+        <v>1139206.48</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>955166.55</v>
+        <v>1139206.48</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P101"/>
+  <dimension ref="A1:P104"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O101" sqref="O101"/>
+      <selection activeCell="O104" sqref="O104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -1408,5039 +1444,5189 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>9592.0</v>
+        <v>8860.0</v>
       </c>
       <c r="D2" s="1">
-        <v>212.4</v>
+        <v>208.5</v>
       </c>
       <c r="E2" s="1">
-        <v>207.40586738949</v>
+        <v>207.40586794582</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
         <v>1.17</v>
       </c>
       <c r="H2" s="1">
-        <v>1701373.14</v>
+        <v>1571535.24</v>
       </c>
       <c r="I2" s="1">
-        <v>42253.72</v>
+        <v>6215.97</v>
       </c>
       <c r="J2" s="1">
-        <v>2.4835069395771</v>
+        <v>0.39553487836518</v>
       </c>
       <c r="K2">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.12</v>
+      </c>
+      <c r="L2" t="s">
+        <v>39</v>
       </c>
       <c r="M2" s="1">
-        <v>1743626.86</v>
+        <v>1577751.21</v>
       </c>
       <c r="N2" s="1">
-        <v>1743626.86</v>
+        <v>1587672.13</v>
       </c>
       <c r="O2" s="1">
-        <v>1.17</v>
+        <v>1.06</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>8885.0</v>
+        <v>6388.0</v>
       </c>
       <c r="D3" s="1">
-        <v>236.64</v>
+        <v>445.5</v>
       </c>
       <c r="E3" s="1">
-        <v>236.10999549803</v>
+        <v>236.10999530369</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
         <v>1.17</v>
       </c>
       <c r="H3" s="1">
-        <v>1799418.94</v>
+        <v>1293718.42</v>
       </c>
       <c r="I3" s="1">
-        <v>13.13</v>
+        <v>1136869.61</v>
       </c>
       <c r="J3" s="1">
-        <v>0.00072967999325382</v>
+        <v>87.876124543392</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1799432.07</v>
+        <v>2430588.03</v>
       </c>
       <c r="N3" s="1">
-        <v>1799432.07</v>
+        <v>2430588.03</v>
       </c>
       <c r="O3" s="1">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C4" s="1">
-        <v>34256.0</v>
+        <v>31643.0</v>
       </c>
       <c r="D4" s="1">
-        <v>318.49</v>
+        <v>402.62</v>
       </c>
       <c r="E4" s="1">
-        <v>188.67867205745</v>
+        <v>188.67867206017</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
         <v>1.17</v>
       </c>
       <c r="H4" s="1">
-        <v>5523810.45</v>
+        <v>5102461.88</v>
       </c>
       <c r="I4" s="1">
-        <v>3813511.17</v>
+        <v>5778611.41</v>
       </c>
       <c r="J4" s="1">
-        <v>69.037690639801</v>
+        <v>113.25143716703</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9337321.62</v>
+        <v>10881073.29</v>
       </c>
       <c r="N4" s="1">
-        <v>9337321.62</v>
+        <v>10881073.29</v>
       </c>
       <c r="O4" s="1">
-        <v>6.24</v>
+        <v>7.25</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C5" s="1">
-        <v>3503.0</v>
+        <v>3236.0</v>
       </c>
       <c r="D5" s="1">
-        <v>317.77</v>
+        <v>309.61</v>
       </c>
       <c r="E5" s="1">
-        <v>323.711915501</v>
+        <v>323.71191594561</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
         <v>1.17</v>
       </c>
       <c r="H5" s="1">
-        <v>968248.18</v>
+        <v>894447.94</v>
       </c>
       <c r="I5" s="1">
-        <v>-15577.28</v>
+        <v>-38746.56</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.6088106667032</v>
+        <v>-4.3318966109978</v>
       </c>
       <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>855701.38</v>
+      </c>
+      <c r="N5" s="1">
+        <v>855701.38</v>
+      </c>
+      <c r="O5" s="1">
         <v>0.57</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.64</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="1">
-        <v>5524.0</v>
+        <v>5103.0</v>
       </c>
       <c r="D6" s="1">
-        <v>351.36</v>
+        <v>432.39</v>
       </c>
       <c r="E6" s="1">
-        <v>332.29211440985</v>
+        <v>332.29211444249</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
         <v>1.17</v>
       </c>
       <c r="H6" s="1">
-        <v>1562061.77</v>
+        <v>1443012.53</v>
       </c>
       <c r="I6" s="1">
-        <v>99038.53</v>
+        <v>441503.99</v>
       </c>
       <c r="J6" s="1">
-        <v>6.3402441505242</v>
+        <v>30.595991429125</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1661100.3</v>
+        <v>1884516.52</v>
       </c>
       <c r="N6" s="1">
-        <v>1661100.3</v>
+        <v>1884516.52</v>
       </c>
       <c r="O6" s="1">
-        <v>1.11</v>
+        <v>1.26</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>48</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="1">
-        <v>12917.0</v>
+        <v>11076.0</v>
       </c>
       <c r="D7" s="1">
-        <v>108.55</v>
+        <v>102.37</v>
       </c>
       <c r="E7" s="1">
-        <v>103.58708368816</v>
+        <v>101.28771307331</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7">
         <v>1.17</v>
       </c>
       <c r="H7" s="1">
-        <v>1143238.91</v>
+        <v>956783.26</v>
       </c>
       <c r="I7" s="1">
-        <v>56761.39</v>
+        <v>11615.87</v>
       </c>
       <c r="J7" s="1">
-        <v>4.9649630976958</v>
+        <v>1.2140544766638</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1200000.3</v>
+        <v>968399.13</v>
       </c>
       <c r="N7" s="1">
-        <v>1200000.3</v>
+        <v>968399.13</v>
       </c>
       <c r="O7" s="1">
-        <v>0.8</v>
+        <v>0.65</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>50</v>
       </c>
       <c r="B8" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="1">
-        <v>42821.0</v>
+        <v>40457.0</v>
       </c>
       <c r="D8" s="1">
-        <v>260.49</v>
+        <v>298.87</v>
       </c>
       <c r="E8" s="1">
-        <v>210.72832021672</v>
+        <v>212.48266406308</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8">
         <v>1.17</v>
       </c>
       <c r="H8" s="1">
-        <v>7705184.3</v>
+        <v>7339416.02</v>
       </c>
       <c r="I8" s="1">
-        <v>1841173.95</v>
+        <v>2987597.34</v>
       </c>
       <c r="J8" s="1">
-        <v>23.895261661684</v>
+        <v>40.706199673908</v>
       </c>
       <c r="K8">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.16</v>
+      </c>
+      <c r="L8" t="s">
+        <v>52</v>
       </c>
       <c r="M8" s="1">
-        <v>9546358.25</v>
+        <v>10327013.36</v>
       </c>
       <c r="N8" s="1">
-        <v>9546358.25</v>
+        <v>10333602.41</v>
       </c>
       <c r="O8" s="1">
-        <v>6.38</v>
+        <v>6.88</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>5160.0</v>
+        <v>3948.0</v>
       </c>
       <c r="D9" s="1">
-        <v>397.81</v>
+        <v>436.61</v>
       </c>
       <c r="E9" s="1">
-        <v>308.79477325581</v>
+        <v>308.7947745694</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
         <v>1.17</v>
       </c>
       <c r="H9" s="1">
-        <v>1367662.96</v>
+        <v>1046421.19</v>
       </c>
       <c r="I9" s="1">
-        <v>389108.49</v>
+        <v>425788.13</v>
       </c>
       <c r="J9" s="1">
-        <v>28.45061256905</v>
+        <v>40.689937672229</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1756771.45</v>
+        <v>1472209.32</v>
       </c>
       <c r="N9" s="1">
-        <v>1756771.45</v>
+        <v>1472209.32</v>
       </c>
       <c r="O9" s="1">
-        <v>1.17</v>
+        <v>0.98</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>12534.0</v>
+        <v>10739.0</v>
       </c>
       <c r="D10" s="1">
-        <v>146.05</v>
+        <v>140.69</v>
       </c>
       <c r="E10" s="1">
-        <v>130.28996968246</v>
+        <v>130.28996927088</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
         <v>1.17</v>
       </c>
       <c r="H10" s="1">
-        <v>1399666.91</v>
+        <v>1199219.95</v>
       </c>
       <c r="I10" s="1">
-        <v>167016.05</v>
+        <v>91184.38</v>
       </c>
       <c r="J10" s="1">
-        <v>11.932556868119</v>
+        <v>7.6036410168126</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1566682.96</v>
+        <v>1290404.33</v>
       </c>
       <c r="N10" s="1">
-        <v>1566682.96</v>
+        <v>1290404.33</v>
       </c>
       <c r="O10" s="1">
-        <v>1.05</v>
+        <v>0.86</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>22032.0</v>
+        <v>24091.0</v>
       </c>
       <c r="D11" s="1">
-        <v>63.42</v>
+        <v>65.41</v>
       </c>
       <c r="E11" s="1">
-        <v>43.717838598402</v>
+        <v>48.351957992611</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
         <v>1.17</v>
       </c>
       <c r="H11" s="1">
-        <v>826006.3</v>
+        <v>995617.31</v>
       </c>
       <c r="I11" s="1">
-        <v>369825.31</v>
+        <v>350235.97</v>
       </c>
       <c r="J11" s="1">
-        <v>44.772698464891</v>
+        <v>35.177770261949</v>
       </c>
       <c r="K11">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.14</v>
+      </c>
+      <c r="L11" t="s">
+        <v>59</v>
       </c>
       <c r="M11" s="1">
-        <v>1195831.61</v>
+        <v>1345853.28</v>
       </c>
       <c r="N11" s="1">
-        <v>1195831.61</v>
+        <v>1349165.96</v>
       </c>
       <c r="O11" s="1">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C12" s="1">
-        <v>46564.0</v>
+        <v>43011.0</v>
       </c>
       <c r="D12" s="1">
-        <v>52.71</v>
+        <v>49.84</v>
       </c>
       <c r="E12" s="1">
-        <v>50.156161197492</v>
+        <v>50.156161214573</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
         <v>1.17</v>
       </c>
       <c r="H12" s="1">
-        <v>1994389.12</v>
+        <v>1842210.09</v>
       </c>
       <c r="I12" s="1">
-        <v>106161.56</v>
+        <v>-11345.13</v>
       </c>
       <c r="J12" s="1">
-        <v>5.3230113890714</v>
+        <v>-0.61584344052746</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2100550.68</v>
+        <v>1830864.96</v>
       </c>
       <c r="N12" s="1">
-        <v>2100550.68</v>
+        <v>1830864.96</v>
       </c>
       <c r="O12" s="1">
-        <v>1.4</v>
+        <v>1.22</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>1403.0</v>
+        <v>1296.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1001.62</v>
+        <v>1094.1</v>
       </c>
       <c r="E13" s="1">
-        <v>1049.9053243051</v>
+        <v>1049.9053240741</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
         <v>1.17</v>
       </c>
       <c r="H13" s="1">
-        <v>1257641.36</v>
+        <v>1161727.16</v>
       </c>
       <c r="I13" s="1">
-        <v>-54960.15</v>
+        <v>49319.17</v>
       </c>
       <c r="J13" s="1">
-        <v>-4.3700972111795</v>
+        <v>4.2453315802654</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1202681.21</v>
+        <v>1211046.33</v>
       </c>
       <c r="N13" s="1">
-        <v>1202681.21</v>
+        <v>1211046.33</v>
       </c>
       <c r="O13" s="1">
-        <v>0.8</v>
+        <v>0.81</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>28390.0</v>
+        <v>5891.0</v>
       </c>
       <c r="D14" s="1">
-        <v>61.28</v>
+        <v>240.6</v>
       </c>
       <c r="E14" s="1">
-        <v>85.907039450511</v>
+        <v>224.16321677135</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
         <v>1.17</v>
       </c>
       <c r="H14" s="1">
-        <v>2094234.51</v>
+        <v>1120701.48</v>
       </c>
       <c r="I14" s="1">
-        <v>-605305.42</v>
+        <v>89850.34</v>
       </c>
       <c r="J14" s="1">
-        <v>-28.903421135964</v>
+        <v>8.0173303599099</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1488929.09</v>
+        <v>1210551.82</v>
       </c>
       <c r="N14" s="1">
-        <v>1488929.09</v>
+        <v>1210551.82</v>
       </c>
       <c r="O14" s="1">
-        <v>1.0</v>
+        <v>0.81</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>13317.0</v>
+        <v>7354.0</v>
       </c>
       <c r="D15" s="1">
-        <v>354.91</v>
+        <v>155.03</v>
       </c>
       <c r="E15" s="1">
-        <v>194.64047683412</v>
+        <v>172.65411340767</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
         <v>1.17</v>
       </c>
       <c r="H15" s="1">
-        <v>2286736.68</v>
+        <v>1078116.96</v>
       </c>
       <c r="I15" s="1">
-        <v>1758225.85</v>
+        <v>-104387.94</v>
       </c>
       <c r="J15" s="1">
-        <v>76.887989132181</v>
+        <v>-9.6824318578571</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4044962.53</v>
+        <v>973729.02</v>
       </c>
       <c r="N15" s="1">
-        <v>4044962.53</v>
+        <v>973729.02</v>
       </c>
       <c r="O15" s="1">
-        <v>2.7</v>
+        <v>0.65</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>3903.0</v>
+        <v>26224.0</v>
       </c>
       <c r="D16" s="1">
-        <v>354.91</v>
+        <v>53.06</v>
       </c>
       <c r="E16" s="1">
-        <v>317.0499513195</v>
+        <v>85.907039353264</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
         <v>1.17</v>
       </c>
       <c r="H16" s="1">
-        <v>1059521.93</v>
+        <v>1934456.0</v>
       </c>
       <c r="I16" s="1">
-        <v>125991.98</v>
+        <v>-746049.77</v>
       </c>
       <c r="J16" s="1">
-        <v>11.891398982181</v>
+        <v>-38.566386105448</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1185513.91</v>
+        <v>1188406.23</v>
       </c>
       <c r="N16" s="1">
-        <v>1185513.91</v>
+        <v>1188406.23</v>
       </c>
       <c r="O16" s="1">
         <v>0.79</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>10819.0</v>
+        <v>2590.0</v>
       </c>
       <c r="D17" s="1">
-        <v>194.73</v>
+        <v>416.79</v>
       </c>
       <c r="E17" s="1">
-        <v>211.82877715131</v>
+        <v>317.04995366795</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
         <v>1.17</v>
       </c>
       <c r="H17" s="1">
-        <v>1951529.65</v>
+        <v>703090.39</v>
       </c>
       <c r="I17" s="1">
-        <v>-148471.01</v>
+        <v>218877.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-7.6079300153088</v>
+        <v>31.13077679813</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1803058.64</v>
+        <v>921967.89</v>
       </c>
       <c r="N17" s="1">
-        <v>1803058.64</v>
+        <v>921967.89</v>
       </c>
       <c r="O17" s="1">
-        <v>1.21</v>
+        <v>0.61</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>1378.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D18" s="1">
-        <v>787.07</v>
+        <v>416.79</v>
       </c>
       <c r="E18" s="1">
-        <v>403.13397677794</v>
+        <v>194.64047683412</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
         <v>1.17</v>
       </c>
       <c r="H18" s="1">
-        <v>474432.46</v>
+        <v>2286736.68</v>
       </c>
       <c r="I18" s="1">
-        <v>453790.79</v>
+        <v>2453744.53</v>
       </c>
       <c r="J18" s="1">
-        <v>95.649186819974</v>
+        <v>107.30332667774</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>928223.25</v>
+        <v>4740481.21</v>
       </c>
       <c r="N18" s="1">
-        <v>928223.25</v>
+        <v>4740481.21</v>
       </c>
       <c r="O18" s="1">
-        <v>0.62</v>
+        <v>3.16</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1">
-        <v>17065.0</v>
+        <v>9994.0</v>
       </c>
       <c r="D19" s="1">
-        <v>36.38</v>
+        <v>181.54</v>
       </c>
       <c r="E19" s="1">
-        <v>42.269673014943</v>
+        <v>211.82877726636</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
         <v>1.17</v>
       </c>
       <c r="H19" s="1">
-        <v>618554.52</v>
+        <v>1802716.27</v>
       </c>
       <c r="I19" s="1">
-        <v>-87231.23</v>
+        <v>-253149.07</v>
       </c>
       <c r="J19" s="1">
-        <v>-14.102431908508</v>
+        <v>-14.042646322818</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>531323.29</v>
+        <v>1549567.2</v>
       </c>
       <c r="N19" s="1">
-        <v>531323.29</v>
+        <v>1549567.2</v>
       </c>
       <c r="O19" s="1">
-        <v>0.36</v>
+        <v>1.03</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>11314.0</v>
+        <v>1273.0</v>
       </c>
       <c r="D20" s="1">
-        <v>78.18</v>
+        <v>902.3</v>
       </c>
       <c r="E20" s="1">
-        <v>69.85108096164</v>
+        <v>403.13397486253</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
         <v>1.17</v>
       </c>
       <c r="H20" s="1">
-        <v>677223.0</v>
+        <v>438281.94</v>
       </c>
       <c r="I20" s="1">
-        <v>79787.16</v>
+        <v>542738.6</v>
       </c>
       <c r="J20" s="1">
-        <v>11.781519529018</v>
+        <v>123.83321110607</v>
       </c>
       <c r="K20">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.98</v>
+      </c>
+      <c r="L20" t="s">
+        <v>76</v>
       </c>
       <c r="M20" s="1">
-        <v>757010.16</v>
+        <v>981020.54</v>
       </c>
       <c r="N20" s="1">
-        <v>757010.16</v>
+        <v>982264.55</v>
       </c>
       <c r="O20" s="1">
-        <v>0.51</v>
+        <v>0.65</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B21" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C21" s="1">
-        <v>4217.0</v>
+        <v>15763.0</v>
       </c>
       <c r="D21" s="1">
-        <v>284.17</v>
+        <v>27.86</v>
       </c>
       <c r="E21" s="1">
-        <v>160.9592103391</v>
+        <v>42.269672651145</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
         <v>1.17</v>
       </c>
       <c r="H21" s="1">
-        <v>588722.05</v>
+        <v>571360.97</v>
       </c>
       <c r="I21" s="1">
-        <v>436863.03</v>
+        <v>-196285.44</v>
       </c>
       <c r="J21" s="1">
-        <v>74.205311317964</v>
+        <v>-34.354016165997</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1025585.08</v>
+        <v>375075.53</v>
       </c>
       <c r="N21" s="1">
-        <v>1025585.08</v>
+        <v>375075.53</v>
       </c>
       <c r="O21" s="1">
-        <v>0.69</v>
+        <v>0.25</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C22" s="1">
-        <v>5071.0</v>
+        <v>4835.0</v>
       </c>
       <c r="D22" s="1">
-        <v>280.25</v>
+        <v>124.1</v>
       </c>
       <c r="E22" s="1">
-        <v>287.62378031946</v>
+        <v>124.91074870734</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
         <v>1.17</v>
       </c>
       <c r="H22" s="1">
-        <v>1239121.82</v>
+        <v>514936.66</v>
       </c>
       <c r="I22" s="1">
-        <v>-22854.33</v>
+        <v>-2468.37</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.8443973490839</v>
+        <v>-0.47935410153163</v>
       </c>
       <c r="K22">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.36</v>
+      </c>
+      <c r="L22" t="s">
+        <v>81</v>
       </c>
       <c r="M22" s="1">
-        <v>1216267.49</v>
+        <v>512468.29</v>
       </c>
       <c r="N22" s="1">
-        <v>1216267.49</v>
+        <v>514219.88</v>
       </c>
       <c r="O22" s="1">
-        <v>0.81</v>
+        <v>0.34</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="C23" s="1">
-        <v>1339.0</v>
+        <v>10451.0</v>
       </c>
       <c r="D23" s="1">
-        <v>1032.03</v>
+        <v>80.26</v>
       </c>
       <c r="E23" s="1">
-        <v>983.84093353249</v>
+        <v>69.851081236245</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
         <v>1.17</v>
       </c>
       <c r="H23" s="1">
-        <v>1124718.77</v>
+        <v>625566.34</v>
       </c>
       <c r="I23" s="1">
-        <v>57949.01</v>
+        <v>90833.93</v>
       </c>
       <c r="J23" s="1">
-        <v>5.1523110972888</v>
+        <v>14.520271343244</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1182667.78</v>
+        <v>716400.27</v>
       </c>
       <c r="N23" s="1">
-        <v>1182667.78</v>
+        <v>716400.27</v>
       </c>
       <c r="O23" s="1">
-        <v>0.79</v>
+        <v>0.48</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B24" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C24" s="1">
-        <v>8960.0</v>
+        <v>3563.0</v>
       </c>
       <c r="D24" s="1">
-        <v>107.93</v>
+        <v>403.71</v>
       </c>
       <c r="E24" s="1">
-        <v>112.5151015625</v>
+        <v>160.95920853214</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
         <v>1.17</v>
       </c>
       <c r="H24" s="1">
-        <v>860023.06</v>
+        <v>497419.17</v>
       </c>
       <c r="I24" s="1">
-        <v>-32385.76</v>
+        <v>731106.03</v>
       </c>
       <c r="J24" s="1">
-        <v>-3.7656850736072</v>
+        <v>146.97986609563</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>827637.3</v>
+        <v>1228525.2</v>
       </c>
       <c r="N24" s="1">
-        <v>827637.3</v>
+        <v>1228525.2</v>
       </c>
       <c r="O24" s="1">
-        <v>0.55</v>
+        <v>0.82</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C25" s="1">
-        <v>3657.0</v>
+        <v>4684.0</v>
       </c>
       <c r="D25" s="1">
-        <v>192.99</v>
+        <v>274.89</v>
       </c>
       <c r="E25" s="1">
-        <v>236.35743505606</v>
+        <v>287.62377882152</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
         <v>1.17</v>
       </c>
       <c r="H25" s="1">
-        <v>740889.85</v>
+        <v>1144556.62</v>
       </c>
       <c r="I25" s="1">
-        <v>-136872.19</v>
+        <v>-44855.75</v>
       </c>
       <c r="J25" s="1">
-        <v>-18.474026874575</v>
+        <v>-3.9190503305988</v>
       </c>
       <c r="K25">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="L25">
-        <v>876.34</v>
+        <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>604017.66</v>
+        <v>1099700.87</v>
       </c>
       <c r="N25" s="1">
-        <v>604894.0</v>
+        <v>1099700.87</v>
       </c>
       <c r="O25" s="1">
-        <v>0.4</v>
+        <v>0.73</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B26" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C26" s="1">
-        <v>8584.0</v>
+        <v>1237.0</v>
       </c>
       <c r="D26" s="1">
-        <v>108.98</v>
+        <v>1033.08</v>
       </c>
       <c r="E26" s="1">
-        <v>113.54906686859</v>
+        <v>983.84093775263</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
         <v>1.17</v>
       </c>
       <c r="H26" s="1">
-        <v>818220.51</v>
+        <v>1039041.91</v>
       </c>
       <c r="I26" s="1">
-        <v>-17600.61</v>
+        <v>52404.44</v>
       </c>
       <c r="J26" s="1">
-        <v>-2.1510839419071</v>
+        <v>5.0435347694493</v>
       </c>
       <c r="K26">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.89</v>
+      </c>
+      <c r="L26" t="s">
+        <v>90</v>
       </c>
       <c r="M26" s="1">
-        <v>800619.9</v>
+        <v>1091446.35</v>
       </c>
       <c r="N26" s="1">
-        <v>800619.9</v>
+        <v>1092544.03</v>
       </c>
       <c r="O26" s="1">
-        <v>0.54</v>
+        <v>0.73</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B27" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="C27" s="1">
-        <v>1409.0</v>
+        <v>4738.0</v>
       </c>
       <c r="D27" s="1">
-        <v>618.0</v>
+        <v>189.36</v>
       </c>
       <c r="E27" s="1">
-        <v>478.22217175302</v>
+        <v>112.51510130857</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
         <v>1.17</v>
       </c>
       <c r="H27" s="1">
-        <v>579250.61</v>
+        <v>454775.59</v>
       </c>
       <c r="I27" s="1">
-        <v>165977.68</v>
+        <v>311494.79</v>
       </c>
       <c r="J27" s="1">
-        <v>28.653863653247</v>
+        <v>68.494175336016</v>
       </c>
       <c r="K27">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>0.0</v>
+      </c>
+      <c r="L27">
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>745228.29</v>
+        <v>766270.38</v>
       </c>
       <c r="N27" s="1">
-        <v>746595.75</v>
+        <v>766270.38</v>
       </c>
       <c r="O27" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B28" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C28" s="1">
-        <v>5461.0</v>
+        <v>2741.0</v>
       </c>
       <c r="D28" s="1">
-        <v>188.15</v>
+        <v>562.57</v>
       </c>
       <c r="E28" s="1">
-        <v>172.77700421168</v>
+        <v>397.23863918278</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
         <v>1.17</v>
       </c>
       <c r="H28" s="1">
-        <v>805020.67</v>
+        <v>922034.98</v>
       </c>
       <c r="I28" s="1">
-        <v>74338.44</v>
+        <v>394960.68</v>
       </c>
       <c r="J28" s="1">
-        <v>9.2343517092549</v>
+        <v>42.835758790843</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>879359.11</v>
+        <v>1316995.66</v>
       </c>
       <c r="N28" s="1">
-        <v>879359.11</v>
+        <v>1316995.66</v>
       </c>
       <c r="O28" s="1">
-        <v>0.59</v>
+        <v>0.88</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B29" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C29" s="1">
-        <v>3870.0</v>
+        <v>9618.0</v>
       </c>
       <c r="D29" s="1">
-        <v>400.44</v>
+        <v>205.31</v>
       </c>
       <c r="E29" s="1">
-        <v>358.96101033592</v>
+        <v>118.49285402371</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
         <v>1.17</v>
       </c>
       <c r="H29" s="1">
-        <v>1185614.36</v>
+        <v>960790.27</v>
       </c>
       <c r="I29" s="1">
-        <v>140675.0</v>
+        <v>725737.96</v>
       </c>
       <c r="J29" s="1">
-        <v>11.865156559001</v>
+        <v>75.535523481103</v>
       </c>
       <c r="K29">
-        <v>0.21</v>
+        <v>0.0</v>
       </c>
       <c r="L29">
-        <v>806.09</v>
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1326289.36</v>
+        <v>1686528.23</v>
       </c>
       <c r="N29" s="1">
-        <v>1327095.45</v>
+        <v>1686528.23</v>
       </c>
       <c r="O29" s="1">
-        <v>0.89</v>
+        <v>1.12</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B30" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C30" s="1">
-        <v>18707.0</v>
+        <v>1302.0</v>
       </c>
       <c r="D30" s="1">
-        <v>79.15</v>
+        <v>580.65</v>
       </c>
       <c r="E30" s="1">
-        <v>77.917094670444</v>
+        <v>478.22217357911</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
         <v>1.17</v>
       </c>
       <c r="H30" s="1">
-        <v>1243649.33</v>
+        <v>535262.1</v>
       </c>
       <c r="I30" s="1">
-        <v>23549.99</v>
+        <v>110428.04</v>
       </c>
       <c r="J30" s="1">
-        <v>1.8936198035824</v>
+        <v>20.63064805074</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1267199.32</v>
+        <v>645690.14</v>
       </c>
       <c r="N30" s="1">
-        <v>1267199.32</v>
+        <v>645690.14</v>
       </c>
       <c r="O30" s="1">
-        <v>0.85</v>
+        <v>0.43</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B31" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C31" s="1">
-        <v>19.0</v>
+        <v>5044.0</v>
       </c>
       <c r="D31" s="1">
-        <v>955.19</v>
+        <v>193.31</v>
       </c>
       <c r="E31" s="1">
-        <v>945.38736842105</v>
+        <v>172.77700436162</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
         <v>1.17</v>
       </c>
       <c r="H31" s="1">
-        <v>15431.11</v>
+        <v>743549.58</v>
       </c>
       <c r="I31" s="1">
-        <v>101.1</v>
+        <v>89226.3</v>
       </c>
       <c r="J31" s="1">
-        <v>0.65516997805083</v>
+        <v>12.000047125304</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>15532.21</v>
+        <v>832775.88</v>
       </c>
       <c r="N31" s="1">
-        <v>15532.21</v>
+        <v>832775.88</v>
       </c>
       <c r="O31" s="1">
-        <v>0.01</v>
+        <v>0.55</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B32" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="C32" s="1">
-        <v>3577.0</v>
+        <v>3575.0</v>
       </c>
       <c r="D32" s="1">
-        <v>955.19</v>
+        <v>406.94</v>
       </c>
       <c r="E32" s="1">
-        <v>593.83701984904</v>
+        <v>358.96100979021</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
         <v>1.17</v>
       </c>
       <c r="H32" s="1">
-        <v>1939539.89</v>
+        <v>1095238.07</v>
       </c>
       <c r="I32" s="1">
-        <v>984602.89</v>
+        <v>147287.02</v>
       </c>
       <c r="J32" s="1">
-        <v>50.764766173487</v>
+        <v>13.447945614235</v>
       </c>
       <c r="K32">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.16</v>
+      </c>
+      <c r="L32" t="s">
+        <v>103</v>
       </c>
       <c r="M32" s="1">
-        <v>2924142.78</v>
+        <v>1242525.09</v>
       </c>
       <c r="N32" s="1">
-        <v>2924142.78</v>
+        <v>1246688.2</v>
       </c>
       <c r="O32" s="1">
-        <v>1.95</v>
+        <v>0.83</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="B33" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="C33" s="1">
-        <v>9309.0</v>
+        <v>17280.0</v>
       </c>
       <c r="D33" s="1">
-        <v>144.67</v>
+        <v>81.39</v>
       </c>
       <c r="E33" s="1">
-        <v>141.98567944999</v>
+        <v>77.917094328704</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
         <v>1.17</v>
       </c>
       <c r="H33" s="1">
-        <v>1136523.21</v>
+        <v>1148781.77</v>
       </c>
       <c r="I33" s="1">
-        <v>16057.59</v>
+        <v>52413.26</v>
       </c>
       <c r="J33" s="1">
-        <v>1.4128695180805</v>
+        <v>4.5625079861774</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1152580.8</v>
+        <v>1201195.03</v>
       </c>
       <c r="N33" s="1">
-        <v>1152580.8</v>
+        <v>1201195.03</v>
       </c>
       <c r="O33" s="1">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="B34" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="C34" s="1">
-        <v>2828.0</v>
+        <v>19.0</v>
       </c>
       <c r="D34" s="1">
-        <v>352.22</v>
+        <v>1015.75</v>
       </c>
       <c r="E34" s="1">
-        <v>395.36653465347</v>
+        <v>945.38736842105</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
         <v>1.17</v>
       </c>
       <c r="H34" s="1">
-        <v>962027.37</v>
+        <v>15431.11</v>
       </c>
       <c r="I34" s="1">
-        <v>-109549.16</v>
+        <v>1052.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-11.387322587298</v>
+        <v>6.817396804248</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>852478.21</v>
+        <v>16483.11</v>
       </c>
       <c r="N34" s="1">
-        <v>852478.21</v>
+        <v>16483.11</v>
       </c>
       <c r="O34" s="1">
-        <v>0.57</v>
+        <v>0.01</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="B35" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="C35" s="1">
-        <v>32048.0</v>
+        <v>3303.0</v>
       </c>
       <c r="D35" s="1">
-        <v>50.22</v>
+        <v>1015.75</v>
       </c>
       <c r="E35" s="1">
-        <v>42.827194520719</v>
+        <v>593.8370208901</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35">
         <v>1.17</v>
       </c>
       <c r="H35" s="1">
-        <v>1180670.9</v>
+        <v>1790970.16</v>
       </c>
       <c r="I35" s="1">
-        <v>196752.66</v>
+        <v>1074488.48</v>
       </c>
       <c r="J35" s="1">
-        <v>16.664479492126</v>
+        <v>59.994772888902</v>
       </c>
       <c r="K35">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>0.0</v>
+      </c>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1377423.56</v>
+        <v>2865458.64</v>
       </c>
       <c r="N35" s="1">
-        <v>1385103.35</v>
+        <v>2865458.64</v>
       </c>
       <c r="O35" s="1">
-        <v>0.93</v>
+        <v>1.91</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C36" s="1">
-        <v>13317.0</v>
+        <v>8599.0</v>
       </c>
       <c r="D36" s="1">
-        <v>66.45</v>
+        <v>137.76</v>
       </c>
       <c r="E36" s="1">
-        <v>64.118153488023</v>
+        <v>141.9856797302</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
         <v>1.17</v>
       </c>
       <c r="H36" s="1">
-        <v>722815.07</v>
+        <v>1049840.27</v>
       </c>
       <c r="I36" s="1">
-        <v>34525.55</v>
+        <v>-38098.17</v>
       </c>
       <c r="J36" s="1">
-        <v>4.7765398693195</v>
+        <v>-3.6289491924329</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>757340.62</v>
+        <v>1011742.1</v>
       </c>
       <c r="N36" s="1">
-        <v>757340.62</v>
+        <v>1011742.1</v>
       </c>
       <c r="O36" s="1">
-        <v>0.51</v>
+        <v>0.67</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B37" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C37" s="1">
-        <v>3079.0</v>
+        <v>2612.0</v>
       </c>
       <c r="D37" s="1">
-        <v>313.02</v>
+        <v>333.09</v>
       </c>
       <c r="E37" s="1">
-        <v>313.75960701526</v>
+        <v>395.36653522205</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37">
         <v>1.17</v>
       </c>
       <c r="H37" s="1">
-        <v>822078.74</v>
+        <v>888548.62</v>
       </c>
       <c r="I37" s="1">
-        <v>2764.92</v>
+        <v>-145472.15</v>
       </c>
       <c r="J37" s="1">
-        <v>0.33633274593623</v>
+        <v>-16.371884073153</v>
       </c>
       <c r="K37">
-        <v>0.28</v>
+        <v>0.0</v>
       </c>
       <c r="L37">
-        <v>866.95</v>
+        <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>824843.66</v>
+        <v>743076.47</v>
       </c>
       <c r="N37" s="1">
-        <v>825710.61</v>
+        <v>743076.47</v>
       </c>
       <c r="O37" s="1">
-        <v>0.55</v>
+        <v>0.5</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B38" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C38" s="1">
-        <v>13492.0</v>
+        <v>29603.0</v>
       </c>
       <c r="D38" s="1">
-        <v>76.73</v>
+        <v>47.17</v>
       </c>
       <c r="E38" s="1">
-        <v>84.162429587904</v>
+        <v>42.827194541094</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
         <v>1.17</v>
       </c>
       <c r="H38" s="1">
-        <v>973017.84</v>
+        <v>1090595.38</v>
       </c>
       <c r="I38" s="1">
-        <v>-87022.58</v>
+        <v>102019.82</v>
       </c>
       <c r="J38" s="1">
-        <v>-8.9435749708351</v>
+        <v>9.3545068932898</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>885995.26</v>
+        <v>1192615.2</v>
       </c>
       <c r="N38" s="1">
-        <v>885995.26</v>
+        <v>1192615.2</v>
       </c>
       <c r="O38" s="1">
-        <v>0.59</v>
+        <v>0.79</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B39" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C39" s="1">
-        <v>10834.0</v>
+        <v>10061.0</v>
       </c>
       <c r="D39" s="1">
-        <v>142.09</v>
+        <v>67.16</v>
       </c>
       <c r="E39" s="1">
-        <v>112.2113716079</v>
+        <v>64.11815425902</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
         <v>1.17</v>
       </c>
       <c r="H39" s="1">
-        <v>1035569.07</v>
+        <v>546087.14</v>
       </c>
       <c r="I39" s="1">
-        <v>281905.41</v>
+        <v>31012.2</v>
       </c>
       <c r="J39" s="1">
-        <v>27.222270166875</v>
+        <v>5.6789837607236</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1317474.48</v>
+        <v>577099.34</v>
       </c>
       <c r="N39" s="1">
-        <v>1317474.48</v>
+        <v>577099.34</v>
       </c>
       <c r="O39" s="1">
-        <v>0.88</v>
+        <v>0.38</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B40" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="C40" s="1">
-        <v>891.0</v>
+        <v>6228.0</v>
       </c>
       <c r="D40" s="1">
-        <v>903.72</v>
+        <v>294.71</v>
       </c>
       <c r="E40" s="1">
-        <v>707.01785634119</v>
+        <v>313.69987957611</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
         <v>1.17</v>
       </c>
       <c r="H40" s="1">
-        <v>537930.75</v>
+        <v>1660563.96</v>
       </c>
       <c r="I40" s="1">
-        <v>151199.74</v>
+        <v>-92938.83</v>
       </c>
       <c r="J40" s="1">
-        <v>28.107658838986</v>
+        <v>-5.5968232623813</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>689130.49</v>
+        <v>1567625.13</v>
       </c>
       <c r="N40" s="1">
-        <v>689130.49</v>
+        <v>1567625.13</v>
       </c>
       <c r="O40" s="1">
-        <v>0.46</v>
+        <v>1.04</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B41" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C41" s="1">
-        <v>8090.0</v>
+        <v>12463.0</v>
       </c>
       <c r="D41" s="1">
-        <v>339.58</v>
+        <v>75.81</v>
       </c>
       <c r="E41" s="1">
-        <v>367.85395426452</v>
+        <v>84.162429591591</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
         <v>1.17</v>
       </c>
       <c r="H41" s="1">
-        <v>2542320.44</v>
+        <v>898808.28</v>
       </c>
       <c r="I41" s="1">
-        <v>-191169.6</v>
+        <v>-91856.04</v>
       </c>
       <c r="J41" s="1">
-        <v>-7.5194927040747</v>
+        <v>-10.219758990204</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2351150.84</v>
+        <v>806952.24</v>
       </c>
       <c r="N41" s="1">
-        <v>2351150.84</v>
+        <v>806952.24</v>
       </c>
       <c r="O41" s="1">
-        <v>1.57</v>
+        <v>0.54</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B42" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C42" s="1">
-        <v>2294.0</v>
+        <v>10008.0</v>
       </c>
       <c r="D42" s="1">
-        <v>534.67</v>
+        <v>133.05</v>
       </c>
       <c r="E42" s="1">
-        <v>455.56277680907</v>
+        <v>112.21137090328</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
         <v>1.17</v>
       </c>
       <c r="H42" s="1">
-        <v>895079.49</v>
+        <v>956615.77</v>
       </c>
       <c r="I42" s="1">
-        <v>154629.94</v>
+        <v>180647.24</v>
       </c>
       <c r="J42" s="1">
-        <v>17.275553928735</v>
+        <v>18.883991427405</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1049709.43</v>
+        <v>1137263.01</v>
       </c>
       <c r="N42" s="1">
-        <v>1049709.43</v>
+        <v>1137263.01</v>
       </c>
       <c r="O42" s="1">
-        <v>0.7</v>
+        <v>0.76</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B43" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="C43" s="1">
-        <v>6872.0</v>
+        <v>823.0</v>
       </c>
       <c r="D43" s="1">
-        <v>73.13</v>
+        <v>955.42</v>
       </c>
       <c r="E43" s="1">
-        <v>73.231701105937</v>
+        <v>707.01786148238</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
         <v>1.17</v>
       </c>
       <c r="H43" s="1">
-        <v>431986.29</v>
+        <v>496876.55</v>
       </c>
       <c r="I43" s="1">
-        <v>-1887.13</v>
+        <v>174695.95</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.4368495120528</v>
+        <v>35.158823655494</v>
       </c>
       <c r="K43">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>0.0</v>
+      </c>
+      <c r="L43">
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>430099.16</v>
+        <v>671572.5</v>
       </c>
       <c r="N43" s="1">
-        <v>432735.61</v>
+        <v>671572.5</v>
       </c>
       <c r="O43" s="1">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B44" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="C44" s="1">
-        <v>647.0</v>
+        <v>7473.0</v>
       </c>
       <c r="D44" s="1">
-        <v>454.94</v>
+        <v>302.55</v>
       </c>
       <c r="E44" s="1">
-        <v>466.98123647604</v>
+        <v>367.85395423525</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
         <v>1.17</v>
       </c>
       <c r="H44" s="1">
-        <v>260723.54</v>
+        <v>2348425.3</v>
       </c>
       <c r="I44" s="1">
-        <v>-8811.88</v>
+        <v>-417387.04</v>
       </c>
       <c r="J44" s="1">
-        <v>-3.3797792098097</v>
+        <v>-17.773060101167</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>251911.66</v>
+        <v>1931038.26</v>
       </c>
       <c r="N44" s="1">
-        <v>251911.66</v>
+        <v>1931038.26</v>
       </c>
       <c r="O44" s="1">
-        <v>0.17</v>
+        <v>1.29</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B45" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="C45" s="1">
-        <v>3332.0</v>
+        <v>2119.0</v>
       </c>
       <c r="D45" s="1">
-        <v>454.94</v>
+        <v>483.79</v>
       </c>
       <c r="E45" s="1">
-        <v>254.3075210084</v>
+        <v>455.56277489382</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
         <v>1.17</v>
       </c>
       <c r="H45" s="1">
-        <v>764809.79</v>
+        <v>826797.49</v>
       </c>
       <c r="I45" s="1">
-        <v>532515.8</v>
+        <v>48763.86</v>
       </c>
       <c r="J45" s="1">
-        <v>69.62722064528</v>
+        <v>5.8979206625313</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1297325.59</v>
+        <v>875561.35</v>
       </c>
       <c r="N45" s="1">
-        <v>1297325.59</v>
+        <v>875561.35</v>
       </c>
       <c r="O45" s="1">
-        <v>0.87</v>
+        <v>0.58</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B46" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="C46" s="1">
-        <v>11091.0</v>
+        <v>706.0</v>
       </c>
       <c r="D46" s="1">
-        <v>310.33</v>
+        <v>77.48</v>
       </c>
       <c r="E46" s="1">
-        <v>290.08747993869</v>
+        <v>73.231699716714</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
         <v>1.17</v>
       </c>
       <c r="H46" s="1">
-        <v>2749681.98</v>
+        <v>44380.43</v>
       </c>
       <c r="I46" s="1">
-        <v>195989.66</v>
+        <v>2338.52</v>
       </c>
       <c r="J46" s="1">
-        <v>7.1277210028485</v>
+        <v>5.2692594461117</v>
       </c>
       <c r="K46">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>0.0</v>
+      </c>
+      <c r="L46">
+        <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2945671.64</v>
+        <v>46718.95</v>
       </c>
       <c r="N46" s="1">
-        <v>2955638.3</v>
+        <v>46718.95</v>
       </c>
       <c r="O46" s="1">
-        <v>1.98</v>
+        <v>0.03</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B47" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C47" s="1">
-        <v>36684.0</v>
+        <v>343.0</v>
       </c>
       <c r="D47" s="1">
-        <v>26.42</v>
+        <v>432.27</v>
       </c>
       <c r="E47" s="1">
-        <v>32.147454476066</v>
+        <v>466.9812244898</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
         <v>1.17</v>
       </c>
       <c r="H47" s="1">
-        <v>1006823.62</v>
+        <v>138219.75</v>
       </c>
       <c r="I47" s="1">
-        <v>-177356.14</v>
+        <v>-11586.44</v>
       </c>
       <c r="J47" s="1">
-        <v>-17.615413114762</v>
+        <v>-8.3826225991582</v>
       </c>
       <c r="K47">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>0.0</v>
+      </c>
+      <c r="L47">
+        <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>829467.48</v>
+        <v>126633.31</v>
       </c>
       <c r="N47" s="1">
-        <v>834522.14</v>
+        <v>126633.31</v>
       </c>
       <c r="O47" s="1">
-        <v>0.56</v>
+        <v>0.08</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B48" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>6580.0</v>
+        <v>3332.0</v>
       </c>
       <c r="D48" s="1">
-        <v>92.83</v>
+        <v>432.27</v>
       </c>
       <c r="E48" s="1">
-        <v>133.66261854103</v>
+        <v>254.3075210084</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
         <v>1.17</v>
       </c>
       <c r="H48" s="1">
-        <v>749599.76</v>
+        <v>764809.79</v>
       </c>
       <c r="I48" s="1">
-        <v>-226837.64</v>
+        <v>465342.36</v>
       </c>
       <c r="J48" s="1">
-        <v>-30.261167639648</v>
+        <v>60.844194999125</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>522762.12</v>
+        <v>1230152.15</v>
       </c>
       <c r="N48" s="1">
-        <v>522762.12</v>
+        <v>1230152.15</v>
       </c>
       <c r="O48" s="1">
-        <v>0.35</v>
+        <v>0.82</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B49" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>38080.0</v>
+        <v>10245.0</v>
       </c>
       <c r="D49" s="1">
-        <v>22.76</v>
+        <v>300.25</v>
       </c>
       <c r="E49" s="1">
-        <v>18.909090336135</v>
+        <v>290.08747974622</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
         <v>1.17</v>
       </c>
       <c r="H49" s="1">
-        <v>614819.25</v>
+        <v>2539941.57</v>
       </c>
       <c r="I49" s="1">
-        <v>126933.33</v>
+        <v>87261.96</v>
       </c>
       <c r="J49" s="1">
-        <v>20.645633655745</v>
+        <v>3.4355892682996</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>741752.58</v>
+        <v>2627203.53</v>
       </c>
       <c r="N49" s="1">
-        <v>741752.58</v>
+        <v>2627203.53</v>
       </c>
       <c r="O49" s="1">
-        <v>0.5</v>
+        <v>1.75</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B50" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>2776.0</v>
+        <v>25341.0</v>
       </c>
       <c r="D50" s="1">
-        <v>503.3</v>
+        <v>29.31</v>
       </c>
       <c r="E50" s="1">
-        <v>460.85609510086</v>
+        <v>32.147454717651</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
         <v>1.17</v>
       </c>
       <c r="H50" s="1">
-        <v>1092218.34</v>
+        <v>695505.32</v>
       </c>
       <c r="I50" s="1">
-        <v>103520.29</v>
+        <v>-61141.64</v>
       </c>
       <c r="J50" s="1">
-        <v>9.4779849604064</v>
+        <v>-8.7909665450151</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1195738.63</v>
+        <v>634363.68</v>
       </c>
       <c r="N50" s="1">
-        <v>1195738.63</v>
+        <v>634363.68</v>
       </c>
       <c r="O50" s="1">
-        <v>0.8</v>
+        <v>0.42</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B51" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>1449.0</v>
+        <v>6078.0</v>
       </c>
       <c r="D51" s="1">
-        <v>625.5</v>
+        <v>97.43</v>
       </c>
       <c r="E51" s="1">
-        <v>556.13495514148</v>
+        <v>133.66261928266</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
         <v>1.17</v>
       </c>
       <c r="H51" s="1">
-        <v>688059.87</v>
+        <v>692411.45</v>
       </c>
       <c r="I51" s="1">
-        <v>87625.44</v>
+        <v>-186642.53</v>
       </c>
       <c r="J51" s="1">
-        <v>12.735147596967</v>
+        <v>-26.955436684359</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>775685.31</v>
+        <v>505768.92</v>
       </c>
       <c r="N51" s="1">
-        <v>775685.31</v>
+        <v>505768.92</v>
       </c>
       <c r="O51" s="1">
-        <v>0.52</v>
+        <v>0.34</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B52" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>7688.0</v>
+        <v>35174.0</v>
       </c>
       <c r="D52" s="1">
-        <v>119.93</v>
+        <v>21.37</v>
       </c>
       <c r="E52" s="1">
-        <v>77.340401925078</v>
+        <v>18.909090237107</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
         <v>1.17</v>
       </c>
       <c r="H52" s="1">
-        <v>508574.32</v>
+        <v>567900.54</v>
       </c>
       <c r="I52" s="1">
-        <v>280523.92</v>
+        <v>74084.67</v>
       </c>
       <c r="J52" s="1">
-        <v>55.158884152861</v>
+        <v>13.04536002026</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>789098.24</v>
+        <v>641985.21</v>
       </c>
       <c r="N52" s="1">
-        <v>789098.24</v>
+        <v>641985.21</v>
       </c>
       <c r="O52" s="1">
-        <v>0.53</v>
+        <v>0.43</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B53" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>2613.0</v>
+        <v>1300.0</v>
       </c>
       <c r="D53" s="1">
-        <v>503.57</v>
+        <v>513.26</v>
       </c>
       <c r="E53" s="1">
-        <v>556.62815920398</v>
+        <v>460.8561</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
         <v>1.17</v>
       </c>
       <c r="H53" s="1">
-        <v>1241801.12</v>
+        <v>511485.53</v>
       </c>
       <c r="I53" s="1">
-        <v>-115669.57</v>
+        <v>58389.35</v>
       </c>
       <c r="J53" s="1">
-        <v>-9.3146614330643</v>
+        <v>11.415640634057</v>
       </c>
       <c r="K53">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1126131.55</v>
+        <v>569874.88</v>
       </c>
       <c r="N53" s="1">
-        <v>1127493.46</v>
+        <v>569874.88</v>
       </c>
       <c r="O53" s="1">
-        <v>0.75</v>
+        <v>0.38</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>16665.0</v>
+        <v>1339.0</v>
       </c>
       <c r="D54" s="1">
-        <v>122.68</v>
+        <v>576.79</v>
       </c>
       <c r="E54" s="1">
-        <v>80.401531953195</v>
+        <v>556.13495892457</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
         <v>1.17</v>
       </c>
       <c r="H54" s="1">
-        <v>1144181.93</v>
+        <v>635826.2</v>
       </c>
       <c r="I54" s="1">
-        <v>605539.67</v>
+        <v>23798.7</v>
       </c>
       <c r="J54" s="1">
-        <v>52.923372946468</v>
+        <v>3.7429568017172</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1749721.6</v>
+        <v>659624.9</v>
       </c>
       <c r="N54" s="1">
-        <v>1749721.6</v>
+        <v>659624.9</v>
       </c>
       <c r="O54" s="1">
-        <v>1.17</v>
+        <v>0.44</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>8786.0</v>
+        <v>2414.0</v>
       </c>
       <c r="D55" s="1">
-        <v>628.39</v>
+        <v>490.64</v>
       </c>
       <c r="E55" s="1">
-        <v>713.46106419303</v>
+        <v>556.62815658658</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
         <v>1.17</v>
       </c>
       <c r="H55" s="1">
-        <v>5348254.55</v>
+        <v>1147228.44</v>
       </c>
       <c r="I55" s="1">
-        <v>-623161.87</v>
+        <v>-135651.41</v>
       </c>
       <c r="J55" s="1">
-        <v>-11.651686810606</v>
+        <v>-11.824271894794</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>4725092.68</v>
+        <v>1011577.03</v>
       </c>
       <c r="N55" s="1">
-        <v>4725092.68</v>
+        <v>1011577.03</v>
       </c>
       <c r="O55" s="1">
-        <v>3.16</v>
+        <v>0.67</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>8394.0</v>
+        <v>15394.0</v>
       </c>
       <c r="D56" s="1">
-        <v>74.65</v>
+        <v>113.45</v>
       </c>
       <c r="E56" s="1">
-        <v>80.395493209435</v>
+        <v>80.401531765623</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
         <v>1.17</v>
       </c>
       <c r="H56" s="1">
-        <v>576162.99</v>
+        <v>1056917.89</v>
       </c>
       <c r="I56" s="1">
-        <v>-39886.64</v>
+        <v>434690.17</v>
       </c>
       <c r="J56" s="1">
-        <v>-6.9228049514253</v>
+        <v>41.128092741433</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>536276.35</v>
+        <v>1491608.06</v>
       </c>
       <c r="N56" s="1">
-        <v>536276.35</v>
+        <v>1491608.06</v>
       </c>
       <c r="O56" s="1">
-        <v>0.36</v>
+        <v>0.99</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>148</v>
       </c>
       <c r="B57" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="1">
-        <v>5900.0</v>
+        <v>8524.0</v>
       </c>
       <c r="D57" s="1">
-        <v>421.51</v>
+        <v>616.63</v>
       </c>
       <c r="E57" s="1">
-        <v>389.64555254237</v>
+        <v>711.63121773815</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
         <v>1.17</v>
       </c>
       <c r="H57" s="1">
-        <v>1966418.08</v>
+        <v>5175152.21</v>
       </c>
       <c r="I57" s="1">
-        <v>161964.82</v>
+        <v>-685974.16</v>
       </c>
       <c r="J57" s="1">
-        <v>8.2365404207431</v>
+        <v>-13.255149455788</v>
       </c>
       <c r="K57">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="L57">
-        <v>461.26</v>
+        <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2128382.9</v>
+        <v>4489178.05</v>
       </c>
       <c r="N57" s="1">
-        <v>2128844.16</v>
+        <v>4489178.05</v>
       </c>
       <c r="O57" s="1">
-        <v>1.42</v>
+        <v>2.99</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>150</v>
       </c>
       <c r="B58" t="s">
         <v>151</v>
       </c>
       <c r="C58" s="1">
-        <v>24997.0</v>
+        <v>1537.0</v>
       </c>
       <c r="D58" s="1">
-        <v>373.07</v>
+        <v>78.08</v>
       </c>
       <c r="E58" s="1">
-        <v>493.7785658279</v>
+        <v>80.395497722837</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
         <v>1.17</v>
       </c>
       <c r="H58" s="1">
-        <v>10549951.33</v>
+        <v>105499.47</v>
       </c>
       <c r="I58" s="1">
-        <v>-2568753.34</v>
+        <v>-3002.17</v>
       </c>
       <c r="J58" s="1">
-        <v>-24.348485217135</v>
+        <v>-2.8456730635708</v>
       </c>
       <c r="K58">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="L58">
-        <v>0.0</v>
+        <v>544.46</v>
       </c>
       <c r="M58" s="1">
-        <v>7981197.99</v>
+        <v>102497.3</v>
       </c>
       <c r="N58" s="1">
-        <v>7981197.99</v>
+        <v>103041.76</v>
       </c>
       <c r="O58" s="1">
-        <v>5.34</v>
+        <v>0.07</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>152</v>
       </c>
       <c r="B59" t="s">
         <v>153</v>
       </c>
       <c r="C59" s="1">
-        <v>6070.0</v>
+        <v>6244.0</v>
       </c>
       <c r="D59" s="1">
-        <v>178.16</v>
+        <v>803.63</v>
       </c>
       <c r="E59" s="1">
-        <v>144.26844481054</v>
+        <v>393.88281390135</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
         <v>1.17</v>
       </c>
       <c r="H59" s="1">
-        <v>747796.83</v>
+        <v>2102778.5</v>
       </c>
       <c r="I59" s="1">
-        <v>177729.47</v>
+        <v>2182882.11</v>
       </c>
       <c r="J59" s="1">
-        <v>23.767079889868</v>
+        <v>103.80941739703</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>925526.3</v>
+        <v>4285660.61</v>
       </c>
       <c r="N59" s="1">
-        <v>925526.3</v>
+        <v>4285660.61</v>
       </c>
       <c r="O59" s="1">
-        <v>0.62</v>
+        <v>2.86</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>154</v>
       </c>
       <c r="B60" t="s">
         <v>155</v>
       </c>
       <c r="C60" s="1">
-        <v>11501.0</v>
+        <v>20442.0</v>
       </c>
       <c r="D60" s="1">
-        <v>102.05</v>
+        <v>405.21</v>
       </c>
       <c r="E60" s="1">
-        <v>94.119698287106</v>
+        <v>493.77856520888</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
         <v>1.17</v>
       </c>
       <c r="H60" s="1">
-        <v>928403.56</v>
+        <v>8627519.52</v>
       </c>
       <c r="I60" s="1">
-        <v>76069.93</v>
+        <v>-1552913.19</v>
       </c>
       <c r="J60" s="1">
-        <v>8.193627564289</v>
+        <v>-17.999532616531</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1004473.49</v>
+        <v>7074606.33</v>
       </c>
       <c r="N60" s="1">
-        <v>1004473.49</v>
+        <v>7074606.33</v>
       </c>
       <c r="O60" s="1">
-        <v>0.67</v>
+        <v>4.71</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B61" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C61" s="1">
-        <v>11660.0</v>
+        <v>5607.0</v>
       </c>
       <c r="D61" s="1">
-        <v>102.05</v>
+        <v>193.83</v>
       </c>
       <c r="E61" s="1">
-        <v>43.225473413379</v>
+        <v>144.26844480114</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
         <v>1.17</v>
       </c>
       <c r="H61" s="1">
-        <v>457315.67</v>
+        <v>690757.3</v>
       </c>
       <c r="I61" s="1">
-        <v>561044.55</v>
+        <v>237461.35</v>
       </c>
       <c r="J61" s="1">
-        <v>122.68211802145</v>
+        <v>34.376958448358</v>
       </c>
       <c r="K61">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.6</v>
+      </c>
+      <c r="L61" t="s">
+        <v>158</v>
       </c>
       <c r="M61" s="1">
-        <v>1018360.22</v>
+        <v>928218.65</v>
       </c>
       <c r="N61" s="1">
-        <v>1018360.22</v>
+        <v>931604.31</v>
       </c>
       <c r="O61" s="1">
-        <v>0.68</v>
+        <v>0.62</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B62" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C62" s="1">
-        <v>3206.0</v>
+        <v>11660.0</v>
       </c>
       <c r="D62" s="1">
-        <v>119.01</v>
+        <v>87.56</v>
       </c>
       <c r="E62" s="1">
-        <v>116.83629756706</v>
+        <v>43.225473413379</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
         <v>1.17</v>
       </c>
       <c r="H62" s="1">
-        <v>317088.95</v>
+        <v>457315.67</v>
       </c>
       <c r="I62" s="1">
-        <v>9451.39</v>
+        <v>414657.34</v>
       </c>
       <c r="J62" s="1">
-        <v>2.9806746655789</v>
+        <v>90.672016552593</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>326540.34</v>
+        <v>871973.01</v>
       </c>
       <c r="N62" s="1">
-        <v>326540.34</v>
+        <v>871973.01</v>
       </c>
       <c r="O62" s="1">
-        <v>0.22</v>
+        <v>0.58</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B63" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C63" s="1">
-        <v>22781.0</v>
+        <v>10041.0</v>
       </c>
       <c r="D63" s="1">
-        <v>94.48</v>
+        <v>87.56</v>
       </c>
       <c r="E63" s="1">
-        <v>74.798555814056</v>
+        <v>91.251395279355</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
         <v>1.17</v>
       </c>
       <c r="H63" s="1">
-        <v>1457853.94</v>
+        <v>785845.46</v>
       </c>
       <c r="I63" s="1">
-        <v>384200.82</v>
+        <v>-34946.57</v>
       </c>
       <c r="J63" s="1">
-        <v>26.353862308044</v>
+        <v>-4.4470028496443</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1842054.76</v>
+        <v>750898.89</v>
       </c>
       <c r="N63" s="1">
-        <v>1842054.76</v>
+        <v>750898.89</v>
       </c>
       <c r="O63" s="1">
-        <v>1.23</v>
+        <v>0.5</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B64" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C64" s="1">
-        <v>30757.0</v>
+        <v>2961.0</v>
       </c>
       <c r="D64" s="1">
-        <v>183.91</v>
+        <v>118.96</v>
       </c>
       <c r="E64" s="1">
-        <v>85.334505966121</v>
+        <v>116.83629854779</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
         <v>1.17</v>
       </c>
       <c r="H64" s="1">
-        <v>2465459.21</v>
+        <v>292857.26</v>
       </c>
       <c r="I64" s="1">
-        <v>2375586.51</v>
+        <v>7984.49</v>
       </c>
       <c r="J64" s="1">
-        <v>96.354727766922</v>
+        <v>2.7264101289481</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>4841045.72</v>
+        <v>300841.75</v>
       </c>
       <c r="N64" s="1">
-        <v>4841045.72</v>
+        <v>300841.75</v>
       </c>
       <c r="O64" s="1">
-        <v>3.24</v>
+        <v>0.2</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B65" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C65" s="1">
-        <v>49373.0</v>
+        <v>14723.0</v>
       </c>
       <c r="D65" s="1">
-        <v>183.91</v>
+        <v>94.85</v>
       </c>
       <c r="E65" s="1">
-        <v>148.50698114354</v>
+        <v>74.798555321606</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
         <v>1.17</v>
       </c>
       <c r="H65" s="1">
-        <v>6269871.91</v>
+        <v>942187.94</v>
       </c>
       <c r="I65" s="1">
-        <v>1501268.0</v>
+        <v>250515.27</v>
       </c>
       <c r="J65" s="1">
-        <v>23.944157417404</v>
+        <v>26.588672956268</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>7771139.91</v>
+        <v>1192703.21</v>
       </c>
       <c r="N65" s="1">
-        <v>7771139.91</v>
+        <v>1192703.21</v>
       </c>
       <c r="O65" s="1">
-        <v>5.19</v>
+        <v>0.79</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B66" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C66" s="1">
-        <v>17164.0</v>
+        <v>43256.0</v>
       </c>
       <c r="D66" s="1">
-        <v>67.76</v>
+        <v>225.83</v>
       </c>
       <c r="E66" s="1">
-        <v>90.717896760662</v>
+        <v>148.50698122804</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
         <v>1.17</v>
       </c>
       <c r="H66" s="1">
-        <v>1326331.16</v>
+        <v>5493074.74</v>
       </c>
       <c r="I66" s="1">
-        <v>-330967.52</v>
+        <v>2850011.46</v>
       </c>
       <c r="J66" s="1">
-        <v>-24.953611132834</v>
+        <v>51.883718953367</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>995363.64</v>
+        <v>8343086.2</v>
       </c>
       <c r="N66" s="1">
-        <v>995363.64</v>
+        <v>8343086.2</v>
       </c>
       <c r="O66" s="1">
-        <v>0.67</v>
+        <v>5.56</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B67" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C67" s="1">
-        <v>25001.0</v>
+        <v>30757.0</v>
       </c>
       <c r="D67" s="1">
-        <v>34.44</v>
+        <v>225.83</v>
       </c>
       <c r="E67" s="1">
-        <v>47.665141394344</v>
+        <v>85.334505966121</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
         <v>1.17</v>
       </c>
       <c r="H67" s="1">
-        <v>1017241.82</v>
+        <v>2465459.21</v>
       </c>
       <c r="I67" s="1">
-        <v>-280338.71</v>
+        <v>3466857.75</v>
       </c>
       <c r="J67" s="1">
-        <v>-27.558708705075</v>
+        <v>140.61712057284</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>736903.11</v>
+        <v>5932316.96</v>
       </c>
       <c r="N67" s="1">
-        <v>736903.11</v>
+        <v>5932316.96</v>
       </c>
       <c r="O67" s="1">
-        <v>0.49</v>
+        <v>3.95</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B68" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C68" s="1">
-        <v>13515.0</v>
+        <v>15855.0</v>
       </c>
       <c r="D68" s="1">
-        <v>137.86</v>
+        <v>78.2</v>
       </c>
       <c r="E68" s="1">
-        <v>178.75728079911</v>
+        <v>90.717896562599</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
         <v>1.17</v>
       </c>
       <c r="H68" s="1">
-        <v>2059415.61</v>
+        <v>1225179.47</v>
       </c>
       <c r="I68" s="1">
-        <v>-464843.4</v>
+        <v>-166238.53</v>
       </c>
       <c r="J68" s="1">
-        <v>-22.571616809295</v>
+        <v>-13.568504375934</v>
       </c>
       <c r="K68">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>0.0</v>
+      </c>
+      <c r="L68">
+        <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1594572.21</v>
+        <v>1058940.94</v>
       </c>
       <c r="N68" s="1">
-        <v>1598620.52</v>
+        <v>1058940.94</v>
       </c>
       <c r="O68" s="1">
-        <v>1.07</v>
+        <v>0.71</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>169</v>
       </c>
       <c r="B69" t="s">
         <v>170</v>
       </c>
       <c r="C69" s="1">
-        <v>8708.0</v>
+        <v>45927.0</v>
       </c>
       <c r="D69" s="1">
-        <v>166.99</v>
+        <v>35.39</v>
       </c>
       <c r="E69" s="1">
-        <v>180.36083027102</v>
+        <v>42.477591612777</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
         <v>1.17</v>
       </c>
       <c r="H69" s="1">
-        <v>1349565.88</v>
+        <v>1659210.81</v>
       </c>
       <c r="I69" s="1">
-        <v>-105054.84</v>
+        <v>-271025.71</v>
       </c>
       <c r="J69" s="1">
-        <v>-7.7843432141305</v>
+        <v>-16.334615732162</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1244511.04</v>
+        <v>1388185.1</v>
       </c>
       <c r="N69" s="1">
-        <v>1244511.04</v>
+        <v>1388185.1</v>
       </c>
       <c r="O69" s="1">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>171</v>
       </c>
       <c r="B70" t="s">
         <v>172</v>
       </c>
       <c r="C70" s="1">
-        <v>2183.0</v>
+        <v>12484.0</v>
       </c>
       <c r="D70" s="1">
-        <v>982.99</v>
+        <v>189.76</v>
       </c>
       <c r="E70" s="1">
-        <v>931.29937242327</v>
+        <v>178.75728051906</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
         <v>1.17</v>
       </c>
       <c r="H70" s="1">
-        <v>1743469.99</v>
+        <v>1902311.84</v>
       </c>
       <c r="I70" s="1">
-        <v>93037.49</v>
+        <v>120973.67</v>
       </c>
       <c r="J70" s="1">
-        <v>5.3363402027929</v>
+        <v>6.3592975376739</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1836507.48</v>
+        <v>2023285.51</v>
       </c>
       <c r="N70" s="1">
-        <v>1836507.48</v>
+        <v>2023285.51</v>
       </c>
       <c r="O70" s="1">
-        <v>1.23</v>
+        <v>1.35</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>173</v>
       </c>
       <c r="B71" t="s">
         <v>174</v>
       </c>
       <c r="C71" s="1">
-        <v>5371.0</v>
+        <v>12156.0</v>
       </c>
       <c r="D71" s="1">
-        <v>161.07</v>
+        <v>130.05</v>
       </c>
       <c r="E71" s="1">
-        <v>121.23546453174</v>
+        <v>141.6844792695</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
         <v>1.17</v>
       </c>
       <c r="H71" s="1">
-        <v>556009.5</v>
+        <v>1458169.59</v>
       </c>
       <c r="I71" s="1">
-        <v>184379.02</v>
+        <v>-107964.35</v>
       </c>
       <c r="J71" s="1">
-        <v>33.161127642603</v>
+        <v>-7.404101055214</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>740388.52</v>
+        <v>1350205.24</v>
       </c>
       <c r="N71" s="1">
-        <v>740388.52</v>
+        <v>1350205.24</v>
       </c>
       <c r="O71" s="1">
-        <v>0.49</v>
+        <v>0.9</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>175</v>
       </c>
       <c r="B72" t="s">
         <v>176</v>
       </c>
       <c r="C72" s="1">
-        <v>11997.0</v>
+        <v>8043.0</v>
       </c>
       <c r="D72" s="1">
-        <v>146.66</v>
+        <v>227.79</v>
       </c>
       <c r="E72" s="1">
-        <v>158.59507210136</v>
+        <v>180.36083053587</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
         <v>1.17</v>
       </c>
       <c r="H72" s="1">
-        <v>1624440.8</v>
+        <v>1246504.18</v>
       </c>
       <c r="I72" s="1">
-        <v>-118616.83</v>
+        <v>318269.25</v>
       </c>
       <c r="J72" s="1">
-        <v>-7.3020100209254</v>
+        <v>25.532946869059</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1505823.97</v>
+        <v>1564773.43</v>
       </c>
       <c r="N72" s="1">
-        <v>1505823.97</v>
+        <v>1564773.43</v>
       </c>
       <c r="O72" s="1">
-        <v>1.01</v>
+        <v>1.04</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>177</v>
       </c>
       <c r="B73" t="s">
         <v>178</v>
       </c>
       <c r="C73" s="1">
-        <v>4395.0</v>
+        <v>1924.0</v>
       </c>
       <c r="D73" s="1">
-        <v>199.88</v>
+        <v>882.37</v>
       </c>
       <c r="E73" s="1">
-        <v>254.02156769056</v>
+        <v>931.29937110187</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73">
         <v>1.17</v>
       </c>
       <c r="H73" s="1">
-        <v>954413.28</v>
+        <v>1536617.62</v>
       </c>
       <c r="I73" s="1">
-        <v>-202585.99</v>
+        <v>-86662.56</v>
       </c>
       <c r="J73" s="1">
-        <v>-21.226233356686</v>
+        <v>-5.6398259965287</v>
       </c>
       <c r="K73">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>263.3</v>
+        <v>1.2</v>
+      </c>
+      <c r="L73" t="s">
+        <v>179</v>
       </c>
       <c r="M73" s="1">
-        <v>751827.29</v>
+        <v>1449955.06</v>
       </c>
       <c r="N73" s="1">
-        <v>752090.59</v>
+        <v>1452255.61</v>
       </c>
       <c r="O73" s="1">
-        <v>0.5</v>
+        <v>0.97</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B74" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C74" s="1">
-        <v>8844.0</v>
+        <v>2737.0</v>
       </c>
       <c r="D74" s="1">
-        <v>138.02</v>
+        <v>171.82</v>
       </c>
       <c r="E74" s="1">
-        <v>108.40553143374</v>
+        <v>154.16118377786</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
         <v>1.17</v>
       </c>
       <c r="H74" s="1">
-        <v>818667.5</v>
+        <v>359885.2</v>
       </c>
       <c r="I74" s="1">
-        <v>226006.11</v>
+        <v>41764.32</v>
       </c>
       <c r="J74" s="1">
-        <v>27.606581426525</v>
+        <v>11.604900673882</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1044673.61</v>
+        <v>401649.52</v>
       </c>
       <c r="N74" s="1">
-        <v>1044673.61</v>
+        <v>401649.52</v>
       </c>
       <c r="O74" s="1">
-        <v>0.7</v>
+        <v>0.27</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B75" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C75" s="1">
-        <v>13984.0</v>
+        <v>11082.0</v>
       </c>
       <c r="D75" s="1">
-        <v>83.93</v>
+        <v>142.24</v>
       </c>
       <c r="E75" s="1">
-        <v>83.484711813501</v>
+        <v>158.59507218914</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75">
         <v>1.17</v>
       </c>
       <c r="H75" s="1">
-        <v>1007065.77</v>
+        <v>1500546.22</v>
       </c>
       <c r="I75" s="1">
-        <v>-2592.22</v>
+        <v>-154256.19</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.25740324785341</v>
+        <v>-10.28000257133</v>
       </c>
       <c r="K75">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.66</v>
+      </c>
+      <c r="L75" t="s">
+        <v>184</v>
       </c>
       <c r="M75" s="1">
-        <v>1004473.55</v>
+        <v>1346290.03</v>
       </c>
       <c r="N75" s="1">
-        <v>1004473.55</v>
+        <v>1353574.07</v>
       </c>
       <c r="O75" s="1">
-        <v>0.67</v>
+        <v>0.9</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B76" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C76" s="1">
-        <v>6501.0</v>
+        <v>3693.0</v>
       </c>
       <c r="D76" s="1">
-        <v>138.38</v>
+        <v>195.96</v>
       </c>
       <c r="E76" s="1">
-        <v>134.75772035072</v>
+        <v>254.02156783103</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
         <v>1.17</v>
       </c>
       <c r="H76" s="1">
-        <v>760336.7</v>
+        <v>801967.74</v>
       </c>
       <c r="I76" s="1">
-        <v>9579.33</v>
+        <v>-183886.62</v>
       </c>
       <c r="J76" s="1">
-        <v>1.2598799979009</v>
+        <v>-22.929428557812</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>769916.03</v>
+        <v>618081.12</v>
       </c>
       <c r="N76" s="1">
-        <v>769916.03</v>
+        <v>618081.12</v>
       </c>
       <c r="O76" s="1">
-        <v>0.51</v>
+        <v>0.41</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B77" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C77" s="1">
-        <v>4392.0</v>
+        <v>8169.0</v>
       </c>
       <c r="D77" s="1">
-        <v>217.0</v>
+        <v>142.0</v>
       </c>
       <c r="E77" s="1">
-        <v>241.86243169399</v>
+        <v>108.40553188885</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
         <v>1.17</v>
       </c>
       <c r="H77" s="1">
-        <v>906901.14</v>
+        <v>756184.4</v>
       </c>
       <c r="I77" s="1">
-        <v>-91235.94</v>
+        <v>234547.12</v>
       </c>
       <c r="J77" s="1">
-        <v>-10.060185832383</v>
+        <v>31.017185755221</v>
       </c>
       <c r="K77">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>0.0</v>
+      </c>
+      <c r="L77">
+        <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>815665.2</v>
+        <v>990731.52</v>
       </c>
       <c r="N77" s="1">
-        <v>817309.69</v>
+        <v>990731.52</v>
       </c>
       <c r="O77" s="1">
-        <v>0.55</v>
+        <v>0.66</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B78" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C78" s="1">
-        <v>10350.0</v>
+        <v>6455.0</v>
       </c>
       <c r="D78" s="1">
-        <v>70.12</v>
+        <v>77.22</v>
       </c>
       <c r="E78" s="1">
-        <v>114.07628115942</v>
+        <v>83.484711076685</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
         <v>1.17</v>
       </c>
       <c r="H78" s="1">
-        <v>1002645.92</v>
+        <v>464860.52</v>
       </c>
       <c r="I78" s="1">
-        <v>-381530.77</v>
+        <v>-39139.8</v>
       </c>
       <c r="J78" s="1">
-        <v>-38.052393411225</v>
+        <v>-8.4196868342358</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>621115.15</v>
+        <v>425720.72</v>
       </c>
       <c r="N78" s="1">
-        <v>621115.15</v>
+        <v>425720.72</v>
       </c>
       <c r="O78" s="1">
-        <v>0.42</v>
+        <v>0.28</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B79" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C79" s="1">
-        <v>7986.0</v>
+        <v>11500.0</v>
       </c>
       <c r="D79" s="1">
-        <v>203.19</v>
+        <v>76.75</v>
       </c>
       <c r="E79" s="1">
-        <v>199.22094164788</v>
+        <v>110.38685565217</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
         <v>1.17</v>
       </c>
       <c r="H79" s="1">
-        <v>1357478.89</v>
+        <v>1077529.01</v>
       </c>
       <c r="I79" s="1">
-        <v>31262.9</v>
+        <v>-323696.32</v>
       </c>
       <c r="J79" s="1">
-        <v>2.3030118722509</v>
+        <v>-30.040613013287</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>1388741.79</v>
+        <v>753832.69</v>
       </c>
       <c r="N79" s="1">
-        <v>1388741.79</v>
+        <v>753832.69</v>
       </c>
       <c r="O79" s="1">
-        <v>0.93</v>
+        <v>0.5</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B80" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C80" s="1">
-        <v>7359.0</v>
+        <v>5906.0</v>
       </c>
       <c r="D80" s="1">
-        <v>170.85</v>
+        <v>178.11</v>
       </c>
       <c r="E80" s="1">
-        <v>242.66786248132</v>
+        <v>199.43042499153</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
         <v>1.17</v>
       </c>
       <c r="H80" s="1">
-        <v>1522677.87</v>
+        <v>1004526.4</v>
       </c>
       <c r="I80" s="1">
-        <v>-446649.67</v>
+        <v>-106104.18</v>
       </c>
       <c r="J80" s="1">
-        <v>-29.333168807399</v>
+        <v>-10.562607413802</v>
       </c>
       <c r="K80">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>0.0</v>
+      </c>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1076028.2</v>
+        <v>898422.22</v>
       </c>
       <c r="N80" s="1">
-        <v>1077968.01</v>
+        <v>898422.22</v>
       </c>
       <c r="O80" s="1">
-        <v>0.72</v>
+        <v>0.6</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>195</v>
       </c>
       <c r="B81" t="s">
         <v>196</v>
       </c>
       <c r="C81" s="1">
-        <v>23745.0</v>
+        <v>597.0</v>
       </c>
       <c r="D81" s="1">
-        <v>52.54</v>
+        <v>817.35</v>
       </c>
       <c r="E81" s="1">
-        <v>34.260741208675</v>
+        <v>813.60747068677</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
         <v>1.17</v>
       </c>
       <c r="H81" s="1">
-        <v>694630.15</v>
+        <v>414847.04</v>
       </c>
       <c r="I81" s="1">
-        <v>373076.9</v>
+        <v>1908.27</v>
       </c>
       <c r="J81" s="1">
-        <v>53.708711031331</v>
+        <v>0.4599936400655</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1067707.05</v>
+        <v>416755.31</v>
       </c>
       <c r="N81" s="1">
-        <v>1067707.05</v>
+        <v>416755.31</v>
       </c>
       <c r="O81" s="1">
-        <v>0.71</v>
+        <v>0.28</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>197</v>
       </c>
       <c r="B82" t="s">
         <v>198</v>
       </c>
       <c r="C82" s="1">
-        <v>7884.0</v>
+        <v>4169.0</v>
       </c>
       <c r="D82" s="1">
-        <v>132.24</v>
+        <v>55.38</v>
       </c>
       <c r="E82" s="1">
-        <v>165.08086504312</v>
+        <v>34.260741184936</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
         <v>1.17</v>
       </c>
       <c r="H82" s="1">
-        <v>1104084.03</v>
+        <v>121958.86</v>
       </c>
       <c r="I82" s="1">
-        <v>-211807.8</v>
+        <v>75230.55</v>
       </c>
       <c r="J82" s="1">
-        <v>-19.184028954753</v>
+        <v>61.685186299708</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>892276.23</v>
+        <v>197189.41</v>
       </c>
       <c r="N82" s="1">
-        <v>892276.23</v>
+        <v>197189.41</v>
       </c>
       <c r="O82" s="1">
-        <v>0.6</v>
+        <v>0.13</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>199</v>
       </c>
       <c r="B83" t="s">
         <v>200</v>
       </c>
       <c r="C83" s="1">
-        <v>1537.0</v>
+        <v>2341.0</v>
       </c>
       <c r="D83" s="1">
-        <v>197.54</v>
+        <v>152.37</v>
       </c>
       <c r="E83" s="1">
-        <v>233.9553415745</v>
+        <v>165.08086287911</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
         <v>1.17</v>
       </c>
       <c r="H83" s="1">
-        <v>306993.98</v>
+        <v>327836.21</v>
       </c>
       <c r="I83" s="1">
-        <v>-47146.34</v>
+        <v>-23187.31</v>
       </c>
       <c r="J83" s="1">
-        <v>-15.357415151919</v>
+        <v>-7.0728337177885</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>259847.64</v>
+        <v>304648.9</v>
       </c>
       <c r="N83" s="1">
-        <v>259847.64</v>
+        <v>304648.9</v>
       </c>
       <c r="O83" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>201</v>
       </c>
       <c r="B84" t="s">
         <v>202</v>
       </c>
       <c r="C84" s="1">
-        <v>7519.0</v>
+        <v>3504.0</v>
       </c>
       <c r="D84" s="1">
-        <v>244.75</v>
+        <v>302.09</v>
       </c>
       <c r="E84" s="1">
-        <v>172.12817927916</v>
+        <v>330.24198059361</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
         <v>1.17</v>
       </c>
       <c r="H84" s="1">
-        <v>1104796.65</v>
+        <v>987471.01</v>
       </c>
       <c r="I84" s="1">
-        <v>470174.68</v>
+        <v>-83406.99</v>
       </c>
       <c r="J84" s="1">
-        <v>42.557576545874</v>
+        <v>-8.4465254326808</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1574971.33</v>
+        <v>904064.02</v>
       </c>
       <c r="N84" s="1">
-        <v>1574971.33</v>
+        <v>904064.02</v>
       </c>
       <c r="O84" s="1">
-        <v>1.05</v>
+        <v>0.6</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>203</v>
       </c>
       <c r="B85" t="s">
         <v>204</v>
       </c>
       <c r="C85" s="1">
-        <v>7810.0</v>
+        <v>1420.0</v>
       </c>
       <c r="D85" s="1">
-        <v>345.62</v>
+        <v>190.28</v>
       </c>
       <c r="E85" s="1">
-        <v>335.33270550576</v>
+        <v>233.95534507042</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
         <v>1.17</v>
       </c>
       <c r="H85" s="1">
-        <v>2236316.74</v>
+        <v>283624.89</v>
       </c>
       <c r="I85" s="1">
-        <v>73831.06</v>
+        <v>-52854.42</v>
       </c>
       <c r="J85" s="1">
-        <v>3.3014580930964</v>
+        <v>-18.635324988579</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>2310147.8</v>
+        <v>230770.47</v>
       </c>
       <c r="N85" s="1">
-        <v>2310147.8</v>
+        <v>230770.47</v>
       </c>
       <c r="O85" s="1">
-        <v>1.54</v>
+        <v>0.15</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>205</v>
       </c>
       <c r="B86" t="s">
         <v>206</v>
       </c>
       <c r="C86" s="1">
-        <v>3414.0</v>
+        <v>4234.0</v>
       </c>
       <c r="D86" s="1">
-        <v>500.46</v>
+        <v>263.29</v>
       </c>
       <c r="E86" s="1">
-        <v>427.74191857059</v>
+        <v>172.12817902693</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
         <v>1.17</v>
       </c>
       <c r="H86" s="1">
-        <v>1247143.46</v>
+        <v>622118.51</v>
       </c>
       <c r="I86" s="1">
-        <v>215110.33</v>
+        <v>329984.54</v>
       </c>
       <c r="J86" s="1">
-        <v>17.248242636016</v>
+        <v>53.042070714147</v>
       </c>
       <c r="K86">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>961.29</v>
+        <v>0.75</v>
+      </c>
+      <c r="L86" t="s">
+        <v>207</v>
       </c>
       <c r="M86" s="1">
-        <v>1462253.79</v>
+        <v>952103.05</v>
       </c>
       <c r="N86" s="1">
-        <v>1463215.08</v>
+        <v>955298.59</v>
       </c>
       <c r="O86" s="1">
-        <v>0.98</v>
+        <v>0.64</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B87" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C87" s="1">
-        <v>3215.0</v>
+        <v>7215.0</v>
       </c>
       <c r="D87" s="1">
-        <v>165.0</v>
+        <v>445.27</v>
       </c>
       <c r="E87" s="1">
-        <v>148.79794401244</v>
+        <v>335.33270686071</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
         <v>1.17</v>
       </c>
       <c r="H87" s="1">
-        <v>402122.79</v>
+        <v>2065944.34</v>
       </c>
       <c r="I87" s="1">
-        <v>51876.1</v>
+        <v>677893.94</v>
       </c>
       <c r="J87" s="1">
-        <v>12.900562039769</v>
+        <v>32.812788170276</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>453998.89</v>
+        <v>2743838.28</v>
       </c>
       <c r="N87" s="1">
-        <v>453998.89</v>
+        <v>2743838.28</v>
       </c>
       <c r="O87" s="1">
-        <v>0.3</v>
+        <v>1.83</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B88" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C88" s="1">
-        <v>2662.0</v>
+        <v>2507.0</v>
       </c>
       <c r="D88" s="1">
-        <v>460.11</v>
+        <v>306.34</v>
       </c>
       <c r="E88" s="1">
-        <v>418.9253606311</v>
+        <v>215.19041483845</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
         <v>1.17</v>
       </c>
       <c r="H88" s="1">
-        <v>949979.1</v>
+        <v>459975.6</v>
       </c>
       <c r="I88" s="1">
-        <v>98258.15</v>
+        <v>195953.32</v>
       </c>
       <c r="J88" s="1">
-        <v>10.34319070809</v>
+        <v>42.600807521095</v>
       </c>
       <c r="K88">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>598.04</v>
+        <v>0.85</v>
+      </c>
+      <c r="L88" t="s">
+        <v>212</v>
       </c>
       <c r="M88" s="1">
-        <v>1048237.25</v>
+        <v>655928.92</v>
       </c>
       <c r="N88" s="1">
-        <v>1048835.29</v>
+        <v>658057.25</v>
       </c>
       <c r="O88" s="1">
-        <v>0.7</v>
+        <v>0.44</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B89" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C89" s="1">
-        <v>20036.0</v>
+        <v>3153.0</v>
       </c>
       <c r="D89" s="1">
-        <v>71.81</v>
+        <v>446.03</v>
       </c>
       <c r="E89" s="1">
-        <v>84.314065182671</v>
+        <v>427.74191880748</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
         <v>1.17</v>
       </c>
       <c r="H89" s="1">
-        <v>1456938.97</v>
+        <v>1151799.45</v>
       </c>
       <c r="I89" s="1">
-        <v>-225576.77</v>
+        <v>49321.61</v>
       </c>
       <c r="J89" s="1">
-        <v>-15.482925135841</v>
+        <v>4.2821352276214</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1231362.2</v>
+        <v>1201121.06</v>
       </c>
       <c r="N89" s="1">
-        <v>1231362.2</v>
+        <v>1201121.06</v>
       </c>
       <c r="O89" s="1">
-        <v>0.82</v>
+        <v>0.8</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B90" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C90" s="1">
-        <v>1636.0</v>
+        <v>2970.0</v>
       </c>
       <c r="D90" s="1">
-        <v>767.36</v>
+        <v>147.03</v>
       </c>
       <c r="E90" s="1">
-        <v>869.17824572127</v>
+        <v>148.79794276094</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
         <v>1.17</v>
       </c>
       <c r="H90" s="1">
-        <v>1225500.9</v>
+        <v>371478.91</v>
       </c>
       <c r="I90" s="1">
-        <v>-151085.26</v>
+        <v>1480.14</v>
       </c>
       <c r="J90" s="1">
-        <v>-12.32844953439</v>
+        <v>0.3984452307131</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>1074415.64</v>
+        <v>372959.05</v>
       </c>
       <c r="N90" s="1">
-        <v>1074415.64</v>
+        <v>372959.05</v>
       </c>
       <c r="O90" s="1">
-        <v>0.72</v>
+        <v>0.25</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B91" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C91" s="1">
-        <v>4388.0</v>
+        <v>2290.0</v>
       </c>
       <c r="D91" s="1">
-        <v>235.1</v>
+        <v>471.02</v>
       </c>
       <c r="E91" s="1">
-        <v>185.43332497721</v>
+        <v>418.92536244541</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
         <v>1.17</v>
       </c>
       <c r="H91" s="1">
-        <v>698978.99</v>
+        <v>817224.7</v>
       </c>
       <c r="I91" s="1">
-        <v>183916.13</v>
+        <v>104016.96</v>
       </c>
       <c r="J91" s="1">
-        <v>26.312111326837</v>
+        <v>12.728073441735</v>
       </c>
       <c r="K91">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="L91">
-        <v>0.0</v>
+        <v>596.81</v>
       </c>
       <c r="M91" s="1">
-        <v>882895.12</v>
+        <v>921241.66</v>
       </c>
       <c r="N91" s="1">
-        <v>882895.12</v>
+        <v>921838.47</v>
       </c>
       <c r="O91" s="1">
-        <v>0.59</v>
+        <v>0.61</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B92" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C92" s="1">
-        <v>4564.0</v>
+        <v>18507.0</v>
       </c>
       <c r="D92" s="1">
-        <v>287.64</v>
+        <v>74.7</v>
       </c>
       <c r="E92" s="1">
-        <v>182.33972173532</v>
+        <v>84.314064948398</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
         <v>1.17</v>
       </c>
       <c r="H92" s="1">
-        <v>717021.57</v>
+        <v>1345756.11</v>
       </c>
       <c r="I92" s="1">
-        <v>406508.71</v>
+        <v>-165013.15</v>
       </c>
       <c r="J92" s="1">
-        <v>56.694069886907</v>
+        <v>-12.261742582763</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>1123530.28</v>
+        <v>1180742.96</v>
       </c>
       <c r="N92" s="1">
-        <v>1123530.28</v>
+        <v>1180742.96</v>
       </c>
       <c r="O92" s="1">
-        <v>0.75</v>
+        <v>0.79</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B93" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C93" s="1">
-        <v>4178.0</v>
+        <v>704.0</v>
       </c>
       <c r="D93" s="1">
-        <v>308.29</v>
+        <v>935.26</v>
       </c>
       <c r="E93" s="1">
-        <v>194.01785543322</v>
+        <v>869.17823863636</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
         <v>1.17</v>
       </c>
       <c r="H93" s="1">
-        <v>727356.65</v>
+        <v>527354.9</v>
       </c>
       <c r="I93" s="1">
-        <v>374988.87</v>
+        <v>34991.29</v>
       </c>
       <c r="J93" s="1">
-        <v>51.555020497853</v>
+        <v>6.6352450693072</v>
       </c>
       <c r="K93">
-        <v>0.0</v>
+        <v>1.18</v>
       </c>
       <c r="L93">
-        <v>0.0</v>
+        <v>829.16</v>
       </c>
       <c r="M93" s="1">
-        <v>1102345.52</v>
+        <v>562346.19</v>
       </c>
       <c r="N93" s="1">
-        <v>1102345.52</v>
+        <v>563175.35</v>
       </c>
       <c r="O93" s="1">
-        <v>0.74</v>
+        <v>0.38</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B94" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="C94" s="1">
-        <v>745.0</v>
+        <v>2535.0</v>
       </c>
       <c r="D94" s="1">
-        <v>308.29</v>
+        <v>401.16</v>
       </c>
       <c r="E94" s="1">
-        <v>303.38377181208</v>
+        <v>309.122</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
         <v>1.17</v>
       </c>
       <c r="H94" s="1">
-        <v>195088.16</v>
+        <v>668136.82</v>
       </c>
       <c r="I94" s="1">
-        <v>1476.56</v>
+        <v>200412.18</v>
       </c>
       <c r="J94" s="1">
-        <v>0.75686807441313</v>
+        <v>29.995679627415</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>196564.72</v>
+        <v>868549.0</v>
       </c>
       <c r="N94" s="1">
-        <v>196564.72</v>
+        <v>868549.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.13</v>
+        <v>0.58</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B95" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C95" s="1">
-        <v>5540.0</v>
+        <v>3188.0</v>
       </c>
       <c r="D95" s="1">
-        <v>129.13</v>
+        <v>369.99</v>
       </c>
       <c r="E95" s="1">
-        <v>98.554954873646</v>
+        <v>182.3397208281</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
         <v>1.17</v>
       </c>
       <c r="H95" s="1">
-        <v>466196.78</v>
+        <v>500846.79</v>
       </c>
       <c r="I95" s="1">
-        <v>146050.39</v>
+        <v>506565.02</v>
       </c>
       <c r="J95" s="1">
-        <v>31.328056362809</v>
+        <v>101.14171241868</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>612247.17</v>
+        <v>1007411.81</v>
       </c>
       <c r="N95" s="1">
-        <v>612247.17</v>
+        <v>1007411.81</v>
       </c>
       <c r="O95" s="1">
-        <v>0.41</v>
+        <v>0.67</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B96" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C96" s="1">
-        <v>5124.0</v>
+        <v>4178.0</v>
       </c>
       <c r="D96" s="1">
-        <v>73.06</v>
+        <v>320.31</v>
       </c>
       <c r="E96" s="1">
-        <v>83.288977361436</v>
+        <v>194.01785543322</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
         <v>1.17</v>
       </c>
       <c r="H96" s="1">
-        <v>362070.69</v>
+        <v>727356.65</v>
       </c>
       <c r="I96" s="1">
-        <v>-41680.91</v>
+        <v>415620.83</v>
       </c>
       <c r="J96" s="1">
-        <v>-11.511815551819</v>
+        <v>57.141270379531</v>
       </c>
       <c r="K96">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.4</v>
+      </c>
+      <c r="L96" t="s">
+        <v>229</v>
       </c>
       <c r="M96" s="1">
-        <v>320389.78</v>
+        <v>1142977.48</v>
       </c>
       <c r="N96" s="1">
-        <v>320389.78</v>
+        <v>1144651.03</v>
       </c>
       <c r="O96" s="1">
-        <v>0.21</v>
+        <v>0.76</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B97" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C97" s="1">
-        <v>10162.0</v>
+        <v>3159.0</v>
       </c>
       <c r="D97" s="1">
-        <v>86.02</v>
+        <v>320.31</v>
       </c>
       <c r="E97" s="1">
-        <v>80.722160007873</v>
+        <v>305.71913263691</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
         <v>1.17</v>
       </c>
       <c r="H97" s="1">
-        <v>700394.79</v>
+        <v>825430.53</v>
       </c>
       <c r="I97" s="1">
-        <v>47720.44</v>
+        <v>38778.63</v>
       </c>
       <c r="J97" s="1">
-        <v>6.8133630748453</v>
+        <v>4.6979883334337</v>
       </c>
       <c r="K97">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.4</v>
+      </c>
+      <c r="L97" t="s">
+        <v>230</v>
       </c>
       <c r="M97" s="1">
-        <v>748115.23</v>
+        <v>864209.16</v>
       </c>
       <c r="N97" s="1">
-        <v>748115.23</v>
+        <v>865474.54</v>
       </c>
       <c r="O97" s="1">
-        <v>0.5</v>
+        <v>0.58</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B98" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C98" s="1">
-        <v>4624.0</v>
+        <v>5118.0</v>
       </c>
       <c r="D98" s="1">
-        <v>206.34</v>
+        <v>131.47</v>
       </c>
       <c r="E98" s="1">
-        <v>185.86096885813</v>
+        <v>98.554955060571</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
         <v>1.17</v>
       </c>
       <c r="H98" s="1">
-        <v>734799.18</v>
+        <v>430685.04</v>
       </c>
       <c r="I98" s="1">
-        <v>81766.49</v>
+        <v>143994.43</v>
       </c>
       <c r="J98" s="1">
-        <v>11.127732886147</v>
+        <v>33.433812792755</v>
       </c>
       <c r="K98">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="L98">
-        <v>0.0</v>
+        <v>757.31</v>
       </c>
       <c r="M98" s="1">
-        <v>816565.67</v>
+        <v>574679.47</v>
       </c>
       <c r="N98" s="1">
-        <v>816565.67</v>
+        <v>575436.78</v>
       </c>
       <c r="O98" s="1">
-        <v>0.55</v>
+        <v>0.38</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B99" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C99" s="1">
-        <v>6490.0</v>
+        <v>14900.0</v>
       </c>
       <c r="D99" s="1">
-        <v>129.4</v>
+        <v>60.06</v>
       </c>
       <c r="E99" s="1">
-        <v>130.36173189522</v>
+        <v>84.136905369128</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
         <v>1.17</v>
       </c>
       <c r="H99" s="1">
-        <v>722391.77</v>
+        <v>1061912.09</v>
       </c>
       <c r="I99" s="1">
-        <v>-3656.69</v>
+        <v>-297600.69</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.50619209020058</v>
+        <v>-28.02498368768</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>718735.08</v>
+        <v>764311.4</v>
       </c>
       <c r="N99" s="1">
-        <v>718735.08</v>
+        <v>764311.4</v>
       </c>
       <c r="O99" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="B100" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="C100" s="1">
-        <v>3534.0</v>
+        <v>8631.0</v>
       </c>
       <c r="D100" s="1">
-        <v>122.23</v>
+        <v>73.53</v>
       </c>
       <c r="E100" s="1">
-        <v>242.99338709677</v>
+        <v>80.72215965705</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100">
         <v>1.17</v>
       </c>
       <c r="H100" s="1">
-        <v>736384.66</v>
+        <v>594873.8</v>
       </c>
       <c r="I100" s="1">
-        <v>-366697.62</v>
+        <v>-52842.43</v>
       </c>
       <c r="J100" s="1">
-        <v>-49.797020486548</v>
+        <v>-8.8829647565584</v>
       </c>
       <c r="K100">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.27</v>
+      </c>
+      <c r="L100" t="s">
+        <v>237</v>
       </c>
       <c r="M100" s="1">
-        <v>369687.04</v>
+        <v>542031.37</v>
       </c>
       <c r="N100" s="1">
-        <v>369687.04</v>
+        <v>544353.41</v>
       </c>
       <c r="O100" s="1">
-        <v>0.25</v>
+        <v>0.36</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="B101" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="C101" s="1">
-        <v>42139240.06</v>
+        <v>4271.0</v>
       </c>
       <c r="D101" s="1">
-        <v>1.1694</v>
+        <v>220.14</v>
       </c>
       <c r="E101" s="1">
-        <v>0.0</v>
+        <v>185.86096932803</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101">
         <v>1.17</v>
       </c>
       <c r="H101" s="1">
-        <v>0.0</v>
+        <v>678704.0</v>
       </c>
       <c r="I101" s="1">
-        <v>516363.61</v>
+        <v>124317.69</v>
       </c>
       <c r="J101" s="1">
+        <v>18.316923135859</v>
+      </c>
+      <c r="K101">
+        <v>0.44</v>
+      </c>
+      <c r="L101" t="s">
+        <v>240</v>
+      </c>
+      <c r="M101" s="1">
+        <v>803021.69</v>
+      </c>
+      <c r="N101" s="1">
+        <v>804911.25</v>
+      </c>
+      <c r="O101" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="P101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16">
+      <c r="A102" t="s">
+        <v>241</v>
+      </c>
+      <c r="B102" t="s">
+        <v>242</v>
+      </c>
+      <c r="C102" s="1">
+        <v>15305.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>75.71</v>
+      </c>
+      <c r="E102" s="1">
+        <v>71.073113361647</v>
+      </c>
+      <c r="F102" t="s">
+        <v>11</v>
+      </c>
+      <c r="G102">
+        <v>1.17</v>
+      </c>
+      <c r="H102" s="1">
+        <v>928253.62</v>
+      </c>
+      <c r="I102" s="1">
+        <v>61404.79</v>
+      </c>
+      <c r="J102" s="1">
+        <v>6.6150875878082</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>989658.41</v>
+      </c>
+      <c r="N102" s="1">
+        <v>989658.41</v>
+      </c>
+      <c r="O102" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="P102">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16">
+      <c r="A103" t="s">
+        <v>243</v>
+      </c>
+      <c r="B103" t="s">
+        <v>244</v>
+      </c>
+      <c r="C103" s="1">
+        <v>2159.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>120.61</v>
+      </c>
+      <c r="E103" s="1">
+        <v>194.41941176471</v>
+      </c>
+      <c r="F103" t="s">
+        <v>11</v>
+      </c>
+      <c r="G103">
+        <v>1.17</v>
+      </c>
+      <c r="H103" s="1">
+        <v>355450.52</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-133050.56</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-37.431527741189</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>222399.96</v>
+      </c>
+      <c r="N103" s="1">
+        <v>222399.96</v>
+      </c>
+      <c r="O103" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16">
+      <c r="A104" t="s">
+        <v>245</v>
+      </c>
+      <c r="B104" t="s">
+        <v>246</v>
+      </c>
+      <c r="C104" s="1">
+        <v>44844983.93</v>
+      </c>
+      <c r="D104" s="1">
+        <v>1.1715</v>
+      </c>
+      <c r="E104" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F104" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104">
+        <v>1.17</v>
+      </c>
+      <c r="H104" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-183166.54</v>
+      </c>
+      <c r="J104" s="1">
         <v>0</v>
       </c>
-      <c r="K101">
-[...14 lines deleted...]
-      <c r="P101">
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>-183166.54</v>
+      </c>
+      <c r="N104" s="1">
+        <v>-183166.54</v>
+      </c>
+      <c r="O104" s="1">
+        <v>-0.12</v>
+      </c>
+      <c r="P104">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>