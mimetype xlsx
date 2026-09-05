--- v2 (2026-08-14)
+++ v3 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -133,672 +133,702 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
-    <t>9 920.92</t>
-[...1 lines deleted...]
-  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
+    <t>US0320951017</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORP CLASS A</t>
+  </si>
+  <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
+    <t>3 016.31</t>
+  </si>
+  <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
+    <t>9 863.87</t>
+  </si>
+  <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
-    <t>6 589.05</t>
-[...1 lines deleted...]
-  <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
+    <t>1 124.33</t>
+  </si>
+  <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
-    <t>3 312.68</t>
-[...1 lines deleted...]
-  <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
+    <t>6 471.78</t>
+  </si>
+  <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
+    <t>3 990.52</t>
+  </si>
+  <si>
     <t>US0970231058</t>
   </si>
   <si>
     <t>BOEING</t>
   </si>
   <si>
     <t>US09857L1089</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC</t>
   </si>
   <si>
+    <t>1 659.86</t>
+  </si>
+  <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
-    <t>1 244.01</t>
-[...1 lines deleted...]
-  <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
-    <t>1 751.59</t>
-[...1 lines deleted...]
-  <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
-    <t>1 097.68</t>
-[...7 lines deleted...]
-  <si>
     <t>US22788C1053</t>
   </si>
   <si>
     <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
-    <t>4 163.11</t>
+    <t>1 665.38</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
+    <t>3 460.45</t>
+  </si>
+  <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
+    <t>2 890.13</t>
+  </si>
+  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
+    <t>1 487.71</t>
+  </si>
+  <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
+    <t>1 989.36</t>
+  </si>
+  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
+    <t>9 356.49</t>
+  </si>
+  <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
+    <t>1 616.68</t>
+  </si>
+  <si>
+    <t>US4581401001</t>
+  </si>
+  <si>
+    <t>INTEL CORPORATION CORP</t>
+  </si>
+  <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
+    <t>US5128073062</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH CORP</t>
+  </si>
+  <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
+    <t>3 875.77</t>
+  </si>
+  <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
+    <t>9 996.69</t>
+  </si>
+  <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
-    <t>3 385.66</t>
-[...1 lines deleted...]
-  <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
+    <t>4 930.78</t>
+  </si>
+  <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
+    <t>5 228.35</t>
+  </si>
+  <si>
+    <t>4 656.52</t>
+  </si>
+  <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>US69608A1088</t>
   </si>
   <si>
     <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
-    <t>2 300.55</t>
-[...1 lines deleted...]
-  <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
-    <t>7 284.04</t>
-[...1 lines deleted...]
-  <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
+    <t>2 316.93</t>
+  </si>
+  <si>
+    <t>US80004C2008</t>
+  </si>
+  <si>
+    <t>SANDISK CORP</t>
+  </si>
+  <si>
     <t>IE00BKVD2N49</t>
   </si>
   <si>
     <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
   </si>
   <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8636671013</t>
   </si>
   <si>
     <t>STRYKER CORP</t>
   </si>
   <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
-    <t>3 195.54</t>
-[...1 lines deleted...]
-  <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT INC</t>
   </si>
   <si>
-    <t>2 128.33</t>
-[...1 lines deleted...]
-  <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
+    <t>2 450.36</t>
+  </si>
+  <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91324P1021</t>
   </si>
   <si>
     <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
-    <t>1 673.55</t>
-[...4 lines deleted...]
-  <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
-    <t>2 322.04</t>
-[...1 lines deleted...]
-  <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
-    <t>1 889.56</t>
-[...1 lines deleted...]
-  <si>
     <t>US9694571004</t>
   </si>
   <si>
     <t>WILLIAMS INC</t>
   </si>
   <si>
     <t>US9741551033</t>
   </si>
   <si>
     <t>WINGSTOP INC</t>
   </si>
   <si>
-    <t>EUR-00009988</t>
-[...2 lines deleted...]
-    <t>EUR/USD 2026-05-29</t>
+    <t>EUR-00011161</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-06-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1162,270 +1192,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>95889.42</v>
+        <v>95179.75</v>
       </c>
       <c r="D2">
-        <v>216.09</v>
+        <v>218.67</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>20720993.32</v>
+        <v>20812789.9</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>20720993.32</v>
+        <v>20812789.9</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2732.7</v>
+        <v>2732.69</v>
       </c>
       <c r="D3">
-        <v>262.31</v>
+        <v>262.05</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>716823.98</v>
+        <v>716103.13</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>612225.29</v>
+        <v>619519.97</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
-        <v>87284.54</v>
+        <v>32004.54</v>
       </c>
       <c r="D4">
-        <v>284.36</v>
+        <v>287.91</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>24820000.6</v>
+        <v>9214377.23</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>24820000.6</v>
+        <v>9214377.23</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
         <v>192337.0</v>
       </c>
       <c r="D5">
-        <v>342.9</v>
+        <v>342.74</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>65952850.87</v>
+        <v>65921762.07</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>56329035.21</v>
+        <v>57030679.18</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>318924.0</v>
+        <v>318597.0</v>
       </c>
       <c r="D6">
-        <v>145.72</v>
+        <v>145.45</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>46473130.47</v>
+        <v>46340312.15</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>46473130.47</v>
+        <v>46340312.15</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>116.47</v>
+        <v>117.92</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11646.99</v>
+        <v>11791.72</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11646.99</v>
+        <v>11791.72</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
         <v>10760.0</v>
       </c>
       <c r="D8">
-        <v>105.87</v>
+        <v>107.17</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1139206.48</v>
+        <v>1153146.77</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1139206.48</v>
+        <v>1153146.77</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P104"/>
+  <dimension ref="A1:P107"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O104" sqref="O104"/>
+      <selection activeCell="O107" sqref="O107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -1444,5189 +1474,5339 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>8860.0</v>
+        <v>7862.0</v>
       </c>
       <c r="D2" s="1">
-        <v>208.5</v>
+        <v>227.23</v>
       </c>
       <c r="E2" s="1">
-        <v>207.40586794582</v>
+        <v>207.40586746375</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
-        <v>1571535.24</v>
+        <v>1394515.81</v>
       </c>
       <c r="I2" s="1">
-        <v>6215.97</v>
+        <v>151017.77</v>
       </c>
       <c r="J2" s="1">
-        <v>0.39553487836518</v>
+        <v>10.829405369022</v>
       </c>
       <c r="K2">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>0.0</v>
+      </c>
+      <c r="L2">
+        <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1577751.21</v>
+        <v>1545533.58</v>
       </c>
       <c r="N2" s="1">
-        <v>1587672.13</v>
+        <v>1545533.58</v>
       </c>
       <c r="O2" s="1">
-        <v>1.06</v>
+        <v>1.14</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
         <v>40</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" s="1">
-        <v>6388.0</v>
+        <v>5669.0</v>
       </c>
       <c r="D3" s="1">
-        <v>445.5</v>
+        <v>466.38</v>
       </c>
       <c r="E3" s="1">
-        <v>236.10999530369</v>
+        <v>236.10999470806</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
-        <v>1293718.42</v>
+        <v>1148104.21</v>
       </c>
       <c r="I3" s="1">
-        <v>1136869.61</v>
+        <v>1139211.49</v>
       </c>
       <c r="J3" s="1">
-        <v>87.876124543392</v>
+        <v>99.225443132902</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>2430588.03</v>
+        <v>2287315.7</v>
       </c>
       <c r="N3" s="1">
-        <v>2430588.03</v>
+        <v>2287315.7</v>
       </c>
       <c r="O3" s="1">
-        <v>1.62</v>
+        <v>1.69</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" t="s">
         <v>42</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="1">
-        <v>31643.0</v>
+        <v>27684.0</v>
       </c>
       <c r="D4" s="1">
-        <v>402.62</v>
+        <v>368.53</v>
       </c>
       <c r="E4" s="1">
-        <v>188.67867206017</v>
+        <v>188.67867179598</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
-        <v>5102461.88</v>
+        <v>4464069.61</v>
       </c>
       <c r="I4" s="1">
-        <v>5778611.41</v>
+        <v>4362286.06</v>
       </c>
       <c r="J4" s="1">
-        <v>113.25143716703</v>
+        <v>97.719938108223</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>10881073.29</v>
+        <v>8826355.67</v>
       </c>
       <c r="N4" s="1">
-        <v>10881073.29</v>
+        <v>8826355.67</v>
       </c>
       <c r="O4" s="1">
-        <v>7.25</v>
+        <v>6.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
         <v>44</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" s="1">
-        <v>3236.0</v>
+        <v>2872.0</v>
       </c>
       <c r="D5" s="1">
-        <v>309.61</v>
+        <v>310.66</v>
       </c>
       <c r="E5" s="1">
-        <v>323.71191594561</v>
+        <v>323.71191504178</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
-        <v>894447.94</v>
+        <v>793836.37</v>
       </c>
       <c r="I5" s="1">
-        <v>-38746.56</v>
+        <v>-21956.86</v>
       </c>
       <c r="J5" s="1">
-        <v>-4.3318966109978</v>
+        <v>-2.7659176159943</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>855701.38</v>
+        <v>771879.51</v>
       </c>
       <c r="N5" s="1">
-        <v>855701.38</v>
+        <v>771879.51</v>
       </c>
       <c r="O5" s="1">
         <v>0.57</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" t="s">
         <v>46</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="1">
-        <v>5103.0</v>
+        <v>8626.0</v>
       </c>
       <c r="D6" s="1">
-        <v>432.39</v>
+        <v>138.81</v>
       </c>
       <c r="E6" s="1">
-        <v>332.29211444249</v>
+        <v>148.40257245537</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
-        <v>1443012.53</v>
+        <v>1100346.74</v>
       </c>
       <c r="I6" s="1">
-        <v>441503.99</v>
+        <v>-64465.56</v>
       </c>
       <c r="J6" s="1">
-        <v>30.595991429125</v>
+        <v>-5.8586586988025</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1884516.52</v>
+        <v>1035881.18</v>
       </c>
       <c r="N6" s="1">
-        <v>1884516.52</v>
+        <v>1035881.18</v>
       </c>
       <c r="O6" s="1">
-        <v>1.26</v>
+        <v>0.77</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" t="s">
         <v>48</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>4528.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>401.39</v>
+      </c>
+      <c r="E7" s="1">
+        <v>332.2921135159</v>
+      </c>
+      <c r="F7" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7">
+        <v>1.16</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1280415.59</v>
+      </c>
+      <c r="I7" s="1">
+        <v>291947.0</v>
+      </c>
+      <c r="J7" s="1">
+        <v>22.800956367612</v>
+      </c>
+      <c r="K7">
+        <v>0.67</v>
+      </c>
+      <c r="L7" t="s">
         <v>49</v>
       </c>
-      <c r="C7" s="1">
-[...11 lines deleted...]
-      <c r="G7">
+      <c r="M7" s="1">
+        <v>1572362.59</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1575378.9</v>
+      </c>
+      <c r="O7" s="1">
         <v>1.17</v>
-      </c>
-[...22 lines deleted...]
-        <v>0.65</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>50</v>
       </c>
       <c r="B8" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="1">
-        <v>40457.0</v>
+        <v>9829.0</v>
       </c>
       <c r="D8" s="1">
-        <v>298.87</v>
+        <v>84.12</v>
       </c>
       <c r="E8" s="1">
-        <v>212.48266406308</v>
+        <v>101.28771289043</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H8" s="1">
-        <v>7339416.02</v>
+        <v>849063.08</v>
       </c>
       <c r="I8" s="1">
-        <v>2987597.34</v>
+        <v>-133762.9</v>
       </c>
       <c r="J8" s="1">
-        <v>40.706199673908</v>
+        <v>-15.754176945251</v>
       </c>
       <c r="K8">
-        <v>0.16</v>
+        <v>1.0</v>
       </c>
       <c r="L8" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="1">
-        <v>10327013.36</v>
+        <v>715300.18</v>
       </c>
       <c r="N8" s="1">
-        <v>10333602.41</v>
+        <v>725164.05</v>
       </c>
       <c r="O8" s="1">
-        <v>6.88</v>
+        <v>0.54</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>3948.0</v>
+        <v>36184.0</v>
       </c>
       <c r="D9" s="1">
-        <v>436.61</v>
+        <v>307.34</v>
       </c>
       <c r="E9" s="1">
-        <v>308.7947745694</v>
+        <v>212.48266416096</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
-        <v>1046421.19</v>
+        <v>6564239.3</v>
       </c>
       <c r="I9" s="1">
-        <v>425788.13</v>
+        <v>3056653.99</v>
       </c>
       <c r="J9" s="1">
-        <v>40.689937672229</v>
+        <v>46.565243134875</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1472209.32</v>
+        <v>9620893.29</v>
       </c>
       <c r="N9" s="1">
-        <v>1472209.32</v>
+        <v>9620893.29</v>
       </c>
       <c r="O9" s="1">
-        <v>0.98</v>
+        <v>7.12</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>10739.0</v>
+        <v>4037.0</v>
       </c>
       <c r="D10" s="1">
-        <v>140.69</v>
+        <v>453.01</v>
       </c>
       <c r="E10" s="1">
-        <v>130.28996927088</v>
+        <v>331.96987614565</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
+        <v>1.16</v>
+      </c>
+      <c r="H10" s="1">
+        <v>1150446.53</v>
+      </c>
+      <c r="I10" s="1">
+        <v>431698.44</v>
+      </c>
+      <c r="J10" s="1">
+        <v>37.52442453801</v>
+      </c>
+      <c r="K10">
+        <v>0.28</v>
+      </c>
+      <c r="L10" t="s">
+        <v>57</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1582144.97</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1583269.3</v>
+      </c>
+      <c r="O10" s="1">
         <v>1.17</v>
-      </c>
-[...22 lines deleted...]
-        <v>0.86</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C11" s="1">
-        <v>24091.0</v>
+        <v>6313.0</v>
       </c>
       <c r="D11" s="1">
-        <v>65.41</v>
+        <v>154.27</v>
       </c>
       <c r="E11" s="1">
-        <v>48.351957992611</v>
+        <v>130.28996990337</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
-        <v>995617.31</v>
+        <v>704970.25</v>
       </c>
       <c r="I11" s="1">
-        <v>350235.97</v>
+        <v>137582.32</v>
       </c>
       <c r="J11" s="1">
-        <v>35.177770261949</v>
+        <v>19.516046244505</v>
       </c>
       <c r="K11">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1345853.28</v>
+        <v>842552.57</v>
       </c>
       <c r="N11" s="1">
-        <v>1349165.96</v>
+        <v>842552.57</v>
       </c>
       <c r="O11" s="1">
-        <v>0.9</v>
+        <v>0.62</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="1">
-        <v>43011.0</v>
+        <v>21378.0</v>
       </c>
       <c r="D12" s="1">
-        <v>49.84</v>
+        <v>62.59</v>
       </c>
       <c r="E12" s="1">
-        <v>50.156161214573</v>
+        <v>48.351958087754</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H12" s="1">
-        <v>1842210.09</v>
+        <v>883496.2</v>
       </c>
       <c r="I12" s="1">
-        <v>-11345.13</v>
+        <v>274085.79</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.61584344052746</v>
+        <v>31.022860087004</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1830864.96</v>
+        <v>1157581.99</v>
       </c>
       <c r="N12" s="1">
-        <v>1830864.96</v>
+        <v>1157581.99</v>
       </c>
       <c r="O12" s="1">
-        <v>1.22</v>
+        <v>0.86</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>1296.0</v>
+        <v>38167.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1094.1</v>
+        <v>53.83</v>
       </c>
       <c r="E13" s="1">
-        <v>1049.9053240741</v>
+        <v>50.156161343569</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H13" s="1">
-        <v>1161727.16</v>
+        <v>1634736.06</v>
       </c>
       <c r="I13" s="1">
-        <v>49319.17</v>
+        <v>142692.45</v>
       </c>
       <c r="J13" s="1">
-        <v>4.2453315802654</v>
+        <v>8.7287760692084</v>
       </c>
       <c r="K13">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.17</v>
+      </c>
+      <c r="L13" t="s">
+        <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>1211046.33</v>
+        <v>1777428.51</v>
       </c>
       <c r="N13" s="1">
-        <v>1211046.33</v>
+        <v>1783900.29</v>
       </c>
       <c r="O13" s="1">
-        <v>0.81</v>
+        <v>1.32</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C14" s="1">
-        <v>5891.0</v>
+        <v>1150.0</v>
       </c>
       <c r="D14" s="1">
-        <v>240.6</v>
+        <v>995.6</v>
       </c>
       <c r="E14" s="1">
-        <v>224.16321677135</v>
+        <v>1049.9053217391</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
-        <v>1120701.48</v>
+        <v>1030853.58</v>
       </c>
       <c r="I14" s="1">
-        <v>89850.34</v>
+        <v>-40335.37</v>
       </c>
       <c r="J14" s="1">
-        <v>8.0173303599099</v>
+        <v>-3.9128127197269</v>
       </c>
       <c r="K14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.47</v>
+      </c>
+      <c r="L14" t="s">
+        <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>1210551.82</v>
+        <v>990518.21</v>
       </c>
       <c r="N14" s="1">
-        <v>1210551.82</v>
+        <v>994508.73</v>
       </c>
       <c r="O14" s="1">
-        <v>0.81</v>
+        <v>0.74</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>7354.0</v>
+        <v>6244.0</v>
       </c>
       <c r="D15" s="1">
-        <v>155.03</v>
+        <v>215.45</v>
       </c>
       <c r="E15" s="1">
-        <v>172.65411340767</v>
+        <v>223.90182735426</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
-        <v>1078116.96</v>
+        <v>1189057.39</v>
       </c>
       <c r="I15" s="1">
-        <v>-104387.94</v>
+        <v>-25228.51</v>
       </c>
       <c r="J15" s="1">
-        <v>-9.6824318578571</v>
+        <v>-2.121723493935</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>973729.02</v>
+        <v>1163828.88</v>
       </c>
       <c r="N15" s="1">
-        <v>973729.02</v>
+        <v>1163828.88</v>
       </c>
       <c r="O15" s="1">
-        <v>0.65</v>
+        <v>0.86</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C16" s="1">
-        <v>26224.0</v>
+        <v>6526.0</v>
       </c>
       <c r="D16" s="1">
-        <v>53.06</v>
+        <v>165.84</v>
       </c>
       <c r="E16" s="1">
-        <v>85.907039353264</v>
+        <v>172.65411277965</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H16" s="1">
-        <v>1934456.0</v>
+        <v>956729.85</v>
       </c>
       <c r="I16" s="1">
-        <v>-746049.77</v>
+        <v>-20427.54</v>
       </c>
       <c r="J16" s="1">
-        <v>-38.566386105448</v>
+        <v>-2.1351419107494</v>
       </c>
       <c r="K16">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.25</v>
+      </c>
+      <c r="L16" t="s">
+        <v>72</v>
       </c>
       <c r="M16" s="1">
-        <v>1188406.23</v>
+        <v>936302.31</v>
       </c>
       <c r="N16" s="1">
-        <v>1188406.23</v>
+        <v>937962.17</v>
       </c>
       <c r="O16" s="1">
-        <v>0.79</v>
+        <v>0.69</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C17" s="1">
-        <v>2590.0</v>
+        <v>23270.0</v>
       </c>
       <c r="D17" s="1">
-        <v>416.79</v>
+        <v>48.55</v>
       </c>
       <c r="E17" s="1">
-        <v>317.04995366795</v>
+        <v>85.907039535883</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
-        <v>703090.39</v>
+        <v>1716549.39</v>
       </c>
       <c r="I17" s="1">
-        <v>218877.5</v>
+        <v>-739165.1</v>
       </c>
       <c r="J17" s="1">
-        <v>31.13077679813</v>
+        <v>-43.061102949097</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>921967.89</v>
+        <v>977384.29</v>
       </c>
       <c r="N17" s="1">
-        <v>921967.89</v>
+        <v>977384.29</v>
       </c>
       <c r="O17" s="1">
-        <v>0.61</v>
+        <v>0.72</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="C18" s="1">
         <v>13317.0</v>
       </c>
       <c r="D18" s="1">
-        <v>416.79</v>
+        <v>385.73</v>
       </c>
       <c r="E18" s="1">
         <v>194.64047683412</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
         <v>2286736.68</v>
       </c>
       <c r="I18" s="1">
-        <v>2453744.53</v>
+        <v>2157217.3</v>
       </c>
       <c r="J18" s="1">
-        <v>107.30332667774</v>
+        <v>94.336060590938</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>4740481.21</v>
+        <v>4443953.98</v>
       </c>
       <c r="N18" s="1">
-        <v>4740481.21</v>
+        <v>4443953.98</v>
       </c>
       <c r="O18" s="1">
-        <v>3.16</v>
+        <v>3.29</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C19" s="1">
-        <v>9994.0</v>
+        <v>794.0</v>
       </c>
       <c r="D19" s="1">
-        <v>181.54</v>
+        <v>385.73</v>
       </c>
       <c r="E19" s="1">
-        <v>211.82877726636</v>
+        <v>445.40442065491</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H19" s="1">
-        <v>1802716.27</v>
+        <v>303591.65</v>
       </c>
       <c r="I19" s="1">
-        <v>-253149.07</v>
+        <v>-38629.61</v>
       </c>
       <c r="J19" s="1">
-        <v>-14.042646322818</v>
+        <v>-12.724200418556</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1549567.2</v>
+        <v>264962.04</v>
       </c>
       <c r="N19" s="1">
-        <v>1549567.2</v>
+        <v>264962.04</v>
       </c>
       <c r="O19" s="1">
-        <v>1.03</v>
+        <v>0.2</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C20" s="1">
-        <v>1273.0</v>
+        <v>8868.0</v>
       </c>
       <c r="D20" s="1">
-        <v>902.3</v>
+        <v>180.67</v>
       </c>
       <c r="E20" s="1">
-        <v>403.13397486253</v>
+        <v>211.82877762742</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
-        <v>438281.94</v>
+        <v>1599608.55</v>
       </c>
       <c r="I20" s="1">
-        <v>542738.6</v>
+        <v>-213518.44</v>
       </c>
       <c r="J20" s="1">
-        <v>123.83321110607</v>
+        <v>-13.348168212779</v>
       </c>
       <c r="K20">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>0.0</v>
+      </c>
+      <c r="L20">
+        <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>981020.54</v>
+        <v>1386090.11</v>
       </c>
       <c r="N20" s="1">
-        <v>982264.55</v>
+        <v>1386090.11</v>
       </c>
       <c r="O20" s="1">
-        <v>0.65</v>
+        <v>1.03</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C21" s="1">
-        <v>15763.0</v>
+        <v>1130.0</v>
       </c>
       <c r="D21" s="1">
-        <v>27.86</v>
+        <v>904.28</v>
       </c>
       <c r="E21" s="1">
-        <v>42.269672651145</v>
+        <v>403.13397345133</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
-        <v>571360.97</v>
+        <v>389048.38</v>
       </c>
       <c r="I21" s="1">
-        <v>-196285.44</v>
+        <v>494969.61</v>
       </c>
       <c r="J21" s="1">
-        <v>-34.354016165997</v>
+        <v>127.22572190122</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>375075.53</v>
+        <v>884017.99</v>
       </c>
       <c r="N21" s="1">
-        <v>375075.53</v>
+        <v>884017.99</v>
       </c>
       <c r="O21" s="1">
-        <v>0.25</v>
+        <v>0.65</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B22" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C22" s="1">
-        <v>4835.0</v>
+        <v>13988.0</v>
       </c>
       <c r="D22" s="1">
-        <v>124.1</v>
+        <v>28.13</v>
       </c>
       <c r="E22" s="1">
-        <v>124.91074870734</v>
+        <v>42.269672576494</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
-        <v>514936.66</v>
+        <v>507022.6</v>
       </c>
       <c r="I22" s="1">
-        <v>-2468.37</v>
+        <v>-166610.42</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.47935410153163</v>
+        <v>-32.860550989246</v>
       </c>
       <c r="K22">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>0.0</v>
+      </c>
+      <c r="L22">
+        <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>512468.29</v>
+        <v>340412.18</v>
       </c>
       <c r="N22" s="1">
-        <v>514219.88</v>
+        <v>340412.18</v>
       </c>
       <c r="O22" s="1">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C23" s="1">
-        <v>10451.0</v>
+        <v>4290.0</v>
       </c>
       <c r="D23" s="1">
-        <v>80.26</v>
+        <v>132.47</v>
       </c>
       <c r="E23" s="1">
-        <v>69.851081236245</v>
+        <v>124.91074825175</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H23" s="1">
-        <v>625566.34</v>
+        <v>456893.13</v>
       </c>
       <c r="I23" s="1">
-        <v>90833.93</v>
+        <v>34755.2</v>
       </c>
       <c r="J23" s="1">
-        <v>14.520271343244</v>
+        <v>7.6068554587371</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>716400.27</v>
+        <v>491648.33</v>
       </c>
       <c r="N23" s="1">
-        <v>716400.27</v>
+        <v>491648.33</v>
       </c>
       <c r="O23" s="1">
-        <v>0.48</v>
+        <v>0.36</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C24" s="1">
-        <v>3563.0</v>
+        <v>9274.0</v>
       </c>
       <c r="D24" s="1">
-        <v>403.71</v>
+        <v>79.48</v>
       </c>
       <c r="E24" s="1">
-        <v>160.95920853214</v>
+        <v>69.851081518223</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
-        <v>497419.17</v>
+        <v>555114.56</v>
       </c>
       <c r="I24" s="1">
-        <v>731106.03</v>
+        <v>82568.22</v>
       </c>
       <c r="J24" s="1">
-        <v>146.97986609563</v>
+        <v>14.874086530896</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1228525.2</v>
+        <v>637682.78</v>
       </c>
       <c r="N24" s="1">
-        <v>1228525.2</v>
+        <v>637682.78</v>
       </c>
       <c r="O24" s="1">
-        <v>0.82</v>
+        <v>0.47</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C25" s="1">
-        <v>4684.0</v>
+        <v>2002.0</v>
       </c>
       <c r="D25" s="1">
-        <v>274.89</v>
+        <v>376.99</v>
       </c>
       <c r="E25" s="1">
-        <v>287.62377882152</v>
+        <v>160.95921078921</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
-        <v>1144556.62</v>
+        <v>279492.9</v>
       </c>
       <c r="I25" s="1">
-        <v>-44855.75</v>
+        <v>373447.65</v>
       </c>
       <c r="J25" s="1">
-        <v>-3.9190503305988</v>
+        <v>133.61614910432</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1099700.87</v>
+        <v>652940.55</v>
       </c>
       <c r="N25" s="1">
-        <v>1099700.87</v>
+        <v>652940.55</v>
       </c>
       <c r="O25" s="1">
-        <v>0.73</v>
+        <v>0.48</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B26" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C26" s="1">
-        <v>1237.0</v>
+        <v>4156.0</v>
       </c>
       <c r="D26" s="1">
-        <v>1033.08</v>
+        <v>254.83</v>
       </c>
       <c r="E26" s="1">
-        <v>983.84093775263</v>
+        <v>287.62377767084</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H26" s="1">
-        <v>1039041.91</v>
+        <v>1015537.43</v>
       </c>
       <c r="I26" s="1">
-        <v>52404.44</v>
+        <v>-99304.64</v>
       </c>
       <c r="J26" s="1">
-        <v>5.0435347694493</v>
+        <v>-9.7785307627706</v>
       </c>
       <c r="K26">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1091446.35</v>
+        <v>916232.79</v>
       </c>
       <c r="N26" s="1">
-        <v>1092544.03</v>
+        <v>916232.79</v>
       </c>
       <c r="O26" s="1">
-        <v>0.73</v>
+        <v>0.68</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>91</v>
       </c>
       <c r="B27" t="s">
         <v>92</v>
       </c>
       <c r="C27" s="1">
-        <v>4738.0</v>
+        <v>1098.0</v>
       </c>
       <c r="D27" s="1">
-        <v>189.36</v>
+        <v>971.87</v>
       </c>
       <c r="E27" s="1">
-        <v>112.51510130857</v>
+        <v>983.84093806922</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
-        <v>454775.59</v>
+        <v>922286.19</v>
       </c>
       <c r="I27" s="1">
-        <v>311494.79</v>
+        <v>902.03</v>
       </c>
       <c r="J27" s="1">
-        <v>68.494175336016</v>
+        <v>0.097803698003979</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>766270.38</v>
+        <v>923188.22</v>
       </c>
       <c r="N27" s="1">
-        <v>766270.38</v>
+        <v>923188.22</v>
       </c>
       <c r="O27" s="1">
-        <v>0.51</v>
+        <v>0.68</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>93</v>
       </c>
       <c r="B28" t="s">
         <v>94</v>
       </c>
       <c r="C28" s="1">
-        <v>2741.0</v>
+        <v>633.0</v>
       </c>
       <c r="D28" s="1">
-        <v>562.57</v>
+        <v>671.02</v>
       </c>
       <c r="E28" s="1">
-        <v>397.23863918278</v>
+        <v>397.2386413902</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H28" s="1">
-        <v>922034.98</v>
+        <v>212932.56</v>
       </c>
       <c r="I28" s="1">
-        <v>394960.68</v>
+        <v>154534.92</v>
       </c>
       <c r="J28" s="1">
-        <v>42.835758790843</v>
+        <v>72.574584178202</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1316995.66</v>
+        <v>367467.48</v>
       </c>
       <c r="N28" s="1">
-        <v>1316995.66</v>
+        <v>367467.48</v>
       </c>
       <c r="O28" s="1">
-        <v>0.88</v>
+        <v>0.27</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>95</v>
       </c>
       <c r="B29" t="s">
         <v>96</v>
       </c>
       <c r="C29" s="1">
-        <v>9618.0</v>
+        <v>4457.0</v>
       </c>
       <c r="D29" s="1">
-        <v>205.31</v>
+        <v>234.11</v>
       </c>
       <c r="E29" s="1">
-        <v>118.49285402371</v>
+        <v>118.49285393763</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
-        <v>960790.27</v>
+        <v>445232.09</v>
       </c>
       <c r="I29" s="1">
-        <v>725737.96</v>
+        <v>457465.61</v>
       </c>
       <c r="J29" s="1">
-        <v>75.535523481103</v>
+        <v>102.74767256781</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1686528.23</v>
+        <v>902697.7</v>
       </c>
       <c r="N29" s="1">
-        <v>1686528.23</v>
+        <v>902697.7</v>
       </c>
       <c r="O29" s="1">
-        <v>1.12</v>
+        <v>0.67</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>97</v>
       </c>
       <c r="B30" t="s">
         <v>98</v>
       </c>
       <c r="C30" s="1">
-        <v>1302.0</v>
+        <v>2010.0</v>
       </c>
       <c r="D30" s="1">
-        <v>580.65</v>
+        <v>583.44</v>
       </c>
       <c r="E30" s="1">
-        <v>478.22217357911</v>
+        <v>515.45562686567</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>535262.1</v>
+        <v>891110.86</v>
       </c>
       <c r="I30" s="1">
-        <v>110428.04</v>
+        <v>123435.73</v>
       </c>
       <c r="J30" s="1">
-        <v>20.63064805074</v>
+        <v>13.851893803651</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>645690.14</v>
+        <v>1014546.59</v>
       </c>
       <c r="N30" s="1">
-        <v>645690.14</v>
+        <v>1014546.59</v>
       </c>
       <c r="O30" s="1">
-        <v>0.43</v>
+        <v>0.75</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>99</v>
       </c>
       <c r="B31" t="s">
         <v>100</v>
       </c>
       <c r="C31" s="1">
-        <v>5044.0</v>
+        <v>4476.0</v>
       </c>
       <c r="D31" s="1">
-        <v>193.31</v>
+        <v>186.79</v>
       </c>
       <c r="E31" s="1">
-        <v>172.77700436162</v>
+        <v>172.77700402145</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
-        <v>743549.58</v>
+        <v>659819.18</v>
       </c>
       <c r="I31" s="1">
-        <v>89226.3</v>
+        <v>63489.1</v>
       </c>
       <c r="J31" s="1">
-        <v>12.000047125304</v>
+        <v>9.6221967964011</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>832775.88</v>
+        <v>723308.28</v>
       </c>
       <c r="N31" s="1">
-        <v>832775.88</v>
+        <v>723308.28</v>
       </c>
       <c r="O31" s="1">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>101</v>
       </c>
       <c r="B32" t="s">
         <v>102</v>
       </c>
       <c r="C32" s="1">
-        <v>3575.0</v>
+        <v>3172.0</v>
       </c>
       <c r="D32" s="1">
-        <v>406.94</v>
+        <v>395.94</v>
       </c>
       <c r="E32" s="1">
-        <v>358.96100979021</v>
+        <v>358.96100882724</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
-        <v>1095238.07</v>
+        <v>971774.87</v>
       </c>
       <c r="I32" s="1">
-        <v>147287.02</v>
+        <v>114756.56</v>
       </c>
       <c r="J32" s="1">
-        <v>13.447945614235</v>
+        <v>11.808965588913</v>
       </c>
       <c r="K32">
-        <v>1.16</v>
+        <v>0.53</v>
       </c>
       <c r="L32" t="s">
         <v>103</v>
       </c>
       <c r="M32" s="1">
-        <v>1242525.09</v>
+        <v>1086531.43</v>
       </c>
       <c r="N32" s="1">
-        <v>1246688.2</v>
+        <v>1088196.81</v>
       </c>
       <c r="O32" s="1">
-        <v>0.83</v>
+        <v>0.8</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>104</v>
       </c>
       <c r="B33" t="s">
         <v>105</v>
       </c>
       <c r="C33" s="1">
-        <v>17280.0</v>
+        <v>15334.0</v>
       </c>
       <c r="D33" s="1">
-        <v>81.39</v>
+        <v>85.96</v>
       </c>
       <c r="E33" s="1">
-        <v>77.917094328704</v>
+        <v>77.91709403939</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
-        <v>1148781.77</v>
+        <v>1019410.86</v>
       </c>
       <c r="I33" s="1">
-        <v>52413.26</v>
+        <v>120921.9</v>
       </c>
       <c r="J33" s="1">
-        <v>4.5625079861774</v>
+        <v>11.861939552027</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1201195.03</v>
+        <v>1140332.76</v>
       </c>
       <c r="N33" s="1">
-        <v>1201195.03</v>
+        <v>1140332.76</v>
       </c>
       <c r="O33" s="1">
-        <v>0.8</v>
+        <v>0.84</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>106</v>
       </c>
       <c r="B34" t="s">
         <v>107</v>
       </c>
       <c r="C34" s="1">
         <v>19.0</v>
       </c>
       <c r="D34" s="1">
-        <v>1015.75</v>
+        <v>1131.42</v>
       </c>
       <c r="E34" s="1">
         <v>945.38736842105</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
         <v>15431.11</v>
       </c>
       <c r="I34" s="1">
-        <v>1052.0</v>
+        <v>3166.5</v>
       </c>
       <c r="J34" s="1">
-        <v>6.817396804248</v>
+        <v>20.520234772482</v>
       </c>
       <c r="K34">
-        <v>0.0</v>
+        <v>1.05</v>
       </c>
       <c r="L34">
-        <v>0.0</v>
+        <v>19.91</v>
       </c>
       <c r="M34" s="1">
-        <v>16483.11</v>
+        <v>18597.61</v>
       </c>
       <c r="N34" s="1">
-        <v>16483.11</v>
+        <v>18617.52</v>
       </c>
       <c r="O34" s="1">
         <v>0.01</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>106</v>
       </c>
       <c r="B35" t="s">
         <v>107</v>
       </c>
       <c r="C35" s="1">
-        <v>3303.0</v>
+        <v>2695.0</v>
       </c>
       <c r="D35" s="1">
-        <v>1015.75</v>
+        <v>1131.42</v>
       </c>
       <c r="E35" s="1">
-        <v>593.8370208901</v>
+        <v>593.83702040816</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
-        <v>1790970.16</v>
+        <v>1461297.18</v>
       </c>
       <c r="I35" s="1">
-        <v>1074488.48</v>
+        <v>1176627.29</v>
       </c>
       <c r="J35" s="1">
-        <v>59.994772888902</v>
+        <v>80.51937046782</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.28</v>
+      </c>
+      <c r="L35" t="s">
+        <v>108</v>
       </c>
       <c r="M35" s="1">
-        <v>2865458.64</v>
+        <v>2637924.47</v>
       </c>
       <c r="N35" s="1">
-        <v>2865458.64</v>
+        <v>2641384.92</v>
       </c>
       <c r="O35" s="1">
-        <v>1.91</v>
+        <v>1.95</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B36" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C36" s="1">
-        <v>8599.0</v>
+        <v>7631.0</v>
       </c>
       <c r="D36" s="1">
-        <v>137.76</v>
+        <v>138.12</v>
       </c>
       <c r="E36" s="1">
-        <v>141.9856797302</v>
+        <v>141.98567946534</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>1049840.27</v>
+        <v>931658.46</v>
       </c>
       <c r="I36" s="1">
-        <v>-38098.17</v>
+        <v>-19820.31</v>
       </c>
       <c r="J36" s="1">
-        <v>-3.6289491924329</v>
+        <v>-2.1274223174016</v>
       </c>
       <c r="K36">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.38</v>
+      </c>
+      <c r="L36" t="s">
+        <v>111</v>
       </c>
       <c r="M36" s="1">
-        <v>1011742.1</v>
+        <v>911838.15</v>
       </c>
       <c r="N36" s="1">
-        <v>1011742.1</v>
+        <v>914728.28</v>
       </c>
       <c r="O36" s="1">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B37" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C37" s="1">
-        <v>2612.0</v>
+        <v>2318.0</v>
       </c>
       <c r="D37" s="1">
-        <v>333.09</v>
+        <v>346.99</v>
       </c>
       <c r="E37" s="1">
-        <v>395.36653522205</v>
+        <v>395.36653580673</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H37" s="1">
-        <v>888548.62</v>
+        <v>788535.87</v>
       </c>
       <c r="I37" s="1">
-        <v>-145472.15</v>
+        <v>-92694.69</v>
       </c>
       <c r="J37" s="1">
-        <v>-16.371884073153</v>
+        <v>-11.755291487247</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>743076.47</v>
+        <v>695841.18</v>
       </c>
       <c r="N37" s="1">
-        <v>743076.47</v>
+        <v>695841.18</v>
       </c>
       <c r="O37" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B38" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C38" s="1">
-        <v>29603.0</v>
+        <v>26269.0</v>
       </c>
       <c r="D38" s="1">
-        <v>47.17</v>
+        <v>52.01</v>
       </c>
       <c r="E38" s="1">
-        <v>42.827194541094</v>
+        <v>42.827194411664</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H38" s="1">
-        <v>1090595.38</v>
+        <v>967768.47</v>
       </c>
       <c r="I38" s="1">
-        <v>102019.82</v>
+        <v>214211.54</v>
       </c>
       <c r="J38" s="1">
-        <v>9.3545068932898</v>
+        <v>22.134585558465</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1192615.2</v>
+        <v>1181980.01</v>
       </c>
       <c r="N38" s="1">
-        <v>1192615.2</v>
+        <v>1181980.01</v>
       </c>
       <c r="O38" s="1">
-        <v>0.79</v>
+        <v>0.87</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B39" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C39" s="1">
-        <v>10061.0</v>
+        <v>8928.0</v>
       </c>
       <c r="D39" s="1">
-        <v>67.16</v>
+        <v>63.37</v>
       </c>
       <c r="E39" s="1">
-        <v>64.11815425902</v>
+        <v>64.118154121864</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H39" s="1">
-        <v>546087.14</v>
+        <v>484590.6</v>
       </c>
       <c r="I39" s="1">
-        <v>31012.2</v>
+        <v>4869.87</v>
       </c>
       <c r="J39" s="1">
-        <v>5.6789837607236</v>
+        <v>1.0049452052929</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>577099.34</v>
+        <v>489460.47</v>
       </c>
       <c r="N39" s="1">
-        <v>577099.34</v>
+        <v>489460.47</v>
       </c>
       <c r="O39" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B40" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C40" s="1">
-        <v>6228.0</v>
+        <v>5527.0</v>
       </c>
       <c r="D40" s="1">
-        <v>294.71</v>
+        <v>328.0</v>
       </c>
       <c r="E40" s="1">
-        <v>313.69987957611</v>
+        <v>313.69987877691</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H40" s="1">
-        <v>1660563.96</v>
+        <v>1473657.19</v>
       </c>
       <c r="I40" s="1">
-        <v>-92938.83</v>
+        <v>94693.01</v>
       </c>
       <c r="J40" s="1">
-        <v>-5.5968232623813</v>
+        <v>6.4257149249209</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1567625.13</v>
+        <v>1568350.2</v>
       </c>
       <c r="N40" s="1">
-        <v>1567625.13</v>
+        <v>1568350.2</v>
       </c>
       <c r="O40" s="1">
-        <v>1.04</v>
+        <v>1.16</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B41" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C41" s="1">
-        <v>12463.0</v>
+        <v>13648.0</v>
       </c>
       <c r="D41" s="1">
-        <v>75.81</v>
+        <v>82.11</v>
       </c>
       <c r="E41" s="1">
-        <v>84.162429591591</v>
+        <v>84.14138408558</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H41" s="1">
-        <v>898808.28</v>
+        <v>984721.07</v>
       </c>
       <c r="I41" s="1">
-        <v>-91856.04</v>
+        <v>-15227.79</v>
       </c>
       <c r="J41" s="1">
-        <v>-10.219758990204</v>
+        <v>-1.5464064356823</v>
       </c>
       <c r="K41">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.11</v>
+      </c>
+      <c r="L41" t="s">
+        <v>122</v>
       </c>
       <c r="M41" s="1">
-        <v>806952.24</v>
+        <v>969493.28</v>
       </c>
       <c r="N41" s="1">
-        <v>806952.24</v>
+        <v>970980.99</v>
       </c>
       <c r="O41" s="1">
-        <v>0.54</v>
+        <v>0.72</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B42" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C42" s="1">
-        <v>10008.0</v>
+        <v>8881.0</v>
       </c>
       <c r="D42" s="1">
-        <v>133.05</v>
+        <v>129.16</v>
       </c>
       <c r="E42" s="1">
-        <v>112.21137090328</v>
+        <v>112.21137034118</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H42" s="1">
-        <v>956615.77</v>
+        <v>848891.35</v>
       </c>
       <c r="I42" s="1">
-        <v>180647.24</v>
+        <v>143469.55</v>
       </c>
       <c r="J42" s="1">
-        <v>18.883991427405</v>
+        <v>16.900814220807</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1137263.01</v>
+        <v>992360.9</v>
       </c>
       <c r="N42" s="1">
-        <v>1137263.01</v>
+        <v>992360.9</v>
       </c>
       <c r="O42" s="1">
-        <v>0.76</v>
+        <v>0.73</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B43" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C43" s="1">
-        <v>823.0</v>
+        <v>730.0</v>
       </c>
       <c r="D43" s="1">
-        <v>955.42</v>
+        <v>1038.68</v>
       </c>
       <c r="E43" s="1">
-        <v>707.01786148238</v>
+        <v>707.0178630137</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H43" s="1">
-        <v>496876.55</v>
+        <v>440728.9</v>
       </c>
       <c r="I43" s="1">
-        <v>174695.95</v>
+        <v>215241.69</v>
       </c>
       <c r="J43" s="1">
-        <v>35.158823655494</v>
+        <v>48.837661882395</v>
       </c>
       <c r="K43">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.73</v>
+      </c>
+      <c r="L43" t="s">
+        <v>127</v>
       </c>
       <c r="M43" s="1">
-        <v>671572.5</v>
+        <v>655970.59</v>
       </c>
       <c r="N43" s="1">
-        <v>671572.5</v>
+        <v>657959.95</v>
       </c>
       <c r="O43" s="1">
-        <v>0.45</v>
+        <v>0.49</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B44" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C44" s="1">
-        <v>7473.0</v>
+        <v>6631.0</v>
       </c>
       <c r="D44" s="1">
-        <v>302.55</v>
+        <v>310.78</v>
       </c>
       <c r="E44" s="1">
-        <v>367.85395423525</v>
+        <v>367.85395415473</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>2348425.3</v>
+        <v>2083822.85</v>
       </c>
       <c r="I44" s="1">
-        <v>-417387.04</v>
+        <v>-300985.08</v>
       </c>
       <c r="J44" s="1">
-        <v>-17.773060101167</v>
+        <v>-14.443889988057</v>
       </c>
       <c r="K44">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.41</v>
+      </c>
+      <c r="L44" t="s">
+        <v>130</v>
       </c>
       <c r="M44" s="1">
-        <v>1931038.26</v>
+        <v>1782837.77</v>
       </c>
       <c r="N44" s="1">
-        <v>1931038.26</v>
+        <v>1792194.26</v>
       </c>
       <c r="O44" s="1">
-        <v>1.29</v>
+        <v>1.33</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B45" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="C45" s="1">
-        <v>2119.0</v>
+        <v>1880.0</v>
       </c>
       <c r="D45" s="1">
-        <v>483.79</v>
+        <v>476.82</v>
       </c>
       <c r="E45" s="1">
-        <v>455.56277489382</v>
+        <v>455.56277659574</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H45" s="1">
-        <v>826797.49</v>
+        <v>733543.79</v>
       </c>
       <c r="I45" s="1">
-        <v>48763.86</v>
+        <v>41974.51</v>
       </c>
       <c r="J45" s="1">
-        <v>5.8979206625313</v>
+        <v>5.7221546378301</v>
       </c>
       <c r="K45">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.86</v>
+      </c>
+      <c r="L45" t="s">
+        <v>133</v>
       </c>
       <c r="M45" s="1">
-        <v>875561.35</v>
+        <v>775518.3</v>
       </c>
       <c r="N45" s="1">
-        <v>875561.35</v>
+        <v>777134.98</v>
       </c>
       <c r="O45" s="1">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="B46" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="C46" s="1">
-        <v>706.0</v>
+        <v>11579.0</v>
       </c>
       <c r="D46" s="1">
-        <v>77.48</v>
+        <v>99.17</v>
       </c>
       <c r="E46" s="1">
-        <v>73.231699716714</v>
+        <v>115.47080231454</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H46" s="1">
-        <v>44380.43</v>
+        <v>1153263.83</v>
       </c>
       <c r="I46" s="1">
-        <v>2338.52</v>
+        <v>-159847.94</v>
       </c>
       <c r="J46" s="1">
-        <v>5.2692594461117</v>
+        <v>-13.860483251261</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>46718.95</v>
+        <v>993415.89</v>
       </c>
       <c r="N46" s="1">
-        <v>46718.95</v>
+        <v>993415.89</v>
       </c>
       <c r="O46" s="1">
-        <v>0.03</v>
+        <v>0.73</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B47" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="C47" s="1">
-        <v>343.0</v>
+        <v>10813.0</v>
       </c>
       <c r="D47" s="1">
-        <v>432.27</v>
+        <v>73.01</v>
       </c>
       <c r="E47" s="1">
-        <v>466.9812244898</v>
+        <v>79.364100619624</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>138219.75</v>
+        <v>735457.56</v>
       </c>
       <c r="I47" s="1">
-        <v>-11586.44</v>
+        <v>-52477.09</v>
       </c>
       <c r="J47" s="1">
-        <v>-8.3826225991582</v>
+        <v>-7.1352981945008</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>126633.31</v>
+        <v>682980.47</v>
       </c>
       <c r="N47" s="1">
-        <v>126633.31</v>
+        <v>682980.47</v>
       </c>
       <c r="O47" s="1">
-        <v>0.08</v>
+        <v>0.51</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="B48" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="C48" s="1">
-        <v>3332.0</v>
+        <v>343.0</v>
       </c>
       <c r="D48" s="1">
-        <v>432.27</v>
+        <v>422.06</v>
       </c>
       <c r="E48" s="1">
-        <v>254.3075210084</v>
+        <v>466.9812244898</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H48" s="1">
-        <v>764809.79</v>
+        <v>138219.75</v>
       </c>
       <c r="I48" s="1">
-        <v>465342.36</v>
+        <v>-12978.31</v>
       </c>
       <c r="J48" s="1">
-        <v>60.844194999125</v>
+        <v>-9.389620513711</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1230152.15</v>
+        <v>125241.44</v>
       </c>
       <c r="N48" s="1">
-        <v>1230152.15</v>
+        <v>125241.44</v>
       </c>
       <c r="O48" s="1">
-        <v>0.82</v>
+        <v>0.09</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="B49" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="C49" s="1">
-        <v>10245.0</v>
+        <v>2918.0</v>
       </c>
       <c r="D49" s="1">
-        <v>300.25</v>
+        <v>422.06</v>
       </c>
       <c r="E49" s="1">
-        <v>290.08747974622</v>
+        <v>254.30752227553</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H49" s="1">
-        <v>2539941.57</v>
+        <v>669782.4</v>
       </c>
       <c r="I49" s="1">
-        <v>87261.96</v>
+        <v>395682.67</v>
       </c>
       <c r="J49" s="1">
-        <v>3.4355892682996</v>
+        <v>59.076301497322</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2627203.53</v>
+        <v>1065465.07</v>
       </c>
       <c r="N49" s="1">
-        <v>2627203.53</v>
+        <v>1065465.07</v>
       </c>
       <c r="O49" s="1">
-        <v>1.75</v>
+        <v>0.79</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B50" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="C50" s="1">
-        <v>25341.0</v>
+        <v>9091.0</v>
       </c>
       <c r="D50" s="1">
-        <v>29.31</v>
+        <v>312.37</v>
       </c>
       <c r="E50" s="1">
-        <v>32.147454717651</v>
+        <v>290.0874799252</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
-        <v>695505.32</v>
+        <v>2253841.76</v>
       </c>
       <c r="I50" s="1">
-        <v>-61141.64</v>
+        <v>202906.81</v>
       </c>
       <c r="J50" s="1">
-        <v>-8.7909665450151</v>
+        <v>9.0027087793422</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>634363.68</v>
+        <v>2456748.57</v>
       </c>
       <c r="N50" s="1">
-        <v>634363.68</v>
+        <v>2456748.57</v>
       </c>
       <c r="O50" s="1">
-        <v>0.42</v>
+        <v>1.82</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B51" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C51" s="1">
-        <v>6078.0</v>
+        <v>11535.0</v>
       </c>
       <c r="D51" s="1">
-        <v>97.43</v>
+        <v>30.53</v>
       </c>
       <c r="E51" s="1">
-        <v>133.66261928266</v>
+        <v>32.147454703078</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H51" s="1">
-        <v>692411.45</v>
+        <v>316587.9</v>
       </c>
       <c r="I51" s="1">
-        <v>-186642.53</v>
+        <v>-11921.8</v>
       </c>
       <c r="J51" s="1">
-        <v>-26.955436684359</v>
+        <v>-3.7657156195799</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>505768.92</v>
+        <v>304666.1</v>
       </c>
       <c r="N51" s="1">
-        <v>505768.92</v>
+        <v>304666.1</v>
       </c>
       <c r="O51" s="1">
-        <v>0.34</v>
+        <v>0.23</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="B52" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C52" s="1">
-        <v>35174.0</v>
+        <v>5393.0</v>
       </c>
       <c r="D52" s="1">
-        <v>21.37</v>
+        <v>93.4</v>
       </c>
       <c r="E52" s="1">
-        <v>18.909090237107</v>
+        <v>133.66262006305</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H52" s="1">
-        <v>567900.54</v>
+        <v>614375.61</v>
       </c>
       <c r="I52" s="1">
-        <v>74084.67</v>
+        <v>-178605.91</v>
       </c>
       <c r="J52" s="1">
-        <v>13.04536002026</v>
+        <v>-29.071126374955</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>641985.21</v>
+        <v>435769.7</v>
       </c>
       <c r="N52" s="1">
-        <v>641985.21</v>
+        <v>435769.7</v>
       </c>
       <c r="O52" s="1">
-        <v>0.43</v>
+        <v>0.32</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="B53" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C53" s="1">
-        <v>1300.0</v>
+        <v>3151.0</v>
       </c>
       <c r="D53" s="1">
-        <v>513.26</v>
+        <v>303.28</v>
       </c>
       <c r="E53" s="1">
-        <v>460.8561</v>
+        <v>334.46986353539</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H53" s="1">
-        <v>511485.53</v>
+        <v>905152.69</v>
       </c>
       <c r="I53" s="1">
-        <v>58389.35</v>
+        <v>-78407.05</v>
       </c>
       <c r="J53" s="1">
-        <v>11.415640634057</v>
+        <v>-8.6623009428387</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>569874.88</v>
+        <v>826745.64</v>
       </c>
       <c r="N53" s="1">
-        <v>569874.88</v>
+        <v>826745.64</v>
       </c>
       <c r="O53" s="1">
-        <v>0.38</v>
+        <v>0.61</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B54" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="C54" s="1">
-        <v>1339.0</v>
+        <v>31212.0</v>
       </c>
       <c r="D54" s="1">
-        <v>576.79</v>
+        <v>22.53</v>
       </c>
       <c r="E54" s="1">
-        <v>556.13495892457</v>
+        <v>18.909090093554</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H54" s="1">
-        <v>635826.2</v>
+        <v>503932.21</v>
       </c>
       <c r="I54" s="1">
-        <v>23798.7</v>
+        <v>104430.42</v>
       </c>
       <c r="J54" s="1">
-        <v>3.7429568017172</v>
+        <v>20.723108768935</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>659624.9</v>
+        <v>608362.63</v>
       </c>
       <c r="N54" s="1">
-        <v>659624.9</v>
+        <v>608362.63</v>
       </c>
       <c r="O54" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B55" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="C55" s="1">
-        <v>2414.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D55" s="1">
-        <v>490.64</v>
+        <v>507.9</v>
       </c>
       <c r="E55" s="1">
-        <v>556.62815658658</v>
+        <v>483.93141428571</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
-        <v>1147228.44</v>
+        <v>1159453.33</v>
       </c>
       <c r="I55" s="1">
-        <v>-135651.41</v>
+        <v>70860.71</v>
       </c>
       <c r="J55" s="1">
-        <v>-11.824271894794</v>
+        <v>6.1115620755516</v>
       </c>
       <c r="K55">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.38</v>
+      </c>
+      <c r="L55" t="s">
+        <v>152</v>
       </c>
       <c r="M55" s="1">
-        <v>1011577.03</v>
+        <v>1230314.04</v>
       </c>
       <c r="N55" s="1">
-        <v>1011577.03</v>
+        <v>1234189.81</v>
       </c>
       <c r="O55" s="1">
-        <v>0.67</v>
+        <v>0.91</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="B56" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="C56" s="1">
-        <v>15394.0</v>
+        <v>1188.0</v>
       </c>
       <c r="D56" s="1">
-        <v>113.45</v>
+        <v>575.83</v>
       </c>
       <c r="E56" s="1">
-        <v>80.401531765623</v>
+        <v>556.13495791246</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H56" s="1">
-        <v>1056917.89</v>
+        <v>564123.62</v>
       </c>
       <c r="I56" s="1">
-        <v>434690.17</v>
+        <v>27697.51</v>
       </c>
       <c r="J56" s="1">
-        <v>41.128092741433</v>
+        <v>4.9098298702685</v>
       </c>
       <c r="K56">
-        <v>0.0</v>
+        <v>0.5</v>
       </c>
       <c r="L56">
-        <v>0.0</v>
+        <v>597.14</v>
       </c>
       <c r="M56" s="1">
-        <v>1491608.06</v>
+        <v>591821.13</v>
       </c>
       <c r="N56" s="1">
-        <v>1491608.06</v>
+        <v>592418.27</v>
       </c>
       <c r="O56" s="1">
-        <v>0.99</v>
+        <v>0.44</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="B57" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="C57" s="1">
-        <v>8524.0</v>
+        <v>2142.0</v>
       </c>
       <c r="D57" s="1">
-        <v>616.63</v>
+        <v>491.08</v>
       </c>
       <c r="E57" s="1">
-        <v>711.63121773815</v>
+        <v>556.62815592904</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>5175152.21</v>
+        <v>1017963.26</v>
       </c>
       <c r="I57" s="1">
-        <v>-685974.16</v>
+        <v>-107942.19</v>
       </c>
       <c r="J57" s="1">
-        <v>-13.255149455788</v>
+        <v>-10.603741239148</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4489178.05</v>
+        <v>910021.07</v>
       </c>
       <c r="N57" s="1">
-        <v>4489178.05</v>
+        <v>910021.07</v>
       </c>
       <c r="O57" s="1">
-        <v>2.99</v>
+        <v>0.67</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="B58" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="C58" s="1">
-        <v>1537.0</v>
+        <v>13005.0</v>
       </c>
       <c r="D58" s="1">
-        <v>78.08</v>
+        <v>120.79</v>
       </c>
       <c r="E58" s="1">
-        <v>80.395497722837</v>
+        <v>80.40153171857</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H58" s="1">
-        <v>105499.47</v>
+        <v>892894.45</v>
       </c>
       <c r="I58" s="1">
-        <v>-3002.17</v>
+        <v>466110.61</v>
       </c>
       <c r="J58" s="1">
-        <v>-2.8456730635708</v>
+        <v>52.202207102978</v>
       </c>
       <c r="K58">
-        <v>0.35</v>
+        <v>0.0</v>
       </c>
       <c r="L58">
-        <v>544.46</v>
+        <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>102497.3</v>
+        <v>1359005.06</v>
       </c>
       <c r="N58" s="1">
-        <v>103041.76</v>
+        <v>1359005.06</v>
       </c>
       <c r="O58" s="1">
-        <v>0.07</v>
+        <v>1.01</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="B59" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="C59" s="1">
-        <v>6244.0</v>
+        <v>7564.0</v>
       </c>
       <c r="D59" s="1">
-        <v>803.63</v>
+        <v>593.0</v>
       </c>
       <c r="E59" s="1">
-        <v>393.88281390135</v>
+        <v>711.63121760973</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H59" s="1">
-        <v>2102778.5</v>
+        <v>4592310.1</v>
       </c>
       <c r="I59" s="1">
-        <v>2182882.11</v>
+        <v>-711825.63</v>
       </c>
       <c r="J59" s="1">
-        <v>103.80941739703</v>
+        <v>-15.500382476349</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>4285660.61</v>
+        <v>3880484.47</v>
       </c>
       <c r="N59" s="1">
-        <v>4285660.61</v>
+        <v>3880484.47</v>
       </c>
       <c r="O59" s="1">
-        <v>2.86</v>
+        <v>2.87</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="B60" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C60" s="1">
-        <v>20442.0</v>
+        <v>1364.0</v>
       </c>
       <c r="D60" s="1">
-        <v>405.21</v>
+        <v>84.49</v>
       </c>
       <c r="E60" s="1">
-        <v>493.77856520888</v>
+        <v>80.395498533724</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H60" s="1">
-        <v>8627519.52</v>
+        <v>93624.77</v>
       </c>
       <c r="I60" s="1">
-        <v>-1552913.19</v>
+        <v>6076.21</v>
       </c>
       <c r="J60" s="1">
-        <v>-17.999532616531</v>
+        <v>6.4899598685262</v>
       </c>
       <c r="K60">
-        <v>0.0</v>
+        <v>0.4</v>
       </c>
       <c r="L60">
-        <v>0.0</v>
+        <v>551.49</v>
       </c>
       <c r="M60" s="1">
-        <v>7074606.33</v>
+        <v>99700.98</v>
       </c>
       <c r="N60" s="1">
-        <v>7074606.33</v>
+        <v>100252.47</v>
       </c>
       <c r="O60" s="1">
-        <v>4.71</v>
+        <v>0.07</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B61" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="C61" s="1">
-        <v>5607.0</v>
+        <v>4124.0</v>
       </c>
       <c r="D61" s="1">
-        <v>193.83</v>
+        <v>864.01</v>
       </c>
       <c r="E61" s="1">
-        <v>144.26844480114</v>
+        <v>393.8828128031</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H61" s="1">
-        <v>690757.3</v>
+        <v>1388830.64</v>
       </c>
       <c r="I61" s="1">
-        <v>237461.35</v>
+        <v>1693769.27</v>
       </c>
       <c r="J61" s="1">
-        <v>34.376958448358</v>
+        <v>121.95650219814</v>
       </c>
       <c r="K61">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>0.0</v>
+      </c>
+      <c r="L61">
+        <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>928218.65</v>
+        <v>3082599.91</v>
       </c>
       <c r="N61" s="1">
-        <v>931604.31</v>
+        <v>3082599.91</v>
       </c>
       <c r="O61" s="1">
-        <v>0.62</v>
+        <v>2.28</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="B62" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C62" s="1">
-        <v>11660.0</v>
+        <v>18140.0</v>
       </c>
       <c r="D62" s="1">
-        <v>87.56</v>
+        <v>416.67</v>
       </c>
       <c r="E62" s="1">
-        <v>43.225473413379</v>
+        <v>493.77856504961</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H62" s="1">
-        <v>457315.67</v>
+        <v>7655963.41</v>
       </c>
       <c r="I62" s="1">
-        <v>414657.34</v>
+        <v>-1116994.81</v>
       </c>
       <c r="J62" s="1">
-        <v>90.672016552593</v>
+        <v>-14.589866097597</v>
       </c>
       <c r="K62">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.55</v>
+      </c>
+      <c r="L62" t="s">
+        <v>167</v>
       </c>
       <c r="M62" s="1">
-        <v>871973.01</v>
+        <v>6538968.6</v>
       </c>
       <c r="N62" s="1">
-        <v>871973.01</v>
+        <v>6548965.29</v>
       </c>
       <c r="O62" s="1">
-        <v>0.58</v>
+        <v>4.84</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="B63" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="C63" s="1">
-        <v>10041.0</v>
+        <v>4976.0</v>
       </c>
       <c r="D63" s="1">
-        <v>87.56</v>
+        <v>211.93</v>
       </c>
       <c r="E63" s="1">
-        <v>91.251395279355</v>
+        <v>144.26844453376</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H63" s="1">
-        <v>785845.46</v>
+        <v>613020.92</v>
       </c>
       <c r="I63" s="1">
-        <v>-34946.57</v>
+        <v>299310.32</v>
       </c>
       <c r="J63" s="1">
-        <v>-4.4470028496443</v>
+        <v>48.82546585849</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>750898.89</v>
+        <v>912331.24</v>
       </c>
       <c r="N63" s="1">
-        <v>750898.89</v>
+        <v>912331.24</v>
       </c>
       <c r="O63" s="1">
-        <v>0.5</v>
+        <v>0.67</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="B64" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="C64" s="1">
-        <v>2961.0</v>
+        <v>7597.0</v>
       </c>
       <c r="D64" s="1">
-        <v>118.96</v>
+        <v>82.18</v>
       </c>
       <c r="E64" s="1">
-        <v>116.83629854779</v>
+        <v>91.251395287614</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H64" s="1">
-        <v>292857.26</v>
+        <v>594569.06</v>
       </c>
       <c r="I64" s="1">
-        <v>7984.49</v>
+        <v>-54451.87</v>
       </c>
       <c r="J64" s="1">
-        <v>2.7264101289481</v>
+        <v>-9.1582077950709</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>300841.75</v>
+        <v>540117.19</v>
       </c>
       <c r="N64" s="1">
-        <v>300841.75</v>
+        <v>540117.19</v>
       </c>
       <c r="O64" s="1">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="B65" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="C65" s="1">
-        <v>14723.0</v>
+        <v>11660.0</v>
       </c>
       <c r="D65" s="1">
-        <v>94.85</v>
+        <v>82.18</v>
       </c>
       <c r="E65" s="1">
-        <v>74.798555321606</v>
+        <v>43.225473413379</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H65" s="1">
-        <v>942187.94</v>
+        <v>457315.67</v>
       </c>
       <c r="I65" s="1">
-        <v>250515.27</v>
+        <v>371665.04</v>
       </c>
       <c r="J65" s="1">
-        <v>26.588672956268</v>
+        <v>81.271004774448</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1192703.21</v>
+        <v>828980.71</v>
       </c>
       <c r="N65" s="1">
-        <v>1192703.21</v>
+        <v>828980.71</v>
       </c>
       <c r="O65" s="1">
-        <v>0.79</v>
+        <v>0.61</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="B66" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="C66" s="1">
-        <v>43256.0</v>
+        <v>2628.0</v>
       </c>
       <c r="D66" s="1">
-        <v>225.83</v>
+        <v>99.71</v>
       </c>
       <c r="E66" s="1">
-        <v>148.50698122804</v>
+        <v>116.83629756469</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H66" s="1">
-        <v>5493074.74</v>
+        <v>259921.95</v>
       </c>
       <c r="I66" s="1">
-        <v>2850011.46</v>
+        <v>-33225.97</v>
       </c>
       <c r="J66" s="1">
-        <v>51.883718953367</v>
+        <v>-12.783056606031</v>
       </c>
       <c r="K66">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="L66">
-        <v>0.0</v>
+        <v>413.79</v>
       </c>
       <c r="M66" s="1">
-        <v>8343086.2</v>
+        <v>226695.98</v>
       </c>
       <c r="N66" s="1">
-        <v>8343086.2</v>
+        <v>227109.77</v>
       </c>
       <c r="O66" s="1">
-        <v>5.56</v>
+        <v>0.17</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="B67" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="C67" s="1">
-        <v>30757.0</v>
+        <v>13065.0</v>
       </c>
       <c r="D67" s="1">
-        <v>225.83</v>
+        <v>85.84</v>
       </c>
       <c r="E67" s="1">
-        <v>85.334505966121</v>
+        <v>74.798555683123</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
-        <v>2465459.21</v>
+        <v>836085.41</v>
       </c>
       <c r="I67" s="1">
-        <v>3466857.75</v>
+        <v>134153.88</v>
       </c>
       <c r="J67" s="1">
-        <v>140.61712057284</v>
+        <v>16.045475545375</v>
       </c>
       <c r="K67">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.38</v>
+      </c>
+      <c r="L67" t="s">
+        <v>176</v>
       </c>
       <c r="M67" s="1">
-        <v>5932316.96</v>
+        <v>970239.29</v>
       </c>
       <c r="N67" s="1">
-        <v>5932316.96</v>
+        <v>975170.07</v>
       </c>
       <c r="O67" s="1">
-        <v>3.95</v>
+        <v>0.72</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="B68" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="C68" s="1">
-        <v>15855.0</v>
+        <v>34534.0</v>
       </c>
       <c r="D68" s="1">
-        <v>78.2</v>
+        <v>205.1</v>
       </c>
       <c r="E68" s="1">
-        <v>90.717896562599</v>
+        <v>153.04213818266</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H68" s="1">
-        <v>1225179.47</v>
+        <v>4521094.38</v>
       </c>
       <c r="I68" s="1">
-        <v>-166238.53</v>
+        <v>1606532.06</v>
       </c>
       <c r="J68" s="1">
-        <v>-13.568504375934</v>
+        <v>35.53414118287</v>
       </c>
       <c r="K68">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.15</v>
+      </c>
+      <c r="L68" t="s">
+        <v>179</v>
       </c>
       <c r="M68" s="1">
-        <v>1058940.94</v>
+        <v>6127626.44</v>
       </c>
       <c r="N68" s="1">
-        <v>1058940.94</v>
+        <v>6132854.79</v>
       </c>
       <c r="O68" s="1">
-        <v>0.71</v>
+        <v>4.54</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="B69" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="C69" s="1">
-        <v>45927.0</v>
+        <v>30757.0</v>
       </c>
       <c r="D69" s="1">
-        <v>35.39</v>
+        <v>205.1</v>
       </c>
       <c r="E69" s="1">
-        <v>42.477591612777</v>
+        <v>85.334505966121</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="1">
-        <v>1659210.81</v>
+        <v>2465459.21</v>
       </c>
       <c r="I69" s="1">
-        <v>-271025.71</v>
+        <v>2991985.81</v>
       </c>
       <c r="J69" s="1">
-        <v>-16.334615732162</v>
+        <v>121.35612699916</v>
       </c>
       <c r="K69">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.15</v>
+      </c>
+      <c r="L69" t="s">
+        <v>180</v>
       </c>
       <c r="M69" s="1">
-        <v>1388185.1</v>
+        <v>5457445.02</v>
       </c>
       <c r="N69" s="1">
-        <v>1388185.1</v>
+        <v>5462101.54</v>
       </c>
       <c r="O69" s="1">
-        <v>0.92</v>
+        <v>4.04</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="B70" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="C70" s="1">
-        <v>12484.0</v>
+        <v>9940.0</v>
       </c>
       <c r="D70" s="1">
-        <v>189.76</v>
+        <v>118.72</v>
       </c>
       <c r="E70" s="1">
-        <v>178.75728051906</v>
+        <v>90.71789637827</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="1">
-        <v>1902311.84</v>
+        <v>768103.68</v>
       </c>
       <c r="I70" s="1">
-        <v>120973.67</v>
+        <v>252812.32</v>
       </c>
       <c r="J70" s="1">
-        <v>6.3592975376739</v>
+        <v>32.913827466625</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2023285.51</v>
+        <v>1020916.0</v>
       </c>
       <c r="N70" s="1">
-        <v>2023285.51</v>
+        <v>1020916.0</v>
       </c>
       <c r="O70" s="1">
-        <v>1.35</v>
+        <v>0.76</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="B71" t="s">
-        <v>174</v>
+        <v>184</v>
       </c>
       <c r="C71" s="1">
-        <v>12156.0</v>
+        <v>40754.0</v>
       </c>
       <c r="D71" s="1">
-        <v>130.05</v>
+        <v>37.08</v>
       </c>
       <c r="E71" s="1">
-        <v>141.6844792695</v>
+        <v>42.477591647446</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H71" s="1">
-        <v>1458169.59</v>
+        <v>1472325.15</v>
       </c>
       <c r="I71" s="1">
-        <v>-107964.35</v>
+        <v>-164981.68</v>
       </c>
       <c r="J71" s="1">
-        <v>-7.404101055214</v>
+        <v>-11.205519378651</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1350205.24</v>
+        <v>1307343.47</v>
       </c>
       <c r="N71" s="1">
-        <v>1350205.24</v>
+        <v>1307343.47</v>
       </c>
       <c r="O71" s="1">
-        <v>0.9</v>
+        <v>0.97</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="B72" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="C72" s="1">
-        <v>8043.0</v>
+        <v>8419.0</v>
       </c>
       <c r="D72" s="1">
-        <v>227.79</v>
+        <v>213.68</v>
       </c>
       <c r="E72" s="1">
-        <v>180.36083053587</v>
+        <v>178.75727996199</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H72" s="1">
-        <v>1246504.18</v>
+        <v>1282887.17</v>
       </c>
       <c r="I72" s="1">
-        <v>318269.25</v>
+        <v>273451.54</v>
       </c>
       <c r="J72" s="1">
-        <v>25.532946869059</v>
+        <v>21.315322687341</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1564773.43</v>
+        <v>1556338.71</v>
       </c>
       <c r="N72" s="1">
-        <v>1564773.43</v>
+        <v>1556338.71</v>
       </c>
       <c r="O72" s="1">
-        <v>1.04</v>
+        <v>1.15</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="B73" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="C73" s="1">
-        <v>1924.0</v>
+        <v>10787.0</v>
       </c>
       <c r="D73" s="1">
-        <v>882.37</v>
+        <v>135.53</v>
       </c>
       <c r="E73" s="1">
-        <v>931.29937110187</v>
+        <v>141.68447946602</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H73" s="1">
-        <v>1536617.62</v>
+        <v>1293951.58</v>
       </c>
       <c r="I73" s="1">
-        <v>-86662.56</v>
+        <v>-29169.06</v>
       </c>
       <c r="J73" s="1">
-        <v>-5.6398259965287</v>
+        <v>-2.2542620953405</v>
       </c>
       <c r="K73">
-        <v>1.2</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>0.0</v>
+      </c>
+      <c r="L73">
+        <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1449955.06</v>
+        <v>1264782.52</v>
       </c>
       <c r="N73" s="1">
-        <v>1452255.61</v>
+        <v>1264782.52</v>
       </c>
       <c r="O73" s="1">
-        <v>0.97</v>
+        <v>0.94</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="B74" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="C74" s="1">
-        <v>2737.0</v>
+        <v>2028.0</v>
       </c>
       <c r="D74" s="1">
-        <v>171.82</v>
+        <v>272.05</v>
       </c>
       <c r="E74" s="1">
-        <v>154.16118377786</v>
+        <v>180.36083333333</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H74" s="1">
-        <v>359885.2</v>
+        <v>314299.45</v>
       </c>
       <c r="I74" s="1">
-        <v>41764.32</v>
+        <v>163006.03</v>
       </c>
       <c r="J74" s="1">
-        <v>11.604900673882</v>
+        <v>51.863288338557</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>401649.52</v>
+        <v>477305.48</v>
       </c>
       <c r="N74" s="1">
-        <v>401649.52</v>
+        <v>477305.48</v>
       </c>
       <c r="O74" s="1">
-        <v>0.27</v>
+        <v>0.35</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="B75" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="C75" s="1">
-        <v>11082.0</v>
+        <v>2119.0</v>
       </c>
       <c r="D75" s="1">
-        <v>142.24</v>
+        <v>882.34</v>
       </c>
       <c r="E75" s="1">
-        <v>158.59507218914</v>
+        <v>916.98606418122</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H75" s="1">
-        <v>1500546.22</v>
+        <v>1667409.95</v>
       </c>
       <c r="I75" s="1">
-        <v>-154256.19</v>
+        <v>-49901.12</v>
       </c>
       <c r="J75" s="1">
-        <v>-10.28000257133</v>
+        <v>-2.9927325310731</v>
       </c>
       <c r="K75">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>0.0</v>
+      </c>
+      <c r="L75">
+        <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1346290.03</v>
+        <v>1617508.83</v>
       </c>
       <c r="N75" s="1">
-        <v>1353574.07</v>
+        <v>1617508.83</v>
       </c>
       <c r="O75" s="1">
-        <v>0.9</v>
+        <v>1.2</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="B76" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="C76" s="1">
-        <v>3693.0</v>
+        <v>2429.0</v>
       </c>
       <c r="D76" s="1">
-        <v>195.96</v>
+        <v>183.08</v>
       </c>
       <c r="E76" s="1">
-        <v>254.02156783103</v>
+        <v>154.16118567312</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H76" s="1">
-        <v>801967.74</v>
+        <v>319386.61</v>
       </c>
       <c r="I76" s="1">
-        <v>-183886.62</v>
+        <v>65336.39</v>
       </c>
       <c r="J76" s="1">
-        <v>-22.929428557812</v>
+        <v>20.456834430222</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>618081.12</v>
+        <v>384723.0</v>
       </c>
       <c r="N76" s="1">
-        <v>618081.12</v>
+        <v>384723.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.41</v>
+        <v>0.28</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="B77" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="C77" s="1">
-        <v>8169.0</v>
+        <v>9834.0</v>
       </c>
       <c r="D77" s="1">
-        <v>142.0</v>
+        <v>146.54</v>
       </c>
       <c r="E77" s="1">
-        <v>108.40553188885</v>
+        <v>158.59507219849</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H77" s="1">
-        <v>756184.4</v>
+        <v>1331562.13</v>
       </c>
       <c r="I77" s="1">
-        <v>234547.12</v>
+        <v>-84850.17</v>
       </c>
       <c r="J77" s="1">
-        <v>31.017185755221</v>
+        <v>-6.3722276331184</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>990731.52</v>
+        <v>1246711.96</v>
       </c>
       <c r="N77" s="1">
-        <v>990731.52</v>
+        <v>1246711.96</v>
       </c>
       <c r="O77" s="1">
-        <v>0.66</v>
+        <v>0.92</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="B78" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="C78" s="1">
-        <v>6455.0</v>
+        <v>3277.0</v>
       </c>
       <c r="D78" s="1">
-        <v>77.22</v>
+        <v>204.02</v>
       </c>
       <c r="E78" s="1">
-        <v>83.484711076685</v>
+        <v>254.02156850778</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H78" s="1">
-        <v>464860.52</v>
+        <v>711629.65</v>
       </c>
       <c r="I78" s="1">
-        <v>-39139.8</v>
+        <v>-133228.8</v>
       </c>
       <c r="J78" s="1">
-        <v>-8.4196868342358</v>
+        <v>-18.721648261845</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>425720.72</v>
+        <v>578400.85</v>
       </c>
       <c r="N78" s="1">
-        <v>425720.72</v>
+        <v>578400.85</v>
       </c>
       <c r="O78" s="1">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="B79" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="C79" s="1">
-        <v>11500.0</v>
+        <v>7249.0</v>
       </c>
       <c r="D79" s="1">
-        <v>76.75</v>
+        <v>144.54</v>
       </c>
       <c r="E79" s="1">
-        <v>110.38685565217</v>
+        <v>108.40553179749</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H79" s="1">
-        <v>1077529.01</v>
+        <v>671022.24</v>
       </c>
       <c r="I79" s="1">
-        <v>-323696.32</v>
+        <v>235432.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-30.040613013287</v>
+        <v>35.085573318703</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>753832.69</v>
+        <v>906454.24</v>
       </c>
       <c r="N79" s="1">
-        <v>753832.69</v>
+        <v>906454.24</v>
       </c>
       <c r="O79" s="1">
-        <v>0.5</v>
+        <v>0.67</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="B80" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="C80" s="1">
-        <v>5906.0</v>
+        <v>5728.0</v>
       </c>
       <c r="D80" s="1">
-        <v>178.11</v>
+        <v>79.48</v>
       </c>
       <c r="E80" s="1">
-        <v>199.43042499153</v>
+        <v>83.484711941341</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H80" s="1">
-        <v>1004526.4</v>
+        <v>412505.2</v>
       </c>
       <c r="I80" s="1">
-        <v>-106104.18</v>
+        <v>-18646.35</v>
       </c>
       <c r="J80" s="1">
-        <v>-10.562607413802</v>
+        <v>-4.520270289926</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>898422.22</v>
+        <v>393858.85</v>
       </c>
       <c r="N80" s="1">
-        <v>898422.22</v>
+        <v>393858.85</v>
       </c>
       <c r="O80" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="B81" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="C81" s="1">
-        <v>597.0</v>
+        <v>10205.0</v>
       </c>
       <c r="D81" s="1">
-        <v>817.35</v>
+        <v>82.47</v>
       </c>
       <c r="E81" s="1">
-        <v>813.60747068677</v>
+        <v>110.38685546301</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H81" s="1">
-        <v>414847.04</v>
+        <v>956189.87</v>
       </c>
       <c r="I81" s="1">
-        <v>1908.27</v>
+        <v>-228093.71</v>
       </c>
       <c r="J81" s="1">
-        <v>0.4599936400655</v>
+        <v>-23.854436985408</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>416755.31</v>
+        <v>728096.16</v>
       </c>
       <c r="N81" s="1">
-        <v>416755.31</v>
+        <v>728096.16</v>
       </c>
       <c r="O81" s="1">
-        <v>0.28</v>
+        <v>0.54</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="B82" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="C82" s="1">
-        <v>4169.0</v>
+        <v>5241.0</v>
       </c>
       <c r="D82" s="1">
-        <v>55.38</v>
+        <v>180.99</v>
       </c>
       <c r="E82" s="1">
-        <v>34.260741184936</v>
+        <v>199.43042549132</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H82" s="1">
-        <v>121958.86</v>
+        <v>891419.38</v>
       </c>
       <c r="I82" s="1">
-        <v>75230.55</v>
+        <v>-70787.33</v>
       </c>
       <c r="J82" s="1">
-        <v>61.685186299708</v>
+        <v>-7.9409682567144</v>
       </c>
       <c r="K82">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.44</v>
+      </c>
+      <c r="L82" t="s">
+        <v>207</v>
       </c>
       <c r="M82" s="1">
-        <v>197189.41</v>
+        <v>820632.05</v>
       </c>
       <c r="N82" s="1">
-        <v>197189.41</v>
+        <v>822948.98</v>
       </c>
       <c r="O82" s="1">
-        <v>0.13</v>
+        <v>0.61</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="B83" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="C83" s="1">
-        <v>2341.0</v>
+        <v>662.0</v>
       </c>
       <c r="D83" s="1">
-        <v>152.37</v>
+        <v>1559.32</v>
       </c>
       <c r="E83" s="1">
-        <v>165.08086287911</v>
+        <v>1541.6927492447</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H83" s="1">
-        <v>327836.21</v>
+        <v>876428.57</v>
       </c>
       <c r="I83" s="1">
-        <v>-23187.31</v>
+        <v>16615.67</v>
       </c>
       <c r="J83" s="1">
-        <v>-7.0728337177885</v>
+        <v>1.8958384708979</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>304648.9</v>
+        <v>893044.24</v>
       </c>
       <c r="N83" s="1">
-        <v>304648.9</v>
+        <v>893044.24</v>
       </c>
       <c r="O83" s="1">
-        <v>0.2</v>
+        <v>0.66</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="B84" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="C84" s="1">
-        <v>3504.0</v>
+        <v>1063.0</v>
       </c>
       <c r="D84" s="1">
-        <v>302.09</v>
+        <v>847.47</v>
       </c>
       <c r="E84" s="1">
-        <v>330.24198059361</v>
+        <v>783.0390780809</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H84" s="1">
-        <v>987471.01</v>
+        <v>713520.81</v>
       </c>
       <c r="I84" s="1">
-        <v>-83406.99</v>
+        <v>65837.79</v>
       </c>
       <c r="J84" s="1">
-        <v>-8.4465254326808</v>
+        <v>9.2271716644116</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>904064.02</v>
+        <v>779358.6</v>
       </c>
       <c r="N84" s="1">
-        <v>904064.02</v>
+        <v>779358.6</v>
       </c>
       <c r="O84" s="1">
-        <v>0.6</v>
+        <v>0.58</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="B85" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="C85" s="1">
-        <v>1420.0</v>
+        <v>3699.0</v>
       </c>
       <c r="D85" s="1">
-        <v>190.28</v>
+        <v>54.87</v>
       </c>
       <c r="E85" s="1">
-        <v>233.95534507042</v>
+        <v>34.260740740741</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H85" s="1">
-        <v>283624.89</v>
+        <v>108209.6</v>
       </c>
       <c r="I85" s="1">
-        <v>-52854.42</v>
+        <v>67380.1</v>
       </c>
       <c r="J85" s="1">
-        <v>-18.635324988579</v>
+        <v>62.268135174698</v>
       </c>
       <c r="K85">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="L85">
-        <v>0.0</v>
+        <v>944.03</v>
       </c>
       <c r="M85" s="1">
-        <v>230770.47</v>
+        <v>175589.7</v>
       </c>
       <c r="N85" s="1">
-        <v>230770.47</v>
+        <v>176533.73</v>
       </c>
       <c r="O85" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="B86" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="C86" s="1">
-        <v>4234.0</v>
+        <v>3287.0</v>
       </c>
       <c r="D86" s="1">
-        <v>263.29</v>
+        <v>238.26</v>
       </c>
       <c r="E86" s="1">
-        <v>172.12817902693</v>
+        <v>168.90334955887</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H86" s="1">
-        <v>622118.51</v>
+        <v>475882.71</v>
       </c>
       <c r="I86" s="1">
-        <v>329984.54</v>
+        <v>201650.48</v>
       </c>
       <c r="J86" s="1">
-        <v>53.042070714147</v>
+        <v>42.37398748948</v>
       </c>
       <c r="K86">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>0.0</v>
+      </c>
+      <c r="L86">
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>952103.05</v>
+        <v>677533.19</v>
       </c>
       <c r="N86" s="1">
-        <v>955298.59</v>
+        <v>677533.19</v>
       </c>
       <c r="O86" s="1">
-        <v>0.64</v>
+        <v>0.5</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
       <c r="B87" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="C87" s="1">
-        <v>7215.0</v>
+        <v>3109.0</v>
       </c>
       <c r="D87" s="1">
-        <v>445.27</v>
+        <v>305.66</v>
       </c>
       <c r="E87" s="1">
-        <v>335.33270686071</v>
+        <v>330.24198134448</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H87" s="1">
-        <v>2065944.34</v>
+        <v>876155.07</v>
       </c>
       <c r="I87" s="1">
-        <v>677893.94</v>
+        <v>-54027.78</v>
       </c>
       <c r="J87" s="1">
-        <v>32.812788170276</v>
+        <v>-6.1664632038253</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>2743838.28</v>
+        <v>822127.29</v>
       </c>
       <c r="N87" s="1">
-        <v>2743838.28</v>
+        <v>822127.29</v>
       </c>
       <c r="O87" s="1">
-        <v>1.83</v>
+        <v>0.61</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="B88" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="C88" s="1">
-        <v>2507.0</v>
+        <v>1260.0</v>
       </c>
       <c r="D88" s="1">
-        <v>306.34</v>
+        <v>178.1</v>
       </c>
       <c r="E88" s="1">
-        <v>215.19041483845</v>
+        <v>233.95534126984</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H88" s="1">
-        <v>459975.6</v>
+        <v>251667.16</v>
       </c>
       <c r="I88" s="1">
-        <v>195953.32</v>
+        <v>-57527.53</v>
       </c>
       <c r="J88" s="1">
-        <v>42.600807521095</v>
+        <v>-22.858576383188</v>
       </c>
       <c r="K88">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>0.62</v>
+      </c>
+      <c r="L88">
+        <v>778.3</v>
       </c>
       <c r="M88" s="1">
-        <v>655928.92</v>
+        <v>194139.63</v>
       </c>
       <c r="N88" s="1">
-        <v>658057.25</v>
+        <v>194917.93</v>
       </c>
       <c r="O88" s="1">
-        <v>0.44</v>
+        <v>0.14</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="B89" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="C89" s="1">
-        <v>3153.0</v>
+        <v>3757.0</v>
       </c>
       <c r="D89" s="1">
-        <v>446.03</v>
+        <v>264.09</v>
       </c>
       <c r="E89" s="1">
-        <v>427.74191880748</v>
+        <v>172.12817939846</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H89" s="1">
-        <v>1151799.45</v>
+        <v>552031.0</v>
       </c>
       <c r="I89" s="1">
-        <v>49321.61</v>
+        <v>306335.75</v>
       </c>
       <c r="J89" s="1">
-        <v>4.2821352276214</v>
+        <v>55.492490457963</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1201121.06</v>
+        <v>858366.75</v>
       </c>
       <c r="N89" s="1">
-        <v>1201121.06</v>
+        <v>858366.75</v>
       </c>
       <c r="O89" s="1">
-        <v>0.8</v>
+        <v>0.63</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="B90" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="C90" s="1">
-        <v>2970.0</v>
+        <v>6402.0</v>
       </c>
       <c r="D90" s="1">
-        <v>147.03</v>
+        <v>391.0</v>
       </c>
       <c r="E90" s="1">
-        <v>148.79794276094</v>
+        <v>335.33270696657</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H90" s="1">
-        <v>371478.91</v>
+        <v>1833149.78</v>
       </c>
       <c r="I90" s="1">
-        <v>1480.14</v>
+        <v>332419.91</v>
       </c>
       <c r="J90" s="1">
-        <v>0.3984452307131</v>
+        <v>18.133810648031</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>372959.05</v>
+        <v>2165569.69</v>
       </c>
       <c r="N90" s="1">
-        <v>372959.05</v>
+        <v>2165569.69</v>
       </c>
       <c r="O90" s="1">
-        <v>0.25</v>
+        <v>1.6</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="B91" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="C91" s="1">
-        <v>2290.0</v>
+        <v>2225.0</v>
       </c>
       <c r="D91" s="1">
-        <v>471.02</v>
+        <v>285.06</v>
       </c>
       <c r="E91" s="1">
-        <v>418.92536244541</v>
+        <v>215.19041348315</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H91" s="1">
-        <v>817224.7</v>
+        <v>408235.23</v>
       </c>
       <c r="I91" s="1">
-        <v>104016.96</v>
+        <v>140478.76</v>
       </c>
       <c r="J91" s="1">
-        <v>12.728073441735</v>
+        <v>34.411229035769</v>
       </c>
       <c r="K91">
-        <v>0.26</v>
+        <v>0.0</v>
       </c>
       <c r="L91">
-        <v>596.81</v>
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>921241.66</v>
+        <v>548713.99</v>
       </c>
       <c r="N91" s="1">
-        <v>921838.47</v>
+        <v>548713.99</v>
       </c>
       <c r="O91" s="1">
-        <v>0.61</v>
+        <v>0.41</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="B92" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="C92" s="1">
-        <v>18507.0</v>
+        <v>2798.0</v>
       </c>
       <c r="D92" s="1">
-        <v>74.7</v>
+        <v>472.8</v>
       </c>
       <c r="E92" s="1">
-        <v>84.314064948398</v>
+        <v>427.74191922802</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H92" s="1">
-        <v>1345756.11</v>
+        <v>1022116.99</v>
       </c>
       <c r="I92" s="1">
-        <v>-165013.15</v>
+        <v>122354.33</v>
       </c>
       <c r="J92" s="1">
-        <v>-12.261742582763</v>
+        <v>11.970677642292</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>1180742.96</v>
+        <v>1144471.32</v>
       </c>
       <c r="N92" s="1">
-        <v>1180742.96</v>
+        <v>1144471.32</v>
       </c>
       <c r="O92" s="1">
-        <v>0.79</v>
+        <v>0.85</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="B93" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="C93" s="1">
-        <v>704.0</v>
+        <v>2636.0</v>
       </c>
       <c r="D93" s="1">
-        <v>935.26</v>
+        <v>160.71</v>
       </c>
       <c r="E93" s="1">
-        <v>869.17823863636</v>
+        <v>148.79794385433</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H93" s="1">
-        <v>527354.9</v>
+        <v>329703.17</v>
       </c>
       <c r="I93" s="1">
-        <v>34991.29</v>
+        <v>36791.82</v>
       </c>
       <c r="J93" s="1">
-        <v>6.6352450693072</v>
+        <v>11.159073781426</v>
       </c>
       <c r="K93">
-        <v>1.18</v>
+        <v>0.0</v>
       </c>
       <c r="L93">
-        <v>829.16</v>
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>562346.19</v>
+        <v>366494.99</v>
       </c>
       <c r="N93" s="1">
-        <v>563175.35</v>
+        <v>366494.99</v>
       </c>
       <c r="O93" s="1">
-        <v>0.38</v>
+        <v>0.27</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="B94" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="C94" s="1">
-        <v>2535.0</v>
+        <v>2032.0</v>
       </c>
       <c r="D94" s="1">
-        <v>401.16</v>
+        <v>456.84</v>
       </c>
       <c r="E94" s="1">
-        <v>309.122</v>
+        <v>418.92536417323</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H94" s="1">
-        <v>668136.82</v>
+        <v>725153.1</v>
       </c>
       <c r="I94" s="1">
-        <v>200412.18</v>
+        <v>77943.08</v>
       </c>
       <c r="J94" s="1">
-        <v>29.995679627415</v>
+        <v>10.748499868511</v>
       </c>
       <c r="K94">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.21</v>
+      </c>
+      <c r="L94" t="s">
+        <v>232</v>
       </c>
       <c r="M94" s="1">
-        <v>868549.0</v>
+        <v>803096.18</v>
       </c>
       <c r="N94" s="1">
-        <v>868549.0</v>
+        <v>805546.54</v>
       </c>
       <c r="O94" s="1">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="B95" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="C95" s="1">
-        <v>3188.0</v>
+        <v>16423.0</v>
       </c>
       <c r="D95" s="1">
-        <v>369.99</v>
+        <v>70.71</v>
       </c>
       <c r="E95" s="1">
-        <v>182.3397208281</v>
+        <v>84.31406503075</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H95" s="1">
-        <v>500846.79</v>
+        <v>1194215.84</v>
       </c>
       <c r="I95" s="1">
-        <v>506565.02</v>
+        <v>-189569.82</v>
       </c>
       <c r="J95" s="1">
-        <v>101.14171241868</v>
+        <v>-15.873999795548</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>1007411.81</v>
+        <v>1004646.02</v>
       </c>
       <c r="N95" s="1">
-        <v>1007411.81</v>
+        <v>1004646.02</v>
       </c>
       <c r="O95" s="1">
-        <v>0.67</v>
+        <v>0.74</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="B96" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="C96" s="1">
-        <v>4178.0</v>
+        <v>625.0</v>
       </c>
       <c r="D96" s="1">
-        <v>320.31</v>
+        <v>1067.77</v>
       </c>
       <c r="E96" s="1">
-        <v>194.01785543322</v>
+        <v>869.17824</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H96" s="1">
-        <v>727356.65</v>
+        <v>468177.29</v>
       </c>
       <c r="I96" s="1">
-        <v>415620.83</v>
+        <v>109170.45</v>
       </c>
       <c r="J96" s="1">
-        <v>57.141270379531</v>
+        <v>23.318185724045</v>
       </c>
       <c r="K96">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1142977.48</v>
+        <v>577347.74</v>
       </c>
       <c r="N96" s="1">
-        <v>1144651.03</v>
+        <v>577347.74</v>
       </c>
       <c r="O96" s="1">
-        <v>0.76</v>
+        <v>0.43</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="B97" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
       <c r="C97" s="1">
-        <v>3159.0</v>
+        <v>2249.0</v>
       </c>
       <c r="D97" s="1">
-        <v>320.31</v>
+        <v>399.47</v>
       </c>
       <c r="E97" s="1">
-        <v>305.71913263691</v>
+        <v>309.12200088928</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H97" s="1">
-        <v>825430.53</v>
+        <v>592757.28</v>
       </c>
       <c r="I97" s="1">
-        <v>38778.63</v>
+        <v>184479.53</v>
       </c>
       <c r="J97" s="1">
-        <v>4.6979883334337</v>
+        <v>31.122271497028</v>
       </c>
       <c r="K97">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>864209.16</v>
+        <v>777236.81</v>
       </c>
       <c r="N97" s="1">
-        <v>865474.54</v>
+        <v>777236.81</v>
       </c>
       <c r="O97" s="1">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="B98" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="C98" s="1">
-        <v>5118.0</v>
+        <v>4514.0</v>
       </c>
       <c r="D98" s="1">
-        <v>131.47</v>
+        <v>300.51</v>
       </c>
       <c r="E98" s="1">
-        <v>98.554955060571</v>
+        <v>236.48547629597</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H98" s="1">
-        <v>430685.04</v>
+        <v>919193.85</v>
       </c>
       <c r="I98" s="1">
-        <v>143994.43</v>
+        <v>254352.43</v>
       </c>
       <c r="J98" s="1">
-        <v>33.433812792755</v>
+        <v>27.671250193852</v>
       </c>
       <c r="K98">
-        <v>0.15</v>
+        <v>0.0</v>
       </c>
       <c r="L98">
-        <v>757.31</v>
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>574679.47</v>
+        <v>1173546.28</v>
       </c>
       <c r="N98" s="1">
-        <v>575436.78</v>
+        <v>1173546.28</v>
       </c>
       <c r="O98" s="1">
-        <v>0.38</v>
+        <v>0.87</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="B99" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="C99" s="1">
-        <v>14900.0</v>
+        <v>4178.0</v>
       </c>
       <c r="D99" s="1">
-        <v>60.06</v>
+        <v>323.57</v>
       </c>
       <c r="E99" s="1">
-        <v>84.136905369128</v>
+        <v>194.01785543322</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H99" s="1">
-        <v>1061912.09</v>
+        <v>727356.65</v>
       </c>
       <c r="I99" s="1">
-        <v>-297600.69</v>
+        <v>442186.96</v>
       </c>
       <c r="J99" s="1">
-        <v>-28.02498368768</v>
+        <v>60.793691787928</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>764311.4</v>
+        <v>1169543.61</v>
       </c>
       <c r="N99" s="1">
-        <v>764311.4</v>
+        <v>1169543.61</v>
       </c>
       <c r="O99" s="1">
-        <v>0.51</v>
+        <v>0.87</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="B100" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="C100" s="1">
-        <v>8631.0</v>
+        <v>2333.0</v>
       </c>
       <c r="D100" s="1">
-        <v>73.53</v>
+        <v>323.57</v>
       </c>
       <c r="E100" s="1">
-        <v>80.72215965705</v>
+        <v>305.71913416202</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H100" s="1">
-        <v>594873.8</v>
+        <v>609600.96</v>
       </c>
       <c r="I100" s="1">
-        <v>-52842.43</v>
+        <v>43473.54</v>
       </c>
       <c r="J100" s="1">
-        <v>-8.8829647565584</v>
+        <v>7.1314749898032</v>
       </c>
       <c r="K100">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>542031.37</v>
+        <v>653074.5</v>
       </c>
       <c r="N100" s="1">
-        <v>544353.41</v>
+        <v>653074.5</v>
       </c>
       <c r="O100" s="1">
-        <v>0.36</v>
+        <v>0.48</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="B101" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="C101" s="1">
-        <v>4271.0</v>
+        <v>4542.0</v>
       </c>
       <c r="D101" s="1">
-        <v>220.14</v>
+        <v>118.88</v>
       </c>
       <c r="E101" s="1">
-        <v>185.86096932803</v>
+        <v>98.554955966535</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H101" s="1">
-        <v>678704.0</v>
+        <v>382214.04</v>
       </c>
       <c r="I101" s="1">
-        <v>124317.69</v>
+        <v>84913.7</v>
       </c>
       <c r="J101" s="1">
-        <v>18.316923135859</v>
+        <v>22.216269187809</v>
       </c>
       <c r="K101">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>0.0</v>
+      </c>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>803021.69</v>
+        <v>467127.74</v>
       </c>
       <c r="N101" s="1">
-        <v>804911.25</v>
+        <v>467127.74</v>
       </c>
       <c r="O101" s="1">
-        <v>0.54</v>
+        <v>0.35</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B102" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="C102" s="1">
-        <v>15305.0</v>
+        <v>13222.0</v>
       </c>
       <c r="D102" s="1">
-        <v>75.71</v>
+        <v>68.35</v>
       </c>
       <c r="E102" s="1">
-        <v>71.073113361647</v>
+        <v>84.13690515807</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
       <c r="G102">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H102" s="1">
-        <v>928253.62</v>
+        <v>942322.26</v>
       </c>
       <c r="I102" s="1">
-        <v>61404.79</v>
+        <v>-160486.72</v>
       </c>
       <c r="J102" s="1">
-        <v>6.6150875878082</v>
+        <v>-17.030980463096</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>989658.41</v>
+        <v>781835.54</v>
       </c>
       <c r="N102" s="1">
-        <v>989658.41</v>
+        <v>781835.54</v>
       </c>
       <c r="O102" s="1">
-        <v>0.66</v>
+        <v>0.58</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B103" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="C103" s="1">
-        <v>2159.0</v>
+        <v>7659.0</v>
       </c>
       <c r="D103" s="1">
-        <v>120.61</v>
+        <v>81.94</v>
       </c>
       <c r="E103" s="1">
-        <v>194.41941176471</v>
+        <v>80.722159550855</v>
       </c>
       <c r="F103" t="s">
         <v>11</v>
       </c>
       <c r="G103">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H103" s="1">
-        <v>355450.52</v>
+        <v>527880.71</v>
       </c>
       <c r="I103" s="1">
-        <v>-133050.56</v>
+        <v>15054.2</v>
       </c>
       <c r="J103" s="1">
-        <v>-37.431527741189</v>
+        <v>2.8518185481716</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>222399.96</v>
+        <v>542934.91</v>
       </c>
       <c r="N103" s="1">
-        <v>222399.96</v>
+        <v>542934.91</v>
       </c>
       <c r="O103" s="1">
-        <v>0.15</v>
+        <v>0.4</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="B104" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C104" s="1">
-        <v>44844983.93</v>
+        <v>3790.0</v>
       </c>
       <c r="D104" s="1">
-        <v>1.1715</v>
+        <v>206.93</v>
       </c>
       <c r="E104" s="1">
-        <v>0.0</v>
+        <v>185.86096833773</v>
       </c>
       <c r="F104" t="s">
         <v>11</v>
       </c>
       <c r="G104">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H104" s="1">
-        <v>0.0</v>
+        <v>602268.36</v>
       </c>
       <c r="I104" s="1">
-        <v>-183166.54</v>
+        <v>76220.0</v>
       </c>
       <c r="J104" s="1">
+        <v>12.655487995418</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>678488.36</v>
+      </c>
+      <c r="N104" s="1">
+        <v>678488.36</v>
+      </c>
+      <c r="O104" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="P104">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16">
+      <c r="A105" t="s">
+        <v>251</v>
+      </c>
+      <c r="B105" t="s">
+        <v>252</v>
+      </c>
+      <c r="C105" s="1">
+        <v>13581.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>71.96</v>
+      </c>
+      <c r="E105" s="1">
+        <v>71.073113172815</v>
+      </c>
+      <c r="F105" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105">
+        <v>1.16</v>
+      </c>
+      <c r="H105" s="1">
+        <v>823692.42</v>
+      </c>
+      <c r="I105" s="1">
+        <v>21786.22</v>
+      </c>
+      <c r="J105" s="1">
+        <v>2.644946034589</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>845478.64</v>
+      </c>
+      <c r="N105" s="1">
+        <v>845478.64</v>
+      </c>
+      <c r="O105" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="P105">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16">
+      <c r="A106" t="s">
+        <v>253</v>
+      </c>
+      <c r="B106" t="s">
+        <v>254</v>
+      </c>
+      <c r="C106" s="1">
+        <v>1916.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>142.23</v>
+      </c>
+      <c r="E106" s="1">
+        <v>194.41941022964</v>
+      </c>
+      <c r="F106" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106">
+        <v>1.16</v>
+      </c>
+      <c r="H106" s="1">
+        <v>315443.81</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-79685.8</v>
+      </c>
+      <c r="J106" s="1">
+        <v>-25.261487933461</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>235758.01</v>
+      </c>
+      <c r="N106" s="1">
+        <v>235758.01</v>
+      </c>
+      <c r="O106" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P106">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:16">
+      <c r="A107" t="s">
+        <v>255</v>
+      </c>
+      <c r="B107" t="s">
+        <v>256</v>
+      </c>
+      <c r="C107" s="1">
+        <v>47874221.57</v>
+      </c>
+      <c r="D107" s="1">
+        <v>1.1569</v>
+      </c>
+      <c r="E107" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F107" t="s">
+        <v>11</v>
+      </c>
+      <c r="G107">
+        <v>1.16</v>
+      </c>
+      <c r="H107" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-372203.8</v>
+      </c>
+      <c r="J107" s="1">
         <v>0</v>
       </c>
-      <c r="K104">
-[...14 lines deleted...]
-      <c r="P104">
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>-372203.8</v>
+      </c>
+      <c r="N107" s="1">
+        <v>-372203.8</v>
+      </c>
+      <c r="O107" s="1">
+        <v>-0.28</v>
+      </c>
+      <c r="P107">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>