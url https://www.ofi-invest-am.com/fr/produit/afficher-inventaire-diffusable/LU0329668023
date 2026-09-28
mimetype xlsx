--- v3 (2026-09-05)
+++ v4 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -157,452 +157,443 @@
   <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
     <t>US0320951017</t>
   </si>
   <si>
     <t>AMPHENOL CORP CLASS A</t>
   </si>
   <si>
+    <t>1 263.63</t>
+  </si>
+  <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
-    <t>3 016.31</t>
-[...1 lines deleted...]
-  <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
-    <t>9 863.87</t>
-[...1 lines deleted...]
-  <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
-    <t>1 124.33</t>
-[...1 lines deleted...]
-  <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
+    <t>US05464C1018</t>
+  </si>
+  <si>
+    <t>AXON ENTERPRISE INC</t>
+  </si>
+  <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
-    <t>6 471.78</t>
-[...1 lines deleted...]
-  <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
-    <t>3 990.52</t>
-[...1 lines deleted...]
-  <si>
     <t>US0970231058</t>
   </si>
   <si>
     <t>BOEING</t>
   </si>
   <si>
     <t>US09857L1089</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC</t>
   </si>
   <si>
-    <t>1 659.86</t>
+    <t>1 683.76</t>
   </si>
   <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
+    <t>5 124.59</t>
+  </si>
+  <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
+    <t>US15675D1037</t>
+  </si>
+  <si>
+    <t>CEREBRAS SYSTEMS INC CLASS A</t>
+  </si>
+  <si>
+    <t>US17275R1023</t>
+  </si>
+  <si>
+    <t>CISCO SYSTEMS INC</t>
+  </si>
+  <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
+    <t>2 880.10</t>
+  </si>
+  <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>US22788C1053</t>
   </si>
   <si>
     <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
-    <t>US23804L1035</t>
-[...4 lines deleted...]
-  <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
+    <t>3 200.15</t>
+  </si>
+  <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
-    <t>1 665.38</t>
+    <t>1 689.34</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
-    <t>3 460.45</t>
-[...1 lines deleted...]
-  <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
-    <t>2 890.13</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
-    <t>1 487.71</t>
-[...1 lines deleted...]
-  <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
+    <t>4 267.09</t>
+  </si>
+  <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
-    <t>1 989.36</t>
+    <t>2 017.99</t>
   </si>
   <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
-    <t>9 356.49</t>
-[...1 lines deleted...]
-  <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
-    <t>1 616.68</t>
-[...1 lines deleted...]
-  <si>
     <t>US4581401001</t>
   </si>
   <si>
     <t>INTEL CORPORATION CORP</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
+    <t>2 534.38</t>
+  </si>
+  <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
+    <t>1 554.61</t>
+  </si>
+  <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
     <t>US5128073062</t>
   </si>
   <si>
     <t>LAM RESEARCH CORP</t>
   </si>
   <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
-    <t>3 875.77</t>
-[...1 lines deleted...]
-  <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
+    <t>6 477.38</t>
+  </si>
+  <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
-    <t>9 996.69</t>
-[...1 lines deleted...]
-  <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
-    <t>4 930.78</t>
-[...1 lines deleted...]
-  <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
-    <t>5 228.35</t>
-[...4 lines deleted...]
-  <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>US69608A1088</t>
   </si>
   <si>
     <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
   </si>
   <si>
     <t>US6974351057</t>
@@ -619,69 +610,78 @@
   <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
+    <t>4 545.26</t>
+  </si>
+  <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
+    <t>2 357.55</t>
+  </si>
+  <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
-    <t>2 316.93</t>
+    <t>US7811541090</t>
+  </si>
+  <si>
+    <t>RUBRIK INC CLASS A</t>
   </si>
   <si>
     <t>US80004C2008</t>
   </si>
   <si>
     <t>SANDISK CORP</t>
   </si>
   <si>
     <t>IE00BKVD2N49</t>
   </si>
   <si>
     <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
   </si>
   <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
@@ -712,51 +712,51 @@
   <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
-    <t>2 450.36</t>
+    <t>2 485.63</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91324P1021</t>
   </si>
   <si>
     <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
@@ -775,60 +775,69 @@
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US9694571004</t>
   </si>
   <si>
     <t>WILLIAMS INC</t>
   </si>
   <si>
+    <t>4 178.12</t>
+  </si>
+  <si>
     <t>US9741551033</t>
   </si>
   <si>
     <t>WINGSTOP INC</t>
   </si>
   <si>
-    <t>EUR-00011161</t>
+    <t>USD-00011554</t>
   </si>
   <si>
     <t>EUR/USD 2026-06-30</t>
+  </si>
+  <si>
+    <t>EUR-00012020</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-07-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1137,5677 +1146,5877 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>94148.09</v>
+      </c>
+      <c r="C2">
+        <v>224.4</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>21126398.46</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>21126398.46</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>2611.34</v>
+      </c>
+      <c r="C3">
+        <v>265.1</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3">
+        <v>692265.07</v>
+      </c>
+      <c r="F3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3">
+        <v>607516.52</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="Z3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="1">
+        <v>35464.7</v>
+      </c>
+      <c r="C4">
+        <v>295.59</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="E4">
+        <v>10483031.87</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>10483031.87</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="1">
+        <v>192337.0</v>
+      </c>
+      <c r="C5">
+        <v>346.89</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5">
+        <v>66720608.18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5">
+        <v>58552530.21</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="Z5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="1">
+        <v>276291.0</v>
+      </c>
+      <c r="C6">
+        <v>146.99</v>
+      </c>
+      <c r="D6" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="E6">
+        <v>40611598.28</v>
+      </c>
+      <c r="F6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I5" t="s">
+      <c r="G6">
+        <v>40611598.28</v>
+      </c>
+      <c r="H6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="Z6" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
-[...8 lines deleted...]
-      <c r="E6" t="s">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C7">
+        <v>121.06</v>
+      </c>
+      <c r="D7" t="s">
         <v>8</v>
       </c>
-      <c r="F6">
-[...2 lines deleted...]
-      <c r="G6" t="s">
+      <c r="E7">
+        <v>12106.07</v>
+      </c>
+      <c r="F7" t="s">
         <v>8</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6" t="s">
+      <c r="G7">
+        <v>12106.07</v>
+      </c>
+      <c r="H7" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" t="s">
+      <c r="Z7" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
-[...8 lines deleted...]
-      <c r="E7" t="s">
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="1">
+        <v>10760.0</v>
+      </c>
+      <c r="C8">
+        <v>110.01</v>
+      </c>
+      <c r="D8" t="s">
         <v>8</v>
       </c>
-      <c r="F7">
-[...2 lines deleted...]
-      <c r="G7" t="s">
+      <c r="E8">
+        <v>1183687.06</v>
+      </c>
+      <c r="F8" t="s">
         <v>8</v>
       </c>
-      <c r="H7">
-[...2 lines deleted...]
-      <c r="I7" t="s">
+      <c r="G8">
+        <v>1183687.06</v>
+      </c>
+      <c r="H8" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" t="s">
+      <c r="Z8" t="s">
         <v>20</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P107"/>
+  <dimension ref="A1:Z111"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O107" sqref="O107"/>
+      <selection activeCell="N111" sqref="N111"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H1" t="s">
+        <v>29</v>
+      </c>
+      <c r="I1" t="s">
+        <v>30</v>
+      </c>
+      <c r="J1" t="s">
+        <v>31</v>
+      </c>
+      <c r="K1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L1" t="s">
+        <v>33</v>
+      </c>
+      <c r="M1" t="s">
+        <v>34</v>
+      </c>
+      <c r="N1" t="s">
+        <v>35</v>
+      </c>
+      <c r="O1" t="s">
+        <v>36</v>
+      </c>
+      <c r="Z1" t="s">
         <v>22</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="1">
+        <v>8487.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>253.35</v>
+      </c>
+      <c r="D2" s="1">
+        <v>210.59862495582</v>
+      </c>
+      <c r="E2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2">
+        <v>1.14</v>
+      </c>
+      <c r="G2" s="1">
+        <v>1534708.76</v>
+      </c>
+      <c r="H2" s="1">
+        <v>352242.93</v>
+      </c>
+      <c r="I2" s="1">
+        <v>22.951776856998</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1886951.69</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1886951.69</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>37</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3926.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>521.58</v>
+      </c>
+      <c r="D3" s="1">
+        <v>236.10999490576</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
+        <v>795106.22</v>
+      </c>
+      <c r="H3" s="1">
+        <v>1001930.27</v>
+      </c>
+      <c r="I3" s="1">
+        <v>126.01212829149</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1797036.49</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1797036.49</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>39</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="1">
+        <v>26407.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>337.39</v>
+      </c>
+      <c r="D4" s="1">
+        <v>188.67867194305</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>4258152.22</v>
+      </c>
+      <c r="H4" s="1">
+        <v>3560590.85</v>
+      </c>
+      <c r="I4" s="1">
+        <v>83.618214334292</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>7818743.07</v>
+      </c>
+      <c r="M4" s="1">
+        <v>7818743.07</v>
+      </c>
+      <c r="N4" s="1">
+        <v>5.9</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="1">
+        <v>4751.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>340.36</v>
+      </c>
+      <c r="D5" s="1">
+        <v>329.61852452115</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1342357.92</v>
+      </c>
+      <c r="H5" s="1">
+        <v>76729.71</v>
+      </c>
+      <c r="I5" s="1">
+        <v>5.7160395790714</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1419087.63</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1419087.63</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>43</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="1">
+        <v>8228.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>163.72</v>
+      </c>
+      <c r="D6" s="1">
+        <v>148.40257292173</v>
+      </c>
+      <c r="E6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6">
+        <v>1.14</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1049577.21</v>
+      </c>
+      <c r="H6" s="1">
+        <v>132597.57</v>
+      </c>
+      <c r="I6" s="1">
+        <v>12.633426939596</v>
+      </c>
+      <c r="J6">
+        <v>0.15</v>
+      </c>
+      <c r="K6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="1">
+        <v>1182174.78</v>
+      </c>
+      <c r="M6" s="1">
+        <v>1183438.41</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>45</v>
       </c>
-      <c r="B6" t="s">
-[...38 lines deleted...]
-      <c r="O6" s="1">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="1">
+        <v>3004.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>386.91</v>
+      </c>
+      <c r="D7" s="1">
+        <v>332.2921138482</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7">
+        <v>1.14</v>
+      </c>
+      <c r="G7" s="1">
+        <v>849462.99</v>
+      </c>
+      <c r="H7" s="1">
+        <v>170526.16</v>
+      </c>
+      <c r="I7" s="1">
+        <v>20.074583826189</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1019989.15</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1019989.15</v>
+      </c>
+      <c r="N7" s="1">
         <v>0.77</v>
       </c>
-      <c r="P6">
-[...7 lines deleted...]
-      <c r="B7" t="s">
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>48</v>
       </c>
-      <c r="C7" s="1">
-[...42 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" s="1">
+        <v>9376.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>81.62</v>
+      </c>
+      <c r="D8" s="1">
+        <v>101.28771331058</v>
+      </c>
+      <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8">
+        <v>1.14</v>
+      </c>
+      <c r="G8" s="1">
+        <v>809931.37</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-138348.11</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-17.081460865011</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>671583.26</v>
+      </c>
+      <c r="M8" s="1">
+        <v>671583.26</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>50</v>
       </c>
-      <c r="B8" t="s">
-[...45 lines deleted...]
-    <row r="9" spans="1:16">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>53</v>
       </c>
-      <c r="B9" t="s">
-        <v>54</v>
+      <c r="B9" s="1">
+        <v>35351.0</v>
       </c>
       <c r="C9" s="1">
-        <v>36184.0</v>
+        <v>283.78</v>
       </c>
       <c r="D9" s="1">
-        <v>307.34</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>214.47695369296</v>
+      </c>
+      <c r="E9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>6480256.6</v>
       </c>
       <c r="H9" s="1">
-        <v>6564239.3</v>
+        <v>2323522.93</v>
       </c>
       <c r="I9" s="1">
-        <v>3056653.99</v>
-[...2 lines deleted...]
-        <v>46.565243134875</v>
+        <v>35.855415509318</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
-      <c r="L9">
-        <v>0.0</v>
+      <c r="L9" s="1">
+        <v>8803779.53</v>
       </c>
       <c r="M9" s="1">
-        <v>9620893.29</v>
+        <v>8803779.53</v>
       </c>
       <c r="N9" s="1">
-        <v>9620893.29</v>
-[...8 lines deleted...]
-    <row r="10" spans="1:16">
+        <v>6.64</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1">
+        <v>3159.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>626.84</v>
+      </c>
+      <c r="D10" s="1">
+        <v>331.96987337765</v>
+      </c>
+      <c r="E10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10">
+        <v>1.14</v>
+      </c>
+      <c r="G10" s="1">
+        <v>900237.95</v>
+      </c>
+      <c r="H10" s="1">
+        <v>837530.86</v>
+      </c>
+      <c r="I10" s="1">
+        <v>93.034387186188</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1737768.81</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1737768.81</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="1">
+        <v>6022.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>157.6</v>
+      </c>
+      <c r="D11" s="1">
+        <v>130.2899701096</v>
+      </c>
+      <c r="E11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11">
+        <v>1.14</v>
+      </c>
+      <c r="G11" s="1">
+        <v>672474.39</v>
+      </c>
+      <c r="H11" s="1">
+        <v>160406.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>23.853101677225</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>832880.39</v>
+      </c>
+      <c r="M11" s="1">
+        <v>832880.39</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>56</v>
       </c>
-      <c r="C10" s="1">
-[...23 lines deleted...]
-      <c r="K10">
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1673.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>464.83</v>
+      </c>
+      <c r="D12" s="1">
+        <v>462.75830842797</v>
+      </c>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12">
+        <v>1.14</v>
+      </c>
+      <c r="G12" s="1">
+        <v>682651.13</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-193.39</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-0.028329258020858</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>682457.74</v>
+      </c>
+      <c r="M12" s="1">
+        <v>682457.74</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="1">
+        <v>21356.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>56.56</v>
+      </c>
+      <c r="D13" s="1">
+        <v>48.933124648811</v>
+      </c>
+      <c r="E13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13">
+        <v>1.14</v>
+      </c>
+      <c r="G13" s="1">
+        <v>893675.15</v>
+      </c>
+      <c r="H13" s="1">
+        <v>166347.11</v>
+      </c>
+      <c r="I13" s="1">
+        <v>18.613822931073</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1060022.26</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1060022.26</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="1">
+        <v>36406.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>57.88</v>
+      </c>
+      <c r="D14" s="1">
+        <v>50.156161347031</v>
+      </c>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14">
+        <v>1.14</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1559310.43</v>
+      </c>
+      <c r="H14" s="1">
+        <v>289903.51</v>
+      </c>
+      <c r="I14" s="1">
+        <v>18.591776494434</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1849213.94</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1849213.94</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="1">
+        <v>1097.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>964.71</v>
+      </c>
+      <c r="D15" s="1">
+        <v>1049.9053236099</v>
+      </c>
+      <c r="E15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15">
+        <v>1.14</v>
+      </c>
+      <c r="G15" s="1">
+        <v>983344.68</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-54615.53</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-5.5540576067387</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>928729.15</v>
+      </c>
+      <c r="M15" s="1">
+        <v>928729.15</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="1">
+        <v>5956.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>217.25</v>
+      </c>
+      <c r="D16" s="1">
+        <v>223.90182672935</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16">
+        <v>1.14</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1134212.97</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1321.04</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.11647195323467</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>1135534.01</v>
+      </c>
+      <c r="M16" s="1">
+        <v>1135534.01</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" s="1">
+        <v>6225.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>181.46</v>
+      </c>
+      <c r="D17" s="1">
+        <v>172.6541124498</v>
+      </c>
+      <c r="E17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17">
+        <v>1.14</v>
+      </c>
+      <c r="G17" s="1">
+        <v>912602.41</v>
+      </c>
+      <c r="H17" s="1">
+        <v>78699.48</v>
+      </c>
+      <c r="I17" s="1">
+        <v>8.6236327164641</v>
+      </c>
+      <c r="J17">
+        <v>0.27</v>
+      </c>
+      <c r="K17" t="s">
+        <v>70</v>
+      </c>
+      <c r="L17" s="1">
+        <v>991301.89</v>
+      </c>
+      <c r="M17" s="1">
+        <v>992985.65</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="1">
+        <v>22197.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>44.23</v>
+      </c>
+      <c r="D18" s="1">
+        <v>85.907039690048</v>
+      </c>
+      <c r="E18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18">
+        <v>1.14</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1637397.8</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-775815.26</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-47.380988297407</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>861582.54</v>
+      </c>
+      <c r="M18" s="1">
+        <v>861582.54</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="1">
+        <v>12834.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>365.02</v>
+      </c>
+      <c r="D19" s="1">
+        <v>194.64047685835</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19">
+        <v>1.14</v>
+      </c>
+      <c r="G19" s="1">
+        <v>2203798.04</v>
+      </c>
+      <c r="H19" s="1">
+        <v>1907361.84</v>
+      </c>
+      <c r="I19" s="1">
+        <v>86.548849095083</v>
+      </c>
+      <c r="J19">
+        <v>0.4</v>
+      </c>
+      <c r="K19" t="s">
+        <v>75</v>
+      </c>
+      <c r="L19" s="1">
+        <v>4111159.88</v>
+      </c>
+      <c r="M19" s="1">
+        <v>4116284.47</v>
+      </c>
+      <c r="N19" s="1">
+        <v>3.1</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="1">
+        <v>143.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>365.02</v>
+      </c>
+      <c r="D20" s="1">
+        <v>445.40440559441</v>
+      </c>
+      <c r="E20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20">
+        <v>1.14</v>
+      </c>
+      <c r="G20" s="1">
+        <v>54677.09</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-8869.4</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-16.221419245245</v>
+      </c>
+      <c r="J20">
+        <v>0.4</v>
+      </c>
+      <c r="K20">
+        <v>57.09</v>
+      </c>
+      <c r="L20" s="1">
+        <v>45807.69</v>
+      </c>
+      <c r="M20" s="1">
+        <v>45864.78</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" s="1">
+        <v>8459.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>204.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>211.82877763329</v>
+      </c>
+      <c r="E21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21">
+        <v>1.14</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1525833.19</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-11453.2</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-0.75061940420892</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1514379.99</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1514379.99</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>79</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1078.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>997.47</v>
+      </c>
+      <c r="D22" s="1">
+        <v>403.1339703154</v>
+      </c>
+      <c r="E22" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>371145.27</v>
+      </c>
+      <c r="H22" s="1">
+        <v>572490.24</v>
+      </c>
+      <c r="I22" s="1">
+        <v>154.24963923156</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>943635.51</v>
+      </c>
+      <c r="M22" s="1">
+        <v>943635.51</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>81</v>
+      </c>
+      <c r="B23" s="1">
+        <v>25772.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>29.85</v>
+      </c>
+      <c r="D23" s="1">
+        <v>36.710333695483</v>
+      </c>
+      <c r="E23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23">
+        <v>1.14</v>
+      </c>
+      <c r="G23" s="1">
+        <v>813333.53</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-138217.95</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-16.994006136695</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>675115.58</v>
+      </c>
+      <c r="M23" s="1">
+        <v>675115.58</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" s="1">
+        <v>4549.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>181.59</v>
+      </c>
+      <c r="D24" s="1">
+        <v>171.83615959551</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24">
+        <v>1.14</v>
+      </c>
+      <c r="G24" s="1">
+        <v>687102.97</v>
+      </c>
+      <c r="H24" s="1">
+        <v>37822.8</v>
+      </c>
+      <c r="I24" s="1">
+        <v>5.5046771228481</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>724925.77</v>
+      </c>
+      <c r="M24" s="1">
+        <v>724925.77</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B25" s="1">
+        <v>9514.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>113.77</v>
+      </c>
+      <c r="D25" s="1">
+        <v>121.11661656506</v>
+      </c>
+      <c r="E25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>992723.23</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-42826.1</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-4.314002000336</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>949897.13</v>
+      </c>
+      <c r="M25" s="1">
+        <v>949897.13</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" s="1">
+        <v>4092.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>141.76</v>
+      </c>
+      <c r="D26" s="1">
+        <v>124.91074780059</v>
+      </c>
+      <c r="E26" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26">
+        <v>1.14</v>
+      </c>
+      <c r="G26" s="1">
+        <v>435805.75</v>
+      </c>
+      <c r="H26" s="1">
+        <v>73261.31</v>
+      </c>
+      <c r="I26" s="1">
+        <v>16.810542311569</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>509067.06</v>
+      </c>
+      <c r="M26" s="1">
+        <v>509067.06</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>89</v>
+      </c>
+      <c r="B27" s="1">
+        <v>8846.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>82.63</v>
+      </c>
+      <c r="D27" s="1">
+        <v>69.851081844902</v>
+      </c>
+      <c r="E27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27">
+        <v>1.14</v>
+      </c>
+      <c r="G27" s="1">
+        <v>529495.73</v>
+      </c>
+      <c r="H27" s="1">
+        <v>111965.42</v>
+      </c>
+      <c r="I27" s="1">
+        <v>21.145670051012</v>
+      </c>
+      <c r="J27">
+        <v>0.33</v>
+      </c>
+      <c r="K27" t="s">
+        <v>90</v>
+      </c>
+      <c r="L27" s="1">
+        <v>641461.15</v>
+      </c>
+      <c r="M27" s="1">
+        <v>644341.25</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>92</v>
+      </c>
+      <c r="B28" s="1">
+        <v>471.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>380.56</v>
+      </c>
+      <c r="D28" s="1">
+        <v>160.95921443737</v>
+      </c>
+      <c r="E28" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28">
+        <v>1.14</v>
+      </c>
+      <c r="G28" s="1">
+        <v>65754.82</v>
+      </c>
+      <c r="H28" s="1">
+        <v>91545.54</v>
+      </c>
+      <c r="I28" s="1">
+        <v>139.22255433138</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>157300.36</v>
+      </c>
+      <c r="M28" s="1">
+        <v>157300.36</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>94</v>
+      </c>
+      <c r="B29" s="1">
+        <v>3964.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>264.02</v>
+      </c>
+      <c r="D29" s="1">
+        <v>287.6237764884</v>
+      </c>
+      <c r="E29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>968621.36</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-50170.04</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-5.1795306269108</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>918451.32</v>
+      </c>
+      <c r="M29" s="1">
+        <v>918451.32</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>96</v>
+      </c>
+      <c r="B30" s="1">
+        <v>1047.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>952.54</v>
+      </c>
+      <c r="D30" s="1">
+        <v>983.84093600764</v>
+      </c>
+      <c r="E30" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30">
+        <v>1.14</v>
+      </c>
+      <c r="G30" s="1">
+        <v>879447.76</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-4231.1</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.4811087357821</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>875216.66</v>
+      </c>
+      <c r="M30" s="1">
+        <v>875216.66</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>98</v>
+      </c>
+      <c r="B31" s="1">
+        <v>604.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>701.09</v>
+      </c>
+      <c r="D31" s="1">
+        <v>397.23864238411</v>
+      </c>
+      <c r="E31" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31">
+        <v>1.14</v>
+      </c>
+      <c r="G31" s="1">
+        <v>203177.36</v>
+      </c>
+      <c r="H31" s="1">
+        <v>168440.33</v>
+      </c>
+      <c r="I31" s="1">
+        <v>82.903100030436</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>371617.69</v>
+      </c>
+      <c r="M31" s="1">
+        <v>371617.69</v>
+      </c>
+      <c r="N31" s="1">
         <v>0.28</v>
       </c>
-      <c r="L10" t="s">
-[...58 lines deleted...]
-      <c r="O11" s="1">
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>100</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1917.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>613.24</v>
+      </c>
+      <c r="D32" s="1">
+        <v>515.45562858633</v>
+      </c>
+      <c r="E32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>849880.36</v>
+      </c>
+      <c r="H32" s="1">
+        <v>181783.6</v>
+      </c>
+      <c r="I32" s="1">
+        <v>21.389316491559</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1031663.96</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1031663.96</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>102</v>
+      </c>
+      <c r="B33" s="1">
+        <v>4943.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>193.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>175.84500708072</v>
+      </c>
+      <c r="E33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>744295.61</v>
+      </c>
+      <c r="H33" s="1">
+        <v>92912.81</v>
+      </c>
+      <c r="I33" s="1">
+        <v>12.483320975116</v>
+      </c>
+      <c r="J33">
+        <v>0.65</v>
+      </c>
+      <c r="K33" t="s">
+        <v>103</v>
+      </c>
+      <c r="L33" s="1">
+        <v>837208.42</v>
+      </c>
+      <c r="M33" s="1">
+        <v>840408.57</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>105</v>
+      </c>
+      <c r="B34" s="1">
+        <v>1870.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>402.68</v>
+      </c>
+      <c r="D34" s="1">
+        <v>358.96100534759</v>
+      </c>
+      <c r="E34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34">
+        <v>1.14</v>
+      </c>
+      <c r="G34" s="1">
+        <v>572893.76</v>
+      </c>
+      <c r="H34" s="1">
+        <v>87932.57</v>
+      </c>
+      <c r="I34" s="1">
+        <v>15.348844085856</v>
+      </c>
+      <c r="J34">
+        <v>0.9</v>
+      </c>
+      <c r="K34" t="s">
+        <v>106</v>
+      </c>
+      <c r="L34" s="1">
+        <v>660826.33</v>
+      </c>
+      <c r="M34" s="1">
+        <v>662515.67</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>108</v>
+      </c>
+      <c r="B35" s="1">
+        <v>14627.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>90.78</v>
+      </c>
+      <c r="D35" s="1">
+        <v>77.917093730772</v>
+      </c>
+      <c r="E35" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>972409.2</v>
+      </c>
+      <c r="H35" s="1">
+        <v>192872.99</v>
+      </c>
+      <c r="I35" s="1">
+        <v>19.834550105038</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1165282.19</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1165282.19</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>110</v>
+      </c>
+      <c r="B36" s="1">
+        <v>19.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>1208.12</v>
+      </c>
+      <c r="D36" s="1">
+        <v>945.38736842105</v>
+      </c>
+      <c r="E36" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36">
+        <v>1.14</v>
+      </c>
+      <c r="G36" s="1">
+        <v>15431.11</v>
+      </c>
+      <c r="H36" s="1">
+        <v>4713.06</v>
+      </c>
+      <c r="I36" s="1">
+        <v>30.542585724553</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>20144.17</v>
+      </c>
+      <c r="M36" s="1">
+        <v>20144.17</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>110</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2570.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>1208.12</v>
+      </c>
+      <c r="D37" s="1">
+        <v>593.83701945525</v>
+      </c>
+      <c r="E37" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37">
+        <v>1.14</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1393519.02</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1331244.82</v>
+      </c>
+      <c r="I37" s="1">
+        <v>95.531155362343</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>2724763.84</v>
+      </c>
+      <c r="M37" s="1">
+        <v>2724763.84</v>
+      </c>
+      <c r="N37" s="1">
+        <v>2.06</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>112</v>
+      </c>
+      <c r="B38" s="1">
+        <v>7279.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>143.49</v>
+      </c>
+      <c r="D38" s="1">
+        <v>141.98567935156</v>
+      </c>
+      <c r="E38" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38">
+        <v>1.14</v>
+      </c>
+      <c r="G38" s="1">
+        <v>888683.26</v>
+      </c>
+      <c r="H38" s="1">
+        <v>27914.99</v>
+      </c>
+      <c r="I38" s="1">
+        <v>3.1411630280962</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>916598.25</v>
+      </c>
+      <c r="M38" s="1">
+        <v>916598.25</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>114</v>
+      </c>
+      <c r="B39" s="1">
+        <v>2211.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>368.34</v>
+      </c>
+      <c r="D39" s="1">
+        <v>395.3665355043</v>
+      </c>
+      <c r="E39" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
+        <v>752136.67</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-37437.47</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-4.9774823503819</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>714699.2</v>
+      </c>
+      <c r="M39" s="1">
+        <v>714699.2</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>116</v>
+      </c>
+      <c r="B40" s="1">
+        <v>16174.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>56.31</v>
+      </c>
+      <c r="D40" s="1">
+        <v>42.827194262396</v>
+      </c>
+      <c r="E40" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40">
+        <v>1.14</v>
+      </c>
+      <c r="G40" s="1">
+        <v>595861.56</v>
+      </c>
+      <c r="H40" s="1">
+        <v>203399.47</v>
+      </c>
+      <c r="I40" s="1">
+        <v>34.135356877191</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>799261.03</v>
+      </c>
+      <c r="M40" s="1">
+        <v>799261.03</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>118</v>
+      </c>
+      <c r="B41" s="1">
+        <v>8516.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>62.45</v>
+      </c>
+      <c r="D41" s="1">
+        <v>64.11815406294</v>
+      </c>
+      <c r="E41" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41">
+        <v>1.14</v>
+      </c>
+      <c r="G41" s="1">
+        <v>462228.22</v>
+      </c>
+      <c r="H41" s="1">
+        <v>4488.94</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0.97115230221123</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>466717.16</v>
+      </c>
+      <c r="M41" s="1">
+        <v>466717.16</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>120</v>
+      </c>
+      <c r="B42" s="1">
+        <v>5272.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>369.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>313.69987860395</v>
+      </c>
+      <c r="E42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42">
+        <v>1.14</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1405666.85</v>
+      </c>
+      <c r="H42" s="1">
+        <v>301545.08</v>
+      </c>
+      <c r="I42" s="1">
+        <v>21.452101541699</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1707211.93</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1707211.93</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>122</v>
+      </c>
+      <c r="B43" s="1">
+        <v>13018.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="D43" s="1">
+        <v>84.14138423721</v>
+      </c>
+      <c r="E43" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43">
+        <v>1.14</v>
+      </c>
+      <c r="G43" s="1">
+        <v>939265.75</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-47027.22</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-5.0068066465747</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>892238.53</v>
+      </c>
+      <c r="M43" s="1">
+        <v>892238.53</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>124</v>
+      </c>
+      <c r="B44" s="1">
+        <v>10892.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>127.88</v>
+      </c>
+      <c r="D44" s="1">
+        <v>115.23986962909</v>
+      </c>
+      <c r="E44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44">
+        <v>1.14</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1078328.69</v>
+      </c>
+      <c r="H44" s="1">
+        <v>144022.31</v>
+      </c>
+      <c r="I44" s="1">
+        <v>13.356067712527</v>
+      </c>
+      <c r="J44">
+        <v>0.39</v>
+      </c>
+      <c r="K44" t="s">
+        <v>125</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1222351.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1226618.09</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>127</v>
+      </c>
+      <c r="B45" s="1">
+        <v>1067.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>1019.61</v>
+      </c>
+      <c r="D45" s="1">
+        <v>850.17995313964</v>
+      </c>
+      <c r="E45" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45">
+        <v>1.14</v>
+      </c>
+      <c r="G45" s="1">
+        <v>778334.23</v>
+      </c>
+      <c r="H45" s="1">
+        <v>176403.7</v>
+      </c>
+      <c r="I45" s="1">
+        <v>22.664260827897</v>
+      </c>
+      <c r="J45">
+        <v>1.89</v>
+      </c>
+      <c r="K45" t="s">
+        <v>128</v>
+      </c>
+      <c r="L45" s="1">
+        <v>954737.93</v>
+      </c>
+      <c r="M45" s="1">
+        <v>956755.92</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>130</v>
+      </c>
+      <c r="B46" s="1">
+        <v>6325.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>348.86</v>
+      </c>
+      <c r="D46" s="1">
+        <v>367.8539541502</v>
+      </c>
+      <c r="E46" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1987660.91</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-51250.64</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-2.5784398003782</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>1936410.27</v>
+      </c>
+      <c r="M46" s="1">
+        <v>1936410.27</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>132</v>
+      </c>
+      <c r="B47" s="1">
+        <v>1793.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>517.02</v>
+      </c>
+      <c r="D47" s="1">
+        <v>455.56277746793</v>
+      </c>
+      <c r="E47" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47">
+        <v>1.14</v>
+      </c>
+      <c r="G47" s="1">
+        <v>699597.88</v>
+      </c>
+      <c r="H47" s="1">
+        <v>113931.62</v>
+      </c>
+      <c r="I47" s="1">
+        <v>16.285300921724</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>813529.5</v>
+      </c>
+      <c r="M47" s="1">
+        <v>813529.5</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>134</v>
+      </c>
+      <c r="B48" s="1">
+        <v>11407.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>128.32</v>
+      </c>
+      <c r="D48" s="1">
+        <v>116.19057333216</v>
+      </c>
+      <c r="E48" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48">
+        <v>1.14</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1143772.42</v>
+      </c>
+      <c r="H48" s="1">
+        <v>140778.91</v>
+      </c>
+      <c r="I48" s="1">
+        <v>12.308297309704</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>1284551.33</v>
+      </c>
+      <c r="M48" s="1">
+        <v>1284551.33</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>136</v>
+      </c>
+      <c r="B49" s="1">
+        <v>10314.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>76.35</v>
+      </c>
+      <c r="D49" s="1">
+        <v>79.364100252084</v>
+      </c>
+      <c r="E49" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49">
+        <v>1.14</v>
+      </c>
+      <c r="G49" s="1">
+        <v>701517.55</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-10447.87</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-1.4893241088552</v>
+      </c>
+      <c r="J49">
+        <v>0.25</v>
+      </c>
+      <c r="K49" t="s">
+        <v>137</v>
+      </c>
+      <c r="L49" s="1">
+        <v>691069.68</v>
+      </c>
+      <c r="M49" s="1">
+        <v>693604.06</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>139</v>
+      </c>
+      <c r="B50" s="1">
+        <v>2918.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>404.7</v>
+      </c>
+      <c r="D50" s="1">
+        <v>254.30752227553</v>
+      </c>
+      <c r="E50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50">
+        <v>1.14</v>
+      </c>
+      <c r="G50" s="1">
+        <v>669782.4</v>
+      </c>
+      <c r="H50" s="1">
+        <v>366562.14</v>
+      </c>
+      <c r="I50" s="1">
+        <v>54.728541687569</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1036344.54</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1036344.54</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>139</v>
+      </c>
+      <c r="B51" s="1">
+        <v>193.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>404.7</v>
+      </c>
+      <c r="D51" s="1">
+        <v>466.98124352332</v>
+      </c>
+      <c r="E51" t="s">
+        <v>11</v>
+      </c>
+      <c r="F51">
+        <v>1.14</v>
+      </c>
+      <c r="G51" s="1">
+        <v>77773.8</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-9228.74</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-11.86612972492</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>68545.06</v>
+      </c>
+      <c r="M51" s="1">
+        <v>68545.06</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>141</v>
+      </c>
+      <c r="B52" s="1">
+        <v>8672.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>329.05</v>
+      </c>
+      <c r="D52" s="1">
+        <v>290.08748039668</v>
+      </c>
+      <c r="E52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52">
+        <v>1.14</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2149963.23</v>
+      </c>
+      <c r="H52" s="1">
+        <v>354224.22</v>
+      </c>
+      <c r="I52" s="1">
+        <v>16.475826891235</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>2504187.45</v>
+      </c>
+      <c r="M52" s="1">
+        <v>2504187.45</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>143</v>
+      </c>
+      <c r="B53" s="1">
+        <v>11003.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>33.4</v>
+      </c>
+      <c r="D53" s="1">
+        <v>32.147454330637</v>
+      </c>
+      <c r="E53" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53">
+        <v>1.14</v>
+      </c>
+      <c r="G53" s="1">
+        <v>301986.71</v>
+      </c>
+      <c r="H53" s="1">
+        <v>20523.34</v>
+      </c>
+      <c r="I53" s="1">
+        <v>6.7961070207361</v>
+      </c>
+      <c r="J53">
+        <v>0.14</v>
+      </c>
+      <c r="K53" t="s">
+        <v>144</v>
+      </c>
+      <c r="L53" s="1">
+        <v>322510.05</v>
+      </c>
+      <c r="M53" s="1">
+        <v>324064.66</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>146</v>
+      </c>
+      <c r="B54" s="1">
+        <v>5144.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>90.13</v>
+      </c>
+      <c r="D54" s="1">
+        <v>133.66262052877</v>
+      </c>
+      <c r="E54" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54">
+        <v>1.14</v>
+      </c>
+      <c r="G54" s="1">
+        <v>586009.3</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-179138.99</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-30.569308371045</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>406870.31</v>
+      </c>
+      <c r="M54" s="1">
+        <v>406870.31</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>148</v>
+      </c>
+      <c r="B55" s="1">
+        <v>3026.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>379.09</v>
+      </c>
+      <c r="D55" s="1">
+        <v>334.87277924653</v>
+      </c>
+      <c r="E55" t="s">
+        <v>11</v>
+      </c>
+      <c r="F55">
+        <v>1.14</v>
+      </c>
+      <c r="G55" s="1">
+        <v>870409.96</v>
+      </c>
+      <c r="H55" s="1">
+        <v>136282.75</v>
+      </c>
+      <c r="I55" s="1">
+        <v>15.657305897557</v>
+      </c>
+      <c r="J55">
+        <v>0.16</v>
+      </c>
+      <c r="K55">
+        <v>480.11</v>
+      </c>
+      <c r="L55" s="1">
+        <v>1006692.71</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1007172.82</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>150</v>
+      </c>
+      <c r="B56" s="1">
+        <v>29772.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>24.54</v>
+      </c>
+      <c r="D56" s="1">
+        <v>18.909090084643</v>
+      </c>
+      <c r="E56" t="s">
+        <v>11</v>
+      </c>
+      <c r="F56">
+        <v>1.14</v>
+      </c>
+      <c r="G56" s="1">
+        <v>480682.74</v>
+      </c>
+      <c r="H56" s="1">
+        <v>160479.95</v>
+      </c>
+      <c r="I56" s="1">
+        <v>33.385835738558</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>641162.69</v>
+      </c>
+      <c r="M56" s="1">
+        <v>641162.69</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>152</v>
+      </c>
+      <c r="B57" s="1">
+        <v>2671.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>519.62</v>
+      </c>
+      <c r="D57" s="1">
+        <v>483.9314152003</v>
+      </c>
+      <c r="E57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F57">
+        <v>1.14</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1106035.66</v>
+      </c>
+      <c r="H57" s="1">
+        <v>111959.09</v>
+      </c>
+      <c r="I57" s="1">
+        <v>10.122556988805</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>1217994.75</v>
+      </c>
+      <c r="M57" s="1">
+        <v>1217994.75</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>154</v>
+      </c>
+      <c r="B58" s="1">
+        <v>1679.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>616.06</v>
+      </c>
+      <c r="D58" s="1">
+        <v>575.41425253127</v>
+      </c>
+      <c r="E58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58">
+        <v>1.14</v>
+      </c>
+      <c r="G58" s="1">
+        <v>831589.09</v>
+      </c>
+      <c r="H58" s="1">
+        <v>76146.53</v>
+      </c>
+      <c r="I58" s="1">
+        <v>9.1567495191646</v>
+      </c>
+      <c r="J58">
+        <v>0.36</v>
+      </c>
+      <c r="K58">
+        <v>605.73</v>
+      </c>
+      <c r="L58" s="1">
+        <v>907735.62</v>
+      </c>
+      <c r="M58" s="1">
+        <v>908341.35</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>156</v>
+      </c>
+      <c r="B59" s="1">
+        <v>2043.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>499.02</v>
+      </c>
+      <c r="D59" s="1">
+        <v>556.6281546745</v>
+      </c>
+      <c r="E59" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59">
+        <v>1.14</v>
+      </c>
+      <c r="G59" s="1">
+        <v>970914.54</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-76225.76</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-7.8509237280554</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>894688.78</v>
+      </c>
+      <c r="M59" s="1">
+        <v>894688.78</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>158</v>
+      </c>
+      <c r="B60" s="1">
+        <v>14183.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>128.66</v>
+      </c>
+      <c r="D60" s="1">
+        <v>85.402387365156</v>
+      </c>
+      <c r="E60" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60">
+        <v>1.14</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1040290.79</v>
+      </c>
+      <c r="H60" s="1">
+        <v>561099.98</v>
+      </c>
+      <c r="I60" s="1">
+        <v>53.93684010218</v>
+      </c>
+      <c r="J60">
+        <v>0.46</v>
+      </c>
+      <c r="K60" t="s">
+        <v>159</v>
+      </c>
+      <c r="L60" s="1">
+        <v>1601390.77</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1607868.15</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>161</v>
+      </c>
+      <c r="B61" s="1">
+        <v>7215.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>550.25</v>
+      </c>
+      <c r="D61" s="1">
+        <v>711.63121829522</v>
+      </c>
+      <c r="E61" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61">
+        <v>1.14</v>
+      </c>
+      <c r="G61" s="1">
+        <v>4380422.71</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-896391.34</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-20.463580785335</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>3484031.37</v>
+      </c>
+      <c r="M61" s="1">
+        <v>3484031.37</v>
+      </c>
+      <c r="N61" s="1">
+        <v>2.63</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>163</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1301.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>85.95</v>
+      </c>
+      <c r="D62" s="1">
+        <v>80.395495772483</v>
+      </c>
+      <c r="E62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62">
+        <v>1.14</v>
+      </c>
+      <c r="G62" s="1">
+        <v>89300.46</v>
+      </c>
+      <c r="H62" s="1">
+        <v>8831.13</v>
+      </c>
+      <c r="I62" s="1">
+        <v>9.8892323734951</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>98131.59</v>
+      </c>
+      <c r="M62" s="1">
+        <v>98131.59</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>165</v>
+      </c>
+      <c r="B63" s="1">
+        <v>3443.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>1132.33</v>
+      </c>
+      <c r="D63" s="1">
+        <v>560.68593377868</v>
+      </c>
+      <c r="E63" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63">
+        <v>1.14</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1671191.82</v>
+      </c>
+      <c r="H63" s="1">
+        <v>1750144.02</v>
+      </c>
+      <c r="I63" s="1">
+        <v>104.72430507708</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>3421335.84</v>
+      </c>
+      <c r="M63" s="1">
+        <v>3421335.84</v>
+      </c>
+      <c r="N63" s="1">
+        <v>2.58</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>167</v>
+      </c>
+      <c r="B64" s="1">
+        <v>17303.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>372.97</v>
+      </c>
+      <c r="D64" s="1">
+        <v>493.77856498873</v>
+      </c>
+      <c r="E64" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64">
+        <v>1.14</v>
+      </c>
+      <c r="G64" s="1">
+        <v>7302708.65</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-1639259.85</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-22.447285364452</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>5663448.8</v>
+      </c>
+      <c r="M64" s="1">
+        <v>5663448.8</v>
+      </c>
+      <c r="N64" s="1">
+        <v>4.27</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>169</v>
+      </c>
+      <c r="B65" s="1">
+        <v>4746.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>212.03</v>
+      </c>
+      <c r="D65" s="1">
+        <v>144.26844500632</v>
+      </c>
+      <c r="E65" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65">
+        <v>1.14</v>
+      </c>
+      <c r="G65" s="1">
+        <v>584685.95</v>
+      </c>
+      <c r="H65" s="1">
+        <v>298415.74</v>
+      </c>
+      <c r="I65" s="1">
+        <v>51.038637066617</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>883101.69</v>
+      </c>
+      <c r="M65" s="1">
+        <v>883101.69</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>171</v>
+      </c>
+      <c r="B66" s="1">
+        <v>8391.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>73.81</v>
+      </c>
+      <c r="D66" s="1">
+        <v>88.585576212609</v>
+      </c>
+      <c r="E66" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66">
+        <v>1.14</v>
+      </c>
+      <c r="G66" s="1">
+        <v>638204.34</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-94685.51</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-14.836237246522</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>543518.83</v>
+      </c>
+      <c r="M66" s="1">
+        <v>543518.83</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>171</v>
+      </c>
+      <c r="B67" s="1">
+        <v>11660.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>73.81</v>
+      </c>
+      <c r="D67" s="1">
+        <v>43.225473413379</v>
+      </c>
+      <c r="E67" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67">
+        <v>1.14</v>
+      </c>
+      <c r="G67" s="1">
+        <v>457315.67</v>
+      </c>
+      <c r="H67" s="1">
+        <v>297949.45</v>
+      </c>
+      <c r="I67" s="1">
+        <v>65.151812969803</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>755265.12</v>
+      </c>
+      <c r="M67" s="1">
+        <v>755265.12</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>173</v>
+      </c>
+      <c r="B68" s="1">
+        <v>2507.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>96.13</v>
+      </c>
+      <c r="D68" s="1">
+        <v>116.83629836458</v>
+      </c>
+      <c r="E68" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68">
+        <v>1.14</v>
+      </c>
+      <c r="G68" s="1">
+        <v>247954.46</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-36460.02</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-14.704321107997</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>211494.44</v>
+      </c>
+      <c r="M68" s="1">
+        <v>211494.44</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>175</v>
+      </c>
+      <c r="B69" s="1">
+        <v>12462.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>88.56</v>
+      </c>
+      <c r="D69" s="1">
+        <v>74.798555609052</v>
+      </c>
+      <c r="E69" t="s">
+        <v>11</v>
+      </c>
+      <c r="F69">
+        <v>1.14</v>
+      </c>
+      <c r="G69" s="1">
+        <v>797496.85</v>
+      </c>
+      <c r="H69" s="1">
+        <v>171028.57</v>
+      </c>
+      <c r="I69" s="1">
+        <v>21.445673421782</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>968525.42</v>
+      </c>
+      <c r="M69" s="1">
+        <v>968525.42</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>177</v>
+      </c>
+      <c r="B70" s="1">
+        <v>30757.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>192.53</v>
+      </c>
+      <c r="D70" s="1">
+        <v>85.334505966121</v>
+      </c>
+      <c r="E70" t="s">
+        <v>11</v>
+      </c>
+      <c r="F70">
+        <v>1.14</v>
+      </c>
+      <c r="G70" s="1">
+        <v>2465459.21</v>
+      </c>
+      <c r="H70" s="1">
+        <v>2731245.67</v>
+      </c>
+      <c r="I70" s="1">
+        <v>110.78040386643</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>5196704.88</v>
+      </c>
+      <c r="M70" s="1">
+        <v>5196704.88</v>
+      </c>
+      <c r="N70" s="1">
+        <v>3.92</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>177</v>
+      </c>
+      <c r="B71" s="1">
+        <v>31225.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>192.53</v>
+      </c>
+      <c r="D71" s="1">
+        <v>153.04213803042</v>
+      </c>
+      <c r="E71" t="s">
+        <v>11</v>
+      </c>
+      <c r="F71">
+        <v>1.14</v>
+      </c>
+      <c r="G71" s="1">
+        <v>4087889.38</v>
+      </c>
+      <c r="H71" s="1">
+        <v>1187888.81</v>
+      </c>
+      <c r="I71" s="1">
+        <v>29.058731770281</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>5275778.19</v>
+      </c>
+      <c r="M71" s="1">
+        <v>5275778.19</v>
+      </c>
+      <c r="N71" s="1">
+        <v>3.98</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>179</v>
+      </c>
+      <c r="B72" s="1">
+        <v>6565.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>124.28</v>
+      </c>
+      <c r="D72" s="1">
+        <v>90.717896420411</v>
+      </c>
+      <c r="E72" t="s">
+        <v>11</v>
+      </c>
+      <c r="F72">
+        <v>1.14</v>
+      </c>
+      <c r="G72" s="1">
+        <v>507303.89</v>
+      </c>
+      <c r="H72" s="1">
+        <v>208710.33</v>
+      </c>
+      <c r="I72" s="1">
+        <v>41.14108606579</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>716014.22</v>
+      </c>
+      <c r="M72" s="1">
+        <v>716014.22</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>181</v>
+      </c>
+      <c r="B73" s="1">
+        <v>38874.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>37.07</v>
+      </c>
+      <c r="D73" s="1">
+        <v>42.477591706539</v>
+      </c>
+      <c r="E73" t="s">
+        <v>11</v>
+      </c>
+      <c r="F73">
+        <v>1.14</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1404406.14</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-139764.47</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-9.9518555223634</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1264641.67</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1264641.67</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>183</v>
+      </c>
+      <c r="B74" s="1">
+        <v>8031.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>148.53</v>
+      </c>
+      <c r="D74" s="1">
+        <v>178.75728053792</v>
+      </c>
+      <c r="E74" t="s">
+        <v>11</v>
+      </c>
+      <c r="F74">
+        <v>1.14</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1223763.73</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-176949.84</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-14.459477402554</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1046813.89</v>
+      </c>
+      <c r="M74" s="1">
+        <v>1046813.89</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>185</v>
+      </c>
+      <c r="B75" s="1">
+        <v>10289.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>112.93</v>
+      </c>
+      <c r="D75" s="1">
+        <v>141.68447954126</v>
+      </c>
+      <c r="E75" t="s">
+        <v>11</v>
+      </c>
+      <c r="F75">
+        <v>1.14</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1234214.13</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-214524.12</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-17.381434451735</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>1019690.01</v>
+      </c>
+      <c r="M75" s="1">
+        <v>1019690.01</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>187</v>
+      </c>
+      <c r="B76" s="1">
+        <v>1963.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>304.2</v>
+      </c>
+      <c r="D76" s="1">
+        <v>182.01164544065</v>
+      </c>
+      <c r="E76" t="s">
+        <v>11</v>
+      </c>
+      <c r="F76">
+        <v>1.14</v>
+      </c>
+      <c r="G76" s="1">
+        <v>307132.5</v>
+      </c>
+      <c r="H76" s="1">
+        <v>216908.4</v>
+      </c>
+      <c r="I76" s="1">
+        <v>70.623721032453</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>524040.9</v>
+      </c>
+      <c r="M76" s="1">
+        <v>524040.9</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>189</v>
+      </c>
+      <c r="B77" s="1">
+        <v>2021.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>968.92</v>
+      </c>
+      <c r="D77" s="1">
+        <v>916.98606630381</v>
+      </c>
+      <c r="E77" t="s">
+        <v>11</v>
+      </c>
+      <c r="F77">
+        <v>1.14</v>
+      </c>
+      <c r="G77" s="1">
+        <v>1590295.19</v>
+      </c>
+      <c r="H77" s="1">
+        <v>128166.7</v>
+      </c>
+      <c r="I77" s="1">
+        <v>8.0593024996825</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>1718461.89</v>
+      </c>
+      <c r="M77" s="1">
+        <v>1718461.89</v>
+      </c>
+      <c r="N77" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>191</v>
+      </c>
+      <c r="B78" s="1">
+        <v>3272.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>171.65</v>
+      </c>
+      <c r="D78" s="1">
+        <v>158.44093215159</v>
+      </c>
+      <c r="E78" t="s">
+        <v>11</v>
+      </c>
+      <c r="F78">
+        <v>1.14</v>
+      </c>
+      <c r="G78" s="1">
+        <v>443774.79</v>
+      </c>
+      <c r="H78" s="1">
+        <v>49107.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>11.065748011508</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>492881.79</v>
+      </c>
+      <c r="M78" s="1">
+        <v>492881.79</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>193</v>
+      </c>
+      <c r="B79" s="1">
+        <v>9380.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>149.02</v>
+      </c>
+      <c r="D79" s="1">
+        <v>158.59507249467</v>
+      </c>
+      <c r="E79" t="s">
+        <v>11</v>
+      </c>
+      <c r="F79">
+        <v>1.14</v>
+      </c>
+      <c r="G79" s="1">
+        <v>1270088.75</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-43403.71</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-3.4173761479267</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1226685.04</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1226685.04</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>195</v>
+      </c>
+      <c r="B80" s="1">
+        <v>3126.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>224.34</v>
+      </c>
+      <c r="D80" s="1">
+        <v>254.0215674984</v>
+      </c>
+      <c r="E80" t="s">
+        <v>11</v>
+      </c>
+      <c r="F80">
+        <v>1.14</v>
+      </c>
+      <c r="G80" s="1">
+        <v>678838.66</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-63404.84</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-9.3401928523046</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>615433.82</v>
+      </c>
+      <c r="M80" s="1">
+        <v>615433.82</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>197</v>
+      </c>
+      <c r="B81" s="1">
+        <v>6915.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>139.97</v>
+      </c>
+      <c r="D81" s="1">
+        <v>108.40553145336</v>
+      </c>
+      <c r="E81" t="s">
+        <v>11</v>
+      </c>
+      <c r="F81">
+        <v>1.14</v>
+      </c>
+      <c r="G81" s="1">
+        <v>640104.68</v>
+      </c>
+      <c r="H81" s="1">
+        <v>209296.42</v>
+      </c>
+      <c r="I81" s="1">
+        <v>32.697217586349</v>
+      </c>
+      <c r="J81">
+        <v>0.66</v>
+      </c>
+      <c r="K81" t="s">
+        <v>198</v>
+      </c>
+      <c r="L81" s="1">
+        <v>849401.1</v>
+      </c>
+      <c r="M81" s="1">
+        <v>853946.36</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>200</v>
+      </c>
+      <c r="B82" s="1">
+        <v>10966.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>83.58</v>
+      </c>
+      <c r="D82" s="1">
+        <v>82.103603866496</v>
+      </c>
+      <c r="E82" t="s">
+        <v>11</v>
+      </c>
+      <c r="F82">
+        <v>1.14</v>
+      </c>
+      <c r="G82" s="1">
+        <v>781582.43</v>
+      </c>
+      <c r="H82" s="1">
+        <v>22751.3</v>
+      </c>
+      <c r="I82" s="1">
+        <v>2.9109277699602</v>
+      </c>
+      <c r="J82">
+        <v>0.21</v>
+      </c>
+      <c r="K82" t="s">
+        <v>201</v>
+      </c>
+      <c r="L82" s="1">
+        <v>804333.73</v>
+      </c>
+      <c r="M82" s="1">
+        <v>806691.28</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>203</v>
+      </c>
+      <c r="B83" s="1">
+        <v>1905.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="D83" s="1">
+        <v>110.38685564304</v>
+      </c>
+      <c r="E83" t="s">
+        <v>11</v>
+      </c>
+      <c r="F83">
+        <v>1.14</v>
+      </c>
+      <c r="G83" s="1">
+        <v>178495.02</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-13506.47</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-7.5668609690063</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>164988.55</v>
+      </c>
+      <c r="M83" s="1">
+        <v>164988.55</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>205</v>
+      </c>
+      <c r="B84" s="1">
+        <v>4999.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>187.99</v>
+      </c>
+      <c r="D84" s="1">
+        <v>199.43042608522</v>
+      </c>
+      <c r="E84" t="s">
+        <v>11</v>
+      </c>
+      <c r="F84">
+        <v>1.14</v>
+      </c>
+      <c r="G84" s="1">
+        <v>850258.63</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-25544.27</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-3.0042941169559</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>824714.36</v>
+      </c>
+      <c r="M84" s="1">
+        <v>824714.36</v>
+      </c>
+      <c r="N84" s="1">
         <v>0.62</v>
       </c>
-      <c r="P11">
-[...146 lines deleted...]
-      <c r="O14" s="1">
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>207</v>
+      </c>
+      <c r="B85" s="1">
+        <v>10165.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>72.33</v>
+      </c>
+      <c r="D85" s="1">
+        <v>75.061300541072</v>
+      </c>
+      <c r="E85" t="s">
+        <v>11</v>
+      </c>
+      <c r="F85">
+        <v>1.14</v>
+      </c>
+      <c r="G85" s="1">
+        <v>672778.52</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-27553.03</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-4.0954086940826</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>645225.49</v>
+      </c>
+      <c r="M85" s="1">
+        <v>645225.49</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>209</v>
+      </c>
+      <c r="B86" s="1">
+        <v>357.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>2090.71</v>
+      </c>
+      <c r="D86" s="1">
+        <v>1541.692745098</v>
+      </c>
+      <c r="E86" t="s">
+        <v>11</v>
+      </c>
+      <c r="F86">
+        <v>1.14</v>
+      </c>
+      <c r="G86" s="1">
+        <v>472635.95</v>
+      </c>
+      <c r="H86" s="1">
+        <v>182373.68</v>
+      </c>
+      <c r="I86" s="1">
+        <v>38.586501936639</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>655009.63</v>
+      </c>
+      <c r="M86" s="1">
+        <v>655009.63</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>211</v>
+      </c>
+      <c r="B87" s="1">
+        <v>540.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>899.9</v>
+      </c>
+      <c r="D87" s="1">
+        <v>783.03907407407</v>
+      </c>
+      <c r="E87" t="s">
+        <v>11</v>
+      </c>
+      <c r="F87">
+        <v>1.14</v>
+      </c>
+      <c r="G87" s="1">
+        <v>362465.89</v>
+      </c>
+      <c r="H87" s="1">
+        <v>63989.57</v>
+      </c>
+      <c r="I87" s="1">
+        <v>17.653956348831</v>
+      </c>
+      <c r="J87">
+        <v>0.91</v>
+      </c>
+      <c r="K87">
+        <v>493.88</v>
+      </c>
+      <c r="L87" s="1">
+        <v>426455.46</v>
+      </c>
+      <c r="M87" s="1">
+        <v>426949.34</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>213</v>
+      </c>
+      <c r="B88" s="1">
+        <v>10800.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>47.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>47.664825925926</v>
+      </c>
+      <c r="E88" t="s">
+        <v>11</v>
+      </c>
+      <c r="F88">
+        <v>1.14</v>
+      </c>
+      <c r="G88" s="1">
+        <v>442563.86</v>
+      </c>
+      <c r="H88" s="1">
+        <v>2894.67</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.65406831908959</v>
+      </c>
+      <c r="J88">
+        <v>0.09</v>
+      </c>
+      <c r="K88">
+        <v>957.62</v>
+      </c>
+      <c r="L88" s="1">
+        <v>445458.53</v>
+      </c>
+      <c r="M88" s="1">
+        <v>446416.15</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>215</v>
+      </c>
+      <c r="B89" s="1">
+        <v>3310.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>248.96</v>
+      </c>
+      <c r="D89" s="1">
+        <v>172.49292145015</v>
+      </c>
+      <c r="E89" t="s">
+        <v>11</v>
+      </c>
+      <c r="F89">
+        <v>1.14</v>
+      </c>
+      <c r="G89" s="1">
+        <v>489577.25</v>
+      </c>
+      <c r="H89" s="1">
+        <v>233597.48</v>
+      </c>
+      <c r="I89" s="1">
+        <v>47.714120703117</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>723174.73</v>
+      </c>
+      <c r="M89" s="1">
+        <v>723174.73</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>217</v>
+      </c>
+      <c r="B90" s="1">
+        <v>3393.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>332.71</v>
+      </c>
+      <c r="D90" s="1">
+        <v>326.98577070439</v>
+      </c>
+      <c r="E90" t="s">
+        <v>11</v>
+      </c>
+      <c r="F90">
+        <v>1.14</v>
+      </c>
+      <c r="G90" s="1">
+        <v>949407.06</v>
+      </c>
+      <c r="H90" s="1">
+        <v>41277.48</v>
+      </c>
+      <c r="I90" s="1">
+        <v>4.3477115074329</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>990684.54</v>
+      </c>
+      <c r="M90" s="1">
+        <v>990684.54</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>219</v>
+      </c>
+      <c r="B91" s="1">
+        <v>5276.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>182.68</v>
+      </c>
+      <c r="D91" s="1">
+        <v>194.56942949204</v>
+      </c>
+      <c r="E91" t="s">
+        <v>11</v>
+      </c>
+      <c r="F91">
+        <v>1.14</v>
+      </c>
+      <c r="G91" s="1">
+        <v>897285.54</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-51458.7</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-5.7349302653423</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>845826.84</v>
+      </c>
+      <c r="M91" s="1">
+        <v>845826.84</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>221</v>
+      </c>
+      <c r="B92" s="1">
+        <v>4085.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>272.61</v>
+      </c>
+      <c r="D92" s="1">
+        <v>182.96879804162</v>
+      </c>
+      <c r="E92" t="s">
+        <v>11</v>
+      </c>
+      <c r="F92">
+        <v>1.14</v>
+      </c>
+      <c r="G92" s="1">
+        <v>639230.73</v>
+      </c>
+      <c r="H92" s="1">
+        <v>338050.4</v>
+      </c>
+      <c r="I92" s="1">
+        <v>52.883940670374</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>977281.13</v>
+      </c>
+      <c r="M92" s="1">
+        <v>977281.13</v>
+      </c>
+      <c r="N92" s="1">
         <v>0.74</v>
       </c>
-      <c r="P14">
-[...246 lines deleted...]
-      <c r="O19" s="1">
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>223</v>
+      </c>
+      <c r="B93" s="1">
+        <v>6107.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>379.71</v>
+      </c>
+      <c r="D93" s="1">
+        <v>335.33270672998</v>
+      </c>
+      <c r="E93" t="s">
+        <v>11</v>
+      </c>
+      <c r="F93">
+        <v>1.14</v>
+      </c>
+      <c r="G93" s="1">
+        <v>1748679.43</v>
+      </c>
+      <c r="H93" s="1">
+        <v>286326.25</v>
+      </c>
+      <c r="I93" s="1">
+        <v>16.373855898791</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>2035005.68</v>
+      </c>
+      <c r="M93" s="1">
+        <v>2035005.68</v>
+      </c>
+      <c r="N93" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>225</v>
+      </c>
+      <c r="B94" s="1">
+        <v>2202.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>285.425</v>
+      </c>
+      <c r="D94" s="1">
+        <v>219.40118074478</v>
+      </c>
+      <c r="E94" t="s">
+        <v>11</v>
+      </c>
+      <c r="F94">
+        <v>1.14</v>
+      </c>
+      <c r="G94" s="1">
+        <v>412479.29</v>
+      </c>
+      <c r="H94" s="1">
+        <v>139083.54</v>
+      </c>
+      <c r="I94" s="1">
+        <v>33.718914712057</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>551562.83</v>
+      </c>
+      <c r="M94" s="1">
+        <v>551562.83</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>227</v>
+      </c>
+      <c r="B95" s="1">
+        <v>2669.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>513.03</v>
+      </c>
+      <c r="D95" s="1">
+        <v>427.74191832147</v>
+      </c>
+      <c r="E95" t="s">
+        <v>11</v>
+      </c>
+      <c r="F95">
+        <v>1.14</v>
+      </c>
+      <c r="G95" s="1">
+        <v>974992.94</v>
+      </c>
+      <c r="H95" s="1">
+        <v>226654.34</v>
+      </c>
+      <c r="I95" s="1">
+        <v>23.246767304797</v>
+      </c>
+      <c r="J95">
+        <v>0.29</v>
+      </c>
+      <c r="K95">
+        <v>770.6</v>
+      </c>
+      <c r="L95" s="1">
+        <v>1201647.28</v>
+      </c>
+      <c r="M95" s="1">
+        <v>1202417.88</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>229</v>
+      </c>
+      <c r="B96" s="1">
+        <v>2514.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>155.43</v>
+      </c>
+      <c r="D96" s="1">
+        <v>148.79794351631</v>
+      </c>
+      <c r="E96" t="s">
+        <v>11</v>
+      </c>
+      <c r="F96">
+        <v>1.14</v>
+      </c>
+      <c r="G96" s="1">
+        <v>314443.77</v>
+      </c>
+      <c r="H96" s="1">
+        <v>28470.68</v>
+      </c>
+      <c r="I96" s="1">
+        <v>9.0542992790094</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>342914.45</v>
+      </c>
+      <c r="M96" s="1">
+        <v>342914.45</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>231</v>
+      </c>
+      <c r="B97" s="1">
+        <v>1938.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>477.89</v>
+      </c>
+      <c r="D97" s="1">
+        <v>418.92536635707</v>
+      </c>
+      <c r="E97" t="s">
+        <v>11</v>
+      </c>
+      <c r="F97">
+        <v>1.14</v>
+      </c>
+      <c r="G97" s="1">
+        <v>691607.63</v>
+      </c>
+      <c r="H97" s="1">
+        <v>121161.85</v>
+      </c>
+      <c r="I97" s="1">
+        <v>17.518871213147</v>
+      </c>
+      <c r="J97">
+        <v>1.28</v>
+      </c>
+      <c r="K97" t="s">
+        <v>232</v>
+      </c>
+      <c r="L97" s="1">
+        <v>812769.48</v>
+      </c>
+      <c r="M97" s="1">
+        <v>815255.11</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>234</v>
+      </c>
+      <c r="B98" s="1">
+        <v>15665.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>76.2</v>
+      </c>
+      <c r="D98" s="1">
+        <v>84.31406511331</v>
+      </c>
+      <c r="E98" t="s">
+        <v>11</v>
+      </c>
+      <c r="F98">
+        <v>1.14</v>
+      </c>
+      <c r="G98" s="1">
+        <v>1139097.07</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-91556.04</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-8.037597708859</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>1047541.03</v>
+      </c>
+      <c r="M98" s="1">
+        <v>1047541.03</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>236</v>
+      </c>
+      <c r="B99" s="1">
+        <v>596.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>1121.66</v>
+      </c>
+      <c r="D99" s="1">
+        <v>869.17823825503</v>
+      </c>
+      <c r="E99" t="s">
+        <v>11</v>
+      </c>
+      <c r="F99">
+        <v>1.14</v>
+      </c>
+      <c r="G99" s="1">
+        <v>446453.86</v>
+      </c>
+      <c r="H99" s="1">
+        <v>140215.17</v>
+      </c>
+      <c r="I99" s="1">
+        <v>31.406419019426</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>586669.03</v>
+      </c>
+      <c r="M99" s="1">
+        <v>586669.03</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>238</v>
+      </c>
+      <c r="B100" s="1">
+        <v>2145.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>427.89</v>
+      </c>
+      <c r="D100" s="1">
+        <v>309.122</v>
+      </c>
+      <c r="E100" t="s">
+        <v>11</v>
+      </c>
+      <c r="F100">
+        <v>1.14</v>
+      </c>
+      <c r="G100" s="1">
+        <v>565346.54</v>
+      </c>
+      <c r="H100" s="1">
+        <v>240115.55</v>
+      </c>
+      <c r="I100" s="1">
+        <v>42.472277269089</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>805462.09</v>
+      </c>
+      <c r="M100" s="1">
+        <v>805462.09</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>240</v>
+      </c>
+      <c r="B101" s="1">
+        <v>1641.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>303.95</v>
+      </c>
+      <c r="D101" s="1">
+        <v>236.48547836685</v>
+      </c>
+      <c r="E101" t="s">
+        <v>11</v>
+      </c>
+      <c r="F101">
+        <v>1.14</v>
+      </c>
+      <c r="G101" s="1">
+        <v>334159.75</v>
+      </c>
+      <c r="H101" s="1">
+        <v>103560.26</v>
+      </c>
+      <c r="I101" s="1">
+        <v>30.991242960889</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>437720.01</v>
+      </c>
+      <c r="M101" s="1">
+        <v>437720.01</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>242</v>
+      </c>
+      <c r="B102" s="1">
+        <v>4178.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>336.23</v>
+      </c>
+      <c r="D102" s="1">
+        <v>194.01785543322</v>
+      </c>
+      <c r="E102" t="s">
+        <v>11</v>
+      </c>
+      <c r="F102">
+        <v>1.14</v>
+      </c>
+      <c r="G102" s="1">
+        <v>727356.65</v>
+      </c>
+      <c r="H102" s="1">
+        <v>505437.51</v>
+      </c>
+      <c r="I102" s="1">
+        <v>69.489638954975</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>1232794.16</v>
+      </c>
+      <c r="M102" s="1">
+        <v>1232794.16</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>242</v>
+      </c>
+      <c r="B103" s="1">
+        <v>2033.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>336.23</v>
+      </c>
+      <c r="D103" s="1">
+        <v>305.71913428431</v>
+      </c>
+      <c r="E103" t="s">
+        <v>11</v>
+      </c>
+      <c r="F103">
+        <v>1.14</v>
+      </c>
+      <c r="G103" s="1">
+        <v>531212.5</v>
+      </c>
+      <c r="H103" s="1">
+        <v>68660.77</v>
+      </c>
+      <c r="I103" s="1">
+        <v>12.92529260889</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>599873.27</v>
+      </c>
+      <c r="M103" s="1">
+        <v>599873.27</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>244</v>
+      </c>
+      <c r="B104" s="1">
+        <v>4332.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>115.69</v>
+      </c>
+      <c r="D104" s="1">
+        <v>98.554956140351</v>
+      </c>
+      <c r="E104" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104">
+        <v>1.14</v>
+      </c>
+      <c r="G104" s="1">
+        <v>364542.32</v>
+      </c>
+      <c r="H104" s="1">
+        <v>75272.58</v>
+      </c>
+      <c r="I104" s="1">
+        <v>20.64851619971</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>439814.9</v>
+      </c>
+      <c r="M104" s="1">
+        <v>439814.9</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>246</v>
+      </c>
+      <c r="B105" s="1">
+        <v>7336.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>94.47</v>
+      </c>
+      <c r="D105" s="1">
+        <v>84.136905670665</v>
+      </c>
+      <c r="E105" t="s">
+        <v>11</v>
+      </c>
+      <c r="F105">
+        <v>1.14</v>
+      </c>
+      <c r="G105" s="1">
+        <v>522831.35</v>
+      </c>
+      <c r="H105" s="1">
+        <v>85358.14</v>
+      </c>
+      <c r="I105" s="1">
+        <v>16.326132700344</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>608189.49</v>
+      </c>
+      <c r="M105" s="1">
+        <v>608189.49</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>248</v>
+      </c>
+      <c r="B106" s="1">
+        <v>7306.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>83.86</v>
+      </c>
+      <c r="D106" s="1">
+        <v>80.722159868601</v>
+      </c>
+      <c r="E106" t="s">
+        <v>11</v>
+      </c>
+      <c r="F106">
+        <v>1.14</v>
+      </c>
+      <c r="G106" s="1">
+        <v>503550.92</v>
+      </c>
+      <c r="H106" s="1">
+        <v>34124.52</v>
+      </c>
+      <c r="I106" s="1">
+        <v>6.7767764181624</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>537675.44</v>
+      </c>
+      <c r="M106" s="1">
+        <v>537675.44</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>250</v>
+      </c>
+      <c r="B107" s="1">
+        <v>3615.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>227.33</v>
+      </c>
+      <c r="D107" s="1">
+        <v>185.86096818811</v>
+      </c>
+      <c r="E107" t="s">
+        <v>11</v>
+      </c>
+      <c r="F107">
+        <v>1.14</v>
+      </c>
+      <c r="G107" s="1">
+        <v>574459.13</v>
+      </c>
+      <c r="H107" s="1">
+        <v>146732.58</v>
+      </c>
+      <c r="I107" s="1">
+        <v>25.542736173416</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>721191.71</v>
+      </c>
+      <c r="M107" s="1">
+        <v>721191.71</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>252</v>
+      </c>
+      <c r="B108" s="1">
+        <v>18106.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>77.92</v>
+      </c>
+      <c r="D108" s="1">
+        <v>71.152902352811</v>
+      </c>
+      <c r="E108" t="s">
+        <v>11</v>
+      </c>
+      <c r="F108">
+        <v>1.14</v>
+      </c>
+      <c r="G108" s="1">
+        <v>1102574.13</v>
+      </c>
+      <c r="H108" s="1">
+        <v>135529.88</v>
+      </c>
+      <c r="I108" s="1">
+        <v>12.29213313757</v>
+      </c>
+      <c r="J108">
+        <v>0.23</v>
+      </c>
+      <c r="K108" t="s">
+        <v>253</v>
+      </c>
+      <c r="L108" s="1">
+        <v>1238104.01</v>
+      </c>
+      <c r="M108" s="1">
+        <v>1242282.13</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>255</v>
+      </c>
+      <c r="B109" s="1">
+        <v>1828.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>166.76</v>
+      </c>
+      <c r="D109" s="1">
+        <v>194.41940919037</v>
+      </c>
+      <c r="E109" t="s">
+        <v>11</v>
+      </c>
+      <c r="F109">
+        <v>1.14</v>
+      </c>
+      <c r="G109" s="1">
+        <v>300955.79</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-33437.33</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-11.110379368345</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>267518.46</v>
+      </c>
+      <c r="M109" s="1">
+        <v>267518.46</v>
+      </c>
+      <c r="N109" s="1">
         <v>0.2</v>
       </c>
-      <c r="P19">
-[...3446 lines deleted...]
-      <c r="O88" s="1">
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>257</v>
+      </c>
+      <c r="B110" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>1.1395</v>
+      </c>
+      <c r="D110" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E110" t="s">
+        <v>11</v>
+      </c>
+      <c r="F110">
+        <v>1.14</v>
+      </c>
+      <c r="G110" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-1215368.18</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>-1215368.18</v>
+      </c>
+      <c r="M110" s="1">
+        <v>-1215368.18</v>
+      </c>
+      <c r="N110" s="1">
+        <v>-0.92</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>259</v>
+      </c>
+      <c r="B111" s="1">
+        <v>41575568.76</v>
+      </c>
+      <c r="C111" s="1">
+        <v>1.141</v>
+      </c>
+      <c r="D111" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E111" t="s">
+        <v>11</v>
+      </c>
+      <c r="F111">
+        <v>1.14</v>
+      </c>
+      <c r="G111" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>183982.35</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>183982.35</v>
+      </c>
+      <c r="M111" s="1">
+        <v>183982.35</v>
+      </c>
+      <c r="N111" s="1">
         <v>0.14</v>
       </c>
-      <c r="P88">
-[...950 lines deleted...]
-        <v>1</v>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">