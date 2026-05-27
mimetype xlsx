--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -133,384 +133,423 @@
   <si>
     <t>ABB INDIA LTD</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>TW0002345006</t>
   </si>
   <si>
     <t>ACCTON TECHNOLOGY CORP</t>
   </si>
   <si>
     <t>TWD</t>
   </si>
   <si>
     <t>TH0268010Z11</t>
   </si>
   <si>
     <t>ADVANCED INFO SERVICE PCL F</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
+    <t>78 775.06</t>
+  </si>
+  <si>
     <t>TH0765010Z16</t>
   </si>
   <si>
     <t>AIRPORTS OF THAILAND PCL F</t>
   </si>
   <si>
     <t>KYG022421088</t>
   </si>
   <si>
     <t>ALCHIP TECHNOLOGIES LTD</t>
   </si>
   <si>
     <t>INE238A01034</t>
   </si>
   <si>
     <t>AXIS BANK LTD</t>
   </si>
   <si>
     <t>INE917I01010</t>
   </si>
   <si>
     <t>BAJAJ AUTO LTD</t>
   </si>
   <si>
     <t>INE296A01032</t>
   </si>
   <si>
     <t>BAJAJ FINANCE LTD</t>
   </si>
   <si>
     <t>ID1000109507</t>
   </si>
   <si>
     <t>BANK CENTRAL ASIA</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>19 933.59</t>
+    <t>19 794.44</t>
   </si>
   <si>
     <t>ID1000095003</t>
   </si>
   <si>
     <t>BANK MANDIRI (PERSERO)</t>
   </si>
   <si>
     <t>INE263A01024</t>
   </si>
   <si>
     <t>BHARAT ELECTRONICS LTD</t>
   </si>
   <si>
     <t>INE397D01024</t>
   </si>
   <si>
     <t>BHARTI AIRTEL LTD</t>
   </si>
   <si>
     <t>TW0002882008</t>
   </si>
   <si>
     <t>CATHAY FINANCIAL HOLDING LTD</t>
   </si>
   <si>
     <t>MYL1023OO000</t>
   </si>
   <si>
     <t>CIMB GROUP HOLDINGS</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
     <t>INE059A01026</t>
   </si>
   <si>
     <t>CIPLA LTD</t>
   </si>
   <si>
     <t>TH0737010Y16</t>
   </si>
   <si>
     <t>CP ALL PCL F</t>
   </si>
   <si>
+    <t>INE148O01028</t>
+  </si>
+  <si>
+    <t>DELHIVERY LTD</t>
+  </si>
+  <si>
     <t>TW0002308004</t>
   </si>
   <si>
     <t>DELTA ELECTRONICS INC</t>
   </si>
   <si>
     <t>INE935N01020</t>
   </si>
   <si>
     <t>DIXON TECHNOLOGIES (INDIA) LTD</t>
   </si>
   <si>
     <t>INE271C01023</t>
   </si>
   <si>
     <t>DLF LTD</t>
   </si>
   <si>
     <t>TW0001476000</t>
   </si>
   <si>
     <t>ECLAT TEXTILE LTD</t>
   </si>
   <si>
-    <t>1 904.40</t>
+    <t>1 935.91</t>
   </si>
   <si>
     <t>TW0002383007</t>
   </si>
   <si>
     <t>ELITE MATERIAL LTD</t>
   </si>
   <si>
     <t>INE758T01015</t>
   </si>
   <si>
     <t>ETERNAL LTD</t>
   </si>
   <si>
     <t>VN000000FPT1</t>
   </si>
   <si>
     <t>FPT CORP</t>
   </si>
   <si>
     <t>VND</t>
   </si>
   <si>
-    <t>30 685.19</t>
+    <t>30 751.33</t>
+  </si>
+  <si>
+    <t>INE200A01026</t>
+  </si>
+  <si>
+    <t>GE VERNOVA T&amp;D INDIA LTD</t>
   </si>
   <si>
     <t>INE047A01021</t>
   </si>
   <si>
     <t>GRASIM INDUSTRIES LTD</t>
   </si>
   <si>
+    <t>KR7267260008</t>
+  </si>
+  <si>
+    <t>HD HYUNDAI ELECTRIC LTD</t>
+  </si>
+  <si>
+    <t>KRW</t>
+  </si>
+  <si>
+    <t>1 698.44</t>
+  </si>
+  <si>
+    <t>3 044.80</t>
+  </si>
+  <si>
     <t>KR7009540006</t>
   </si>
   <si>
     <t>HD KOREA SHIPBUILDING &amp; OFFSHORE E</t>
   </si>
   <si>
-    <t>KRW</t>
-[...2 lines deleted...]
-    <t>1 736.82</t>
+    <t>12 646.99</t>
   </si>
   <si>
     <t>INE040A01034</t>
   </si>
   <si>
     <t>HDFC BANK LTD</t>
   </si>
   <si>
     <t>INE795G01014</t>
   </si>
   <si>
     <t>HDFC LIFE INSURANCE COMPANY LTD</t>
   </si>
   <si>
-    <t>INE030A01027</t>
-[...4 lines deleted...]
-  <si>
     <t>TW0002317005</t>
   </si>
   <si>
     <t>HON HAI PRECISION INDUSTRY LTD</t>
   </si>
   <si>
     <t>KR7005380001</t>
   </si>
   <si>
     <t>HYUNDAI MOTOR</t>
   </si>
   <si>
+    <t>4 270.18</t>
+  </si>
+  <si>
     <t>INE090A01021</t>
   </si>
   <si>
     <t>ICICI BANK LTD</t>
   </si>
   <si>
-    <t>INE009A01021</t>
-[...4 lines deleted...]
-  <si>
     <t>INE918Z01012</t>
   </si>
   <si>
     <t>KAYNES TECHNOLOGY INDIA LTD</t>
   </si>
   <si>
     <t>KR7105560007</t>
   </si>
   <si>
     <t>KB FINANCIAL GROUP INC</t>
   </si>
   <si>
-    <t>INE2KCE01013</t>
-[...2 lines deleted...]
-    <t>KWALITY WALLS (INDIA)</t>
+    <t>14 156.28</t>
   </si>
   <si>
     <t>INE018A01030</t>
   </si>
   <si>
     <t>LARSEN AND TOUBRO LTD</t>
   </si>
   <si>
     <t>KR7003550001</t>
   </si>
   <si>
     <t>LG CORP</t>
   </si>
   <si>
+    <t>MU0295S00016</t>
+  </si>
+  <si>
+    <t>MAKEMYTRIP LTD</t>
+  </si>
+  <si>
     <t>INE027H01010</t>
   </si>
   <si>
     <t>MAX HEALTHCARE INSTITUTE LTD</t>
   </si>
   <si>
     <t>TW0002454006</t>
   </si>
   <si>
     <t>MEDIATEK INC</t>
   </si>
   <si>
-    <t>2 086.99</t>
+    <t>2 121.53</t>
   </si>
   <si>
     <t>KR7035420009</t>
   </si>
   <si>
     <t>NAVER CORP</t>
   </si>
   <si>
+    <t>8 609.34</t>
+  </si>
+  <si>
     <t>INE848E01016</t>
   </si>
   <si>
     <t>NHPC LTD</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>INE752E01010</t>
   </si>
   <si>
     <t>POWER GRID CORPORATION OF INDIA LT</t>
   </si>
   <si>
     <t>MYL1295OO004</t>
   </si>
   <si>
     <t>PUBLIC BANK</t>
   </si>
   <si>
     <t>KR7207940008</t>
   </si>
   <si>
     <t>SAMSUNG BIOLOGICS LTD</t>
   </si>
   <si>
     <t>KR7028260008</t>
   </si>
   <si>
     <t>SAMSUNG C&amp;T CORP</t>
   </si>
   <si>
-    <t>6 883.13</t>
+    <t>7 038.68</t>
   </si>
   <si>
     <t>KR7005930003</t>
   </si>
   <si>
     <t>SAMSUNG ELECTRONICS LTD</t>
   </si>
   <si>
-    <t>25 054.19</t>
+    <t>25 620.36</t>
   </si>
   <si>
     <t>KR7000810002</t>
   </si>
   <si>
     <t>SAMSUNG FIRE &amp; MARINE INSURANCE LT</t>
   </si>
   <si>
     <t>KR7000660001</t>
   </si>
   <si>
     <t>SK HYNIX INC</t>
   </si>
   <si>
+    <t>11 777.40</t>
+  </si>
+  <si>
+    <t>INE062A01020</t>
+  </si>
+  <si>
+    <t>STATE BANK OF INDIA</t>
+  </si>
+  <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR MANUFACTURING</t>
   </si>
   <si>
-    <t>6 581.88</t>
+    <t>5 474.58</t>
   </si>
   <si>
     <t>INE849A01020</t>
   </si>
   <si>
     <t>TRENT LTD</t>
   </si>
   <si>
     <t>INE494B04019</t>
   </si>
   <si>
     <t>TVS MOTOR CO LTD 08/26</t>
   </si>
   <si>
     <t>INE494B01023</t>
   </si>
   <si>
     <t>TVS MOTOR COMPANY LTD</t>
+  </si>
+  <si>
+    <t>KRW-00038275</t>
+  </si>
+  <si>
+    <t>KRW/USD 2026-03-03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -874,183 +913,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>3225</v>
       </c>
       <c r="C2" s="1">
-        <v>316036.0</v>
+        <v>315747.0</v>
       </c>
       <c r="D2">
-        <v>217.54</v>
+        <v>241.81</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>68750256.11</v>
+        <v>76352277.23</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2">
-        <v>68750256.11</v>
+        <v>76352277.23</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1">
-        <v>24875.52</v>
+        <v>24829.72</v>
       </c>
       <c r="D3">
-        <v>76.08</v>
+        <v>84.48</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>1892639.57</v>
+        <v>2097525.15</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3">
-        <v>1892639.57</v>
+        <v>2097525.15</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="1">
         <v>776679.53</v>
       </c>
       <c r="D4">
-        <v>86.06</v>
+        <v>95.59</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>66839536.41</v>
+        <v>74243637.58</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4">
-        <v>66839536.41</v>
+        <v>74243637.58</v>
       </c>
       <c r="I4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>12080.56</v>
+        <v>13404.53</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5">
-        <v>12080.55729623</v>
+        <v>13404.53432911</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5">
-        <v>10220.87</v>
+        <v>11353.04</v>
       </c>
       <c r="I5" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P54"/>
+  <dimension ref="A1:P58"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O54" sqref="O54"/>
+      <selection activeCell="O58" sqref="O58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1072,2686 +1111,2886 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>22827.0</v>
       </c>
       <c r="D2" s="1">
-        <v>5816.0</v>
+        <v>6073.0</v>
       </c>
       <c r="E2" s="1">
         <v>5620.1704630481</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>107.16</v>
+        <v>107.42</v>
       </c>
       <c r="H2" s="1">
         <v>1313862.14</v>
       </c>
       <c r="I2" s="1">
-        <v>-74967.22</v>
+        <v>-23283.3</v>
       </c>
       <c r="J2" s="1">
-        <v>-5.7058665226475</v>
+        <v>-1.7721265642071</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1238894.92</v>
+        <v>1290578.84</v>
       </c>
       <c r="N2" s="1">
-        <v>1238894.92</v>
+        <v>1290578.84</v>
       </c>
       <c r="O2" s="1">
-        <v>1.8</v>
+        <v>1.69</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
         <v>50000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1190.0</v>
+        <v>1400.0</v>
       </c>
       <c r="E3" s="1">
         <v>958.030349</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3">
-        <v>37.46</v>
+        <v>36.85</v>
       </c>
       <c r="H3" s="1">
         <v>1347879.52</v>
       </c>
       <c r="I3" s="1">
-        <v>240450.73</v>
+        <v>551670.79</v>
       </c>
       <c r="J3" s="1">
-        <v>17.839185656593</v>
+        <v>40.928790875909</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1588330.25</v>
+        <v>1899550.31</v>
       </c>
       <c r="N3" s="1">
-        <v>1588330.25</v>
+        <v>1899550.31</v>
       </c>
       <c r="O3" s="1">
-        <v>2.31</v>
+        <v>2.49</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>117200.0</v>
       </c>
       <c r="D4" s="1">
-        <v>365.0</v>
+        <v>380.0</v>
       </c>
       <c r="E4" s="1">
         <v>290.46167918089</v>
       </c>
       <c r="F4" t="s">
         <v>38</v>
       </c>
       <c r="G4">
-        <v>37.4</v>
+        <v>36.7</v>
       </c>
       <c r="H4" s="1">
         <v>932256.73</v>
       </c>
       <c r="I4" s="1">
-        <v>211544.56</v>
+        <v>281190.14</v>
       </c>
       <c r="J4" s="1">
-        <v>22.691663486302</v>
+        <v>30.162307329227</v>
       </c>
       <c r="K4">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.67</v>
+      </c>
+      <c r="L4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="1">
-        <v>1143801.29</v>
+        <v>1213446.87</v>
       </c>
       <c r="N4" s="1">
-        <v>1143801.29</v>
+        <v>1292221.93</v>
       </c>
       <c r="O4" s="1">
-        <v>1.66</v>
+        <v>1.69</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>559700.0</v>
+        <v>280700.0</v>
       </c>
       <c r="D5" s="1">
-        <v>53.0</v>
+        <v>54.5</v>
       </c>
       <c r="E5" s="1">
-        <v>52.26940125067</v>
+        <v>52.269401246883</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
       <c r="G5">
-        <v>37.4</v>
+        <v>36.7</v>
       </c>
       <c r="H5" s="1">
-        <v>795691.99</v>
+        <v>399054.39</v>
       </c>
       <c r="I5" s="1">
-        <v>-2531.12</v>
+        <v>17765.54</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.31810298856974</v>
+        <v>4.4519094251789</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>793160.87</v>
+        <v>416819.93</v>
       </c>
       <c r="N5" s="1">
-        <v>793160.87</v>
+        <v>416819.93</v>
       </c>
       <c r="O5" s="1">
-        <v>1.15</v>
+        <v>0.55</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>10000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>3115.0</v>
+        <v>3490.0</v>
       </c>
       <c r="E6" s="1">
         <v>3035.045843</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6">
-        <v>37.46</v>
+        <v>36.85</v>
       </c>
       <c r="H6" s="1">
         <v>862740.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-31203.39</v>
+        <v>84320.52</v>
       </c>
       <c r="J6" s="1">
-        <v>-3.616773789779</v>
+        <v>9.7735613558827</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>831537.6</v>
+        <v>947061.51</v>
       </c>
       <c r="N6" s="1">
-        <v>831537.6</v>
+        <v>947061.51</v>
       </c>
       <c r="O6" s="1">
-        <v>1.21</v>
+        <v>1.24</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>170303.0</v>
       </c>
       <c r="D7" s="1">
-        <v>1341.6</v>
+        <v>1383.9</v>
       </c>
       <c r="E7" s="1">
         <v>1226.9497006512</v>
       </c>
       <c r="F7" t="s">
         <v>32</v>
       </c>
       <c r="G7">
-        <v>107.16</v>
+        <v>107.42</v>
       </c>
       <c r="H7" s="1">
         <v>2068663.47</v>
       </c>
       <c r="I7" s="1">
-        <v>63431.68</v>
+        <v>125451.74</v>
       </c>
       <c r="J7" s="1">
-        <v>3.0663121827157</v>
+        <v>6.0643861033617</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2132095.15</v>
+        <v>2194115.21</v>
       </c>
       <c r="N7" s="1">
-        <v>2132095.15</v>
+        <v>2194115.21</v>
       </c>
       <c r="O7" s="1">
-        <v>3.1</v>
+        <v>2.87</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>7113.0</v>
       </c>
       <c r="D8" s="1">
-        <v>9518.5</v>
+        <v>9972.5</v>
       </c>
       <c r="E8" s="1">
         <v>8966.5687614227</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8">
-        <v>107.16</v>
+        <v>107.42</v>
       </c>
       <c r="H8" s="1">
         <v>657870.7</v>
       </c>
       <c r="I8" s="1">
-        <v>-26066.43</v>
+        <v>2502.25</v>
       </c>
       <c r="J8" s="1">
-        <v>-3.9622421244783</v>
+        <v>0.38035589668304</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>631804.27</v>
+        <v>660372.95</v>
       </c>
       <c r="N8" s="1">
-        <v>631804.27</v>
+        <v>660372.95</v>
       </c>
       <c r="O8" s="1">
-        <v>0.92</v>
+        <v>0.86</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>144173.0</v>
       </c>
       <c r="D9" s="1">
-        <v>981.7</v>
+        <v>995.9</v>
       </c>
       <c r="E9" s="1">
         <v>898.73600930826</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9">
-        <v>107.16</v>
+        <v>107.42</v>
       </c>
       <c r="H9" s="1">
         <v>1307917.09</v>
       </c>
       <c r="I9" s="1">
-        <v>12843.07</v>
+        <v>28777.19</v>
       </c>
       <c r="J9" s="1">
-        <v>0.98194832823845</v>
+        <v>2.2002304442707</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1320760.16</v>
+        <v>1336694.28</v>
       </c>
       <c r="N9" s="1">
-        <v>1320760.16</v>
+        <v>1336694.28</v>
       </c>
       <c r="O9" s="1">
-        <v>1.92</v>
+        <v>1.75</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C10" s="1">
         <v>2586700.0</v>
       </c>
       <c r="D10" s="1">
-        <v>7675.0</v>
+        <v>7175.0</v>
       </c>
       <c r="E10" s="1">
         <v>9070.6916707581</v>
       </c>
       <c r="F10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H10" s="1">
         <v>1305313.18</v>
       </c>
       <c r="I10" s="1">
-        <v>-309351.62</v>
+        <v>-367702.14</v>
       </c>
       <c r="J10" s="1">
-        <v>-23.699417483856</v>
+        <v>-28.169648911382</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>995961.56</v>
+        <v>937611.04</v>
       </c>
       <c r="N10" s="1">
-        <v>995961.56</v>
+        <v>937611.04</v>
       </c>
       <c r="O10" s="1">
-        <v>1.45</v>
+        <v>1.23</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>3287100.0</v>
       </c>
       <c r="D11" s="1">
-        <v>5050.0</v>
+        <v>5275.0</v>
       </c>
       <c r="E11" s="1">
         <v>4696.9321474795</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H11" s="1">
         <v>833611.27</v>
       </c>
       <c r="I11" s="1">
-        <v>-846.34</v>
+        <v>42360.53</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.10152693832942</v>
+        <v>5.0815687748559</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>832764.93</v>
+        <v>875971.8</v>
       </c>
       <c r="N11" s="1">
-        <v>832764.93</v>
+        <v>875971.8</v>
       </c>
       <c r="O11" s="1">
-        <v>1.21</v>
+        <v>1.15</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C12" s="1">
         <v>81552.0</v>
       </c>
       <c r="D12" s="1">
-        <v>429.65</v>
+        <v>444.7</v>
       </c>
       <c r="E12" s="1">
         <v>328.44615680793</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
       <c r="G12">
-        <v>107.16</v>
+        <v>107.42</v>
       </c>
       <c r="H12" s="1">
         <v>284586.74</v>
       </c>
       <c r="I12" s="1">
-        <v>42385.34</v>
+        <v>53037.93</v>
       </c>
       <c r="J12" s="1">
-        <v>14.893645431266</v>
+        <v>18.636824048794</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>326972.08</v>
+        <v>337624.67</v>
       </c>
       <c r="N12" s="1">
-        <v>326972.08</v>
+        <v>337624.67</v>
       </c>
       <c r="O12" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>80935.0</v>
       </c>
       <c r="D13" s="1">
-        <v>2038.4</v>
+        <v>1879.3</v>
       </c>
       <c r="E13" s="1">
         <v>1653.3850996479</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
       <c r="G13">
-        <v>107.16</v>
+        <v>107.42</v>
       </c>
       <c r="H13" s="1">
         <v>1392917.69</v>
       </c>
       <c r="I13" s="1">
-        <v>146608.27</v>
+        <v>23087.7</v>
       </c>
       <c r="J13" s="1">
-        <v>10.525264418172</v>
+        <v>1.6575064101598</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1539525.96</v>
+        <v>1416005.39</v>
       </c>
       <c r="N13" s="1">
-        <v>1539525.96</v>
+        <v>1416005.39</v>
       </c>
       <c r="O13" s="1">
-        <v>2.24</v>
+        <v>1.85</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>498000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>75.7</v>
+        <v>79.7</v>
       </c>
       <c r="E14" s="1">
         <v>65.296058674699</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
       <c r="G14">
-        <v>37.46</v>
+        <v>36.85</v>
       </c>
       <c r="H14" s="1">
         <v>937717.58</v>
       </c>
       <c r="I14" s="1">
-        <v>68632.45</v>
+        <v>139343.73</v>
       </c>
       <c r="J14" s="1">
-        <v>7.3190960118291</v>
+        <v>14.859882439231</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1006350.03</v>
+        <v>1077061.31</v>
       </c>
       <c r="N14" s="1">
-        <v>1006350.03</v>
+        <v>1077061.31</v>
       </c>
       <c r="O14" s="1">
-        <v>1.46</v>
+        <v>1.41</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>735100.0</v>
       </c>
       <c r="D15" s="1">
-        <v>8.46</v>
+        <v>8.04</v>
       </c>
       <c r="E15" s="1">
         <v>7.4589096313427</v>
       </c>
       <c r="F15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G15">
-        <v>4.67</v>
+        <v>4.59</v>
       </c>
       <c r="H15" s="1">
         <v>1138931.77</v>
       </c>
       <c r="I15" s="1">
-        <v>193962.01</v>
+        <v>147544.2</v>
       </c>
       <c r="J15" s="1">
-        <v>17.030169419192</v>
+        <v>12.954612724518</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1332893.78</v>
+        <v>1286475.97</v>
       </c>
       <c r="N15" s="1">
-        <v>1332893.78</v>
+        <v>1286475.97</v>
       </c>
       <c r="O15" s="1">
-        <v>1.94</v>
+        <v>1.68</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C16" s="1">
         <v>38930.0</v>
       </c>
       <c r="D16" s="1">
-        <v>1330.0</v>
+        <v>1348.2</v>
       </c>
       <c r="E16" s="1">
         <v>1497.3622936039</v>
       </c>
       <c r="F16" t="s">
         <v>32</v>
       </c>
       <c r="G16">
-        <v>107.16</v>
+        <v>107.42</v>
       </c>
       <c r="H16" s="1">
         <v>602107.71</v>
       </c>
       <c r="I16" s="1">
-        <v>-118940.69</v>
+        <v>-113487.81</v>
       </c>
       <c r="J16" s="1">
-        <v>-19.754055300172</v>
+        <v>-18.848423316154</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>483167.02</v>
+        <v>488619.9</v>
       </c>
       <c r="N16" s="1">
-        <v>483167.02</v>
+        <v>488619.9</v>
       </c>
       <c r="O16" s="1">
-        <v>0.7</v>
+        <v>0.64</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C17" s="1">
         <v>448800.0</v>
       </c>
       <c r="D17" s="1">
-        <v>46.0</v>
+        <v>51.75</v>
       </c>
       <c r="E17" s="1">
         <v>47.442433199644</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
       <c r="G17">
-        <v>37.4</v>
+        <v>36.7</v>
       </c>
       <c r="H17" s="1">
         <v>564560.17</v>
       </c>
       <c r="I17" s="1">
-        <v>-12558.0</v>
+        <v>68249.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-2.2243864635367</v>
+        <v>12.088879738009</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>552002.17</v>
+        <v>632809.17</v>
       </c>
       <c r="N17" s="1">
-        <v>552002.17</v>
+        <v>632809.17</v>
       </c>
       <c r="O17" s="1">
-        <v>0.8</v>
+        <v>0.83</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C18" s="1">
-        <v>50000.0</v>
+        <v>176580.0</v>
       </c>
       <c r="D18" s="1">
-        <v>1160.0</v>
+        <v>433.4</v>
       </c>
       <c r="E18" s="1">
-        <v>514.0043998</v>
+        <v>424.30115233888</v>
       </c>
       <c r="F18" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G18">
-        <v>37.46</v>
+        <v>107.42</v>
       </c>
       <c r="H18" s="1">
-        <v>740311.56</v>
+        <v>697573.22</v>
       </c>
       <c r="I18" s="1">
-        <v>807976.75</v>
+        <v>14890.64</v>
       </c>
       <c r="J18" s="1">
-        <v>109.14009636699</v>
+        <v>2.1346346982758</v>
       </c>
       <c r="K18">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L18">
-        <v>288.37</v>
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1548288.31</v>
+        <v>712463.86</v>
       </c>
       <c r="N18" s="1">
-        <v>1548576.68</v>
+        <v>712463.86</v>
       </c>
       <c r="O18" s="1">
-        <v>2.25</v>
+        <v>0.93</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C19" s="1">
-        <v>4461.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>11502.0</v>
+        <v>1430.0</v>
       </c>
       <c r="E19" s="1">
-        <v>13485.277339162</v>
+        <v>514.0043998</v>
       </c>
       <c r="F19" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G19">
-        <v>107.16</v>
+        <v>36.85</v>
       </c>
       <c r="H19" s="1">
-        <v>626982.24</v>
+        <v>740311.56</v>
       </c>
       <c r="I19" s="1">
-        <v>-148168.26</v>
+        <v>1199943.4</v>
       </c>
       <c r="J19" s="1">
-        <v>-23.631970819461</v>
+        <v>162.08627081279</v>
       </c>
       <c r="K19">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L19">
-        <v>0.0</v>
+        <v>293.14</v>
       </c>
       <c r="M19" s="1">
-        <v>478813.98</v>
+        <v>1940254.96</v>
       </c>
       <c r="N19" s="1">
-        <v>478813.98</v>
+        <v>1940548.1</v>
       </c>
       <c r="O19" s="1">
-        <v>0.7</v>
+        <v>2.54</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C20" s="1">
-        <v>62584.0</v>
+        <v>4461.0</v>
       </c>
       <c r="D20" s="1">
-        <v>663.75</v>
+        <v>10528.0</v>
       </c>
       <c r="E20" s="1">
-        <v>806.41058337594</v>
+        <v>13485.277339162</v>
       </c>
       <c r="F20" t="s">
         <v>32</v>
       </c>
       <c r="G20">
-        <v>107.16</v>
+        <v>107.42</v>
       </c>
       <c r="H20" s="1">
-        <v>516886.9</v>
+        <v>626982.24</v>
       </c>
       <c r="I20" s="1">
-        <v>-129246.45</v>
+        <v>-189751.67</v>
       </c>
       <c r="J20" s="1">
-        <v>-25.004783444889</v>
+        <v>-30.264281489058</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>387640.45</v>
+        <v>437230.57</v>
       </c>
       <c r="N20" s="1">
-        <v>387640.45</v>
+        <v>437230.57</v>
       </c>
       <c r="O20" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C21" s="1">
-        <v>52000.0</v>
+        <v>62584.0</v>
       </c>
       <c r="D21" s="1">
-        <v>417.0</v>
+        <v>603.85</v>
       </c>
       <c r="E21" s="1">
-        <v>484.37930769231</v>
+        <v>806.41058337594</v>
       </c>
       <c r="F21" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G21">
-        <v>37.46</v>
+        <v>107.42</v>
       </c>
       <c r="H21" s="1">
-        <v>736993.24</v>
+        <v>516886.9</v>
       </c>
       <c r="I21" s="1">
-        <v>-158146.97</v>
+        <v>-165063.43</v>
       </c>
       <c r="J21" s="1">
-        <v>-21.458401707999</v>
+        <v>-31.934148456848</v>
       </c>
       <c r="K21">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>578846.27</v>
+        <v>351823.47</v>
       </c>
       <c r="N21" s="1">
-        <v>580750.67</v>
+        <v>351823.47</v>
       </c>
       <c r="O21" s="1">
-        <v>0.84</v>
+        <v>0.46</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" t="s">
         <v>78</v>
       </c>
       <c r="C22" s="1">
-        <v>9000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>1925.0</v>
+        <v>423.0</v>
       </c>
       <c r="E22" s="1">
-        <v>1232.0238577778</v>
+        <v>484.37930769231</v>
       </c>
       <c r="F22" t="s">
         <v>35</v>
       </c>
       <c r="G22">
-        <v>37.46</v>
+        <v>36.85</v>
       </c>
       <c r="H22" s="1">
-        <v>310488.02</v>
+        <v>736993.24</v>
       </c>
       <c r="I22" s="1">
-        <v>151996.38</v>
+        <v>-140100.26</v>
       </c>
       <c r="J22" s="1">
-        <v>48.954024055421</v>
+        <v>-19.009707606002</v>
       </c>
       <c r="K22">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.04</v>
+      </c>
+      <c r="L22" t="s">
+        <v>79</v>
       </c>
       <c r="M22" s="1">
-        <v>462484.4</v>
+        <v>596892.98</v>
       </c>
       <c r="N22" s="1">
-        <v>462484.4</v>
+        <v>598828.89</v>
       </c>
       <c r="O22" s="1">
-        <v>0.67</v>
+        <v>0.78</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C23" s="1">
-        <v>357461.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>283.55</v>
+        <v>2440.0</v>
       </c>
       <c r="E23" s="1">
-        <v>282.01272284249</v>
+        <v>1232.0238577778</v>
       </c>
       <c r="F23" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G23">
-        <v>107.16</v>
+        <v>36.85</v>
       </c>
       <c r="H23" s="1">
-        <v>1038841.14</v>
+        <v>310488.02</v>
       </c>
       <c r="I23" s="1">
-        <v>-92997.06</v>
+        <v>285428.05</v>
       </c>
       <c r="J23" s="1">
-        <v>-8.9520001104307</v>
+        <v>91.928844790855</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>945844.08</v>
+        <v>595916.07</v>
       </c>
       <c r="N23" s="1">
-        <v>945844.08</v>
+        <v>595916.07</v>
       </c>
       <c r="O23" s="1">
-        <v>1.38</v>
+        <v>0.78</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B24" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C24" s="1">
-        <v>302205.0</v>
+        <v>357461.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97600.0</v>
+        <v>246.3</v>
       </c>
       <c r="E24" s="1">
-        <v>109076.09184084</v>
+        <v>282.01272284249</v>
       </c>
       <c r="F24" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>32</v>
+      </c>
+      <c r="G24">
+        <v>107.42</v>
       </c>
       <c r="H24" s="1">
-        <v>1133046.68</v>
+        <v>1038841.14</v>
       </c>
       <c r="I24" s="1">
-        <v>-171827.35</v>
+        <v>-219196.7</v>
       </c>
       <c r="J24" s="1">
-        <v>-15.165072457562</v>
+        <v>-21.100117386572</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>961219.33</v>
+        <v>819644.44</v>
       </c>
       <c r="N24" s="1">
-        <v>961219.33</v>
+        <v>819644.44</v>
       </c>
       <c r="O24" s="1">
-        <v>1.4</v>
+        <v>1.07</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" t="s">
         <v>85</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>302205.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>92900.0</v>
+      </c>
+      <c r="E25" s="1">
+        <v>109076.09184084</v>
+      </c>
+      <c r="F25" t="s">
         <v>86</v>
       </c>
-      <c r="C25" s="1">
-[...12 lines deleted...]
-        <v>107.16</v>
+      <c r="G25" t="s">
+        <v>87</v>
       </c>
       <c r="H25" s="1">
-        <v>1030495.44</v>
+        <v>1133046.68</v>
       </c>
       <c r="I25" s="1">
-        <v>-38097.29</v>
+        <v>-220080.81</v>
       </c>
       <c r="J25" s="1">
-        <v>-3.6969877324251</v>
+        <v>-19.423807852294</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>992398.15</v>
+        <v>912965.87</v>
       </c>
       <c r="N25" s="1">
-        <v>992398.15</v>
+        <v>912965.87</v>
       </c>
       <c r="O25" s="1">
-        <v>1.44</v>
+        <v>1.2</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B26" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C26" s="1">
-        <v>2777.0</v>
+        <v>31945.0</v>
       </c>
       <c r="D26" s="1">
-        <v>395500.0</v>
+        <v>3850.2</v>
       </c>
       <c r="E26" s="1">
-        <v>366915.33046813</v>
+        <v>3681.2731457192</v>
       </c>
       <c r="F26" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>32</v>
+      </c>
+      <c r="G26">
+        <v>107.42</v>
       </c>
       <c r="H26" s="1">
-        <v>639872.54</v>
+        <v>1091901.47</v>
       </c>
       <c r="I26" s="1">
-        <v>-7506.73</v>
+        <v>53133.11</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.173160204687</v>
+        <v>4.8661084777182</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>632365.81</v>
+        <v>1145034.58</v>
       </c>
       <c r="N26" s="1">
-        <v>632365.81</v>
+        <v>1145034.58</v>
       </c>
       <c r="O26" s="1">
-        <v>0.92</v>
+        <v>1.5</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>90</v>
+      </c>
+      <c r="B27" t="s">
         <v>91</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>249257.0</v>
+        <v>37487.0</v>
       </c>
       <c r="D27" s="1">
-        <v>941.1</v>
+        <v>2799.8</v>
       </c>
       <c r="E27" s="1">
-        <v>838.54430306872</v>
+        <v>2781.6483415584</v>
       </c>
       <c r="F27" t="s">
         <v>32</v>
       </c>
       <c r="G27">
-        <v>107.16</v>
+        <v>107.42</v>
       </c>
       <c r="H27" s="1">
-        <v>2278443.41</v>
+        <v>1030495.44</v>
       </c>
       <c r="I27" s="1">
-        <v>-89450.42</v>
+        <v>-53392.96</v>
       </c>
       <c r="J27" s="1">
-        <v>-3.9259443358306</v>
+        <v>-5.1812902733466</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2188992.99</v>
+        <v>977102.48</v>
       </c>
       <c r="N27" s="1">
-        <v>2188992.99</v>
+        <v>977102.48</v>
       </c>
       <c r="O27" s="1">
-        <v>3.18</v>
+        <v>1.28</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>92</v>
+      </c>
+      <c r="B28" t="s">
         <v>93</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" s="1">
+        <v>1170.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>1050000.0</v>
+      </c>
+      <c r="E28" s="1">
+        <v>1062362.9529914</v>
+      </c>
+      <c r="F28" t="s">
         <v>94</v>
       </c>
-      <c r="C28" s="1">
-[...12 lines deleted...]
-        <v>107.16</v>
+      <c r="G28" t="s">
+        <v>95</v>
       </c>
       <c r="H28" s="1">
-        <v>796699.64</v>
+        <v>731718.69</v>
       </c>
       <c r="I28" s="1">
-        <v>-82712.25</v>
+        <v>-8406.15</v>
       </c>
       <c r="J28" s="1">
-        <v>-10.38186109887</v>
+        <v>-1.1488226438496</v>
       </c>
       <c r="K28">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.6</v>
+      </c>
+      <c r="L28" t="s">
+        <v>96</v>
       </c>
       <c r="M28" s="1">
-        <v>713987.39</v>
+        <v>723312.54</v>
       </c>
       <c r="N28" s="1">
-        <v>713987.39</v>
+        <v>726357.34</v>
       </c>
       <c r="O28" s="1">
-        <v>1.04</v>
+        <v>0.95</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>97</v>
+      </c>
+      <c r="B29" t="s">
+        <v>98</v>
+      </c>
+      <c r="C29" s="1">
+        <v>2777.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>450000.0</v>
+      </c>
+      <c r="E29" s="1">
+        <v>366915.33046813</v>
+      </c>
+      <c r="F29" t="s">
+        <v>94</v>
+      </c>
+      <c r="G29" t="s">
         <v>95</v>
       </c>
-      <c r="B29" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H29" s="1">
-        <v>1213591.57</v>
+        <v>639872.54</v>
       </c>
       <c r="I29" s="1">
-        <v>-203929.53</v>
+        <v>95892.64</v>
       </c>
       <c r="J29" s="1">
-        <v>-16.803802452253</v>
+        <v>14.986209597305</v>
       </c>
       <c r="K29">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.55</v>
+      </c>
+      <c r="L29" t="s">
+        <v>99</v>
       </c>
       <c r="M29" s="1">
-        <v>1009662.04</v>
+        <v>735765.18</v>
       </c>
       <c r="N29" s="1">
-        <v>1009662.04</v>
+        <v>748412.17</v>
       </c>
       <c r="O29" s="1">
-        <v>1.47</v>
+        <v>0.98</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B30" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C30" s="1">
-        <v>282000.0</v>
+        <v>249257.0</v>
       </c>
       <c r="D30" s="1">
-        <v>215.0</v>
+        <v>887.75</v>
       </c>
       <c r="E30" s="1">
-        <v>201.93496163121</v>
+        <v>838.54430306872</v>
       </c>
       <c r="F30" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G30">
-        <v>37.46</v>
+        <v>107.42</v>
       </c>
       <c r="H30" s="1">
-        <v>1638116.24</v>
+        <v>2278443.41</v>
       </c>
       <c r="I30" s="1">
-        <v>-19621.07</v>
+        <v>-218428.02</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.1977825212208</v>
+        <v>-9.58672131339</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1618495.17</v>
+        <v>2060015.39</v>
       </c>
       <c r="N30" s="1">
-        <v>1618495.17</v>
+        <v>2060015.39</v>
       </c>
       <c r="O30" s="1">
-        <v>2.35</v>
+        <v>2.7</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B31" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C31" s="1">
-        <v>3413.0</v>
+        <v>108759.0</v>
       </c>
       <c r="D31" s="1">
-        <v>467500.0</v>
+        <v>715.3</v>
       </c>
       <c r="E31" s="1">
-        <v>211389.47789335</v>
+        <v>691.57270874135</v>
       </c>
       <c r="F31" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>32</v>
+      </c>
+      <c r="G31">
+        <v>107.42</v>
       </c>
       <c r="H31" s="1">
-        <v>452672.12</v>
+        <v>796699.64</v>
       </c>
       <c r="I31" s="1">
-        <v>466007.15</v>
+        <v>-72454.06</v>
       </c>
       <c r="J31" s="1">
-        <v>102.94584742705</v>
+        <v>-9.0942754787739</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>918679.27</v>
+        <v>724245.58</v>
       </c>
       <c r="N31" s="1">
-        <v>918679.27</v>
+        <v>724245.58</v>
       </c>
       <c r="O31" s="1">
-        <v>1.34</v>
+        <v>0.95</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B32" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C32" s="1">
-        <v>172722.0</v>
+        <v>282000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>1406.1</v>
+        <v>243.0</v>
       </c>
       <c r="E32" s="1">
-        <v>1280.9052689293</v>
+        <v>201.93496163121</v>
       </c>
       <c r="F32" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G32">
-        <v>107.16</v>
+        <v>36.85</v>
       </c>
       <c r="H32" s="1">
-        <v>2315063.7</v>
+        <v>1638116.24</v>
       </c>
       <c r="I32" s="1">
-        <v>-48723.51</v>
+        <v>221434.97</v>
       </c>
       <c r="J32" s="1">
-        <v>-2.1046293456202</v>
+        <v>13.517659161965</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2266340.19</v>
+        <v>1859551.21</v>
       </c>
       <c r="N32" s="1">
-        <v>2266340.19</v>
+        <v>1859551.21</v>
       </c>
       <c r="O32" s="1">
-        <v>3.3</v>
+        <v>2.44</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B33" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C33" s="1">
-        <v>84377.0</v>
+        <v>3413.0</v>
       </c>
       <c r="D33" s="1">
-        <v>1507.1</v>
+        <v>674000.0</v>
       </c>
       <c r="E33" s="1">
-        <v>1608.6393595411</v>
+        <v>211389.47789335</v>
       </c>
       <c r="F33" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.16</v>
+        <v>94</v>
+      </c>
+      <c r="G33" t="s">
+        <v>95</v>
       </c>
       <c r="H33" s="1">
-        <v>1420185.79</v>
+        <v>452672.12</v>
       </c>
       <c r="I33" s="1">
-        <v>-233522.84</v>
+        <v>901728.12</v>
       </c>
       <c r="J33" s="1">
-        <v>-16.443119037263</v>
+        <v>199.20116131738</v>
       </c>
       <c r="K33">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.25</v>
+      </c>
+      <c r="L33" t="s">
+        <v>108</v>
       </c>
       <c r="M33" s="1">
-        <v>1186662.95</v>
+        <v>1354400.24</v>
       </c>
       <c r="N33" s="1">
-        <v>1186662.95</v>
+        <v>1358670.42</v>
       </c>
       <c r="O33" s="1">
-        <v>1.73</v>
+        <v>1.78</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B34" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C34" s="1">
-        <v>10956.0</v>
+        <v>172722.0</v>
       </c>
       <c r="D34" s="1">
-        <v>3700.3</v>
+        <v>1378.9</v>
       </c>
       <c r="E34" s="1">
-        <v>5465.647107521</v>
+        <v>1280.9052689293</v>
       </c>
       <c r="F34" t="s">
         <v>32</v>
       </c>
       <c r="G34">
-        <v>107.16</v>
+        <v>107.42</v>
       </c>
       <c r="H34" s="1">
-        <v>616358.56</v>
+        <v>2315063.7</v>
       </c>
       <c r="I34" s="1">
-        <v>-238046.49</v>
+        <v>-97822.96</v>
       </c>
       <c r="J34" s="1">
-        <v>-38.621430032545</v>
+        <v>-4.2254975532639</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>378312.07</v>
+        <v>2217240.74</v>
       </c>
       <c r="N34" s="1">
-        <v>378312.07</v>
+        <v>2217240.74</v>
       </c>
       <c r="O34" s="1">
-        <v>0.55</v>
+        <v>2.9</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B35" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C35" s="1">
-        <v>15344.0</v>
+        <v>10956.0</v>
       </c>
       <c r="D35" s="1">
-        <v>149300.0</v>
+        <v>3856.5</v>
       </c>
       <c r="E35" s="1">
-        <v>96242.742202815</v>
+        <v>5465.647107521</v>
       </c>
       <c r="F35" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>32</v>
+      </c>
+      <c r="G35">
+        <v>107.42</v>
       </c>
       <c r="H35" s="1">
-        <v>940767.38</v>
+        <v>616358.56</v>
       </c>
       <c r="I35" s="1">
-        <v>378231.46</v>
+        <v>-223009.8</v>
       </c>
       <c r="J35" s="1">
-        <v>40.204567892224</v>
+        <v>-36.181828966568</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1318998.84</v>
+        <v>393348.76</v>
       </c>
       <c r="N35" s="1">
-        <v>1318998.84</v>
+        <v>393348.76</v>
       </c>
       <c r="O35" s="1">
-        <v>1.92</v>
+        <v>0.52</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B36" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="C36" s="1">
-        <v>44632.0</v>
+        <v>17624.0</v>
       </c>
       <c r="D36" s="1">
-        <v>38.2</v>
+        <v>159000.0</v>
       </c>
       <c r="E36" s="1">
-        <v>40.543427809643</v>
+        <v>105632.04932819</v>
       </c>
       <c r="F36" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.16</v>
+        <v>94</v>
+      </c>
+      <c r="G36" t="s">
+        <v>95</v>
       </c>
       <c r="H36" s="1">
-        <v>19125.61</v>
+        <v>1166499.36</v>
       </c>
       <c r="I36" s="1">
-        <v>-3215.58</v>
+        <v>483380.97</v>
       </c>
       <c r="J36" s="1">
-        <v>-16.81295393977</v>
+        <v>41.438597103045</v>
       </c>
       <c r="K36">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.8</v>
+      </c>
+      <c r="L36" t="s">
+        <v>115</v>
       </c>
       <c r="M36" s="1">
-        <v>15910.03</v>
+        <v>1649880.33</v>
       </c>
       <c r="N36" s="1">
-        <v>15910.03</v>
+        <v>1664036.61</v>
       </c>
       <c r="O36" s="1">
-        <v>0.02</v>
+        <v>2.18</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B37" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="C37" s="1">
         <v>32864.0</v>
       </c>
       <c r="D37" s="1">
-        <v>4068.1</v>
+        <v>4278.3</v>
       </c>
       <c r="E37" s="1">
         <v>3608.4908100049</v>
       </c>
       <c r="F37" t="s">
         <v>32</v>
       </c>
       <c r="G37">
-        <v>107.16</v>
+        <v>107.42</v>
       </c>
       <c r="H37" s="1">
         <v>1239170.55</v>
       </c>
       <c r="I37" s="1">
-        <v>8423.45</v>
+        <v>69782.52</v>
       </c>
       <c r="J37" s="1">
-        <v>0.67976518647897</v>
+        <v>5.631389480649</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1247594.0</v>
+        <v>1308953.07</v>
       </c>
       <c r="N37" s="1">
-        <v>1247594.0</v>
+        <v>1308953.07</v>
       </c>
       <c r="O37" s="1">
-        <v>1.81</v>
+        <v>1.71</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="B38" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="C38" s="1">
         <v>10285.0</v>
       </c>
       <c r="D38" s="1">
-        <v>89700.0</v>
+        <v>107700.0</v>
       </c>
       <c r="E38" s="1">
         <v>81681.536217793</v>
       </c>
       <c r="F38" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="G38" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="H38" s="1">
         <v>503412.53</v>
       </c>
       <c r="I38" s="1">
-        <v>27768.74</v>
+        <v>148772.51</v>
       </c>
       <c r="J38" s="1">
-        <v>5.5161002845916</v>
+        <v>29.552802350788</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>531181.27</v>
+        <v>652185.04</v>
       </c>
       <c r="N38" s="1">
-        <v>531181.27</v>
+        <v>652185.04</v>
       </c>
       <c r="O38" s="1">
-        <v>0.77</v>
+        <v>0.85</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B39" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="C39" s="1">
-        <v>109641.0</v>
+        <v>6800.0</v>
       </c>
       <c r="D39" s="1">
-        <v>1039.85</v>
+        <v>56.47</v>
       </c>
       <c r="E39" s="1">
-        <v>1045.4560158153</v>
+        <v>56.689666176471</v>
       </c>
       <c r="F39" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="G39">
-        <v>107.16</v>
+        <v>1.18</v>
       </c>
       <c r="H39" s="1">
-        <v>1161806.92</v>
+        <v>325321.52</v>
       </c>
       <c r="I39" s="1">
-        <v>-97896.85</v>
+        <v>-94.11</v>
       </c>
       <c r="J39" s="1">
-        <v>-8.4262581255756</v>
+        <v>-0.028928304527779</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1063910.07</v>
+        <v>325227.41</v>
       </c>
       <c r="N39" s="1">
-        <v>1063910.07</v>
+        <v>325227.41</v>
       </c>
       <c r="O39" s="1">
-        <v>1.55</v>
+        <v>0.43</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="B40" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="C40" s="1">
-        <v>50000.0</v>
+        <v>109641.0</v>
       </c>
       <c r="D40" s="1">
-        <v>1710.0</v>
+        <v>1091.95</v>
       </c>
       <c r="E40" s="1">
-        <v>1349.7985242</v>
+        <v>1045.4560158153</v>
       </c>
       <c r="F40" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G40">
-        <v>37.46</v>
+        <v>107.42</v>
       </c>
       <c r="H40" s="1">
-        <v>1915774.21</v>
+        <v>1161806.92</v>
       </c>
       <c r="I40" s="1">
-        <v>366616.31</v>
+        <v>-47234.84</v>
       </c>
       <c r="J40" s="1">
-        <v>19.136718099989</v>
+        <v>-4.0656359664306</v>
       </c>
       <c r="K40">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>0.0</v>
+      </c>
+      <c r="L40">
+        <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2282390.52</v>
+        <v>1114572.08</v>
       </c>
       <c r="N40" s="1">
-        <v>2284477.51</v>
+        <v>1114572.08</v>
       </c>
       <c r="O40" s="1">
-        <v>3.32</v>
+        <v>1.46</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B41" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C41" s="1">
-        <v>6541.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>249000.0</v>
+        <v>1945.0</v>
       </c>
       <c r="E41" s="1">
-        <v>260023.79299801</v>
+        <v>1349.7985242</v>
       </c>
       <c r="F41" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>35</v>
+      </c>
+      <c r="G41">
+        <v>36.85</v>
       </c>
       <c r="H41" s="1">
-        <v>1043716.58</v>
+        <v>1915774.21</v>
       </c>
       <c r="I41" s="1">
-        <v>-105961.31</v>
+        <v>723243.9</v>
       </c>
       <c r="J41" s="1">
-        <v>-10.152306864762</v>
+        <v>37.752042815108</v>
       </c>
       <c r="K41">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.04</v>
+      </c>
+      <c r="L41" t="s">
+        <v>126</v>
       </c>
       <c r="M41" s="1">
-        <v>937755.27</v>
+        <v>2639018.11</v>
       </c>
       <c r="N41" s="1">
-        <v>937755.27</v>
+        <v>2641139.64</v>
       </c>
       <c r="O41" s="1">
-        <v>1.36</v>
+        <v>3.46</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B42" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="C42" s="1">
-        <v>1402386.0</v>
+        <v>9041.0</v>
       </c>
       <c r="D42" s="1">
-        <v>79.43</v>
+        <v>254500.0</v>
       </c>
       <c r="E42" s="1">
-        <v>83.512561063787</v>
+        <v>260430.37385245</v>
       </c>
       <c r="F42" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.16</v>
+        <v>94</v>
+      </c>
+      <c r="G42" t="s">
+        <v>95</v>
       </c>
       <c r="H42" s="1">
-        <v>1174245.68</v>
+        <v>1432287.74</v>
       </c>
       <c r="I42" s="1">
-        <v>-134772.32</v>
+        <v>-77550.43</v>
       </c>
       <c r="J42" s="1">
-        <v>-11.477352848341</v>
+        <v>-5.4144448656664</v>
       </c>
       <c r="K42">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.95</v>
+      </c>
+      <c r="L42" t="s">
+        <v>129</v>
       </c>
       <c r="M42" s="1">
-        <v>1039473.36</v>
+        <v>1354737.31</v>
       </c>
       <c r="N42" s="1">
-        <v>1039473.36</v>
+        <v>1363346.65</v>
       </c>
       <c r="O42" s="1">
-        <v>1.51</v>
+        <v>1.79</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="B43" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="C43" s="1">
-        <v>6676.0</v>
+        <v>1402386.0</v>
       </c>
       <c r="D43" s="1">
-        <v>185.41</v>
+        <v>75.33</v>
       </c>
       <c r="E43" s="1">
-        <v>190.19299131216</v>
+        <v>83.512561063787</v>
       </c>
       <c r="F43" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="G43">
-        <v>1.18</v>
+        <v>107.42</v>
       </c>
       <c r="H43" s="1">
-        <v>1090809.47</v>
+        <v>1174245.68</v>
       </c>
       <c r="I43" s="1">
-        <v>-43559.45</v>
+        <v>-190760.19</v>
       </c>
       <c r="J43" s="1">
-        <v>-3.9933142494628</v>
+        <v>-16.24533888002</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1047250.02</v>
+        <v>983485.49</v>
       </c>
       <c r="N43" s="1">
-        <v>1047250.02</v>
+        <v>983485.49</v>
       </c>
       <c r="O43" s="1">
-        <v>1.52</v>
+        <v>1.29</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B44" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C44" s="1">
-        <v>384862.0</v>
+        <v>6676.0</v>
       </c>
       <c r="D44" s="1">
-        <v>292.75</v>
+        <v>177.19</v>
       </c>
       <c r="E44" s="1">
-        <v>298.43802503235</v>
+        <v>190.19299131216</v>
       </c>
       <c r="F44" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="G44">
-        <v>107.16</v>
+        <v>1.18</v>
       </c>
       <c r="H44" s="1">
-        <v>1217897.2</v>
+        <v>1090809.47</v>
       </c>
       <c r="I44" s="1">
-        <v>-166508.83</v>
+        <v>-88928.86</v>
       </c>
       <c r="J44" s="1">
-        <v>-13.671829609264</v>
+        <v>-8.1525566513463</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1051388.37</v>
+        <v>1001880.61</v>
       </c>
       <c r="N44" s="1">
-        <v>1051388.37</v>
+        <v>1001880.61</v>
       </c>
       <c r="O44" s="1">
-        <v>1.53</v>
+        <v>1.31</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="B45" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="C45" s="1">
-        <v>566400.0</v>
+        <v>384862.0</v>
       </c>
       <c r="D45" s="1">
-        <v>4.97</v>
+        <v>298.65</v>
       </c>
       <c r="E45" s="1">
-        <v>4.5584528601695</v>
+        <v>298.43802503235</v>
       </c>
       <c r="F45" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="G45">
-        <v>4.67</v>
+        <v>107.42</v>
       </c>
       <c r="H45" s="1">
-        <v>556933.99</v>
+        <v>1217897.2</v>
       </c>
       <c r="I45" s="1">
-        <v>46400.83</v>
+        <v>-147857.3</v>
       </c>
       <c r="J45" s="1">
-        <v>8.3314774880233</v>
+        <v>-12.140376051443</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>603334.82</v>
+        <v>1070039.9</v>
       </c>
       <c r="N45" s="1">
-        <v>603334.82</v>
+        <v>1070039.9</v>
       </c>
       <c r="O45" s="1">
-        <v>0.88</v>
+        <v>1.4</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B46" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="C46" s="1">
-        <v>741.0</v>
+        <v>566400.0</v>
       </c>
       <c r="D46" s="1">
-        <v>1668000.0</v>
+        <v>4.93</v>
       </c>
       <c r="E46" s="1">
-        <v>1309412.2287449</v>
+        <v>4.5584528601695</v>
       </c>
       <c r="F46" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>64</v>
+      </c>
+      <c r="G46">
+        <v>4.59</v>
       </c>
       <c r="H46" s="1">
-        <v>622071.35</v>
+        <v>556933.99</v>
       </c>
       <c r="I46" s="1">
-        <v>89568.52</v>
+        <v>50878.15</v>
       </c>
       <c r="J46" s="1">
-        <v>14.398431948361</v>
+        <v>9.1354004089425</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>711639.87</v>
+        <v>607812.14</v>
       </c>
       <c r="N46" s="1">
-        <v>711639.87</v>
+        <v>607812.14</v>
       </c>
       <c r="O46" s="1">
-        <v>1.04</v>
+        <v>0.8</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="B47" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="C47" s="1">
-        <v>4195.0</v>
+        <v>741.0</v>
       </c>
       <c r="D47" s="1">
-        <v>289500.0</v>
+        <v>1778000.0</v>
       </c>
       <c r="E47" s="1">
-        <v>192108.48500596</v>
+        <v>1309412.2287449</v>
       </c>
       <c r="F47" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="G47" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="H47" s="1">
-        <v>491357.07</v>
+        <v>622071.35</v>
       </c>
       <c r="I47" s="1">
-        <v>207883.39</v>
+        <v>153641.17</v>
       </c>
       <c r="J47" s="1">
-        <v>42.3080083085</v>
+        <v>24.698319573792</v>
       </c>
       <c r="K47">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>0.0</v>
+      </c>
+      <c r="L47">
+        <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>699240.46</v>
+        <v>775712.52</v>
       </c>
       <c r="N47" s="1">
-        <v>706123.59</v>
+        <v>775712.52</v>
       </c>
       <c r="O47" s="1">
-        <v>1.03</v>
+        <v>1.02</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="B48" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="C48" s="1">
-        <v>70578.0</v>
+        <v>4195.0</v>
       </c>
       <c r="D48" s="1">
-        <v>158600.0</v>
+        <v>350500.0</v>
       </c>
       <c r="E48" s="1">
-        <v>57281.46724971</v>
+        <v>192108.48500596</v>
       </c>
       <c r="F48" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="G48" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="H48" s="1">
-        <v>2599917.57</v>
+        <v>491357.07</v>
       </c>
       <c r="I48" s="1">
-        <v>3845017.49</v>
+        <v>374349.72</v>
       </c>
       <c r="J48" s="1">
-        <v>147.88997675799</v>
+        <v>76.186900088768</v>
       </c>
       <c r="K48">
-        <v>0.35</v>
+        <v>1.68</v>
       </c>
       <c r="L48" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="M48" s="1">
-        <v>6444935.06</v>
+        <v>865706.79</v>
       </c>
       <c r="N48" s="1">
-        <v>6469989.25</v>
+        <v>872745.47</v>
       </c>
       <c r="O48" s="1">
-        <v>9.41</v>
+        <v>1.14</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B49" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="C49" s="1">
-        <v>2012.0</v>
+        <v>59568.0</v>
       </c>
       <c r="D49" s="1">
-        <v>519000.0</v>
+        <v>216500.0</v>
       </c>
       <c r="E49" s="1">
-        <v>388862.30712724</v>
+        <v>57281.467249698</v>
       </c>
       <c r="F49" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="G49" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="H49" s="1">
-        <v>500348.9</v>
+        <v>2194336.62</v>
       </c>
       <c r="I49" s="1">
-        <v>100882.08</v>
+        <v>5398809.47</v>
       </c>
       <c r="J49" s="1">
-        <v>20.162346714463</v>
+        <v>246.03378628389</v>
       </c>
       <c r="K49">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.43</v>
+      </c>
+      <c r="L49" t="s">
+        <v>145</v>
       </c>
       <c r="M49" s="1">
-        <v>601230.98</v>
+        <v>7593146.09</v>
       </c>
       <c r="N49" s="1">
-        <v>601230.98</v>
+        <v>7618766.45</v>
       </c>
       <c r="O49" s="1">
-        <v>0.87</v>
+        <v>9.98</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="B50" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C50" s="1">
-        <v>12231.0</v>
+        <v>2012.0</v>
       </c>
       <c r="D50" s="1">
-        <v>839000.0</v>
+        <v>530000.0</v>
       </c>
       <c r="E50" s="1">
-        <v>405615.57900172</v>
+        <v>388862.30712724</v>
       </c>
       <c r="F50" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="G50" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="H50" s="1">
-        <v>3005839.21</v>
+        <v>500348.9</v>
       </c>
       <c r="I50" s="1">
-        <v>2902561.51</v>
+        <v>127499.34</v>
       </c>
       <c r="J50" s="1">
-        <v>96.564097651784</v>
+        <v>25.482086599971</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5908400.72</v>
+        <v>627848.24</v>
       </c>
       <c r="N50" s="1">
-        <v>5908400.72</v>
+        <v>627848.24</v>
       </c>
       <c r="O50" s="1">
-        <v>8.59</v>
+        <v>0.82</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B51" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="C51" s="1">
-        <v>135400.0</v>
+        <v>12295.0</v>
       </c>
       <c r="D51" s="1">
-        <v>1780.0</v>
+        <v>1061000.0</v>
       </c>
       <c r="E51" s="1">
-        <v>830.12603426883</v>
+        <v>432507.38836926</v>
       </c>
       <c r="F51" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>37.46</v>
+        <v>94</v>
+      </c>
+      <c r="G51" t="s">
+        <v>95</v>
       </c>
       <c r="H51" s="1">
-        <v>3207382.84</v>
+        <v>3208713.87</v>
       </c>
       <c r="I51" s="1">
-        <v>3226342.36</v>
+        <v>4471879.15</v>
       </c>
       <c r="J51" s="1">
-        <v>100.59112120211</v>
+        <v>139.36671611046</v>
       </c>
       <c r="K51">
-        <v>0.05</v>
+        <v>0.96</v>
       </c>
       <c r="L51" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="M51" s="1">
-        <v>6433725.2</v>
+        <v>7680593.02</v>
       </c>
       <c r="N51" s="1">
-        <v>6440307.08</v>
+        <v>7692370.42</v>
       </c>
       <c r="O51" s="1">
-        <v>9.37</v>
+        <v>10.07</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B52" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="C52" s="1">
-        <v>14102.0</v>
+        <v>100930.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4113.8</v>
+        <v>1201.7</v>
       </c>
       <c r="E52" s="1">
-        <v>4839.8016841583</v>
+        <v>1199.2255738631</v>
       </c>
       <c r="F52" t="s">
         <v>32</v>
       </c>
       <c r="G52">
-        <v>107.16</v>
+        <v>107.42</v>
       </c>
       <c r="H52" s="1">
-        <v>682982.43</v>
+        <v>1123837.89</v>
       </c>
       <c r="I52" s="1">
-        <v>-141623.73</v>
+        <v>5304.61</v>
       </c>
       <c r="J52" s="1">
-        <v>-20.736072229559</v>
+        <v>0.47200846734221</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>541358.7</v>
+        <v>1129142.5</v>
       </c>
       <c r="N52" s="1">
-        <v>541358.7</v>
+        <v>1129142.5</v>
       </c>
       <c r="O52" s="1">
-        <v>0.79</v>
+        <v>1.48</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B53" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="C53" s="1">
-        <v>74816.0</v>
+        <v>135400.0</v>
       </c>
       <c r="D53" s="1">
-        <v>0.0</v>
+        <v>1995.0</v>
       </c>
       <c r="E53" s="1">
-        <v>0.0</v>
+        <v>830.12603426883</v>
       </c>
       <c r="F53" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G53">
-        <v>107.16</v>
+        <v>36.85</v>
       </c>
       <c r="H53" s="1">
-        <v>0.0</v>
+        <v>3207382.84</v>
       </c>
       <c r="I53" s="1">
-        <v>0.0</v>
+        <v>4122791.85</v>
       </c>
       <c r="J53" s="1">
-        <v>0</v>
+        <v>128.54068427952</v>
       </c>
       <c r="K53">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.04</v>
+      </c>
+      <c r="L53" t="s">
+        <v>155</v>
       </c>
       <c r="M53" s="1">
-        <v>0.0</v>
+        <v>7330174.69</v>
       </c>
       <c r="N53" s="1">
-        <v>0.0</v>
+        <v>7335649.27</v>
       </c>
       <c r="O53" s="1">
-        <v>0.0</v>
+        <v>9.61</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="B54" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="C54" s="1">
-        <v>25819.0</v>
+        <v>14102.0</v>
       </c>
       <c r="D54" s="1">
-        <v>3758.5</v>
+        <v>3899.5</v>
       </c>
       <c r="E54" s="1">
-        <v>2802.2263503621</v>
+        <v>4839.8016841583</v>
       </c>
       <c r="F54" t="s">
         <v>32</v>
       </c>
       <c r="G54">
-        <v>107.16</v>
+        <v>107.42</v>
       </c>
       <c r="H54" s="1">
+        <v>682982.43</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-171038.9</v>
+      </c>
+      <c r="J54" s="1">
+        <v>-25.042942905574</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54">
+        <v>0.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>511943.53</v>
+      </c>
+      <c r="N54" s="1">
+        <v>511943.53</v>
+      </c>
+      <c r="O54" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="P54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
+        <v>158</v>
+      </c>
+      <c r="B55" t="s">
+        <v>159</v>
+      </c>
+      <c r="C55" s="1">
+        <v>74816.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E55" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F55" t="s">
+        <v>32</v>
+      </c>
+      <c r="G55">
+        <v>107.42</v>
+      </c>
+      <c r="H55" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J55" s="1">
+        <v>0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55">
+        <v>0.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O55" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P55">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" t="s">
+        <v>160</v>
+      </c>
+      <c r="B56" t="s">
+        <v>161</v>
+      </c>
+      <c r="C56" s="1">
+        <v>25819.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>3869.7</v>
+      </c>
+      <c r="E56" s="1">
+        <v>2802.2263503621</v>
+      </c>
+      <c r="F56" t="s">
+        <v>32</v>
+      </c>
+      <c r="G56">
+        <v>107.42</v>
+      </c>
+      <c r="H56" s="1">
         <v>743265.94</v>
       </c>
-      <c r="I54" s="1">
-[...20 lines deleted...]
-      <c r="P54">
+      <c r="I56" s="1">
+        <v>186875.8</v>
+      </c>
+      <c r="J56" s="1">
+        <v>25.142521665933</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56">
+        <v>0.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>930141.74</v>
+      </c>
+      <c r="N56" s="1">
+        <v>930141.74</v>
+      </c>
+      <c r="O56" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="P56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>162</v>
+      </c>
+      <c r="B57" t="s">
+        <v>163</v>
+      </c>
+      <c r="C57" s="1">
+        <v>-307725495.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>1.1807</v>
+      </c>
+      <c r="E57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F57" t="s">
+        <v>14</v>
+      </c>
+      <c r="G57">
+        <v>1.18</v>
+      </c>
+      <c r="H57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-964.23</v>
+      </c>
+      <c r="J57" s="1">
+        <v>0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>-964.23000000001</v>
+      </c>
+      <c r="N57" s="1">
+        <v>-964.23000000001</v>
+      </c>
+      <c r="O57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" t="s">
+        <v>162</v>
+      </c>
+      <c r="B58" t="s">
+        <v>163</v>
+      </c>
+      <c r="C58" s="1">
+        <v>-307725495.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>1.1807</v>
+      </c>
+      <c r="E58" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F58" t="s">
+        <v>14</v>
+      </c>
+      <c r="G58">
+        <v>1.18</v>
+      </c>
+      <c r="H58" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-964.23</v>
+      </c>
+      <c r="J58" s="1">
+        <v>0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>-964.23000000001</v>
+      </c>
+      <c r="N58" s="1">
+        <v>-964.23000000001</v>
+      </c>
+      <c r="O58" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P58">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>