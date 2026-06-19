--- v1 (2026-05-27)
+++ v2 (2026-06-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -133,423 +133,429 @@
   <si>
     <t>ABB INDIA LTD</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>TW0002345006</t>
   </si>
   <si>
     <t>ACCTON TECHNOLOGY CORP</t>
   </si>
   <si>
     <t>TWD</t>
   </si>
   <si>
     <t>TH0268010Z11</t>
   </si>
   <si>
     <t>ADVANCED INFO SERVICE PCL F</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>78 775.06</t>
+    <t>76 585.56</t>
   </si>
   <si>
     <t>TH0765010Z16</t>
   </si>
   <si>
     <t>AIRPORTS OF THAILAND PCL F</t>
   </si>
   <si>
     <t>KYG022421088</t>
   </si>
   <si>
     <t>ALCHIP TECHNOLOGIES LTD</t>
   </si>
   <si>
     <t>INE238A01034</t>
   </si>
   <si>
     <t>AXIS BANK LTD</t>
   </si>
   <si>
     <t>INE917I01010</t>
   </si>
   <si>
     <t>BAJAJ AUTO LTD</t>
   </si>
   <si>
     <t>INE296A01032</t>
   </si>
   <si>
     <t>BAJAJ FINANCE LTD</t>
   </si>
   <si>
     <t>ID1000109507</t>
   </si>
   <si>
     <t>BANK CENTRAL ASIA</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>19 794.44</t>
+    <t>19 549.92</t>
   </si>
   <si>
     <t>ID1000095003</t>
   </si>
   <si>
     <t>BANK MANDIRI (PERSERO)</t>
   </si>
   <si>
     <t>INE263A01024</t>
   </si>
   <si>
     <t>BHARAT ELECTRONICS LTD</t>
   </si>
   <si>
     <t>INE397D01024</t>
   </si>
   <si>
     <t>BHARTI AIRTEL LTD</t>
   </si>
   <si>
     <t>TW0002882008</t>
   </si>
   <si>
     <t>CATHAY FINANCIAL HOLDING LTD</t>
   </si>
   <si>
     <t>MYL1023OO000</t>
   </si>
   <si>
     <t>CIMB GROUP HOLDINGS</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
+    <t>32 980.89</t>
+  </si>
+  <si>
     <t>INE059A01026</t>
   </si>
   <si>
     <t>CIPLA LTD</t>
   </si>
   <si>
     <t>TH0737010Y16</t>
   </si>
   <si>
     <t>CP ALL PCL F</t>
   </si>
   <si>
     <t>INE148O01028</t>
   </si>
   <si>
     <t>DELHIVERY LTD</t>
   </si>
   <si>
     <t>TW0002308004</t>
   </si>
   <si>
     <t>DELTA ELECTRONICS INC</t>
   </si>
   <si>
     <t>INE935N01020</t>
   </si>
   <si>
     <t>DIXON TECHNOLOGIES (INDIA) LTD</t>
   </si>
   <si>
-    <t>INE271C01023</t>
-[...4 lines deleted...]
-  <si>
     <t>TW0001476000</t>
   </si>
   <si>
     <t>ECLAT TEXTILE LTD</t>
   </si>
   <si>
-    <t>1 935.91</t>
+    <t>1 937.95</t>
   </si>
   <si>
     <t>TW0002383007</t>
   </si>
   <si>
     <t>ELITE MATERIAL LTD</t>
   </si>
   <si>
     <t>INE758T01015</t>
   </si>
   <si>
     <t>ETERNAL LTD</t>
   </si>
   <si>
     <t>VN000000FPT1</t>
   </si>
   <si>
     <t>FPT CORP</t>
   </si>
   <si>
     <t>VND</t>
   </si>
   <si>
-    <t>30 751.33</t>
+    <t>30 301.80</t>
   </si>
   <si>
     <t>INE200A01026</t>
   </si>
   <si>
     <t>GE VERNOVA T&amp;D INDIA LTD</t>
   </si>
   <si>
     <t>INE047A01021</t>
   </si>
   <si>
     <t>GRASIM INDUSTRIES LTD</t>
   </si>
   <si>
     <t>KR7267260008</t>
   </si>
   <si>
     <t>HD HYUNDAI ELECTRIC LTD</t>
   </si>
   <si>
     <t>KRW</t>
   </si>
   <si>
-    <t>1 698.44</t>
-[...2 lines deleted...]
-    <t>3 044.80</t>
+    <t>1 727.72</t>
+  </si>
+  <si>
+    <t>2 993.20</t>
   </si>
   <si>
     <t>KR7009540006</t>
   </si>
   <si>
     <t>HD KOREA SHIPBUILDING &amp; OFFSHORE E</t>
   </si>
   <si>
-    <t>12 646.99</t>
+    <t>12 432.66</t>
   </si>
   <si>
     <t>INE040A01034</t>
   </si>
   <si>
     <t>HDFC BANK LTD</t>
   </si>
   <si>
     <t>INE795G01014</t>
   </si>
   <si>
     <t>HDFC LIFE INSURANCE COMPANY LTD</t>
   </si>
   <si>
     <t>TW0002317005</t>
   </si>
   <si>
     <t>HON HAI PRECISION INDUSTRY LTD</t>
   </si>
   <si>
     <t>KR7005380001</t>
   </si>
   <si>
     <t>HYUNDAI MOTOR</t>
   </si>
   <si>
-    <t>4 270.18</t>
+    <t>4 197.81</t>
   </si>
   <si>
     <t>INE090A01021</t>
   </si>
   <si>
     <t>ICICI BANK LTD</t>
   </si>
   <si>
     <t>INE918Z01012</t>
   </si>
   <si>
     <t>KAYNES TECHNOLOGY INDIA LTD</t>
   </si>
   <si>
     <t>KR7105560007</t>
   </si>
   <si>
     <t>KB FINANCIAL GROUP INC</t>
   </si>
   <si>
-    <t>14 156.28</t>
+    <t>13 916.38</t>
   </si>
   <si>
     <t>INE018A01030</t>
   </si>
   <si>
     <t>LARSEN AND TOUBRO LTD</t>
   </si>
   <si>
     <t>KR7003550001</t>
   </si>
   <si>
     <t>LG CORP</t>
   </si>
   <si>
     <t>MU0295S00016</t>
   </si>
   <si>
     <t>MAKEMYTRIP LTD</t>
   </si>
   <si>
     <t>INE027H01010</t>
   </si>
   <si>
     <t>MAX HEALTHCARE INSTITUTE LTD</t>
   </si>
   <si>
     <t>TW0002454006</t>
   </si>
   <si>
     <t>MEDIATEK INC</t>
   </si>
   <si>
-    <t>2 121.53</t>
+    <t>2 123.76</t>
   </si>
   <si>
     <t>KR7035420009</t>
   </si>
   <si>
     <t>NAVER CORP</t>
   </si>
   <si>
-    <t>8 609.34</t>
+    <t>8 463.43</t>
   </si>
   <si>
     <t>INE848E01016</t>
   </si>
   <si>
     <t>NHPC LTD</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>INE752E01010</t>
   </si>
   <si>
     <t>POWER GRID CORPORATION OF INDIA LT</t>
   </si>
   <si>
     <t>MYL1295OO004</t>
   </si>
   <si>
     <t>PUBLIC BANK</t>
   </si>
   <si>
+    <t>14 984.97</t>
+  </si>
+  <si>
     <t>KR7207940008</t>
   </si>
   <si>
     <t>SAMSUNG BIOLOGICS LTD</t>
   </si>
   <si>
     <t>KR7028260008</t>
   </si>
   <si>
     <t>SAMSUNG C&amp;T CORP</t>
   </si>
   <si>
-    <t>7 038.68</t>
+    <t>6 919.39</t>
   </si>
   <si>
     <t>KR7005930003</t>
   </si>
   <si>
     <t>SAMSUNG ELECTRONICS LTD</t>
   </si>
   <si>
-    <t>25 620.36</t>
+    <t>25 186.17</t>
   </si>
   <si>
     <t>KR7000810002</t>
   </si>
   <si>
     <t>SAMSUNG FIRE &amp; MARINE INSURANCE LT</t>
   </si>
   <si>
     <t>KR7000660001</t>
   </si>
   <si>
     <t>SK HYNIX INC</t>
   </si>
   <si>
-    <t>11 777.40</t>
+    <t>11 577.81</t>
   </si>
   <si>
     <t>INE062A01020</t>
   </si>
   <si>
     <t>STATE BANK OF INDIA</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR MANUFACTURING</t>
   </si>
   <si>
-    <t>5 474.58</t>
-[...5 lines deleted...]
-    <t>TRENT LTD</t>
+    <t>24 238.92</t>
+  </si>
+  <si>
+    <t>INE494B01023</t>
+  </si>
+  <si>
+    <t>TVS MOTOR COMPANY LTD</t>
   </si>
   <si>
     <t>INE494B04019</t>
   </si>
   <si>
-    <t>TVS MOTOR CO LTD 08/26</t>
-[...11 lines deleted...]
-    <t>KRW/USD 2026-03-03</t>
+    <t>TVS MOTORS COMPANY PRF LTD</t>
+  </si>
+  <si>
+    <t>USD-00038456</t>
+  </si>
+  <si>
+    <t>INR/USD 2026-03-20</t>
+  </si>
+  <si>
+    <t>USD-00038464</t>
+  </si>
+  <si>
+    <t>KRW/USD 2026-03-20</t>
+  </si>
+  <si>
+    <t>USD-00038461</t>
+  </si>
+  <si>
+    <t>TWD/USD 2026-03-20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -869,227 +875,227 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>3225</v>
       </c>
       <c r="C2" s="1">
-        <v>315747.0</v>
+        <v>302437.0</v>
       </c>
       <c r="D2">
-        <v>241.81</v>
+        <v>223.94</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>76352277.23</v>
+        <v>67726439.34</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2">
-        <v>76352277.23</v>
+        <v>67726439.34</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1">
-        <v>24829.72</v>
+        <v>24926.64</v>
       </c>
       <c r="D3">
-        <v>84.48</v>
+        <v>78.15</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>2097525.15</v>
+        <v>1947947.9</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3">
-        <v>2097525.15</v>
+        <v>1947947.9</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="1">
-        <v>776679.53</v>
+        <v>743647.53</v>
       </c>
       <c r="D4">
-        <v>95.59</v>
+        <v>88.47</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>74243637.58</v>
+        <v>65786853.88</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4">
-        <v>74243637.58</v>
+        <v>65786853.88</v>
       </c>
       <c r="I4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>13404.53</v>
+        <v>12096.89</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5">
-        <v>13404.53432911</v>
+        <v>12096.88905</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5">
-        <v>11353.04</v>
+        <v>10506.7</v>
       </c>
       <c r="I5" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P58"/>
+  <dimension ref="A1:P60"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O58" sqref="O58"/>
+      <selection activeCell="O60" sqref="O60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1111,2886 +1117,2986 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>22827.0</v>
       </c>
       <c r="D2" s="1">
-        <v>6073.0</v>
+        <v>6214.0</v>
       </c>
       <c r="E2" s="1">
         <v>5620.1704630481</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>107.42</v>
+        <v>106.66</v>
       </c>
       <c r="H2" s="1">
         <v>1313862.14</v>
       </c>
       <c r="I2" s="1">
-        <v>-23283.3</v>
+        <v>16058.95</v>
       </c>
       <c r="J2" s="1">
-        <v>-1.7721265642071</v>
+        <v>1.2222705496332</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1290578.84</v>
+        <v>1329921.09</v>
       </c>
       <c r="N2" s="1">
-        <v>1290578.84</v>
+        <v>1329921.09</v>
       </c>
       <c r="O2" s="1">
-        <v>1.69</v>
+        <v>1.96</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>50000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1400.0</v>
+        <v>1590.0</v>
       </c>
       <c r="E3" s="1">
-        <v>958.030349</v>
+        <v>958.03034904762</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3">
-        <v>36.85</v>
+        <v>36.81</v>
       </c>
       <c r="H3" s="1">
-        <v>1347879.52</v>
+        <v>1132218.8</v>
       </c>
       <c r="I3" s="1">
-        <v>551670.79</v>
+        <v>681857.96</v>
       </c>
       <c r="J3" s="1">
-        <v>40.928790875909</v>
+        <v>60.223161812893</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1899550.31</v>
+        <v>1814076.76</v>
       </c>
       <c r="N3" s="1">
-        <v>1899550.31</v>
+        <v>1814076.76</v>
       </c>
       <c r="O3" s="1">
-        <v>2.49</v>
+        <v>2.68</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>117200.0</v>
       </c>
       <c r="D4" s="1">
-        <v>380.0</v>
+        <v>376.0</v>
       </c>
       <c r="E4" s="1">
         <v>290.46167918089</v>
       </c>
       <c r="F4" t="s">
         <v>38</v>
       </c>
       <c r="G4">
-        <v>36.7</v>
+        <v>37.75</v>
       </c>
       <c r="H4" s="1">
         <v>932256.73</v>
       </c>
       <c r="I4" s="1">
-        <v>281190.14</v>
+        <v>235045.28</v>
       </c>
       <c r="J4" s="1">
-        <v>30.162307329227</v>
+        <v>25.212505572365</v>
       </c>
       <c r="K4">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="L4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="1">
-        <v>1213446.87</v>
+        <v>1167302.01</v>
       </c>
       <c r="N4" s="1">
-        <v>1292221.93</v>
+        <v>1243887.57</v>
       </c>
       <c r="O4" s="1">
-        <v>1.69</v>
+        <v>1.84</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>280700.0</v>
       </c>
       <c r="D5" s="1">
-        <v>54.5</v>
+        <v>48.0</v>
       </c>
       <c r="E5" s="1">
         <v>52.269401246883</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
       <c r="G5">
-        <v>36.7</v>
+        <v>37.75</v>
       </c>
       <c r="H5" s="1">
         <v>399054.39</v>
       </c>
       <c r="I5" s="1">
-        <v>17765.54</v>
+        <v>-42150.38</v>
       </c>
       <c r="J5" s="1">
-        <v>4.4519094251789</v>
+        <v>-10.562565168122</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>416819.93</v>
+        <v>356904.01</v>
       </c>
       <c r="N5" s="1">
-        <v>416819.93</v>
+        <v>356904.01</v>
       </c>
       <c r="O5" s="1">
-        <v>0.55</v>
+        <v>0.53</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>10000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>3490.0</v>
+        <v>3220.0</v>
       </c>
       <c r="E6" s="1">
         <v>3035.045843</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6">
-        <v>36.85</v>
+        <v>36.81</v>
       </c>
       <c r="H6" s="1">
         <v>862740.99</v>
       </c>
       <c r="I6" s="1">
-        <v>84320.52</v>
+        <v>11971.08</v>
       </c>
       <c r="J6" s="1">
-        <v>9.7735613558827</v>
+        <v>1.3875636070103</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>947061.51</v>
+        <v>874712.07</v>
       </c>
       <c r="N6" s="1">
-        <v>947061.51</v>
+        <v>874712.07</v>
       </c>
       <c r="O6" s="1">
-        <v>1.24</v>
+        <v>1.29</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>170303.0</v>
+        <v>170310.0</v>
       </c>
       <c r="D7" s="1">
-        <v>1383.9</v>
+        <v>1207.0</v>
       </c>
       <c r="E7" s="1">
-        <v>1226.9497006512</v>
+        <v>1228.375768892</v>
       </c>
       <c r="F7" t="s">
         <v>32</v>
       </c>
       <c r="G7">
-        <v>107.42</v>
+        <v>106.66</v>
       </c>
       <c r="H7" s="1">
-        <v>2068663.47</v>
+        <v>2064348.61</v>
       </c>
       <c r="I7" s="1">
-        <v>125451.74</v>
+        <v>-137031.37</v>
       </c>
       <c r="J7" s="1">
-        <v>6.0643861033617</v>
+        <v>-6.6379956048218</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2194115.21</v>
+        <v>1927317.24</v>
       </c>
       <c r="N7" s="1">
-        <v>2194115.21</v>
+        <v>1927317.24</v>
       </c>
       <c r="O7" s="1">
-        <v>2.87</v>
+        <v>2.84</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>7113.0</v>
       </c>
       <c r="D8" s="1">
-        <v>9972.5</v>
+        <v>8868.5</v>
       </c>
       <c r="E8" s="1">
         <v>8966.5687614227</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8">
-        <v>107.42</v>
+        <v>106.66</v>
       </c>
       <c r="H8" s="1">
         <v>657870.7</v>
       </c>
       <c r="I8" s="1">
-        <v>2502.25</v>
+        <v>-66433.32</v>
       </c>
       <c r="J8" s="1">
-        <v>0.38035589668304</v>
+        <v>-10.098233589062</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>660372.95</v>
+        <v>591437.38</v>
       </c>
       <c r="N8" s="1">
-        <v>660372.95</v>
+        <v>591437.38</v>
       </c>
       <c r="O8" s="1">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>144173.0</v>
       </c>
       <c r="D9" s="1">
-        <v>995.9</v>
+        <v>832.2</v>
       </c>
       <c r="E9" s="1">
         <v>898.73600930826</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9">
-        <v>107.42</v>
+        <v>106.66</v>
       </c>
       <c r="H9" s="1">
         <v>1307917.09</v>
       </c>
       <c r="I9" s="1">
-        <v>28777.19</v>
+        <v>-183007.98</v>
       </c>
       <c r="J9" s="1">
-        <v>2.2002304442707</v>
+        <v>-13.992322709079</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1336694.28</v>
+        <v>1124909.11</v>
       </c>
       <c r="N9" s="1">
-        <v>1336694.28</v>
+        <v>1124909.11</v>
       </c>
       <c r="O9" s="1">
-        <v>1.75</v>
+        <v>1.66</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
         <v>2586700.0</v>
       </c>
       <c r="D10" s="1">
-        <v>7175.0</v>
+        <v>6775.0</v>
       </c>
       <c r="E10" s="1">
         <v>9070.6916707581</v>
       </c>
       <c r="F10" t="s">
         <v>52</v>
       </c>
       <c r="G10" t="s">
         <v>53</v>
       </c>
       <c r="H10" s="1">
         <v>1305313.18</v>
       </c>
       <c r="I10" s="1">
-        <v>-367702.14</v>
+        <v>-408897.4</v>
       </c>
       <c r="J10" s="1">
-        <v>-28.169648911382</v>
+        <v>-31.325616431759</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>937611.04</v>
+        <v>896415.78</v>
       </c>
       <c r="N10" s="1">
-        <v>937611.04</v>
+        <v>896415.78</v>
       </c>
       <c r="O10" s="1">
-        <v>1.23</v>
+        <v>1.32</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>3287100.0</v>
       </c>
       <c r="D11" s="1">
-        <v>5275.0</v>
+        <v>4730.0</v>
       </c>
       <c r="E11" s="1">
         <v>4696.9321474795</v>
       </c>
       <c r="F11" t="s">
         <v>52</v>
       </c>
       <c r="G11" t="s">
         <v>53</v>
       </c>
       <c r="H11" s="1">
         <v>833611.27</v>
       </c>
       <c r="I11" s="1">
-        <v>42360.53</v>
+        <v>-38316.39</v>
       </c>
       <c r="J11" s="1">
-        <v>5.0815687748559</v>
+        <v>-4.5964337790203</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>875971.8</v>
+        <v>795294.88</v>
       </c>
       <c r="N11" s="1">
-        <v>875971.8</v>
+        <v>795294.88</v>
       </c>
       <c r="O11" s="1">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
         <v>81552.0</v>
       </c>
       <c r="D12" s="1">
-        <v>444.7</v>
+        <v>430.8</v>
       </c>
       <c r="E12" s="1">
         <v>328.44615680793</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
       <c r="G12">
-        <v>107.42</v>
+        <v>106.66</v>
       </c>
       <c r="H12" s="1">
         <v>284586.74</v>
       </c>
       <c r="I12" s="1">
-        <v>53037.93</v>
+        <v>44807.57</v>
       </c>
       <c r="J12" s="1">
-        <v>18.636824048794</v>
+        <v>15.744784876484</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>337624.67</v>
+        <v>329394.31</v>
       </c>
       <c r="N12" s="1">
-        <v>337624.67</v>
+        <v>329394.31</v>
       </c>
       <c r="O12" s="1">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>80935.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1879.3</v>
+        <v>1827.0</v>
       </c>
       <c r="E13" s="1">
         <v>1653.3850996479</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
       <c r="G13">
-        <v>107.42</v>
+        <v>106.66</v>
       </c>
       <c r="H13" s="1">
         <v>1392917.69</v>
       </c>
       <c r="I13" s="1">
-        <v>23087.7</v>
+        <v>-6542.73</v>
       </c>
       <c r="J13" s="1">
-        <v>1.6575064101598</v>
+        <v>-0.46971404318944</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1416005.39</v>
+        <v>1386374.96</v>
       </c>
       <c r="N13" s="1">
-        <v>1416005.39</v>
+        <v>1386374.96</v>
       </c>
       <c r="O13" s="1">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>498000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>79.7</v>
+        <v>71.6</v>
       </c>
       <c r="E14" s="1">
         <v>65.296058674699</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
       <c r="G14">
-        <v>36.85</v>
+        <v>36.81</v>
       </c>
       <c r="H14" s="1">
         <v>937717.58</v>
       </c>
       <c r="I14" s="1">
-        <v>139343.73</v>
+        <v>30898.36</v>
       </c>
       <c r="J14" s="1">
-        <v>14.859882439231</v>
+        <v>3.2950603314913</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1077061.31</v>
+        <v>968615.94</v>
       </c>
       <c r="N14" s="1">
-        <v>1077061.31</v>
+        <v>968615.94</v>
       </c>
       <c r="O14" s="1">
-        <v>1.41</v>
+        <v>1.43</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>735100.0</v>
       </c>
       <c r="D15" s="1">
-        <v>8.04</v>
+        <v>7.87</v>
       </c>
       <c r="E15" s="1">
         <v>7.4589096313427</v>
       </c>
       <c r="F15" t="s">
         <v>64</v>
       </c>
       <c r="G15">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="H15" s="1">
         <v>1138931.77</v>
       </c>
       <c r="I15" s="1">
-        <v>147544.2</v>
+        <v>136545.38</v>
       </c>
       <c r="J15" s="1">
-        <v>12.954612724518</v>
+        <v>11.988899036507</v>
       </c>
       <c r="K15">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.04</v>
+      </c>
+      <c r="L15" t="s">
+        <v>65</v>
       </c>
       <c r="M15" s="1">
-        <v>1286475.97</v>
+        <v>1275477.15</v>
       </c>
       <c r="N15" s="1">
-        <v>1286475.97</v>
+        <v>1308458.04</v>
       </c>
       <c r="O15" s="1">
-        <v>1.68</v>
+        <v>1.93</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C16" s="1">
         <v>38930.0</v>
       </c>
       <c r="D16" s="1">
-        <v>1348.2</v>
+        <v>1239.2</v>
       </c>
       <c r="E16" s="1">
         <v>1497.3622936039</v>
       </c>
       <c r="F16" t="s">
         <v>32</v>
       </c>
       <c r="G16">
-        <v>107.42</v>
+        <v>106.66</v>
       </c>
       <c r="H16" s="1">
         <v>602107.71</v>
       </c>
       <c r="I16" s="1">
-        <v>-113487.81</v>
+        <v>-149802.49</v>
       </c>
       <c r="J16" s="1">
-        <v>-18.848423316154</v>
+        <v>-24.879683071987</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>488619.9</v>
+        <v>452305.22</v>
       </c>
       <c r="N16" s="1">
-        <v>488619.9</v>
+        <v>452305.22</v>
       </c>
       <c r="O16" s="1">
-        <v>0.64</v>
+        <v>0.67</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C17" s="1">
         <v>448800.0</v>
       </c>
       <c r="D17" s="1">
-        <v>51.75</v>
+        <v>44.25</v>
       </c>
       <c r="E17" s="1">
         <v>47.442433199644</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
       <c r="G17">
-        <v>36.7</v>
+        <v>37.75</v>
       </c>
       <c r="H17" s="1">
         <v>564560.17</v>
       </c>
       <c r="I17" s="1">
-        <v>68249.0</v>
+        <v>-38501.84</v>
       </c>
       <c r="J17" s="1">
-        <v>12.088879738009</v>
+        <v>-6.8197938937138</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>632809.17</v>
+        <v>526058.33</v>
       </c>
       <c r="N17" s="1">
-        <v>632809.17</v>
+        <v>526058.33</v>
       </c>
       <c r="O17" s="1">
-        <v>0.83</v>
+        <v>0.78</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1">
         <v>176580.0</v>
       </c>
       <c r="D18" s="1">
-        <v>433.4</v>
+        <v>413.4</v>
       </c>
       <c r="E18" s="1">
         <v>424.30115233888</v>
       </c>
       <c r="F18" t="s">
         <v>32</v>
       </c>
       <c r="G18">
-        <v>107.42</v>
+        <v>106.66</v>
       </c>
       <c r="H18" s="1">
         <v>697573.22</v>
       </c>
       <c r="I18" s="1">
-        <v>14890.64</v>
+        <v>-13160.97</v>
       </c>
       <c r="J18" s="1">
-        <v>2.1346346982758</v>
+        <v>-1.8866793653575</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>712463.86</v>
+        <v>684412.25</v>
       </c>
       <c r="N18" s="1">
-        <v>712463.86</v>
+        <v>684412.25</v>
       </c>
       <c r="O18" s="1">
-        <v>0.93</v>
+        <v>1.01</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1">
         <v>50000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1430.0</v>
+        <v>1455.0</v>
       </c>
       <c r="E19" s="1">
         <v>514.0043998</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
       <c r="G19">
-        <v>36.85</v>
+        <v>36.81</v>
       </c>
       <c r="H19" s="1">
         <v>740311.56</v>
       </c>
       <c r="I19" s="1">
-        <v>1199943.4</v>
+        <v>1235940.08</v>
       </c>
       <c r="J19" s="1">
-        <v>162.08627081279</v>
+        <v>166.94863984023</v>
       </c>
       <c r="K19">
         <v>0.01</v>
       </c>
       <c r="L19">
-        <v>293.14</v>
+        <v>293.45</v>
       </c>
       <c r="M19" s="1">
-        <v>1940254.96</v>
+        <v>1976251.64</v>
       </c>
       <c r="N19" s="1">
-        <v>1940548.1</v>
+        <v>1976545.09</v>
       </c>
       <c r="O19" s="1">
-        <v>2.54</v>
+        <v>2.92</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C20" s="1">
         <v>4461.0</v>
       </c>
       <c r="D20" s="1">
-        <v>10528.0</v>
+        <v>10194.0</v>
       </c>
       <c r="E20" s="1">
         <v>13485.277339162</v>
       </c>
       <c r="F20" t="s">
         <v>32</v>
       </c>
       <c r="G20">
-        <v>107.42</v>
+        <v>106.66</v>
       </c>
       <c r="H20" s="1">
         <v>626982.24</v>
       </c>
       <c r="I20" s="1">
-        <v>-189751.67</v>
+        <v>-200616.17</v>
       </c>
       <c r="J20" s="1">
-        <v>-30.264281489058</v>
+        <v>-31.997105691542</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>437230.57</v>
+        <v>426366.07</v>
       </c>
       <c r="N20" s="1">
-        <v>437230.57</v>
+        <v>426366.07</v>
       </c>
       <c r="O20" s="1">
-        <v>0.57</v>
+        <v>0.63</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C21" s="1">
-        <v>62584.0</v>
+        <v>52000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>603.85</v>
+        <v>372.5</v>
       </c>
       <c r="E21" s="1">
-        <v>806.41058337594</v>
+        <v>484.37930769231</v>
       </c>
       <c r="F21" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G21">
-        <v>107.42</v>
+        <v>36.81</v>
       </c>
       <c r="H21" s="1">
-        <v>516886.9</v>
+        <v>736993.24</v>
       </c>
       <c r="I21" s="1">
-        <v>-165063.43</v>
+        <v>-210807.75</v>
       </c>
       <c r="J21" s="1">
-        <v>-31.934148456848</v>
+        <v>-28.603756256977</v>
       </c>
       <c r="K21">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.04</v>
+      </c>
+      <c r="L21" t="s">
+        <v>78</v>
       </c>
       <c r="M21" s="1">
-        <v>351823.47</v>
+        <v>526185.49</v>
       </c>
       <c r="N21" s="1">
-        <v>351823.47</v>
+        <v>528123.44</v>
       </c>
       <c r="O21" s="1">
-        <v>0.46</v>
+        <v>0.78</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C22" s="1">
-        <v>52000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>423.0</v>
+        <v>2890.0</v>
       </c>
       <c r="E22" s="1">
-        <v>484.37930769231</v>
+        <v>1232.0238577778</v>
       </c>
       <c r="F22" t="s">
         <v>35</v>
       </c>
       <c r="G22">
-        <v>36.85</v>
+        <v>36.81</v>
       </c>
       <c r="H22" s="1">
-        <v>736993.24</v>
+        <v>310488.02</v>
       </c>
       <c r="I22" s="1">
-        <v>-140100.26</v>
+        <v>396072.88</v>
       </c>
       <c r="J22" s="1">
-        <v>-19.009707606002</v>
+        <v>127.56462552082</v>
       </c>
       <c r="K22">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>0.0</v>
+      </c>
+      <c r="L22">
+        <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>596892.98</v>
+        <v>706560.9</v>
       </c>
       <c r="N22" s="1">
-        <v>598828.89</v>
+        <v>706560.9</v>
       </c>
       <c r="O22" s="1">
-        <v>0.78</v>
+        <v>1.04</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C23" s="1">
-        <v>9000.0</v>
+        <v>357461.0</v>
       </c>
       <c r="D23" s="1">
-        <v>2440.0</v>
+        <v>228.74</v>
       </c>
       <c r="E23" s="1">
-        <v>1232.0238577778</v>
+        <v>282.01272284249</v>
       </c>
       <c r="F23" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G23">
-        <v>36.85</v>
+        <v>106.66</v>
       </c>
       <c r="H23" s="1">
-        <v>310488.02</v>
+        <v>1038841.14</v>
       </c>
       <c r="I23" s="1">
-        <v>285428.05</v>
+        <v>-272227.45</v>
       </c>
       <c r="J23" s="1">
-        <v>91.928844790855</v>
+        <v>-26.204916181891</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>595916.07</v>
+        <v>766613.69</v>
       </c>
       <c r="N23" s="1">
-        <v>595916.07</v>
+        <v>766613.69</v>
       </c>
       <c r="O23" s="1">
-        <v>0.78</v>
+        <v>1.13</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B24" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C24" s="1">
-        <v>357461.0</v>
+        <v>302205.0</v>
       </c>
       <c r="D24" s="1">
-        <v>246.3</v>
+        <v>76800.0</v>
       </c>
       <c r="E24" s="1">
-        <v>282.01272284249</v>
+        <v>109076.09184084</v>
       </c>
       <c r="F24" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.42</v>
+        <v>85</v>
+      </c>
+      <c r="G24" t="s">
+        <v>86</v>
       </c>
       <c r="H24" s="1">
-        <v>1038841.14</v>
+        <v>1133046.68</v>
       </c>
       <c r="I24" s="1">
-        <v>-219196.7</v>
+        <v>-367115.12</v>
       </c>
       <c r="J24" s="1">
-        <v>-21.100117386572</v>
+        <v>-32.400705679664</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>819644.44</v>
+        <v>765931.56</v>
       </c>
       <c r="N24" s="1">
-        <v>819644.44</v>
+        <v>765931.56</v>
       </c>
       <c r="O24" s="1">
-        <v>1.07</v>
+        <v>1.13</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B25" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C25" s="1">
-        <v>302205.0</v>
+        <v>31945.0</v>
       </c>
       <c r="D25" s="1">
-        <v>92900.0</v>
+        <v>3761.8</v>
       </c>
       <c r="E25" s="1">
-        <v>109076.09184084</v>
+        <v>3681.2731457192</v>
       </c>
       <c r="F25" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>32</v>
+      </c>
+      <c r="G25">
+        <v>106.66</v>
       </c>
       <c r="H25" s="1">
-        <v>1133046.68</v>
+        <v>1091901.47</v>
       </c>
       <c r="I25" s="1">
-        <v>-220080.81</v>
+        <v>34788.38</v>
       </c>
       <c r="J25" s="1">
-        <v>-19.423807852294</v>
+        <v>3.1860365569432</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>912965.87</v>
+        <v>1126689.85</v>
       </c>
       <c r="N25" s="1">
-        <v>912965.87</v>
+        <v>1126689.85</v>
       </c>
       <c r="O25" s="1">
-        <v>1.2</v>
+        <v>1.66</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B26" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C26" s="1">
-        <v>31945.0</v>
+        <v>37487.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3850.2</v>
+        <v>2607.9</v>
       </c>
       <c r="E26" s="1">
-        <v>3681.2731457192</v>
+        <v>2781.6483415584</v>
       </c>
       <c r="F26" t="s">
         <v>32</v>
       </c>
       <c r="G26">
-        <v>107.42</v>
+        <v>106.66</v>
       </c>
       <c r="H26" s="1">
-        <v>1091901.47</v>
+        <v>1030495.44</v>
       </c>
       <c r="I26" s="1">
-        <v>53133.11</v>
+        <v>-113900.6</v>
       </c>
       <c r="J26" s="1">
-        <v>4.8661084777182</v>
+        <v>-11.052994082148</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1145034.58</v>
+        <v>916594.84</v>
       </c>
       <c r="N26" s="1">
-        <v>1145034.58</v>
+        <v>916594.84</v>
       </c>
       <c r="O26" s="1">
-        <v>1.5</v>
+        <v>1.35</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B27" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C27" s="1">
-        <v>37487.0</v>
+        <v>1170.0</v>
       </c>
       <c r="D27" s="1">
-        <v>2799.8</v>
+        <v>958000.0</v>
       </c>
       <c r="E27" s="1">
-        <v>2781.6483415584</v>
+        <v>1062362.9529914</v>
       </c>
       <c r="F27" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.42</v>
+        <v>93</v>
+      </c>
+      <c r="G27" t="s">
+        <v>94</v>
       </c>
       <c r="H27" s="1">
-        <v>1030495.44</v>
+        <v>731718.69</v>
       </c>
       <c r="I27" s="1">
-        <v>-53392.96</v>
+        <v>-82966.04</v>
       </c>
       <c r="J27" s="1">
-        <v>-5.1812902733466</v>
+        <v>-11.338515898781</v>
       </c>
       <c r="K27">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.56</v>
+      </c>
+      <c r="L27" t="s">
+        <v>95</v>
       </c>
       <c r="M27" s="1">
-        <v>977102.48</v>
+        <v>648752.65</v>
       </c>
       <c r="N27" s="1">
-        <v>977102.48</v>
+        <v>651745.85</v>
       </c>
       <c r="O27" s="1">
-        <v>1.28</v>
+        <v>0.96</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B28" t="s">
+        <v>97</v>
+      </c>
+      <c r="C28" s="1">
+        <v>2777.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>413500.0</v>
+      </c>
+      <c r="E28" s="1">
+        <v>366915.33046813</v>
+      </c>
+      <c r="F28" t="s">
         <v>93</v>
       </c>
-      <c r="C28" s="1">
-[...8 lines deleted...]
-      <c r="F28" t="s">
+      <c r="G28" t="s">
         <v>94</v>
       </c>
-      <c r="G28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H28" s="1">
-        <v>731718.69</v>
+        <v>639872.54</v>
       </c>
       <c r="I28" s="1">
-        <v>-8406.15</v>
+        <v>24756.27</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.1488226438496</v>
+        <v>3.8689377106259</v>
       </c>
       <c r="K28">
-        <v>2.6</v>
+        <v>4.48</v>
       </c>
       <c r="L28" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M28" s="1">
-        <v>723312.54</v>
+        <v>664628.81</v>
       </c>
       <c r="N28" s="1">
-        <v>726357.34</v>
+        <v>677061.47</v>
       </c>
       <c r="O28" s="1">
-        <v>0.95</v>
+        <v>1.0</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B29" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C29" s="1">
-        <v>2777.0</v>
+        <v>259435.0</v>
       </c>
       <c r="D29" s="1">
-        <v>450000.0</v>
+        <v>798.2</v>
       </c>
       <c r="E29" s="1">
-        <v>366915.33046813</v>
+        <v>837.71156551737</v>
       </c>
       <c r="F29" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>32</v>
+      </c>
+      <c r="G29">
+        <v>106.66</v>
       </c>
       <c r="H29" s="1">
-        <v>639872.54</v>
+        <v>2319819.92</v>
       </c>
       <c r="I29" s="1">
-        <v>95892.64</v>
+        <v>-378281.11</v>
       </c>
       <c r="J29" s="1">
-        <v>14.986209597305</v>
+        <v>-16.306485979308</v>
       </c>
       <c r="K29">
-        <v>4.55</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>0.0</v>
+      </c>
+      <c r="L29">
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>735765.18</v>
+        <v>1941538.81</v>
       </c>
       <c r="N29" s="1">
-        <v>748412.17</v>
+        <v>1941538.81</v>
       </c>
       <c r="O29" s="1">
-        <v>0.98</v>
+        <v>2.87</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B30" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C30" s="1">
-        <v>249257.0</v>
+        <v>108759.0</v>
       </c>
       <c r="D30" s="1">
-        <v>887.75</v>
+        <v>633.5</v>
       </c>
       <c r="E30" s="1">
-        <v>838.54430306872</v>
+        <v>691.57270874135</v>
       </c>
       <c r="F30" t="s">
         <v>32</v>
       </c>
       <c r="G30">
-        <v>107.42</v>
+        <v>106.66</v>
       </c>
       <c r="H30" s="1">
-        <v>2278443.41</v>
+        <v>796699.64</v>
       </c>
       <c r="I30" s="1">
-        <v>-218428.02</v>
+        <v>-150721.81</v>
       </c>
       <c r="J30" s="1">
-        <v>-9.58672131339</v>
+        <v>-18.918272637854</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2060015.39</v>
+        <v>645977.83</v>
       </c>
       <c r="N30" s="1">
-        <v>2060015.39</v>
+        <v>645977.83</v>
       </c>
       <c r="O30" s="1">
-        <v>2.7</v>
+        <v>0.95</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C31" s="1">
-        <v>108759.0</v>
+        <v>282000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>715.3</v>
+        <v>205.0</v>
       </c>
       <c r="E31" s="1">
-        <v>691.57270874135</v>
+        <v>201.93496163121</v>
       </c>
       <c r="F31" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G31">
-        <v>107.42</v>
+        <v>36.81</v>
       </c>
       <c r="H31" s="1">
-        <v>796699.64</v>
+        <v>1638116.24</v>
       </c>
       <c r="I31" s="1">
-        <v>-72454.06</v>
+        <v>-67709.27</v>
       </c>
       <c r="J31" s="1">
-        <v>-9.0942754787739</v>
+        <v>-4.1333617448295</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>724245.58</v>
+        <v>1570406.97</v>
       </c>
       <c r="N31" s="1">
-        <v>724245.58</v>
+        <v>1570406.97</v>
       </c>
       <c r="O31" s="1">
-        <v>0.95</v>
+        <v>2.32</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B32" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C32" s="1">
-        <v>282000.0</v>
+        <v>1810.0</v>
       </c>
       <c r="D32" s="1">
-        <v>243.0</v>
+        <v>522000.0</v>
       </c>
       <c r="E32" s="1">
-        <v>201.93496163121</v>
+        <v>211389.4778895</v>
       </c>
       <c r="F32" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36.85</v>
+        <v>93</v>
+      </c>
+      <c r="G32" t="s">
+        <v>94</v>
       </c>
       <c r="H32" s="1">
-        <v>1638116.24</v>
+        <v>240063.44</v>
       </c>
       <c r="I32" s="1">
-        <v>221434.97</v>
+        <v>306797.43</v>
       </c>
       <c r="J32" s="1">
-        <v>13.517659161965</v>
+        <v>127.7984811015</v>
       </c>
       <c r="K32">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.32</v>
+      </c>
+      <c r="L32" t="s">
+        <v>107</v>
       </c>
       <c r="M32" s="1">
-        <v>1859551.21</v>
+        <v>546860.87</v>
       </c>
       <c r="N32" s="1">
-        <v>1859551.21</v>
+        <v>551058.68</v>
       </c>
       <c r="O32" s="1">
-        <v>2.44</v>
+        <v>0.81</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B33" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C33" s="1">
-        <v>3413.0</v>
+        <v>175275.0</v>
       </c>
       <c r="D33" s="1">
-        <v>674000.0</v>
+        <v>1250.1</v>
       </c>
       <c r="E33" s="1">
-        <v>211389.47789335</v>
+        <v>1280.2002429325</v>
       </c>
       <c r="F33" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>32</v>
+      </c>
+      <c r="G33">
+        <v>106.66</v>
       </c>
       <c r="H33" s="1">
-        <v>452672.12</v>
+        <v>2329805.03</v>
       </c>
       <c r="I33" s="1">
-        <v>901728.12</v>
+        <v>-275473.57</v>
       </c>
       <c r="J33" s="1">
-        <v>199.20116131738</v>
+        <v>-11.823889400737</v>
       </c>
       <c r="K33">
-        <v>1.25</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>0.0</v>
+      </c>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1354400.24</v>
+        <v>2054331.46</v>
       </c>
       <c r="N33" s="1">
-        <v>1358670.42</v>
+        <v>2054331.46</v>
       </c>
       <c r="O33" s="1">
-        <v>1.78</v>
+        <v>3.03</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B34" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C34" s="1">
-        <v>172722.0</v>
+        <v>10956.0</v>
       </c>
       <c r="D34" s="1">
-        <v>1378.9</v>
+        <v>3567.0</v>
       </c>
       <c r="E34" s="1">
-        <v>1280.9052689293</v>
+        <v>5465.647107521</v>
       </c>
       <c r="F34" t="s">
         <v>32</v>
       </c>
       <c r="G34">
-        <v>107.42</v>
+        <v>106.66</v>
       </c>
       <c r="H34" s="1">
-        <v>2315063.7</v>
+        <v>616358.56</v>
       </c>
       <c r="I34" s="1">
-        <v>-97822.96</v>
+        <v>-249953.96</v>
       </c>
       <c r="J34" s="1">
-        <v>-4.2254975532639</v>
+        <v>-40.553336356682</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2217240.74</v>
+        <v>366404.6</v>
       </c>
       <c r="N34" s="1">
-        <v>2217240.74</v>
+        <v>366404.6</v>
       </c>
       <c r="O34" s="1">
-        <v>2.9</v>
+        <v>0.54</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B35" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C35" s="1">
-        <v>10956.0</v>
+        <v>17624.0</v>
       </c>
       <c r="D35" s="1">
-        <v>3856.5</v>
+        <v>155700.0</v>
       </c>
       <c r="E35" s="1">
-        <v>5465.647107521</v>
+        <v>105632.04932819</v>
       </c>
       <c r="F35" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.42</v>
+        <v>93</v>
+      </c>
+      <c r="G35" t="s">
+        <v>94</v>
       </c>
       <c r="H35" s="1">
-        <v>616358.56</v>
+        <v>1166499.36</v>
       </c>
       <c r="I35" s="1">
-        <v>-223009.8</v>
+        <v>421757.97</v>
       </c>
       <c r="J35" s="1">
-        <v>-36.181828966568</v>
+        <v>36.155868100948</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.79</v>
+      </c>
+      <c r="L35" t="s">
+        <v>114</v>
       </c>
       <c r="M35" s="1">
-        <v>393348.76</v>
+        <v>1588257.33</v>
       </c>
       <c r="N35" s="1">
-        <v>393348.76</v>
+        <v>1602173.71</v>
       </c>
       <c r="O35" s="1">
-        <v>0.52</v>
+        <v>2.36</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B36" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C36" s="1">
-        <v>17624.0</v>
+        <v>32864.0</v>
       </c>
       <c r="D36" s="1">
-        <v>159000.0</v>
+        <v>3434.5</v>
       </c>
       <c r="E36" s="1">
-        <v>105632.04932819</v>
+        <v>3608.4908100049</v>
       </c>
       <c r="F36" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>32</v>
+      </c>
+      <c r="G36">
+        <v>106.66</v>
       </c>
       <c r="H36" s="1">
-        <v>1166499.36</v>
+        <v>1239170.55</v>
       </c>
       <c r="I36" s="1">
-        <v>483380.97</v>
+        <v>-180917.01</v>
       </c>
       <c r="J36" s="1">
-        <v>41.438597103045</v>
+        <v>-14.599847454412</v>
       </c>
       <c r="K36">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>0.0</v>
+      </c>
+      <c r="L36">
+        <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1649880.33</v>
+        <v>1058253.54</v>
       </c>
       <c r="N36" s="1">
-        <v>1664036.61</v>
+        <v>1058253.54</v>
       </c>
       <c r="O36" s="1">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B37" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C37" s="1">
-        <v>32864.0</v>
+        <v>10285.0</v>
       </c>
       <c r="D37" s="1">
-        <v>4278.3</v>
+        <v>90500.0</v>
       </c>
       <c r="E37" s="1">
-        <v>3608.4908100049</v>
+        <v>81681.536217793</v>
       </c>
       <c r="F37" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.42</v>
+        <v>93</v>
+      </c>
+      <c r="G37" t="s">
+        <v>94</v>
       </c>
       <c r="H37" s="1">
-        <v>1239170.55</v>
+        <v>503412.53</v>
       </c>
       <c r="I37" s="1">
-        <v>69782.52</v>
+        <v>35329.24</v>
       </c>
       <c r="J37" s="1">
-        <v>5.631389480649</v>
+        <v>7.0179500696973</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1308953.07</v>
+        <v>538741.77</v>
       </c>
       <c r="N37" s="1">
-        <v>1308953.07</v>
+        <v>538741.77</v>
       </c>
       <c r="O37" s="1">
-        <v>1.71</v>
+        <v>0.8</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B38" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C38" s="1">
-        <v>10285.0</v>
+        <v>6800.0</v>
       </c>
       <c r="D38" s="1">
-        <v>107700.0</v>
+        <v>42.75</v>
       </c>
       <c r="E38" s="1">
-        <v>81681.536217793</v>
+        <v>56.689666176471</v>
       </c>
       <c r="F38" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>14</v>
+      </c>
+      <c r="G38">
+        <v>1.15</v>
       </c>
       <c r="H38" s="1">
-        <v>503412.53</v>
+        <v>325321.52</v>
       </c>
       <c r="I38" s="1">
-        <v>148772.51</v>
+        <v>-72835.31</v>
       </c>
       <c r="J38" s="1">
-        <v>29.552802350788</v>
+        <v>-22.388715631232</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>652185.04</v>
+        <v>252486.21</v>
       </c>
       <c r="N38" s="1">
-        <v>652185.04</v>
+        <v>252486.21</v>
       </c>
       <c r="O38" s="1">
-        <v>0.85</v>
+        <v>0.37</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B39" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C39" s="1">
-        <v>6800.0</v>
+        <v>109641.0</v>
       </c>
       <c r="D39" s="1">
-        <v>56.47</v>
+        <v>953.1</v>
       </c>
       <c r="E39" s="1">
-        <v>56.689666176471</v>
+        <v>1045.4560158153</v>
       </c>
       <c r="F39" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>106.66</v>
       </c>
       <c r="H39" s="1">
-        <v>325321.52</v>
+        <v>1161806.92</v>
       </c>
       <c r="I39" s="1">
-        <v>-94.11</v>
+        <v>-182052.47</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.028928304527779</v>
+        <v>-15.669769809944</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>325227.41</v>
+        <v>979754.45</v>
       </c>
       <c r="N39" s="1">
-        <v>325227.41</v>
+        <v>979754.45</v>
       </c>
       <c r="O39" s="1">
-        <v>0.43</v>
+        <v>1.45</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B40" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C40" s="1">
-        <v>109641.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>1091.95</v>
+        <v>1680.0</v>
       </c>
       <c r="E40" s="1">
-        <v>1045.4560158153</v>
+        <v>1349.7985243333</v>
       </c>
       <c r="F40" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G40">
-        <v>107.42</v>
+        <v>36.81</v>
       </c>
       <c r="H40" s="1">
-        <v>1161806.92</v>
+        <v>1149464.53</v>
       </c>
       <c r="I40" s="1">
-        <v>-47234.84</v>
+        <v>219650.01</v>
       </c>
       <c r="J40" s="1">
-        <v>-4.0656359664306</v>
+        <v>19.108898471186</v>
       </c>
       <c r="K40">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.07</v>
+      </c>
+      <c r="L40" t="s">
+        <v>125</v>
       </c>
       <c r="M40" s="1">
-        <v>1114572.08</v>
+        <v>1369114.54</v>
       </c>
       <c r="N40" s="1">
-        <v>1114572.08</v>
+        <v>1371238.3</v>
       </c>
       <c r="O40" s="1">
-        <v>1.46</v>
+        <v>2.02</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B41" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C41" s="1">
-        <v>50000.0</v>
+        <v>9041.0</v>
       </c>
       <c r="D41" s="1">
-        <v>1945.0</v>
+        <v>220500.0</v>
       </c>
       <c r="E41" s="1">
-        <v>1349.7985242</v>
+        <v>260430.37385245</v>
       </c>
       <c r="F41" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36.85</v>
+        <v>93</v>
+      </c>
+      <c r="G41" t="s">
+        <v>94</v>
       </c>
       <c r="H41" s="1">
-        <v>1915774.21</v>
+        <v>1432287.74</v>
       </c>
       <c r="I41" s="1">
-        <v>723243.9</v>
+        <v>-278428.49</v>
       </c>
       <c r="J41" s="1">
-        <v>37.752042815108</v>
+        <v>-19.439424231894</v>
       </c>
       <c r="K41">
-        <v>0.04</v>
+        <v>0.94</v>
       </c>
       <c r="L41" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="M41" s="1">
-        <v>2639018.11</v>
+        <v>1153859.25</v>
       </c>
       <c r="N41" s="1">
-        <v>2641139.64</v>
+        <v>1162322.68</v>
       </c>
       <c r="O41" s="1">
-        <v>3.46</v>
+        <v>1.72</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B42" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C42" s="1">
-        <v>9041.0</v>
+        <v>1402386.0</v>
       </c>
       <c r="D42" s="1">
-        <v>254500.0</v>
+        <v>76.24</v>
       </c>
       <c r="E42" s="1">
-        <v>260430.37385245</v>
+        <v>83.512561063787</v>
       </c>
       <c r="F42" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>32</v>
+      </c>
+      <c r="G42">
+        <v>106.66</v>
       </c>
       <c r="H42" s="1">
-        <v>1432287.74</v>
+        <v>1174245.68</v>
       </c>
       <c r="I42" s="1">
-        <v>-77550.43</v>
+        <v>-171810.63</v>
       </c>
       <c r="J42" s="1">
-        <v>-5.4144448656664</v>
+        <v>-14.631574373772</v>
       </c>
       <c r="K42">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>0.0</v>
+      </c>
+      <c r="L42">
+        <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1354737.31</v>
+        <v>1002435.05</v>
       </c>
       <c r="N42" s="1">
-        <v>1363346.65</v>
+        <v>1002435.05</v>
       </c>
       <c r="O42" s="1">
-        <v>1.79</v>
+        <v>1.48</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B43" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C43" s="1">
-        <v>1402386.0</v>
+        <v>4268.0</v>
       </c>
       <c r="D43" s="1">
-        <v>75.33</v>
+        <v>178.56</v>
       </c>
       <c r="E43" s="1">
-        <v>83.512561063787</v>
+        <v>185.0739995314</v>
       </c>
       <c r="F43" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="G43">
-        <v>107.42</v>
+        <v>1.15</v>
       </c>
       <c r="H43" s="1">
-        <v>1174245.68</v>
+        <v>685435.47</v>
       </c>
       <c r="I43" s="1">
-        <v>-190760.19</v>
+        <v>-23521.99</v>
       </c>
       <c r="J43" s="1">
-        <v>-16.24533888002</v>
+        <v>-3.4316855531273</v>
       </c>
       <c r="K43">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L43">
-        <v>0.0</v>
+        <v>40.58</v>
       </c>
       <c r="M43" s="1">
-        <v>983485.49</v>
+        <v>661913.48</v>
       </c>
       <c r="N43" s="1">
-        <v>983485.49</v>
+        <v>661954.06</v>
       </c>
       <c r="O43" s="1">
-        <v>1.29</v>
+        <v>0.98</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B44" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C44" s="1">
-        <v>6676.0</v>
+        <v>384862.0</v>
       </c>
       <c r="D44" s="1">
-        <v>177.19</v>
+        <v>296.7</v>
       </c>
       <c r="E44" s="1">
-        <v>190.19299131216</v>
+        <v>298.43802503235</v>
       </c>
       <c r="F44" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="G44">
-        <v>1.18</v>
+        <v>106.66</v>
       </c>
       <c r="H44" s="1">
-        <v>1090809.47</v>
+        <v>1217897.2</v>
       </c>
       <c r="I44" s="1">
-        <v>-88928.86</v>
+        <v>-147294.42</v>
       </c>
       <c r="J44" s="1">
-        <v>-8.1525566513463</v>
+        <v>-12.094158685971</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1001880.61</v>
+        <v>1070602.78</v>
       </c>
       <c r="N44" s="1">
-        <v>1001880.61</v>
+        <v>1070602.78</v>
       </c>
       <c r="O44" s="1">
-        <v>1.31</v>
+        <v>1.58</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B45" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C45" s="1">
-        <v>384862.0</v>
+        <v>566400.0</v>
       </c>
       <c r="D45" s="1">
-        <v>298.65</v>
+        <v>4.87</v>
       </c>
       <c r="E45" s="1">
-        <v>298.43802503235</v>
+        <v>4.5584528601695</v>
       </c>
       <c r="F45" t="s">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="G45">
-        <v>107.42</v>
+        <v>4.54</v>
       </c>
       <c r="H45" s="1">
-        <v>1217897.2</v>
+        <v>556933.99</v>
       </c>
       <c r="I45" s="1">
-        <v>-147857.3</v>
+        <v>51206.24</v>
       </c>
       <c r="J45" s="1">
-        <v>-12.140376051443</v>
+        <v>9.1943104424278</v>
       </c>
       <c r="K45">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.03</v>
+      </c>
+      <c r="L45" t="s">
+        <v>137</v>
       </c>
       <c r="M45" s="1">
-        <v>1070039.9</v>
+        <v>608140.23</v>
       </c>
       <c r="N45" s="1">
-        <v>1070039.9</v>
+        <v>623125.2</v>
       </c>
       <c r="O45" s="1">
-        <v>1.4</v>
+        <v>0.92</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B46" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C46" s="1">
-        <v>566400.0</v>
+        <v>741.0</v>
       </c>
       <c r="D46" s="1">
-        <v>4.93</v>
+        <v>1585000.0</v>
       </c>
       <c r="E46" s="1">
-        <v>4.5584528601695</v>
+        <v>1309412.2287449</v>
       </c>
       <c r="F46" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>4.59</v>
+        <v>93</v>
+      </c>
+      <c r="G46" t="s">
+        <v>94</v>
       </c>
       <c r="H46" s="1">
-        <v>556933.99</v>
+        <v>622071.35</v>
       </c>
       <c r="I46" s="1">
-        <v>50878.15</v>
+        <v>57719.39</v>
       </c>
       <c r="J46" s="1">
-        <v>9.1354004089425</v>
+        <v>9.278580342914</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>607812.14</v>
+        <v>679790.74</v>
       </c>
       <c r="N46" s="1">
-        <v>607812.14</v>
+        <v>679790.74</v>
       </c>
       <c r="O46" s="1">
-        <v>0.8</v>
+        <v>1.0</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B47" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C47" s="1">
-        <v>741.0</v>
+        <v>4195.0</v>
       </c>
       <c r="D47" s="1">
-        <v>1778000.0</v>
+        <v>291000.0</v>
       </c>
       <c r="E47" s="1">
-        <v>1309412.2287449</v>
+        <v>192108.48500596</v>
       </c>
       <c r="F47" t="s">
+        <v>93</v>
+      </c>
+      <c r="G47" t="s">
         <v>94</v>
       </c>
-      <c r="G47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H47" s="1">
-        <v>622071.35</v>
+        <v>491357.07</v>
       </c>
       <c r="I47" s="1">
-        <v>153641.17</v>
+        <v>215208.92</v>
       </c>
       <c r="J47" s="1">
-        <v>24.698319573792</v>
+        <v>43.798885401201</v>
       </c>
       <c r="K47">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.65</v>
+      </c>
+      <c r="L47" t="s">
+        <v>142</v>
       </c>
       <c r="M47" s="1">
-        <v>775712.52</v>
+        <v>706565.99</v>
       </c>
       <c r="N47" s="1">
-        <v>775712.52</v>
+        <v>713485.38</v>
       </c>
       <c r="O47" s="1">
-        <v>1.02</v>
+        <v>1.05</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B48" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C48" s="1">
-        <v>4195.0</v>
+        <v>56760.0</v>
       </c>
       <c r="D48" s="1">
-        <v>350500.0</v>
+        <v>200500.0</v>
       </c>
       <c r="E48" s="1">
-        <v>192108.48500596</v>
+        <v>61348.249758457</v>
       </c>
       <c r="F48" t="s">
+        <v>93</v>
+      </c>
+      <c r="G48" t="s">
         <v>94</v>
       </c>
-      <c r="G48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H48" s="1">
-        <v>491357.07</v>
+        <v>2218799.62</v>
       </c>
       <c r="I48" s="1">
-        <v>374349.72</v>
+        <v>4368152.94</v>
       </c>
       <c r="J48" s="1">
-        <v>76.186900088768</v>
+        <v>196.87009591249</v>
       </c>
       <c r="K48">
-        <v>1.68</v>
+        <v>0.44</v>
       </c>
       <c r="L48" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="M48" s="1">
-        <v>865706.79</v>
+        <v>6586952.56</v>
       </c>
       <c r="N48" s="1">
-        <v>872745.47</v>
+        <v>6612138.73</v>
       </c>
       <c r="O48" s="1">
-        <v>1.14</v>
+        <v>9.76</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B49" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C49" s="1">
-        <v>59568.0</v>
+        <v>2012.0</v>
       </c>
       <c r="D49" s="1">
-        <v>216500.0</v>
+        <v>478500.0</v>
       </c>
       <c r="E49" s="1">
-        <v>57281.467249698</v>
+        <v>388862.30712724</v>
       </c>
       <c r="F49" t="s">
+        <v>93</v>
+      </c>
+      <c r="G49" t="s">
         <v>94</v>
       </c>
-      <c r="G49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H49" s="1">
-        <v>2194336.62</v>
+        <v>500348.9</v>
       </c>
       <c r="I49" s="1">
-        <v>5398809.47</v>
+        <v>56885.21</v>
       </c>
       <c r="J49" s="1">
-        <v>246.03378628389</v>
+        <v>11.369108635994</v>
       </c>
       <c r="K49">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>0.0</v>
+      </c>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>7593146.09</v>
+        <v>557234.11</v>
       </c>
       <c r="N49" s="1">
-        <v>7618766.45</v>
+        <v>557234.11</v>
       </c>
       <c r="O49" s="1">
-        <v>9.98</v>
+        <v>0.82</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B50" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C50" s="1">
-        <v>2012.0</v>
+        <v>10345.0</v>
       </c>
       <c r="D50" s="1">
-        <v>530000.0</v>
+        <v>1013000.0</v>
       </c>
       <c r="E50" s="1">
-        <v>388862.30712724</v>
+        <v>432507.38836926</v>
       </c>
       <c r="F50" t="s">
+        <v>93</v>
+      </c>
+      <c r="G50" t="s">
         <v>94</v>
       </c>
-      <c r="G50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H50" s="1">
-        <v>500348.9</v>
+        <v>2699808.47</v>
       </c>
       <c r="I50" s="1">
-        <v>127499.34</v>
+        <v>3365706.97</v>
       </c>
       <c r="J50" s="1">
-        <v>25.482086599971</v>
+        <v>124.6646570451</v>
       </c>
       <c r="K50">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.12</v>
+      </c>
+      <c r="L50" t="s">
+        <v>150</v>
       </c>
       <c r="M50" s="1">
-        <v>627848.24</v>
+        <v>6065515.44</v>
       </c>
       <c r="N50" s="1">
-        <v>627848.24</v>
+        <v>6077093.25</v>
       </c>
       <c r="O50" s="1">
-        <v>0.82</v>
+        <v>8.97</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B51" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C51" s="1">
-        <v>12295.0</v>
+        <v>100930.0</v>
       </c>
       <c r="D51" s="1">
-        <v>1061000.0</v>
+        <v>1048.9</v>
       </c>
       <c r="E51" s="1">
-        <v>432507.38836926</v>
+        <v>1199.2255738631</v>
       </c>
       <c r="F51" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>32</v>
+      </c>
+      <c r="G51">
+        <v>106.66</v>
       </c>
       <c r="H51" s="1">
-        <v>3208713.87</v>
+        <v>1123837.89</v>
       </c>
       <c r="I51" s="1">
-        <v>4471879.15</v>
+        <v>-131270.17</v>
       </c>
       <c r="J51" s="1">
-        <v>139.36671611046</v>
+        <v>-11.680525382535</v>
       </c>
       <c r="K51">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>0.0</v>
+      </c>
+      <c r="L51">
+        <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>7680593.02</v>
+        <v>992567.72</v>
       </c>
       <c r="N51" s="1">
-        <v>7692370.42</v>
+        <v>992567.72</v>
       </c>
       <c r="O51" s="1">
-        <v>10.07</v>
+        <v>1.47</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B52" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C52" s="1">
-        <v>100930.0</v>
+        <v>131400.0</v>
       </c>
       <c r="D52" s="1">
-        <v>1201.7</v>
+        <v>1850.0</v>
       </c>
       <c r="E52" s="1">
-        <v>1199.2255738631</v>
+        <v>830.12603424658</v>
       </c>
       <c r="F52" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G52">
-        <v>107.42</v>
+        <v>36.81</v>
       </c>
       <c r="H52" s="1">
-        <v>1123837.89</v>
+        <v>3112630.02</v>
       </c>
       <c r="I52" s="1">
-        <v>5304.61</v>
+        <v>3490902.78</v>
       </c>
       <c r="J52" s="1">
-        <v>0.47200846734221</v>
+        <v>112.15283402041</v>
       </c>
       <c r="K52">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.18</v>
+      </c>
+      <c r="L52" t="s">
+        <v>155</v>
       </c>
       <c r="M52" s="1">
-        <v>1129142.5</v>
+        <v>6603532.8</v>
       </c>
       <c r="N52" s="1">
-        <v>1129142.5</v>
+        <v>6627771.72</v>
       </c>
       <c r="O52" s="1">
-        <v>1.48</v>
+        <v>9.78</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B53" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C53" s="1">
-        <v>135400.0</v>
+        <v>25819.0</v>
       </c>
       <c r="D53" s="1">
-        <v>1995.0</v>
+        <v>3454.2</v>
       </c>
       <c r="E53" s="1">
-        <v>830.12603426883</v>
+        <v>2802.2263503621</v>
       </c>
       <c r="F53" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G53">
-        <v>36.85</v>
+        <v>106.66</v>
       </c>
       <c r="H53" s="1">
-        <v>3207382.84</v>
+        <v>743265.94</v>
       </c>
       <c r="I53" s="1">
-        <v>4122791.85</v>
+        <v>92900.41</v>
       </c>
       <c r="J53" s="1">
-        <v>128.54068427952</v>
+        <v>12.498946204907</v>
       </c>
       <c r="K53">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>7330174.69</v>
+        <v>836166.35</v>
       </c>
       <c r="N53" s="1">
-        <v>7335649.27</v>
+        <v>836166.35</v>
       </c>
       <c r="O53" s="1">
-        <v>9.61</v>
+        <v>1.23</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B54" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C54" s="1">
-        <v>14102.0</v>
+        <v>74816.0</v>
       </c>
       <c r="D54" s="1">
-        <v>3899.5</v>
+        <v>10.15</v>
       </c>
       <c r="E54" s="1">
-        <v>4839.8016841583</v>
+        <v>0.0</v>
       </c>
       <c r="F54" t="s">
         <v>32</v>
       </c>
       <c r="G54">
-        <v>107.42</v>
+        <v>106.66</v>
       </c>
       <c r="H54" s="1">
-        <v>682982.43</v>
+        <v>0.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-171038.9</v>
+        <v>7119.78</v>
       </c>
       <c r="J54" s="1">
-        <v>-25.042942905574</v>
+        <v>0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>511943.53</v>
+        <v>7119.78</v>
       </c>
       <c r="N54" s="1">
-        <v>511943.53</v>
+        <v>7119.78</v>
       </c>
       <c r="O54" s="1">
-        <v>0.67</v>
+        <v>0.01</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B55" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C55" s="1">
-        <v>74816.0</v>
+        <v>-51159896.3</v>
       </c>
       <c r="D55" s="1">
-        <v>0.0</v>
+        <v>1.1514</v>
       </c>
       <c r="E55" s="1">
         <v>0.0</v>
       </c>
       <c r="F55" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="G55">
-        <v>107.42</v>
+        <v>1.15</v>
       </c>
       <c r="H55" s="1">
         <v>0.0</v>
       </c>
       <c r="I55" s="1">
-        <v>0.0</v>
+        <v>-303.99</v>
       </c>
       <c r="J55" s="1">
         <v>0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>0.0</v>
+        <v>-303.98999999999</v>
       </c>
       <c r="N55" s="1">
-        <v>0.0</v>
+        <v>-303.98999999999</v>
       </c>
       <c r="O55" s="1">
         <v>0.0</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>160</v>
       </c>
       <c r="B56" t="s">
         <v>161</v>
       </c>
       <c r="C56" s="1">
-        <v>25819.0</v>
+        <v>-51159896.3</v>
       </c>
       <c r="D56" s="1">
-        <v>3869.7</v>
+        <v>1.1514</v>
       </c>
       <c r="E56" s="1">
-        <v>2802.2263503621</v>
+        <v>0.0</v>
       </c>
       <c r="F56" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="G56">
-        <v>107.42</v>
+        <v>1.15</v>
       </c>
       <c r="H56" s="1">
-        <v>743265.94</v>
+        <v>0.0</v>
       </c>
       <c r="I56" s="1">
-        <v>186875.8</v>
+        <v>-303.99</v>
       </c>
       <c r="J56" s="1">
-        <v>25.142521665933</v>
+        <v>0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>930141.74</v>
+        <v>-303.98999999999</v>
       </c>
       <c r="N56" s="1">
-        <v>930141.74</v>
+        <v>-303.98999999999</v>
       </c>
       <c r="O56" s="1">
-        <v>1.22</v>
+        <v>0.0</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>162</v>
       </c>
       <c r="B57" t="s">
         <v>163</v>
       </c>
       <c r="C57" s="1">
-        <v>-307725495.0</v>
+        <v>-375326082.0</v>
       </c>
       <c r="D57" s="1">
-        <v>1.1807</v>
+        <v>1.1514</v>
       </c>
       <c r="E57" s="1">
         <v>0.0</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H57" s="1">
         <v>0.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-964.23</v>
+        <v>-166.24</v>
       </c>
       <c r="J57" s="1">
         <v>0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>-964.23000000001</v>
+        <v>-166.23999999999</v>
       </c>
       <c r="N57" s="1">
-        <v>-964.23000000001</v>
+        <v>-166.23999999999</v>
       </c>
       <c r="O57" s="1">
         <v>0.0</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>162</v>
       </c>
       <c r="B58" t="s">
         <v>163</v>
       </c>
       <c r="C58" s="1">
-        <v>-307725495.0</v>
+        <v>-375326082.0</v>
       </c>
       <c r="D58" s="1">
-        <v>1.1807</v>
+        <v>1.1514</v>
       </c>
       <c r="E58" s="1">
         <v>0.0</v>
       </c>
       <c r="F58" t="s">
         <v>14</v>
       </c>
       <c r="G58">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H58" s="1">
         <v>0.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-964.23</v>
+        <v>-166.24</v>
       </c>
       <c r="J58" s="1">
         <v>0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>-964.23000000001</v>
+        <v>-166.23999999999</v>
       </c>
       <c r="N58" s="1">
-        <v>-964.23000000001</v>
+        <v>-166.23999999999</v>
       </c>
       <c r="O58" s="1">
         <v>0.0</v>
       </c>
       <c r="P58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" t="s">
+        <v>164</v>
+      </c>
+      <c r="B59" t="s">
+        <v>165</v>
+      </c>
+      <c r="C59" s="1">
+        <v>-12742400.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>1.1514</v>
+      </c>
+      <c r="E59" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F59" t="s">
+        <v>14</v>
+      </c>
+      <c r="G59">
+        <v>1.15</v>
+      </c>
+      <c r="H59" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>233.54</v>
+      </c>
+      <c r="J59" s="1">
+        <v>0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>233.53999999998</v>
+      </c>
+      <c r="N59" s="1">
+        <v>233.53999999998</v>
+      </c>
+      <c r="O59" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P59">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
+      <c r="A60" t="s">
+        <v>164</v>
+      </c>
+      <c r="B60" t="s">
+        <v>165</v>
+      </c>
+      <c r="C60" s="1">
+        <v>-12742400.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>1.1514</v>
+      </c>
+      <c r="E60" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F60" t="s">
+        <v>14</v>
+      </c>
+      <c r="G60">
+        <v>1.15</v>
+      </c>
+      <c r="H60" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>233.54</v>
+      </c>
+      <c r="J60" s="1">
+        <v>0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60">
+        <v>0.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>233.53999999998</v>
+      </c>
+      <c r="N60" s="1">
+        <v>233.53999999998</v>
+      </c>
+      <c r="O60" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P60">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>