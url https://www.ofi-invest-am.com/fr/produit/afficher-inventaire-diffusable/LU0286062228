--- v2 (2026-06-19)
+++ v3 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -133,429 +133,381 @@
   <si>
     <t>ABB INDIA LTD</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>TW0002345006</t>
   </si>
   <si>
     <t>ACCTON TECHNOLOGY CORP</t>
   </si>
   <si>
     <t>TWD</t>
   </si>
   <si>
     <t>TH0268010Z11</t>
   </si>
   <si>
     <t>ADVANCED INFO SERVICE PCL F</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>76 585.56</t>
+    <t>76 056.56</t>
   </si>
   <si>
     <t>TH0765010Z16</t>
   </si>
   <si>
     <t>AIRPORTS OF THAILAND PCL F</t>
   </si>
   <si>
     <t>KYG022421088</t>
   </si>
   <si>
     <t>ALCHIP TECHNOLOGIES LTD</t>
   </si>
   <si>
     <t>INE238A01034</t>
   </si>
   <si>
     <t>AXIS BANK LTD</t>
   </si>
   <si>
     <t>INE917I01010</t>
   </si>
   <si>
     <t>BAJAJ AUTO LTD</t>
   </si>
   <si>
     <t>INE296A01032</t>
   </si>
   <si>
     <t>BAJAJ FINANCE LTD</t>
   </si>
   <si>
     <t>ID1000109507</t>
   </si>
   <si>
     <t>BANK CENTRAL ASIA</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>19 549.92</t>
+    <t>20 242.46</t>
   </si>
   <si>
     <t>ID1000095003</t>
   </si>
   <si>
     <t>BANK MANDIRI (PERSERO)</t>
   </si>
   <si>
     <t>INE263A01024</t>
   </si>
   <si>
     <t>BHARAT ELECTRONICS LTD</t>
   </si>
   <si>
     <t>INE397D01024</t>
   </si>
   <si>
     <t>BHARTI AIRTEL LTD</t>
   </si>
   <si>
     <t>TW0002882008</t>
   </si>
   <si>
     <t>CATHAY FINANCIAL HOLDING LTD</t>
   </si>
   <si>
     <t>MYL1023OO000</t>
   </si>
   <si>
     <t>CIMB GROUP HOLDINGS</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>32 980.89</t>
-[...1 lines deleted...]
-  <si>
     <t>INE059A01026</t>
   </si>
   <si>
     <t>CIPLA LTD</t>
   </si>
   <si>
     <t>TH0737010Y16</t>
   </si>
   <si>
     <t>CP ALL PCL F</t>
   </si>
   <si>
     <t>INE148O01028</t>
   </si>
   <si>
     <t>DELHIVERY LTD</t>
   </si>
   <si>
     <t>TW0002308004</t>
   </si>
   <si>
     <t>DELTA ELECTRONICS INC</t>
   </si>
   <si>
     <t>INE935N01020</t>
   </si>
   <si>
     <t>DIXON TECHNOLOGIES (INDIA) LTD</t>
   </si>
   <si>
     <t>TW0001476000</t>
   </si>
   <si>
     <t>ECLAT TEXTILE LTD</t>
   </si>
   <si>
-    <t>1 937.95</t>
-[...1 lines deleted...]
-  <si>
     <t>TW0002383007</t>
   </si>
   <si>
     <t>ELITE MATERIAL LTD</t>
   </si>
   <si>
     <t>INE758T01015</t>
   </si>
   <si>
     <t>ETERNAL LTD</t>
   </si>
   <si>
     <t>VN000000FPT1</t>
   </si>
   <si>
     <t>FPT CORP</t>
   </si>
   <si>
     <t>VND</t>
   </si>
   <si>
-    <t>30 301.80</t>
+    <t>30 833.89</t>
   </si>
   <si>
     <t>INE200A01026</t>
   </si>
   <si>
     <t>GE VERNOVA T&amp;D INDIA LTD</t>
   </si>
   <si>
     <t>INE047A01021</t>
   </si>
   <si>
     <t>GRASIM INDUSTRIES LTD</t>
   </si>
   <si>
     <t>KR7267260008</t>
   </si>
   <si>
     <t>HD HYUNDAI ELECTRIC LTD</t>
   </si>
   <si>
     <t>KRW</t>
   </si>
   <si>
-    <t>1 727.72</t>
-[...2 lines deleted...]
-    <t>2 993.20</t>
+    <t>1 734.22</t>
   </si>
   <si>
     <t>KR7009540006</t>
   </si>
   <si>
     <t>HD KOREA SHIPBUILDING &amp; OFFSHORE E</t>
   </si>
   <si>
-    <t>12 432.66</t>
-[...1 lines deleted...]
-  <si>
     <t>INE040A01034</t>
   </si>
   <si>
     <t>HDFC BANK LTD</t>
   </si>
   <si>
     <t>INE795G01014</t>
   </si>
   <si>
     <t>HDFC LIFE INSURANCE COMPANY LTD</t>
   </si>
   <si>
     <t>TW0002317005</t>
   </si>
   <si>
     <t>HON HAI PRECISION INDUSTRY LTD</t>
   </si>
   <si>
     <t>KR7005380001</t>
   </si>
   <si>
     <t>HYUNDAI MOTOR</t>
   </si>
   <si>
-    <t>4 197.81</t>
+    <t>4 182.06</t>
   </si>
   <si>
     <t>INE090A01021</t>
   </si>
   <si>
     <t>ICICI BANK LTD</t>
   </si>
   <si>
     <t>INE918Z01012</t>
   </si>
   <si>
     <t>KAYNES TECHNOLOGY INDIA LTD</t>
   </si>
   <si>
     <t>KR7105560007</t>
   </si>
   <si>
     <t>KB FINANCIAL GROUP INC</t>
   </si>
   <si>
-    <t>13 916.38</t>
-[...1 lines deleted...]
-  <si>
     <t>INE018A01030</t>
   </si>
   <si>
     <t>LARSEN AND TOUBRO LTD</t>
   </si>
   <si>
     <t>KR7003550001</t>
   </si>
   <si>
     <t>LG CORP</t>
   </si>
   <si>
     <t>MU0295S00016</t>
   </si>
   <si>
     <t>MAKEMYTRIP LTD</t>
   </si>
   <si>
     <t>INE027H01010</t>
   </si>
   <si>
     <t>MAX HEALTHCARE INSTITUTE LTD</t>
   </si>
   <si>
     <t>TW0002454006</t>
   </si>
   <si>
     <t>MEDIATEK INC</t>
   </si>
   <si>
-    <t>2 123.76</t>
-[...1 lines deleted...]
-  <si>
     <t>KR7035420009</t>
   </si>
   <si>
     <t>NAVER CORP</t>
   </si>
   <si>
-    <t>8 463.43</t>
-[...1 lines deleted...]
-  <si>
     <t>INE848E01016</t>
   </si>
   <si>
     <t>NHPC LTD</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>INE752E01010</t>
   </si>
   <si>
     <t>POWER GRID CORPORATION OF INDIA LT</t>
   </si>
   <si>
     <t>MYL1295OO004</t>
   </si>
   <si>
     <t>PUBLIC BANK</t>
   </si>
   <si>
-    <t>14 984.97</t>
-[...1 lines deleted...]
-  <si>
     <t>KR7207940008</t>
   </si>
   <si>
     <t>SAMSUNG BIOLOGICS LTD</t>
   </si>
   <si>
     <t>KR7028260008</t>
   </si>
   <si>
     <t>SAMSUNG C&amp;T CORP</t>
   </si>
   <si>
-    <t>6 919.39</t>
-[...1 lines deleted...]
-  <si>
     <t>KR7005930003</t>
   </si>
   <si>
     <t>SAMSUNG ELECTRONICS LTD</t>
   </si>
   <si>
-    <t>25 186.17</t>
+    <t>10 154.28</t>
   </si>
   <si>
     <t>KR7000810002</t>
   </si>
   <si>
     <t>SAMSUNG FIRE &amp; MARINE INSURANCE LT</t>
   </si>
   <si>
     <t>KR7000660001</t>
   </si>
   <si>
     <t>SK HYNIX INC</t>
   </si>
   <si>
-    <t>11 577.81</t>
+    <t>11 534.36</t>
   </si>
   <si>
     <t>INE062A01020</t>
   </si>
   <si>
     <t>STATE BANK OF INDIA</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR MANUFACTURING</t>
   </si>
   <si>
-    <t>24 238.92</t>
-[...1 lines deleted...]
-  <si>
     <t>INE494B01023</t>
   </si>
   <si>
     <t>TVS MOTOR COMPANY LTD</t>
   </si>
   <si>
     <t>INE494B04019</t>
   </si>
   <si>
     <t>TVS MOTORS COMPANY PRF LTD</t>
-  </si>
-[...16 lines deleted...]
-    <t>TWD/USD 2026-03-20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -875,227 +827,227 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>3225</v>
       </c>
       <c r="C2" s="1">
-        <v>302437.0</v>
+        <v>236870.0</v>
       </c>
       <c r="D2">
-        <v>223.94</v>
+        <v>244.38</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>67726439.34</v>
+        <v>57886507.94</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2">
-        <v>67726439.34</v>
+        <v>57886507.94</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1">
-        <v>24926.64</v>
+        <v>24635.03</v>
       </c>
       <c r="D3">
-        <v>78.15</v>
+        <v>85.12</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>1947947.9</v>
+        <v>2096908.18</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3">
-        <v>1947947.9</v>
+        <v>2096908.18</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="1">
-        <v>743647.53</v>
+        <v>578788.53</v>
       </c>
       <c r="D4">
-        <v>88.47</v>
+        <v>96.42</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>65786853.88</v>
+        <v>55809606.7</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4">
-        <v>65786853.88</v>
+        <v>55809606.7</v>
       </c>
       <c r="I4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>12096.89</v>
+        <v>13411.44</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5">
-        <v>12096.88905</v>
+        <v>13411.4371933</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5">
-        <v>10506.7</v>
+        <v>11452.0</v>
       </c>
       <c r="I5" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P60"/>
+  <dimension ref="A1:P54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O60" sqref="O60"/>
+      <selection activeCell="O54" sqref="O54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1114,2989 +1066,2689 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>22827.0</v>
+        <v>18260.0</v>
       </c>
       <c r="D2" s="1">
-        <v>6214.0</v>
+        <v>7575.5</v>
       </c>
       <c r="E2" s="1">
-        <v>5620.1704630481</v>
+        <v>5620.1704633078</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H2" s="1">
-        <v>1313862.14</v>
+        <v>1050997.62</v>
       </c>
       <c r="I2" s="1">
-        <v>16058.95</v>
+        <v>204147.26</v>
       </c>
       <c r="J2" s="1">
-        <v>1.2222705496332</v>
+        <v>19.42414103659</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1329921.09</v>
+        <v>1255144.88</v>
       </c>
       <c r="N2" s="1">
-        <v>1329921.09</v>
+        <v>1255144.88</v>
       </c>
       <c r="O2" s="1">
-        <v>1.96</v>
+        <v>2.17</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>42000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1590.0</v>
+        <v>2080.0</v>
       </c>
       <c r="E3" s="1">
-        <v>958.03034904762</v>
+        <v>958.03034911765</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3">
-        <v>36.81</v>
+        <v>36.94</v>
       </c>
       <c r="H3" s="1">
-        <v>1132218.8</v>
+        <v>916558.08</v>
       </c>
       <c r="I3" s="1">
-        <v>681857.96</v>
+        <v>997897.38</v>
       </c>
       <c r="J3" s="1">
-        <v>60.223161812893</v>
+        <v>108.87442943059</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1814076.76</v>
+        <v>1914455.46</v>
       </c>
       <c r="N3" s="1">
-        <v>1814076.76</v>
+        <v>1914455.46</v>
       </c>
       <c r="O3" s="1">
-        <v>2.68</v>
+        <v>3.31</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>117200.0</v>
+        <v>93700.0</v>
       </c>
       <c r="D4" s="1">
-        <v>376.0</v>
+        <v>345.0</v>
       </c>
       <c r="E4" s="1">
-        <v>290.46167918089</v>
+        <v>290.4616791889</v>
       </c>
       <c r="F4" t="s">
         <v>38</v>
       </c>
       <c r="G4">
-        <v>37.75</v>
+        <v>38.01</v>
       </c>
       <c r="H4" s="1">
-        <v>932256.73</v>
+        <v>745328.12</v>
       </c>
       <c r="I4" s="1">
-        <v>235045.28</v>
+        <v>105058.06</v>
       </c>
       <c r="J4" s="1">
-        <v>25.212505572365</v>
+        <v>14.095544925905</v>
       </c>
       <c r="K4">
-        <v>0.65</v>
+        <v>0.81</v>
       </c>
       <c r="L4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="1">
-        <v>1167302.01</v>
+        <v>850386.18</v>
       </c>
       <c r="N4" s="1">
-        <v>1243887.57</v>
+        <v>926442.74</v>
       </c>
       <c r="O4" s="1">
-        <v>1.84</v>
+        <v>1.6</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>280700.0</v>
+        <v>224500.0</v>
       </c>
       <c r="D5" s="1">
-        <v>48.0</v>
+        <v>55.25</v>
       </c>
       <c r="E5" s="1">
-        <v>52.269401246883</v>
+        <v>52.269401247216</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
       <c r="G5">
-        <v>37.75</v>
+        <v>38.01</v>
       </c>
       <c r="H5" s="1">
-        <v>399054.39</v>
+        <v>319158.21</v>
       </c>
       <c r="I5" s="1">
-        <v>-42150.38</v>
+        <v>7133.57</v>
       </c>
       <c r="J5" s="1">
-        <v>-10.562565168122</v>
+        <v>2.2351203185405</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>356904.01</v>
+        <v>326291.78</v>
       </c>
       <c r="N5" s="1">
-        <v>356904.01</v>
+        <v>326291.78</v>
       </c>
       <c r="O5" s="1">
-        <v>0.53</v>
+        <v>0.56</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>10000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>3220.0</v>
+        <v>3980.0</v>
       </c>
       <c r="E6" s="1">
-        <v>3035.045843</v>
+        <v>3035.0458425</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6">
-        <v>36.81</v>
+        <v>36.94</v>
       </c>
       <c r="H6" s="1">
-        <v>862740.99</v>
+        <v>690192.79</v>
       </c>
       <c r="I6" s="1">
-        <v>11971.08</v>
+        <v>171745.3</v>
       </c>
       <c r="J6" s="1">
-        <v>1.3875636070103</v>
+        <v>24.883670546602</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>874712.07</v>
+        <v>861938.09</v>
       </c>
       <c r="N6" s="1">
-        <v>874712.07</v>
+        <v>861938.09</v>
       </c>
       <c r="O6" s="1">
-        <v>1.29</v>
+        <v>1.49</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>170310.0</v>
+        <v>136250.0</v>
       </c>
       <c r="D7" s="1">
-        <v>1207.0</v>
+        <v>1369.6</v>
       </c>
       <c r="E7" s="1">
-        <v>1228.375768892</v>
+        <v>1228.3757688807</v>
       </c>
       <c r="F7" t="s">
         <v>32</v>
       </c>
       <c r="G7">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H7" s="1">
-        <v>2064348.61</v>
+        <v>1651503.13</v>
       </c>
       <c r="I7" s="1">
-        <v>-137031.37</v>
+        <v>41711.62</v>
       </c>
       <c r="J7" s="1">
-        <v>-6.6379956048218</v>
+        <v>2.5256761093756</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1927317.24</v>
+        <v>1693214.75</v>
       </c>
       <c r="N7" s="1">
-        <v>1927317.24</v>
+        <v>1693214.75</v>
       </c>
       <c r="O7" s="1">
-        <v>2.84</v>
+        <v>2.92</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
-        <v>7113.0</v>
+        <v>5690.0</v>
       </c>
       <c r="D8" s="1">
-        <v>8868.5</v>
+        <v>9550.5</v>
       </c>
       <c r="E8" s="1">
-        <v>8966.5687614227</v>
+        <v>8966.5687609842</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H8" s="1">
-        <v>657870.7</v>
+        <v>526259.56</v>
       </c>
       <c r="I8" s="1">
-        <v>-66433.32</v>
+        <v>-33176.41</v>
       </c>
       <c r="J8" s="1">
-        <v>-10.098233589062</v>
+        <v>-6.304191414594</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>591437.38</v>
+        <v>493083.15</v>
       </c>
       <c r="N8" s="1">
-        <v>591437.38</v>
+        <v>493083.15</v>
       </c>
       <c r="O8" s="1">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
-        <v>144173.0</v>
+        <v>115335.0</v>
       </c>
       <c r="D9" s="1">
-        <v>832.2</v>
+        <v>918.35</v>
       </c>
       <c r="E9" s="1">
-        <v>898.73600930826</v>
+        <v>898.73600927732</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H9" s="1">
-        <v>1307917.09</v>
+        <v>1046302.83</v>
       </c>
       <c r="I9" s="1">
-        <v>-183007.98</v>
+        <v>-85241.43</v>
       </c>
       <c r="J9" s="1">
-        <v>-13.992322709079</v>
+        <v>-8.146917656717</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1124909.11</v>
+        <v>961061.4</v>
       </c>
       <c r="N9" s="1">
-        <v>1124909.11</v>
+        <v>961061.4</v>
       </c>
       <c r="O9" s="1">
         <v>1.66</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
-        <v>2586700.0</v>
+        <v>2069300.0</v>
       </c>
       <c r="D10" s="1">
-        <v>6775.0</v>
+        <v>6425.0</v>
       </c>
       <c r="E10" s="1">
-        <v>9070.6916707581</v>
+        <v>9070.6916707582</v>
       </c>
       <c r="F10" t="s">
         <v>52</v>
       </c>
       <c r="G10" t="s">
         <v>53</v>
       </c>
       <c r="H10" s="1">
-        <v>1305313.18</v>
+        <v>1044220.27</v>
       </c>
       <c r="I10" s="1">
-        <v>-408897.4</v>
+        <v>-387421.5</v>
       </c>
       <c r="J10" s="1">
-        <v>-31.325616431759</v>
+        <v>-37.101511159135</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>896415.78</v>
+        <v>656798.77</v>
       </c>
       <c r="N10" s="1">
-        <v>896415.78</v>
+        <v>656798.77</v>
       </c>
       <c r="O10" s="1">
-        <v>1.32</v>
+        <v>1.13</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>3287100.0</v>
+        <v>2629700.0</v>
       </c>
       <c r="D11" s="1">
-        <v>4730.0</v>
+        <v>4630.0</v>
       </c>
       <c r="E11" s="1">
-        <v>4696.9321474795</v>
+        <v>4696.9321474807</v>
       </c>
       <c r="F11" t="s">
         <v>52</v>
       </c>
       <c r="G11" t="s">
         <v>53</v>
       </c>
       <c r="H11" s="1">
-        <v>833611.27</v>
+        <v>666894.09</v>
       </c>
       <c r="I11" s="1">
-        <v>-38316.39</v>
+        <v>-65411.67</v>
       </c>
       <c r="J11" s="1">
-        <v>-4.5964337790203</v>
+        <v>-9.8084045099275</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>795294.88</v>
+        <v>601482.42</v>
       </c>
       <c r="N11" s="1">
-        <v>795294.88</v>
+        <v>601482.42</v>
       </c>
       <c r="O11" s="1">
-        <v>1.17</v>
+        <v>1.04</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>81552.0</v>
+        <v>65250.0</v>
       </c>
       <c r="D12" s="1">
-        <v>430.8</v>
+        <v>449.95</v>
       </c>
       <c r="E12" s="1">
-        <v>328.44615680793</v>
+        <v>328.44615678161</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
       <c r="G12">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H12" s="1">
-        <v>284586.74</v>
+        <v>227698.7</v>
       </c>
       <c r="I12" s="1">
-        <v>44807.57</v>
+        <v>38696.6</v>
       </c>
       <c r="J12" s="1">
-        <v>15.744784876484</v>
+        <v>16.994651265027</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>329394.31</v>
+        <v>266395.3</v>
       </c>
       <c r="N12" s="1">
-        <v>329394.31</v>
+        <v>266395.3</v>
       </c>
       <c r="O12" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>80935.0</v>
+        <v>64750.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1827.0</v>
+        <v>1841.2</v>
       </c>
       <c r="E13" s="1">
-        <v>1653.3850996479</v>
+        <v>1653.3850996139</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
       <c r="G13">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H13" s="1">
-        <v>1392917.69</v>
+        <v>1114368.57</v>
       </c>
       <c r="I13" s="1">
-        <v>-6542.73</v>
+        <v>-32629.48</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.46971404318944</v>
+        <v>-2.9280689422172</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1386374.96</v>
+        <v>1081739.09</v>
       </c>
       <c r="N13" s="1">
-        <v>1386374.96</v>
+        <v>1081739.09</v>
       </c>
       <c r="O13" s="1">
-        <v>2.05</v>
+        <v>1.87</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>498000.0</v>
+        <v>398000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>71.6</v>
+        <v>74.8</v>
       </c>
       <c r="E14" s="1">
-        <v>65.296058674699</v>
+        <v>65.296058668342</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
       <c r="G14">
-        <v>36.81</v>
+        <v>36.94</v>
       </c>
       <c r="H14" s="1">
-        <v>937717.58</v>
+        <v>749420.88</v>
       </c>
       <c r="I14" s="1">
-        <v>30898.36</v>
+        <v>56491.24</v>
       </c>
       <c r="J14" s="1">
-        <v>3.2950603314913</v>
+        <v>7.5379858644985</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>968615.94</v>
+        <v>805912.12</v>
       </c>
       <c r="N14" s="1">
-        <v>968615.94</v>
+        <v>805912.12</v>
       </c>
       <c r="O14" s="1">
-        <v>1.43</v>
+        <v>1.39</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>735100.0</v>
+        <v>588100.0</v>
       </c>
       <c r="D15" s="1">
-        <v>7.87</v>
+        <v>7.78</v>
       </c>
       <c r="E15" s="1">
-        <v>7.4589096313427</v>
+        <v>7.4589096242136</v>
       </c>
       <c r="F15" t="s">
         <v>64</v>
       </c>
       <c r="G15">
-        <v>4.54</v>
+        <v>4.64</v>
       </c>
       <c r="H15" s="1">
-        <v>1138931.77</v>
+        <v>911176.4</v>
       </c>
       <c r="I15" s="1">
-        <v>136545.38</v>
+        <v>74180.6</v>
       </c>
       <c r="J15" s="1">
-        <v>11.988899036507</v>
+        <v>8.1411897849857</v>
       </c>
       <c r="K15">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1275477.15</v>
+        <v>985357.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1308458.04</v>
+        <v>985357.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.93</v>
+        <v>1.7</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" t="s">
         <v>66</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1">
-        <v>38930.0</v>
+        <v>31140.0</v>
       </c>
       <c r="D16" s="1">
-        <v>1239.2</v>
+        <v>1305.9</v>
       </c>
       <c r="E16" s="1">
-        <v>1497.3622936039</v>
+        <v>1497.3622935132</v>
       </c>
       <c r="F16" t="s">
         <v>32</v>
       </c>
       <c r="G16">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H16" s="1">
-        <v>602107.71</v>
+        <v>481624.3</v>
       </c>
       <c r="I16" s="1">
-        <v>-149802.49</v>
+        <v>-112637.94</v>
       </c>
       <c r="J16" s="1">
-        <v>-24.879683071987</v>
+        <v>-23.387096539772</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>452305.22</v>
+        <v>368986.36</v>
       </c>
       <c r="N16" s="1">
-        <v>452305.22</v>
+        <v>368986.36</v>
       </c>
       <c r="O16" s="1">
-        <v>0.67</v>
+        <v>0.64</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" t="s">
         <v>68</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>448800.0</v>
+        <v>359000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>44.25</v>
+        <v>45.25</v>
       </c>
       <c r="E17" s="1">
-        <v>47.442433199644</v>
+        <v>47.442433203343</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
       <c r="G17">
-        <v>37.75</v>
+        <v>38.01</v>
       </c>
       <c r="H17" s="1">
-        <v>564560.17</v>
+        <v>451597.82</v>
       </c>
       <c r="I17" s="1">
-        <v>-38501.84</v>
+        <v>-24260.78</v>
       </c>
       <c r="J17" s="1">
-        <v>-6.8197938937138</v>
+        <v>-5.3722092812583</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>526058.33</v>
+        <v>427337.04</v>
       </c>
       <c r="N17" s="1">
-        <v>526058.33</v>
+        <v>427337.04</v>
       </c>
       <c r="O17" s="1">
-        <v>0.78</v>
+        <v>0.74</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" t="s">
         <v>70</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="1">
-        <v>176580.0</v>
+        <v>141265.0</v>
       </c>
       <c r="D18" s="1">
-        <v>413.4</v>
+        <v>449.4</v>
       </c>
       <c r="E18" s="1">
-        <v>424.30115233888</v>
+        <v>424.3011523732</v>
       </c>
       <c r="F18" t="s">
         <v>32</v>
       </c>
       <c r="G18">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H18" s="1">
-        <v>697573.22</v>
+        <v>558062.53</v>
       </c>
       <c r="I18" s="1">
-        <v>-13160.97</v>
+        <v>17973.2</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.8866793653575</v>
+        <v>3.2206426760098</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>684412.25</v>
+        <v>576035.73</v>
       </c>
       <c r="N18" s="1">
-        <v>684412.25</v>
+        <v>576035.73</v>
       </c>
       <c r="O18" s="1">
-        <v>1.01</v>
+        <v>0.99</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
         <v>72</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1">
-        <v>50000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1455.0</v>
+        <v>1980.0</v>
       </c>
       <c r="E19" s="1">
-        <v>514.0043998</v>
+        <v>514.00439975</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
       <c r="G19">
-        <v>36.81</v>
+        <v>36.94</v>
       </c>
       <c r="H19" s="1">
-        <v>740311.56</v>
+        <v>592249.25</v>
       </c>
       <c r="I19" s="1">
-        <v>1235940.08</v>
+        <v>1551767.61</v>
       </c>
       <c r="J19" s="1">
-        <v>166.94863984023</v>
+        <v>262.01259182684</v>
       </c>
       <c r="K19">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L19">
-        <v>293.45</v>
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1976251.64</v>
+        <v>2144016.86</v>
       </c>
       <c r="N19" s="1">
-        <v>1976545.09</v>
+        <v>2144016.86</v>
       </c>
       <c r="O19" s="1">
-        <v>2.92</v>
+        <v>3.7</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" t="s">
         <v>74</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>4461.0</v>
+        <v>3570.0</v>
       </c>
       <c r="D20" s="1">
-        <v>10194.0</v>
+        <v>10866.5</v>
       </c>
       <c r="E20" s="1">
-        <v>13485.277339162</v>
+        <v>13485.277338936</v>
       </c>
       <c r="F20" t="s">
         <v>32</v>
       </c>
       <c r="G20">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H20" s="1">
-        <v>626982.24</v>
+        <v>501754.45</v>
       </c>
       <c r="I20" s="1">
-        <v>-200616.17</v>
+        <v>-149756.86</v>
       </c>
       <c r="J20" s="1">
-        <v>-31.997105691542</v>
+        <v>-29.846643113977</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>426366.07</v>
+        <v>351997.59</v>
       </c>
       <c r="N20" s="1">
-        <v>426366.07</v>
+        <v>351997.59</v>
       </c>
       <c r="O20" s="1">
-        <v>0.63</v>
+        <v>0.61</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" t="s">
         <v>76</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="1">
-        <v>52000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>372.5</v>
+        <v>333.0</v>
       </c>
       <c r="E21" s="1">
-        <v>484.37930769231</v>
+        <v>484.37930780488</v>
       </c>
       <c r="F21" t="s">
         <v>35</v>
       </c>
       <c r="G21">
-        <v>36.81</v>
+        <v>36.94</v>
       </c>
       <c r="H21" s="1">
-        <v>736993.24</v>
+        <v>581090.82</v>
       </c>
       <c r="I21" s="1">
-        <v>-210807.75</v>
+        <v>-211491.55</v>
       </c>
       <c r="J21" s="1">
-        <v>-28.603756256977</v>
+        <v>-36.39561024213</v>
       </c>
       <c r="K21">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>526185.49</v>
+        <v>369599.27</v>
       </c>
       <c r="N21" s="1">
-        <v>528123.44</v>
+        <v>369599.27</v>
       </c>
       <c r="O21" s="1">
-        <v>0.78</v>
+        <v>0.64</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B22" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C22" s="1">
-        <v>9000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>2890.0</v>
+        <v>4100.0</v>
       </c>
       <c r="E22" s="1">
-        <v>1232.0238577778</v>
+        <v>1232.0238571429</v>
       </c>
       <c r="F22" t="s">
         <v>35</v>
       </c>
       <c r="G22">
-        <v>36.81</v>
+        <v>36.94</v>
       </c>
       <c r="H22" s="1">
-        <v>310488.02</v>
+        <v>241490.68</v>
       </c>
       <c r="I22" s="1">
-        <v>396072.88</v>
+        <v>535444.72</v>
       </c>
       <c r="J22" s="1">
-        <v>127.56462552082</v>
+        <v>221.72479699838</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>706560.9</v>
+        <v>776935.4</v>
       </c>
       <c r="N22" s="1">
-        <v>706560.9</v>
+        <v>776935.4</v>
       </c>
       <c r="O22" s="1">
-        <v>1.04</v>
+        <v>1.34</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C23" s="1">
-        <v>357461.0</v>
+        <v>285970.0</v>
       </c>
       <c r="D23" s="1">
-        <v>228.74</v>
+        <v>259.92</v>
       </c>
       <c r="E23" s="1">
-        <v>282.01272284249</v>
+        <v>282.01272283806</v>
       </c>
       <c r="F23" t="s">
         <v>32</v>
       </c>
       <c r="G23">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H23" s="1">
-        <v>1038841.14</v>
+        <v>831076.4</v>
       </c>
       <c r="I23" s="1">
-        <v>-272227.45</v>
+        <v>-156638.52</v>
       </c>
       <c r="J23" s="1">
-        <v>-26.204916181891</v>
+        <v>-18.84766791597</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>766613.69</v>
+        <v>674437.88</v>
       </c>
       <c r="N23" s="1">
-        <v>766613.69</v>
+        <v>674437.88</v>
       </c>
       <c r="O23" s="1">
-        <v>1.13</v>
+        <v>1.16</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="1">
+        <v>241805.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>74300.0</v>
+      </c>
+      <c r="E24" s="1">
+        <v>109076.09184082</v>
+      </c>
+      <c r="F24" t="s">
         <v>83</v>
       </c>
-      <c r="B24" t="s">
+      <c r="G24" t="s">
         <v>84</v>
       </c>
-      <c r="C24" s="1">
-[...13 lines deleted...]
-      </c>
       <c r="H24" s="1">
-        <v>1133046.68</v>
+        <v>906591.06</v>
       </c>
       <c r="I24" s="1">
-        <v>-367115.12</v>
+        <v>-323914.13</v>
       </c>
       <c r="J24" s="1">
-        <v>-32.400705679664</v>
+        <v>-35.728802576103</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>765931.56</v>
+        <v>582676.93</v>
       </c>
       <c r="N24" s="1">
-        <v>765931.56</v>
+        <v>582676.93</v>
       </c>
       <c r="O24" s="1">
-        <v>1.13</v>
+        <v>1.01</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B25" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C25" s="1">
-        <v>31945.0</v>
+        <v>25560.0</v>
       </c>
       <c r="D25" s="1">
-        <v>3761.8</v>
+        <v>4496.4</v>
       </c>
       <c r="E25" s="1">
-        <v>3681.2731457192</v>
+        <v>3681.2731455399</v>
       </c>
       <c r="F25" t="s">
         <v>32</v>
       </c>
       <c r="G25">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H25" s="1">
-        <v>1091901.47</v>
+        <v>873657.9</v>
       </c>
       <c r="I25" s="1">
-        <v>34788.38</v>
+        <v>169157.83</v>
       </c>
       <c r="J25" s="1">
-        <v>3.1860365569432</v>
+        <v>19.362021450272</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1126689.85</v>
+        <v>1042815.73</v>
       </c>
       <c r="N25" s="1">
-        <v>1126689.85</v>
+        <v>1042815.73</v>
       </c>
       <c r="O25" s="1">
-        <v>1.66</v>
+        <v>1.8</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B26" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C26" s="1">
-        <v>37487.0</v>
+        <v>29990.0</v>
       </c>
       <c r="D26" s="1">
-        <v>2607.9</v>
+        <v>2735.0</v>
       </c>
       <c r="E26" s="1">
-        <v>2781.6483415584</v>
+        <v>2781.6483414471</v>
       </c>
       <c r="F26" t="s">
         <v>32</v>
       </c>
       <c r="G26">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H26" s="1">
-        <v>1030495.44</v>
+        <v>824407.35</v>
       </c>
       <c r="I26" s="1">
-        <v>-113900.6</v>
+        <v>-80162.94</v>
       </c>
       <c r="J26" s="1">
-        <v>-11.052994082148</v>
+        <v>-9.7237051561949</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>916594.84</v>
+        <v>744244.41</v>
       </c>
       <c r="N26" s="1">
-        <v>916594.84</v>
+        <v>744244.41</v>
       </c>
       <c r="O26" s="1">
-        <v>1.35</v>
+        <v>1.28</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>89</v>
+      </c>
+      <c r="B27" t="s">
+        <v>90</v>
+      </c>
+      <c r="C27" s="1">
+        <v>935.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>1129000.0</v>
+      </c>
+      <c r="E27" s="1">
+        <v>1062362.9529946</v>
+      </c>
+      <c r="F27" t="s">
         <v>91</v>
       </c>
-      <c r="B27" t="s">
+      <c r="G27" t="s">
         <v>92</v>
       </c>
-      <c r="C27" s="1">
-[...13 lines deleted...]
-      </c>
       <c r="H27" s="1">
-        <v>731718.69</v>
+        <v>584749.55</v>
       </c>
       <c r="I27" s="1">
-        <v>-82966.04</v>
+        <v>23946.56</v>
       </c>
       <c r="J27" s="1">
-        <v>-11.338515898781</v>
+        <v>4.0951822878701</v>
       </c>
       <c r="K27">
-        <v>2.56</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>0.0</v>
+      </c>
+      <c r="L27">
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>648752.65</v>
+        <v>608696.11</v>
       </c>
       <c r="N27" s="1">
-        <v>651745.85</v>
+        <v>608696.11</v>
       </c>
       <c r="O27" s="1">
-        <v>0.96</v>
+        <v>1.05</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C28" s="1">
-        <v>2777.0</v>
+        <v>2220.0</v>
       </c>
       <c r="D28" s="1">
-        <v>413500.0</v>
+        <v>461000.0</v>
       </c>
       <c r="E28" s="1">
-        <v>366915.33046813</v>
+        <v>366915.33046847</v>
       </c>
       <c r="F28" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G28" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H28" s="1">
-        <v>639872.54</v>
+        <v>511529.36</v>
       </c>
       <c r="I28" s="1">
-        <v>24756.27</v>
+        <v>78602.24</v>
       </c>
       <c r="J28" s="1">
-        <v>3.8689377106259</v>
+        <v>15.366124830059</v>
       </c>
       <c r="K28">
-        <v>4.48</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>0.0</v>
+      </c>
+      <c r="L28">
+        <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>664628.81</v>
+        <v>590131.6</v>
       </c>
       <c r="N28" s="1">
-        <v>677061.47</v>
+        <v>590131.6</v>
       </c>
       <c r="O28" s="1">
-        <v>1.0</v>
+        <v>1.02</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B29" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C29" s="1">
-        <v>259435.0</v>
+        <v>207545.0</v>
       </c>
       <c r="D29" s="1">
-        <v>798.2</v>
+        <v>784.35</v>
       </c>
       <c r="E29" s="1">
-        <v>837.71156551737</v>
+        <v>837.71156554</v>
       </c>
       <c r="F29" t="s">
         <v>32</v>
       </c>
       <c r="G29">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H29" s="1">
-        <v>2319819.92</v>
+        <v>1855829.11</v>
       </c>
       <c r="I29" s="1">
-        <v>-378281.11</v>
+        <v>-378749.31</v>
       </c>
       <c r="J29" s="1">
-        <v>-16.306485979308</v>
+        <v>-20.408630727858</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1941538.81</v>
+        <v>1477079.8</v>
       </c>
       <c r="N29" s="1">
-        <v>1941538.81</v>
+        <v>1477079.8</v>
       </c>
       <c r="O29" s="1">
-        <v>2.87</v>
+        <v>2.55</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B30" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C30" s="1">
-        <v>108759.0</v>
+        <v>87000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>633.5</v>
+        <v>598.65</v>
       </c>
       <c r="E30" s="1">
-        <v>691.57270874135</v>
+        <v>691.57270873563</v>
       </c>
       <c r="F30" t="s">
         <v>32</v>
       </c>
       <c r="G30">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H30" s="1">
-        <v>796699.64</v>
+        <v>637306.97</v>
       </c>
       <c r="I30" s="1">
-        <v>-150721.81</v>
+        <v>-164728.4</v>
       </c>
       <c r="J30" s="1">
-        <v>-18.918272637854</v>
+        <v>-25.847575462732</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>645977.83</v>
+        <v>472578.57</v>
       </c>
       <c r="N30" s="1">
-        <v>645977.83</v>
+        <v>472578.57</v>
       </c>
       <c r="O30" s="1">
-        <v>0.95</v>
+        <v>0.82</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B31" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="C31" s="1">
-        <v>282000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>205.0</v>
+        <v>225.0</v>
       </c>
       <c r="E31" s="1">
-        <v>201.93496163121</v>
+        <v>201.93496164444</v>
       </c>
       <c r="F31" t="s">
         <v>35</v>
       </c>
       <c r="G31">
-        <v>36.81</v>
+        <v>36.94</v>
       </c>
       <c r="H31" s="1">
-        <v>1638116.24</v>
+        <v>1307007.64</v>
       </c>
       <c r="I31" s="1">
-        <v>-67709.27</v>
+        <v>63457.69</v>
       </c>
       <c r="J31" s="1">
-        <v>-4.1333617448295</v>
+        <v>4.855188910755</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1570406.97</v>
+        <v>1370465.33</v>
       </c>
       <c r="N31" s="1">
-        <v>1570406.97</v>
+        <v>1370465.33</v>
       </c>
       <c r="O31" s="1">
-        <v>2.32</v>
+        <v>2.37</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B32" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C32" s="1">
-        <v>1810.0</v>
+        <v>1450.0</v>
       </c>
       <c r="D32" s="1">
-        <v>522000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="E32" s="1">
-        <v>211389.4778895</v>
+        <v>211389.47788966</v>
       </c>
       <c r="F32" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G32" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H32" s="1">
-        <v>240063.44</v>
+        <v>192316.02</v>
       </c>
       <c r="I32" s="1">
-        <v>306797.43</v>
+        <v>252494.05</v>
       </c>
       <c r="J32" s="1">
-        <v>127.7984811015</v>
+        <v>131.29122056498</v>
       </c>
       <c r="K32">
-        <v>2.32</v>
+        <v>2.88</v>
       </c>
       <c r="L32" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="M32" s="1">
-        <v>546860.87</v>
+        <v>444810.07</v>
       </c>
       <c r="N32" s="1">
-        <v>551058.68</v>
+        <v>448992.13</v>
       </c>
       <c r="O32" s="1">
-        <v>0.81</v>
+        <v>0.78</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B33" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C33" s="1">
-        <v>175275.0</v>
+        <v>140220.0</v>
       </c>
       <c r="D33" s="1">
-        <v>1250.1</v>
+        <v>1348.0</v>
       </c>
       <c r="E33" s="1">
-        <v>1280.2002429325</v>
+        <v>1280.200242904</v>
       </c>
       <c r="F33" t="s">
         <v>32</v>
       </c>
       <c r="G33">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H33" s="1">
-        <v>2329805.03</v>
+        <v>1863844.02</v>
       </c>
       <c r="I33" s="1">
-        <v>-275473.57</v>
+        <v>-148774.86</v>
       </c>
       <c r="J33" s="1">
-        <v>-11.823889400737</v>
+        <v>-7.982151854102</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2054331.46</v>
+        <v>1715069.16</v>
       </c>
       <c r="N33" s="1">
-        <v>2054331.46</v>
+        <v>1715069.16</v>
       </c>
       <c r="O33" s="1">
-        <v>3.03</v>
+        <v>2.96</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B34" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C34" s="1">
-        <v>10956.0</v>
+        <v>8765.0</v>
       </c>
       <c r="D34" s="1">
-        <v>3567.0</v>
+        <v>4387.7</v>
       </c>
       <c r="E34" s="1">
-        <v>5465.647107521</v>
+        <v>5465.6471078152</v>
       </c>
       <c r="F34" t="s">
         <v>32</v>
       </c>
       <c r="G34">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H34" s="1">
-        <v>616358.56</v>
+        <v>493098.1</v>
       </c>
       <c r="I34" s="1">
-        <v>-249953.96</v>
+        <v>-144142.13</v>
       </c>
       <c r="J34" s="1">
-        <v>-40.553336356682</v>
+        <v>-29.231937823326</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>366404.6</v>
+        <v>348955.97</v>
       </c>
       <c r="N34" s="1">
-        <v>366404.6</v>
+        <v>348955.97</v>
       </c>
       <c r="O34" s="1">
-        <v>0.54</v>
+        <v>0.6</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B35" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C35" s="1">
-        <v>17624.0</v>
+        <v>14100.0</v>
       </c>
       <c r="D35" s="1">
-        <v>155700.0</v>
+        <v>158000.0</v>
       </c>
       <c r="E35" s="1">
-        <v>105632.04932819</v>
+        <v>105632.04932837</v>
       </c>
       <c r="F35" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G35" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H35" s="1">
-        <v>1166499.36</v>
+        <v>933252.44</v>
       </c>
       <c r="I35" s="1">
-        <v>421757.97</v>
+        <v>351357.19</v>
       </c>
       <c r="J35" s="1">
-        <v>36.155868100948</v>
+        <v>37.648676278843</v>
       </c>
       <c r="K35">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>0.0</v>
+      </c>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1588257.33</v>
+        <v>1284609.63</v>
       </c>
       <c r="N35" s="1">
-        <v>1602173.71</v>
+        <v>1284609.63</v>
       </c>
       <c r="O35" s="1">
-        <v>2.36</v>
+        <v>2.22</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B36" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="C36" s="1">
-        <v>32864.0</v>
+        <v>26290.0</v>
       </c>
       <c r="D36" s="1">
-        <v>3434.5</v>
+        <v>4054.1</v>
       </c>
       <c r="E36" s="1">
-        <v>3608.4908100049</v>
+        <v>3608.490810194</v>
       </c>
       <c r="F36" t="s">
         <v>32</v>
       </c>
       <c r="G36">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H36" s="1">
-        <v>1239170.55</v>
+        <v>991291.19</v>
       </c>
       <c r="I36" s="1">
-        <v>-180917.01</v>
+        <v>-24201.34</v>
       </c>
       <c r="J36" s="1">
-        <v>-14.599847454412</v>
+        <v>-2.4413956508582</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1058253.54</v>
+        <v>967089.85</v>
       </c>
       <c r="N36" s="1">
-        <v>1058253.54</v>
+        <v>967089.85</v>
       </c>
       <c r="O36" s="1">
-        <v>1.56</v>
+        <v>1.67</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B37" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C37" s="1">
-        <v>10285.0</v>
+        <v>8225.0</v>
       </c>
       <c r="D37" s="1">
-        <v>90500.0</v>
+        <v>97400.0</v>
       </c>
       <c r="E37" s="1">
-        <v>81681.536217793</v>
+        <v>81681.536217629</v>
       </c>
       <c r="F37" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G37" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H37" s="1">
-        <v>503412.53</v>
+        <v>402583.19</v>
       </c>
       <c r="I37" s="1">
-        <v>35329.24</v>
+        <v>59361.35</v>
       </c>
       <c r="J37" s="1">
-        <v>7.0179500696973</v>
+        <v>14.745113922914</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>538741.77</v>
+        <v>461944.54</v>
       </c>
       <c r="N37" s="1">
-        <v>538741.77</v>
+        <v>461944.54</v>
       </c>
       <c r="O37" s="1">
         <v>0.8</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B38" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="C38" s="1">
         <v>6800.0</v>
       </c>
       <c r="D38" s="1">
-        <v>42.75</v>
+        <v>45.64</v>
       </c>
       <c r="E38" s="1">
         <v>56.689666176471</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H38" s="1">
         <v>325321.52</v>
       </c>
       <c r="I38" s="1">
-        <v>-72835.31</v>
+        <v>-60312.55</v>
       </c>
       <c r="J38" s="1">
-        <v>-22.388715631232</v>
+        <v>-18.539366839304</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>252486.21</v>
+        <v>265008.97</v>
       </c>
       <c r="N38" s="1">
-        <v>252486.21</v>
+        <v>265008.97</v>
       </c>
       <c r="O38" s="1">
-        <v>0.37</v>
+        <v>0.46</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="B39" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="C39" s="1">
-        <v>109641.0</v>
+        <v>87710.0</v>
       </c>
       <c r="D39" s="1">
-        <v>953.1</v>
+        <v>1006.75</v>
       </c>
       <c r="E39" s="1">
-        <v>1045.4560158153</v>
+        <v>1045.4560158477</v>
       </c>
       <c r="F39" t="s">
         <v>32</v>
       </c>
       <c r="G39">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H39" s="1">
-        <v>1161806.92</v>
+        <v>929415.87</v>
       </c>
       <c r="I39" s="1">
-        <v>-182052.47</v>
+        <v>-128194.48</v>
       </c>
       <c r="J39" s="1">
-        <v>-15.669769809944</v>
+        <v>-13.793016037051</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>979754.45</v>
+        <v>801221.39</v>
       </c>
       <c r="N39" s="1">
-        <v>979754.45</v>
+        <v>801221.39</v>
       </c>
       <c r="O39" s="1">
-        <v>1.45</v>
+        <v>1.38</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="B40" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="C40" s="1">
-        <v>30000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>1680.0</v>
+        <v>2215.0</v>
       </c>
       <c r="E40" s="1">
-        <v>1349.7985243333</v>
+        <v>1349.7985241667</v>
       </c>
       <c r="F40" t="s">
         <v>35</v>
       </c>
       <c r="G40">
-        <v>36.81</v>
+        <v>36.94</v>
       </c>
       <c r="H40" s="1">
-        <v>1149464.53</v>
+        <v>919571.62</v>
       </c>
       <c r="I40" s="1">
-        <v>219650.01</v>
+        <v>519518.49</v>
       </c>
       <c r="J40" s="1">
-        <v>19.108898471186</v>
+        <v>56.495707207667</v>
       </c>
       <c r="K40">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>0.0</v>
+      </c>
+      <c r="L40">
+        <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1369114.54</v>
+        <v>1439090.11</v>
       </c>
       <c r="N40" s="1">
-        <v>1371238.3</v>
+        <v>1439090.11</v>
       </c>
       <c r="O40" s="1">
-        <v>2.02</v>
+        <v>2.48</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="B41" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="C41" s="1">
-        <v>9041.0</v>
+        <v>7230.0</v>
       </c>
       <c r="D41" s="1">
-        <v>220500.0</v>
+        <v>217500.0</v>
       </c>
       <c r="E41" s="1">
-        <v>260430.37385245</v>
+        <v>260430.37385201</v>
       </c>
       <c r="F41" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G41" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H41" s="1">
-        <v>1432287.74</v>
+        <v>1145386.61</v>
       </c>
       <c r="I41" s="1">
-        <v>-278428.49</v>
+        <v>-238626.24</v>
       </c>
       <c r="J41" s="1">
-        <v>-19.439424231894</v>
+        <v>-20.83368514322</v>
       </c>
       <c r="K41">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>0.0</v>
+      </c>
+      <c r="L41">
+        <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1153859.25</v>
+        <v>906760.37</v>
       </c>
       <c r="N41" s="1">
-        <v>1162322.68</v>
+        <v>906760.37</v>
       </c>
       <c r="O41" s="1">
-        <v>1.72</v>
+        <v>1.57</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="B42" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C42" s="1">
-        <v>1402386.0</v>
+        <v>1121910.0</v>
       </c>
       <c r="D42" s="1">
-        <v>76.24</v>
+        <v>81.46</v>
       </c>
       <c r="E42" s="1">
-        <v>83.512561063787</v>
+        <v>83.512561061048</v>
       </c>
       <c r="F42" t="s">
         <v>32</v>
       </c>
       <c r="G42">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H42" s="1">
-        <v>1174245.68</v>
+        <v>939397.55</v>
       </c>
       <c r="I42" s="1">
-        <v>-171810.63</v>
+        <v>-110149.98</v>
       </c>
       <c r="J42" s="1">
-        <v>-14.631574373772</v>
+        <v>-11.725597964355</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1002435.05</v>
+        <v>829247.57</v>
       </c>
       <c r="N42" s="1">
-        <v>1002435.05</v>
+        <v>829247.57</v>
       </c>
       <c r="O42" s="1">
-        <v>1.48</v>
+        <v>1.43</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B43" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="C43" s="1">
-        <v>4268.0</v>
+        <v>3418.0</v>
       </c>
       <c r="D43" s="1">
-        <v>178.56</v>
+        <v>199.64</v>
       </c>
       <c r="E43" s="1">
-        <v>185.0739995314</v>
+        <v>185.07399941486</v>
       </c>
       <c r="F43" t="s">
         <v>14</v>
       </c>
       <c r="G43">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H43" s="1">
-        <v>685435.47</v>
+        <v>548926.53</v>
       </c>
       <c r="I43" s="1">
-        <v>-23521.99</v>
+        <v>33747.47</v>
       </c>
       <c r="J43" s="1">
-        <v>-3.4316855531273</v>
+        <v>6.1479028896636</v>
       </c>
       <c r="K43">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L43">
-        <v>40.58</v>
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>661913.48</v>
+        <v>582674.0</v>
       </c>
       <c r="N43" s="1">
-        <v>661954.06</v>
+        <v>582674.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.98</v>
+        <v>1.01</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="B44" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="C44" s="1">
-        <v>384862.0</v>
+        <v>307890.0</v>
       </c>
       <c r="D44" s="1">
-        <v>296.7</v>
+        <v>319.15</v>
       </c>
       <c r="E44" s="1">
-        <v>298.43802503235</v>
+        <v>298.43802504141</v>
       </c>
       <c r="F44" t="s">
         <v>32</v>
       </c>
       <c r="G44">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H44" s="1">
-        <v>1217897.2</v>
+        <v>974319.03</v>
       </c>
       <c r="I44" s="1">
-        <v>-147294.42</v>
+        <v>-82714.6</v>
       </c>
       <c r="J44" s="1">
-        <v>-12.094158685971</v>
+        <v>-8.48947803062</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1070602.78</v>
+        <v>891604.43</v>
       </c>
       <c r="N44" s="1">
-        <v>1070602.78</v>
+        <v>891604.43</v>
       </c>
       <c r="O44" s="1">
-        <v>1.58</v>
+        <v>1.54</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="B45" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="C45" s="1">
-        <v>566400.0</v>
+        <v>453200.0</v>
       </c>
       <c r="D45" s="1">
-        <v>4.87</v>
+        <v>4.84</v>
       </c>
       <c r="E45" s="1">
-        <v>4.5584528601695</v>
+        <v>4.5584528684907</v>
       </c>
       <c r="F45" t="s">
         <v>64</v>
       </c>
       <c r="G45">
-        <v>4.54</v>
+        <v>4.64</v>
       </c>
       <c r="H45" s="1">
-        <v>556933.99</v>
+        <v>445625.85</v>
       </c>
       <c r="I45" s="1">
-        <v>51206.24</v>
+        <v>26761.32</v>
       </c>
       <c r="J45" s="1">
-        <v>9.1943104424278</v>
+        <v>6.0053338467685</v>
       </c>
       <c r="K45">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>0.0</v>
+      </c>
+      <c r="L45">
+        <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>608140.23</v>
+        <v>472387.17</v>
       </c>
       <c r="N45" s="1">
-        <v>623125.2</v>
+        <v>472387.17</v>
       </c>
       <c r="O45" s="1">
-        <v>0.92</v>
+        <v>0.82</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="B46" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="C46" s="1">
-        <v>741.0</v>
+        <v>590.0</v>
       </c>
       <c r="D46" s="1">
-        <v>1585000.0</v>
+        <v>1514000.0</v>
       </c>
       <c r="E46" s="1">
-        <v>1309412.2287449</v>
+        <v>1309412.2287458</v>
       </c>
       <c r="F46" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G46" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H46" s="1">
-        <v>622071.35</v>
+        <v>495306.47</v>
       </c>
       <c r="I46" s="1">
-        <v>57719.39</v>
+        <v>19771.36</v>
       </c>
       <c r="J46" s="1">
-        <v>9.278580342914</v>
+        <v>3.991742728497</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>679790.74</v>
+        <v>515077.83</v>
       </c>
       <c r="N46" s="1">
-        <v>679790.74</v>
+        <v>515077.83</v>
       </c>
       <c r="O46" s="1">
-        <v>1.0</v>
+        <v>0.89</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="B47" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="C47" s="1">
-        <v>4195.0</v>
+        <v>3355.0</v>
       </c>
       <c r="D47" s="1">
-        <v>291000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="E47" s="1">
-        <v>192108.48500596</v>
+        <v>192108.48500447</v>
       </c>
       <c r="F47" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G47" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H47" s="1">
-        <v>491357.07</v>
+        <v>392968.53</v>
       </c>
       <c r="I47" s="1">
-        <v>215208.92</v>
+        <v>226098.22</v>
       </c>
       <c r="J47" s="1">
-        <v>43.798885401201</v>
+        <v>57.535960958502</v>
       </c>
       <c r="K47">
-        <v>1.65</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>0.0</v>
+      </c>
+      <c r="L47">
+        <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>706565.99</v>
+        <v>619066.75</v>
       </c>
       <c r="N47" s="1">
-        <v>713485.38</v>
+        <v>619066.75</v>
       </c>
       <c r="O47" s="1">
-        <v>1.05</v>
+        <v>1.07</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="B48" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="C48" s="1">
-        <v>56760.0</v>
+        <v>43970.0</v>
       </c>
       <c r="D48" s="1">
-        <v>200500.0</v>
+        <v>224500.0</v>
       </c>
       <c r="E48" s="1">
-        <v>61348.249758457</v>
+        <v>61348.249758472</v>
       </c>
       <c r="F48" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G48" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H48" s="1">
-        <v>2218799.62</v>
+        <v>1718826.98</v>
       </c>
       <c r="I48" s="1">
-        <v>4368152.94</v>
+        <v>3973210.94</v>
       </c>
       <c r="J48" s="1">
-        <v>196.87009591249</v>
+        <v>231.15828330784</v>
       </c>
       <c r="K48">
-        <v>0.44</v>
+        <v>0.23</v>
       </c>
       <c r="L48" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="M48" s="1">
-        <v>6586952.56</v>
+        <v>5692037.92</v>
       </c>
       <c r="N48" s="1">
-        <v>6612138.73</v>
+        <v>5702192.2</v>
       </c>
       <c r="O48" s="1">
-        <v>9.76</v>
+        <v>9.85</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="B49" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="C49" s="1">
-        <v>2012.0</v>
+        <v>1610.0</v>
       </c>
       <c r="D49" s="1">
-        <v>478500.0</v>
+        <v>463000.0</v>
       </c>
       <c r="E49" s="1">
-        <v>388862.30712724</v>
+        <v>388862.30712422</v>
       </c>
       <c r="F49" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G49" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H49" s="1">
-        <v>500348.9</v>
+        <v>400378.59</v>
       </c>
       <c r="I49" s="1">
-        <v>56885.21</v>
+        <v>29456.47</v>
       </c>
       <c r="J49" s="1">
-        <v>11.369108635994</v>
+        <v>7.3571541375377</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>557234.11</v>
+        <v>429835.06</v>
       </c>
       <c r="N49" s="1">
-        <v>557234.11</v>
+        <v>429835.06</v>
       </c>
       <c r="O49" s="1">
-        <v>0.82</v>
+        <v>0.74</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="B50" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="C50" s="1">
-        <v>10345.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>1013000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="E50" s="1">
-        <v>432507.38836926</v>
+        <v>432507.38837</v>
       </c>
       <c r="F50" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G50" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H50" s="1">
-        <v>2699808.47</v>
+        <v>2087817.09</v>
       </c>
       <c r="I50" s="1">
-        <v>3365706.97</v>
+        <v>3563127.51</v>
       </c>
       <c r="J50" s="1">
-        <v>124.6646570451</v>
+        <v>170.66281941394</v>
       </c>
       <c r="K50">
-        <v>1.12</v>
+        <v>1.44</v>
       </c>
       <c r="L50" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="M50" s="1">
-        <v>6065515.44</v>
+        <v>5650944.6</v>
       </c>
       <c r="N50" s="1">
-        <v>6077093.25</v>
+        <v>5662478.96</v>
       </c>
       <c r="O50" s="1">
-        <v>8.97</v>
+        <v>9.78</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="B51" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="C51" s="1">
-        <v>100930.0</v>
+        <v>80740.0</v>
       </c>
       <c r="D51" s="1">
-        <v>1048.9</v>
+        <v>1094.25</v>
       </c>
       <c r="E51" s="1">
-        <v>1199.2255738631</v>
+        <v>1199.2255738172</v>
       </c>
       <c r="F51" t="s">
         <v>32</v>
       </c>
       <c r="G51">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H51" s="1">
-        <v>1123837.89</v>
+        <v>899025.77</v>
       </c>
       <c r="I51" s="1">
-        <v>-131270.17</v>
+        <v>-97371.55</v>
       </c>
       <c r="J51" s="1">
-        <v>-11.680525382535</v>
+        <v>-10.830785195401</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>992567.72</v>
+        <v>801654.22</v>
       </c>
       <c r="N51" s="1">
-        <v>992567.72</v>
+        <v>801654.22</v>
       </c>
       <c r="O51" s="1">
-        <v>1.47</v>
+        <v>1.38</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="B52" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="C52" s="1">
-        <v>131400.0</v>
+        <v>99400.0</v>
       </c>
       <c r="D52" s="1">
-        <v>1850.0</v>
+        <v>2080.0</v>
       </c>
       <c r="E52" s="1">
-        <v>830.12603424658</v>
+        <v>830.12603430583</v>
       </c>
       <c r="F52" t="s">
         <v>35</v>
       </c>
       <c r="G52">
-        <v>36.81</v>
+        <v>36.94</v>
       </c>
       <c r="H52" s="1">
-        <v>3112630.02</v>
+        <v>2354607.49</v>
       </c>
       <c r="I52" s="1">
-        <v>3490902.78</v>
+        <v>3242359.36</v>
       </c>
       <c r="J52" s="1">
-        <v>112.15283402041</v>
+        <v>137.70275401613</v>
       </c>
       <c r="K52">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>0.0</v>
+      </c>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>6603532.8</v>
+        <v>5596966.85</v>
       </c>
       <c r="N52" s="1">
-        <v>6627771.72</v>
+        <v>5596966.85</v>
       </c>
       <c r="O52" s="1">
-        <v>9.78</v>
+        <v>9.66</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="B53" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="C53" s="1">
-        <v>25819.0</v>
+        <v>20650.0</v>
       </c>
       <c r="D53" s="1">
-        <v>3454.2</v>
+        <v>3513.0</v>
       </c>
       <c r="E53" s="1">
-        <v>2802.2263503621</v>
+        <v>2802.2263501211</v>
       </c>
       <c r="F53" t="s">
         <v>32</v>
       </c>
       <c r="G53">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H53" s="1">
-        <v>743265.94</v>
+        <v>594463.06</v>
       </c>
       <c r="I53" s="1">
-        <v>92900.41</v>
+        <v>63770.45</v>
       </c>
       <c r="J53" s="1">
-        <v>12.498946204907</v>
+        <v>10.727403314177</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>836166.35</v>
+        <v>658233.51</v>
       </c>
       <c r="N53" s="1">
-        <v>836166.35</v>
+        <v>658233.51</v>
       </c>
       <c r="O53" s="1">
-        <v>1.23</v>
+        <v>1.14</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="B54" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
       <c r="C54" s="1">
         <v>74816.0</v>
       </c>
       <c r="D54" s="1">
         <v>10.15</v>
       </c>
       <c r="E54" s="1">
         <v>0.0</v>
       </c>
       <c r="F54" t="s">
         <v>32</v>
       </c>
       <c r="G54">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H54" s="1">
         <v>0.0</v>
       </c>
       <c r="I54" s="1">
-        <v>7119.78</v>
+        <v>6890.37</v>
       </c>
       <c r="J54" s="1">
         <v>0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>7119.78</v>
+        <v>6890.37</v>
       </c>
       <c r="N54" s="1">
-        <v>7119.78</v>
+        <v>6890.37</v>
       </c>
       <c r="O54" s="1">
         <v>0.01</v>
       </c>
       <c r="P54">
-        <v>1</v>
-[...298 lines deleted...]
-      <c r="P60">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>