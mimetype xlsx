--- v4 (2026-08-14)
+++ v5 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -115,222 +115,216 @@
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>INE117A01022</t>
   </si>
   <si>
     <t>ABB INDIA LTD</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>3 857.50</t>
-[...1 lines deleted...]
-  <si>
     <t>TW0002345006</t>
   </si>
   <si>
     <t>ACCTON TECHNOLOGY CORP</t>
   </si>
   <si>
     <t>TWD</t>
   </si>
   <si>
     <t>TH0268010Z11</t>
   </si>
   <si>
     <t>ADVANCED INFO SERVICE PCL F</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
     <t>TH0765010Z16</t>
   </si>
   <si>
     <t>AIRPORTS OF THAILAND PCL F</t>
   </si>
   <si>
     <t>KYG022421088</t>
   </si>
   <si>
     <t>ALCHIP TECHNOLOGIES LTD</t>
   </si>
   <si>
     <t>INE238A01034</t>
   </si>
   <si>
     <t>AXIS BANK LTD</t>
   </si>
   <si>
     <t>INE917I01010</t>
   </si>
   <si>
     <t>BAJAJ AUTO LTD</t>
   </si>
   <si>
+    <t>6 222.16</t>
+  </si>
+  <si>
     <t>INE296A01032</t>
   </si>
   <si>
     <t>BAJAJ FINANCE LTD</t>
   </si>
   <si>
     <t>ID1000109507</t>
   </si>
   <si>
     <t>BANK CENTRAL ASIA</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 448.90</t>
+    <t>20 823.54</t>
   </si>
   <si>
     <t>ID1000095003</t>
   </si>
   <si>
     <t>BANK MANDIRI (PERSERO)</t>
   </si>
   <si>
-    <t>38 780.60</t>
-[...7 lines deleted...]
-  <si>
     <t>INE397D01024</t>
   </si>
   <si>
     <t>BHARTI AIRTEL LTD</t>
   </si>
   <si>
     <t>TW0002882008</t>
   </si>
   <si>
     <t>CATHAY FINANCIAL HOLDING LTD</t>
   </si>
   <si>
     <t>MYL1023OO000</t>
   </si>
   <si>
     <t>CIMB GROUP HOLDINGS</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
     <t>INE059A01026</t>
   </si>
   <si>
     <t>CIPLA LTD</t>
   </si>
   <si>
+    <t>2 951.21</t>
+  </si>
+  <si>
     <t>TW0008358003</t>
   </si>
   <si>
     <t>CO-TECH DEVELOPMENT CORP</t>
   </si>
   <si>
     <t>TH0737010Y16</t>
   </si>
   <si>
     <t>CP ALL PCL F</t>
   </si>
   <si>
-    <t>14 074.90</t>
-[...1 lines deleted...]
-  <si>
     <t>INE148O01028</t>
   </si>
   <si>
     <t>DELHIVERY LTD</t>
   </si>
   <si>
     <t>TW0002308004</t>
   </si>
   <si>
     <t>DELTA ELECTRONICS INC</t>
   </si>
   <si>
     <t>INE935N01020</t>
   </si>
   <si>
     <t>DIXON TECHNOLOGIES (INDIA) LTD</t>
   </si>
   <si>
     <t>INE758T01015</t>
   </si>
   <si>
     <t>ETERNAL LTD</t>
   </si>
   <si>
     <t>KR7084370006</t>
   </si>
   <si>
     <t>EUGENE TECHNOLOGY LTD</t>
   </si>
   <si>
     <t>KRW</t>
   </si>
   <si>
-    <t>1 745.39</t>
+    <t>1 781.01</t>
   </si>
   <si>
     <t>TW0001519007</t>
   </si>
   <si>
     <t>FORTUNE ELECTRIC LTD</t>
   </si>
   <si>
     <t>VN000000FPT1</t>
   </si>
   <si>
     <t>FPT CORP</t>
   </si>
   <si>
     <t>VND</t>
   </si>
   <si>
-    <t>30 850.73</t>
+    <t>30 434.85</t>
+  </si>
+  <si>
+    <t>7 944.99</t>
   </si>
   <si>
     <t>INE200A01026</t>
   </si>
   <si>
     <t>GE VERNOVA T&amp;D INDIA LTD</t>
   </si>
   <si>
     <t>INE047A01021</t>
   </si>
   <si>
     <t>GRASIM INDUSTRIES LTD</t>
   </si>
   <si>
     <t>KR7272210006</t>
   </si>
   <si>
     <t>HANWHA SYSTEMS LTD</t>
   </si>
   <si>
     <t>KR7267260008</t>
   </si>
   <si>
     <t>HD HYUNDAI ELECTRIC LTD</t>
   </si>
@@ -355,150 +349,168 @@
   <si>
     <t>TW0002317005</t>
   </si>
   <si>
     <t>HON HAI PRECISION INDUSTRY LTD</t>
   </si>
   <si>
     <t>KR7298040007</t>
   </si>
   <si>
     <t>HYOSUNG HEAVY INDUSTRIES CORP</t>
   </si>
   <si>
     <t>KR7012330007</t>
   </si>
   <si>
     <t>HYUNDAI MOBIS LTD</t>
   </si>
   <si>
     <t>INE090A01021</t>
   </si>
   <si>
     <t>ICICI BANK LTD</t>
   </si>
   <si>
+    <t>KR7095340006</t>
+  </si>
+  <si>
+    <t>ISC TECHNOLOGY LTD</t>
+  </si>
+  <si>
     <t>INE918Z01012</t>
   </si>
   <si>
     <t>KAYNES TECHNOLOGY INDIA LTD</t>
   </si>
   <si>
     <t>KR7105560007</t>
   </si>
   <si>
     <t>KB FINANCIAL GROUP INC</t>
   </si>
   <si>
-    <t>7 848.61</t>
-[...1 lines deleted...]
-  <si>
     <t>INE018A01030</t>
   </si>
   <si>
     <t>LARSEN AND TOUBRO LTD</t>
   </si>
   <si>
+    <t>7 283.02</t>
+  </si>
+  <si>
     <t>MU0295S00016</t>
   </si>
   <si>
     <t>MAKEMYTRIP LTD</t>
   </si>
   <si>
     <t>INE027H01010</t>
   </si>
   <si>
     <t>MAX HEALTHCARE INSTITUTE LTD</t>
   </si>
   <si>
     <t>TW0002454006</t>
   </si>
   <si>
     <t>MEDIATEK INC</t>
   </si>
   <si>
+    <t>INE0VDM01015</t>
+  </si>
+  <si>
+    <t>MEESHO LTD</t>
+  </si>
+  <si>
+    <t>US5951121038</t>
+  </si>
+  <si>
+    <t>MICRON TECHNOLOGY INC</t>
+  </si>
+  <si>
     <t>KR7035420009</t>
   </si>
   <si>
     <t>NAVER CORP</t>
   </si>
   <si>
     <t>INE848E01016</t>
   </si>
   <si>
     <t>NHPC LTD</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>INE752E01010</t>
   </si>
   <si>
     <t>POWER GRID CORPORATION OF INDIA LT</t>
   </si>
   <si>
     <t>MYL1295OO004</t>
   </si>
   <si>
     <t>PUBLIC BANK</t>
   </si>
   <si>
     <t>KR7028260008</t>
   </si>
   <si>
     <t>SAMSUNG C&amp;T CORP</t>
   </si>
   <si>
     <t>KR7005930003</t>
   </si>
   <si>
     <t>SAMSUNG ELECTRONICS LTD</t>
   </si>
   <si>
-    <t>10 282.83</t>
-[...1 lines deleted...]
-  <si>
     <t>KR7032830002</t>
   </si>
   <si>
     <t>SAMSUNG LIFE LTD</t>
   </si>
   <si>
     <t>KR7006400006</t>
   </si>
   <si>
     <t>SAMSUNG SDI LTD</t>
   </si>
   <si>
     <t>KR7004170007</t>
   </si>
   <si>
     <t>SHINSEGAE INC</t>
+  </si>
+  <si>
+    <t>2 357.65</t>
   </si>
   <si>
     <t>KR7000660001</t>
   </si>
   <si>
     <t>SK HYNIX INC</t>
   </si>
   <si>
     <t>INE062A01020</t>
   </si>
   <si>
     <t>STATE BANK OF INDIA</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR MANUFACTURING</t>
   </si>
   <si>
     <t>INE494B01023</t>
   </si>
   <si>
     <t>TVS MOTOR COMPANY LTD</t>
   </si>
@@ -898,183 +910,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>3225</v>
       </c>
       <c r="C2" s="1">
-        <v>232600.0</v>
+        <v>230501.0</v>
       </c>
       <c r="D2">
-        <v>270.5</v>
+        <v>288.49</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>62918293.4</v>
+        <v>66496163.85</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2">
-        <v>62918293.4</v>
+        <v>66496163.85</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1">
-        <v>24772.81</v>
+        <v>24719.0</v>
       </c>
       <c r="D3">
-        <v>94.09</v>
+        <v>100.21</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>2330879.43</v>
+        <v>2477207.62</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3">
-        <v>2330879.43</v>
+        <v>2477207.62</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="1">
-        <v>567873.53</v>
+        <v>563098.53</v>
       </c>
       <c r="D4">
-        <v>106.63</v>
+        <v>113.62</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>60552738.67</v>
+        <v>63981902.2</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4">
-        <v>60552738.67</v>
+        <v>63981902.2</v>
       </c>
       <c r="I4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>14827.7</v>
+        <v>15598.51</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5">
-        <v>14827.7</v>
+        <v>15598.51</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5">
-        <v>12664.05</v>
+        <v>13494.69</v>
       </c>
       <c r="I5" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P58"/>
+  <dimension ref="A1:P60"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O58" sqref="O58"/>
+      <selection activeCell="O60" sqref="O60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1096,2886 +1108,2986 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>18260.0</v>
       </c>
       <c r="D2" s="1">
-        <v>6305.0</v>
+        <v>7167.5</v>
       </c>
       <c r="E2" s="1">
         <v>5620.1704633078</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>112.05</v>
+        <v>109.74</v>
       </c>
       <c r="H2" s="1">
         <v>1050997.62</v>
       </c>
       <c r="I2" s="1">
-        <v>-23559.57</v>
+        <v>141660.91</v>
       </c>
       <c r="J2" s="1">
-        <v>-2.2416387584208</v>
+        <v>13.478708924193</v>
       </c>
       <c r="K2">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>0.0</v>
+      </c>
+      <c r="L2">
+        <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1027438.05</v>
+        <v>1192658.53</v>
       </c>
       <c r="N2" s="1">
-        <v>1031295.55</v>
+        <v>1192658.53</v>
       </c>
       <c r="O2" s="1">
-        <v>1.64</v>
+        <v>1.79</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>34000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>2435.0</v>
+        <v>2490.0</v>
       </c>
       <c r="E3" s="1">
         <v>958.03034911765</v>
       </c>
       <c r="F3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G3">
-        <v>36.92</v>
+        <v>36.43</v>
       </c>
       <c r="H3" s="1">
         <v>916558.08</v>
       </c>
       <c r="I3" s="1">
-        <v>1325868.43</v>
+        <v>1407134.57</v>
       </c>
       <c r="J3" s="1">
-        <v>144.65732820772</v>
+        <v>153.52377560187</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>2242426.51</v>
+        <v>2323692.65</v>
       </c>
       <c r="N3" s="1">
-        <v>2242426.51</v>
+        <v>2323692.65</v>
       </c>
       <c r="O3" s="1">
-        <v>3.57</v>
+        <v>3.5</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C4" s="1">
         <v>93700.0</v>
       </c>
       <c r="D4" s="1">
-        <v>355.0</v>
+        <v>361.0</v>
       </c>
       <c r="E4" s="1">
         <v>290.4616791889</v>
       </c>
       <c r="F4" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G4">
-        <v>37.88</v>
+        <v>37.72</v>
       </c>
       <c r="H4" s="1">
         <v>745328.12</v>
       </c>
       <c r="I4" s="1">
-        <v>132869.79</v>
+        <v>151500.48</v>
       </c>
       <c r="J4" s="1">
-        <v>17.827019595074</v>
+        <v>20.326682428136</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>878197.91</v>
+        <v>896828.6</v>
       </c>
       <c r="N4" s="1">
-        <v>878197.91</v>
+        <v>896828.6</v>
       </c>
       <c r="O4" s="1">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>224500.0</v>
       </c>
       <c r="D5" s="1">
-        <v>51.75</v>
+        <v>58.0</v>
       </c>
       <c r="E5" s="1">
         <v>52.269401247216</v>
       </c>
       <c r="F5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G5">
-        <v>37.88</v>
+        <v>37.72</v>
       </c>
       <c r="H5" s="1">
         <v>319158.21</v>
       </c>
       <c r="I5" s="1">
-        <v>-12431.81</v>
+        <v>26070.57</v>
       </c>
       <c r="J5" s="1">
-        <v>-3.8951872803147</v>
+        <v>8.1685412385287</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>306726.4</v>
+        <v>345228.78</v>
       </c>
       <c r="N5" s="1">
-        <v>306726.4</v>
+        <v>345228.78</v>
       </c>
       <c r="O5" s="1">
-        <v>0.49</v>
+        <v>0.52</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>8000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>4780.0</v>
+        <v>4285.0</v>
       </c>
       <c r="E6" s="1">
         <v>3035.0458425</v>
       </c>
       <c r="F6" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G6">
-        <v>36.92</v>
+        <v>36.43</v>
       </c>
       <c r="H6" s="1">
         <v>690192.79</v>
       </c>
       <c r="I6" s="1">
-        <v>345565.03</v>
+        <v>250702.37</v>
       </c>
       <c r="J6" s="1">
-        <v>50.067899144527</v>
+        <v>36.323527807354</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1035757.82</v>
+        <v>940895.16</v>
       </c>
       <c r="N6" s="1">
-        <v>1035757.82</v>
+        <v>940895.16</v>
       </c>
       <c r="O6" s="1">
-        <v>1.65</v>
+        <v>1.42</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>136250.0</v>
       </c>
       <c r="D7" s="1">
-        <v>1255.7</v>
+        <v>1272.3</v>
       </c>
       <c r="E7" s="1">
         <v>1228.3757688807</v>
       </c>
       <c r="F7" t="s">
         <v>32</v>
       </c>
       <c r="G7">
-        <v>112.05</v>
+        <v>109.74</v>
       </c>
       <c r="H7" s="1">
         <v>1651503.13</v>
       </c>
       <c r="I7" s="1">
-        <v>-124667.85</v>
+        <v>-71806.53</v>
       </c>
       <c r="J7" s="1">
-        <v>-7.548750452565</v>
+        <v>-4.3479499793621</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1526835.28</v>
+        <v>1579696.6</v>
       </c>
       <c r="N7" s="1">
-        <v>1526835.28</v>
+        <v>1579696.6</v>
       </c>
       <c r="O7" s="1">
-        <v>2.43</v>
+        <v>2.38</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>5690.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10262.0</v>
+        <v>10342.0</v>
       </c>
       <c r="E8" s="1">
         <v>8966.5687609842</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8">
-        <v>112.05</v>
+        <v>109.74</v>
       </c>
       <c r="H8" s="1">
         <v>526259.56</v>
       </c>
       <c r="I8" s="1">
-        <v>-5167.98</v>
+        <v>9986.91</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.98202111520786</v>
+        <v>1.8977156443486</v>
       </c>
       <c r="K8">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.09</v>
+      </c>
+      <c r="L8" t="s">
+        <v>47</v>
       </c>
       <c r="M8" s="1">
-        <v>521091.58</v>
+        <v>536246.47</v>
       </c>
       <c r="N8" s="1">
-        <v>521091.58</v>
+        <v>542468.63</v>
       </c>
       <c r="O8" s="1">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>115335.0</v>
       </c>
       <c r="D9" s="1">
-        <v>896.15</v>
+        <v>889.4</v>
       </c>
       <c r="E9" s="1">
         <v>898.73600927732</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9">
-        <v>112.05</v>
+        <v>109.74</v>
       </c>
       <c r="H9" s="1">
         <v>1046302.83</v>
       </c>
       <c r="I9" s="1">
-        <v>-123919.15</v>
+        <v>-111530.41</v>
       </c>
       <c r="J9" s="1">
-        <v>-11.843526218886</v>
+        <v>-10.65947704643</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>922383.68</v>
+        <v>934772.42</v>
       </c>
       <c r="N9" s="1">
-        <v>922383.68</v>
+        <v>934772.42</v>
       </c>
       <c r="O9" s="1">
-        <v>1.47</v>
+        <v>1.41</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
         <v>2069300.0</v>
       </c>
       <c r="D10" s="1">
-        <v>6100.0</v>
+        <v>5075.0</v>
       </c>
       <c r="E10" s="1">
         <v>9070.6916707582</v>
       </c>
       <c r="F10" t="s">
         <v>52</v>
       </c>
       <c r="G10" t="s">
         <v>53</v>
       </c>
       <c r="H10" s="1">
         <v>1044220.27</v>
       </c>
       <c r="I10" s="1">
-        <v>-426943.53</v>
+        <v>-539897.25</v>
       </c>
       <c r="J10" s="1">
-        <v>-40.886347666858</v>
+        <v>-51.703387255641</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>617276.74</v>
+        <v>504323.02</v>
       </c>
       <c r="N10" s="1">
-        <v>617276.74</v>
+        <v>504323.02</v>
       </c>
       <c r="O10" s="1">
-        <v>0.98</v>
+        <v>0.76</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>2629700.0</v>
       </c>
       <c r="D11" s="1">
-        <v>4200.0</v>
+        <v>3840.0</v>
       </c>
       <c r="E11" s="1">
         <v>4696.9321474807</v>
       </c>
       <c r="F11" t="s">
         <v>52</v>
       </c>
       <c r="G11" t="s">
         <v>53</v>
       </c>
       <c r="H11" s="1">
         <v>666894.09</v>
       </c>
       <c r="I11" s="1">
-        <v>-126784.21</v>
+        <v>-181955.53</v>
       </c>
       <c r="J11" s="1">
-        <v>-19.011146132664</v>
+        <v>-27.284021965167</v>
       </c>
       <c r="K11">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>540109.88</v>
+        <v>484938.56</v>
       </c>
       <c r="N11" s="1">
-        <v>578890.48</v>
+        <v>484938.56</v>
       </c>
       <c r="O11" s="1">
-        <v>0.92</v>
+        <v>0.73</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
         <v>57</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1">
-        <v>65250.0</v>
+        <v>64750.0</v>
       </c>
       <c r="D12" s="1">
-        <v>428.25</v>
+        <v>1798.2</v>
       </c>
       <c r="E12" s="1">
-        <v>328.44615678161</v>
+        <v>1653.3850996139</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
       <c r="G12">
-        <v>112.05</v>
+        <v>109.74</v>
       </c>
       <c r="H12" s="1">
-        <v>227698.7</v>
+        <v>1114368.57</v>
       </c>
       <c r="I12" s="1">
-        <v>21673.29</v>
+        <v>-53344.07</v>
       </c>
       <c r="J12" s="1">
-        <v>9.5184074393047</v>
+        <v>-4.7869323880877</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>249371.99</v>
+        <v>1061024.5</v>
       </c>
       <c r="N12" s="1">
-        <v>249371.99</v>
+        <v>1061024.5</v>
       </c>
       <c r="O12" s="1">
-        <v>0.4</v>
+        <v>1.6</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
         <v>59</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>64750.0</v>
+        <v>398000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1789.2</v>
+        <v>100.0</v>
       </c>
       <c r="E13" s="1">
-        <v>1653.3850996139</v>
+        <v>65.296058668342</v>
       </c>
       <c r="F13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G13">
-        <v>112.05</v>
+        <v>36.43</v>
       </c>
       <c r="H13" s="1">
-        <v>1114368.57</v>
+        <v>749420.88</v>
       </c>
       <c r="I13" s="1">
-        <v>-80492.59</v>
+        <v>342983.65</v>
       </c>
       <c r="J13" s="1">
-        <v>-7.2231568770824</v>
+        <v>45.766492388096</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1033875.98</v>
+        <v>1092404.53</v>
       </c>
       <c r="N13" s="1">
-        <v>1033875.98</v>
+        <v>1092404.53</v>
       </c>
       <c r="O13" s="1">
         <v>1.64</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
         <v>61</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>588100.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>7.39</v>
+      </c>
+      <c r="E14" s="1">
+        <v>7.4589096242136</v>
+      </c>
+      <c r="F14" t="s">
         <v>62</v>
       </c>
-      <c r="C14" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G14">
-        <v>36.92</v>
+        <v>4.66</v>
       </c>
       <c r="H14" s="1">
-        <v>749420.88</v>
+        <v>911176.4</v>
       </c>
       <c r="I14" s="1">
-        <v>83882.04</v>
+        <v>22262.49</v>
       </c>
       <c r="J14" s="1">
-        <v>11.192914721031</v>
+        <v>2.4432689433133</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>833302.92</v>
+        <v>933438.89</v>
       </c>
       <c r="N14" s="1">
-        <v>833302.92</v>
+        <v>933438.89</v>
       </c>
       <c r="O14" s="1">
-        <v>1.32</v>
+        <v>1.4</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>63</v>
       </c>
       <c r="B15" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="1">
-        <v>588100.0</v>
+        <v>31140.0</v>
       </c>
       <c r="D15" s="1">
-        <v>7.92</v>
+        <v>1401.3</v>
       </c>
       <c r="E15" s="1">
-        <v>7.4589096242136</v>
+        <v>1497.3622935132</v>
       </c>
       <c r="F15" t="s">
+        <v>32</v>
+      </c>
+      <c r="G15">
+        <v>109.74</v>
+      </c>
+      <c r="H15" s="1">
+        <v>481624.3</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-83977.61</v>
+      </c>
+      <c r="J15" s="1">
+        <v>-17.436331597056</v>
+      </c>
+      <c r="K15">
+        <v>0.09</v>
+      </c>
+      <c r="L15" t="s">
         <v>65</v>
       </c>
-      <c r="G15">
-[...16 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>1012109.03</v>
+        <v>397646.69</v>
       </c>
       <c r="N15" s="1">
-        <v>1012109.03</v>
+        <v>400597.9</v>
       </c>
       <c r="O15" s="1">
-        <v>1.61</v>
+        <v>0.6</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>67</v>
       </c>
       <c r="C16" s="1">
-        <v>31140.0</v>
+        <v>23000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>1327.6</v>
+        <v>596.0</v>
       </c>
       <c r="E16" s="1">
-        <v>1497.3622935132</v>
+        <v>343.23147826087</v>
       </c>
       <c r="F16" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G16">
-        <v>112.05</v>
+        <v>36.43</v>
       </c>
       <c r="H16" s="1">
-        <v>481624.3</v>
+        <v>214242.35</v>
       </c>
       <c r="I16" s="1">
-        <v>-112684.39</v>
+        <v>162005.92</v>
       </c>
       <c r="J16" s="1">
-        <v>-23.396740986699</v>
+        <v>75.61806524247</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>368939.91</v>
+        <v>376248.27</v>
       </c>
       <c r="N16" s="1">
-        <v>368939.91</v>
+        <v>376248.27</v>
       </c>
       <c r="O16" s="1">
-        <v>0.59</v>
+        <v>0.57</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>68</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="1">
-        <v>23000.0</v>
+        <v>359000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>456.0</v>
+        <v>45.75</v>
       </c>
       <c r="E17" s="1">
-        <v>343.23147826087</v>
+        <v>47.442433203343</v>
       </c>
       <c r="F17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G17">
-        <v>36.92</v>
+        <v>37.72</v>
       </c>
       <c r="H17" s="1">
-        <v>214242.35</v>
+        <v>451597.82</v>
       </c>
       <c r="I17" s="1">
-        <v>69832.65</v>
+        <v>-16137.89</v>
       </c>
       <c r="J17" s="1">
-        <v>32.595166175128</v>
+        <v>-3.5735092786763</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>284075.0</v>
+        <v>435459.93</v>
       </c>
       <c r="N17" s="1">
-        <v>284075.0</v>
+        <v>435459.93</v>
       </c>
       <c r="O17" s="1">
-        <v>0.45</v>
+        <v>0.66</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>70</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>359000.0</v>
+        <v>141265.0</v>
       </c>
       <c r="D18" s="1">
-        <v>43.75</v>
+        <v>445.25</v>
       </c>
       <c r="E18" s="1">
-        <v>47.442433203343</v>
+        <v>424.3011523732</v>
       </c>
       <c r="F18" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="G18">
-        <v>37.88</v>
+        <v>109.74</v>
       </c>
       <c r="H18" s="1">
-        <v>451597.82</v>
+        <v>558062.53</v>
       </c>
       <c r="I18" s="1">
-        <v>-36933.22</v>
+        <v>15111.03</v>
       </c>
       <c r="J18" s="1">
-        <v>-8.1783432878396</v>
+        <v>2.7077664576405</v>
       </c>
       <c r="K18">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>0.0</v>
+      </c>
+      <c r="L18">
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>414664.6</v>
+        <v>573173.56</v>
       </c>
       <c r="N18" s="1">
-        <v>428739.5</v>
+        <v>573173.56</v>
       </c>
       <c r="O18" s="1">
-        <v>0.68</v>
+        <v>0.86</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" t="s">
         <v>73</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1">
-        <v>141265.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>465.2</v>
+        <v>2300.0</v>
       </c>
       <c r="E19" s="1">
-        <v>424.3011523732</v>
+        <v>514.00439975</v>
       </c>
       <c r="F19" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G19">
-        <v>112.05</v>
+        <v>36.43</v>
       </c>
       <c r="H19" s="1">
-        <v>558062.53</v>
+        <v>592249.25</v>
       </c>
       <c r="I19" s="1">
-        <v>28405.12</v>
+        <v>1932906.95</v>
       </c>
       <c r="J19" s="1">
-        <v>5.0899529126243</v>
+        <v>326.36714187481</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>586467.65</v>
+        <v>2525156.2</v>
       </c>
       <c r="N19" s="1">
-        <v>586467.65</v>
+        <v>2525156.2</v>
       </c>
       <c r="O19" s="1">
-        <v>0.93</v>
+        <v>3.8</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" t="s">
         <v>75</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>40000.0</v>
+        <v>3570.0</v>
       </c>
       <c r="D20" s="1">
-        <v>2165.0</v>
+        <v>11432.0</v>
       </c>
       <c r="E20" s="1">
-        <v>514.00439975</v>
+        <v>13485.277338936</v>
       </c>
       <c r="F20" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="G20">
-        <v>36.92</v>
+        <v>109.74</v>
       </c>
       <c r="H20" s="1">
-        <v>592249.25</v>
+        <v>501754.45</v>
       </c>
       <c r="I20" s="1">
-        <v>1753373.84</v>
+        <v>-129844.26</v>
       </c>
       <c r="J20" s="1">
-        <v>296.05336604479</v>
+        <v>-25.878048515564</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>2345623.09</v>
+        <v>371910.19</v>
       </c>
       <c r="N20" s="1">
-        <v>2345623.09</v>
+        <v>371910.19</v>
       </c>
       <c r="O20" s="1">
-        <v>3.73</v>
+        <v>0.56</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" t="s">
         <v>77</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="1">
-        <v>3570.0</v>
+        <v>285970.0</v>
       </c>
       <c r="D21" s="1">
-        <v>11124.0</v>
+        <v>256.5</v>
       </c>
       <c r="E21" s="1">
-        <v>13485.277338936</v>
+        <v>282.01272283806</v>
       </c>
       <c r="F21" t="s">
         <v>32</v>
       </c>
       <c r="G21">
-        <v>112.05</v>
+        <v>109.74</v>
       </c>
       <c r="H21" s="1">
-        <v>501754.45</v>
+        <v>831076.4</v>
       </c>
       <c r="I21" s="1">
-        <v>-147350.15</v>
+        <v>-162647.08</v>
       </c>
       <c r="J21" s="1">
-        <v>-29.366984189179</v>
+        <v>-19.570653191451</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>354404.3</v>
+        <v>668429.32</v>
       </c>
       <c r="N21" s="1">
-        <v>354404.3</v>
+        <v>668429.32</v>
       </c>
       <c r="O21" s="1">
-        <v>0.56</v>
+        <v>1.01</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" t="s">
         <v>79</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" s="1">
+        <v>10600.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>156900.0</v>
+      </c>
+      <c r="E22" s="1">
+        <v>141049.13518868</v>
+      </c>
+      <c r="F22" t="s">
         <v>80</v>
       </c>
-      <c r="C22" s="1">
-[...12 lines deleted...]
-        <v>112.05</v>
+      <c r="G22" t="s">
+        <v>81</v>
       </c>
       <c r="H22" s="1">
-        <v>831076.4</v>
+        <v>870528.83</v>
       </c>
       <c r="I22" s="1">
-        <v>-224146.36</v>
+        <v>63289.35</v>
       </c>
       <c r="J22" s="1">
-        <v>-26.970608237702</v>
+        <v>7.2702187244046</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>606930.04</v>
+        <v>933818.18</v>
       </c>
       <c r="N22" s="1">
-        <v>606930.04</v>
+        <v>933818.18</v>
       </c>
       <c r="O22" s="1">
-        <v>0.96</v>
+        <v>1.4</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C23" s="1">
-        <v>10600.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>133600.0</v>
+        <v>851.0</v>
       </c>
       <c r="E23" s="1">
-        <v>141049.13518868</v>
+        <v>904.48806666667</v>
       </c>
       <c r="F23" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>35</v>
+      </c>
+      <c r="G23">
+        <v>36.43</v>
       </c>
       <c r="H23" s="1">
-        <v>870528.83</v>
+        <v>367110.84</v>
       </c>
       <c r="I23" s="1">
-        <v>-59155.54</v>
+        <v>-16745.42</v>
       </c>
       <c r="J23" s="1">
-        <v>-6.7953567947887</v>
+        <v>-4.5614071216203</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>811373.29</v>
+        <v>350365.42</v>
       </c>
       <c r="N23" s="1">
-        <v>811373.29</v>
+        <v>350365.42</v>
       </c>
       <c r="O23" s="1">
-        <v>1.29</v>
+        <v>0.53</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24" t="s">
         <v>85</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1">
+        <v>241805.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>75000.0</v>
+      </c>
+      <c r="E24" s="1">
+        <v>109076.09184082</v>
+      </c>
+      <c r="F24" t="s">
         <v>86</v>
       </c>
-      <c r="C24" s="1">
-[...12 lines deleted...]
-        <v>36.92</v>
+      <c r="G24" t="s">
+        <v>87</v>
       </c>
       <c r="H24" s="1">
-        <v>367110.84</v>
+        <v>906591.06</v>
       </c>
       <c r="I24" s="1">
-        <v>-3485.09</v>
+        <v>-310717.04</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.94932909090889</v>
+        <v>-34.273119790085</v>
       </c>
       <c r="K24">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.03</v>
+      </c>
+      <c r="L24" t="s">
+        <v>88</v>
       </c>
       <c r="M24" s="1">
-        <v>363625.75</v>
+        <v>595874.02</v>
       </c>
       <c r="N24" s="1">
-        <v>363625.75</v>
+        <v>603819.01</v>
       </c>
       <c r="O24" s="1">
-        <v>0.58</v>
+        <v>0.91</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B25" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C25" s="1">
-        <v>241805.0</v>
+        <v>25560.0</v>
       </c>
       <c r="D25" s="1">
-        <v>70700.0</v>
+        <v>5067.0</v>
       </c>
       <c r="E25" s="1">
-        <v>109076.09184082</v>
+        <v>3681.2731455399</v>
       </c>
       <c r="F25" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>32</v>
+      </c>
+      <c r="G25">
+        <v>109.74</v>
       </c>
       <c r="H25" s="1">
-        <v>906591.06</v>
+        <v>873657.9</v>
       </c>
       <c r="I25" s="1">
-        <v>-352453.84</v>
+        <v>306552.4</v>
       </c>
       <c r="J25" s="1">
-        <v>-38.876827221305</v>
+        <v>35.088379559093</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>554137.22</v>
+        <v>1180210.3</v>
       </c>
       <c r="N25" s="1">
-        <v>554137.22</v>
+        <v>1180210.3</v>
       </c>
       <c r="O25" s="1">
-        <v>0.88</v>
+        <v>1.78</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>91</v>
       </c>
       <c r="B26" t="s">
         <v>92</v>
       </c>
       <c r="C26" s="1">
-        <v>25560.0</v>
+        <v>29990.0</v>
       </c>
       <c r="D26" s="1">
-        <v>4351.4</v>
+        <v>3087.7</v>
       </c>
       <c r="E26" s="1">
-        <v>3681.2731455399</v>
+        <v>2781.6483414471</v>
       </c>
       <c r="F26" t="s">
         <v>32</v>
       </c>
       <c r="G26">
-        <v>112.05</v>
+        <v>109.74</v>
       </c>
       <c r="H26" s="1">
-        <v>873657.9</v>
+        <v>824407.35</v>
       </c>
       <c r="I26" s="1">
-        <v>118908.66</v>
+        <v>19430.9</v>
       </c>
       <c r="J26" s="1">
-        <v>13.610437220335</v>
+        <v>2.3569537559315</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>992566.56</v>
+        <v>843838.25</v>
       </c>
       <c r="N26" s="1">
-        <v>992566.56</v>
+        <v>843838.25</v>
       </c>
       <c r="O26" s="1">
-        <v>1.58</v>
+        <v>1.27</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>93</v>
       </c>
       <c r="B27" t="s">
         <v>94</v>
       </c>
       <c r="C27" s="1">
-        <v>29990.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D27" s="1">
-        <v>2945.6</v>
+        <v>94600.0</v>
       </c>
       <c r="E27" s="1">
-        <v>2781.6483414471</v>
+        <v>116199.92857143</v>
       </c>
       <c r="F27" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>112.05</v>
+        <v>80</v>
+      </c>
+      <c r="G27" t="s">
+        <v>81</v>
       </c>
       <c r="H27" s="1">
-        <v>824407.35</v>
+        <v>187898.54</v>
       </c>
       <c r="I27" s="1">
-        <v>-36055.63</v>
+        <v>-39173.98</v>
       </c>
       <c r="J27" s="1">
-        <v>-4.3735211725126</v>
+        <v>-20.848474926947</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>788351.72</v>
+        <v>148724.56</v>
       </c>
       <c r="N27" s="1">
-        <v>788351.72</v>
+        <v>148724.56</v>
       </c>
       <c r="O27" s="1">
-        <v>1.25</v>
+        <v>0.22</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>95</v>
       </c>
       <c r="B28" t="s">
         <v>96</v>
       </c>
       <c r="C28" s="1">
-        <v>2800.0</v>
+        <v>935.0</v>
       </c>
       <c r="D28" s="1">
-        <v>109600.0</v>
+        <v>956000.0</v>
       </c>
       <c r="E28" s="1">
-        <v>116199.92857143</v>
+        <v>1062362.9529946</v>
       </c>
       <c r="F28" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="G28" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="H28" s="1">
-        <v>187898.54</v>
+        <v>584749.55</v>
       </c>
       <c r="I28" s="1">
-        <v>-12075.02</v>
+        <v>-82865.93</v>
       </c>
       <c r="J28" s="1">
-        <v>-6.4263511573853</v>
+        <v>-14.171183201424</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>175823.52</v>
+        <v>501883.62</v>
       </c>
       <c r="N28" s="1">
-        <v>175823.52</v>
+        <v>501883.62</v>
       </c>
       <c r="O28" s="1">
-        <v>0.28</v>
+        <v>0.76</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>97</v>
       </c>
       <c r="B29" t="s">
         <v>98</v>
       </c>
       <c r="C29" s="1">
-        <v>935.0</v>
+        <v>2220.0</v>
       </c>
       <c r="D29" s="1">
-        <v>1280000.0</v>
+        <v>379000.0</v>
       </c>
       <c r="E29" s="1">
-        <v>1062362.9529946</v>
+        <v>366915.33046847</v>
       </c>
       <c r="F29" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="G29" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="H29" s="1">
-        <v>584749.55</v>
+        <v>511529.36</v>
       </c>
       <c r="I29" s="1">
-        <v>100943.85</v>
+        <v>-39112.16</v>
       </c>
       <c r="J29" s="1">
-        <v>17.262749496772</v>
+        <v>-7.6461222088992</v>
       </c>
       <c r="K29">
-        <v>0.63</v>
+        <v>0.0</v>
       </c>
       <c r="L29">
-        <v>591.95</v>
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>685693.4</v>
+        <v>472417.2</v>
       </c>
       <c r="N29" s="1">
-        <v>686285.35</v>
+        <v>472417.2</v>
       </c>
       <c r="O29" s="1">
-        <v>1.09</v>
+        <v>0.71</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>99</v>
       </c>
       <c r="B30" t="s">
         <v>100</v>
       </c>
       <c r="C30" s="1">
-        <v>2220.0</v>
+        <v>207545.0</v>
       </c>
       <c r="D30" s="1">
-        <v>460500.0</v>
+        <v>747.05</v>
       </c>
       <c r="E30" s="1">
-        <v>366915.33046847</v>
+        <v>837.71156554</v>
       </c>
       <c r="F30" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>32</v>
+      </c>
+      <c r="G30">
+        <v>109.74</v>
       </c>
       <c r="H30" s="1">
-        <v>511529.36</v>
+        <v>1855829.11</v>
       </c>
       <c r="I30" s="1">
-        <v>74191.91</v>
+        <v>-442935.08</v>
       </c>
       <c r="J30" s="1">
-        <v>14.50393971521</v>
+        <v>-23.867234198088</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>585721.27</v>
+        <v>1412894.03</v>
       </c>
       <c r="N30" s="1">
-        <v>585721.27</v>
+        <v>1412894.03</v>
       </c>
       <c r="O30" s="1">
-        <v>0.93</v>
+        <v>2.13</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31" t="s">
         <v>102</v>
       </c>
       <c r="C31" s="1">
-        <v>207545.0</v>
+        <v>87000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>749.6</v>
+        <v>575.3</v>
       </c>
       <c r="E31" s="1">
-        <v>837.71156554</v>
+        <v>691.57270873563</v>
       </c>
       <c r="F31" t="s">
         <v>32</v>
       </c>
       <c r="G31">
-        <v>112.05</v>
+        <v>109.74</v>
       </c>
       <c r="H31" s="1">
-        <v>1855829.11</v>
+        <v>637306.97</v>
       </c>
       <c r="I31" s="1">
-        <v>-467438.61</v>
+        <v>-181205.71</v>
       </c>
       <c r="J31" s="1">
-        <v>-25.187589066323</v>
+        <v>-28.433034397851</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1388390.5</v>
+        <v>456101.26</v>
       </c>
       <c r="N31" s="1">
-        <v>1388390.5</v>
+        <v>456101.26</v>
       </c>
       <c r="O31" s="1">
-        <v>2.21</v>
+        <v>0.69</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>103</v>
       </c>
       <c r="B32" t="s">
         <v>104</v>
       </c>
       <c r="C32" s="1">
-        <v>87000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>602.8</v>
+        <v>284.5</v>
       </c>
       <c r="E32" s="1">
-        <v>691.57270873563</v>
+        <v>201.93496164444</v>
       </c>
       <c r="F32" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G32">
-        <v>112.05</v>
+        <v>36.43</v>
       </c>
       <c r="H32" s="1">
-        <v>637306.97</v>
+        <v>1307007.64</v>
       </c>
       <c r="I32" s="1">
-        <v>-169289.27</v>
+        <v>449965.85</v>
       </c>
       <c r="J32" s="1">
-        <v>-26.563222743351</v>
+        <v>34.427178252761</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>468017.7</v>
+        <v>1756973.49</v>
       </c>
       <c r="N32" s="1">
-        <v>468017.7</v>
+        <v>1756973.49</v>
       </c>
       <c r="O32" s="1">
-        <v>0.74</v>
+        <v>2.64</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>105</v>
       </c>
       <c r="B33" t="s">
         <v>106</v>
       </c>
       <c r="C33" s="1">
-        <v>225000.0</v>
+        <v>200.0</v>
       </c>
       <c r="D33" s="1">
-        <v>251.0</v>
+        <v>3380000.0</v>
       </c>
       <c r="E33" s="1">
-        <v>201.93496164444</v>
+        <v>3998874.3</v>
       </c>
       <c r="F33" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>36.92</v>
+        <v>80</v>
+      </c>
+      <c r="G33" t="s">
+        <v>81</v>
       </c>
       <c r="H33" s="1">
-        <v>1307007.64</v>
+        <v>462370.64</v>
       </c>
       <c r="I33" s="1">
-        <v>222658.23</v>
+        <v>-82810.84</v>
       </c>
       <c r="J33" s="1">
-        <v>17.035725208156</v>
+        <v>-17.910055880711</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1529665.87</v>
+        <v>379559.8</v>
       </c>
       <c r="N33" s="1">
-        <v>1529665.87</v>
+        <v>379559.8</v>
       </c>
       <c r="O33" s="1">
-        <v>2.43</v>
+        <v>0.57</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>107</v>
       </c>
       <c r="B34" t="s">
         <v>108</v>
       </c>
       <c r="C34" s="1">
-        <v>200.0</v>
+        <v>2100.0</v>
       </c>
       <c r="D34" s="1">
-        <v>4197000.0</v>
+        <v>697000.0</v>
       </c>
       <c r="E34" s="1">
-        <v>3998874.3</v>
+        <v>554347.89523809</v>
       </c>
       <c r="F34" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="G34" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="H34" s="1">
-        <v>462370.64</v>
+        <v>670847.71</v>
       </c>
       <c r="I34" s="1">
-        <v>18554.36</v>
+        <v>150989.1</v>
       </c>
       <c r="J34" s="1">
-        <v>4.0128759040583</v>
+        <v>22.507209572199</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>480925.0</v>
+        <v>821836.81</v>
       </c>
       <c r="N34" s="1">
-        <v>480925.0</v>
+        <v>821836.81</v>
       </c>
       <c r="O34" s="1">
-        <v>0.76</v>
+        <v>1.24</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>109</v>
       </c>
       <c r="B35" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="1">
-        <v>2100.0</v>
+        <v>120000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>649000.0</v>
+        <v>1262.1</v>
       </c>
       <c r="E35" s="1">
-        <v>554347.89523809</v>
+        <v>1280.2002429167</v>
       </c>
       <c r="F35" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>32</v>
+      </c>
+      <c r="G35">
+        <v>109.74</v>
       </c>
       <c r="H35" s="1">
-        <v>670847.71</v>
+        <v>1595074.04</v>
       </c>
       <c r="I35" s="1">
-        <v>110010.85</v>
+        <v>-214935.58</v>
       </c>
       <c r="J35" s="1">
-        <v>16.398781476052</v>
+        <v>-13.474959444516</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>780858.56</v>
+        <v>1380138.46</v>
       </c>
       <c r="N35" s="1">
-        <v>780858.56</v>
+        <v>1380138.46</v>
       </c>
       <c r="O35" s="1">
-        <v>1.24</v>
+        <v>2.08</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>111</v>
       </c>
       <c r="B36" t="s">
         <v>112</v>
       </c>
       <c r="C36" s="1">
-        <v>120000.0</v>
+        <v>3100.0</v>
       </c>
       <c r="D36" s="1">
-        <v>1235.6</v>
+        <v>202000.0</v>
       </c>
       <c r="E36" s="1">
-        <v>1280.2002429167</v>
+        <v>226469.35677419</v>
       </c>
       <c r="F36" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>112.05</v>
+        <v>80</v>
+      </c>
+      <c r="G36" t="s">
+        <v>81</v>
       </c>
       <c r="H36" s="1">
-        <v>1595074.04</v>
+        <v>401783.09</v>
       </c>
       <c r="I36" s="1">
-        <v>-271863.57</v>
+        <v>-50184.94</v>
       </c>
       <c r="J36" s="1">
-        <v>-17.043946749958</v>
+        <v>-12.490555538313</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1323210.47</v>
+        <v>351598.15</v>
       </c>
       <c r="N36" s="1">
-        <v>1323210.47</v>
+        <v>351598.15</v>
       </c>
       <c r="O36" s="1">
-        <v>2.1</v>
+        <v>0.53</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>113</v>
       </c>
       <c r="B37" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="1">
         <v>8765.0</v>
       </c>
       <c r="D37" s="1">
-        <v>4178.4</v>
+        <v>3121.8</v>
       </c>
       <c r="E37" s="1">
         <v>5465.6471078152</v>
       </c>
       <c r="F37" t="s">
         <v>32</v>
       </c>
       <c r="G37">
-        <v>112.05</v>
+        <v>109.74</v>
       </c>
       <c r="H37" s="1">
         <v>493098.1</v>
       </c>
       <c r="I37" s="1">
-        <v>-166260.72</v>
+        <v>-243750.82</v>
       </c>
       <c r="J37" s="1">
-        <v>-33.717574657051</v>
+        <v>-49.432520628248</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>326837.38</v>
+        <v>249347.28</v>
       </c>
       <c r="N37" s="1">
-        <v>326837.38</v>
+        <v>249347.28</v>
       </c>
       <c r="O37" s="1">
-        <v>0.52</v>
+        <v>0.38</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>115</v>
       </c>
       <c r="B38" t="s">
         <v>116</v>
       </c>
       <c r="C38" s="1">
         <v>14100.0</v>
       </c>
       <c r="D38" s="1">
-        <v>152000.0</v>
+        <v>171600.0</v>
       </c>
       <c r="E38" s="1">
         <v>105632.04932837</v>
       </c>
       <c r="F38" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="G38" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="H38" s="1">
         <v>933252.44</v>
       </c>
       <c r="I38" s="1">
-        <v>294670.42</v>
+        <v>425279.69</v>
       </c>
       <c r="J38" s="1">
-        <v>31.574567327142</v>
+        <v>45.569630656417</v>
       </c>
       <c r="K38">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>0.0</v>
+      </c>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1227922.86</v>
+        <v>1358532.13</v>
       </c>
       <c r="N38" s="1">
-        <v>1235771.47</v>
+        <v>1358532.13</v>
       </c>
       <c r="O38" s="1">
-        <v>1.96</v>
+        <v>2.04</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>117</v>
+      </c>
+      <c r="B39" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="C39" s="1">
         <v>26290.0</v>
       </c>
       <c r="D39" s="1">
-        <v>3915.8</v>
+        <v>3953.2</v>
       </c>
       <c r="E39" s="1">
         <v>3608.490810194</v>
       </c>
       <c r="F39" t="s">
         <v>32</v>
       </c>
       <c r="G39">
-        <v>112.05</v>
+        <v>109.74</v>
       </c>
       <c r="H39" s="1">
         <v>991291.19</v>
       </c>
       <c r="I39" s="1">
-        <v>-72576.06</v>
+        <v>-44210.42</v>
       </c>
       <c r="J39" s="1">
-        <v>-7.3213663888206</v>
+        <v>-4.4598822672882</v>
       </c>
       <c r="K39">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.28</v>
+      </c>
+      <c r="L39" t="s">
+        <v>119</v>
       </c>
       <c r="M39" s="1">
-        <v>918715.13</v>
+        <v>947080.77</v>
       </c>
       <c r="N39" s="1">
-        <v>918715.13</v>
+        <v>954363.79</v>
       </c>
       <c r="O39" s="1">
-        <v>1.46</v>
+        <v>1.44</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>120</v>
       </c>
       <c r="B40" t="s">
         <v>121</v>
       </c>
       <c r="C40" s="1">
         <v>6800.0</v>
       </c>
       <c r="D40" s="1">
-        <v>43.13</v>
+        <v>44.09</v>
       </c>
       <c r="E40" s="1">
         <v>56.689666176471</v>
       </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
       <c r="G40">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H40" s="1">
         <v>325321.52</v>
       </c>
       <c r="I40" s="1">
-        <v>-74833.41</v>
+        <v>-65946.14</v>
       </c>
       <c r="J40" s="1">
-        <v>-23.00290801543</v>
+        <v>-20.271065990347</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>250488.11</v>
+        <v>259375.38</v>
       </c>
       <c r="N40" s="1">
-        <v>250488.11</v>
+        <v>259375.38</v>
       </c>
       <c r="O40" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>122</v>
       </c>
       <c r="B41" t="s">
         <v>123</v>
       </c>
       <c r="C41" s="1">
         <v>87710.0</v>
       </c>
       <c r="D41" s="1">
-        <v>1026.1</v>
+        <v>977.25</v>
       </c>
       <c r="E41" s="1">
         <v>1045.4560158477</v>
       </c>
       <c r="F41" t="s">
         <v>32</v>
       </c>
       <c r="G41">
-        <v>112.05</v>
+        <v>109.74</v>
       </c>
       <c r="H41" s="1">
         <v>929415.87</v>
       </c>
       <c r="I41" s="1">
-        <v>-126243.83</v>
+        <v>-148323.43</v>
       </c>
       <c r="J41" s="1">
-        <v>-13.583136900815</v>
+        <v>-15.958779571948</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>803172.04</v>
+        <v>781092.44</v>
       </c>
       <c r="N41" s="1">
-        <v>803172.04</v>
+        <v>781092.44</v>
       </c>
       <c r="O41" s="1">
-        <v>1.28</v>
+        <v>1.18</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>124</v>
       </c>
       <c r="B42" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="1">
         <v>24000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>3495.0</v>
+        <v>4300.0</v>
       </c>
       <c r="E42" s="1">
         <v>1349.7985241667</v>
       </c>
       <c r="F42" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G42">
-        <v>36.92</v>
+        <v>36.43</v>
       </c>
       <c r="H42" s="1">
         <v>919571.62</v>
       </c>
       <c r="I42" s="1">
-        <v>1352378.32</v>
+        <v>1912994.9</v>
       </c>
       <c r="J42" s="1">
-        <v>147.06612194056</v>
+        <v>208.03109386956</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2271949.94</v>
+        <v>2832566.52</v>
       </c>
       <c r="N42" s="1">
-        <v>2271949.94</v>
+        <v>2832566.52</v>
       </c>
       <c r="O42" s="1">
-        <v>3.61</v>
+        <v>4.26</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>126</v>
       </c>
       <c r="B43" t="s">
         <v>127</v>
       </c>
       <c r="C43" s="1">
-        <v>7230.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>201500.0</v>
+        <v>165.95</v>
       </c>
       <c r="E43" s="1">
-        <v>260430.37385201</v>
+        <v>177.4172494</v>
       </c>
       <c r="F43" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>32</v>
+      </c>
+      <c r="G43">
+        <v>109.74</v>
       </c>
       <c r="H43" s="1">
-        <v>1145386.61</v>
+        <v>239452.16</v>
       </c>
       <c r="I43" s="1">
-        <v>-310703.29</v>
+        <v>-12613.98</v>
       </c>
       <c r="J43" s="1">
-        <v>-27.126499235049</v>
+        <v>-5.267849745018</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>834683.32</v>
+        <v>226838.18</v>
       </c>
       <c r="N43" s="1">
-        <v>834683.32</v>
+        <v>226838.18</v>
       </c>
       <c r="O43" s="1">
-        <v>1.33</v>
+        <v>0.34</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>128</v>
       </c>
       <c r="B44" t="s">
         <v>129</v>
       </c>
       <c r="C44" s="1">
-        <v>1121910.0</v>
+        <v>700.0</v>
       </c>
       <c r="D44" s="1">
-        <v>78.14</v>
+        <v>864.01</v>
       </c>
       <c r="E44" s="1">
-        <v>83.512561061048</v>
+        <v>1010.404</v>
       </c>
       <c r="F44" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="G44">
-        <v>112.05</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>939397.55</v>
+        <v>608834.29</v>
       </c>
       <c r="I44" s="1">
-        <v>-157047.33</v>
+        <v>-85599.58</v>
       </c>
       <c r="J44" s="1">
-        <v>-16.717877324675</v>
+        <v>-14.059585901445</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>782350.22</v>
+        <v>523234.71</v>
       </c>
       <c r="N44" s="1">
-        <v>782350.22</v>
+        <v>523234.71</v>
       </c>
       <c r="O44" s="1">
-        <v>1.24</v>
+        <v>0.79</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>130</v>
       </c>
       <c r="B45" t="s">
         <v>131</v>
       </c>
       <c r="C45" s="1">
-        <v>5118.0</v>
+        <v>7230.0</v>
       </c>
       <c r="D45" s="1">
-        <v>225.83</v>
+        <v>255500.0</v>
       </c>
       <c r="E45" s="1">
-        <v>194.42333333333</v>
+        <v>260430.37385201</v>
       </c>
       <c r="F45" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1.17</v>
+        <v>80</v>
+      </c>
+      <c r="G45" t="s">
+        <v>81</v>
       </c>
       <c r="H45" s="1">
-        <v>856761.51</v>
+        <v>1145386.61</v>
       </c>
       <c r="I45" s="1">
-        <v>130382.82</v>
+        <v>-108186.11</v>
       </c>
       <c r="J45" s="1">
-        <v>15.218099608606</v>
+        <v>-9.4453793204375</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>987144.33</v>
+        <v>1037200.5</v>
       </c>
       <c r="N45" s="1">
-        <v>987144.33</v>
+        <v>1037200.5</v>
       </c>
       <c r="O45" s="1">
-        <v>1.57</v>
+        <v>1.56</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>132</v>
       </c>
       <c r="B46" t="s">
         <v>133</v>
       </c>
       <c r="C46" s="1">
-        <v>407890.0</v>
+        <v>1121910.0</v>
       </c>
       <c r="D46" s="1">
-        <v>301.5</v>
+        <v>74.97</v>
       </c>
       <c r="E46" s="1">
-        <v>302.18643170953</v>
+        <v>83.512561061048</v>
       </c>
       <c r="F46" t="s">
         <v>32</v>
       </c>
       <c r="G46">
-        <v>112.05</v>
+        <v>109.74</v>
       </c>
       <c r="H46" s="1">
-        <v>1256313.22</v>
+        <v>939397.55</v>
       </c>
       <c r="I46" s="1">
-        <v>-158824.27</v>
+        <v>-172931.06</v>
       </c>
       <c r="J46" s="1">
-        <v>-12.642091754793</v>
+        <v>-18.40871950326</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1097488.95</v>
+        <v>766466.49</v>
       </c>
       <c r="N46" s="1">
-        <v>1097488.95</v>
+        <v>766466.49</v>
       </c>
       <c r="O46" s="1">
-        <v>1.74</v>
+        <v>1.15</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>134</v>
       </c>
       <c r="B47" t="s">
         <v>135</v>
       </c>
       <c r="C47" s="1">
-        <v>453200.0</v>
+        <v>5118.0</v>
       </c>
       <c r="D47" s="1">
-        <v>4.88</v>
+        <v>205.1</v>
       </c>
       <c r="E47" s="1">
-        <v>4.5584528684907</v>
+        <v>194.42333333333</v>
       </c>
       <c r="F47" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c r="G47">
-        <v>4.6</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>445625.85</v>
+        <v>856761.51</v>
       </c>
       <c r="I47" s="1">
-        <v>34948.58</v>
+        <v>51363.59</v>
       </c>
       <c r="J47" s="1">
-        <v>7.8425836382696</v>
+        <v>5.9950860771045</v>
       </c>
       <c r="K47">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="L47">
-        <v>0.0</v>
+        <v>774.85</v>
       </c>
       <c r="M47" s="1">
-        <v>480574.43</v>
+        <v>908125.1</v>
       </c>
       <c r="N47" s="1">
-        <v>480574.43</v>
+        <v>908899.95</v>
       </c>
       <c r="O47" s="1">
-        <v>0.76</v>
+        <v>1.37</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>136</v>
       </c>
       <c r="B48" t="s">
         <v>137</v>
       </c>
       <c r="C48" s="1">
-        <v>3355.0</v>
+        <v>407890.0</v>
       </c>
       <c r="D48" s="1">
-        <v>428500.0</v>
+        <v>285.65</v>
       </c>
       <c r="E48" s="1">
-        <v>192108.48500447</v>
+        <v>302.18643170953</v>
       </c>
       <c r="F48" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>32</v>
+      </c>
+      <c r="G48">
+        <v>109.74</v>
       </c>
       <c r="H48" s="1">
-        <v>392968.53</v>
+        <v>1256313.22</v>
       </c>
       <c r="I48" s="1">
-        <v>430698.6</v>
+        <v>-194556.71</v>
       </c>
       <c r="J48" s="1">
-        <v>109.60129555412</v>
+        <v>-15.486321954011</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>823667.13</v>
+        <v>1061756.51</v>
       </c>
       <c r="N48" s="1">
-        <v>823667.13</v>
+        <v>1061756.51</v>
       </c>
       <c r="O48" s="1">
-        <v>1.31</v>
+        <v>1.6</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>138</v>
       </c>
       <c r="B49" t="s">
         <v>139</v>
       </c>
       <c r="C49" s="1">
-        <v>38320.0</v>
+        <v>453200.0</v>
       </c>
       <c r="D49" s="1">
-        <v>284000.0</v>
+        <v>4.87</v>
       </c>
       <c r="E49" s="1">
-        <v>61348.249758612</v>
+        <v>4.5584528684907</v>
       </c>
       <c r="F49" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>62</v>
+      </c>
+      <c r="G49">
+        <v>4.66</v>
       </c>
       <c r="H49" s="1">
-        <v>1497963.39</v>
+        <v>445625.85</v>
       </c>
       <c r="I49" s="1">
-        <v>4737262.99</v>
+        <v>28407.76</v>
       </c>
       <c r="J49" s="1">
-        <v>316.24691375134</v>
+        <v>6.3748007437181</v>
       </c>
       <c r="K49">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>0.0</v>
+      </c>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>6235226.38</v>
+        <v>474033.61</v>
       </c>
       <c r="N49" s="1">
-        <v>6245509.21</v>
+        <v>474033.61</v>
       </c>
       <c r="O49" s="1">
-        <v>9.93</v>
+        <v>0.71</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>140</v>
+      </c>
+      <c r="B50" t="s">
         <v>141</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="1">
-        <v>4900.0</v>
+        <v>3355.0</v>
       </c>
       <c r="D50" s="1">
-        <v>306000.0</v>
+        <v>460500.0</v>
       </c>
       <c r="E50" s="1">
-        <v>299040.84693878</v>
+        <v>192108.48500447</v>
       </c>
       <c r="F50" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="G50" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="H50" s="1">
-        <v>852502.29</v>
+        <v>392968.53</v>
       </c>
       <c r="I50" s="1">
-        <v>6562.45</v>
+        <v>474503.89</v>
       </c>
       <c r="J50" s="1">
-        <v>0.76978678849062</v>
+        <v>120.74857241113</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>859064.74</v>
+        <v>867472.42</v>
       </c>
       <c r="N50" s="1">
-        <v>859064.74</v>
+        <v>867472.42</v>
       </c>
       <c r="O50" s="1">
-        <v>1.37</v>
+        <v>1.31</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>142</v>
+      </c>
+      <c r="B51" t="s">
         <v>143</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="1">
-        <v>2000.0</v>
+        <v>33300.0</v>
       </c>
       <c r="D51" s="1">
-        <v>634000.0</v>
+        <v>329000.0</v>
       </c>
       <c r="E51" s="1">
-        <v>706892.995</v>
+        <v>61348.249758559</v>
       </c>
       <c r="F51" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="G51" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="H51" s="1">
-        <v>818755.55</v>
+        <v>1301727.07</v>
       </c>
       <c r="I51" s="1">
-        <v>-92268.9</v>
+        <v>4849668.41</v>
       </c>
       <c r="J51" s="1">
-        <v>-11.269407578367</v>
+        <v>372.55646915294</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>726486.65</v>
+        <v>6151395.48</v>
       </c>
       <c r="N51" s="1">
-        <v>726486.65</v>
+        <v>6151395.48</v>
       </c>
       <c r="O51" s="1">
-        <v>1.16</v>
+        <v>9.25</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>144</v>
+      </c>
+      <c r="B52" t="s">
         <v>145</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>3800.0</v>
+        <v>7960.0</v>
       </c>
       <c r="D52" s="1">
-        <v>482500.0</v>
+        <v>412500.0</v>
       </c>
       <c r="E52" s="1">
-        <v>419704.66315789</v>
+        <v>316070.85025126</v>
       </c>
       <c r="F52" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="G52" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="H52" s="1">
-        <v>923106.1</v>
+        <v>1454516.52</v>
       </c>
       <c r="I52" s="1">
-        <v>127377.56</v>
+        <v>389099.78</v>
       </c>
       <c r="J52" s="1">
-        <v>13.798799509612</v>
+        <v>26.751142022093</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1050483.66</v>
+        <v>1843616.3</v>
       </c>
       <c r="N52" s="1">
-        <v>1050483.66</v>
+        <v>1843616.3</v>
       </c>
       <c r="O52" s="1">
-        <v>1.67</v>
+        <v>2.77</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>146</v>
+      </c>
+      <c r="B53" t="s">
         <v>147</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>5630.0</v>
+        <v>2000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>1976000.0</v>
+        <v>568000.0</v>
       </c>
       <c r="E53" s="1">
-        <v>432507.38836945</v>
+        <v>706892.995</v>
       </c>
       <c r="F53" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="G53" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="H53" s="1">
-        <v>1469301.28</v>
+        <v>818755.55</v>
       </c>
       <c r="I53" s="1">
-        <v>4904576.34</v>
+        <v>-180915.41</v>
       </c>
       <c r="J53" s="1">
-        <v>333.80331227915</v>
+        <v>-22.096388842799</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>6373877.62</v>
+        <v>637840.14</v>
       </c>
       <c r="N53" s="1">
-        <v>6373877.62</v>
+        <v>637840.14</v>
       </c>
       <c r="O53" s="1">
-        <v>10.13</v>
+        <v>0.96</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>148</v>
+      </c>
+      <c r="B54" t="s">
         <v>149</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" s="1">
+        <v>3800.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>650000.0</v>
+      </c>
+      <c r="E54" s="1">
+        <v>419704.66315789</v>
+      </c>
+      <c r="F54" t="s">
+        <v>80</v>
+      </c>
+      <c r="G54" t="s">
+        <v>81</v>
+      </c>
+      <c r="H54" s="1">
+        <v>923106.1</v>
+      </c>
+      <c r="I54" s="1">
+        <v>463747.03</v>
+      </c>
+      <c r="J54" s="1">
+        <v>50.237673654199</v>
+      </c>
+      <c r="K54">
+        <v>0.62</v>
+      </c>
+      <c r="L54" t="s">
         <v>150</v>
       </c>
-      <c r="C54" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>698996.55</v>
+        <v>1386853.13</v>
       </c>
       <c r="N54" s="1">
-        <v>698996.55</v>
+        <v>1389210.78</v>
       </c>
       <c r="O54" s="1">
-        <v>1.11</v>
+        <v>2.09</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>151</v>
       </c>
       <c r="B55" t="s">
         <v>152</v>
       </c>
       <c r="C55" s="1">
-        <v>92400.0</v>
+        <v>5070.0</v>
       </c>
       <c r="D55" s="1">
-        <v>2220.0</v>
+        <v>2070000.0</v>
       </c>
       <c r="E55" s="1">
-        <v>830.12603430736</v>
+        <v>432507.38836884</v>
       </c>
       <c r="F55" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>36.92</v>
+        <v>80</v>
+      </c>
+      <c r="G55" t="s">
+        <v>81</v>
       </c>
       <c r="H55" s="1">
-        <v>2188790.06</v>
+        <v>1323154.08</v>
       </c>
       <c r="I55" s="1">
-        <v>3367248.9</v>
+        <v>4569511.88</v>
       </c>
       <c r="J55" s="1">
-        <v>153.84065203586</v>
+        <v>345.34994442975</v>
       </c>
       <c r="K55">
-        <v>0.0</v>
+        <v>0.18</v>
       </c>
       <c r="L55">
-        <v>0.0</v>
+        <v>916.33</v>
       </c>
       <c r="M55" s="1">
-        <v>5556038.96</v>
+        <v>5892665.96</v>
       </c>
       <c r="N55" s="1">
-        <v>5556038.96</v>
+        <v>5893582.29</v>
       </c>
       <c r="O55" s="1">
-        <v>8.83</v>
+        <v>8.87</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>153</v>
       </c>
       <c r="B56" t="s">
         <v>154</v>
       </c>
       <c r="C56" s="1">
-        <v>20650.0</v>
+        <v>80740.0</v>
       </c>
       <c r="D56" s="1">
-        <v>3527.2</v>
+        <v>977.7</v>
       </c>
       <c r="E56" s="1">
-        <v>2802.2263501211</v>
+        <v>1199.2255738172</v>
       </c>
       <c r="F56" t="s">
         <v>32</v>
       </c>
       <c r="G56">
-        <v>112.05</v>
+        <v>109.74</v>
       </c>
       <c r="H56" s="1">
-        <v>594463.06</v>
+        <v>899025.77</v>
       </c>
       <c r="I56" s="1">
-        <v>55546.77</v>
+        <v>-179672.86</v>
       </c>
       <c r="J56" s="1">
-        <v>9.3440238321957</v>
+        <v>-19.985284737722</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>650009.83</v>
+        <v>719352.91</v>
       </c>
       <c r="N56" s="1">
-        <v>650009.83</v>
+        <v>719352.91</v>
       </c>
       <c r="O56" s="1">
-        <v>1.03</v>
+        <v>1.08</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>155</v>
       </c>
       <c r="B57" t="s">
         <v>156</v>
       </c>
       <c r="C57" s="1">
-        <v>74816.0</v>
+        <v>92400.0</v>
       </c>
       <c r="D57" s="1">
-        <v>10.25</v>
+        <v>2365.0</v>
       </c>
       <c r="E57" s="1">
-        <v>0.0</v>
+        <v>830.12603430736</v>
       </c>
       <c r="F57" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G57">
-        <v>112.05</v>
+        <v>36.43</v>
       </c>
       <c r="H57" s="1">
-        <v>0.0</v>
+        <v>2188790.06</v>
       </c>
       <c r="I57" s="1">
-        <v>6843.66</v>
+        <v>3809169.55</v>
       </c>
       <c r="J57" s="1">
-        <v>0</v>
+        <v>174.03083190171</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>6843.66</v>
+        <v>5997959.61</v>
       </c>
       <c r="N57" s="1">
-        <v>6843.66</v>
+        <v>5997959.61</v>
       </c>
       <c r="O57" s="1">
-        <v>0.01</v>
+        <v>9.02</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>157</v>
       </c>
       <c r="B58" t="s">
         <v>158</v>
       </c>
       <c r="C58" s="1">
+        <v>20650.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>3383.9</v>
+      </c>
+      <c r="E58" s="1">
+        <v>2802.2263501211</v>
+      </c>
+      <c r="F58" t="s">
+        <v>32</v>
+      </c>
+      <c r="G58">
+        <v>109.74</v>
+      </c>
+      <c r="H58" s="1">
+        <v>594463.06</v>
+      </c>
+      <c r="I58" s="1">
+        <v>42310.79</v>
+      </c>
+      <c r="J58" s="1">
+        <v>7.1174801004456</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>636773.85</v>
+      </c>
+      <c r="N58" s="1">
+        <v>636773.85</v>
+      </c>
+      <c r="O58" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="P58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" t="s">
+        <v>159</v>
+      </c>
+      <c r="B59" t="s">
+        <v>160</v>
+      </c>
+      <c r="C59" s="1">
+        <v>74816.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>10.3</v>
+      </c>
+      <c r="E59" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F59" t="s">
+        <v>32</v>
+      </c>
+      <c r="G59">
+        <v>109.74</v>
+      </c>
+      <c r="H59" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>7022.3</v>
+      </c>
+      <c r="J59" s="1">
+        <v>0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>7022.3</v>
+      </c>
+      <c r="N59" s="1">
+        <v>7022.3</v>
+      </c>
+      <c r="O59" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P59">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
+      <c r="A60" t="s">
+        <v>161</v>
+      </c>
+      <c r="B60" t="s">
+        <v>162</v>
+      </c>
+      <c r="C60" s="1">
         <v>36000.0</v>
       </c>
-      <c r="D58" s="1">
-[...2 lines deleted...]
-      <c r="E58" s="1">
+      <c r="D60" s="1">
+        <v>769.0</v>
+      </c>
+      <c r="E60" s="1">
         <v>305.9165</v>
       </c>
-      <c r="F58" t="s">
-[...5 lines deleted...]
-      <c r="H58" s="1">
+      <c r="F60" t="s">
+        <v>35</v>
+      </c>
+      <c r="G60">
+        <v>36.43</v>
+      </c>
+      <c r="H60" s="1">
         <v>298823.1</v>
       </c>
-      <c r="I58" s="1">
-[...20 lines deleted...]
-      <c r="P58">
+      <c r="I60" s="1">
+        <v>461029.34</v>
+      </c>
+      <c r="J60" s="1">
+        <v>154.28169375125</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60">
+        <v>0.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>759852.44</v>
+      </c>
+      <c r="N60" s="1">
+        <v>759852.44</v>
+      </c>
+      <c r="O60" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="P60">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>