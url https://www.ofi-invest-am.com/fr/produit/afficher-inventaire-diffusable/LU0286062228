--- v5 (2026-09-05)
+++ v6 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -157,293 +157,269 @@
   <si>
     <t>TH0765010Z16</t>
   </si>
   <si>
     <t>AIRPORTS OF THAILAND PCL F</t>
   </si>
   <si>
     <t>KYG022421088</t>
   </si>
   <si>
     <t>ALCHIP TECHNOLOGIES LTD</t>
   </si>
   <si>
     <t>INE238A01034</t>
   </si>
   <si>
     <t>AXIS BANK LTD</t>
   </si>
   <si>
     <t>INE917I01010</t>
   </si>
   <si>
     <t>BAJAJ AUTO LTD</t>
   </si>
   <si>
-    <t>6 222.16</t>
+    <t>6 358.31</t>
   </si>
   <si>
     <t>INE296A01032</t>
   </si>
   <si>
     <t>BAJAJ FINANCE LTD</t>
   </si>
   <si>
     <t>ID1000109507</t>
   </si>
   <si>
     <t>BANK CENTRAL ASIA</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 823.54</t>
+    <t>20 386.69</t>
+  </si>
+  <si>
+    <t>1 624.06</t>
   </si>
   <si>
     <t>ID1000095003</t>
   </si>
   <si>
     <t>BANK MANDIRI (PERSERO)</t>
   </si>
   <si>
     <t>INE397D01024</t>
   </si>
   <si>
     <t>BHARTI AIRTEL LTD</t>
   </si>
   <si>
     <t>TW0002882008</t>
   </si>
   <si>
     <t>CATHAY FINANCIAL HOLDING LTD</t>
   </si>
   <si>
     <t>MYL1023OO000</t>
   </si>
   <si>
     <t>CIMB GROUP HOLDINGS</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
     <t>INE059A01026</t>
   </si>
   <si>
     <t>CIPLA LTD</t>
   </si>
   <si>
-    <t>2 951.21</t>
+    <t>3 015.78</t>
   </si>
   <si>
     <t>TW0008358003</t>
   </si>
   <si>
     <t>CO-TECH DEVELOPMENT CORP</t>
   </si>
   <si>
     <t>TH0737010Y16</t>
   </si>
   <si>
     <t>CP ALL PCL F</t>
   </si>
   <si>
-    <t>INE148O01028</t>
-[...4 lines deleted...]
-  <si>
     <t>TW0002308004</t>
   </si>
   <si>
     <t>DELTA ELECTRONICS INC</t>
   </si>
   <si>
+    <t>10 883.39</t>
+  </si>
+  <si>
     <t>INE935N01020</t>
   </si>
   <si>
     <t>DIXON TECHNOLOGIES (INDIA) LTD</t>
   </si>
   <si>
     <t>INE758T01015</t>
   </si>
   <si>
     <t>ETERNAL LTD</t>
   </si>
   <si>
     <t>KR7084370006</t>
   </si>
   <si>
     <t>EUGENE TECHNOLOGY LTD</t>
   </si>
   <si>
     <t>KRW</t>
   </si>
   <si>
-    <t>1 781.01</t>
+    <t>1 755.28</t>
   </si>
   <si>
     <t>TW0001519007</t>
   </si>
   <si>
     <t>FORTUNE ELECTRIC LTD</t>
   </si>
   <si>
     <t>VN000000FPT1</t>
   </si>
   <si>
     <t>FPT CORP</t>
   </si>
   <si>
     <t>VND</t>
   </si>
   <si>
-    <t>30 434.85</t>
-[...2 lines deleted...]
-    <t>7 944.99</t>
+    <t>29 942.95</t>
   </si>
   <si>
     <t>INE200A01026</t>
   </si>
   <si>
     <t>GE VERNOVA T&amp;D INDIA LTD</t>
   </si>
   <si>
     <t>INE047A01021</t>
   </si>
   <si>
     <t>GRASIM INDUSTRIES LTD</t>
   </si>
   <si>
     <t>KR7272210006</t>
   </si>
   <si>
     <t>HANWHA SYSTEMS LTD</t>
   </si>
   <si>
     <t>KR7267260008</t>
   </si>
   <si>
     <t>HD HYUNDAI ELECTRIC LTD</t>
   </si>
   <si>
     <t>KR7009540006</t>
   </si>
   <si>
     <t>HD KOREA SHIPBUILDING &amp; OFFSHORE E</t>
   </si>
   <si>
     <t>INE040A01034</t>
   </si>
   <si>
     <t>HDFC BANK LTD</t>
   </si>
   <si>
+    <t>20 099.89</t>
+  </si>
+  <si>
     <t>INE795G01014</t>
   </si>
   <si>
     <t>HDFC LIFE INSURANCE COMPANY LTD</t>
   </si>
   <si>
+    <t>1 361.06</t>
+  </si>
+  <si>
     <t>TW0002317005</t>
   </si>
   <si>
     <t>HON HAI PRECISION INDUSTRY LTD</t>
   </si>
   <si>
-    <t>KR7298040007</t>
-[...4 lines deleted...]
-  <si>
     <t>KR7012330007</t>
   </si>
   <si>
     <t>HYUNDAI MOBIS LTD</t>
   </si>
   <si>
     <t>INE090A01021</t>
   </si>
   <si>
     <t>ICICI BANK LTD</t>
   </si>
   <si>
     <t>KR7095340006</t>
   </si>
   <si>
     <t>ISC TECHNOLOGY LTD</t>
   </si>
   <si>
-    <t>INE918Z01012</t>
-[...4 lines deleted...]
-  <si>
     <t>KR7105560007</t>
   </si>
   <si>
     <t>KB FINANCIAL GROUP INC</t>
   </si>
   <si>
     <t>INE018A01030</t>
   </si>
   <si>
     <t>LARSEN AND TOUBRO LTD</t>
   </si>
   <si>
-    <t>7 283.02</t>
-[...7 lines deleted...]
-  <si>
     <t>INE027H01010</t>
   </si>
   <si>
     <t>MAX HEALTHCARE INSTITUTE LTD</t>
   </si>
   <si>
     <t>TW0002454006</t>
   </si>
   <si>
     <t>MEDIATEK INC</t>
   </si>
   <si>
-    <t>INE0VDM01015</t>
-[...4 lines deleted...]
-  <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>KR7035420009</t>
   </si>
   <si>
     <t>NAVER CORP</t>
   </si>
   <si>
     <t>INE848E01016</t>
   </si>
   <si>
     <t>NHPC LTD</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>INE752E01010</t>
@@ -466,87 +442,96 @@
   <si>
     <t>KR7005930003</t>
   </si>
   <si>
     <t>SAMSUNG ELECTRONICS LTD</t>
   </si>
   <si>
     <t>KR7032830002</t>
   </si>
   <si>
     <t>SAMSUNG LIFE LTD</t>
   </si>
   <si>
     <t>KR7006400006</t>
   </si>
   <si>
     <t>SAMSUNG SDI LTD</t>
   </si>
   <si>
     <t>KR7004170007</t>
   </si>
   <si>
     <t>SHINSEGAE INC</t>
   </si>
   <si>
-    <t>2 357.65</t>
-[...1 lines deleted...]
-  <si>
     <t>KR7000660001</t>
   </si>
   <si>
     <t>SK HYNIX INC</t>
   </si>
   <si>
     <t>INE062A01020</t>
   </si>
   <si>
     <t>STATE BANK OF INDIA</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR MANUFACTURING</t>
   </si>
   <si>
+    <t>13 003.85</t>
+  </si>
+  <si>
     <t>INE494B01023</t>
   </si>
   <si>
     <t>TVS MOTOR COMPANY LTD</t>
   </si>
   <si>
     <t>INE494B04019</t>
   </si>
   <si>
     <t>TVS MOTORS COMPANY PRF LTD</t>
   </si>
   <si>
     <t>TW0002327004</t>
   </si>
   <si>
     <t>YAGEO CORP</t>
+  </si>
+  <si>
+    <t>5 065.16</t>
+  </si>
+  <si>
+    <t>USD-00039437</t>
+  </si>
+  <si>
+    <t>INR/USD 2026-06-29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -855,3240 +840,3090 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...25 lines deleted...]
-      <c r="A2" t="s">
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2">
+        <v>3225</v>
+      </c>
+      <c r="B2" s="1">
+        <v>230317.0</v>
+      </c>
+      <c r="C2">
+        <v>309.02</v>
+      </c>
+      <c r="D2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E2">
+        <v>71171752.2</v>
+      </c>
+      <c r="F2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2">
+        <v>71171752.2</v>
+      </c>
+      <c r="H2" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="1">
+        <v>24618.04</v>
+      </c>
+      <c r="C3">
+        <v>107.23</v>
+      </c>
+      <c r="D3" t="s">
         <v>7</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>2639779.65</v>
+      </c>
+      <c r="F3" t="s">
         <v>7</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>2639779.65</v>
+      </c>
+      <c r="H3" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>8</v>
       </c>
-      <c r="B3" t="s">
-[...8 lines deleted...]
-      <c r="E3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="1">
+        <v>563209.62</v>
+      </c>
+      <c r="C4">
+        <v>121.63</v>
+      </c>
+      <c r="D4" t="s">
         <v>7</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="E4">
+        <v>68501833.91</v>
+      </c>
+      <c r="F4" t="s">
         <v>7</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>68501833.91</v>
+      </c>
+      <c r="H4" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>10</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C5">
+        <v>16433.52</v>
+      </c>
+      <c r="D5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5">
+        <v>16433.52</v>
+      </c>
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5">
+        <v>14445.15</v>
+      </c>
+      <c r="H5" t="s">
         <v>7</v>
       </c>
-      <c r="F4">
-[...13 lines deleted...]
-      <c r="A5" t="s">
+      <c r="Z5" t="s">
         <v>12</v>
-      </c>
-[...22 lines deleted...]
-        <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P60"/>
+  <dimension ref="A1:Z57"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O60" sqref="O60"/>
+      <selection activeCell="N57" sqref="N57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L1" t="s">
+        <v>26</v>
+      </c>
+      <c r="M1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N1" t="s">
+        <v>28</v>
+      </c>
+      <c r="O1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z1" t="s">
         <v>15</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="1">
+        <v>18260.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>6993.0</v>
+      </c>
+      <c r="D2" s="1">
+        <v>5620.1704633078</v>
+      </c>
+      <c r="E2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F2">
+        <v>107.39</v>
+      </c>
+      <c r="G2" s="1">
+        <v>1050997.62</v>
+      </c>
+      <c r="H2" s="1">
+        <v>138086.01</v>
+      </c>
+      <c r="I2" s="1">
+        <v>13.138565432717</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1189083.63</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1189083.63</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>30</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="1">
+        <v>34000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>2380.0</v>
+      </c>
+      <c r="D3" s="1">
+        <v>958.03034911765</v>
+      </c>
+      <c r="E3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F3">
+        <v>36.24</v>
+      </c>
+      <c r="G3" s="1">
+        <v>916558.08</v>
+      </c>
+      <c r="H3" s="1">
+        <v>1316413.62</v>
+      </c>
+      <c r="I3" s="1">
+        <v>143.62577219329</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>2232971.7</v>
+      </c>
+      <c r="M3" s="1">
+        <v>2232971.7</v>
+      </c>
+      <c r="N3" s="1">
+        <v>3.14</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>93700.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>353.0</v>
+      </c>
+      <c r="D4" s="1">
+        <v>290.4616791889</v>
+      </c>
+      <c r="E4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F4">
+        <v>37.95</v>
+      </c>
+      <c r="G4" s="1">
+        <v>745328.12</v>
+      </c>
+      <c r="H4" s="1">
+        <v>126261.65</v>
+      </c>
+      <c r="I4" s="1">
+        <v>16.940411425776</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>871589.77</v>
+      </c>
+      <c r="M4" s="1">
+        <v>871589.77</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>224500.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>61.5</v>
+      </c>
+      <c r="D5" s="1">
+        <v>52.269401247216</v>
+      </c>
+      <c r="E5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F5">
+        <v>37.95</v>
+      </c>
+      <c r="G5" s="1">
+        <v>319158.21</v>
+      </c>
+      <c r="H5" s="1">
+        <v>44664.07</v>
+      </c>
+      <c r="I5" s="1">
+        <v>13.994335285939</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>363822.28</v>
+      </c>
+      <c r="M5" s="1">
+        <v>363822.28</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1">
+        <v>8000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>4230.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>3035.0458425</v>
+      </c>
+      <c r="E6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6">
+        <v>36.24</v>
+      </c>
+      <c r="G6" s="1">
+        <v>690192.79</v>
+      </c>
+      <c r="H6" s="1">
+        <v>243615.45</v>
+      </c>
+      <c r="I6" s="1">
+        <v>35.296724846981</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>933808.24</v>
+      </c>
+      <c r="M6" s="1">
+        <v>933808.24</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="1">
+        <v>136250.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>1377.2</v>
+      </c>
+      <c r="D7" s="1">
+        <v>1228.3757688807</v>
+      </c>
+      <c r="E7" t="s">
         <v>32</v>
       </c>
-      <c r="G2">
-[...46 lines deleted...]
-      <c r="F3" t="s">
+      <c r="F7">
+        <v>107.39</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1651503.13</v>
+      </c>
+      <c r="H7" s="1">
+        <v>95853.78</v>
+      </c>
+      <c r="I7" s="1">
+        <v>5.8040325966564</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1747356.91</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1747356.91</v>
+      </c>
+      <c r="N7" s="1">
+        <v>2.46</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="1">
+        <v>5690.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>9843.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>8966.5687609842</v>
+      </c>
+      <c r="E8" t="s">
+        <v>32</v>
+      </c>
+      <c r="F8">
+        <v>107.39</v>
+      </c>
+      <c r="G8" s="1">
+        <v>526259.56</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-4719.29</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-0.89676090634819</v>
+      </c>
+      <c r="J8">
+        <v>1.12</v>
+      </c>
+      <c r="K8" t="s">
+        <v>47</v>
+      </c>
+      <c r="L8" s="1">
+        <v>521540.27</v>
+      </c>
+      <c r="M8" s="1">
+        <v>527898.58</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="1">
+        <v>115335.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>980.4</v>
+      </c>
+      <c r="D9" s="1">
+        <v>898.73600927732</v>
+      </c>
+      <c r="E9" t="s">
+        <v>32</v>
+      </c>
+      <c r="F9">
+        <v>107.39</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1046302.83</v>
+      </c>
+      <c r="H9" s="1">
+        <v>6658.74</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.63640657456694</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1052961.57</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1052961.57</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="1">
+        <v>2069300.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>6025.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>9070.6916707582</v>
+      </c>
+      <c r="E10" t="s">
+        <v>52</v>
+      </c>
+      <c r="F10" t="s">
+        <v>53</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1044220.27</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-432662.87</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-41.434061608477</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10" t="s">
+        <v>54</v>
+      </c>
+      <c r="L10" s="1">
+        <v>611557.4</v>
+      </c>
+      <c r="M10" s="1">
+        <v>613181.46</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="1">
+        <v>2629700.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>4696.9321474807</v>
+      </c>
+      <c r="E11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F11" t="s">
+        <v>53</v>
+      </c>
+      <c r="G11" s="1">
+        <v>666894.09</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-150925.91</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-22.631166217113</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>515968.18</v>
+      </c>
+      <c r="M11" s="1">
+        <v>515968.18</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="1">
+        <v>64750.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>1850.7</v>
+      </c>
+      <c r="D12" s="1">
+        <v>1653.3850996139</v>
+      </c>
+      <c r="E12" t="s">
+        <v>32</v>
+      </c>
+      <c r="F12">
+        <v>107.39</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1114368.57</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1527.88</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.1371072409194</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1115896.45</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1115896.45</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="1">
+        <v>398000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>111.5</v>
+      </c>
+      <c r="D13" s="1">
+        <v>65.296058668342</v>
+      </c>
+      <c r="E13" t="s">
         <v>35</v>
       </c>
-      <c r="G3">
-[...46 lines deleted...]
-      <c r="F4" t="s">
+      <c r="F13">
+        <v>36.24</v>
+      </c>
+      <c r="G13" s="1">
+        <v>749420.88</v>
+      </c>
+      <c r="H13" s="1">
+        <v>475153.83</v>
+      </c>
+      <c r="I13" s="1">
+        <v>63.402801106903</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1224574.71</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1224574.71</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.72</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="1">
+        <v>588100.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>7.39</v>
+      </c>
+      <c r="D14" s="1">
+        <v>7.4589096242136</v>
+      </c>
+      <c r="E14" t="s">
+        <v>63</v>
+      </c>
+      <c r="F14">
+        <v>4.68</v>
+      </c>
+      <c r="G14" s="1">
+        <v>911176.4</v>
+      </c>
+      <c r="H14" s="1">
+        <v>16621.4</v>
+      </c>
+      <c r="I14" s="1">
+        <v>1.8241692826987</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>927797.8</v>
+      </c>
+      <c r="M14" s="1">
+        <v>927797.8</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="1">
+        <v>31140.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>1440.1</v>
+      </c>
+      <c r="D15" s="1">
+        <v>1497.3622935132</v>
+      </c>
+      <c r="E15" t="s">
+        <v>32</v>
+      </c>
+      <c r="F15">
+        <v>107.39</v>
+      </c>
+      <c r="G15" s="1">
+        <v>481624.3</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-64025.39</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-13.293637800252</v>
+      </c>
+      <c r="J15">
+        <v>0.1</v>
+      </c>
+      <c r="K15" t="s">
+        <v>66</v>
+      </c>
+      <c r="L15" s="1">
+        <v>417598.91</v>
+      </c>
+      <c r="M15" s="1">
+        <v>420614.69</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="1">
+        <v>23000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>630.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>343.23147826087</v>
+      </c>
+      <c r="E16" t="s">
+        <v>35</v>
+      </c>
+      <c r="F16">
+        <v>36.24</v>
+      </c>
+      <c r="G16" s="1">
+        <v>214242.35</v>
+      </c>
+      <c r="H16" s="1">
+        <v>185606.39</v>
+      </c>
+      <c r="I16" s="1">
+        <v>86.633847136199</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>399848.74</v>
+      </c>
+      <c r="M16" s="1">
+        <v>399848.74</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="1">
+        <v>359000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>45.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>47.442433203343</v>
+      </c>
+      <c r="E17" t="s">
         <v>38</v>
       </c>
-      <c r="G4">
-[...96 lines deleted...]
-      <c r="F6" t="s">
+      <c r="F17">
+        <v>37.95</v>
+      </c>
+      <c r="G17" s="1">
+        <v>451597.82</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-25896.7</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-5.7344608085132</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>425701.12</v>
+      </c>
+      <c r="M17" s="1">
+        <v>425701.12</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>1980.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>514.00439975</v>
+      </c>
+      <c r="E18" t="s">
         <v>35</v>
       </c>
-      <c r="G6">
-[...46 lines deleted...]
-      <c r="F7" t="s">
+      <c r="F18">
+        <v>36.24</v>
+      </c>
+      <c r="G18" s="1">
+        <v>592249.25</v>
+      </c>
+      <c r="H18" s="1">
+        <v>1593259.39</v>
+      </c>
+      <c r="I18" s="1">
+        <v>269.01838879492</v>
+      </c>
+      <c r="J18">
+        <v>0.27</v>
+      </c>
+      <c r="K18" t="s">
+        <v>73</v>
+      </c>
+      <c r="L18" s="1">
+        <v>2185508.64</v>
+      </c>
+      <c r="M18" s="1">
+        <v>2196392.03</v>
+      </c>
+      <c r="N18" s="1">
+        <v>3.09</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="1">
+        <v>3570.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>12013.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>13485.277338936</v>
+      </c>
+      <c r="E19" t="s">
         <v>32</v>
       </c>
-      <c r="G7">
-[...46 lines deleted...]
-      <c r="F8" t="s">
+      <c r="F19">
+        <v>107.39</v>
+      </c>
+      <c r="G19" s="1">
+        <v>501754.45</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-102391.48</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-20.406690962083</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>399362.97</v>
+      </c>
+      <c r="M19" s="1">
+        <v>399362.97</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="1">
+        <v>285970.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>255.15</v>
+      </c>
+      <c r="D20" s="1">
+        <v>282.01272283806</v>
+      </c>
+      <c r="E20" t="s">
         <v>32</v>
       </c>
-      <c r="G8">
-[...46 lines deleted...]
-      <c r="F9" t="s">
+      <c r="F20">
+        <v>107.39</v>
+      </c>
+      <c r="G20" s="1">
+        <v>831076.4</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-151616.01</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-18.243329975439</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>679460.39</v>
+      </c>
+      <c r="M20" s="1">
+        <v>679460.39</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" s="1">
+        <v>10600.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>162600.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>141049.13518868</v>
+      </c>
+      <c r="E21" t="s">
+        <v>80</v>
+      </c>
+      <c r="F21" t="s">
+        <v>81</v>
+      </c>
+      <c r="G21" s="1">
+        <v>870528.83</v>
+      </c>
+      <c r="H21" s="1">
+        <v>111400.54</v>
+      </c>
+      <c r="I21" s="1">
+        <v>12.796881178536</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>981929.37</v>
+      </c>
+      <c r="M21" s="1">
+        <v>981929.37</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="1">
+        <v>15000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>808.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>904.48806666667</v>
+      </c>
+      <c r="E22" t="s">
+        <v>35</v>
+      </c>
+      <c r="F22">
+        <v>36.24</v>
+      </c>
+      <c r="G22" s="1">
+        <v>367110.84</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-32661.79</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-8.8969832653266</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>334449.05</v>
+      </c>
+      <c r="M22" s="1">
+        <v>334449.05</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" s="1">
+        <v>241805.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>71000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>109076.09184082</v>
+      </c>
+      <c r="E23" t="s">
+        <v>86</v>
+      </c>
+      <c r="F23" t="s">
+        <v>87</v>
+      </c>
+      <c r="G23" s="1">
+        <v>906591.06</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-333226.19</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-36.755953671107</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>573364.87</v>
+      </c>
+      <c r="M23" s="1">
+        <v>573364.87</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="1">
+        <v>25560.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>5043.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>3681.2731455399</v>
+      </c>
+      <c r="E24" t="s">
         <v>32</v>
       </c>
-      <c r="G9">
-[...146 lines deleted...]
-      <c r="F12" t="s">
+      <c r="F24">
+        <v>107.39</v>
+      </c>
+      <c r="G24" s="1">
+        <v>873657.9</v>
+      </c>
+      <c r="H24" s="1">
+        <v>326664.51</v>
+      </c>
+      <c r="I24" s="1">
+        <v>37.390437378292</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1200322.41</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1200322.41</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.69</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" s="1">
+        <v>29990.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>3126.6</v>
+      </c>
+      <c r="D25" s="1">
+        <v>2781.6483414471</v>
+      </c>
+      <c r="E25" t="s">
         <v>32</v>
       </c>
-      <c r="G12">
-[...46 lines deleted...]
-      <c r="F13" t="s">
+      <c r="F25">
+        <v>107.39</v>
+      </c>
+      <c r="G25" s="1">
+        <v>824407.35</v>
+      </c>
+      <c r="H25" s="1">
+        <v>48758.79</v>
+      </c>
+      <c r="I25" s="1">
+        <v>5.9144050571602</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>873166.14</v>
+      </c>
+      <c r="M25" s="1">
+        <v>873166.14</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" s="1">
+        <v>2800.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>79000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>116199.92857143</v>
+      </c>
+      <c r="E26" t="s">
+        <v>80</v>
+      </c>
+      <c r="F26" t="s">
+        <v>81</v>
+      </c>
+      <c r="G26" s="1">
+        <v>187898.54</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-61878.69</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-32.931969561871</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>126019.85</v>
+      </c>
+      <c r="M26" s="1">
+        <v>126019.85</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" s="1">
+        <v>935.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>950000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>1062362.9529946</v>
+      </c>
+      <c r="E27" t="s">
+        <v>80</v>
+      </c>
+      <c r="F27" t="s">
+        <v>81</v>
+      </c>
+      <c r="G27" s="1">
+        <v>584749.55</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-78704.64</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-13.459546912007</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>506044.91</v>
+      </c>
+      <c r="M27" s="1">
+        <v>506044.91</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" s="1">
+        <v>2220.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>366000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>366915.33046847</v>
+      </c>
+      <c r="E28" t="s">
+        <v>80</v>
+      </c>
+      <c r="F28" t="s">
+        <v>81</v>
+      </c>
+      <c r="G28" s="1">
+        <v>511529.36</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-48628.59</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-9.506510046657</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>462900.77</v>
+      </c>
+      <c r="M28" s="1">
+        <v>462900.77</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>99</v>
+      </c>
+      <c r="B29" s="1">
+        <v>207545.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>796.3</v>
+      </c>
+      <c r="D29" s="1">
+        <v>837.71156554</v>
+      </c>
+      <c r="E29" t="s">
+        <v>32</v>
+      </c>
+      <c r="F29">
+        <v>107.39</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1855829.11</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-316834.54</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-17.072398438669</v>
+      </c>
+      <c r="J29">
+        <v>0.1</v>
+      </c>
+      <c r="K29" t="s">
+        <v>100</v>
+      </c>
+      <c r="L29" s="1">
+        <v>1538994.57</v>
+      </c>
+      <c r="M29" s="1">
+        <v>1559094.46</v>
+      </c>
+      <c r="N29" s="1">
+        <v>2.19</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>102</v>
+      </c>
+      <c r="B30" s="1">
+        <v>87000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>585.45</v>
+      </c>
+      <c r="D30" s="1">
+        <v>691.57270873563</v>
+      </c>
+      <c r="E30" t="s">
+        <v>32</v>
+      </c>
+      <c r="F30">
+        <v>107.39</v>
+      </c>
+      <c r="G30" s="1">
+        <v>637306.97</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-163002.56</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-25.576773466011</v>
+      </c>
+      <c r="J30">
+        <v>0.02</v>
+      </c>
+      <c r="K30" t="s">
+        <v>103</v>
+      </c>
+      <c r="L30" s="1">
+        <v>474304.41</v>
+      </c>
+      <c r="M30" s="1">
+        <v>475665.47</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>105</v>
+      </c>
+      <c r="B31" s="1">
+        <v>225000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>257.5</v>
+      </c>
+      <c r="D31" s="1">
+        <v>201.93496164444</v>
+      </c>
+      <c r="E31" t="s">
         <v>35</v>
       </c>
-      <c r="G13">
-[...81 lines deleted...]
-      <c r="A15" t="s">
+      <c r="F31">
+        <v>36.24</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1307007.64</v>
+      </c>
+      <c r="H31" s="1">
+        <v>291766.43</v>
+      </c>
+      <c r="I31" s="1">
+        <v>22.323238294154</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1598774.07</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1598774.07</v>
+      </c>
+      <c r="N31" s="1">
+        <v>2.25</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>107</v>
+      </c>
+      <c r="B32" s="1">
+        <v>2100.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>513000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>554347.89523809</v>
+      </c>
+      <c r="E32" t="s">
+        <v>80</v>
+      </c>
+      <c r="F32" t="s">
+        <v>81</v>
+      </c>
+      <c r="G32" s="1">
+        <v>670847.71</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-57099.13</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-8.5114891425954</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>613748.58</v>
+      </c>
+      <c r="M32" s="1">
+        <v>613748.58</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>109</v>
+      </c>
+      <c r="B33" s="1">
+        <v>120000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>1387.5</v>
+      </c>
+      <c r="D33" s="1">
+        <v>1280.2002429167</v>
+      </c>
+      <c r="E33" t="s">
+        <v>32</v>
+      </c>
+      <c r="F33">
+        <v>107.39</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1595074.04</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-44607.72</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-2.7965924390569</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1550466.32</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1550466.32</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.18</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>111</v>
+      </c>
+      <c r="B34" s="1">
+        <v>3100.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>191200.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>226469.35677419</v>
+      </c>
+      <c r="E34" t="s">
+        <v>80</v>
+      </c>
+      <c r="F34" t="s">
+        <v>81</v>
+      </c>
+      <c r="G34" s="1">
+        <v>401783.09</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-64104.58</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-15.955021900001</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>337678.51</v>
+      </c>
+      <c r="M34" s="1">
+        <v>337678.51</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>113</v>
+      </c>
+      <c r="B35" s="1">
+        <v>14100.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>151900.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>105632.04932837</v>
+      </c>
+      <c r="E35" t="s">
+        <v>80</v>
+      </c>
+      <c r="F35" t="s">
+        <v>81</v>
+      </c>
+      <c r="G35" s="1">
+        <v>933252.44</v>
+      </c>
+      <c r="H35" s="1">
+        <v>286946.74</v>
+      </c>
+      <c r="I35" s="1">
+        <v>30.746958454242</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1220199.18</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1220199.18</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>115</v>
+      </c>
+      <c r="B36" s="1">
+        <v>26290.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>4216.4</v>
+      </c>
+      <c r="D36" s="1">
+        <v>3608.490810194</v>
+      </c>
+      <c r="E36" t="s">
+        <v>32</v>
+      </c>
+      <c r="F36">
+        <v>107.39</v>
+      </c>
+      <c r="G36" s="1">
+        <v>991291.19</v>
+      </c>
+      <c r="H36" s="1">
+        <v>40948.34</v>
+      </c>
+      <c r="I36" s="1">
+        <v>4.130808425726</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1032239.53</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1032239.53</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>117</v>
+      </c>
+      <c r="B37" s="1">
+        <v>87710.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>1123.35</v>
+      </c>
+      <c r="D37" s="1">
+        <v>1045.4560158477</v>
+      </c>
+      <c r="E37" t="s">
+        <v>32</v>
+      </c>
+      <c r="F37">
+        <v>107.39</v>
+      </c>
+      <c r="G37" s="1">
+        <v>929415.87</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-11902.72</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-1.2806667482448</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>917513.15</v>
+      </c>
+      <c r="M37" s="1">
+        <v>917513.15</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>119</v>
+      </c>
+      <c r="B38" s="1">
+        <v>24000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>4310.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>1349.7985241667</v>
+      </c>
+      <c r="E38" t="s">
+        <v>35</v>
+      </c>
+      <c r="F38">
+        <v>36.24</v>
+      </c>
+      <c r="G38" s="1">
+        <v>919571.62</v>
+      </c>
+      <c r="H38" s="1">
+        <v>1934835.11</v>
+      </c>
+      <c r="I38" s="1">
+        <v>210.40613563085</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>2854406.73</v>
+      </c>
+      <c r="M38" s="1">
+        <v>2854406.73</v>
+      </c>
+      <c r="N38" s="1">
+        <v>4.01</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>121</v>
+      </c>
+      <c r="B39" s="1">
+        <v>2000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>1213.56</v>
+      </c>
+      <c r="D39" s="1">
+        <v>1130.477575</v>
+      </c>
+      <c r="E39" t="s">
+        <v>14</v>
+      </c>
+      <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1966286.87</v>
+      </c>
+      <c r="H39" s="1">
+        <v>167163.66</v>
+      </c>
+      <c r="I39" s="1">
+        <v>8.5014889002437</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>2133450.53</v>
+      </c>
+      <c r="M39" s="1">
+        <v>2133450.53</v>
+      </c>
+      <c r="N39" s="1">
+        <v>3.0</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>123</v>
+      </c>
+      <c r="B40" s="1">
+        <v>7230.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>199700.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>260430.37385201</v>
+      </c>
+      <c r="E40" t="s">
+        <v>80</v>
+      </c>
+      <c r="F40" t="s">
+        <v>81</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1145386.61</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-322821.65</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-28.184514048056</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>822564.96</v>
+      </c>
+      <c r="M40" s="1">
+        <v>822564.96</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>125</v>
+      </c>
+      <c r="B41" s="1">
+        <v>1121910.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>79.4</v>
+      </c>
+      <c r="D41" s="1">
+        <v>83.512561061048</v>
+      </c>
+      <c r="E41" t="s">
+        <v>32</v>
+      </c>
+      <c r="F41">
+        <v>107.39</v>
+      </c>
+      <c r="G41" s="1">
+        <v>939397.55</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-109878.01</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-11.69664643047</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>829519.54</v>
+      </c>
+      <c r="M41" s="1">
+        <v>829519.54</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>127</v>
+      </c>
+      <c r="B42" s="1">
+        <v>5118.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>195.74</v>
+      </c>
+      <c r="D42" s="1">
+        <v>194.42333333333</v>
+      </c>
+      <c r="E42" t="s">
+        <v>14</v>
+      </c>
+      <c r="F42">
+        <v>1.14</v>
+      </c>
+      <c r="G42" s="1">
+        <v>856761.51</v>
+      </c>
+      <c r="H42" s="1">
+        <v>23823.31</v>
+      </c>
+      <c r="I42" s="1">
+        <v>2.780623279867</v>
+      </c>
+      <c r="J42">
+        <v>0.15</v>
+      </c>
+      <c r="K42">
+        <v>787.28</v>
+      </c>
+      <c r="L42" s="1">
+        <v>880584.82</v>
+      </c>
+      <c r="M42" s="1">
+        <v>881372.1</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>129</v>
+      </c>
+      <c r="B43" s="1">
+        <v>407890.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>283.9</v>
+      </c>
+      <c r="D43" s="1">
+        <v>302.18643170953</v>
+      </c>
+      <c r="E43" t="s">
+        <v>32</v>
+      </c>
+      <c r="F43">
+        <v>107.39</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1256313.22</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-177971.15</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-14.166144809015</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1078342.07</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1078342.07</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>131</v>
+      </c>
+      <c r="B44" s="1">
+        <v>453200.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>4.81</v>
+      </c>
+      <c r="D44" s="1">
+        <v>4.5584528684907</v>
+      </c>
+      <c r="E44" t="s">
         <v>63</v>
       </c>
-      <c r="B15" t="s">
-[...11 lines deleted...]
-      <c r="F15" t="s">
+      <c r="F44">
+        <v>4.68</v>
+      </c>
+      <c r="G44" s="1">
+        <v>445625.85</v>
+      </c>
+      <c r="H44" s="1">
+        <v>19738.06</v>
+      </c>
+      <c r="I44" s="1">
+        <v>4.429289728143</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>465363.91</v>
+      </c>
+      <c r="M44" s="1">
+        <v>465363.91</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>133</v>
+      </c>
+      <c r="B45" s="1">
+        <v>3355.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>519000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>192108.48500447</v>
+      </c>
+      <c r="E45" t="s">
+        <v>80</v>
+      </c>
+      <c r="F45" t="s">
+        <v>81</v>
+      </c>
+      <c r="G45" s="1">
+        <v>392968.53</v>
+      </c>
+      <c r="H45" s="1">
+        <v>599036.16</v>
+      </c>
+      <c r="I45" s="1">
+        <v>152.43871055018</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>992004.69</v>
+      </c>
+      <c r="M45" s="1">
+        <v>992004.69</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>135</v>
+      </c>
+      <c r="B46" s="1">
+        <v>33300.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>358500.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>61348.249758559</v>
+      </c>
+      <c r="E46" t="s">
+        <v>80</v>
+      </c>
+      <c r="F46" t="s">
+        <v>81</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1301727.07</v>
+      </c>
+      <c r="H46" s="1">
+        <v>5499499.4</v>
+      </c>
+      <c r="I46" s="1">
+        <v>422.47714799386</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>6801226.47</v>
+      </c>
+      <c r="M46" s="1">
+        <v>6801226.47</v>
+      </c>
+      <c r="N46" s="1">
+        <v>9.56</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>137</v>
+      </c>
+      <c r="B47" s="1">
+        <v>7960.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>447000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>316070.85025126</v>
+      </c>
+      <c r="E47" t="s">
+        <v>80</v>
+      </c>
+      <c r="F47" t="s">
+        <v>81</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1454516.52</v>
+      </c>
+      <c r="H47" s="1">
+        <v>572580.03</v>
+      </c>
+      <c r="I47" s="1">
+        <v>39.365660143894</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>2027096.55</v>
+      </c>
+      <c r="M47" s="1">
+        <v>2027096.55</v>
+      </c>
+      <c r="N47" s="1">
+        <v>2.85</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>139</v>
+      </c>
+      <c r="B48" s="1">
+        <v>2000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>481000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>706892.995</v>
+      </c>
+      <c r="E48" t="s">
+        <v>80</v>
+      </c>
+      <c r="F48" t="s">
+        <v>81</v>
+      </c>
+      <c r="G48" s="1">
+        <v>818755.55</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-270694.53</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-33.061703215325</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>548061.02</v>
+      </c>
+      <c r="M48" s="1">
+        <v>548061.02</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>141</v>
+      </c>
+      <c r="B49" s="1">
+        <v>3800.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>741000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>419704.66315789</v>
+      </c>
+      <c r="E49" t="s">
+        <v>80</v>
+      </c>
+      <c r="F49" t="s">
+        <v>81</v>
+      </c>
+      <c r="G49" s="1">
+        <v>923106.1</v>
+      </c>
+      <c r="H49" s="1">
+        <v>681083.32</v>
+      </c>
+      <c r="I49" s="1">
+        <v>73.781694216949</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>1604189.42</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1604189.42</v>
+      </c>
+      <c r="N49" s="1">
+        <v>2.25</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>143</v>
+      </c>
+      <c r="B50" s="1">
+        <v>4270.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>2917000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>432507.38836768</v>
+      </c>
+      <c r="E50" t="s">
+        <v>80</v>
+      </c>
+      <c r="F50" t="s">
+        <v>81</v>
+      </c>
+      <c r="G50" s="1">
+        <v>1114372.37</v>
+      </c>
+      <c r="H50" s="1">
+        <v>5981701.81</v>
+      </c>
+      <c r="I50" s="1">
+        <v>536.77764910844</v>
+      </c>
+      <c r="J50">
+        <v>0.22</v>
+      </c>
+      <c r="K50">
+        <v>929.76</v>
+      </c>
+      <c r="L50" s="1">
+        <v>7096074.18</v>
+      </c>
+      <c r="M50" s="1">
+        <v>7097003.94</v>
+      </c>
+      <c r="N50" s="1">
+        <v>9.97</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>145</v>
+      </c>
+      <c r="B51" s="1">
+        <v>80740.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>1045.4</v>
+      </c>
+      <c r="D51" s="1">
+        <v>1199.2255738172</v>
+      </c>
+      <c r="E51" t="s">
         <v>32</v>
       </c>
-      <c r="G15">
-[...46 lines deleted...]
-      <c r="F16" t="s">
+      <c r="F51">
+        <v>107.39</v>
+      </c>
+      <c r="G51" s="1">
+        <v>899025.77</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-113031.58</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-12.572674084748</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>785994.19</v>
+      </c>
+      <c r="M51" s="1">
+        <v>785994.19</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>147</v>
+      </c>
+      <c r="B52" s="1">
+        <v>92400.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>2390.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>830.12603430736</v>
+      </c>
+      <c r="E52" t="s">
         <v>35</v>
       </c>
-      <c r="G16">
-[...96 lines deleted...]
-      <c r="F18" t="s">
+      <c r="F52">
+        <v>36.24</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2188790.06</v>
+      </c>
+      <c r="H52" s="1">
+        <v>3905136.52</v>
+      </c>
+      <c r="I52" s="1">
+        <v>178.41530767917</v>
+      </c>
+      <c r="J52">
+        <v>0.14</v>
+      </c>
+      <c r="K52" t="s">
+        <v>148</v>
+      </c>
+      <c r="L52" s="1">
+        <v>6093926.58</v>
+      </c>
+      <c r="M52" s="1">
+        <v>6106930.43</v>
+      </c>
+      <c r="N52" s="1">
+        <v>8.58</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>150</v>
+      </c>
+      <c r="B53" s="1">
+        <v>20650.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>3569.7</v>
+      </c>
+      <c r="D53" s="1">
+        <v>2802.2263501211</v>
+      </c>
+      <c r="E53" t="s">
         <v>32</v>
       </c>
-      <c r="G18">
-[...46 lines deleted...]
-      <c r="F19" t="s">
+      <c r="F53">
+        <v>107.39</v>
+      </c>
+      <c r="G53" s="1">
+        <v>594463.06</v>
+      </c>
+      <c r="H53" s="1">
+        <v>91972.66</v>
+      </c>
+      <c r="I53" s="1">
+        <v>15.471551756303</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>686435.72</v>
+      </c>
+      <c r="M53" s="1">
+        <v>686435.72</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>152</v>
+      </c>
+      <c r="B54" s="1">
+        <v>74816.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>10.35</v>
+      </c>
+      <c r="D54" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E54" t="s">
+        <v>32</v>
+      </c>
+      <c r="F54">
+        <v>107.39</v>
+      </c>
+      <c r="G54" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>7210.79</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>7210.79</v>
+      </c>
+      <c r="M54" s="1">
+        <v>7210.79</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>154</v>
+      </c>
+      <c r="B55" s="1">
+        <v>36000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>1125.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>305.9165</v>
+      </c>
+      <c r="E55" t="s">
         <v>35</v>
       </c>
-      <c r="G19">
-[...1046 lines deleted...]
-      <c r="F40" t="s">
+      <c r="F55">
+        <v>36.24</v>
+      </c>
+      <c r="G55" s="1">
+        <v>298823.1</v>
+      </c>
+      <c r="H55" s="1">
+        <v>818766.54</v>
+      </c>
+      <c r="I55" s="1">
+        <v>273.9970705076</v>
+      </c>
+      <c r="J55">
+        <v>0.14</v>
+      </c>
+      <c r="K55" t="s">
+        <v>155</v>
+      </c>
+      <c r="L55" s="1">
+        <v>1117589.64</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1122654.8</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>157</v>
+      </c>
+      <c r="B56" s="1">
+        <v>-122954459.81</v>
+      </c>
+      <c r="C56" s="1">
+        <v>1.1377</v>
+      </c>
+      <c r="D56" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E56" t="s">
         <v>14</v>
       </c>
-      <c r="G40">
-[...196 lines deleted...]
-      <c r="F44" t="s">
+      <c r="F56">
+        <v>1.14</v>
+      </c>
+      <c r="G56" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-2155.05</v>
+      </c>
+      <c r="I56" s="1">
+        <v>0</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>-2155.0499999999</v>
+      </c>
+      <c r="M56" s="1">
+        <v>-2155.0499999999</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>157</v>
+      </c>
+      <c r="B57" s="1">
+        <v>-122954459.81</v>
+      </c>
+      <c r="C57" s="1">
+        <v>1.1377</v>
+      </c>
+      <c r="D57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E57" t="s">
         <v>14</v>
       </c>
-      <c r="G44">
-[...634 lines deleted...]
-      <c r="B57" t="s">
+      <c r="F57">
+        <v>1.14</v>
+      </c>
+      <c r="G57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-2155.05</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>-2155.0499999999</v>
+      </c>
+      <c r="M57" s="1">
+        <v>-2155.0499999999</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
         <v>156</v>
-      </c>
-[...190 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">