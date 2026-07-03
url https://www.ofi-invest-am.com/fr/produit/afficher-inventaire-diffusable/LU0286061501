--- v0 (2026-05-21)
+++ v1 (2026-07-03)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -133,90 +133,96 @@
   <si>
     <t>ABB INDIA LTD</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>TW0002345006</t>
   </si>
   <si>
     <t>ACCTON TECHNOLOGY CORP</t>
   </si>
   <si>
     <t>TWD</t>
   </si>
   <si>
     <t>TH0268010Z11</t>
   </si>
   <si>
     <t>ADVANCED INFO SERVICE PCL F</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
+    <t>76 398.09</t>
+  </si>
+  <si>
     <t>TH0765010Z16</t>
   </si>
   <si>
     <t>AIRPORTS OF THAILAND PCL F</t>
   </si>
   <si>
     <t>KYG022421088</t>
   </si>
   <si>
     <t>ALCHIP TECHNOLOGIES LTD</t>
   </si>
   <si>
     <t>INE238A01034</t>
   </si>
   <si>
     <t>AXIS BANK LTD</t>
   </si>
   <si>
     <t>INE917I01010</t>
   </si>
   <si>
     <t>BAJAJ AUTO LTD</t>
   </si>
   <si>
     <t>INE296A01032</t>
   </si>
   <si>
     <t>BAJAJ FINANCE LTD</t>
   </si>
   <si>
     <t>ID1000109507</t>
   </si>
   <si>
     <t>BANK CENTRAL ASIA</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>19 878.78</t>
+    <t>19 630.35</t>
+  </si>
+  <si>
+    <t>29 622.27</t>
   </si>
   <si>
     <t>ID1000095003</t>
   </si>
   <si>
     <t>BANK MANDIRI (PERSERO)</t>
   </si>
   <si>
     <t>INE263A01024</t>
   </si>
   <si>
     <t>BHARAT ELECTRONICS LTD</t>
   </si>
   <si>
     <t>INE397D01024</t>
   </si>
   <si>
     <t>BHARTI AIRTEL LTD</t>
   </si>
   <si>
     <t>TW0002882008</t>
   </si>
   <si>
     <t>CATHAY FINANCIAL HOLDING LTD</t>
   </si>
@@ -238,303 +244,312 @@
   <si>
     <t>TH0737010Y16</t>
   </si>
   <si>
     <t>CP ALL PCL F</t>
   </si>
   <si>
     <t>INE148O01028</t>
   </si>
   <si>
     <t>DELHIVERY LTD</t>
   </si>
   <si>
     <t>TW0002308004</t>
   </si>
   <si>
     <t>DELTA ELECTRONICS INC</t>
   </si>
   <si>
     <t>INE935N01020</t>
   </si>
   <si>
     <t>DIXON TECHNOLOGIES (INDIA) LTD</t>
   </si>
   <si>
-    <t>INE271C01023</t>
-[...4 lines deleted...]
-  <si>
     <t>TW0001476000</t>
   </si>
   <si>
     <t>ECLAT TEXTILE LTD</t>
   </si>
   <si>
-    <t>1 920.89</t>
+    <t>1 930.46</t>
   </si>
   <si>
     <t>TW0002383007</t>
   </si>
   <si>
     <t>ELITE MATERIAL LTD</t>
   </si>
   <si>
     <t>INE758T01015</t>
   </si>
   <si>
     <t>ETERNAL LTD</t>
   </si>
   <si>
     <t>VN000000FPT1</t>
   </si>
   <si>
     <t>FPT CORP</t>
   </si>
   <si>
     <t>VND</t>
   </si>
   <si>
-    <t>30 614.38</t>
+    <t>30 415.52</t>
   </si>
   <si>
     <t>INE200A01026</t>
   </si>
   <si>
     <t>GE VERNOVA T&amp;D INDIA LTD</t>
   </si>
   <si>
     <t>INE047A01021</t>
   </si>
   <si>
     <t>GRASIM INDUSTRIES LTD</t>
   </si>
   <si>
+    <t>KR7267260008</t>
+  </si>
+  <si>
+    <t>HD HYUNDAI ELECTRIC LTD</t>
+  </si>
+  <si>
+    <t>KRW</t>
+  </si>
+  <si>
+    <t>1 755.64</t>
+  </si>
+  <si>
+    <t>2 945.60</t>
+  </si>
+  <si>
     <t>KR7009540006</t>
   </si>
   <si>
     <t>HD KOREA SHIPBUILDING &amp; OFFSHORE E</t>
   </si>
   <si>
-    <t>KRW</t>
-[...2 lines deleted...]
-    <t>1 705.17</t>
+    <t>12 234.93</t>
   </si>
   <si>
     <t>INE040A01034</t>
   </si>
   <si>
     <t>HDFC BANK LTD</t>
   </si>
   <si>
     <t>INE795G01014</t>
   </si>
   <si>
     <t>HDFC LIFE INSURANCE COMPANY LTD</t>
   </si>
   <si>
     <t>TW0002317005</t>
   </si>
   <si>
     <t>HON HAI PRECISION INDUSTRY LTD</t>
   </si>
   <si>
     <t>KR7005380001</t>
   </si>
   <si>
     <t>HYUNDAI MOTOR</t>
   </si>
   <si>
+    <t>4 131.05</t>
+  </si>
+  <si>
     <t>INE090A01021</t>
   </si>
   <si>
     <t>ICICI BANK LTD</t>
   </si>
   <si>
     <t>INE918Z01012</t>
   </si>
   <si>
     <t>KAYNES TECHNOLOGY INDIA LTD</t>
   </si>
   <si>
     <t>KR7105560007</t>
   </si>
   <si>
     <t>KB FINANCIAL GROUP INC</t>
   </si>
   <si>
-    <t>INE2KCE01013</t>
-[...2 lines deleted...]
-    <t>KWALITY WALL S (INDIA) LTD</t>
+    <t>13 695.06</t>
   </si>
   <si>
     <t>INE018A01030</t>
   </si>
   <si>
     <t>LARSEN AND TOUBRO LTD</t>
   </si>
   <si>
     <t>KR7003550001</t>
   </si>
   <si>
     <t>LG CORP</t>
   </si>
   <si>
+    <t>10 457.02</t>
+  </si>
+  <si>
     <t>MU0295S00016</t>
   </si>
   <si>
     <t>MAKEMYTRIP LTD</t>
   </si>
   <si>
     <t>INE027H01010</t>
   </si>
   <si>
     <t>MAX HEALTHCARE INSTITUTE LTD</t>
   </si>
   <si>
     <t>TW0002454006</t>
   </si>
   <si>
     <t>MEDIATEK INC</t>
   </si>
   <si>
-    <t>2 105.07</t>
+    <t>2 115.54</t>
   </si>
   <si>
     <t>KR7035420009</t>
   </si>
   <si>
     <t>NAVER CORP</t>
   </si>
   <si>
+    <t>8 328.84</t>
+  </si>
+  <si>
     <t>INE848E01016</t>
   </si>
   <si>
     <t>NHPC LTD</t>
   </si>
   <si>
-    <t>14 644.98</t>
-[...1 lines deleted...]
-  <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>INE752E01010</t>
   </si>
   <si>
     <t>POWER GRID CORPORATION OF INDIA LT</t>
   </si>
   <si>
-    <t>9 329.99</t>
-[...1 lines deleted...]
-  <si>
     <t>MYL1295OO004</t>
   </si>
   <si>
     <t>PUBLIC BANK</t>
   </si>
   <si>
     <t>KR7207940008</t>
   </si>
   <si>
     <t>SAMSUNG BIOLOGICS LTD</t>
   </si>
   <si>
     <t>KR7028260008</t>
   </si>
   <si>
     <t>SAMSUNG C&amp;T CORP</t>
   </si>
   <si>
-    <t>7 010.89</t>
+    <t>6 809.35</t>
   </si>
   <si>
     <t>KR7005930003</t>
   </si>
   <si>
     <t>SAMSUNG ELECTRONICS LTD</t>
   </si>
   <si>
-    <t>25 519.23</t>
+    <t>34 816.05</t>
   </si>
   <si>
     <t>KR7000810002</t>
   </si>
   <si>
     <t>SAMSUNG FIRE &amp; MARINE INSURANCE LT</t>
   </si>
   <si>
+    <t>18 995.33</t>
+  </si>
+  <si>
     <t>KR7000660001</t>
   </si>
   <si>
     <t>SK HYNIX INC</t>
   </si>
   <si>
+    <t>11 393.68</t>
+  </si>
+  <si>
     <t>INE062A01020</t>
   </si>
   <si>
     <t>STATE BANK OF INDIA</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR MANUFACTURING</t>
   </si>
   <si>
-    <t>6 638.91</t>
-[...5 lines deleted...]
-    <t>TRENT LTD</t>
+    <t>24 145.15</t>
+  </si>
+  <si>
+    <t>INE494B01023</t>
+  </si>
+  <si>
+    <t>TVS MOTOR COMPANY LTD</t>
+  </si>
+  <si>
+    <t>2 304.66</t>
   </si>
   <si>
     <t>INE494B04019</t>
   </si>
   <si>
-    <t>TVS MOTOR CO LTD 08/26</t>
-[...11 lines deleted...]
-    <t>EUR/USD 2026-02-24</t>
+    <t>TVS MOTORS COMPANY PRF LTD</t>
+  </si>
+  <si>
+    <t>USD-00038517</t>
+  </si>
+  <si>
+    <t>KRW/USD 2026-04-03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -898,183 +913,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>3225</v>
       </c>
       <c r="C2" s="1">
-        <v>315769.0</v>
+        <v>302362.0</v>
       </c>
       <c r="D2">
-        <v>233.33</v>
+        <v>210.48</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>73678681.92</v>
+        <v>63640664.34</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2">
-        <v>73678681.92</v>
+        <v>63640664.34</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1">
-        <v>24885.77</v>
+        <v>24893.09</v>
       </c>
       <c r="D3">
-        <v>81.54</v>
+        <v>73.39</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>2029309.17</v>
+        <v>1827023.49</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3">
-        <v>2029309.17</v>
+        <v>1827023.49</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="1">
-        <v>776679.53</v>
+        <v>743647.53</v>
       </c>
       <c r="D4">
-        <v>92.26</v>
+        <v>83.11</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>71656950.91</v>
+        <v>61803353.5</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4">
-        <v>71656950.91</v>
+        <v>61803353.5</v>
       </c>
       <c r="I4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>12915.61</v>
+        <v>11401.43</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5">
-        <v>12915.60524387</v>
+        <v>11401.42610333</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5">
-        <v>10957.5</v>
+        <v>9870.51</v>
       </c>
       <c r="I5" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P58"/>
+  <dimension ref="A1:P56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O58" sqref="O58"/>
+      <selection activeCell="O56" sqref="O56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1096,2886 +1111,2786 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>22827.0</v>
       </c>
       <c r="D2" s="1">
-        <v>5987.0</v>
+        <v>6142.0</v>
       </c>
       <c r="E2" s="1">
         <v>5620.1704630481</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>107.25</v>
+        <v>107.55</v>
       </c>
       <c r="H2" s="1">
         <v>1313862.14</v>
       </c>
       <c r="I2" s="1">
-        <v>-39593.04</v>
+        <v>-10231.96</v>
       </c>
       <c r="J2" s="1">
-        <v>-3.0134851134382</v>
+        <v>-0.7787696812696</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1274269.1</v>
+        <v>1303630.18</v>
       </c>
       <c r="N2" s="1">
-        <v>1274269.1</v>
+        <v>1303630.18</v>
       </c>
       <c r="O2" s="1">
-        <v>1.73</v>
+        <v>2.05</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>50000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1450.0</v>
+        <v>1590.0</v>
       </c>
       <c r="E3" s="1">
-        <v>958.030349</v>
+        <v>958.03034904762</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3">
-        <v>37.14</v>
+        <v>36.96</v>
       </c>
       <c r="H3" s="1">
-        <v>1347879.52</v>
+        <v>1132218.8</v>
       </c>
       <c r="I3" s="1">
-        <v>604242.65</v>
+        <v>674838.25</v>
       </c>
       <c r="J3" s="1">
-        <v>44.829129090113</v>
+        <v>59.603165925173</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1952122.17</v>
+        <v>1807057.05</v>
       </c>
       <c r="N3" s="1">
-        <v>1952122.17</v>
+        <v>1807057.05</v>
       </c>
       <c r="O3" s="1">
-        <v>2.65</v>
+        <v>2.84</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>117200.0</v>
       </c>
       <c r="D4" s="1">
-        <v>386.0</v>
+        <v>364.0</v>
       </c>
       <c r="E4" s="1">
         <v>290.46167918089</v>
       </c>
       <c r="F4" t="s">
         <v>38</v>
       </c>
       <c r="G4">
-        <v>36.77</v>
+        <v>37.84</v>
       </c>
       <c r="H4" s="1">
         <v>932256.73</v>
       </c>
       <c r="I4" s="1">
-        <v>298186.13</v>
+        <v>195024.75</v>
       </c>
       <c r="J4" s="1">
-        <v>31.985409212331</v>
+        <v>20.919639807803</v>
       </c>
       <c r="K4">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.65</v>
+      </c>
+      <c r="L4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="1">
-        <v>1230442.86</v>
+        <v>1127281.48</v>
       </c>
       <c r="N4" s="1">
-        <v>1230442.86</v>
+        <v>1203679.57</v>
       </c>
       <c r="O4" s="1">
-        <v>1.67</v>
+        <v>1.89</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>280700.0</v>
       </c>
       <c r="D5" s="1">
-        <v>56.5</v>
+        <v>53.5</v>
       </c>
       <c r="E5" s="1">
         <v>52.269401246883</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
       <c r="G5">
-        <v>36.77</v>
+        <v>37.84</v>
       </c>
       <c r="H5" s="1">
         <v>399054.39</v>
       </c>
       <c r="I5" s="1">
-        <v>32303.15</v>
+        <v>-2228.89</v>
       </c>
       <c r="J5" s="1">
-        <v>8.0949241029525</v>
+        <v>-0.5585429094014</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>431357.54</v>
+        <v>396825.5</v>
       </c>
       <c r="N5" s="1">
-        <v>431357.54</v>
+        <v>396825.5</v>
       </c>
       <c r="O5" s="1">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>10000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>3380.0</v>
+        <v>2705.0</v>
       </c>
       <c r="E6" s="1">
         <v>3035.045843</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6">
-        <v>37.14</v>
+        <v>36.96</v>
       </c>
       <c r="H6" s="1">
         <v>862740.99</v>
       </c>
       <c r="I6" s="1">
-        <v>47351.83</v>
+        <v>-130771.94</v>
       </c>
       <c r="J6" s="1">
-        <v>5.488533702334</v>
+        <v>-15.157728856722</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>910092.82</v>
+        <v>731969.05</v>
       </c>
       <c r="N6" s="1">
-        <v>910092.82</v>
+        <v>731969.05</v>
       </c>
       <c r="O6" s="1">
-        <v>1.23</v>
+        <v>1.15</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>170303.0</v>
+        <v>170310.0</v>
       </c>
       <c r="D7" s="1">
-        <v>1368.3</v>
+        <v>1197.9</v>
       </c>
       <c r="E7" s="1">
-        <v>1226.9497006512</v>
+        <v>1228.375768892</v>
       </c>
       <c r="F7" t="s">
         <v>32</v>
       </c>
       <c r="G7">
-        <v>107.25</v>
+        <v>107.55</v>
       </c>
       <c r="H7" s="1">
-        <v>2068663.47</v>
+        <v>2064348.61</v>
       </c>
       <c r="I7" s="1">
-        <v>104071.14</v>
+        <v>-167396.06</v>
       </c>
       <c r="J7" s="1">
-        <v>5.0308395497504</v>
+        <v>-8.1089046292428</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2172734.61</v>
+        <v>1896952.55</v>
       </c>
       <c r="N7" s="1">
-        <v>2172734.61</v>
+        <v>1896952.55</v>
       </c>
       <c r="O7" s="1">
-        <v>2.95</v>
+        <v>2.98</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>7113.0</v>
       </c>
       <c r="D8" s="1">
-        <v>9807.0</v>
+        <v>8758.5</v>
       </c>
       <c r="E8" s="1">
         <v>8966.5687614227</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8">
-        <v>107.25</v>
+        <v>107.55</v>
       </c>
       <c r="H8" s="1">
         <v>657870.7</v>
       </c>
       <c r="I8" s="1">
-        <v>-7453.47</v>
+        <v>-78604.35</v>
       </c>
       <c r="J8" s="1">
-        <v>-1.1329688341493</v>
+        <v>-11.948297743006</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>650417.23</v>
+        <v>579266.35</v>
       </c>
       <c r="N8" s="1">
-        <v>650417.23</v>
+        <v>579266.35</v>
       </c>
       <c r="O8" s="1">
-        <v>0.88</v>
+        <v>0.91</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>144173.0</v>
       </c>
       <c r="D9" s="1">
-        <v>1030.2</v>
+        <v>826.85</v>
       </c>
       <c r="E9" s="1">
         <v>898.73600930826</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9">
-        <v>107.25</v>
+        <v>107.55</v>
       </c>
       <c r="H9" s="1">
         <v>1307917.09</v>
       </c>
       <c r="I9" s="1">
-        <v>76951.41</v>
+        <v>-199491.82</v>
       </c>
       <c r="J9" s="1">
-        <v>5.8835082581573</v>
+        <v>-15.252635012209</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1384868.5</v>
+        <v>1108425.27</v>
       </c>
       <c r="N9" s="1">
-        <v>1384868.5</v>
+        <v>1108425.27</v>
       </c>
       <c r="O9" s="1">
-        <v>1.88</v>
+        <v>1.74</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C10" s="1">
         <v>2586700.0</v>
       </c>
       <c r="D10" s="1">
-        <v>7225.0</v>
+        <v>6575.0</v>
       </c>
       <c r="E10" s="1">
         <v>9070.6916707581</v>
       </c>
       <c r="F10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H10" s="1">
         <v>1305313.18</v>
       </c>
       <c r="I10" s="1">
-        <v>-365167.69</v>
+        <v>-438914.44</v>
       </c>
       <c r="J10" s="1">
-        <v>-27.975484779829</v>
+        <v>-33.625220883773</v>
       </c>
       <c r="K10">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.01</v>
+      </c>
+      <c r="L10" t="s">
+        <v>54</v>
       </c>
       <c r="M10" s="1">
-        <v>940145.49</v>
+        <v>866398.74</v>
       </c>
       <c r="N10" s="1">
-        <v>940145.49</v>
+        <v>896021.01</v>
       </c>
       <c r="O10" s="1">
-        <v>1.28</v>
+        <v>1.41</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B11" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C11" s="1">
         <v>3287100.0</v>
       </c>
       <c r="D11" s="1">
-        <v>5125.0</v>
+        <v>4650.0</v>
       </c>
       <c r="E11" s="1">
         <v>4696.9321474795</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H11" s="1">
         <v>833611.27</v>
       </c>
       <c r="I11" s="1">
-        <v>13846.25</v>
+        <v>-54962.04</v>
       </c>
       <c r="J11" s="1">
-        <v>1.6609960179641</v>
+        <v>-6.5932457942897</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>847457.52</v>
+        <v>778649.23</v>
       </c>
       <c r="N11" s="1">
-        <v>847457.52</v>
+        <v>778649.23</v>
       </c>
       <c r="O11" s="1">
-        <v>1.15</v>
+        <v>1.22</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C12" s="1">
         <v>81552.0</v>
       </c>
       <c r="D12" s="1">
-        <v>441.15</v>
+        <v>421.6</v>
       </c>
       <c r="E12" s="1">
         <v>328.44615680793</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
       <c r="G12">
-        <v>107.25</v>
+        <v>107.55</v>
       </c>
       <c r="H12" s="1">
         <v>284586.74</v>
       </c>
       <c r="I12" s="1">
-        <v>50860.29</v>
+        <v>35104.67</v>
       </c>
       <c r="J12" s="1">
-        <v>17.871630280455</v>
+        <v>12.335314709322</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>335447.03</v>
+        <v>319691.41</v>
       </c>
       <c r="N12" s="1">
-        <v>335447.03</v>
+        <v>319691.41</v>
       </c>
       <c r="O12" s="1">
-        <v>0.46</v>
+        <v>0.5</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C13" s="1">
         <v>80935.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1977.4</v>
+        <v>1789.7</v>
       </c>
       <c r="E13" s="1">
         <v>1653.3850996479</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
       <c r="G13">
-        <v>107.25</v>
+        <v>107.55</v>
       </c>
       <c r="H13" s="1">
         <v>1392917.69</v>
       </c>
       <c r="I13" s="1">
-        <v>99306.09</v>
+        <v>-46088.99</v>
       </c>
       <c r="J13" s="1">
-        <v>7.1293580886319</v>
+        <v>-3.3088092951135</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1492223.78</v>
+        <v>1346828.7</v>
       </c>
       <c r="N13" s="1">
-        <v>1492223.78</v>
+        <v>1346828.7</v>
       </c>
       <c r="O13" s="1">
-        <v>2.02</v>
+        <v>2.12</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C14" s="1">
         <v>498000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>78.8</v>
+        <v>71.8</v>
       </c>
       <c r="E14" s="1">
         <v>65.296058674699</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
       <c r="G14">
-        <v>37.14</v>
+        <v>36.96</v>
       </c>
       <c r="H14" s="1">
         <v>937717.58</v>
       </c>
       <c r="I14" s="1">
-        <v>118916.34</v>
+        <v>29845.38</v>
       </c>
       <c r="J14" s="1">
-        <v>12.681466417639</v>
+        <v>3.1827685261057</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1056633.92</v>
+        <v>967562.96</v>
       </c>
       <c r="N14" s="1">
-        <v>1056633.92</v>
+        <v>967562.96</v>
       </c>
       <c r="O14" s="1">
-        <v>1.43</v>
+        <v>1.52</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C15" s="1">
         <v>735100.0</v>
       </c>
       <c r="D15" s="1">
-        <v>8.49</v>
+        <v>7.59</v>
       </c>
       <c r="E15" s="1">
         <v>7.4589096313427</v>
       </c>
       <c r="F15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G15">
-        <v>4.6</v>
+        <v>4.67</v>
       </c>
       <c r="H15" s="1">
         <v>1138931.77</v>
       </c>
       <c r="I15" s="1">
-        <v>217669.68</v>
+        <v>56967.94</v>
       </c>
       <c r="J15" s="1">
-        <v>19.111740117672</v>
+        <v>5.0018746952682</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1356601.45</v>
+        <v>1195899.71</v>
       </c>
       <c r="N15" s="1">
-        <v>1356601.45</v>
+        <v>1195899.71</v>
       </c>
       <c r="O15" s="1">
-        <v>1.84</v>
+        <v>1.88</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C16" s="1">
         <v>38930.0</v>
       </c>
       <c r="D16" s="1">
-        <v>1341.1</v>
+        <v>1192.4</v>
       </c>
       <c r="E16" s="1">
         <v>1497.3622936039</v>
       </c>
       <c r="F16" t="s">
         <v>32</v>
       </c>
       <c r="G16">
-        <v>107.25</v>
+        <v>107.55</v>
       </c>
       <c r="H16" s="1">
         <v>602107.71</v>
       </c>
       <c r="I16" s="1">
-        <v>-115309.89</v>
+        <v>-170487.15</v>
       </c>
       <c r="J16" s="1">
-        <v>-19.151040268194</v>
+        <v>-28.315058446935</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>486797.82</v>
+        <v>431620.56</v>
       </c>
       <c r="N16" s="1">
-        <v>486797.82</v>
+        <v>431620.56</v>
       </c>
       <c r="O16" s="1">
-        <v>0.66</v>
+        <v>0.68</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C17" s="1">
         <v>448800.0</v>
       </c>
       <c r="D17" s="1">
-        <v>52.25</v>
+        <v>45.5</v>
       </c>
       <c r="E17" s="1">
         <v>47.442433199644</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
       <c r="G17">
-        <v>36.77</v>
+        <v>37.84</v>
       </c>
       <c r="H17" s="1">
         <v>564560.17</v>
       </c>
       <c r="I17" s="1">
-        <v>73241.54</v>
+        <v>-24965.54</v>
       </c>
       <c r="J17" s="1">
-        <v>12.973203547108</v>
+        <v>-4.4221220919641</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>637801.71</v>
+        <v>539594.63</v>
       </c>
       <c r="N17" s="1">
-        <v>637801.71</v>
+        <v>539594.63</v>
       </c>
       <c r="O17" s="1">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1">
         <v>176580.0</v>
       </c>
       <c r="D18" s="1">
-        <v>430.95</v>
+        <v>426.25</v>
       </c>
       <c r="E18" s="1">
         <v>424.30115233888</v>
       </c>
       <c r="F18" t="s">
         <v>32</v>
       </c>
       <c r="G18">
-        <v>107.25</v>
+        <v>107.55</v>
       </c>
       <c r="H18" s="1">
         <v>697573.22</v>
       </c>
       <c r="I18" s="1">
-        <v>11957.91</v>
+        <v>2271.45</v>
       </c>
       <c r="J18" s="1">
-        <v>1.7142157492801</v>
+        <v>0.32562173186637</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>709531.13</v>
+        <v>699844.67</v>
       </c>
       <c r="N18" s="1">
-        <v>709531.13</v>
+        <v>699844.67</v>
       </c>
       <c r="O18" s="1">
-        <v>0.96</v>
+        <v>1.1</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1">
         <v>50000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1260.0</v>
+        <v>1430.0</v>
       </c>
       <c r="E19" s="1">
         <v>514.0043998</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
       <c r="G19">
-        <v>37.14</v>
+        <v>36.96</v>
       </c>
       <c r="H19" s="1">
         <v>740311.56</v>
       </c>
       <c r="I19" s="1">
-        <v>956015.29</v>
+        <v>1194468.0</v>
       </c>
       <c r="J19" s="1">
-        <v>129.13688528651</v>
+        <v>161.34666328863</v>
       </c>
       <c r="K19">
         <v>0.01</v>
       </c>
       <c r="L19">
-        <v>290.86</v>
+        <v>292.31</v>
       </c>
       <c r="M19" s="1">
-        <v>1696326.85</v>
+        <v>1934779.56</v>
       </c>
       <c r="N19" s="1">
-        <v>1696617.71</v>
+        <v>1935071.87</v>
       </c>
       <c r="O19" s="1">
-        <v>2.3</v>
+        <v>3.04</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C20" s="1">
         <v>4461.0</v>
       </c>
       <c r="D20" s="1">
-        <v>11072.0</v>
+        <v>9920.5</v>
       </c>
       <c r="E20" s="1">
         <v>13485.277339162</v>
       </c>
       <c r="F20" t="s">
         <v>32</v>
       </c>
       <c r="G20">
-        <v>107.25</v>
+        <v>107.55</v>
       </c>
       <c r="H20" s="1">
         <v>626982.24</v>
       </c>
       <c r="I20" s="1">
-        <v>-166448.6</v>
+        <v>-215490.11</v>
       </c>
       <c r="J20" s="1">
-        <v>-26.547578125977</v>
+        <v>-34.369412122423</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>460533.64</v>
+        <v>411492.13</v>
       </c>
       <c r="N20" s="1">
-        <v>460533.64</v>
+        <v>411492.13</v>
       </c>
       <c r="O20" s="1">
-        <v>0.62</v>
+        <v>0.65</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B21" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C21" s="1">
-        <v>62584.0</v>
+        <v>52000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>629.3</v>
+        <v>322.5</v>
       </c>
       <c r="E21" s="1">
-        <v>806.41058337594</v>
+        <v>484.37930769231</v>
       </c>
       <c r="F21" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G21">
-        <v>107.25</v>
+        <v>36.96</v>
       </c>
       <c r="H21" s="1">
-        <v>516886.9</v>
+        <v>736993.24</v>
       </c>
       <c r="I21" s="1">
-        <v>-149668.78</v>
+        <v>-283199.49</v>
       </c>
       <c r="J21" s="1">
-        <v>-28.955808320931</v>
+        <v>-38.42633481957</v>
       </c>
       <c r="K21">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.04</v>
+      </c>
+      <c r="L21" t="s">
+        <v>78</v>
       </c>
       <c r="M21" s="1">
-        <v>367218.12</v>
+        <v>453793.75</v>
       </c>
       <c r="N21" s="1">
-        <v>367218.12</v>
+        <v>455724.21</v>
       </c>
       <c r="O21" s="1">
-        <v>0.5</v>
+        <v>0.72</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C22" s="1">
-        <v>52000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>426.0</v>
+        <v>2785.0</v>
       </c>
       <c r="E22" s="1">
-        <v>484.37930769231</v>
+        <v>1232.0238577778</v>
       </c>
       <c r="F22" t="s">
         <v>35</v>
       </c>
       <c r="G22">
-        <v>37.14</v>
+        <v>36.96</v>
       </c>
       <c r="H22" s="1">
-        <v>736993.24</v>
+        <v>310488.02</v>
       </c>
       <c r="I22" s="1">
-        <v>-140532.41</v>
+        <v>367767.22</v>
       </c>
       <c r="J22" s="1">
-        <v>-19.068344507475</v>
+        <v>118.44811918991</v>
       </c>
       <c r="K22">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>0.0</v>
+      </c>
+      <c r="L22">
+        <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>596460.83</v>
+        <v>678255.24</v>
       </c>
       <c r="N22" s="1">
-        <v>598381.72</v>
+        <v>678255.24</v>
       </c>
       <c r="O22" s="1">
-        <v>0.81</v>
+        <v>1.07</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B23" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C23" s="1">
-        <v>9000.0</v>
+        <v>357461.0</v>
       </c>
       <c r="D23" s="1">
-        <v>2195.0</v>
+        <v>231.72</v>
       </c>
       <c r="E23" s="1">
-        <v>1232.0238577778</v>
+        <v>282.01272284249</v>
       </c>
       <c r="F23" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G23">
-        <v>37.14</v>
+        <v>107.55</v>
       </c>
       <c r="H23" s="1">
-        <v>310488.02</v>
+        <v>1038841.14</v>
       </c>
       <c r="I23" s="1">
-        <v>221431.61</v>
+        <v>-268668.76</v>
       </c>
       <c r="J23" s="1">
-        <v>71.317279810023</v>
+        <v>-25.862352736627</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>531919.63</v>
+        <v>770172.38</v>
       </c>
       <c r="N23" s="1">
-        <v>531919.63</v>
+        <v>770172.38</v>
       </c>
       <c r="O23" s="1">
-        <v>0.72</v>
+        <v>1.21</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B24" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C24" s="1">
-        <v>357461.0</v>
+        <v>302205.0</v>
       </c>
       <c r="D24" s="1">
-        <v>269.45</v>
+        <v>74700.0</v>
       </c>
       <c r="E24" s="1">
-        <v>282.01272284249</v>
+        <v>109076.09184084</v>
       </c>
       <c r="F24" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.25</v>
+        <v>85</v>
+      </c>
+      <c r="G24" t="s">
+        <v>86</v>
       </c>
       <c r="H24" s="1">
-        <v>1038841.14</v>
+        <v>1133046.68</v>
       </c>
       <c r="I24" s="1">
-        <v>-140771.72</v>
+        <v>-390835.25</v>
       </c>
       <c r="J24" s="1">
-        <v>-13.550841854415</v>
+        <v>-34.494187829931</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>898069.42</v>
+        <v>742211.43</v>
       </c>
       <c r="N24" s="1">
-        <v>898069.42</v>
+        <v>742211.43</v>
       </c>
       <c r="O24" s="1">
-        <v>1.22</v>
+        <v>1.17</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B25" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C25" s="1">
-        <v>302205.0</v>
+        <v>31945.0</v>
       </c>
       <c r="D25" s="1">
-        <v>96300.0</v>
+        <v>3822.2</v>
       </c>
       <c r="E25" s="1">
-        <v>109076.09184084</v>
+        <v>3681.2731457192</v>
       </c>
       <c r="F25" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>32</v>
+      </c>
+      <c r="G25">
+        <v>107.55</v>
       </c>
       <c r="H25" s="1">
-        <v>1133046.68</v>
+        <v>1091901.47</v>
       </c>
       <c r="I25" s="1">
-        <v>-182447.8</v>
+        <v>43402.23</v>
       </c>
       <c r="J25" s="1">
-        <v>-16.102408066718</v>
+        <v>3.9749218397883</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>950598.88</v>
+        <v>1135303.7</v>
       </c>
       <c r="N25" s="1">
-        <v>950598.88</v>
+        <v>1135303.7</v>
       </c>
       <c r="O25" s="1">
-        <v>1.29</v>
+        <v>1.78</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B26" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C26" s="1">
-        <v>31945.0</v>
+        <v>37487.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3648.6</v>
+        <v>2564.1</v>
       </c>
       <c r="E26" s="1">
-        <v>3681.2731457192</v>
+        <v>2781.6483415584</v>
       </c>
       <c r="F26" t="s">
         <v>32</v>
       </c>
       <c r="G26">
-        <v>107.25</v>
+        <v>107.55</v>
       </c>
       <c r="H26" s="1">
-        <v>1091901.47</v>
+        <v>1030495.44</v>
       </c>
       <c r="I26" s="1">
-        <v>-5145.08</v>
+        <v>-136755.02</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.47120368836943</v>
+        <v>-13.27080302267</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1086756.39</v>
+        <v>893740.42</v>
       </c>
       <c r="N26" s="1">
-        <v>1086756.39</v>
+        <v>893740.42</v>
       </c>
       <c r="O26" s="1">
-        <v>1.47</v>
+        <v>1.4</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B27" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C27" s="1">
-        <v>37487.0</v>
+        <v>1170.0</v>
       </c>
       <c r="D27" s="1">
-        <v>2832.8</v>
+        <v>882000.0</v>
       </c>
       <c r="E27" s="1">
-        <v>2781.6483415584</v>
+        <v>1062362.9529914</v>
       </c>
       <c r="F27" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.25</v>
+        <v>93</v>
+      </c>
+      <c r="G27" t="s">
+        <v>94</v>
       </c>
       <c r="H27" s="1">
-        <v>1030495.44</v>
+        <v>731718.69</v>
       </c>
       <c r="I27" s="1">
-        <v>-40348.48</v>
+        <v>-143931.86</v>
       </c>
       <c r="J27" s="1">
-        <v>-3.9154447883826</v>
+        <v>-19.670381796589</v>
       </c>
       <c r="K27">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.52</v>
+      </c>
+      <c r="L27" t="s">
+        <v>95</v>
       </c>
       <c r="M27" s="1">
-        <v>990146.96</v>
+        <v>587786.83</v>
       </c>
       <c r="N27" s="1">
-        <v>990146.96</v>
+        <v>590732.43</v>
       </c>
       <c r="O27" s="1">
-        <v>1.34</v>
+        <v>0.93</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B28" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="C28" s="1">
         <v>2777.0</v>
       </c>
       <c r="D28" s="1">
-        <v>452000.0</v>
+        <v>350500.0</v>
       </c>
       <c r="E28" s="1">
         <v>366915.33046813</v>
       </c>
       <c r="F28" t="s">
         <v>93</v>
       </c>
       <c r="G28" t="s">
         <v>94</v>
       </c>
       <c r="H28" s="1">
         <v>639872.54</v>
       </c>
       <c r="I28" s="1">
-        <v>96245.61</v>
+        <v>-85464.77</v>
       </c>
       <c r="J28" s="1">
-        <v>15.041372145771</v>
+        <v>-13.356530348997</v>
       </c>
       <c r="K28">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.41</v>
+      </c>
+      <c r="L28" t="s">
+        <v>98</v>
       </c>
       <c r="M28" s="1">
-        <v>736118.15</v>
+        <v>554407.77</v>
       </c>
       <c r="N28" s="1">
-        <v>736118.15</v>
+        <v>566642.7</v>
       </c>
       <c r="O28" s="1">
-        <v>1.0</v>
+        <v>0.89</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B29" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C29" s="1">
-        <v>249257.0</v>
+        <v>259435.0</v>
       </c>
       <c r="D29" s="1">
-        <v>911.85</v>
+        <v>750.9</v>
       </c>
       <c r="E29" s="1">
-        <v>838.54430306872</v>
+        <v>837.71156551737</v>
       </c>
       <c r="F29" t="s">
         <v>32</v>
       </c>
       <c r="G29">
-        <v>107.25</v>
+        <v>107.55</v>
       </c>
       <c r="H29" s="1">
-        <v>2278443.41</v>
+        <v>2319819.92</v>
       </c>
       <c r="I29" s="1">
-        <v>-159234.25</v>
+        <v>-508453.03</v>
       </c>
       <c r="J29" s="1">
-        <v>-6.9887296432787</v>
+        <v>-21.917780152521</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2119209.16</v>
+        <v>1811366.89</v>
       </c>
       <c r="N29" s="1">
-        <v>2119209.16</v>
+        <v>1811366.89</v>
       </c>
       <c r="O29" s="1">
-        <v>2.88</v>
+        <v>2.85</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B30" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C30" s="1">
         <v>108759.0</v>
       </c>
       <c r="D30" s="1">
-        <v>728.65</v>
+        <v>566.1</v>
       </c>
       <c r="E30" s="1">
         <v>691.57270874135</v>
       </c>
       <c r="F30" t="s">
         <v>32</v>
       </c>
       <c r="G30">
-        <v>107.25</v>
+        <v>107.55</v>
       </c>
       <c r="H30" s="1">
         <v>796699.64</v>
       </c>
       <c r="I30" s="1">
-        <v>-57796.98</v>
+        <v>-224227.82</v>
       </c>
       <c r="J30" s="1">
-        <v>-7.2545507865423</v>
+        <v>-28.144586584726</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>738902.66</v>
+        <v>572471.82</v>
       </c>
       <c r="N30" s="1">
-        <v>738902.66</v>
+        <v>572471.82</v>
       </c>
       <c r="O30" s="1">
-        <v>1.0</v>
+        <v>0.9</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B31" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C31" s="1">
         <v>282000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>227.0</v>
+        <v>193.0</v>
       </c>
       <c r="E31" s="1">
         <v>201.93496163121</v>
       </c>
       <c r="F31" t="s">
         <v>35</v>
       </c>
       <c r="G31">
-        <v>37.14</v>
+        <v>36.96</v>
       </c>
       <c r="H31" s="1">
         <v>1638116.24</v>
       </c>
       <c r="I31" s="1">
-        <v>85513.39</v>
+        <v>-165356.63</v>
       </c>
       <c r="J31" s="1">
-        <v>5.2202272288076</v>
+        <v>-10.094316017525</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1723629.63</v>
+        <v>1472759.61</v>
       </c>
       <c r="N31" s="1">
-        <v>1723629.63</v>
+        <v>1472759.61</v>
       </c>
       <c r="O31" s="1">
-        <v>2.34</v>
+        <v>2.31</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B32" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C32" s="1">
-        <v>3413.0</v>
+        <v>1810.0</v>
       </c>
       <c r="D32" s="1">
-        <v>509000.0</v>
+        <v>465500.0</v>
       </c>
       <c r="E32" s="1">
-        <v>211389.47789335</v>
+        <v>211389.4778895</v>
       </c>
       <c r="F32" t="s">
         <v>93</v>
       </c>
       <c r="G32" t="s">
         <v>94</v>
       </c>
       <c r="H32" s="1">
-        <v>452672.12</v>
+        <v>240063.44</v>
       </c>
       <c r="I32" s="1">
-        <v>566124.0</v>
+        <v>239850.83</v>
       </c>
       <c r="J32" s="1">
-        <v>125.06270543015</v>
+        <v>99.911435910441</v>
       </c>
       <c r="K32">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.28</v>
+      </c>
+      <c r="L32" t="s">
+        <v>107</v>
       </c>
       <c r="M32" s="1">
-        <v>1018796.12</v>
+        <v>479914.27</v>
       </c>
       <c r="N32" s="1">
-        <v>1018796.12</v>
+        <v>484045.32</v>
       </c>
       <c r="O32" s="1">
-        <v>1.38</v>
+        <v>0.76</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B33" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="C33" s="1">
-        <v>172722.0</v>
+        <v>175275.0</v>
       </c>
       <c r="D33" s="1">
-        <v>1394.5</v>
+        <v>1215.8</v>
       </c>
       <c r="E33" s="1">
-        <v>1280.9052689293</v>
+        <v>1280.2002429325</v>
       </c>
       <c r="F33" t="s">
         <v>32</v>
       </c>
       <c r="G33">
-        <v>107.25</v>
+        <v>107.55</v>
       </c>
       <c r="H33" s="1">
-        <v>2315063.7</v>
+        <v>2329805.03</v>
       </c>
       <c r="I33" s="1">
-        <v>-69273.24</v>
+        <v>-348378.98</v>
       </c>
       <c r="J33" s="1">
-        <v>-2.9922822426009</v>
+        <v>-14.953138804066</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2245790.46</v>
+        <v>1981426.05</v>
       </c>
       <c r="N33" s="1">
-        <v>2245790.46</v>
+        <v>1981426.05</v>
       </c>
       <c r="O33" s="1">
-        <v>3.05</v>
+        <v>3.11</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B34" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="C34" s="1">
         <v>10956.0</v>
       </c>
       <c r="D34" s="1">
-        <v>3870.9</v>
+        <v>3538.0</v>
       </c>
       <c r="E34" s="1">
         <v>5465.647107521</v>
       </c>
       <c r="F34" t="s">
         <v>32</v>
       </c>
       <c r="G34">
-        <v>107.25</v>
+        <v>107.55</v>
       </c>
       <c r="H34" s="1">
         <v>616358.56</v>
       </c>
       <c r="I34" s="1">
-        <v>-220930.91</v>
+        <v>-255941.28</v>
       </c>
       <c r="J34" s="1">
-        <v>-35.844543150338</v>
+        <v>-41.524738457433</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>395427.65</v>
+        <v>360417.28</v>
       </c>
       <c r="N34" s="1">
-        <v>395427.65</v>
+        <v>360417.28</v>
       </c>
       <c r="O34" s="1">
-        <v>0.54</v>
+        <v>0.57</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="B35" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="C35" s="1">
         <v>17624.0</v>
       </c>
       <c r="D35" s="1">
-        <v>168800.0</v>
+        <v>146500.0</v>
       </c>
       <c r="E35" s="1">
         <v>105632.04932819</v>
       </c>
       <c r="F35" t="s">
         <v>93</v>
       </c>
       <c r="G35" t="s">
         <v>94</v>
       </c>
       <c r="H35" s="1">
         <v>1166499.36</v>
       </c>
       <c r="I35" s="1">
-        <v>578157.97</v>
+        <v>304144.5</v>
       </c>
       <c r="J35" s="1">
-        <v>49.563505118425</v>
+        <v>26.073267626996</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.78</v>
+      </c>
+      <c r="L35" t="s">
+        <v>114</v>
       </c>
       <c r="M35" s="1">
-        <v>1744657.33</v>
+        <v>1470643.86</v>
       </c>
       <c r="N35" s="1">
-        <v>1744657.33</v>
+        <v>1484338.92</v>
       </c>
       <c r="O35" s="1">
-        <v>2.37</v>
+        <v>2.33</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="B36" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="C36" s="1">
-        <v>44632.0</v>
+        <v>32864.0</v>
       </c>
       <c r="D36" s="1">
-        <v>27.73</v>
+        <v>3613.1</v>
       </c>
       <c r="E36" s="1">
-        <v>40.543427809643</v>
+        <v>3608.4908100049</v>
       </c>
       <c r="F36" t="s">
         <v>32</v>
       </c>
       <c r="G36">
-        <v>107.25</v>
+        <v>107.55</v>
       </c>
       <c r="H36" s="1">
-        <v>19125.61</v>
+        <v>1239170.55</v>
       </c>
       <c r="I36" s="1">
-        <v>-7585.78</v>
+        <v>-135101.7</v>
       </c>
       <c r="J36" s="1">
-        <v>-39.662944083875</v>
+        <v>-10.90259125348</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>11539.83</v>
+        <v>1104068.85</v>
       </c>
       <c r="N36" s="1">
-        <v>11539.83</v>
+        <v>1104068.85</v>
       </c>
       <c r="O36" s="1">
-        <v>0.02</v>
+        <v>1.73</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="B37" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="C37" s="1">
-        <v>32864.0</v>
+        <v>10285.0</v>
       </c>
       <c r="D37" s="1">
-        <v>4380.6</v>
+        <v>84800.0</v>
       </c>
       <c r="E37" s="1">
-        <v>3608.4908100049</v>
+        <v>81681.536217793</v>
       </c>
       <c r="F37" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.25</v>
+        <v>93</v>
+      </c>
+      <c r="G37" t="s">
+        <v>94</v>
       </c>
       <c r="H37" s="1">
-        <v>1239170.55</v>
+        <v>503412.53</v>
       </c>
       <c r="I37" s="1">
-        <v>103152.59</v>
+        <v>-6630.87</v>
       </c>
       <c r="J37" s="1">
-        <v>8.3243254933714</v>
+        <v>-1.3171841392188</v>
       </c>
       <c r="K37">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.02</v>
+      </c>
+      <c r="L37" t="s">
+        <v>119</v>
       </c>
       <c r="M37" s="1">
-        <v>1342323.14</v>
+        <v>496781.66</v>
       </c>
       <c r="N37" s="1">
-        <v>1342323.14</v>
+        <v>507238.68</v>
       </c>
       <c r="O37" s="1">
-        <v>1.82</v>
+        <v>0.8</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="B38" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="C38" s="1">
-        <v>10285.0</v>
+        <v>6800.0</v>
       </c>
       <c r="D38" s="1">
-        <v>98500.0</v>
+        <v>39.84</v>
       </c>
       <c r="E38" s="1">
-        <v>81681.536217793</v>
+        <v>56.689666176471</v>
       </c>
       <c r="F38" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>14</v>
+      </c>
+      <c r="G38">
+        <v>1.16</v>
       </c>
       <c r="H38" s="1">
-        <v>503412.53</v>
+        <v>325321.52</v>
       </c>
       <c r="I38" s="1">
-        <v>90706.88</v>
+        <v>-90785.98</v>
       </c>
       <c r="J38" s="1">
-        <v>18.018399343377</v>
+        <v>-27.906539966984</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>594119.41</v>
+        <v>234535.54</v>
       </c>
       <c r="N38" s="1">
-        <v>594119.41</v>
+        <v>234535.54</v>
       </c>
       <c r="O38" s="1">
-        <v>0.81</v>
+        <v>0.37</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="B39" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="C39" s="1">
-        <v>6800.0</v>
+        <v>109641.0</v>
       </c>
       <c r="D39" s="1">
-        <v>56.0</v>
+        <v>944.6</v>
       </c>
       <c r="E39" s="1">
-        <v>56.689666176471</v>
+        <v>1045.4560158153</v>
       </c>
       <c r="F39" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>107.55</v>
       </c>
       <c r="H39" s="1">
-        <v>325321.52</v>
+        <v>1161806.92</v>
       </c>
       <c r="I39" s="1">
-        <v>-2253.73</v>
+        <v>-198828.22</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.69277003255118</v>
+        <v>-17.113705950383</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>323067.79</v>
+        <v>962978.7</v>
       </c>
       <c r="N39" s="1">
-        <v>323067.79</v>
+        <v>962978.7</v>
       </c>
       <c r="O39" s="1">
-        <v>0.44</v>
+        <v>1.51</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="B40" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="C40" s="1">
-        <v>109641.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>1087.9</v>
+        <v>1465.0</v>
       </c>
       <c r="E40" s="1">
-        <v>1045.4560158153</v>
+        <v>1349.7985243333</v>
       </c>
       <c r="F40" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G40">
-        <v>107.25</v>
+        <v>36.96</v>
       </c>
       <c r="H40" s="1">
-        <v>1161806.92</v>
+        <v>1149464.53</v>
       </c>
       <c r="I40" s="1">
-        <v>-49652.68</v>
+        <v>39816.05</v>
       </c>
       <c r="J40" s="1">
-        <v>-4.2737462779099</v>
+        <v>3.4638780893918</v>
       </c>
       <c r="K40">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.07</v>
+      </c>
+      <c r="L40" t="s">
+        <v>126</v>
       </c>
       <c r="M40" s="1">
-        <v>1112154.24</v>
+        <v>1189280.58</v>
       </c>
       <c r="N40" s="1">
-        <v>1112154.24</v>
+        <v>1191396.12</v>
       </c>
       <c r="O40" s="1">
-        <v>1.51</v>
+        <v>1.87</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="B41" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="C41" s="1">
-        <v>50000.0</v>
+        <v>9041.0</v>
       </c>
       <c r="D41" s="1">
-        <v>1855.0</v>
+        <v>195800.0</v>
       </c>
       <c r="E41" s="1">
-        <v>1349.7985242</v>
+        <v>260430.37385245</v>
       </c>
       <c r="F41" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>37.14</v>
+        <v>93</v>
+      </c>
+      <c r="G41" t="s">
+        <v>94</v>
       </c>
       <c r="H41" s="1">
-        <v>1915774.21</v>
+        <v>1432287.74</v>
       </c>
       <c r="I41" s="1">
-        <v>581595.87</v>
+        <v>-423976.61</v>
       </c>
       <c r="J41" s="1">
-        <v>30.358268054981</v>
+        <v>-29.601357196564</v>
       </c>
       <c r="K41">
-        <v>0.04</v>
+        <v>0.92</v>
       </c>
       <c r="L41" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="M41" s="1">
-        <v>2497370.08</v>
+        <v>1008311.13</v>
       </c>
       <c r="N41" s="1">
-        <v>2499475.15</v>
+        <v>1016639.97</v>
       </c>
       <c r="O41" s="1">
-        <v>3.39</v>
+        <v>1.6</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="B42" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="C42" s="1">
-        <v>6541.0</v>
+        <v>1402386.0</v>
       </c>
       <c r="D42" s="1">
-        <v>254500.0</v>
+        <v>75.33</v>
       </c>
       <c r="E42" s="1">
-        <v>260023.79299801</v>
+        <v>83.512561063787</v>
       </c>
       <c r="F42" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>32</v>
+      </c>
+      <c r="G42">
+        <v>107.55</v>
       </c>
       <c r="H42" s="1">
-        <v>1043716.58</v>
+        <v>1174245.68</v>
       </c>
       <c r="I42" s="1">
-        <v>-67457.36</v>
+        <v>-191974.76</v>
       </c>
       <c r="J42" s="1">
-        <v>-6.4631875446493</v>
+        <v>-16.348772941622</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>976259.22</v>
+        <v>982270.92</v>
       </c>
       <c r="N42" s="1">
-        <v>976259.22</v>
+        <v>982270.92</v>
       </c>
       <c r="O42" s="1">
-        <v>1.32</v>
+        <v>1.54</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="B43" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="C43" s="1">
-        <v>1402386.0</v>
+        <v>4268.0</v>
       </c>
       <c r="D43" s="1">
-        <v>74.47</v>
+        <v>177.39</v>
       </c>
       <c r="E43" s="1">
-        <v>83.512561063787</v>
+        <v>185.0739995314</v>
       </c>
       <c r="F43" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="G43">
-        <v>107.25</v>
+        <v>1.16</v>
       </c>
       <c r="H43" s="1">
-        <v>1174245.68</v>
+        <v>685435.47</v>
       </c>
       <c r="I43" s="1">
-        <v>-200485.57</v>
+        <v>-29993.93</v>
       </c>
       <c r="J43" s="1">
-        <v>-17.073562493328</v>
+        <v>-4.3758940575398</v>
       </c>
       <c r="K43">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>0.0</v>
+      </c>
+      <c r="L43">
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>973760.11</v>
+        <v>655441.54</v>
       </c>
       <c r="N43" s="1">
-        <v>988405.09</v>
+        <v>655441.54</v>
       </c>
       <c r="O43" s="1">
-        <v>1.34</v>
+        <v>1.03</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="B44" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="C44" s="1">
-        <v>6676.0</v>
+        <v>384862.0</v>
       </c>
       <c r="D44" s="1">
-        <v>189.82</v>
+        <v>289.95</v>
       </c>
       <c r="E44" s="1">
-        <v>190.19299131216</v>
+        <v>298.43802503235</v>
       </c>
       <c r="F44" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="G44">
-        <v>1.18</v>
+        <v>107.55</v>
       </c>
       <c r="H44" s="1">
-        <v>1090809.47</v>
+        <v>1217897.2</v>
       </c>
       <c r="I44" s="1">
-        <v>-15694.24</v>
+        <v>-180311.69</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.438770053949</v>
+        <v>-14.80516500079</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1075115.23</v>
+        <v>1037585.51</v>
       </c>
       <c r="N44" s="1">
-        <v>1075115.23</v>
+        <v>1037585.51</v>
       </c>
       <c r="O44" s="1">
-        <v>1.46</v>
+        <v>1.63</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="B45" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="C45" s="1">
-        <v>384862.0</v>
+        <v>566400.0</v>
       </c>
       <c r="D45" s="1">
-        <v>298.95</v>
+        <v>4.71</v>
       </c>
       <c r="E45" s="1">
-        <v>298.43802503235</v>
+        <v>4.5584528601695</v>
       </c>
       <c r="F45" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="G45">
-        <v>107.25</v>
+        <v>4.67</v>
       </c>
       <c r="H45" s="1">
-        <v>1217897.2</v>
+        <v>556933.99</v>
       </c>
       <c r="I45" s="1">
-        <v>-145127.13</v>
+        <v>14874.65</v>
       </c>
       <c r="J45" s="1">
-        <v>-11.916205242938</v>
+        <v>2.6708102337227</v>
       </c>
       <c r="K45">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>0.0</v>
+      </c>
+      <c r="L45">
+        <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1072770.07</v>
+        <v>571808.64</v>
       </c>
       <c r="N45" s="1">
-        <v>1082100.06</v>
+        <v>571808.64</v>
       </c>
       <c r="O45" s="1">
-        <v>1.47</v>
+        <v>0.9</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="B46" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="C46" s="1">
-        <v>566400.0</v>
+        <v>741.0</v>
       </c>
       <c r="D46" s="1">
-        <v>5.03</v>
+        <v>1585000.0</v>
       </c>
       <c r="E46" s="1">
-        <v>4.5584528601695</v>
+        <v>1309412.2287449</v>
       </c>
       <c r="F46" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>4.6</v>
+        <v>93</v>
+      </c>
+      <c r="G46" t="s">
+        <v>94</v>
       </c>
       <c r="H46" s="1">
-        <v>556933.99</v>
+        <v>622071.35</v>
       </c>
       <c r="I46" s="1">
-        <v>62349.35</v>
+        <v>46908.26</v>
       </c>
       <c r="J46" s="1">
-        <v>11.195105904741</v>
+        <v>7.5406559070756</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>619283.34</v>
+        <v>668979.61</v>
       </c>
       <c r="N46" s="1">
-        <v>619283.34</v>
+        <v>668979.61</v>
       </c>
       <c r="O46" s="1">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B47" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="C47" s="1">
-        <v>741.0</v>
+        <v>4195.0</v>
       </c>
       <c r="D47" s="1">
-        <v>1736000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="E47" s="1">
-        <v>1309412.2287449</v>
+        <v>192108.48500596</v>
       </c>
       <c r="F47" t="s">
         <v>93</v>
       </c>
       <c r="G47" t="s">
         <v>94</v>
       </c>
       <c r="H47" s="1">
-        <v>622071.35</v>
+        <v>491357.07</v>
       </c>
       <c r="I47" s="1">
-        <v>132327.71</v>
+        <v>139456.89</v>
       </c>
       <c r="J47" s="1">
-        <v>21.272111310061</v>
+        <v>28.38198501957</v>
       </c>
       <c r="K47">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.62</v>
+      </c>
+      <c r="L47" t="s">
+        <v>142</v>
       </c>
       <c r="M47" s="1">
-        <v>754399.06</v>
+        <v>630813.96</v>
       </c>
       <c r="N47" s="1">
-        <v>754399.06</v>
+        <v>637623.31</v>
       </c>
       <c r="O47" s="1">
-        <v>1.02</v>
+        <v>1.0</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B48" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="C48" s="1">
-        <v>4195.0</v>
+        <v>54960.0</v>
       </c>
       <c r="D48" s="1">
-        <v>331000.0</v>
+        <v>178400.0</v>
       </c>
       <c r="E48" s="1">
-        <v>192108.48500596</v>
+        <v>61348.24975837</v>
       </c>
       <c r="F48" t="s">
         <v>93</v>
       </c>
       <c r="G48" t="s">
         <v>94</v>
       </c>
       <c r="H48" s="1">
-        <v>491357.07</v>
+        <v>2148436.0</v>
       </c>
       <c r="I48" s="1">
-        <v>322959.31</v>
+        <v>3436355.71</v>
       </c>
       <c r="J48" s="1">
-        <v>65.728027481115</v>
+        <v>159.9468501738</v>
       </c>
       <c r="K48">
-        <v>1.67</v>
+        <v>0.63</v>
       </c>
       <c r="L48" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="M48" s="1">
-        <v>814316.38</v>
+        <v>5584791.71</v>
       </c>
       <c r="N48" s="1">
-        <v>821327.27</v>
+        <v>5619607.76</v>
       </c>
       <c r="O48" s="1">
-        <v>1.11</v>
+        <v>8.83</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="B49" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="C49" s="1">
-        <v>64798.0</v>
+        <v>2012.0</v>
       </c>
       <c r="D49" s="1">
-        <v>190100.0</v>
+        <v>444000.0</v>
       </c>
       <c r="E49" s="1">
-        <v>57281.467249761</v>
+        <v>388862.30712724</v>
       </c>
       <c r="F49" t="s">
         <v>93</v>
       </c>
       <c r="G49" t="s">
         <v>94</v>
       </c>
       <c r="H49" s="1">
-        <v>2386996.78</v>
+        <v>500348.9</v>
       </c>
       <c r="I49" s="1">
-        <v>4836989.8</v>
+        <v>8485.37</v>
       </c>
       <c r="J49" s="1">
-        <v>202.63914222792</v>
+        <v>1.6958906075341</v>
       </c>
       <c r="K49">
-        <v>0.39</v>
+        <v>9.44</v>
       </c>
       <c r="L49" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="M49" s="1">
-        <v>7223986.58</v>
+        <v>508834.27</v>
       </c>
       <c r="N49" s="1">
-        <v>7249505.81</v>
+        <v>527829.6</v>
       </c>
       <c r="O49" s="1">
-        <v>9.84</v>
+        <v>0.83</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="B50" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="C50" s="1">
-        <v>2012.0</v>
+        <v>10345.0</v>
       </c>
       <c r="D50" s="1">
-        <v>618000.0</v>
+        <v>830000.0</v>
       </c>
       <c r="E50" s="1">
-        <v>388862.30712724</v>
+        <v>432507.38836926</v>
       </c>
       <c r="F50" t="s">
         <v>93</v>
       </c>
       <c r="G50" t="s">
         <v>94</v>
       </c>
       <c r="H50" s="1">
-        <v>500348.9</v>
+        <v>2699808.47</v>
       </c>
       <c r="I50" s="1">
-        <v>228856.14</v>
+        <v>2190924.97</v>
       </c>
       <c r="J50" s="1">
-        <v>45.739311108708</v>
+        <v>81.151125879681</v>
       </c>
       <c r="K50">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.1</v>
+      </c>
+      <c r="L50" t="s">
+        <v>151</v>
       </c>
       <c r="M50" s="1">
-        <v>729205.04</v>
+        <v>4890733.44</v>
       </c>
       <c r="N50" s="1">
-        <v>729205.04</v>
+        <v>4902127.12</v>
       </c>
       <c r="O50" s="1">
-        <v>0.99</v>
+        <v>7.7</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="B51" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="C51" s="1">
-        <v>12951.0</v>
+        <v>100930.0</v>
       </c>
       <c r="D51" s="1">
-        <v>949000.0</v>
+        <v>1018.4</v>
       </c>
       <c r="E51" s="1">
-        <v>432507.38836924</v>
+        <v>1199.2255738631</v>
       </c>
       <c r="F51" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>32</v>
+      </c>
+      <c r="G51">
+        <v>107.55</v>
       </c>
       <c r="H51" s="1">
-        <v>3379914.87</v>
+        <v>1123837.89</v>
       </c>
       <c r="I51" s="1">
-        <v>3827885.14</v>
+        <v>-168109.65</v>
       </c>
       <c r="J51" s="1">
-        <v>113.25389210173</v>
+        <v>-14.958531964072</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>7207800.01</v>
+        <v>955728.24</v>
       </c>
       <c r="N51" s="1">
-        <v>7207800.01</v>
+        <v>955728.24</v>
       </c>
       <c r="O51" s="1">
-        <v>9.78</v>
+        <v>1.5</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="B52" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="C52" s="1">
-        <v>100930.0</v>
+        <v>128400.0</v>
       </c>
       <c r="D52" s="1">
-        <v>1216.1</v>
+        <v>1810.0</v>
       </c>
       <c r="E52" s="1">
-        <v>1199.2255738631</v>
+        <v>830.12603426791</v>
       </c>
       <c r="F52" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G52">
-        <v>107.25</v>
+        <v>36.96</v>
       </c>
       <c r="H52" s="1">
-        <v>1123837.89</v>
+        <v>3041565.41</v>
       </c>
       <c r="I52" s="1">
-        <v>20601.03</v>
+        <v>3247252.9</v>
       </c>
       <c r="J52" s="1">
-        <v>1.8330962306316</v>
+        <v>106.76255356284</v>
       </c>
       <c r="K52">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.19</v>
+      </c>
+      <c r="L52" t="s">
+        <v>156</v>
       </c>
       <c r="M52" s="1">
-        <v>1144438.92</v>
+        <v>6288818.31</v>
       </c>
       <c r="N52" s="1">
-        <v>1144438.92</v>
+        <v>6312963.46</v>
       </c>
       <c r="O52" s="1">
-        <v>1.55</v>
+        <v>9.92</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="B53" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="C53" s="1">
-        <v>135400.0</v>
+        <v>25819.0</v>
       </c>
       <c r="D53" s="1">
-        <v>1915.0</v>
+        <v>3391.4</v>
       </c>
       <c r="E53" s="1">
-        <v>830.12603426883</v>
+        <v>2802.2263503621</v>
       </c>
       <c r="F53" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G53">
-        <v>37.14</v>
+        <v>107.55</v>
       </c>
       <c r="H53" s="1">
-        <v>3207382.84</v>
+        <v>743265.94</v>
       </c>
       <c r="I53" s="1">
-        <v>3774240.73</v>
+        <v>70902.36</v>
       </c>
       <c r="J53" s="1">
-        <v>117.67353378994</v>
+        <v>9.5392989486374</v>
       </c>
       <c r="K53">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="L53" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="M53" s="1">
-        <v>6981623.57</v>
+        <v>814168.3</v>
       </c>
       <c r="N53" s="1">
-        <v>6988262.48</v>
+        <v>816472.96</v>
       </c>
       <c r="O53" s="1">
-        <v>9.48</v>
+        <v>1.28</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="B54" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="C54" s="1">
-        <v>14102.0</v>
+        <v>74816.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4091.0</v>
+        <v>10.15</v>
       </c>
       <c r="E54" s="1">
-        <v>4839.8016841583</v>
+        <v>0.0</v>
       </c>
       <c r="F54" t="s">
         <v>32</v>
       </c>
       <c r="G54">
-        <v>107.25</v>
+        <v>107.55</v>
       </c>
       <c r="H54" s="1">
-        <v>682982.43</v>
+        <v>0.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-145067.94</v>
+        <v>7060.84</v>
       </c>
       <c r="J54" s="1">
-        <v>-21.240361922634</v>
+        <v>0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>537914.49</v>
+        <v>7060.84</v>
       </c>
       <c r="N54" s="1">
-        <v>537914.49</v>
+        <v>7060.84</v>
       </c>
       <c r="O54" s="1">
-        <v>0.73</v>
+        <v>0.01</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="B55" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="C55" s="1">
-        <v>74816.0</v>
+        <v>-340085520.0</v>
       </c>
       <c r="D55" s="1">
-        <v>0.0</v>
+        <v>1.1551</v>
       </c>
       <c r="E55" s="1">
         <v>0.0</v>
       </c>
       <c r="F55" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="G55">
-        <v>107.25</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
         <v>0.0</v>
       </c>
       <c r="I55" s="1">
-        <v>0.0</v>
+        <v>-634.34</v>
       </c>
       <c r="J55" s="1">
         <v>0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>0.0</v>
+        <v>-634.34000000003</v>
       </c>
       <c r="N55" s="1">
-        <v>0.0</v>
+        <v>-634.34000000003</v>
       </c>
       <c r="O55" s="1">
         <v>0.0</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="B56" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="C56" s="1">
-        <v>25819.0</v>
+        <v>-340085520.0</v>
       </c>
       <c r="D56" s="1">
-        <v>3816.2</v>
+        <v>1.1551</v>
       </c>
       <c r="E56" s="1">
-        <v>2802.2263503621</v>
+        <v>0.0</v>
       </c>
       <c r="F56" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="G56">
-        <v>107.25</v>
+        <v>1.16</v>
       </c>
       <c r="H56" s="1">
-        <v>743265.94</v>
+        <v>0.0</v>
       </c>
       <c r="I56" s="1">
-        <v>175433.82</v>
+        <v>-634.34</v>
       </c>
       <c r="J56" s="1">
-        <v>23.603102275883</v>
+        <v>0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>918699.76</v>
+        <v>-634.34000000003</v>
       </c>
       <c r="N56" s="1">
-        <v>918699.76</v>
+        <v>-634.34000000003</v>
       </c>
       <c r="O56" s="1">
-        <v>1.25</v>
+        <v>0.0</v>
       </c>
       <c r="P56">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P58">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>