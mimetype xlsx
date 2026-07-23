--- v1 (2026-07-03)
+++ v2 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -133,96 +133,93 @@
   <si>
     <t>ABB INDIA LTD</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>TW0002345006</t>
   </si>
   <si>
     <t>ACCTON TECHNOLOGY CORP</t>
   </si>
   <si>
     <t>TWD</t>
   </si>
   <si>
     <t>TH0268010Z11</t>
   </si>
   <si>
     <t>ADVANCED INFO SERVICE PCL F</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>76 398.09</t>
+    <t>76 056.56</t>
   </si>
   <si>
     <t>TH0765010Z16</t>
   </si>
   <si>
     <t>AIRPORTS OF THAILAND PCL F</t>
   </si>
   <si>
     <t>KYG022421088</t>
   </si>
   <si>
     <t>ALCHIP TECHNOLOGIES LTD</t>
   </si>
   <si>
     <t>INE238A01034</t>
   </si>
   <si>
     <t>AXIS BANK LTD</t>
   </si>
   <si>
     <t>INE917I01010</t>
   </si>
   <si>
     <t>BAJAJ AUTO LTD</t>
   </si>
   <si>
     <t>INE296A01032</t>
   </si>
   <si>
     <t>BAJAJ FINANCE LTD</t>
   </si>
   <si>
     <t>ID1000109507</t>
   </si>
   <si>
     <t>BANK CENTRAL ASIA</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>19 630.35</t>
-[...2 lines deleted...]
-    <t>29 622.27</t>
+    <t>20 242.46</t>
   </si>
   <si>
     <t>ID1000095003</t>
   </si>
   <si>
     <t>BANK MANDIRI (PERSERO)</t>
   </si>
   <si>
     <t>INE263A01024</t>
   </si>
   <si>
     <t>BHARAT ELECTRONICS LTD</t>
   </si>
   <si>
     <t>INE397D01024</t>
   </si>
   <si>
     <t>BHARTI AIRTEL LTD</t>
   </si>
   <si>
     <t>TW0002882008</t>
   </si>
   <si>
     <t>CATHAY FINANCIAL HOLDING LTD</t>
   </si>
@@ -250,306 +247,267 @@
   <si>
     <t>INE148O01028</t>
   </si>
   <si>
     <t>DELHIVERY LTD</t>
   </si>
   <si>
     <t>TW0002308004</t>
   </si>
   <si>
     <t>DELTA ELECTRONICS INC</t>
   </si>
   <si>
     <t>INE935N01020</t>
   </si>
   <si>
     <t>DIXON TECHNOLOGIES (INDIA) LTD</t>
   </si>
   <si>
     <t>TW0001476000</t>
   </si>
   <si>
     <t>ECLAT TEXTILE LTD</t>
   </si>
   <si>
-    <t>1 930.46</t>
-[...1 lines deleted...]
-  <si>
     <t>TW0002383007</t>
   </si>
   <si>
     <t>ELITE MATERIAL LTD</t>
   </si>
   <si>
     <t>INE758T01015</t>
   </si>
   <si>
     <t>ETERNAL LTD</t>
   </si>
   <si>
     <t>VN000000FPT1</t>
   </si>
   <si>
     <t>FPT CORP</t>
   </si>
   <si>
     <t>VND</t>
   </si>
   <si>
-    <t>30 415.52</t>
+    <t>30 833.89</t>
   </si>
   <si>
     <t>INE200A01026</t>
   </si>
   <si>
     <t>GE VERNOVA T&amp;D INDIA LTD</t>
   </si>
   <si>
     <t>INE047A01021</t>
   </si>
   <si>
     <t>GRASIM INDUSTRIES LTD</t>
   </si>
   <si>
     <t>KR7267260008</t>
   </si>
   <si>
     <t>HD HYUNDAI ELECTRIC LTD</t>
   </si>
   <si>
     <t>KRW</t>
   </si>
   <si>
-    <t>1 755.64</t>
-[...2 lines deleted...]
-    <t>2 945.60</t>
+    <t>1 734.22</t>
   </si>
   <si>
     <t>KR7009540006</t>
   </si>
   <si>
     <t>HD KOREA SHIPBUILDING &amp; OFFSHORE E</t>
   </si>
   <si>
-    <t>12 234.93</t>
-[...1 lines deleted...]
-  <si>
     <t>INE040A01034</t>
   </si>
   <si>
     <t>HDFC BANK LTD</t>
   </si>
   <si>
     <t>INE795G01014</t>
   </si>
   <si>
     <t>HDFC LIFE INSURANCE COMPANY LTD</t>
   </si>
   <si>
     <t>TW0002317005</t>
   </si>
   <si>
     <t>HON HAI PRECISION INDUSTRY LTD</t>
   </si>
   <si>
     <t>KR7005380001</t>
   </si>
   <si>
     <t>HYUNDAI MOTOR</t>
   </si>
   <si>
-    <t>4 131.05</t>
+    <t>4 182.06</t>
   </si>
   <si>
     <t>INE090A01021</t>
   </si>
   <si>
     <t>ICICI BANK LTD</t>
   </si>
   <si>
     <t>INE918Z01012</t>
   </si>
   <si>
     <t>KAYNES TECHNOLOGY INDIA LTD</t>
   </si>
   <si>
     <t>KR7105560007</t>
   </si>
   <si>
     <t>KB FINANCIAL GROUP INC</t>
   </si>
   <si>
-    <t>13 695.06</t>
-[...1 lines deleted...]
-  <si>
     <t>INE018A01030</t>
   </si>
   <si>
     <t>LARSEN AND TOUBRO LTD</t>
   </si>
   <si>
     <t>KR7003550001</t>
   </si>
   <si>
     <t>LG CORP</t>
   </si>
   <si>
-    <t>10 457.02</t>
-[...1 lines deleted...]
-  <si>
     <t>MU0295S00016</t>
   </si>
   <si>
     <t>MAKEMYTRIP LTD</t>
   </si>
   <si>
     <t>INE027H01010</t>
   </si>
   <si>
     <t>MAX HEALTHCARE INSTITUTE LTD</t>
   </si>
   <si>
     <t>TW0002454006</t>
   </si>
   <si>
     <t>MEDIATEK INC</t>
   </si>
   <si>
-    <t>2 115.54</t>
-[...1 lines deleted...]
-  <si>
     <t>KR7035420009</t>
   </si>
   <si>
     <t>NAVER CORP</t>
   </si>
   <si>
-    <t>8 328.84</t>
-[...1 lines deleted...]
-  <si>
     <t>INE848E01016</t>
   </si>
   <si>
     <t>NHPC LTD</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>INE752E01010</t>
   </si>
   <si>
     <t>POWER GRID CORPORATION OF INDIA LT</t>
   </si>
   <si>
     <t>MYL1295OO004</t>
   </si>
   <si>
     <t>PUBLIC BANK</t>
   </si>
   <si>
     <t>KR7207940008</t>
   </si>
   <si>
     <t>SAMSUNG BIOLOGICS LTD</t>
   </si>
   <si>
     <t>KR7028260008</t>
   </si>
   <si>
     <t>SAMSUNG C&amp;T CORP</t>
   </si>
   <si>
-    <t>6 809.35</t>
-[...1 lines deleted...]
-  <si>
     <t>KR7005930003</t>
   </si>
   <si>
     <t>SAMSUNG ELECTRONICS LTD</t>
   </si>
   <si>
-    <t>34 816.05</t>
+    <t>10 154.28</t>
   </si>
   <si>
     <t>KR7000810002</t>
   </si>
   <si>
     <t>SAMSUNG FIRE &amp; MARINE INSURANCE LT</t>
   </si>
   <si>
-    <t>18 995.33</t>
-[...1 lines deleted...]
-  <si>
     <t>KR7000660001</t>
   </si>
   <si>
     <t>SK HYNIX INC</t>
   </si>
   <si>
-    <t>11 393.68</t>
+    <t>11 534.36</t>
   </si>
   <si>
     <t>INE062A01020</t>
   </si>
   <si>
     <t>STATE BANK OF INDIA</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR MANUFACTURING</t>
   </si>
   <si>
-    <t>24 145.15</t>
-[...1 lines deleted...]
-  <si>
     <t>INE494B01023</t>
   </si>
   <si>
     <t>TVS MOTOR COMPANY LTD</t>
   </si>
   <si>
-    <t>2 304.66</t>
-[...1 lines deleted...]
-  <si>
     <t>INE494B04019</t>
   </si>
   <si>
     <t>TVS MOTORS COMPANY PRF LTD</t>
-  </si>
-[...4 lines deleted...]
-    <t>KRW/USD 2026-04-03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -869,227 +827,227 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>3225</v>
       </c>
       <c r="C2" s="1">
-        <v>302362.0</v>
+        <v>236870.0</v>
       </c>
       <c r="D2">
-        <v>210.48</v>
+        <v>244.38</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>63640664.34</v>
+        <v>57886507.94</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2">
-        <v>63640664.34</v>
+        <v>57886507.94</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1">
-        <v>24893.09</v>
+        <v>24635.03</v>
       </c>
       <c r="D3">
-        <v>73.39</v>
+        <v>85.12</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>1827023.49</v>
+        <v>2096908.18</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3">
-        <v>1827023.49</v>
+        <v>2096908.18</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="1">
-        <v>743647.53</v>
+        <v>578788.53</v>
       </c>
       <c r="D4">
-        <v>83.11</v>
+        <v>96.42</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>61803353.5</v>
+        <v>55809606.7</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4">
-        <v>61803353.5</v>
+        <v>55809606.7</v>
       </c>
       <c r="I4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>11401.43</v>
+        <v>13411.44</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5">
-        <v>11401.42610333</v>
+        <v>13411.4371933</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5">
-        <v>9870.51</v>
+        <v>11452.0</v>
       </c>
       <c r="I5" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P56"/>
+  <dimension ref="A1:P54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O56" sqref="O56"/>
+      <selection activeCell="O54" sqref="O54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1108,2789 +1066,2689 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>22827.0</v>
+        <v>18260.0</v>
       </c>
       <c r="D2" s="1">
-        <v>6142.0</v>
+        <v>7575.5</v>
       </c>
       <c r="E2" s="1">
-        <v>5620.1704630481</v>
+        <v>5620.1704633078</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>107.55</v>
+        <v>110.21</v>
       </c>
       <c r="H2" s="1">
-        <v>1313862.14</v>
+        <v>1050997.62</v>
       </c>
       <c r="I2" s="1">
-        <v>-10231.96</v>
+        <v>204147.26</v>
       </c>
       <c r="J2" s="1">
-        <v>-0.7787696812696</v>
+        <v>19.42414103659</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1303630.18</v>
+        <v>1255144.88</v>
       </c>
       <c r="N2" s="1">
-        <v>1303630.18</v>
+        <v>1255144.88</v>
       </c>
       <c r="O2" s="1">
-        <v>2.05</v>
+        <v>2.17</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>42000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1590.0</v>
+        <v>2080.0</v>
       </c>
       <c r="E3" s="1">
-        <v>958.03034904762</v>
+        <v>958.03034911765</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3">
-        <v>36.96</v>
+        <v>36.94</v>
       </c>
       <c r="H3" s="1">
-        <v>1132218.8</v>
+        <v>916558.08</v>
       </c>
       <c r="I3" s="1">
-        <v>674838.25</v>
+        <v>997897.38</v>
       </c>
       <c r="J3" s="1">
-        <v>59.603165925173</v>
+        <v>108.87442943059</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1807057.05</v>
+        <v>1914455.46</v>
       </c>
       <c r="N3" s="1">
-        <v>1807057.05</v>
+        <v>1914455.46</v>
       </c>
       <c r="O3" s="1">
-        <v>2.84</v>
+        <v>3.31</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>117200.0</v>
+        <v>93700.0</v>
       </c>
       <c r="D4" s="1">
-        <v>364.0</v>
+        <v>345.0</v>
       </c>
       <c r="E4" s="1">
-        <v>290.46167918089</v>
+        <v>290.4616791889</v>
       </c>
       <c r="F4" t="s">
         <v>38</v>
       </c>
       <c r="G4">
-        <v>37.84</v>
+        <v>38.01</v>
       </c>
       <c r="H4" s="1">
-        <v>932256.73</v>
+        <v>745328.12</v>
       </c>
       <c r="I4" s="1">
-        <v>195024.75</v>
+        <v>105058.06</v>
       </c>
       <c r="J4" s="1">
-        <v>20.919639807803</v>
+        <v>14.095544925905</v>
       </c>
       <c r="K4">
-        <v>0.65</v>
+        <v>0.81</v>
       </c>
       <c r="L4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="1">
-        <v>1127281.48</v>
+        <v>850386.18</v>
       </c>
       <c r="N4" s="1">
-        <v>1203679.57</v>
+        <v>926442.74</v>
       </c>
       <c r="O4" s="1">
-        <v>1.89</v>
+        <v>1.6</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>280700.0</v>
+        <v>224500.0</v>
       </c>
       <c r="D5" s="1">
-        <v>53.5</v>
+        <v>55.25</v>
       </c>
       <c r="E5" s="1">
-        <v>52.269401246883</v>
+        <v>52.269401247216</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
       <c r="G5">
-        <v>37.84</v>
+        <v>38.01</v>
       </c>
       <c r="H5" s="1">
-        <v>399054.39</v>
+        <v>319158.21</v>
       </c>
       <c r="I5" s="1">
-        <v>-2228.89</v>
+        <v>7133.57</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.5585429094014</v>
+        <v>2.2351203185405</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>396825.5</v>
+        <v>326291.78</v>
       </c>
       <c r="N5" s="1">
-        <v>396825.5</v>
+        <v>326291.78</v>
       </c>
       <c r="O5" s="1">
-        <v>0.62</v>
+        <v>0.56</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>10000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>2705.0</v>
+        <v>3980.0</v>
       </c>
       <c r="E6" s="1">
-        <v>3035.045843</v>
+        <v>3035.0458425</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6">
-        <v>36.96</v>
+        <v>36.94</v>
       </c>
       <c r="H6" s="1">
-        <v>862740.99</v>
+        <v>690192.79</v>
       </c>
       <c r="I6" s="1">
-        <v>-130771.94</v>
+        <v>171745.3</v>
       </c>
       <c r="J6" s="1">
-        <v>-15.157728856722</v>
+        <v>24.883670546602</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>731969.05</v>
+        <v>861938.09</v>
       </c>
       <c r="N6" s="1">
-        <v>731969.05</v>
+        <v>861938.09</v>
       </c>
       <c r="O6" s="1">
-        <v>1.15</v>
+        <v>1.49</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>170310.0</v>
+        <v>136250.0</v>
       </c>
       <c r="D7" s="1">
-        <v>1197.9</v>
+        <v>1369.6</v>
       </c>
       <c r="E7" s="1">
-        <v>1228.375768892</v>
+        <v>1228.3757688807</v>
       </c>
       <c r="F7" t="s">
         <v>32</v>
       </c>
       <c r="G7">
-        <v>107.55</v>
+        <v>110.21</v>
       </c>
       <c r="H7" s="1">
-        <v>2064348.61</v>
+        <v>1651503.13</v>
       </c>
       <c r="I7" s="1">
-        <v>-167396.06</v>
+        <v>41711.62</v>
       </c>
       <c r="J7" s="1">
-        <v>-8.1089046292428</v>
+        <v>2.5256761093756</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1896952.55</v>
+        <v>1693214.75</v>
       </c>
       <c r="N7" s="1">
-        <v>1896952.55</v>
+        <v>1693214.75</v>
       </c>
       <c r="O7" s="1">
-        <v>2.98</v>
+        <v>2.92</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
-        <v>7113.0</v>
+        <v>5690.0</v>
       </c>
       <c r="D8" s="1">
-        <v>8758.5</v>
+        <v>9550.5</v>
       </c>
       <c r="E8" s="1">
-        <v>8966.5687614227</v>
+        <v>8966.5687609842</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8">
-        <v>107.55</v>
+        <v>110.21</v>
       </c>
       <c r="H8" s="1">
-        <v>657870.7</v>
+        <v>526259.56</v>
       </c>
       <c r="I8" s="1">
-        <v>-78604.35</v>
+        <v>-33176.41</v>
       </c>
       <c r="J8" s="1">
-        <v>-11.948297743006</v>
+        <v>-6.304191414594</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>579266.35</v>
+        <v>493083.15</v>
       </c>
       <c r="N8" s="1">
-        <v>579266.35</v>
+        <v>493083.15</v>
       </c>
       <c r="O8" s="1">
-        <v>0.91</v>
+        <v>0.85</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
-        <v>144173.0</v>
+        <v>115335.0</v>
       </c>
       <c r="D9" s="1">
-        <v>826.85</v>
+        <v>918.35</v>
       </c>
       <c r="E9" s="1">
-        <v>898.73600930826</v>
+        <v>898.73600927732</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9">
-        <v>107.55</v>
+        <v>110.21</v>
       </c>
       <c r="H9" s="1">
-        <v>1307917.09</v>
+        <v>1046302.83</v>
       </c>
       <c r="I9" s="1">
-        <v>-199491.82</v>
+        <v>-85241.43</v>
       </c>
       <c r="J9" s="1">
-        <v>-15.252635012209</v>
+        <v>-8.146917656717</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1108425.27</v>
+        <v>961061.4</v>
       </c>
       <c r="N9" s="1">
-        <v>1108425.27</v>
+        <v>961061.4</v>
       </c>
       <c r="O9" s="1">
-        <v>1.74</v>
+        <v>1.66</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
-        <v>2586700.0</v>
+        <v>2069300.0</v>
       </c>
       <c r="D10" s="1">
-        <v>6575.0</v>
+        <v>6425.0</v>
       </c>
       <c r="E10" s="1">
-        <v>9070.6916707581</v>
+        <v>9070.6916707582</v>
       </c>
       <c r="F10" t="s">
         <v>52</v>
       </c>
       <c r="G10" t="s">
         <v>53</v>
       </c>
       <c r="H10" s="1">
-        <v>1305313.18</v>
+        <v>1044220.27</v>
       </c>
       <c r="I10" s="1">
-        <v>-438914.44</v>
+        <v>-387421.5</v>
       </c>
       <c r="J10" s="1">
-        <v>-33.625220883773</v>
+        <v>-37.101511159135</v>
       </c>
       <c r="K10">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>0.0</v>
+      </c>
+      <c r="L10">
+        <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>866398.74</v>
+        <v>656798.77</v>
       </c>
       <c r="N10" s="1">
-        <v>896021.01</v>
+        <v>656798.77</v>
       </c>
       <c r="O10" s="1">
-        <v>1.41</v>
+        <v>1.13</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" t="s">
         <v>55</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="1">
-        <v>3287100.0</v>
+        <v>2629700.0</v>
       </c>
       <c r="D11" s="1">
-        <v>4650.0</v>
+        <v>4630.0</v>
       </c>
       <c r="E11" s="1">
-        <v>4696.9321474795</v>
+        <v>4696.9321474807</v>
       </c>
       <c r="F11" t="s">
         <v>52</v>
       </c>
       <c r="G11" t="s">
         <v>53</v>
       </c>
       <c r="H11" s="1">
-        <v>833611.27</v>
+        <v>666894.09</v>
       </c>
       <c r="I11" s="1">
-        <v>-54962.04</v>
+        <v>-65411.67</v>
       </c>
       <c r="J11" s="1">
-        <v>-6.5932457942897</v>
+        <v>-9.8084045099275</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>778649.23</v>
+        <v>601482.42</v>
       </c>
       <c r="N11" s="1">
-        <v>778649.23</v>
+        <v>601482.42</v>
       </c>
       <c r="O11" s="1">
-        <v>1.22</v>
+        <v>1.04</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
         <v>57</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1">
-        <v>81552.0</v>
+        <v>65250.0</v>
       </c>
       <c r="D12" s="1">
-        <v>421.6</v>
+        <v>449.95</v>
       </c>
       <c r="E12" s="1">
-        <v>328.44615680793</v>
+        <v>328.44615678161</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
       <c r="G12">
-        <v>107.55</v>
+        <v>110.21</v>
       </c>
       <c r="H12" s="1">
-        <v>284586.74</v>
+        <v>227698.7</v>
       </c>
       <c r="I12" s="1">
-        <v>35104.67</v>
+        <v>38696.6</v>
       </c>
       <c r="J12" s="1">
-        <v>12.335314709322</v>
+        <v>16.994651265027</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>319691.41</v>
+        <v>266395.3</v>
       </c>
       <c r="N12" s="1">
-        <v>319691.41</v>
+        <v>266395.3</v>
       </c>
       <c r="O12" s="1">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
         <v>59</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>80935.0</v>
+        <v>64750.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1789.7</v>
+        <v>1841.2</v>
       </c>
       <c r="E13" s="1">
-        <v>1653.3850996479</v>
+        <v>1653.3850996139</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
       <c r="G13">
-        <v>107.55</v>
+        <v>110.21</v>
       </c>
       <c r="H13" s="1">
-        <v>1392917.69</v>
+        <v>1114368.57</v>
       </c>
       <c r="I13" s="1">
-        <v>-46088.99</v>
+        <v>-32629.48</v>
       </c>
       <c r="J13" s="1">
-        <v>-3.3088092951135</v>
+        <v>-2.9280689422172</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1346828.7</v>
+        <v>1081739.09</v>
       </c>
       <c r="N13" s="1">
-        <v>1346828.7</v>
+        <v>1081739.09</v>
       </c>
       <c r="O13" s="1">
-        <v>2.12</v>
+        <v>1.87</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
         <v>61</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1">
-        <v>498000.0</v>
+        <v>398000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>71.8</v>
+        <v>74.8</v>
       </c>
       <c r="E14" s="1">
-        <v>65.296058674699</v>
+        <v>65.296058668342</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
       <c r="G14">
-        <v>36.96</v>
+        <v>36.94</v>
       </c>
       <c r="H14" s="1">
-        <v>937717.58</v>
+        <v>749420.88</v>
       </c>
       <c r="I14" s="1">
-        <v>29845.38</v>
+        <v>56491.24</v>
       </c>
       <c r="J14" s="1">
-        <v>3.1827685261057</v>
+        <v>7.5379858644985</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>967562.96</v>
+        <v>805912.12</v>
       </c>
       <c r="N14" s="1">
-        <v>967562.96</v>
+        <v>805912.12</v>
       </c>
       <c r="O14" s="1">
-        <v>1.52</v>
+        <v>1.39</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" t="s">
         <v>63</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>588100.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>7.78</v>
+      </c>
+      <c r="E15" s="1">
+        <v>7.4589096242136</v>
+      </c>
+      <c r="F15" t="s">
         <v>64</v>
       </c>
-      <c r="C15" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G15">
-        <v>4.67</v>
+        <v>4.64</v>
       </c>
       <c r="H15" s="1">
-        <v>1138931.77</v>
+        <v>911176.4</v>
       </c>
       <c r="I15" s="1">
-        <v>56967.94</v>
+        <v>74180.6</v>
       </c>
       <c r="J15" s="1">
-        <v>5.0018746952682</v>
+        <v>8.1411897849857</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1195899.71</v>
+        <v>985357.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1195899.71</v>
+        <v>985357.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.88</v>
+        <v>1.7</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" t="s">
         <v>66</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1">
-        <v>38930.0</v>
+        <v>31140.0</v>
       </c>
       <c r="D16" s="1">
-        <v>1192.4</v>
+        <v>1305.9</v>
       </c>
       <c r="E16" s="1">
-        <v>1497.3622936039</v>
+        <v>1497.3622935132</v>
       </c>
       <c r="F16" t="s">
         <v>32</v>
       </c>
       <c r="G16">
-        <v>107.55</v>
+        <v>110.21</v>
       </c>
       <c r="H16" s="1">
-        <v>602107.71</v>
+        <v>481624.3</v>
       </c>
       <c r="I16" s="1">
-        <v>-170487.15</v>
+        <v>-112637.94</v>
       </c>
       <c r="J16" s="1">
-        <v>-28.315058446935</v>
+        <v>-23.387096539772</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>431620.56</v>
+        <v>368986.36</v>
       </c>
       <c r="N16" s="1">
-        <v>431620.56</v>
+        <v>368986.36</v>
       </c>
       <c r="O16" s="1">
-        <v>0.68</v>
+        <v>0.64</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" t="s">
         <v>68</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>448800.0</v>
+        <v>359000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>45.5</v>
+        <v>45.25</v>
       </c>
       <c r="E17" s="1">
-        <v>47.442433199644</v>
+        <v>47.442433203343</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
       <c r="G17">
-        <v>37.84</v>
+        <v>38.01</v>
       </c>
       <c r="H17" s="1">
-        <v>564560.17</v>
+        <v>451597.82</v>
       </c>
       <c r="I17" s="1">
-        <v>-24965.54</v>
+        <v>-24260.78</v>
       </c>
       <c r="J17" s="1">
-        <v>-4.4221220919641</v>
+        <v>-5.3722092812583</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>539594.63</v>
+        <v>427337.04</v>
       </c>
       <c r="N17" s="1">
-        <v>539594.63</v>
+        <v>427337.04</v>
       </c>
       <c r="O17" s="1">
-        <v>0.85</v>
+        <v>0.74</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" t="s">
         <v>70</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="1">
-        <v>176580.0</v>
+        <v>141265.0</v>
       </c>
       <c r="D18" s="1">
-        <v>426.25</v>
+        <v>449.4</v>
       </c>
       <c r="E18" s="1">
-        <v>424.30115233888</v>
+        <v>424.3011523732</v>
       </c>
       <c r="F18" t="s">
         <v>32</v>
       </c>
       <c r="G18">
-        <v>107.55</v>
+        <v>110.21</v>
       </c>
       <c r="H18" s="1">
-        <v>697573.22</v>
+        <v>558062.53</v>
       </c>
       <c r="I18" s="1">
-        <v>2271.45</v>
+        <v>17973.2</v>
       </c>
       <c r="J18" s="1">
-        <v>0.32562173186637</v>
+        <v>3.2206426760098</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>699844.67</v>
+        <v>576035.73</v>
       </c>
       <c r="N18" s="1">
-        <v>699844.67</v>
+        <v>576035.73</v>
       </c>
       <c r="O18" s="1">
-        <v>1.1</v>
+        <v>0.99</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
         <v>72</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1">
-        <v>50000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1430.0</v>
+        <v>1980.0</v>
       </c>
       <c r="E19" s="1">
-        <v>514.0043998</v>
+        <v>514.00439975</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
       <c r="G19">
-        <v>36.96</v>
+        <v>36.94</v>
       </c>
       <c r="H19" s="1">
-        <v>740311.56</v>
+        <v>592249.25</v>
       </c>
       <c r="I19" s="1">
-        <v>1194468.0</v>
+        <v>1551767.61</v>
       </c>
       <c r="J19" s="1">
-        <v>161.34666328863</v>
+        <v>262.01259182684</v>
       </c>
       <c r="K19">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L19">
-        <v>292.31</v>
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1934779.56</v>
+        <v>2144016.86</v>
       </c>
       <c r="N19" s="1">
-        <v>1935071.87</v>
+        <v>2144016.86</v>
       </c>
       <c r="O19" s="1">
-        <v>3.04</v>
+        <v>3.7</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" t="s">
         <v>74</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>4461.0</v>
+        <v>3570.0</v>
       </c>
       <c r="D20" s="1">
-        <v>9920.5</v>
+        <v>10866.5</v>
       </c>
       <c r="E20" s="1">
-        <v>13485.277339162</v>
+        <v>13485.277338936</v>
       </c>
       <c r="F20" t="s">
         <v>32</v>
       </c>
       <c r="G20">
-        <v>107.55</v>
+        <v>110.21</v>
       </c>
       <c r="H20" s="1">
-        <v>626982.24</v>
+        <v>501754.45</v>
       </c>
       <c r="I20" s="1">
-        <v>-215490.11</v>
+        <v>-149756.86</v>
       </c>
       <c r="J20" s="1">
-        <v>-34.369412122423</v>
+        <v>-29.846643113977</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>411492.13</v>
+        <v>351997.59</v>
       </c>
       <c r="N20" s="1">
-        <v>411492.13</v>
+        <v>351997.59</v>
       </c>
       <c r="O20" s="1">
-        <v>0.65</v>
+        <v>0.61</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" t="s">
         <v>76</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="1">
-        <v>52000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>322.5</v>
+        <v>333.0</v>
       </c>
       <c r="E21" s="1">
-        <v>484.37930769231</v>
+        <v>484.37930780488</v>
       </c>
       <c r="F21" t="s">
         <v>35</v>
       </c>
       <c r="G21">
-        <v>36.96</v>
+        <v>36.94</v>
       </c>
       <c r="H21" s="1">
-        <v>736993.24</v>
+        <v>581090.82</v>
       </c>
       <c r="I21" s="1">
-        <v>-283199.49</v>
+        <v>-211491.55</v>
       </c>
       <c r="J21" s="1">
-        <v>-38.42633481957</v>
+        <v>-36.39561024213</v>
       </c>
       <c r="K21">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>453793.75</v>
+        <v>369599.27</v>
       </c>
       <c r="N21" s="1">
-        <v>455724.21</v>
+        <v>369599.27</v>
       </c>
       <c r="O21" s="1">
-        <v>0.72</v>
+        <v>0.64</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B22" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C22" s="1">
-        <v>9000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>2785.0</v>
+        <v>4100.0</v>
       </c>
       <c r="E22" s="1">
-        <v>1232.0238577778</v>
+        <v>1232.0238571429</v>
       </c>
       <c r="F22" t="s">
         <v>35</v>
       </c>
       <c r="G22">
-        <v>36.96</v>
+        <v>36.94</v>
       </c>
       <c r="H22" s="1">
-        <v>310488.02</v>
+        <v>241490.68</v>
       </c>
       <c r="I22" s="1">
-        <v>367767.22</v>
+        <v>535444.72</v>
       </c>
       <c r="J22" s="1">
-        <v>118.44811918991</v>
+        <v>221.72479699838</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>678255.24</v>
+        <v>776935.4</v>
       </c>
       <c r="N22" s="1">
-        <v>678255.24</v>
+        <v>776935.4</v>
       </c>
       <c r="O22" s="1">
-        <v>1.07</v>
+        <v>1.34</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C23" s="1">
-        <v>357461.0</v>
+        <v>285970.0</v>
       </c>
       <c r="D23" s="1">
-        <v>231.72</v>
+        <v>259.92</v>
       </c>
       <c r="E23" s="1">
-        <v>282.01272284249</v>
+        <v>282.01272283806</v>
       </c>
       <c r="F23" t="s">
         <v>32</v>
       </c>
       <c r="G23">
-        <v>107.55</v>
+        <v>110.21</v>
       </c>
       <c r="H23" s="1">
-        <v>1038841.14</v>
+        <v>831076.4</v>
       </c>
       <c r="I23" s="1">
-        <v>-268668.76</v>
+        <v>-156638.52</v>
       </c>
       <c r="J23" s="1">
-        <v>-25.862352736627</v>
+        <v>-18.84766791597</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>770172.38</v>
+        <v>674437.88</v>
       </c>
       <c r="N23" s="1">
-        <v>770172.38</v>
+        <v>674437.88</v>
       </c>
       <c r="O23" s="1">
-        <v>1.21</v>
+        <v>1.16</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="1">
+        <v>241805.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>74300.0</v>
+      </c>
+      <c r="E24" s="1">
+        <v>109076.09184082</v>
+      </c>
+      <c r="F24" t="s">
         <v>83</v>
       </c>
-      <c r="B24" t="s">
+      <c r="G24" t="s">
         <v>84</v>
       </c>
-      <c r="C24" s="1">
-[...13 lines deleted...]
-      </c>
       <c r="H24" s="1">
-        <v>1133046.68</v>
+        <v>906591.06</v>
       </c>
       <c r="I24" s="1">
-        <v>-390835.25</v>
+        <v>-323914.13</v>
       </c>
       <c r="J24" s="1">
-        <v>-34.494187829931</v>
+        <v>-35.728802576103</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>742211.43</v>
+        <v>582676.93</v>
       </c>
       <c r="N24" s="1">
-        <v>742211.43</v>
+        <v>582676.93</v>
       </c>
       <c r="O24" s="1">
-        <v>1.17</v>
+        <v>1.01</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B25" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C25" s="1">
-        <v>31945.0</v>
+        <v>25560.0</v>
       </c>
       <c r="D25" s="1">
-        <v>3822.2</v>
+        <v>4496.4</v>
       </c>
       <c r="E25" s="1">
-        <v>3681.2731457192</v>
+        <v>3681.2731455399</v>
       </c>
       <c r="F25" t="s">
         <v>32</v>
       </c>
       <c r="G25">
-        <v>107.55</v>
+        <v>110.21</v>
       </c>
       <c r="H25" s="1">
-        <v>1091901.47</v>
+        <v>873657.9</v>
       </c>
       <c r="I25" s="1">
-        <v>43402.23</v>
+        <v>169157.83</v>
       </c>
       <c r="J25" s="1">
-        <v>3.9749218397883</v>
+        <v>19.362021450272</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1135303.7</v>
+        <v>1042815.73</v>
       </c>
       <c r="N25" s="1">
-        <v>1135303.7</v>
+        <v>1042815.73</v>
       </c>
       <c r="O25" s="1">
-        <v>1.78</v>
+        <v>1.8</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B26" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C26" s="1">
-        <v>37487.0</v>
+        <v>29990.0</v>
       </c>
       <c r="D26" s="1">
-        <v>2564.1</v>
+        <v>2735.0</v>
       </c>
       <c r="E26" s="1">
-        <v>2781.6483415584</v>
+        <v>2781.6483414471</v>
       </c>
       <c r="F26" t="s">
         <v>32</v>
       </c>
       <c r="G26">
-        <v>107.55</v>
+        <v>110.21</v>
       </c>
       <c r="H26" s="1">
-        <v>1030495.44</v>
+        <v>824407.35</v>
       </c>
       <c r="I26" s="1">
-        <v>-136755.02</v>
+        <v>-80162.94</v>
       </c>
       <c r="J26" s="1">
-        <v>-13.27080302267</v>
+        <v>-9.7237051561949</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>893740.42</v>
+        <v>744244.41</v>
       </c>
       <c r="N26" s="1">
-        <v>893740.42</v>
+        <v>744244.41</v>
       </c>
       <c r="O26" s="1">
-        <v>1.4</v>
+        <v>1.28</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>89</v>
+      </c>
+      <c r="B27" t="s">
+        <v>90</v>
+      </c>
+      <c r="C27" s="1">
+        <v>935.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>1129000.0</v>
+      </c>
+      <c r="E27" s="1">
+        <v>1062362.9529946</v>
+      </c>
+      <c r="F27" t="s">
         <v>91</v>
       </c>
-      <c r="B27" t="s">
+      <c r="G27" t="s">
         <v>92</v>
       </c>
-      <c r="C27" s="1">
-[...13 lines deleted...]
-      </c>
       <c r="H27" s="1">
-        <v>731718.69</v>
+        <v>584749.55</v>
       </c>
       <c r="I27" s="1">
-        <v>-143931.86</v>
+        <v>23946.56</v>
       </c>
       <c r="J27" s="1">
-        <v>-19.670381796589</v>
+        <v>4.0951822878701</v>
       </c>
       <c r="K27">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>0.0</v>
+      </c>
+      <c r="L27">
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>587786.83</v>
+        <v>608696.11</v>
       </c>
       <c r="N27" s="1">
-        <v>590732.43</v>
+        <v>608696.11</v>
       </c>
       <c r="O27" s="1">
-        <v>0.93</v>
+        <v>1.05</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C28" s="1">
-        <v>2777.0</v>
+        <v>2220.0</v>
       </c>
       <c r="D28" s="1">
-        <v>350500.0</v>
+        <v>461000.0</v>
       </c>
       <c r="E28" s="1">
-        <v>366915.33046813</v>
+        <v>366915.33046847</v>
       </c>
       <c r="F28" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G28" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H28" s="1">
-        <v>639872.54</v>
+        <v>511529.36</v>
       </c>
       <c r="I28" s="1">
-        <v>-85464.77</v>
+        <v>78602.24</v>
       </c>
       <c r="J28" s="1">
-        <v>-13.356530348997</v>
+        <v>15.366124830059</v>
       </c>
       <c r="K28">
-        <v>4.41</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>0.0</v>
+      </c>
+      <c r="L28">
+        <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>554407.77</v>
+        <v>590131.6</v>
       </c>
       <c r="N28" s="1">
-        <v>566642.7</v>
+        <v>590131.6</v>
       </c>
       <c r="O28" s="1">
-        <v>0.89</v>
+        <v>1.02</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B29" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C29" s="1">
-        <v>259435.0</v>
+        <v>207545.0</v>
       </c>
       <c r="D29" s="1">
-        <v>750.9</v>
+        <v>784.35</v>
       </c>
       <c r="E29" s="1">
-        <v>837.71156551737</v>
+        <v>837.71156554</v>
       </c>
       <c r="F29" t="s">
         <v>32</v>
       </c>
       <c r="G29">
-        <v>107.55</v>
+        <v>110.21</v>
       </c>
       <c r="H29" s="1">
-        <v>2319819.92</v>
+        <v>1855829.11</v>
       </c>
       <c r="I29" s="1">
-        <v>-508453.03</v>
+        <v>-378749.31</v>
       </c>
       <c r="J29" s="1">
-        <v>-21.917780152521</v>
+        <v>-20.408630727858</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1811366.89</v>
+        <v>1477079.8</v>
       </c>
       <c r="N29" s="1">
-        <v>1811366.89</v>
+        <v>1477079.8</v>
       </c>
       <c r="O29" s="1">
-        <v>2.85</v>
+        <v>2.55</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B30" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C30" s="1">
-        <v>108759.0</v>
+        <v>87000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>566.1</v>
+        <v>598.65</v>
       </c>
       <c r="E30" s="1">
-        <v>691.57270874135</v>
+        <v>691.57270873563</v>
       </c>
       <c r="F30" t="s">
         <v>32</v>
       </c>
       <c r="G30">
-        <v>107.55</v>
+        <v>110.21</v>
       </c>
       <c r="H30" s="1">
-        <v>796699.64</v>
+        <v>637306.97</v>
       </c>
       <c r="I30" s="1">
-        <v>-224227.82</v>
+        <v>-164728.4</v>
       </c>
       <c r="J30" s="1">
-        <v>-28.144586584726</v>
+        <v>-25.847575462732</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>572471.82</v>
+        <v>472578.57</v>
       </c>
       <c r="N30" s="1">
-        <v>572471.82</v>
+        <v>472578.57</v>
       </c>
       <c r="O30" s="1">
-        <v>0.9</v>
+        <v>0.82</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B31" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="C31" s="1">
-        <v>282000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>193.0</v>
+        <v>225.0</v>
       </c>
       <c r="E31" s="1">
-        <v>201.93496163121</v>
+        <v>201.93496164444</v>
       </c>
       <c r="F31" t="s">
         <v>35</v>
       </c>
       <c r="G31">
-        <v>36.96</v>
+        <v>36.94</v>
       </c>
       <c r="H31" s="1">
-        <v>1638116.24</v>
+        <v>1307007.64</v>
       </c>
       <c r="I31" s="1">
-        <v>-165356.63</v>
+        <v>63457.69</v>
       </c>
       <c r="J31" s="1">
-        <v>-10.094316017525</v>
+        <v>4.855188910755</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1472759.61</v>
+        <v>1370465.33</v>
       </c>
       <c r="N31" s="1">
-        <v>1472759.61</v>
+        <v>1370465.33</v>
       </c>
       <c r="O31" s="1">
-        <v>2.31</v>
+        <v>2.37</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B32" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C32" s="1">
-        <v>1810.0</v>
+        <v>1450.0</v>
       </c>
       <c r="D32" s="1">
-        <v>465500.0</v>
+        <v>532000.0</v>
       </c>
       <c r="E32" s="1">
-        <v>211389.4778895</v>
+        <v>211389.47788966</v>
       </c>
       <c r="F32" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G32" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H32" s="1">
-        <v>240063.44</v>
+        <v>192316.02</v>
       </c>
       <c r="I32" s="1">
-        <v>239850.83</v>
+        <v>252494.05</v>
       </c>
       <c r="J32" s="1">
-        <v>99.911435910441</v>
+        <v>131.29122056498</v>
       </c>
       <c r="K32">
-        <v>2.28</v>
+        <v>2.88</v>
       </c>
       <c r="L32" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="M32" s="1">
-        <v>479914.27</v>
+        <v>444810.07</v>
       </c>
       <c r="N32" s="1">
-        <v>484045.32</v>
+        <v>448992.13</v>
       </c>
       <c r="O32" s="1">
-        <v>0.76</v>
+        <v>0.78</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B33" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C33" s="1">
-        <v>175275.0</v>
+        <v>140220.0</v>
       </c>
       <c r="D33" s="1">
-        <v>1215.8</v>
+        <v>1348.0</v>
       </c>
       <c r="E33" s="1">
-        <v>1280.2002429325</v>
+        <v>1280.200242904</v>
       </c>
       <c r="F33" t="s">
         <v>32</v>
       </c>
       <c r="G33">
-        <v>107.55</v>
+        <v>110.21</v>
       </c>
       <c r="H33" s="1">
-        <v>2329805.03</v>
+        <v>1863844.02</v>
       </c>
       <c r="I33" s="1">
-        <v>-348378.98</v>
+        <v>-148774.86</v>
       </c>
       <c r="J33" s="1">
-        <v>-14.953138804066</v>
+        <v>-7.982151854102</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1981426.05</v>
+        <v>1715069.16</v>
       </c>
       <c r="N33" s="1">
-        <v>1981426.05</v>
+        <v>1715069.16</v>
       </c>
       <c r="O33" s="1">
-        <v>3.11</v>
+        <v>2.96</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B34" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C34" s="1">
-        <v>10956.0</v>
+        <v>8765.0</v>
       </c>
       <c r="D34" s="1">
-        <v>3538.0</v>
+        <v>4387.7</v>
       </c>
       <c r="E34" s="1">
-        <v>5465.647107521</v>
+        <v>5465.6471078152</v>
       </c>
       <c r="F34" t="s">
         <v>32</v>
       </c>
       <c r="G34">
-        <v>107.55</v>
+        <v>110.21</v>
       </c>
       <c r="H34" s="1">
-        <v>616358.56</v>
+        <v>493098.1</v>
       </c>
       <c r="I34" s="1">
-        <v>-255941.28</v>
+        <v>-144142.13</v>
       </c>
       <c r="J34" s="1">
-        <v>-41.524738457433</v>
+        <v>-29.231937823326</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>360417.28</v>
+        <v>348955.97</v>
       </c>
       <c r="N34" s="1">
-        <v>360417.28</v>
+        <v>348955.97</v>
       </c>
       <c r="O34" s="1">
-        <v>0.57</v>
+        <v>0.6</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B35" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C35" s="1">
-        <v>17624.0</v>
+        <v>14100.0</v>
       </c>
       <c r="D35" s="1">
-        <v>146500.0</v>
+        <v>158000.0</v>
       </c>
       <c r="E35" s="1">
-        <v>105632.04932819</v>
+        <v>105632.04932837</v>
       </c>
       <c r="F35" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G35" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H35" s="1">
-        <v>1166499.36</v>
+        <v>933252.44</v>
       </c>
       <c r="I35" s="1">
-        <v>304144.5</v>
+        <v>351357.19</v>
       </c>
       <c r="J35" s="1">
-        <v>26.073267626996</v>
+        <v>37.648676278843</v>
       </c>
       <c r="K35">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>0.0</v>
+      </c>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1470643.86</v>
+        <v>1284609.63</v>
       </c>
       <c r="N35" s="1">
-        <v>1484338.92</v>
+        <v>1284609.63</v>
       </c>
       <c r="O35" s="1">
-        <v>2.33</v>
+        <v>2.22</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B36" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="C36" s="1">
-        <v>32864.0</v>
+        <v>26290.0</v>
       </c>
       <c r="D36" s="1">
-        <v>3613.1</v>
+        <v>4054.1</v>
       </c>
       <c r="E36" s="1">
-        <v>3608.4908100049</v>
+        <v>3608.490810194</v>
       </c>
       <c r="F36" t="s">
         <v>32</v>
       </c>
       <c r="G36">
-        <v>107.55</v>
+        <v>110.21</v>
       </c>
       <c r="H36" s="1">
-        <v>1239170.55</v>
+        <v>991291.19</v>
       </c>
       <c r="I36" s="1">
-        <v>-135101.7</v>
+        <v>-24201.34</v>
       </c>
       <c r="J36" s="1">
-        <v>-10.90259125348</v>
+        <v>-2.4413956508582</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1104068.85</v>
+        <v>967089.85</v>
       </c>
       <c r="N36" s="1">
-        <v>1104068.85</v>
+        <v>967089.85</v>
       </c>
       <c r="O36" s="1">
-        <v>1.73</v>
+        <v>1.67</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B37" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C37" s="1">
-        <v>10285.0</v>
+        <v>8225.0</v>
       </c>
       <c r="D37" s="1">
-        <v>84800.0</v>
+        <v>97400.0</v>
       </c>
       <c r="E37" s="1">
-        <v>81681.536217793</v>
+        <v>81681.536217629</v>
       </c>
       <c r="F37" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G37" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H37" s="1">
-        <v>503412.53</v>
+        <v>402583.19</v>
       </c>
       <c r="I37" s="1">
-        <v>-6630.87</v>
+        <v>59361.35</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.3171841392188</v>
+        <v>14.745113922914</v>
       </c>
       <c r="K37">
-        <v>1.02</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>0.0</v>
+      </c>
+      <c r="L37">
+        <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>496781.66</v>
+        <v>461944.54</v>
       </c>
       <c r="N37" s="1">
-        <v>507238.68</v>
+        <v>461944.54</v>
       </c>
       <c r="O37" s="1">
         <v>0.8</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="B38" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="C38" s="1">
         <v>6800.0</v>
       </c>
       <c r="D38" s="1">
-        <v>39.84</v>
+        <v>45.64</v>
       </c>
       <c r="E38" s="1">
         <v>56.689666176471</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H38" s="1">
         <v>325321.52</v>
       </c>
       <c r="I38" s="1">
-        <v>-90785.98</v>
+        <v>-60312.55</v>
       </c>
       <c r="J38" s="1">
-        <v>-27.906539966984</v>
+        <v>-18.539366839304</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>234535.54</v>
+        <v>265008.97</v>
       </c>
       <c r="N38" s="1">
-        <v>234535.54</v>
+        <v>265008.97</v>
       </c>
       <c r="O38" s="1">
-        <v>0.37</v>
+        <v>0.46</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="B39" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="C39" s="1">
-        <v>109641.0</v>
+        <v>87710.0</v>
       </c>
       <c r="D39" s="1">
-        <v>944.6</v>
+        <v>1006.75</v>
       </c>
       <c r="E39" s="1">
-        <v>1045.4560158153</v>
+        <v>1045.4560158477</v>
       </c>
       <c r="F39" t="s">
         <v>32</v>
       </c>
       <c r="G39">
-        <v>107.55</v>
+        <v>110.21</v>
       </c>
       <c r="H39" s="1">
-        <v>1161806.92</v>
+        <v>929415.87</v>
       </c>
       <c r="I39" s="1">
-        <v>-198828.22</v>
+        <v>-128194.48</v>
       </c>
       <c r="J39" s="1">
-        <v>-17.113705950383</v>
+        <v>-13.793016037051</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>962978.7</v>
+        <v>801221.39</v>
       </c>
       <c r="N39" s="1">
-        <v>962978.7</v>
+        <v>801221.39</v>
       </c>
       <c r="O39" s="1">
-        <v>1.51</v>
+        <v>1.38</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="B40" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="C40" s="1">
-        <v>30000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>1465.0</v>
+        <v>2215.0</v>
       </c>
       <c r="E40" s="1">
-        <v>1349.7985243333</v>
+        <v>1349.7985241667</v>
       </c>
       <c r="F40" t="s">
         <v>35</v>
       </c>
       <c r="G40">
-        <v>36.96</v>
+        <v>36.94</v>
       </c>
       <c r="H40" s="1">
-        <v>1149464.53</v>
+        <v>919571.62</v>
       </c>
       <c r="I40" s="1">
-        <v>39816.05</v>
+        <v>519518.49</v>
       </c>
       <c r="J40" s="1">
-        <v>3.4638780893918</v>
+        <v>56.495707207667</v>
       </c>
       <c r="K40">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>0.0</v>
+      </c>
+      <c r="L40">
+        <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1189280.58</v>
+        <v>1439090.11</v>
       </c>
       <c r="N40" s="1">
-        <v>1191396.12</v>
+        <v>1439090.11</v>
       </c>
       <c r="O40" s="1">
-        <v>1.87</v>
+        <v>2.48</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="B41" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="C41" s="1">
-        <v>9041.0</v>
+        <v>7230.0</v>
       </c>
       <c r="D41" s="1">
-        <v>195800.0</v>
+        <v>217500.0</v>
       </c>
       <c r="E41" s="1">
-        <v>260430.37385245</v>
+        <v>260430.37385201</v>
       </c>
       <c r="F41" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G41" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H41" s="1">
-        <v>1432287.74</v>
+        <v>1145386.61</v>
       </c>
       <c r="I41" s="1">
-        <v>-423976.61</v>
+        <v>-238626.24</v>
       </c>
       <c r="J41" s="1">
-        <v>-29.601357196564</v>
+        <v>-20.83368514322</v>
       </c>
       <c r="K41">
-        <v>0.92</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>0.0</v>
+      </c>
+      <c r="L41">
+        <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1008311.13</v>
+        <v>906760.37</v>
       </c>
       <c r="N41" s="1">
-        <v>1016639.97</v>
+        <v>906760.37</v>
       </c>
       <c r="O41" s="1">
-        <v>1.6</v>
+        <v>1.57</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="B42" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="C42" s="1">
-        <v>1402386.0</v>
+        <v>1121910.0</v>
       </c>
       <c r="D42" s="1">
-        <v>75.33</v>
+        <v>81.46</v>
       </c>
       <c r="E42" s="1">
-        <v>83.512561063787</v>
+        <v>83.512561061048</v>
       </c>
       <c r="F42" t="s">
         <v>32</v>
       </c>
       <c r="G42">
-        <v>107.55</v>
+        <v>110.21</v>
       </c>
       <c r="H42" s="1">
-        <v>1174245.68</v>
+        <v>939397.55</v>
       </c>
       <c r="I42" s="1">
-        <v>-191974.76</v>
+        <v>-110149.98</v>
       </c>
       <c r="J42" s="1">
-        <v>-16.348772941622</v>
+        <v>-11.725597964355</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>982270.92</v>
+        <v>829247.57</v>
       </c>
       <c r="N42" s="1">
-        <v>982270.92</v>
+        <v>829247.57</v>
       </c>
       <c r="O42" s="1">
-        <v>1.54</v>
+        <v>1.43</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="B43" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="C43" s="1">
-        <v>4268.0</v>
+        <v>3418.0</v>
       </c>
       <c r="D43" s="1">
-        <v>177.39</v>
+        <v>199.64</v>
       </c>
       <c r="E43" s="1">
-        <v>185.0739995314</v>
+        <v>185.07399941486</v>
       </c>
       <c r="F43" t="s">
         <v>14</v>
       </c>
       <c r="G43">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H43" s="1">
-        <v>685435.47</v>
+        <v>548926.53</v>
       </c>
       <c r="I43" s="1">
-        <v>-29993.93</v>
+        <v>33747.47</v>
       </c>
       <c r="J43" s="1">
-        <v>-4.3758940575398</v>
+        <v>6.1479028896636</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>655441.54</v>
+        <v>582674.0</v>
       </c>
       <c r="N43" s="1">
-        <v>655441.54</v>
+        <v>582674.0</v>
       </c>
       <c r="O43" s="1">
-        <v>1.03</v>
+        <v>1.01</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="B44" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="C44" s="1">
-        <v>384862.0</v>
+        <v>307890.0</v>
       </c>
       <c r="D44" s="1">
-        <v>289.95</v>
+        <v>319.15</v>
       </c>
       <c r="E44" s="1">
-        <v>298.43802503235</v>
+        <v>298.43802504141</v>
       </c>
       <c r="F44" t="s">
         <v>32</v>
       </c>
       <c r="G44">
-        <v>107.55</v>
+        <v>110.21</v>
       </c>
       <c r="H44" s="1">
-        <v>1217897.2</v>
+        <v>974319.03</v>
       </c>
       <c r="I44" s="1">
-        <v>-180311.69</v>
+        <v>-82714.6</v>
       </c>
       <c r="J44" s="1">
-        <v>-14.80516500079</v>
+        <v>-8.48947803062</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1037585.51</v>
+        <v>891604.43</v>
       </c>
       <c r="N44" s="1">
-        <v>1037585.51</v>
+        <v>891604.43</v>
       </c>
       <c r="O44" s="1">
-        <v>1.63</v>
+        <v>1.54</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="B45" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="C45" s="1">
-        <v>566400.0</v>
+        <v>453200.0</v>
       </c>
       <c r="D45" s="1">
-        <v>4.71</v>
+        <v>4.84</v>
       </c>
       <c r="E45" s="1">
-        <v>4.5584528601695</v>
+        <v>4.5584528684907</v>
       </c>
       <c r="F45" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G45">
-        <v>4.67</v>
+        <v>4.64</v>
       </c>
       <c r="H45" s="1">
-        <v>556933.99</v>
+        <v>445625.85</v>
       </c>
       <c r="I45" s="1">
-        <v>14874.65</v>
+        <v>26761.32</v>
       </c>
       <c r="J45" s="1">
-        <v>2.6708102337227</v>
+        <v>6.0053338467685</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>571808.64</v>
+        <v>472387.17</v>
       </c>
       <c r="N45" s="1">
-        <v>571808.64</v>
+        <v>472387.17</v>
       </c>
       <c r="O45" s="1">
-        <v>0.9</v>
+        <v>0.82</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="B46" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="C46" s="1">
-        <v>741.0</v>
+        <v>590.0</v>
       </c>
       <c r="D46" s="1">
-        <v>1585000.0</v>
+        <v>1514000.0</v>
       </c>
       <c r="E46" s="1">
-        <v>1309412.2287449</v>
+        <v>1309412.2287458</v>
       </c>
       <c r="F46" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G46" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H46" s="1">
-        <v>622071.35</v>
+        <v>495306.47</v>
       </c>
       <c r="I46" s="1">
-        <v>46908.26</v>
+        <v>19771.36</v>
       </c>
       <c r="J46" s="1">
-        <v>7.5406559070756</v>
+        <v>3.991742728497</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>668979.61</v>
+        <v>515077.83</v>
       </c>
       <c r="N46" s="1">
-        <v>668979.61</v>
+        <v>515077.83</v>
       </c>
       <c r="O46" s="1">
-        <v>1.05</v>
+        <v>0.89</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="B47" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="C47" s="1">
-        <v>4195.0</v>
+        <v>3355.0</v>
       </c>
       <c r="D47" s="1">
-        <v>264000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="E47" s="1">
-        <v>192108.48500596</v>
+        <v>192108.48500447</v>
       </c>
       <c r="F47" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G47" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H47" s="1">
-        <v>491357.07</v>
+        <v>392968.53</v>
       </c>
       <c r="I47" s="1">
-        <v>139456.89</v>
+        <v>226098.22</v>
       </c>
       <c r="J47" s="1">
-        <v>28.38198501957</v>
+        <v>57.535960958502</v>
       </c>
       <c r="K47">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>0.0</v>
+      </c>
+      <c r="L47">
+        <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>630813.96</v>
+        <v>619066.75</v>
       </c>
       <c r="N47" s="1">
-        <v>637623.31</v>
+        <v>619066.75</v>
       </c>
       <c r="O47" s="1">
-        <v>1.0</v>
+        <v>1.07</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="B48" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="C48" s="1">
-        <v>54960.0</v>
+        <v>43970.0</v>
       </c>
       <c r="D48" s="1">
-        <v>178400.0</v>
+        <v>224500.0</v>
       </c>
       <c r="E48" s="1">
-        <v>61348.24975837</v>
+        <v>61348.249758472</v>
       </c>
       <c r="F48" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G48" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H48" s="1">
-        <v>2148436.0</v>
+        <v>1718826.98</v>
       </c>
       <c r="I48" s="1">
-        <v>3436355.71</v>
+        <v>3973210.94</v>
       </c>
       <c r="J48" s="1">
-        <v>159.9468501738</v>
+        <v>231.15828330784</v>
       </c>
       <c r="K48">
-        <v>0.63</v>
+        <v>0.23</v>
       </c>
       <c r="L48" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="M48" s="1">
-        <v>5584791.71</v>
+        <v>5692037.92</v>
       </c>
       <c r="N48" s="1">
-        <v>5619607.76</v>
+        <v>5702192.2</v>
       </c>
       <c r="O48" s="1">
-        <v>8.83</v>
+        <v>9.85</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="B49" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="C49" s="1">
-        <v>2012.0</v>
+        <v>1610.0</v>
       </c>
       <c r="D49" s="1">
-        <v>444000.0</v>
+        <v>463000.0</v>
       </c>
       <c r="E49" s="1">
-        <v>388862.30712724</v>
+        <v>388862.30712422</v>
       </c>
       <c r="F49" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G49" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H49" s="1">
-        <v>500348.9</v>
+        <v>400378.59</v>
       </c>
       <c r="I49" s="1">
-        <v>8485.37</v>
+        <v>29456.47</v>
       </c>
       <c r="J49" s="1">
-        <v>1.6958906075341</v>
+        <v>7.3571541375377</v>
       </c>
       <c r="K49">
-        <v>9.44</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>0.0</v>
+      </c>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>508834.27</v>
+        <v>429835.06</v>
       </c>
       <c r="N49" s="1">
-        <v>527829.6</v>
+        <v>429835.06</v>
       </c>
       <c r="O49" s="1">
-        <v>0.83</v>
+        <v>0.74</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="B50" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="C50" s="1">
-        <v>10345.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>830000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="E50" s="1">
-        <v>432507.38836926</v>
+        <v>432507.38837</v>
       </c>
       <c r="F50" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G50" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H50" s="1">
-        <v>2699808.47</v>
+        <v>2087817.09</v>
       </c>
       <c r="I50" s="1">
-        <v>2190924.97</v>
+        <v>3563127.51</v>
       </c>
       <c r="J50" s="1">
-        <v>81.151125879681</v>
+        <v>170.66281941394</v>
       </c>
       <c r="K50">
-        <v>1.1</v>
+        <v>1.44</v>
       </c>
       <c r="L50" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="M50" s="1">
-        <v>4890733.44</v>
+        <v>5650944.6</v>
       </c>
       <c r="N50" s="1">
-        <v>4902127.12</v>
+        <v>5662478.96</v>
       </c>
       <c r="O50" s="1">
-        <v>7.7</v>
+        <v>9.78</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="B51" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="C51" s="1">
-        <v>100930.0</v>
+        <v>80740.0</v>
       </c>
       <c r="D51" s="1">
-        <v>1018.4</v>
+        <v>1094.25</v>
       </c>
       <c r="E51" s="1">
-        <v>1199.2255738631</v>
+        <v>1199.2255738172</v>
       </c>
       <c r="F51" t="s">
         <v>32</v>
       </c>
       <c r="G51">
-        <v>107.55</v>
+        <v>110.21</v>
       </c>
       <c r="H51" s="1">
-        <v>1123837.89</v>
+        <v>899025.77</v>
       </c>
       <c r="I51" s="1">
-        <v>-168109.65</v>
+        <v>-97371.55</v>
       </c>
       <c r="J51" s="1">
-        <v>-14.958531964072</v>
+        <v>-10.830785195401</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>955728.24</v>
+        <v>801654.22</v>
       </c>
       <c r="N51" s="1">
-        <v>955728.24</v>
+        <v>801654.22</v>
       </c>
       <c r="O51" s="1">
-        <v>1.5</v>
+        <v>1.38</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="B52" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="C52" s="1">
-        <v>128400.0</v>
+        <v>99400.0</v>
       </c>
       <c r="D52" s="1">
-        <v>1810.0</v>
+        <v>2080.0</v>
       </c>
       <c r="E52" s="1">
-        <v>830.12603426791</v>
+        <v>830.12603430583</v>
       </c>
       <c r="F52" t="s">
         <v>35</v>
       </c>
       <c r="G52">
-        <v>36.96</v>
+        <v>36.94</v>
       </c>
       <c r="H52" s="1">
-        <v>3041565.41</v>
+        <v>2354607.49</v>
       </c>
       <c r="I52" s="1">
-        <v>3247252.9</v>
+        <v>3242359.36</v>
       </c>
       <c r="J52" s="1">
-        <v>106.76255356284</v>
+        <v>137.70275401613</v>
       </c>
       <c r="K52">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>0.0</v>
+      </c>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>6288818.31</v>
+        <v>5596966.85</v>
       </c>
       <c r="N52" s="1">
-        <v>6312963.46</v>
+        <v>5596966.85</v>
       </c>
       <c r="O52" s="1">
-        <v>9.92</v>
+        <v>9.66</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="B53" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="C53" s="1">
-        <v>25819.0</v>
+        <v>20650.0</v>
       </c>
       <c r="D53" s="1">
-        <v>3391.4</v>
+        <v>3513.0</v>
       </c>
       <c r="E53" s="1">
-        <v>2802.2263503621</v>
+        <v>2802.2263501211</v>
       </c>
       <c r="F53" t="s">
         <v>32</v>
       </c>
       <c r="G53">
-        <v>107.55</v>
+        <v>110.21</v>
       </c>
       <c r="H53" s="1">
-        <v>743265.94</v>
+        <v>594463.06</v>
       </c>
       <c r="I53" s="1">
-        <v>70902.36</v>
+        <v>63770.45</v>
       </c>
       <c r="J53" s="1">
-        <v>9.5392989486374</v>
+        <v>10.727403314177</v>
       </c>
       <c r="K53">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>814168.3</v>
+        <v>658233.51</v>
       </c>
       <c r="N53" s="1">
-        <v>816472.96</v>
+        <v>658233.51</v>
       </c>
       <c r="O53" s="1">
-        <v>1.28</v>
+        <v>1.14</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B54" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C54" s="1">
         <v>74816.0</v>
       </c>
       <c r="D54" s="1">
         <v>10.15</v>
       </c>
       <c r="E54" s="1">
         <v>0.0</v>
       </c>
       <c r="F54" t="s">
         <v>32</v>
       </c>
       <c r="G54">
-        <v>107.55</v>
+        <v>110.21</v>
       </c>
       <c r="H54" s="1">
         <v>0.0</v>
       </c>
       <c r="I54" s="1">
-        <v>7060.84</v>
+        <v>6890.37</v>
       </c>
       <c r="J54" s="1">
         <v>0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>7060.84</v>
+        <v>6890.37</v>
       </c>
       <c r="N54" s="1">
-        <v>7060.84</v>
+        <v>6890.37</v>
       </c>
       <c r="O54" s="1">
         <v>0.01</v>
       </c>
       <c r="P54">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P56">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>