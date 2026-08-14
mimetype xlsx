--- v2 (2026-07-23)
+++ v3 (2026-08-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -115,399 +115,426 @@
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>INE117A01022</t>
   </si>
   <si>
     <t>ABB INDIA LTD</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>3 857.50</t>
+  </si>
+  <si>
     <t>TW0002345006</t>
   </si>
   <si>
     <t>ACCTON TECHNOLOGY CORP</t>
   </si>
   <si>
     <t>TWD</t>
   </si>
   <si>
     <t>TH0268010Z11</t>
   </si>
   <si>
     <t>ADVANCED INFO SERVICE PCL F</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>76 056.56</t>
-[...1 lines deleted...]
-  <si>
     <t>TH0765010Z16</t>
   </si>
   <si>
     <t>AIRPORTS OF THAILAND PCL F</t>
   </si>
   <si>
     <t>KYG022421088</t>
   </si>
   <si>
     <t>ALCHIP TECHNOLOGIES LTD</t>
   </si>
   <si>
     <t>INE238A01034</t>
   </si>
   <si>
     <t>AXIS BANK LTD</t>
   </si>
   <si>
     <t>INE917I01010</t>
   </si>
   <si>
     <t>BAJAJ AUTO LTD</t>
   </si>
   <si>
     <t>INE296A01032</t>
   </si>
   <si>
     <t>BAJAJ FINANCE LTD</t>
   </si>
   <si>
     <t>ID1000109507</t>
   </si>
   <si>
     <t>BANK CENTRAL ASIA</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 242.46</t>
+    <t>20 448.90</t>
   </si>
   <si>
     <t>ID1000095003</t>
   </si>
   <si>
     <t>BANK MANDIRI (PERSERO)</t>
   </si>
   <si>
+    <t>38 780.60</t>
+  </si>
+  <si>
     <t>INE263A01024</t>
   </si>
   <si>
     <t>BHARAT ELECTRONICS LTD</t>
   </si>
   <si>
     <t>INE397D01024</t>
   </si>
   <si>
     <t>BHARTI AIRTEL LTD</t>
   </si>
   <si>
     <t>TW0002882008</t>
   </si>
   <si>
     <t>CATHAY FINANCIAL HOLDING LTD</t>
   </si>
   <si>
     <t>MYL1023OO000</t>
   </si>
   <si>
     <t>CIMB GROUP HOLDINGS</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
     <t>INE059A01026</t>
   </si>
   <si>
     <t>CIPLA LTD</t>
   </si>
   <si>
+    <t>TW0008358003</t>
+  </si>
+  <si>
+    <t>CO-TECH DEVELOPMENT CORP</t>
+  </si>
+  <si>
     <t>TH0737010Y16</t>
   </si>
   <si>
     <t>CP ALL PCL F</t>
   </si>
   <si>
+    <t>14 074.90</t>
+  </si>
+  <si>
     <t>INE148O01028</t>
   </si>
   <si>
     <t>DELHIVERY LTD</t>
   </si>
   <si>
     <t>TW0002308004</t>
   </si>
   <si>
     <t>DELTA ELECTRONICS INC</t>
   </si>
   <si>
     <t>INE935N01020</t>
   </si>
   <si>
     <t>DIXON TECHNOLOGIES (INDIA) LTD</t>
   </si>
   <si>
-    <t>TW0001476000</t>
-[...10 lines deleted...]
-  <si>
     <t>INE758T01015</t>
   </si>
   <si>
     <t>ETERNAL LTD</t>
   </si>
   <si>
+    <t>KR7084370006</t>
+  </si>
+  <si>
+    <t>EUGENE TECHNOLOGY LTD</t>
+  </si>
+  <si>
+    <t>KRW</t>
+  </si>
+  <si>
+    <t>1 745.39</t>
+  </si>
+  <si>
+    <t>TW0001519007</t>
+  </si>
+  <si>
+    <t>FORTUNE ELECTRIC LTD</t>
+  </si>
+  <si>
     <t>VN000000FPT1</t>
   </si>
   <si>
     <t>FPT CORP</t>
   </si>
   <si>
     <t>VND</t>
   </si>
   <si>
-    <t>30 833.89</t>
+    <t>30 850.73</t>
   </si>
   <si>
     <t>INE200A01026</t>
   </si>
   <si>
     <t>GE VERNOVA T&amp;D INDIA LTD</t>
   </si>
   <si>
     <t>INE047A01021</t>
   </si>
   <si>
     <t>GRASIM INDUSTRIES LTD</t>
   </si>
   <si>
+    <t>KR7272210006</t>
+  </si>
+  <si>
+    <t>HANWHA SYSTEMS LTD</t>
+  </si>
+  <si>
     <t>KR7267260008</t>
   </si>
   <si>
     <t>HD HYUNDAI ELECTRIC LTD</t>
   </si>
   <si>
-    <t>KRW</t>
-[...4 lines deleted...]
-  <si>
     <t>KR7009540006</t>
   </si>
   <si>
     <t>HD KOREA SHIPBUILDING &amp; OFFSHORE E</t>
   </si>
   <si>
     <t>INE040A01034</t>
   </si>
   <si>
     <t>HDFC BANK LTD</t>
   </si>
   <si>
     <t>INE795G01014</t>
   </si>
   <si>
     <t>HDFC LIFE INSURANCE COMPANY LTD</t>
   </si>
   <si>
     <t>TW0002317005</t>
   </si>
   <si>
     <t>HON HAI PRECISION INDUSTRY LTD</t>
   </si>
   <si>
-    <t>KR7005380001</t>
-[...5 lines deleted...]
-    <t>4 182.06</t>
+    <t>KR7298040007</t>
+  </si>
+  <si>
+    <t>HYOSUNG HEAVY INDUSTRIES CORP</t>
+  </si>
+  <si>
+    <t>KR7012330007</t>
+  </si>
+  <si>
+    <t>HYUNDAI MOBIS LTD</t>
   </si>
   <si>
     <t>INE090A01021</t>
   </si>
   <si>
     <t>ICICI BANK LTD</t>
   </si>
   <si>
     <t>INE918Z01012</t>
   </si>
   <si>
     <t>KAYNES TECHNOLOGY INDIA LTD</t>
   </si>
   <si>
     <t>KR7105560007</t>
   </si>
   <si>
     <t>KB FINANCIAL GROUP INC</t>
   </si>
   <si>
+    <t>7 848.61</t>
+  </si>
+  <si>
     <t>INE018A01030</t>
   </si>
   <si>
     <t>LARSEN AND TOUBRO LTD</t>
   </si>
   <si>
-    <t>KR7003550001</t>
-[...4 lines deleted...]
-  <si>
     <t>MU0295S00016</t>
   </si>
   <si>
     <t>MAKEMYTRIP LTD</t>
   </si>
   <si>
     <t>INE027H01010</t>
   </si>
   <si>
     <t>MAX HEALTHCARE INSTITUTE LTD</t>
   </si>
   <si>
     <t>TW0002454006</t>
   </si>
   <si>
     <t>MEDIATEK INC</t>
   </si>
   <si>
     <t>KR7035420009</t>
   </si>
   <si>
     <t>NAVER CORP</t>
   </si>
   <si>
     <t>INE848E01016</t>
   </si>
   <si>
     <t>NHPC LTD</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>INE752E01010</t>
   </si>
   <si>
     <t>POWER GRID CORPORATION OF INDIA LT</t>
   </si>
   <si>
     <t>MYL1295OO004</t>
   </si>
   <si>
     <t>PUBLIC BANK</t>
   </si>
   <si>
-    <t>KR7207940008</t>
-[...4 lines deleted...]
-  <si>
     <t>KR7028260008</t>
   </si>
   <si>
     <t>SAMSUNG C&amp;T CORP</t>
   </si>
   <si>
     <t>KR7005930003</t>
   </si>
   <si>
     <t>SAMSUNG ELECTRONICS LTD</t>
   </si>
   <si>
-    <t>10 154.28</t>
-[...5 lines deleted...]
-    <t>SAMSUNG FIRE &amp; MARINE INSURANCE LT</t>
+    <t>10 282.83</t>
+  </si>
+  <si>
+    <t>KR7032830002</t>
+  </si>
+  <si>
+    <t>SAMSUNG LIFE LTD</t>
+  </si>
+  <si>
+    <t>KR7006400006</t>
+  </si>
+  <si>
+    <t>SAMSUNG SDI LTD</t>
+  </si>
+  <si>
+    <t>KR7004170007</t>
+  </si>
+  <si>
+    <t>SHINSEGAE INC</t>
   </si>
   <si>
     <t>KR7000660001</t>
   </si>
   <si>
     <t>SK HYNIX INC</t>
   </si>
   <si>
-    <t>11 534.36</t>
-[...1 lines deleted...]
-  <si>
     <t>INE062A01020</t>
   </si>
   <si>
     <t>STATE BANK OF INDIA</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR MANUFACTURING</t>
   </si>
   <si>
     <t>INE494B01023</t>
   </si>
   <si>
     <t>TVS MOTOR COMPANY LTD</t>
   </si>
   <si>
     <t>INE494B04019</t>
   </si>
   <si>
     <t>TVS MOTORS COMPANY PRF LTD</t>
+  </si>
+  <si>
+    <t>TW0002327004</t>
+  </si>
+  <si>
+    <t>YAGEO CORP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -827,227 +854,227 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>3225</v>
       </c>
       <c r="C2" s="1">
-        <v>236870.0</v>
+        <v>232600.0</v>
       </c>
       <c r="D2">
-        <v>244.38</v>
+        <v>270.5</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>57886507.94</v>
+        <v>62918293.4</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2">
-        <v>57886507.94</v>
+        <v>62918293.4</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1">
-        <v>24635.03</v>
+        <v>24772.81</v>
       </c>
       <c r="D3">
-        <v>85.12</v>
+        <v>94.09</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>2096908.18</v>
+        <v>2330879.43</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3">
-        <v>2096908.18</v>
+        <v>2330879.43</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="1">
-        <v>578788.53</v>
+        <v>567873.53</v>
       </c>
       <c r="D4">
-        <v>96.42</v>
+        <v>106.63</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>55809606.7</v>
+        <v>60552738.67</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4">
-        <v>55809606.7</v>
+        <v>60552738.67</v>
       </c>
       <c r="I4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>13411.44</v>
+        <v>14827.7</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5">
-        <v>13411.4371933</v>
+        <v>14827.7</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5">
-        <v>11452.0</v>
+        <v>12664.05</v>
       </c>
       <c r="I5" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P54"/>
+  <dimension ref="A1:P58"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O54" sqref="O54"/>
+      <selection activeCell="O58" sqref="O58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1069,2686 +1096,2886 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>18260.0</v>
       </c>
       <c r="D2" s="1">
-        <v>7575.5</v>
+        <v>6305.0</v>
       </c>
       <c r="E2" s="1">
         <v>5620.1704633078</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>110.21</v>
+        <v>112.05</v>
       </c>
       <c r="H2" s="1">
         <v>1050997.62</v>
       </c>
       <c r="I2" s="1">
-        <v>204147.26</v>
+        <v>-23559.57</v>
       </c>
       <c r="J2" s="1">
-        <v>19.42414103659</v>
+        <v>-2.2416387584208</v>
       </c>
       <c r="K2">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.21</v>
+      </c>
+      <c r="L2" t="s">
+        <v>33</v>
       </c>
       <c r="M2" s="1">
-        <v>1255144.88</v>
+        <v>1027438.05</v>
       </c>
       <c r="N2" s="1">
-        <v>1255144.88</v>
+        <v>1031295.55</v>
       </c>
       <c r="O2" s="1">
-        <v>2.17</v>
+        <v>1.64</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>34000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>2080.0</v>
+        <v>2435.0</v>
       </c>
       <c r="E3" s="1">
         <v>958.03034911765</v>
       </c>
       <c r="F3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G3">
-        <v>36.94</v>
+        <v>36.92</v>
       </c>
       <c r="H3" s="1">
         <v>916558.08</v>
       </c>
       <c r="I3" s="1">
-        <v>997897.38</v>
+        <v>1325868.43</v>
       </c>
       <c r="J3" s="1">
-        <v>108.87442943059</v>
+        <v>144.65732820772</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1914455.46</v>
+        <v>2242426.51</v>
       </c>
       <c r="N3" s="1">
-        <v>1914455.46</v>
+        <v>2242426.51</v>
       </c>
       <c r="O3" s="1">
-        <v>3.31</v>
+        <v>3.57</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C4" s="1">
         <v>93700.0</v>
       </c>
       <c r="D4" s="1">
-        <v>345.0</v>
+        <v>355.0</v>
       </c>
       <c r="E4" s="1">
         <v>290.4616791889</v>
       </c>
       <c r="F4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G4">
-        <v>38.01</v>
+        <v>37.88</v>
       </c>
       <c r="H4" s="1">
         <v>745328.12</v>
       </c>
       <c r="I4" s="1">
-        <v>105058.06</v>
+        <v>132869.79</v>
       </c>
       <c r="J4" s="1">
-        <v>14.095544925905</v>
+        <v>17.827019595074</v>
       </c>
       <c r="K4">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>0.0</v>
+      </c>
+      <c r="L4">
+        <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>850386.18</v>
+        <v>878197.91</v>
       </c>
       <c r="N4" s="1">
-        <v>926442.74</v>
+        <v>878197.91</v>
       </c>
       <c r="O4" s="1">
-        <v>1.6</v>
+        <v>1.4</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>224500.0</v>
       </c>
       <c r="D5" s="1">
-        <v>55.25</v>
+        <v>51.75</v>
       </c>
       <c r="E5" s="1">
         <v>52.269401247216</v>
       </c>
       <c r="F5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G5">
-        <v>38.01</v>
+        <v>37.88</v>
       </c>
       <c r="H5" s="1">
         <v>319158.21</v>
       </c>
       <c r="I5" s="1">
-        <v>7133.57</v>
+        <v>-12431.81</v>
       </c>
       <c r="J5" s="1">
-        <v>2.2351203185405</v>
+        <v>-3.8951872803147</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>326291.78</v>
+        <v>306726.4</v>
       </c>
       <c r="N5" s="1">
-        <v>326291.78</v>
+        <v>306726.4</v>
       </c>
       <c r="O5" s="1">
-        <v>0.56</v>
+        <v>0.49</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>8000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>3980.0</v>
+        <v>4780.0</v>
       </c>
       <c r="E6" s="1">
         <v>3035.0458425</v>
       </c>
       <c r="F6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G6">
-        <v>36.94</v>
+        <v>36.92</v>
       </c>
       <c r="H6" s="1">
         <v>690192.79</v>
       </c>
       <c r="I6" s="1">
-        <v>171745.3</v>
+        <v>345565.03</v>
       </c>
       <c r="J6" s="1">
-        <v>24.883670546602</v>
+        <v>50.067899144527</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>861938.09</v>
+        <v>1035757.82</v>
       </c>
       <c r="N6" s="1">
-        <v>861938.09</v>
+        <v>1035757.82</v>
       </c>
       <c r="O6" s="1">
-        <v>1.49</v>
+        <v>1.65</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>136250.0</v>
       </c>
       <c r="D7" s="1">
-        <v>1369.6</v>
+        <v>1255.7</v>
       </c>
       <c r="E7" s="1">
         <v>1228.3757688807</v>
       </c>
       <c r="F7" t="s">
         <v>32</v>
       </c>
       <c r="G7">
-        <v>110.21</v>
+        <v>112.05</v>
       </c>
       <c r="H7" s="1">
         <v>1651503.13</v>
       </c>
       <c r="I7" s="1">
-        <v>41711.62</v>
+        <v>-124667.85</v>
       </c>
       <c r="J7" s="1">
-        <v>2.5256761093756</v>
+        <v>-7.548750452565</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1693214.75</v>
+        <v>1526835.28</v>
       </c>
       <c r="N7" s="1">
-        <v>1693214.75</v>
+        <v>1526835.28</v>
       </c>
       <c r="O7" s="1">
-        <v>2.92</v>
+        <v>2.43</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>5690.0</v>
       </c>
       <c r="D8" s="1">
-        <v>9550.5</v>
+        <v>10262.0</v>
       </c>
       <c r="E8" s="1">
         <v>8966.5687609842</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8">
-        <v>110.21</v>
+        <v>112.05</v>
       </c>
       <c r="H8" s="1">
         <v>526259.56</v>
       </c>
       <c r="I8" s="1">
-        <v>-33176.41</v>
+        <v>-5167.98</v>
       </c>
       <c r="J8" s="1">
-        <v>-6.304191414594</v>
+        <v>-0.98202111520786</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>493083.15</v>
+        <v>521091.58</v>
       </c>
       <c r="N8" s="1">
-        <v>493083.15</v>
+        <v>521091.58</v>
       </c>
       <c r="O8" s="1">
-        <v>0.85</v>
+        <v>0.83</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>115335.0</v>
       </c>
       <c r="D9" s="1">
-        <v>918.35</v>
+        <v>896.15</v>
       </c>
       <c r="E9" s="1">
         <v>898.73600927732</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9">
-        <v>110.21</v>
+        <v>112.05</v>
       </c>
       <c r="H9" s="1">
         <v>1046302.83</v>
       </c>
       <c r="I9" s="1">
-        <v>-85241.43</v>
+        <v>-123919.15</v>
       </c>
       <c r="J9" s="1">
-        <v>-8.146917656717</v>
+        <v>-11.843526218886</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>961061.4</v>
+        <v>922383.68</v>
       </c>
       <c r="N9" s="1">
-        <v>961061.4</v>
+        <v>922383.68</v>
       </c>
       <c r="O9" s="1">
-        <v>1.66</v>
+        <v>1.47</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
         <v>2069300.0</v>
       </c>
       <c r="D10" s="1">
-        <v>6425.0</v>
+        <v>6100.0</v>
       </c>
       <c r="E10" s="1">
         <v>9070.6916707582</v>
       </c>
       <c r="F10" t="s">
         <v>52</v>
       </c>
       <c r="G10" t="s">
         <v>53</v>
       </c>
       <c r="H10" s="1">
         <v>1044220.27</v>
       </c>
       <c r="I10" s="1">
-        <v>-387421.5</v>
+        <v>-426943.53</v>
       </c>
       <c r="J10" s="1">
-        <v>-37.101511159135</v>
+        <v>-40.886347666858</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>656798.77</v>
+        <v>617276.74</v>
       </c>
       <c r="N10" s="1">
-        <v>656798.77</v>
+        <v>617276.74</v>
       </c>
       <c r="O10" s="1">
-        <v>1.13</v>
+        <v>0.98</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>2629700.0</v>
       </c>
       <c r="D11" s="1">
-        <v>4630.0</v>
+        <v>4200.0</v>
       </c>
       <c r="E11" s="1">
         <v>4696.9321474807</v>
       </c>
       <c r="F11" t="s">
         <v>52</v>
       </c>
       <c r="G11" t="s">
         <v>53</v>
       </c>
       <c r="H11" s="1">
         <v>666894.09</v>
       </c>
       <c r="I11" s="1">
-        <v>-65411.67</v>
+        <v>-126784.21</v>
       </c>
       <c r="J11" s="1">
-        <v>-9.8084045099275</v>
+        <v>-19.011146132664</v>
       </c>
       <c r="K11">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.01</v>
+      </c>
+      <c r="L11" t="s">
+        <v>56</v>
       </c>
       <c r="M11" s="1">
-        <v>601482.42</v>
+        <v>540109.88</v>
       </c>
       <c r="N11" s="1">
-        <v>601482.42</v>
+        <v>578890.48</v>
       </c>
       <c r="O11" s="1">
-        <v>1.04</v>
+        <v>0.92</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C12" s="1">
         <v>65250.0</v>
       </c>
       <c r="D12" s="1">
-        <v>449.95</v>
+        <v>428.25</v>
       </c>
       <c r="E12" s="1">
         <v>328.44615678161</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
       <c r="G12">
-        <v>110.21</v>
+        <v>112.05</v>
       </c>
       <c r="H12" s="1">
         <v>227698.7</v>
       </c>
       <c r="I12" s="1">
-        <v>38696.6</v>
+        <v>21673.29</v>
       </c>
       <c r="J12" s="1">
-        <v>16.994651265027</v>
+        <v>9.5184074393047</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>266395.3</v>
+        <v>249371.99</v>
       </c>
       <c r="N12" s="1">
-        <v>266395.3</v>
+        <v>249371.99</v>
       </c>
       <c r="O12" s="1">
-        <v>0.46</v>
+        <v>0.4</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C13" s="1">
         <v>64750.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1841.2</v>
+        <v>1789.2</v>
       </c>
       <c r="E13" s="1">
         <v>1653.3850996139</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
       <c r="G13">
-        <v>110.21</v>
+        <v>112.05</v>
       </c>
       <c r="H13" s="1">
         <v>1114368.57</v>
       </c>
       <c r="I13" s="1">
-        <v>-32629.48</v>
+        <v>-80492.59</v>
       </c>
       <c r="J13" s="1">
-        <v>-2.9280689422172</v>
+        <v>-7.2231568770824</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1081739.09</v>
+        <v>1033875.98</v>
       </c>
       <c r="N13" s="1">
-        <v>1081739.09</v>
+        <v>1033875.98</v>
       </c>
       <c r="O13" s="1">
-        <v>1.87</v>
+        <v>1.64</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C14" s="1">
         <v>398000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>74.8</v>
+        <v>77.3</v>
       </c>
       <c r="E14" s="1">
         <v>65.296058668342</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G14">
-        <v>36.94</v>
+        <v>36.92</v>
       </c>
       <c r="H14" s="1">
         <v>749420.88</v>
       </c>
       <c r="I14" s="1">
-        <v>56491.24</v>
+        <v>83882.04</v>
       </c>
       <c r="J14" s="1">
-        <v>7.5379858644985</v>
+        <v>11.192914721031</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>805912.12</v>
+        <v>833302.92</v>
       </c>
       <c r="N14" s="1">
-        <v>805912.12</v>
+        <v>833302.92</v>
       </c>
       <c r="O14" s="1">
-        <v>1.39</v>
+        <v>1.32</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C15" s="1">
         <v>588100.0</v>
       </c>
       <c r="D15" s="1">
-        <v>7.78</v>
+        <v>7.92</v>
       </c>
       <c r="E15" s="1">
         <v>7.4589096242136</v>
       </c>
       <c r="F15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G15">
-        <v>4.64</v>
+        <v>4.6</v>
       </c>
       <c r="H15" s="1">
         <v>911176.4</v>
       </c>
       <c r="I15" s="1">
-        <v>74180.6</v>
+        <v>100932.63</v>
       </c>
       <c r="J15" s="1">
-        <v>8.1411897849857</v>
+        <v>11.077177811014</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>985357.0</v>
+        <v>1012109.03</v>
       </c>
       <c r="N15" s="1">
-        <v>985357.0</v>
+        <v>1012109.03</v>
       </c>
       <c r="O15" s="1">
-        <v>1.7</v>
+        <v>1.61</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C16" s="1">
         <v>31140.0</v>
       </c>
       <c r="D16" s="1">
-        <v>1305.9</v>
+        <v>1327.6</v>
       </c>
       <c r="E16" s="1">
         <v>1497.3622935132</v>
       </c>
       <c r="F16" t="s">
         <v>32</v>
       </c>
       <c r="G16">
-        <v>110.21</v>
+        <v>112.05</v>
       </c>
       <c r="H16" s="1">
         <v>481624.3</v>
       </c>
       <c r="I16" s="1">
-        <v>-112637.94</v>
+        <v>-112684.39</v>
       </c>
       <c r="J16" s="1">
-        <v>-23.387096539772</v>
+        <v>-23.396740986699</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>368986.36</v>
+        <v>368939.91</v>
       </c>
       <c r="N16" s="1">
-        <v>368986.36</v>
+        <v>368939.91</v>
       </c>
       <c r="O16" s="1">
-        <v>0.64</v>
+        <v>0.59</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C17" s="1">
-        <v>359000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>45.25</v>
+        <v>456.0</v>
       </c>
       <c r="E17" s="1">
-        <v>47.442433203343</v>
+        <v>343.23147826087</v>
       </c>
       <c r="F17" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="G17">
-        <v>38.01</v>
+        <v>36.92</v>
       </c>
       <c r="H17" s="1">
-        <v>451597.82</v>
+        <v>214242.35</v>
       </c>
       <c r="I17" s="1">
-        <v>-24260.78</v>
+        <v>69832.65</v>
       </c>
       <c r="J17" s="1">
-        <v>-5.3722092812583</v>
+        <v>32.595166175128</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>427337.04</v>
+        <v>284075.0</v>
       </c>
       <c r="N17" s="1">
-        <v>427337.04</v>
+        <v>284075.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.74</v>
+        <v>0.45</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>141265.0</v>
+        <v>359000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>449.4</v>
+        <v>43.75</v>
       </c>
       <c r="E18" s="1">
-        <v>424.3011523732</v>
+        <v>47.442433203343</v>
       </c>
       <c r="F18" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G18">
-        <v>110.21</v>
+        <v>37.88</v>
       </c>
       <c r="H18" s="1">
-        <v>558062.53</v>
+        <v>451597.82</v>
       </c>
       <c r="I18" s="1">
-        <v>17973.2</v>
+        <v>-36933.22</v>
       </c>
       <c r="J18" s="1">
-        <v>3.2206426760098</v>
+        <v>-8.1783432878396</v>
       </c>
       <c r="K18">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.04</v>
+      </c>
+      <c r="L18" t="s">
+        <v>72</v>
       </c>
       <c r="M18" s="1">
-        <v>576035.73</v>
+        <v>414664.6</v>
       </c>
       <c r="N18" s="1">
-        <v>576035.73</v>
+        <v>428739.5</v>
       </c>
       <c r="O18" s="1">
-        <v>0.99</v>
+        <v>0.68</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C19" s="1">
-        <v>40000.0</v>
+        <v>141265.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1980.0</v>
+        <v>465.2</v>
       </c>
       <c r="E19" s="1">
-        <v>514.00439975</v>
+        <v>424.3011523732</v>
       </c>
       <c r="F19" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G19">
-        <v>36.94</v>
+        <v>112.05</v>
       </c>
       <c r="H19" s="1">
-        <v>592249.25</v>
+        <v>558062.53</v>
       </c>
       <c r="I19" s="1">
-        <v>1551767.61</v>
+        <v>28405.12</v>
       </c>
       <c r="J19" s="1">
-        <v>262.01259182684</v>
+        <v>5.0899529126243</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2144016.86</v>
+        <v>586467.65</v>
       </c>
       <c r="N19" s="1">
-        <v>2144016.86</v>
+        <v>586467.65</v>
       </c>
       <c r="O19" s="1">
-        <v>3.7</v>
+        <v>0.93</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C20" s="1">
-        <v>3570.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>10866.5</v>
+        <v>2165.0</v>
       </c>
       <c r="E20" s="1">
-        <v>13485.277338936</v>
+        <v>514.00439975</v>
       </c>
       <c r="F20" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="G20">
-        <v>110.21</v>
+        <v>36.92</v>
       </c>
       <c r="H20" s="1">
-        <v>501754.45</v>
+        <v>592249.25</v>
       </c>
       <c r="I20" s="1">
-        <v>-149756.86</v>
+        <v>1753373.84</v>
       </c>
       <c r="J20" s="1">
-        <v>-29.846643113977</v>
+        <v>296.05336604479</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>351997.59</v>
+        <v>2345623.09</v>
       </c>
       <c r="N20" s="1">
-        <v>351997.59</v>
+        <v>2345623.09</v>
       </c>
       <c r="O20" s="1">
-        <v>0.61</v>
+        <v>3.73</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B21" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C21" s="1">
-        <v>41000.0</v>
+        <v>3570.0</v>
       </c>
       <c r="D21" s="1">
-        <v>333.0</v>
+        <v>11124.0</v>
       </c>
       <c r="E21" s="1">
-        <v>484.37930780488</v>
+        <v>13485.277338936</v>
       </c>
       <c r="F21" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G21">
-        <v>36.94</v>
+        <v>112.05</v>
       </c>
       <c r="H21" s="1">
-        <v>581090.82</v>
+        <v>501754.45</v>
       </c>
       <c r="I21" s="1">
-        <v>-211491.55</v>
+        <v>-147350.15</v>
       </c>
       <c r="J21" s="1">
-        <v>-36.39561024213</v>
+        <v>-29.366984189179</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>369599.27</v>
+        <v>354404.3</v>
       </c>
       <c r="N21" s="1">
-        <v>369599.27</v>
+        <v>354404.3</v>
       </c>
       <c r="O21" s="1">
-        <v>0.64</v>
+        <v>0.56</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C22" s="1">
-        <v>7000.0</v>
+        <v>285970.0</v>
       </c>
       <c r="D22" s="1">
-        <v>4100.0</v>
+        <v>237.82</v>
       </c>
       <c r="E22" s="1">
-        <v>1232.0238571429</v>
+        <v>282.01272283806</v>
       </c>
       <c r="F22" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G22">
-        <v>36.94</v>
+        <v>112.05</v>
       </c>
       <c r="H22" s="1">
-        <v>241490.68</v>
+        <v>831076.4</v>
       </c>
       <c r="I22" s="1">
-        <v>535444.72</v>
+        <v>-224146.36</v>
       </c>
       <c r="J22" s="1">
-        <v>221.72479699838</v>
+        <v>-26.970608237702</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>776935.4</v>
+        <v>606930.04</v>
       </c>
       <c r="N22" s="1">
-        <v>776935.4</v>
+        <v>606930.04</v>
       </c>
       <c r="O22" s="1">
-        <v>1.34</v>
+        <v>0.96</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B23" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C23" s="1">
-        <v>285970.0</v>
+        <v>10600.0</v>
       </c>
       <c r="D23" s="1">
-        <v>259.92</v>
+        <v>133600.0</v>
       </c>
       <c r="E23" s="1">
-        <v>282.01272283806</v>
+        <v>141049.13518868</v>
       </c>
       <c r="F23" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>110.21</v>
+        <v>83</v>
+      </c>
+      <c r="G23" t="s">
+        <v>84</v>
       </c>
       <c r="H23" s="1">
-        <v>831076.4</v>
+        <v>870528.83</v>
       </c>
       <c r="I23" s="1">
-        <v>-156638.52</v>
+        <v>-59155.54</v>
       </c>
       <c r="J23" s="1">
-        <v>-18.84766791597</v>
+        <v>-6.7953567947887</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>674437.88</v>
+        <v>811373.29</v>
       </c>
       <c r="N23" s="1">
-        <v>674437.88</v>
+        <v>811373.29</v>
       </c>
       <c r="O23" s="1">
-        <v>1.16</v>
+        <v>1.29</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C24" s="1">
-        <v>241805.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>74300.0</v>
+        <v>895.0</v>
       </c>
       <c r="E24" s="1">
-        <v>109076.09184082</v>
+        <v>904.48806666667</v>
       </c>
       <c r="F24" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>36</v>
+      </c>
+      <c r="G24">
+        <v>36.92</v>
       </c>
       <c r="H24" s="1">
-        <v>906591.06</v>
+        <v>367110.84</v>
       </c>
       <c r="I24" s="1">
-        <v>-323914.13</v>
+        <v>-3485.09</v>
       </c>
       <c r="J24" s="1">
-        <v>-35.728802576103</v>
+        <v>-0.94932909090889</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>582676.93</v>
+        <v>363625.75</v>
       </c>
       <c r="N24" s="1">
-        <v>582676.93</v>
+        <v>363625.75</v>
       </c>
       <c r="O24" s="1">
-        <v>1.01</v>
+        <v>0.58</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B25" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C25" s="1">
-        <v>25560.0</v>
+        <v>241805.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4496.4</v>
+        <v>70700.0</v>
       </c>
       <c r="E25" s="1">
-        <v>3681.2731455399</v>
+        <v>109076.09184082</v>
       </c>
       <c r="F25" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>110.21</v>
+        <v>89</v>
+      </c>
+      <c r="G25" t="s">
+        <v>90</v>
       </c>
       <c r="H25" s="1">
-        <v>873657.9</v>
+        <v>906591.06</v>
       </c>
       <c r="I25" s="1">
-        <v>169157.83</v>
+        <v>-352453.84</v>
       </c>
       <c r="J25" s="1">
-        <v>19.362021450272</v>
+        <v>-38.876827221305</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1042815.73</v>
+        <v>554137.22</v>
       </c>
       <c r="N25" s="1">
-        <v>1042815.73</v>
+        <v>554137.22</v>
       </c>
       <c r="O25" s="1">
-        <v>1.8</v>
+        <v>0.88</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B26" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C26" s="1">
-        <v>29990.0</v>
+        <v>25560.0</v>
       </c>
       <c r="D26" s="1">
-        <v>2735.0</v>
+        <v>4351.4</v>
       </c>
       <c r="E26" s="1">
-        <v>2781.6483414471</v>
+        <v>3681.2731455399</v>
       </c>
       <c r="F26" t="s">
         <v>32</v>
       </c>
       <c r="G26">
-        <v>110.21</v>
+        <v>112.05</v>
       </c>
       <c r="H26" s="1">
-        <v>824407.35</v>
+        <v>873657.9</v>
       </c>
       <c r="I26" s="1">
-        <v>-80162.94</v>
+        <v>118908.66</v>
       </c>
       <c r="J26" s="1">
-        <v>-9.7237051561949</v>
+        <v>13.610437220335</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>744244.41</v>
+        <v>992566.56</v>
       </c>
       <c r="N26" s="1">
-        <v>744244.41</v>
+        <v>992566.56</v>
       </c>
       <c r="O26" s="1">
-        <v>1.28</v>
+        <v>1.58</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B27" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C27" s="1">
-        <v>935.0</v>
+        <v>29990.0</v>
       </c>
       <c r="D27" s="1">
-        <v>1129000.0</v>
+        <v>2945.6</v>
       </c>
       <c r="E27" s="1">
-        <v>1062362.9529946</v>
+        <v>2781.6483414471</v>
       </c>
       <c r="F27" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>32</v>
+      </c>
+      <c r="G27">
+        <v>112.05</v>
       </c>
       <c r="H27" s="1">
-        <v>584749.55</v>
+        <v>824407.35</v>
       </c>
       <c r="I27" s="1">
-        <v>23946.56</v>
+        <v>-36055.63</v>
       </c>
       <c r="J27" s="1">
-        <v>4.0951822878701</v>
+        <v>-4.3735211725126</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>608696.11</v>
+        <v>788351.72</v>
       </c>
       <c r="N27" s="1">
-        <v>608696.11</v>
+        <v>788351.72</v>
       </c>
       <c r="O27" s="1">
-        <v>1.05</v>
+        <v>1.25</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B28" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C28" s="1">
-        <v>2220.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D28" s="1">
-        <v>461000.0</v>
+        <v>109600.0</v>
       </c>
       <c r="E28" s="1">
-        <v>366915.33046847</v>
+        <v>116199.92857143</v>
       </c>
       <c r="F28" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="G28" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="H28" s="1">
-        <v>511529.36</v>
+        <v>187898.54</v>
       </c>
       <c r="I28" s="1">
-        <v>78602.24</v>
+        <v>-12075.02</v>
       </c>
       <c r="J28" s="1">
-        <v>15.366124830059</v>
+        <v>-6.4263511573853</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>590131.6</v>
+        <v>175823.52</v>
       </c>
       <c r="N28" s="1">
-        <v>590131.6</v>
+        <v>175823.52</v>
       </c>
       <c r="O28" s="1">
-        <v>1.02</v>
+        <v>0.28</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B29" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C29" s="1">
-        <v>207545.0</v>
+        <v>935.0</v>
       </c>
       <c r="D29" s="1">
-        <v>784.35</v>
+        <v>1280000.0</v>
       </c>
       <c r="E29" s="1">
-        <v>837.71156554</v>
+        <v>1062362.9529946</v>
       </c>
       <c r="F29" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>110.21</v>
+        <v>83</v>
+      </c>
+      <c r="G29" t="s">
+        <v>84</v>
       </c>
       <c r="H29" s="1">
-        <v>1855829.11</v>
+        <v>584749.55</v>
       </c>
       <c r="I29" s="1">
-        <v>-378749.31</v>
+        <v>100943.85</v>
       </c>
       <c r="J29" s="1">
-        <v>-20.408630727858</v>
+        <v>17.262749496772</v>
       </c>
       <c r="K29">
-        <v>0.0</v>
+        <v>0.63</v>
       </c>
       <c r="L29">
-        <v>0.0</v>
+        <v>591.95</v>
       </c>
       <c r="M29" s="1">
-        <v>1477079.8</v>
+        <v>685693.4</v>
       </c>
       <c r="N29" s="1">
-        <v>1477079.8</v>
+        <v>686285.35</v>
       </c>
       <c r="O29" s="1">
-        <v>2.55</v>
+        <v>1.09</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B30" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C30" s="1">
-        <v>87000.0</v>
+        <v>2220.0</v>
       </c>
       <c r="D30" s="1">
-        <v>598.65</v>
+        <v>460500.0</v>
       </c>
       <c r="E30" s="1">
-        <v>691.57270873563</v>
+        <v>366915.33046847</v>
       </c>
       <c r="F30" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>110.21</v>
+        <v>83</v>
+      </c>
+      <c r="G30" t="s">
+        <v>84</v>
       </c>
       <c r="H30" s="1">
-        <v>637306.97</v>
+        <v>511529.36</v>
       </c>
       <c r="I30" s="1">
-        <v>-164728.4</v>
+        <v>74191.91</v>
       </c>
       <c r="J30" s="1">
-        <v>-25.847575462732</v>
+        <v>14.50393971521</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>472578.57</v>
+        <v>585721.27</v>
       </c>
       <c r="N30" s="1">
-        <v>472578.57</v>
+        <v>585721.27</v>
       </c>
       <c r="O30" s="1">
-        <v>0.82</v>
+        <v>0.93</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B31" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C31" s="1">
-        <v>225000.0</v>
+        <v>207545.0</v>
       </c>
       <c r="D31" s="1">
-        <v>225.0</v>
+        <v>749.6</v>
       </c>
       <c r="E31" s="1">
-        <v>201.93496164444</v>
+        <v>837.71156554</v>
       </c>
       <c r="F31" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G31">
-        <v>36.94</v>
+        <v>112.05</v>
       </c>
       <c r="H31" s="1">
-        <v>1307007.64</v>
+        <v>1855829.11</v>
       </c>
       <c r="I31" s="1">
-        <v>63457.69</v>
+        <v>-467438.61</v>
       </c>
       <c r="J31" s="1">
-        <v>4.855188910755</v>
+        <v>-25.187589066323</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1370465.33</v>
+        <v>1388390.5</v>
       </c>
       <c r="N31" s="1">
-        <v>1370465.33</v>
+        <v>1388390.5</v>
       </c>
       <c r="O31" s="1">
-        <v>2.37</v>
+        <v>2.21</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B32" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C32" s="1">
-        <v>1450.0</v>
+        <v>87000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>532000.0</v>
+        <v>602.8</v>
       </c>
       <c r="E32" s="1">
-        <v>211389.47788966</v>
+        <v>691.57270873563</v>
       </c>
       <c r="F32" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>32</v>
+      </c>
+      <c r="G32">
+        <v>112.05</v>
       </c>
       <c r="H32" s="1">
-        <v>192316.02</v>
+        <v>637306.97</v>
       </c>
       <c r="I32" s="1">
-        <v>252494.05</v>
+        <v>-169289.27</v>
       </c>
       <c r="J32" s="1">
-        <v>131.29122056498</v>
+        <v>-26.563222743351</v>
       </c>
       <c r="K32">
-        <v>2.88</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>0.0</v>
+      </c>
+      <c r="L32">
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>444810.07</v>
+        <v>468017.7</v>
       </c>
       <c r="N32" s="1">
-        <v>448992.13</v>
+        <v>468017.7</v>
       </c>
       <c r="O32" s="1">
-        <v>0.78</v>
+        <v>0.74</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B33" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C33" s="1">
-        <v>140220.0</v>
+        <v>225000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>1348.0</v>
+        <v>251.0</v>
       </c>
       <c r="E33" s="1">
-        <v>1280.200242904</v>
+        <v>201.93496164444</v>
       </c>
       <c r="F33" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="G33">
-        <v>110.21</v>
+        <v>36.92</v>
       </c>
       <c r="H33" s="1">
-        <v>1863844.02</v>
+        <v>1307007.64</v>
       </c>
       <c r="I33" s="1">
-        <v>-148774.86</v>
+        <v>222658.23</v>
       </c>
       <c r="J33" s="1">
-        <v>-7.982151854102</v>
+        <v>17.035725208156</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1715069.16</v>
+        <v>1529665.87</v>
       </c>
       <c r="N33" s="1">
-        <v>1715069.16</v>
+        <v>1529665.87</v>
       </c>
       <c r="O33" s="1">
-        <v>2.96</v>
+        <v>2.43</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B34" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C34" s="1">
-        <v>8765.0</v>
+        <v>200.0</v>
       </c>
       <c r="D34" s="1">
-        <v>4387.7</v>
+        <v>4197000.0</v>
       </c>
       <c r="E34" s="1">
-        <v>5465.6471078152</v>
+        <v>3998874.3</v>
       </c>
       <c r="F34" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>110.21</v>
+        <v>83</v>
+      </c>
+      <c r="G34" t="s">
+        <v>84</v>
       </c>
       <c r="H34" s="1">
-        <v>493098.1</v>
+        <v>462370.64</v>
       </c>
       <c r="I34" s="1">
-        <v>-144142.13</v>
+        <v>18554.36</v>
       </c>
       <c r="J34" s="1">
-        <v>-29.231937823326</v>
+        <v>4.0128759040583</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>348955.97</v>
+        <v>480925.0</v>
       </c>
       <c r="N34" s="1">
-        <v>348955.97</v>
+        <v>480925.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.6</v>
+        <v>0.76</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B35" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C35" s="1">
-        <v>14100.0</v>
+        <v>2100.0</v>
       </c>
       <c r="D35" s="1">
-        <v>158000.0</v>
+        <v>649000.0</v>
       </c>
       <c r="E35" s="1">
-        <v>105632.04932837</v>
+        <v>554347.89523809</v>
       </c>
       <c r="F35" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="G35" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="H35" s="1">
-        <v>933252.44</v>
+        <v>670847.71</v>
       </c>
       <c r="I35" s="1">
-        <v>351357.19</v>
+        <v>110010.85</v>
       </c>
       <c r="J35" s="1">
-        <v>37.648676278843</v>
+        <v>16.398781476052</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1284609.63</v>
+        <v>780858.56</v>
       </c>
       <c r="N35" s="1">
-        <v>1284609.63</v>
+        <v>780858.56</v>
       </c>
       <c r="O35" s="1">
-        <v>2.22</v>
+        <v>1.24</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B36" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C36" s="1">
-        <v>26290.0</v>
+        <v>120000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>4054.1</v>
+        <v>1235.6</v>
       </c>
       <c r="E36" s="1">
-        <v>3608.490810194</v>
+        <v>1280.2002429167</v>
       </c>
       <c r="F36" t="s">
         <v>32</v>
       </c>
       <c r="G36">
-        <v>110.21</v>
+        <v>112.05</v>
       </c>
       <c r="H36" s="1">
-        <v>991291.19</v>
+        <v>1595074.04</v>
       </c>
       <c r="I36" s="1">
-        <v>-24201.34</v>
+        <v>-271863.57</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.4413956508582</v>
+        <v>-17.043946749958</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>967089.85</v>
+        <v>1323210.47</v>
       </c>
       <c r="N36" s="1">
-        <v>967089.85</v>
+        <v>1323210.47</v>
       </c>
       <c r="O36" s="1">
-        <v>1.67</v>
+        <v>2.1</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C37" s="1">
-        <v>8225.0</v>
+        <v>8765.0</v>
       </c>
       <c r="D37" s="1">
-        <v>97400.0</v>
+        <v>4178.4</v>
       </c>
       <c r="E37" s="1">
-        <v>81681.536217629</v>
+        <v>5465.6471078152</v>
       </c>
       <c r="F37" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>32</v>
+      </c>
+      <c r="G37">
+        <v>112.05</v>
       </c>
       <c r="H37" s="1">
-        <v>402583.19</v>
+        <v>493098.1</v>
       </c>
       <c r="I37" s="1">
-        <v>59361.35</v>
+        <v>-166260.72</v>
       </c>
       <c r="J37" s="1">
-        <v>14.745113922914</v>
+        <v>-33.717574657051</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>461944.54</v>
+        <v>326837.38</v>
       </c>
       <c r="N37" s="1">
-        <v>461944.54</v>
+        <v>326837.38</v>
       </c>
       <c r="O37" s="1">
-        <v>0.8</v>
+        <v>0.52</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B38" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C38" s="1">
-        <v>6800.0</v>
+        <v>14100.0</v>
       </c>
       <c r="D38" s="1">
-        <v>45.64</v>
+        <v>152000.0</v>
       </c>
       <c r="E38" s="1">
-        <v>56.689666176471</v>
+        <v>105632.04932837</v>
       </c>
       <c r="F38" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1.17</v>
+        <v>83</v>
+      </c>
+      <c r="G38" t="s">
+        <v>84</v>
       </c>
       <c r="H38" s="1">
-        <v>325321.52</v>
+        <v>933252.44</v>
       </c>
       <c r="I38" s="1">
-        <v>-60312.55</v>
+        <v>294670.42</v>
       </c>
       <c r="J38" s="1">
-        <v>-18.539366839304</v>
+        <v>31.574567327142</v>
       </c>
       <c r="K38">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.56</v>
+      </c>
+      <c r="L38" t="s">
+        <v>117</v>
       </c>
       <c r="M38" s="1">
-        <v>265008.97</v>
+        <v>1227922.86</v>
       </c>
       <c r="N38" s="1">
-        <v>265008.97</v>
+        <v>1235771.47</v>
       </c>
       <c r="O38" s="1">
-        <v>0.46</v>
+        <v>1.96</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B39" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C39" s="1">
-        <v>87710.0</v>
+        <v>26290.0</v>
       </c>
       <c r="D39" s="1">
-        <v>1006.75</v>
+        <v>3915.8</v>
       </c>
       <c r="E39" s="1">
-        <v>1045.4560158477</v>
+        <v>3608.490810194</v>
       </c>
       <c r="F39" t="s">
         <v>32</v>
       </c>
       <c r="G39">
-        <v>110.21</v>
+        <v>112.05</v>
       </c>
       <c r="H39" s="1">
-        <v>929415.87</v>
+        <v>991291.19</v>
       </c>
       <c r="I39" s="1">
-        <v>-128194.48</v>
+        <v>-72576.06</v>
       </c>
       <c r="J39" s="1">
-        <v>-13.793016037051</v>
+        <v>-7.3213663888206</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>801221.39</v>
+        <v>918715.13</v>
       </c>
       <c r="N39" s="1">
-        <v>801221.39</v>
+        <v>918715.13</v>
       </c>
       <c r="O39" s="1">
-        <v>1.38</v>
+        <v>1.46</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B40" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C40" s="1">
-        <v>24000.0</v>
+        <v>6800.0</v>
       </c>
       <c r="D40" s="1">
-        <v>2215.0</v>
+        <v>43.13</v>
       </c>
       <c r="E40" s="1">
-        <v>1349.7985241667</v>
+        <v>56.689666176471</v>
       </c>
       <c r="F40" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G40">
-        <v>36.94</v>
+        <v>1.17</v>
       </c>
       <c r="H40" s="1">
-        <v>919571.62</v>
+        <v>325321.52</v>
       </c>
       <c r="I40" s="1">
-        <v>519518.49</v>
+        <v>-74833.41</v>
       </c>
       <c r="J40" s="1">
-        <v>56.495707207667</v>
+        <v>-23.00290801543</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1439090.11</v>
+        <v>250488.11</v>
       </c>
       <c r="N40" s="1">
-        <v>1439090.11</v>
+        <v>250488.11</v>
       </c>
       <c r="O40" s="1">
-        <v>2.48</v>
+        <v>0.4</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B41" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C41" s="1">
-        <v>7230.0</v>
+        <v>87710.0</v>
       </c>
       <c r="D41" s="1">
-        <v>217500.0</v>
+        <v>1026.1</v>
       </c>
       <c r="E41" s="1">
-        <v>260430.37385201</v>
+        <v>1045.4560158477</v>
       </c>
       <c r="F41" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>32</v>
+      </c>
+      <c r="G41">
+        <v>112.05</v>
       </c>
       <c r="H41" s="1">
-        <v>1145386.61</v>
+        <v>929415.87</v>
       </c>
       <c r="I41" s="1">
-        <v>-238626.24</v>
+        <v>-126243.83</v>
       </c>
       <c r="J41" s="1">
-        <v>-20.83368514322</v>
+        <v>-13.583136900815</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>906760.37</v>
+        <v>803172.04</v>
       </c>
       <c r="N41" s="1">
-        <v>906760.37</v>
+        <v>803172.04</v>
       </c>
       <c r="O41" s="1">
-        <v>1.57</v>
+        <v>1.28</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B42" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C42" s="1">
-        <v>1121910.0</v>
+        <v>24000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>81.46</v>
+        <v>3495.0</v>
       </c>
       <c r="E42" s="1">
-        <v>83.512561061048</v>
+        <v>1349.7985241667</v>
       </c>
       <c r="F42" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="G42">
-        <v>110.21</v>
+        <v>36.92</v>
       </c>
       <c r="H42" s="1">
-        <v>939397.55</v>
+        <v>919571.62</v>
       </c>
       <c r="I42" s="1">
-        <v>-110149.98</v>
+        <v>1352378.32</v>
       </c>
       <c r="J42" s="1">
-        <v>-11.725597964355</v>
+        <v>147.06612194056</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>829247.57</v>
+        <v>2271949.94</v>
       </c>
       <c r="N42" s="1">
-        <v>829247.57</v>
+        <v>2271949.94</v>
       </c>
       <c r="O42" s="1">
-        <v>1.43</v>
+        <v>3.61</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B43" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C43" s="1">
-        <v>3418.0</v>
+        <v>7230.0</v>
       </c>
       <c r="D43" s="1">
-        <v>199.64</v>
+        <v>201500.0</v>
       </c>
       <c r="E43" s="1">
-        <v>185.07399941486</v>
+        <v>260430.37385201</v>
       </c>
       <c r="F43" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1.17</v>
+        <v>83</v>
+      </c>
+      <c r="G43" t="s">
+        <v>84</v>
       </c>
       <c r="H43" s="1">
-        <v>548926.53</v>
+        <v>1145386.61</v>
       </c>
       <c r="I43" s="1">
-        <v>33747.47</v>
+        <v>-310703.29</v>
       </c>
       <c r="J43" s="1">
-        <v>6.1479028896636</v>
+        <v>-27.126499235049</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>582674.0</v>
+        <v>834683.32</v>
       </c>
       <c r="N43" s="1">
-        <v>582674.0</v>
+        <v>834683.32</v>
       </c>
       <c r="O43" s="1">
-        <v>1.01</v>
+        <v>1.33</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B44" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C44" s="1">
-        <v>307890.0</v>
+        <v>1121910.0</v>
       </c>
       <c r="D44" s="1">
-        <v>319.15</v>
+        <v>78.14</v>
       </c>
       <c r="E44" s="1">
-        <v>298.43802504141</v>
+        <v>83.512561061048</v>
       </c>
       <c r="F44" t="s">
         <v>32</v>
       </c>
       <c r="G44">
-        <v>110.21</v>
+        <v>112.05</v>
       </c>
       <c r="H44" s="1">
-        <v>974319.03</v>
+        <v>939397.55</v>
       </c>
       <c r="I44" s="1">
-        <v>-82714.6</v>
+        <v>-157047.33</v>
       </c>
       <c r="J44" s="1">
-        <v>-8.48947803062</v>
+        <v>-16.717877324675</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>891604.43</v>
+        <v>782350.22</v>
       </c>
       <c r="N44" s="1">
-        <v>891604.43</v>
+        <v>782350.22</v>
       </c>
       <c r="O44" s="1">
-        <v>1.54</v>
+        <v>1.24</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B45" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C45" s="1">
-        <v>453200.0</v>
+        <v>5118.0</v>
       </c>
       <c r="D45" s="1">
-        <v>4.84</v>
+        <v>225.83</v>
       </c>
       <c r="E45" s="1">
-        <v>4.5584528684907</v>
+        <v>194.42333333333</v>
       </c>
       <c r="F45" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="G45">
-        <v>4.64</v>
+        <v>1.17</v>
       </c>
       <c r="H45" s="1">
-        <v>445625.85</v>
+        <v>856761.51</v>
       </c>
       <c r="I45" s="1">
-        <v>26761.32</v>
+        <v>130382.82</v>
       </c>
       <c r="J45" s="1">
-        <v>6.0053338467685</v>
+        <v>15.218099608606</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>472387.17</v>
+        <v>987144.33</v>
       </c>
       <c r="N45" s="1">
-        <v>472387.17</v>
+        <v>987144.33</v>
       </c>
       <c r="O45" s="1">
-        <v>0.82</v>
+        <v>1.57</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B46" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C46" s="1">
-        <v>590.0</v>
+        <v>407890.0</v>
       </c>
       <c r="D46" s="1">
-        <v>1514000.0</v>
+        <v>301.5</v>
       </c>
       <c r="E46" s="1">
-        <v>1309412.2287458</v>
+        <v>302.18643170953</v>
       </c>
       <c r="F46" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>32</v>
+      </c>
+      <c r="G46">
+        <v>112.05</v>
       </c>
       <c r="H46" s="1">
-        <v>495306.47</v>
+        <v>1256313.22</v>
       </c>
       <c r="I46" s="1">
-        <v>19771.36</v>
+        <v>-158824.27</v>
       </c>
       <c r="J46" s="1">
-        <v>3.991742728497</v>
+        <v>-12.642091754793</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>515077.83</v>
+        <v>1097488.95</v>
       </c>
       <c r="N46" s="1">
-        <v>515077.83</v>
+        <v>1097488.95</v>
       </c>
       <c r="O46" s="1">
-        <v>0.89</v>
+        <v>1.74</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B47" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C47" s="1">
-        <v>3355.0</v>
+        <v>453200.0</v>
       </c>
       <c r="D47" s="1">
-        <v>320000.0</v>
+        <v>4.88</v>
       </c>
       <c r="E47" s="1">
-        <v>192108.48500447</v>
+        <v>4.5584528684907</v>
       </c>
       <c r="F47" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>65</v>
+      </c>
+      <c r="G47">
+        <v>4.6</v>
       </c>
       <c r="H47" s="1">
-        <v>392968.53</v>
+        <v>445625.85</v>
       </c>
       <c r="I47" s="1">
-        <v>226098.22</v>
+        <v>34948.58</v>
       </c>
       <c r="J47" s="1">
-        <v>57.535960958502</v>
+        <v>7.8425836382696</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>619066.75</v>
+        <v>480574.43</v>
       </c>
       <c r="N47" s="1">
-        <v>619066.75</v>
+        <v>480574.43</v>
       </c>
       <c r="O47" s="1">
-        <v>1.07</v>
+        <v>0.76</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B48" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C48" s="1">
-        <v>43970.0</v>
+        <v>3355.0</v>
       </c>
       <c r="D48" s="1">
-        <v>224500.0</v>
+        <v>428500.0</v>
       </c>
       <c r="E48" s="1">
-        <v>61348.249758472</v>
+        <v>192108.48500447</v>
       </c>
       <c r="F48" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="G48" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="H48" s="1">
-        <v>1718826.98</v>
+        <v>392968.53</v>
       </c>
       <c r="I48" s="1">
-        <v>3973210.94</v>
+        <v>430698.6</v>
       </c>
       <c r="J48" s="1">
-        <v>231.15828330784</v>
+        <v>109.60129555412</v>
       </c>
       <c r="K48">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>0.0</v>
+      </c>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>5692037.92</v>
+        <v>823667.13</v>
       </c>
       <c r="N48" s="1">
-        <v>5702192.2</v>
+        <v>823667.13</v>
       </c>
       <c r="O48" s="1">
-        <v>9.85</v>
+        <v>1.31</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B49" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C49" s="1">
-        <v>1610.0</v>
+        <v>38320.0</v>
       </c>
       <c r="D49" s="1">
-        <v>463000.0</v>
+        <v>284000.0</v>
       </c>
       <c r="E49" s="1">
-        <v>388862.30712422</v>
+        <v>61348.249758612</v>
       </c>
       <c r="F49" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="G49" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="H49" s="1">
-        <v>400378.59</v>
+        <v>1497963.39</v>
       </c>
       <c r="I49" s="1">
-        <v>29456.47</v>
+        <v>4737262.99</v>
       </c>
       <c r="J49" s="1">
-        <v>7.3571541375377</v>
+        <v>316.24691375134</v>
       </c>
       <c r="K49">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.27</v>
+      </c>
+      <c r="L49" t="s">
+        <v>140</v>
       </c>
       <c r="M49" s="1">
-        <v>429835.06</v>
+        <v>6235226.38</v>
       </c>
       <c r="N49" s="1">
-        <v>429835.06</v>
+        <v>6245509.21</v>
       </c>
       <c r="O49" s="1">
-        <v>0.74</v>
+        <v>9.93</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B50" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C50" s="1">
-        <v>8000.0</v>
+        <v>4900.0</v>
       </c>
       <c r="D50" s="1">
-        <v>1225000.0</v>
+        <v>306000.0</v>
       </c>
       <c r="E50" s="1">
-        <v>432507.38837</v>
+        <v>299040.84693878</v>
       </c>
       <c r="F50" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="G50" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="H50" s="1">
-        <v>2087817.09</v>
+        <v>852502.29</v>
       </c>
       <c r="I50" s="1">
-        <v>3563127.51</v>
+        <v>6562.45</v>
       </c>
       <c r="J50" s="1">
-        <v>170.66281941394</v>
+        <v>0.76978678849062</v>
       </c>
       <c r="K50">
-        <v>1.44</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>0.0</v>
+      </c>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5650944.6</v>
+        <v>859064.74</v>
       </c>
       <c r="N50" s="1">
-        <v>5662478.96</v>
+        <v>859064.74</v>
       </c>
       <c r="O50" s="1">
-        <v>9.78</v>
+        <v>1.37</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B51" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C51" s="1">
-        <v>80740.0</v>
+        <v>2000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>1094.25</v>
+        <v>634000.0</v>
       </c>
       <c r="E51" s="1">
-        <v>1199.2255738172</v>
+        <v>706892.995</v>
       </c>
       <c r="F51" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>110.21</v>
+        <v>83</v>
+      </c>
+      <c r="G51" t="s">
+        <v>84</v>
       </c>
       <c r="H51" s="1">
-        <v>899025.77</v>
+        <v>818755.55</v>
       </c>
       <c r="I51" s="1">
-        <v>-97371.55</v>
+        <v>-92268.9</v>
       </c>
       <c r="J51" s="1">
-        <v>-10.830785195401</v>
+        <v>-11.269407578367</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>801654.22</v>
+        <v>726486.65</v>
       </c>
       <c r="N51" s="1">
-        <v>801654.22</v>
+        <v>726486.65</v>
       </c>
       <c r="O51" s="1">
-        <v>1.38</v>
+        <v>1.16</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B52" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C52" s="1">
-        <v>99400.0</v>
+        <v>3800.0</v>
       </c>
       <c r="D52" s="1">
-        <v>2080.0</v>
+        <v>482500.0</v>
       </c>
       <c r="E52" s="1">
-        <v>830.12603430583</v>
+        <v>419704.66315789</v>
       </c>
       <c r="F52" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36.94</v>
+        <v>83</v>
+      </c>
+      <c r="G52" t="s">
+        <v>84</v>
       </c>
       <c r="H52" s="1">
-        <v>2354607.49</v>
+        <v>923106.1</v>
       </c>
       <c r="I52" s="1">
-        <v>3242359.36</v>
+        <v>127377.56</v>
       </c>
       <c r="J52" s="1">
-        <v>137.70275401613</v>
+        <v>13.798799509612</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>5596966.85</v>
+        <v>1050483.66</v>
       </c>
       <c r="N52" s="1">
-        <v>5596966.85</v>
+        <v>1050483.66</v>
       </c>
       <c r="O52" s="1">
-        <v>9.66</v>
+        <v>1.67</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B53" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C53" s="1">
-        <v>20650.0</v>
+        <v>5630.0</v>
       </c>
       <c r="D53" s="1">
-        <v>3513.0</v>
+        <v>1976000.0</v>
       </c>
       <c r="E53" s="1">
-        <v>2802.2263501211</v>
+        <v>432507.38836945</v>
       </c>
       <c r="F53" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>110.21</v>
+        <v>83</v>
+      </c>
+      <c r="G53" t="s">
+        <v>84</v>
       </c>
       <c r="H53" s="1">
-        <v>594463.06</v>
+        <v>1469301.28</v>
       </c>
       <c r="I53" s="1">
-        <v>63770.45</v>
+        <v>4904576.34</v>
       </c>
       <c r="J53" s="1">
-        <v>10.727403314177</v>
+        <v>333.80331227915</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>658233.51</v>
+        <v>6373877.62</v>
       </c>
       <c r="N53" s="1">
-        <v>658233.51</v>
+        <v>6373877.62</v>
       </c>
       <c r="O53" s="1">
-        <v>1.14</v>
+        <v>10.13</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B54" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C54" s="1">
-        <v>74816.0</v>
+        <v>80740.0</v>
       </c>
       <c r="D54" s="1">
-        <v>10.15</v>
+        <v>970.1</v>
       </c>
       <c r="E54" s="1">
-        <v>0.0</v>
+        <v>1199.2255738172</v>
       </c>
       <c r="F54" t="s">
         <v>32</v>
       </c>
       <c r="G54">
-        <v>110.21</v>
+        <v>112.05</v>
       </c>
       <c r="H54" s="1">
-        <v>0.0</v>
+        <v>899025.77</v>
       </c>
       <c r="I54" s="1">
-        <v>6890.37</v>
+        <v>-200029.22</v>
       </c>
       <c r="J54" s="1">
+        <v>-22.249553536157</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54">
+        <v>0.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>698996.55</v>
+      </c>
+      <c r="N54" s="1">
+        <v>698996.55</v>
+      </c>
+      <c r="O54" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="P54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
+        <v>151</v>
+      </c>
+      <c r="B55" t="s">
+        <v>152</v>
+      </c>
+      <c r="C55" s="1">
+        <v>92400.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>2220.0</v>
+      </c>
+      <c r="E55" s="1">
+        <v>830.12603430736</v>
+      </c>
+      <c r="F55" t="s">
+        <v>36</v>
+      </c>
+      <c r="G55">
+        <v>36.92</v>
+      </c>
+      <c r="H55" s="1">
+        <v>2188790.06</v>
+      </c>
+      <c r="I55" s="1">
+        <v>3367248.9</v>
+      </c>
+      <c r="J55" s="1">
+        <v>153.84065203586</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55">
+        <v>0.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>5556038.96</v>
+      </c>
+      <c r="N55" s="1">
+        <v>5556038.96</v>
+      </c>
+      <c r="O55" s="1">
+        <v>8.83</v>
+      </c>
+      <c r="P55">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" t="s">
+        <v>153</v>
+      </c>
+      <c r="B56" t="s">
+        <v>154</v>
+      </c>
+      <c r="C56" s="1">
+        <v>20650.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>3527.2</v>
+      </c>
+      <c r="E56" s="1">
+        <v>2802.2263501211</v>
+      </c>
+      <c r="F56" t="s">
+        <v>32</v>
+      </c>
+      <c r="G56">
+        <v>112.05</v>
+      </c>
+      <c r="H56" s="1">
+        <v>594463.06</v>
+      </c>
+      <c r="I56" s="1">
+        <v>55546.77</v>
+      </c>
+      <c r="J56" s="1">
+        <v>9.3440238321957</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56">
+        <v>0.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>650009.83</v>
+      </c>
+      <c r="N56" s="1">
+        <v>650009.83</v>
+      </c>
+      <c r="O56" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="P56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>155</v>
+      </c>
+      <c r="B57" t="s">
+        <v>156</v>
+      </c>
+      <c r="C57" s="1">
+        <v>74816.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>10.25</v>
+      </c>
+      <c r="E57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F57" t="s">
+        <v>32</v>
+      </c>
+      <c r="G57">
+        <v>112.05</v>
+      </c>
+      <c r="H57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>6843.66</v>
+      </c>
+      <c r="J57" s="1">
         <v>0</v>
       </c>
-      <c r="K54">
-[...11 lines deleted...]
-      <c r="O54" s="1">
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>6843.66</v>
+      </c>
+      <c r="N57" s="1">
+        <v>6843.66</v>
+      </c>
+      <c r="O57" s="1">
         <v>0.01</v>
       </c>
-      <c r="P54">
+      <c r="P57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" t="s">
+        <v>157</v>
+      </c>
+      <c r="B58" t="s">
+        <v>158</v>
+      </c>
+      <c r="C58" s="1">
+        <v>36000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>420.0</v>
+      </c>
+      <c r="E58" s="1">
+        <v>305.9165</v>
+      </c>
+      <c r="F58" t="s">
+        <v>36</v>
+      </c>
+      <c r="G58">
+        <v>36.92</v>
+      </c>
+      <c r="H58" s="1">
+        <v>298823.1</v>
+      </c>
+      <c r="I58" s="1">
+        <v>110712.94</v>
+      </c>
+      <c r="J58" s="1">
+        <v>37.049659146164</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>409536.04</v>
+      </c>
+      <c r="N58" s="1">
+        <v>409536.04</v>
+      </c>
+      <c r="O58" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="P58">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>