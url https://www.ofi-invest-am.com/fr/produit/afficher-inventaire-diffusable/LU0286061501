--- v3 (2026-08-14)
+++ v4 (2026-09-04)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -115,222 +115,213 @@
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>INE117A01022</t>
   </si>
   <si>
     <t>ABB INDIA LTD</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>3 857.50</t>
-[...1 lines deleted...]
-  <si>
     <t>TW0002345006</t>
   </si>
   <si>
     <t>ACCTON TECHNOLOGY CORP</t>
   </si>
   <si>
     <t>TWD</t>
   </si>
   <si>
     <t>TH0268010Z11</t>
   </si>
   <si>
     <t>ADVANCED INFO SERVICE PCL F</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
     <t>TH0765010Z16</t>
   </si>
   <si>
     <t>AIRPORTS OF THAILAND PCL F</t>
   </si>
   <si>
     <t>KYG022421088</t>
   </si>
   <si>
     <t>ALCHIP TECHNOLOGIES LTD</t>
   </si>
   <si>
     <t>INE238A01034</t>
   </si>
   <si>
     <t>AXIS BANK LTD</t>
   </si>
   <si>
     <t>INE917I01010</t>
   </si>
   <si>
     <t>BAJAJ AUTO LTD</t>
   </si>
   <si>
+    <t>6 128.71</t>
+  </si>
+  <si>
     <t>INE296A01032</t>
   </si>
   <si>
     <t>BAJAJ FINANCE LTD</t>
   </si>
   <si>
     <t>ID1000109507</t>
   </si>
   <si>
     <t>BANK CENTRAL ASIA</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 448.90</t>
+    <t>20 963.98</t>
   </si>
   <si>
     <t>ID1000095003</t>
   </si>
   <si>
     <t>BANK MANDIRI (PERSERO)</t>
   </si>
   <si>
-    <t>38 780.60</t>
-[...7 lines deleted...]
-  <si>
     <t>INE397D01024</t>
   </si>
   <si>
     <t>BHARTI AIRTEL LTD</t>
   </si>
   <si>
     <t>TW0002882008</t>
   </si>
   <si>
     <t>CATHAY FINANCIAL HOLDING LTD</t>
   </si>
   <si>
     <t>MYL1023OO000</t>
   </si>
   <si>
     <t>CIMB GROUP HOLDINGS</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
     <t>INE059A01026</t>
   </si>
   <si>
     <t>CIPLA LTD</t>
   </si>
   <si>
     <t>TW0008358003</t>
   </si>
   <si>
     <t>CO-TECH DEVELOPMENT CORP</t>
   </si>
   <si>
     <t>TH0737010Y16</t>
   </si>
   <si>
     <t>CP ALL PCL F</t>
   </si>
   <si>
-    <t>14 074.90</t>
-[...1 lines deleted...]
-  <si>
     <t>INE148O01028</t>
   </si>
   <si>
     <t>DELHIVERY LTD</t>
   </si>
   <si>
     <t>TW0002308004</t>
   </si>
   <si>
     <t>DELTA ELECTRONICS INC</t>
   </si>
   <si>
     <t>INE935N01020</t>
   </si>
   <si>
     <t>DIXON TECHNOLOGIES (INDIA) LTD</t>
   </si>
   <si>
     <t>INE758T01015</t>
   </si>
   <si>
     <t>ETERNAL LTD</t>
   </si>
   <si>
     <t>KR7084370006</t>
   </si>
   <si>
     <t>EUGENE TECHNOLOGY LTD</t>
   </si>
   <si>
     <t>KRW</t>
   </si>
   <si>
-    <t>1 745.39</t>
+    <t>1 779.76</t>
   </si>
   <si>
     <t>TW0001519007</t>
   </si>
   <si>
     <t>FORTUNE ELECTRIC LTD</t>
   </si>
   <si>
     <t>VN000000FPT1</t>
   </si>
   <si>
     <t>FPT CORP</t>
   </si>
   <si>
     <t>VND</t>
   </si>
   <si>
-    <t>30 850.73</t>
+    <t>30 627.18</t>
+  </si>
+  <si>
+    <t>7 895.18</t>
   </si>
   <si>
     <t>INE200A01026</t>
   </si>
   <si>
     <t>GE VERNOVA T&amp;D INDIA LTD</t>
   </si>
   <si>
     <t>INE047A01021</t>
   </si>
   <si>
     <t>GRASIM INDUSTRIES LTD</t>
   </si>
   <si>
     <t>KR7272210006</t>
   </si>
   <si>
     <t>HANWHA SYSTEMS LTD</t>
   </si>
   <si>
     <t>KR7267260008</t>
   </si>
   <si>
     <t>HD HYUNDAI ELECTRIC LTD</t>
   </si>
@@ -355,186 +346,222 @@
   <si>
     <t>TW0002317005</t>
   </si>
   <si>
     <t>HON HAI PRECISION INDUSTRY LTD</t>
   </si>
   <si>
     <t>KR7298040007</t>
   </si>
   <si>
     <t>HYOSUNG HEAVY INDUSTRIES CORP</t>
   </si>
   <si>
     <t>KR7012330007</t>
   </si>
   <si>
     <t>HYUNDAI MOBIS LTD</t>
   </si>
   <si>
     <t>INE090A01021</t>
   </si>
   <si>
     <t>ICICI BANK LTD</t>
   </si>
   <si>
+    <t>KR7095340006</t>
+  </si>
+  <si>
+    <t>ISC TECHNOLOGY LTD</t>
+  </si>
+  <si>
     <t>INE918Z01012</t>
   </si>
   <si>
     <t>KAYNES TECHNOLOGY INDIA LTD</t>
   </si>
   <si>
     <t>KR7105560007</t>
   </si>
   <si>
     <t>KB FINANCIAL GROUP INC</t>
   </si>
   <si>
-    <t>7 848.61</t>
-[...1 lines deleted...]
-  <si>
     <t>INE018A01030</t>
   </si>
   <si>
     <t>LARSEN AND TOUBRO LTD</t>
   </si>
   <si>
+    <t>7 173.65</t>
+  </si>
+  <si>
     <t>MU0295S00016</t>
   </si>
   <si>
     <t>MAKEMYTRIP LTD</t>
   </si>
   <si>
     <t>INE027H01010</t>
   </si>
   <si>
     <t>MAX HEALTHCARE INSTITUTE LTD</t>
   </si>
   <si>
     <t>TW0002454006</t>
   </si>
   <si>
     <t>MEDIATEK INC</t>
   </si>
   <si>
+    <t>INE0VDM01015</t>
+  </si>
+  <si>
+    <t>MEESHO LTD</t>
+  </si>
+  <si>
+    <t>US5951121038</t>
+  </si>
+  <si>
+    <t>MICRON TECHNOLOGY INC</t>
+  </si>
+  <si>
     <t>KR7035420009</t>
   </si>
   <si>
     <t>NAVER CORP</t>
   </si>
   <si>
     <t>INE848E01016</t>
   </si>
   <si>
     <t>NHPC LTD</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>INE752E01010</t>
   </si>
   <si>
     <t>POWER GRID CORPORATION OF INDIA LT</t>
   </si>
   <si>
     <t>MYL1295OO004</t>
   </si>
   <si>
     <t>PUBLIC BANK</t>
   </si>
   <si>
     <t>KR7028260008</t>
   </si>
   <si>
     <t>SAMSUNG C&amp;T CORP</t>
   </si>
   <si>
     <t>KR7005930003</t>
   </si>
   <si>
     <t>SAMSUNG ELECTRONICS LTD</t>
   </si>
   <si>
-    <t>10 282.83</t>
-[...1 lines deleted...]
-  <si>
     <t>KR7032830002</t>
   </si>
   <si>
     <t>SAMSUNG LIFE LTD</t>
   </si>
   <si>
     <t>KR7006400006</t>
   </si>
   <si>
     <t>SAMSUNG SDI LTD</t>
   </si>
   <si>
     <t>KR7004170007</t>
   </si>
   <si>
     <t>SHINSEGAE INC</t>
   </si>
   <si>
+    <t>2 359.31</t>
+  </si>
+  <si>
     <t>KR7000660001</t>
   </si>
   <si>
     <t>SK HYNIX INC</t>
   </si>
   <si>
     <t>INE062A01020</t>
   </si>
   <si>
     <t>STATE BANK OF INDIA</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR MANUFACTURING</t>
   </si>
   <si>
     <t>INE494B01023</t>
   </si>
   <si>
     <t>TVS MOTOR COMPANY LTD</t>
   </si>
   <si>
     <t>INE494B04019</t>
   </si>
   <si>
     <t>TVS MOTORS COMPANY PRF LTD</t>
   </si>
   <si>
     <t>TW0002327004</t>
   </si>
   <si>
     <t>YAGEO CORP</t>
+  </si>
+  <si>
+    <t>EUR-00039341</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-06-05</t>
+  </si>
+  <si>
+    <t>USD-00039361</t>
+  </si>
+  <si>
+    <t>INR/USD 2026-06-05</t>
+  </si>
+  <si>
+    <t>USD-00039354</t>
+  </si>
+  <si>
+    <t>KRW/USD 2026-06-05</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -898,183 +925,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>3225</v>
       </c>
       <c r="C2" s="1">
-        <v>232600.0</v>
+        <v>230501.0</v>
       </c>
       <c r="D2">
-        <v>270.5</v>
+        <v>295.19</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>62918293.4</v>
+        <v>68042769.09</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2">
-        <v>62918293.4</v>
+        <v>68042769.09</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1">
-        <v>24772.81</v>
+        <v>24719.0</v>
       </c>
       <c r="D3">
-        <v>94.09</v>
+        <v>102.55</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>2330879.43</v>
+        <v>2534983.99</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3">
-        <v>2330879.43</v>
+        <v>2534983.99</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="1">
-        <v>567873.53</v>
+        <v>563098.53</v>
       </c>
       <c r="D4">
-        <v>106.63</v>
+        <v>116.27</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>60552738.67</v>
+        <v>65472870.31</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4">
-        <v>60552738.67</v>
+        <v>65472870.31</v>
       </c>
       <c r="I4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>14827.7</v>
+        <v>16060.72</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5">
-        <v>14827.7</v>
+        <v>16060.72</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5">
-        <v>12664.05</v>
+        <v>13809.14</v>
       </c>
       <c r="I5" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P58"/>
+  <dimension ref="A1:P66"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O58" sqref="O58"/>
+      <selection activeCell="O66" sqref="O66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1096,2886 +1123,3286 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>18260.0</v>
       </c>
       <c r="D2" s="1">
-        <v>6305.0</v>
+        <v>7156.0</v>
       </c>
       <c r="E2" s="1">
         <v>5620.1704633078</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>112.05</v>
+        <v>111.41</v>
       </c>
       <c r="H2" s="1">
         <v>1050997.62</v>
       </c>
       <c r="I2" s="1">
-        <v>-23559.57</v>
+        <v>121864.3</v>
       </c>
       <c r="J2" s="1">
-        <v>-2.2416387584208</v>
+        <v>11.595107132593</v>
       </c>
       <c r="K2">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>0.0</v>
+      </c>
+      <c r="L2">
+        <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1027438.05</v>
+        <v>1172861.92</v>
       </c>
       <c r="N2" s="1">
-        <v>1031295.55</v>
+        <v>1172861.92</v>
       </c>
       <c r="O2" s="1">
-        <v>1.64</v>
+        <v>1.72</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>34000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>2435.0</v>
+        <v>2510.0</v>
       </c>
       <c r="E3" s="1">
         <v>958.03034911765</v>
       </c>
       <c r="F3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G3">
-        <v>36.92</v>
+        <v>36.59</v>
       </c>
       <c r="H3" s="1">
         <v>916558.08</v>
       </c>
       <c r="I3" s="1">
-        <v>1325868.43</v>
+        <v>1415505.14</v>
       </c>
       <c r="J3" s="1">
-        <v>144.65732820772</v>
+        <v>154.43703687605</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>2242426.51</v>
+        <v>2332063.22</v>
       </c>
       <c r="N3" s="1">
-        <v>2242426.51</v>
+        <v>2332063.22</v>
       </c>
       <c r="O3" s="1">
-        <v>3.57</v>
+        <v>3.43</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C4" s="1">
         <v>93700.0</v>
       </c>
       <c r="D4" s="1">
-        <v>355.0</v>
+        <v>360.0</v>
       </c>
       <c r="E4" s="1">
         <v>290.4616791889</v>
       </c>
       <c r="F4" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G4">
-        <v>37.88</v>
+        <v>37.98</v>
       </c>
       <c r="H4" s="1">
         <v>745328.12</v>
       </c>
       <c r="I4" s="1">
-        <v>132869.79</v>
+        <v>142769.63</v>
       </c>
       <c r="J4" s="1">
-        <v>17.827019595074</v>
+        <v>19.155272177306</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>878197.91</v>
+        <v>888097.75</v>
       </c>
       <c r="N4" s="1">
-        <v>878197.91</v>
+        <v>888097.75</v>
       </c>
       <c r="O4" s="1">
-        <v>1.4</v>
+        <v>1.31</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>224500.0</v>
       </c>
       <c r="D5" s="1">
-        <v>51.75</v>
+        <v>58.5</v>
       </c>
       <c r="E5" s="1">
         <v>52.269401247216</v>
       </c>
       <c r="F5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G5">
-        <v>37.88</v>
+        <v>37.98</v>
       </c>
       <c r="H5" s="1">
         <v>319158.21</v>
       </c>
       <c r="I5" s="1">
-        <v>-12431.81</v>
+        <v>26614.64</v>
       </c>
       <c r="J5" s="1">
-        <v>-3.8951872803147</v>
+        <v>8.339011551669</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>306726.4</v>
+        <v>345772.85</v>
       </c>
       <c r="N5" s="1">
-        <v>306726.4</v>
+        <v>345772.85</v>
       </c>
       <c r="O5" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>8000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>4780.0</v>
+        <v>4340.0</v>
       </c>
       <c r="E6" s="1">
         <v>3035.0458425</v>
       </c>
       <c r="F6" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G6">
-        <v>36.92</v>
+        <v>36.59</v>
       </c>
       <c r="H6" s="1">
         <v>690192.79</v>
       </c>
       <c r="I6" s="1">
-        <v>345565.03</v>
+        <v>258591.31</v>
       </c>
       <c r="J6" s="1">
-        <v>50.067899144527</v>
+        <v>37.466533082735</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1035757.82</v>
+        <v>948784.1</v>
       </c>
       <c r="N6" s="1">
-        <v>1035757.82</v>
+        <v>948784.1</v>
       </c>
       <c r="O6" s="1">
-        <v>1.65</v>
+        <v>1.39</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>136250.0</v>
       </c>
       <c r="D7" s="1">
-        <v>1255.7</v>
+        <v>1253.3</v>
       </c>
       <c r="E7" s="1">
         <v>1228.3757688807</v>
       </c>
       <c r="F7" t="s">
         <v>32</v>
       </c>
       <c r="G7">
-        <v>112.05</v>
+        <v>111.41</v>
       </c>
       <c r="H7" s="1">
         <v>1651503.13</v>
       </c>
       <c r="I7" s="1">
-        <v>-124667.85</v>
+        <v>-118767.23</v>
       </c>
       <c r="J7" s="1">
-        <v>-7.548750452565</v>
+        <v>-7.1914626041308</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1526835.28</v>
+        <v>1532735.9</v>
       </c>
       <c r="N7" s="1">
-        <v>1526835.28</v>
+        <v>1532735.9</v>
       </c>
       <c r="O7" s="1">
-        <v>2.43</v>
+        <v>2.25</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>5690.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10262.0</v>
+        <v>10362.0</v>
       </c>
       <c r="E8" s="1">
         <v>8966.5687609842</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8">
-        <v>112.05</v>
+        <v>111.41</v>
       </c>
       <c r="H8" s="1">
         <v>526259.56</v>
       </c>
       <c r="I8" s="1">
-        <v>-5167.98</v>
+        <v>2954.82</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.98202111520786</v>
+        <v>0.56147578582705</v>
       </c>
       <c r="K8">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.08</v>
+      </c>
+      <c r="L8" t="s">
+        <v>47</v>
       </c>
       <c r="M8" s="1">
-        <v>521091.58</v>
+        <v>529214.38</v>
       </c>
       <c r="N8" s="1">
-        <v>521091.58</v>
+        <v>535343.09</v>
       </c>
       <c r="O8" s="1">
-        <v>0.83</v>
+        <v>0.79</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>115335.0</v>
       </c>
       <c r="D9" s="1">
-        <v>896.15</v>
+        <v>874.4</v>
       </c>
       <c r="E9" s="1">
         <v>898.73600927732</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9">
-        <v>112.05</v>
+        <v>111.41</v>
       </c>
       <c r="H9" s="1">
         <v>1046302.83</v>
       </c>
       <c r="I9" s="1">
-        <v>-123919.15</v>
+        <v>-141097.61</v>
       </c>
       <c r="J9" s="1">
-        <v>-11.843526218886</v>
+        <v>-13.485351081388</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>922383.68</v>
+        <v>905205.22</v>
       </c>
       <c r="N9" s="1">
-        <v>922383.68</v>
+        <v>905205.22</v>
       </c>
       <c r="O9" s="1">
-        <v>1.47</v>
+        <v>1.33</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
         <v>2069300.0</v>
       </c>
       <c r="D10" s="1">
-        <v>6100.0</v>
+        <v>5425.0</v>
       </c>
       <c r="E10" s="1">
         <v>9070.6916707582</v>
       </c>
       <c r="F10" t="s">
         <v>52</v>
       </c>
       <c r="G10" t="s">
         <v>53</v>
       </c>
       <c r="H10" s="1">
         <v>1044220.27</v>
       </c>
       <c r="I10" s="1">
-        <v>-426943.53</v>
+        <v>-508731.11</v>
       </c>
       <c r="J10" s="1">
-        <v>-40.886347666858</v>
+        <v>-48.718754521017</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>617276.74</v>
+        <v>535489.16</v>
       </c>
       <c r="N10" s="1">
-        <v>617276.74</v>
+        <v>535489.16</v>
       </c>
       <c r="O10" s="1">
-        <v>0.98</v>
+        <v>0.79</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>2629700.0</v>
       </c>
       <c r="D11" s="1">
-        <v>4200.0</v>
+        <v>3970.0</v>
       </c>
       <c r="E11" s="1">
         <v>4696.9321474807</v>
       </c>
       <c r="F11" t="s">
         <v>52</v>
       </c>
       <c r="G11" t="s">
         <v>53</v>
       </c>
       <c r="H11" s="1">
         <v>666894.09</v>
       </c>
       <c r="I11" s="1">
-        <v>-126784.21</v>
+        <v>-168899.99</v>
       </c>
       <c r="J11" s="1">
-        <v>-19.011146132664</v>
+        <v>-25.326358792593</v>
       </c>
       <c r="K11">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>540109.88</v>
+        <v>497994.1</v>
       </c>
       <c r="N11" s="1">
-        <v>578890.48</v>
+        <v>497994.1</v>
       </c>
       <c r="O11" s="1">
-        <v>0.92</v>
+        <v>0.73</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
         <v>57</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1">
-        <v>65250.0</v>
+        <v>64750.0</v>
       </c>
       <c r="D12" s="1">
-        <v>428.25</v>
+        <v>1818.9</v>
       </c>
       <c r="E12" s="1">
-        <v>328.44615678161</v>
+        <v>1653.3850996139</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
       <c r="G12">
-        <v>112.05</v>
+        <v>111.41</v>
       </c>
       <c r="H12" s="1">
-        <v>227698.7</v>
+        <v>1114368.57</v>
       </c>
       <c r="I12" s="1">
-        <v>21673.29</v>
+        <v>-57248.36</v>
       </c>
       <c r="J12" s="1">
-        <v>9.5184074393047</v>
+        <v>-5.1372913362049</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>249371.99</v>
+        <v>1057120.21</v>
       </c>
       <c r="N12" s="1">
-        <v>249371.99</v>
+        <v>1057120.21</v>
       </c>
       <c r="O12" s="1">
-        <v>0.4</v>
+        <v>1.55</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
         <v>59</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>64750.0</v>
+        <v>398000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1789.2</v>
+        <v>94.4</v>
       </c>
       <c r="E13" s="1">
-        <v>1653.3850996139</v>
+        <v>65.296058668342</v>
       </c>
       <c r="F13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G13">
-        <v>112.05</v>
+        <v>36.59</v>
       </c>
       <c r="H13" s="1">
-        <v>1114368.57</v>
+        <v>749420.88</v>
       </c>
       <c r="I13" s="1">
-        <v>-80492.59</v>
+        <v>277277.2</v>
       </c>
       <c r="J13" s="1">
-        <v>-7.2231568770824</v>
+        <v>36.998862374905</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1033875.98</v>
+        <v>1026698.08</v>
       </c>
       <c r="N13" s="1">
-        <v>1033875.98</v>
+        <v>1026698.08</v>
       </c>
       <c r="O13" s="1">
-        <v>1.64</v>
+        <v>1.51</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
         <v>61</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>588100.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>7.35</v>
+      </c>
+      <c r="E14" s="1">
+        <v>7.4589096242136</v>
+      </c>
+      <c r="F14" t="s">
         <v>62</v>
       </c>
-      <c r="C14" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G14">
-        <v>36.92</v>
+        <v>4.67</v>
       </c>
       <c r="H14" s="1">
-        <v>749420.88</v>
+        <v>911176.4</v>
       </c>
       <c r="I14" s="1">
-        <v>83882.04</v>
+        <v>14951.51</v>
       </c>
       <c r="J14" s="1">
-        <v>11.192914721031</v>
+        <v>1.6409018056218</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>833302.92</v>
+        <v>926127.91</v>
       </c>
       <c r="N14" s="1">
-        <v>833302.92</v>
+        <v>926127.91</v>
       </c>
       <c r="O14" s="1">
-        <v>1.32</v>
+        <v>1.36</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>63</v>
       </c>
       <c r="B15" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="1">
-        <v>588100.0</v>
+        <v>31140.0</v>
       </c>
       <c r="D15" s="1">
-        <v>7.92</v>
+        <v>1398.7</v>
       </c>
       <c r="E15" s="1">
-        <v>7.4589096242136</v>
+        <v>1497.3622935132</v>
       </c>
       <c r="F15" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="G15">
-        <v>4.6</v>
+        <v>111.41</v>
       </c>
       <c r="H15" s="1">
-        <v>911176.4</v>
+        <v>481624.3</v>
       </c>
       <c r="I15" s="1">
-        <v>100932.63</v>
+        <v>-90676.33</v>
       </c>
       <c r="J15" s="1">
-        <v>11.077177811014</v>
+        <v>-18.827191651252</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1012109.03</v>
+        <v>390947.97</v>
       </c>
       <c r="N15" s="1">
-        <v>1012109.03</v>
+        <v>390947.97</v>
       </c>
       <c r="O15" s="1">
-        <v>1.61</v>
+        <v>0.57</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" t="s">
         <v>66</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1">
-        <v>31140.0</v>
+        <v>23000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>1327.6</v>
+        <v>565.0</v>
       </c>
       <c r="E16" s="1">
-        <v>1497.3622935132</v>
+        <v>343.23147826087</v>
       </c>
       <c r="F16" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G16">
-        <v>112.05</v>
+        <v>36.59</v>
       </c>
       <c r="H16" s="1">
-        <v>481624.3</v>
+        <v>214242.35</v>
       </c>
       <c r="I16" s="1">
-        <v>-112684.39</v>
+        <v>140868.52</v>
       </c>
       <c r="J16" s="1">
-        <v>-23.396740986699</v>
+        <v>65.751948669346</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>368939.91</v>
+        <v>355110.87</v>
       </c>
       <c r="N16" s="1">
-        <v>368939.91</v>
+        <v>355110.87</v>
       </c>
       <c r="O16" s="1">
-        <v>0.59</v>
+        <v>0.52</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" t="s">
         <v>68</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>23000.0</v>
+        <v>359000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>456.0</v>
+        <v>46.0</v>
       </c>
       <c r="E17" s="1">
-        <v>343.23147826087</v>
+        <v>47.442433203343</v>
       </c>
       <c r="F17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G17">
-        <v>36.92</v>
+        <v>37.98</v>
       </c>
       <c r="H17" s="1">
-        <v>214242.35</v>
+        <v>451597.82</v>
       </c>
       <c r="I17" s="1">
-        <v>69832.65</v>
+        <v>-16816.42</v>
       </c>
       <c r="J17" s="1">
-        <v>32.595166175128</v>
+        <v>-3.7237602254147</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>284075.0</v>
+        <v>434781.4</v>
       </c>
       <c r="N17" s="1">
-        <v>284075.0</v>
+        <v>434781.4</v>
       </c>
       <c r="O17" s="1">
-        <v>0.45</v>
+        <v>0.64</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" t="s">
         <v>70</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="1">
-        <v>359000.0</v>
+        <v>141265.0</v>
       </c>
       <c r="D18" s="1">
-        <v>43.75</v>
+        <v>438.35</v>
       </c>
       <c r="E18" s="1">
-        <v>47.442433203343</v>
+        <v>424.3011523732</v>
       </c>
       <c r="F18" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="G18">
-        <v>37.88</v>
+        <v>111.41</v>
       </c>
       <c r="H18" s="1">
-        <v>451597.82</v>
+        <v>558062.53</v>
       </c>
       <c r="I18" s="1">
-        <v>-36933.22</v>
+        <v>-2246.12</v>
       </c>
       <c r="J18" s="1">
-        <v>-8.1783432878396</v>
+        <v>-0.40248536306496</v>
       </c>
       <c r="K18">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>0.0</v>
+      </c>
+      <c r="L18">
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>414664.6</v>
+        <v>555816.41</v>
       </c>
       <c r="N18" s="1">
-        <v>428739.5</v>
+        <v>555816.41</v>
       </c>
       <c r="O18" s="1">
-        <v>0.68</v>
+        <v>0.82</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B19" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C19" s="1">
-        <v>141265.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>465.2</v>
+        <v>2425.0</v>
       </c>
       <c r="E19" s="1">
-        <v>424.3011523732</v>
+        <v>514.00439975</v>
       </c>
       <c r="F19" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G19">
-        <v>112.05</v>
+        <v>36.59</v>
       </c>
       <c r="H19" s="1">
-        <v>558062.53</v>
+        <v>592249.25</v>
       </c>
       <c r="I19" s="1">
-        <v>28405.12</v>
+        <v>2058443.66</v>
       </c>
       <c r="J19" s="1">
-        <v>5.0899529126243</v>
+        <v>347.56374279917</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>586467.65</v>
+        <v>2650692.91</v>
       </c>
       <c r="N19" s="1">
-        <v>586467.65</v>
+        <v>2650692.91</v>
       </c>
       <c r="O19" s="1">
-        <v>0.93</v>
+        <v>3.9</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B20" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C20" s="1">
-        <v>40000.0</v>
+        <v>3570.0</v>
       </c>
       <c r="D20" s="1">
-        <v>2165.0</v>
+        <v>11488.0</v>
       </c>
       <c r="E20" s="1">
-        <v>514.00439975</v>
+        <v>13485.277338936</v>
       </c>
       <c r="F20" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="G20">
-        <v>36.92</v>
+        <v>111.41</v>
       </c>
       <c r="H20" s="1">
-        <v>592249.25</v>
+        <v>501754.45</v>
       </c>
       <c r="I20" s="1">
-        <v>1753373.84</v>
+        <v>-133635.29</v>
       </c>
       <c r="J20" s="1">
-        <v>296.05336604479</v>
+        <v>-26.633603349208</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>2345623.09</v>
+        <v>368119.16</v>
       </c>
       <c r="N20" s="1">
-        <v>2345623.09</v>
+        <v>368119.16</v>
       </c>
       <c r="O20" s="1">
-        <v>3.73</v>
+        <v>0.54</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C21" s="1">
-        <v>3570.0</v>
+        <v>285970.0</v>
       </c>
       <c r="D21" s="1">
-        <v>11124.0</v>
+        <v>254.35</v>
       </c>
       <c r="E21" s="1">
-        <v>13485.277338936</v>
+        <v>282.01272283806</v>
       </c>
       <c r="F21" t="s">
         <v>32</v>
       </c>
       <c r="G21">
-        <v>112.05</v>
+        <v>111.41</v>
       </c>
       <c r="H21" s="1">
-        <v>501754.45</v>
+        <v>831076.4</v>
       </c>
       <c r="I21" s="1">
-        <v>-147350.15</v>
+        <v>-178204.47</v>
       </c>
       <c r="J21" s="1">
-        <v>-29.366984189179</v>
+        <v>-21.442609849107</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>354404.3</v>
+        <v>652871.93</v>
       </c>
       <c r="N21" s="1">
-        <v>354404.3</v>
+        <v>652871.93</v>
       </c>
       <c r="O21" s="1">
-        <v>0.56</v>
+        <v>0.96</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C22" s="1">
+        <v>10600.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>155700.0</v>
+      </c>
+      <c r="E22" s="1">
+        <v>141049.13518868</v>
+      </c>
+      <c r="F22" t="s">
         <v>79</v>
       </c>
-      <c r="B22" t="s">
+      <c r="G22" t="s">
         <v>80</v>
       </c>
-      <c r="C22" s="1">
-[...13 lines deleted...]
-      </c>
       <c r="H22" s="1">
-        <v>831076.4</v>
+        <v>870528.83</v>
       </c>
       <c r="I22" s="1">
-        <v>-224146.36</v>
+        <v>56799.26</v>
       </c>
       <c r="J22" s="1">
-        <v>-26.970608237702</v>
+        <v>6.5246845414643</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>606930.04</v>
+        <v>927328.09</v>
       </c>
       <c r="N22" s="1">
-        <v>606930.04</v>
+        <v>927328.09</v>
       </c>
       <c r="O22" s="1">
-        <v>0.96</v>
+        <v>1.36</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>81</v>
       </c>
       <c r="B23" t="s">
         <v>82</v>
       </c>
       <c r="C23" s="1">
-        <v>10600.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>133600.0</v>
+        <v>910.0</v>
       </c>
       <c r="E23" s="1">
-        <v>141049.13518868</v>
+        <v>904.48806666667</v>
       </c>
       <c r="F23" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>35</v>
+      </c>
+      <c r="G23">
+        <v>36.59</v>
       </c>
       <c r="H23" s="1">
-        <v>870528.83</v>
+        <v>367110.84</v>
       </c>
       <c r="I23" s="1">
-        <v>-59155.54</v>
+        <v>5899.04</v>
       </c>
       <c r="J23" s="1">
-        <v>-6.7953567947887</v>
+        <v>1.606882542613</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>811373.29</v>
+        <v>373009.88</v>
       </c>
       <c r="N23" s="1">
-        <v>811373.29</v>
+        <v>373009.88</v>
       </c>
       <c r="O23" s="1">
-        <v>1.29</v>
+        <v>0.55</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" t="s">
+        <v>84</v>
+      </c>
+      <c r="C24" s="1">
+        <v>241805.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>76100.0</v>
+      </c>
+      <c r="E24" s="1">
+        <v>109076.09184082</v>
+      </c>
+      <c r="F24" t="s">
         <v>85</v>
       </c>
-      <c r="B24" t="s">
+      <c r="G24" t="s">
         <v>86</v>
       </c>
-      <c r="C24" s="1">
-[...13 lines deleted...]
-      </c>
       <c r="H24" s="1">
-        <v>367110.84</v>
+        <v>906591.06</v>
       </c>
       <c r="I24" s="1">
-        <v>-3485.09</v>
+        <v>-305768.24</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.94932909090889</v>
+        <v>-33.727250740814</v>
       </c>
       <c r="K24">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.03</v>
+      </c>
+      <c r="L24" t="s">
+        <v>87</v>
       </c>
       <c r="M24" s="1">
-        <v>363625.75</v>
+        <v>600822.82</v>
       </c>
       <c r="N24" s="1">
-        <v>363625.75</v>
+        <v>608718.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.58</v>
+        <v>0.89</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C25" s="1">
-        <v>241805.0</v>
+        <v>25560.0</v>
       </c>
       <c r="D25" s="1">
-        <v>70700.0</v>
+        <v>5086.5</v>
       </c>
       <c r="E25" s="1">
-        <v>109076.09184082</v>
+        <v>3681.2731455399</v>
       </c>
       <c r="F25" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>32</v>
+      </c>
+      <c r="G25">
+        <v>111.41</v>
       </c>
       <c r="H25" s="1">
-        <v>906591.06</v>
+        <v>873657.9</v>
       </c>
       <c r="I25" s="1">
-        <v>-352453.84</v>
+        <v>293301.32</v>
       </c>
       <c r="J25" s="1">
-        <v>-38.876827221305</v>
+        <v>33.571644003906</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>554137.22</v>
+        <v>1166959.22</v>
       </c>
       <c r="N25" s="1">
-        <v>554137.22</v>
+        <v>1166959.22</v>
       </c>
       <c r="O25" s="1">
-        <v>0.88</v>
+        <v>1.72</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B26" t="s">
         <v>91</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="1">
-        <v>25560.0</v>
+        <v>29990.0</v>
       </c>
       <c r="D26" s="1">
-        <v>4351.4</v>
+        <v>3103.5</v>
       </c>
       <c r="E26" s="1">
-        <v>3681.2731455399</v>
+        <v>2781.6483414471</v>
       </c>
       <c r="F26" t="s">
         <v>32</v>
       </c>
       <c r="G26">
-        <v>112.05</v>
+        <v>111.41</v>
       </c>
       <c r="H26" s="1">
-        <v>873657.9</v>
+        <v>824407.35</v>
       </c>
       <c r="I26" s="1">
-        <v>118908.66</v>
+        <v>11010.97</v>
       </c>
       <c r="J26" s="1">
-        <v>13.610437220335</v>
+        <v>1.3356224929339</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>992566.56</v>
+        <v>835418.32</v>
       </c>
       <c r="N26" s="1">
-        <v>992566.56</v>
+        <v>835418.32</v>
       </c>
       <c r="O26" s="1">
-        <v>1.58</v>
+        <v>1.23</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>92</v>
+      </c>
+      <c r="B27" t="s">
         <v>93</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>29990.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D27" s="1">
-        <v>2945.6</v>
+        <v>96100.0</v>
       </c>
       <c r="E27" s="1">
-        <v>2781.6483414471</v>
+        <v>116199.92857143</v>
       </c>
       <c r="F27" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>112.05</v>
+        <v>79</v>
+      </c>
+      <c r="G27" t="s">
+        <v>80</v>
       </c>
       <c r="H27" s="1">
-        <v>824407.35</v>
+        <v>187898.54</v>
       </c>
       <c r="I27" s="1">
-        <v>-36055.63</v>
+        <v>-36709.48</v>
       </c>
       <c r="J27" s="1">
-        <v>-4.3735211725126</v>
+        <v>-19.53686281969</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>788351.72</v>
+        <v>151189.06</v>
       </c>
       <c r="N27" s="1">
-        <v>788351.72</v>
+        <v>151189.06</v>
       </c>
       <c r="O27" s="1">
-        <v>1.25</v>
+        <v>0.22</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>94</v>
+      </c>
+      <c r="B28" t="s">
         <v>95</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>2800.0</v>
+        <v>935.0</v>
       </c>
       <c r="D28" s="1">
-        <v>109600.0</v>
+        <v>999000.0</v>
       </c>
       <c r="E28" s="1">
-        <v>116199.92857143</v>
+        <v>1062362.9529946</v>
       </c>
       <c r="F28" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="G28" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="H28" s="1">
-        <v>187898.54</v>
+        <v>584749.55</v>
       </c>
       <c r="I28" s="1">
-        <v>-12075.02</v>
+        <v>-59922.71</v>
       </c>
       <c r="J28" s="1">
-        <v>-6.4263511573853</v>
+        <v>-10.247585483392</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>175823.52</v>
+        <v>524826.84</v>
       </c>
       <c r="N28" s="1">
-        <v>175823.52</v>
+        <v>524826.84</v>
       </c>
       <c r="O28" s="1">
-        <v>0.28</v>
+        <v>0.77</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>96</v>
+      </c>
+      <c r="B29" t="s">
         <v>97</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="1">
-        <v>935.0</v>
+        <v>2220.0</v>
       </c>
       <c r="D29" s="1">
-        <v>1280000.0</v>
+        <v>379500.0</v>
       </c>
       <c r="E29" s="1">
-        <v>1062362.9529946</v>
+        <v>366915.33046847</v>
       </c>
       <c r="F29" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="G29" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="H29" s="1">
-        <v>584749.55</v>
+        <v>511529.36</v>
       </c>
       <c r="I29" s="1">
-        <v>100943.85</v>
+        <v>-38156.13</v>
       </c>
       <c r="J29" s="1">
-        <v>17.262749496772</v>
+        <v>-7.4592258008416</v>
       </c>
       <c r="K29">
-        <v>0.63</v>
+        <v>0.0</v>
       </c>
       <c r="L29">
-        <v>591.95</v>
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>685693.4</v>
+        <v>473373.23</v>
       </c>
       <c r="N29" s="1">
-        <v>686285.35</v>
+        <v>473373.23</v>
       </c>
       <c r="O29" s="1">
-        <v>1.09</v>
+        <v>0.7</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>98</v>
+      </c>
+      <c r="B30" t="s">
         <v>99</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1">
-        <v>2220.0</v>
+        <v>207545.0</v>
       </c>
       <c r="D30" s="1">
-        <v>460500.0</v>
+        <v>754.2</v>
       </c>
       <c r="E30" s="1">
-        <v>366915.33046847</v>
+        <v>837.71156554</v>
       </c>
       <c r="F30" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>32</v>
+      </c>
+      <c r="G30">
+        <v>111.41</v>
       </c>
       <c r="H30" s="1">
-        <v>511529.36</v>
+        <v>1855829.11</v>
       </c>
       <c r="I30" s="1">
-        <v>74191.91</v>
+        <v>-450834.74</v>
       </c>
       <c r="J30" s="1">
-        <v>14.50393971521</v>
+        <v>-24.2929016239</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>585721.27</v>
+        <v>1404994.37</v>
       </c>
       <c r="N30" s="1">
-        <v>585721.27</v>
+        <v>1404994.37</v>
       </c>
       <c r="O30" s="1">
-        <v>0.93</v>
+        <v>2.07</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>100</v>
+      </c>
+      <c r="B31" t="s">
         <v>101</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>207545.0</v>
+        <v>87000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>749.6</v>
+        <v>573.75</v>
       </c>
       <c r="E31" s="1">
-        <v>837.71156554</v>
+        <v>691.57270873563</v>
       </c>
       <c r="F31" t="s">
         <v>32</v>
       </c>
       <c r="G31">
-        <v>112.05</v>
+        <v>111.41</v>
       </c>
       <c r="H31" s="1">
-        <v>1855829.11</v>
+        <v>637306.97</v>
       </c>
       <c r="I31" s="1">
-        <v>-467438.61</v>
+        <v>-189266.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-25.187589066323</v>
+        <v>-29.697776567546</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1388390.5</v>
+        <v>448040.97</v>
       </c>
       <c r="N31" s="1">
-        <v>1388390.5</v>
+        <v>448040.97</v>
       </c>
       <c r="O31" s="1">
-        <v>2.21</v>
+        <v>0.66</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>102</v>
+      </c>
+      <c r="B32" t="s">
         <v>103</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>87000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>602.8</v>
+        <v>293.0</v>
       </c>
       <c r="E32" s="1">
-        <v>691.57270873563</v>
+        <v>201.93496164444</v>
       </c>
       <c r="F32" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G32">
-        <v>112.05</v>
+        <v>36.59</v>
       </c>
       <c r="H32" s="1">
-        <v>637306.97</v>
+        <v>1307007.64</v>
       </c>
       <c r="I32" s="1">
-        <v>-169289.27</v>
+        <v>494507.1</v>
       </c>
       <c r="J32" s="1">
-        <v>-26.563222743351</v>
+        <v>37.835058102644</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>468017.7</v>
+        <v>1801514.74</v>
       </c>
       <c r="N32" s="1">
-        <v>468017.7</v>
+        <v>1801514.74</v>
       </c>
       <c r="O32" s="1">
-        <v>0.74</v>
+        <v>2.65</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>104</v>
+      </c>
+      <c r="B33" t="s">
         <v>105</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>225000.0</v>
+        <v>200.0</v>
       </c>
       <c r="D33" s="1">
-        <v>251.0</v>
+        <v>3488000.0</v>
       </c>
       <c r="E33" s="1">
-        <v>201.93496164444</v>
+        <v>3998874.3</v>
       </c>
       <c r="F33" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>36.92</v>
+        <v>79</v>
+      </c>
+      <c r="G33" t="s">
+        <v>80</v>
       </c>
       <c r="H33" s="1">
-        <v>1307007.64</v>
+        <v>462370.64</v>
       </c>
       <c r="I33" s="1">
-        <v>222658.23</v>
+        <v>-70407.34</v>
       </c>
       <c r="J33" s="1">
-        <v>17.035725208156</v>
+        <v>-15.227467730217</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1529665.87</v>
+        <v>391963.3</v>
       </c>
       <c r="N33" s="1">
-        <v>1529665.87</v>
+        <v>391963.3</v>
       </c>
       <c r="O33" s="1">
-        <v>2.43</v>
+        <v>0.58</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>106</v>
+      </c>
+      <c r="B34" t="s">
         <v>107</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="1">
-        <v>200.0</v>
+        <v>2100.0</v>
       </c>
       <c r="D34" s="1">
-        <v>4197000.0</v>
+        <v>748000.0</v>
       </c>
       <c r="E34" s="1">
-        <v>3998874.3</v>
+        <v>554347.89523809</v>
       </c>
       <c r="F34" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="G34" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="H34" s="1">
-        <v>462370.64</v>
+        <v>670847.71</v>
       </c>
       <c r="I34" s="1">
-        <v>18554.36</v>
+        <v>211743.97</v>
       </c>
       <c r="J34" s="1">
-        <v>4.0128759040583</v>
+        <v>31.563642067139</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>480925.0</v>
+        <v>882591.68</v>
       </c>
       <c r="N34" s="1">
-        <v>480925.0</v>
+        <v>882591.68</v>
       </c>
       <c r="O34" s="1">
-        <v>0.76</v>
+        <v>1.3</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>108</v>
+      </c>
+      <c r="B35" t="s">
         <v>109</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>2100.0</v>
+        <v>120000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>649000.0</v>
+        <v>1251.7</v>
       </c>
       <c r="E35" s="1">
-        <v>554347.89523809</v>
+        <v>1280.2002429167</v>
       </c>
       <c r="F35" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>32</v>
+      </c>
+      <c r="G35">
+        <v>111.41</v>
       </c>
       <c r="H35" s="1">
-        <v>670847.71</v>
+        <v>1595074.04</v>
       </c>
       <c r="I35" s="1">
-        <v>110010.85</v>
+        <v>-246864.87</v>
       </c>
       <c r="J35" s="1">
-        <v>16.398781476052</v>
+        <v>-15.476702887096</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>780858.56</v>
+        <v>1348209.17</v>
       </c>
       <c r="N35" s="1">
-        <v>780858.56</v>
+        <v>1348209.17</v>
       </c>
       <c r="O35" s="1">
-        <v>1.24</v>
+        <v>1.98</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>110</v>
+      </c>
+      <c r="B36" t="s">
         <v>111</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>120000.0</v>
+        <v>3100.0</v>
       </c>
       <c r="D36" s="1">
-        <v>1235.6</v>
+        <v>214000.0</v>
       </c>
       <c r="E36" s="1">
-        <v>1280.2002429167</v>
+        <v>226469.35677419</v>
       </c>
       <c r="F36" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>112.05</v>
+        <v>79</v>
+      </c>
+      <c r="G36" t="s">
+        <v>80</v>
       </c>
       <c r="H36" s="1">
-        <v>1595074.04</v>
+        <v>401783.09</v>
       </c>
       <c r="I36" s="1">
-        <v>-271863.57</v>
+        <v>-29035.88</v>
       </c>
       <c r="J36" s="1">
-        <v>-17.043946749958</v>
+        <v>-7.2267551130636</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1323210.47</v>
+        <v>372747.21</v>
       </c>
       <c r="N36" s="1">
-        <v>1323210.47</v>
+        <v>372747.21</v>
       </c>
       <c r="O36" s="1">
-        <v>2.1</v>
+        <v>0.55</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>112</v>
+      </c>
+      <c r="B37" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C37" s="1">
         <v>8765.0</v>
       </c>
       <c r="D37" s="1">
-        <v>4178.4</v>
+        <v>3190.5</v>
       </c>
       <c r="E37" s="1">
         <v>5465.6471078152</v>
       </c>
       <c r="F37" t="s">
         <v>32</v>
       </c>
       <c r="G37">
-        <v>112.05</v>
+        <v>111.41</v>
       </c>
       <c r="H37" s="1">
         <v>493098.1</v>
       </c>
       <c r="I37" s="1">
-        <v>-166260.72</v>
+        <v>-242090.74</v>
       </c>
       <c r="J37" s="1">
-        <v>-33.717574657051</v>
+        <v>-49.095857396327</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>326837.38</v>
+        <v>251007.36</v>
       </c>
       <c r="N37" s="1">
-        <v>326837.38</v>
+        <v>251007.36</v>
       </c>
       <c r="O37" s="1">
-        <v>0.52</v>
+        <v>0.37</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>114</v>
+      </c>
+      <c r="B38" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="C38" s="1">
         <v>14100.0</v>
       </c>
       <c r="D38" s="1">
-        <v>152000.0</v>
+        <v>164200.0</v>
       </c>
       <c r="E38" s="1">
         <v>105632.04932837</v>
       </c>
       <c r="F38" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="G38" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="H38" s="1">
         <v>933252.44</v>
       </c>
       <c r="I38" s="1">
-        <v>294670.42</v>
+        <v>367609.48</v>
       </c>
       <c r="J38" s="1">
-        <v>31.574567327142</v>
+        <v>39.390144000052</v>
       </c>
       <c r="K38">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>0.0</v>
+      </c>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1227922.86</v>
+        <v>1300861.92</v>
       </c>
       <c r="N38" s="1">
-        <v>1235771.47</v>
+        <v>1300861.92</v>
       </c>
       <c r="O38" s="1">
-        <v>1.96</v>
+        <v>1.91</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B39" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C39" s="1">
         <v>26290.0</v>
       </c>
       <c r="D39" s="1">
-        <v>3915.8</v>
+        <v>3942.1</v>
       </c>
       <c r="E39" s="1">
         <v>3608.490810194</v>
       </c>
       <c r="F39" t="s">
         <v>32</v>
       </c>
       <c r="G39">
-        <v>112.05</v>
+        <v>111.41</v>
       </c>
       <c r="H39" s="1">
         <v>991291.19</v>
       </c>
       <c r="I39" s="1">
-        <v>-72576.06</v>
+        <v>-61053.35</v>
       </c>
       <c r="J39" s="1">
-        <v>-7.3213663888206</v>
+        <v>-6.1589723197278</v>
       </c>
       <c r="K39">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.27</v>
+      </c>
+      <c r="L39" t="s">
+        <v>118</v>
       </c>
       <c r="M39" s="1">
-        <v>918715.13</v>
+        <v>930237.84</v>
       </c>
       <c r="N39" s="1">
-        <v>918715.13</v>
+        <v>937411.49</v>
       </c>
       <c r="O39" s="1">
-        <v>1.46</v>
+        <v>1.38</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>119</v>
+      </c>
+      <c r="B40" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="C40" s="1">
         <v>6800.0</v>
       </c>
       <c r="D40" s="1">
-        <v>43.13</v>
+        <v>45.17</v>
       </c>
       <c r="E40" s="1">
         <v>56.689666176471</v>
       </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
       <c r="G40">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H40" s="1">
         <v>325321.52</v>
       </c>
       <c r="I40" s="1">
-        <v>-74833.41</v>
+        <v>-61226.25</v>
       </c>
       <c r="J40" s="1">
-        <v>-23.00290801543</v>
+        <v>-18.820227447603</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>250488.11</v>
+        <v>264095.27</v>
       </c>
       <c r="N40" s="1">
-        <v>250488.11</v>
+        <v>264095.27</v>
       </c>
       <c r="O40" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>121</v>
+      </c>
+      <c r="B41" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="C41" s="1">
         <v>87710.0</v>
       </c>
       <c r="D41" s="1">
-        <v>1026.1</v>
+        <v>966.2</v>
       </c>
       <c r="E41" s="1">
         <v>1045.4560158477</v>
       </c>
       <c r="F41" t="s">
         <v>32</v>
       </c>
       <c r="G41">
-        <v>112.05</v>
+        <v>111.41</v>
       </c>
       <c r="H41" s="1">
         <v>929415.87</v>
       </c>
       <c r="I41" s="1">
-        <v>-126243.83</v>
+        <v>-168753.51</v>
       </c>
       <c r="J41" s="1">
-        <v>-13.583136900815</v>
+        <v>-18.156943027022</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>803172.04</v>
+        <v>760662.36</v>
       </c>
       <c r="N41" s="1">
-        <v>803172.04</v>
+        <v>760662.36</v>
       </c>
       <c r="O41" s="1">
-        <v>1.28</v>
+        <v>1.12</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>123</v>
+      </c>
+      <c r="B42" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="C42" s="1">
         <v>24000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>3495.0</v>
+        <v>4430.0</v>
       </c>
       <c r="E42" s="1">
         <v>1349.7985241667</v>
       </c>
       <c r="F42" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G42">
-        <v>36.92</v>
+        <v>36.59</v>
       </c>
       <c r="H42" s="1">
         <v>919571.62</v>
       </c>
       <c r="I42" s="1">
-        <v>1352378.32</v>
+        <v>1985806.42</v>
       </c>
       <c r="J42" s="1">
-        <v>147.06612194056</v>
+        <v>215.94907637537</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2271949.94</v>
+        <v>2905378.04</v>
       </c>
       <c r="N42" s="1">
-        <v>2271949.94</v>
+        <v>2905378.04</v>
       </c>
       <c r="O42" s="1">
-        <v>3.61</v>
+        <v>4.27</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>125</v>
+      </c>
+      <c r="B43" t="s">
         <v>126</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="1">
-        <v>7230.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>201500.0</v>
+        <v>165.34</v>
       </c>
       <c r="E43" s="1">
-        <v>260430.37385201</v>
+        <v>177.4172494</v>
       </c>
       <c r="F43" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>32</v>
+      </c>
+      <c r="G43">
+        <v>111.41</v>
       </c>
       <c r="H43" s="1">
-        <v>1145386.61</v>
+        <v>239452.16</v>
       </c>
       <c r="I43" s="1">
-        <v>-310703.29</v>
+        <v>-16842.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-27.126499235049</v>
+        <v>-7.0335552621451</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>834683.32</v>
+        <v>222610.16</v>
       </c>
       <c r="N43" s="1">
-        <v>834683.32</v>
+        <v>222610.16</v>
       </c>
       <c r="O43" s="1">
-        <v>1.33</v>
+        <v>0.33</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>127</v>
+      </c>
+      <c r="B44" t="s">
         <v>128</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1">
-        <v>1121910.0</v>
+        <v>700.0</v>
       </c>
       <c r="D44" s="1">
-        <v>78.14</v>
+        <v>996.0</v>
       </c>
       <c r="E44" s="1">
-        <v>83.512561061048</v>
+        <v>1010.404</v>
       </c>
       <c r="F44" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="G44">
-        <v>112.05</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>939397.55</v>
+        <v>608834.29</v>
       </c>
       <c r="I44" s="1">
-        <v>-157047.33</v>
+        <v>-9375.97</v>
       </c>
       <c r="J44" s="1">
-        <v>-16.717877324675</v>
+        <v>-1.5399871777918</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>782350.22</v>
+        <v>599458.32</v>
       </c>
       <c r="N44" s="1">
-        <v>782350.22</v>
+        <v>599458.32</v>
       </c>
       <c r="O44" s="1">
-        <v>1.24</v>
+        <v>0.88</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>129</v>
+      </c>
+      <c r="B45" t="s">
         <v>130</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="1">
-        <v>5118.0</v>
+        <v>7230.0</v>
       </c>
       <c r="D45" s="1">
-        <v>225.83</v>
+        <v>267500.0</v>
       </c>
       <c r="E45" s="1">
-        <v>194.42333333333</v>
+        <v>260430.37385201</v>
       </c>
       <c r="F45" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1.17</v>
+        <v>79</v>
+      </c>
+      <c r="G45" t="s">
+        <v>80</v>
       </c>
       <c r="H45" s="1">
-        <v>856761.51</v>
+        <v>1145386.61</v>
       </c>
       <c r="I45" s="1">
-        <v>130382.82</v>
+        <v>-58708.25</v>
       </c>
       <c r="J45" s="1">
-        <v>15.218099608606</v>
+        <v>-5.1256274071512</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>987144.33</v>
+        <v>1086678.36</v>
       </c>
       <c r="N45" s="1">
-        <v>987144.33</v>
+        <v>1086678.36</v>
       </c>
       <c r="O45" s="1">
-        <v>1.57</v>
+        <v>1.6</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>131</v>
+      </c>
+      <c r="B46" t="s">
         <v>132</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="1">
-        <v>407890.0</v>
+        <v>1121910.0</v>
       </c>
       <c r="D46" s="1">
-        <v>301.5</v>
+        <v>76.12</v>
       </c>
       <c r="E46" s="1">
-        <v>302.18643170953</v>
+        <v>83.512561061048</v>
       </c>
       <c r="F46" t="s">
         <v>32</v>
       </c>
       <c r="G46">
-        <v>112.05</v>
+        <v>111.41</v>
       </c>
       <c r="H46" s="1">
-        <v>1256313.22</v>
+        <v>939397.55</v>
       </c>
       <c r="I46" s="1">
-        <v>-158824.27</v>
+        <v>-172861.51</v>
       </c>
       <c r="J46" s="1">
-        <v>-12.642091754793</v>
+        <v>-18.401315822039</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1097488.95</v>
+        <v>766536.04</v>
       </c>
       <c r="N46" s="1">
-        <v>1097488.95</v>
+        <v>766536.04</v>
       </c>
       <c r="O46" s="1">
-        <v>1.74</v>
+        <v>1.13</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>133</v>
+      </c>
+      <c r="B47" t="s">
         <v>134</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="1">
-        <v>453200.0</v>
+        <v>5118.0</v>
       </c>
       <c r="D47" s="1">
-        <v>4.88</v>
+        <v>218.66</v>
       </c>
       <c r="E47" s="1">
-        <v>4.5584528684907</v>
+        <v>194.42333333333</v>
       </c>
       <c r="F47" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c r="G47">
-        <v>4.6</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>445625.85</v>
+        <v>856761.51</v>
       </c>
       <c r="I47" s="1">
-        <v>34948.58</v>
+        <v>105451.53</v>
       </c>
       <c r="J47" s="1">
-        <v>7.8425836382696</v>
+        <v>12.30815445946</v>
       </c>
       <c r="K47">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="L47">
-        <v>0.0</v>
+        <v>770.08</v>
       </c>
       <c r="M47" s="1">
-        <v>480574.43</v>
+        <v>962213.04</v>
       </c>
       <c r="N47" s="1">
-        <v>480574.43</v>
+        <v>962983.12</v>
       </c>
       <c r="O47" s="1">
-        <v>0.76</v>
+        <v>1.42</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>135</v>
+      </c>
+      <c r="B48" t="s">
         <v>136</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="1">
-        <v>3355.0</v>
+        <v>407890.0</v>
       </c>
       <c r="D48" s="1">
-        <v>428500.0</v>
+        <v>284.6</v>
       </c>
       <c r="E48" s="1">
-        <v>192108.48500447</v>
+        <v>302.18643170953</v>
       </c>
       <c r="F48" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>32</v>
+      </c>
+      <c r="G48">
+        <v>111.41</v>
       </c>
       <c r="H48" s="1">
-        <v>392968.53</v>
+        <v>1256313.22</v>
       </c>
       <c r="I48" s="1">
-        <v>430698.6</v>
+        <v>-214346.77</v>
       </c>
       <c r="J48" s="1">
-        <v>109.60129555412</v>
+        <v>-17.061570839794</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>823667.13</v>
+        <v>1041966.45</v>
       </c>
       <c r="N48" s="1">
-        <v>823667.13</v>
+        <v>1041966.45</v>
       </c>
       <c r="O48" s="1">
-        <v>1.31</v>
+        <v>1.53</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B49" t="s">
         <v>138</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="1">
-        <v>38320.0</v>
+        <v>453200.0</v>
       </c>
       <c r="D49" s="1">
-        <v>284000.0</v>
+        <v>4.78</v>
       </c>
       <c r="E49" s="1">
-        <v>61348.249758612</v>
+        <v>4.5584528684907</v>
       </c>
       <c r="F49" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>62</v>
+      </c>
+      <c r="G49">
+        <v>4.67</v>
       </c>
       <c r="H49" s="1">
-        <v>1497963.39</v>
+        <v>445625.85</v>
       </c>
       <c r="I49" s="1">
-        <v>4737262.99</v>
+        <v>18515.49</v>
       </c>
       <c r="J49" s="1">
-        <v>316.24691375134</v>
+        <v>4.154940742329</v>
       </c>
       <c r="K49">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>0.0</v>
+      </c>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>6235226.38</v>
+        <v>464141.34</v>
       </c>
       <c r="N49" s="1">
-        <v>6245509.21</v>
+        <v>464141.34</v>
       </c>
       <c r="O49" s="1">
-        <v>9.93</v>
+        <v>0.68</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B50" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C50" s="1">
-        <v>4900.0</v>
+        <v>3355.0</v>
       </c>
       <c r="D50" s="1">
-        <v>306000.0</v>
+        <v>535000.0</v>
       </c>
       <c r="E50" s="1">
-        <v>299040.84693878</v>
+        <v>192108.48500447</v>
       </c>
       <c r="F50" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="G50" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="H50" s="1">
-        <v>852502.29</v>
+        <v>392968.53</v>
       </c>
       <c r="I50" s="1">
-        <v>6562.45</v>
+        <v>615553.16</v>
       </c>
       <c r="J50" s="1">
-        <v>0.76978678849062</v>
+        <v>156.64184610406</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>859064.74</v>
+        <v>1008521.69</v>
       </c>
       <c r="N50" s="1">
-        <v>859064.74</v>
+        <v>1008521.69</v>
       </c>
       <c r="O50" s="1">
-        <v>1.37</v>
+        <v>1.48</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B51" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C51" s="1">
-        <v>2000.0</v>
+        <v>33300.0</v>
       </c>
       <c r="D51" s="1">
-        <v>634000.0</v>
+        <v>351500.0</v>
       </c>
       <c r="E51" s="1">
-        <v>706892.995</v>
+        <v>61348.249758559</v>
       </c>
       <c r="F51" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="G51" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="H51" s="1">
-        <v>818755.55</v>
+        <v>1301727.07</v>
       </c>
       <c r="I51" s="1">
-        <v>-92268.9</v>
+        <v>5274980.01</v>
       </c>
       <c r="J51" s="1">
-        <v>-11.269407578367</v>
+        <v>405.22933966488</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>726486.65</v>
+        <v>6576707.08</v>
       </c>
       <c r="N51" s="1">
-        <v>726486.65</v>
+        <v>6576707.08</v>
       </c>
       <c r="O51" s="1">
-        <v>1.16</v>
+        <v>9.67</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B52" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C52" s="1">
-        <v>3800.0</v>
+        <v>7960.0</v>
       </c>
       <c r="D52" s="1">
-        <v>482500.0</v>
+        <v>438000.0</v>
       </c>
       <c r="E52" s="1">
-        <v>419704.66315789</v>
+        <v>316070.85025126</v>
       </c>
       <c r="F52" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="G52" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="H52" s="1">
-        <v>923106.1</v>
+        <v>1454516.52</v>
       </c>
       <c r="I52" s="1">
-        <v>127377.56</v>
+        <v>504445.94</v>
       </c>
       <c r="J52" s="1">
-        <v>13.798799509612</v>
+        <v>34.681348273721</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1050483.66</v>
+        <v>1958962.46</v>
       </c>
       <c r="N52" s="1">
-        <v>1050483.66</v>
+        <v>1958962.46</v>
       </c>
       <c r="O52" s="1">
-        <v>1.67</v>
+        <v>2.88</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B53" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C53" s="1">
-        <v>5630.0</v>
+        <v>2000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>1976000.0</v>
+        <v>607000.0</v>
       </c>
       <c r="E53" s="1">
-        <v>432507.38836945</v>
+        <v>706892.995</v>
       </c>
       <c r="F53" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="G53" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="H53" s="1">
-        <v>1469301.28</v>
+        <v>818755.55</v>
       </c>
       <c r="I53" s="1">
-        <v>4904576.34</v>
+        <v>-136640.51</v>
       </c>
       <c r="J53" s="1">
-        <v>333.80331227915</v>
+        <v>-16.688804124748</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>6373877.62</v>
+        <v>682115.04</v>
       </c>
       <c r="N53" s="1">
-        <v>6373877.62</v>
+        <v>682115.04</v>
       </c>
       <c r="O53" s="1">
-        <v>10.13</v>
+        <v>1.0</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>147</v>
+      </c>
+      <c r="B54" t="s">
+        <v>148</v>
+      </c>
+      <c r="C54" s="1">
+        <v>3800.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>659000.0</v>
+      </c>
+      <c r="E54" s="1">
+        <v>419704.66315789</v>
+      </c>
+      <c r="F54" t="s">
+        <v>79</v>
+      </c>
+      <c r="G54" t="s">
+        <v>80</v>
+      </c>
+      <c r="H54" s="1">
+        <v>923106.1</v>
+      </c>
+      <c r="I54" s="1">
+        <v>483938.77</v>
+      </c>
+      <c r="J54" s="1">
+        <v>52.425043015099</v>
+      </c>
+      <c r="K54">
+        <v>0.62</v>
+      </c>
+      <c r="L54" t="s">
         <v>149</v>
       </c>
-      <c r="B54" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>698996.55</v>
+        <v>1407044.87</v>
       </c>
       <c r="N54" s="1">
-        <v>698996.55</v>
+        <v>1409404.18</v>
       </c>
       <c r="O54" s="1">
-        <v>1.11</v>
+        <v>2.07</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>150</v>
+      </c>
+      <c r="B55" t="s">
         <v>151</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1">
-        <v>92400.0</v>
+        <v>5070.0</v>
       </c>
       <c r="D55" s="1">
-        <v>2220.0</v>
+        <v>2298000.0</v>
       </c>
       <c r="E55" s="1">
-        <v>830.12603430736</v>
+        <v>432507.38836884</v>
       </c>
       <c r="F55" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>36.92</v>
+        <v>79</v>
+      </c>
+      <c r="G55" t="s">
+        <v>80</v>
       </c>
       <c r="H55" s="1">
-        <v>2188790.06</v>
+        <v>1323154.08</v>
       </c>
       <c r="I55" s="1">
-        <v>3367248.9</v>
+        <v>5223161.23</v>
       </c>
       <c r="J55" s="1">
-        <v>153.84065203586</v>
+        <v>394.75079349791</v>
       </c>
       <c r="K55">
-        <v>0.0</v>
+        <v>0.18</v>
       </c>
       <c r="L55">
-        <v>0.0</v>
+        <v>916.98</v>
       </c>
       <c r="M55" s="1">
-        <v>5556038.96</v>
+        <v>6546315.31</v>
       </c>
       <c r="N55" s="1">
-        <v>5556038.96</v>
+        <v>6547232.29</v>
       </c>
       <c r="O55" s="1">
-        <v>8.83</v>
+        <v>9.63</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>152</v>
+      </c>
+      <c r="B56" t="s">
         <v>153</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>20650.0</v>
+        <v>80740.0</v>
       </c>
       <c r="D56" s="1">
-        <v>3527.2</v>
+        <v>979.25</v>
       </c>
       <c r="E56" s="1">
-        <v>2802.2263501211</v>
+        <v>1199.2255738172</v>
       </c>
       <c r="F56" t="s">
         <v>32</v>
       </c>
       <c r="G56">
-        <v>112.05</v>
+        <v>111.41</v>
       </c>
       <c r="H56" s="1">
-        <v>594463.06</v>
+        <v>899025.77</v>
       </c>
       <c r="I56" s="1">
-        <v>55546.77</v>
+        <v>-189353.06</v>
       </c>
       <c r="J56" s="1">
-        <v>9.3440238321957</v>
+        <v>-21.062028066226</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>650009.83</v>
+        <v>709672.71</v>
       </c>
       <c r="N56" s="1">
-        <v>650009.83</v>
+        <v>709672.71</v>
       </c>
       <c r="O56" s="1">
-        <v>1.03</v>
+        <v>1.04</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>154</v>
+      </c>
+      <c r="B57" t="s">
         <v>155</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>74816.0</v>
+        <v>92400.0</v>
       </c>
       <c r="D57" s="1">
-        <v>10.25</v>
+        <v>2385.0</v>
       </c>
       <c r="E57" s="1">
-        <v>0.0</v>
+        <v>830.12603430736</v>
       </c>
       <c r="F57" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G57">
-        <v>112.05</v>
+        <v>36.59</v>
       </c>
       <c r="H57" s="1">
-        <v>0.0</v>
+        <v>2188790.06</v>
       </c>
       <c r="I57" s="1">
-        <v>6843.66</v>
+        <v>3833310.96</v>
       </c>
       <c r="J57" s="1">
-        <v>0</v>
+        <v>175.13378875633</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>6843.66</v>
+        <v>6022101.02</v>
       </c>
       <c r="N57" s="1">
-        <v>6843.66</v>
+        <v>6022101.02</v>
       </c>
       <c r="O57" s="1">
-        <v>0.01</v>
+        <v>8.85</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>156</v>
+      </c>
+      <c r="B58" t="s">
         <v>157</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" s="1">
+        <v>20650.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>3362.5</v>
+      </c>
+      <c r="E58" s="1">
+        <v>2802.2263501211</v>
+      </c>
+      <c r="F58" t="s">
+        <v>32</v>
+      </c>
+      <c r="G58">
+        <v>111.41</v>
+      </c>
+      <c r="H58" s="1">
+        <v>594463.06</v>
+      </c>
+      <c r="I58" s="1">
+        <v>28780.97</v>
+      </c>
+      <c r="J58" s="1">
+        <v>4.8415068885861</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>623244.03</v>
+      </c>
+      <c r="N58" s="1">
+        <v>623244.03</v>
+      </c>
+      <c r="O58" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="P58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" t="s">
         <v>158</v>
       </c>
-      <c r="C58" s="1">
+      <c r="B59" t="s">
+        <v>159</v>
+      </c>
+      <c r="C59" s="1">
+        <v>74816.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>10.3</v>
+      </c>
+      <c r="E59" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F59" t="s">
+        <v>32</v>
+      </c>
+      <c r="G59">
+        <v>111.41</v>
+      </c>
+      <c r="H59" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>6916.84</v>
+      </c>
+      <c r="J59" s="1">
+        <v>0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>6916.84</v>
+      </c>
+      <c r="N59" s="1">
+        <v>6916.84</v>
+      </c>
+      <c r="O59" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P59">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
+      <c r="A60" t="s">
+        <v>160</v>
+      </c>
+      <c r="B60" t="s">
+        <v>161</v>
+      </c>
+      <c r="C60" s="1">
         <v>36000.0</v>
       </c>
-      <c r="D58" s="1">
-[...2 lines deleted...]
-      <c r="E58" s="1">
+      <c r="D60" s="1">
+        <v>743.0</v>
+      </c>
+      <c r="E60" s="1">
         <v>305.9165</v>
       </c>
-      <c r="F58" t="s">
-[...5 lines deleted...]
-      <c r="H58" s="1">
+      <c r="F60" t="s">
+        <v>35</v>
+      </c>
+      <c r="G60">
+        <v>36.59</v>
+      </c>
+      <c r="H60" s="1">
         <v>298823.1</v>
       </c>
-      <c r="I58" s="1">
-[...20 lines deleted...]
-      <c r="P58">
+      <c r="I60" s="1">
+        <v>432112.3</v>
+      </c>
+      <c r="J60" s="1">
+        <v>144.60471764064</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60">
+        <v>0.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>730935.4</v>
+      </c>
+      <c r="N60" s="1">
+        <v>730935.4</v>
+      </c>
+      <c r="O60" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="P60">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
+      <c r="A61" t="s">
+        <v>162</v>
+      </c>
+      <c r="B61" t="s">
+        <v>163</v>
+      </c>
+      <c r="C61" s="1">
+        <v>450000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>1.1631</v>
+      </c>
+      <c r="E61" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F61" t="s">
+        <v>14</v>
+      </c>
+      <c r="G61">
+        <v>1.16</v>
+      </c>
+      <c r="H61" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>479.77</v>
+      </c>
+      <c r="J61" s="1">
+        <v>0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61">
+        <v>0.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>479.77000000002</v>
+      </c>
+      <c r="N61" s="1">
+        <v>479.77000000002</v>
+      </c>
+      <c r="O61" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P61">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16">
+      <c r="A62" t="s">
+        <v>162</v>
+      </c>
+      <c r="B62" t="s">
+        <v>163</v>
+      </c>
+      <c r="C62" s="1">
+        <v>450000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>1.1631</v>
+      </c>
+      <c r="E62" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G62">
+        <v>1.16</v>
+      </c>
+      <c r="H62" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>479.77</v>
+      </c>
+      <c r="J62" s="1">
+        <v>0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62">
+        <v>0.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>479.77000000002</v>
+      </c>
+      <c r="N62" s="1">
+        <v>479.77000000002</v>
+      </c>
+      <c r="O62" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P62">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16">
+      <c r="A63" t="s">
+        <v>164</v>
+      </c>
+      <c r="B63" t="s">
+        <v>165</v>
+      </c>
+      <c r="C63" s="1">
+        <v>-26363316.76</v>
+      </c>
+      <c r="D63" s="1">
+        <v>1.1631</v>
+      </c>
+      <c r="E63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F63" t="s">
+        <v>14</v>
+      </c>
+      <c r="G63">
+        <v>1.16</v>
+      </c>
+      <c r="H63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-305.99</v>
+      </c>
+      <c r="J63" s="1">
+        <v>0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63">
+        <v>0.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>-305.98999999999</v>
+      </c>
+      <c r="N63" s="1">
+        <v>-305.98999999999</v>
+      </c>
+      <c r="O63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P63">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16">
+      <c r="A64" t="s">
+        <v>164</v>
+      </c>
+      <c r="B64" t="s">
+        <v>165</v>
+      </c>
+      <c r="C64" s="1">
+        <v>-26363316.76</v>
+      </c>
+      <c r="D64" s="1">
+        <v>1.1631</v>
+      </c>
+      <c r="E64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F64" t="s">
+        <v>14</v>
+      </c>
+      <c r="G64">
+        <v>1.16</v>
+      </c>
+      <c r="H64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-305.99</v>
+      </c>
+      <c r="J64" s="1">
+        <v>0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64">
+        <v>0.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>-305.98999999999</v>
+      </c>
+      <c r="N64" s="1">
+        <v>-305.98999999999</v>
+      </c>
+      <c r="O64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16">
+      <c r="A65" t="s">
+        <v>166</v>
+      </c>
+      <c r="B65" t="s">
+        <v>167</v>
+      </c>
+      <c r="C65" s="1">
+        <v>-391569701.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>1.1631</v>
+      </c>
+      <c r="E65" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F65" t="s">
+        <v>14</v>
+      </c>
+      <c r="G65">
+        <v>1.16</v>
+      </c>
+      <c r="H65" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-251.81</v>
+      </c>
+      <c r="J65" s="1">
+        <v>0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65">
+        <v>0.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>-251.81</v>
+      </c>
+      <c r="N65" s="1">
+        <v>-251.81</v>
+      </c>
+      <c r="O65" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P65">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16">
+      <c r="A66" t="s">
+        <v>166</v>
+      </c>
+      <c r="B66" t="s">
+        <v>167</v>
+      </c>
+      <c r="C66" s="1">
+        <v>-391569701.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>1.1631</v>
+      </c>
+      <c r="E66" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F66" t="s">
+        <v>14</v>
+      </c>
+      <c r="G66">
+        <v>1.16</v>
+      </c>
+      <c r="H66" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-251.81</v>
+      </c>
+      <c r="J66" s="1">
+        <v>0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66">
+        <v>0.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>-251.81</v>
+      </c>
+      <c r="N66" s="1">
+        <v>-251.81</v>
+      </c>
+      <c r="O66" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P66">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>