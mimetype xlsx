--- v4 (2026-09-04)
+++ v5 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -157,290 +157,269 @@
   <si>
     <t>TH0765010Z16</t>
   </si>
   <si>
     <t>AIRPORTS OF THAILAND PCL F</t>
   </si>
   <si>
     <t>KYG022421088</t>
   </si>
   <si>
     <t>ALCHIP TECHNOLOGIES LTD</t>
   </si>
   <si>
     <t>INE238A01034</t>
   </si>
   <si>
     <t>AXIS BANK LTD</t>
   </si>
   <si>
     <t>INE917I01010</t>
   </si>
   <si>
     <t>BAJAJ AUTO LTD</t>
   </si>
   <si>
-    <t>6 128.71</t>
+    <t>6 358.31</t>
   </si>
   <si>
     <t>INE296A01032</t>
   </si>
   <si>
     <t>BAJAJ FINANCE LTD</t>
   </si>
   <si>
     <t>ID1000109507</t>
   </si>
   <si>
     <t>BANK CENTRAL ASIA</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 963.98</t>
+    <t>20 386.69</t>
+  </si>
+  <si>
+    <t>1 624.06</t>
   </si>
   <si>
     <t>ID1000095003</t>
   </si>
   <si>
     <t>BANK MANDIRI (PERSERO)</t>
   </si>
   <si>
     <t>INE397D01024</t>
   </si>
   <si>
     <t>BHARTI AIRTEL LTD</t>
   </si>
   <si>
     <t>TW0002882008</t>
   </si>
   <si>
     <t>CATHAY FINANCIAL HOLDING LTD</t>
   </si>
   <si>
     <t>MYL1023OO000</t>
   </si>
   <si>
     <t>CIMB GROUP HOLDINGS</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
     <t>INE059A01026</t>
   </si>
   <si>
     <t>CIPLA LTD</t>
   </si>
   <si>
+    <t>3 015.78</t>
+  </si>
+  <si>
     <t>TW0008358003</t>
   </si>
   <si>
     <t>CO-TECH DEVELOPMENT CORP</t>
   </si>
   <si>
     <t>TH0737010Y16</t>
   </si>
   <si>
     <t>CP ALL PCL F</t>
   </si>
   <si>
-    <t>INE148O01028</t>
-[...4 lines deleted...]
-  <si>
     <t>TW0002308004</t>
   </si>
   <si>
     <t>DELTA ELECTRONICS INC</t>
   </si>
   <si>
+    <t>10 883.39</t>
+  </si>
+  <si>
     <t>INE935N01020</t>
   </si>
   <si>
     <t>DIXON TECHNOLOGIES (INDIA) LTD</t>
   </si>
   <si>
     <t>INE758T01015</t>
   </si>
   <si>
     <t>ETERNAL LTD</t>
   </si>
   <si>
     <t>KR7084370006</t>
   </si>
   <si>
     <t>EUGENE TECHNOLOGY LTD</t>
   </si>
   <si>
     <t>KRW</t>
   </si>
   <si>
-    <t>1 779.76</t>
+    <t>1 755.28</t>
   </si>
   <si>
     <t>TW0001519007</t>
   </si>
   <si>
     <t>FORTUNE ELECTRIC LTD</t>
   </si>
   <si>
     <t>VN000000FPT1</t>
   </si>
   <si>
     <t>FPT CORP</t>
   </si>
   <si>
     <t>VND</t>
   </si>
   <si>
-    <t>30 627.18</t>
-[...2 lines deleted...]
-    <t>7 895.18</t>
+    <t>29 942.95</t>
   </si>
   <si>
     <t>INE200A01026</t>
   </si>
   <si>
     <t>GE VERNOVA T&amp;D INDIA LTD</t>
   </si>
   <si>
     <t>INE047A01021</t>
   </si>
   <si>
     <t>GRASIM INDUSTRIES LTD</t>
   </si>
   <si>
     <t>KR7272210006</t>
   </si>
   <si>
     <t>HANWHA SYSTEMS LTD</t>
   </si>
   <si>
     <t>KR7267260008</t>
   </si>
   <si>
     <t>HD HYUNDAI ELECTRIC LTD</t>
   </si>
   <si>
     <t>KR7009540006</t>
   </si>
   <si>
     <t>HD KOREA SHIPBUILDING &amp; OFFSHORE E</t>
   </si>
   <si>
     <t>INE040A01034</t>
   </si>
   <si>
     <t>HDFC BANK LTD</t>
   </si>
   <si>
+    <t>20 099.89</t>
+  </si>
+  <si>
     <t>INE795G01014</t>
   </si>
   <si>
     <t>HDFC LIFE INSURANCE COMPANY LTD</t>
   </si>
   <si>
+    <t>1 361.06</t>
+  </si>
+  <si>
     <t>TW0002317005</t>
   </si>
   <si>
     <t>HON HAI PRECISION INDUSTRY LTD</t>
   </si>
   <si>
-    <t>KR7298040007</t>
-[...4 lines deleted...]
-  <si>
     <t>KR7012330007</t>
   </si>
   <si>
     <t>HYUNDAI MOBIS LTD</t>
   </si>
   <si>
     <t>INE090A01021</t>
   </si>
   <si>
     <t>ICICI BANK LTD</t>
   </si>
   <si>
     <t>KR7095340006</t>
   </si>
   <si>
     <t>ISC TECHNOLOGY LTD</t>
   </si>
   <si>
-    <t>INE918Z01012</t>
-[...4 lines deleted...]
-  <si>
     <t>KR7105560007</t>
   </si>
   <si>
     <t>KB FINANCIAL GROUP INC</t>
   </si>
   <si>
     <t>INE018A01030</t>
   </si>
   <si>
     <t>LARSEN AND TOUBRO LTD</t>
   </si>
   <si>
-    <t>7 173.65</t>
-[...7 lines deleted...]
-  <si>
     <t>INE027H01010</t>
   </si>
   <si>
     <t>MAX HEALTHCARE INSTITUTE LTD</t>
   </si>
   <si>
     <t>TW0002454006</t>
   </si>
   <si>
     <t>MEDIATEK INC</t>
   </si>
   <si>
-    <t>INE0VDM01015</t>
-[...4 lines deleted...]
-  <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>KR7035420009</t>
   </si>
   <si>
     <t>NAVER CORP</t>
   </si>
   <si>
     <t>INE848E01016</t>
   </si>
   <si>
     <t>NHPC LTD</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>INE752E01010</t>
@@ -463,105 +442,96 @@
   <si>
     <t>KR7005930003</t>
   </si>
   <si>
     <t>SAMSUNG ELECTRONICS LTD</t>
   </si>
   <si>
     <t>KR7032830002</t>
   </si>
   <si>
     <t>SAMSUNG LIFE LTD</t>
   </si>
   <si>
     <t>KR7006400006</t>
   </si>
   <si>
     <t>SAMSUNG SDI LTD</t>
   </si>
   <si>
     <t>KR7004170007</t>
   </si>
   <si>
     <t>SHINSEGAE INC</t>
   </si>
   <si>
-    <t>2 359.31</t>
-[...1 lines deleted...]
-  <si>
     <t>KR7000660001</t>
   </si>
   <si>
     <t>SK HYNIX INC</t>
   </si>
   <si>
     <t>INE062A01020</t>
   </si>
   <si>
     <t>STATE BANK OF INDIA</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR MANUFACTURING</t>
   </si>
   <si>
+    <t>13 003.85</t>
+  </si>
+  <si>
     <t>INE494B01023</t>
   </si>
   <si>
     <t>TVS MOTOR COMPANY LTD</t>
   </si>
   <si>
     <t>INE494B04019</t>
   </si>
   <si>
     <t>TVS MOTORS COMPANY PRF LTD</t>
   </si>
   <si>
     <t>TW0002327004</t>
   </si>
   <si>
     <t>YAGEO CORP</t>
   </si>
   <si>
-    <t>EUR-00039341</t>
-[...14 lines deleted...]
-    <t>KRW/USD 2026-06-05</t>
+    <t>5 065.16</t>
+  </si>
+  <si>
+    <t>USD-00039437</t>
+  </si>
+  <si>
+    <t>INR/USD 2026-06-29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -870,3540 +840,3090 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...25 lines deleted...]
-      <c r="A2" t="s">
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2">
+        <v>3225</v>
+      </c>
+      <c r="B2" s="1">
+        <v>230317.0</v>
+      </c>
+      <c r="C2">
+        <v>309.02</v>
+      </c>
+      <c r="D2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E2">
+        <v>71171752.2</v>
+      </c>
+      <c r="F2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2">
+        <v>71171752.2</v>
+      </c>
+      <c r="H2" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="1">
+        <v>24618.04</v>
+      </c>
+      <c r="C3">
+        <v>107.23</v>
+      </c>
+      <c r="D3" t="s">
         <v>7</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>2639779.65</v>
+      </c>
+      <c r="F3" t="s">
         <v>7</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>2639779.65</v>
+      </c>
+      <c r="H3" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>8</v>
       </c>
-      <c r="B3" t="s">
-[...8 lines deleted...]
-      <c r="E3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="1">
+        <v>563209.62</v>
+      </c>
+      <c r="C4">
+        <v>121.63</v>
+      </c>
+      <c r="D4" t="s">
         <v>7</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="E4">
+        <v>68501833.91</v>
+      </c>
+      <c r="F4" t="s">
         <v>7</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>68501833.91</v>
+      </c>
+      <c r="H4" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>10</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C5">
+        <v>16433.52</v>
+      </c>
+      <c r="D5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5">
+        <v>16433.52</v>
+      </c>
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5">
+        <v>14445.15</v>
+      </c>
+      <c r="H5" t="s">
         <v>7</v>
       </c>
-      <c r="F4">
-[...13 lines deleted...]
-      <c r="A5" t="s">
+      <c r="Z5" t="s">
         <v>12</v>
-      </c>
-[...22 lines deleted...]
-        <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P66"/>
+  <dimension ref="A1:Z57"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O66" sqref="O66"/>
+      <selection activeCell="N57" sqref="N57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L1" t="s">
+        <v>26</v>
+      </c>
+      <c r="M1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N1" t="s">
+        <v>28</v>
+      </c>
+      <c r="O1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z1" t="s">
         <v>15</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="1">
+        <v>18260.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>6993.0</v>
+      </c>
+      <c r="D2" s="1">
+        <v>5620.1704633078</v>
+      </c>
+      <c r="E2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F2">
+        <v>107.39</v>
+      </c>
+      <c r="G2" s="1">
+        <v>1050997.62</v>
+      </c>
+      <c r="H2" s="1">
+        <v>138086.01</v>
+      </c>
+      <c r="I2" s="1">
+        <v>13.138565432717</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1189083.63</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1189083.63</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>30</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="1">
+        <v>34000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>2380.0</v>
+      </c>
+      <c r="D3" s="1">
+        <v>958.03034911765</v>
+      </c>
+      <c r="E3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F3">
+        <v>36.24</v>
+      </c>
+      <c r="G3" s="1">
+        <v>916558.08</v>
+      </c>
+      <c r="H3" s="1">
+        <v>1316413.62</v>
+      </c>
+      <c r="I3" s="1">
+        <v>143.62577219329</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>2232971.7</v>
+      </c>
+      <c r="M3" s="1">
+        <v>2232971.7</v>
+      </c>
+      <c r="N3" s="1">
+        <v>3.14</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>93700.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>353.0</v>
+      </c>
+      <c r="D4" s="1">
+        <v>290.4616791889</v>
+      </c>
+      <c r="E4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F4">
+        <v>37.95</v>
+      </c>
+      <c r="G4" s="1">
+        <v>745328.12</v>
+      </c>
+      <c r="H4" s="1">
+        <v>126261.65</v>
+      </c>
+      <c r="I4" s="1">
+        <v>16.940411425776</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>871589.77</v>
+      </c>
+      <c r="M4" s="1">
+        <v>871589.77</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>224500.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>61.5</v>
+      </c>
+      <c r="D5" s="1">
+        <v>52.269401247216</v>
+      </c>
+      <c r="E5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F5">
+        <v>37.95</v>
+      </c>
+      <c r="G5" s="1">
+        <v>319158.21</v>
+      </c>
+      <c r="H5" s="1">
+        <v>44664.07</v>
+      </c>
+      <c r="I5" s="1">
+        <v>13.994335285939</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>363822.28</v>
+      </c>
+      <c r="M5" s="1">
+        <v>363822.28</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1">
+        <v>8000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>4230.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>3035.0458425</v>
+      </c>
+      <c r="E6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6">
+        <v>36.24</v>
+      </c>
+      <c r="G6" s="1">
+        <v>690192.79</v>
+      </c>
+      <c r="H6" s="1">
+        <v>243615.45</v>
+      </c>
+      <c r="I6" s="1">
+        <v>35.296724846981</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>933808.24</v>
+      </c>
+      <c r="M6" s="1">
+        <v>933808.24</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="1">
+        <v>136250.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>1377.2</v>
+      </c>
+      <c r="D7" s="1">
+        <v>1228.3757688807</v>
+      </c>
+      <c r="E7" t="s">
         <v>32</v>
       </c>
-      <c r="G2">
-[...23 lines deleted...]
-      <c r="O2" s="1">
+      <c r="F7">
+        <v>107.39</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1651503.13</v>
+      </c>
+      <c r="H7" s="1">
+        <v>95853.78</v>
+      </c>
+      <c r="I7" s="1">
+        <v>5.8040325966564</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1747356.91</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1747356.91</v>
+      </c>
+      <c r="N7" s="1">
+        <v>2.46</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="1">
+        <v>5690.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>9843.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>8966.5687609842</v>
+      </c>
+      <c r="E8" t="s">
+        <v>32</v>
+      </c>
+      <c r="F8">
+        <v>107.39</v>
+      </c>
+      <c r="G8" s="1">
+        <v>526259.56</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-4719.29</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-0.89676090634819</v>
+      </c>
+      <c r="J8">
+        <v>1.12</v>
+      </c>
+      <c r="K8" t="s">
+        <v>47</v>
+      </c>
+      <c r="L8" s="1">
+        <v>521540.27</v>
+      </c>
+      <c r="M8" s="1">
+        <v>527898.58</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="1">
+        <v>115335.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>980.4</v>
+      </c>
+      <c r="D9" s="1">
+        <v>898.73600927732</v>
+      </c>
+      <c r="E9" t="s">
+        <v>32</v>
+      </c>
+      <c r="F9">
+        <v>107.39</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1046302.83</v>
+      </c>
+      <c r="H9" s="1">
+        <v>6658.74</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.63640657456694</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1052961.57</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1052961.57</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="1">
+        <v>2069300.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>6025.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>9070.6916707582</v>
+      </c>
+      <c r="E10" t="s">
+        <v>52</v>
+      </c>
+      <c r="F10" t="s">
+        <v>53</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1044220.27</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-432662.87</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-41.434061608477</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10" t="s">
+        <v>54</v>
+      </c>
+      <c r="L10" s="1">
+        <v>611557.4</v>
+      </c>
+      <c r="M10" s="1">
+        <v>613181.46</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="1">
+        <v>2629700.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>4696.9321474807</v>
+      </c>
+      <c r="E11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F11" t="s">
+        <v>53</v>
+      </c>
+      <c r="G11" s="1">
+        <v>666894.09</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-150925.91</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-22.631166217113</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>515968.18</v>
+      </c>
+      <c r="M11" s="1">
+        <v>515968.18</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="1">
+        <v>64750.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>1850.7</v>
+      </c>
+      <c r="D12" s="1">
+        <v>1653.3850996139</v>
+      </c>
+      <c r="E12" t="s">
+        <v>32</v>
+      </c>
+      <c r="F12">
+        <v>107.39</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1114368.57</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1527.88</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.1371072409194</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1115896.45</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1115896.45</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="1">
+        <v>398000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>111.5</v>
+      </c>
+      <c r="D13" s="1">
+        <v>65.296058668342</v>
+      </c>
+      <c r="E13" t="s">
+        <v>35</v>
+      </c>
+      <c r="F13">
+        <v>36.24</v>
+      </c>
+      <c r="G13" s="1">
+        <v>749420.88</v>
+      </c>
+      <c r="H13" s="1">
+        <v>475153.83</v>
+      </c>
+      <c r="I13" s="1">
+        <v>63.402801106903</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1224574.71</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1224574.71</v>
+      </c>
+      <c r="N13" s="1">
         <v>1.72</v>
       </c>
-      <c r="P2">
-[...19 lines deleted...]
-      <c r="F3" t="s">
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="1">
+        <v>588100.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>7.39</v>
+      </c>
+      <c r="D14" s="1">
+        <v>7.4589096242136</v>
+      </c>
+      <c r="E14" t="s">
+        <v>63</v>
+      </c>
+      <c r="F14">
+        <v>4.68</v>
+      </c>
+      <c r="G14" s="1">
+        <v>911176.4</v>
+      </c>
+      <c r="H14" s="1">
+        <v>16621.4</v>
+      </c>
+      <c r="I14" s="1">
+        <v>1.8241692826987</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>927797.8</v>
+      </c>
+      <c r="M14" s="1">
+        <v>927797.8</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="1">
+        <v>31140.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>1440.1</v>
+      </c>
+      <c r="D15" s="1">
+        <v>1497.3622935132</v>
+      </c>
+      <c r="E15" t="s">
+        <v>32</v>
+      </c>
+      <c r="F15">
+        <v>107.39</v>
+      </c>
+      <c r="G15" s="1">
+        <v>481624.3</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-64025.39</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-13.293637800252</v>
+      </c>
+      <c r="J15">
+        <v>0.1</v>
+      </c>
+      <c r="K15" t="s">
+        <v>66</v>
+      </c>
+      <c r="L15" s="1">
+        <v>417598.91</v>
+      </c>
+      <c r="M15" s="1">
+        <v>420614.69</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="1">
+        <v>23000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>630.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>343.23147826087</v>
+      </c>
+      <c r="E16" t="s">
         <v>35</v>
       </c>
-      <c r="G3">
-[...46 lines deleted...]
-      <c r="F4" t="s">
+      <c r="F16">
+        <v>36.24</v>
+      </c>
+      <c r="G16" s="1">
+        <v>214242.35</v>
+      </c>
+      <c r="H16" s="1">
+        <v>185606.39</v>
+      </c>
+      <c r="I16" s="1">
+        <v>86.633847136199</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>399848.74</v>
+      </c>
+      <c r="M16" s="1">
+        <v>399848.74</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="1">
+        <v>359000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>45.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>47.442433203343</v>
+      </c>
+      <c r="E17" t="s">
         <v>38</v>
       </c>
-      <c r="G4">
-[...96 lines deleted...]
-      <c r="F6" t="s">
+      <c r="F17">
+        <v>37.95</v>
+      </c>
+      <c r="G17" s="1">
+        <v>451597.82</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-25896.7</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-5.7344608085132</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>425701.12</v>
+      </c>
+      <c r="M17" s="1">
+        <v>425701.12</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>1980.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>514.00439975</v>
+      </c>
+      <c r="E18" t="s">
         <v>35</v>
       </c>
-      <c r="G6">
-[...23 lines deleted...]
-      <c r="O6" s="1">
+      <c r="F18">
+        <v>36.24</v>
+      </c>
+      <c r="G18" s="1">
+        <v>592249.25</v>
+      </c>
+      <c r="H18" s="1">
+        <v>1593259.39</v>
+      </c>
+      <c r="I18" s="1">
+        <v>269.01838879492</v>
+      </c>
+      <c r="J18">
+        <v>0.27</v>
+      </c>
+      <c r="K18" t="s">
+        <v>73</v>
+      </c>
+      <c r="L18" s="1">
+        <v>2185508.64</v>
+      </c>
+      <c r="M18" s="1">
+        <v>2196392.03</v>
+      </c>
+      <c r="N18" s="1">
+        <v>3.09</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="1">
+        <v>3570.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>12013.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>13485.277338936</v>
+      </c>
+      <c r="E19" t="s">
+        <v>32</v>
+      </c>
+      <c r="F19">
+        <v>107.39</v>
+      </c>
+      <c r="G19" s="1">
+        <v>501754.45</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-102391.48</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-20.406690962083</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>399362.97</v>
+      </c>
+      <c r="M19" s="1">
+        <v>399362.97</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="1">
+        <v>285970.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>255.15</v>
+      </c>
+      <c r="D20" s="1">
+        <v>282.01272283806</v>
+      </c>
+      <c r="E20" t="s">
+        <v>32</v>
+      </c>
+      <c r="F20">
+        <v>107.39</v>
+      </c>
+      <c r="G20" s="1">
+        <v>831076.4</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-151616.01</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-18.243329975439</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>679460.39</v>
+      </c>
+      <c r="M20" s="1">
+        <v>679460.39</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" s="1">
+        <v>10600.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>162600.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>141049.13518868</v>
+      </c>
+      <c r="E21" t="s">
+        <v>80</v>
+      </c>
+      <c r="F21" t="s">
+        <v>81</v>
+      </c>
+      <c r="G21" s="1">
+        <v>870528.83</v>
+      </c>
+      <c r="H21" s="1">
+        <v>111400.54</v>
+      </c>
+      <c r="I21" s="1">
+        <v>12.796881178536</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>981929.37</v>
+      </c>
+      <c r="M21" s="1">
+        <v>981929.37</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="1">
+        <v>15000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>808.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>904.48806666667</v>
+      </c>
+      <c r="E22" t="s">
+        <v>35</v>
+      </c>
+      <c r="F22">
+        <v>36.24</v>
+      </c>
+      <c r="G22" s="1">
+        <v>367110.84</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-32661.79</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-8.8969832653266</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>334449.05</v>
+      </c>
+      <c r="M22" s="1">
+        <v>334449.05</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" s="1">
+        <v>241805.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>71000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>109076.09184082</v>
+      </c>
+      <c r="E23" t="s">
+        <v>86</v>
+      </c>
+      <c r="F23" t="s">
+        <v>87</v>
+      </c>
+      <c r="G23" s="1">
+        <v>906591.06</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-333226.19</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-36.755953671107</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>573364.87</v>
+      </c>
+      <c r="M23" s="1">
+        <v>573364.87</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="1">
+        <v>25560.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>5043.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>3681.2731455399</v>
+      </c>
+      <c r="E24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F24">
+        <v>107.39</v>
+      </c>
+      <c r="G24" s="1">
+        <v>873657.9</v>
+      </c>
+      <c r="H24" s="1">
+        <v>326664.51</v>
+      </c>
+      <c r="I24" s="1">
+        <v>37.390437378292</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1200322.41</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1200322.41</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.69</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" s="1">
+        <v>29990.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>3126.6</v>
+      </c>
+      <c r="D25" s="1">
+        <v>2781.6483414471</v>
+      </c>
+      <c r="E25" t="s">
+        <v>32</v>
+      </c>
+      <c r="F25">
+        <v>107.39</v>
+      </c>
+      <c r="G25" s="1">
+        <v>824407.35</v>
+      </c>
+      <c r="H25" s="1">
+        <v>48758.79</v>
+      </c>
+      <c r="I25" s="1">
+        <v>5.9144050571602</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>873166.14</v>
+      </c>
+      <c r="M25" s="1">
+        <v>873166.14</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" s="1">
+        <v>2800.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>79000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>116199.92857143</v>
+      </c>
+      <c r="E26" t="s">
+        <v>80</v>
+      </c>
+      <c r="F26" t="s">
+        <v>81</v>
+      </c>
+      <c r="G26" s="1">
+        <v>187898.54</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-61878.69</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-32.931969561871</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>126019.85</v>
+      </c>
+      <c r="M26" s="1">
+        <v>126019.85</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" s="1">
+        <v>935.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>950000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>1062362.9529946</v>
+      </c>
+      <c r="E27" t="s">
+        <v>80</v>
+      </c>
+      <c r="F27" t="s">
+        <v>81</v>
+      </c>
+      <c r="G27" s="1">
+        <v>584749.55</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-78704.64</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-13.459546912007</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>506044.91</v>
+      </c>
+      <c r="M27" s="1">
+        <v>506044.91</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" s="1">
+        <v>2220.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>366000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>366915.33046847</v>
+      </c>
+      <c r="E28" t="s">
+        <v>80</v>
+      </c>
+      <c r="F28" t="s">
+        <v>81</v>
+      </c>
+      <c r="G28" s="1">
+        <v>511529.36</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-48628.59</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-9.506510046657</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>462900.77</v>
+      </c>
+      <c r="M28" s="1">
+        <v>462900.77</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>99</v>
+      </c>
+      <c r="B29" s="1">
+        <v>207545.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>796.3</v>
+      </c>
+      <c r="D29" s="1">
+        <v>837.71156554</v>
+      </c>
+      <c r="E29" t="s">
+        <v>32</v>
+      </c>
+      <c r="F29">
+        <v>107.39</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1855829.11</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-316834.54</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-17.072398438669</v>
+      </c>
+      <c r="J29">
+        <v>0.1</v>
+      </c>
+      <c r="K29" t="s">
+        <v>100</v>
+      </c>
+      <c r="L29" s="1">
+        <v>1538994.57</v>
+      </c>
+      <c r="M29" s="1">
+        <v>1559094.46</v>
+      </c>
+      <c r="N29" s="1">
+        <v>2.19</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>102</v>
+      </c>
+      <c r="B30" s="1">
+        <v>87000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>585.45</v>
+      </c>
+      <c r="D30" s="1">
+        <v>691.57270873563</v>
+      </c>
+      <c r="E30" t="s">
+        <v>32</v>
+      </c>
+      <c r="F30">
+        <v>107.39</v>
+      </c>
+      <c r="G30" s="1">
+        <v>637306.97</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-163002.56</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-25.576773466011</v>
+      </c>
+      <c r="J30">
+        <v>0.02</v>
+      </c>
+      <c r="K30" t="s">
+        <v>103</v>
+      </c>
+      <c r="L30" s="1">
+        <v>474304.41</v>
+      </c>
+      <c r="M30" s="1">
+        <v>475665.47</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>105</v>
+      </c>
+      <c r="B31" s="1">
+        <v>225000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>257.5</v>
+      </c>
+      <c r="D31" s="1">
+        <v>201.93496164444</v>
+      </c>
+      <c r="E31" t="s">
+        <v>35</v>
+      </c>
+      <c r="F31">
+        <v>36.24</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1307007.64</v>
+      </c>
+      <c r="H31" s="1">
+        <v>291766.43</v>
+      </c>
+      <c r="I31" s="1">
+        <v>22.323238294154</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1598774.07</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1598774.07</v>
+      </c>
+      <c r="N31" s="1">
+        <v>2.25</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>107</v>
+      </c>
+      <c r="B32" s="1">
+        <v>2100.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>513000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>554347.89523809</v>
+      </c>
+      <c r="E32" t="s">
+        <v>80</v>
+      </c>
+      <c r="F32" t="s">
+        <v>81</v>
+      </c>
+      <c r="G32" s="1">
+        <v>670847.71</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-57099.13</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-8.5114891425954</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>613748.58</v>
+      </c>
+      <c r="M32" s="1">
+        <v>613748.58</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>109</v>
+      </c>
+      <c r="B33" s="1">
+        <v>120000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>1387.5</v>
+      </c>
+      <c r="D33" s="1">
+        <v>1280.2002429167</v>
+      </c>
+      <c r="E33" t="s">
+        <v>32</v>
+      </c>
+      <c r="F33">
+        <v>107.39</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1595074.04</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-44607.72</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-2.7965924390569</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1550466.32</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1550466.32</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.18</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>111</v>
+      </c>
+      <c r="B34" s="1">
+        <v>3100.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>191200.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>226469.35677419</v>
+      </c>
+      <c r="E34" t="s">
+        <v>80</v>
+      </c>
+      <c r="F34" t="s">
+        <v>81</v>
+      </c>
+      <c r="G34" s="1">
+        <v>401783.09</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-64104.58</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-15.955021900001</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>337678.51</v>
+      </c>
+      <c r="M34" s="1">
+        <v>337678.51</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>113</v>
+      </c>
+      <c r="B35" s="1">
+        <v>14100.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>151900.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>105632.04932837</v>
+      </c>
+      <c r="E35" t="s">
+        <v>80</v>
+      </c>
+      <c r="F35" t="s">
+        <v>81</v>
+      </c>
+      <c r="G35" s="1">
+        <v>933252.44</v>
+      </c>
+      <c r="H35" s="1">
+        <v>286946.74</v>
+      </c>
+      <c r="I35" s="1">
+        <v>30.746958454242</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1220199.18</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1220199.18</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>115</v>
+      </c>
+      <c r="B36" s="1">
+        <v>26290.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>4216.4</v>
+      </c>
+      <c r="D36" s="1">
+        <v>3608.490810194</v>
+      </c>
+      <c r="E36" t="s">
+        <v>32</v>
+      </c>
+      <c r="F36">
+        <v>107.39</v>
+      </c>
+      <c r="G36" s="1">
+        <v>991291.19</v>
+      </c>
+      <c r="H36" s="1">
+        <v>40948.34</v>
+      </c>
+      <c r="I36" s="1">
+        <v>4.130808425726</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1032239.53</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1032239.53</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>117</v>
+      </c>
+      <c r="B37" s="1">
+        <v>87710.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>1123.35</v>
+      </c>
+      <c r="D37" s="1">
+        <v>1045.4560158477</v>
+      </c>
+      <c r="E37" t="s">
+        <v>32</v>
+      </c>
+      <c r="F37">
+        <v>107.39</v>
+      </c>
+      <c r="G37" s="1">
+        <v>929415.87</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-11902.72</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-1.2806667482448</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>917513.15</v>
+      </c>
+      <c r="M37" s="1">
+        <v>917513.15</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>119</v>
+      </c>
+      <c r="B38" s="1">
+        <v>24000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>4310.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>1349.7985241667</v>
+      </c>
+      <c r="E38" t="s">
+        <v>35</v>
+      </c>
+      <c r="F38">
+        <v>36.24</v>
+      </c>
+      <c r="G38" s="1">
+        <v>919571.62</v>
+      </c>
+      <c r="H38" s="1">
+        <v>1934835.11</v>
+      </c>
+      <c r="I38" s="1">
+        <v>210.40613563085</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>2854406.73</v>
+      </c>
+      <c r="M38" s="1">
+        <v>2854406.73</v>
+      </c>
+      <c r="N38" s="1">
+        <v>4.01</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>121</v>
+      </c>
+      <c r="B39" s="1">
+        <v>2000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>1213.56</v>
+      </c>
+      <c r="D39" s="1">
+        <v>1130.477575</v>
+      </c>
+      <c r="E39" t="s">
+        <v>14</v>
+      </c>
+      <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1966286.87</v>
+      </c>
+      <c r="H39" s="1">
+        <v>167163.66</v>
+      </c>
+      <c r="I39" s="1">
+        <v>8.5014889002437</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>2133450.53</v>
+      </c>
+      <c r="M39" s="1">
+        <v>2133450.53</v>
+      </c>
+      <c r="N39" s="1">
+        <v>3.0</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>123</v>
+      </c>
+      <c r="B40" s="1">
+        <v>7230.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>199700.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>260430.37385201</v>
+      </c>
+      <c r="E40" t="s">
+        <v>80</v>
+      </c>
+      <c r="F40" t="s">
+        <v>81</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1145386.61</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-322821.65</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-28.184514048056</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>822564.96</v>
+      </c>
+      <c r="M40" s="1">
+        <v>822564.96</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>125</v>
+      </c>
+      <c r="B41" s="1">
+        <v>1121910.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>79.4</v>
+      </c>
+      <c r="D41" s="1">
+        <v>83.512561061048</v>
+      </c>
+      <c r="E41" t="s">
+        <v>32</v>
+      </c>
+      <c r="F41">
+        <v>107.39</v>
+      </c>
+      <c r="G41" s="1">
+        <v>939397.55</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-109878.01</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-11.69664643047</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>829519.54</v>
+      </c>
+      <c r="M41" s="1">
+        <v>829519.54</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>127</v>
+      </c>
+      <c r="B42" s="1">
+        <v>5118.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>195.74</v>
+      </c>
+      <c r="D42" s="1">
+        <v>194.42333333333</v>
+      </c>
+      <c r="E42" t="s">
+        <v>14</v>
+      </c>
+      <c r="F42">
+        <v>1.14</v>
+      </c>
+      <c r="G42" s="1">
+        <v>856761.51</v>
+      </c>
+      <c r="H42" s="1">
+        <v>23823.31</v>
+      </c>
+      <c r="I42" s="1">
+        <v>2.780623279867</v>
+      </c>
+      <c r="J42">
+        <v>0.15</v>
+      </c>
+      <c r="K42">
+        <v>787.28</v>
+      </c>
+      <c r="L42" s="1">
+        <v>880584.82</v>
+      </c>
+      <c r="M42" s="1">
+        <v>881372.1</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>129</v>
+      </c>
+      <c r="B43" s="1">
+        <v>407890.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>283.9</v>
+      </c>
+      <c r="D43" s="1">
+        <v>302.18643170953</v>
+      </c>
+      <c r="E43" t="s">
+        <v>32</v>
+      </c>
+      <c r="F43">
+        <v>107.39</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1256313.22</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-177971.15</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-14.166144809015</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1078342.07</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1078342.07</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>131</v>
+      </c>
+      <c r="B44" s="1">
+        <v>453200.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>4.81</v>
+      </c>
+      <c r="D44" s="1">
+        <v>4.5584528684907</v>
+      </c>
+      <c r="E44" t="s">
+        <v>63</v>
+      </c>
+      <c r="F44">
+        <v>4.68</v>
+      </c>
+      <c r="G44" s="1">
+        <v>445625.85</v>
+      </c>
+      <c r="H44" s="1">
+        <v>19738.06</v>
+      </c>
+      <c r="I44" s="1">
+        <v>4.429289728143</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>465363.91</v>
+      </c>
+      <c r="M44" s="1">
+        <v>465363.91</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>133</v>
+      </c>
+      <c r="B45" s="1">
+        <v>3355.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>519000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>192108.48500447</v>
+      </c>
+      <c r="E45" t="s">
+        <v>80</v>
+      </c>
+      <c r="F45" t="s">
+        <v>81</v>
+      </c>
+      <c r="G45" s="1">
+        <v>392968.53</v>
+      </c>
+      <c r="H45" s="1">
+        <v>599036.16</v>
+      </c>
+      <c r="I45" s="1">
+        <v>152.43871055018</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>992004.69</v>
+      </c>
+      <c r="M45" s="1">
+        <v>992004.69</v>
+      </c>
+      <c r="N45" s="1">
         <v>1.39</v>
       </c>
-      <c r="P6">
-[...19 lines deleted...]
-      <c r="F7" t="s">
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>135</v>
+      </c>
+      <c r="B46" s="1">
+        <v>33300.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>358500.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>61348.249758559</v>
+      </c>
+      <c r="E46" t="s">
+        <v>80</v>
+      </c>
+      <c r="F46" t="s">
+        <v>81</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1301727.07</v>
+      </c>
+      <c r="H46" s="1">
+        <v>5499499.4</v>
+      </c>
+      <c r="I46" s="1">
+        <v>422.47714799386</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>6801226.47</v>
+      </c>
+      <c r="M46" s="1">
+        <v>6801226.47</v>
+      </c>
+      <c r="N46" s="1">
+        <v>9.56</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>137</v>
+      </c>
+      <c r="B47" s="1">
+        <v>7960.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>447000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>316070.85025126</v>
+      </c>
+      <c r="E47" t="s">
+        <v>80</v>
+      </c>
+      <c r="F47" t="s">
+        <v>81</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1454516.52</v>
+      </c>
+      <c r="H47" s="1">
+        <v>572580.03</v>
+      </c>
+      <c r="I47" s="1">
+        <v>39.365660143894</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>2027096.55</v>
+      </c>
+      <c r="M47" s="1">
+        <v>2027096.55</v>
+      </c>
+      <c r="N47" s="1">
+        <v>2.85</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>139</v>
+      </c>
+      <c r="B48" s="1">
+        <v>2000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>481000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>706892.995</v>
+      </c>
+      <c r="E48" t="s">
+        <v>80</v>
+      </c>
+      <c r="F48" t="s">
+        <v>81</v>
+      </c>
+      <c r="G48" s="1">
+        <v>818755.55</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-270694.53</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-33.061703215325</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>548061.02</v>
+      </c>
+      <c r="M48" s="1">
+        <v>548061.02</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>141</v>
+      </c>
+      <c r="B49" s="1">
+        <v>3800.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>741000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>419704.66315789</v>
+      </c>
+      <c r="E49" t="s">
+        <v>80</v>
+      </c>
+      <c r="F49" t="s">
+        <v>81</v>
+      </c>
+      <c r="G49" s="1">
+        <v>923106.1</v>
+      </c>
+      <c r="H49" s="1">
+        <v>681083.32</v>
+      </c>
+      <c r="I49" s="1">
+        <v>73.781694216949</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>1604189.42</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1604189.42</v>
+      </c>
+      <c r="N49" s="1">
+        <v>2.25</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>143</v>
+      </c>
+      <c r="B50" s="1">
+        <v>4270.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>2917000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>432507.38836768</v>
+      </c>
+      <c r="E50" t="s">
+        <v>80</v>
+      </c>
+      <c r="F50" t="s">
+        <v>81</v>
+      </c>
+      <c r="G50" s="1">
+        <v>1114372.37</v>
+      </c>
+      <c r="H50" s="1">
+        <v>5981701.81</v>
+      </c>
+      <c r="I50" s="1">
+        <v>536.77764910844</v>
+      </c>
+      <c r="J50">
+        <v>0.22</v>
+      </c>
+      <c r="K50">
+        <v>929.76</v>
+      </c>
+      <c r="L50" s="1">
+        <v>7096074.18</v>
+      </c>
+      <c r="M50" s="1">
+        <v>7097003.94</v>
+      </c>
+      <c r="N50" s="1">
+        <v>9.97</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>145</v>
+      </c>
+      <c r="B51" s="1">
+        <v>80740.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>1045.4</v>
+      </c>
+      <c r="D51" s="1">
+        <v>1199.2255738172</v>
+      </c>
+      <c r="E51" t="s">
         <v>32</v>
       </c>
-      <c r="G7">
-[...46 lines deleted...]
-      <c r="F8" t="s">
+      <c r="F51">
+        <v>107.39</v>
+      </c>
+      <c r="G51" s="1">
+        <v>899025.77</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-113031.58</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-12.572674084748</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>785994.19</v>
+      </c>
+      <c r="M51" s="1">
+        <v>785994.19</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>147</v>
+      </c>
+      <c r="B52" s="1">
+        <v>92400.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>2390.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>830.12603430736</v>
+      </c>
+      <c r="E52" t="s">
+        <v>35</v>
+      </c>
+      <c r="F52">
+        <v>36.24</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2188790.06</v>
+      </c>
+      <c r="H52" s="1">
+        <v>3905136.52</v>
+      </c>
+      <c r="I52" s="1">
+        <v>178.41530767917</v>
+      </c>
+      <c r="J52">
+        <v>0.14</v>
+      </c>
+      <c r="K52" t="s">
+        <v>148</v>
+      </c>
+      <c r="L52" s="1">
+        <v>6093926.58</v>
+      </c>
+      <c r="M52" s="1">
+        <v>6106930.43</v>
+      </c>
+      <c r="N52" s="1">
+        <v>8.58</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>150</v>
+      </c>
+      <c r="B53" s="1">
+        <v>20650.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>3569.7</v>
+      </c>
+      <c r="D53" s="1">
+        <v>2802.2263501211</v>
+      </c>
+      <c r="E53" t="s">
         <v>32</v>
       </c>
-      <c r="G8">
-[...46 lines deleted...]
-      <c r="F9" t="s">
+      <c r="F53">
+        <v>107.39</v>
+      </c>
+      <c r="G53" s="1">
+        <v>594463.06</v>
+      </c>
+      <c r="H53" s="1">
+        <v>91972.66</v>
+      </c>
+      <c r="I53" s="1">
+        <v>15.471551756303</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>686435.72</v>
+      </c>
+      <c r="M53" s="1">
+        <v>686435.72</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>152</v>
+      </c>
+      <c r="B54" s="1">
+        <v>74816.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>10.35</v>
+      </c>
+      <c r="D54" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E54" t="s">
         <v>32</v>
       </c>
-      <c r="G9">
-[...196 lines deleted...]
-      <c r="F13" t="s">
+      <c r="F54">
+        <v>107.39</v>
+      </c>
+      <c r="G54" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>7210.79</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>7210.79</v>
+      </c>
+      <c r="M54" s="1">
+        <v>7210.79</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>154</v>
+      </c>
+      <c r="B55" s="1">
+        <v>36000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>1125.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>305.9165</v>
+      </c>
+      <c r="E55" t="s">
         <v>35</v>
       </c>
-      <c r="G13">
-[...1346 lines deleted...]
-      <c r="F40" t="s">
+      <c r="F55">
+        <v>36.24</v>
+      </c>
+      <c r="G55" s="1">
+        <v>298823.1</v>
+      </c>
+      <c r="H55" s="1">
+        <v>818766.54</v>
+      </c>
+      <c r="I55" s="1">
+        <v>273.9970705076</v>
+      </c>
+      <c r="J55">
+        <v>0.14</v>
+      </c>
+      <c r="K55" t="s">
+        <v>155</v>
+      </c>
+      <c r="L55" s="1">
+        <v>1117589.64</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1122654.8</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>157</v>
+      </c>
+      <c r="B56" s="1">
+        <v>-122954459.81</v>
+      </c>
+      <c r="C56" s="1">
+        <v>1.1377</v>
+      </c>
+      <c r="D56" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E56" t="s">
         <v>14</v>
       </c>
-      <c r="G40">
-[...196 lines deleted...]
-      <c r="F44" t="s">
+      <c r="F56">
+        <v>1.14</v>
+      </c>
+      <c r="G56" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-2155.05</v>
+      </c>
+      <c r="I56" s="1">
+        <v>0</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>-2155.0499999999</v>
+      </c>
+      <c r="M56" s="1">
+        <v>-2155.0499999999</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>157</v>
+      </c>
+      <c r="B57" s="1">
+        <v>-122954459.81</v>
+      </c>
+      <c r="C57" s="1">
+        <v>1.1377</v>
+      </c>
+      <c r="D57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E57" t="s">
         <v>14</v>
       </c>
-      <c r="G44">
-[...650 lines deleted...]
-        <v>36.59</v>
+      <c r="F57">
+        <v>1.14</v>
+      </c>
+      <c r="G57" s="1">
+        <v>0.0</v>
       </c>
       <c r="H57" s="1">
-        <v>2188790.06</v>
+        <v>-2155.05</v>
       </c>
       <c r="I57" s="1">
-        <v>3833310.96</v>
-[...2 lines deleted...]
-        <v>175.13378875633</v>
+        <v>0</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
-      <c r="L57">
-        <v>0.0</v>
+      <c r="L57" s="1">
+        <v>-2155.0499999999</v>
       </c>
       <c r="M57" s="1">
-        <v>6022101.02</v>
+        <v>-2155.0499999999</v>
       </c>
       <c r="N57" s="1">
-        <v>6022101.02</v>
-[...9 lines deleted...]
-      <c r="A58" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
         <v>156</v>
-      </c>
-[...443 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">