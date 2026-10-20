--- v5 (2026-09-28)
+++ v6 (2026-10-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -151,387 +151,381 @@
   <si>
     <t>ADVANCED INFO SERVICE PCL F</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
     <t>TH0765010Z16</t>
   </si>
   <si>
     <t>AIRPORTS OF THAILAND PCL F</t>
   </si>
   <si>
     <t>KYG022421088</t>
   </si>
   <si>
     <t>ALCHIP TECHNOLOGIES LTD</t>
   </si>
   <si>
     <t>INE238A01034</t>
   </si>
   <si>
     <t>AXIS BANK LTD</t>
   </si>
   <si>
+    <t>1 386.98</t>
+  </si>
+  <si>
     <t>INE917I01010</t>
   </si>
   <si>
     <t>BAJAJ AUTO LTD</t>
   </si>
   <si>
-    <t>6 358.31</t>
+    <t>6 205.99</t>
   </si>
   <si>
     <t>INE296A01032</t>
   </si>
   <si>
     <t>BAJAJ FINANCE LTD</t>
   </si>
   <si>
+    <t>5 031.76</t>
+  </si>
+  <si>
     <t>ID1000109507</t>
   </si>
   <si>
     <t>BANK CENTRAL ASIA</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 386.69</t>
-[...2 lines deleted...]
-    <t>1 624.06</t>
+    <t>20 458.45</t>
   </si>
   <si>
     <t>ID1000095003</t>
   </si>
   <si>
     <t>BANK MANDIRI (PERSERO)</t>
   </si>
   <si>
     <t>INE397D01024</t>
   </si>
   <si>
     <t>BHARTI AIRTEL LTD</t>
   </si>
   <si>
     <t>TW0002882008</t>
   </si>
   <si>
     <t>CATHAY FINANCIAL HOLDING LTD</t>
   </si>
   <si>
+    <t>32 170.18</t>
+  </si>
+  <si>
     <t>MYL1023OO000</t>
   </si>
   <si>
     <t>CIMB GROUP HOLDINGS</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
     <t>INE059A01026</t>
   </si>
   <si>
     <t>CIPLA LTD</t>
   </si>
   <si>
-    <t>3 015.78</t>
-[...1 lines deleted...]
-  <si>
     <t>TW0008358003</t>
   </si>
   <si>
     <t>CO-TECH DEVELOPMENT CORP</t>
   </si>
   <si>
-    <t>TH0737010Y16</t>
-[...2 lines deleted...]
-    <t>CP ALL PCL F</t>
+    <t>1 062.33</t>
+  </si>
+  <si>
+    <t>INE148O01028</t>
+  </si>
+  <si>
+    <t>DELHIVERY LTD</t>
   </si>
   <si>
     <t>TW0002308004</t>
   </si>
   <si>
     <t>DELTA ELECTRONICS INC</t>
   </si>
   <si>
-    <t>10 883.39</t>
-[...5 lines deleted...]
-    <t>DIXON TECHNOLOGIES (INDIA) LTD</t>
+    <t>10 715.70</t>
   </si>
   <si>
     <t>INE758T01015</t>
   </si>
   <si>
     <t>ETERNAL LTD</t>
   </si>
   <si>
     <t>KR7084370006</t>
   </si>
   <si>
     <t>EUGENE TECHNOLOGY LTD</t>
   </si>
   <si>
     <t>KRW</t>
   </si>
   <si>
-    <t>1 755.28</t>
+    <t>1 686.35</t>
   </si>
   <si>
     <t>TW0001519007</t>
   </si>
   <si>
     <t>FORTUNE ELECTRIC LTD</t>
   </si>
   <si>
     <t>VN000000FPT1</t>
   </si>
   <si>
     <t>FPT CORP</t>
   </si>
   <si>
     <t>VND</t>
   </si>
   <si>
-    <t>29 942.95</t>
+    <t>29 994.71</t>
   </si>
   <si>
     <t>INE200A01026</t>
   </si>
   <si>
     <t>GE VERNOVA T&amp;D INDIA LTD</t>
   </si>
   <si>
-    <t>INE047A01021</t>
-[...4 lines deleted...]
-  <si>
     <t>KR7272210006</t>
   </si>
   <si>
     <t>HANWHA SYSTEMS LTD</t>
   </si>
   <si>
     <t>KR7267260008</t>
   </si>
   <si>
     <t>HD HYUNDAI ELECTRIC LTD</t>
   </si>
   <si>
     <t>KR7009540006</t>
   </si>
   <si>
     <t>HD KOREA SHIPBUILDING &amp; OFFSHORE E</t>
   </si>
   <si>
+    <t>3 580.74</t>
+  </si>
+  <si>
     <t>INE040A01034</t>
   </si>
   <si>
     <t>HDFC BANK LTD</t>
   </si>
   <si>
-    <t>20 099.89</t>
+    <t>19 618.39</t>
   </si>
   <si>
     <t>INE795G01014</t>
   </si>
   <si>
     <t>HDFC LIFE INSURANCE COMPANY LTD</t>
   </si>
   <si>
-    <t>1 361.06</t>
-[...1 lines deleted...]
-  <si>
     <t>TW0002317005</t>
   </si>
   <si>
     <t>HON HAI PRECISION INDUSTRY LTD</t>
   </si>
   <si>
+    <t>37 265.98</t>
+  </si>
+  <si>
     <t>KR7012330007</t>
   </si>
   <si>
     <t>HYUNDAI MOBIS LTD</t>
   </si>
   <si>
     <t>INE090A01021</t>
   </si>
   <si>
     <t>ICICI BANK LTD</t>
   </si>
   <si>
     <t>KR7095340006</t>
   </si>
   <si>
     <t>ISC TECHNOLOGY LTD</t>
   </si>
   <si>
     <t>KR7105560007</t>
   </si>
   <si>
     <t>KB FINANCIAL GROUP INC</t>
   </si>
   <si>
     <t>INE018A01030</t>
   </si>
   <si>
     <t>LARSEN AND TOUBRO LTD</t>
   </si>
   <si>
     <t>INE027H01010</t>
   </si>
   <si>
     <t>MAX HEALTHCARE INSTITUTE LTD</t>
   </si>
   <si>
+    <t>1 275.52</t>
+  </si>
+  <si>
     <t>TW0002454006</t>
   </si>
   <si>
     <t>MEDIATEK INC</t>
   </si>
   <si>
+    <t>13 579.49</t>
+  </si>
+  <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>KR7035420009</t>
   </si>
   <si>
     <t>NAVER CORP</t>
   </si>
   <si>
     <t>INE848E01016</t>
   </si>
   <si>
     <t>NHPC LTD</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>INE752E01010</t>
   </si>
   <si>
     <t>POWER GRID CORPORATION OF INDIA LT</t>
   </si>
   <si>
     <t>MYL1295OO004</t>
   </si>
   <si>
     <t>PUBLIC BANK</t>
   </si>
   <si>
     <t>KR7028260008</t>
   </si>
   <si>
     <t>SAMSUNG C&amp;T CORP</t>
   </si>
   <si>
+    <t>KR7009150004</t>
+  </si>
+  <si>
+    <t>SAMSUNG ELECTRO MECHANICS LTD</t>
+  </si>
+  <si>
     <t>KR7005930003</t>
   </si>
   <si>
     <t>SAMSUNG ELECTRONICS LTD</t>
   </si>
   <si>
-    <t>KR7032830002</t>
-[...2 lines deleted...]
-    <t>SAMSUNG LIFE LTD</t>
+    <t>6 159.99</t>
   </si>
   <si>
     <t>KR7006400006</t>
   </si>
   <si>
     <t>SAMSUNG SDI LTD</t>
   </si>
   <si>
     <t>KR7004170007</t>
   </si>
   <si>
     <t>SHINSEGAE INC</t>
   </si>
   <si>
     <t>KR7000660001</t>
   </si>
   <si>
     <t>SK HYNIX INC</t>
   </si>
   <si>
     <t>INE062A01020</t>
   </si>
   <si>
     <t>STATE BANK OF INDIA</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR MANUFACTURING</t>
   </si>
   <si>
-    <t>13 003.85</t>
-[...1 lines deleted...]
-  <si>
     <t>INE494B01023</t>
   </si>
   <si>
     <t>TVS MOTOR COMPANY LTD</t>
   </si>
   <si>
     <t>INE494B04019</t>
   </si>
   <si>
     <t>TVS MOTORS COMPANY PRF LTD</t>
   </si>
   <si>
     <t>TW0002327004</t>
   </si>
   <si>
     <t>YAGEO CORP</t>
-  </si>
-[...7 lines deleted...]
-    <t>INR/USD 2026-06-29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -892,186 +886,186 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2">
         <v>3225</v>
       </c>
       <c r="B2" s="1">
-        <v>230317.0</v>
+        <v>229948.0</v>
       </c>
       <c r="C2">
-        <v>309.02</v>
+        <v>266.63</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
       <c r="E2">
-        <v>71171752.2</v>
+        <v>61310934.78</v>
       </c>
       <c r="F2" t="s">
         <v>7</v>
       </c>
       <c r="G2">
-        <v>71171752.2</v>
+        <v>61310934.78</v>
       </c>
       <c r="H2" t="s">
         <v>7</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="1">
-        <v>24618.04</v>
+        <v>24254.51</v>
       </c>
       <c r="C3">
-        <v>107.23</v>
+        <v>92.21</v>
       </c>
       <c r="D3" t="s">
         <v>7</v>
       </c>
       <c r="E3">
-        <v>2639779.65</v>
+        <v>2236479.74</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3">
-        <v>2639779.65</v>
+        <v>2236479.74</v>
       </c>
       <c r="H3" t="s">
         <v>7</v>
       </c>
       <c r="Z3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="1">
-        <v>563209.62</v>
+        <v>563322.81</v>
       </c>
       <c r="C4">
-        <v>121.63</v>
+        <v>104.64</v>
       </c>
       <c r="D4" t="s">
         <v>7</v>
       </c>
       <c r="E4">
-        <v>68501833.91</v>
+        <v>58947934.93</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4">
-        <v>68501833.91</v>
+        <v>58947934.93</v>
       </c>
       <c r="H4" t="s">
         <v>7</v>
       </c>
       <c r="Z4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="1">
         <v>1.0</v>
       </c>
       <c r="C5">
-        <v>16433.52</v>
+        <v>14176.61</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
-        <v>16433.52</v>
+        <v>14176.61</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5">
-        <v>14445.15</v>
+        <v>12427.99</v>
       </c>
       <c r="H5" t="s">
         <v>7</v>
       </c>
       <c r="Z5" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z57"/>
+  <dimension ref="A1:Z53"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N57" sqref="N57"/>
+      <selection activeCell="N53" sqref="N53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>16</v>
       </c>
       <c r="B1" t="s">
         <v>17</v>
       </c>
       <c r="C1" t="s">
         <v>18</v>
       </c>
       <c r="D1" t="s">
         <v>19</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>20</v>
       </c>
       <c r="G1" t="s">
         <v>21</v>
@@ -1090,2840 +1084,2640 @@
       </c>
       <c r="L1" t="s">
         <v>26</v>
       </c>
       <c r="M1" t="s">
         <v>27</v>
       </c>
       <c r="N1" t="s">
         <v>28</v>
       </c>
       <c r="O1" t="s">
         <v>29</v>
       </c>
       <c r="Z1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="1">
         <v>18260.0</v>
       </c>
       <c r="C2" s="1">
-        <v>6993.0</v>
+        <v>7517.0</v>
       </c>
       <c r="D2" s="1">
         <v>5620.1704633078</v>
       </c>
       <c r="E2" t="s">
         <v>32</v>
       </c>
       <c r="F2">
-        <v>107.39</v>
+        <v>110.02</v>
       </c>
       <c r="G2" s="1">
         <v>1050997.62</v>
       </c>
       <c r="H2" s="1">
-        <v>138086.01</v>
+        <v>196567.14</v>
       </c>
       <c r="I2" s="1">
-        <v>13.138565432717</v>
+        <v>18.702910097932</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>1189083.63</v>
+        <v>1247564.76</v>
       </c>
       <c r="M2" s="1">
-        <v>1189083.63</v>
+        <v>1247564.76</v>
       </c>
       <c r="N2" s="1">
-        <v>1.67</v>
+        <v>2.04</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="1">
         <v>34000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>2380.0</v>
+        <v>2090.0</v>
       </c>
       <c r="D3" s="1">
         <v>958.03034911765</v>
       </c>
       <c r="E3" t="s">
         <v>35</v>
       </c>
       <c r="F3">
-        <v>36.24</v>
+        <v>36.81</v>
       </c>
       <c r="G3" s="1">
         <v>916558.08</v>
       </c>
       <c r="H3" s="1">
-        <v>1316413.62</v>
+        <v>1014114.55</v>
       </c>
       <c r="I3" s="1">
-        <v>143.62577219329</v>
+        <v>110.6437848434</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>2232971.7</v>
+        <v>1930672.63</v>
       </c>
       <c r="M3" s="1">
-        <v>2232971.7</v>
+        <v>1930672.63</v>
       </c>
       <c r="N3" s="1">
-        <v>3.14</v>
+        <v>3.15</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
-        <v>93700.0</v>
+        <v>140700.0</v>
       </c>
       <c r="C4" s="1">
-        <v>353.0</v>
+        <v>383.0</v>
       </c>
       <c r="D4" s="1">
-        <v>290.4616791889</v>
+        <v>318.24397405828</v>
       </c>
       <c r="E4" t="s">
         <v>38</v>
       </c>
       <c r="F4">
-        <v>37.95</v>
+        <v>38.37</v>
       </c>
       <c r="G4" s="1">
-        <v>745328.12</v>
+        <v>1206419.72</v>
       </c>
       <c r="H4" s="1">
-        <v>126261.65</v>
+        <v>198107.0</v>
       </c>
       <c r="I4" s="1">
-        <v>16.940411425776</v>
+        <v>16.421067785596</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>871589.77</v>
+        <v>1404526.72</v>
       </c>
       <c r="M4" s="1">
-        <v>871589.77</v>
+        <v>1404526.72</v>
       </c>
       <c r="N4" s="1">
-        <v>1.22</v>
+        <v>2.3</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="1">
         <v>224500.0</v>
       </c>
       <c r="C5" s="1">
-        <v>61.5</v>
+        <v>64.0</v>
       </c>
       <c r="D5" s="1">
         <v>52.269401247216</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5">
-        <v>37.95</v>
+        <v>38.37</v>
       </c>
       <c r="G5" s="1">
         <v>319158.21</v>
       </c>
       <c r="H5" s="1">
-        <v>44664.07</v>
+        <v>55325.95</v>
       </c>
       <c r="I5" s="1">
-        <v>13.994335285939</v>
+        <v>17.334960614048</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>363822.28</v>
+        <v>374484.16</v>
       </c>
       <c r="M5" s="1">
-        <v>363822.28</v>
+        <v>374484.16</v>
       </c>
       <c r="N5" s="1">
-        <v>0.51</v>
+        <v>0.61</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="1">
         <v>8000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>4230.0</v>
+        <v>3365.0</v>
       </c>
       <c r="D6" s="1">
         <v>3035.0458425</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6">
-        <v>36.24</v>
+        <v>36.81</v>
       </c>
       <c r="G6" s="1">
         <v>690192.79</v>
       </c>
       <c r="H6" s="1">
-        <v>243615.45</v>
+        <v>41213.17</v>
       </c>
       <c r="I6" s="1">
-        <v>35.296724846981</v>
+        <v>5.9712547852028</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>933808.24</v>
+        <v>731405.96</v>
       </c>
       <c r="M6" s="1">
-        <v>933808.24</v>
+        <v>731405.96</v>
       </c>
       <c r="N6" s="1">
-        <v>1.31</v>
+        <v>1.2</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="1">
-        <v>136250.0</v>
+        <v>190750.0</v>
       </c>
       <c r="C7" s="1">
-        <v>1377.2</v>
+        <v>1256.0</v>
       </c>
       <c r="D7" s="1">
-        <v>1228.3757688807</v>
+        <v>1262.1856588205</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7">
-        <v>107.39</v>
+        <v>110.02</v>
       </c>
       <c r="G7" s="1">
-        <v>1651503.13</v>
+        <v>2327456.17</v>
       </c>
       <c r="H7" s="1">
-        <v>95853.78</v>
+        <v>-149886.99</v>
       </c>
       <c r="I7" s="1">
-        <v>5.8040325966564</v>
+        <v>-6.4399489851618</v>
       </c>
       <c r="J7">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.01</v>
+      </c>
+      <c r="K7" t="s">
+        <v>45</v>
       </c>
       <c r="L7" s="1">
-        <v>1747356.91</v>
+        <v>2177569.18</v>
       </c>
       <c r="M7" s="1">
-        <v>1747356.91</v>
+        <v>2178956.16</v>
       </c>
       <c r="N7" s="1">
-        <v>2.46</v>
+        <v>3.56</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B8" s="1">
-        <v>5690.0</v>
+        <v>4868.0</v>
       </c>
       <c r="C8" s="1">
-        <v>9843.0</v>
+        <v>10522.5</v>
       </c>
       <c r="D8" s="1">
-        <v>8966.5687609842</v>
+        <v>8966.5687612983</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8">
-        <v>107.39</v>
+        <v>110.02</v>
       </c>
       <c r="G8" s="1">
-        <v>526259.56</v>
+        <v>450234.01</v>
       </c>
       <c r="H8" s="1">
-        <v>-4719.29</v>
+        <v>15338.45</v>
       </c>
       <c r="I8" s="1">
-        <v>-0.89676090634819</v>
+        <v>3.406772846858</v>
       </c>
       <c r="J8">
-        <v>1.12</v>
+        <v>1.27</v>
       </c>
       <c r="K8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L8" s="1">
-        <v>521540.27</v>
+        <v>465572.46</v>
       </c>
       <c r="M8" s="1">
-        <v>527898.58</v>
+        <v>471778.45</v>
       </c>
       <c r="N8" s="1">
-        <v>0.74</v>
+        <v>0.77</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B9" s="1">
-        <v>115335.0</v>
+        <v>158335.0</v>
       </c>
       <c r="C9" s="1">
-        <v>980.4</v>
+        <v>1064.0</v>
       </c>
       <c r="D9" s="1">
-        <v>898.73600927732</v>
+        <v>937.10628515489</v>
       </c>
       <c r="E9" t="s">
         <v>32</v>
       </c>
       <c r="F9">
-        <v>107.39</v>
+        <v>110.02</v>
       </c>
       <c r="G9" s="1">
-        <v>1046302.83</v>
+        <v>1458170.19</v>
       </c>
       <c r="H9" s="1">
-        <v>6658.74</v>
+        <v>73045.36</v>
       </c>
       <c r="I9" s="1">
-        <v>0.63640657456694</v>
+        <v>5.0093850841924</v>
       </c>
       <c r="J9">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.03</v>
+      </c>
+      <c r="K9" t="s">
+        <v>51</v>
       </c>
       <c r="L9" s="1">
-        <v>1052961.57</v>
+        <v>1531215.55</v>
       </c>
       <c r="M9" s="1">
-        <v>1052961.57</v>
+        <v>1536247.31</v>
       </c>
       <c r="N9" s="1">
-        <v>1.48</v>
+        <v>2.51</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B10" s="1">
         <v>2069300.0</v>
       </c>
       <c r="C10" s="1">
-        <v>6025.0</v>
+        <v>6475.0</v>
       </c>
       <c r="D10" s="1">
         <v>9070.6916707582</v>
       </c>
       <c r="E10" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G10" s="1">
         <v>1044220.27</v>
       </c>
       <c r="H10" s="1">
-        <v>-432662.87</v>
+        <v>-389290.96</v>
       </c>
       <c r="I10" s="1">
-        <v>-41.434061608477</v>
+        <v>-37.280540436167</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
-      <c r="K10" t="s">
-        <v>54</v>
+      <c r="K10">
+        <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>611557.4</v>
+        <v>654929.31</v>
       </c>
       <c r="M10" s="1">
-        <v>613181.46</v>
+        <v>654929.31</v>
       </c>
       <c r="N10" s="1">
-        <v>0.86</v>
+        <v>1.07</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B11" s="1">
         <v>2629700.0</v>
       </c>
       <c r="C11" s="1">
-        <v>4000.0</v>
+        <v>4450.0</v>
       </c>
       <c r="D11" s="1">
         <v>4696.9321474807</v>
       </c>
       <c r="E11" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G11" s="1">
         <v>666894.09</v>
       </c>
       <c r="H11" s="1">
-        <v>-150925.91</v>
+        <v>-94892.26</v>
       </c>
       <c r="I11" s="1">
-        <v>-22.631166217113</v>
+        <v>-14.228984995204</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>515968.18</v>
+        <v>572001.83</v>
       </c>
       <c r="M11" s="1">
-        <v>515968.18</v>
+        <v>572001.83</v>
       </c>
       <c r="N11" s="1">
-        <v>0.73</v>
+        <v>0.93</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" s="1">
         <v>64750.0</v>
       </c>
       <c r="C12" s="1">
-        <v>1850.7</v>
+        <v>1940.1</v>
       </c>
       <c r="D12" s="1">
         <v>1653.3850996139</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12">
-        <v>107.39</v>
+        <v>110.02</v>
       </c>
       <c r="G12" s="1">
         <v>1114368.57</v>
       </c>
       <c r="H12" s="1">
-        <v>1527.88</v>
+        <v>27409.41</v>
       </c>
       <c r="I12" s="1">
-        <v>0.1371072409194</v>
+        <v>2.4596359533004</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>1115896.45</v>
+        <v>1141777.98</v>
       </c>
       <c r="M12" s="1">
-        <v>1115896.45</v>
+        <v>1141777.98</v>
       </c>
       <c r="N12" s="1">
-        <v>1.57</v>
+        <v>1.87</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" s="1">
         <v>398000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>111.5</v>
+        <v>94.0</v>
       </c>
       <c r="D13" s="1">
         <v>65.296058668342</v>
       </c>
       <c r="E13" t="s">
         <v>35</v>
       </c>
       <c r="F13">
-        <v>36.24</v>
+        <v>36.81</v>
       </c>
       <c r="G13" s="1">
         <v>749420.88</v>
       </c>
       <c r="H13" s="1">
-        <v>475153.83</v>
+        <v>267048.64</v>
       </c>
       <c r="I13" s="1">
-        <v>63.402801106903</v>
+        <v>35.634000483146</v>
       </c>
       <c r="J13">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.08</v>
+      </c>
+      <c r="K13" t="s">
+        <v>62</v>
       </c>
       <c r="L13" s="1">
-        <v>1224574.71</v>
+        <v>1016469.52</v>
       </c>
       <c r="M13" s="1">
-        <v>1224574.71</v>
+        <v>1048639.7</v>
       </c>
       <c r="N13" s="1">
-        <v>1.72</v>
+        <v>1.71</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B14" s="1">
         <v>588100.0</v>
       </c>
       <c r="C14" s="1">
-        <v>7.39</v>
+        <v>7.75</v>
       </c>
       <c r="D14" s="1">
         <v>7.4589096242136</v>
       </c>
       <c r="E14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F14">
-        <v>4.68</v>
+        <v>4.67</v>
       </c>
       <c r="G14" s="1">
         <v>911176.4</v>
       </c>
       <c r="H14" s="1">
-        <v>16621.4</v>
+        <v>65144.87</v>
       </c>
       <c r="I14" s="1">
-        <v>1.8241692826987</v>
+        <v>7.149534382146</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>927797.8</v>
+        <v>976321.27</v>
       </c>
       <c r="M14" s="1">
-        <v>927797.8</v>
+        <v>976321.27</v>
       </c>
       <c r="N14" s="1">
-        <v>1.3</v>
+        <v>1.6</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B15" s="1">
         <v>31140.0</v>
       </c>
       <c r="C15" s="1">
-        <v>1440.1</v>
+        <v>1441.6</v>
       </c>
       <c r="D15" s="1">
         <v>1497.3622935132</v>
       </c>
       <c r="E15" t="s">
         <v>32</v>
       </c>
       <c r="F15">
-        <v>107.39</v>
+        <v>110.02</v>
       </c>
       <c r="G15" s="1">
         <v>481624.3</v>
       </c>
       <c r="H15" s="1">
-        <v>-64025.39</v>
+        <v>-73604.58</v>
       </c>
       <c r="I15" s="1">
-        <v>-13.293637800252</v>
+        <v>-15.282571913419</v>
       </c>
       <c r="J15">
-        <v>0.1</v>
-[...1 lines deleted...]
-      <c r="K15" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>408019.72</v>
+      </c>
+      <c r="M15" s="1">
+        <v>408019.72</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B16" s="1">
         <v>23000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>630.0</v>
+        <v>371.0</v>
       </c>
       <c r="D16" s="1">
         <v>343.23147826087</v>
       </c>
       <c r="E16" t="s">
         <v>35</v>
       </c>
       <c r="F16">
-        <v>36.24</v>
+        <v>36.81</v>
       </c>
       <c r="G16" s="1">
         <v>214242.35</v>
       </c>
       <c r="H16" s="1">
-        <v>185606.39</v>
+        <v>17595.95</v>
       </c>
       <c r="I16" s="1">
-        <v>86.633847136199</v>
+        <v>8.2131053920945</v>
       </c>
       <c r="J16">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.05</v>
+      </c>
+      <c r="K16" t="s">
+        <v>70</v>
       </c>
       <c r="L16" s="1">
-        <v>399848.74</v>
+        <v>231838.3</v>
       </c>
       <c r="M16" s="1">
-        <v>399848.74</v>
+        <v>232900.63</v>
       </c>
       <c r="N16" s="1">
-        <v>0.56</v>
+        <v>0.38</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B17" s="1">
-        <v>359000.0</v>
+        <v>134500.0</v>
       </c>
       <c r="C17" s="1">
-        <v>45.0</v>
+        <v>486.85</v>
       </c>
       <c r="D17" s="1">
-        <v>47.442433203343</v>
+        <v>514.87024074349</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="F17">
-        <v>37.95</v>
+        <v>110.02</v>
       </c>
       <c r="G17" s="1">
-        <v>451597.82</v>
+        <v>634999.04</v>
       </c>
       <c r="H17" s="1">
-        <v>-25896.7</v>
+        <v>-39836.99</v>
       </c>
       <c r="I17" s="1">
-        <v>-5.7344608085132</v>
+        <v>-6.2735512167074</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>425701.12</v>
+        <v>595162.05</v>
       </c>
       <c r="M17" s="1">
-        <v>425701.12</v>
+        <v>595162.05</v>
       </c>
       <c r="N17" s="1">
-        <v>0.6</v>
+        <v>0.97</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B18" s="1">
         <v>40000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>1980.0</v>
+        <v>1705.0</v>
       </c>
       <c r="D18" s="1">
         <v>514.00439975</v>
       </c>
       <c r="E18" t="s">
         <v>35</v>
       </c>
       <c r="F18">
-        <v>36.24</v>
+        <v>36.81</v>
       </c>
       <c r="G18" s="1">
         <v>592249.25</v>
       </c>
       <c r="H18" s="1">
-        <v>1593259.39</v>
+        <v>1260718.29</v>
       </c>
       <c r="I18" s="1">
-        <v>269.01838879492</v>
+        <v>212.86954605683</v>
       </c>
       <c r="J18">
         <v>0.27</v>
       </c>
       <c r="K18" t="s">
+        <v>75</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1852967.54</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1863683.24</v>
+      </c>
+      <c r="N18" s="1">
+        <v>3.05</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>73</v>
-      </c>
-[...13 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B19" s="1">
-        <v>3570.0</v>
+        <v>285970.0</v>
       </c>
       <c r="C19" s="1">
-        <v>12013.0</v>
+        <v>286.95</v>
       </c>
       <c r="D19" s="1">
-        <v>13485.277338936</v>
+        <v>282.01272283806</v>
       </c>
       <c r="E19" t="s">
         <v>32</v>
       </c>
       <c r="F19">
-        <v>107.39</v>
+        <v>110.02</v>
       </c>
       <c r="G19" s="1">
-        <v>501754.45</v>
+        <v>831076.4</v>
       </c>
       <c r="H19" s="1">
-        <v>-102391.48</v>
+        <v>-85238.45</v>
       </c>
       <c r="I19" s="1">
-        <v>-20.406690962083</v>
+        <v>-10.256391590472</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>399362.97</v>
+        <v>745837.95</v>
       </c>
       <c r="M19" s="1">
-        <v>399362.97</v>
+        <v>745837.95</v>
       </c>
       <c r="N19" s="1">
-        <v>0.56</v>
+        <v>1.22</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B20" s="1">
-        <v>285970.0</v>
+        <v>10600.0</v>
       </c>
       <c r="C20" s="1">
-        <v>255.15</v>
+        <v>127900.0</v>
       </c>
       <c r="D20" s="1">
-        <v>282.01272283806</v>
+        <v>141049.13518868</v>
       </c>
       <c r="E20" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.39</v>
+        <v>80</v>
+      </c>
+      <c r="F20" t="s">
+        <v>81</v>
       </c>
       <c r="G20" s="1">
-        <v>831076.4</v>
+        <v>870528.83</v>
       </c>
       <c r="H20" s="1">
-        <v>-151616.01</v>
+        <v>-66581.79</v>
       </c>
       <c r="I20" s="1">
-        <v>-18.243329975439</v>
+        <v>-7.6484302076475</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>679460.39</v>
+        <v>803947.04</v>
       </c>
       <c r="M20" s="1">
-        <v>679460.39</v>
+        <v>803947.04</v>
       </c>
       <c r="N20" s="1">
-        <v>0.95</v>
+        <v>1.31</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B21" s="1">
-        <v>10600.0</v>
+        <v>15000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>162600.0</v>
+        <v>668.0</v>
       </c>
       <c r="D21" s="1">
-        <v>141049.13518868</v>
+        <v>904.48806666667</v>
       </c>
       <c r="E21" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>35</v>
+      </c>
+      <c r="F21">
+        <v>36.81</v>
       </c>
       <c r="G21" s="1">
-        <v>870528.83</v>
+        <v>367110.84</v>
       </c>
       <c r="H21" s="1">
-        <v>111400.54</v>
+        <v>-94871.33</v>
       </c>
       <c r="I21" s="1">
-        <v>12.796881178536</v>
+        <v>-25.842693721602</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>981929.37</v>
+        <v>272239.51</v>
       </c>
       <c r="M21" s="1">
-        <v>981929.37</v>
+        <v>272239.51</v>
       </c>
       <c r="N21" s="1">
-        <v>1.38</v>
+        <v>0.44</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B22" s="1">
-        <v>15000.0</v>
+        <v>241805.0</v>
       </c>
       <c r="C22" s="1">
-        <v>808.0</v>
+        <v>67100.0</v>
       </c>
       <c r="D22" s="1">
-        <v>904.48806666667</v>
+        <v>109076.09184082</v>
       </c>
       <c r="E22" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36.24</v>
+        <v>86</v>
+      </c>
+      <c r="F22" t="s">
+        <v>87</v>
       </c>
       <c r="G22" s="1">
-        <v>367110.84</v>
+        <v>906591.06</v>
       </c>
       <c r="H22" s="1">
-        <v>-32661.79</v>
+        <v>-365661.93</v>
       </c>
       <c r="I22" s="1">
-        <v>-8.8969832653266</v>
+        <v>-40.333723343797</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>334449.05</v>
+        <v>540929.13</v>
       </c>
       <c r="M22" s="1">
-        <v>334449.05</v>
+        <v>540929.13</v>
       </c>
       <c r="N22" s="1">
-        <v>0.47</v>
+        <v>0.88</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B23" s="1">
-        <v>241805.0</v>
+        <v>25560.0</v>
       </c>
       <c r="C23" s="1">
-        <v>71000.0</v>
+        <v>4444.9</v>
       </c>
       <c r="D23" s="1">
-        <v>109076.09184082</v>
+        <v>3681.2731455399</v>
       </c>
       <c r="E23" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>32</v>
+      </c>
+      <c r="F23">
+        <v>110.02</v>
       </c>
       <c r="G23" s="1">
-        <v>906591.06</v>
+        <v>873657.9</v>
       </c>
       <c r="H23" s="1">
-        <v>-333226.19</v>
+        <v>158962.31</v>
       </c>
       <c r="I23" s="1">
-        <v>-36.755953671107</v>
+        <v>18.1950291985</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>573364.87</v>
+        <v>1032620.21</v>
       </c>
       <c r="M23" s="1">
-        <v>573364.87</v>
+        <v>1032620.21</v>
       </c>
       <c r="N23" s="1">
-        <v>0.81</v>
+        <v>1.69</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B24" s="1">
-        <v>25560.0</v>
+        <v>7000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>5043.0</v>
+        <v>61100.0</v>
       </c>
       <c r="D24" s="1">
-        <v>3681.2731455399</v>
+        <v>88783.331428571</v>
       </c>
       <c r="E24" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.39</v>
+        <v>80</v>
+      </c>
+      <c r="F24" t="s">
+        <v>81</v>
       </c>
       <c r="G24" s="1">
-        <v>873657.9</v>
+        <v>357365.59</v>
       </c>
       <c r="H24" s="1">
-        <v>326664.51</v>
+        <v>-103741.63</v>
       </c>
       <c r="I24" s="1">
-        <v>37.390437378292</v>
+        <v>-29.029552061798</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>1200322.41</v>
+        <v>253623.96</v>
       </c>
       <c r="M24" s="1">
-        <v>1200322.41</v>
+        <v>253623.96</v>
       </c>
       <c r="N24" s="1">
-        <v>1.69</v>
+        <v>0.41</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B25" s="1">
-        <v>29990.0</v>
+        <v>935.0</v>
       </c>
       <c r="C25" s="1">
-        <v>3126.6</v>
+        <v>752000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>2781.6483414471</v>
+        <v>1062362.9529946</v>
       </c>
       <c r="E25" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.39</v>
+        <v>80</v>
+      </c>
+      <c r="F25" t="s">
+        <v>81</v>
       </c>
       <c r="G25" s="1">
-        <v>824407.35</v>
+        <v>584749.55</v>
       </c>
       <c r="H25" s="1">
-        <v>48758.79</v>
+        <v>-167802.91</v>
       </c>
       <c r="I25" s="1">
-        <v>5.9144050571602</v>
+        <v>-28.696543674125</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>873166.14</v>
+        <v>416946.64</v>
       </c>
       <c r="M25" s="1">
-        <v>873166.14</v>
+        <v>416946.64</v>
       </c>
       <c r="N25" s="1">
-        <v>1.23</v>
+        <v>0.68</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B26" s="1">
-        <v>2800.0</v>
+        <v>2220.0</v>
       </c>
       <c r="C26" s="1">
-        <v>79000.0</v>
+        <v>340000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>116199.92857143</v>
+        <v>366915.33046847</v>
       </c>
       <c r="E26" t="s">
         <v>80</v>
       </c>
       <c r="F26" t="s">
         <v>81</v>
       </c>
       <c r="G26" s="1">
-        <v>187898.54</v>
+        <v>511529.36</v>
       </c>
       <c r="H26" s="1">
-        <v>-61878.69</v>
+        <v>-63936.73</v>
       </c>
       <c r="I26" s="1">
-        <v>-32.931969561871</v>
+        <v>-12.499132014632</v>
       </c>
       <c r="J26">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.61</v>
+      </c>
+      <c r="K26" t="s">
+        <v>96</v>
       </c>
       <c r="L26" s="1">
-        <v>126019.85</v>
+        <v>447592.63</v>
       </c>
       <c r="M26" s="1">
-        <v>126019.85</v>
+        <v>451173.37</v>
       </c>
       <c r="N26" s="1">
-        <v>0.18</v>
+        <v>0.74</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B27" s="1">
-        <v>935.0</v>
+        <v>207545.0</v>
       </c>
       <c r="C27" s="1">
-        <v>950000.0</v>
+        <v>777.6</v>
       </c>
       <c r="D27" s="1">
-        <v>1062362.9529946</v>
+        <v>837.71156554</v>
       </c>
       <c r="E27" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>32</v>
+      </c>
+      <c r="F27">
+        <v>110.02</v>
       </c>
       <c r="G27" s="1">
-        <v>584749.55</v>
+        <v>1855829.11</v>
       </c>
       <c r="H27" s="1">
-        <v>-78704.64</v>
+        <v>-388977.09</v>
       </c>
       <c r="I27" s="1">
-        <v>-13.459546912007</v>
+        <v>-20.95974720431</v>
       </c>
       <c r="J27">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.09</v>
+      </c>
+      <c r="K27" t="s">
+        <v>99</v>
       </c>
       <c r="L27" s="1">
-        <v>506044.91</v>
+        <v>1466852.02</v>
       </c>
       <c r="M27" s="1">
-        <v>506044.91</v>
+        <v>1486470.41</v>
       </c>
       <c r="N27" s="1">
-        <v>0.71</v>
+        <v>2.43</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B28" s="1">
-        <v>2220.0</v>
+        <v>174000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>366000.0</v>
+        <v>564.65</v>
       </c>
       <c r="D28" s="1">
-        <v>366915.33046847</v>
+        <v>632.93109718391</v>
       </c>
       <c r="E28" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>32</v>
+      </c>
+      <c r="F28">
+        <v>110.02</v>
       </c>
       <c r="G28" s="1">
-        <v>511529.36</v>
+        <v>1097453.27</v>
       </c>
       <c r="H28" s="1">
-        <v>-48628.59</v>
+        <v>-204463.76</v>
       </c>
       <c r="I28" s="1">
-        <v>-9.506510046657</v>
+        <v>-18.630748624039</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>462900.77</v>
+        <v>892989.51</v>
       </c>
       <c r="M28" s="1">
-        <v>462900.77</v>
+        <v>892989.51</v>
       </c>
       <c r="N28" s="1">
-        <v>0.65</v>
+        <v>1.46</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B29" s="1">
-        <v>207545.0</v>
+        <v>225000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>796.3</v>
+        <v>234.5</v>
       </c>
       <c r="D29" s="1">
-        <v>837.71156554</v>
+        <v>201.93496164444</v>
       </c>
       <c r="E29" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F29">
-        <v>107.39</v>
+        <v>36.81</v>
       </c>
       <c r="G29" s="1">
-        <v>1855829.11</v>
+        <v>1307007.64</v>
       </c>
       <c r="H29" s="1">
-        <v>-316834.54</v>
+        <v>126529.01</v>
       </c>
       <c r="I29" s="1">
-        <v>-17.072398438669</v>
+        <v>9.6808164028789</v>
       </c>
       <c r="J29">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="K29" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="L29" s="1">
-        <v>1538994.57</v>
+        <v>1433536.65</v>
       </c>
       <c r="M29" s="1">
-        <v>1559094.46</v>
+        <v>1470802.63</v>
       </c>
       <c r="N29" s="1">
-        <v>2.19</v>
+        <v>2.4</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B30" s="1">
-        <v>87000.0</v>
+        <v>2100.0</v>
       </c>
       <c r="C30" s="1">
-        <v>585.45</v>
+        <v>472500.0</v>
       </c>
       <c r="D30" s="1">
-        <v>691.57270873563</v>
+        <v>554347.89523809</v>
       </c>
       <c r="E30" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.39</v>
+        <v>80</v>
+      </c>
+      <c r="F30" t="s">
+        <v>81</v>
       </c>
       <c r="G30" s="1">
-        <v>637306.97</v>
+        <v>670847.71</v>
       </c>
       <c r="H30" s="1">
-        <v>-163002.56</v>
+        <v>-82448.42</v>
       </c>
       <c r="I30" s="1">
-        <v>-25.576773466011</v>
+        <v>-12.290184310236</v>
       </c>
       <c r="J30">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>474304.41</v>
+        <v>588399.29</v>
       </c>
       <c r="M30" s="1">
-        <v>475665.47</v>
+        <v>588399.29</v>
       </c>
       <c r="N30" s="1">
-        <v>0.67</v>
+        <v>0.96</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B31" s="1">
-        <v>225000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>257.5</v>
+        <v>1460.2</v>
       </c>
       <c r="D31" s="1">
-        <v>201.93496164444</v>
+        <v>1280.2002429167</v>
       </c>
       <c r="E31" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F31">
-        <v>36.24</v>
+        <v>110.02</v>
       </c>
       <c r="G31" s="1">
-        <v>1307007.64</v>
+        <v>1595074.04</v>
       </c>
       <c r="H31" s="1">
-        <v>291766.43</v>
+        <v>-2456.97</v>
       </c>
       <c r="I31" s="1">
-        <v>22.323238294154</v>
+        <v>-0.15403485596192</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>1598774.07</v>
+        <v>1592617.07</v>
       </c>
       <c r="M31" s="1">
-        <v>1598774.07</v>
+        <v>1592617.07</v>
       </c>
       <c r="N31" s="1">
-        <v>2.25</v>
+        <v>2.6</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B32" s="1">
-        <v>2100.0</v>
+        <v>3100.0</v>
       </c>
       <c r="C32" s="1">
-        <v>513000.0</v>
+        <v>135600.0</v>
       </c>
       <c r="D32" s="1">
-        <v>554347.89523809</v>
+        <v>226469.35677419</v>
       </c>
       <c r="E32" t="s">
         <v>80</v>
       </c>
       <c r="F32" t="s">
         <v>81</v>
       </c>
       <c r="G32" s="1">
-        <v>670847.71</v>
+        <v>401783.09</v>
       </c>
       <c r="H32" s="1">
-        <v>-57099.13</v>
+        <v>-152511.71</v>
       </c>
       <c r="I32" s="1">
-        <v>-8.5114891425954</v>
+        <v>-37.95871797392</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>613748.58</v>
+        <v>249271.38</v>
       </c>
       <c r="M32" s="1">
-        <v>613748.58</v>
+        <v>249271.38</v>
       </c>
       <c r="N32" s="1">
-        <v>0.86</v>
+        <v>0.41</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B33" s="1">
-        <v>120000.0</v>
+        <v>14100.0</v>
       </c>
       <c r="C33" s="1">
-        <v>1387.5</v>
+        <v>168800.0</v>
       </c>
       <c r="D33" s="1">
-        <v>1280.2002429167</v>
+        <v>105632.04932837</v>
       </c>
       <c r="E33" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.39</v>
+        <v>80</v>
+      </c>
+      <c r="F33" t="s">
+        <v>81</v>
       </c>
       <c r="G33" s="1">
-        <v>1595074.04</v>
+        <v>933252.44</v>
       </c>
       <c r="H33" s="1">
-        <v>-44607.72</v>
+        <v>478123.1</v>
       </c>
       <c r="I33" s="1">
-        <v>-2.7965924390569</v>
+        <v>51.231915343291</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>1550466.32</v>
+        <v>1411375.54</v>
       </c>
       <c r="M33" s="1">
-        <v>1550466.32</v>
+        <v>1411375.54</v>
       </c>
       <c r="N33" s="1">
-        <v>2.18</v>
+        <v>2.31</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B34" s="1">
-        <v>3100.0</v>
+        <v>26290.0</v>
       </c>
       <c r="C34" s="1">
-        <v>191200.0</v>
+        <v>3838.8</v>
       </c>
       <c r="D34" s="1">
-        <v>226469.35677419</v>
+        <v>3608.490810194</v>
       </c>
       <c r="E34" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>32</v>
+      </c>
+      <c r="F34">
+        <v>110.02</v>
       </c>
       <c r="G34" s="1">
-        <v>401783.09</v>
+        <v>991291.19</v>
       </c>
       <c r="H34" s="1">
-        <v>-64104.58</v>
+        <v>-74007.13</v>
       </c>
       <c r="I34" s="1">
-        <v>-15.955021900001</v>
+        <v>-7.4657306295641</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>337678.51</v>
+        <v>917284.06</v>
       </c>
       <c r="M34" s="1">
-        <v>337678.51</v>
+        <v>917284.06</v>
       </c>
       <c r="N34" s="1">
-        <v>0.47</v>
+        <v>1.5</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B35" s="1">
-        <v>14100.0</v>
+        <v>87710.0</v>
       </c>
       <c r="C35" s="1">
-        <v>151900.0</v>
+        <v>1102.4</v>
       </c>
       <c r="D35" s="1">
-        <v>105632.04932837</v>
+        <v>1045.4560158477</v>
       </c>
       <c r="E35" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>32</v>
+      </c>
+      <c r="F35">
+        <v>110.02</v>
       </c>
       <c r="G35" s="1">
-        <v>933252.44</v>
+        <v>929415.87</v>
       </c>
       <c r="H35" s="1">
-        <v>286946.74</v>
+        <v>-50583.41</v>
       </c>
       <c r="I35" s="1">
-        <v>30.746958454242</v>
+        <v>-5.4424947574868</v>
       </c>
       <c r="J35">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.01</v>
+      </c>
+      <c r="K35" t="s">
+        <v>117</v>
       </c>
       <c r="L35" s="1">
-        <v>1220199.18</v>
+        <v>878832.46</v>
       </c>
       <c r="M35" s="1">
-        <v>1220199.18</v>
+        <v>880107.98</v>
       </c>
       <c r="N35" s="1">
-        <v>1.71</v>
+        <v>1.44</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B36" s="1">
-        <v>26290.0</v>
+        <v>24000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>4216.4</v>
+        <v>3340.0</v>
       </c>
       <c r="D36" s="1">
-        <v>3608.490810194</v>
+        <v>1349.7985241667</v>
       </c>
       <c r="E36" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F36">
-        <v>107.39</v>
+        <v>36.81</v>
       </c>
       <c r="G36" s="1">
-        <v>991291.19</v>
+        <v>919571.62</v>
       </c>
       <c r="H36" s="1">
-        <v>40948.34</v>
+        <v>1258344.48</v>
       </c>
       <c r="I36" s="1">
-        <v>4.130808425726</v>
+        <v>136.8402909172</v>
       </c>
       <c r="J36">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.57</v>
+      </c>
+      <c r="K36" t="s">
+        <v>120</v>
       </c>
       <c r="L36" s="1">
-        <v>1032239.53</v>
+        <v>2177916.1</v>
       </c>
       <c r="M36" s="1">
-        <v>1032239.53</v>
+        <v>2191495.59</v>
       </c>
       <c r="N36" s="1">
-        <v>1.45</v>
+        <v>3.58</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="B37" s="1">
-        <v>87710.0</v>
+        <v>2000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>1123.35</v>
+        <v>865.46</v>
       </c>
       <c r="D37" s="1">
-        <v>1045.4560158477</v>
+        <v>1130.477575</v>
       </c>
       <c r="E37" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="F37">
-        <v>107.39</v>
+        <v>1.14</v>
       </c>
       <c r="G37" s="1">
-        <v>929415.87</v>
+        <v>1966286.87</v>
       </c>
       <c r="H37" s="1">
-        <v>-11902.72</v>
+        <v>-448867.74</v>
       </c>
       <c r="I37" s="1">
-        <v>-1.2806667482448</v>
+        <v>-22.828191900605</v>
       </c>
       <c r="J37">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="K37">
-        <v>0.0</v>
+        <v>184.1</v>
       </c>
       <c r="L37" s="1">
-        <v>917513.15</v>
+        <v>1517419.13</v>
       </c>
       <c r="M37" s="1">
-        <v>917513.15</v>
+        <v>1517603.23</v>
       </c>
       <c r="N37" s="1">
-        <v>1.29</v>
+        <v>2.48</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B38" s="1">
-        <v>24000.0</v>
+        <v>5430.0</v>
       </c>
       <c r="C38" s="1">
-        <v>4310.0</v>
+        <v>185900.0</v>
       </c>
       <c r="D38" s="1">
-        <v>1349.7985241667</v>
+        <v>260430.37385267</v>
       </c>
       <c r="E38" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36.24</v>
+        <v>80</v>
+      </c>
+      <c r="F38" t="s">
+        <v>81</v>
       </c>
       <c r="G38" s="1">
-        <v>919571.62</v>
+        <v>860228.12</v>
       </c>
       <c r="H38" s="1">
-        <v>1934835.11</v>
+        <v>-261637.03</v>
       </c>
       <c r="I38" s="1">
-        <v>210.40613563085</v>
+        <v>-30.414842751246</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>2854406.73</v>
+        <v>598591.09</v>
       </c>
       <c r="M38" s="1">
-        <v>2854406.73</v>
+        <v>598591.09</v>
       </c>
       <c r="N38" s="1">
-        <v>4.01</v>
+        <v>0.98</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B39" s="1">
-        <v>2000.0</v>
+        <v>1121910.0</v>
       </c>
       <c r="C39" s="1">
-        <v>1213.56</v>
+        <v>81.0</v>
       </c>
       <c r="D39" s="1">
-        <v>1130.477575</v>
+        <v>83.512561061048</v>
       </c>
       <c r="E39" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="F39">
-        <v>1.14</v>
+        <v>110.02</v>
       </c>
       <c r="G39" s="1">
-        <v>1966286.87</v>
+        <v>939397.55</v>
       </c>
       <c r="H39" s="1">
-        <v>167163.66</v>
+        <v>-113434.13</v>
       </c>
       <c r="I39" s="1">
-        <v>8.5014889002437</v>
+        <v>-12.07519968516</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>2133450.53</v>
+        <v>825963.42</v>
       </c>
       <c r="M39" s="1">
-        <v>2133450.53</v>
+        <v>825963.42</v>
       </c>
       <c r="N39" s="1">
-        <v>3.0</v>
+        <v>1.35</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B40" s="1">
-        <v>7230.0</v>
+        <v>5118.0</v>
       </c>
       <c r="C40" s="1">
-        <v>199700.0</v>
+        <v>203.28</v>
       </c>
       <c r="D40" s="1">
-        <v>260430.37385201</v>
+        <v>194.42333333333</v>
       </c>
       <c r="E40" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>14</v>
+      </c>
+      <c r="F40">
+        <v>1.14</v>
       </c>
       <c r="G40" s="1">
-        <v>1145386.61</v>
+        <v>856761.51</v>
       </c>
       <c r="H40" s="1">
-        <v>-322821.65</v>
+        <v>55298.66</v>
       </c>
       <c r="I40" s="1">
-        <v>-28.184514048056</v>
+        <v>6.4543819201215</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>822564.96</v>
+        <v>912060.17</v>
       </c>
       <c r="M40" s="1">
-        <v>822564.96</v>
+        <v>912060.17</v>
       </c>
       <c r="N40" s="1">
-        <v>1.16</v>
+        <v>1.49</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B41" s="1">
-        <v>1121910.0</v>
+        <v>407890.0</v>
       </c>
       <c r="C41" s="1">
-        <v>79.4</v>
+        <v>288.7</v>
       </c>
       <c r="D41" s="1">
-        <v>83.512561061048</v>
+        <v>302.18643170953</v>
       </c>
       <c r="E41" t="s">
         <v>32</v>
       </c>
       <c r="F41">
-        <v>107.39</v>
+        <v>110.02</v>
       </c>
       <c r="G41" s="1">
-        <v>939397.55</v>
+        <v>1256313.22</v>
       </c>
       <c r="H41" s="1">
-        <v>-109878.01</v>
+        <v>-186008.06</v>
       </c>
       <c r="I41" s="1">
-        <v>-11.69664643047</v>
+        <v>-14.805866645262</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>829519.54</v>
+        <v>1070305.16</v>
       </c>
       <c r="M41" s="1">
-        <v>829519.54</v>
+        <v>1070305.16</v>
       </c>
       <c r="N41" s="1">
-        <v>1.17</v>
+        <v>1.75</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="B42" s="1">
-        <v>5118.0</v>
+        <v>453200.0</v>
       </c>
       <c r="C42" s="1">
-        <v>195.74</v>
+        <v>5.19</v>
       </c>
       <c r="D42" s="1">
-        <v>194.42333333333</v>
+        <v>4.5584528684907</v>
       </c>
       <c r="E42" t="s">
-        <v>14</v>
+        <v>65</v>
       </c>
       <c r="F42">
-        <v>1.14</v>
+        <v>4.67</v>
       </c>
       <c r="G42" s="1">
-        <v>856761.51</v>
+        <v>445625.85</v>
       </c>
       <c r="H42" s="1">
-        <v>23823.31</v>
+        <v>58219.36</v>
       </c>
       <c r="I42" s="1">
-        <v>2.780623279867</v>
+        <v>13.06462809552</v>
       </c>
       <c r="J42">
-        <v>0.15</v>
+        <v>0.0</v>
       </c>
       <c r="K42">
-        <v>787.28</v>
+        <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>880584.82</v>
+        <v>503845.21</v>
       </c>
       <c r="M42" s="1">
-        <v>881372.1</v>
+        <v>503845.21</v>
       </c>
       <c r="N42" s="1">
-        <v>1.24</v>
+        <v>0.82</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="B43" s="1">
-        <v>407890.0</v>
+        <v>3355.0</v>
       </c>
       <c r="C43" s="1">
-        <v>283.9</v>
+        <v>317500.0</v>
       </c>
       <c r="D43" s="1">
-        <v>302.18643170953</v>
+        <v>192108.48500447</v>
       </c>
       <c r="E43" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.39</v>
+        <v>80</v>
+      </c>
+      <c r="F43" t="s">
+        <v>81</v>
       </c>
       <c r="G43" s="1">
-        <v>1256313.22</v>
+        <v>392968.53</v>
       </c>
       <c r="H43" s="1">
-        <v>-177971.15</v>
+        <v>238697.16</v>
       </c>
       <c r="I43" s="1">
-        <v>-14.166144809015</v>
+        <v>60.74205484088</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>1078342.07</v>
+        <v>631665.69</v>
       </c>
       <c r="M43" s="1">
-        <v>1078342.07</v>
+        <v>631665.69</v>
       </c>
       <c r="N43" s="1">
-        <v>1.52</v>
+        <v>1.03</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="B44" s="1">
-        <v>453200.0</v>
+        <v>600.0</v>
       </c>
       <c r="C44" s="1">
-        <v>4.81</v>
+        <v>1275000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>4.5584528684907</v>
+        <v>2006959.25</v>
       </c>
       <c r="E44" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>4.68</v>
+        <v>80</v>
+      </c>
+      <c r="F44" t="s">
+        <v>81</v>
       </c>
       <c r="G44" s="1">
-        <v>445625.85</v>
+        <v>680440.35</v>
       </c>
       <c r="H44" s="1">
-        <v>19738.06</v>
+        <v>-226799.17</v>
       </c>
       <c r="I44" s="1">
-        <v>4.429289728143</v>
+        <v>-33.331234692358</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>465363.91</v>
+        <v>453641.18</v>
       </c>
       <c r="M44" s="1">
-        <v>465363.91</v>
+        <v>453641.18</v>
       </c>
       <c r="N44" s="1">
-        <v>0.65</v>
+        <v>0.74</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B45" s="1">
-        <v>3355.0</v>
+        <v>33300.0</v>
       </c>
       <c r="C45" s="1">
-        <v>519000.0</v>
+        <v>244000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>192108.48500447</v>
+        <v>61348.249758559</v>
       </c>
       <c r="E45" t="s">
         <v>80</v>
       </c>
       <c r="F45" t="s">
         <v>81</v>
       </c>
       <c r="G45" s="1">
-        <v>392968.53</v>
+        <v>1301727.07</v>
       </c>
       <c r="H45" s="1">
-        <v>599036.16</v>
+        <v>3516475.9</v>
       </c>
       <c r="I45" s="1">
-        <v>152.43871055018</v>
+        <v>270.13926198831</v>
       </c>
       <c r="J45">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.18</v>
+      </c>
+      <c r="K45" t="s">
+        <v>139</v>
       </c>
       <c r="L45" s="1">
-        <v>992004.69</v>
+        <v>4818202.97</v>
       </c>
       <c r="M45" s="1">
-        <v>992004.69</v>
+        <v>4824362.96</v>
       </c>
       <c r="N45" s="1">
-        <v>1.39</v>
+        <v>7.88</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B46" s="1">
-        <v>33300.0</v>
+        <v>2000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>358500.0</v>
+        <v>401000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>61348.249758559</v>
+        <v>706892.995</v>
       </c>
       <c r="E46" t="s">
         <v>80</v>
       </c>
       <c r="F46" t="s">
         <v>81</v>
       </c>
       <c r="G46" s="1">
-        <v>1301727.07</v>
+        <v>818755.55</v>
       </c>
       <c r="H46" s="1">
-        <v>5499499.4</v>
+        <v>-343173.56</v>
       </c>
       <c r="I46" s="1">
-        <v>422.47714799386</v>
+        <v>-41.914043819306</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>6801226.47</v>
+        <v>475581.99</v>
       </c>
       <c r="M46" s="1">
-        <v>6801226.47</v>
+        <v>475581.99</v>
       </c>
       <c r="N46" s="1">
-        <v>9.56</v>
+        <v>0.78</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="B47" s="1">
-        <v>7960.0</v>
+        <v>3800.0</v>
       </c>
       <c r="C47" s="1">
-        <v>447000.0</v>
+        <v>531000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>316070.85025126</v>
+        <v>419704.66315789</v>
       </c>
       <c r="E47" t="s">
         <v>80</v>
       </c>
       <c r="F47" t="s">
         <v>81</v>
       </c>
       <c r="G47" s="1">
-        <v>1454516.52</v>
+        <v>923106.1</v>
       </c>
       <c r="H47" s="1">
-        <v>572580.03</v>
+        <v>273439.21</v>
       </c>
       <c r="I47" s="1">
-        <v>39.365660143894</v>
+        <v>29.621644792511</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>2027096.55</v>
+        <v>1196545.31</v>
       </c>
       <c r="M47" s="1">
-        <v>2027096.55</v>
+        <v>1196545.31</v>
       </c>
       <c r="N47" s="1">
-        <v>2.85</v>
+        <v>1.96</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B48" s="1">
-        <v>2000.0</v>
+        <v>4800.0</v>
       </c>
       <c r="C48" s="1">
-        <v>481000.0</v>
+        <v>1764000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>706892.995</v>
+        <v>597119.43923542</v>
       </c>
       <c r="E48" t="s">
         <v>80</v>
       </c>
       <c r="F48" t="s">
         <v>81</v>
       </c>
       <c r="G48" s="1">
-        <v>818755.55</v>
+        <v>1709023.03</v>
       </c>
       <c r="H48" s="1">
-        <v>-270694.53</v>
+        <v>3311984.23</v>
       </c>
       <c r="I48" s="1">
-        <v>-33.061703215325</v>
+        <v>193.79400814745</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>548061.02</v>
+        <v>5021007.26</v>
       </c>
       <c r="M48" s="1">
-        <v>548061.02</v>
+        <v>5021007.26</v>
       </c>
       <c r="N48" s="1">
-        <v>0.77</v>
+        <v>8.2</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B49" s="1">
-        <v>3800.0</v>
+        <v>80740.0</v>
       </c>
       <c r="C49" s="1">
-        <v>741000.0</v>
+        <v>1060.0</v>
       </c>
       <c r="D49" s="1">
-        <v>419704.66315789</v>
+        <v>1199.2255738172</v>
       </c>
       <c r="E49" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>32</v>
+      </c>
+      <c r="F49">
+        <v>110.02</v>
       </c>
       <c r="G49" s="1">
-        <v>923106.1</v>
+        <v>899025.77</v>
       </c>
       <c r="H49" s="1">
-        <v>681083.32</v>
+        <v>-121146.16</v>
       </c>
       <c r="I49" s="1">
-        <v>73.781694216949</v>
+        <v>-13.475271125988</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>1604189.42</v>
+        <v>777879.61</v>
       </c>
       <c r="M49" s="1">
-        <v>1604189.42</v>
+        <v>777879.61</v>
       </c>
       <c r="N49" s="1">
-        <v>2.25</v>
+        <v>1.27</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B50" s="1">
-        <v>4270.0</v>
+        <v>92400.0</v>
       </c>
       <c r="C50" s="1">
-        <v>2917000.0</v>
+        <v>2320.0</v>
       </c>
       <c r="D50" s="1">
-        <v>432507.38836768</v>
+        <v>830.12603430736</v>
       </c>
       <c r="E50" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>35</v>
+      </c>
+      <c r="F50">
+        <v>36.81</v>
       </c>
       <c r="G50" s="1">
-        <v>1114372.37</v>
+        <v>2188790.06</v>
       </c>
       <c r="H50" s="1">
-        <v>5981701.81</v>
+        <v>3635505.33</v>
       </c>
       <c r="I50" s="1">
-        <v>536.77764910844</v>
+        <v>166.09657529238</v>
       </c>
       <c r="J50">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="K50">
-        <v>929.76</v>
+        <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>7096074.18</v>
+        <v>5824295.39</v>
       </c>
       <c r="M50" s="1">
-        <v>7097003.94</v>
+        <v>5824295.39</v>
       </c>
       <c r="N50" s="1">
-        <v>9.97</v>
+        <v>9.52</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B51" s="1">
-        <v>80740.0</v>
+        <v>30650.0</v>
       </c>
       <c r="C51" s="1">
-        <v>1045.4</v>
+        <v>3590.2</v>
       </c>
       <c r="D51" s="1">
-        <v>1199.2255738172</v>
+        <v>3104.6457947798</v>
       </c>
       <c r="E51" t="s">
         <v>32</v>
       </c>
       <c r="F51">
-        <v>107.39</v>
+        <v>110.02</v>
       </c>
       <c r="G51" s="1">
-        <v>899025.77</v>
+        <v>937906.11</v>
       </c>
       <c r="H51" s="1">
-        <v>-113031.58</v>
+        <v>62247.94</v>
       </c>
       <c r="I51" s="1">
-        <v>-12.572674084748</v>
+        <v>6.6369052654961</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>785994.19</v>
+        <v>1000154.05</v>
       </c>
       <c r="M51" s="1">
-        <v>785994.19</v>
+        <v>1000154.05</v>
       </c>
       <c r="N51" s="1">
-        <v>1.1</v>
+        <v>1.63</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B52" s="1">
-        <v>92400.0</v>
+        <v>74816.0</v>
       </c>
       <c r="C52" s="1">
-        <v>2390.0</v>
+        <v>10.4</v>
       </c>
       <c r="D52" s="1">
-        <v>830.12603430736</v>
+        <v>0.0</v>
       </c>
       <c r="E52" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F52">
-        <v>36.24</v>
+        <v>110.02</v>
       </c>
       <c r="G52" s="1">
-        <v>2188790.06</v>
+        <v>0.0</v>
       </c>
       <c r="H52" s="1">
-        <v>3905136.52</v>
+        <v>7072.05</v>
       </c>
       <c r="I52" s="1">
-        <v>178.41530767917</v>
+        <v>0</v>
       </c>
       <c r="J52">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>6093926.58</v>
+        <v>7072.05</v>
       </c>
       <c r="M52" s="1">
-        <v>6106930.43</v>
+        <v>7072.05</v>
       </c>
       <c r="N52" s="1">
-        <v>8.58</v>
+        <v>0.01</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B53" s="1">
-        <v>20650.0</v>
+        <v>36000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>3569.7</v>
+        <v>630.0</v>
       </c>
       <c r="D53" s="1">
-        <v>2802.2263501211</v>
+        <v>305.9165</v>
       </c>
       <c r="E53" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F53">
-        <v>107.39</v>
+        <v>36.81</v>
       </c>
       <c r="G53" s="1">
-        <v>594463.06</v>
+        <v>298823.1</v>
       </c>
       <c r="H53" s="1">
-        <v>91972.66</v>
+        <v>317383.7</v>
       </c>
       <c r="I53" s="1">
-        <v>15.471551756303</v>
+        <v>106.21123333504</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>686435.72</v>
+        <v>616206.8</v>
       </c>
       <c r="M53" s="1">
-        <v>686435.72</v>
+        <v>616206.8</v>
       </c>
       <c r="N53" s="1">
-        <v>0.96</v>
+        <v>1.01</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>149</v>
-[...53 lines deleted...]
-      <c r="A55" t="s">
         <v>154</v>
-      </c>
-[...143 lines deleted...]
-        <v>156</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">